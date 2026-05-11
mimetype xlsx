--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13785" yWindow="15" windowWidth="15060" windowHeight="12795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв месяцу пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1282" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1284" uniqueCount="51">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -417,85 +417,85 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...14 lines deleted...]
-      <alignment horizontal="left"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -770,376 +770,376 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP106"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CV5" sqref="CV5"/>
+      <selection pane="topRight" activeCell="CW5" sqref="CW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="3" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="10.7109375" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="27"/>
-[...59 lines deleted...]
-      <c r="CH1" s="25" t="s">
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+      <c r="AF1" s="21"/>
+      <c r="AG1" s="21"/>
+      <c r="AH1" s="21"/>
+      <c r="AI1" s="21"/>
+      <c r="AJ1" s="21"/>
+      <c r="AK1" s="21"/>
+      <c r="AL1" s="21"/>
+      <c r="AM1" s="21"/>
+      <c r="AN1" s="21"/>
+      <c r="AO1" s="21"/>
+      <c r="AP1" s="21"/>
+      <c r="AQ1" s="21"/>
+      <c r="AR1" s="21"/>
+      <c r="AS1" s="21"/>
+      <c r="AT1" s="21"/>
+      <c r="AU1" s="21"/>
+      <c r="AV1" s="21"/>
+      <c r="AW1" s="21"/>
+      <c r="AX1" s="21"/>
+      <c r="AY1" s="21"/>
+      <c r="AZ1" s="21"/>
+      <c r="BA1" s="21"/>
+      <c r="BB1" s="21"/>
+      <c r="BC1" s="21"/>
+      <c r="BD1" s="21"/>
+      <c r="BE1" s="21"/>
+      <c r="BF1" s="21"/>
+      <c r="BG1" s="21"/>
+      <c r="BH1" s="21"/>
+      <c r="BI1" s="21"/>
+      <c r="CH1" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="CI1" s="25"/>
-[...21 lines deleted...]
-      <c r="DE1" s="25"/>
+      <c r="CI1" s="34"/>
+      <c r="CJ1" s="34"/>
+      <c r="CK1" s="34"/>
+      <c r="CL1" s="34"/>
+      <c r="CM1" s="34"/>
+      <c r="CN1" s="34"/>
+      <c r="CO1" s="34"/>
+      <c r="CP1" s="34"/>
+      <c r="CQ1" s="34"/>
+      <c r="CR1" s="34"/>
+      <c r="CS1" s="34"/>
+      <c r="CT1" s="34"/>
+      <c r="CU1" s="34"/>
+      <c r="CV1" s="34"/>
+      <c r="CW1" s="34"/>
+      <c r="CX1" s="34"/>
+      <c r="CY1" s="34"/>
+      <c r="CZ1" s="34"/>
+      <c r="DA1" s="34"/>
+      <c r="DB1" s="34"/>
+      <c r="DC1" s="34"/>
+      <c r="DD1" s="34"/>
+      <c r="DE1" s="34"/>
       <c r="DF1" s="20"/>
       <c r="DG1" s="20"/>
       <c r="DH1" s="20"/>
       <c r="DI1" s="20"/>
       <c r="DJ1" s="20"/>
       <c r="DK1" s="20"/>
       <c r="DL1" s="20"/>
       <c r="DM1" s="20"/>
       <c r="DN1" s="20"/>
       <c r="DO1" s="20"/>
       <c r="DP1" s="20"/>
       <c r="DQ1" s="20"/>
       <c r="DR1" s="20"/>
       <c r="DS1" s="20"/>
       <c r="DT1" s="20"/>
       <c r="DU1" s="20"/>
       <c r="DV1" s="20"/>
       <c r="DW1" s="20"/>
       <c r="DX1" s="20"/>
       <c r="DY1" s="20"/>
       <c r="DZ1" s="20"/>
       <c r="EA1" s="20"/>
       <c r="EB1" s="20"/>
       <c r="EC1" s="20"/>
       <c r="ED1" s="20"/>
       <c r="EE1" s="20"/>
       <c r="EF1" s="20"/>
       <c r="EG1" s="20"/>
       <c r="EH1" s="20"/>
       <c r="EI1" s="20"/>
       <c r="EJ1" s="20"/>
       <c r="EK1" s="20"/>
       <c r="EL1" s="20"/>
       <c r="EM1" s="20"/>
       <c r="EN1" s="20"/>
       <c r="EO1" s="20"/>
       <c r="EP1" s="20"/>
     </row>
     <row r="2" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="28" t="s">
+      <c r="K2" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="28"/>
-[...1 lines deleted...]
-      <c r="W2" s="28" t="s">
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="W2" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="28"/>
-[...1 lines deleted...]
-      <c r="AH2" s="24" t="s">
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="AH2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AI2" s="24"/>
-[...2 lines deleted...]
-      <c r="AT2" s="24" t="s">
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AT2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AU2" s="24"/>
-[...2 lines deleted...]
-      <c r="BF2" s="24" t="s">
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
+      <c r="BF2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BG2" s="24"/>
-[...2 lines deleted...]
-      <c r="BR2" s="24" t="s">
+      <c r="BG2" s="23"/>
+      <c r="BH2" s="23"/>
+      <c r="BI2" s="23"/>
+      <c r="BR2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BS2" s="24"/>
-[...2 lines deleted...]
-      <c r="CD2" s="24" t="s">
+      <c r="BS2" s="23"/>
+      <c r="BT2" s="23"/>
+      <c r="BU2" s="23"/>
+      <c r="CD2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CE2" s="24"/>
-[...2 lines deleted...]
-      <c r="CP2" s="24" t="s">
+      <c r="CE2" s="23"/>
+      <c r="CF2" s="23"/>
+      <c r="CG2" s="23"/>
+      <c r="CP2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CQ2" s="24"/>
-[...2 lines deleted...]
-      <c r="DB2" s="24" t="s">
+      <c r="CQ2" s="23"/>
+      <c r="CR2" s="23"/>
+      <c r="CS2" s="23"/>
+      <c r="DB2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="DC2" s="24"/>
-[...1 lines deleted...]
-      <c r="DE2" s="24"/>
+      <c r="DC2" s="23"/>
+      <c r="DD2" s="23"/>
+      <c r="DE2" s="23"/>
     </row>
     <row r="3" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="29"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="25"/>
+      <c r="B3" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="22"/>
-[...10 lines deleted...]
-      <c r="N3" s="21" t="s">
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="22"/>
-[...10 lines deleted...]
-      <c r="Z3" s="21" t="s">
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="28"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="28"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="22"/>
-[...10 lines deleted...]
-      <c r="AL3" s="21" t="s">
+      <c r="AA3" s="28"/>
+      <c r="AB3" s="28"/>
+      <c r="AC3" s="28"/>
+      <c r="AD3" s="28"/>
+      <c r="AE3" s="28"/>
+      <c r="AF3" s="28"/>
+      <c r="AG3" s="28"/>
+      <c r="AH3" s="28"/>
+      <c r="AI3" s="28"/>
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="AM3" s="22"/>
-[...10 lines deleted...]
-      <c r="AX3" s="21" t="s">
+      <c r="AM3" s="28"/>
+      <c r="AN3" s="28"/>
+      <c r="AO3" s="28"/>
+      <c r="AP3" s="28"/>
+      <c r="AQ3" s="28"/>
+      <c r="AR3" s="28"/>
+      <c r="AS3" s="28"/>
+      <c r="AT3" s="28"/>
+      <c r="AU3" s="28"/>
+      <c r="AV3" s="28"/>
+      <c r="AW3" s="29"/>
+      <c r="AX3" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="21" t="s">
+      <c r="AY3" s="28"/>
+      <c r="AZ3" s="28"/>
+      <c r="BA3" s="28"/>
+      <c r="BB3" s="28"/>
+      <c r="BC3" s="28"/>
+      <c r="BD3" s="28"/>
+      <c r="BE3" s="28"/>
+      <c r="BF3" s="28"/>
+      <c r="BG3" s="28"/>
+      <c r="BH3" s="28"/>
+      <c r="BI3" s="29"/>
+      <c r="BJ3" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="22"/>
-[...10 lines deleted...]
-      <c r="BV3" s="21" t="s">
+      <c r="BK3" s="28"/>
+      <c r="BL3" s="28"/>
+      <c r="BM3" s="28"/>
+      <c r="BN3" s="28"/>
+      <c r="BO3" s="28"/>
+      <c r="BP3" s="28"/>
+      <c r="BQ3" s="28"/>
+      <c r="BR3" s="28"/>
+      <c r="BS3" s="28"/>
+      <c r="BT3" s="28"/>
+      <c r="BU3" s="29"/>
+      <c r="BV3" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="BW3" s="22"/>
-[...10 lines deleted...]
-      <c r="CH3" s="21" t="s">
+      <c r="BW3" s="28"/>
+      <c r="BX3" s="28"/>
+      <c r="BY3" s="28"/>
+      <c r="BZ3" s="28"/>
+      <c r="CA3" s="28"/>
+      <c r="CB3" s="28"/>
+      <c r="CC3" s="28"/>
+      <c r="CD3" s="28"/>
+      <c r="CE3" s="28"/>
+      <c r="CF3" s="28"/>
+      <c r="CG3" s="29"/>
+      <c r="CH3" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI3" s="22"/>
-[...10 lines deleted...]
-      <c r="CT3" s="21" t="s">
+      <c r="CI3" s="28"/>
+      <c r="CJ3" s="28"/>
+      <c r="CK3" s="28"/>
+      <c r="CL3" s="28"/>
+      <c r="CM3" s="28"/>
+      <c r="CN3" s="28"/>
+      <c r="CO3" s="28"/>
+      <c r="CP3" s="28"/>
+      <c r="CQ3" s="28"/>
+      <c r="CR3" s="28"/>
+      <c r="CS3" s="29"/>
+      <c r="CT3" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="CU3" s="22"/>
-[...9 lines deleted...]
-      <c r="DE3" s="23"/>
+      <c r="CU3" s="28"/>
+      <c r="CV3" s="28"/>
+      <c r="CW3" s="28"/>
+      <c r="CX3" s="28"/>
+      <c r="CY3" s="28"/>
+      <c r="CZ3" s="28"/>
+      <c r="DA3" s="28"/>
+      <c r="DB3" s="28"/>
+      <c r="DC3" s="28"/>
+      <c r="DD3" s="28"/>
+      <c r="DE3" s="29"/>
     </row>
     <row r="4" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="30"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1719,51 +1719,53 @@
       </c>
       <c r="CN5" s="1">
         <v>103.57458552339635</v>
       </c>
       <c r="CO5" s="1">
         <v>102.93709400343327</v>
       </c>
       <c r="CP5" s="1">
         <v>105.65249316520233</v>
       </c>
       <c r="CQ5" s="1">
         <v>109.47739347519921</v>
       </c>
       <c r="CR5" s="1">
         <v>111.7949742892645</v>
       </c>
       <c r="CS5" s="1">
         <v>103.57325896346833</v>
       </c>
       <c r="CT5" s="1">
         <v>102.61410583241575</v>
       </c>
       <c r="CU5" s="1">
         <v>104.15858064160575</v>
       </c>
-      <c r="CV5" s="1"/>
+      <c r="CV5" s="1">
+        <v>103.41179885691835</v>
+      </c>
       <c r="CW5" s="1"/>
       <c r="CX5" s="1"/>
       <c r="CY5" s="1"/>
       <c r="CZ5" s="1"/>
       <c r="DA5" s="1"/>
       <c r="DB5" s="1"/>
       <c r="DC5" s="1"/>
       <c r="DD5" s="1"/>
       <c r="DE5" s="1"/>
     </row>
     <row r="6" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>36</v>
@@ -2028,51 +2030,53 @@
       </c>
       <c r="CN6" s="12">
         <v>104.39784339860023</v>
       </c>
       <c r="CO6" s="12">
         <v>99.104893832370038</v>
       </c>
       <c r="CP6" s="12">
         <v>102.67909107242419</v>
       </c>
       <c r="CQ6" s="12">
         <v>90.812464360151566</v>
       </c>
       <c r="CR6" s="12">
         <v>101.36304346390821</v>
       </c>
       <c r="CS6" s="12">
         <v>104.3525556612162</v>
       </c>
       <c r="CT6" s="12">
         <v>104.59756605784001</v>
       </c>
       <c r="CU6" s="12">
         <v>104.67861416022473</v>
       </c>
-      <c r="CV6" s="12"/>
+      <c r="CV6" s="12">
+        <v>101.96149177823676</v>
+      </c>
       <c r="CW6" s="12"/>
       <c r="CX6" s="12"/>
       <c r="CY6" s="12"/>
       <c r="CZ6" s="12"/>
       <c r="DA6" s="12"/>
       <c r="DB6" s="12"/>
       <c r="DC6" s="12"/>
       <c r="DD6" s="12"/>
       <c r="DE6" s="12"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="12">
         <v>104.74052582251589</v>
       </c>
       <c r="C7" s="12">
         <v>107.56253404142713</v>
       </c>
       <c r="D7" s="12">
         <v>102.28490706579068</v>
       </c>
       <c r="E7" s="12">
         <v>104.73990975250453</v>
@@ -2337,51 +2341,53 @@
       </c>
       <c r="CN7" s="12">
         <v>102.14956874338668</v>
       </c>
       <c r="CO7" s="12">
         <v>112.92023656144588</v>
       </c>
       <c r="CP7" s="12">
         <v>110.31482452648073</v>
       </c>
       <c r="CQ7" s="12">
         <v>130.24371352285141</v>
       </c>
       <c r="CR7" s="12">
         <v>143.35321911563025</v>
       </c>
       <c r="CS7" s="12">
         <v>123.79742281276019</v>
       </c>
       <c r="CT7" s="12">
         <v>108.05227330743989</v>
       </c>
       <c r="CU7" s="12">
         <v>103.6269416309968</v>
       </c>
-      <c r="CV7" s="12"/>
+      <c r="CV7" s="12">
+        <v>97.609183964438401</v>
+      </c>
       <c r="CW7" s="12"/>
       <c r="CX7" s="12"/>
       <c r="CY7" s="10"/>
       <c r="CZ7" s="12"/>
       <c r="DA7" s="12"/>
       <c r="DB7" s="12"/>
       <c r="DC7" s="12"/>
       <c r="DD7" s="12"/>
       <c r="DE7" s="12"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
         <v>105.87416981238458</v>
       </c>
       <c r="C8" s="12">
         <v>104.13520689626539</v>
       </c>
       <c r="D8" s="12">
         <v>105.58397837556038</v>
       </c>
       <c r="E8" s="12">
         <v>106.22060476049778</v>
@@ -2646,51 +2652,53 @@
       </c>
       <c r="CN8" s="12">
         <v>99.674453528106397</v>
       </c>
       <c r="CO8" s="12">
         <v>106.04997578431529</v>
       </c>
       <c r="CP8" s="12">
         <v>103.21492362411631</v>
       </c>
       <c r="CQ8" s="12">
         <v>95.460931960858389</v>
       </c>
       <c r="CR8" s="12">
         <v>104.29550976543584</v>
       </c>
       <c r="CS8" s="12">
         <v>108.73685109213334</v>
       </c>
       <c r="CT8" s="12">
         <v>100.2909016384915</v>
       </c>
       <c r="CU8" s="12">
         <v>101.46460524590142</v>
       </c>
-      <c r="CV8" s="12"/>
+      <c r="CV8" s="12">
+        <v>102.17730740553439</v>
+      </c>
       <c r="CW8" s="12"/>
       <c r="CX8" s="12"/>
       <c r="CY8" s="10"/>
       <c r="CZ8" s="12"/>
       <c r="DA8" s="12"/>
       <c r="DB8" s="12"/>
       <c r="DC8" s="12"/>
       <c r="DD8" s="12"/>
       <c r="DE8" s="12"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
         <v>101.55666757635915</v>
       </c>
       <c r="C9" s="12">
         <v>101.1480934171628</v>
       </c>
       <c r="D9" s="12">
         <v>104.61012220807031</v>
       </c>
       <c r="E9" s="12">
         <v>106.90276613387</v>
@@ -2955,51 +2963,53 @@
       </c>
       <c r="CN9" s="12">
         <v>104.25599243279177</v>
       </c>
       <c r="CO9" s="12">
         <v>98.104188823051402</v>
       </c>
       <c r="CP9" s="12">
         <v>97.954766030037092</v>
       </c>
       <c r="CQ9" s="12">
         <v>102.94585637701215</v>
       </c>
       <c r="CR9" s="12">
         <v>110.54253342629796</v>
       </c>
       <c r="CS9" s="12">
         <v>101.97490843594422</v>
       </c>
       <c r="CT9" s="12">
         <v>92.577044230156091</v>
       </c>
       <c r="CU9" s="12">
         <v>102.82534155576603</v>
       </c>
-      <c r="CV9" s="12"/>
+      <c r="CV9" s="12">
+        <v>107.26541242091568</v>
+      </c>
       <c r="CW9" s="12"/>
       <c r="CX9" s="12"/>
       <c r="CY9" s="12"/>
       <c r="CZ9" s="12"/>
       <c r="DA9" s="12"/>
       <c r="DB9" s="12"/>
       <c r="DC9" s="12"/>
       <c r="DD9" s="12"/>
       <c r="DE9" s="12"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="12">
         <v>101.63479244671598</v>
       </c>
       <c r="C10" s="12">
         <v>101.26312772284436</v>
       </c>
       <c r="D10" s="12">
         <v>102.22202382688333</v>
       </c>
       <c r="E10" s="12">
         <v>103.63237541998811</v>
@@ -3264,51 +3274,53 @@
       </c>
       <c r="CN10" s="12">
         <v>103.63616230725479</v>
       </c>
       <c r="CO10" s="12">
         <v>103.9609919212576</v>
       </c>
       <c r="CP10" s="12">
         <v>110.23395742201691</v>
       </c>
       <c r="CQ10" s="12">
         <v>109.33542103444044</v>
       </c>
       <c r="CR10" s="12">
         <v>91.468290444853992</v>
       </c>
       <c r="CS10" s="12">
         <v>88.559716453761652</v>
       </c>
       <c r="CT10" s="12">
         <v>100.68827539835652</v>
       </c>
       <c r="CU10" s="12">
         <v>101.68112544516086</v>
       </c>
-      <c r="CV10" s="12"/>
+      <c r="CV10" s="12">
+        <v>101.0318269916667</v>
+      </c>
       <c r="CW10" s="12"/>
       <c r="CX10" s="12"/>
       <c r="CY10" s="12"/>
       <c r="CZ10" s="12"/>
       <c r="DA10" s="12"/>
       <c r="DB10" s="12"/>
       <c r="DC10" s="12"/>
       <c r="DD10" s="12"/>
       <c r="DE10" s="12"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="12">
         <v>106.17287077125496</v>
       </c>
       <c r="C11" s="12">
         <v>104.7526070898471</v>
       </c>
       <c r="D11" s="12">
         <v>103.01661610201793</v>
       </c>
       <c r="E11" s="12">
         <v>104.52741049617637</v>
@@ -3573,51 +3585,53 @@
       </c>
       <c r="CN11" s="12">
         <v>113.27884703131443</v>
       </c>
       <c r="CO11" s="12">
         <v>103.85114570963106</v>
       </c>
       <c r="CP11" s="12">
         <v>106.99270636844523</v>
       </c>
       <c r="CQ11" s="12">
         <v>109.88686077090739</v>
       </c>
       <c r="CR11" s="12">
         <v>76.158029031187453</v>
       </c>
       <c r="CS11" s="12">
         <v>86.396966427642369</v>
       </c>
       <c r="CT11" s="12">
         <v>115.91233381094139</v>
       </c>
       <c r="CU11" s="12">
         <v>109.84518190834487</v>
       </c>
-      <c r="CV11" s="12"/>
+      <c r="CV11" s="12">
+        <v>94.233018269229703</v>
+      </c>
       <c r="CW11" s="12"/>
       <c r="CX11" s="12"/>
       <c r="CY11" s="12"/>
       <c r="CZ11" s="12"/>
       <c r="DA11" s="12"/>
       <c r="DB11" s="12"/>
       <c r="DC11" s="12"/>
       <c r="DD11" s="12"/>
       <c r="DE11" s="12"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>104.49637853677554</v>
       </c>
       <c r="C12" s="12">
         <v>99.658235446158344</v>
       </c>
       <c r="D12" s="12">
         <v>107.16050861580901</v>
       </c>
       <c r="E12" s="12">
         <v>103.15996018868559</v>
@@ -3882,51 +3896,53 @@
       </c>
       <c r="CN12" s="12">
         <v>98.054845775210552</v>
       </c>
       <c r="CO12" s="12">
         <v>95.545842667048291</v>
       </c>
       <c r="CP12" s="12">
         <v>107.44966114353875</v>
       </c>
       <c r="CQ12" s="12">
         <v>103.48119770598167</v>
       </c>
       <c r="CR12" s="12">
         <v>76.700276130448458</v>
       </c>
       <c r="CS12" s="12">
         <v>112.87211129683202</v>
       </c>
       <c r="CT12" s="12">
         <v>102.71417842648883</v>
       </c>
       <c r="CU12" s="12">
         <v>103.39892420803235</v>
       </c>
-      <c r="CV12" s="12"/>
+      <c r="CV12" s="12">
+        <v>99.829337380958165</v>
+      </c>
       <c r="CW12" s="12"/>
       <c r="CX12" s="12"/>
       <c r="CY12" s="12"/>
       <c r="CZ12" s="12"/>
       <c r="DA12" s="12"/>
       <c r="DB12" s="12"/>
       <c r="DC12" s="12"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="12"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>36</v>
@@ -4191,51 +4207,53 @@
       </c>
       <c r="CN13" s="12">
         <v>105.3943879194627</v>
       </c>
       <c r="CO13" s="12">
         <v>98.967651232537676</v>
       </c>
       <c r="CP13" s="12">
         <v>97.483442640243794</v>
       </c>
       <c r="CQ13" s="12">
         <v>99.522838347565141</v>
       </c>
       <c r="CR13" s="12">
         <v>109.89561564501858</v>
       </c>
       <c r="CS13" s="12">
         <v>119.92924475513649</v>
       </c>
       <c r="CT13" s="12">
         <v>100.06427475095077</v>
       </c>
       <c r="CU13" s="12">
         <v>103.0438084136828</v>
       </c>
-      <c r="CV13" s="12"/>
+      <c r="CV13" s="12">
+        <v>102.14837281979625</v>
+      </c>
       <c r="CW13" s="12"/>
       <c r="CX13" s="12"/>
       <c r="CY13" s="12"/>
       <c r="CZ13" s="12"/>
       <c r="DA13" s="12"/>
       <c r="DB13" s="12"/>
       <c r="DC13" s="12"/>
       <c r="DD13" s="12"/>
       <c r="DE13" s="12"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="10">
         <v>106.43552800884228</v>
       </c>
       <c r="C14" s="10">
         <v>103.80770073866276</v>
       </c>
       <c r="D14" s="10">
         <v>105.56629729362446</v>
       </c>
       <c r="E14" s="10">
         <v>101.38448092230861</v>
@@ -4500,51 +4518,53 @@
       </c>
       <c r="CN14" s="12">
         <v>98.985749958287414</v>
       </c>
       <c r="CO14" s="12">
         <v>105.60698939704993</v>
       </c>
       <c r="CP14" s="12">
         <v>97.51065082281491</v>
       </c>
       <c r="CQ14" s="12">
         <v>88.309838393243538</v>
       </c>
       <c r="CR14" s="12">
         <v>140.5025014795057</v>
       </c>
       <c r="CS14" s="12">
         <v>99.530547701618516</v>
       </c>
       <c r="CT14" s="12">
         <v>103.4153622280317</v>
       </c>
       <c r="CU14" s="12">
         <v>105.4702836263582</v>
       </c>
-      <c r="CV14" s="12"/>
+      <c r="CV14" s="12">
+        <v>104.48181729923593</v>
+      </c>
       <c r="CW14" s="12"/>
       <c r="CX14" s="12"/>
       <c r="CY14" s="12"/>
       <c r="CZ14" s="12"/>
       <c r="DA14" s="12"/>
       <c r="DB14" s="12"/>
       <c r="DC14" s="12"/>
       <c r="DD14" s="12"/>
       <c r="DE14" s="12"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C15" s="10">
         <v>106.01111494771858</v>
       </c>
       <c r="D15" s="10">
         <v>105.59462520294556</v>
       </c>
       <c r="E15" s="10">
         <v>105.08793284972735</v>
@@ -4809,51 +4829,53 @@
       </c>
       <c r="CN15" s="12">
         <v>103.4980424054484</v>
       </c>
       <c r="CO15" s="12">
         <v>111.74948704054388</v>
       </c>
       <c r="CP15" s="12">
         <v>111.63935502613379</v>
       </c>
       <c r="CQ15" s="12">
         <v>127.79906812754317</v>
       </c>
       <c r="CR15" s="12">
         <v>119.44209141719786</v>
       </c>
       <c r="CS15" s="12">
         <v>129.10297531057836</v>
       </c>
       <c r="CT15" s="12">
         <v>102.54647218234642</v>
       </c>
       <c r="CU15" s="12">
         <v>102.27437039990733</v>
       </c>
-      <c r="CV15" s="12"/>
+      <c r="CV15" s="12">
+        <v>102.82102114152156</v>
+      </c>
       <c r="CW15" s="12"/>
       <c r="CX15" s="12"/>
       <c r="CY15" s="10"/>
       <c r="CZ15" s="12"/>
       <c r="DA15" s="12"/>
       <c r="DB15" s="12"/>
       <c r="DC15" s="12"/>
       <c r="DD15" s="12"/>
       <c r="DE15" s="12"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C16" s="10">
         <v>104.98868339106065</v>
       </c>
       <c r="D16" s="10">
         <v>103.86240078159064</v>
       </c>
       <c r="E16" s="10">
         <v>103.35294287668479</v>
@@ -5118,51 +5140,53 @@
       </c>
       <c r="CN16" s="12">
         <v>102.1519326325048</v>
       </c>
       <c r="CO16" s="12">
         <v>102.37396028716526</v>
       </c>
       <c r="CP16" s="12">
         <v>102.56333711990264</v>
       </c>
       <c r="CQ16" s="12">
         <v>99.424237868422054</v>
       </c>
       <c r="CR16" s="12">
         <v>106.85482990895623</v>
       </c>
       <c r="CS16" s="12">
         <v>88.339358487509543</v>
       </c>
       <c r="CT16" s="12">
         <v>103.54035657910443</v>
       </c>
       <c r="CU16" s="12">
         <v>103.20871281961355</v>
       </c>
-      <c r="CV16" s="12"/>
+      <c r="CV16" s="12">
+        <v>102.85688328562988</v>
+      </c>
       <c r="CW16" s="12"/>
       <c r="CX16" s="12"/>
       <c r="CY16" s="10"/>
       <c r="CZ16" s="12"/>
       <c r="DA16" s="12"/>
       <c r="DB16" s="12"/>
       <c r="DC16" s="12"/>
       <c r="DD16" s="12"/>
       <c r="DE16" s="12"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C17" s="10">
         <v>107.35528063629589</v>
       </c>
       <c r="D17" s="10">
         <v>115.63886391605516</v>
       </c>
       <c r="E17" s="10">
         <v>107.56739897354051</v>
@@ -5427,51 +5451,53 @@
       </c>
       <c r="CN17" s="12">
         <v>110.89844275668612</v>
       </c>
       <c r="CO17" s="12">
         <v>85.07414080122075</v>
       </c>
       <c r="CP17" s="12">
         <v>94.941916814575109</v>
       </c>
       <c r="CQ17" s="12">
         <v>108.90872203281852</v>
       </c>
       <c r="CR17" s="12">
         <v>111.02370369436176</v>
       </c>
       <c r="CS17" s="12">
         <v>111.83687986254218</v>
       </c>
       <c r="CT17" s="12">
         <v>117.49007111802037</v>
       </c>
       <c r="CU17" s="12">
         <v>103.83496544157407</v>
       </c>
-      <c r="CV17" s="12"/>
+      <c r="CV17" s="12">
+        <v>75.922870574369327</v>
+      </c>
       <c r="CW17" s="12"/>
       <c r="CX17" s="12"/>
       <c r="CY17" s="10"/>
       <c r="CZ17" s="12"/>
       <c r="DA17" s="12"/>
       <c r="DB17" s="12"/>
       <c r="DC17" s="12"/>
       <c r="DD17" s="12"/>
       <c r="DE17" s="12"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C18" s="10">
         <v>104.28660949733637</v>
       </c>
       <c r="D18" s="10">
         <v>106.12703419202438</v>
       </c>
       <c r="E18" s="10">
         <v>104.64203544150033</v>
@@ -5736,51 +5762,53 @@
       </c>
       <c r="CN18" s="12">
         <v>104.38795992790875</v>
       </c>
       <c r="CO18" s="12">
         <v>102.96201482816265</v>
       </c>
       <c r="CP18" s="12">
         <v>109.62887154811854</v>
       </c>
       <c r="CQ18" s="12">
         <v>111.98166682129234</v>
       </c>
       <c r="CR18" s="12">
         <v>112.88360893994269</v>
       </c>
       <c r="CS18" s="12">
         <v>138.79234761115461</v>
       </c>
       <c r="CT18" s="12">
         <v>103.37125947775196</v>
       </c>
       <c r="CU18" s="12">
         <v>105.31952434287577</v>
       </c>
-      <c r="CV18" s="12"/>
+      <c r="CV18" s="12">
+        <v>103.40317323393833</v>
+      </c>
       <c r="CW18" s="12"/>
       <c r="CX18" s="12"/>
       <c r="CY18" s="10"/>
       <c r="CZ18" s="12"/>
       <c r="DA18" s="12"/>
       <c r="DB18" s="12"/>
       <c r="DC18" s="12"/>
       <c r="DD18" s="12"/>
       <c r="DE18" s="12"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C19" s="10">
         <v>103.63950495539073</v>
       </c>
       <c r="D19" s="10">
         <v>102.92011621700226</v>
       </c>
       <c r="E19" s="10">
         <v>103.90800958956217</v>
@@ -6045,51 +6073,53 @@
       </c>
       <c r="CN19" s="12">
         <v>113.4031280863403</v>
       </c>
       <c r="CO19" s="12">
         <v>110.18878519692537</v>
       </c>
       <c r="CP19" s="12">
         <v>110.63228260056719</v>
       </c>
       <c r="CQ19" s="12">
         <v>106.94517512395929</v>
       </c>
       <c r="CR19" s="12">
         <v>117.44702557776914</v>
       </c>
       <c r="CS19" s="12">
         <v>91.636577272980659</v>
       </c>
       <c r="CT19" s="12">
         <v>105.77100074046406</v>
       </c>
       <c r="CU19" s="12">
         <v>103.9129331185419</v>
       </c>
-      <c r="CV19" s="12"/>
+      <c r="CV19" s="12">
+        <v>101.49445894924895</v>
+      </c>
       <c r="CW19" s="12"/>
       <c r="CX19" s="12"/>
       <c r="CY19" s="10"/>
       <c r="CZ19" s="12"/>
       <c r="DA19" s="12"/>
       <c r="DB19" s="12"/>
       <c r="DC19" s="12"/>
       <c r="DD19" s="12"/>
       <c r="DE19" s="12"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C20" s="10">
         <v>100.46282668334494</v>
       </c>
       <c r="D20" s="10">
         <v>105.94586774497556</v>
       </c>
       <c r="E20" s="10">
         <v>101.25647985914664</v>
@@ -6354,51 +6384,53 @@
       </c>
       <c r="CN20" s="12">
         <v>102.12943893947522</v>
       </c>
       <c r="CO20" s="12">
         <v>91.831870747773436</v>
       </c>
       <c r="CP20" s="12">
         <v>103.60042602988662</v>
       </c>
       <c r="CQ20" s="12">
         <v>102.69817045915899</v>
       </c>
       <c r="CR20" s="12">
         <v>91.451320698987331</v>
       </c>
       <c r="CS20" s="12">
         <v>91.611693223124362</v>
       </c>
       <c r="CT20" s="12">
         <v>105.831367898019</v>
       </c>
       <c r="CU20" s="12">
         <v>108.25187808731593</v>
       </c>
-      <c r="CV20" s="12"/>
+      <c r="CV20" s="12">
+        <v>109.07163016572967</v>
+      </c>
       <c r="CW20" s="12"/>
       <c r="CX20" s="12"/>
       <c r="CY20" s="10"/>
       <c r="CZ20" s="12"/>
       <c r="DA20" s="12"/>
       <c r="DB20" s="12"/>
       <c r="DC20" s="12"/>
       <c r="DD20" s="12"/>
       <c r="DE20" s="12"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>36</v>
@@ -6663,51 +6695,53 @@
       </c>
       <c r="CN21" s="12">
         <v>101.17804504457382</v>
       </c>
       <c r="CO21" s="12">
         <v>99.127632562935091</v>
       </c>
       <c r="CP21" s="12">
         <v>95.077143041054228</v>
       </c>
       <c r="CQ21" s="12">
         <v>118.07293693517531</v>
       </c>
       <c r="CR21" s="12">
         <v>97.967821457896932</v>
       </c>
       <c r="CS21" s="12">
         <v>100.36607021962362</v>
       </c>
       <c r="CT21" s="12">
         <v>99.771710210206948</v>
       </c>
       <c r="CU21" s="12">
         <v>99.300938532377927</v>
       </c>
-      <c r="CV21" s="12"/>
+      <c r="CV21" s="12">
+        <v>99.777889231370992</v>
+      </c>
       <c r="CW21" s="12"/>
       <c r="CX21" s="12"/>
       <c r="CY21" s="10"/>
       <c r="CZ21" s="12"/>
       <c r="DA21" s="12"/>
       <c r="DB21" s="12"/>
       <c r="DC21" s="12"/>
       <c r="DD21" s="12"/>
       <c r="DE21" s="12"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C22" s="10">
         <v>103.25456678854827</v>
       </c>
       <c r="D22" s="10">
         <v>102.5205618921277</v>
       </c>
       <c r="E22" s="10">
         <v>104.5229457775729</v>
@@ -6972,51 +7006,53 @@
       </c>
       <c r="CN22" s="12">
         <v>102.11323749602523</v>
       </c>
       <c r="CO22" s="12">
         <v>99.452011255453357</v>
       </c>
       <c r="CP22" s="12">
         <v>98.141754218659543</v>
       </c>
       <c r="CQ22" s="12">
         <v>101.89120535494864</v>
       </c>
       <c r="CR22" s="12">
         <v>113.84917658040818</v>
       </c>
       <c r="CS22" s="12">
         <v>85.916312264414046</v>
       </c>
       <c r="CT22" s="10">
         <v>95.755315597757502</v>
       </c>
       <c r="CU22" s="12">
         <v>99.289220847517257</v>
       </c>
-      <c r="CV22" s="12"/>
+      <c r="CV22" s="12">
+        <v>108.7242408974799</v>
+      </c>
       <c r="CW22" s="12"/>
       <c r="CX22" s="12"/>
       <c r="CY22" s="10"/>
       <c r="CZ22" s="12"/>
       <c r="DA22" s="12"/>
       <c r="DB22" s="12"/>
       <c r="DC22" s="12"/>
       <c r="DD22" s="12"/>
       <c r="DE22" s="12"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C23" s="10">
         <v>84.442532007735934</v>
       </c>
       <c r="D23" s="10">
         <v>82.056152484180984</v>
       </c>
       <c r="E23" s="10">
         <v>83.116697904324511</v>
@@ -7281,51 +7317,53 @@
       </c>
       <c r="CN23" s="12">
         <v>86.038592367081733</v>
       </c>
       <c r="CO23" s="12">
         <v>100.10453138643891</v>
       </c>
       <c r="CP23" s="12">
         <v>102.82013439369013</v>
       </c>
       <c r="CQ23" s="12">
         <v>95.439269507106559</v>
       </c>
       <c r="CR23" s="12">
         <v>95.518913246601429</v>
       </c>
       <c r="CS23" s="12">
         <v>122.21768015503862</v>
       </c>
       <c r="CT23" s="10">
         <v>99.07201953581513</v>
       </c>
       <c r="CU23" s="12">
         <v>100.09393413349395</v>
       </c>
-      <c r="CV23" s="12"/>
+      <c r="CV23" s="12">
+        <v>102.05313830124034</v>
+      </c>
       <c r="CW23" s="12"/>
       <c r="CX23" s="12"/>
       <c r="CY23" s="10"/>
       <c r="CZ23" s="12"/>
       <c r="DA23" s="12"/>
       <c r="DB23" s="12"/>
       <c r="DC23" s="12"/>
       <c r="DD23" s="12"/>
       <c r="DE23" s="12"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C24" s="10">
         <v>92.194666467087558</v>
       </c>
       <c r="D24" s="10">
         <v>113.82976281763982</v>
       </c>
       <c r="E24" s="10">
         <v>95.430099476920475</v>
@@ -7590,51 +7628,53 @@
       </c>
       <c r="CN24" s="12">
         <v>160.09054045055746</v>
       </c>
       <c r="CO24" s="12">
         <v>101.52355837943259</v>
       </c>
       <c r="CP24" s="12">
         <v>99.8038685755009</v>
       </c>
       <c r="CQ24" s="12">
         <v>99.524507144994772</v>
       </c>
       <c r="CR24" s="12">
         <v>98.963809317105927</v>
       </c>
       <c r="CS24" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT24" s="10">
         <v>100.7746707232178</v>
       </c>
       <c r="CU24" s="12">
         <v>99.441347689401127</v>
       </c>
-      <c r="CV24" s="12"/>
+      <c r="CV24" s="12">
+        <v>102.79606793844907</v>
+      </c>
       <c r="CW24" s="12"/>
       <c r="CX24" s="12"/>
       <c r="CY24" s="10"/>
       <c r="CZ24" s="12"/>
       <c r="DA24" s="12"/>
       <c r="DB24" s="12"/>
       <c r="DC24" s="12"/>
       <c r="DD24" s="12"/>
       <c r="DE24" s="12"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C25" s="10">
         <v>98.501216026804016</v>
       </c>
       <c r="D25" s="10">
         <v>79.262191648234776</v>
       </c>
       <c r="E25" s="10">
         <v>136.18934451049952</v>
@@ -7899,374 +7939,376 @@
       </c>
       <c r="CN25" s="12">
         <v>96.212061491937391</v>
       </c>
       <c r="CO25" s="12">
         <v>93.584250477410166</v>
       </c>
       <c r="CP25" s="12">
         <v>85.515729320453886</v>
       </c>
       <c r="CQ25" s="12">
         <v>100.55104867823326</v>
       </c>
       <c r="CR25" s="12">
         <v>101.12322912490474</v>
       </c>
       <c r="CS25" s="12">
         <v>106.99361405510911</v>
       </c>
       <c r="CT25" s="10">
         <v>109.99973908542424</v>
       </c>
       <c r="CU25" s="12">
         <v>105.09763816893243</v>
       </c>
-      <c r="CV25" s="12"/>
+      <c r="CV25" s="12">
+        <v>106.86112999512962</v>
+      </c>
       <c r="CW25" s="12"/>
       <c r="CX25" s="12"/>
       <c r="CY25" s="10"/>
       <c r="CZ25" s="12"/>
       <c r="DA25" s="12"/>
       <c r="DB25" s="12"/>
       <c r="DC25" s="12"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="12"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+      <c r="A27" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="27"/>
-[...59 lines deleted...]
-      <c r="CH27" s="25" t="s">
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="21"/>
+      <c r="O27" s="21"/>
+      <c r="P27" s="21"/>
+      <c r="Q27" s="21"/>
+      <c r="R27" s="21"/>
+      <c r="S27" s="21"/>
+      <c r="T27" s="21"/>
+      <c r="U27" s="21"/>
+      <c r="V27" s="21"/>
+      <c r="W27" s="21"/>
+      <c r="X27" s="21"/>
+      <c r="Y27" s="21"/>
+      <c r="Z27" s="21"/>
+      <c r="AA27" s="21"/>
+      <c r="AB27" s="21"/>
+      <c r="AC27" s="21"/>
+      <c r="AD27" s="21"/>
+      <c r="AE27" s="21"/>
+      <c r="AF27" s="21"/>
+      <c r="AG27" s="21"/>
+      <c r="AH27" s="21"/>
+      <c r="AI27" s="21"/>
+      <c r="AJ27" s="21"/>
+      <c r="AK27" s="21"/>
+      <c r="AL27" s="21"/>
+      <c r="AM27" s="21"/>
+      <c r="AN27" s="21"/>
+      <c r="AO27" s="21"/>
+      <c r="AP27" s="21"/>
+      <c r="AQ27" s="21"/>
+      <c r="AR27" s="21"/>
+      <c r="AS27" s="21"/>
+      <c r="AT27" s="21"/>
+      <c r="AU27" s="21"/>
+      <c r="AV27" s="21"/>
+      <c r="AW27" s="21"/>
+      <c r="AX27" s="21"/>
+      <c r="AY27" s="21"/>
+      <c r="AZ27" s="21"/>
+      <c r="BA27" s="21"/>
+      <c r="BB27" s="21"/>
+      <c r="BC27" s="21"/>
+      <c r="BD27" s="21"/>
+      <c r="BE27" s="21"/>
+      <c r="BF27" s="21"/>
+      <c r="BG27" s="21"/>
+      <c r="BH27" s="21"/>
+      <c r="BI27" s="21"/>
+      <c r="CH27" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="CI27" s="25"/>
-[...21 lines deleted...]
-      <c r="DE27" s="25"/>
+      <c r="CI27" s="34"/>
+      <c r="CJ27" s="34"/>
+      <c r="CK27" s="34"/>
+      <c r="CL27" s="34"/>
+      <c r="CM27" s="34"/>
+      <c r="CN27" s="34"/>
+      <c r="CO27" s="34"/>
+      <c r="CP27" s="34"/>
+      <c r="CQ27" s="34"/>
+      <c r="CR27" s="34"/>
+      <c r="CS27" s="34"/>
+      <c r="CT27" s="34"/>
+      <c r="CU27" s="34"/>
+      <c r="CV27" s="34"/>
+      <c r="CW27" s="34"/>
+      <c r="CX27" s="34"/>
+      <c r="CY27" s="34"/>
+      <c r="CZ27" s="34"/>
+      <c r="DA27" s="34"/>
+      <c r="DB27" s="34"/>
+      <c r="DC27" s="34"/>
+      <c r="DD27" s="34"/>
+      <c r="DE27" s="34"/>
       <c r="DF27" s="20"/>
       <c r="DG27" s="20"/>
       <c r="DH27" s="20"/>
       <c r="DI27" s="20"/>
       <c r="DJ27" s="20"/>
       <c r="DK27" s="20"/>
       <c r="DL27" s="20"/>
       <c r="DM27" s="20"/>
       <c r="DN27" s="20"/>
       <c r="DO27" s="20"/>
       <c r="DP27" s="20"/>
       <c r="DQ27" s="20"/>
       <c r="DR27" s="20"/>
       <c r="DS27" s="20"/>
       <c r="DT27" s="20"/>
       <c r="DU27" s="20"/>
       <c r="DV27" s="20"/>
       <c r="DW27" s="20"/>
       <c r="DX27" s="20"/>
       <c r="DY27" s="20"/>
       <c r="DZ27" s="20"/>
       <c r="EA27" s="20"/>
       <c r="EB27" s="20"/>
       <c r="EC27" s="20"/>
       <c r="ED27" s="20"/>
       <c r="EE27" s="20"/>
       <c r="EF27" s="20"/>
       <c r="EG27" s="20"/>
       <c r="EH27" s="20"/>
       <c r="EI27" s="20"/>
       <c r="EJ27" s="20"/>
       <c r="EK27" s="20"/>
       <c r="EL27" s="20"/>
       <c r="EM27" s="20"/>
       <c r="EN27" s="20"/>
       <c r="EO27" s="20"/>
       <c r="EP27" s="20"/>
     </row>
     <row r="28" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K28" s="28" t="s">
+      <c r="K28" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="L28" s="28"/>
-[...1 lines deleted...]
-      <c r="W28" s="28" t="s">
+      <c r="L28" s="22"/>
+      <c r="M28" s="22"/>
+      <c r="W28" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="X28" s="28"/>
-[...1 lines deleted...]
-      <c r="AH28" s="24" t="s">
+      <c r="X28" s="22"/>
+      <c r="Y28" s="22"/>
+      <c r="AH28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AI28" s="24"/>
-[...2 lines deleted...]
-      <c r="AT28" s="24" t="s">
+      <c r="AI28" s="23"/>
+      <c r="AJ28" s="23"/>
+      <c r="AK28" s="23"/>
+      <c r="AT28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AU28" s="24"/>
-[...2 lines deleted...]
-      <c r="BF28" s="24" t="s">
+      <c r="AU28" s="23"/>
+      <c r="AV28" s="23"/>
+      <c r="AW28" s="23"/>
+      <c r="BF28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BG28" s="24"/>
-[...2 lines deleted...]
-      <c r="BR28" s="24" t="s">
+      <c r="BG28" s="23"/>
+      <c r="BH28" s="23"/>
+      <c r="BI28" s="23"/>
+      <c r="BR28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BS28" s="24"/>
-[...2 lines deleted...]
-      <c r="CD28" s="24" t="s">
+      <c r="BS28" s="23"/>
+      <c r="BT28" s="23"/>
+      <c r="BU28" s="23"/>
+      <c r="CD28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CE28" s="24"/>
-[...2 lines deleted...]
-      <c r="CP28" s="24" t="s">
+      <c r="CE28" s="23"/>
+      <c r="CF28" s="23"/>
+      <c r="CG28" s="23"/>
+      <c r="CP28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CQ28" s="24"/>
-[...2 lines deleted...]
-      <c r="DB28" s="24" t="s">
+      <c r="CQ28" s="23"/>
+      <c r="CR28" s="23"/>
+      <c r="CS28" s="23"/>
+      <c r="DB28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="DC28" s="24"/>
-[...1 lines deleted...]
-      <c r="DE28" s="24"/>
+      <c r="DC28" s="23"/>
+      <c r="DD28" s="23"/>
+      <c r="DE28" s="23"/>
     </row>
     <row r="29" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="29"/>
-      <c r="B29" s="21" t="s">
+      <c r="A29" s="25"/>
+      <c r="B29" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="22"/>
-[...10 lines deleted...]
-      <c r="N29" s="21" t="s">
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="28"/>
+      <c r="K29" s="28"/>
+      <c r="L29" s="28"/>
+      <c r="M29" s="29"/>
+      <c r="N29" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="O29" s="22"/>
-[...10 lines deleted...]
-      <c r="Z29" s="21" t="s">
+      <c r="O29" s="28"/>
+      <c r="P29" s="28"/>
+      <c r="Q29" s="28"/>
+      <c r="R29" s="28"/>
+      <c r="S29" s="28"/>
+      <c r="T29" s="28"/>
+      <c r="U29" s="28"/>
+      <c r="V29" s="28"/>
+      <c r="W29" s="28"/>
+      <c r="X29" s="28"/>
+      <c r="Y29" s="29"/>
+      <c r="Z29" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="AA29" s="22"/>
-[...10 lines deleted...]
-      <c r="AL29" s="21" t="s">
+      <c r="AA29" s="28"/>
+      <c r="AB29" s="28"/>
+      <c r="AC29" s="28"/>
+      <c r="AD29" s="28"/>
+      <c r="AE29" s="28"/>
+      <c r="AF29" s="28"/>
+      <c r="AG29" s="28"/>
+      <c r="AH29" s="28"/>
+      <c r="AI29" s="28"/>
+      <c r="AJ29" s="28"/>
+      <c r="AK29" s="29"/>
+      <c r="AL29" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="AM29" s="22"/>
-[...10 lines deleted...]
-      <c r="AX29" s="21" t="s">
+      <c r="AM29" s="28"/>
+      <c r="AN29" s="28"/>
+      <c r="AO29" s="28"/>
+      <c r="AP29" s="28"/>
+      <c r="AQ29" s="28"/>
+      <c r="AR29" s="28"/>
+      <c r="AS29" s="28"/>
+      <c r="AT29" s="28"/>
+      <c r="AU29" s="28"/>
+      <c r="AV29" s="28"/>
+      <c r="AW29" s="29"/>
+      <c r="AX29" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="AY29" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="21" t="s">
+      <c r="AY29" s="28"/>
+      <c r="AZ29" s="28"/>
+      <c r="BA29" s="28"/>
+      <c r="BB29" s="28"/>
+      <c r="BC29" s="28"/>
+      <c r="BD29" s="28"/>
+      <c r="BE29" s="28"/>
+      <c r="BF29" s="28"/>
+      <c r="BG29" s="28"/>
+      <c r="BH29" s="28"/>
+      <c r="BI29" s="29"/>
+      <c r="BJ29" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="BK29" s="22"/>
-[...10 lines deleted...]
-      <c r="BV29" s="21" t="s">
+      <c r="BK29" s="28"/>
+      <c r="BL29" s="28"/>
+      <c r="BM29" s="28"/>
+      <c r="BN29" s="28"/>
+      <c r="BO29" s="28"/>
+      <c r="BP29" s="28"/>
+      <c r="BQ29" s="28"/>
+      <c r="BR29" s="28"/>
+      <c r="BS29" s="28"/>
+      <c r="BT29" s="28"/>
+      <c r="BU29" s="29"/>
+      <c r="BV29" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="BW29" s="22"/>
-[...10 lines deleted...]
-      <c r="CH29" s="21" t="s">
+      <c r="BW29" s="28"/>
+      <c r="BX29" s="28"/>
+      <c r="BY29" s="28"/>
+      <c r="BZ29" s="28"/>
+      <c r="CA29" s="28"/>
+      <c r="CB29" s="28"/>
+      <c r="CC29" s="28"/>
+      <c r="CD29" s="28"/>
+      <c r="CE29" s="28"/>
+      <c r="CF29" s="28"/>
+      <c r="CG29" s="29"/>
+      <c r="CH29" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI29" s="22"/>
-[...10 lines deleted...]
-      <c r="CT29" s="21" t="s">
+      <c r="CI29" s="28"/>
+      <c r="CJ29" s="28"/>
+      <c r="CK29" s="28"/>
+      <c r="CL29" s="28"/>
+      <c r="CM29" s="28"/>
+      <c r="CN29" s="28"/>
+      <c r="CO29" s="28"/>
+      <c r="CP29" s="28"/>
+      <c r="CQ29" s="28"/>
+      <c r="CR29" s="28"/>
+      <c r="CS29" s="29"/>
+      <c r="CT29" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="CU29" s="22"/>
-[...9 lines deleted...]
-      <c r="DE29" s="23"/>
+      <c r="CU29" s="28"/>
+      <c r="CV29" s="28"/>
+      <c r="CW29" s="28"/>
+      <c r="CX29" s="28"/>
+      <c r="CY29" s="28"/>
+      <c r="CZ29" s="28"/>
+      <c r="DA29" s="28"/>
+      <c r="DB29" s="28"/>
+      <c r="DC29" s="28"/>
+      <c r="DD29" s="28"/>
+      <c r="DE29" s="29"/>
     </row>
     <row r="30" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="30"/>
+      <c r="A30" s="26"/>
       <c r="B30" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -8846,51 +8888,53 @@
       </c>
       <c r="CN31" s="1">
         <v>103.60090738815646</v>
       </c>
       <c r="CO31" s="1">
         <v>102.94990119363732</v>
       </c>
       <c r="CP31" s="1">
         <v>105.66256823927225</v>
       </c>
       <c r="CQ31" s="1">
         <v>109.50548103969464</v>
       </c>
       <c r="CR31" s="1">
         <v>111.86120854398376</v>
       </c>
       <c r="CS31" s="1">
         <v>103.6105934131363</v>
       </c>
       <c r="CT31" s="1">
         <v>102.66589227756262</v>
       </c>
       <c r="CU31" s="1">
         <v>104.24042122700286</v>
       </c>
-      <c r="CV31" s="1"/>
+      <c r="CV31" s="1">
+        <v>103.47560454685609</v>
+      </c>
       <c r="CW31" s="1"/>
       <c r="CX31" s="1"/>
       <c r="CY31" s="1"/>
       <c r="CZ31" s="1"/>
       <c r="DA31" s="1"/>
       <c r="DB31" s="1"/>
       <c r="DC31" s="1"/>
       <c r="DD31" s="1"/>
       <c r="DE31" s="1"/>
     </row>
     <row r="32" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>36</v>
@@ -9155,51 +9199,53 @@
       </c>
       <c r="CN32" s="12">
         <v>104.40555173214048</v>
       </c>
       <c r="CO32" s="12">
         <v>99.103633995086597</v>
       </c>
       <c r="CP32" s="12">
         <v>102.68107231922991</v>
       </c>
       <c r="CQ32" s="12">
         <v>90.801687844508521</v>
       </c>
       <c r="CR32" s="12">
         <v>101.36423345019487</v>
       </c>
       <c r="CS32" s="12">
         <v>104.36075632174382</v>
       </c>
       <c r="CT32" s="12">
         <v>104.62833502294011</v>
       </c>
       <c r="CU32" s="12">
         <v>104.70261172113896</v>
       </c>
-      <c r="CV32" s="12"/>
+      <c r="CV32" s="12">
+        <v>101.98686865624984</v>
+      </c>
       <c r="CW32" s="12"/>
       <c r="CX32" s="12"/>
       <c r="CY32" s="12"/>
       <c r="CZ32" s="12"/>
       <c r="DA32" s="12"/>
       <c r="DB32" s="12"/>
       <c r="DC32" s="12"/>
       <c r="DD32" s="12"/>
       <c r="DE32" s="12"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="12">
         <v>104.92492573475363</v>
       </c>
       <c r="C33" s="12">
         <v>107.86553177518088</v>
       </c>
       <c r="D33" s="12">
         <v>102.36129297347563</v>
       </c>
       <c r="E33" s="12">
         <v>104.87580031520993</v>
@@ -9464,51 +9510,53 @@
       </c>
       <c r="CN33" s="12">
         <v>102.16983901243488</v>
       </c>
       <c r="CO33" s="12">
         <v>112.96276510864882</v>
       </c>
       <c r="CP33" s="12">
         <v>110.32376974715005</v>
       </c>
       <c r="CQ33" s="12">
         <v>130.2980417331992</v>
       </c>
       <c r="CR33" s="12">
         <v>143.57999159399401</v>
       </c>
       <c r="CS33" s="12">
         <v>124.12000588164243</v>
       </c>
       <c r="CT33" s="12">
         <v>108.17317541570395</v>
       </c>
       <c r="CU33" s="12">
         <v>103.67589277140483</v>
       </c>
-      <c r="CV33" s="12"/>
+      <c r="CV33" s="12">
+        <v>97.564659855923125</v>
+      </c>
       <c r="CW33" s="12"/>
       <c r="CX33" s="12"/>
       <c r="CY33" s="10"/>
       <c r="CZ33" s="12"/>
       <c r="DA33" s="12"/>
       <c r="DB33" s="12"/>
       <c r="DC33" s="12"/>
       <c r="DD33" s="12"/>
       <c r="DE33" s="12"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="12">
         <v>106.01495722123401</v>
       </c>
       <c r="C34" s="12">
         <v>104.24876872130817</v>
       </c>
       <c r="D34" s="12">
         <v>105.65917912670311</v>
       </c>
       <c r="E34" s="12">
         <v>106.31920274532007</v>
@@ -9773,51 +9821,53 @@
       </c>
       <c r="CN34" s="12">
         <v>99.67233406493169</v>
       </c>
       <c r="CO34" s="12">
         <v>106.08350228741838</v>
       </c>
       <c r="CP34" s="12">
         <v>103.22703435510165</v>
       </c>
       <c r="CQ34" s="12">
         <v>95.436267409751878</v>
       </c>
       <c r="CR34" s="12">
         <v>104.34601015854128</v>
       </c>
       <c r="CS34" s="12">
         <v>108.83331120329392</v>
       </c>
       <c r="CT34" s="12">
         <v>100.29809774354024</v>
       </c>
       <c r="CU34" s="12">
         <v>101.49934622776149</v>
       </c>
-      <c r="CV34" s="12"/>
+      <c r="CV34" s="12">
+        <v>102.22200540214736</v>
+      </c>
       <c r="CW34" s="12"/>
       <c r="CX34" s="12"/>
       <c r="CY34" s="10"/>
       <c r="CZ34" s="12"/>
       <c r="DA34" s="12"/>
       <c r="DB34" s="12"/>
       <c r="DC34" s="12"/>
       <c r="DD34" s="12"/>
       <c r="DE34" s="12"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="12">
         <v>101.24735960590876</v>
       </c>
       <c r="C35" s="12">
         <v>100.77705935009907</v>
       </c>
       <c r="D35" s="12">
         <v>104.44394789634985</v>
       </c>
       <c r="E35" s="12">
         <v>106.66333503623464</v>
@@ -10082,51 +10132,53 @@
       </c>
       <c r="CN35" s="12">
         <v>104.30157763234291</v>
       </c>
       <c r="CO35" s="12">
         <v>98.090467253537511</v>
       </c>
       <c r="CP35" s="12">
         <v>97.946138810721877</v>
       </c>
       <c r="CQ35" s="12">
         <v>102.96598953911773</v>
       </c>
       <c r="CR35" s="12">
         <v>110.65673390540458</v>
       </c>
       <c r="CS35" s="12">
         <v>101.99825803457823</v>
       </c>
       <c r="CT35" s="12">
         <v>92.425080149954624</v>
       </c>
       <c r="CU35" s="12">
         <v>102.88937724560283</v>
       </c>
-      <c r="CV35" s="12"/>
+      <c r="CV35" s="12">
+        <v>107.33439305251589</v>
+      </c>
       <c r="CW35" s="12"/>
       <c r="CX35" s="12"/>
       <c r="CY35" s="12"/>
       <c r="CZ35" s="12"/>
       <c r="DA35" s="12"/>
       <c r="DB35" s="12"/>
       <c r="DC35" s="12"/>
       <c r="DD35" s="12"/>
       <c r="DE35" s="12"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="12">
         <v>102.00445085188028</v>
       </c>
       <c r="C36" s="12">
         <v>101.61282880352896</v>
       </c>
       <c r="D36" s="12">
         <v>102.53914301181592</v>
       </c>
       <c r="E36" s="12">
         <v>104.02264756853418</v>
@@ -10391,51 +10443,53 @@
       </c>
       <c r="CN36" s="12">
         <v>103.68823874699089</v>
       </c>
       <c r="CO36" s="12">
         <v>104.00985151856605</v>
       </c>
       <c r="CP36" s="12">
         <v>110.29220703418687</v>
       </c>
       <c r="CQ36" s="12">
         <v>109.42954101335771</v>
       </c>
       <c r="CR36" s="12">
         <v>91.287905285262426</v>
       </c>
       <c r="CS36" s="12">
         <v>88.389454556450588</v>
       </c>
       <c r="CT36" s="12">
         <v>100.71696722920768</v>
       </c>
       <c r="CU36" s="12">
         <v>101.73788121989782</v>
       </c>
-      <c r="CV36" s="12"/>
+      <c r="CV36" s="12">
+        <v>101.06543698952115</v>
+      </c>
       <c r="CW36" s="12"/>
       <c r="CX36" s="12"/>
       <c r="CY36" s="12"/>
       <c r="CZ36" s="12"/>
       <c r="DA36" s="12"/>
       <c r="DB36" s="12"/>
       <c r="DC36" s="12"/>
       <c r="DD36" s="12"/>
       <c r="DE36" s="12"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="12">
         <v>106.20356253076535</v>
       </c>
       <c r="C37" s="12">
         <v>104.77260286718695</v>
       </c>
       <c r="D37" s="12">
         <v>103.02828853177155</v>
       </c>
       <c r="E37" s="12">
         <v>104.5384908851198</v>
@@ -10700,51 +10754,53 @@
       </c>
       <c r="CN37" s="12">
         <v>113.28485582841097</v>
       </c>
       <c r="CO37" s="12">
         <v>103.85275902511826</v>
       </c>
       <c r="CP37" s="12">
         <v>106.99492876683887</v>
       </c>
       <c r="CQ37" s="12">
         <v>109.89165653304471</v>
       </c>
       <c r="CR37" s="12">
         <v>76.139632032571086</v>
       </c>
       <c r="CS37" s="12">
         <v>86.385900248560873</v>
       </c>
       <c r="CT37" s="12">
         <v>115.94884925513537</v>
       </c>
       <c r="CU37" s="12">
         <v>109.86199047003555</v>
       </c>
-      <c r="CV37" s="12"/>
+      <c r="CV37" s="12">
+        <v>94.225980599551249</v>
+      </c>
       <c r="CW37" s="12"/>
       <c r="CX37" s="12"/>
       <c r="CY37" s="12"/>
       <c r="CZ37" s="12"/>
       <c r="DA37" s="12"/>
       <c r="DB37" s="12"/>
       <c r="DC37" s="12"/>
       <c r="DD37" s="12"/>
       <c r="DE37" s="12"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="12">
         <v>104.99612591742242</v>
       </c>
       <c r="C38" s="12">
         <v>100.07525850362204</v>
       </c>
       <c r="D38" s="12">
         <v>107.67262012807875</v>
       </c>
       <c r="E38" s="12">
         <v>103.54254311627386</v>
@@ -11009,51 +11065,53 @@
       </c>
       <c r="CN38" s="12">
         <v>98.045489033787575</v>
       </c>
       <c r="CO38" s="12">
         <v>95.528746719695008</v>
       </c>
       <c r="CP38" s="12">
         <v>107.46256499581284</v>
       </c>
       <c r="CQ38" s="12">
         <v>103.49170374804298</v>
       </c>
       <c r="CR38" s="12">
         <v>76.511329168761094</v>
       </c>
       <c r="CS38" s="12">
         <v>112.98186205829452</v>
       </c>
       <c r="CT38" s="12">
         <v>102.76575653661084</v>
       </c>
       <c r="CU38" s="12">
         <v>103.46469393899396</v>
       </c>
-      <c r="CV38" s="12"/>
+      <c r="CV38" s="12">
+        <v>99.826565500723135</v>
+      </c>
       <c r="CW38" s="12"/>
       <c r="CX38" s="12"/>
       <c r="CY38" s="12"/>
       <c r="CZ38" s="12"/>
       <c r="DA38" s="12"/>
       <c r="DB38" s="12"/>
       <c r="DC38" s="12"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="12"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>36</v>
@@ -11318,51 +11376,53 @@
       </c>
       <c r="CN39" s="12">
         <v>105.40631823527254</v>
       </c>
       <c r="CO39" s="12">
         <v>98.966354649856385</v>
       </c>
       <c r="CP39" s="12">
         <v>97.4819644260849</v>
       </c>
       <c r="CQ39" s="12">
         <v>99.522333389749235</v>
       </c>
       <c r="CR39" s="12">
         <v>109.91135145481839</v>
       </c>
       <c r="CS39" s="12">
         <v>119.98838335917338</v>
       </c>
       <c r="CT39" s="12">
         <v>100.06480133409205</v>
       </c>
       <c r="CU39" s="12">
         <v>103.07358931403748</v>
       </c>
-      <c r="CV39" s="12"/>
+      <c r="CV39" s="12">
+        <v>102.17703813585391</v>
+      </c>
       <c r="CW39" s="12"/>
       <c r="CX39" s="12"/>
       <c r="CY39" s="12"/>
       <c r="CZ39" s="12"/>
       <c r="DA39" s="12"/>
       <c r="DB39" s="12"/>
       <c r="DC39" s="12"/>
       <c r="DD39" s="12"/>
       <c r="DE39" s="12"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="12">
         <v>106.72474581970644</v>
       </c>
       <c r="C40" s="12">
         <v>104.12402843651689</v>
       </c>
       <c r="D40" s="12">
         <v>105.77205672643824</v>
       </c>
       <c r="E40" s="12">
         <v>101.60687925765706</v>
@@ -11627,51 +11687,53 @@
       </c>
       <c r="CN40" s="12">
         <v>98.984299496760897</v>
       </c>
       <c r="CO40" s="12">
         <v>105.6128703321201</v>
       </c>
       <c r="CP40" s="12">
         <v>97.509525635291027</v>
       </c>
       <c r="CQ40" s="12">
         <v>88.300847093650987</v>
       </c>
       <c r="CR40" s="12">
         <v>140.61919773670857</v>
       </c>
       <c r="CS40" s="12">
         <v>99.529479225987032</v>
       </c>
       <c r="CT40" s="12">
         <v>103.43704939214031</v>
       </c>
       <c r="CU40" s="12">
         <v>105.50856758582678</v>
       </c>
-      <c r="CV40" s="12"/>
+      <c r="CV40" s="12">
+        <v>104.50235471824514</v>
+      </c>
       <c r="CW40" s="12"/>
       <c r="CX40" s="12"/>
       <c r="CY40" s="12"/>
       <c r="CZ40" s="12"/>
       <c r="DA40" s="12"/>
       <c r="DB40" s="12"/>
       <c r="DC40" s="12"/>
       <c r="DD40" s="12"/>
       <c r="DE40" s="12"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="12">
         <v>106.7038033927294</v>
       </c>
       <c r="C41" s="12">
         <v>105.81812169054217</v>
       </c>
       <c r="D41" s="12">
         <v>105.37950542881467</v>
       </c>
       <c r="E41" s="12">
         <v>104.94319983133893</v>
@@ -11936,51 +11998,53 @@
       </c>
       <c r="CN41" s="12">
         <v>103.53250826377108</v>
       </c>
       <c r="CO41" s="12">
         <v>111.77616405286692</v>
       </c>
       <c r="CP41" s="12">
         <v>111.65122928215069</v>
       </c>
       <c r="CQ41" s="12">
         <v>127.83086444846884</v>
       </c>
       <c r="CR41" s="12">
         <v>119.49821808426861</v>
       </c>
       <c r="CS41" s="12">
         <v>129.8186211807004</v>
       </c>
       <c r="CT41" s="12">
         <v>102.59569663892837</v>
       </c>
       <c r="CU41" s="12">
         <v>102.31406783582715</v>
       </c>
-      <c r="CV41" s="12"/>
+      <c r="CV41" s="12">
+        <v>102.89644614025259</v>
+      </c>
       <c r="CW41" s="12"/>
       <c r="CX41" s="12"/>
       <c r="CY41" s="10"/>
       <c r="CZ41" s="12"/>
       <c r="DA41" s="12"/>
       <c r="DB41" s="12"/>
       <c r="DC41" s="12"/>
       <c r="DD41" s="12"/>
       <c r="DE41" s="12"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="12">
         <v>101.86251669871358</v>
       </c>
       <c r="C42" s="12">
         <v>105.28352552852087</v>
       </c>
       <c r="D42" s="12">
         <v>104.09825704537565</v>
       </c>
       <c r="E42" s="12">
         <v>103.56279621680258</v>
@@ -12245,51 +12309,53 @@
       </c>
       <c r="CN42" s="12">
         <v>102.20337276291336</v>
       </c>
       <c r="CO42" s="12">
         <v>102.41702632991088</v>
       </c>
       <c r="CP42" s="12">
         <v>102.57189733165791</v>
       </c>
       <c r="CQ42" s="12">
         <v>99.419976837054548</v>
       </c>
       <c r="CR42" s="12">
         <v>107.20101605111213</v>
       </c>
       <c r="CS42" s="12">
         <v>87.982723057867247</v>
       </c>
       <c r="CT42" s="12">
         <v>103.78472247260993</v>
       </c>
       <c r="CU42" s="12">
         <v>103.4483733985208</v>
       </c>
-      <c r="CV42" s="12"/>
+      <c r="CV42" s="12">
+        <v>103.08755436552237</v>
+      </c>
       <c r="CW42" s="12"/>
       <c r="CX42" s="12"/>
       <c r="CY42" s="10"/>
       <c r="CZ42" s="12"/>
       <c r="DA42" s="12"/>
       <c r="DB42" s="12"/>
       <c r="DC42" s="12"/>
       <c r="DD42" s="12"/>
       <c r="DE42" s="12"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="12">
         <v>102.24700758337526</v>
       </c>
       <c r="C43" s="12">
         <v>105.76189056730188</v>
       </c>
       <c r="D43" s="12">
         <v>113.35965069215976</v>
       </c>
       <c r="E43" s="12">
         <v>105.41561867016472</v>
@@ -12554,51 +12620,53 @@
       </c>
       <c r="CN43" s="12">
         <v>111.65443416218869</v>
       </c>
       <c r="CO43" s="12">
         <v>84.248723990366699</v>
       </c>
       <c r="CP43" s="12">
         <v>94.856990106044222</v>
       </c>
       <c r="CQ43" s="12">
         <v>109.31041026712111</v>
       </c>
       <c r="CR43" s="12">
         <v>111.54938954051264</v>
       </c>
       <c r="CS43" s="12">
         <v>112.17112968272835</v>
       </c>
       <c r="CT43" s="12">
         <v>118.96851059535518</v>
       </c>
       <c r="CU43" s="12">
         <v>104.0404940607057</v>
       </c>
-      <c r="CV43" s="12"/>
+      <c r="CV43" s="12">
+        <v>72.257945800029589</v>
+      </c>
       <c r="CW43" s="12"/>
       <c r="CX43" s="12"/>
       <c r="CY43" s="10"/>
       <c r="CZ43" s="12"/>
       <c r="DA43" s="12"/>
       <c r="DB43" s="12"/>
       <c r="DC43" s="12"/>
       <c r="DD43" s="12"/>
       <c r="DE43" s="12"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C44" s="10">
         <v>104.20286829773077</v>
       </c>
       <c r="D44" s="10">
         <v>106.06935694253363</v>
       </c>
       <c r="E44" s="10">
         <v>104.57526258059968</v>
@@ -12863,51 +12931,53 @@
       </c>
       <c r="CN44" s="12">
         <v>104.42052651476459</v>
       </c>
       <c r="CO44" s="12">
         <v>102.97756113392873</v>
       </c>
       <c r="CP44" s="12">
         <v>109.64523521730641</v>
       </c>
       <c r="CQ44" s="12">
         <v>112.01113574558701</v>
       </c>
       <c r="CR44" s="12">
         <v>112.92826734698596</v>
       </c>
       <c r="CS44" s="12">
         <v>139.20288870491251</v>
       </c>
       <c r="CT44" s="12">
         <v>103.4359973733976</v>
       </c>
       <c r="CU44" s="12">
         <v>105.42182948806931</v>
       </c>
-      <c r="CV44" s="12"/>
+      <c r="CV44" s="12">
+        <v>103.48934524454059</v>
+      </c>
       <c r="CW44" s="12"/>
       <c r="CX44" s="12"/>
       <c r="CY44" s="10"/>
       <c r="CZ44" s="12"/>
       <c r="DA44" s="12"/>
       <c r="DB44" s="12"/>
       <c r="DC44" s="12"/>
       <c r="DD44" s="12"/>
       <c r="DE44" s="12"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C45" s="10">
         <v>103.7308458934685</v>
       </c>
       <c r="D45" s="10">
         <v>102.99541485350781</v>
       </c>
       <c r="E45" s="10">
         <v>103.96545435760487</v>
@@ -13172,51 +13242,53 @@
       </c>
       <c r="CN45" s="12">
         <v>113.50827095401199</v>
       </c>
       <c r="CO45" s="12">
         <v>110.21816075910485</v>
       </c>
       <c r="CP45" s="12">
         <v>110.64197193102119</v>
       </c>
       <c r="CQ45" s="12">
         <v>106.95602500724696</v>
       </c>
       <c r="CR45" s="12">
         <v>117.48692135522877</v>
       </c>
       <c r="CS45" s="12">
         <v>91.475241134084257</v>
       </c>
       <c r="CT45" s="12">
         <v>105.90540177021484</v>
       </c>
       <c r="CU45" s="12">
         <v>104.02721513829427</v>
       </c>
-      <c r="CV45" s="12"/>
+      <c r="CV45" s="12">
+        <v>101.53787695288088</v>
+      </c>
       <c r="CW45" s="12"/>
       <c r="CX45" s="12"/>
       <c r="CY45" s="10"/>
       <c r="CZ45" s="12"/>
       <c r="DA45" s="12"/>
       <c r="DB45" s="12"/>
       <c r="DC45" s="12"/>
       <c r="DD45" s="12"/>
       <c r="DE45" s="12"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C46" s="10">
         <v>99.994070661135439</v>
       </c>
       <c r="D46" s="10">
         <v>105.54147226249349</v>
       </c>
       <c r="E46" s="10">
         <v>100.85179194542788</v>
@@ -13481,51 +13553,53 @@
       </c>
       <c r="CN46" s="12">
         <v>102.14094926726958</v>
       </c>
       <c r="CO46" s="12">
         <v>91.805223156567124</v>
       </c>
       <c r="CP46" s="12">
         <v>103.60597659762772</v>
       </c>
       <c r="CQ46" s="12">
         <v>102.70502494779245</v>
       </c>
       <c r="CR46" s="12">
         <v>91.380295063258615</v>
       </c>
       <c r="CS46" s="12">
         <v>91.549214266369859</v>
       </c>
       <c r="CT46" s="12">
         <v>105.90431726570758</v>
       </c>
       <c r="CU46" s="12">
         <v>108.35534884292437</v>
       </c>
-      <c r="CV46" s="12"/>
+      <c r="CV46" s="12">
+        <v>109.20325520310816</v>
+      </c>
       <c r="CW46" s="12"/>
       <c r="CX46" s="12"/>
       <c r="CY46" s="10"/>
       <c r="CZ46" s="12"/>
       <c r="DA46" s="12"/>
       <c r="DB46" s="12"/>
       <c r="DC46" s="12"/>
       <c r="DD46" s="12"/>
       <c r="DE46" s="12"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>36</v>
@@ -13790,51 +13864,53 @@
       </c>
       <c r="CN47" s="12">
         <v>101.17825883848106</v>
       </c>
       <c r="CO47" s="12">
         <v>99.127516618650276</v>
       </c>
       <c r="CP47" s="12">
         <v>95.076687065986675</v>
       </c>
       <c r="CQ47" s="12">
         <v>118.07701090162172</v>
       </c>
       <c r="CR47" s="12">
         <v>97.967063837116626</v>
       </c>
       <c r="CS47" s="12">
         <v>100.36611366604811</v>
       </c>
       <c r="CT47" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU47" s="12">
         <v>99.300607857960998</v>
       </c>
-      <c r="CV47" s="12"/>
+      <c r="CV47" s="12">
+        <v>99.777808868787119</v>
+      </c>
       <c r="CW47" s="12"/>
       <c r="CX47" s="12"/>
       <c r="CY47" s="10"/>
       <c r="CZ47" s="12"/>
       <c r="DA47" s="12"/>
       <c r="DB47" s="12"/>
       <c r="DC47" s="12"/>
       <c r="DD47" s="12"/>
       <c r="DE47" s="12"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C48" s="10">
         <v>103.01693733791488</v>
       </c>
       <c r="D48" s="10">
         <v>102.32841602955504</v>
       </c>
       <c r="E48" s="10">
         <v>104.36382481021136</v>
@@ -14099,51 +14175,53 @@
       </c>
       <c r="CN48" s="12">
         <v>102.14059166259463</v>
       </c>
       <c r="CO48" s="12">
         <v>99.446568685359054</v>
       </c>
       <c r="CP48" s="12">
         <v>98.134618374126291</v>
       </c>
       <c r="CQ48" s="12">
         <v>101.9051967240098</v>
       </c>
       <c r="CR48" s="12">
         <v>113.94251335570114</v>
       </c>
       <c r="CS48" s="12">
         <v>85.692317998269843</v>
       </c>
       <c r="CT48" s="10">
         <v>95.612794789458647</v>
       </c>
       <c r="CU48" s="12">
         <v>99.267693457636128</v>
       </c>
-      <c r="CV48" s="12"/>
+      <c r="CV48" s="12">
+        <v>108.99817476113995</v>
+      </c>
       <c r="CW48" s="12"/>
       <c r="CX48" s="12"/>
       <c r="CY48" s="10"/>
       <c r="CZ48" s="12"/>
       <c r="DA48" s="12"/>
       <c r="DB48" s="12"/>
       <c r="DC48" s="12"/>
       <c r="DD48" s="12"/>
       <c r="DE48" s="12"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C49" s="10">
         <v>97.545842546595168</v>
       </c>
       <c r="D49" s="10">
         <v>79.809319288249398</v>
       </c>
       <c r="E49" s="10">
         <v>86.548051018920575</v>
@@ -14408,51 +14486,53 @@
       </c>
       <c r="CN49" s="12">
         <v>43.158391965058108</v>
       </c>
       <c r="CO49" s="12">
         <v>100.39005120265783</v>
       </c>
       <c r="CP49" s="12">
         <v>103.61557083010895</v>
       </c>
       <c r="CQ49" s="12">
         <v>88.391048595944483</v>
       </c>
       <c r="CR49" s="12">
         <v>68.61901067724844</v>
       </c>
       <c r="CS49" s="12">
         <v>317.88072604797287</v>
       </c>
       <c r="CT49" s="10">
         <v>92.631734018033541</v>
       </c>
       <c r="CU49" s="12">
         <v>100.81699401832014</v>
       </c>
-      <c r="CV49" s="12"/>
+      <c r="CV49" s="12">
+        <v>107.69195579266825</v>
+      </c>
       <c r="CW49" s="12"/>
       <c r="CX49" s="12"/>
       <c r="CY49" s="10"/>
       <c r="CZ49" s="12"/>
       <c r="DA49" s="12"/>
       <c r="DB49" s="12"/>
       <c r="DC49" s="12"/>
       <c r="DD49" s="12"/>
       <c r="DE49" s="12"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C50" s="10">
         <v>92.869956713196657</v>
       </c>
       <c r="D50" s="10">
         <v>119.46026111761134</v>
       </c>
       <c r="E50" s="10">
         <v>96.857565609968745</v>
@@ -14717,51 +14797,53 @@
       </c>
       <c r="CN50" s="12">
         <v>166.65629626322601</v>
       </c>
       <c r="CO50" s="12">
         <v>101.60113491092608</v>
       </c>
       <c r="CP50" s="12">
         <v>99.800597987685734</v>
       </c>
       <c r="CQ50" s="12">
         <v>99.487253810428896</v>
       </c>
       <c r="CR50" s="12">
         <v>98.685238310967279</v>
       </c>
       <c r="CS50" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT50" s="10">
         <v>100.93380847772657</v>
       </c>
       <c r="CU50" s="12">
         <v>99.326688660608539</v>
       </c>
-      <c r="CV50" s="12"/>
+      <c r="CV50" s="12">
+        <v>104.09291073516711</v>
+      </c>
       <c r="CW50" s="12"/>
       <c r="CX50" s="12"/>
       <c r="CY50" s="10"/>
       <c r="CZ50" s="12"/>
       <c r="DA50" s="12"/>
       <c r="DB50" s="12"/>
       <c r="DC50" s="12"/>
       <c r="DD50" s="12"/>
       <c r="DE50" s="12"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="19">
         <v>101.21011146204364</v>
       </c>
       <c r="C51" s="19">
         <v>101.07063778004388</v>
       </c>
       <c r="D51" s="19">
         <v>80.608264125410571</v>
       </c>
       <c r="E51" s="19">
         <v>138.4459550954823</v>
@@ -15026,374 +15108,376 @@
       </c>
       <c r="CN51" s="12">
         <v>96.197846302505667</v>
       </c>
       <c r="CO51" s="12">
         <v>93.56651203856201</v>
       </c>
       <c r="CP51" s="12">
         <v>85.471685171216222</v>
       </c>
       <c r="CQ51" s="12">
         <v>100.55310020195162</v>
       </c>
       <c r="CR51" s="12">
         <v>101.1286327358662</v>
       </c>
       <c r="CS51" s="12">
         <v>107.02704125388863</v>
       </c>
       <c r="CT51" s="10">
         <v>110.05202201636671</v>
       </c>
       <c r="CU51" s="12">
         <v>105.12436844015225</v>
       </c>
-      <c r="CV51" s="12"/>
+      <c r="CV51" s="12">
+        <v>106.8962476477177</v>
+      </c>
       <c r="CW51" s="12"/>
       <c r="CX51" s="12"/>
       <c r="CY51" s="10"/>
       <c r="CZ51" s="12"/>
       <c r="DA51" s="12"/>
       <c r="DB51" s="12"/>
       <c r="DC51" s="12"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="12"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="27" t="s">
+      <c r="A53" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="27"/>
-[...59 lines deleted...]
-      <c r="CH53" s="25" t="s">
+      <c r="B53" s="21"/>
+      <c r="C53" s="21"/>
+      <c r="D53" s="21"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="21"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+      <c r="M53" s="21"/>
+      <c r="N53" s="21"/>
+      <c r="O53" s="21"/>
+      <c r="P53" s="21"/>
+      <c r="Q53" s="21"/>
+      <c r="R53" s="21"/>
+      <c r="S53" s="21"/>
+      <c r="T53" s="21"/>
+      <c r="U53" s="21"/>
+      <c r="V53" s="21"/>
+      <c r="W53" s="21"/>
+      <c r="X53" s="21"/>
+      <c r="Y53" s="21"/>
+      <c r="Z53" s="21"/>
+      <c r="AA53" s="21"/>
+      <c r="AB53" s="21"/>
+      <c r="AC53" s="21"/>
+      <c r="AD53" s="21"/>
+      <c r="AE53" s="21"/>
+      <c r="AF53" s="21"/>
+      <c r="AG53" s="21"/>
+      <c r="AH53" s="21"/>
+      <c r="AI53" s="21"/>
+      <c r="AJ53" s="21"/>
+      <c r="AK53" s="21"/>
+      <c r="AL53" s="21"/>
+      <c r="AM53" s="21"/>
+      <c r="AN53" s="21"/>
+      <c r="AO53" s="21"/>
+      <c r="AP53" s="21"/>
+      <c r="AQ53" s="21"/>
+      <c r="AR53" s="21"/>
+      <c r="AS53" s="21"/>
+      <c r="AT53" s="21"/>
+      <c r="AU53" s="21"/>
+      <c r="AV53" s="21"/>
+      <c r="AW53" s="21"/>
+      <c r="AX53" s="21"/>
+      <c r="AY53" s="21"/>
+      <c r="AZ53" s="21"/>
+      <c r="BA53" s="21"/>
+      <c r="BB53" s="21"/>
+      <c r="BC53" s="21"/>
+      <c r="BD53" s="21"/>
+      <c r="BE53" s="21"/>
+      <c r="BF53" s="21"/>
+      <c r="BG53" s="21"/>
+      <c r="BH53" s="21"/>
+      <c r="BI53" s="21"/>
+      <c r="CH53" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="CI53" s="25"/>
-[...21 lines deleted...]
-      <c r="DE53" s="25"/>
+      <c r="CI53" s="34"/>
+      <c r="CJ53" s="34"/>
+      <c r="CK53" s="34"/>
+      <c r="CL53" s="34"/>
+      <c r="CM53" s="34"/>
+      <c r="CN53" s="34"/>
+      <c r="CO53" s="34"/>
+      <c r="CP53" s="34"/>
+      <c r="CQ53" s="34"/>
+      <c r="CR53" s="34"/>
+      <c r="CS53" s="34"/>
+      <c r="CT53" s="34"/>
+      <c r="CU53" s="34"/>
+      <c r="CV53" s="34"/>
+      <c r="CW53" s="34"/>
+      <c r="CX53" s="34"/>
+      <c r="CY53" s="34"/>
+      <c r="CZ53" s="34"/>
+      <c r="DA53" s="34"/>
+      <c r="DB53" s="34"/>
+      <c r="DC53" s="34"/>
+      <c r="DD53" s="34"/>
+      <c r="DE53" s="34"/>
       <c r="DF53" s="20"/>
       <c r="DG53" s="20"/>
       <c r="DH53" s="20"/>
       <c r="DI53" s="20"/>
       <c r="DJ53" s="20"/>
       <c r="DK53" s="20"/>
       <c r="DL53" s="20"/>
       <c r="DM53" s="20"/>
       <c r="DN53" s="20"/>
       <c r="DO53" s="20"/>
       <c r="DP53" s="20"/>
       <c r="DQ53" s="20"/>
       <c r="DR53" s="20"/>
       <c r="DS53" s="20"/>
       <c r="DT53" s="20"/>
       <c r="DU53" s="20"/>
       <c r="DV53" s="20"/>
       <c r="DW53" s="20"/>
       <c r="DX53" s="20"/>
       <c r="DY53" s="20"/>
       <c r="DZ53" s="20"/>
       <c r="EA53" s="20"/>
       <c r="EB53" s="20"/>
       <c r="EC53" s="20"/>
       <c r="ED53" s="20"/>
       <c r="EE53" s="20"/>
       <c r="EF53" s="20"/>
       <c r="EG53" s="20"/>
       <c r="EH53" s="20"/>
       <c r="EI53" s="20"/>
       <c r="EJ53" s="20"/>
       <c r="EK53" s="20"/>
       <c r="EL53" s="20"/>
       <c r="EM53" s="20"/>
       <c r="EN53" s="20"/>
       <c r="EO53" s="20"/>
       <c r="EP53" s="20"/>
     </row>
     <row r="54" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K54" s="28" t="s">
+      <c r="K54" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="L54" s="28"/>
-[...1 lines deleted...]
-      <c r="W54" s="28" t="s">
+      <c r="L54" s="22"/>
+      <c r="M54" s="22"/>
+      <c r="W54" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="X54" s="28"/>
-[...1 lines deleted...]
-      <c r="AH54" s="24" t="s">
+      <c r="X54" s="22"/>
+      <c r="Y54" s="22"/>
+      <c r="AH54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AI54" s="24"/>
-[...2 lines deleted...]
-      <c r="AT54" s="24" t="s">
+      <c r="AI54" s="23"/>
+      <c r="AJ54" s="23"/>
+      <c r="AK54" s="23"/>
+      <c r="AT54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AU54" s="24"/>
-[...2 lines deleted...]
-      <c r="BF54" s="24" t="s">
+      <c r="AU54" s="23"/>
+      <c r="AV54" s="23"/>
+      <c r="AW54" s="23"/>
+      <c r="BF54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BG54" s="24"/>
-[...2 lines deleted...]
-      <c r="BR54" s="24" t="s">
+      <c r="BG54" s="23"/>
+      <c r="BH54" s="23"/>
+      <c r="BI54" s="23"/>
+      <c r="BR54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BS54" s="24"/>
-[...2 lines deleted...]
-      <c r="CD54" s="24" t="s">
+      <c r="BS54" s="23"/>
+      <c r="BT54" s="23"/>
+      <c r="BU54" s="23"/>
+      <c r="CD54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CE54" s="24"/>
-[...2 lines deleted...]
-      <c r="CP54" s="24" t="s">
+      <c r="CE54" s="23"/>
+      <c r="CF54" s="23"/>
+      <c r="CG54" s="23"/>
+      <c r="CP54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CQ54" s="24"/>
-[...2 lines deleted...]
-      <c r="DB54" s="24" t="s">
+      <c r="CQ54" s="23"/>
+      <c r="CR54" s="23"/>
+      <c r="CS54" s="23"/>
+      <c r="DB54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="DC54" s="24"/>
-[...1 lines deleted...]
-      <c r="DE54" s="24"/>
+      <c r="DC54" s="23"/>
+      <c r="DD54" s="23"/>
+      <c r="DE54" s="23"/>
     </row>
     <row r="55" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="29"/>
-      <c r="B55" s="21" t="s">
+      <c r="A55" s="25"/>
+      <c r="B55" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C55" s="32"/>
-[...10 lines deleted...]
-      <c r="N55" s="21" t="s">
+      <c r="C55" s="31"/>
+      <c r="D55" s="31"/>
+      <c r="E55" s="31"/>
+      <c r="F55" s="31"/>
+      <c r="G55" s="31"/>
+      <c r="H55" s="31"/>
+      <c r="I55" s="31"/>
+      <c r="J55" s="31"/>
+      <c r="K55" s="31"/>
+      <c r="L55" s="31"/>
+      <c r="M55" s="32"/>
+      <c r="N55" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="O55" s="32"/>
-[...10 lines deleted...]
-      <c r="Z55" s="21" t="s">
+      <c r="O55" s="31"/>
+      <c r="P55" s="31"/>
+      <c r="Q55" s="31"/>
+      <c r="R55" s="31"/>
+      <c r="S55" s="31"/>
+      <c r="T55" s="31"/>
+      <c r="U55" s="31"/>
+      <c r="V55" s="31"/>
+      <c r="W55" s="31"/>
+      <c r="X55" s="31"/>
+      <c r="Y55" s="32"/>
+      <c r="Z55" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="AA55" s="32"/>
-[...10 lines deleted...]
-      <c r="AL55" s="21" t="s">
+      <c r="AA55" s="31"/>
+      <c r="AB55" s="31"/>
+      <c r="AC55" s="31"/>
+      <c r="AD55" s="31"/>
+      <c r="AE55" s="31"/>
+      <c r="AF55" s="31"/>
+      <c r="AG55" s="31"/>
+      <c r="AH55" s="31"/>
+      <c r="AI55" s="31"/>
+      <c r="AJ55" s="31"/>
+      <c r="AK55" s="32"/>
+      <c r="AL55" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="AM55" s="32"/>
-[...10 lines deleted...]
-      <c r="AX55" s="21" t="s">
+      <c r="AM55" s="31"/>
+      <c r="AN55" s="31"/>
+      <c r="AO55" s="31"/>
+      <c r="AP55" s="31"/>
+      <c r="AQ55" s="31"/>
+      <c r="AR55" s="31"/>
+      <c r="AS55" s="31"/>
+      <c r="AT55" s="31"/>
+      <c r="AU55" s="31"/>
+      <c r="AV55" s="31"/>
+      <c r="AW55" s="32"/>
+      <c r="AX55" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="AY55" s="32"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="21" t="s">
+      <c r="AY55" s="31"/>
+      <c r="AZ55" s="31"/>
+      <c r="BA55" s="31"/>
+      <c r="BB55" s="31"/>
+      <c r="BC55" s="31"/>
+      <c r="BD55" s="31"/>
+      <c r="BE55" s="31"/>
+      <c r="BF55" s="31"/>
+      <c r="BG55" s="31"/>
+      <c r="BH55" s="31"/>
+      <c r="BI55" s="32"/>
+      <c r="BJ55" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="BK55" s="22"/>
-[...10 lines deleted...]
-      <c r="BV55" s="21" t="s">
+      <c r="BK55" s="28"/>
+      <c r="BL55" s="28"/>
+      <c r="BM55" s="28"/>
+      <c r="BN55" s="28"/>
+      <c r="BO55" s="28"/>
+      <c r="BP55" s="28"/>
+      <c r="BQ55" s="28"/>
+      <c r="BR55" s="28"/>
+      <c r="BS55" s="28"/>
+      <c r="BT55" s="28"/>
+      <c r="BU55" s="29"/>
+      <c r="BV55" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="BW55" s="22"/>
-[...10 lines deleted...]
-      <c r="CH55" s="21" t="s">
+      <c r="BW55" s="28"/>
+      <c r="BX55" s="28"/>
+      <c r="BY55" s="28"/>
+      <c r="BZ55" s="28"/>
+      <c r="CA55" s="28"/>
+      <c r="CB55" s="28"/>
+      <c r="CC55" s="28"/>
+      <c r="CD55" s="28"/>
+      <c r="CE55" s="28"/>
+      <c r="CF55" s="28"/>
+      <c r="CG55" s="29"/>
+      <c r="CH55" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI55" s="22"/>
-[...10 lines deleted...]
-      <c r="CT55" s="21" t="s">
+      <c r="CI55" s="28"/>
+      <c r="CJ55" s="28"/>
+      <c r="CK55" s="28"/>
+      <c r="CL55" s="28"/>
+      <c r="CM55" s="28"/>
+      <c r="CN55" s="28"/>
+      <c r="CO55" s="28"/>
+      <c r="CP55" s="28"/>
+      <c r="CQ55" s="28"/>
+      <c r="CR55" s="28"/>
+      <c r="CS55" s="29"/>
+      <c r="CT55" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="CU55" s="22"/>
-[...9 lines deleted...]
-      <c r="DE55" s="23"/>
+      <c r="CU55" s="28"/>
+      <c r="CV55" s="28"/>
+      <c r="CW55" s="28"/>
+      <c r="CX55" s="28"/>
+      <c r="CY55" s="28"/>
+      <c r="CZ55" s="28"/>
+      <c r="DA55" s="28"/>
+      <c r="DB55" s="28"/>
+      <c r="DC55" s="28"/>
+      <c r="DD55" s="28"/>
+      <c r="DE55" s="29"/>
     </row>
     <row r="56" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="31"/>
+      <c r="A56" s="30"/>
       <c r="B56" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J56" s="7" t="s">
@@ -15973,51 +16057,53 @@
       </c>
       <c r="CN57" s="1">
         <v>103.06001256383944</v>
       </c>
       <c r="CO57" s="1">
         <v>103.44301410230521</v>
       </c>
       <c r="CP57" s="1">
         <v>105.76040304070557</v>
       </c>
       <c r="CQ57" s="1">
         <v>110.75693584010038</v>
       </c>
       <c r="CR57" s="1">
         <v>116.10201687181086</v>
       </c>
       <c r="CS57" s="1">
         <v>181.24809068785407</v>
       </c>
       <c r="CT57" s="1">
         <v>100</v>
       </c>
       <c r="CU57" s="1">
         <v>100.08421817247508</v>
       </c>
-      <c r="CV57" s="1"/>
+      <c r="CV57" s="1">
+        <v>100</v>
+      </c>
       <c r="CW57" s="1"/>
       <c r="CX57" s="1"/>
       <c r="CY57" s="1"/>
       <c r="CZ57" s="1"/>
       <c r="DA57" s="1"/>
       <c r="DB57" s="1"/>
       <c r="DC57" s="1"/>
       <c r="DD57" s="1"/>
       <c r="DE57" s="1"/>
     </row>
     <row r="58" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="13" t="s">
         <v>36</v>
@@ -16282,51 +16368,53 @@
       </c>
       <c r="CN58" s="12">
         <v>100.60058722227781</v>
       </c>
       <c r="CO58" s="12">
         <v>93.59451499358336</v>
       </c>
       <c r="CP58" s="12">
         <v>101.52090895783572</v>
       </c>
       <c r="CQ58" s="12">
         <v>83.445818080586903</v>
       </c>
       <c r="CR58" s="12">
         <v>99.797864706619009</v>
       </c>
       <c r="CS58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU58" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CV58" s="12"/>
+      <c r="CV58" s="12" t="s">
+        <v>36</v>
+      </c>
       <c r="CW58" s="12"/>
       <c r="CX58" s="12"/>
       <c r="CY58" s="12"/>
       <c r="CZ58" s="12"/>
       <c r="DA58" s="12"/>
       <c r="DB58" s="12"/>
       <c r="DC58" s="12"/>
       <c r="DD58" s="12"/>
       <c r="DE58" s="12"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="C59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="D59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="E59" s="12">
         <v>117.01380349430434</v>
@@ -16591,51 +16679,53 @@
       </c>
       <c r="CN59" s="12">
         <v>104.24235490776263</v>
       </c>
       <c r="CO59" s="12">
         <v>117.51552911557232</v>
       </c>
       <c r="CP59" s="12">
         <v>110.85375202149774</v>
       </c>
       <c r="CQ59" s="12">
         <v>133.87059122831857</v>
       </c>
       <c r="CR59" s="12">
         <v>161.07645745624532</v>
       </c>
       <c r="CS59" s="12">
         <v>986.27360828148483</v>
       </c>
       <c r="CT59" s="12">
         <v>100</v>
       </c>
       <c r="CU59" s="12">
         <v>100</v>
       </c>
-      <c r="CV59" s="12"/>
+      <c r="CV59" s="12">
+        <v>100</v>
+      </c>
       <c r="CW59" s="12"/>
       <c r="CX59" s="12"/>
       <c r="CY59" s="10"/>
       <c r="CZ59" s="12"/>
       <c r="DA59" s="12"/>
       <c r="DB59" s="12"/>
       <c r="DC59" s="12"/>
       <c r="DD59" s="12"/>
       <c r="DE59" s="12"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="C60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="D60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="E60" s="12">
         <v>135.01384719888506</v>
@@ -16900,51 +16990,53 @@
       </c>
       <c r="CN60" s="12">
         <v>98.32675366023939</v>
       </c>
       <c r="CO60" s="12">
         <v>108.19610530890805</v>
       </c>
       <c r="CP60" s="12">
         <v>102.98555970775116</v>
       </c>
       <c r="CQ60" s="12">
         <v>93.008639535449532</v>
       </c>
       <c r="CR60" s="12">
         <v>94.939301673653105</v>
       </c>
       <c r="CS60" s="12">
         <v>416.65980641431963</v>
       </c>
       <c r="CT60" s="12">
         <v>100</v>
       </c>
       <c r="CU60" s="12">
         <v>100</v>
       </c>
-      <c r="CV60" s="12"/>
+      <c r="CV60" s="12">
+        <v>100</v>
+      </c>
       <c r="CW60" s="12"/>
       <c r="CX60" s="12"/>
       <c r="CY60" s="10"/>
       <c r="CZ60" s="12"/>
       <c r="DA60" s="12"/>
       <c r="DB60" s="12"/>
       <c r="DC60" s="12"/>
       <c r="DD60" s="12"/>
       <c r="DE60" s="12"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="C61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="D61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="E61" s="12">
         <v>108.56721621845257</v>
@@ -17209,51 +17301,53 @@
       </c>
       <c r="CN61" s="12">
         <v>106.70648771379688</v>
       </c>
       <c r="CO61" s="12">
         <v>98.005487247385275</v>
       </c>
       <c r="CP61" s="12">
         <v>95.852817972528626</v>
       </c>
       <c r="CQ61" s="12">
         <v>98.566741152816832</v>
       </c>
       <c r="CR61" s="12">
         <v>102.47492280847274</v>
       </c>
       <c r="CS61" s="12">
         <v>137.67900947462036</v>
       </c>
       <c r="CT61" s="12">
         <v>100</v>
       </c>
       <c r="CU61" s="12">
         <v>100</v>
       </c>
-      <c r="CV61" s="12"/>
+      <c r="CV61" s="12">
+        <v>100</v>
+      </c>
       <c r="CW61" s="12"/>
       <c r="CX61" s="12"/>
       <c r="CY61" s="12"/>
       <c r="CZ61" s="12"/>
       <c r="DA61" s="12"/>
       <c r="DB61" s="12"/>
       <c r="DC61" s="12"/>
       <c r="DD61" s="12"/>
       <c r="DE61" s="12"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="C62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="D62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="E62" s="12">
         <v>122.01710970872747</v>
@@ -17518,51 +17612,53 @@
       </c>
       <c r="CN62" s="12">
         <v>102.30914781205426</v>
       </c>
       <c r="CO62" s="12">
         <v>102.03635521615884</v>
       </c>
       <c r="CP62" s="12">
         <v>114.92079098813034</v>
       </c>
       <c r="CQ62" s="12">
         <v>111.98272991351901</v>
       </c>
       <c r="CR62" s="12">
         <v>75.941094688705306</v>
       </c>
       <c r="CS62" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT62" s="12">
         <v>100</v>
       </c>
       <c r="CU62" s="12">
         <v>100</v>
       </c>
-      <c r="CV62" s="12"/>
+      <c r="CV62" s="12">
+        <v>100</v>
+      </c>
       <c r="CW62" s="12"/>
       <c r="CX62" s="12"/>
       <c r="CY62" s="12"/>
       <c r="CZ62" s="12"/>
       <c r="DA62" s="12"/>
       <c r="DB62" s="12"/>
       <c r="DC62" s="12"/>
       <c r="DD62" s="12"/>
       <c r="DE62" s="12"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="C63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="D63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="E63" s="12">
         <v>110.09150172278079</v>
@@ -17827,51 +17923,53 @@
       </c>
       <c r="CN63" s="12">
         <v>119.33047183066124</v>
       </c>
       <c r="CO63" s="12">
         <v>105.5815109069204</v>
       </c>
       <c r="CP63" s="12">
         <v>109.33595639156215</v>
       </c>
       <c r="CQ63" s="12">
         <v>113.26441567246795</v>
       </c>
       <c r="CR63" s="12">
         <v>38.629431231519284</v>
       </c>
       <c r="CS63" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT63" s="12">
         <v>100</v>
       </c>
       <c r="CU63" s="12">
         <v>100</v>
       </c>
-      <c r="CV63" s="12"/>
+      <c r="CV63" s="12">
+        <v>100</v>
+      </c>
       <c r="CW63" s="12"/>
       <c r="CX63" s="12"/>
       <c r="CY63" s="12"/>
       <c r="CZ63" s="12"/>
       <c r="DA63" s="12"/>
       <c r="DB63" s="12"/>
       <c r="DC63" s="12"/>
       <c r="DD63" s="12"/>
       <c r="DE63" s="12"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="C64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="D64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="E64" s="12">
         <v>104.17910159385558</v>
@@ -18136,51 +18234,53 @@
       </c>
       <c r="CN64" s="12">
         <v>96.792936125408588</v>
       </c>
       <c r="CO64" s="12">
         <v>93.127328461708743</v>
       </c>
       <c r="CP64" s="12">
         <v>108.89077003755432</v>
       </c>
       <c r="CQ64" s="12">
         <v>104.91227679531896</v>
       </c>
       <c r="CR64" s="12">
         <v>39.961436782291393</v>
       </c>
       <c r="CS64" s="12">
         <v>11506.930684238414</v>
       </c>
       <c r="CT64" s="12">
         <v>100</v>
       </c>
       <c r="CU64" s="12">
         <v>100</v>
       </c>
-      <c r="CV64" s="12"/>
+      <c r="CV64" s="12">
+        <v>100</v>
+      </c>
       <c r="CW64" s="12"/>
       <c r="CX64" s="12"/>
       <c r="CY64" s="12"/>
       <c r="CZ64" s="12"/>
       <c r="DA64" s="12"/>
       <c r="DB64" s="12"/>
       <c r="DC64" s="12"/>
       <c r="DD64" s="12"/>
       <c r="DE64" s="12"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E65" s="13" t="s">
         <v>36</v>
@@ -18445,51 +18545,53 @@
       </c>
       <c r="CN65" s="12">
         <v>108.72035460277867</v>
       </c>
       <c r="CO65" s="12">
         <v>97.347823232442451</v>
       </c>
       <c r="CP65" s="12">
         <v>96.065081270041404</v>
       </c>
       <c r="CQ65" s="12">
         <v>98.436597567437062</v>
       </c>
       <c r="CR65" s="12">
         <v>112.60035159638475</v>
       </c>
       <c r="CS65" s="12">
         <v>40960.844578456054</v>
       </c>
       <c r="CT65" s="12">
         <v>100</v>
       </c>
       <c r="CU65" s="12">
         <v>100</v>
       </c>
-      <c r="CV65" s="12"/>
+      <c r="CV65" s="12">
+        <v>100</v>
+      </c>
       <c r="CW65" s="12"/>
       <c r="CX65" s="12"/>
       <c r="CY65" s="12"/>
       <c r="CZ65" s="12"/>
       <c r="DA65" s="12"/>
       <c r="DB65" s="12"/>
       <c r="DC65" s="12"/>
       <c r="DD65" s="12"/>
       <c r="DE65" s="12"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="C66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="D66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="E66" s="12">
         <v>108.74084919353993</v>
@@ -18754,51 +18856,53 @@
       </c>
       <c r="CN66" s="12">
         <v>98.975148233638322</v>
       </c>
       <c r="CO66" s="12">
         <v>106.34314351712206</v>
       </c>
       <c r="CP66" s="12">
         <v>96.447839588623495</v>
       </c>
       <c r="CQ66" s="12">
         <v>85.251986683850717</v>
       </c>
       <c r="CR66" s="12">
         <v>206.48116632217278</v>
       </c>
       <c r="CS66" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT66" s="12">
         <v>100</v>
       </c>
       <c r="CU66" s="12">
         <v>100</v>
       </c>
-      <c r="CV66" s="12"/>
+      <c r="CV66" s="12">
+        <v>100</v>
+      </c>
       <c r="CW66" s="12"/>
       <c r="CX66" s="12"/>
       <c r="CY66" s="12"/>
       <c r="CZ66" s="12"/>
       <c r="DA66" s="12"/>
       <c r="DB66" s="12"/>
       <c r="DC66" s="12"/>
       <c r="DD66" s="12"/>
       <c r="DE66" s="12"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="C67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="D67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="E67" s="12">
         <v>89.175446205862102</v>
@@ -19063,51 +19167,53 @@
       </c>
       <c r="CN67" s="12">
         <v>105.50833254474274</v>
       </c>
       <c r="CO67" s="12">
         <v>113.36451705084352</v>
       </c>
       <c r="CP67" s="12">
         <v>112.55722104797307</v>
       </c>
       <c r="CQ67" s="12">
         <v>129.24498131720267</v>
       </c>
       <c r="CR67" s="12">
         <v>121.51765280861181</v>
       </c>
       <c r="CS67" s="12">
         <v>45603.601374042461</v>
       </c>
       <c r="CT67" s="12">
         <v>100</v>
       </c>
       <c r="CU67" s="12">
         <v>100</v>
       </c>
-      <c r="CV67" s="12"/>
+      <c r="CV67" s="12">
+        <v>100</v>
+      </c>
       <c r="CW67" s="12"/>
       <c r="CX67" s="12"/>
       <c r="CY67" s="10"/>
       <c r="CZ67" s="12"/>
       <c r="DA67" s="12"/>
       <c r="DB67" s="12"/>
       <c r="DC67" s="12"/>
       <c r="DD67" s="12"/>
       <c r="DE67" s="12"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="C68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="D68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="E68" s="12">
         <v>174.32324726252187</v>
@@ -19372,51 +19478,53 @@
       </c>
       <c r="CN68" s="12">
         <v>100.60705076832872</v>
       </c>
       <c r="CO68" s="12">
         <v>102.30658927840169</v>
       </c>
       <c r="CP68" s="12">
         <v>102.51888589014308</v>
       </c>
       <c r="CQ68" s="12">
         <v>98.917037508425125</v>
       </c>
       <c r="CR68" s="12">
         <v>124.40695999975502</v>
       </c>
       <c r="CS68" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT68" s="12">
         <v>100</v>
       </c>
       <c r="CU68" s="12">
         <v>100</v>
       </c>
-      <c r="CV68" s="12"/>
+      <c r="CV68" s="12">
+        <v>100</v>
+      </c>
       <c r="CW68" s="12"/>
       <c r="CX68" s="12"/>
       <c r="CY68" s="10"/>
       <c r="CZ68" s="12"/>
       <c r="DA68" s="12"/>
       <c r="DB68" s="12"/>
       <c r="DC68" s="12"/>
       <c r="DD68" s="12"/>
       <c r="DE68" s="12"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="C69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="D69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="E69" s="12">
         <v>113.73970094637977</v>
@@ -19681,51 +19789,53 @@
       </c>
       <c r="CN69" s="12">
         <v>138.37050722668931</v>
       </c>
       <c r="CO69" s="12">
         <v>83.61725188446843</v>
       </c>
       <c r="CP69" s="12">
         <v>94.410338114548139</v>
       </c>
       <c r="CQ69" s="12">
         <v>97.655585057985633</v>
       </c>
       <c r="CR69" s="12">
         <v>96.120507151265315</v>
       </c>
       <c r="CS69" s="12">
         <v>2033.5676227502277</v>
       </c>
       <c r="CT69" s="12">
         <v>100</v>
       </c>
       <c r="CU69" s="12">
         <v>100</v>
       </c>
-      <c r="CV69" s="12"/>
+      <c r="CV69" s="12">
+        <v>100</v>
+      </c>
       <c r="CW69" s="12"/>
       <c r="CX69" s="12"/>
       <c r="CY69" s="10"/>
       <c r="CZ69" s="12"/>
       <c r="DA69" s="12"/>
       <c r="DB69" s="12"/>
       <c r="DC69" s="12"/>
       <c r="DD69" s="12"/>
       <c r="DE69" s="12"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E70" s="10">
         <v>129.30513374282191</v>
@@ -19990,51 +20100,53 @@
       </c>
       <c r="CN70" s="12">
         <v>108.47495633538706</v>
       </c>
       <c r="CO70" s="12">
         <v>104.96728429048012</v>
       </c>
       <c r="CP70" s="12">
         <v>110.76719523544341</v>
       </c>
       <c r="CQ70" s="12">
         <v>114.08805449674185</v>
       </c>
       <c r="CR70" s="12">
         <v>118.32501291063903</v>
       </c>
       <c r="CS70" s="12">
         <v>1932.397993919004</v>
       </c>
       <c r="CT70" s="12">
         <v>100</v>
       </c>
       <c r="CU70" s="12">
         <v>100</v>
       </c>
-      <c r="CV70" s="12"/>
+      <c r="CV70" s="12">
+        <v>100</v>
+      </c>
       <c r="CW70" s="12"/>
       <c r="CX70" s="12"/>
       <c r="CY70" s="10"/>
       <c r="CZ70" s="12"/>
       <c r="DA70" s="12"/>
       <c r="DB70" s="12"/>
       <c r="DC70" s="12"/>
       <c r="DD70" s="12"/>
       <c r="DE70" s="12"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E71" s="10">
         <v>79.432914499286227</v>
@@ -20299,51 +20411,53 @@
       </c>
       <c r="CN71" s="12">
         <v>117.41860516667013</v>
       </c>
       <c r="CO71" s="12">
         <v>112.00192903325343</v>
       </c>
       <c r="CP71" s="12">
         <v>111.10821693032516</v>
       </c>
       <c r="CQ71" s="12">
         <v>107.03331764952711</v>
       </c>
       <c r="CR71" s="12">
         <v>118.76626907332897</v>
       </c>
       <c r="CS71" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT71" s="12">
         <v>100</v>
       </c>
       <c r="CU71" s="12">
         <v>100</v>
       </c>
-      <c r="CV71" s="12"/>
+      <c r="CV71" s="12">
+        <v>100</v>
+      </c>
       <c r="CW71" s="12"/>
       <c r="CX71" s="12"/>
       <c r="CY71" s="10"/>
       <c r="CZ71" s="12"/>
       <c r="DA71" s="12"/>
       <c r="DB71" s="12"/>
       <c r="DC71" s="12"/>
       <c r="DD71" s="12"/>
       <c r="DE71" s="12"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="C72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="D72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="E72" s="12">
         <v>92.276476455617498</v>
@@ -20608,51 +20722,53 @@
       </c>
       <c r="CN72" s="12">
         <v>97.850425335059683</v>
       </c>
       <c r="CO72" s="12">
         <v>88.482502971468662</v>
       </c>
       <c r="CP72" s="12">
         <v>100.25240191798981</v>
       </c>
       <c r="CQ72" s="12">
         <v>103.43211477503782</v>
       </c>
       <c r="CR72" s="12">
         <v>99.540747033479192</v>
       </c>
       <c r="CS72" s="12">
         <v>159.9082464171247</v>
       </c>
       <c r="CT72" s="12">
         <v>100</v>
       </c>
       <c r="CU72" s="12">
         <v>100.16852669281087</v>
       </c>
-      <c r="CV72" s="12"/>
+      <c r="CV72" s="12">
+        <v>100</v>
+      </c>
       <c r="CW72" s="12"/>
       <c r="CX72" s="12"/>
       <c r="CY72" s="10"/>
       <c r="CZ72" s="12"/>
       <c r="DA72" s="12"/>
       <c r="DB72" s="12"/>
       <c r="DC72" s="12"/>
       <c r="DD72" s="12"/>
       <c r="DE72" s="12"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="13" t="s">
         <v>36</v>
@@ -20917,51 +21033,53 @@
       </c>
       <c r="CN73" s="12">
         <v>101.43625005494474</v>
       </c>
       <c r="CO73" s="12">
         <v>98.158342036630614</v>
       </c>
       <c r="CP73" s="12">
         <v>89.576972865827656</v>
       </c>
       <c r="CQ73" s="12">
         <v>185.4314650459817</v>
       </c>
       <c r="CR73" s="12">
         <v>-42.096667115165985</v>
       </c>
       <c r="CS73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU73" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CV73" s="12"/>
+      <c r="CV73" s="12" t="s">
+        <v>36</v>
+      </c>
       <c r="CW73" s="12"/>
       <c r="CX73" s="12"/>
       <c r="CY73" s="10"/>
       <c r="CZ73" s="12"/>
       <c r="DA73" s="12"/>
       <c r="DB73" s="12"/>
       <c r="DC73" s="12"/>
       <c r="DD73" s="12"/>
       <c r="DE73" s="12"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="E74" s="10">
         <v>106.45890847165226</v>
@@ -21226,51 +21344,53 @@
       </c>
       <c r="CN74" s="12">
         <v>99.325361667531482</v>
       </c>
       <c r="CO74" s="12">
         <v>97.505862138011338</v>
       </c>
       <c r="CP74" s="12">
         <v>97.415481924724318</v>
       </c>
       <c r="CQ74" s="12">
         <v>100.75135115130315</v>
       </c>
       <c r="CR74" s="12">
         <v>116.35352949761422</v>
       </c>
       <c r="CS74" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT74" s="10">
         <v>100</v>
       </c>
       <c r="CU74" s="12">
         <v>100</v>
       </c>
-      <c r="CV74" s="12"/>
+      <c r="CV74" s="12">
+        <v>100</v>
+      </c>
       <c r="CW74" s="12"/>
       <c r="CX74" s="12"/>
       <c r="CY74" s="10"/>
       <c r="CZ74" s="12"/>
       <c r="DA74" s="12"/>
       <c r="DB74" s="12"/>
       <c r="DC74" s="12"/>
       <c r="DD74" s="12"/>
       <c r="DE74" s="12"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E75" s="10">
         <v>92.956396479829763</v>
@@ -21535,51 +21655,53 @@
       </c>
       <c r="CN75" s="12">
         <v>32.110872775036569</v>
       </c>
       <c r="CO75" s="12">
         <v>100.00000140174023</v>
       </c>
       <c r="CP75" s="12">
         <v>103.74769284330354</v>
       </c>
       <c r="CQ75" s="12">
         <v>86.627071669934111</v>
       </c>
       <c r="CR75" s="12">
         <v>44.148162286333474</v>
       </c>
       <c r="CS75" s="12">
         <v>434.75755642429635</v>
       </c>
       <c r="CT75" s="10">
         <v>100</v>
       </c>
       <c r="CU75" s="12">
         <v>100</v>
       </c>
-      <c r="CV75" s="12"/>
+      <c r="CV75" s="12">
+        <v>100</v>
+      </c>
       <c r="CW75" s="12"/>
       <c r="CX75" s="12"/>
       <c r="CY75" s="10"/>
       <c r="CZ75" s="12"/>
       <c r="DA75" s="12"/>
       <c r="DB75" s="12"/>
       <c r="DC75" s="12"/>
       <c r="DD75" s="12"/>
       <c r="DE75" s="12"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E76" s="10">
         <v>111.83599807882341</v>
@@ -21844,51 +21966,53 @@
       </c>
       <c r="CN76" s="12">
         <v>158.70031260082595</v>
       </c>
       <c r="CO76" s="12">
         <v>100.38775290394196</v>
       </c>
       <c r="CP76" s="12">
         <v>99.870845426034322</v>
       </c>
       <c r="CQ76" s="12">
         <v>100.07915602173765</v>
       </c>
       <c r="CR76" s="12">
         <v>100.03791396909574</v>
       </c>
       <c r="CS76" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT76" s="10">
         <v>100</v>
       </c>
       <c r="CU76" s="12">
         <v>100</v>
       </c>
-      <c r="CV76" s="12"/>
+      <c r="CV76" s="12">
+        <v>100</v>
+      </c>
       <c r="CW76" s="12"/>
       <c r="CX76" s="12"/>
       <c r="CY76" s="10"/>
       <c r="CZ76" s="12"/>
       <c r="DA76" s="12"/>
       <c r="DB76" s="12"/>
       <c r="DC76" s="12"/>
       <c r="DD76" s="12"/>
       <c r="DE76" s="12"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="C77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="D77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="E77" s="12">
         <v>85.345973123599904</v>
@@ -22153,374 +22277,376 @@
       </c>
       <c r="CN77" s="12">
         <v>73.152952307395765</v>
       </c>
       <c r="CO77" s="12">
         <v>84.350332049443296</v>
       </c>
       <c r="CP77" s="12">
         <v>69.378081861939052</v>
       </c>
       <c r="CQ77" s="12">
         <v>92.885866461188897</v>
       </c>
       <c r="CR77" s="12">
         <v>84.882099785865634</v>
       </c>
       <c r="CS77" s="12">
         <v>102.5642710613084</v>
       </c>
       <c r="CT77" s="10">
         <v>100</v>
       </c>
       <c r="CU77" s="12">
         <v>100</v>
       </c>
-      <c r="CV77" s="12"/>
+      <c r="CV77" s="12">
+        <v>100</v>
+      </c>
       <c r="CW77" s="12"/>
       <c r="CX77" s="12"/>
       <c r="CY77" s="10"/>
       <c r="CZ77" s="12"/>
       <c r="DA77" s="12"/>
       <c r="DB77" s="12"/>
       <c r="DC77" s="12"/>
       <c r="DD77" s="12"/>
       <c r="DE77" s="12"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="27" t="s">
+      <c r="A79" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B79" s="27"/>
-[...59 lines deleted...]
-      <c r="CH79" s="25" t="s">
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
+      <c r="I79" s="21"/>
+      <c r="J79" s="21"/>
+      <c r="K79" s="21"/>
+      <c r="L79" s="21"/>
+      <c r="M79" s="21"/>
+      <c r="N79" s="21"/>
+      <c r="O79" s="21"/>
+      <c r="P79" s="21"/>
+      <c r="Q79" s="21"/>
+      <c r="R79" s="21"/>
+      <c r="S79" s="21"/>
+      <c r="T79" s="21"/>
+      <c r="U79" s="21"/>
+      <c r="V79" s="21"/>
+      <c r="W79" s="21"/>
+      <c r="X79" s="21"/>
+      <c r="Y79" s="21"/>
+      <c r="Z79" s="21"/>
+      <c r="AA79" s="21"/>
+      <c r="AB79" s="21"/>
+      <c r="AC79" s="21"/>
+      <c r="AD79" s="21"/>
+      <c r="AE79" s="21"/>
+      <c r="AF79" s="21"/>
+      <c r="AG79" s="21"/>
+      <c r="AH79" s="21"/>
+      <c r="AI79" s="21"/>
+      <c r="AJ79" s="21"/>
+      <c r="AK79" s="21"/>
+      <c r="AL79" s="21"/>
+      <c r="AM79" s="21"/>
+      <c r="AN79" s="21"/>
+      <c r="AO79" s="21"/>
+      <c r="AP79" s="21"/>
+      <c r="AQ79" s="21"/>
+      <c r="AR79" s="21"/>
+      <c r="AS79" s="21"/>
+      <c r="AT79" s="21"/>
+      <c r="AU79" s="21"/>
+      <c r="AV79" s="21"/>
+      <c r="AW79" s="21"/>
+      <c r="AX79" s="21"/>
+      <c r="AY79" s="21"/>
+      <c r="AZ79" s="21"/>
+      <c r="BA79" s="21"/>
+      <c r="BB79" s="21"/>
+      <c r="BC79" s="21"/>
+      <c r="BD79" s="21"/>
+      <c r="BE79" s="21"/>
+      <c r="BF79" s="21"/>
+      <c r="BG79" s="21"/>
+      <c r="BH79" s="21"/>
+      <c r="BI79" s="21"/>
+      <c r="CH79" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="CI79" s="25"/>
-[...21 lines deleted...]
-      <c r="DE79" s="25"/>
+      <c r="CI79" s="34"/>
+      <c r="CJ79" s="34"/>
+      <c r="CK79" s="34"/>
+      <c r="CL79" s="34"/>
+      <c r="CM79" s="34"/>
+      <c r="CN79" s="34"/>
+      <c r="CO79" s="34"/>
+      <c r="CP79" s="34"/>
+      <c r="CQ79" s="34"/>
+      <c r="CR79" s="34"/>
+      <c r="CS79" s="34"/>
+      <c r="CT79" s="34"/>
+      <c r="CU79" s="34"/>
+      <c r="CV79" s="34"/>
+      <c r="CW79" s="34"/>
+      <c r="CX79" s="34"/>
+      <c r="CY79" s="34"/>
+      <c r="CZ79" s="34"/>
+      <c r="DA79" s="34"/>
+      <c r="DB79" s="34"/>
+      <c r="DC79" s="34"/>
+      <c r="DD79" s="34"/>
+      <c r="DE79" s="34"/>
       <c r="DF79" s="20"/>
       <c r="DG79" s="20"/>
       <c r="DH79" s="20"/>
       <c r="DI79" s="20"/>
       <c r="DJ79" s="20"/>
       <c r="DK79" s="20"/>
       <c r="DL79" s="20"/>
       <c r="DM79" s="20"/>
       <c r="DN79" s="20"/>
       <c r="DO79" s="20"/>
       <c r="DP79" s="20"/>
       <c r="DQ79" s="20"/>
       <c r="DR79" s="20"/>
       <c r="DS79" s="20"/>
       <c r="DT79" s="20"/>
       <c r="DU79" s="20"/>
       <c r="DV79" s="20"/>
       <c r="DW79" s="20"/>
       <c r="DX79" s="20"/>
       <c r="DY79" s="20"/>
       <c r="DZ79" s="20"/>
       <c r="EA79" s="20"/>
       <c r="EB79" s="20"/>
       <c r="EC79" s="20"/>
       <c r="ED79" s="20"/>
       <c r="EE79" s="20"/>
       <c r="EF79" s="20"/>
       <c r="EG79" s="20"/>
       <c r="EH79" s="20"/>
       <c r="EI79" s="20"/>
       <c r="EJ79" s="20"/>
       <c r="EK79" s="20"/>
       <c r="EL79" s="20"/>
       <c r="EM79" s="20"/>
       <c r="EN79" s="20"/>
       <c r="EO79" s="20"/>
       <c r="EP79" s="20"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K80" s="28" t="s">
+      <c r="K80" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="L80" s="28"/>
-[...1 lines deleted...]
-      <c r="W80" s="28" t="s">
+      <c r="L80" s="22"/>
+      <c r="M80" s="22"/>
+      <c r="W80" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="X80" s="28"/>
-[...1 lines deleted...]
-      <c r="AH80" s="24" t="s">
+      <c r="X80" s="22"/>
+      <c r="Y80" s="22"/>
+      <c r="AH80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AI80" s="24"/>
-[...2 lines deleted...]
-      <c r="AT80" s="24" t="s">
+      <c r="AI80" s="23"/>
+      <c r="AJ80" s="23"/>
+      <c r="AK80" s="23"/>
+      <c r="AT80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AU80" s="24"/>
-[...2 lines deleted...]
-      <c r="BF80" s="24" t="s">
+      <c r="AU80" s="23"/>
+      <c r="AV80" s="23"/>
+      <c r="AW80" s="23"/>
+      <c r="BF80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BG80" s="24"/>
-[...2 lines deleted...]
-      <c r="BR80" s="24" t="s">
+      <c r="BG80" s="23"/>
+      <c r="BH80" s="23"/>
+      <c r="BI80" s="23"/>
+      <c r="BR80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BS80" s="24"/>
-[...2 lines deleted...]
-      <c r="CD80" s="24" t="s">
+      <c r="BS80" s="23"/>
+      <c r="BT80" s="23"/>
+      <c r="BU80" s="23"/>
+      <c r="CD80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CE80" s="24"/>
-[...2 lines deleted...]
-      <c r="CP80" s="24" t="s">
+      <c r="CE80" s="23"/>
+      <c r="CF80" s="23"/>
+      <c r="CG80" s="23"/>
+      <c r="CP80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CQ80" s="24"/>
-[...2 lines deleted...]
-      <c r="DB80" s="24" t="s">
+      <c r="CQ80" s="23"/>
+      <c r="CR80" s="23"/>
+      <c r="CS80" s="23"/>
+      <c r="DB80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="DC80" s="24"/>
-[...1 lines deleted...]
-      <c r="DE80" s="24"/>
+      <c r="DC80" s="23"/>
+      <c r="DD80" s="23"/>
+      <c r="DE80" s="23"/>
     </row>
     <row r="81" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="29"/>
-      <c r="B81" s="21" t="s">
+      <c r="A81" s="25"/>
+      <c r="B81" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C81" s="22"/>
-[...10 lines deleted...]
-      <c r="N81" s="21" t="s">
+      <c r="C81" s="28"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="28"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="28"/>
+      <c r="H81" s="28"/>
+      <c r="I81" s="28"/>
+      <c r="J81" s="28"/>
+      <c r="K81" s="28"/>
+      <c r="L81" s="28"/>
+      <c r="M81" s="29"/>
+      <c r="N81" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="O81" s="22"/>
-[...10 lines deleted...]
-      <c r="Z81" s="21" t="s">
+      <c r="O81" s="28"/>
+      <c r="P81" s="28"/>
+      <c r="Q81" s="28"/>
+      <c r="R81" s="28"/>
+      <c r="S81" s="28"/>
+      <c r="T81" s="28"/>
+      <c r="U81" s="28"/>
+      <c r="V81" s="28"/>
+      <c r="W81" s="28"/>
+      <c r="X81" s="28"/>
+      <c r="Y81" s="29"/>
+      <c r="Z81" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="AA81" s="22"/>
-[...10 lines deleted...]
-      <c r="AL81" s="21" t="s">
+      <c r="AA81" s="28"/>
+      <c r="AB81" s="28"/>
+      <c r="AC81" s="28"/>
+      <c r="AD81" s="28"/>
+      <c r="AE81" s="28"/>
+      <c r="AF81" s="28"/>
+      <c r="AG81" s="28"/>
+      <c r="AH81" s="28"/>
+      <c r="AI81" s="28"/>
+      <c r="AJ81" s="28"/>
+      <c r="AK81" s="29"/>
+      <c r="AL81" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="AM81" s="22"/>
-[...10 lines deleted...]
-      <c r="AX81" s="21" t="s">
+      <c r="AM81" s="28"/>
+      <c r="AN81" s="28"/>
+      <c r="AO81" s="28"/>
+      <c r="AP81" s="28"/>
+      <c r="AQ81" s="28"/>
+      <c r="AR81" s="28"/>
+      <c r="AS81" s="28"/>
+      <c r="AT81" s="28"/>
+      <c r="AU81" s="28"/>
+      <c r="AV81" s="28"/>
+      <c r="AW81" s="29"/>
+      <c r="AX81" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="AY81" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ81" s="21" t="s">
+      <c r="AY81" s="28"/>
+      <c r="AZ81" s="28"/>
+      <c r="BA81" s="28"/>
+      <c r="BB81" s="28"/>
+      <c r="BC81" s="28"/>
+      <c r="BD81" s="28"/>
+      <c r="BE81" s="28"/>
+      <c r="BF81" s="28"/>
+      <c r="BG81" s="28"/>
+      <c r="BH81" s="28"/>
+      <c r="BI81" s="29"/>
+      <c r="BJ81" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="BK81" s="22"/>
-[...10 lines deleted...]
-      <c r="BV81" s="21" t="s">
+      <c r="BK81" s="28"/>
+      <c r="BL81" s="28"/>
+      <c r="BM81" s="28"/>
+      <c r="BN81" s="28"/>
+      <c r="BO81" s="28"/>
+      <c r="BP81" s="28"/>
+      <c r="BQ81" s="28"/>
+      <c r="BR81" s="28"/>
+      <c r="BS81" s="28"/>
+      <c r="BT81" s="28"/>
+      <c r="BU81" s="29"/>
+      <c r="BV81" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="BW81" s="22"/>
-[...10 lines deleted...]
-      <c r="CH81" s="21" t="s">
+      <c r="BW81" s="28"/>
+      <c r="BX81" s="28"/>
+      <c r="BY81" s="28"/>
+      <c r="BZ81" s="28"/>
+      <c r="CA81" s="28"/>
+      <c r="CB81" s="28"/>
+      <c r="CC81" s="28"/>
+      <c r="CD81" s="28"/>
+      <c r="CE81" s="28"/>
+      <c r="CF81" s="28"/>
+      <c r="CG81" s="29"/>
+      <c r="CH81" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI81" s="22"/>
-[...10 lines deleted...]
-      <c r="CT81" s="21" t="s">
+      <c r="CI81" s="28"/>
+      <c r="CJ81" s="28"/>
+      <c r="CK81" s="28"/>
+      <c r="CL81" s="28"/>
+      <c r="CM81" s="28"/>
+      <c r="CN81" s="28"/>
+      <c r="CO81" s="28"/>
+      <c r="CP81" s="28"/>
+      <c r="CQ81" s="28"/>
+      <c r="CR81" s="28"/>
+      <c r="CS81" s="29"/>
+      <c r="CT81" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="CU81" s="22"/>
-[...9 lines deleted...]
-      <c r="DE81" s="23"/>
+      <c r="CU81" s="28"/>
+      <c r="CV81" s="28"/>
+      <c r="CW81" s="28"/>
+      <c r="CX81" s="28"/>
+      <c r="CY81" s="28"/>
+      <c r="CZ81" s="28"/>
+      <c r="DA81" s="28"/>
+      <c r="DB81" s="28"/>
+      <c r="DC81" s="28"/>
+      <c r="DD81" s="28"/>
+      <c r="DE81" s="29"/>
     </row>
     <row r="82" spans="1:109" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="30"/>
+      <c r="A82" s="26"/>
       <c r="B82" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J82" s="7" t="s">
@@ -23100,51 +23226,53 @@
       </c>
       <c r="CN83" s="1">
         <v>104.29635392462365</v>
       </c>
       <c r="CO83" s="1">
         <v>101.66012670118032</v>
       </c>
       <c r="CP83" s="1">
         <v>105.0858183984956</v>
       </c>
       <c r="CQ83" s="1">
         <v>103.60164987240846</v>
       </c>
       <c r="CR83" s="1">
         <v>103.76871511066466</v>
       </c>
       <c r="CS83" s="1">
         <v>101.86121742561862</v>
       </c>
       <c r="CT83" s="1">
         <v>102.81671505145704</v>
       </c>
       <c r="CU83" s="1">
         <v>104.47373512050171</v>
       </c>
-      <c r="CV83" s="1"/>
+      <c r="CV83" s="1">
+        <v>103.62055367334328</v>
+      </c>
       <c r="CW83" s="1"/>
       <c r="CX83" s="1"/>
       <c r="CY83" s="1"/>
       <c r="CZ83" s="1"/>
       <c r="DA83" s="1"/>
       <c r="DB83" s="1"/>
       <c r="DC83" s="1"/>
       <c r="DD83" s="1"/>
       <c r="DE83" s="1"/>
     </row>
     <row r="84" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E84" s="13" t="s">
         <v>36</v>
@@ -23409,51 +23537,53 @@
       </c>
       <c r="CN84" s="12">
         <v>107.39254878554539</v>
       </c>
       <c r="CO84" s="12">
         <v>105.48463757777651</v>
       </c>
       <c r="CP84" s="12">
         <v>105.78252971345019</v>
       </c>
       <c r="CQ84" s="12">
         <v>106.68121826131775</v>
       </c>
       <c r="CR84" s="12">
         <v>106.36891267208026</v>
       </c>
       <c r="CS84" s="12">
         <v>103.17752951684014</v>
       </c>
       <c r="CT84" s="12">
         <v>104.62852779533888</v>
       </c>
       <c r="CU84" s="12">
         <v>104.7028100314328</v>
       </c>
-      <c r="CV84" s="12"/>
+      <c r="CV84" s="12">
+        <v>101.98695665947884</v>
+      </c>
       <c r="CW84" s="12"/>
       <c r="CX84" s="12"/>
       <c r="CY84" s="12"/>
       <c r="CZ84" s="12"/>
       <c r="DA84" s="12"/>
       <c r="DB84" s="12"/>
       <c r="DC84" s="12"/>
       <c r="DD84" s="12"/>
       <c r="DE84" s="12"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B85" s="12">
         <v>104.74399517189843</v>
       </c>
       <c r="C85" s="12">
         <v>107.72113621486588</v>
       </c>
       <c r="D85" s="12">
         <v>102.18461923247362</v>
       </c>
       <c r="E85" s="12">
         <v>104.74235567353701</v>
@@ -23718,51 +23848,53 @@
       </c>
       <c r="CN85" s="12">
         <v>101.25189924747609</v>
       </c>
       <c r="CO85" s="12">
         <v>97.303509590311606</v>
       </c>
       <c r="CP85" s="12">
         <v>102.39167699194292</v>
       </c>
       <c r="CQ85" s="12">
         <v>103.08077152801012</v>
       </c>
       <c r="CR85" s="12">
         <v>110.01049280405969</v>
       </c>
       <c r="CS85" s="12">
         <v>117.86621325429138</v>
       </c>
       <c r="CT85" s="12">
         <v>108.2494989120689</v>
       </c>
       <c r="CU85" s="12">
         <v>103.70677524992726</v>
       </c>
-      <c r="CV85" s="12"/>
+      <c r="CV85" s="12">
+        <v>97.547127247118993</v>
+      </c>
       <c r="CW85" s="12"/>
       <c r="CX85" s="12"/>
       <c r="CY85" s="10"/>
       <c r="CZ85" s="12"/>
       <c r="DA85" s="12"/>
       <c r="DB85" s="12"/>
       <c r="DC85" s="12"/>
       <c r="DD85" s="12"/>
       <c r="DE85" s="12"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B86" s="12">
         <v>105.45790853907479</v>
       </c>
       <c r="C86" s="12">
         <v>103.71084543463623</v>
       </c>
       <c r="D86" s="12">
         <v>105.35473716304313</v>
       </c>
       <c r="E86" s="12">
         <v>105.94411887956892</v>
@@ -24027,51 +24159,53 @@
       </c>
       <c r="CN86" s="12">
         <v>101.7418979509779</v>
       </c>
       <c r="CO86" s="12">
         <v>101.54183091662503</v>
       </c>
       <c r="CP86" s="12">
         <v>104.01552478269942</v>
       </c>
       <c r="CQ86" s="12">
         <v>101.47329534335631</v>
       </c>
       <c r="CR86" s="12">
         <v>108.70335515984955</v>
       </c>
       <c r="CS86" s="12">
         <v>100.67548727849704</v>
       </c>
       <c r="CT86" s="12">
         <v>100.32270303551896</v>
       </c>
       <c r="CU86" s="12">
         <v>101.61761528964695</v>
       </c>
-      <c r="CV86" s="12"/>
+      <c r="CV86" s="12">
+        <v>102.31609863201341</v>
+      </c>
       <c r="CW86" s="12"/>
       <c r="CX86" s="12"/>
       <c r="CY86" s="10"/>
       <c r="CZ86" s="12"/>
       <c r="DA86" s="12"/>
       <c r="DB86" s="12"/>
       <c r="DC86" s="12"/>
       <c r="DD86" s="12"/>
       <c r="DE86" s="12"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="12">
         <v>101.08164304366618</v>
       </c>
       <c r="C87" s="12">
         <v>100.55944166810585</v>
       </c>
       <c r="D87" s="12">
         <v>104.41485009758249</v>
       </c>
       <c r="E87" s="12">
         <v>106.57931457511597</v>
@@ -24336,51 +24470,53 @@
       </c>
       <c r="CN87" s="12">
         <v>101.55552866858146</v>
       </c>
       <c r="CO87" s="12">
         <v>98.202366124130094</v>
       </c>
       <c r="CP87" s="12">
         <v>102.58407723119278</v>
       </c>
       <c r="CQ87" s="12">
         <v>109.432462971804</v>
       </c>
       <c r="CR87" s="12">
         <v>115.9670878852789</v>
       </c>
       <c r="CS87" s="12">
         <v>100.61302404866875</v>
       </c>
       <c r="CT87" s="12">
         <v>91.799920900232195</v>
       </c>
       <c r="CU87" s="12">
         <v>103.15573155940395</v>
       </c>
-      <c r="CV87" s="12"/>
+      <c r="CV87" s="12">
+        <v>107.69745531045946</v>
+      </c>
       <c r="CW87" s="12"/>
       <c r="CX87" s="12"/>
       <c r="CY87" s="12"/>
       <c r="CZ87" s="12"/>
       <c r="DA87" s="12"/>
       <c r="DB87" s="12"/>
       <c r="DC87" s="12"/>
       <c r="DD87" s="12"/>
       <c r="DE87" s="12"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="12">
         <v>101.59845712807561</v>
       </c>
       <c r="C88" s="12">
         <v>101.19676574767634</v>
       </c>
       <c r="D88" s="12">
         <v>102.2302867557587</v>
       </c>
       <c r="E88" s="12">
         <v>103.73086887529691</v>
@@ -24645,51 +24781,53 @@
       </c>
       <c r="CN88" s="12">
         <v>106.70240123729037</v>
       </c>
       <c r="CO88" s="12">
         <v>107.28494426757769</v>
       </c>
       <c r="CP88" s="12">
         <v>96.983100729458087</v>
       </c>
       <c r="CQ88" s="12">
         <v>104.987803888382</v>
       </c>
       <c r="CR88" s="12">
         <v>91.173227983351524</v>
       </c>
       <c r="CS88" s="12">
         <v>103.43873075862095</v>
       </c>
       <c r="CT88" s="12">
         <v>100.72933880845738</v>
       </c>
       <c r="CU88" s="12">
         <v>101.7620880173064</v>
       </c>
-      <c r="CV88" s="12"/>
+      <c r="CV88" s="12">
+        <v>101.07884899228823</v>
+      </c>
       <c r="CW88" s="12"/>
       <c r="CX88" s="12"/>
       <c r="CY88" s="12"/>
       <c r="CZ88" s="12"/>
       <c r="DA88" s="12"/>
       <c r="DB88" s="12"/>
       <c r="DC88" s="12"/>
       <c r="DD88" s="12"/>
       <c r="DE88" s="12"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="12">
         <v>106.18736959242807</v>
       </c>
       <c r="C89" s="12">
         <v>104.75667492617345</v>
       </c>
       <c r="D89" s="12">
         <v>103.01332938288516</v>
       </c>
       <c r="E89" s="12">
         <v>104.52770003152902</v>
@@ -24954,51 +25092,53 @@
       </c>
       <c r="CN89" s="12">
         <v>106.05845841945241</v>
       </c>
       <c r="CO89" s="12">
         <v>101.18949701196902</v>
       </c>
       <c r="CP89" s="12">
         <v>102.34116443095576</v>
       </c>
       <c r="CQ89" s="12">
         <v>103.38229038805761</v>
       </c>
       <c r="CR89" s="12">
         <v>101.41558614730364</v>
       </c>
       <c r="CS89" s="12">
         <v>100.57504362164025</v>
       </c>
       <c r="CT89" s="12">
         <v>116.91610350917246</v>
       </c>
       <c r="CU89" s="12">
         <v>110.30018808023779</v>
       </c>
-      <c r="CV89" s="12"/>
+      <c r="CV89" s="12">
+        <v>94.034495042486427</v>
+      </c>
       <c r="CW89" s="12"/>
       <c r="CX89" s="12"/>
       <c r="CY89" s="12"/>
       <c r="CZ89" s="12"/>
       <c r="DA89" s="12"/>
       <c r="DB89" s="12"/>
       <c r="DC89" s="12"/>
       <c r="DD89" s="12"/>
       <c r="DE89" s="12"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="12">
         <v>105.00271624847267</v>
       </c>
       <c r="C90" s="12">
         <v>100.04768981805118</v>
       </c>
       <c r="D90" s="12">
         <v>107.69659154572714</v>
       </c>
       <c r="E90" s="12">
         <v>103.53995306779571</v>
@@ -25263,51 +25403,53 @@
       </c>
       <c r="CN90" s="12">
         <v>101.20235720744017</v>
       </c>
       <c r="CO90" s="12">
         <v>101.3565507471164</v>
       </c>
       <c r="CP90" s="12">
         <v>98.948013337767762</v>
       </c>
       <c r="CQ90" s="12">
         <v>97.54914919636235</v>
       </c>
       <c r="CR90" s="12">
         <v>100.28382014117183</v>
       </c>
       <c r="CS90" s="12">
         <v>104.05817408207021</v>
       </c>
       <c r="CT90" s="12">
         <v>102.77187124862365</v>
       </c>
       <c r="CU90" s="12">
         <v>103.47249407222949</v>
       </c>
-      <c r="CV90" s="12"/>
+      <c r="CV90" s="12">
+        <v>99.826224743804161</v>
+      </c>
       <c r="CW90" s="12"/>
       <c r="CX90" s="12"/>
       <c r="CY90" s="12"/>
       <c r="CZ90" s="12"/>
       <c r="DA90" s="12"/>
       <c r="DB90" s="12"/>
       <c r="DC90" s="12"/>
       <c r="DD90" s="12"/>
       <c r="DE90" s="12"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E91" s="13" t="s">
         <v>36</v>
@@ -25572,51 +25714,53 @@
       </c>
       <c r="CN91" s="12">
         <v>98.172495344893434</v>
       </c>
       <c r="CO91" s="12">
         <v>104.66834803432359</v>
       </c>
       <c r="CP91" s="12">
         <v>105.05852493521066</v>
       </c>
       <c r="CQ91" s="12">
         <v>103.03202599713919</v>
       </c>
       <c r="CR91" s="12">
         <v>104.73539506596295</v>
       </c>
       <c r="CS91" s="12">
         <v>107.50235650926372</v>
       </c>
       <c r="CT91" s="12">
         <v>100.06495406203737</v>
       </c>
       <c r="CU91" s="12">
         <v>103.08224443680906</v>
       </c>
-      <c r="CV91" s="12"/>
+      <c r="CV91" s="12">
+        <v>102.17951828455377</v>
+      </c>
       <c r="CW91" s="12"/>
       <c r="CX91" s="12"/>
       <c r="CY91" s="12"/>
       <c r="CZ91" s="12"/>
       <c r="DA91" s="12"/>
       <c r="DB91" s="12"/>
       <c r="DC91" s="12"/>
       <c r="DD91" s="12"/>
       <c r="DE91" s="12"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="12">
         <v>106.68171325964406</v>
       </c>
       <c r="C92" s="12">
         <v>104.00956823179608</v>
       </c>
       <c r="D92" s="12">
         <v>105.7243431107685</v>
       </c>
       <c r="E92" s="12">
         <v>101.47427213473046</v>
@@ -25881,51 +26025,53 @@
       </c>
       <c r="CN92" s="12">
         <v>98.998829150095574</v>
       </c>
       <c r="CO92" s="12">
         <v>103.43019344135993</v>
       </c>
       <c r="CP92" s="12">
         <v>102.84766942540968</v>
       </c>
       <c r="CQ92" s="12">
         <v>104.67932211502473</v>
       </c>
       <c r="CR92" s="12">
         <v>108.91758511206729</v>
       </c>
       <c r="CS92" s="12">
         <v>106.18069766271043</v>
       </c>
       <c r="CT92" s="12">
         <v>103.47751779552716</v>
       </c>
       <c r="CU92" s="12">
         <v>105.58009713638867</v>
       </c>
-      <c r="CV92" s="12"/>
+      <c r="CV92" s="12">
+        <v>104.53780782743326</v>
+      </c>
       <c r="CW92" s="12"/>
       <c r="CX92" s="12"/>
       <c r="CY92" s="12"/>
       <c r="CZ92" s="12"/>
       <c r="DA92" s="12"/>
       <c r="DB92" s="12"/>
       <c r="DC92" s="12"/>
       <c r="DD92" s="12"/>
       <c r="DE92" s="12"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="12">
         <v>106.70697807041871</v>
       </c>
       <c r="C93" s="12">
         <v>105.82094643268232</v>
       </c>
       <c r="D93" s="12">
         <v>105.38253137197178</v>
       </c>
       <c r="E93" s="12">
         <v>104.94515092970661</v>
@@ -26190,51 +26336,53 @@
       </c>
       <c r="CN93" s="12">
         <v>101.5425749996935</v>
       </c>
       <c r="CO93" s="12">
         <v>96.968899096025922</v>
       </c>
       <c r="CP93" s="12">
         <v>93.844320668330326</v>
       </c>
       <c r="CQ93" s="12">
         <v>96.231748220357076</v>
       </c>
       <c r="CR93" s="12">
         <v>100.30749617193513</v>
       </c>
       <c r="CS93" s="12">
         <v>105.25759651327861</v>
       </c>
       <c r="CT93" s="12">
         <v>102.59679943024842</v>
       </c>
       <c r="CU93" s="12">
         <v>102.314955516675</v>
       </c>
-      <c r="CV93" s="12"/>
+      <c r="CV93" s="12">
+        <v>102.89762925523935</v>
+      </c>
       <c r="CW93" s="12"/>
       <c r="CX93" s="12"/>
       <c r="CY93" s="10"/>
       <c r="CZ93" s="12"/>
       <c r="DA93" s="12"/>
       <c r="DB93" s="12"/>
       <c r="DC93" s="12"/>
       <c r="DD93" s="12"/>
       <c r="DE93" s="12"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="12">
         <v>101.7591430191122</v>
       </c>
       <c r="C94" s="12">
         <v>105.1742931650288</v>
       </c>
       <c r="D94" s="12">
         <v>103.99281134847213</v>
       </c>
       <c r="E94" s="12">
         <v>103.45953888316714</v>
@@ -26499,51 +26647,53 @@
       </c>
       <c r="CN94" s="12">
         <v>105.33531748361349</v>
       </c>
       <c r="CO94" s="12">
         <v>102.73792968450097</v>
       </c>
       <c r="CP94" s="12">
         <v>103.62670528035407</v>
       </c>
       <c r="CQ94" s="12">
         <v>102.98283991723905</v>
       </c>
       <c r="CR94" s="12">
         <v>105.13975757247431</v>
       </c>
       <c r="CS94" s="12">
         <v>115.43486514991841</v>
       </c>
       <c r="CT94" s="12">
         <v>103.79557505466815</v>
       </c>
       <c r="CU94" s="12">
         <v>103.45907596079167</v>
       </c>
-      <c r="CV94" s="12"/>
+      <c r="CV94" s="12">
+        <v>103.09739020017116</v>
+      </c>
       <c r="CW94" s="12"/>
       <c r="CX94" s="12"/>
       <c r="CY94" s="10"/>
       <c r="CZ94" s="12"/>
       <c r="DA94" s="12"/>
       <c r="DB94" s="12"/>
       <c r="DC94" s="12"/>
       <c r="DD94" s="12"/>
       <c r="DE94" s="12"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="12">
         <v>101.3312243318621</v>
       </c>
       <c r="C95" s="12">
         <v>105.26709842166835</v>
       </c>
       <c r="D95" s="12">
         <v>113.43200917587608</v>
       </c>
       <c r="E95" s="12">
         <v>104.67374105406047</v>
@@ -26808,51 +26958,53 @@
       </c>
       <c r="CN95" s="12">
         <v>108.18784564404183</v>
       </c>
       <c r="CO95" s="12">
         <v>84.31144561337743</v>
       </c>
       <c r="CP95" s="12">
         <v>95.266968369089469</v>
       </c>
       <c r="CQ95" s="12">
         <v>112.96334196604154</v>
       </c>
       <c r="CR95" s="12">
         <v>111.87143704713027</v>
       </c>
       <c r="CS95" s="12">
         <v>94.904603752457533</v>
       </c>
       <c r="CT95" s="12">
         <v>119.52737454479777</v>
       </c>
       <c r="CU95" s="12">
         <v>104.11516443132676</v>
       </c>
-      <c r="CV95" s="12"/>
+      <c r="CV95" s="12">
+        <v>71.502459823829128</v>
+      </c>
       <c r="CW95" s="12"/>
       <c r="CX95" s="12"/>
       <c r="CY95" s="10"/>
       <c r="CZ95" s="12"/>
       <c r="DA95" s="12"/>
       <c r="DB95" s="12"/>
       <c r="DC95" s="12"/>
       <c r="DD95" s="12"/>
       <c r="DE95" s="12"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B96" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C96" s="10">
         <v>103.46524679735974</v>
       </c>
       <c r="D96" s="10">
         <v>105.48736086627231</v>
       </c>
       <c r="E96" s="10">
         <v>103.97612551776373</v>
@@ -27117,51 +27269,53 @@
       </c>
       <c r="CN96" s="12">
         <v>101.47837142165305</v>
       </c>
       <c r="CO96" s="12">
         <v>99.519473511413253</v>
       </c>
       <c r="CP96" s="12">
         <v>101.0565521290808</v>
       </c>
       <c r="CQ96" s="12">
         <v>102.03464838131731</v>
       </c>
       <c r="CR96" s="12">
         <v>96.741043467591439</v>
       </c>
       <c r="CS96" s="12">
         <v>99.208299004196377</v>
       </c>
       <c r="CT96" s="12">
         <v>103.68694906069453</v>
       </c>
       <c r="CU96" s="12">
         <v>105.81846312926449</v>
       </c>
-      <c r="CV96" s="12"/>
+      <c r="CV96" s="12">
+        <v>103.70156769272639</v>
+      </c>
       <c r="CW96" s="12"/>
       <c r="CX96" s="12"/>
       <c r="CY96" s="10"/>
       <c r="CZ96" s="12"/>
       <c r="DA96" s="12"/>
       <c r="DB96" s="12"/>
       <c r="DC96" s="12"/>
       <c r="DD96" s="12"/>
       <c r="DE96" s="12"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B97" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C97" s="10">
         <v>103.75342833734533</v>
       </c>
       <c r="D97" s="10">
         <v>103.01767243344545</v>
       </c>
       <c r="E97" s="10">
         <v>103.97888160415573</v>
@@ -27426,51 +27580,53 @@
       </c>
       <c r="CN97" s="12">
         <v>110.69892767121976</v>
       </c>
       <c r="CO97" s="12">
         <v>104.04858824642054</v>
       </c>
       <c r="CP97" s="12">
         <v>104.18059571908414</v>
       </c>
       <c r="CQ97" s="12">
         <v>106.07338992065078</v>
       </c>
       <c r="CR97" s="12">
         <v>104.94069781261257</v>
       </c>
       <c r="CS97" s="12">
         <v>104.49745494582494</v>
       </c>
       <c r="CT97" s="12">
         <v>105.94854626583152</v>
       </c>
       <c r="CU97" s="12">
         <v>104.06417501086847</v>
       </c>
-      <c r="CV97" s="12"/>
+      <c r="CV97" s="12">
+        <v>101.54997567865742</v>
+      </c>
       <c r="CW97" s="12"/>
       <c r="CX97" s="12"/>
       <c r="CY97" s="10"/>
       <c r="CZ97" s="12"/>
       <c r="DA97" s="12"/>
       <c r="DB97" s="12"/>
       <c r="DC97" s="12"/>
       <c r="DD97" s="12"/>
       <c r="DE97" s="12"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B98" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C98" s="10">
         <v>101.4872885993299</v>
       </c>
       <c r="D98" s="10">
         <v>107.75474909242668</v>
       </c>
       <c r="E98" s="10">
         <v>102.08382580069851</v>
@@ -27735,51 +27891,53 @@
       </c>
       <c r="CN98" s="12">
         <v>112.18184707042633</v>
       </c>
       <c r="CO98" s="12">
         <v>104.99691001887533</v>
       </c>
       <c r="CP98" s="12">
         <v>127.37902558359518</v>
       </c>
       <c r="CQ98" s="12">
         <v>99.199892433464598</v>
       </c>
       <c r="CR98" s="12">
         <v>86.099956832700002</v>
       </c>
       <c r="CS98" s="12">
         <v>86.053869794757205</v>
       </c>
       <c r="CT98" s="12">
         <v>107.06903151400886</v>
       </c>
       <c r="CU98" s="12">
         <v>109.97157911500983</v>
       </c>
-      <c r="CV98" s="12"/>
+      <c r="CV98" s="12">
+        <v>110.81845426765125</v>
+      </c>
       <c r="CW98" s="12"/>
       <c r="CX98" s="12"/>
       <c r="CY98" s="10"/>
       <c r="CZ98" s="12"/>
       <c r="DA98" s="12"/>
       <c r="DB98" s="12"/>
       <c r="DC98" s="12"/>
       <c r="DD98" s="12"/>
       <c r="DE98" s="12"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E99" s="13" t="s">
         <v>36</v>
@@ -28044,51 +28202,53 @@
       </c>
       <c r="CN99" s="12">
         <v>101.07748384375581</v>
       </c>
       <c r="CO99" s="12">
         <v>99.944319021180732</v>
       </c>
       <c r="CP99" s="12">
         <v>101.22184326697877</v>
       </c>
       <c r="CQ99" s="12">
         <v>101.18678253329631</v>
       </c>
       <c r="CR99" s="12">
         <v>101.22171776308197</v>
       </c>
       <c r="CS99" s="12">
         <v>101.36308037299379</v>
       </c>
       <c r="CT99" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU99" s="12">
         <v>99.300607857960998</v>
       </c>
-      <c r="CV99" s="12"/>
+      <c r="CV99" s="12">
+        <v>99.777808868787119</v>
+      </c>
       <c r="CW99" s="12"/>
       <c r="CX99" s="12"/>
       <c r="CY99" s="10"/>
       <c r="CZ99" s="12"/>
       <c r="DA99" s="12"/>
       <c r="DB99" s="12"/>
       <c r="DC99" s="12"/>
       <c r="DD99" s="12"/>
       <c r="DE99" s="12"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C100" s="10">
         <v>103.00912468300203</v>
       </c>
       <c r="D100" s="10">
         <v>102.32109748506606</v>
       </c>
       <c r="E100" s="10">
         <v>104.35978953677068</v>
@@ -28353,51 +28513,53 @@
       </c>
       <c r="CN100" s="12">
         <v>104.39228602737143</v>
       </c>
       <c r="CO100" s="12">
         <v>102.41817721101152</v>
       </c>
       <c r="CP100" s="12">
         <v>101.70901993781725</v>
       </c>
       <c r="CQ100" s="12">
         <v>105.00088228007426</v>
       </c>
       <c r="CR100" s="12">
         <v>107.81246647023271</v>
       </c>
       <c r="CS100" s="12">
         <v>103.99298079147465</v>
       </c>
       <c r="CT100" s="10">
         <v>95.612061105809218</v>
       </c>
       <c r="CU100" s="12">
         <v>99.267577053484231</v>
       </c>
-      <c r="CV100" s="12"/>
+      <c r="CV100" s="12">
+        <v>108.99954977033575</v>
+      </c>
       <c r="CW100" s="12"/>
       <c r="CX100" s="12"/>
       <c r="CY100" s="10"/>
       <c r="CZ100" s="12"/>
       <c r="DA100" s="12"/>
       <c r="DB100" s="12"/>
       <c r="DC100" s="12"/>
       <c r="DD100" s="12"/>
       <c r="DE100" s="12"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B101" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C101" s="10">
         <v>101.11992472054638</v>
       </c>
       <c r="D101" s="10">
         <v>71.804804148199324</v>
       </c>
       <c r="E101" s="10">
         <v>83.201661615810792</v>
@@ -28662,51 +28824,53 @@
       </c>
       <c r="CN101" s="12">
         <v>85.852734186212246</v>
       </c>
       <c r="CO101" s="12">
         <v>102.41519303984714</v>
       </c>
       <c r="CP101" s="12">
         <v>103.00211571714838</v>
       </c>
       <c r="CQ101" s="12">
         <v>107.70850599996886</v>
       </c>
       <c r="CR101" s="12">
         <v>120.05282781886896</v>
       </c>
       <c r="CS101" s="12">
         <v>136.90131071008145</v>
       </c>
       <c r="CT101" s="10">
         <v>77.669440920630166</v>
       </c>
       <c r="CU101" s="12">
         <v>103.18096197397001</v>
       </c>
-      <c r="CV101" s="12"/>
+      <c r="CV101" s="12">
+        <v>123.2250801527515</v>
+      </c>
       <c r="CW101" s="12"/>
       <c r="CX101" s="12"/>
       <c r="CY101" s="10"/>
       <c r="CZ101" s="12"/>
       <c r="DA101" s="12"/>
       <c r="DB101" s="12"/>
       <c r="DC101" s="12"/>
       <c r="DD101" s="12"/>
       <c r="DE101" s="12"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B102" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C102" s="10">
         <v>67.020828833506911</v>
       </c>
       <c r="D102" s="10">
         <v>131.55213903393627</v>
       </c>
       <c r="E102" s="10">
         <v>74.139310460889888</v>
@@ -28971,51 +29135,53 @@
       </c>
       <c r="CN102" s="12">
         <v>428.85224095332842</v>
       </c>
       <c r="CO102" s="12">
         <v>179.9697158353286</v>
       </c>
       <c r="CP102" s="12">
         <v>90.067030317482903</v>
       </c>
       <c r="CQ102" s="12">
         <v>79.360939896617623</v>
       </c>
       <c r="CR102" s="12">
         <v>87.011795164717782</v>
       </c>
       <c r="CS102" s="12">
         <v>14.508030882053196</v>
       </c>
       <c r="CT102" s="10">
         <v>115.3492343409209</v>
       </c>
       <c r="CU102" s="12">
         <v>89.08365883981952</v>
       </c>
-      <c r="CV102" s="12"/>
+      <c r="CV102" s="12">
+        <v>178.17758484266827</v>
+      </c>
       <c r="CW102" s="12"/>
       <c r="CX102" s="12"/>
       <c r="CY102" s="10"/>
       <c r="CZ102" s="12"/>
       <c r="DA102" s="12"/>
       <c r="DB102" s="12"/>
       <c r="DC102" s="12"/>
       <c r="DD102" s="12"/>
       <c r="DE102" s="12"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="19">
         <v>104.48619031884385</v>
       </c>
       <c r="C103" s="19">
         <v>104.48340286639454</v>
       </c>
       <c r="D103" s="19">
         <v>79.95009206852481</v>
       </c>
       <c r="E103" s="19">
         <v>144.20878371336258</v>
@@ -29280,313 +29446,315 @@
       </c>
       <c r="CN103" s="12">
         <v>106.37621462904809</v>
       </c>
       <c r="CO103" s="12">
         <v>104.95009452148444</v>
       </c>
       <c r="CP103" s="12">
         <v>105.80742642903751</v>
       </c>
       <c r="CQ103" s="12">
         <v>105.86519277571944</v>
       </c>
       <c r="CR103" s="12">
         <v>105.54660504491589</v>
       </c>
       <c r="CS103" s="12">
         <v>107.83171849233437</v>
       </c>
       <c r="CT103" s="10">
         <v>112.35521808384676</v>
       </c>
       <c r="CU103" s="12">
         <v>106.30310918480683</v>
       </c>
-      <c r="CV103" s="12"/>
+      <c r="CV103" s="12">
+        <v>108.43602479100609</v>
+      </c>
       <c r="CW103" s="12"/>
       <c r="CX103" s="12"/>
       <c r="CY103" s="10"/>
       <c r="CZ103" s="12"/>
       <c r="DA103" s="12"/>
       <c r="DB103" s="12"/>
       <c r="DC103" s="12"/>
       <c r="DD103" s="12"/>
       <c r="DE103" s="12"/>
     </row>
     <row r="105" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B105" s="34"/>
-[...3 lines deleted...]
-      <c r="F105" s="34"/>
+      <c r="B105" s="24"/>
+      <c r="C105" s="24"/>
+      <c r="D105" s="24"/>
+      <c r="E105" s="24"/>
+      <c r="F105" s="24"/>
       <c r="N105" s="14"/>
       <c r="O105" s="14"/>
       <c r="P105" s="14"/>
       <c r="Q105" s="14"/>
       <c r="R105" s="14"/>
       <c r="Z105" s="14"/>
       <c r="AX105" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="BV105" s="26" t="s">
+      <c r="BV105" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="BW105" s="26"/>
-[...14 lines deleted...]
-      <c r="CL105" s="26"/>
+      <c r="BW105" s="33"/>
+      <c r="BX105" s="33"/>
+      <c r="BY105" s="33"/>
+      <c r="BZ105" s="33"/>
+      <c r="CA105" s="33"/>
+      <c r="CB105" s="33"/>
+      <c r="CC105" s="33"/>
+      <c r="CD105" s="33"/>
+      <c r="CE105" s="33"/>
+      <c r="CF105" s="33"/>
+      <c r="CG105" s="33"/>
+      <c r="CH105" s="33"/>
+      <c r="CI105" s="33"/>
+      <c r="CJ105" s="33"/>
+      <c r="CK105" s="33"/>
+      <c r="CL105" s="33"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV106" s="26"/>
-[...15 lines deleted...]
-      <c r="CL106" s="26"/>
+      <c r="BV106" s="33"/>
+      <c r="BW106" s="33"/>
+      <c r="BX106" s="33"/>
+      <c r="BY106" s="33"/>
+      <c r="BZ106" s="33"/>
+      <c r="CA106" s="33"/>
+      <c r="CB106" s="33"/>
+      <c r="CC106" s="33"/>
+      <c r="CD106" s="33"/>
+      <c r="CE106" s="33"/>
+      <c r="CF106" s="33"/>
+      <c r="CG106" s="33"/>
+      <c r="CH106" s="33"/>
+      <c r="CI106" s="33"/>
+      <c r="CJ106" s="33"/>
+      <c r="CK106" s="33"/>
+      <c r="CL106" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="86">
-    <mergeCell ref="A79:BI79"/>
-[...55 lines deleted...]
-    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CT55:DE55"/>
+    <mergeCell ref="DB80:DE80"/>
+    <mergeCell ref="CT81:DE81"/>
+    <mergeCell ref="CH1:DE1"/>
+    <mergeCell ref="CH27:DE27"/>
+    <mergeCell ref="CH53:DE53"/>
+    <mergeCell ref="CH79:DE79"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB28:DE28"/>
+    <mergeCell ref="CT29:DE29"/>
+    <mergeCell ref="DB54:DE54"/>
+    <mergeCell ref="CP54:CS54"/>
     <mergeCell ref="BV105:CL106"/>
     <mergeCell ref="BV55:CG55"/>
     <mergeCell ref="CD80:CG80"/>
     <mergeCell ref="BV81:CG81"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CD28:CG28"/>
     <mergeCell ref="BV29:CG29"/>
     <mergeCell ref="CD54:CG54"/>
     <mergeCell ref="CH55:CS55"/>
     <mergeCell ref="CP80:CS80"/>
     <mergeCell ref="CH81:CS81"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP28:CS28"/>
     <mergeCell ref="CH29:CS29"/>
-    <mergeCell ref="CT55:DE55"/>
-[...11 lines deleted...]
-    <mergeCell ref="CP54:CS54"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="W28:Y28"/>
+    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="BJ29:BU29"/>
+    <mergeCell ref="A53:BI53"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="W54:Y54"/>
+    <mergeCell ref="AH54:AK54"/>
+    <mergeCell ref="AT54:AW54"/>
+    <mergeCell ref="BF54:BI54"/>
+    <mergeCell ref="BR54:BU54"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="AX55:BI55"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="BR80:BU80"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="N81:Y81"/>
+    <mergeCell ref="Z81:AK81"/>
+    <mergeCell ref="AL81:AW81"/>
+    <mergeCell ref="AX81:BI81"/>
+    <mergeCell ref="BJ81:BU81"/>
+    <mergeCell ref="A79:BI79"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="W80:Y80"/>
+    <mergeCell ref="AH80:AK80"/>
+    <mergeCell ref="AT80:AW80"/>
+    <mergeCell ref="BF80:BI80"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв месяцу пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>