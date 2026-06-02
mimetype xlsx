--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="13785" yWindow="15" windowWidth="15060" windowHeight="12795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв месяцу пред года" sheetId="4" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1284" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1286" uniqueCount="51">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -172,51 +177,51 @@
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year*</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -417,85 +422,85 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -518,86 +523,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -769,377 +774,377 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP106"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CW5" sqref="CW5"/>
+      <pane xSplit="1" topLeftCell="CJ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CW83" sqref="CW83:CW103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="3" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="10.7109375" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="21"/>
-[...59 lines deleted...]
-      <c r="CH1" s="34" t="s">
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
+      <c r="Z1" s="27"/>
+      <c r="AA1" s="27"/>
+      <c r="AB1" s="27"/>
+      <c r="AC1" s="27"/>
+      <c r="AD1" s="27"/>
+      <c r="AE1" s="27"/>
+      <c r="AF1" s="27"/>
+      <c r="AG1" s="27"/>
+      <c r="AH1" s="27"/>
+      <c r="AI1" s="27"/>
+      <c r="AJ1" s="27"/>
+      <c r="AK1" s="27"/>
+      <c r="AL1" s="27"/>
+      <c r="AM1" s="27"/>
+      <c r="AN1" s="27"/>
+      <c r="AO1" s="27"/>
+      <c r="AP1" s="27"/>
+      <c r="AQ1" s="27"/>
+      <c r="AR1" s="27"/>
+      <c r="AS1" s="27"/>
+      <c r="AT1" s="27"/>
+      <c r="AU1" s="27"/>
+      <c r="AV1" s="27"/>
+      <c r="AW1" s="27"/>
+      <c r="AX1" s="27"/>
+      <c r="AY1" s="27"/>
+      <c r="AZ1" s="27"/>
+      <c r="BA1" s="27"/>
+      <c r="BB1" s="27"/>
+      <c r="BC1" s="27"/>
+      <c r="BD1" s="27"/>
+      <c r="BE1" s="27"/>
+      <c r="BF1" s="27"/>
+      <c r="BG1" s="27"/>
+      <c r="BH1" s="27"/>
+      <c r="BI1" s="27"/>
+      <c r="CH1" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="CI1" s="34"/>
-[...21 lines deleted...]
-      <c r="DE1" s="34"/>
+      <c r="CI1" s="25"/>
+      <c r="CJ1" s="25"/>
+      <c r="CK1" s="25"/>
+      <c r="CL1" s="25"/>
+      <c r="CM1" s="25"/>
+      <c r="CN1" s="25"/>
+      <c r="CO1" s="25"/>
+      <c r="CP1" s="25"/>
+      <c r="CQ1" s="25"/>
+      <c r="CR1" s="25"/>
+      <c r="CS1" s="25"/>
+      <c r="CT1" s="25"/>
+      <c r="CU1" s="25"/>
+      <c r="CV1" s="25"/>
+      <c r="CW1" s="25"/>
+      <c r="CX1" s="25"/>
+      <c r="CY1" s="25"/>
+      <c r="CZ1" s="25"/>
+      <c r="DA1" s="25"/>
+      <c r="DB1" s="25"/>
+      <c r="DC1" s="25"/>
+      <c r="DD1" s="25"/>
+      <c r="DE1" s="25"/>
       <c r="DF1" s="20"/>
       <c r="DG1" s="20"/>
       <c r="DH1" s="20"/>
       <c r="DI1" s="20"/>
       <c r="DJ1" s="20"/>
       <c r="DK1" s="20"/>
       <c r="DL1" s="20"/>
       <c r="DM1" s="20"/>
       <c r="DN1" s="20"/>
       <c r="DO1" s="20"/>
       <c r="DP1" s="20"/>
       <c r="DQ1" s="20"/>
       <c r="DR1" s="20"/>
       <c r="DS1" s="20"/>
       <c r="DT1" s="20"/>
       <c r="DU1" s="20"/>
       <c r="DV1" s="20"/>
       <c r="DW1" s="20"/>
       <c r="DX1" s="20"/>
       <c r="DY1" s="20"/>
       <c r="DZ1" s="20"/>
       <c r="EA1" s="20"/>
       <c r="EB1" s="20"/>
       <c r="EC1" s="20"/>
       <c r="ED1" s="20"/>
       <c r="EE1" s="20"/>
       <c r="EF1" s="20"/>
       <c r="EG1" s="20"/>
       <c r="EH1" s="20"/>
       <c r="EI1" s="20"/>
       <c r="EJ1" s="20"/>
       <c r="EK1" s="20"/>
       <c r="EL1" s="20"/>
       <c r="EM1" s="20"/>
       <c r="EN1" s="20"/>
       <c r="EO1" s="20"/>
       <c r="EP1" s="20"/>
     </row>
     <row r="2" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="22" t="s">
+      <c r="K2" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="22"/>
-[...1 lines deleted...]
-      <c r="W2" s="22" t="s">
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="W2" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="22"/>
-[...1 lines deleted...]
-      <c r="AH2" s="23" t="s">
+      <c r="X2" s="28"/>
+      <c r="Y2" s="28"/>
+      <c r="AH2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AI2" s="23"/>
-[...2 lines deleted...]
-      <c r="AT2" s="23" t="s">
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AT2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AU2" s="23"/>
-[...2 lines deleted...]
-      <c r="BF2" s="23" t="s">
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="BF2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BG2" s="23"/>
-[...2 lines deleted...]
-      <c r="BR2" s="23" t="s">
+      <c r="BG2" s="24"/>
+      <c r="BH2" s="24"/>
+      <c r="BI2" s="24"/>
+      <c r="BR2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BS2" s="23"/>
-[...2 lines deleted...]
-      <c r="CD2" s="23" t="s">
+      <c r="BS2" s="24"/>
+      <c r="BT2" s="24"/>
+      <c r="BU2" s="24"/>
+      <c r="CD2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CE2" s="23"/>
-[...2 lines deleted...]
-      <c r="CP2" s="23" t="s">
+      <c r="CE2" s="24"/>
+      <c r="CF2" s="24"/>
+      <c r="CG2" s="24"/>
+      <c r="CP2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CQ2" s="23"/>
-[...2 lines deleted...]
-      <c r="DB2" s="23" t="s">
+      <c r="CQ2" s="24"/>
+      <c r="CR2" s="24"/>
+      <c r="CS2" s="24"/>
+      <c r="DB2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="DC2" s="23"/>
-[...1 lines deleted...]
-      <c r="DE2" s="23"/>
+      <c r="DC2" s="24"/>
+      <c r="DD2" s="24"/>
+      <c r="DE2" s="24"/>
     </row>
     <row r="3" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="25"/>
-      <c r="B3" s="27" t="s">
+      <c r="A3" s="29"/>
+      <c r="B3" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="28"/>
-[...10 lines deleted...]
-      <c r="N3" s="27" t="s">
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="28"/>
-[...10 lines deleted...]
-      <c r="Z3" s="27" t="s">
+      <c r="O3" s="22"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22"/>
+      <c r="S3" s="22"/>
+      <c r="T3" s="22"/>
+      <c r="U3" s="22"/>
+      <c r="V3" s="22"/>
+      <c r="W3" s="22"/>
+      <c r="X3" s="22"/>
+      <c r="Y3" s="23"/>
+      <c r="Z3" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="28"/>
-[...10 lines deleted...]
-      <c r="AL3" s="27" t="s">
+      <c r="AA3" s="22"/>
+      <c r="AB3" s="22"/>
+      <c r="AC3" s="22"/>
+      <c r="AD3" s="22"/>
+      <c r="AE3" s="22"/>
+      <c r="AF3" s="22"/>
+      <c r="AG3" s="22"/>
+      <c r="AH3" s="22"/>
+      <c r="AI3" s="22"/>
+      <c r="AJ3" s="22"/>
+      <c r="AK3" s="23"/>
+      <c r="AL3" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="AM3" s="28"/>
-[...10 lines deleted...]
-      <c r="AX3" s="27" t="s">
+      <c r="AM3" s="22"/>
+      <c r="AN3" s="22"/>
+      <c r="AO3" s="22"/>
+      <c r="AP3" s="22"/>
+      <c r="AQ3" s="22"/>
+      <c r="AR3" s="22"/>
+      <c r="AS3" s="22"/>
+      <c r="AT3" s="22"/>
+      <c r="AU3" s="22"/>
+      <c r="AV3" s="22"/>
+      <c r="AW3" s="23"/>
+      <c r="AX3" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="27" t="s">
+      <c r="AY3" s="22"/>
+      <c r="AZ3" s="22"/>
+      <c r="BA3" s="22"/>
+      <c r="BB3" s="22"/>
+      <c r="BC3" s="22"/>
+      <c r="BD3" s="22"/>
+      <c r="BE3" s="22"/>
+      <c r="BF3" s="22"/>
+      <c r="BG3" s="22"/>
+      <c r="BH3" s="22"/>
+      <c r="BI3" s="23"/>
+      <c r="BJ3" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="28"/>
-[...10 lines deleted...]
-      <c r="BV3" s="27" t="s">
+      <c r="BK3" s="22"/>
+      <c r="BL3" s="22"/>
+      <c r="BM3" s="22"/>
+      <c r="BN3" s="22"/>
+      <c r="BO3" s="22"/>
+      <c r="BP3" s="22"/>
+      <c r="BQ3" s="22"/>
+      <c r="BR3" s="22"/>
+      <c r="BS3" s="22"/>
+      <c r="BT3" s="22"/>
+      <c r="BU3" s="23"/>
+      <c r="BV3" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="BW3" s="28"/>
-[...10 lines deleted...]
-      <c r="CH3" s="27" t="s">
+      <c r="BW3" s="22"/>
+      <c r="BX3" s="22"/>
+      <c r="BY3" s="22"/>
+      <c r="BZ3" s="22"/>
+      <c r="CA3" s="22"/>
+      <c r="CB3" s="22"/>
+      <c r="CC3" s="22"/>
+      <c r="CD3" s="22"/>
+      <c r="CE3" s="22"/>
+      <c r="CF3" s="22"/>
+      <c r="CG3" s="23"/>
+      <c r="CH3" s="21" t="s">
         <v>49</v>
       </c>
-      <c r="CI3" s="28"/>
-[...10 lines deleted...]
-      <c r="CT3" s="27" t="s">
+      <c r="CI3" s="22"/>
+      <c r="CJ3" s="22"/>
+      <c r="CK3" s="22"/>
+      <c r="CL3" s="22"/>
+      <c r="CM3" s="22"/>
+      <c r="CN3" s="22"/>
+      <c r="CO3" s="22"/>
+      <c r="CP3" s="22"/>
+      <c r="CQ3" s="22"/>
+      <c r="CR3" s="22"/>
+      <c r="CS3" s="23"/>
+      <c r="CT3" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="CU3" s="28"/>
-[...9 lines deleted...]
-      <c r="DE3" s="29"/>
+      <c r="CU3" s="22"/>
+      <c r="CV3" s="22"/>
+      <c r="CW3" s="22"/>
+      <c r="CX3" s="22"/>
+      <c r="CY3" s="22"/>
+      <c r="CZ3" s="22"/>
+      <c r="DA3" s="22"/>
+      <c r="DB3" s="22"/>
+      <c r="DC3" s="22"/>
+      <c r="DD3" s="22"/>
+      <c r="DE3" s="23"/>
     </row>
     <row r="4" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
+      <c r="A4" s="30"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1722,51 +1727,53 @@
       </c>
       <c r="CO5" s="1">
         <v>102.93709400343327</v>
       </c>
       <c r="CP5" s="1">
         <v>105.65249316520233</v>
       </c>
       <c r="CQ5" s="1">
         <v>109.47739347519921</v>
       </c>
       <c r="CR5" s="1">
         <v>111.7949742892645</v>
       </c>
       <c r="CS5" s="1">
         <v>103.57325896346833</v>
       </c>
       <c r="CT5" s="1">
         <v>102.61410583241575</v>
       </c>
       <c r="CU5" s="1">
         <v>104.15858064160575</v>
       </c>
       <c r="CV5" s="1">
         <v>103.41179885691835</v>
       </c>
-      <c r="CW5" s="1"/>
+      <c r="CW5" s="1">
+        <v>104.1270715405808</v>
+      </c>
       <c r="CX5" s="1"/>
       <c r="CY5" s="1"/>
       <c r="CZ5" s="1"/>
       <c r="DA5" s="1"/>
       <c r="DB5" s="1"/>
       <c r="DC5" s="1"/>
       <c r="DD5" s="1"/>
       <c r="DE5" s="1"/>
     </row>
     <row r="6" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>36</v>
       </c>
@@ -2033,51 +2040,53 @@
       </c>
       <c r="CO6" s="12">
         <v>99.104893832370038</v>
       </c>
       <c r="CP6" s="12">
         <v>102.67909107242419</v>
       </c>
       <c r="CQ6" s="12">
         <v>90.812464360151566</v>
       </c>
       <c r="CR6" s="12">
         <v>101.36304346390821</v>
       </c>
       <c r="CS6" s="12">
         <v>104.3525556612162</v>
       </c>
       <c r="CT6" s="12">
         <v>104.59756605784001</v>
       </c>
       <c r="CU6" s="12">
         <v>104.67861416022473</v>
       </c>
       <c r="CV6" s="12">
         <v>101.96149177823676</v>
       </c>
-      <c r="CW6" s="12"/>
+      <c r="CW6" s="12">
+        <v>102.38925374466939</v>
+      </c>
       <c r="CX6" s="12"/>
       <c r="CY6" s="12"/>
       <c r="CZ6" s="12"/>
       <c r="DA6" s="12"/>
       <c r="DB6" s="12"/>
       <c r="DC6" s="12"/>
       <c r="DD6" s="12"/>
       <c r="DE6" s="12"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="12">
         <v>104.74052582251589</v>
       </c>
       <c r="C7" s="12">
         <v>107.56253404142713</v>
       </c>
       <c r="D7" s="12">
         <v>102.28490706579068</v>
       </c>
       <c r="E7" s="12">
         <v>104.73990975250453</v>
       </c>
@@ -2344,51 +2353,53 @@
       </c>
       <c r="CO7" s="12">
         <v>112.92023656144588</v>
       </c>
       <c r="CP7" s="12">
         <v>110.31482452648073</v>
       </c>
       <c r="CQ7" s="12">
         <v>130.24371352285141</v>
       </c>
       <c r="CR7" s="12">
         <v>143.35321911563025</v>
       </c>
       <c r="CS7" s="12">
         <v>123.79742281276019</v>
       </c>
       <c r="CT7" s="12">
         <v>108.05227330743989</v>
       </c>
       <c r="CU7" s="12">
         <v>103.6269416309968</v>
       </c>
       <c r="CV7" s="12">
         <v>97.609183964438401</v>
       </c>
-      <c r="CW7" s="12"/>
+      <c r="CW7" s="12">
+        <v>101.31240285027636</v>
+      </c>
       <c r="CX7" s="12"/>
       <c r="CY7" s="10"/>
       <c r="CZ7" s="12"/>
       <c r="DA7" s="12"/>
       <c r="DB7" s="12"/>
       <c r="DC7" s="12"/>
       <c r="DD7" s="12"/>
       <c r="DE7" s="12"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
         <v>105.87416981238458</v>
       </c>
       <c r="C8" s="12">
         <v>104.13520689626539</v>
       </c>
       <c r="D8" s="12">
         <v>105.58397837556038</v>
       </c>
       <c r="E8" s="12">
         <v>106.22060476049778</v>
       </c>
@@ -2655,51 +2666,53 @@
       </c>
       <c r="CO8" s="12">
         <v>106.04997578431529</v>
       </c>
       <c r="CP8" s="12">
         <v>103.21492362411631</v>
       </c>
       <c r="CQ8" s="12">
         <v>95.460931960858389</v>
       </c>
       <c r="CR8" s="12">
         <v>104.29550976543584</v>
       </c>
       <c r="CS8" s="12">
         <v>108.73685109213334</v>
       </c>
       <c r="CT8" s="12">
         <v>100.2909016384915</v>
       </c>
       <c r="CU8" s="12">
         <v>101.46460524590142</v>
       </c>
       <c r="CV8" s="12">
         <v>102.17730740553439</v>
       </c>
-      <c r="CW8" s="12"/>
+      <c r="CW8" s="12">
+        <v>100.72707708253294</v>
+      </c>
       <c r="CX8" s="12"/>
       <c r="CY8" s="10"/>
       <c r="CZ8" s="12"/>
       <c r="DA8" s="12"/>
       <c r="DB8" s="12"/>
       <c r="DC8" s="12"/>
       <c r="DD8" s="12"/>
       <c r="DE8" s="12"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
         <v>101.55666757635915</v>
       </c>
       <c r="C9" s="12">
         <v>101.1480934171628</v>
       </c>
       <c r="D9" s="12">
         <v>104.61012220807031</v>
       </c>
       <c r="E9" s="12">
         <v>106.90276613387</v>
       </c>
@@ -2966,51 +2979,53 @@
       </c>
       <c r="CO9" s="12">
         <v>98.104188823051402</v>
       </c>
       <c r="CP9" s="12">
         <v>97.954766030037092</v>
       </c>
       <c r="CQ9" s="12">
         <v>102.94585637701215</v>
       </c>
       <c r="CR9" s="12">
         <v>110.54253342629796</v>
       </c>
       <c r="CS9" s="12">
         <v>101.97490843594422</v>
       </c>
       <c r="CT9" s="12">
         <v>92.577044230156091</v>
       </c>
       <c r="CU9" s="12">
         <v>102.82534155576603</v>
       </c>
       <c r="CV9" s="12">
         <v>107.26541242091568</v>
       </c>
-      <c r="CW9" s="12"/>
+      <c r="CW9" s="12">
+        <v>98.889799538291143</v>
+      </c>
       <c r="CX9" s="12"/>
       <c r="CY9" s="12"/>
       <c r="CZ9" s="12"/>
       <c r="DA9" s="12"/>
       <c r="DB9" s="12"/>
       <c r="DC9" s="12"/>
       <c r="DD9" s="12"/>
       <c r="DE9" s="12"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="12">
         <v>101.63479244671598</v>
       </c>
       <c r="C10" s="12">
         <v>101.26312772284436</v>
       </c>
       <c r="D10" s="12">
         <v>102.22202382688333</v>
       </c>
       <c r="E10" s="12">
         <v>103.63237541998811</v>
       </c>
@@ -3277,51 +3292,53 @@
       </c>
       <c r="CO10" s="12">
         <v>103.9609919212576</v>
       </c>
       <c r="CP10" s="12">
         <v>110.23395742201691</v>
       </c>
       <c r="CQ10" s="12">
         <v>109.33542103444044</v>
       </c>
       <c r="CR10" s="12">
         <v>91.468290444853992</v>
       </c>
       <c r="CS10" s="12">
         <v>88.559716453761652</v>
       </c>
       <c r="CT10" s="12">
         <v>100.68827539835652</v>
       </c>
       <c r="CU10" s="12">
         <v>101.68112544516086</v>
       </c>
       <c r="CV10" s="12">
         <v>101.0318269916667</v>
       </c>
-      <c r="CW10" s="12"/>
+      <c r="CW10" s="12">
+        <v>101.28993002882099</v>
+      </c>
       <c r="CX10" s="12"/>
       <c r="CY10" s="12"/>
       <c r="CZ10" s="12"/>
       <c r="DA10" s="12"/>
       <c r="DB10" s="12"/>
       <c r="DC10" s="12"/>
       <c r="DD10" s="12"/>
       <c r="DE10" s="12"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="12">
         <v>106.17287077125496</v>
       </c>
       <c r="C11" s="12">
         <v>104.7526070898471</v>
       </c>
       <c r="D11" s="12">
         <v>103.01661610201793</v>
       </c>
       <c r="E11" s="12">
         <v>104.52741049617637</v>
       </c>
@@ -3588,51 +3605,53 @@
       </c>
       <c r="CO11" s="12">
         <v>103.85114570963106</v>
       </c>
       <c r="CP11" s="12">
         <v>106.99270636844523</v>
       </c>
       <c r="CQ11" s="12">
         <v>109.88686077090739</v>
       </c>
       <c r="CR11" s="12">
         <v>76.158029031187453</v>
       </c>
       <c r="CS11" s="12">
         <v>86.396966427642369</v>
       </c>
       <c r="CT11" s="12">
         <v>115.91233381094139</v>
       </c>
       <c r="CU11" s="12">
         <v>109.84518190834487</v>
       </c>
       <c r="CV11" s="12">
         <v>94.233018269229703</v>
       </c>
-      <c r="CW11" s="12"/>
+      <c r="CW11" s="12">
+        <v>103.97473041075594</v>
+      </c>
       <c r="CX11" s="12"/>
       <c r="CY11" s="12"/>
       <c r="CZ11" s="12"/>
       <c r="DA11" s="12"/>
       <c r="DB11" s="12"/>
       <c r="DC11" s="12"/>
       <c r="DD11" s="12"/>
       <c r="DE11" s="12"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>104.49637853677554</v>
       </c>
       <c r="C12" s="12">
         <v>99.658235446158344</v>
       </c>
       <c r="D12" s="12">
         <v>107.16050861580901</v>
       </c>
       <c r="E12" s="12">
         <v>103.15996018868559</v>
       </c>
@@ -3899,51 +3918,53 @@
       </c>
       <c r="CO12" s="12">
         <v>95.545842667048291</v>
       </c>
       <c r="CP12" s="12">
         <v>107.44966114353875</v>
       </c>
       <c r="CQ12" s="12">
         <v>103.48119770598167</v>
       </c>
       <c r="CR12" s="12">
         <v>76.700276130448458</v>
       </c>
       <c r="CS12" s="12">
         <v>112.87211129683202</v>
       </c>
       <c r="CT12" s="12">
         <v>102.71417842648883</v>
       </c>
       <c r="CU12" s="12">
         <v>103.39892420803235</v>
       </c>
       <c r="CV12" s="12">
         <v>99.829337380958165</v>
       </c>
-      <c r="CW12" s="12"/>
+      <c r="CW12" s="12">
+        <v>103.09119917505225</v>
+      </c>
       <c r="CX12" s="12"/>
       <c r="CY12" s="12"/>
       <c r="CZ12" s="12"/>
       <c r="DA12" s="12"/>
       <c r="DB12" s="12"/>
       <c r="DC12" s="12"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="12"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>36</v>
       </c>
@@ -4210,51 +4231,53 @@
       </c>
       <c r="CO13" s="12">
         <v>98.967651232537676</v>
       </c>
       <c r="CP13" s="12">
         <v>97.483442640243794</v>
       </c>
       <c r="CQ13" s="12">
         <v>99.522838347565141</v>
       </c>
       <c r="CR13" s="12">
         <v>109.89561564501858</v>
       </c>
       <c r="CS13" s="12">
         <v>119.92924475513649</v>
       </c>
       <c r="CT13" s="12">
         <v>100.06427475095077</v>
       </c>
       <c r="CU13" s="12">
         <v>103.0438084136828</v>
       </c>
       <c r="CV13" s="12">
         <v>102.14837281979625</v>
       </c>
-      <c r="CW13" s="12"/>
+      <c r="CW13" s="12">
+        <v>100.93023659348022</v>
+      </c>
       <c r="CX13" s="12"/>
       <c r="CY13" s="12"/>
       <c r="CZ13" s="12"/>
       <c r="DA13" s="12"/>
       <c r="DB13" s="12"/>
       <c r="DC13" s="12"/>
       <c r="DD13" s="12"/>
       <c r="DE13" s="12"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="10">
         <v>106.43552800884228</v>
       </c>
       <c r="C14" s="10">
         <v>103.80770073866276</v>
       </c>
       <c r="D14" s="10">
         <v>105.56629729362446</v>
       </c>
       <c r="E14" s="10">
         <v>101.38448092230861</v>
       </c>
@@ -4521,51 +4544,53 @@
       </c>
       <c r="CO14" s="12">
         <v>105.60698939704993</v>
       </c>
       <c r="CP14" s="12">
         <v>97.51065082281491</v>
       </c>
       <c r="CQ14" s="12">
         <v>88.309838393243538</v>
       </c>
       <c r="CR14" s="12">
         <v>140.5025014795057</v>
       </c>
       <c r="CS14" s="12">
         <v>99.530547701618516</v>
       </c>
       <c r="CT14" s="12">
         <v>103.4153622280317</v>
       </c>
       <c r="CU14" s="12">
         <v>105.4702836263582</v>
       </c>
       <c r="CV14" s="12">
         <v>104.48181729923593</v>
       </c>
-      <c r="CW14" s="12"/>
+      <c r="CW14" s="12">
+        <v>93.878860090088764</v>
+      </c>
       <c r="CX14" s="12"/>
       <c r="CY14" s="12"/>
       <c r="CZ14" s="12"/>
       <c r="DA14" s="12"/>
       <c r="DB14" s="12"/>
       <c r="DC14" s="12"/>
       <c r="DD14" s="12"/>
       <c r="DE14" s="12"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C15" s="10">
         <v>106.01111494771858</v>
       </c>
       <c r="D15" s="10">
         <v>105.59462520294556</v>
       </c>
       <c r="E15" s="10">
         <v>105.08793284972735</v>
       </c>
@@ -4832,51 +4857,53 @@
       </c>
       <c r="CO15" s="12">
         <v>111.74948704054388</v>
       </c>
       <c r="CP15" s="12">
         <v>111.63935502613379</v>
       </c>
       <c r="CQ15" s="12">
         <v>127.79906812754317</v>
       </c>
       <c r="CR15" s="12">
         <v>119.44209141719786</v>
       </c>
       <c r="CS15" s="12">
         <v>129.10297531057836</v>
       </c>
       <c r="CT15" s="12">
         <v>102.54647218234642</v>
       </c>
       <c r="CU15" s="12">
         <v>102.27437039990733</v>
       </c>
       <c r="CV15" s="12">
         <v>102.82102114152156</v>
       </c>
-      <c r="CW15" s="12"/>
+      <c r="CW15" s="12">
+        <v>101.84477718229937</v>
+      </c>
       <c r="CX15" s="12"/>
       <c r="CY15" s="10"/>
       <c r="CZ15" s="12"/>
       <c r="DA15" s="12"/>
       <c r="DB15" s="12"/>
       <c r="DC15" s="12"/>
       <c r="DD15" s="12"/>
       <c r="DE15" s="12"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C16" s="10">
         <v>104.98868339106065</v>
       </c>
       <c r="D16" s="10">
         <v>103.86240078159064</v>
       </c>
       <c r="E16" s="10">
         <v>103.35294287668479</v>
       </c>
@@ -5143,51 +5170,53 @@
       </c>
       <c r="CO16" s="12">
         <v>102.37396028716526</v>
       </c>
       <c r="CP16" s="12">
         <v>102.56333711990264</v>
       </c>
       <c r="CQ16" s="12">
         <v>99.424237868422054</v>
       </c>
       <c r="CR16" s="12">
         <v>106.85482990895623</v>
       </c>
       <c r="CS16" s="12">
         <v>88.339358487509543</v>
       </c>
       <c r="CT16" s="12">
         <v>103.54035657910443</v>
       </c>
       <c r="CU16" s="12">
         <v>103.20871281961355</v>
       </c>
       <c r="CV16" s="12">
         <v>102.85688328562988</v>
       </c>
-      <c r="CW16" s="12"/>
+      <c r="CW16" s="12">
+        <v>103.57359582475094</v>
+      </c>
       <c r="CX16" s="12"/>
       <c r="CY16" s="10"/>
       <c r="CZ16" s="12"/>
       <c r="DA16" s="12"/>
       <c r="DB16" s="12"/>
       <c r="DC16" s="12"/>
       <c r="DD16" s="12"/>
       <c r="DE16" s="12"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C17" s="10">
         <v>107.35528063629589</v>
       </c>
       <c r="D17" s="10">
         <v>115.63886391605516</v>
       </c>
       <c r="E17" s="10">
         <v>107.56739897354051</v>
       </c>
@@ -5454,51 +5483,53 @@
       </c>
       <c r="CO17" s="12">
         <v>85.07414080122075</v>
       </c>
       <c r="CP17" s="12">
         <v>94.941916814575109</v>
       </c>
       <c r="CQ17" s="12">
         <v>108.90872203281852</v>
       </c>
       <c r="CR17" s="12">
         <v>111.02370369436176</v>
       </c>
       <c r="CS17" s="12">
         <v>111.83687986254218</v>
       </c>
       <c r="CT17" s="12">
         <v>117.49007111802037</v>
       </c>
       <c r="CU17" s="12">
         <v>103.83496544157407</v>
       </c>
       <c r="CV17" s="12">
         <v>75.922870574369327</v>
       </c>
-      <c r="CW17" s="12"/>
+      <c r="CW17" s="12">
+        <v>97.805126246254304</v>
+      </c>
       <c r="CX17" s="12"/>
       <c r="CY17" s="10"/>
       <c r="CZ17" s="12"/>
       <c r="DA17" s="12"/>
       <c r="DB17" s="12"/>
       <c r="DC17" s="12"/>
       <c r="DD17" s="12"/>
       <c r="DE17" s="12"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C18" s="10">
         <v>104.28660949733637</v>
       </c>
       <c r="D18" s="10">
         <v>106.12703419202438</v>
       </c>
       <c r="E18" s="10">
         <v>104.64203544150033</v>
       </c>
@@ -5765,51 +5796,53 @@
       </c>
       <c r="CO18" s="12">
         <v>102.96201482816265</v>
       </c>
       <c r="CP18" s="12">
         <v>109.62887154811854</v>
       </c>
       <c r="CQ18" s="12">
         <v>111.98166682129234</v>
       </c>
       <c r="CR18" s="12">
         <v>112.88360893994269</v>
       </c>
       <c r="CS18" s="12">
         <v>138.79234761115461</v>
       </c>
       <c r="CT18" s="12">
         <v>103.37125947775196</v>
       </c>
       <c r="CU18" s="12">
         <v>105.31952434287577</v>
       </c>
       <c r="CV18" s="12">
         <v>103.40317323393833</v>
       </c>
-      <c r="CW18" s="12"/>
+      <c r="CW18" s="12">
+        <v>105.93761395762222</v>
+      </c>
       <c r="CX18" s="12"/>
       <c r="CY18" s="10"/>
       <c r="CZ18" s="12"/>
       <c r="DA18" s="12"/>
       <c r="DB18" s="12"/>
       <c r="DC18" s="12"/>
       <c r="DD18" s="12"/>
       <c r="DE18" s="12"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C19" s="10">
         <v>103.63950495539073</v>
       </c>
       <c r="D19" s="10">
         <v>102.92011621700226</v>
       </c>
       <c r="E19" s="10">
         <v>103.90800958956217</v>
       </c>
@@ -6076,51 +6109,53 @@
       </c>
       <c r="CO19" s="12">
         <v>110.18878519692537</v>
       </c>
       <c r="CP19" s="12">
         <v>110.63228260056719</v>
       </c>
       <c r="CQ19" s="12">
         <v>106.94517512395929</v>
       </c>
       <c r="CR19" s="12">
         <v>117.44702557776914</v>
       </c>
       <c r="CS19" s="12">
         <v>91.636577272980659</v>
       </c>
       <c r="CT19" s="12">
         <v>105.77100074046406</v>
       </c>
       <c r="CU19" s="12">
         <v>103.9129331185419</v>
       </c>
       <c r="CV19" s="12">
         <v>101.49445894924895</v>
       </c>
-      <c r="CW19" s="12"/>
+      <c r="CW19" s="12">
+        <v>100.490088295935</v>
+      </c>
       <c r="CX19" s="12"/>
       <c r="CY19" s="10"/>
       <c r="CZ19" s="12"/>
       <c r="DA19" s="12"/>
       <c r="DB19" s="12"/>
       <c r="DC19" s="12"/>
       <c r="DD19" s="12"/>
       <c r="DE19" s="12"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C20" s="10">
         <v>100.46282668334494</v>
       </c>
       <c r="D20" s="10">
         <v>105.94586774497556</v>
       </c>
       <c r="E20" s="10">
         <v>101.25647985914664</v>
       </c>
@@ -6387,51 +6422,53 @@
       </c>
       <c r="CO20" s="12">
         <v>91.831870747773436</v>
       </c>
       <c r="CP20" s="12">
         <v>103.60042602988662</v>
       </c>
       <c r="CQ20" s="12">
         <v>102.69817045915899</v>
       </c>
       <c r="CR20" s="12">
         <v>91.451320698987331</v>
       </c>
       <c r="CS20" s="12">
         <v>91.611693223124362</v>
       </c>
       <c r="CT20" s="12">
         <v>105.831367898019</v>
       </c>
       <c r="CU20" s="12">
         <v>108.25187808731593</v>
       </c>
       <c r="CV20" s="12">
         <v>109.07163016572967</v>
       </c>
-      <c r="CW20" s="12"/>
+      <c r="CW20" s="12">
+        <v>121.11257813738712</v>
+      </c>
       <c r="CX20" s="12"/>
       <c r="CY20" s="10"/>
       <c r="CZ20" s="12"/>
       <c r="DA20" s="12"/>
       <c r="DB20" s="12"/>
       <c r="DC20" s="12"/>
       <c r="DD20" s="12"/>
       <c r="DE20" s="12"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>36</v>
       </c>
@@ -6698,51 +6735,53 @@
       </c>
       <c r="CO21" s="12">
         <v>99.127632562935091</v>
       </c>
       <c r="CP21" s="12">
         <v>95.077143041054228</v>
       </c>
       <c r="CQ21" s="12">
         <v>118.07293693517531</v>
       </c>
       <c r="CR21" s="12">
         <v>97.967821457896932</v>
       </c>
       <c r="CS21" s="12">
         <v>100.36607021962362</v>
       </c>
       <c r="CT21" s="12">
         <v>99.771710210206948</v>
       </c>
       <c r="CU21" s="12">
         <v>99.300938532377927</v>
       </c>
       <c r="CV21" s="12">
         <v>99.777889231370992</v>
       </c>
-      <c r="CW21" s="12"/>
+      <c r="CW21" s="12">
+        <v>99.482114945850014</v>
+      </c>
       <c r="CX21" s="12"/>
       <c r="CY21" s="10"/>
       <c r="CZ21" s="12"/>
       <c r="DA21" s="12"/>
       <c r="DB21" s="12"/>
       <c r="DC21" s="12"/>
       <c r="DD21" s="12"/>
       <c r="DE21" s="12"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C22" s="10">
         <v>103.25456678854827</v>
       </c>
       <c r="D22" s="10">
         <v>102.5205618921277</v>
       </c>
       <c r="E22" s="10">
         <v>104.5229457775729</v>
       </c>
@@ -7009,51 +7048,53 @@
       </c>
       <c r="CO22" s="12">
         <v>99.452011255453357</v>
       </c>
       <c r="CP22" s="12">
         <v>98.141754218659543</v>
       </c>
       <c r="CQ22" s="12">
         <v>101.89120535494864</v>
       </c>
       <c r="CR22" s="12">
         <v>113.84917658040818</v>
       </c>
       <c r="CS22" s="12">
         <v>85.916312264414046</v>
       </c>
       <c r="CT22" s="10">
         <v>95.755315597757502</v>
       </c>
       <c r="CU22" s="12">
         <v>99.289220847517257</v>
       </c>
       <c r="CV22" s="12">
         <v>108.7242408974799</v>
       </c>
-      <c r="CW22" s="12"/>
+      <c r="CW22" s="12">
+        <v>102.44784104028469</v>
+      </c>
       <c r="CX22" s="12"/>
       <c r="CY22" s="10"/>
       <c r="CZ22" s="12"/>
       <c r="DA22" s="12"/>
       <c r="DB22" s="12"/>
       <c r="DC22" s="12"/>
       <c r="DD22" s="12"/>
       <c r="DE22" s="12"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C23" s="10">
         <v>84.442532007735934</v>
       </c>
       <c r="D23" s="10">
         <v>82.056152484180984</v>
       </c>
       <c r="E23" s="10">
         <v>83.116697904324511</v>
       </c>
@@ -7320,51 +7361,53 @@
       </c>
       <c r="CO23" s="12">
         <v>100.10453138643891</v>
       </c>
       <c r="CP23" s="12">
         <v>102.82013439369013</v>
       </c>
       <c r="CQ23" s="12">
         <v>95.439269507106559</v>
       </c>
       <c r="CR23" s="12">
         <v>95.518913246601429</v>
       </c>
       <c r="CS23" s="12">
         <v>122.21768015503862</v>
       </c>
       <c r="CT23" s="10">
         <v>99.07201953581513</v>
       </c>
       <c r="CU23" s="12">
         <v>100.09393413349395</v>
       </c>
       <c r="CV23" s="12">
         <v>102.05313830124034</v>
       </c>
-      <c r="CW23" s="12"/>
+      <c r="CW23" s="12">
+        <v>100.19148947673786</v>
+      </c>
       <c r="CX23" s="12"/>
       <c r="CY23" s="10"/>
       <c r="CZ23" s="12"/>
       <c r="DA23" s="12"/>
       <c r="DB23" s="12"/>
       <c r="DC23" s="12"/>
       <c r="DD23" s="12"/>
       <c r="DE23" s="12"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C24" s="10">
         <v>92.194666467087558</v>
       </c>
       <c r="D24" s="10">
         <v>113.82976281763982</v>
       </c>
       <c r="E24" s="10">
         <v>95.430099476920475</v>
       </c>
@@ -7631,51 +7674,53 @@
       </c>
       <c r="CO24" s="12">
         <v>101.52355837943259</v>
       </c>
       <c r="CP24" s="12">
         <v>99.8038685755009</v>
       </c>
       <c r="CQ24" s="12">
         <v>99.524507144994772</v>
       </c>
       <c r="CR24" s="12">
         <v>98.963809317105927</v>
       </c>
       <c r="CS24" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT24" s="10">
         <v>100.7746707232178</v>
       </c>
       <c r="CU24" s="12">
         <v>99.441347689401127</v>
       </c>
       <c r="CV24" s="12">
         <v>102.79606793844907</v>
       </c>
-      <c r="CW24" s="12"/>
+      <c r="CW24" s="12">
+        <v>167.51973395363947</v>
+      </c>
       <c r="CX24" s="12"/>
       <c r="CY24" s="10"/>
       <c r="CZ24" s="12"/>
       <c r="DA24" s="12"/>
       <c r="DB24" s="12"/>
       <c r="DC24" s="12"/>
       <c r="DD24" s="12"/>
       <c r="DE24" s="12"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C25" s="10">
         <v>98.501216026804016</v>
       </c>
       <c r="D25" s="10">
         <v>79.262191648234776</v>
       </c>
       <c r="E25" s="10">
         <v>136.18934451049952</v>
       </c>
@@ -7942,373 +7987,375 @@
       </c>
       <c r="CO25" s="12">
         <v>93.584250477410166</v>
       </c>
       <c r="CP25" s="12">
         <v>85.515729320453886</v>
       </c>
       <c r="CQ25" s="12">
         <v>100.55104867823326</v>
       </c>
       <c r="CR25" s="12">
         <v>101.12322912490474</v>
       </c>
       <c r="CS25" s="12">
         <v>106.99361405510911</v>
       </c>
       <c r="CT25" s="10">
         <v>109.99973908542424</v>
       </c>
       <c r="CU25" s="12">
         <v>105.09763816893243</v>
       </c>
       <c r="CV25" s="12">
         <v>106.86112999512962</v>
       </c>
-      <c r="CW25" s="12"/>
+      <c r="CW25" s="12">
+        <v>104.46027800837521</v>
+      </c>
       <c r="CX25" s="12"/>
       <c r="CY25" s="10"/>
       <c r="CZ25" s="12"/>
       <c r="DA25" s="12"/>
       <c r="DB25" s="12"/>
       <c r="DC25" s="12"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="12"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="21" t="s">
+      <c r="A27" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="21"/>
-[...59 lines deleted...]
-      <c r="CH27" s="34" t="s">
+      <c r="B27" s="27"/>
+      <c r="C27" s="27"/>
+      <c r="D27" s="27"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="27"/>
+      <c r="G27" s="27"/>
+      <c r="H27" s="27"/>
+      <c r="I27" s="27"/>
+      <c r="J27" s="27"/>
+      <c r="K27" s="27"/>
+      <c r="L27" s="27"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="27"/>
+      <c r="O27" s="27"/>
+      <c r="P27" s="27"/>
+      <c r="Q27" s="27"/>
+      <c r="R27" s="27"/>
+      <c r="S27" s="27"/>
+      <c r="T27" s="27"/>
+      <c r="U27" s="27"/>
+      <c r="V27" s="27"/>
+      <c r="W27" s="27"/>
+      <c r="X27" s="27"/>
+      <c r="Y27" s="27"/>
+      <c r="Z27" s="27"/>
+      <c r="AA27" s="27"/>
+      <c r="AB27" s="27"/>
+      <c r="AC27" s="27"/>
+      <c r="AD27" s="27"/>
+      <c r="AE27" s="27"/>
+      <c r="AF27" s="27"/>
+      <c r="AG27" s="27"/>
+      <c r="AH27" s="27"/>
+      <c r="AI27" s="27"/>
+      <c r="AJ27" s="27"/>
+      <c r="AK27" s="27"/>
+      <c r="AL27" s="27"/>
+      <c r="AM27" s="27"/>
+      <c r="AN27" s="27"/>
+      <c r="AO27" s="27"/>
+      <c r="AP27" s="27"/>
+      <c r="AQ27" s="27"/>
+      <c r="AR27" s="27"/>
+      <c r="AS27" s="27"/>
+      <c r="AT27" s="27"/>
+      <c r="AU27" s="27"/>
+      <c r="AV27" s="27"/>
+      <c r="AW27" s="27"/>
+      <c r="AX27" s="27"/>
+      <c r="AY27" s="27"/>
+      <c r="AZ27" s="27"/>
+      <c r="BA27" s="27"/>
+      <c r="BB27" s="27"/>
+      <c r="BC27" s="27"/>
+      <c r="BD27" s="27"/>
+      <c r="BE27" s="27"/>
+      <c r="BF27" s="27"/>
+      <c r="BG27" s="27"/>
+      <c r="BH27" s="27"/>
+      <c r="BI27" s="27"/>
+      <c r="CH27" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="CI27" s="34"/>
-[...21 lines deleted...]
-      <c r="DE27" s="34"/>
+      <c r="CI27" s="25"/>
+      <c r="CJ27" s="25"/>
+      <c r="CK27" s="25"/>
+      <c r="CL27" s="25"/>
+      <c r="CM27" s="25"/>
+      <c r="CN27" s="25"/>
+      <c r="CO27" s="25"/>
+      <c r="CP27" s="25"/>
+      <c r="CQ27" s="25"/>
+      <c r="CR27" s="25"/>
+      <c r="CS27" s="25"/>
+      <c r="CT27" s="25"/>
+      <c r="CU27" s="25"/>
+      <c r="CV27" s="25"/>
+      <c r="CW27" s="25"/>
+      <c r="CX27" s="25"/>
+      <c r="CY27" s="25"/>
+      <c r="CZ27" s="25"/>
+      <c r="DA27" s="25"/>
+      <c r="DB27" s="25"/>
+      <c r="DC27" s="25"/>
+      <c r="DD27" s="25"/>
+      <c r="DE27" s="25"/>
       <c r="DF27" s="20"/>
       <c r="DG27" s="20"/>
       <c r="DH27" s="20"/>
       <c r="DI27" s="20"/>
       <c r="DJ27" s="20"/>
       <c r="DK27" s="20"/>
       <c r="DL27" s="20"/>
       <c r="DM27" s="20"/>
       <c r="DN27" s="20"/>
       <c r="DO27" s="20"/>
       <c r="DP27" s="20"/>
       <c r="DQ27" s="20"/>
       <c r="DR27" s="20"/>
       <c r="DS27" s="20"/>
       <c r="DT27" s="20"/>
       <c r="DU27" s="20"/>
       <c r="DV27" s="20"/>
       <c r="DW27" s="20"/>
       <c r="DX27" s="20"/>
       <c r="DY27" s="20"/>
       <c r="DZ27" s="20"/>
       <c r="EA27" s="20"/>
       <c r="EB27" s="20"/>
       <c r="EC27" s="20"/>
       <c r="ED27" s="20"/>
       <c r="EE27" s="20"/>
       <c r="EF27" s="20"/>
       <c r="EG27" s="20"/>
       <c r="EH27" s="20"/>
       <c r="EI27" s="20"/>
       <c r="EJ27" s="20"/>
       <c r="EK27" s="20"/>
       <c r="EL27" s="20"/>
       <c r="EM27" s="20"/>
       <c r="EN27" s="20"/>
       <c r="EO27" s="20"/>
       <c r="EP27" s="20"/>
     </row>
     <row r="28" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K28" s="22" t="s">
+      <c r="K28" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="L28" s="22"/>
-[...1 lines deleted...]
-      <c r="W28" s="22" t="s">
+      <c r="L28" s="28"/>
+      <c r="M28" s="28"/>
+      <c r="W28" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="X28" s="22"/>
-[...1 lines deleted...]
-      <c r="AH28" s="23" t="s">
+      <c r="X28" s="28"/>
+      <c r="Y28" s="28"/>
+      <c r="AH28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AI28" s="23"/>
-[...2 lines deleted...]
-      <c r="AT28" s="23" t="s">
+      <c r="AI28" s="24"/>
+      <c r="AJ28" s="24"/>
+      <c r="AK28" s="24"/>
+      <c r="AT28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AU28" s="23"/>
-[...2 lines deleted...]
-      <c r="BF28" s="23" t="s">
+      <c r="AU28" s="24"/>
+      <c r="AV28" s="24"/>
+      <c r="AW28" s="24"/>
+      <c r="BF28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BG28" s="23"/>
-[...2 lines deleted...]
-      <c r="BR28" s="23" t="s">
+      <c r="BG28" s="24"/>
+      <c r="BH28" s="24"/>
+      <c r="BI28" s="24"/>
+      <c r="BR28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BS28" s="23"/>
-[...2 lines deleted...]
-      <c r="CD28" s="23" t="s">
+      <c r="BS28" s="24"/>
+      <c r="BT28" s="24"/>
+      <c r="BU28" s="24"/>
+      <c r="CD28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CE28" s="23"/>
-[...2 lines deleted...]
-      <c r="CP28" s="23" t="s">
+      <c r="CE28" s="24"/>
+      <c r="CF28" s="24"/>
+      <c r="CG28" s="24"/>
+      <c r="CP28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CQ28" s="23"/>
-[...2 lines deleted...]
-      <c r="DB28" s="23" t="s">
+      <c r="CQ28" s="24"/>
+      <c r="CR28" s="24"/>
+      <c r="CS28" s="24"/>
+      <c r="DB28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="DC28" s="23"/>
-[...1 lines deleted...]
-      <c r="DE28" s="23"/>
+      <c r="DC28" s="24"/>
+      <c r="DD28" s="24"/>
+      <c r="DE28" s="24"/>
     </row>
     <row r="29" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="25"/>
-      <c r="B29" s="27" t="s">
+      <c r="A29" s="29"/>
+      <c r="B29" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="28"/>
-[...10 lines deleted...]
-      <c r="N29" s="27" t="s">
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="22"/>
+      <c r="H29" s="22"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="22"/>
+      <c r="K29" s="22"/>
+      <c r="L29" s="22"/>
+      <c r="M29" s="23"/>
+      <c r="N29" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="O29" s="28"/>
-[...10 lines deleted...]
-      <c r="Z29" s="27" t="s">
+      <c r="O29" s="22"/>
+      <c r="P29" s="22"/>
+      <c r="Q29" s="22"/>
+      <c r="R29" s="22"/>
+      <c r="S29" s="22"/>
+      <c r="T29" s="22"/>
+      <c r="U29" s="22"/>
+      <c r="V29" s="22"/>
+      <c r="W29" s="22"/>
+      <c r="X29" s="22"/>
+      <c r="Y29" s="23"/>
+      <c r="Z29" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="AA29" s="28"/>
-[...10 lines deleted...]
-      <c r="AL29" s="27" t="s">
+      <c r="AA29" s="22"/>
+      <c r="AB29" s="22"/>
+      <c r="AC29" s="22"/>
+      <c r="AD29" s="22"/>
+      <c r="AE29" s="22"/>
+      <c r="AF29" s="22"/>
+      <c r="AG29" s="22"/>
+      <c r="AH29" s="22"/>
+      <c r="AI29" s="22"/>
+      <c r="AJ29" s="22"/>
+      <c r="AK29" s="23"/>
+      <c r="AL29" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="AM29" s="28"/>
-[...10 lines deleted...]
-      <c r="AX29" s="27" t="s">
+      <c r="AM29" s="22"/>
+      <c r="AN29" s="22"/>
+      <c r="AO29" s="22"/>
+      <c r="AP29" s="22"/>
+      <c r="AQ29" s="22"/>
+      <c r="AR29" s="22"/>
+      <c r="AS29" s="22"/>
+      <c r="AT29" s="22"/>
+      <c r="AU29" s="22"/>
+      <c r="AV29" s="22"/>
+      <c r="AW29" s="23"/>
+      <c r="AX29" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="AY29" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="27" t="s">
+      <c r="AY29" s="22"/>
+      <c r="AZ29" s="22"/>
+      <c r="BA29" s="22"/>
+      <c r="BB29" s="22"/>
+      <c r="BC29" s="22"/>
+      <c r="BD29" s="22"/>
+      <c r="BE29" s="22"/>
+      <c r="BF29" s="22"/>
+      <c r="BG29" s="22"/>
+      <c r="BH29" s="22"/>
+      <c r="BI29" s="23"/>
+      <c r="BJ29" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="BK29" s="28"/>
-[...10 lines deleted...]
-      <c r="BV29" s="27" t="s">
+      <c r="BK29" s="22"/>
+      <c r="BL29" s="22"/>
+      <c r="BM29" s="22"/>
+      <c r="BN29" s="22"/>
+      <c r="BO29" s="22"/>
+      <c r="BP29" s="22"/>
+      <c r="BQ29" s="22"/>
+      <c r="BR29" s="22"/>
+      <c r="BS29" s="22"/>
+      <c r="BT29" s="22"/>
+      <c r="BU29" s="23"/>
+      <c r="BV29" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="BW29" s="28"/>
-[...10 lines deleted...]
-      <c r="CH29" s="27" t="s">
+      <c r="BW29" s="22"/>
+      <c r="BX29" s="22"/>
+      <c r="BY29" s="22"/>
+      <c r="BZ29" s="22"/>
+      <c r="CA29" s="22"/>
+      <c r="CB29" s="22"/>
+      <c r="CC29" s="22"/>
+      <c r="CD29" s="22"/>
+      <c r="CE29" s="22"/>
+      <c r="CF29" s="22"/>
+      <c r="CG29" s="23"/>
+      <c r="CH29" s="21" t="s">
         <v>49</v>
       </c>
-      <c r="CI29" s="28"/>
-[...10 lines deleted...]
-      <c r="CT29" s="27" t="s">
+      <c r="CI29" s="22"/>
+      <c r="CJ29" s="22"/>
+      <c r="CK29" s="22"/>
+      <c r="CL29" s="22"/>
+      <c r="CM29" s="22"/>
+      <c r="CN29" s="22"/>
+      <c r="CO29" s="22"/>
+      <c r="CP29" s="22"/>
+      <c r="CQ29" s="22"/>
+      <c r="CR29" s="22"/>
+      <c r="CS29" s="23"/>
+      <c r="CT29" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="CU29" s="28"/>
-[...9 lines deleted...]
-      <c r="DE29" s="29"/>
+      <c r="CU29" s="22"/>
+      <c r="CV29" s="22"/>
+      <c r="CW29" s="22"/>
+      <c r="CX29" s="22"/>
+      <c r="CY29" s="22"/>
+      <c r="CZ29" s="22"/>
+      <c r="DA29" s="22"/>
+      <c r="DB29" s="22"/>
+      <c r="DC29" s="22"/>
+      <c r="DD29" s="22"/>
+      <c r="DE29" s="23"/>
     </row>
     <row r="30" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="26"/>
+      <c r="A30" s="30"/>
       <c r="B30" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -8891,51 +8938,53 @@
       </c>
       <c r="CO31" s="1">
         <v>102.94990119363732</v>
       </c>
       <c r="CP31" s="1">
         <v>105.66256823927225</v>
       </c>
       <c r="CQ31" s="1">
         <v>109.50548103969464</v>
       </c>
       <c r="CR31" s="1">
         <v>111.86120854398376</v>
       </c>
       <c r="CS31" s="1">
         <v>103.6105934131363</v>
       </c>
       <c r="CT31" s="1">
         <v>102.66589227756262</v>
       </c>
       <c r="CU31" s="1">
         <v>104.24042122700286</v>
       </c>
       <c r="CV31" s="1">
         <v>103.47560454685609</v>
       </c>
-      <c r="CW31" s="1"/>
+      <c r="CW31" s="1">
+        <v>104.24099900868372</v>
+      </c>
       <c r="CX31" s="1"/>
       <c r="CY31" s="1"/>
       <c r="CZ31" s="1"/>
       <c r="DA31" s="1"/>
       <c r="DB31" s="1"/>
       <c r="DC31" s="1"/>
       <c r="DD31" s="1"/>
       <c r="DE31" s="1"/>
     </row>
     <row r="32" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>36</v>
       </c>
@@ -9202,51 +9251,53 @@
       </c>
       <c r="CO32" s="12">
         <v>99.103633995086597</v>
       </c>
       <c r="CP32" s="12">
         <v>102.68107231922991</v>
       </c>
       <c r="CQ32" s="12">
         <v>90.801687844508521</v>
       </c>
       <c r="CR32" s="12">
         <v>101.36423345019487</v>
       </c>
       <c r="CS32" s="12">
         <v>104.36075632174382</v>
       </c>
       <c r="CT32" s="12">
         <v>104.62833502294011</v>
       </c>
       <c r="CU32" s="12">
         <v>104.70261172113896</v>
       </c>
       <c r="CV32" s="12">
         <v>101.98686865624984</v>
       </c>
-      <c r="CW32" s="12"/>
+      <c r="CW32" s="12">
+        <v>102.43500616468111</v>
+      </c>
       <c r="CX32" s="12"/>
       <c r="CY32" s="12"/>
       <c r="CZ32" s="12"/>
       <c r="DA32" s="12"/>
       <c r="DB32" s="12"/>
       <c r="DC32" s="12"/>
       <c r="DD32" s="12"/>
       <c r="DE32" s="12"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="12">
         <v>104.92492573475363</v>
       </c>
       <c r="C33" s="12">
         <v>107.86553177518088</v>
       </c>
       <c r="D33" s="12">
         <v>102.36129297347563</v>
       </c>
       <c r="E33" s="12">
         <v>104.87580031520993</v>
       </c>
@@ -9513,51 +9564,53 @@
       </c>
       <c r="CO33" s="12">
         <v>112.96276510864882</v>
       </c>
       <c r="CP33" s="12">
         <v>110.32376974715005</v>
       </c>
       <c r="CQ33" s="12">
         <v>130.2980417331992</v>
       </c>
       <c r="CR33" s="12">
         <v>143.57999159399401</v>
       </c>
       <c r="CS33" s="12">
         <v>124.12000588164243</v>
       </c>
       <c r="CT33" s="12">
         <v>108.17317541570395</v>
       </c>
       <c r="CU33" s="12">
         <v>103.67589277140483</v>
       </c>
       <c r="CV33" s="12">
         <v>97.564659855923125</v>
       </c>
-      <c r="CW33" s="12"/>
+      <c r="CW33" s="12">
+        <v>101.33135617568796</v>
+      </c>
       <c r="CX33" s="12"/>
       <c r="CY33" s="10"/>
       <c r="CZ33" s="12"/>
       <c r="DA33" s="12"/>
       <c r="DB33" s="12"/>
       <c r="DC33" s="12"/>
       <c r="DD33" s="12"/>
       <c r="DE33" s="12"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="12">
         <v>106.01495722123401</v>
       </c>
       <c r="C34" s="12">
         <v>104.24876872130817</v>
       </c>
       <c r="D34" s="12">
         <v>105.65917912670311</v>
       </c>
       <c r="E34" s="12">
         <v>106.31920274532007</v>
       </c>
@@ -9824,51 +9877,53 @@
       </c>
       <c r="CO34" s="12">
         <v>106.08350228741838</v>
       </c>
       <c r="CP34" s="12">
         <v>103.22703435510165</v>
       </c>
       <c r="CQ34" s="12">
         <v>95.436267409751878</v>
       </c>
       <c r="CR34" s="12">
         <v>104.34601015854128</v>
       </c>
       <c r="CS34" s="12">
         <v>108.83331120329392</v>
       </c>
       <c r="CT34" s="12">
         <v>100.29809774354024</v>
       </c>
       <c r="CU34" s="12">
         <v>101.49934622776149</v>
       </c>
       <c r="CV34" s="12">
         <v>102.22200540214736</v>
       </c>
-      <c r="CW34" s="12"/>
+      <c r="CW34" s="12">
+        <v>100.74090885036217</v>
+      </c>
       <c r="CX34" s="12"/>
       <c r="CY34" s="10"/>
       <c r="CZ34" s="12"/>
       <c r="DA34" s="12"/>
       <c r="DB34" s="12"/>
       <c r="DC34" s="12"/>
       <c r="DD34" s="12"/>
       <c r="DE34" s="12"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="12">
         <v>101.24735960590876</v>
       </c>
       <c r="C35" s="12">
         <v>100.77705935009907</v>
       </c>
       <c r="D35" s="12">
         <v>104.44394789634985</v>
       </c>
       <c r="E35" s="12">
         <v>106.66333503623464</v>
       </c>
@@ -10135,51 +10190,53 @@
       </c>
       <c r="CO35" s="12">
         <v>98.090467253537511</v>
       </c>
       <c r="CP35" s="12">
         <v>97.946138810721877</v>
       </c>
       <c r="CQ35" s="12">
         <v>102.96598953911773</v>
       </c>
       <c r="CR35" s="12">
         <v>110.65673390540458</v>
       </c>
       <c r="CS35" s="12">
         <v>101.99825803457823</v>
       </c>
       <c r="CT35" s="12">
         <v>92.425080149954624</v>
       </c>
       <c r="CU35" s="12">
         <v>102.88937724560283</v>
       </c>
       <c r="CV35" s="12">
         <v>107.33439305251589</v>
       </c>
-      <c r="CW35" s="12"/>
+      <c r="CW35" s="12">
+        <v>98.868327017859258</v>
+      </c>
       <c r="CX35" s="12"/>
       <c r="CY35" s="12"/>
       <c r="CZ35" s="12"/>
       <c r="DA35" s="12"/>
       <c r="DB35" s="12"/>
       <c r="DC35" s="12"/>
       <c r="DD35" s="12"/>
       <c r="DE35" s="12"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="12">
         <v>102.00445085188028</v>
       </c>
       <c r="C36" s="12">
         <v>101.61282880352896</v>
       </c>
       <c r="D36" s="12">
         <v>102.53914301181592</v>
       </c>
       <c r="E36" s="12">
         <v>104.02264756853418</v>
       </c>
@@ -10446,51 +10503,53 @@
       </c>
       <c r="CO36" s="12">
         <v>104.00985151856605</v>
       </c>
       <c r="CP36" s="12">
         <v>110.29220703418687</v>
       </c>
       <c r="CQ36" s="12">
         <v>109.42954101335771</v>
       </c>
       <c r="CR36" s="12">
         <v>91.287905285262426</v>
       </c>
       <c r="CS36" s="12">
         <v>88.389454556450588</v>
       </c>
       <c r="CT36" s="12">
         <v>100.71696722920768</v>
       </c>
       <c r="CU36" s="12">
         <v>101.73788121989782</v>
       </c>
       <c r="CV36" s="12">
         <v>101.06543698952115</v>
       </c>
-      <c r="CW36" s="12"/>
+      <c r="CW36" s="12">
+        <v>101.41818977004931</v>
+      </c>
       <c r="CX36" s="12"/>
       <c r="CY36" s="12"/>
       <c r="CZ36" s="12"/>
       <c r="DA36" s="12"/>
       <c r="DB36" s="12"/>
       <c r="DC36" s="12"/>
       <c r="DD36" s="12"/>
       <c r="DE36" s="12"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="12">
         <v>106.20356253076535</v>
       </c>
       <c r="C37" s="12">
         <v>104.77260286718695</v>
       </c>
       <c r="D37" s="12">
         <v>103.02828853177155</v>
       </c>
       <c r="E37" s="12">
         <v>104.5384908851198</v>
       </c>
@@ -10757,51 +10816,53 @@
       </c>
       <c r="CO37" s="12">
         <v>103.85275902511826</v>
       </c>
       <c r="CP37" s="12">
         <v>106.99492876683887</v>
       </c>
       <c r="CQ37" s="12">
         <v>109.89165653304471</v>
       </c>
       <c r="CR37" s="12">
         <v>76.139632032571086</v>
       </c>
       <c r="CS37" s="12">
         <v>86.385900248560873</v>
       </c>
       <c r="CT37" s="12">
         <v>115.94884925513537</v>
       </c>
       <c r="CU37" s="12">
         <v>109.86199047003555</v>
       </c>
       <c r="CV37" s="12">
         <v>94.225980599551249</v>
       </c>
-      <c r="CW37" s="12"/>
+      <c r="CW37" s="12">
+        <v>103.97868974531075</v>
+      </c>
       <c r="CX37" s="12"/>
       <c r="CY37" s="12"/>
       <c r="CZ37" s="12"/>
       <c r="DA37" s="12"/>
       <c r="DB37" s="12"/>
       <c r="DC37" s="12"/>
       <c r="DD37" s="12"/>
       <c r="DE37" s="12"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="12">
         <v>104.99612591742242</v>
       </c>
       <c r="C38" s="12">
         <v>100.07525850362204</v>
       </c>
       <c r="D38" s="12">
         <v>107.67262012807875</v>
       </c>
       <c r="E38" s="12">
         <v>103.54254311627386</v>
       </c>
@@ -11068,51 +11129,53 @@
       </c>
       <c r="CO38" s="12">
         <v>95.528746719695008</v>
       </c>
       <c r="CP38" s="12">
         <v>107.46256499581284</v>
       </c>
       <c r="CQ38" s="12">
         <v>103.49170374804298</v>
       </c>
       <c r="CR38" s="12">
         <v>76.511329168761094</v>
       </c>
       <c r="CS38" s="12">
         <v>112.98186205829452</v>
       </c>
       <c r="CT38" s="12">
         <v>102.76575653661084</v>
       </c>
       <c r="CU38" s="12">
         <v>103.46469393899396</v>
       </c>
       <c r="CV38" s="12">
         <v>99.826565500723135</v>
       </c>
-      <c r="CW38" s="12"/>
+      <c r="CW38" s="12">
+        <v>103.11717678289413</v>
+      </c>
       <c r="CX38" s="12"/>
       <c r="CY38" s="12"/>
       <c r="CZ38" s="12"/>
       <c r="DA38" s="12"/>
       <c r="DB38" s="12"/>
       <c r="DC38" s="12"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="12"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>36</v>
       </c>
@@ -11379,51 +11442,53 @@
       </c>
       <c r="CO39" s="12">
         <v>98.966354649856385</v>
       </c>
       <c r="CP39" s="12">
         <v>97.4819644260849</v>
       </c>
       <c r="CQ39" s="12">
         <v>99.522333389749235</v>
       </c>
       <c r="CR39" s="12">
         <v>109.91135145481839</v>
       </c>
       <c r="CS39" s="12">
         <v>119.98838335917338</v>
       </c>
       <c r="CT39" s="12">
         <v>100.06480133409205</v>
       </c>
       <c r="CU39" s="12">
         <v>103.07358931403748</v>
       </c>
       <c r="CV39" s="12">
         <v>102.17703813585391</v>
       </c>
-      <c r="CW39" s="12"/>
+      <c r="CW39" s="12">
+        <v>100.94463050291735</v>
+      </c>
       <c r="CX39" s="12"/>
       <c r="CY39" s="12"/>
       <c r="CZ39" s="12"/>
       <c r="DA39" s="12"/>
       <c r="DB39" s="12"/>
       <c r="DC39" s="12"/>
       <c r="DD39" s="12"/>
       <c r="DE39" s="12"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="12">
         <v>106.72474581970644</v>
       </c>
       <c r="C40" s="12">
         <v>104.12402843651689</v>
       </c>
       <c r="D40" s="12">
         <v>105.77205672643824</v>
       </c>
       <c r="E40" s="12">
         <v>101.60687925765706</v>
       </c>
@@ -11690,51 +11755,53 @@
       </c>
       <c r="CO40" s="12">
         <v>105.6128703321201</v>
       </c>
       <c r="CP40" s="12">
         <v>97.509525635291027</v>
       </c>
       <c r="CQ40" s="12">
         <v>88.300847093650987</v>
       </c>
       <c r="CR40" s="12">
         <v>140.61919773670857</v>
       </c>
       <c r="CS40" s="12">
         <v>99.529479225987032</v>
       </c>
       <c r="CT40" s="12">
         <v>103.43704939214031</v>
       </c>
       <c r="CU40" s="12">
         <v>105.50856758582678</v>
       </c>
       <c r="CV40" s="12">
         <v>104.50235471824514</v>
       </c>
-      <c r="CW40" s="12"/>
+      <c r="CW40" s="12">
+        <v>93.8683617160262</v>
+      </c>
       <c r="CX40" s="12"/>
       <c r="CY40" s="12"/>
       <c r="CZ40" s="12"/>
       <c r="DA40" s="12"/>
       <c r="DB40" s="12"/>
       <c r="DC40" s="12"/>
       <c r="DD40" s="12"/>
       <c r="DE40" s="12"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="12">
         <v>106.7038033927294</v>
       </c>
       <c r="C41" s="12">
         <v>105.81812169054217</v>
       </c>
       <c r="D41" s="12">
         <v>105.37950542881467</v>
       </c>
       <c r="E41" s="12">
         <v>104.94319983133893</v>
       </c>
@@ -12001,51 +12068,53 @@
       </c>
       <c r="CO41" s="12">
         <v>111.77616405286692</v>
       </c>
       <c r="CP41" s="12">
         <v>111.65122928215069</v>
       </c>
       <c r="CQ41" s="12">
         <v>127.83086444846884</v>
       </c>
       <c r="CR41" s="12">
         <v>119.49821808426861</v>
       </c>
       <c r="CS41" s="12">
         <v>129.8186211807004</v>
       </c>
       <c r="CT41" s="12">
         <v>102.59569663892837</v>
       </c>
       <c r="CU41" s="12">
         <v>102.31406783582715</v>
       </c>
       <c r="CV41" s="12">
         <v>102.89644614025259</v>
       </c>
-      <c r="CW41" s="12"/>
+      <c r="CW41" s="12">
+        <v>101.87144278993058</v>
+      </c>
       <c r="CX41" s="12"/>
       <c r="CY41" s="10"/>
       <c r="CZ41" s="12"/>
       <c r="DA41" s="12"/>
       <c r="DB41" s="12"/>
       <c r="DC41" s="12"/>
       <c r="DD41" s="12"/>
       <c r="DE41" s="12"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="12">
         <v>101.86251669871358</v>
       </c>
       <c r="C42" s="12">
         <v>105.28352552852087</v>
       </c>
       <c r="D42" s="12">
         <v>104.09825704537565</v>
       </c>
       <c r="E42" s="12">
         <v>103.56279621680258</v>
       </c>
@@ -12312,51 +12381,53 @@
       </c>
       <c r="CO42" s="12">
         <v>102.41702632991088</v>
       </c>
       <c r="CP42" s="12">
         <v>102.57189733165791</v>
       </c>
       <c r="CQ42" s="12">
         <v>99.419976837054548</v>
       </c>
       <c r="CR42" s="12">
         <v>107.20101605111213</v>
       </c>
       <c r="CS42" s="12">
         <v>87.982723057867247</v>
       </c>
       <c r="CT42" s="12">
         <v>103.78472247260993</v>
       </c>
       <c r="CU42" s="12">
         <v>103.4483733985208</v>
       </c>
       <c r="CV42" s="12">
         <v>103.08755436552237</v>
       </c>
-      <c r="CW42" s="12"/>
+      <c r="CW42" s="12">
+        <v>103.76534374810001</v>
+      </c>
       <c r="CX42" s="12"/>
       <c r="CY42" s="10"/>
       <c r="CZ42" s="12"/>
       <c r="DA42" s="12"/>
       <c r="DB42" s="12"/>
       <c r="DC42" s="12"/>
       <c r="DD42" s="12"/>
       <c r="DE42" s="12"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="12">
         <v>102.24700758337526</v>
       </c>
       <c r="C43" s="12">
         <v>105.76189056730188</v>
       </c>
       <c r="D43" s="12">
         <v>113.35965069215976</v>
       </c>
       <c r="E43" s="12">
         <v>105.41561867016472</v>
       </c>
@@ -12623,51 +12694,53 @@
       </c>
       <c r="CO43" s="12">
         <v>84.248723990366699</v>
       </c>
       <c r="CP43" s="12">
         <v>94.856990106044222</v>
       </c>
       <c r="CQ43" s="12">
         <v>109.31041026712111</v>
       </c>
       <c r="CR43" s="12">
         <v>111.54938954051264</v>
       </c>
       <c r="CS43" s="12">
         <v>112.17112968272835</v>
       </c>
       <c r="CT43" s="12">
         <v>118.96851059535518</v>
       </c>
       <c r="CU43" s="12">
         <v>104.0404940607057</v>
       </c>
       <c r="CV43" s="12">
         <v>72.257945800029589</v>
       </c>
-      <c r="CW43" s="12"/>
+      <c r="CW43" s="12">
+        <v>97.393057759239738</v>
+      </c>
       <c r="CX43" s="12"/>
       <c r="CY43" s="10"/>
       <c r="CZ43" s="12"/>
       <c r="DA43" s="12"/>
       <c r="DB43" s="12"/>
       <c r="DC43" s="12"/>
       <c r="DD43" s="12"/>
       <c r="DE43" s="12"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C44" s="10">
         <v>104.20286829773077</v>
       </c>
       <c r="D44" s="10">
         <v>106.06935694253363</v>
       </c>
       <c r="E44" s="10">
         <v>104.57526258059968</v>
       </c>
@@ -12934,51 +13007,53 @@
       </c>
       <c r="CO44" s="12">
         <v>102.97756113392873</v>
       </c>
       <c r="CP44" s="12">
         <v>109.64523521730641</v>
       </c>
       <c r="CQ44" s="12">
         <v>112.01113574558701</v>
       </c>
       <c r="CR44" s="12">
         <v>112.92826734698596</v>
       </c>
       <c r="CS44" s="12">
         <v>139.20288870491251</v>
       </c>
       <c r="CT44" s="12">
         <v>103.4359973733976</v>
       </c>
       <c r="CU44" s="12">
         <v>105.42182948806931</v>
       </c>
       <c r="CV44" s="12">
         <v>103.48934524454059</v>
       </c>
-      <c r="CW44" s="12"/>
+      <c r="CW44" s="12">
+        <v>105.99953946058417</v>
+      </c>
       <c r="CX44" s="12"/>
       <c r="CY44" s="10"/>
       <c r="CZ44" s="12"/>
       <c r="DA44" s="12"/>
       <c r="DB44" s="12"/>
       <c r="DC44" s="12"/>
       <c r="DD44" s="12"/>
       <c r="DE44" s="12"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C45" s="10">
         <v>103.7308458934685</v>
       </c>
       <c r="D45" s="10">
         <v>102.99541485350781</v>
       </c>
       <c r="E45" s="10">
         <v>103.96545435760487</v>
       </c>
@@ -13245,51 +13320,53 @@
       </c>
       <c r="CO45" s="12">
         <v>110.21816075910485</v>
       </c>
       <c r="CP45" s="12">
         <v>110.64197193102119</v>
       </c>
       <c r="CQ45" s="12">
         <v>106.95602500724696</v>
       </c>
       <c r="CR45" s="12">
         <v>117.48692135522877</v>
       </c>
       <c r="CS45" s="12">
         <v>91.475241134084257</v>
       </c>
       <c r="CT45" s="12">
         <v>105.90540177021484</v>
       </c>
       <c r="CU45" s="12">
         <v>104.02721513829427</v>
       </c>
       <c r="CV45" s="12">
         <v>101.53787695288088</v>
       </c>
-      <c r="CW45" s="12"/>
+      <c r="CW45" s="12">
+        <v>100.50816748199038</v>
+      </c>
       <c r="CX45" s="12"/>
       <c r="CY45" s="10"/>
       <c r="CZ45" s="12"/>
       <c r="DA45" s="12"/>
       <c r="DB45" s="12"/>
       <c r="DC45" s="12"/>
       <c r="DD45" s="12"/>
       <c r="DE45" s="12"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C46" s="10">
         <v>99.994070661135439</v>
       </c>
       <c r="D46" s="10">
         <v>105.54147226249349</v>
       </c>
       <c r="E46" s="10">
         <v>100.85179194542788</v>
       </c>
@@ -13556,51 +13633,53 @@
       </c>
       <c r="CO46" s="12">
         <v>91.805223156567124</v>
       </c>
       <c r="CP46" s="12">
         <v>103.60597659762772</v>
       </c>
       <c r="CQ46" s="12">
         <v>102.70502494779245</v>
       </c>
       <c r="CR46" s="12">
         <v>91.380295063258615</v>
       </c>
       <c r="CS46" s="12">
         <v>91.549214266369859</v>
       </c>
       <c r="CT46" s="12">
         <v>105.90431726570758</v>
       </c>
       <c r="CU46" s="12">
         <v>108.35534884292437</v>
       </c>
       <c r="CV46" s="12">
         <v>109.20325520310816</v>
       </c>
-      <c r="CW46" s="12"/>
+      <c r="CW46" s="12">
+        <v>122.16871222069905</v>
+      </c>
       <c r="CX46" s="12"/>
       <c r="CY46" s="10"/>
       <c r="CZ46" s="12"/>
       <c r="DA46" s="12"/>
       <c r="DB46" s="12"/>
       <c r="DC46" s="12"/>
       <c r="DD46" s="12"/>
       <c r="DE46" s="12"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>36</v>
       </c>
@@ -13867,51 +13946,53 @@
       </c>
       <c r="CO47" s="12">
         <v>99.127516618650276</v>
       </c>
       <c r="CP47" s="12">
         <v>95.076687065986675</v>
       </c>
       <c r="CQ47" s="12">
         <v>118.07701090162172</v>
       </c>
       <c r="CR47" s="12">
         <v>97.967063837116626</v>
       </c>
       <c r="CS47" s="12">
         <v>100.36611366604811</v>
       </c>
       <c r="CT47" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU47" s="12">
         <v>99.300607857960998</v>
       </c>
       <c r="CV47" s="12">
         <v>99.777808868787119</v>
       </c>
-      <c r="CW47" s="12"/>
+      <c r="CW47" s="12">
+        <v>99.481648801575332</v>
+      </c>
       <c r="CX47" s="12"/>
       <c r="CY47" s="10"/>
       <c r="CZ47" s="12"/>
       <c r="DA47" s="12"/>
       <c r="DB47" s="12"/>
       <c r="DC47" s="12"/>
       <c r="DD47" s="12"/>
       <c r="DE47" s="12"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C48" s="10">
         <v>103.01693733791488</v>
       </c>
       <c r="D48" s="10">
         <v>102.32841602955504</v>
       </c>
       <c r="E48" s="10">
         <v>104.36382481021136</v>
       </c>
@@ -14178,51 +14259,53 @@
       </c>
       <c r="CO48" s="12">
         <v>99.446568685359054</v>
       </c>
       <c r="CP48" s="12">
         <v>98.134618374126291</v>
       </c>
       <c r="CQ48" s="12">
         <v>101.9051967240098</v>
       </c>
       <c r="CR48" s="12">
         <v>113.94251335570114</v>
       </c>
       <c r="CS48" s="12">
         <v>85.692317998269843</v>
       </c>
       <c r="CT48" s="10">
         <v>95.612794789458647</v>
       </c>
       <c r="CU48" s="12">
         <v>99.267693457636128</v>
       </c>
       <c r="CV48" s="12">
         <v>108.99817476113995</v>
       </c>
-      <c r="CW48" s="12"/>
+      <c r="CW48" s="12">
+        <v>102.59217108898963</v>
+      </c>
       <c r="CX48" s="12"/>
       <c r="CY48" s="10"/>
       <c r="CZ48" s="12"/>
       <c r="DA48" s="12"/>
       <c r="DB48" s="12"/>
       <c r="DC48" s="12"/>
       <c r="DD48" s="12"/>
       <c r="DE48" s="12"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C49" s="10">
         <v>97.545842546595168</v>
       </c>
       <c r="D49" s="10">
         <v>79.809319288249398</v>
       </c>
       <c r="E49" s="10">
         <v>86.548051018920575</v>
       </c>
@@ -14489,51 +14572,53 @@
       </c>
       <c r="CO49" s="12">
         <v>100.39005120265783</v>
       </c>
       <c r="CP49" s="12">
         <v>103.61557083010895</v>
       </c>
       <c r="CQ49" s="12">
         <v>88.391048595944483</v>
       </c>
       <c r="CR49" s="12">
         <v>68.61901067724844</v>
       </c>
       <c r="CS49" s="12">
         <v>317.88072604797287</v>
       </c>
       <c r="CT49" s="10">
         <v>92.631734018033541</v>
       </c>
       <c r="CU49" s="12">
         <v>100.81699401832014</v>
       </c>
       <c r="CV49" s="12">
         <v>107.69195579266825</v>
       </c>
-      <c r="CW49" s="12"/>
+      <c r="CW49" s="12">
+        <v>101.27564071989804</v>
+      </c>
       <c r="CX49" s="12"/>
       <c r="CY49" s="10"/>
       <c r="CZ49" s="12"/>
       <c r="DA49" s="12"/>
       <c r="DB49" s="12"/>
       <c r="DC49" s="12"/>
       <c r="DD49" s="12"/>
       <c r="DE49" s="12"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C50" s="10">
         <v>92.869956713196657</v>
       </c>
       <c r="D50" s="10">
         <v>119.46026111761134</v>
       </c>
       <c r="E50" s="10">
         <v>96.857565609968745</v>
       </c>
@@ -14800,51 +14885,53 @@
       </c>
       <c r="CO50" s="12">
         <v>101.60113491092608</v>
       </c>
       <c r="CP50" s="12">
         <v>99.800597987685734</v>
       </c>
       <c r="CQ50" s="12">
         <v>99.487253810428896</v>
       </c>
       <c r="CR50" s="12">
         <v>98.685238310967279</v>
       </c>
       <c r="CS50" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT50" s="10">
         <v>100.93380847772657</v>
       </c>
       <c r="CU50" s="12">
         <v>99.326688660608539</v>
       </c>
       <c r="CV50" s="12">
         <v>104.09291073516711</v>
       </c>
-      <c r="CW50" s="12"/>
+      <c r="CW50" s="12">
+        <v>187.23225177964773</v>
+      </c>
       <c r="CX50" s="12"/>
       <c r="CY50" s="10"/>
       <c r="CZ50" s="12"/>
       <c r="DA50" s="12"/>
       <c r="DB50" s="12"/>
       <c r="DC50" s="12"/>
       <c r="DD50" s="12"/>
       <c r="DE50" s="12"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="19">
         <v>101.21011146204364</v>
       </c>
       <c r="C51" s="19">
         <v>101.07063778004388</v>
       </c>
       <c r="D51" s="19">
         <v>80.608264125410571</v>
       </c>
       <c r="E51" s="19">
         <v>138.4459550954823</v>
       </c>
@@ -15111,373 +15198,375 @@
       </c>
       <c r="CO51" s="12">
         <v>93.56651203856201</v>
       </c>
       <c r="CP51" s="12">
         <v>85.471685171216222</v>
       </c>
       <c r="CQ51" s="12">
         <v>100.55310020195162</v>
       </c>
       <c r="CR51" s="12">
         <v>101.1286327358662</v>
       </c>
       <c r="CS51" s="12">
         <v>107.02704125388863</v>
       </c>
       <c r="CT51" s="10">
         <v>110.05202201636671</v>
       </c>
       <c r="CU51" s="12">
         <v>105.12436844015225</v>
       </c>
       <c r="CV51" s="12">
         <v>106.8962476477177</v>
       </c>
-      <c r="CW51" s="12"/>
+      <c r="CW51" s="12">
+        <v>104.54662840077731</v>
+      </c>
       <c r="CX51" s="12"/>
       <c r="CY51" s="10"/>
       <c r="CZ51" s="12"/>
       <c r="DA51" s="12"/>
       <c r="DB51" s="12"/>
       <c r="DC51" s="12"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="12"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="21" t="s">
+      <c r="A53" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="21"/>
-[...59 lines deleted...]
-      <c r="CH53" s="34" t="s">
+      <c r="B53" s="27"/>
+      <c r="C53" s="27"/>
+      <c r="D53" s="27"/>
+      <c r="E53" s="27"/>
+      <c r="F53" s="27"/>
+      <c r="G53" s="27"/>
+      <c r="H53" s="27"/>
+      <c r="I53" s="27"/>
+      <c r="J53" s="27"/>
+      <c r="K53" s="27"/>
+      <c r="L53" s="27"/>
+      <c r="M53" s="27"/>
+      <c r="N53" s="27"/>
+      <c r="O53" s="27"/>
+      <c r="P53" s="27"/>
+      <c r="Q53" s="27"/>
+      <c r="R53" s="27"/>
+      <c r="S53" s="27"/>
+      <c r="T53" s="27"/>
+      <c r="U53" s="27"/>
+      <c r="V53" s="27"/>
+      <c r="W53" s="27"/>
+      <c r="X53" s="27"/>
+      <c r="Y53" s="27"/>
+      <c r="Z53" s="27"/>
+      <c r="AA53" s="27"/>
+      <c r="AB53" s="27"/>
+      <c r="AC53" s="27"/>
+      <c r="AD53" s="27"/>
+      <c r="AE53" s="27"/>
+      <c r="AF53" s="27"/>
+      <c r="AG53" s="27"/>
+      <c r="AH53" s="27"/>
+      <c r="AI53" s="27"/>
+      <c r="AJ53" s="27"/>
+      <c r="AK53" s="27"/>
+      <c r="AL53" s="27"/>
+      <c r="AM53" s="27"/>
+      <c r="AN53" s="27"/>
+      <c r="AO53" s="27"/>
+      <c r="AP53" s="27"/>
+      <c r="AQ53" s="27"/>
+      <c r="AR53" s="27"/>
+      <c r="AS53" s="27"/>
+      <c r="AT53" s="27"/>
+      <c r="AU53" s="27"/>
+      <c r="AV53" s="27"/>
+      <c r="AW53" s="27"/>
+      <c r="AX53" s="27"/>
+      <c r="AY53" s="27"/>
+      <c r="AZ53" s="27"/>
+      <c r="BA53" s="27"/>
+      <c r="BB53" s="27"/>
+      <c r="BC53" s="27"/>
+      <c r="BD53" s="27"/>
+      <c r="BE53" s="27"/>
+      <c r="BF53" s="27"/>
+      <c r="BG53" s="27"/>
+      <c r="BH53" s="27"/>
+      <c r="BI53" s="27"/>
+      <c r="CH53" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="CI53" s="34"/>
-[...21 lines deleted...]
-      <c r="DE53" s="34"/>
+      <c r="CI53" s="25"/>
+      <c r="CJ53" s="25"/>
+      <c r="CK53" s="25"/>
+      <c r="CL53" s="25"/>
+      <c r="CM53" s="25"/>
+      <c r="CN53" s="25"/>
+      <c r="CO53" s="25"/>
+      <c r="CP53" s="25"/>
+      <c r="CQ53" s="25"/>
+      <c r="CR53" s="25"/>
+      <c r="CS53" s="25"/>
+      <c r="CT53" s="25"/>
+      <c r="CU53" s="25"/>
+      <c r="CV53" s="25"/>
+      <c r="CW53" s="25"/>
+      <c r="CX53" s="25"/>
+      <c r="CY53" s="25"/>
+      <c r="CZ53" s="25"/>
+      <c r="DA53" s="25"/>
+      <c r="DB53" s="25"/>
+      <c r="DC53" s="25"/>
+      <c r="DD53" s="25"/>
+      <c r="DE53" s="25"/>
       <c r="DF53" s="20"/>
       <c r="DG53" s="20"/>
       <c r="DH53" s="20"/>
       <c r="DI53" s="20"/>
       <c r="DJ53" s="20"/>
       <c r="DK53" s="20"/>
       <c r="DL53" s="20"/>
       <c r="DM53" s="20"/>
       <c r="DN53" s="20"/>
       <c r="DO53" s="20"/>
       <c r="DP53" s="20"/>
       <c r="DQ53" s="20"/>
       <c r="DR53" s="20"/>
       <c r="DS53" s="20"/>
       <c r="DT53" s="20"/>
       <c r="DU53" s="20"/>
       <c r="DV53" s="20"/>
       <c r="DW53" s="20"/>
       <c r="DX53" s="20"/>
       <c r="DY53" s="20"/>
       <c r="DZ53" s="20"/>
       <c r="EA53" s="20"/>
       <c r="EB53" s="20"/>
       <c r="EC53" s="20"/>
       <c r="ED53" s="20"/>
       <c r="EE53" s="20"/>
       <c r="EF53" s="20"/>
       <c r="EG53" s="20"/>
       <c r="EH53" s="20"/>
       <c r="EI53" s="20"/>
       <c r="EJ53" s="20"/>
       <c r="EK53" s="20"/>
       <c r="EL53" s="20"/>
       <c r="EM53" s="20"/>
       <c r="EN53" s="20"/>
       <c r="EO53" s="20"/>
       <c r="EP53" s="20"/>
     </row>
     <row r="54" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K54" s="22" t="s">
+      <c r="K54" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="L54" s="22"/>
-[...1 lines deleted...]
-      <c r="W54" s="22" t="s">
+      <c r="L54" s="28"/>
+      <c r="M54" s="28"/>
+      <c r="W54" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="X54" s="22"/>
-[...1 lines deleted...]
-      <c r="AH54" s="23" t="s">
+      <c r="X54" s="28"/>
+      <c r="Y54" s="28"/>
+      <c r="AH54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AI54" s="23"/>
-[...2 lines deleted...]
-      <c r="AT54" s="23" t="s">
+      <c r="AI54" s="24"/>
+      <c r="AJ54" s="24"/>
+      <c r="AK54" s="24"/>
+      <c r="AT54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AU54" s="23"/>
-[...2 lines deleted...]
-      <c r="BF54" s="23" t="s">
+      <c r="AU54" s="24"/>
+      <c r="AV54" s="24"/>
+      <c r="AW54" s="24"/>
+      <c r="BF54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BG54" s="23"/>
-[...2 lines deleted...]
-      <c r="BR54" s="23" t="s">
+      <c r="BG54" s="24"/>
+      <c r="BH54" s="24"/>
+      <c r="BI54" s="24"/>
+      <c r="BR54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BS54" s="23"/>
-[...2 lines deleted...]
-      <c r="CD54" s="23" t="s">
+      <c r="BS54" s="24"/>
+      <c r="BT54" s="24"/>
+      <c r="BU54" s="24"/>
+      <c r="CD54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CE54" s="23"/>
-[...2 lines deleted...]
-      <c r="CP54" s="23" t="s">
+      <c r="CE54" s="24"/>
+      <c r="CF54" s="24"/>
+      <c r="CG54" s="24"/>
+      <c r="CP54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CQ54" s="23"/>
-[...2 lines deleted...]
-      <c r="DB54" s="23" t="s">
+      <c r="CQ54" s="24"/>
+      <c r="CR54" s="24"/>
+      <c r="CS54" s="24"/>
+      <c r="DB54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="DC54" s="23"/>
-[...1 lines deleted...]
-      <c r="DE54" s="23"/>
+      <c r="DC54" s="24"/>
+      <c r="DD54" s="24"/>
+      <c r="DE54" s="24"/>
     </row>
     <row r="55" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="25"/>
-      <c r="B55" s="27" t="s">
+      <c r="A55" s="29"/>
+      <c r="B55" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="C55" s="31"/>
-[...10 lines deleted...]
-      <c r="N55" s="27" t="s">
+      <c r="C55" s="32"/>
+      <c r="D55" s="32"/>
+      <c r="E55" s="32"/>
+      <c r="F55" s="32"/>
+      <c r="G55" s="32"/>
+      <c r="H55" s="32"/>
+      <c r="I55" s="32"/>
+      <c r="J55" s="32"/>
+      <c r="K55" s="32"/>
+      <c r="L55" s="32"/>
+      <c r="M55" s="33"/>
+      <c r="N55" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="O55" s="31"/>
-[...10 lines deleted...]
-      <c r="Z55" s="27" t="s">
+      <c r="O55" s="32"/>
+      <c r="P55" s="32"/>
+      <c r="Q55" s="32"/>
+      <c r="R55" s="32"/>
+      <c r="S55" s="32"/>
+      <c r="T55" s="32"/>
+      <c r="U55" s="32"/>
+      <c r="V55" s="32"/>
+      <c r="W55" s="32"/>
+      <c r="X55" s="32"/>
+      <c r="Y55" s="33"/>
+      <c r="Z55" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="AA55" s="31"/>
-[...10 lines deleted...]
-      <c r="AL55" s="27" t="s">
+      <c r="AA55" s="32"/>
+      <c r="AB55" s="32"/>
+      <c r="AC55" s="32"/>
+      <c r="AD55" s="32"/>
+      <c r="AE55" s="32"/>
+      <c r="AF55" s="32"/>
+      <c r="AG55" s="32"/>
+      <c r="AH55" s="32"/>
+      <c r="AI55" s="32"/>
+      <c r="AJ55" s="32"/>
+      <c r="AK55" s="33"/>
+      <c r="AL55" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="AM55" s="31"/>
-[...10 lines deleted...]
-      <c r="AX55" s="27" t="s">
+      <c r="AM55" s="32"/>
+      <c r="AN55" s="32"/>
+      <c r="AO55" s="32"/>
+      <c r="AP55" s="32"/>
+      <c r="AQ55" s="32"/>
+      <c r="AR55" s="32"/>
+      <c r="AS55" s="32"/>
+      <c r="AT55" s="32"/>
+      <c r="AU55" s="32"/>
+      <c r="AV55" s="32"/>
+      <c r="AW55" s="33"/>
+      <c r="AX55" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="AY55" s="31"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="27" t="s">
+      <c r="AY55" s="32"/>
+      <c r="AZ55" s="32"/>
+      <c r="BA55" s="32"/>
+      <c r="BB55" s="32"/>
+      <c r="BC55" s="32"/>
+      <c r="BD55" s="32"/>
+      <c r="BE55" s="32"/>
+      <c r="BF55" s="32"/>
+      <c r="BG55" s="32"/>
+      <c r="BH55" s="32"/>
+      <c r="BI55" s="33"/>
+      <c r="BJ55" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="BK55" s="28"/>
-[...10 lines deleted...]
-      <c r="BV55" s="27" t="s">
+      <c r="BK55" s="22"/>
+      <c r="BL55" s="22"/>
+      <c r="BM55" s="22"/>
+      <c r="BN55" s="22"/>
+      <c r="BO55" s="22"/>
+      <c r="BP55" s="22"/>
+      <c r="BQ55" s="22"/>
+      <c r="BR55" s="22"/>
+      <c r="BS55" s="22"/>
+      <c r="BT55" s="22"/>
+      <c r="BU55" s="23"/>
+      <c r="BV55" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="BW55" s="28"/>
-[...10 lines deleted...]
-      <c r="CH55" s="27" t="s">
+      <c r="BW55" s="22"/>
+      <c r="BX55" s="22"/>
+      <c r="BY55" s="22"/>
+      <c r="BZ55" s="22"/>
+      <c r="CA55" s="22"/>
+      <c r="CB55" s="22"/>
+      <c r="CC55" s="22"/>
+      <c r="CD55" s="22"/>
+      <c r="CE55" s="22"/>
+      <c r="CF55" s="22"/>
+      <c r="CG55" s="23"/>
+      <c r="CH55" s="21" t="s">
         <v>49</v>
       </c>
-      <c r="CI55" s="28"/>
-[...10 lines deleted...]
-      <c r="CT55" s="27" t="s">
+      <c r="CI55" s="22"/>
+      <c r="CJ55" s="22"/>
+      <c r="CK55" s="22"/>
+      <c r="CL55" s="22"/>
+      <c r="CM55" s="22"/>
+      <c r="CN55" s="22"/>
+      <c r="CO55" s="22"/>
+      <c r="CP55" s="22"/>
+      <c r="CQ55" s="22"/>
+      <c r="CR55" s="22"/>
+      <c r="CS55" s="23"/>
+      <c r="CT55" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="CU55" s="28"/>
-[...9 lines deleted...]
-      <c r="DE55" s="29"/>
+      <c r="CU55" s="22"/>
+      <c r="CV55" s="22"/>
+      <c r="CW55" s="22"/>
+      <c r="CX55" s="22"/>
+      <c r="CY55" s="22"/>
+      <c r="CZ55" s="22"/>
+      <c r="DA55" s="22"/>
+      <c r="DB55" s="22"/>
+      <c r="DC55" s="22"/>
+      <c r="DD55" s="22"/>
+      <c r="DE55" s="23"/>
     </row>
     <row r="56" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="30"/>
+      <c r="A56" s="31"/>
       <c r="B56" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J56" s="7" t="s">
@@ -16060,51 +16149,53 @@
       </c>
       <c r="CO57" s="1">
         <v>103.44301410230521</v>
       </c>
       <c r="CP57" s="1">
         <v>105.76040304070557</v>
       </c>
       <c r="CQ57" s="1">
         <v>110.75693584010038</v>
       </c>
       <c r="CR57" s="1">
         <v>116.10201687181086</v>
       </c>
       <c r="CS57" s="1">
         <v>181.24809068785407</v>
       </c>
       <c r="CT57" s="1">
         <v>100</v>
       </c>
       <c r="CU57" s="1">
         <v>100.08421817247508</v>
       </c>
       <c r="CV57" s="1">
         <v>100</v>
       </c>
-      <c r="CW57" s="1"/>
+      <c r="CW57" s="1">
+        <v>130.2369122888478</v>
+      </c>
       <c r="CX57" s="1"/>
       <c r="CY57" s="1"/>
       <c r="CZ57" s="1"/>
       <c r="DA57" s="1"/>
       <c r="DB57" s="1"/>
       <c r="DC57" s="1"/>
       <c r="DD57" s="1"/>
       <c r="DE57" s="1"/>
     </row>
     <row r="58" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="13" t="s">
         <v>36</v>
       </c>
@@ -16371,51 +16462,53 @@
       </c>
       <c r="CO58" s="12">
         <v>93.59451499358336</v>
       </c>
       <c r="CP58" s="12">
         <v>101.52090895783572</v>
       </c>
       <c r="CQ58" s="12">
         <v>83.445818080586903</v>
       </c>
       <c r="CR58" s="12">
         <v>99.797864706619009</v>
       </c>
       <c r="CS58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CV58" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CW58" s="12"/>
+      <c r="CW58" s="12" t="s">
+        <v>36</v>
+      </c>
       <c r="CX58" s="12"/>
       <c r="CY58" s="12"/>
       <c r="CZ58" s="12"/>
       <c r="DA58" s="12"/>
       <c r="DB58" s="12"/>
       <c r="DC58" s="12"/>
       <c r="DD58" s="12"/>
       <c r="DE58" s="12"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="C59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="D59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="E59" s="12">
         <v>117.01380349430434</v>
       </c>
@@ -16682,51 +16775,53 @@
       </c>
       <c r="CO59" s="12">
         <v>117.51552911557232</v>
       </c>
       <c r="CP59" s="12">
         <v>110.85375202149774</v>
       </c>
       <c r="CQ59" s="12">
         <v>133.87059122831857</v>
       </c>
       <c r="CR59" s="12">
         <v>161.07645745624532</v>
       </c>
       <c r="CS59" s="12">
         <v>986.27360828148483</v>
       </c>
       <c r="CT59" s="12">
         <v>100</v>
       </c>
       <c r="CU59" s="12">
         <v>100</v>
       </c>
       <c r="CV59" s="12">
         <v>100</v>
       </c>
-      <c r="CW59" s="12"/>
+      <c r="CW59" s="12">
+        <v>80.418380155487412</v>
+      </c>
       <c r="CX59" s="12"/>
       <c r="CY59" s="10"/>
       <c r="CZ59" s="12"/>
       <c r="DA59" s="12"/>
       <c r="DB59" s="12"/>
       <c r="DC59" s="12"/>
       <c r="DD59" s="12"/>
       <c r="DE59" s="12"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="C60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="D60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="E60" s="12">
         <v>135.01384719888506</v>
       </c>
@@ -16993,51 +17088,53 @@
       </c>
       <c r="CO60" s="12">
         <v>108.19610530890805</v>
       </c>
       <c r="CP60" s="12">
         <v>102.98555970775116</v>
       </c>
       <c r="CQ60" s="12">
         <v>93.008639535449532</v>
       </c>
       <c r="CR60" s="12">
         <v>94.939301673653105</v>
       </c>
       <c r="CS60" s="12">
         <v>416.65980641431963</v>
       </c>
       <c r="CT60" s="12">
         <v>100</v>
       </c>
       <c r="CU60" s="12">
         <v>100</v>
       </c>
       <c r="CV60" s="12">
         <v>100</v>
       </c>
-      <c r="CW60" s="12"/>
+      <c r="CW60" s="12">
+        <v>100</v>
+      </c>
       <c r="CX60" s="12"/>
       <c r="CY60" s="10"/>
       <c r="CZ60" s="12"/>
       <c r="DA60" s="12"/>
       <c r="DB60" s="12"/>
       <c r="DC60" s="12"/>
       <c r="DD60" s="12"/>
       <c r="DE60" s="12"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="C61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="D61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="E61" s="12">
         <v>108.56721621845257</v>
       </c>
@@ -17304,51 +17401,53 @@
       </c>
       <c r="CO61" s="12">
         <v>98.005487247385275</v>
       </c>
       <c r="CP61" s="12">
         <v>95.852817972528626</v>
       </c>
       <c r="CQ61" s="12">
         <v>98.566741152816832</v>
       </c>
       <c r="CR61" s="12">
         <v>102.47492280847274</v>
       </c>
       <c r="CS61" s="12">
         <v>137.67900947462036</v>
       </c>
       <c r="CT61" s="12">
         <v>100</v>
       </c>
       <c r="CU61" s="12">
         <v>100</v>
       </c>
       <c r="CV61" s="12">
         <v>100</v>
       </c>
-      <c r="CW61" s="12"/>
+      <c r="CW61" s="12">
+        <v>175.35083553354508</v>
+      </c>
       <c r="CX61" s="12"/>
       <c r="CY61" s="12"/>
       <c r="CZ61" s="12"/>
       <c r="DA61" s="12"/>
       <c r="DB61" s="12"/>
       <c r="DC61" s="12"/>
       <c r="DD61" s="12"/>
       <c r="DE61" s="12"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="C62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="D62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="E62" s="12">
         <v>122.01710970872747</v>
       </c>
@@ -17615,51 +17714,53 @@
       </c>
       <c r="CO62" s="12">
         <v>102.03635521615884</v>
       </c>
       <c r="CP62" s="12">
         <v>114.92079098813034</v>
       </c>
       <c r="CQ62" s="12">
         <v>111.98272991351901</v>
       </c>
       <c r="CR62" s="12">
         <v>75.941094688705306</v>
       </c>
       <c r="CS62" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT62" s="12">
         <v>100</v>
       </c>
       <c r="CU62" s="12">
         <v>100</v>
       </c>
       <c r="CV62" s="12">
         <v>100</v>
       </c>
-      <c r="CW62" s="12"/>
+      <c r="CW62" s="12">
+        <v>100</v>
+      </c>
       <c r="CX62" s="12"/>
       <c r="CY62" s="12"/>
       <c r="CZ62" s="12"/>
       <c r="DA62" s="12"/>
       <c r="DB62" s="12"/>
       <c r="DC62" s="12"/>
       <c r="DD62" s="12"/>
       <c r="DE62" s="12"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="C63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="D63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="E63" s="12">
         <v>110.09150172278079</v>
       </c>
@@ -17926,51 +18027,53 @@
       </c>
       <c r="CO63" s="12">
         <v>105.5815109069204</v>
       </c>
       <c r="CP63" s="12">
         <v>109.33595639156215</v>
       </c>
       <c r="CQ63" s="12">
         <v>113.26441567246795</v>
       </c>
       <c r="CR63" s="12">
         <v>38.629431231519284</v>
       </c>
       <c r="CS63" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT63" s="12">
         <v>100</v>
       </c>
       <c r="CU63" s="12">
         <v>100</v>
       </c>
       <c r="CV63" s="12">
         <v>100</v>
       </c>
-      <c r="CW63" s="12"/>
+      <c r="CW63" s="12">
+        <v>99.877389106978967</v>
+      </c>
       <c r="CX63" s="12"/>
       <c r="CY63" s="12"/>
       <c r="CZ63" s="12"/>
       <c r="DA63" s="12"/>
       <c r="DB63" s="12"/>
       <c r="DC63" s="12"/>
       <c r="DD63" s="12"/>
       <c r="DE63" s="12"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="C64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="D64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="E64" s="12">
         <v>104.17910159385558</v>
       </c>
@@ -18237,51 +18340,53 @@
       </c>
       <c r="CO64" s="12">
         <v>93.127328461708743</v>
       </c>
       <c r="CP64" s="12">
         <v>108.89077003755432</v>
       </c>
       <c r="CQ64" s="12">
         <v>104.91227679531896</v>
       </c>
       <c r="CR64" s="12">
         <v>39.961436782291393</v>
       </c>
       <c r="CS64" s="12">
         <v>11506.930684238414</v>
       </c>
       <c r="CT64" s="12">
         <v>100</v>
       </c>
       <c r="CU64" s="12">
         <v>100</v>
       </c>
       <c r="CV64" s="12">
         <v>100</v>
       </c>
-      <c r="CW64" s="12"/>
+      <c r="CW64" s="12">
+        <v>107.67865719934512</v>
+      </c>
       <c r="CX64" s="12"/>
       <c r="CY64" s="12"/>
       <c r="CZ64" s="12"/>
       <c r="DA64" s="12"/>
       <c r="DB64" s="12"/>
       <c r="DC64" s="12"/>
       <c r="DD64" s="12"/>
       <c r="DE64" s="12"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E65" s="13" t="s">
         <v>36</v>
       </c>
@@ -18548,51 +18653,53 @@
       </c>
       <c r="CO65" s="12">
         <v>97.347823232442451</v>
       </c>
       <c r="CP65" s="12">
         <v>96.065081270041404</v>
       </c>
       <c r="CQ65" s="12">
         <v>98.436597567437062</v>
       </c>
       <c r="CR65" s="12">
         <v>112.60035159638475</v>
       </c>
       <c r="CS65" s="12">
         <v>40960.844578456054</v>
       </c>
       <c r="CT65" s="12">
         <v>100</v>
       </c>
       <c r="CU65" s="12">
         <v>100</v>
       </c>
       <c r="CV65" s="12">
         <v>100</v>
       </c>
-      <c r="CW65" s="12"/>
+      <c r="CW65" s="12">
+        <v>94.961027620053542</v>
+      </c>
       <c r="CX65" s="12"/>
       <c r="CY65" s="12"/>
       <c r="CZ65" s="12"/>
       <c r="DA65" s="12"/>
       <c r="DB65" s="12"/>
       <c r="DC65" s="12"/>
       <c r="DD65" s="12"/>
       <c r="DE65" s="12"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="C66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="D66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="E66" s="12">
         <v>108.74084919353993</v>
       </c>
@@ -18859,51 +18966,53 @@
       </c>
       <c r="CO66" s="12">
         <v>106.34314351712206</v>
       </c>
       <c r="CP66" s="12">
         <v>96.447839588623495</v>
       </c>
       <c r="CQ66" s="12">
         <v>85.251986683850717</v>
       </c>
       <c r="CR66" s="12">
         <v>206.48116632217278</v>
       </c>
       <c r="CS66" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT66" s="12">
         <v>100</v>
       </c>
       <c r="CU66" s="12">
         <v>100</v>
       </c>
       <c r="CV66" s="12">
         <v>100</v>
       </c>
-      <c r="CW66" s="12"/>
+      <c r="CW66" s="12">
+        <v>90.929081111786559</v>
+      </c>
       <c r="CX66" s="12"/>
       <c r="CY66" s="12"/>
       <c r="CZ66" s="12"/>
       <c r="DA66" s="12"/>
       <c r="DB66" s="12"/>
       <c r="DC66" s="12"/>
       <c r="DD66" s="12"/>
       <c r="DE66" s="12"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="C67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="D67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="E67" s="12">
         <v>89.175446205862102</v>
       </c>
@@ -19170,51 +19279,53 @@
       </c>
       <c r="CO67" s="12">
         <v>113.36451705084352</v>
       </c>
       <c r="CP67" s="12">
         <v>112.55722104797307</v>
       </c>
       <c r="CQ67" s="12">
         <v>129.24498131720267</v>
       </c>
       <c r="CR67" s="12">
         <v>121.51765280861181</v>
       </c>
       <c r="CS67" s="12">
         <v>45603.601374042461</v>
       </c>
       <c r="CT67" s="12">
         <v>100</v>
       </c>
       <c r="CU67" s="12">
         <v>100</v>
       </c>
       <c r="CV67" s="12">
         <v>100</v>
       </c>
-      <c r="CW67" s="12"/>
+      <c r="CW67" s="12">
+        <v>100</v>
+      </c>
       <c r="CX67" s="12"/>
       <c r="CY67" s="10"/>
       <c r="CZ67" s="12"/>
       <c r="DA67" s="12"/>
       <c r="DB67" s="12"/>
       <c r="DC67" s="12"/>
       <c r="DD67" s="12"/>
       <c r="DE67" s="12"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="C68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="D68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="E68" s="12">
         <v>174.32324726252187</v>
       </c>
@@ -19481,51 +19592,53 @@
       </c>
       <c r="CO68" s="12">
         <v>102.30658927840169</v>
       </c>
       <c r="CP68" s="12">
         <v>102.51888589014308</v>
       </c>
       <c r="CQ68" s="12">
         <v>98.917037508425125</v>
       </c>
       <c r="CR68" s="12">
         <v>124.40695999975502</v>
       </c>
       <c r="CS68" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT68" s="12">
         <v>100</v>
       </c>
       <c r="CU68" s="12">
         <v>100</v>
       </c>
       <c r="CV68" s="12">
         <v>100</v>
       </c>
-      <c r="CW68" s="12"/>
+      <c r="CW68" s="12">
+        <v>99.545126811571933</v>
+      </c>
       <c r="CX68" s="12"/>
       <c r="CY68" s="10"/>
       <c r="CZ68" s="12"/>
       <c r="DA68" s="12"/>
       <c r="DB68" s="12"/>
       <c r="DC68" s="12"/>
       <c r="DD68" s="12"/>
       <c r="DE68" s="12"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="C69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="D69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="E69" s="12">
         <v>113.73970094637977</v>
       </c>
@@ -19792,51 +19905,53 @@
       </c>
       <c r="CO69" s="12">
         <v>83.61725188446843</v>
       </c>
       <c r="CP69" s="12">
         <v>94.410338114548139</v>
       </c>
       <c r="CQ69" s="12">
         <v>97.655585057985633</v>
       </c>
       <c r="CR69" s="12">
         <v>96.120507151265315</v>
       </c>
       <c r="CS69" s="12">
         <v>2033.5676227502277</v>
       </c>
       <c r="CT69" s="12">
         <v>100</v>
       </c>
       <c r="CU69" s="12">
         <v>100</v>
       </c>
       <c r="CV69" s="12">
         <v>100</v>
       </c>
-      <c r="CW69" s="12"/>
+      <c r="CW69" s="12">
+        <v>100</v>
+      </c>
       <c r="CX69" s="12"/>
       <c r="CY69" s="10"/>
       <c r="CZ69" s="12"/>
       <c r="DA69" s="12"/>
       <c r="DB69" s="12"/>
       <c r="DC69" s="12"/>
       <c r="DD69" s="12"/>
       <c r="DE69" s="12"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E70" s="10">
         <v>129.30513374282191</v>
       </c>
@@ -20103,51 +20218,53 @@
       </c>
       <c r="CO70" s="12">
         <v>104.96728429048012</v>
       </c>
       <c r="CP70" s="12">
         <v>110.76719523544341</v>
       </c>
       <c r="CQ70" s="12">
         <v>114.08805449674185</v>
       </c>
       <c r="CR70" s="12">
         <v>118.32501291063903</v>
       </c>
       <c r="CS70" s="12">
         <v>1932.397993919004</v>
       </c>
       <c r="CT70" s="12">
         <v>100</v>
       </c>
       <c r="CU70" s="12">
         <v>100</v>
       </c>
       <c r="CV70" s="12">
         <v>100</v>
       </c>
-      <c r="CW70" s="12"/>
+      <c r="CW70" s="12">
+        <v>112.74258958232011</v>
+      </c>
       <c r="CX70" s="12"/>
       <c r="CY70" s="10"/>
       <c r="CZ70" s="12"/>
       <c r="DA70" s="12"/>
       <c r="DB70" s="12"/>
       <c r="DC70" s="12"/>
       <c r="DD70" s="12"/>
       <c r="DE70" s="12"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E71" s="10">
         <v>79.432914499286227</v>
       </c>
@@ -20414,51 +20531,53 @@
       </c>
       <c r="CO71" s="12">
         <v>112.00192903325343</v>
       </c>
       <c r="CP71" s="12">
         <v>111.10821693032516</v>
       </c>
       <c r="CQ71" s="12">
         <v>107.03331764952711</v>
       </c>
       <c r="CR71" s="12">
         <v>118.76626907332897</v>
       </c>
       <c r="CS71" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT71" s="12">
         <v>100</v>
       </c>
       <c r="CU71" s="12">
         <v>100</v>
       </c>
       <c r="CV71" s="12">
         <v>100</v>
       </c>
-      <c r="CW71" s="12"/>
+      <c r="CW71" s="12">
+        <v>99.348501529020567</v>
+      </c>
       <c r="CX71" s="12"/>
       <c r="CY71" s="10"/>
       <c r="CZ71" s="12"/>
       <c r="DA71" s="12"/>
       <c r="DB71" s="12"/>
       <c r="DC71" s="12"/>
       <c r="DD71" s="12"/>
       <c r="DE71" s="12"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="C72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="D72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="E72" s="12">
         <v>92.276476455617498</v>
       </c>
@@ -20725,51 +20844,53 @@
       </c>
       <c r="CO72" s="12">
         <v>88.482502971468662</v>
       </c>
       <c r="CP72" s="12">
         <v>100.25240191798981</v>
       </c>
       <c r="CQ72" s="12">
         <v>103.43211477503782</v>
       </c>
       <c r="CR72" s="12">
         <v>99.540747033479192</v>
       </c>
       <c r="CS72" s="12">
         <v>159.9082464171247</v>
       </c>
       <c r="CT72" s="12">
         <v>100</v>
       </c>
       <c r="CU72" s="12">
         <v>100.16852669281087</v>
       </c>
       <c r="CV72" s="12">
         <v>100</v>
       </c>
-      <c r="CW72" s="12"/>
+      <c r="CW72" s="12">
+        <v>126.59885723650264</v>
+      </c>
       <c r="CX72" s="12"/>
       <c r="CY72" s="10"/>
       <c r="CZ72" s="12"/>
       <c r="DA72" s="12"/>
       <c r="DB72" s="12"/>
       <c r="DC72" s="12"/>
       <c r="DD72" s="12"/>
       <c r="DE72" s="12"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="13" t="s">
         <v>36</v>
       </c>
@@ -21036,51 +21157,53 @@
       </c>
       <c r="CO73" s="12">
         <v>98.158342036630614</v>
       </c>
       <c r="CP73" s="12">
         <v>89.576972865827656</v>
       </c>
       <c r="CQ73" s="12">
         <v>185.4314650459817</v>
       </c>
       <c r="CR73" s="12">
         <v>-42.096667115165985</v>
       </c>
       <c r="CS73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CV73" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CW73" s="12"/>
+      <c r="CW73" s="12" t="s">
+        <v>36</v>
+      </c>
       <c r="CX73" s="12"/>
       <c r="CY73" s="10"/>
       <c r="CZ73" s="12"/>
       <c r="DA73" s="12"/>
       <c r="DB73" s="12"/>
       <c r="DC73" s="12"/>
       <c r="DD73" s="12"/>
       <c r="DE73" s="12"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="E74" s="10">
         <v>106.45890847165226</v>
       </c>
@@ -21347,51 +21470,53 @@
       </c>
       <c r="CO74" s="12">
         <v>97.505862138011338</v>
       </c>
       <c r="CP74" s="12">
         <v>97.415481924724318</v>
       </c>
       <c r="CQ74" s="12">
         <v>100.75135115130315</v>
       </c>
       <c r="CR74" s="12">
         <v>116.35352949761422</v>
       </c>
       <c r="CS74" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT74" s="10">
         <v>100</v>
       </c>
       <c r="CU74" s="12">
         <v>100</v>
       </c>
       <c r="CV74" s="12">
         <v>100</v>
       </c>
-      <c r="CW74" s="12"/>
+      <c r="CW74" s="12">
+        <v>100</v>
+      </c>
       <c r="CX74" s="12"/>
       <c r="CY74" s="10"/>
       <c r="CZ74" s="12"/>
       <c r="DA74" s="12"/>
       <c r="DB74" s="12"/>
       <c r="DC74" s="12"/>
       <c r="DD74" s="12"/>
       <c r="DE74" s="12"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E75" s="10">
         <v>92.956396479829763</v>
       </c>
@@ -21658,51 +21783,53 @@
       </c>
       <c r="CO75" s="12">
         <v>100.00000140174023</v>
       </c>
       <c r="CP75" s="12">
         <v>103.74769284330354</v>
       </c>
       <c r="CQ75" s="12">
         <v>86.627071669934111</v>
       </c>
       <c r="CR75" s="12">
         <v>44.148162286333474</v>
       </c>
       <c r="CS75" s="12">
         <v>434.75755642429635</v>
       </c>
       <c r="CT75" s="10">
         <v>100</v>
       </c>
       <c r="CU75" s="12">
         <v>100</v>
       </c>
       <c r="CV75" s="12">
         <v>100</v>
       </c>
-      <c r="CW75" s="12"/>
+      <c r="CW75" s="12">
+        <v>99.748405438044003</v>
+      </c>
       <c r="CX75" s="12"/>
       <c r="CY75" s="10"/>
       <c r="CZ75" s="12"/>
       <c r="DA75" s="12"/>
       <c r="DB75" s="12"/>
       <c r="DC75" s="12"/>
       <c r="DD75" s="12"/>
       <c r="DE75" s="12"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E76" s="10">
         <v>111.83599807882341</v>
       </c>
@@ -21969,51 +22096,53 @@
       </c>
       <c r="CO76" s="12">
         <v>100.38775290394196</v>
       </c>
       <c r="CP76" s="12">
         <v>99.870845426034322</v>
       </c>
       <c r="CQ76" s="12">
         <v>100.07915602173765</v>
       </c>
       <c r="CR76" s="12">
         <v>100.03791396909574</v>
       </c>
       <c r="CS76" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT76" s="10">
         <v>100</v>
       </c>
       <c r="CU76" s="12">
         <v>100</v>
       </c>
       <c r="CV76" s="12">
         <v>100</v>
       </c>
-      <c r="CW76" s="12"/>
+      <c r="CW76" s="12">
+        <v>191.31519861556555</v>
+      </c>
       <c r="CX76" s="12"/>
       <c r="CY76" s="10"/>
       <c r="CZ76" s="12"/>
       <c r="DA76" s="12"/>
       <c r="DB76" s="12"/>
       <c r="DC76" s="12"/>
       <c r="DD76" s="12"/>
       <c r="DE76" s="12"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="C77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="D77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="E77" s="12">
         <v>85.345973123599904</v>
       </c>
@@ -22280,373 +22409,375 @@
       </c>
       <c r="CO77" s="12">
         <v>84.350332049443296</v>
       </c>
       <c r="CP77" s="12">
         <v>69.378081861939052</v>
       </c>
       <c r="CQ77" s="12">
         <v>92.885866461188897</v>
       </c>
       <c r="CR77" s="12">
         <v>84.882099785865634</v>
       </c>
       <c r="CS77" s="12">
         <v>102.5642710613084</v>
       </c>
       <c r="CT77" s="10">
         <v>100</v>
       </c>
       <c r="CU77" s="12">
         <v>100</v>
       </c>
       <c r="CV77" s="12">
         <v>100</v>
       </c>
-      <c r="CW77" s="12"/>
+      <c r="CW77" s="12">
+        <v>100</v>
+      </c>
       <c r="CX77" s="12"/>
       <c r="CY77" s="10"/>
       <c r="CZ77" s="12"/>
       <c r="DA77" s="12"/>
       <c r="DB77" s="12"/>
       <c r="DC77" s="12"/>
       <c r="DD77" s="12"/>
       <c r="DE77" s="12"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="21" t="s">
+      <c r="A79" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B79" s="21"/>
-[...59 lines deleted...]
-      <c r="CH79" s="34" t="s">
+      <c r="B79" s="27"/>
+      <c r="C79" s="27"/>
+      <c r="D79" s="27"/>
+      <c r="E79" s="27"/>
+      <c r="F79" s="27"/>
+      <c r="G79" s="27"/>
+      <c r="H79" s="27"/>
+      <c r="I79" s="27"/>
+      <c r="J79" s="27"/>
+      <c r="K79" s="27"/>
+      <c r="L79" s="27"/>
+      <c r="M79" s="27"/>
+      <c r="N79" s="27"/>
+      <c r="O79" s="27"/>
+      <c r="P79" s="27"/>
+      <c r="Q79" s="27"/>
+      <c r="R79" s="27"/>
+      <c r="S79" s="27"/>
+      <c r="T79" s="27"/>
+      <c r="U79" s="27"/>
+      <c r="V79" s="27"/>
+      <c r="W79" s="27"/>
+      <c r="X79" s="27"/>
+      <c r="Y79" s="27"/>
+      <c r="Z79" s="27"/>
+      <c r="AA79" s="27"/>
+      <c r="AB79" s="27"/>
+      <c r="AC79" s="27"/>
+      <c r="AD79" s="27"/>
+      <c r="AE79" s="27"/>
+      <c r="AF79" s="27"/>
+      <c r="AG79" s="27"/>
+      <c r="AH79" s="27"/>
+      <c r="AI79" s="27"/>
+      <c r="AJ79" s="27"/>
+      <c r="AK79" s="27"/>
+      <c r="AL79" s="27"/>
+      <c r="AM79" s="27"/>
+      <c r="AN79" s="27"/>
+      <c r="AO79" s="27"/>
+      <c r="AP79" s="27"/>
+      <c r="AQ79" s="27"/>
+      <c r="AR79" s="27"/>
+      <c r="AS79" s="27"/>
+      <c r="AT79" s="27"/>
+      <c r="AU79" s="27"/>
+      <c r="AV79" s="27"/>
+      <c r="AW79" s="27"/>
+      <c r="AX79" s="27"/>
+      <c r="AY79" s="27"/>
+      <c r="AZ79" s="27"/>
+      <c r="BA79" s="27"/>
+      <c r="BB79" s="27"/>
+      <c r="BC79" s="27"/>
+      <c r="BD79" s="27"/>
+      <c r="BE79" s="27"/>
+      <c r="BF79" s="27"/>
+      <c r="BG79" s="27"/>
+      <c r="BH79" s="27"/>
+      <c r="BI79" s="27"/>
+      <c r="CH79" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="CI79" s="34"/>
-[...21 lines deleted...]
-      <c r="DE79" s="34"/>
+      <c r="CI79" s="25"/>
+      <c r="CJ79" s="25"/>
+      <c r="CK79" s="25"/>
+      <c r="CL79" s="25"/>
+      <c r="CM79" s="25"/>
+      <c r="CN79" s="25"/>
+      <c r="CO79" s="25"/>
+      <c r="CP79" s="25"/>
+      <c r="CQ79" s="25"/>
+      <c r="CR79" s="25"/>
+      <c r="CS79" s="25"/>
+      <c r="CT79" s="25"/>
+      <c r="CU79" s="25"/>
+      <c r="CV79" s="25"/>
+      <c r="CW79" s="25"/>
+      <c r="CX79" s="25"/>
+      <c r="CY79" s="25"/>
+      <c r="CZ79" s="25"/>
+      <c r="DA79" s="25"/>
+      <c r="DB79" s="25"/>
+      <c r="DC79" s="25"/>
+      <c r="DD79" s="25"/>
+      <c r="DE79" s="25"/>
       <c r="DF79" s="20"/>
       <c r="DG79" s="20"/>
       <c r="DH79" s="20"/>
       <c r="DI79" s="20"/>
       <c r="DJ79" s="20"/>
       <c r="DK79" s="20"/>
       <c r="DL79" s="20"/>
       <c r="DM79" s="20"/>
       <c r="DN79" s="20"/>
       <c r="DO79" s="20"/>
       <c r="DP79" s="20"/>
       <c r="DQ79" s="20"/>
       <c r="DR79" s="20"/>
       <c r="DS79" s="20"/>
       <c r="DT79" s="20"/>
       <c r="DU79" s="20"/>
       <c r="DV79" s="20"/>
       <c r="DW79" s="20"/>
       <c r="DX79" s="20"/>
       <c r="DY79" s="20"/>
       <c r="DZ79" s="20"/>
       <c r="EA79" s="20"/>
       <c r="EB79" s="20"/>
       <c r="EC79" s="20"/>
       <c r="ED79" s="20"/>
       <c r="EE79" s="20"/>
       <c r="EF79" s="20"/>
       <c r="EG79" s="20"/>
       <c r="EH79" s="20"/>
       <c r="EI79" s="20"/>
       <c r="EJ79" s="20"/>
       <c r="EK79" s="20"/>
       <c r="EL79" s="20"/>
       <c r="EM79" s="20"/>
       <c r="EN79" s="20"/>
       <c r="EO79" s="20"/>
       <c r="EP79" s="20"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K80" s="22" t="s">
+      <c r="K80" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="L80" s="22"/>
-[...1 lines deleted...]
-      <c r="W80" s="22" t="s">
+      <c r="L80" s="28"/>
+      <c r="M80" s="28"/>
+      <c r="W80" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="X80" s="22"/>
-[...1 lines deleted...]
-      <c r="AH80" s="23" t="s">
+      <c r="X80" s="28"/>
+      <c r="Y80" s="28"/>
+      <c r="AH80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AI80" s="23"/>
-[...2 lines deleted...]
-      <c r="AT80" s="23" t="s">
+      <c r="AI80" s="24"/>
+      <c r="AJ80" s="24"/>
+      <c r="AK80" s="24"/>
+      <c r="AT80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AU80" s="23"/>
-[...2 lines deleted...]
-      <c r="BF80" s="23" t="s">
+      <c r="AU80" s="24"/>
+      <c r="AV80" s="24"/>
+      <c r="AW80" s="24"/>
+      <c r="BF80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BG80" s="23"/>
-[...2 lines deleted...]
-      <c r="BR80" s="23" t="s">
+      <c r="BG80" s="24"/>
+      <c r="BH80" s="24"/>
+      <c r="BI80" s="24"/>
+      <c r="BR80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BS80" s="23"/>
-[...2 lines deleted...]
-      <c r="CD80" s="23" t="s">
+      <c r="BS80" s="24"/>
+      <c r="BT80" s="24"/>
+      <c r="BU80" s="24"/>
+      <c r="CD80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CE80" s="23"/>
-[...2 lines deleted...]
-      <c r="CP80" s="23" t="s">
+      <c r="CE80" s="24"/>
+      <c r="CF80" s="24"/>
+      <c r="CG80" s="24"/>
+      <c r="CP80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CQ80" s="23"/>
-[...2 lines deleted...]
-      <c r="DB80" s="23" t="s">
+      <c r="CQ80" s="24"/>
+      <c r="CR80" s="24"/>
+      <c r="CS80" s="24"/>
+      <c r="DB80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="DC80" s="23"/>
-[...1 lines deleted...]
-      <c r="DE80" s="23"/>
+      <c r="DC80" s="24"/>
+      <c r="DD80" s="24"/>
+      <c r="DE80" s="24"/>
     </row>
     <row r="81" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="25"/>
-      <c r="B81" s="27" t="s">
+      <c r="A81" s="29"/>
+      <c r="B81" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="C81" s="28"/>
-[...10 lines deleted...]
-      <c r="N81" s="27" t="s">
+      <c r="C81" s="22"/>
+      <c r="D81" s="22"/>
+      <c r="E81" s="22"/>
+      <c r="F81" s="22"/>
+      <c r="G81" s="22"/>
+      <c r="H81" s="22"/>
+      <c r="I81" s="22"/>
+      <c r="J81" s="22"/>
+      <c r="K81" s="22"/>
+      <c r="L81" s="22"/>
+      <c r="M81" s="23"/>
+      <c r="N81" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="O81" s="28"/>
-[...10 lines deleted...]
-      <c r="Z81" s="27" t="s">
+      <c r="O81" s="22"/>
+      <c r="P81" s="22"/>
+      <c r="Q81" s="22"/>
+      <c r="R81" s="22"/>
+      <c r="S81" s="22"/>
+      <c r="T81" s="22"/>
+      <c r="U81" s="22"/>
+      <c r="V81" s="22"/>
+      <c r="W81" s="22"/>
+      <c r="X81" s="22"/>
+      <c r="Y81" s="23"/>
+      <c r="Z81" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="AA81" s="28"/>
-[...10 lines deleted...]
-      <c r="AL81" s="27" t="s">
+      <c r="AA81" s="22"/>
+      <c r="AB81" s="22"/>
+      <c r="AC81" s="22"/>
+      <c r="AD81" s="22"/>
+      <c r="AE81" s="22"/>
+      <c r="AF81" s="22"/>
+      <c r="AG81" s="22"/>
+      <c r="AH81" s="22"/>
+      <c r="AI81" s="22"/>
+      <c r="AJ81" s="22"/>
+      <c r="AK81" s="23"/>
+      <c r="AL81" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="AM81" s="28"/>
-[...10 lines deleted...]
-      <c r="AX81" s="27" t="s">
+      <c r="AM81" s="22"/>
+      <c r="AN81" s="22"/>
+      <c r="AO81" s="22"/>
+      <c r="AP81" s="22"/>
+      <c r="AQ81" s="22"/>
+      <c r="AR81" s="22"/>
+      <c r="AS81" s="22"/>
+      <c r="AT81" s="22"/>
+      <c r="AU81" s="22"/>
+      <c r="AV81" s="22"/>
+      <c r="AW81" s="23"/>
+      <c r="AX81" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="AY81" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ81" s="27" t="s">
+      <c r="AY81" s="22"/>
+      <c r="AZ81" s="22"/>
+      <c r="BA81" s="22"/>
+      <c r="BB81" s="22"/>
+      <c r="BC81" s="22"/>
+      <c r="BD81" s="22"/>
+      <c r="BE81" s="22"/>
+      <c r="BF81" s="22"/>
+      <c r="BG81" s="22"/>
+      <c r="BH81" s="22"/>
+      <c r="BI81" s="23"/>
+      <c r="BJ81" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="BK81" s="28"/>
-[...10 lines deleted...]
-      <c r="BV81" s="27" t="s">
+      <c r="BK81" s="22"/>
+      <c r="BL81" s="22"/>
+      <c r="BM81" s="22"/>
+      <c r="BN81" s="22"/>
+      <c r="BO81" s="22"/>
+      <c r="BP81" s="22"/>
+      <c r="BQ81" s="22"/>
+      <c r="BR81" s="22"/>
+      <c r="BS81" s="22"/>
+      <c r="BT81" s="22"/>
+      <c r="BU81" s="23"/>
+      <c r="BV81" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="BW81" s="28"/>
-[...10 lines deleted...]
-      <c r="CH81" s="27" t="s">
+      <c r="BW81" s="22"/>
+      <c r="BX81" s="22"/>
+      <c r="BY81" s="22"/>
+      <c r="BZ81" s="22"/>
+      <c r="CA81" s="22"/>
+      <c r="CB81" s="22"/>
+      <c r="CC81" s="22"/>
+      <c r="CD81" s="22"/>
+      <c r="CE81" s="22"/>
+      <c r="CF81" s="22"/>
+      <c r="CG81" s="23"/>
+      <c r="CH81" s="21" t="s">
         <v>49</v>
       </c>
-      <c r="CI81" s="28"/>
-[...10 lines deleted...]
-      <c r="CT81" s="27" t="s">
+      <c r="CI81" s="22"/>
+      <c r="CJ81" s="22"/>
+      <c r="CK81" s="22"/>
+      <c r="CL81" s="22"/>
+      <c r="CM81" s="22"/>
+      <c r="CN81" s="22"/>
+      <c r="CO81" s="22"/>
+      <c r="CP81" s="22"/>
+      <c r="CQ81" s="22"/>
+      <c r="CR81" s="22"/>
+      <c r="CS81" s="23"/>
+      <c r="CT81" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="CU81" s="28"/>
-[...9 lines deleted...]
-      <c r="DE81" s="29"/>
+      <c r="CU81" s="22"/>
+      <c r="CV81" s="22"/>
+      <c r="CW81" s="22"/>
+      <c r="CX81" s="22"/>
+      <c r="CY81" s="22"/>
+      <c r="CZ81" s="22"/>
+      <c r="DA81" s="22"/>
+      <c r="DB81" s="22"/>
+      <c r="DC81" s="22"/>
+      <c r="DD81" s="22"/>
+      <c r="DE81" s="23"/>
     </row>
     <row r="82" spans="1:109" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="26"/>
+      <c r="A82" s="30"/>
       <c r="B82" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J82" s="7" t="s">
@@ -23229,51 +23360,53 @@
       </c>
       <c r="CO83" s="1">
         <v>101.66012670118032</v>
       </c>
       <c r="CP83" s="1">
         <v>105.0858183984956</v>
       </c>
       <c r="CQ83" s="1">
         <v>103.60164987240846</v>
       </c>
       <c r="CR83" s="1">
         <v>103.76871511066466</v>
       </c>
       <c r="CS83" s="1">
         <v>101.86121742561862</v>
       </c>
       <c r="CT83" s="1">
         <v>102.81671505145704</v>
       </c>
       <c r="CU83" s="1">
         <v>104.47373512050171</v>
       </c>
       <c r="CV83" s="1">
         <v>103.62055367334328</v>
       </c>
-      <c r="CW83" s="1"/>
+      <c r="CW83" s="1">
+        <v>103.11638388892688</v>
+      </c>
       <c r="CX83" s="1"/>
       <c r="CY83" s="1"/>
       <c r="CZ83" s="1"/>
       <c r="DA83" s="1"/>
       <c r="DB83" s="1"/>
       <c r="DC83" s="1"/>
       <c r="DD83" s="1"/>
       <c r="DE83" s="1"/>
     </row>
     <row r="84" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E84" s="13" t="s">
         <v>36</v>
       </c>
@@ -23540,51 +23673,53 @@
       </c>
       <c r="CO84" s="12">
         <v>105.48463757777651</v>
       </c>
       <c r="CP84" s="12">
         <v>105.78252971345019</v>
       </c>
       <c r="CQ84" s="12">
         <v>106.68121826131775</v>
       </c>
       <c r="CR84" s="12">
         <v>106.36891267208026</v>
       </c>
       <c r="CS84" s="12">
         <v>103.17752951684014</v>
       </c>
       <c r="CT84" s="12">
         <v>104.62852779533888</v>
       </c>
       <c r="CU84" s="12">
         <v>104.7028100314328</v>
       </c>
       <c r="CV84" s="12">
         <v>101.98695665947884</v>
       </c>
-      <c r="CW84" s="12"/>
+      <c r="CW84" s="12">
+        <v>102.43511741934819</v>
+      </c>
       <c r="CX84" s="12"/>
       <c r="CY84" s="12"/>
       <c r="CZ84" s="12"/>
       <c r="DA84" s="12"/>
       <c r="DB84" s="12"/>
       <c r="DC84" s="12"/>
       <c r="DD84" s="12"/>
       <c r="DE84" s="12"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B85" s="12">
         <v>104.74399517189843</v>
       </c>
       <c r="C85" s="12">
         <v>107.72113621486588</v>
       </c>
       <c r="D85" s="12">
         <v>102.18461923247362</v>
       </c>
       <c r="E85" s="12">
         <v>104.74235567353701</v>
       </c>
@@ -23851,51 +23986,53 @@
       </c>
       <c r="CO85" s="12">
         <v>97.303509590311606</v>
       </c>
       <c r="CP85" s="12">
         <v>102.39167699194292</v>
       </c>
       <c r="CQ85" s="12">
         <v>103.08077152801012</v>
       </c>
       <c r="CR85" s="12">
         <v>110.01049280405969</v>
       </c>
       <c r="CS85" s="12">
         <v>117.86621325429138</v>
       </c>
       <c r="CT85" s="12">
         <v>108.2494989120689</v>
       </c>
       <c r="CU85" s="12">
         <v>103.70677524992726</v>
       </c>
       <c r="CV85" s="12">
         <v>97.547127247118993</v>
       </c>
-      <c r="CW85" s="12"/>
+      <c r="CW85" s="12">
+        <v>101.4771569786768</v>
+      </c>
       <c r="CX85" s="12"/>
       <c r="CY85" s="10"/>
       <c r="CZ85" s="12"/>
       <c r="DA85" s="12"/>
       <c r="DB85" s="12"/>
       <c r="DC85" s="12"/>
       <c r="DD85" s="12"/>
       <c r="DE85" s="12"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B86" s="12">
         <v>105.45790853907479</v>
       </c>
       <c r="C86" s="12">
         <v>103.71084543463623</v>
       </c>
       <c r="D86" s="12">
         <v>105.35473716304313</v>
       </c>
       <c r="E86" s="12">
         <v>105.94411887956892</v>
       </c>
@@ -24162,51 +24299,53 @@
       </c>
       <c r="CO86" s="12">
         <v>101.54183091662503</v>
       </c>
       <c r="CP86" s="12">
         <v>104.01552478269942</v>
       </c>
       <c r="CQ86" s="12">
         <v>101.47329534335631</v>
       </c>
       <c r="CR86" s="12">
         <v>108.70335515984955</v>
       </c>
       <c r="CS86" s="12">
         <v>100.67548727849704</v>
       </c>
       <c r="CT86" s="12">
         <v>100.32270303551896</v>
       </c>
       <c r="CU86" s="12">
         <v>101.61761528964695</v>
       </c>
       <c r="CV86" s="12">
         <v>102.31609863201341</v>
       </c>
-      <c r="CW86" s="12"/>
+      <c r="CW86" s="12">
+        <v>100.77837185489942</v>
+      </c>
       <c r="CX86" s="12"/>
       <c r="CY86" s="10"/>
       <c r="CZ86" s="12"/>
       <c r="DA86" s="12"/>
       <c r="DB86" s="12"/>
       <c r="DC86" s="12"/>
       <c r="DD86" s="12"/>
       <c r="DE86" s="12"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="12">
         <v>101.08164304366618</v>
       </c>
       <c r="C87" s="12">
         <v>100.55944166810585</v>
       </c>
       <c r="D87" s="12">
         <v>104.41485009758249</v>
       </c>
       <c r="E87" s="12">
         <v>106.57931457511597</v>
       </c>
@@ -24473,51 +24612,53 @@
       </c>
       <c r="CO87" s="12">
         <v>98.202366124130094</v>
       </c>
       <c r="CP87" s="12">
         <v>102.58407723119278</v>
       </c>
       <c r="CQ87" s="12">
         <v>109.432462971804</v>
       </c>
       <c r="CR87" s="12">
         <v>115.9670878852789</v>
       </c>
       <c r="CS87" s="12">
         <v>100.61302404866875</v>
       </c>
       <c r="CT87" s="12">
         <v>91.799920900232195</v>
       </c>
       <c r="CU87" s="12">
         <v>103.15573155940395</v>
       </c>
       <c r="CV87" s="12">
         <v>107.69745531045946</v>
       </c>
-      <c r="CW87" s="12"/>
+      <c r="CW87" s="12">
+        <v>92.963409839224951</v>
+      </c>
       <c r="CX87" s="12"/>
       <c r="CY87" s="12"/>
       <c r="CZ87" s="12"/>
       <c r="DA87" s="12"/>
       <c r="DB87" s="12"/>
       <c r="DC87" s="12"/>
       <c r="DD87" s="12"/>
       <c r="DE87" s="12"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="12">
         <v>101.59845712807561</v>
       </c>
       <c r="C88" s="12">
         <v>101.19676574767634</v>
       </c>
       <c r="D88" s="12">
         <v>102.2302867557587</v>
       </c>
       <c r="E88" s="12">
         <v>103.73086887529691</v>
       </c>
@@ -24784,51 +24925,53 @@
       </c>
       <c r="CO88" s="12">
         <v>107.28494426757769</v>
       </c>
       <c r="CP88" s="12">
         <v>96.983100729458087</v>
       </c>
       <c r="CQ88" s="12">
         <v>104.987803888382</v>
       </c>
       <c r="CR88" s="12">
         <v>91.173227983351524</v>
       </c>
       <c r="CS88" s="12">
         <v>103.43873075862095</v>
       </c>
       <c r="CT88" s="12">
         <v>100.72933880845738</v>
       </c>
       <c r="CU88" s="12">
         <v>101.7620880173064</v>
       </c>
       <c r="CV88" s="12">
         <v>101.07884899228823</v>
       </c>
-      <c r="CW88" s="12"/>
+      <c r="CW88" s="12">
+        <v>101.437700059825</v>
+      </c>
       <c r="CX88" s="12"/>
       <c r="CY88" s="12"/>
       <c r="CZ88" s="12"/>
       <c r="DA88" s="12"/>
       <c r="DB88" s="12"/>
       <c r="DC88" s="12"/>
       <c r="DD88" s="12"/>
       <c r="DE88" s="12"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="12">
         <v>106.18736959242807</v>
       </c>
       <c r="C89" s="12">
         <v>104.75667492617345</v>
       </c>
       <c r="D89" s="12">
         <v>103.01332938288516</v>
       </c>
       <c r="E89" s="12">
         <v>104.52770003152902</v>
       </c>
@@ -25095,51 +25238,53 @@
       </c>
       <c r="CO89" s="12">
         <v>101.18949701196902</v>
       </c>
       <c r="CP89" s="12">
         <v>102.34116443095576</v>
       </c>
       <c r="CQ89" s="12">
         <v>103.38229038805761</v>
       </c>
       <c r="CR89" s="12">
         <v>101.41558614730364</v>
       </c>
       <c r="CS89" s="12">
         <v>100.57504362164025</v>
       </c>
       <c r="CT89" s="12">
         <v>116.91610350917246</v>
       </c>
       <c r="CU89" s="12">
         <v>110.30018808023779</v>
       </c>
       <c r="CV89" s="12">
         <v>94.034495042486427</v>
       </c>
-      <c r="CW89" s="12"/>
+      <c r="CW89" s="12">
+        <v>104.08955870922343</v>
+      </c>
       <c r="CX89" s="12"/>
       <c r="CY89" s="12"/>
       <c r="CZ89" s="12"/>
       <c r="DA89" s="12"/>
       <c r="DB89" s="12"/>
       <c r="DC89" s="12"/>
       <c r="DD89" s="12"/>
       <c r="DE89" s="12"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="12">
         <v>105.00271624847267</v>
       </c>
       <c r="C90" s="12">
         <v>100.04768981805118</v>
       </c>
       <c r="D90" s="12">
         <v>107.69659154572714</v>
       </c>
       <c r="E90" s="12">
         <v>103.53995306779571</v>
       </c>
@@ -25406,51 +25551,53 @@
       </c>
       <c r="CO90" s="12">
         <v>101.3565507471164</v>
       </c>
       <c r="CP90" s="12">
         <v>98.948013337767762</v>
       </c>
       <c r="CQ90" s="12">
         <v>97.54914919636235</v>
       </c>
       <c r="CR90" s="12">
         <v>100.28382014117183</v>
       </c>
       <c r="CS90" s="12">
         <v>104.05817408207021</v>
       </c>
       <c r="CT90" s="12">
         <v>102.77187124862365</v>
       </c>
       <c r="CU90" s="12">
         <v>103.47249407222949</v>
       </c>
       <c r="CV90" s="12">
         <v>99.826224743804161</v>
       </c>
-      <c r="CW90" s="12"/>
+      <c r="CW90" s="12">
+        <v>103.10905680711227</v>
+      </c>
       <c r="CX90" s="12"/>
       <c r="CY90" s="12"/>
       <c r="CZ90" s="12"/>
       <c r="DA90" s="12"/>
       <c r="DB90" s="12"/>
       <c r="DC90" s="12"/>
       <c r="DD90" s="12"/>
       <c r="DE90" s="12"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E91" s="13" t="s">
         <v>36</v>
       </c>
@@ -25717,51 +25864,53 @@
       </c>
       <c r="CO91" s="12">
         <v>104.66834803432359</v>
       </c>
       <c r="CP91" s="12">
         <v>105.05852493521066</v>
       </c>
       <c r="CQ91" s="12">
         <v>103.03202599713919</v>
       </c>
       <c r="CR91" s="12">
         <v>104.73539506596295</v>
       </c>
       <c r="CS91" s="12">
         <v>107.50235650926372</v>
       </c>
       <c r="CT91" s="12">
         <v>100.06495406203737</v>
       </c>
       <c r="CU91" s="12">
         <v>103.08224443680906</v>
       </c>
       <c r="CV91" s="12">
         <v>102.17951828455377</v>
       </c>
-      <c r="CW91" s="12"/>
+      <c r="CW91" s="12">
+        <v>100.95579058038318</v>
+      </c>
       <c r="CX91" s="12"/>
       <c r="CY91" s="12"/>
       <c r="CZ91" s="12"/>
       <c r="DA91" s="12"/>
       <c r="DB91" s="12"/>
       <c r="DC91" s="12"/>
       <c r="DD91" s="12"/>
       <c r="DE91" s="12"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="12">
         <v>106.68171325964406</v>
       </c>
       <c r="C92" s="12">
         <v>104.00956823179608</v>
       </c>
       <c r="D92" s="12">
         <v>105.7243431107685</v>
       </c>
       <c r="E92" s="12">
         <v>101.47427213473046</v>
       </c>
@@ -26028,51 +26177,53 @@
       </c>
       <c r="CO92" s="12">
         <v>103.43019344135993</v>
       </c>
       <c r="CP92" s="12">
         <v>102.84766942540968</v>
       </c>
       <c r="CQ92" s="12">
         <v>104.67932211502473</v>
       </c>
       <c r="CR92" s="12">
         <v>108.91758511206729</v>
       </c>
       <c r="CS92" s="12">
         <v>106.18069766271043</v>
       </c>
       <c r="CT92" s="12">
         <v>103.47751779552716</v>
       </c>
       <c r="CU92" s="12">
         <v>105.58009713638867</v>
       </c>
       <c r="CV92" s="12">
         <v>104.53780782743326</v>
       </c>
-      <c r="CW92" s="12"/>
+      <c r="CW92" s="12">
+        <v>93.892418866389875</v>
+      </c>
       <c r="CX92" s="12"/>
       <c r="CY92" s="12"/>
       <c r="CZ92" s="12"/>
       <c r="DA92" s="12"/>
       <c r="DB92" s="12"/>
       <c r="DC92" s="12"/>
       <c r="DD92" s="12"/>
       <c r="DE92" s="12"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="12">
         <v>106.70697807041871</v>
       </c>
       <c r="C93" s="12">
         <v>105.82094643268232</v>
       </c>
       <c r="D93" s="12">
         <v>105.38253137197178</v>
       </c>
       <c r="E93" s="12">
         <v>104.94515092970661</v>
       </c>
@@ -26339,51 +26490,53 @@
       </c>
       <c r="CO93" s="12">
         <v>96.968899096025922</v>
       </c>
       <c r="CP93" s="12">
         <v>93.844320668330326</v>
       </c>
       <c r="CQ93" s="12">
         <v>96.231748220357076</v>
       </c>
       <c r="CR93" s="12">
         <v>100.30749617193513</v>
       </c>
       <c r="CS93" s="12">
         <v>105.25759651327861</v>
       </c>
       <c r="CT93" s="12">
         <v>102.59679943024842</v>
       </c>
       <c r="CU93" s="12">
         <v>102.314955516675</v>
       </c>
       <c r="CV93" s="12">
         <v>102.89762925523935</v>
       </c>
-      <c r="CW93" s="12"/>
+      <c r="CW93" s="12">
+        <v>101.87200011787007</v>
+      </c>
       <c r="CX93" s="12"/>
       <c r="CY93" s="10"/>
       <c r="CZ93" s="12"/>
       <c r="DA93" s="12"/>
       <c r="DB93" s="12"/>
       <c r="DC93" s="12"/>
       <c r="DD93" s="12"/>
       <c r="DE93" s="12"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="12">
         <v>101.7591430191122</v>
       </c>
       <c r="C94" s="12">
         <v>105.1742931650288</v>
       </c>
       <c r="D94" s="12">
         <v>103.99281134847213</v>
       </c>
       <c r="E94" s="12">
         <v>103.45953888316714</v>
       </c>
@@ -26650,51 +26803,53 @@
       </c>
       <c r="CO94" s="12">
         <v>102.73792968450097</v>
       </c>
       <c r="CP94" s="12">
         <v>103.62670528035407</v>
       </c>
       <c r="CQ94" s="12">
         <v>102.98283991723905</v>
       </c>
       <c r="CR94" s="12">
         <v>105.13975757247431</v>
       </c>
       <c r="CS94" s="12">
         <v>115.43486514991841</v>
       </c>
       <c r="CT94" s="12">
         <v>103.79557505466815</v>
       </c>
       <c r="CU94" s="12">
         <v>103.45907596079167</v>
       </c>
       <c r="CV94" s="12">
         <v>103.09739020017116</v>
       </c>
-      <c r="CW94" s="12"/>
+      <c r="CW94" s="12">
+        <v>103.77801924305091</v>
+      </c>
       <c r="CX94" s="12"/>
       <c r="CY94" s="10"/>
       <c r="CZ94" s="12"/>
       <c r="DA94" s="12"/>
       <c r="DB94" s="12"/>
       <c r="DC94" s="12"/>
       <c r="DD94" s="12"/>
       <c r="DE94" s="12"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="12">
         <v>101.3312243318621</v>
       </c>
       <c r="C95" s="12">
         <v>105.26709842166835</v>
       </c>
       <c r="D95" s="12">
         <v>113.43200917587608</v>
       </c>
       <c r="E95" s="12">
         <v>104.67374105406047</v>
       </c>
@@ -26961,51 +27116,53 @@
       </c>
       <c r="CO95" s="12">
         <v>84.31144561337743</v>
       </c>
       <c r="CP95" s="12">
         <v>95.266968369089469</v>
       </c>
       <c r="CQ95" s="12">
         <v>112.96334196604154</v>
       </c>
       <c r="CR95" s="12">
         <v>111.87143704713027</v>
       </c>
       <c r="CS95" s="12">
         <v>94.904603752457533</v>
       </c>
       <c r="CT95" s="12">
         <v>119.52737454479777</v>
       </c>
       <c r="CU95" s="12">
         <v>104.11516443132676</v>
       </c>
       <c r="CV95" s="12">
         <v>71.502459823829128</v>
       </c>
-      <c r="CW95" s="12"/>
+      <c r="CW95" s="12">
+        <v>97.346083138098024</v>
+      </c>
       <c r="CX95" s="12"/>
       <c r="CY95" s="10"/>
       <c r="CZ95" s="12"/>
       <c r="DA95" s="12"/>
       <c r="DB95" s="12"/>
       <c r="DC95" s="12"/>
       <c r="DD95" s="12"/>
       <c r="DE95" s="12"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B96" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C96" s="10">
         <v>103.46524679735974</v>
       </c>
       <c r="D96" s="10">
         <v>105.48736086627231</v>
       </c>
       <c r="E96" s="10">
         <v>103.97612551776373</v>
       </c>
@@ -27272,51 +27429,53 @@
       </c>
       <c r="CO96" s="12">
         <v>99.519473511413253</v>
       </c>
       <c r="CP96" s="12">
         <v>101.0565521290808</v>
       </c>
       <c r="CQ96" s="12">
         <v>102.03464838131731</v>
       </c>
       <c r="CR96" s="12">
         <v>96.741043467591439</v>
       </c>
       <c r="CS96" s="12">
         <v>99.208299004196377</v>
       </c>
       <c r="CT96" s="12">
         <v>103.68694906069453</v>
       </c>
       <c r="CU96" s="12">
         <v>105.81846312926449</v>
       </c>
       <c r="CV96" s="12">
         <v>103.70156769272639</v>
       </c>
-      <c r="CW96" s="12"/>
+      <c r="CW96" s="12">
+        <v>105.6208376474781</v>
+      </c>
       <c r="CX96" s="12"/>
       <c r="CY96" s="10"/>
       <c r="CZ96" s="12"/>
       <c r="DA96" s="12"/>
       <c r="DB96" s="12"/>
       <c r="DC96" s="12"/>
       <c r="DD96" s="12"/>
       <c r="DE96" s="12"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B97" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C97" s="10">
         <v>103.75342833734533</v>
       </c>
       <c r="D97" s="10">
         <v>103.01767243344545</v>
       </c>
       <c r="E97" s="10">
         <v>103.97888160415573</v>
       </c>
@@ -27583,51 +27742,53 @@
       </c>
       <c r="CO97" s="12">
         <v>104.04858824642054</v>
       </c>
       <c r="CP97" s="12">
         <v>104.18059571908414</v>
       </c>
       <c r="CQ97" s="12">
         <v>106.07338992065078</v>
       </c>
       <c r="CR97" s="12">
         <v>104.94069781261257</v>
       </c>
       <c r="CS97" s="12">
         <v>104.49745494582494</v>
       </c>
       <c r="CT97" s="12">
         <v>105.94854626583152</v>
       </c>
       <c r="CU97" s="12">
         <v>104.06417501086847</v>
       </c>
       <c r="CV97" s="12">
         <v>101.54997567865742</v>
       </c>
-      <c r="CW97" s="12"/>
+      <c r="CW97" s="12">
+        <v>100.51525856412489</v>
+      </c>
       <c r="CX97" s="12"/>
       <c r="CY97" s="10"/>
       <c r="CZ97" s="12"/>
       <c r="DA97" s="12"/>
       <c r="DB97" s="12"/>
       <c r="DC97" s="12"/>
       <c r="DD97" s="12"/>
       <c r="DE97" s="12"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B98" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C98" s="10">
         <v>101.4872885993299</v>
       </c>
       <c r="D98" s="10">
         <v>107.75474909242668</v>
       </c>
       <c r="E98" s="10">
         <v>102.08382580069851</v>
       </c>
@@ -27894,51 +28055,53 @@
       </c>
       <c r="CO98" s="12">
         <v>104.99691001887533</v>
       </c>
       <c r="CP98" s="12">
         <v>127.37902558359518</v>
       </c>
       <c r="CQ98" s="12">
         <v>99.199892433464598</v>
       </c>
       <c r="CR98" s="12">
         <v>86.099956832700002</v>
       </c>
       <c r="CS98" s="12">
         <v>86.053869794757205</v>
       </c>
       <c r="CT98" s="12">
         <v>107.06903151400886</v>
       </c>
       <c r="CU98" s="12">
         <v>109.97157911500983</v>
       </c>
       <c r="CV98" s="12">
         <v>110.81845426765125</v>
       </c>
-      <c r="CW98" s="12"/>
+      <c r="CW98" s="12">
+        <v>121.37745120183041</v>
+      </c>
       <c r="CX98" s="12"/>
       <c r="CY98" s="10"/>
       <c r="CZ98" s="12"/>
       <c r="DA98" s="12"/>
       <c r="DB98" s="12"/>
       <c r="DC98" s="12"/>
       <c r="DD98" s="12"/>
       <c r="DE98" s="12"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E99" s="13" t="s">
         <v>36</v>
       </c>
@@ -28205,51 +28368,53 @@
       </c>
       <c r="CO99" s="12">
         <v>99.944319021180732</v>
       </c>
       <c r="CP99" s="12">
         <v>101.22184326697877</v>
       </c>
       <c r="CQ99" s="12">
         <v>101.18678253329631</v>
       </c>
       <c r="CR99" s="12">
         <v>101.22171776308197</v>
       </c>
       <c r="CS99" s="12">
         <v>101.36308037299379</v>
       </c>
       <c r="CT99" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU99" s="12">
         <v>99.300607857960998</v>
       </c>
       <c r="CV99" s="12">
         <v>99.777808868787119</v>
       </c>
-      <c r="CW99" s="12"/>
+      <c r="CW99" s="12">
+        <v>99.481648801575332</v>
+      </c>
       <c r="CX99" s="12"/>
       <c r="CY99" s="10"/>
       <c r="CZ99" s="12"/>
       <c r="DA99" s="12"/>
       <c r="DB99" s="12"/>
       <c r="DC99" s="12"/>
       <c r="DD99" s="12"/>
       <c r="DE99" s="12"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C100" s="10">
         <v>103.00912468300203</v>
       </c>
       <c r="D100" s="10">
         <v>102.32109748506606</v>
       </c>
       <c r="E100" s="10">
         <v>104.35978953677068</v>
       </c>
@@ -28516,51 +28681,53 @@
       </c>
       <c r="CO100" s="12">
         <v>102.41817721101152</v>
       </c>
       <c r="CP100" s="12">
         <v>101.70901993781725</v>
       </c>
       <c r="CQ100" s="12">
         <v>105.00088228007426</v>
       </c>
       <c r="CR100" s="12">
         <v>107.81246647023271</v>
       </c>
       <c r="CS100" s="12">
         <v>103.99298079147465</v>
       </c>
       <c r="CT100" s="10">
         <v>95.612061105809218</v>
       </c>
       <c r="CU100" s="12">
         <v>99.267577053484231</v>
       </c>
       <c r="CV100" s="12">
         <v>108.99954977033575</v>
       </c>
-      <c r="CW100" s="12"/>
+      <c r="CW100" s="12">
+        <v>102.59256179117304</v>
+      </c>
       <c r="CX100" s="12"/>
       <c r="CY100" s="10"/>
       <c r="CZ100" s="12"/>
       <c r="DA100" s="12"/>
       <c r="DB100" s="12"/>
       <c r="DC100" s="12"/>
       <c r="DD100" s="12"/>
       <c r="DE100" s="12"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B101" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C101" s="10">
         <v>101.11992472054638</v>
       </c>
       <c r="D101" s="10">
         <v>71.804804148199324</v>
       </c>
       <c r="E101" s="10">
         <v>83.201661615810792</v>
       </c>
@@ -28827,51 +28994,53 @@
       </c>
       <c r="CO101" s="12">
         <v>102.41519303984714</v>
       </c>
       <c r="CP101" s="12">
         <v>103.00211571714838</v>
       </c>
       <c r="CQ101" s="12">
         <v>107.70850599996886</v>
       </c>
       <c r="CR101" s="12">
         <v>120.05282781886896</v>
       </c>
       <c r="CS101" s="12">
         <v>136.90131071008145</v>
       </c>
       <c r="CT101" s="10">
         <v>77.669440920630166</v>
       </c>
       <c r="CU101" s="12">
         <v>103.18096197397001</v>
       </c>
       <c r="CV101" s="12">
         <v>123.2250801527515</v>
       </c>
-      <c r="CW101" s="12"/>
+      <c r="CW101" s="12">
+        <v>104.58557637278749</v>
+      </c>
       <c r="CX101" s="12"/>
       <c r="CY101" s="10"/>
       <c r="CZ101" s="12"/>
       <c r="DA101" s="12"/>
       <c r="DB101" s="12"/>
       <c r="DC101" s="12"/>
       <c r="DD101" s="12"/>
       <c r="DE101" s="12"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B102" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C102" s="10">
         <v>67.020828833506911</v>
       </c>
       <c r="D102" s="10">
         <v>131.55213903393627</v>
       </c>
       <c r="E102" s="10">
         <v>74.139310460889888</v>
       </c>
@@ -29138,51 +29307,53 @@
       </c>
       <c r="CO102" s="12">
         <v>179.9697158353286</v>
       </c>
       <c r="CP102" s="12">
         <v>90.067030317482903</v>
       </c>
       <c r="CQ102" s="12">
         <v>79.360939896617623</v>
       </c>
       <c r="CR102" s="12">
         <v>87.011795164717782</v>
       </c>
       <c r="CS102" s="12">
         <v>14.508030882053196</v>
       </c>
       <c r="CT102" s="10">
         <v>115.3492343409209</v>
       </c>
       <c r="CU102" s="12">
         <v>89.08365883981952</v>
       </c>
       <c r="CV102" s="12">
         <v>178.17758484266827</v>
       </c>
-      <c r="CW102" s="12"/>
+      <c r="CW102" s="12">
+        <v>115.5782020580323</v>
+      </c>
       <c r="CX102" s="12"/>
       <c r="CY102" s="10"/>
       <c r="CZ102" s="12"/>
       <c r="DA102" s="12"/>
       <c r="DB102" s="12"/>
       <c r="DC102" s="12"/>
       <c r="DD102" s="12"/>
       <c r="DE102" s="12"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="19">
         <v>104.48619031884385</v>
       </c>
       <c r="C103" s="19">
         <v>104.48340286639454</v>
       </c>
       <c r="D103" s="19">
         <v>79.95009206852481</v>
       </c>
       <c r="E103" s="19">
         <v>144.20878371336258</v>
       </c>
@@ -29449,202 +29620,204 @@
       </c>
       <c r="CO103" s="12">
         <v>104.95009452148444</v>
       </c>
       <c r="CP103" s="12">
         <v>105.80742642903751</v>
       </c>
       <c r="CQ103" s="12">
         <v>105.86519277571944</v>
       </c>
       <c r="CR103" s="12">
         <v>105.54660504491589</v>
       </c>
       <c r="CS103" s="12">
         <v>107.83171849233437</v>
       </c>
       <c r="CT103" s="10">
         <v>112.35521808384676</v>
       </c>
       <c r="CU103" s="12">
         <v>106.30310918480683</v>
       </c>
       <c r="CV103" s="12">
         <v>108.43602479100609</v>
       </c>
-      <c r="CW103" s="12"/>
+      <c r="CW103" s="12">
+        <v>105.38911627050314</v>
+      </c>
       <c r="CX103" s="12"/>
       <c r="CY103" s="10"/>
       <c r="CZ103" s="12"/>
       <c r="DA103" s="12"/>
       <c r="DB103" s="12"/>
       <c r="DC103" s="12"/>
       <c r="DD103" s="12"/>
       <c r="DE103" s="12"/>
     </row>
     <row r="105" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B105" s="24"/>
-[...3 lines deleted...]
-      <c r="F105" s="24"/>
+      <c r="B105" s="34"/>
+      <c r="C105" s="34"/>
+      <c r="D105" s="34"/>
+      <c r="E105" s="34"/>
+      <c r="F105" s="34"/>
       <c r="N105" s="14"/>
       <c r="O105" s="14"/>
       <c r="P105" s="14"/>
       <c r="Q105" s="14"/>
       <c r="R105" s="14"/>
       <c r="Z105" s="14"/>
       <c r="AX105" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="BV105" s="33" t="s">
+      <c r="BV105" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="BW105" s="33"/>
-[...14 lines deleted...]
-      <c r="CL105" s="33"/>
+      <c r="BW105" s="26"/>
+      <c r="BX105" s="26"/>
+      <c r="BY105" s="26"/>
+      <c r="BZ105" s="26"/>
+      <c r="CA105" s="26"/>
+      <c r="CB105" s="26"/>
+      <c r="CC105" s="26"/>
+      <c r="CD105" s="26"/>
+      <c r="CE105" s="26"/>
+      <c r="CF105" s="26"/>
+      <c r="CG105" s="26"/>
+      <c r="CH105" s="26"/>
+      <c r="CI105" s="26"/>
+      <c r="CJ105" s="26"/>
+      <c r="CK105" s="26"/>
+      <c r="CL105" s="26"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV106" s="33"/>
-[...15 lines deleted...]
-      <c r="CL106" s="33"/>
+      <c r="BV106" s="26"/>
+      <c r="BW106" s="26"/>
+      <c r="BX106" s="26"/>
+      <c r="BY106" s="26"/>
+      <c r="BZ106" s="26"/>
+      <c r="CA106" s="26"/>
+      <c r="CB106" s="26"/>
+      <c r="CC106" s="26"/>
+      <c r="CD106" s="26"/>
+      <c r="CE106" s="26"/>
+      <c r="CF106" s="26"/>
+      <c r="CG106" s="26"/>
+      <c r="CH106" s="26"/>
+      <c r="CI106" s="26"/>
+      <c r="CJ106" s="26"/>
+      <c r="CK106" s="26"/>
+      <c r="CL106" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="86">
-    <mergeCell ref="CT55:DE55"/>
-[...11 lines deleted...]
-    <mergeCell ref="CP54:CS54"/>
+    <mergeCell ref="A79:BI79"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="W80:Y80"/>
+    <mergeCell ref="AH80:AK80"/>
+    <mergeCell ref="AT80:AW80"/>
+    <mergeCell ref="BF80:BI80"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="BR80:BU80"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="N81:Y81"/>
+    <mergeCell ref="Z81:AK81"/>
+    <mergeCell ref="AL81:AW81"/>
+    <mergeCell ref="AX81:BI81"/>
+    <mergeCell ref="BJ81:BU81"/>
+    <mergeCell ref="BR54:BU54"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="AX55:BI55"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="A53:BI53"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="W54:Y54"/>
+    <mergeCell ref="AH54:AK54"/>
+    <mergeCell ref="AT54:AW54"/>
+    <mergeCell ref="BF54:BI54"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="BJ29:BU29"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="W28:Y28"/>
+    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="BV105:CL106"/>
     <mergeCell ref="BV55:CG55"/>
     <mergeCell ref="CD80:CG80"/>
     <mergeCell ref="BV81:CG81"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CD28:CG28"/>
     <mergeCell ref="BV29:CG29"/>
     <mergeCell ref="CD54:CG54"/>
     <mergeCell ref="CH55:CS55"/>
     <mergeCell ref="CP80:CS80"/>
     <mergeCell ref="CH81:CS81"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP28:CS28"/>
     <mergeCell ref="CH29:CS29"/>
-    <mergeCell ref="A1:BI1"/>
-[...55 lines deleted...]
-    <mergeCell ref="BF80:BI80"/>
+    <mergeCell ref="CT55:DE55"/>
+    <mergeCell ref="DB80:DE80"/>
+    <mergeCell ref="CT81:DE81"/>
+    <mergeCell ref="CH1:DE1"/>
+    <mergeCell ref="CH27:DE27"/>
+    <mergeCell ref="CH53:DE53"/>
+    <mergeCell ref="CH79:DE79"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB28:DE28"/>
+    <mergeCell ref="CT29:DE29"/>
+    <mergeCell ref="DB54:DE54"/>
+    <mergeCell ref="CP54:CS54"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -29670,91 +29843,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв месяцу пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>