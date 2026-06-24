--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="13785" yWindow="15" windowWidth="15060" windowHeight="12795" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв месяцу пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1286" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1277" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -168,54 +168,57 @@
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>*Data for 2022 are recalculated by updated annual data</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year*</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
-    <t>2025 year</t>
+    <t>2026 year</t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t>2025 year*</t>
+  </si>
+  <si>
+    <t>*Data for 2025 are recalculated by updated annual data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -378,129 +381,132 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...17 lines deleted...]
-      <alignment horizontal="left"/>
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -771,380 +777,380 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:EP106"/>
+  <dimension ref="A1:EP107"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CW83" sqref="CW83:CW103"/>
+      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CH105" sqref="CH105:CS105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="3" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="10.7109375" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="27"/>
-[...59 lines deleted...]
-      <c r="CH1" s="25" t="s">
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+      <c r="AF1" s="21"/>
+      <c r="AG1" s="21"/>
+      <c r="AH1" s="21"/>
+      <c r="AI1" s="21"/>
+      <c r="AJ1" s="21"/>
+      <c r="AK1" s="21"/>
+      <c r="AL1" s="21"/>
+      <c r="AM1" s="21"/>
+      <c r="AN1" s="21"/>
+      <c r="AO1" s="21"/>
+      <c r="AP1" s="21"/>
+      <c r="AQ1" s="21"/>
+      <c r="AR1" s="21"/>
+      <c r="AS1" s="21"/>
+      <c r="AT1" s="21"/>
+      <c r="AU1" s="21"/>
+      <c r="AV1" s="21"/>
+      <c r="AW1" s="21"/>
+      <c r="AX1" s="21"/>
+      <c r="AY1" s="21"/>
+      <c r="AZ1" s="21"/>
+      <c r="BA1" s="21"/>
+      <c r="BB1" s="21"/>
+      <c r="BC1" s="21"/>
+      <c r="BD1" s="21"/>
+      <c r="BE1" s="21"/>
+      <c r="BF1" s="21"/>
+      <c r="BG1" s="21"/>
+      <c r="BH1" s="21"/>
+      <c r="BI1" s="21"/>
+      <c r="CH1" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="CI1" s="25"/>
-[...21 lines deleted...]
-      <c r="DE1" s="25"/>
+      <c r="CI1" s="34"/>
+      <c r="CJ1" s="34"/>
+      <c r="CK1" s="34"/>
+      <c r="CL1" s="34"/>
+      <c r="CM1" s="34"/>
+      <c r="CN1" s="34"/>
+      <c r="CO1" s="34"/>
+      <c r="CP1" s="34"/>
+      <c r="CQ1" s="34"/>
+      <c r="CR1" s="34"/>
+      <c r="CS1" s="34"/>
+      <c r="CT1" s="34"/>
+      <c r="CU1" s="34"/>
+      <c r="CV1" s="34"/>
+      <c r="CW1" s="34"/>
+      <c r="CX1" s="34"/>
+      <c r="CY1" s="34"/>
+      <c r="CZ1" s="34"/>
+      <c r="DA1" s="34"/>
+      <c r="DB1" s="34"/>
+      <c r="DC1" s="34"/>
+      <c r="DD1" s="34"/>
+      <c r="DE1" s="34"/>
       <c r="DF1" s="20"/>
       <c r="DG1" s="20"/>
       <c r="DH1" s="20"/>
       <c r="DI1" s="20"/>
       <c r="DJ1" s="20"/>
       <c r="DK1" s="20"/>
       <c r="DL1" s="20"/>
       <c r="DM1" s="20"/>
       <c r="DN1" s="20"/>
       <c r="DO1" s="20"/>
       <c r="DP1" s="20"/>
       <c r="DQ1" s="20"/>
       <c r="DR1" s="20"/>
       <c r="DS1" s="20"/>
       <c r="DT1" s="20"/>
       <c r="DU1" s="20"/>
       <c r="DV1" s="20"/>
       <c r="DW1" s="20"/>
       <c r="DX1" s="20"/>
       <c r="DY1" s="20"/>
       <c r="DZ1" s="20"/>
       <c r="EA1" s="20"/>
       <c r="EB1" s="20"/>
       <c r="EC1" s="20"/>
       <c r="ED1" s="20"/>
       <c r="EE1" s="20"/>
       <c r="EF1" s="20"/>
       <c r="EG1" s="20"/>
       <c r="EH1" s="20"/>
       <c r="EI1" s="20"/>
       <c r="EJ1" s="20"/>
       <c r="EK1" s="20"/>
       <c r="EL1" s="20"/>
       <c r="EM1" s="20"/>
       <c r="EN1" s="20"/>
       <c r="EO1" s="20"/>
       <c r="EP1" s="20"/>
     </row>
     <row r="2" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="28" t="s">
+      <c r="K2" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="28"/>
-[...1 lines deleted...]
-      <c r="W2" s="28" t="s">
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="W2" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="28"/>
-[...1 lines deleted...]
-      <c r="AH2" s="24" t="s">
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="AH2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AI2" s="24"/>
-[...2 lines deleted...]
-      <c r="AT2" s="24" t="s">
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AT2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AU2" s="24"/>
-[...2 lines deleted...]
-      <c r="BF2" s="24" t="s">
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
+      <c r="BF2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BG2" s="24"/>
-[...2 lines deleted...]
-      <c r="BR2" s="24" t="s">
+      <c r="BG2" s="23"/>
+      <c r="BH2" s="23"/>
+      <c r="BI2" s="23"/>
+      <c r="BR2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BS2" s="24"/>
-[...2 lines deleted...]
-      <c r="CD2" s="24" t="s">
+      <c r="BS2" s="23"/>
+      <c r="BT2" s="23"/>
+      <c r="BU2" s="23"/>
+      <c r="CD2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CE2" s="24"/>
-[...2 lines deleted...]
-      <c r="CP2" s="24" t="s">
+      <c r="CE2" s="23"/>
+      <c r="CF2" s="23"/>
+      <c r="CG2" s="23"/>
+      <c r="CP2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CQ2" s="24"/>
-[...2 lines deleted...]
-      <c r="DB2" s="24" t="s">
+      <c r="CQ2" s="23"/>
+      <c r="CR2" s="23"/>
+      <c r="CS2" s="23"/>
+      <c r="DB2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="DC2" s="24"/>
-[...1 lines deleted...]
-      <c r="DE2" s="24"/>
+      <c r="DC2" s="23"/>
+      <c r="DD2" s="23"/>
+      <c r="DE2" s="23"/>
     </row>
     <row r="3" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="29"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="25"/>
+      <c r="B3" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="22"/>
-[...10 lines deleted...]
-      <c r="N3" s="21" t="s">
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="22"/>
-[...10 lines deleted...]
-      <c r="Z3" s="21" t="s">
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="28"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="28"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="22"/>
-[...10 lines deleted...]
-      <c r="AL3" s="21" t="s">
+      <c r="AA3" s="28"/>
+      <c r="AB3" s="28"/>
+      <c r="AC3" s="28"/>
+      <c r="AD3" s="28"/>
+      <c r="AE3" s="28"/>
+      <c r="AF3" s="28"/>
+      <c r="AG3" s="28"/>
+      <c r="AH3" s="28"/>
+      <c r="AI3" s="28"/>
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="AM3" s="22"/>
-[...10 lines deleted...]
-      <c r="AX3" s="21" t="s">
+      <c r="AM3" s="28"/>
+      <c r="AN3" s="28"/>
+      <c r="AO3" s="28"/>
+      <c r="AP3" s="28"/>
+      <c r="AQ3" s="28"/>
+      <c r="AR3" s="28"/>
+      <c r="AS3" s="28"/>
+      <c r="AT3" s="28"/>
+      <c r="AU3" s="28"/>
+      <c r="AV3" s="28"/>
+      <c r="AW3" s="29"/>
+      <c r="AX3" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="21" t="s">
+      <c r="AY3" s="28"/>
+      <c r="AZ3" s="28"/>
+      <c r="BA3" s="28"/>
+      <c r="BB3" s="28"/>
+      <c r="BC3" s="28"/>
+      <c r="BD3" s="28"/>
+      <c r="BE3" s="28"/>
+      <c r="BF3" s="28"/>
+      <c r="BG3" s="28"/>
+      <c r="BH3" s="28"/>
+      <c r="BI3" s="29"/>
+      <c r="BJ3" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="22"/>
-[...10 lines deleted...]
-      <c r="BV3" s="21" t="s">
+      <c r="BK3" s="28"/>
+      <c r="BL3" s="28"/>
+      <c r="BM3" s="28"/>
+      <c r="BN3" s="28"/>
+      <c r="BO3" s="28"/>
+      <c r="BP3" s="28"/>
+      <c r="BQ3" s="28"/>
+      <c r="BR3" s="28"/>
+      <c r="BS3" s="28"/>
+      <c r="BT3" s="28"/>
+      <c r="BU3" s="29"/>
+      <c r="BV3" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="BW3" s="22"/>
-[...10 lines deleted...]
-      <c r="CH3" s="21" t="s">
+      <c r="BW3" s="28"/>
+      <c r="BX3" s="28"/>
+      <c r="BY3" s="28"/>
+      <c r="BZ3" s="28"/>
+      <c r="CA3" s="28"/>
+      <c r="CB3" s="28"/>
+      <c r="CC3" s="28"/>
+      <c r="CD3" s="28"/>
+      <c r="CE3" s="28"/>
+      <c r="CF3" s="28"/>
+      <c r="CG3" s="29"/>
+      <c r="CH3" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="CI3" s="28"/>
+      <c r="CJ3" s="28"/>
+      <c r="CK3" s="28"/>
+      <c r="CL3" s="28"/>
+      <c r="CM3" s="28"/>
+      <c r="CN3" s="28"/>
+      <c r="CO3" s="28"/>
+      <c r="CP3" s="28"/>
+      <c r="CQ3" s="28"/>
+      <c r="CR3" s="28"/>
+      <c r="CS3" s="29"/>
+      <c r="CT3" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI3" s="22"/>
-[...23 lines deleted...]
-      <c r="DE3" s="23"/>
+      <c r="CU3" s="28"/>
+      <c r="CV3" s="28"/>
+      <c r="CW3" s="28"/>
+      <c r="CX3" s="28"/>
+      <c r="CY3" s="28"/>
+      <c r="CZ3" s="28"/>
+      <c r="DA3" s="28"/>
+      <c r="DB3" s="28"/>
+      <c r="DC3" s="28"/>
+      <c r="DD3" s="28"/>
+      <c r="DE3" s="29"/>
     </row>
     <row r="4" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="30"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1683,98 +1689,100 @@
       <c r="BZ5" s="1">
         <v>101.51968822878419</v>
       </c>
       <c r="CA5" s="1">
         <v>106.80179906097302</v>
       </c>
       <c r="CB5" s="1">
         <v>106.409119024452</v>
       </c>
       <c r="CC5" s="1">
         <v>103.64261012745457</v>
       </c>
       <c r="CD5" s="1">
         <v>122.71106420980465</v>
       </c>
       <c r="CE5" s="1">
         <v>118.08945281303127</v>
       </c>
       <c r="CF5" s="1">
         <v>124.26805409743133</v>
       </c>
       <c r="CG5" s="1">
         <v>107.34178409967178</v>
       </c>
       <c r="CH5" s="1">
-        <v>103.7950410500668</v>
+        <v>103.99730546044457</v>
       </c>
       <c r="CI5" s="1">
-        <v>102.52427467817316</v>
+        <v>102.61584151498172</v>
       </c>
       <c r="CJ5" s="1">
-        <v>104.63375391500252</v>
+        <v>104.73460408317517</v>
       </c>
       <c r="CK5" s="1">
-        <v>104.38947857360674</v>
+        <v>104.20586570464245</v>
       </c>
       <c r="CL5" s="1">
-        <v>104.09310189278915</v>
+        <v>104.68486603759037</v>
       </c>
       <c r="CM5" s="1">
-        <v>102.91031258664167</v>
+        <v>101.05505312712128</v>
       </c>
       <c r="CN5" s="1">
-        <v>103.57458552339635</v>
+        <v>99.227862379283991</v>
       </c>
       <c r="CO5" s="1">
-        <v>102.93709400343327</v>
+        <v>106.57186873712985</v>
       </c>
       <c r="CP5" s="1">
-        <v>105.65249316520233</v>
+        <v>107.86806259622817</v>
       </c>
       <c r="CQ5" s="1">
-        <v>109.47739347519921</v>
+        <v>102.715669317286</v>
       </c>
       <c r="CR5" s="1">
-        <v>111.7949742892645</v>
+        <v>117.25169685697526</v>
       </c>
       <c r="CS5" s="1">
-        <v>103.57325896346833</v>
+        <v>101.2400256632892</v>
       </c>
       <c r="CT5" s="1">
         <v>102.61410583241575</v>
       </c>
       <c r="CU5" s="1">
         <v>104.15858064160575</v>
       </c>
       <c r="CV5" s="1">
         <v>103.41179885691835</v>
       </c>
       <c r="CW5" s="1">
         <v>104.1270715405808</v>
       </c>
-      <c r="CX5" s="1"/>
+      <c r="CX5" s="1">
+        <v>103.66136593703537</v>
+      </c>
       <c r="CY5" s="1"/>
       <c r="CZ5" s="1"/>
       <c r="DA5" s="1"/>
       <c r="DB5" s="1"/>
       <c r="DC5" s="1"/>
       <c r="DD5" s="1"/>
       <c r="DE5" s="1"/>
     </row>
     <row r="6" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="13" t="s">
@@ -1996,98 +2004,100 @@
       <c r="BZ6" s="12">
         <v>99.425524418687289</v>
       </c>
       <c r="CA6" s="12">
         <v>101.70070091048524</v>
       </c>
       <c r="CB6" s="12">
         <v>106.6818811716013</v>
       </c>
       <c r="CC6" s="12">
         <v>120.76029278772378</v>
       </c>
       <c r="CD6" s="12">
         <v>108.22071255730528</v>
       </c>
       <c r="CE6" s="12">
         <v>106.35507938529992</v>
       </c>
       <c r="CF6" s="12">
         <v>117.22611445299049</v>
       </c>
       <c r="CG6" s="12">
         <v>104.05957850941702</v>
       </c>
       <c r="CH6" s="12">
-        <v>105.10578785803249</v>
+        <v>105.96376586213594</v>
       </c>
       <c r="CI6" s="12">
-        <v>100.16988159105782</v>
+        <v>100.73514163069905</v>
       </c>
       <c r="CJ6" s="12">
-        <v>102.43180023164406</v>
+        <v>102.96403823899918</v>
       </c>
       <c r="CK6" s="12">
-        <v>104.04626469590839</v>
+        <v>104.44826848374595</v>
       </c>
       <c r="CL6" s="12">
-        <v>105.36937845514261</v>
+        <v>105.83219707914738</v>
       </c>
       <c r="CM6" s="12">
-        <v>105.41266093638544</v>
+        <v>105.70552102927064</v>
       </c>
       <c r="CN6" s="12">
-        <v>104.39784339860023</v>
+        <v>100.74595904193633</v>
       </c>
       <c r="CO6" s="12">
-        <v>99.104893832370038</v>
+        <v>90.810504197840842</v>
       </c>
       <c r="CP6" s="12">
-        <v>102.67909107242419</v>
+        <v>105.52560202357171</v>
       </c>
       <c r="CQ6" s="12">
-        <v>90.812464360151566</v>
+        <v>91.738394681828169</v>
       </c>
       <c r="CR6" s="12">
-        <v>101.36304346390821</v>
+        <v>105.37591565145992</v>
       </c>
       <c r="CS6" s="12">
-        <v>104.3525556612162</v>
+        <v>103.58295540635815</v>
       </c>
       <c r="CT6" s="12">
         <v>104.59756605784001</v>
       </c>
       <c r="CU6" s="12">
         <v>104.67861416022473</v>
       </c>
       <c r="CV6" s="12">
         <v>101.96149177823676</v>
       </c>
       <c r="CW6" s="12">
         <v>102.38925374466939</v>
       </c>
-      <c r="CX6" s="12"/>
+      <c r="CX6" s="12">
+        <v>104.40451478870685</v>
+      </c>
       <c r="CY6" s="12"/>
       <c r="CZ6" s="12"/>
       <c r="DA6" s="12"/>
       <c r="DB6" s="12"/>
       <c r="DC6" s="12"/>
       <c r="DD6" s="12"/>
       <c r="DE6" s="12"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="12">
         <v>104.74052582251589</v>
       </c>
       <c r="C7" s="12">
         <v>107.56253404142713</v>
       </c>
       <c r="D7" s="12">
         <v>102.28490706579068</v>
       </c>
       <c r="E7" s="12">
         <v>104.73990975250453</v>
       </c>
       <c r="F7" s="12">
@@ -2309,98 +2319,100 @@
       <c r="BZ7" s="12">
         <v>97.613830006491668</v>
       </c>
       <c r="CA7" s="10">
         <v>107.33986298528674</v>
       </c>
       <c r="CB7" s="12">
         <v>114.14958702529512</v>
       </c>
       <c r="CC7" s="12">
         <v>115.81163478989592</v>
       </c>
       <c r="CD7" s="12">
         <v>216.08644532467497</v>
       </c>
       <c r="CE7" s="12">
         <v>138.00695788782841</v>
       </c>
       <c r="CF7" s="12">
         <v>155.05472015293881</v>
       </c>
       <c r="CG7" s="12">
         <v>102.33681144074072</v>
       </c>
       <c r="CH7" s="12">
-        <v>99.868508268495304</v>
+        <v>100.10777338773032</v>
       </c>
       <c r="CI7" s="12">
-        <v>113.47843627449848</v>
+        <v>113.71528844900037</v>
       </c>
       <c r="CJ7" s="12">
-        <v>107.88618425809389</v>
+        <v>108.02297432349725</v>
       </c>
       <c r="CK7" s="12">
-        <v>108.09881352225497</v>
+        <v>108.25117850402061</v>
       </c>
       <c r="CL7" s="12">
-        <v>103.34611348659291</v>
+        <v>103.4980364412848</v>
       </c>
       <c r="CM7" s="10">
-        <v>95.548553361931639</v>
+        <v>95.368577162673489</v>
       </c>
       <c r="CN7" s="12">
-        <v>102.14956874338668</v>
+        <v>93.207343511117529</v>
       </c>
       <c r="CO7" s="12">
-        <v>112.92023656144588</v>
+        <v>140.73132163409883</v>
       </c>
       <c r="CP7" s="12">
-        <v>110.31482452648073</v>
+        <v>115.37310429652334</v>
       </c>
       <c r="CQ7" s="12">
-        <v>130.24371352285141</v>
+        <v>111.08577097540106</v>
       </c>
       <c r="CR7" s="12">
-        <v>143.35321911563025</v>
+        <v>148.416221260123</v>
       </c>
       <c r="CS7" s="12">
-        <v>123.79742281276019</v>
+        <v>117.67376360058503</v>
       </c>
       <c r="CT7" s="12">
         <v>108.05227330743989</v>
       </c>
       <c r="CU7" s="12">
         <v>103.6269416309968</v>
       </c>
       <c r="CV7" s="12">
         <v>97.609183964438401</v>
       </c>
       <c r="CW7" s="12">
         <v>101.31240285027636</v>
       </c>
-      <c r="CX7" s="12"/>
+      <c r="CX7" s="12">
+        <v>106.53418938719533</v>
+      </c>
       <c r="CY7" s="10"/>
       <c r="CZ7" s="12"/>
       <c r="DA7" s="12"/>
       <c r="DB7" s="12"/>
       <c r="DC7" s="12"/>
       <c r="DD7" s="12"/>
       <c r="DE7" s="12"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
         <v>105.87416981238458</v>
       </c>
       <c r="C8" s="12">
         <v>104.13520689626539</v>
       </c>
       <c r="D8" s="12">
         <v>105.58397837556038</v>
       </c>
       <c r="E8" s="12">
         <v>106.22060476049778</v>
       </c>
       <c r="F8" s="12">
@@ -2622,98 +2634,100 @@
       <c r="BZ8" s="12">
         <v>103.16823015499199</v>
       </c>
       <c r="CA8" s="10">
         <v>96.244606519051729</v>
       </c>
       <c r="CB8" s="12">
         <v>100.4412783263386</v>
       </c>
       <c r="CC8" s="12">
         <v>101.10236734056053</v>
       </c>
       <c r="CD8" s="12">
         <v>101.52674989278016</v>
       </c>
       <c r="CE8" s="12">
         <v>95.378742879936766</v>
       </c>
       <c r="CF8" s="12">
         <v>114.4210367783266</v>
       </c>
       <c r="CG8" s="12">
         <v>100.99203897150105</v>
       </c>
       <c r="CH8" s="12">
-        <v>102.3668401330639</v>
+        <v>104.22086397386956</v>
       </c>
       <c r="CI8" s="12">
-        <v>100.82198115519894</v>
+        <v>102.56212974531731</v>
       </c>
       <c r="CJ8" s="12">
-        <v>102.80860500914737</v>
+        <v>103.93034274334296</v>
       </c>
       <c r="CK8" s="12">
-        <v>103.31308776690345</v>
+        <v>104.60174688059016</v>
       </c>
       <c r="CL8" s="12">
-        <v>101.48917066764352</v>
+        <v>102.72621391995851</v>
       </c>
       <c r="CM8" s="10">
-        <v>104.75690295184201</v>
+        <v>101.49952571326088</v>
       </c>
       <c r="CN8" s="12">
-        <v>99.674453528106397</v>
+        <v>104.00553574360536</v>
       </c>
       <c r="CO8" s="12">
-        <v>106.04997578431529</v>
+        <v>108.0770492646942</v>
       </c>
       <c r="CP8" s="12">
-        <v>103.21492362411631</v>
+        <v>104.01293784799381</v>
       </c>
       <c r="CQ8" s="12">
-        <v>95.460931960858389</v>
+        <v>95.977520708525049</v>
       </c>
       <c r="CR8" s="12">
-        <v>104.29550976543584</v>
+        <v>103.52825559668676</v>
       </c>
       <c r="CS8" s="12">
-        <v>108.73685109213334</v>
+        <v>100.88282062557938</v>
       </c>
       <c r="CT8" s="12">
         <v>100.2909016384915</v>
       </c>
       <c r="CU8" s="12">
         <v>101.46460524590142</v>
       </c>
       <c r="CV8" s="12">
         <v>102.17730740553439</v>
       </c>
       <c r="CW8" s="12">
         <v>100.72707708253294</v>
       </c>
-      <c r="CX8" s="12"/>
+      <c r="CX8" s="12">
+        <v>102.53740318568663</v>
+      </c>
       <c r="CY8" s="10"/>
       <c r="CZ8" s="12"/>
       <c r="DA8" s="12"/>
       <c r="DB8" s="12"/>
       <c r="DC8" s="12"/>
       <c r="DD8" s="12"/>
       <c r="DE8" s="12"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
         <v>101.55666757635915</v>
       </c>
       <c r="C9" s="12">
         <v>101.1480934171628</v>
       </c>
       <c r="D9" s="12">
         <v>104.61012220807031</v>
       </c>
       <c r="E9" s="12">
         <v>106.90276613387</v>
       </c>
       <c r="F9" s="12">
@@ -2935,98 +2949,100 @@
       <c r="BZ9" s="12">
         <v>108.79020199919471</v>
       </c>
       <c r="CA9" s="12">
         <v>102.95515959689811</v>
       </c>
       <c r="CB9" s="12">
         <v>103.01493899413717</v>
       </c>
       <c r="CC9" s="12">
         <v>91.540763147068944</v>
       </c>
       <c r="CD9" s="12">
         <v>85.531588585200979</v>
       </c>
       <c r="CE9" s="12">
         <v>80.64676953487438</v>
       </c>
       <c r="CF9" s="12">
         <v>112.61196658005342</v>
       </c>
       <c r="CG9" s="12">
         <v>100.47457163081579</v>
       </c>
       <c r="CH9" s="12">
-        <v>101.20770419386524</v>
+        <v>100.35039719524251</v>
       </c>
       <c r="CI9" s="12">
-        <v>103.44281533047932</v>
+        <v>102.47489745746326</v>
       </c>
       <c r="CJ9" s="12">
-        <v>101.4734398066293</v>
+        <v>100.91675162889399</v>
       </c>
       <c r="CK9" s="12">
-        <v>106.86044764319472</v>
+        <v>105.52128024988166</v>
       </c>
       <c r="CL9" s="12">
-        <v>100.65338629211121</v>
+        <v>100.95567668600425</v>
       </c>
       <c r="CM9" s="12">
-        <v>104.34754542874171</v>
+        <v>100.98539668940705</v>
       </c>
       <c r="CN9" s="12">
-        <v>104.25599243279177</v>
+        <v>101.1558326744557</v>
       </c>
       <c r="CO9" s="12">
-        <v>98.104188823051402</v>
+        <v>98.199508372072714</v>
       </c>
       <c r="CP9" s="12">
-        <v>97.954766030037092</v>
+        <v>99.510819819926752</v>
       </c>
       <c r="CQ9" s="12">
-        <v>102.94585637701215</v>
+        <v>106.19169879590771</v>
       </c>
       <c r="CR9" s="12">
-        <v>110.54253342629796</v>
+        <v>104.55362709140078</v>
       </c>
       <c r="CS9" s="12">
-        <v>101.97490843594422</v>
+        <v>96.955219143664067</v>
       </c>
       <c r="CT9" s="12">
         <v>92.577044230156091</v>
       </c>
       <c r="CU9" s="12">
         <v>102.82534155576603</v>
       </c>
       <c r="CV9" s="12">
         <v>107.26541242091568</v>
       </c>
       <c r="CW9" s="12">
         <v>98.889799538291143</v>
       </c>
-      <c r="CX9" s="12"/>
+      <c r="CX9" s="12">
+        <v>102.38641570253964</v>
+      </c>
       <c r="CY9" s="12"/>
       <c r="CZ9" s="12"/>
       <c r="DA9" s="12"/>
       <c r="DB9" s="12"/>
       <c r="DC9" s="12"/>
       <c r="DD9" s="12"/>
       <c r="DE9" s="12"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="12">
         <v>101.63479244671598</v>
       </c>
       <c r="C10" s="12">
         <v>101.26312772284436</v>
       </c>
       <c r="D10" s="12">
         <v>102.22202382688333</v>
       </c>
       <c r="E10" s="12">
         <v>103.63237541998811</v>
       </c>
       <c r="F10" s="12">
@@ -3248,98 +3264,100 @@
       <c r="BZ10" s="12">
         <v>99.28363653124363</v>
       </c>
       <c r="CA10" s="12">
         <v>102.81657764232878</v>
       </c>
       <c r="CB10" s="12">
         <v>118.09162060816618</v>
       </c>
       <c r="CC10" s="12">
         <v>112.46207049107446</v>
       </c>
       <c r="CD10" s="12">
         <v>86.668134133901262</v>
       </c>
       <c r="CE10" s="12">
         <v>101.04421548856189</v>
       </c>
       <c r="CF10" s="12">
         <v>105.64275998141677</v>
       </c>
       <c r="CG10" s="12">
         <v>110.99369117493438</v>
       </c>
       <c r="CH10" s="12">
-        <v>112.71479290983338</v>
+        <v>113.13451622410807</v>
       </c>
       <c r="CI10" s="12">
-        <v>109.25199648876772</v>
+        <v>109.44839655581239</v>
       </c>
       <c r="CJ10" s="12">
-        <v>108.259713765147</v>
+        <v>108.22836265150568</v>
       </c>
       <c r="CK10" s="12">
-        <v>113.47199885065731</v>
+        <v>113.93018594476061</v>
       </c>
       <c r="CL10" s="12">
-        <v>109.3585787426976</v>
+        <v>108.84945301662523</v>
       </c>
       <c r="CM10" s="12">
-        <v>111.03505933155522</v>
+        <v>109.67862687559547</v>
       </c>
       <c r="CN10" s="12">
-        <v>103.63616230725479</v>
+        <v>103.26604260178338</v>
       </c>
       <c r="CO10" s="12">
-        <v>103.9609919212576</v>
+        <v>104.60610268010211</v>
       </c>
       <c r="CP10" s="12">
-        <v>110.23395742201691</v>
+        <v>114.36920658957644</v>
       </c>
       <c r="CQ10" s="12">
-        <v>109.33542103444044</v>
+        <v>106.42768790057573</v>
       </c>
       <c r="CR10" s="12">
-        <v>91.468290444853992</v>
+        <v>92.553523566435203</v>
       </c>
       <c r="CS10" s="12">
-        <v>88.559716453761652</v>
+        <v>103.02184108084475</v>
       </c>
       <c r="CT10" s="12">
         <v>100.68827539835652</v>
       </c>
       <c r="CU10" s="12">
         <v>101.68112544516086</v>
       </c>
       <c r="CV10" s="12">
         <v>101.0318269916667</v>
       </c>
       <c r="CW10" s="12">
         <v>101.28993002882099</v>
       </c>
-      <c r="CX10" s="12"/>
+      <c r="CX10" s="12">
+        <v>102.57216485078243</v>
+      </c>
       <c r="CY10" s="12"/>
       <c r="CZ10" s="12"/>
       <c r="DA10" s="12"/>
       <c r="DB10" s="12"/>
       <c r="DC10" s="12"/>
       <c r="DD10" s="12"/>
       <c r="DE10" s="12"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="12">
         <v>106.17287077125496</v>
       </c>
       <c r="C11" s="12">
         <v>104.7526070898471</v>
       </c>
       <c r="D11" s="12">
         <v>103.01661610201793</v>
       </c>
       <c r="E11" s="12">
         <v>104.52741049617637</v>
       </c>
       <c r="F11" s="12">
@@ -3561,98 +3579,100 @@
       <c r="BZ11" s="12">
         <v>103.3995249485417</v>
       </c>
       <c r="CA11" s="12">
         <v>102.65162072420226</v>
       </c>
       <c r="CB11" s="12">
         <v>114.08541342111245</v>
       </c>
       <c r="CC11" s="12">
         <v>97.15495380374341</v>
       </c>
       <c r="CD11" s="12">
         <v>82.612204963330598</v>
       </c>
       <c r="CE11" s="12">
         <v>99.293535023778418</v>
       </c>
       <c r="CF11" s="12">
         <v>113.85948963817303</v>
       </c>
       <c r="CG11" s="12">
         <v>108.79126231989966</v>
       </c>
       <c r="CH11" s="12">
-        <v>95.739969062897984</v>
+        <v>94.321020211108646</v>
       </c>
       <c r="CI11" s="12">
-        <v>102.97665521805391</v>
+        <v>101.81825082842222</v>
       </c>
       <c r="CJ11" s="12">
-        <v>105.69646339881298</v>
+        <v>104.77752609801445</v>
       </c>
       <c r="CK11" s="12">
-        <v>100.79752446056331</v>
+        <v>100.02472150785506</v>
       </c>
       <c r="CL11" s="12">
-        <v>102.06198946225345</v>
+        <v>101.45857768067603</v>
       </c>
       <c r="CM11" s="12">
-        <v>105.74457885139417</v>
+        <v>103.11025713517861</v>
       </c>
       <c r="CN11" s="12">
-        <v>113.27884703131443</v>
+        <v>112.96467480293101</v>
       </c>
       <c r="CO11" s="12">
-        <v>103.85114570963106</v>
+        <v>102.33861472056722</v>
       </c>
       <c r="CP11" s="12">
-        <v>106.99270636844523</v>
+        <v>107.61250602345372</v>
       </c>
       <c r="CQ11" s="12">
-        <v>109.88686077090739</v>
+        <v>102.27000196545156</v>
       </c>
       <c r="CR11" s="12">
-        <v>76.158029031187453</v>
+        <v>89.962347865685516</v>
       </c>
       <c r="CS11" s="12">
-        <v>86.396966427642369</v>
+        <v>99.970244210150511</v>
       </c>
       <c r="CT11" s="12">
         <v>115.91233381094139</v>
       </c>
       <c r="CU11" s="12">
         <v>109.84518190834487</v>
       </c>
       <c r="CV11" s="12">
         <v>94.233018269229703</v>
       </c>
       <c r="CW11" s="12">
         <v>103.97473041075594</v>
       </c>
-      <c r="CX11" s="12"/>
+      <c r="CX11" s="12">
+        <v>103.9848294060906</v>
+      </c>
       <c r="CY11" s="12"/>
       <c r="CZ11" s="12"/>
       <c r="DA11" s="12"/>
       <c r="DB11" s="12"/>
       <c r="DC11" s="12"/>
       <c r="DD11" s="12"/>
       <c r="DE11" s="12"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>104.49637853677554</v>
       </c>
       <c r="C12" s="12">
         <v>99.658235446158344</v>
       </c>
       <c r="D12" s="12">
         <v>107.16050861580901</v>
       </c>
       <c r="E12" s="12">
         <v>103.15996018868559</v>
       </c>
       <c r="F12" s="12">
@@ -3874,98 +3894,100 @@
       <c r="BZ12" s="12">
         <v>102.99576622618585</v>
       </c>
       <c r="CA12" s="12">
         <v>94.531801545109829</v>
       </c>
       <c r="CB12" s="12">
         <v>103.5494683425021</v>
       </c>
       <c r="CC12" s="12">
         <v>107.0862542167917</v>
       </c>
       <c r="CD12" s="12">
         <v>80.83498235280058</v>
       </c>
       <c r="CE12" s="12">
         <v>91.878475095678596</v>
       </c>
       <c r="CF12" s="12">
         <v>120.39072558342694</v>
       </c>
       <c r="CG12" s="12">
         <v>103.29470074112707</v>
       </c>
       <c r="CH12" s="12">
-        <v>100.91068773190703</v>
+        <v>101.95804239425948</v>
       </c>
       <c r="CI12" s="12">
-        <v>102.12846926109931</v>
+        <v>101.03437864812508</v>
       </c>
       <c r="CJ12" s="12">
-        <v>98.826138887881072</v>
+        <v>98.816282559670128</v>
       </c>
       <c r="CK12" s="12">
-        <v>101.25138531757321</v>
+        <v>101.27171604687635</v>
       </c>
       <c r="CL12" s="12">
-        <v>101.58034149742534</v>
+        <v>101.76408044478826</v>
       </c>
       <c r="CM12" s="12">
-        <v>112.79632183057238</v>
+        <v>113.15822496293677</v>
       </c>
       <c r="CN12" s="12">
-        <v>98.054845775210552</v>
+        <v>89.901950679783738</v>
       </c>
       <c r="CO12" s="12">
-        <v>95.545842667048291</v>
+        <v>92.869640175853164</v>
       </c>
       <c r="CP12" s="12">
-        <v>107.44966114353875</v>
+        <v>114.1871617300277</v>
       </c>
       <c r="CQ12" s="12">
-        <v>103.48119770598167</v>
+        <v>102.32974032546434</v>
       </c>
       <c r="CR12" s="12">
-        <v>76.700276130448458</v>
+        <v>76.961720991246835</v>
       </c>
       <c r="CS12" s="12">
-        <v>112.87211129683202</v>
+        <v>104.1694311395463</v>
       </c>
       <c r="CT12" s="12">
         <v>102.71417842648883</v>
       </c>
       <c r="CU12" s="12">
         <v>103.39892420803235</v>
       </c>
       <c r="CV12" s="12">
         <v>99.829337380958165</v>
       </c>
       <c r="CW12" s="12">
         <v>103.09119917505225</v>
       </c>
-      <c r="CX12" s="12"/>
+      <c r="CX12" s="12">
+        <v>103.14195412524418</v>
+      </c>
       <c r="CY12" s="12"/>
       <c r="CZ12" s="12"/>
       <c r="DA12" s="12"/>
       <c r="DB12" s="12"/>
       <c r="DC12" s="12"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="12"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="13" t="s">
@@ -4187,98 +4209,100 @@
       <c r="BZ13" s="12">
         <v>103.2401504395514</v>
       </c>
       <c r="CA13" s="12">
         <v>101.85013181090056</v>
       </c>
       <c r="CB13" s="12">
         <v>105.20915285453007</v>
       </c>
       <c r="CC13" s="12">
         <v>100.79478809453745</v>
       </c>
       <c r="CD13" s="12">
         <v>105.33747452240148</v>
       </c>
       <c r="CE13" s="12">
         <v>104.59657595359135</v>
       </c>
       <c r="CF13" s="12">
         <v>98.252229025142597</v>
       </c>
       <c r="CG13" s="12">
         <v>103.81447579546756</v>
       </c>
       <c r="CH13" s="12">
-        <v>103.63834733214937</v>
+        <v>104.47965507857495</v>
       </c>
       <c r="CI13" s="12">
-        <v>100.8246534733201</v>
+        <v>101.78671185421389</v>
       </c>
       <c r="CJ13" s="12">
-        <v>102.08977621403079</v>
+        <v>102.51453957667043</v>
       </c>
       <c r="CK13" s="12">
-        <v>102.75888453883606</v>
+        <v>98.819735269604081</v>
       </c>
       <c r="CL13" s="12">
-        <v>101.90452690083698</v>
+        <v>108.00566528650937</v>
       </c>
       <c r="CM13" s="12">
-        <v>104.61833293697028</v>
+        <v>105.13690262808737</v>
       </c>
       <c r="CN13" s="12">
-        <v>105.3943879194627</v>
+        <v>97.716719869174383</v>
       </c>
       <c r="CO13" s="12">
-        <v>98.967651232537676</v>
+        <v>100.85412480167652</v>
       </c>
       <c r="CP13" s="12">
-        <v>97.483442640243794</v>
+        <v>97.260926580939639</v>
       </c>
       <c r="CQ13" s="12">
-        <v>99.522838347565141</v>
+        <v>95.00565525080404</v>
       </c>
       <c r="CR13" s="12">
-        <v>109.89561564501858</v>
+        <v>103.78353598709964</v>
       </c>
       <c r="CS13" s="12">
-        <v>119.92924475513649</v>
+        <v>107.86250021017227</v>
       </c>
       <c r="CT13" s="12">
         <v>100.06427475095077</v>
       </c>
       <c r="CU13" s="12">
         <v>103.0438084136828</v>
       </c>
       <c r="CV13" s="12">
         <v>102.14837281979625</v>
       </c>
       <c r="CW13" s="12">
         <v>100.93023659348022</v>
       </c>
-      <c r="CX13" s="12"/>
+      <c r="CX13" s="12">
+        <v>100.60899950170423</v>
+      </c>
       <c r="CY13" s="12"/>
       <c r="CZ13" s="12"/>
       <c r="DA13" s="12"/>
       <c r="DB13" s="12"/>
       <c r="DC13" s="12"/>
       <c r="DD13" s="12"/>
       <c r="DE13" s="12"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="10">
         <v>106.43552800884228</v>
       </c>
       <c r="C14" s="10">
         <v>103.80770073866276</v>
       </c>
       <c r="D14" s="10">
         <v>105.56629729362446</v>
       </c>
       <c r="E14" s="10">
         <v>101.38448092230861</v>
       </c>
       <c r="F14" s="10">
@@ -4500,98 +4524,100 @@
       <c r="BZ14" s="12">
         <v>101.35787280549424</v>
       </c>
       <c r="CA14" s="12">
         <v>100.25272098686284</v>
       </c>
       <c r="CB14" s="12">
         <v>106.07046389754152</v>
       </c>
       <c r="CC14" s="12">
         <v>106.32434667775381</v>
       </c>
       <c r="CD14" s="12">
         <v>146.86401497357542</v>
       </c>
       <c r="CE14" s="12">
         <v>113.67054050119908</v>
       </c>
       <c r="CF14" s="12">
         <v>122.83725636849121</v>
       </c>
       <c r="CG14" s="12">
         <v>100.81993745159829</v>
       </c>
       <c r="CH14" s="12">
-        <v>101.06584191383124</v>
+        <v>100.82325576294173</v>
       </c>
       <c r="CI14" s="12">
-        <v>94.344170218466729</v>
+        <v>94.04089141657812</v>
       </c>
       <c r="CJ14" s="12">
-        <v>98.407921494577238</v>
+        <v>98.200188110950705</v>
       </c>
       <c r="CK14" s="12">
-        <v>108.92077434067211</v>
+        <v>108.5203179842847</v>
       </c>
       <c r="CL14" s="12">
-        <v>103.18448962463913</v>
+        <v>103.03433244970597</v>
       </c>
       <c r="CM14" s="12">
-        <v>106.11471436724797</v>
+        <v>105.61982289417686</v>
       </c>
       <c r="CN14" s="12">
-        <v>98.985749958287414</v>
+        <v>100.50112998749481</v>
       </c>
       <c r="CO14" s="12">
-        <v>105.60698939704993</v>
+        <v>106.31345141026168</v>
       </c>
       <c r="CP14" s="12">
-        <v>97.51065082281491</v>
+        <v>99.351766594378915</v>
       </c>
       <c r="CQ14" s="12">
-        <v>88.309838393243538</v>
+        <v>88.184168755577161</v>
       </c>
       <c r="CR14" s="12">
-        <v>140.5025014795057</v>
+        <v>123.4016735598243</v>
       </c>
       <c r="CS14" s="12">
-        <v>99.530547701618516</v>
+        <v>106.07188016289095</v>
       </c>
       <c r="CT14" s="12">
         <v>103.4153622280317</v>
       </c>
       <c r="CU14" s="12">
         <v>105.4702836263582</v>
       </c>
       <c r="CV14" s="12">
         <v>104.48181729923593</v>
       </c>
       <c r="CW14" s="12">
         <v>93.878860090088764</v>
       </c>
-      <c r="CX14" s="12"/>
+      <c r="CX14" s="12">
+        <v>102.42993140931307</v>
+      </c>
       <c r="CY14" s="12"/>
       <c r="CZ14" s="12"/>
       <c r="DA14" s="12"/>
       <c r="DB14" s="12"/>
       <c r="DC14" s="12"/>
       <c r="DD14" s="12"/>
       <c r="DE14" s="12"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C15" s="10">
         <v>106.01111494771858</v>
       </c>
       <c r="D15" s="10">
         <v>105.59462520294556</v>
       </c>
       <c r="E15" s="10">
         <v>105.08793284972735</v>
       </c>
       <c r="F15" s="10">
@@ -4813,98 +4839,100 @@
       <c r="BZ15" s="12">
         <v>97.893191343603732</v>
       </c>
       <c r="CA15" s="10">
         <v>127.98950086370185</v>
       </c>
       <c r="CB15" s="12">
         <v>111.23547287458723</v>
       </c>
       <c r="CC15" s="12">
         <v>108.94195701576037</v>
       </c>
       <c r="CD15" s="12">
         <v>145.46316678207873</v>
       </c>
       <c r="CE15" s="12">
         <v>127.52156092546836</v>
       </c>
       <c r="CF15" s="12">
         <v>93.516922495203431</v>
       </c>
       <c r="CG15" s="12">
         <v>100.5430235543874</v>
       </c>
       <c r="CH15" s="12">
-        <v>105.02195220763089</v>
+        <v>105.17713751049055</v>
       </c>
       <c r="CI15" s="12">
-        <v>102.18341904873205</v>
+        <v>102.35399834033181</v>
       </c>
       <c r="CJ15" s="12">
-        <v>100.27165178235246</v>
+        <v>100.44939487841368</v>
       </c>
       <c r="CK15" s="12">
-        <v>106.8453705691673</v>
+        <v>106.91907325958296</v>
       </c>
       <c r="CL15" s="12">
-        <v>107.92714150367244</v>
+        <v>108.24653844785334</v>
       </c>
       <c r="CM15" s="10">
-        <v>91.063938079328409</v>
+        <v>91.131437685897794</v>
       </c>
       <c r="CN15" s="12">
-        <v>103.4980424054484</v>
+        <v>91.257704352722811</v>
       </c>
       <c r="CO15" s="12">
-        <v>111.74948704054388</v>
+        <v>122.92191985387815</v>
       </c>
       <c r="CP15" s="12">
-        <v>111.63935502613379</v>
+        <v>119.10765143545561</v>
       </c>
       <c r="CQ15" s="12">
-        <v>127.79906812754317</v>
+        <v>115.10197887798317</v>
       </c>
       <c r="CR15" s="12">
-        <v>119.44209141719786</v>
+        <v>126.95615928064224</v>
       </c>
       <c r="CS15" s="12">
-        <v>129.10297531057836</v>
+        <v>102.71879206179351</v>
       </c>
       <c r="CT15" s="12">
         <v>102.54647218234642</v>
       </c>
       <c r="CU15" s="12">
         <v>102.27437039990733</v>
       </c>
       <c r="CV15" s="12">
         <v>102.82102114152156</v>
       </c>
       <c r="CW15" s="12">
         <v>101.84477718229937</v>
       </c>
-      <c r="CX15" s="12"/>
+      <c r="CX15" s="12">
+        <v>96.986467567758268</v>
+      </c>
       <c r="CY15" s="10"/>
       <c r="CZ15" s="12"/>
       <c r="DA15" s="12"/>
       <c r="DB15" s="12"/>
       <c r="DC15" s="12"/>
       <c r="DD15" s="12"/>
       <c r="DE15" s="12"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C16" s="10">
         <v>104.98868339106065</v>
       </c>
       <c r="D16" s="10">
         <v>103.86240078159064</v>
       </c>
       <c r="E16" s="10">
         <v>103.35294287668479</v>
       </c>
       <c r="F16" s="10">
@@ -5126,98 +5154,100 @@
       <c r="BZ16" s="12">
         <v>104.70725145645676</v>
       </c>
       <c r="CA16" s="10">
         <v>115.23099790869738</v>
       </c>
       <c r="CB16" s="12">
         <v>105.64873889939921</v>
       </c>
       <c r="CC16" s="12">
         <v>102.40679042025933</v>
       </c>
       <c r="CD16" s="12">
         <v>105.30114748718076</v>
       </c>
       <c r="CE16" s="12">
         <v>101.18765870063623</v>
       </c>
       <c r="CF16" s="12">
         <v>97.327756961916975</v>
       </c>
       <c r="CG16" s="12">
         <v>89.734448451508868</v>
       </c>
       <c r="CH16" s="12">
-        <v>102.05604747905414</v>
+        <v>101.66960349691382</v>
       </c>
       <c r="CI16" s="12">
-        <v>103.37891915571058</v>
+        <v>103.18566644564633</v>
       </c>
       <c r="CJ16" s="12">
-        <v>100.86768679458842</v>
+        <v>100.07939769709866</v>
       </c>
       <c r="CK16" s="12">
-        <v>102.80592715263074</v>
+        <v>102.25657661656484</v>
       </c>
       <c r="CL16" s="12">
-        <v>102.21679258605543</v>
+        <v>102.51331086146538</v>
       </c>
       <c r="CM16" s="10">
-        <v>105.06715883847821</v>
+        <v>104.79786679538947</v>
       </c>
       <c r="CN16" s="12">
-        <v>102.1519326325048</v>
+        <v>99.906912123664952</v>
       </c>
       <c r="CO16" s="12">
-        <v>102.37396028716526</v>
+        <v>100.9001111634243</v>
       </c>
       <c r="CP16" s="12">
-        <v>102.56333711990264</v>
+        <v>103.05864571369135</v>
       </c>
       <c r="CQ16" s="12">
-        <v>99.424237868422054</v>
+        <v>88.592114214871017</v>
       </c>
       <c r="CR16" s="12">
-        <v>106.85482990895623</v>
+        <v>104.10140768810885</v>
       </c>
       <c r="CS16" s="12">
-        <v>88.339358487509543</v>
+        <v>115.31604119943472</v>
       </c>
       <c r="CT16" s="12">
         <v>103.54035657910443</v>
       </c>
       <c r="CU16" s="12">
         <v>103.20871281961355</v>
       </c>
       <c r="CV16" s="12">
         <v>102.85688328562988</v>
       </c>
       <c r="CW16" s="12">
         <v>103.57359582475094</v>
       </c>
-      <c r="CX16" s="12"/>
+      <c r="CX16" s="12">
+        <v>103.2250693469251</v>
+      </c>
       <c r="CY16" s="10"/>
       <c r="CZ16" s="12"/>
       <c r="DA16" s="12"/>
       <c r="DB16" s="12"/>
       <c r="DC16" s="12"/>
       <c r="DD16" s="12"/>
       <c r="DE16" s="12"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C17" s="10">
         <v>107.35528063629589</v>
       </c>
       <c r="D17" s="10">
         <v>115.63886391605516</v>
       </c>
       <c r="E17" s="10">
         <v>107.56739897354051</v>
       </c>
       <c r="F17" s="10">
@@ -5439,98 +5469,100 @@
       <c r="BZ17" s="12">
         <v>100.7656951329005</v>
       </c>
       <c r="CA17" s="10">
         <v>94.581929115107613</v>
       </c>
       <c r="CB17" s="12">
         <v>97.231648428877776</v>
       </c>
       <c r="CC17" s="12">
         <v>128.19224709312948</v>
       </c>
       <c r="CD17" s="12">
         <v>110.15990341030349</v>
       </c>
       <c r="CE17" s="12">
         <v>109.12483016850607</v>
       </c>
       <c r="CF17" s="12">
         <v>91.570123789837439</v>
       </c>
       <c r="CG17" s="12">
         <v>101.78117610971505</v>
       </c>
       <c r="CH17" s="12">
-        <v>87.846053605499037</v>
+        <v>94.535337064431275</v>
       </c>
       <c r="CI17" s="12">
-        <v>110.24341630620948</v>
+        <v>115.16085119476709</v>
       </c>
       <c r="CJ17" s="12">
-        <v>114.11460288665822</v>
+        <v>124.6480345509576</v>
       </c>
       <c r="CK17" s="12">
-        <v>90.198090542498832</v>
+        <v>98.323493307132352</v>
       </c>
       <c r="CL17" s="12">
-        <v>103.90656214253784</v>
+        <v>109.66556837223908</v>
       </c>
       <c r="CM17" s="10">
-        <v>106.78617328283606</v>
+        <v>104.89014291805871</v>
       </c>
       <c r="CN17" s="12">
-        <v>110.89844275668612</v>
+        <v>121.0746784072815</v>
       </c>
       <c r="CO17" s="12">
-        <v>85.07414080122075</v>
+        <v>98.119276109518097</v>
       </c>
       <c r="CP17" s="12">
-        <v>94.941916814575109</v>
+        <v>103.17166442887134</v>
       </c>
       <c r="CQ17" s="12">
-        <v>108.90872203281852</v>
+        <v>122.04785101984213</v>
       </c>
       <c r="CR17" s="12">
-        <v>111.02370369436176</v>
+        <v>115.99145356233156</v>
       </c>
       <c r="CS17" s="12">
-        <v>111.83687986254218</v>
+        <v>99.354677687754048</v>
       </c>
       <c r="CT17" s="12">
         <v>117.49007111802037</v>
       </c>
       <c r="CU17" s="12">
         <v>103.83496544157407</v>
       </c>
       <c r="CV17" s="12">
         <v>75.922870574369327</v>
       </c>
       <c r="CW17" s="12">
         <v>97.805126246254304</v>
       </c>
-      <c r="CX17" s="12"/>
+      <c r="CX17" s="12">
+        <v>102.98658446837821</v>
+      </c>
       <c r="CY17" s="10"/>
       <c r="CZ17" s="12"/>
       <c r="DA17" s="12"/>
       <c r="DB17" s="12"/>
       <c r="DC17" s="12"/>
       <c r="DD17" s="12"/>
       <c r="DE17" s="12"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C18" s="10">
         <v>104.28660949733637</v>
       </c>
       <c r="D18" s="10">
         <v>106.12703419202438</v>
       </c>
       <c r="E18" s="10">
         <v>104.64203544150033</v>
       </c>
       <c r="F18" s="10">
@@ -5752,98 +5784,100 @@
       <c r="BZ18" s="12">
         <v>101.80613121946193</v>
       </c>
       <c r="CA18" s="10">
         <v>117.93623182821271</v>
       </c>
       <c r="CB18" s="12">
         <v>114.55049089430653</v>
       </c>
       <c r="CC18" s="12">
         <v>111.75272030583039</v>
       </c>
       <c r="CD18" s="12">
         <v>119.06632141700561</v>
       </c>
       <c r="CE18" s="12">
         <v>179.38456354200576</v>
       </c>
       <c r="CF18" s="12">
         <v>215.32144204726728</v>
       </c>
       <c r="CG18" s="12">
         <v>100.40258428052769</v>
       </c>
       <c r="CH18" s="12">
-        <v>103.3014505594241</v>
+        <v>105.17497576311601</v>
       </c>
       <c r="CI18" s="12">
-        <v>99.411513368080819</v>
+        <v>101.73201969301959</v>
       </c>
       <c r="CJ18" s="12">
-        <v>111.56586264517736</v>
+        <v>113.31272695448391</v>
       </c>
       <c r="CK18" s="12">
-        <v>99.956814058826964</v>
+        <v>101.58664516684797</v>
       </c>
       <c r="CL18" s="12">
-        <v>97.427381296070848</v>
+        <v>98.900376275800497</v>
       </c>
       <c r="CM18" s="10">
-        <v>101.9942541762575</v>
+        <v>97.862603237801835</v>
       </c>
       <c r="CN18" s="12">
-        <v>104.38795992790875</v>
+        <v>96.516403429444935</v>
       </c>
       <c r="CO18" s="12">
-        <v>102.96201482816265</v>
+        <v>95.724936136700052</v>
       </c>
       <c r="CP18" s="12">
-        <v>109.62887154811854</v>
+        <v>112.33612652034756</v>
       </c>
       <c r="CQ18" s="12">
-        <v>111.98166682129234</v>
+        <v>98.288875222816102</v>
       </c>
       <c r="CR18" s="12">
-        <v>112.88360893994269</v>
+        <v>130.84981067623875</v>
       </c>
       <c r="CS18" s="12">
-        <v>138.79234761115461</v>
+        <v>100.55381848406748</v>
       </c>
       <c r="CT18" s="12">
         <v>103.37125947775196</v>
       </c>
       <c r="CU18" s="12">
         <v>105.31952434287577</v>
       </c>
       <c r="CV18" s="12">
         <v>103.40317323393833</v>
       </c>
       <c r="CW18" s="12">
         <v>105.93761395762222</v>
       </c>
-      <c r="CX18" s="12"/>
+      <c r="CX18" s="12">
+        <v>103.41032930158474</v>
+      </c>
       <c r="CY18" s="10"/>
       <c r="CZ18" s="12"/>
       <c r="DA18" s="12"/>
       <c r="DB18" s="12"/>
       <c r="DC18" s="12"/>
       <c r="DD18" s="12"/>
       <c r="DE18" s="12"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C19" s="10">
         <v>103.63950495539073</v>
       </c>
       <c r="D19" s="10">
         <v>102.92011621700226</v>
       </c>
       <c r="E19" s="10">
         <v>103.90800958956217</v>
       </c>
       <c r="F19" s="10">
@@ -6065,98 +6099,100 @@
       <c r="BZ19" s="12">
         <v>99.697293899655861</v>
       </c>
       <c r="CA19" s="10">
         <v>104.20802145099159</v>
       </c>
       <c r="CB19" s="12">
         <v>106.64892706945746</v>
       </c>
       <c r="CC19" s="12">
         <v>84.505358906620941</v>
       </c>
       <c r="CD19" s="12">
         <v>139.2938556564184</v>
       </c>
       <c r="CE19" s="12">
         <v>184.86542113840281</v>
       </c>
       <c r="CF19" s="12">
         <v>205.73488833674168</v>
       </c>
       <c r="CG19" s="12">
         <v>109.28203509623451</v>
       </c>
       <c r="CH19" s="12">
-        <v>106.47198731444074</v>
+        <v>106.93512108662179</v>
       </c>
       <c r="CI19" s="12">
-        <v>101.42375809691357</v>
+        <v>101.98218332387032</v>
       </c>
       <c r="CJ19" s="12">
-        <v>114.47910834871506</v>
+        <v>115.18098370713545</v>
       </c>
       <c r="CK19" s="12">
-        <v>107.17778453113385</v>
+        <v>107.61473122377309</v>
       </c>
       <c r="CL19" s="12">
-        <v>107.77337306924855</v>
+        <v>108.12123753115523</v>
       </c>
       <c r="CM19" s="10">
-        <v>102.63592356749433</v>
+        <v>102.12615705857222</v>
       </c>
       <c r="CN19" s="12">
-        <v>113.4031280863403</v>
+        <v>104.36234608145961</v>
       </c>
       <c r="CO19" s="12">
-        <v>110.18878519692537</v>
+        <v>115.93805357070653</v>
       </c>
       <c r="CP19" s="12">
-        <v>110.63228260056719</v>
+        <v>108.67230996007437</v>
       </c>
       <c r="CQ19" s="12">
-        <v>106.94517512395929</v>
+        <v>96.90076739339294</v>
       </c>
       <c r="CR19" s="12">
-        <v>117.44702557776914</v>
+        <v>132.76795352734217</v>
       </c>
       <c r="CS19" s="12">
-        <v>91.636577272980659</v>
+        <v>104.76344477549407</v>
       </c>
       <c r="CT19" s="12">
         <v>105.77100074046406</v>
       </c>
       <c r="CU19" s="12">
         <v>103.9129331185419</v>
       </c>
       <c r="CV19" s="12">
         <v>101.49445894924895</v>
       </c>
       <c r="CW19" s="12">
         <v>100.490088295935</v>
       </c>
-      <c r="CX19" s="12"/>
+      <c r="CX19" s="12">
+        <v>102.75066233284444</v>
+      </c>
       <c r="CY19" s="10"/>
       <c r="CZ19" s="12"/>
       <c r="DA19" s="12"/>
       <c r="DB19" s="12"/>
       <c r="DC19" s="12"/>
       <c r="DD19" s="12"/>
       <c r="DE19" s="12"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C20" s="10">
         <v>100.46282668334494</v>
       </c>
       <c r="D20" s="10">
         <v>105.94586774497556</v>
       </c>
       <c r="E20" s="10">
         <v>101.25647985914664</v>
       </c>
       <c r="F20" s="10">
@@ -6378,98 +6414,100 @@
       <c r="BZ20" s="12">
         <v>97.980837361773567</v>
       </c>
       <c r="CA20" s="10">
         <v>128.32534088916606</v>
       </c>
       <c r="CB20" s="12">
         <v>105.13338639104215</v>
       </c>
       <c r="CC20" s="12">
         <v>107.77436152923963</v>
       </c>
       <c r="CD20" s="12">
         <v>108.10302223404771</v>
       </c>
       <c r="CE20" s="12">
         <v>99.299619974351046</v>
       </c>
       <c r="CF20" s="12">
         <v>102.69832404030652</v>
       </c>
       <c r="CG20" s="12">
         <v>140.29950785087559</v>
       </c>
       <c r="CH20" s="12">
-        <v>113.82932223294402</v>
+        <v>112.8793310698141</v>
       </c>
       <c r="CI20" s="12">
-        <v>98.204118275778569</v>
+        <v>97.451365342428474</v>
       </c>
       <c r="CJ20" s="12">
-        <v>109.61617685768363</v>
+        <v>108.68843622143329</v>
       </c>
       <c r="CK20" s="12">
-        <v>100.36377510732528</v>
+        <v>99.316207291840868</v>
       </c>
       <c r="CL20" s="12">
-        <v>110.62800720776451</v>
+        <v>110.8212638193087</v>
       </c>
       <c r="CM20" s="10">
-        <v>99.457574826162059</v>
+        <v>92.525318300336195</v>
       </c>
       <c r="CN20" s="12">
-        <v>102.12943893947522</v>
+        <v>96.641534428692921</v>
       </c>
       <c r="CO20" s="12">
-        <v>91.831870747773436</v>
+        <v>93.104540314591844</v>
       </c>
       <c r="CP20" s="12">
-        <v>103.60042602988662</v>
+        <v>102.41805246964155</v>
       </c>
       <c r="CQ20" s="12">
-        <v>102.69817045915899</v>
+        <v>107.41039572972117</v>
       </c>
       <c r="CR20" s="12">
-        <v>91.451320698987331</v>
+        <v>99.345037062665085</v>
       </c>
       <c r="CS20" s="12">
-        <v>91.611693223124362</v>
+        <v>85.319584289195333</v>
       </c>
       <c r="CT20" s="12">
         <v>105.831367898019</v>
       </c>
       <c r="CU20" s="12">
         <v>108.25187808731593</v>
       </c>
       <c r="CV20" s="12">
         <v>109.07163016572967</v>
       </c>
       <c r="CW20" s="12">
         <v>121.11257813738712</v>
       </c>
-      <c r="CX20" s="12"/>
+      <c r="CX20" s="12">
+        <v>108.69978223957173</v>
+      </c>
       <c r="CY20" s="10"/>
       <c r="CZ20" s="12"/>
       <c r="DA20" s="12"/>
       <c r="DB20" s="12"/>
       <c r="DC20" s="12"/>
       <c r="DD20" s="12"/>
       <c r="DE20" s="12"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="13" t="s">
@@ -6691,98 +6729,100 @@
       <c r="BZ21" s="12">
         <v>101.11979365405436</v>
       </c>
       <c r="CA21" s="10">
         <v>90.958596160822296</v>
       </c>
       <c r="CB21" s="12">
         <v>101.39592190347595</v>
       </c>
       <c r="CC21" s="12">
         <v>97.620153447778634</v>
       </c>
       <c r="CD21" s="12">
         <v>110.80971305266046</v>
       </c>
       <c r="CE21" s="12">
         <v>81.994189786006785</v>
       </c>
       <c r="CF21" s="12">
         <v>65.151219428519795</v>
       </c>
       <c r="CG21" s="12">
         <v>98.861688557035166</v>
       </c>
       <c r="CH21" s="12">
-        <v>100.60144963043362</v>
+        <v>100.53464202707529</v>
       </c>
       <c r="CI21" s="12">
-        <v>101.92787525167601</v>
+        <v>101.90114569253488</v>
       </c>
       <c r="CJ21" s="12">
-        <v>101.59459049007799</v>
+        <v>101.62995991263047</v>
       </c>
       <c r="CK21" s="12">
-        <v>102.03797417142249</v>
+        <v>102.03279763127249</v>
       </c>
       <c r="CL21" s="12">
-        <v>101.30195366773516</v>
+        <v>101.46310945259354</v>
       </c>
       <c r="CM21" s="10">
-        <v>101.75111169704991</v>
+        <v>101.73657340967002</v>
       </c>
       <c r="CN21" s="12">
-        <v>101.17804504457382</v>
+        <v>89.904315492575975</v>
       </c>
       <c r="CO21" s="12">
-        <v>99.127632562935091</v>
+        <v>90.679499432587647</v>
       </c>
       <c r="CP21" s="12">
-        <v>95.077143041054228</v>
+        <v>91.469955159815768</v>
       </c>
       <c r="CQ21" s="12">
-        <v>118.07293693517531</v>
+        <v>106.54120093538668</v>
       </c>
       <c r="CR21" s="12">
-        <v>97.967821457896932</v>
+        <v>99.483533207209348</v>
       </c>
       <c r="CS21" s="12">
-        <v>100.36607021962362</v>
+        <v>100.97348901435099</v>
       </c>
       <c r="CT21" s="12">
         <v>99.771710210206948</v>
       </c>
       <c r="CU21" s="12">
         <v>99.300938532377927</v>
       </c>
       <c r="CV21" s="12">
         <v>99.777889231370992</v>
       </c>
       <c r="CW21" s="12">
         <v>99.482114945850014</v>
       </c>
-      <c r="CX21" s="12"/>
+      <c r="CX21" s="12">
+        <v>99.923170870711118</v>
+      </c>
       <c r="CY21" s="10"/>
       <c r="CZ21" s="12"/>
       <c r="DA21" s="12"/>
       <c r="DB21" s="12"/>
       <c r="DC21" s="12"/>
       <c r="DD21" s="12"/>
       <c r="DE21" s="12"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C22" s="10">
         <v>103.25456678854827</v>
       </c>
       <c r="D22" s="10">
         <v>102.5205618921277</v>
       </c>
       <c r="E22" s="10">
         <v>104.5229457775729</v>
       </c>
       <c r="F22" s="10">
@@ -7004,98 +7044,100 @@
       <c r="BZ22" s="12">
         <v>104.15840309312603</v>
       </c>
       <c r="CA22" s="10">
         <v>103.27244438834543</v>
       </c>
       <c r="CB22" s="12">
         <v>102.69705879074917</v>
       </c>
       <c r="CC22" s="12">
         <v>113.05923132779468</v>
       </c>
       <c r="CD22" s="12">
         <v>127.74282410678042</v>
       </c>
       <c r="CE22" s="12">
         <v>98.52180764131036</v>
       </c>
       <c r="CF22" s="12">
         <v>97.499520935071331</v>
       </c>
       <c r="CG22" s="12">
         <v>115.2024859735032</v>
       </c>
       <c r="CH22" s="10">
-        <v>101.86432556134137</v>
+        <v>103.13032200742904</v>
       </c>
       <c r="CI22" s="12">
-        <v>104.33109213551377</v>
+        <v>105.64894370120641</v>
       </c>
       <c r="CJ22" s="12">
-        <v>105.0543931339928</v>
+        <v>106.19058817012265</v>
       </c>
       <c r="CK22" s="12">
-        <v>108.25053758328735</v>
+        <v>109.21582510613059</v>
       </c>
       <c r="CL22" s="12">
-        <v>103.98296624530245</v>
+        <v>105.08563989465598</v>
       </c>
       <c r="CM22" s="10">
-        <v>104.0689481133453</v>
+        <v>104.59521508933973</v>
       </c>
       <c r="CN22" s="12">
-        <v>102.11323749602523</v>
+        <v>100.7652108571961</v>
       </c>
       <c r="CO22" s="12">
-        <v>99.452011255453357</v>
+        <v>90.20420693196958</v>
       </c>
       <c r="CP22" s="12">
-        <v>98.141754218659543</v>
+        <v>101.90966444921654</v>
       </c>
       <c r="CQ22" s="12">
-        <v>101.89120535494864</v>
+        <v>96.908829762388422</v>
       </c>
       <c r="CR22" s="12">
-        <v>113.84917658040818</v>
+        <v>113.63137692030054</v>
       </c>
       <c r="CS22" s="12">
-        <v>85.916312264414046</v>
+        <v>104.4247535297862</v>
       </c>
       <c r="CT22" s="10">
         <v>95.755315597757502</v>
       </c>
       <c r="CU22" s="12">
         <v>99.289220847517257</v>
       </c>
       <c r="CV22" s="12">
         <v>108.7242408974799</v>
       </c>
       <c r="CW22" s="12">
         <v>102.44784104028469</v>
       </c>
-      <c r="CX22" s="12"/>
+      <c r="CX22" s="12">
+        <v>102.64510691819611</v>
+      </c>
       <c r="CY22" s="10"/>
       <c r="CZ22" s="12"/>
       <c r="DA22" s="12"/>
       <c r="DB22" s="12"/>
       <c r="DC22" s="12"/>
       <c r="DD22" s="12"/>
       <c r="DE22" s="12"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C23" s="10">
         <v>84.442532007735934</v>
       </c>
       <c r="D23" s="10">
         <v>82.056152484180984</v>
       </c>
       <c r="E23" s="10">
         <v>83.116697904324511</v>
       </c>
       <c r="F23" s="10">
@@ -7317,98 +7359,100 @@
       <c r="BZ23" s="12">
         <v>99.456844648875261</v>
       </c>
       <c r="CA23" s="10">
         <v>98.869370395125017</v>
       </c>
       <c r="CB23" s="12">
         <v>99.116178772098138</v>
       </c>
       <c r="CC23" s="12">
         <v>99.092006099625507</v>
       </c>
       <c r="CD23" s="12">
         <v>237.23930971677891</v>
       </c>
       <c r="CE23" s="12">
         <v>99.258988633400207</v>
       </c>
       <c r="CF23" s="12">
         <v>103.04350474282644</v>
       </c>
       <c r="CG23" s="12">
         <v>98.981469197284184</v>
       </c>
       <c r="CH23" s="10">
-        <v>99.837142091920086</v>
+        <v>91.825934751181464</v>
       </c>
       <c r="CI23" s="12">
-        <v>99.470736586032416</v>
+        <v>80.47108209526634</v>
       </c>
       <c r="CJ23" s="12">
-        <v>99.010559785321632</v>
+        <v>80.310560397617053</v>
       </c>
       <c r="CK23" s="12">
-        <v>99.260890217904617</v>
+        <v>80.479473443296698</v>
       </c>
       <c r="CL23" s="12">
-        <v>99.089373046384267</v>
+        <v>80.271326151784749</v>
       </c>
       <c r="CM23" s="10">
-        <v>100.37304604943185</v>
+        <v>82.166838358371535</v>
       </c>
       <c r="CN23" s="12">
-        <v>86.038592367081733</v>
+        <v>83.614659854953317</v>
       </c>
       <c r="CO23" s="12">
-        <v>100.10453138643891</v>
+        <v>84.796722936581233</v>
       </c>
       <c r="CP23" s="12">
-        <v>102.82013439369013</v>
+        <v>86.173952813436941</v>
       </c>
       <c r="CQ23" s="12">
-        <v>95.439269507106559</v>
+        <v>81.407873424174355</v>
       </c>
       <c r="CR23" s="12">
-        <v>95.518913246601429</v>
+        <v>83.085763675908368</v>
       </c>
       <c r="CS23" s="12">
-        <v>122.21768015503862</v>
+        <v>90.168585851023167</v>
       </c>
       <c r="CT23" s="10">
         <v>99.07201953581513</v>
       </c>
       <c r="CU23" s="12">
         <v>100.09393413349395</v>
       </c>
       <c r="CV23" s="12">
         <v>102.05313830124034</v>
       </c>
       <c r="CW23" s="12">
         <v>100.19148947673786</v>
       </c>
-      <c r="CX23" s="12"/>
+      <c r="CX23" s="12">
+        <v>100.08377233692455</v>
+      </c>
       <c r="CY23" s="10"/>
       <c r="CZ23" s="12"/>
       <c r="DA23" s="12"/>
       <c r="DB23" s="12"/>
       <c r="DC23" s="12"/>
       <c r="DD23" s="12"/>
       <c r="DE23" s="12"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C24" s="10">
         <v>92.194666467087558</v>
       </c>
       <c r="D24" s="10">
         <v>113.82976281763982</v>
       </c>
       <c r="E24" s="10">
         <v>95.430099476920475</v>
       </c>
       <c r="F24" s="10">
@@ -7630,98 +7674,100 @@
       <c r="BZ24" s="12">
         <v>297.78086678373785</v>
       </c>
       <c r="CA24" s="10">
         <v>272.77453201261295</v>
       </c>
       <c r="CB24" s="12">
         <v>136.28790995901855</v>
       </c>
       <c r="CC24" s="12">
         <v>122.50858925789161</v>
       </c>
       <c r="CD24" s="12">
         <v>112.5272155689744</v>
       </c>
       <c r="CE24" s="12">
         <v>125.59930898651892</v>
       </c>
       <c r="CF24" s="12">
         <v>217.89563612357514</v>
       </c>
       <c r="CG24" s="12">
         <v>172.87571906665141</v>
       </c>
       <c r="CH24" s="10">
-        <v>96.399511416419585</v>
+        <v>115.76904292260457</v>
       </c>
       <c r="CI24" s="12">
-        <v>94.656402474111076</v>
+        <v>113.65206884704355</v>
       </c>
       <c r="CJ24" s="12">
-        <v>100.60703323059765</v>
+        <v>120.99349318496022</v>
       </c>
       <c r="CK24" s="12">
-        <v>98.212495520556118</v>
+        <v>118.05893163326139</v>
       </c>
       <c r="CL24" s="12">
-        <v>98.712530074613611</v>
+        <v>118.57662855661644</v>
       </c>
       <c r="CM24" s="10">
-        <v>118.5421606330228</v>
+        <v>138.42041013376536</v>
       </c>
       <c r="CN24" s="12">
-        <v>160.09054045055746</v>
+        <v>118.51782685400518</v>
       </c>
       <c r="CO24" s="12">
-        <v>101.52355837943259</v>
+        <v>107.2453584835672</v>
       </c>
       <c r="CP24" s="12">
-        <v>99.8038685755009</v>
+        <v>102.93552575033335</v>
       </c>
       <c r="CQ24" s="12">
-        <v>99.524507144994772</v>
+        <v>107.35798233292238</v>
       </c>
       <c r="CR24" s="12">
-        <v>98.963809317105927</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>117.42190562377223</v>
+      </c>
+      <c r="CS24" s="12">
+        <v>93.020791169233206</v>
       </c>
       <c r="CT24" s="10">
         <v>100.7746707232178</v>
       </c>
       <c r="CU24" s="12">
         <v>99.441347689401127</v>
       </c>
       <c r="CV24" s="12">
         <v>102.79606793844907</v>
       </c>
       <c r="CW24" s="12">
         <v>167.51973395363947</v>
       </c>
-      <c r="CX24" s="12"/>
+      <c r="CX24" s="12">
+        <v>100.31018838040133</v>
+      </c>
       <c r="CY24" s="10"/>
       <c r="CZ24" s="12"/>
       <c r="DA24" s="12"/>
       <c r="DB24" s="12"/>
       <c r="DC24" s="12"/>
       <c r="DD24" s="12"/>
       <c r="DE24" s="12"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C25" s="10">
         <v>98.501216026804016</v>
       </c>
       <c r="D25" s="10">
         <v>79.262191648234776</v>
       </c>
       <c r="E25" s="10">
         <v>136.18934451049952</v>
       </c>
       <c r="F25" s="10">
@@ -7943,419 +7989,421 @@
       <c r="BZ25" s="12">
         <v>104.31491768694048</v>
       </c>
       <c r="CA25" s="10">
         <v>115.7835285001471</v>
       </c>
       <c r="CB25" s="12">
         <v>99.587620943439887</v>
       </c>
       <c r="CC25" s="12">
         <v>105.2732917387135</v>
       </c>
       <c r="CD25" s="12">
         <v>93.550241705836882</v>
       </c>
       <c r="CE25" s="12">
         <v>74.941242949929048</v>
       </c>
       <c r="CF25" s="12">
         <v>111.64724009555957</v>
       </c>
       <c r="CG25" s="12">
         <v>105.93918803366122</v>
       </c>
       <c r="CH25" s="10">
-        <v>102.05812351804984</v>
+        <v>100.03072524205372</v>
       </c>
       <c r="CI25" s="12">
-        <v>103.35573663611048</v>
+        <v>101.32056807347145</v>
       </c>
       <c r="CJ25" s="12">
-        <v>104.21237437630677</v>
+        <v>102.23811103996086</v>
       </c>
       <c r="CK25" s="12">
-        <v>102.95232937552903</v>
+        <v>100.39988007499241</v>
       </c>
       <c r="CL25" s="12">
-        <v>107.4231513985773</v>
+        <v>106.54172031143636</v>
       </c>
       <c r="CM25" s="10">
-        <v>100.79934094080321</v>
+        <v>99.293550530952217</v>
       </c>
       <c r="CN25" s="12">
-        <v>96.212061491937391</v>
+        <v>94.234252715462986</v>
       </c>
       <c r="CO25" s="12">
-        <v>93.584250477410166</v>
+        <v>85.516288579783591</v>
       </c>
       <c r="CP25" s="12">
-        <v>85.515729320453886</v>
+        <v>78.455187626404424</v>
       </c>
       <c r="CQ25" s="12">
-        <v>100.55104867823326</v>
+        <v>92.120114823370187</v>
       </c>
       <c r="CR25" s="12">
-        <v>101.12322912490474</v>
+        <v>99.285340289027857</v>
       </c>
       <c r="CS25" s="12">
-        <v>106.99361405510911</v>
+        <v>105.00586186458783</v>
       </c>
       <c r="CT25" s="10">
         <v>109.99973908542424</v>
       </c>
       <c r="CU25" s="12">
         <v>105.09763816893243</v>
       </c>
       <c r="CV25" s="12">
         <v>106.86112999512962</v>
       </c>
       <c r="CW25" s="12">
         <v>104.46027800837521</v>
       </c>
-      <c r="CX25" s="12"/>
+      <c r="CX25" s="12">
+        <v>103.49517935702282</v>
+      </c>
       <c r="CY25" s="10"/>
       <c r="CZ25" s="12"/>
       <c r="DA25" s="12"/>
       <c r="DB25" s="12"/>
       <c r="DC25" s="12"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="12"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+      <c r="A27" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="27"/>
-[...59 lines deleted...]
-      <c r="CH27" s="25" t="s">
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="21"/>
+      <c r="O27" s="21"/>
+      <c r="P27" s="21"/>
+      <c r="Q27" s="21"/>
+      <c r="R27" s="21"/>
+      <c r="S27" s="21"/>
+      <c r="T27" s="21"/>
+      <c r="U27" s="21"/>
+      <c r="V27" s="21"/>
+      <c r="W27" s="21"/>
+      <c r="X27" s="21"/>
+      <c r="Y27" s="21"/>
+      <c r="Z27" s="21"/>
+      <c r="AA27" s="21"/>
+      <c r="AB27" s="21"/>
+      <c r="AC27" s="21"/>
+      <c r="AD27" s="21"/>
+      <c r="AE27" s="21"/>
+      <c r="AF27" s="21"/>
+      <c r="AG27" s="21"/>
+      <c r="AH27" s="21"/>
+      <c r="AI27" s="21"/>
+      <c r="AJ27" s="21"/>
+      <c r="AK27" s="21"/>
+      <c r="AL27" s="21"/>
+      <c r="AM27" s="21"/>
+      <c r="AN27" s="21"/>
+      <c r="AO27" s="21"/>
+      <c r="AP27" s="21"/>
+      <c r="AQ27" s="21"/>
+      <c r="AR27" s="21"/>
+      <c r="AS27" s="21"/>
+      <c r="AT27" s="21"/>
+      <c r="AU27" s="21"/>
+      <c r="AV27" s="21"/>
+      <c r="AW27" s="21"/>
+      <c r="AX27" s="21"/>
+      <c r="AY27" s="21"/>
+      <c r="AZ27" s="21"/>
+      <c r="BA27" s="21"/>
+      <c r="BB27" s="21"/>
+      <c r="BC27" s="21"/>
+      <c r="BD27" s="21"/>
+      <c r="BE27" s="21"/>
+      <c r="BF27" s="21"/>
+      <c r="BG27" s="21"/>
+      <c r="BH27" s="21"/>
+      <c r="BI27" s="21"/>
+      <c r="CH27" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="CI27" s="25"/>
-[...21 lines deleted...]
-      <c r="DE27" s="25"/>
+      <c r="CI27" s="34"/>
+      <c r="CJ27" s="34"/>
+      <c r="CK27" s="34"/>
+      <c r="CL27" s="34"/>
+      <c r="CM27" s="34"/>
+      <c r="CN27" s="34"/>
+      <c r="CO27" s="34"/>
+      <c r="CP27" s="34"/>
+      <c r="CQ27" s="34"/>
+      <c r="CR27" s="34"/>
+      <c r="CS27" s="34"/>
+      <c r="CT27" s="34"/>
+      <c r="CU27" s="34"/>
+      <c r="CV27" s="34"/>
+      <c r="CW27" s="34"/>
+      <c r="CX27" s="34"/>
+      <c r="CY27" s="34"/>
+      <c r="CZ27" s="34"/>
+      <c r="DA27" s="34"/>
+      <c r="DB27" s="34"/>
+      <c r="DC27" s="34"/>
+      <c r="DD27" s="34"/>
+      <c r="DE27" s="34"/>
       <c r="DF27" s="20"/>
       <c r="DG27" s="20"/>
       <c r="DH27" s="20"/>
       <c r="DI27" s="20"/>
       <c r="DJ27" s="20"/>
       <c r="DK27" s="20"/>
       <c r="DL27" s="20"/>
       <c r="DM27" s="20"/>
       <c r="DN27" s="20"/>
       <c r="DO27" s="20"/>
       <c r="DP27" s="20"/>
       <c r="DQ27" s="20"/>
       <c r="DR27" s="20"/>
       <c r="DS27" s="20"/>
       <c r="DT27" s="20"/>
       <c r="DU27" s="20"/>
       <c r="DV27" s="20"/>
       <c r="DW27" s="20"/>
       <c r="DX27" s="20"/>
       <c r="DY27" s="20"/>
       <c r="DZ27" s="20"/>
       <c r="EA27" s="20"/>
       <c r="EB27" s="20"/>
       <c r="EC27" s="20"/>
       <c r="ED27" s="20"/>
       <c r="EE27" s="20"/>
       <c r="EF27" s="20"/>
       <c r="EG27" s="20"/>
       <c r="EH27" s="20"/>
       <c r="EI27" s="20"/>
       <c r="EJ27" s="20"/>
       <c r="EK27" s="20"/>
       <c r="EL27" s="20"/>
       <c r="EM27" s="20"/>
       <c r="EN27" s="20"/>
       <c r="EO27" s="20"/>
       <c r="EP27" s="20"/>
     </row>
     <row r="28" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K28" s="28" t="s">
+      <c r="K28" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="L28" s="28"/>
-[...1 lines deleted...]
-      <c r="W28" s="28" t="s">
+      <c r="L28" s="22"/>
+      <c r="M28" s="22"/>
+      <c r="W28" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="X28" s="28"/>
-[...1 lines deleted...]
-      <c r="AH28" s="24" t="s">
+      <c r="X28" s="22"/>
+      <c r="Y28" s="22"/>
+      <c r="AH28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AI28" s="24"/>
-[...2 lines deleted...]
-      <c r="AT28" s="24" t="s">
+      <c r="AI28" s="23"/>
+      <c r="AJ28" s="23"/>
+      <c r="AK28" s="23"/>
+      <c r="AT28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AU28" s="24"/>
-[...2 lines deleted...]
-      <c r="BF28" s="24" t="s">
+      <c r="AU28" s="23"/>
+      <c r="AV28" s="23"/>
+      <c r="AW28" s="23"/>
+      <c r="BF28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BG28" s="24"/>
-[...2 lines deleted...]
-      <c r="BR28" s="24" t="s">
+      <c r="BG28" s="23"/>
+      <c r="BH28" s="23"/>
+      <c r="BI28" s="23"/>
+      <c r="BR28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BS28" s="24"/>
-[...2 lines deleted...]
-      <c r="CD28" s="24" t="s">
+      <c r="BS28" s="23"/>
+      <c r="BT28" s="23"/>
+      <c r="BU28" s="23"/>
+      <c r="CD28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CE28" s="24"/>
-[...2 lines deleted...]
-      <c r="CP28" s="24" t="s">
+      <c r="CE28" s="23"/>
+      <c r="CF28" s="23"/>
+      <c r="CG28" s="23"/>
+      <c r="CP28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CQ28" s="24"/>
-[...2 lines deleted...]
-      <c r="DB28" s="24" t="s">
+      <c r="CQ28" s="23"/>
+      <c r="CR28" s="23"/>
+      <c r="CS28" s="23"/>
+      <c r="DB28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="DC28" s="24"/>
-[...1 lines deleted...]
-      <c r="DE28" s="24"/>
+      <c r="DC28" s="23"/>
+      <c r="DD28" s="23"/>
+      <c r="DE28" s="23"/>
     </row>
     <row r="29" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="29"/>
-      <c r="B29" s="21" t="s">
+      <c r="A29" s="25"/>
+      <c r="B29" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="22"/>
-[...10 lines deleted...]
-      <c r="N29" s="21" t="s">
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="28"/>
+      <c r="K29" s="28"/>
+      <c r="L29" s="28"/>
+      <c r="M29" s="29"/>
+      <c r="N29" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="O29" s="22"/>
-[...10 lines deleted...]
-      <c r="Z29" s="21" t="s">
+      <c r="O29" s="28"/>
+      <c r="P29" s="28"/>
+      <c r="Q29" s="28"/>
+      <c r="R29" s="28"/>
+      <c r="S29" s="28"/>
+      <c r="T29" s="28"/>
+      <c r="U29" s="28"/>
+      <c r="V29" s="28"/>
+      <c r="W29" s="28"/>
+      <c r="X29" s="28"/>
+      <c r="Y29" s="29"/>
+      <c r="Z29" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="AA29" s="22"/>
-[...10 lines deleted...]
-      <c r="AL29" s="21" t="s">
+      <c r="AA29" s="28"/>
+      <c r="AB29" s="28"/>
+      <c r="AC29" s="28"/>
+      <c r="AD29" s="28"/>
+      <c r="AE29" s="28"/>
+      <c r="AF29" s="28"/>
+      <c r="AG29" s="28"/>
+      <c r="AH29" s="28"/>
+      <c r="AI29" s="28"/>
+      <c r="AJ29" s="28"/>
+      <c r="AK29" s="29"/>
+      <c r="AL29" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="AM29" s="22"/>
-[...10 lines deleted...]
-      <c r="AX29" s="21" t="s">
+      <c r="AM29" s="28"/>
+      <c r="AN29" s="28"/>
+      <c r="AO29" s="28"/>
+      <c r="AP29" s="28"/>
+      <c r="AQ29" s="28"/>
+      <c r="AR29" s="28"/>
+      <c r="AS29" s="28"/>
+      <c r="AT29" s="28"/>
+      <c r="AU29" s="28"/>
+      <c r="AV29" s="28"/>
+      <c r="AW29" s="29"/>
+      <c r="AX29" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="AY29" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="21" t="s">
+      <c r="AY29" s="28"/>
+      <c r="AZ29" s="28"/>
+      <c r="BA29" s="28"/>
+      <c r="BB29" s="28"/>
+      <c r="BC29" s="28"/>
+      <c r="BD29" s="28"/>
+      <c r="BE29" s="28"/>
+      <c r="BF29" s="28"/>
+      <c r="BG29" s="28"/>
+      <c r="BH29" s="28"/>
+      <c r="BI29" s="29"/>
+      <c r="BJ29" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="BK29" s="22"/>
-[...10 lines deleted...]
-      <c r="BV29" s="21" t="s">
+      <c r="BK29" s="28"/>
+      <c r="BL29" s="28"/>
+      <c r="BM29" s="28"/>
+      <c r="BN29" s="28"/>
+      <c r="BO29" s="28"/>
+      <c r="BP29" s="28"/>
+      <c r="BQ29" s="28"/>
+      <c r="BR29" s="28"/>
+      <c r="BS29" s="28"/>
+      <c r="BT29" s="28"/>
+      <c r="BU29" s="29"/>
+      <c r="BV29" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="BW29" s="22"/>
-[...10 lines deleted...]
-      <c r="CH29" s="21" t="s">
+      <c r="BW29" s="28"/>
+      <c r="BX29" s="28"/>
+      <c r="BY29" s="28"/>
+      <c r="BZ29" s="28"/>
+      <c r="CA29" s="28"/>
+      <c r="CB29" s="28"/>
+      <c r="CC29" s="28"/>
+      <c r="CD29" s="28"/>
+      <c r="CE29" s="28"/>
+      <c r="CF29" s="28"/>
+      <c r="CG29" s="29"/>
+      <c r="CH29" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="CI29" s="28"/>
+      <c r="CJ29" s="28"/>
+      <c r="CK29" s="28"/>
+      <c r="CL29" s="28"/>
+      <c r="CM29" s="28"/>
+      <c r="CN29" s="28"/>
+      <c r="CO29" s="28"/>
+      <c r="CP29" s="28"/>
+      <c r="CQ29" s="28"/>
+      <c r="CR29" s="28"/>
+      <c r="CS29" s="29"/>
+      <c r="CT29" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI29" s="22"/>
-[...23 lines deleted...]
-      <c r="DE29" s="23"/>
+      <c r="CU29" s="28"/>
+      <c r="CV29" s="28"/>
+      <c r="CW29" s="28"/>
+      <c r="CX29" s="28"/>
+      <c r="CY29" s="28"/>
+      <c r="CZ29" s="28"/>
+      <c r="DA29" s="28"/>
+      <c r="DB29" s="28"/>
+      <c r="DC29" s="28"/>
+      <c r="DD29" s="28"/>
+      <c r="DE29" s="29"/>
     </row>
     <row r="30" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="30"/>
+      <c r="A30" s="26"/>
       <c r="B30" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -8894,98 +8942,100 @@
       <c r="BZ31" s="1">
         <v>101.54916506672886</v>
       </c>
       <c r="CA31" s="1">
         <v>106.87858144102155</v>
       </c>
       <c r="CB31" s="1">
         <v>106.45886016804702</v>
       </c>
       <c r="CC31" s="1">
         <v>103.65914542608368</v>
       </c>
       <c r="CD31" s="1">
         <v>122.75721246781784</v>
       </c>
       <c r="CE31" s="1">
         <v>118.14726865137352</v>
       </c>
       <c r="CF31" s="1">
         <v>124.42602635534135</v>
       </c>
       <c r="CG31" s="1">
         <v>107.42532168766073</v>
       </c>
       <c r="CH31" s="1">
-        <v>103.87683441272245</v>
+        <v>103.64606772926919</v>
       </c>
       <c r="CI31" s="1">
-        <v>102.57779262627797</v>
+        <v>102.238901557942</v>
       </c>
       <c r="CJ31" s="1">
-        <v>104.70818767865345</v>
+        <v>104.48191109530921</v>
       </c>
       <c r="CK31" s="1">
-        <v>104.46237354658156</v>
+        <v>103.9382028615273</v>
       </c>
       <c r="CL31" s="1">
-        <v>104.17813422297422</v>
+        <v>104.45338655030707</v>
       </c>
       <c r="CM31" s="1">
-        <v>102.94069893404438</v>
+        <v>100.86633197874082</v>
       </c>
       <c r="CN31" s="1">
-        <v>103.60090738815646</v>
+        <v>99.081281012104768</v>
       </c>
       <c r="CO31" s="1">
-        <v>102.94990119363732</v>
+        <v>106.51709037868852</v>
       </c>
       <c r="CP31" s="1">
-        <v>105.66256823927225</v>
+        <v>107.84798274791139</v>
       </c>
       <c r="CQ31" s="1">
-        <v>109.50548103969464</v>
+        <v>102.66701100903934</v>
       </c>
       <c r="CR31" s="1">
-        <v>111.86120854398376</v>
+        <v>117.24112160078322</v>
       </c>
       <c r="CS31" s="1">
-        <v>103.6105934131363</v>
+        <v>101.05305444213111</v>
       </c>
       <c r="CT31" s="1">
         <v>102.66589227756262</v>
       </c>
       <c r="CU31" s="1">
         <v>104.24042122700286</v>
       </c>
       <c r="CV31" s="1">
         <v>103.47560454685609</v>
       </c>
       <c r="CW31" s="1">
         <v>104.24099900868372</v>
       </c>
-      <c r="CX31" s="1"/>
+      <c r="CX31" s="1">
+        <v>103.72489964568823</v>
+      </c>
       <c r="CY31" s="1"/>
       <c r="CZ31" s="1"/>
       <c r="DA31" s="1"/>
       <c r="DB31" s="1"/>
       <c r="DC31" s="1"/>
       <c r="DD31" s="1"/>
       <c r="DE31" s="1"/>
     </row>
     <row r="32" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F32" s="13" t="s">
@@ -9207,98 +9257,100 @@
       <c r="BZ32" s="12">
         <v>99.391217823877383</v>
       </c>
       <c r="CA32" s="12">
         <v>101.68430655658905</v>
       </c>
       <c r="CB32" s="2">
         <v>106.67730474817694</v>
       </c>
       <c r="CC32" s="2">
         <v>120.77713790078872</v>
       </c>
       <c r="CD32" s="2">
         <v>108.21986107874689</v>
       </c>
       <c r="CE32" s="2">
         <v>106.35177668456681</v>
       </c>
       <c r="CF32" s="2">
         <v>117.23261797033598</v>
       </c>
       <c r="CG32" s="2">
         <v>104.04955839572763</v>
       </c>
       <c r="CH32" s="12">
-        <v>105.14433962977576</v>
+        <v>105.20884396637646</v>
       </c>
       <c r="CI32" s="12">
-        <v>100.17082354872349</v>
+        <v>100.14721209867288</v>
       </c>
       <c r="CJ32" s="12">
-        <v>102.44406387571048</v>
+        <v>102.55035990863956</v>
       </c>
       <c r="CK32" s="12">
-        <v>104.06195302637286</v>
+        <v>104.08544091500357</v>
       </c>
       <c r="CL32" s="12">
-        <v>105.39388469043453</v>
+        <v>105.5124569723253</v>
       </c>
       <c r="CM32" s="12">
-        <v>105.42469115159017</v>
+        <v>105.51253753989944</v>
       </c>
       <c r="CN32" s="12">
-        <v>104.40555173214048</v>
+        <v>100.58508409206672</v>
       </c>
       <c r="CO32" s="12">
-        <v>99.103633995086597</v>
+        <v>90.66733665142371</v>
       </c>
       <c r="CP32" s="12">
-        <v>102.68107231922991</v>
+        <v>105.46126029568556</v>
       </c>
       <c r="CQ32" s="12">
-        <v>90.801687844508521</v>
+        <v>91.62017110477403</v>
       </c>
       <c r="CR32" s="12">
-        <v>101.36423345019487</v>
+        <v>105.2998268553837</v>
       </c>
       <c r="CS32" s="12">
-        <v>104.36075632174382</v>
+        <v>103.41536979628445</v>
       </c>
       <c r="CT32" s="12">
         <v>104.62833502294011</v>
       </c>
       <c r="CU32" s="12">
         <v>104.70261172113896</v>
       </c>
       <c r="CV32" s="12">
         <v>101.98686865624984</v>
       </c>
       <c r="CW32" s="12">
         <v>102.43500616468111</v>
       </c>
-      <c r="CX32" s="12"/>
+      <c r="CX32" s="12">
+        <v>104.4403625152469</v>
+      </c>
       <c r="CY32" s="12"/>
       <c r="CZ32" s="12"/>
       <c r="DA32" s="12"/>
       <c r="DB32" s="12"/>
       <c r="DC32" s="12"/>
       <c r="DD32" s="12"/>
       <c r="DE32" s="12"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="12">
         <v>104.92492573475363</v>
       </c>
       <c r="C33" s="12">
         <v>107.86553177518088</v>
       </c>
       <c r="D33" s="12">
         <v>102.36129297347563</v>
       </c>
       <c r="E33" s="12">
         <v>104.87580031520993</v>
       </c>
       <c r="F33" s="12">
@@ -9520,98 +9572,100 @@
       <c r="BZ33" s="12">
         <v>97.929093618651848</v>
       </c>
       <c r="CA33" s="10">
         <v>107.73799360251188</v>
       </c>
       <c r="CB33" s="5">
         <v>114.60666524663878</v>
       </c>
       <c r="CC33" s="5">
         <v>115.97189831081832</v>
       </c>
       <c r="CD33" s="5">
         <v>216.37000035422332</v>
       </c>
       <c r="CE33" s="5">
         <v>138.16744350973545</v>
       </c>
       <c r="CF33" s="5">
         <v>155.74925578636746</v>
       </c>
       <c r="CG33" s="5">
         <v>102.73700781556501</v>
       </c>
       <c r="CH33" s="12">
-        <v>99.866094815315449</v>
+        <v>99.748438110285193</v>
       </c>
       <c r="CI33" s="12">
-        <v>113.72864973929606</v>
+        <v>113.58841796805822</v>
       </c>
       <c r="CJ33" s="12">
-        <v>107.96937192407876</v>
+        <v>107.83884512561566</v>
       </c>
       <c r="CK33" s="12">
-        <v>108.20690713646084</v>
+        <v>108.07383508768318</v>
       </c>
       <c r="CL33" s="12">
-        <v>103.39760175054073</v>
+        <v>103.26546852366101</v>
       </c>
       <c r="CM33" s="10">
-        <v>95.500480954847788</v>
+        <v>95.091569728102272</v>
       </c>
       <c r="CN33" s="12">
-        <v>102.16983901243488</v>
+        <v>92.94511546817273</v>
       </c>
       <c r="CO33" s="12">
-        <v>112.96276510864882</v>
+        <v>140.79621894644748</v>
       </c>
       <c r="CP33" s="12">
-        <v>110.32376974715005</v>
+        <v>115.36821116772738</v>
       </c>
       <c r="CQ33" s="12">
-        <v>130.2980417331992</v>
+        <v>111.06793387673373</v>
       </c>
       <c r="CR33" s="12">
-        <v>143.57999159399401</v>
+        <v>148.55954965871891</v>
       </c>
       <c r="CS33" s="12">
-        <v>124.12000588164243</v>
+        <v>117.62846617549603</v>
       </c>
       <c r="CT33" s="12">
         <v>108.17317541570395</v>
       </c>
       <c r="CU33" s="12">
         <v>103.67589277140483</v>
       </c>
       <c r="CV33" s="12">
         <v>97.564659855923125</v>
       </c>
       <c r="CW33" s="12">
         <v>101.33135617568796</v>
       </c>
-      <c r="CX33" s="12"/>
+      <c r="CX33" s="12">
+        <v>106.6257651683169</v>
+      </c>
       <c r="CY33" s="10"/>
       <c r="CZ33" s="12"/>
       <c r="DA33" s="12"/>
       <c r="DB33" s="12"/>
       <c r="DC33" s="12"/>
       <c r="DD33" s="12"/>
       <c r="DE33" s="12"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="12">
         <v>106.01495722123401</v>
       </c>
       <c r="C34" s="12">
         <v>104.24876872130817</v>
       </c>
       <c r="D34" s="12">
         <v>105.65917912670311</v>
       </c>
       <c r="E34" s="12">
         <v>106.31920274532007</v>
       </c>
       <c r="F34" s="12">
@@ -9833,98 +9887,100 @@
       <c r="BZ34" s="12">
         <v>102.95983252448684</v>
       </c>
       <c r="CA34" s="10">
         <v>96.056611611292567</v>
       </c>
       <c r="CB34" s="5">
         <v>100.34636464167318</v>
       </c>
       <c r="CC34" s="5">
         <v>101.02632474604445</v>
       </c>
       <c r="CD34" s="5">
         <v>101.47777908406721</v>
       </c>
       <c r="CE34" s="5">
         <v>95.283168923673074</v>
       </c>
       <c r="CF34" s="5">
         <v>114.394598702633</v>
       </c>
       <c r="CG34" s="5">
         <v>100.84378266878566</v>
       </c>
       <c r="CH34" s="12">
-        <v>102.42089435725718</v>
+        <v>103.87182384299555</v>
       </c>
       <c r="CI34" s="12">
-        <v>100.8398131701221</v>
+        <v>102.18683943325553</v>
       </c>
       <c r="CJ34" s="12">
-        <v>102.84634073493557</v>
+        <v>103.73954047190459</v>
       </c>
       <c r="CK34" s="12">
-        <v>103.36293909958508</v>
+        <v>104.38611533020105</v>
       </c>
       <c r="CL34" s="12">
-        <v>101.52965331238406</v>
+        <v>102.48789059753732</v>
       </c>
       <c r="CM34" s="10">
-        <v>104.8080465849966</v>
+        <v>101.33532557188106</v>
       </c>
       <c r="CN34" s="12">
-        <v>99.67233406493169</v>
+        <v>103.92242064744161</v>
       </c>
       <c r="CO34" s="12">
-        <v>106.08350228741838</v>
+        <v>108.02886597417553</v>
       </c>
       <c r="CP34" s="12">
-        <v>103.22703435510165</v>
+        <v>103.96487440894188</v>
       </c>
       <c r="CQ34" s="12">
-        <v>95.436267409751878</v>
+        <v>95.864527496303424</v>
       </c>
       <c r="CR34" s="12">
-        <v>104.34601015854128</v>
+        <v>103.37255604423929</v>
       </c>
       <c r="CS34" s="12">
-        <v>108.83331120329392</v>
+        <v>100.70739566146753</v>
       </c>
       <c r="CT34" s="12">
         <v>100.29809774354024</v>
       </c>
       <c r="CU34" s="12">
         <v>101.49934622776149</v>
       </c>
       <c r="CV34" s="12">
         <v>102.22200540214736</v>
       </c>
       <c r="CW34" s="12">
         <v>100.74090885036217</v>
       </c>
-      <c r="CX34" s="12"/>
+      <c r="CX34" s="12">
+        <v>102.58416990188147</v>
+      </c>
       <c r="CY34" s="10"/>
       <c r="CZ34" s="12"/>
       <c r="DA34" s="12"/>
       <c r="DB34" s="12"/>
       <c r="DC34" s="12"/>
       <c r="DD34" s="12"/>
       <c r="DE34" s="12"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="12">
         <v>101.24735960590876</v>
       </c>
       <c r="C35" s="12">
         <v>100.77705935009907</v>
       </c>
       <c r="D35" s="12">
         <v>104.44394789634985</v>
       </c>
       <c r="E35" s="12">
         <v>106.66333503623464</v>
       </c>
       <c r="F35" s="12">
@@ -10146,98 +10202,100 @@
       <c r="BZ35" s="12">
         <v>108.29379168009119</v>
       </c>
       <c r="CA35" s="12">
         <v>102.63202862113926</v>
       </c>
       <c r="CB35" s="2">
         <v>102.73851882860868</v>
       </c>
       <c r="CC35" s="2">
         <v>91.334278372815419</v>
       </c>
       <c r="CD35" s="2">
         <v>85.416174354648163</v>
       </c>
       <c r="CE35" s="2">
         <v>80.438913944780623</v>
       </c>
       <c r="CF35" s="2">
         <v>112.38740350981713</v>
       </c>
       <c r="CG35" s="2">
         <v>100.15063604794628</v>
       </c>
       <c r="CH35" s="12">
-        <v>101.22488371911018</v>
+        <v>100.63043243068111</v>
       </c>
       <c r="CI35" s="12">
-        <v>103.49804634319186</v>
+        <v>102.84943473018417</v>
       </c>
       <c r="CJ35" s="12">
-        <v>101.49567650603623</v>
+        <v>101.1038369983233</v>
       </c>
       <c r="CK35" s="12">
-        <v>106.9779539489659</v>
+        <v>105.9204875728209</v>
       </c>
       <c r="CL35" s="12">
-        <v>100.68165336857417</v>
+        <v>101.20590055302259</v>
       </c>
       <c r="CM35" s="12">
-        <v>104.40144843351844</v>
+        <v>101.13629769588768</v>
       </c>
       <c r="CN35" s="12">
-        <v>104.30157763234291</v>
+        <v>101.28819790351224</v>
       </c>
       <c r="CO35" s="12">
-        <v>98.090467253537511</v>
+        <v>98.267556707912433</v>
       </c>
       <c r="CP35" s="12">
-        <v>97.946138810721877</v>
+        <v>99.556009734876511</v>
       </c>
       <c r="CQ35" s="12">
-        <v>102.96598953911773</v>
+        <v>106.31057596520357</v>
       </c>
       <c r="CR35" s="12">
-        <v>110.65673390540458</v>
+        <v>104.72430029989121</v>
       </c>
       <c r="CS35" s="12">
-        <v>101.99825803457823</v>
+        <v>97.051665885949546</v>
       </c>
       <c r="CT35" s="12">
         <v>92.425080149954624</v>
       </c>
       <c r="CU35" s="12">
         <v>102.88937724560283</v>
       </c>
       <c r="CV35" s="12">
         <v>107.33439305251589</v>
       </c>
       <c r="CW35" s="12">
         <v>98.868327017859258</v>
       </c>
-      <c r="CX35" s="12"/>
+      <c r="CX35" s="12">
+        <v>102.42671277402845</v>
+      </c>
       <c r="CY35" s="12"/>
       <c r="CZ35" s="12"/>
       <c r="DA35" s="12"/>
       <c r="DB35" s="12"/>
       <c r="DC35" s="12"/>
       <c r="DD35" s="12"/>
       <c r="DE35" s="12"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="12">
         <v>102.00445085188028</v>
       </c>
       <c r="C36" s="12">
         <v>101.61282880352896</v>
       </c>
       <c r="D36" s="12">
         <v>102.53914301181592</v>
       </c>
       <c r="E36" s="12">
         <v>104.02264756853418</v>
       </c>
       <c r="F36" s="12">
@@ -10459,98 +10517,100 @@
       <c r="BZ36" s="12">
         <v>100.9015367761247</v>
       </c>
       <c r="CA36" s="12">
         <v>104.36052699118146</v>
       </c>
       <c r="CB36" s="2">
         <v>119.64754611037864</v>
       </c>
       <c r="CC36" s="2">
         <v>113.6139345527708</v>
       </c>
       <c r="CD36" s="2">
         <v>86.888839237965087</v>
       </c>
       <c r="CE36" s="2">
         <v>101.71753536839093</v>
       </c>
       <c r="CF36" s="2">
         <v>107.3399297014177</v>
       </c>
       <c r="CG36" s="2">
         <v>112.39693019573325</v>
       </c>
       <c r="CH36" s="12">
-        <v>113.59059926930155</v>
+        <v>112.57553233262858</v>
       </c>
       <c r="CI36" s="12">
-        <v>109.74709643326155</v>
+        <v>108.87707868081984</v>
       </c>
       <c r="CJ36" s="12">
-        <v>108.65791251848454</v>
+        <v>107.67270798486126</v>
       </c>
       <c r="CK36" s="12">
-        <v>114.2203880718108</v>
+        <v>113.51018102881287</v>
       </c>
       <c r="CL36" s="12">
-        <v>109.17809711926894</v>
+        <v>108.43210234797867</v>
       </c>
       <c r="CM36" s="12">
-        <v>111.27471734147861</v>
+        <v>109.34899054044503</v>
       </c>
       <c r="CN36" s="12">
-        <v>103.68823874699089</v>
+        <v>102.95682464470329</v>
       </c>
       <c r="CO36" s="12">
-        <v>104.00985151856605</v>
+        <v>104.35630716651588</v>
       </c>
       <c r="CP36" s="12">
-        <v>110.29220703418687</v>
+        <v>114.30951367115907</v>
       </c>
       <c r="CQ36" s="12">
-        <v>109.42954101335771</v>
+        <v>106.24188567056503</v>
       </c>
       <c r="CR36" s="12">
-        <v>91.287905285262426</v>
+        <v>91.870539586237484</v>
       </c>
       <c r="CS36" s="12">
-        <v>88.389454556450588</v>
+        <v>102.69687960631396</v>
       </c>
       <c r="CT36" s="12">
         <v>100.71696722920768</v>
       </c>
       <c r="CU36" s="12">
         <v>101.73788121989782</v>
       </c>
       <c r="CV36" s="12">
         <v>101.06543698952115</v>
       </c>
       <c r="CW36" s="12">
         <v>101.41818977004931</v>
       </c>
-      <c r="CX36" s="12"/>
+      <c r="CX36" s="12">
+        <v>102.66779777079162</v>
+      </c>
       <c r="CY36" s="12"/>
       <c r="CZ36" s="12"/>
       <c r="DA36" s="12"/>
       <c r="DB36" s="12"/>
       <c r="DC36" s="12"/>
       <c r="DD36" s="12"/>
       <c r="DE36" s="12"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="12">
         <v>106.20356253076535</v>
       </c>
       <c r="C37" s="12">
         <v>104.77260286718695</v>
       </c>
       <c r="D37" s="12">
         <v>103.02828853177155</v>
       </c>
       <c r="E37" s="12">
         <v>104.5384908851198</v>
       </c>
       <c r="F37" s="12">
@@ -10772,98 +10832,100 @@
       <c r="BZ37" s="12">
         <v>103.39765872501478</v>
       </c>
       <c r="CA37" s="12">
         <v>102.64984446490494</v>
       </c>
       <c r="CB37" s="2">
         <v>114.08904740730054</v>
       </c>
       <c r="CC37" s="2">
         <v>97.15180376787356</v>
       </c>
       <c r="CD37" s="2">
         <v>82.606930945814796</v>
       </c>
       <c r="CE37" s="2">
         <v>99.290705494735548</v>
       </c>
       <c r="CF37" s="2">
         <v>113.86532103224869</v>
       </c>
       <c r="CG37" s="2">
         <v>108.79327747549901</v>
       </c>
       <c r="CH37" s="12">
-        <v>95.731701835922593</v>
+        <v>94.325252503589979</v>
       </c>
       <c r="CI37" s="12">
-        <v>102.9812761728421</v>
+        <v>101.83561809008843</v>
       </c>
       <c r="CJ37" s="12">
-        <v>105.70494893538228</v>
+        <v>104.79522708120666</v>
       </c>
       <c r="CK37" s="12">
-        <v>100.79833469754973</v>
+        <v>100.0332187343337</v>
       </c>
       <c r="CL37" s="12">
-        <v>102.06426083181488</v>
+        <v>101.46561337869721</v>
       </c>
       <c r="CM37" s="12">
-        <v>105.74797625535078</v>
+        <v>103.11652913892593</v>
       </c>
       <c r="CN37" s="12">
-        <v>113.28485582841097</v>
+        <v>112.97393285625267</v>
       </c>
       <c r="CO37" s="12">
-        <v>103.85275902511826</v>
+        <v>102.34273139961543</v>
       </c>
       <c r="CP37" s="12">
-        <v>106.99492876683887</v>
+        <v>107.61728667593349</v>
       </c>
       <c r="CQ37" s="12">
-        <v>109.89165653304471</v>
+        <v>102.27473185122251</v>
       </c>
       <c r="CR37" s="12">
-        <v>76.139632032571086</v>
+        <v>89.960385672276061</v>
       </c>
       <c r="CS37" s="12">
-        <v>86.385900248560873</v>
+        <v>99.976317009007289</v>
       </c>
       <c r="CT37" s="12">
         <v>115.94884925513537</v>
       </c>
       <c r="CU37" s="12">
         <v>109.86199047003555</v>
       </c>
       <c r="CV37" s="12">
         <v>94.225980599551249</v>
       </c>
       <c r="CW37" s="12">
         <v>103.97868974531075</v>
       </c>
-      <c r="CX37" s="12"/>
+      <c r="CX37" s="12">
+        <v>103.98767091935272</v>
+      </c>
       <c r="CY37" s="12"/>
       <c r="CZ37" s="12"/>
       <c r="DA37" s="12"/>
       <c r="DB37" s="12"/>
       <c r="DC37" s="12"/>
       <c r="DD37" s="12"/>
       <c r="DE37" s="12"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="12">
         <v>104.99612591742242</v>
       </c>
       <c r="C38" s="12">
         <v>100.07525850362204</v>
       </c>
       <c r="D38" s="12">
         <v>107.67262012807875</v>
       </c>
       <c r="E38" s="12">
         <v>103.54254311627386</v>
       </c>
       <c r="F38" s="12">
@@ -11085,98 +11147,100 @@
       <c r="BZ38" s="12">
         <v>102.93267898409732</v>
       </c>
       <c r="CA38" s="12">
         <v>94.43267174045566</v>
       </c>
       <c r="CB38" s="2">
         <v>103.53377960667072</v>
       </c>
       <c r="CC38" s="2">
         <v>107.08441858432762</v>
       </c>
       <c r="CD38" s="2">
         <v>80.80488587100217</v>
       </c>
       <c r="CE38" s="2">
         <v>91.841054749491221</v>
       </c>
       <c r="CF38" s="2">
         <v>120.48875893751745</v>
       </c>
       <c r="CG38" s="2">
         <v>103.26025983993816</v>
       </c>
       <c r="CH38" s="12">
-        <v>100.92663389526957</v>
+        <v>102.15905178962694</v>
       </c>
       <c r="CI38" s="12">
-        <v>102.16636075427543</v>
+        <v>101.21851648503326</v>
       </c>
       <c r="CJ38" s="12">
-        <v>98.808409195511487</v>
+        <v>98.931390259880658</v>
       </c>
       <c r="CK38" s="12">
-        <v>101.2687918219157</v>
+        <v>101.42011161525897</v>
       </c>
       <c r="CL38" s="12">
-        <v>101.62229432213275</v>
+        <v>101.90292520407409</v>
       </c>
       <c r="CM38" s="12">
-        <v>112.91687784283899</v>
+        <v>113.35184381154212</v>
       </c>
       <c r="CN38" s="12">
-        <v>98.045489033787575</v>
+        <v>89.888947588832764</v>
       </c>
       <c r="CO38" s="12">
-        <v>95.528746719695008</v>
+        <v>92.870655350370342</v>
       </c>
       <c r="CP38" s="12">
-        <v>107.46256499581284</v>
+        <v>114.2245441295007</v>
       </c>
       <c r="CQ38" s="12">
-        <v>103.49170374804298</v>
+        <v>102.3590884867433</v>
       </c>
       <c r="CR38" s="12">
-        <v>76.511329168761094</v>
+        <v>76.834862070311772</v>
       </c>
       <c r="CS38" s="12">
-        <v>112.98186205829452</v>
+        <v>104.2680310469748</v>
       </c>
       <c r="CT38" s="12">
         <v>102.76575653661084</v>
       </c>
       <c r="CU38" s="12">
         <v>103.46469393899396</v>
       </c>
       <c r="CV38" s="12">
         <v>99.826565500723135</v>
       </c>
       <c r="CW38" s="12">
         <v>103.11717678289413</v>
       </c>
-      <c r="CX38" s="12"/>
+      <c r="CX38" s="12">
+        <v>103.17938613942776</v>
+      </c>
       <c r="CY38" s="12"/>
       <c r="CZ38" s="12"/>
       <c r="DA38" s="12"/>
       <c r="DB38" s="12"/>
       <c r="DC38" s="12"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="12"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F39" s="13" t="s">
@@ -11398,98 +11462,100 @@
       <c r="BZ39" s="12">
         <v>103.17982245646789</v>
       </c>
       <c r="CA39" s="12">
         <v>101.821873971416</v>
       </c>
       <c r="CB39" s="2">
         <v>105.19059607580368</v>
       </c>
       <c r="CC39" s="2">
         <v>100.780349955616</v>
       </c>
       <c r="CD39" s="2">
         <v>105.3328940343395</v>
       </c>
       <c r="CE39" s="2">
         <v>104.58776630956528</v>
       </c>
       <c r="CF39" s="2">
         <v>98.232320886420467</v>
       </c>
       <c r="CG39" s="2">
         <v>103.78914279256048</v>
       </c>
       <c r="CH39" s="12">
-        <v>103.66443335585119</v>
+        <v>104.01167410505145</v>
       </c>
       <c r="CI39" s="12">
-        <v>100.83151646253393</v>
+        <v>101.2156515475706</v>
       </c>
       <c r="CJ39" s="12">
-        <v>102.10392736505366</v>
+        <v>102.28096259313884</v>
       </c>
       <c r="CK39" s="12">
-        <v>102.77959474308966</v>
+        <v>98.427233169910238</v>
       </c>
       <c r="CL39" s="12">
-        <v>101.91355857804673</v>
+        <v>107.68914371493044</v>
       </c>
       <c r="CM39" s="12">
-        <v>104.63110599969502</v>
+        <v>104.99413878751534</v>
       </c>
       <c r="CN39" s="12">
-        <v>105.40631823527254</v>
+        <v>97.58604420940685</v>
       </c>
       <c r="CO39" s="12">
-        <v>98.966354649856385</v>
+        <v>100.78385587454024</v>
       </c>
       <c r="CP39" s="12">
-        <v>97.4819644260849</v>
+        <v>97.225962268517279</v>
       </c>
       <c r="CQ39" s="12">
-        <v>99.522333389749235</v>
+        <v>94.940258263553403</v>
       </c>
       <c r="CR39" s="12">
-        <v>109.91135145481839</v>
+        <v>103.69922586810402</v>
       </c>
       <c r="CS39" s="12">
-        <v>119.98838335917338</v>
+        <v>107.71727348002054</v>
       </c>
       <c r="CT39" s="12">
         <v>100.06480133409205</v>
       </c>
       <c r="CU39" s="12">
         <v>103.07358931403748</v>
       </c>
       <c r="CV39" s="12">
         <v>102.17703813585391</v>
       </c>
       <c r="CW39" s="12">
         <v>100.94463050291735</v>
       </c>
-      <c r="CX39" s="12"/>
+      <c r="CX39" s="12">
+        <v>100.61559159414892</v>
+      </c>
       <c r="CY39" s="12"/>
       <c r="CZ39" s="12"/>
       <c r="DA39" s="12"/>
       <c r="DB39" s="12"/>
       <c r="DC39" s="12"/>
       <c r="DD39" s="12"/>
       <c r="DE39" s="12"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="12">
         <v>106.72474581970644</v>
       </c>
       <c r="C40" s="12">
         <v>104.12402843651689</v>
       </c>
       <c r="D40" s="12">
         <v>105.77205672643824</v>
       </c>
       <c r="E40" s="12">
         <v>101.60687925765706</v>
       </c>
       <c r="F40" s="12">
@@ -11711,98 +11777,100 @@
       <c r="BZ40" s="12">
         <v>101.50155410105943</v>
       </c>
       <c r="CA40" s="12">
         <v>100.33164236355448</v>
       </c>
       <c r="CB40" s="2">
         <v>106.12718755294344</v>
       </c>
       <c r="CC40" s="2">
         <v>106.36672484086853</v>
       </c>
       <c r="CD40" s="2">
         <v>146.92367275092175</v>
       </c>
       <c r="CE40" s="2">
         <v>113.7111545680567</v>
       </c>
       <c r="CF40" s="2">
         <v>123.07720487141205</v>
       </c>
       <c r="CG40" s="2">
         <v>100.90134769687408</v>
       </c>
       <c r="CH40" s="12">
-        <v>101.07615503972862</v>
+        <v>101.04939862277162</v>
       </c>
       <c r="CI40" s="12">
-        <v>94.288735264522401</v>
+        <v>94.219592399969898</v>
       </c>
       <c r="CJ40" s="12">
-        <v>98.40713217905963</v>
+        <v>98.332180597240452</v>
       </c>
       <c r="CK40" s="12">
-        <v>108.96492229640438</v>
+        <v>108.7278651757192</v>
       </c>
       <c r="CL40" s="12">
-        <v>103.20059150598749</v>
+        <v>103.16260357985922</v>
       </c>
       <c r="CM40" s="12">
-        <v>106.1285509349706</v>
+        <v>105.7009153740895</v>
       </c>
       <c r="CN40" s="12">
-        <v>98.984299496760897</v>
+        <v>100.54505136025391</v>
       </c>
       <c r="CO40" s="12">
-        <v>105.6128703321201</v>
+        <v>106.3517613599462</v>
       </c>
       <c r="CP40" s="12">
-        <v>97.509525635291027</v>
+        <v>99.365130629270055</v>
       </c>
       <c r="CQ40" s="12">
-        <v>88.300847093650987</v>
+        <v>88.198319836005581</v>
       </c>
       <c r="CR40" s="12">
-        <v>140.61919773670857</v>
+        <v>123.55615762865784</v>
       </c>
       <c r="CS40" s="12">
-        <v>99.529479225987032</v>
+        <v>106.15447173160126</v>
       </c>
       <c r="CT40" s="12">
         <v>103.43704939214031</v>
       </c>
       <c r="CU40" s="12">
         <v>105.50856758582678</v>
       </c>
       <c r="CV40" s="12">
         <v>104.50235471824514</v>
       </c>
       <c r="CW40" s="12">
         <v>93.8683617160262</v>
       </c>
-      <c r="CX40" s="12"/>
+      <c r="CX40" s="12">
+        <v>102.43705875538589</v>
+      </c>
       <c r="CY40" s="12"/>
       <c r="CZ40" s="12"/>
       <c r="DA40" s="12"/>
       <c r="DB40" s="12"/>
       <c r="DC40" s="12"/>
       <c r="DD40" s="12"/>
       <c r="DE40" s="12"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="12">
         <v>106.7038033927294</v>
       </c>
       <c r="C41" s="12">
         <v>105.81812169054217</v>
       </c>
       <c r="D41" s="12">
         <v>105.37950542881467</v>
       </c>
       <c r="E41" s="12">
         <v>104.94319983133893</v>
       </c>
       <c r="F41" s="12">
@@ -12024,98 +12092,100 @@
       <c r="BZ41" s="10">
         <v>97.837158902580697</v>
       </c>
       <c r="CA41" s="10">
         <v>128.26209487180168</v>
       </c>
       <c r="CB41" s="5">
         <v>111.33421273285755</v>
       </c>
       <c r="CC41" s="5">
         <v>108.95713930634466</v>
       </c>
       <c r="CD41" s="5">
         <v>145.52214853631415</v>
       </c>
       <c r="CE41" s="5">
         <v>127.5536136614195</v>
       </c>
       <c r="CF41" s="5">
         <v>93.497556389580396</v>
       </c>
       <c r="CG41" s="5">
         <v>100.51489097242789</v>
       </c>
       <c r="CH41" s="12">
-        <v>105.12810517723379</v>
+        <v>105.1781420024938</v>
       </c>
       <c r="CI41" s="12">
-        <v>102.22445959792385</v>
+        <v>102.29642585471743</v>
       </c>
       <c r="CJ41" s="12">
-        <v>100.2774944511745</v>
+        <v>100.34849910655883</v>
       </c>
       <c r="CK41" s="12">
-        <v>106.94903957973705</v>
+        <v>106.94789935732119</v>
       </c>
       <c r="CL41" s="12">
-        <v>108.08465986740161</v>
+        <v>108.29607684628766</v>
       </c>
       <c r="CM41" s="10">
-        <v>90.986268740401115</v>
+        <v>91.009731431524557</v>
       </c>
       <c r="CN41" s="12">
-        <v>103.53250826377108</v>
+        <v>91.120981996425726</v>
       </c>
       <c r="CO41" s="12">
-        <v>111.77616405286692</v>
+        <v>122.96230688424208</v>
       </c>
       <c r="CP41" s="12">
-        <v>111.65122928215069</v>
+        <v>119.12190703387265</v>
       </c>
       <c r="CQ41" s="12">
-        <v>127.83086444846884</v>
+        <v>115.11338008986267</v>
       </c>
       <c r="CR41" s="12">
-        <v>119.49821808426861</v>
+        <v>127.01915669846164</v>
       </c>
       <c r="CS41" s="12">
-        <v>129.8186211807004</v>
+        <v>102.65940025004635</v>
       </c>
       <c r="CT41" s="12">
         <v>102.59569663892837</v>
       </c>
       <c r="CU41" s="12">
         <v>102.31406783582715</v>
       </c>
       <c r="CV41" s="12">
         <v>102.89644614025259</v>
       </c>
       <c r="CW41" s="12">
         <v>101.87144278993058</v>
       </c>
-      <c r="CX41" s="12"/>
+      <c r="CX41" s="12">
+        <v>96.943969567540705</v>
+      </c>
       <c r="CY41" s="10"/>
       <c r="CZ41" s="12"/>
       <c r="DA41" s="12"/>
       <c r="DB41" s="12"/>
       <c r="DC41" s="12"/>
       <c r="DD41" s="12"/>
       <c r="DE41" s="12"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="12">
         <v>101.86251669871358</v>
       </c>
       <c r="C42" s="12">
         <v>105.28352552852087</v>
       </c>
       <c r="D42" s="12">
         <v>104.09825704537565</v>
       </c>
       <c r="E42" s="12">
         <v>103.56279621680258</v>
       </c>
       <c r="F42" s="12">
@@ -12337,98 +12407,100 @@
       <c r="BZ42" s="10">
         <v>103.12684176592666</v>
       </c>
       <c r="CA42" s="10">
         <v>114.37436353945529</v>
       </c>
       <c r="CB42" s="5">
         <v>105.1531064289243</v>
       </c>
       <c r="CC42" s="5">
         <v>101.98728174058114</v>
       </c>
       <c r="CD42" s="5">
         <v>105.22848521970329</v>
       </c>
       <c r="CE42" s="5">
         <v>101.01339610876354</v>
       </c>
       <c r="CF42" s="5">
         <v>96.09061170526536</v>
       </c>
       <c r="CG42" s="5">
         <v>88.880777216250891</v>
       </c>
       <c r="CH42" s="12">
-        <v>102.16837908901084</v>
+        <v>102.54701068578551</v>
       </c>
       <c r="CI42" s="12">
-        <v>103.58175096004076</v>
+        <v>104.27060084636581</v>
       </c>
       <c r="CJ42" s="12">
-        <v>100.92116309313393</v>
+        <v>100.91117291487677</v>
       </c>
       <c r="CK42" s="12">
-        <v>102.97065036776401</v>
+        <v>103.23308544758869</v>
       </c>
       <c r="CL42" s="12">
-        <v>102.52966214895591</v>
+        <v>103.47946444478001</v>
       </c>
       <c r="CM42" s="10">
-        <v>105.37061438049338</v>
+        <v>105.69739862677126</v>
       </c>
       <c r="CN42" s="12">
-        <v>102.20337276291336</v>
+        <v>100.14904556616938</v>
       </c>
       <c r="CO42" s="12">
-        <v>102.41702632991088</v>
+        <v>101.10188538163169</v>
       </c>
       <c r="CP42" s="12">
-        <v>102.57189733165791</v>
+        <v>103.10299760522355</v>
       </c>
       <c r="CQ42" s="12">
-        <v>99.419976837054548</v>
+        <v>88.583341061195995</v>
       </c>
       <c r="CR42" s="12">
-        <v>107.20101605111213</v>
+        <v>104.82479767894546</v>
       </c>
       <c r="CS42" s="12">
-        <v>87.982723057867247</v>
+        <v>116.09712385795736</v>
       </c>
       <c r="CT42" s="12">
         <v>103.78472247260993</v>
       </c>
       <c r="CU42" s="12">
         <v>103.4483733985208</v>
       </c>
       <c r="CV42" s="12">
         <v>103.08755436552237</v>
       </c>
       <c r="CW42" s="12">
         <v>103.76534374810001</v>
       </c>
-      <c r="CX42" s="12"/>
+      <c r="CX42" s="12">
+        <v>103.42875986885139</v>
+      </c>
       <c r="CY42" s="10"/>
       <c r="CZ42" s="12"/>
       <c r="DA42" s="12"/>
       <c r="DB42" s="12"/>
       <c r="DC42" s="12"/>
       <c r="DD42" s="12"/>
       <c r="DE42" s="12"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="12">
         <v>102.24700758337526</v>
       </c>
       <c r="C43" s="12">
         <v>105.76189056730188</v>
       </c>
       <c r="D43" s="12">
         <v>113.35965069215976</v>
       </c>
       <c r="E43" s="12">
         <v>105.41561867016472</v>
       </c>
       <c r="F43" s="12">
@@ -12650,98 +12722,100 @@
       <c r="BZ43" s="10">
         <v>98.065534695957766</v>
       </c>
       <c r="CA43" s="10">
         <v>93.067738922912184</v>
       </c>
       <c r="CB43" s="5">
         <v>95.029871501019585</v>
       </c>
       <c r="CC43" s="5">
         <v>126.75945198560987</v>
       </c>
       <c r="CD43" s="5">
         <v>109.62699991197537</v>
       </c>
       <c r="CE43" s="5">
         <v>107.74297085249546</v>
       </c>
       <c r="CF43" s="5">
         <v>90.030233416398659</v>
       </c>
       <c r="CG43" s="5">
         <v>100.87849901388147</v>
       </c>
       <c r="CH43" s="12">
-        <v>87.454257329520232</v>
+        <v>86.717462062126074</v>
       </c>
       <c r="CI43" s="12">
-        <v>110.52207200497162</v>
+        <v>110.19083812619257</v>
       </c>
       <c r="CJ43" s="12">
-        <v>114.73871951646997</v>
+        <v>117.83202800821122</v>
       </c>
       <c r="CK43" s="12">
-        <v>89.959524538208086</v>
+        <v>92.56496872618105</v>
       </c>
       <c r="CL43" s="12">
-        <v>105.43173164261287</v>
+        <v>103.00678788145538</v>
       </c>
       <c r="CM43" s="10">
-        <v>107.1104791109892</v>
+        <v>101.09037509197543</v>
       </c>
       <c r="CN43" s="12">
-        <v>111.65443416218869</v>
+        <v>116.58136711478038</v>
       </c>
       <c r="CO43" s="12">
-        <v>84.248723990366699</v>
+        <v>93.267631078661068</v>
       </c>
       <c r="CP43" s="12">
-        <v>94.856990106044222</v>
+        <v>101.78345947347984</v>
       </c>
       <c r="CQ43" s="12">
-        <v>109.31041026712111</v>
+        <v>119.1710250071027</v>
       </c>
       <c r="CR43" s="12">
-        <v>111.54938954051264</v>
+        <v>112.6600865012755</v>
       </c>
       <c r="CS43" s="12">
-        <v>112.17112968272835</v>
+        <v>96.912203697014533</v>
       </c>
       <c r="CT43" s="12">
         <v>118.96851059535518</v>
       </c>
       <c r="CU43" s="12">
         <v>104.0404940607057</v>
       </c>
       <c r="CV43" s="12">
         <v>72.257945800029589</v>
       </c>
       <c r="CW43" s="12">
         <v>97.393057759239738</v>
       </c>
-      <c r="CX43" s="12"/>
+      <c r="CX43" s="12">
+        <v>103.52263342976494</v>
+      </c>
       <c r="CY43" s="10"/>
       <c r="CZ43" s="12"/>
       <c r="DA43" s="12"/>
       <c r="DB43" s="12"/>
       <c r="DC43" s="12"/>
       <c r="DD43" s="12"/>
       <c r="DE43" s="12"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C44" s="10">
         <v>104.20286829773077</v>
       </c>
       <c r="D44" s="10">
         <v>106.06935694253363</v>
       </c>
       <c r="E44" s="10">
         <v>104.57526258059968</v>
       </c>
       <c r="F44" s="10">
@@ -12963,98 +13037,100 @@
       <c r="BZ44" s="10">
         <v>101.16744961863743</v>
       </c>
       <c r="CA44" s="10">
         <v>117.53791860479241</v>
       </c>
       <c r="CB44" s="5">
         <v>114.25181950687819</v>
       </c>
       <c r="CC44" s="5">
         <v>111.53926550666895</v>
       </c>
       <c r="CD44" s="5">
         <v>119.00383690199089</v>
       </c>
       <c r="CE44" s="5">
         <v>179.39052237463699</v>
       </c>
       <c r="CF44" s="5">
         <v>215.46289945045305</v>
       </c>
       <c r="CG44" s="5">
         <v>99.975236552084638</v>
       </c>
       <c r="CH44" s="12">
-        <v>103.34160155879569</v>
+        <v>105.39977924497788</v>
       </c>
       <c r="CI44" s="12">
-        <v>99.404636098456152</v>
+        <v>101.87513797931771</v>
       </c>
       <c r="CJ44" s="12">
-        <v>111.67190956407489</v>
+        <v>113.67720834547312</v>
       </c>
       <c r="CK44" s="12">
-        <v>99.95644191894857</v>
+        <v>101.69585422362482</v>
       </c>
       <c r="CL44" s="12">
-        <v>97.311573146671677</v>
+        <v>98.961418725254219</v>
       </c>
       <c r="CM44" s="10">
-        <v>102.015646358892</v>
+        <v>97.893603334206475</v>
       </c>
       <c r="CN44" s="12">
-        <v>104.42052651476459</v>
+        <v>96.527860751261812</v>
       </c>
       <c r="CO44" s="12">
-        <v>102.97756113392873</v>
+        <v>95.72888447152782</v>
       </c>
       <c r="CP44" s="12">
-        <v>109.64523521730641</v>
+        <v>112.36563464360442</v>
       </c>
       <c r="CQ44" s="12">
-        <v>112.01113574558701</v>
+        <v>98.29703144419743</v>
       </c>
       <c r="CR44" s="12">
-        <v>112.92826734698596</v>
+        <v>130.97417149364603</v>
       </c>
       <c r="CS44" s="12">
-        <v>139.20288870491251</v>
+        <v>100.61288406559528</v>
       </c>
       <c r="CT44" s="12">
         <v>103.4359973733976</v>
       </c>
       <c r="CU44" s="12">
         <v>105.42182948806931</v>
       </c>
       <c r="CV44" s="12">
         <v>103.48934524454059</v>
       </c>
       <c r="CW44" s="12">
         <v>105.99953946058417</v>
       </c>
-      <c r="CX44" s="12"/>
+      <c r="CX44" s="12">
+        <v>103.462561495361</v>
+      </c>
       <c r="CY44" s="10"/>
       <c r="CZ44" s="12"/>
       <c r="DA44" s="12"/>
       <c r="DB44" s="12"/>
       <c r="DC44" s="12"/>
       <c r="DD44" s="12"/>
       <c r="DE44" s="12"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C45" s="10">
         <v>103.7308458934685</v>
       </c>
       <c r="D45" s="10">
         <v>102.99541485350781</v>
       </c>
       <c r="E45" s="10">
         <v>103.96545435760487</v>
       </c>
       <c r="F45" s="10">
@@ -13276,98 +13352,100 @@
       <c r="BZ45" s="10">
         <v>99.411466430932165</v>
       </c>
       <c r="CA45" s="10">
         <v>104.03637498951133</v>
       </c>
       <c r="CB45" s="5">
         <v>106.57902551215955</v>
       </c>
       <c r="CC45" s="5">
         <v>84.442992292530221</v>
       </c>
       <c r="CD45" s="5">
         <v>139.31680882578647</v>
       </c>
       <c r="CE45" s="5">
         <v>185.01597444657324</v>
       </c>
       <c r="CF45" s="5">
         <v>206.11495609205286</v>
       </c>
       <c r="CG45" s="5">
         <v>109.15437802423205</v>
       </c>
       <c r="CH45" s="12">
-        <v>106.60397968940333</v>
+        <v>106.58212333603707</v>
       </c>
       <c r="CI45" s="12">
-        <v>101.4594803477631</v>
+        <v>101.39937750287815</v>
       </c>
       <c r="CJ45" s="12">
-        <v>114.99924455804657</v>
+        <v>115.00368470308283</v>
       </c>
       <c r="CK45" s="12">
-        <v>107.3266247111291</v>
+        <v>107.32148522267411</v>
       </c>
       <c r="CL45" s="12">
-        <v>107.94619463897122</v>
+        <v>107.85985977878858</v>
       </c>
       <c r="CM45" s="10">
-        <v>102.67577195328852</v>
+        <v>101.83600166267055</v>
       </c>
       <c r="CN45" s="12">
-        <v>113.50827095401199</v>
+        <v>104.22932599244858</v>
       </c>
       <c r="CO45" s="12">
-        <v>110.21816075910485</v>
+        <v>115.92253923246018</v>
       </c>
       <c r="CP45" s="12">
-        <v>110.64197193102119</v>
+        <v>108.66078475303968</v>
       </c>
       <c r="CQ45" s="12">
-        <v>106.95602500724696</v>
+        <v>96.862620560552926</v>
       </c>
       <c r="CR45" s="12">
-        <v>117.48692135522877</v>
+        <v>132.79413332294635</v>
       </c>
       <c r="CS45" s="12">
-        <v>91.475241134084257</v>
+        <v>104.44407422146821</v>
       </c>
       <c r="CT45" s="12">
         <v>105.90540177021484</v>
       </c>
       <c r="CU45" s="12">
         <v>104.02721513829427</v>
       </c>
       <c r="CV45" s="12">
         <v>101.53787695288088</v>
       </c>
       <c r="CW45" s="12">
         <v>100.50816748199038</v>
       </c>
-      <c r="CX45" s="12"/>
+      <c r="CX45" s="12">
+        <v>102.81366010979913</v>
+      </c>
       <c r="CY45" s="10"/>
       <c r="CZ45" s="12"/>
       <c r="DA45" s="12"/>
       <c r="DB45" s="12"/>
       <c r="DC45" s="12"/>
       <c r="DD45" s="12"/>
       <c r="DE45" s="12"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C46" s="10">
         <v>99.994070661135439</v>
       </c>
       <c r="D46" s="10">
         <v>105.54147226249349</v>
       </c>
       <c r="E46" s="10">
         <v>100.85179194542788</v>
       </c>
       <c r="F46" s="10">
@@ -13589,98 +13667,100 @@
       <c r="BZ46" s="10">
         <v>98.589044041838008</v>
       </c>
       <c r="CA46" s="10">
         <v>129.38913317495562</v>
       </c>
       <c r="CB46" s="5">
         <v>105.44268607796717</v>
       </c>
       <c r="CC46" s="5">
         <v>107.98468937174421</v>
       </c>
       <c r="CD46" s="5">
         <v>108.20879876933076</v>
       </c>
       <c r="CE46" s="5">
         <v>99.417593200493656</v>
       </c>
       <c r="CF46" s="5">
         <v>103.15077819713629</v>
       </c>
       <c r="CG46" s="5">
         <v>141.55470970140885</v>
       </c>
       <c r="CH46" s="12">
-        <v>114.19111317535726</v>
+        <v>111.64364304061338</v>
       </c>
       <c r="CI46" s="12">
-        <v>98.163730938155766</v>
+        <v>96.166980745735543</v>
       </c>
       <c r="CJ46" s="12">
-        <v>109.73122508551903</v>
+        <v>107.56473888842004</v>
       </c>
       <c r="CK46" s="12">
-        <v>100.37014878773066</v>
+        <v>98.159969491070115</v>
       </c>
       <c r="CL46" s="12">
-        <v>110.59906681189516</v>
+        <v>109.81244324330095</v>
       </c>
       <c r="CM46" s="10">
-        <v>99.452860017530583</v>
+        <v>91.701856630492514</v>
       </c>
       <c r="CN46" s="12">
-        <v>102.14094926726958</v>
+        <v>96.151814991225493</v>
       </c>
       <c r="CO46" s="12">
-        <v>91.805223156567124</v>
+        <v>92.797405357526003</v>
       </c>
       <c r="CP46" s="12">
-        <v>103.60597659762772</v>
+        <v>102.28726193964579</v>
       </c>
       <c r="CQ46" s="12">
-        <v>102.70502494779245</v>
+        <v>107.20756119330706</v>
       </c>
       <c r="CR46" s="12">
-        <v>91.380295063258615</v>
+        <v>98.614588049313582</v>
       </c>
       <c r="CS46" s="12">
-        <v>91.549214266369859</v>
+        <v>84.560280870498701</v>
       </c>
       <c r="CT46" s="12">
         <v>105.90431726570758</v>
       </c>
       <c r="CU46" s="12">
         <v>108.35534884292437</v>
       </c>
       <c r="CV46" s="12">
         <v>109.20325520310816</v>
       </c>
       <c r="CW46" s="12">
         <v>122.16871222069905</v>
       </c>
-      <c r="CX46" s="12"/>
+      <c r="CX46" s="12">
+        <v>108.86907741159489</v>
+      </c>
       <c r="CY46" s="10"/>
       <c r="CZ46" s="12"/>
       <c r="DA46" s="12"/>
       <c r="DB46" s="12"/>
       <c r="DC46" s="12"/>
       <c r="DD46" s="12"/>
       <c r="DE46" s="12"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F47" s="13" t="s">
@@ -13902,98 +13982,100 @@
       <c r="BZ47" s="12">
         <v>101.06365853139818</v>
       </c>
       <c r="CA47" s="10">
         <v>90.923708870420356</v>
       </c>
       <c r="CB47" s="5">
         <v>101.36078376164586</v>
       </c>
       <c r="CC47" s="5">
         <v>97.594770496019777</v>
       </c>
       <c r="CD47" s="5">
         <v>110.79139592460163</v>
       </c>
       <c r="CE47" s="5">
         <v>81.954363721410701</v>
       </c>
       <c r="CF47" s="5">
         <v>65.095741118359371</v>
       </c>
       <c r="CG47" s="12">
         <v>98.839900880980352</v>
       </c>
       <c r="CH47" s="12">
-        <v>100.60160490734755</v>
+        <v>100.52627904730545</v>
       </c>
       <c r="CI47" s="12">
-        <v>101.92907476982631</v>
+        <v>101.88159385305889</v>
       </c>
       <c r="CJ47" s="12">
-        <v>101.5955025889869</v>
+        <v>101.61701374888921</v>
       </c>
       <c r="CK47" s="12">
-        <v>102.03929293143254</v>
+        <v>102.01484545009296</v>
       </c>
       <c r="CL47" s="12">
-        <v>101.30179915491466</v>
+        <v>101.45181782855828</v>
       </c>
       <c r="CM47" s="10">
-        <v>101.75144703485766</v>
+        <v>101.72918285701678</v>
       </c>
       <c r="CN47" s="12">
-        <v>101.17825883848106</v>
+        <v>89.895164223408784</v>
       </c>
       <c r="CO47" s="12">
-        <v>99.127516618650276</v>
+        <v>90.672900562631725</v>
       </c>
       <c r="CP47" s="12">
-        <v>95.076687065986675</v>
+        <v>91.465429585351458</v>
       </c>
       <c r="CQ47" s="12">
-        <v>118.07701090162172</v>
+        <v>106.53358443181928</v>
       </c>
       <c r="CR47" s="12">
-        <v>97.967063837116626</v>
+        <v>99.468305318373396</v>
       </c>
       <c r="CS47" s="12">
-        <v>100.36611366604811</v>
+        <v>100.96881810720235</v>
       </c>
       <c r="CT47" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU47" s="12">
         <v>99.300607857960998</v>
       </c>
       <c r="CV47" s="12">
         <v>99.777808868787119</v>
       </c>
       <c r="CW47" s="12">
         <v>99.481648801575332</v>
       </c>
-      <c r="CX47" s="12"/>
+      <c r="CX47" s="12">
+        <v>99.923143207502548</v>
+      </c>
       <c r="CY47" s="10"/>
       <c r="CZ47" s="12"/>
       <c r="DA47" s="12"/>
       <c r="DB47" s="12"/>
       <c r="DC47" s="12"/>
       <c r="DD47" s="12"/>
       <c r="DE47" s="12"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C48" s="10">
         <v>103.01693733791488</v>
       </c>
       <c r="D48" s="10">
         <v>102.32841602955504</v>
       </c>
       <c r="E48" s="10">
         <v>104.36382481021136</v>
       </c>
       <c r="F48" s="10">
@@ -14215,98 +14297,100 @@
       <c r="BZ48" s="10">
         <v>104.63678792955902</v>
       </c>
       <c r="CA48" s="10">
         <v>103.58772844736121</v>
       </c>
       <c r="CB48" s="5">
         <v>102.88984821598824</v>
       </c>
       <c r="CC48" s="5">
         <v>113.34397022571312</v>
       </c>
       <c r="CD48" s="5">
         <v>127.93948405081726</v>
       </c>
       <c r="CE48" s="5">
         <v>98.593688190917973</v>
       </c>
       <c r="CF48" s="5">
         <v>97.554595641553959</v>
       </c>
       <c r="CG48" s="5">
         <v>115.73385203198481</v>
       </c>
       <c r="CH48" s="10">
-        <v>101.95092452505961</v>
+        <v>101.93394064153078</v>
       </c>
       <c r="CI48" s="12">
-        <v>104.51546769214272</v>
+        <v>104.6512167254581</v>
       </c>
       <c r="CJ48" s="12">
-        <v>105.23022130494432</v>
+        <v>105.35350152888184</v>
       </c>
       <c r="CK48" s="12">
-        <v>108.5354584822669</v>
+        <v>108.50708611207193</v>
       </c>
       <c r="CL48" s="12">
-        <v>104.05185136670769</v>
+        <v>104.36092922829263</v>
       </c>
       <c r="CM48" s="10">
-        <v>104.14785563194526</v>
+        <v>104.06732890638619</v>
       </c>
       <c r="CN48" s="12">
-        <v>102.14059166259463</v>
+        <v>100.36326892298344</v>
       </c>
       <c r="CO48" s="12">
-        <v>99.446568685359054</v>
+        <v>89.790911708086981</v>
       </c>
       <c r="CP48" s="12">
-        <v>98.134618374126291</v>
+        <v>101.79481695737897</v>
       </c>
       <c r="CQ48" s="12">
-        <v>101.9051967240098</v>
+        <v>96.650574040573801</v>
       </c>
       <c r="CR48" s="12">
-        <v>113.94251335570114</v>
+        <v>113.5088138577965</v>
       </c>
       <c r="CS48" s="12">
-        <v>85.692317998269843</v>
+        <v>103.98909133309544</v>
       </c>
       <c r="CT48" s="10">
         <v>95.612794789458647</v>
       </c>
       <c r="CU48" s="12">
         <v>99.267693457636128</v>
       </c>
       <c r="CV48" s="12">
         <v>108.99817476113995</v>
       </c>
       <c r="CW48" s="12">
         <v>102.59217108898963</v>
       </c>
-      <c r="CX48" s="12"/>
+      <c r="CX48" s="12">
+        <v>102.72592069822643</v>
+      </c>
       <c r="CY48" s="10"/>
       <c r="CZ48" s="12"/>
       <c r="DA48" s="12"/>
       <c r="DB48" s="12"/>
       <c r="DC48" s="12"/>
       <c r="DD48" s="12"/>
       <c r="DE48" s="12"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C49" s="10">
         <v>97.545842546595168</v>
       </c>
       <c r="D49" s="10">
         <v>79.809319288249398</v>
       </c>
       <c r="E49" s="10">
         <v>86.548051018920575</v>
       </c>
       <c r="F49" s="10">
@@ -14528,98 +14612,100 @@
       <c r="BZ49" s="10">
         <v>200.80972869417133</v>
       </c>
       <c r="CA49" s="10">
         <v>179.95640617913605</v>
       </c>
       <c r="CB49" s="5">
         <v>118.09707726154505</v>
       </c>
       <c r="CC49" s="5">
         <v>114.63048705308947</v>
       </c>
       <c r="CD49" s="5">
         <v>447.44523544736506</v>
       </c>
       <c r="CE49" s="5">
         <v>108.83697623438434</v>
       </c>
       <c r="CF49" s="5">
         <v>293.8693118718777</v>
       </c>
       <c r="CG49" s="5">
         <v>184.95781506518463</v>
       </c>
       <c r="CH49" s="10">
-        <v>98.384129070501231</v>
+        <v>209.14540517917445</v>
       </c>
       <c r="CI49" s="12">
-        <v>94.362650176065998</v>
+        <v>98.120254827855263</v>
       </c>
       <c r="CJ49" s="12">
-        <v>90.831297043473143</v>
+        <v>94.064654553460727</v>
       </c>
       <c r="CK49" s="12">
-        <v>92.900260612474412</v>
+        <v>96.268407878376379</v>
       </c>
       <c r="CL49" s="12">
-        <v>91.290933963452943</v>
+        <v>94.502752864133413</v>
       </c>
       <c r="CM49" s="10">
-        <v>103.51346958055035</v>
+        <v>111.88546419926462</v>
       </c>
       <c r="CN49" s="12">
-        <v>43.158391965058108</v>
+        <v>98.903936718137189</v>
       </c>
       <c r="CO49" s="12">
-        <v>100.39005120265783</v>
+        <v>101.62262293747419</v>
       </c>
       <c r="CP49" s="12">
-        <v>103.61557083010895</v>
+        <v>88.299907545513491</v>
       </c>
       <c r="CQ49" s="12">
-        <v>88.391048595944483</v>
+        <v>85.690627092803709</v>
       </c>
       <c r="CR49" s="12">
-        <v>68.61901067724844</v>
+        <v>109.79397960009285</v>
       </c>
       <c r="CS49" s="12">
-        <v>317.88072604797287</v>
+        <v>191.72652252793281</v>
       </c>
       <c r="CT49" s="10">
         <v>92.631734018033541</v>
       </c>
       <c r="CU49" s="12">
         <v>100.81699401832014</v>
       </c>
       <c r="CV49" s="12">
         <v>107.69195579266825</v>
       </c>
       <c r="CW49" s="12">
         <v>101.27564071989804</v>
       </c>
-      <c r="CX49" s="12"/>
+      <c r="CX49" s="12">
+        <v>100.3259552197059</v>
+      </c>
       <c r="CY49" s="10"/>
       <c r="CZ49" s="12"/>
       <c r="DA49" s="12"/>
       <c r="DB49" s="12"/>
       <c r="DC49" s="12"/>
       <c r="DD49" s="12"/>
       <c r="DE49" s="12"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C50" s="10">
         <v>92.869956713196657</v>
       </c>
       <c r="D50" s="10">
         <v>119.46026111761134</v>
       </c>
       <c r="E50" s="10">
         <v>96.857565609968745</v>
       </c>
       <c r="F50" s="10">
@@ -14841,98 +14927,100 @@
       <c r="BZ50" s="10">
         <v>705.06822905359161</v>
       </c>
       <c r="CA50" s="10">
         <v>552.08859641362221</v>
       </c>
       <c r="CB50" s="5">
         <v>142.19652657958005</v>
       </c>
       <c r="CC50" s="5">
         <v>124.26986728520937</v>
       </c>
       <c r="CD50" s="5">
         <v>112.9016562839688</v>
       </c>
       <c r="CE50" s="5">
         <v>128.77333166458988</v>
       </c>
       <c r="CF50" s="12">
         <v>323.88403174862248</v>
       </c>
       <c r="CG50" s="5">
         <v>208.12044667288441</v>
       </c>
       <c r="CH50" s="10">
-        <v>95.375338992257582</v>
+        <v>109.08483281092094</v>
       </c>
       <c r="CI50" s="12">
-        <v>93.173741530196651</v>
+        <v>106.54128026996649</v>
       </c>
       <c r="CJ50" s="12">
-        <v>100.79447080535093</v>
+        <v>115.4499930486474</v>
       </c>
       <c r="CK50" s="12">
-        <v>97.684936987402978</v>
+        <v>111.83702506234054</v>
       </c>
       <c r="CL50" s="12">
-        <v>98.331916778971078</v>
+        <v>112.50132737740725</v>
       </c>
       <c r="CM50" s="10">
-        <v>124.00313172503668</v>
+        <v>138.20910155830856</v>
       </c>
       <c r="CN50" s="12">
-        <v>166.65629626322601</v>
+        <v>116.26478876701749</v>
       </c>
       <c r="CO50" s="12">
-        <v>101.60113491092608</v>
+        <v>105.62145503792286</v>
       </c>
       <c r="CP50" s="12">
-        <v>99.800597987685734</v>
+        <v>102.33183360786695</v>
       </c>
       <c r="CQ50" s="12">
-        <v>99.487253810428896</v>
+        <v>104.86812914290169</v>
       </c>
       <c r="CR50" s="12">
-        <v>98.685238310967279</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>111.5837498341091</v>
+      </c>
+      <c r="CS50" s="12">
+        <v>82.905598343583975</v>
       </c>
       <c r="CT50" s="10">
         <v>100.93380847772657</v>
       </c>
       <c r="CU50" s="12">
         <v>99.326688660608539</v>
       </c>
       <c r="CV50" s="12">
         <v>104.09291073516711</v>
       </c>
       <c r="CW50" s="12">
         <v>187.23225177964773</v>
       </c>
-      <c r="CX50" s="12"/>
+      <c r="CX50" s="12">
+        <v>100.4002065814785</v>
+      </c>
       <c r="CY50" s="10"/>
       <c r="CZ50" s="12"/>
       <c r="DA50" s="12"/>
       <c r="DB50" s="12"/>
       <c r="DC50" s="12"/>
       <c r="DD50" s="12"/>
       <c r="DE50" s="12"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="19">
         <v>101.21011146204364</v>
       </c>
       <c r="C51" s="19">
         <v>101.07063778004388</v>
       </c>
       <c r="D51" s="19">
         <v>80.608264125410571</v>
       </c>
       <c r="E51" s="19">
         <v>138.4459550954823</v>
       </c>
       <c r="F51" s="19">
@@ -15154,419 +15242,421 @@
       <c r="BZ51" s="10">
         <v>104.0639692343005</v>
       </c>
       <c r="CA51" s="10">
         <v>115.56810568533653</v>
       </c>
       <c r="CB51" s="5">
         <v>99.381375233099845</v>
       </c>
       <c r="CC51" s="5">
         <v>105.11426472630596</v>
       </c>
       <c r="CD51" s="5">
         <v>93.39164288288471</v>
       </c>
       <c r="CE51" s="5">
         <v>74.758280217620438</v>
       </c>
       <c r="CF51" s="5">
         <v>111.38000645507005</v>
       </c>
       <c r="CG51" s="5">
         <v>105.67251839627599</v>
       </c>
       <c r="CH51" s="10">
-        <v>102.06323354021652</v>
+        <v>99.560924151310644</v>
       </c>
       <c r="CI51" s="12">
-        <v>103.36419091891722</v>
+        <v>100.85277022863607</v>
       </c>
       <c r="CJ51" s="12">
-        <v>104.22259759633017</v>
+        <v>101.79022868296464</v>
       </c>
       <c r="CK51" s="12">
-        <v>102.95837748619957</v>
+        <v>100.01698699829579</v>
       </c>
       <c r="CL51" s="12">
-        <v>107.53403322348265</v>
+        <v>106.20563446616241</v>
       </c>
       <c r="CM51" s="10">
-        <v>100.80241890866459</v>
+        <v>98.979649973403369</v>
       </c>
       <c r="CN51" s="12">
-        <v>96.197846302505667</v>
+        <v>93.911277349508609</v>
       </c>
       <c r="CO51" s="12">
-        <v>93.56651203856201</v>
+        <v>85.254233845045604</v>
       </c>
       <c r="CP51" s="12">
-        <v>85.471685171216222</v>
+        <v>78.145501689889997</v>
       </c>
       <c r="CQ51" s="12">
-        <v>100.55310020195162</v>
+        <v>91.791833869949755</v>
       </c>
       <c r="CR51" s="12">
-        <v>101.1286327358662</v>
+        <v>98.89560656416883</v>
       </c>
       <c r="CS51" s="12">
-        <v>107.02704125388863</v>
+        <v>104.64599050481303</v>
       </c>
       <c r="CT51" s="10">
         <v>110.05202201636671</v>
       </c>
       <c r="CU51" s="12">
         <v>105.12436844015225</v>
       </c>
       <c r="CV51" s="12">
         <v>106.8962476477177</v>
       </c>
       <c r="CW51" s="12">
         <v>104.54662840077731</v>
       </c>
-      <c r="CX51" s="12"/>
+      <c r="CX51" s="12">
+        <v>103.52110322198588</v>
+      </c>
       <c r="CY51" s="10"/>
       <c r="CZ51" s="12"/>
       <c r="DA51" s="12"/>
       <c r="DB51" s="12"/>
       <c r="DC51" s="12"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="12"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="27" t="s">
+      <c r="A53" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="27"/>
-[...59 lines deleted...]
-      <c r="CH53" s="25" t="s">
+      <c r="B53" s="21"/>
+      <c r="C53" s="21"/>
+      <c r="D53" s="21"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="21"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+      <c r="M53" s="21"/>
+      <c r="N53" s="21"/>
+      <c r="O53" s="21"/>
+      <c r="P53" s="21"/>
+      <c r="Q53" s="21"/>
+      <c r="R53" s="21"/>
+      <c r="S53" s="21"/>
+      <c r="T53" s="21"/>
+      <c r="U53" s="21"/>
+      <c r="V53" s="21"/>
+      <c r="W53" s="21"/>
+      <c r="X53" s="21"/>
+      <c r="Y53" s="21"/>
+      <c r="Z53" s="21"/>
+      <c r="AA53" s="21"/>
+      <c r="AB53" s="21"/>
+      <c r="AC53" s="21"/>
+      <c r="AD53" s="21"/>
+      <c r="AE53" s="21"/>
+      <c r="AF53" s="21"/>
+      <c r="AG53" s="21"/>
+      <c r="AH53" s="21"/>
+      <c r="AI53" s="21"/>
+      <c r="AJ53" s="21"/>
+      <c r="AK53" s="21"/>
+      <c r="AL53" s="21"/>
+      <c r="AM53" s="21"/>
+      <c r="AN53" s="21"/>
+      <c r="AO53" s="21"/>
+      <c r="AP53" s="21"/>
+      <c r="AQ53" s="21"/>
+      <c r="AR53" s="21"/>
+      <c r="AS53" s="21"/>
+      <c r="AT53" s="21"/>
+      <c r="AU53" s="21"/>
+      <c r="AV53" s="21"/>
+      <c r="AW53" s="21"/>
+      <c r="AX53" s="21"/>
+      <c r="AY53" s="21"/>
+      <c r="AZ53" s="21"/>
+      <c r="BA53" s="21"/>
+      <c r="BB53" s="21"/>
+      <c r="BC53" s="21"/>
+      <c r="BD53" s="21"/>
+      <c r="BE53" s="21"/>
+      <c r="BF53" s="21"/>
+      <c r="BG53" s="21"/>
+      <c r="BH53" s="21"/>
+      <c r="BI53" s="21"/>
+      <c r="CH53" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="CI53" s="25"/>
-[...21 lines deleted...]
-      <c r="DE53" s="25"/>
+      <c r="CI53" s="34"/>
+      <c r="CJ53" s="34"/>
+      <c r="CK53" s="34"/>
+      <c r="CL53" s="34"/>
+      <c r="CM53" s="34"/>
+      <c r="CN53" s="34"/>
+      <c r="CO53" s="34"/>
+      <c r="CP53" s="34"/>
+      <c r="CQ53" s="34"/>
+      <c r="CR53" s="34"/>
+      <c r="CS53" s="34"/>
+      <c r="CT53" s="34"/>
+      <c r="CU53" s="34"/>
+      <c r="CV53" s="34"/>
+      <c r="CW53" s="34"/>
+      <c r="CX53" s="34"/>
+      <c r="CY53" s="34"/>
+      <c r="CZ53" s="34"/>
+      <c r="DA53" s="34"/>
+      <c r="DB53" s="34"/>
+      <c r="DC53" s="34"/>
+      <c r="DD53" s="34"/>
+      <c r="DE53" s="34"/>
       <c r="DF53" s="20"/>
       <c r="DG53" s="20"/>
       <c r="DH53" s="20"/>
       <c r="DI53" s="20"/>
       <c r="DJ53" s="20"/>
       <c r="DK53" s="20"/>
       <c r="DL53" s="20"/>
       <c r="DM53" s="20"/>
       <c r="DN53" s="20"/>
       <c r="DO53" s="20"/>
       <c r="DP53" s="20"/>
       <c r="DQ53" s="20"/>
       <c r="DR53" s="20"/>
       <c r="DS53" s="20"/>
       <c r="DT53" s="20"/>
       <c r="DU53" s="20"/>
       <c r="DV53" s="20"/>
       <c r="DW53" s="20"/>
       <c r="DX53" s="20"/>
       <c r="DY53" s="20"/>
       <c r="DZ53" s="20"/>
       <c r="EA53" s="20"/>
       <c r="EB53" s="20"/>
       <c r="EC53" s="20"/>
       <c r="ED53" s="20"/>
       <c r="EE53" s="20"/>
       <c r="EF53" s="20"/>
       <c r="EG53" s="20"/>
       <c r="EH53" s="20"/>
       <c r="EI53" s="20"/>
       <c r="EJ53" s="20"/>
       <c r="EK53" s="20"/>
       <c r="EL53" s="20"/>
       <c r="EM53" s="20"/>
       <c r="EN53" s="20"/>
       <c r="EO53" s="20"/>
       <c r="EP53" s="20"/>
     </row>
     <row r="54" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K54" s="28" t="s">
+      <c r="K54" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="L54" s="28"/>
-[...1 lines deleted...]
-      <c r="W54" s="28" t="s">
+      <c r="L54" s="22"/>
+      <c r="M54" s="22"/>
+      <c r="W54" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="X54" s="28"/>
-[...1 lines deleted...]
-      <c r="AH54" s="24" t="s">
+      <c r="X54" s="22"/>
+      <c r="Y54" s="22"/>
+      <c r="AH54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AI54" s="24"/>
-[...2 lines deleted...]
-      <c r="AT54" s="24" t="s">
+      <c r="AI54" s="23"/>
+      <c r="AJ54" s="23"/>
+      <c r="AK54" s="23"/>
+      <c r="AT54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AU54" s="24"/>
-[...2 lines deleted...]
-      <c r="BF54" s="24" t="s">
+      <c r="AU54" s="23"/>
+      <c r="AV54" s="23"/>
+      <c r="AW54" s="23"/>
+      <c r="BF54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BG54" s="24"/>
-[...2 lines deleted...]
-      <c r="BR54" s="24" t="s">
+      <c r="BG54" s="23"/>
+      <c r="BH54" s="23"/>
+      <c r="BI54" s="23"/>
+      <c r="BR54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BS54" s="24"/>
-[...2 lines deleted...]
-      <c r="CD54" s="24" t="s">
+      <c r="BS54" s="23"/>
+      <c r="BT54" s="23"/>
+      <c r="BU54" s="23"/>
+      <c r="CD54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CE54" s="24"/>
-[...2 lines deleted...]
-      <c r="CP54" s="24" t="s">
+      <c r="CE54" s="23"/>
+      <c r="CF54" s="23"/>
+      <c r="CG54" s="23"/>
+      <c r="CP54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CQ54" s="24"/>
-[...2 lines deleted...]
-      <c r="DB54" s="24" t="s">
+      <c r="CQ54" s="23"/>
+      <c r="CR54" s="23"/>
+      <c r="CS54" s="23"/>
+      <c r="DB54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="DC54" s="24"/>
-[...1 lines deleted...]
-      <c r="DE54" s="24"/>
+      <c r="DC54" s="23"/>
+      <c r="DD54" s="23"/>
+      <c r="DE54" s="23"/>
     </row>
     <row r="55" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="29"/>
-      <c r="B55" s="21" t="s">
+      <c r="A55" s="25"/>
+      <c r="B55" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C55" s="32"/>
-[...10 lines deleted...]
-      <c r="N55" s="21" t="s">
+      <c r="C55" s="31"/>
+      <c r="D55" s="31"/>
+      <c r="E55" s="31"/>
+      <c r="F55" s="31"/>
+      <c r="G55" s="31"/>
+      <c r="H55" s="31"/>
+      <c r="I55" s="31"/>
+      <c r="J55" s="31"/>
+      <c r="K55" s="31"/>
+      <c r="L55" s="31"/>
+      <c r="M55" s="32"/>
+      <c r="N55" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="O55" s="32"/>
-[...10 lines deleted...]
-      <c r="Z55" s="21" t="s">
+      <c r="O55" s="31"/>
+      <c r="P55" s="31"/>
+      <c r="Q55" s="31"/>
+      <c r="R55" s="31"/>
+      <c r="S55" s="31"/>
+      <c r="T55" s="31"/>
+      <c r="U55" s="31"/>
+      <c r="V55" s="31"/>
+      <c r="W55" s="31"/>
+      <c r="X55" s="31"/>
+      <c r="Y55" s="32"/>
+      <c r="Z55" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="AA55" s="32"/>
-[...10 lines deleted...]
-      <c r="AL55" s="21" t="s">
+      <c r="AA55" s="31"/>
+      <c r="AB55" s="31"/>
+      <c r="AC55" s="31"/>
+      <c r="AD55" s="31"/>
+      <c r="AE55" s="31"/>
+      <c r="AF55" s="31"/>
+      <c r="AG55" s="31"/>
+      <c r="AH55" s="31"/>
+      <c r="AI55" s="31"/>
+      <c r="AJ55" s="31"/>
+      <c r="AK55" s="32"/>
+      <c r="AL55" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="AM55" s="32"/>
-[...10 lines deleted...]
-      <c r="AX55" s="21" t="s">
+      <c r="AM55" s="31"/>
+      <c r="AN55" s="31"/>
+      <c r="AO55" s="31"/>
+      <c r="AP55" s="31"/>
+      <c r="AQ55" s="31"/>
+      <c r="AR55" s="31"/>
+      <c r="AS55" s="31"/>
+      <c r="AT55" s="31"/>
+      <c r="AU55" s="31"/>
+      <c r="AV55" s="31"/>
+      <c r="AW55" s="32"/>
+      <c r="AX55" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="AY55" s="32"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="21" t="s">
+      <c r="AY55" s="31"/>
+      <c r="AZ55" s="31"/>
+      <c r="BA55" s="31"/>
+      <c r="BB55" s="31"/>
+      <c r="BC55" s="31"/>
+      <c r="BD55" s="31"/>
+      <c r="BE55" s="31"/>
+      <c r="BF55" s="31"/>
+      <c r="BG55" s="31"/>
+      <c r="BH55" s="31"/>
+      <c r="BI55" s="32"/>
+      <c r="BJ55" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="BK55" s="22"/>
-[...10 lines deleted...]
-      <c r="BV55" s="21" t="s">
+      <c r="BK55" s="28"/>
+      <c r="BL55" s="28"/>
+      <c r="BM55" s="28"/>
+      <c r="BN55" s="28"/>
+      <c r="BO55" s="28"/>
+      <c r="BP55" s="28"/>
+      <c r="BQ55" s="28"/>
+      <c r="BR55" s="28"/>
+      <c r="BS55" s="28"/>
+      <c r="BT55" s="28"/>
+      <c r="BU55" s="29"/>
+      <c r="BV55" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="BW55" s="22"/>
-[...10 lines deleted...]
-      <c r="CH55" s="21" t="s">
+      <c r="BW55" s="28"/>
+      <c r="BX55" s="28"/>
+      <c r="BY55" s="28"/>
+      <c r="BZ55" s="28"/>
+      <c r="CA55" s="28"/>
+      <c r="CB55" s="28"/>
+      <c r="CC55" s="28"/>
+      <c r="CD55" s="28"/>
+      <c r="CE55" s="28"/>
+      <c r="CF55" s="28"/>
+      <c r="CG55" s="29"/>
+      <c r="CH55" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="CI55" s="28"/>
+      <c r="CJ55" s="28"/>
+      <c r="CK55" s="28"/>
+      <c r="CL55" s="28"/>
+      <c r="CM55" s="28"/>
+      <c r="CN55" s="28"/>
+      <c r="CO55" s="28"/>
+      <c r="CP55" s="28"/>
+      <c r="CQ55" s="28"/>
+      <c r="CR55" s="28"/>
+      <c r="CS55" s="29"/>
+      <c r="CT55" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI55" s="22"/>
-[...23 lines deleted...]
-      <c r="DE55" s="23"/>
+      <c r="CU55" s="28"/>
+      <c r="CV55" s="28"/>
+      <c r="CW55" s="28"/>
+      <c r="CX55" s="28"/>
+      <c r="CY55" s="28"/>
+      <c r="CZ55" s="28"/>
+      <c r="DA55" s="28"/>
+      <c r="DB55" s="28"/>
+      <c r="DC55" s="28"/>
+      <c r="DD55" s="28"/>
+      <c r="DE55" s="29"/>
     </row>
     <row r="56" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="31"/>
+      <c r="A56" s="30"/>
       <c r="B56" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J56" s="7" t="s">
@@ -16105,98 +16195,100 @@
       <c r="BZ57" s="1">
         <v>105.86296393761927</v>
       </c>
       <c r="CA57" s="1">
         <v>119.89152368064941</v>
       </c>
       <c r="CB57" s="1">
         <v>106.80124146811927</v>
       </c>
       <c r="CC57" s="1">
         <v>104.10172232386905</v>
       </c>
       <c r="CD57" s="1">
         <v>126.38657377714098</v>
       </c>
       <c r="CE57" s="1">
         <v>121.7082061540754</v>
       </c>
       <c r="CF57" s="1">
         <v>138.86472411476439</v>
       </c>
       <c r="CG57" s="1">
         <v>104.52140169962011</v>
       </c>
       <c r="CH57" s="1">
-        <v>100</v>
+        <v>93.225776313028703</v>
       </c>
       <c r="CI57" s="1">
-        <v>100</v>
+        <v>93.225776313028703</v>
       </c>
       <c r="CJ57" s="1">
-        <v>100</v>
+        <v>93.225776313028703</v>
       </c>
       <c r="CK57" s="1">
-        <v>100</v>
+        <v>86.344986645189564</v>
       </c>
       <c r="CL57" s="1">
-        <v>100</v>
+        <v>103.99608107882614</v>
       </c>
       <c r="CM57" s="1">
-        <v>151.61493519360795</v>
+        <v>107.41640646842698</v>
       </c>
       <c r="CN57" s="1">
-        <v>103.06001256383944</v>
+        <v>95.014602066668857</v>
       </c>
       <c r="CO57" s="1">
-        <v>103.44301410230521</v>
+        <v>108.33148514671502</v>
       </c>
       <c r="CP57" s="1">
-        <v>105.76040304070557</v>
+        <v>108.27873646178854</v>
       </c>
       <c r="CQ57" s="1">
-        <v>110.75693584010038</v>
+        <v>102.50880838299877</v>
       </c>
       <c r="CR57" s="1">
-        <v>116.10201687181086</v>
+        <v>124.21483497858749</v>
       </c>
       <c r="CS57" s="1">
-        <v>181.24809068785407</v>
+        <v>93.225776313028703</v>
       </c>
       <c r="CT57" s="1">
         <v>100</v>
       </c>
       <c r="CU57" s="1">
         <v>100.08421817247508</v>
       </c>
       <c r="CV57" s="1">
         <v>100</v>
       </c>
       <c r="CW57" s="1">
         <v>130.2369122888478</v>
       </c>
-      <c r="CX57" s="1"/>
+      <c r="CX57" s="1">
+        <v>103.48312211195044</v>
+      </c>
       <c r="CY57" s="1"/>
       <c r="CZ57" s="1"/>
       <c r="DA57" s="1"/>
       <c r="DB57" s="1"/>
       <c r="DC57" s="1"/>
       <c r="DD57" s="1"/>
       <c r="DE57" s="1"/>
     </row>
     <row r="58" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F58" s="13" t="s">
@@ -16436,80 +16528,82 @@
       <c r="CF58" s="2">
         <v>123.9420445250571</v>
       </c>
       <c r="CG58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="CH58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CI58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CJ58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CK58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CL58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CM58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CN58" s="12">
-        <v>100.60058722227781</v>
+        <v>91.831999477886214</v>
       </c>
       <c r="CO58" s="12">
-        <v>93.59451499358336</v>
+        <v>77.818940763431641</v>
       </c>
       <c r="CP58" s="12">
-        <v>101.52090895783572</v>
+        <v>105.31471604724916</v>
       </c>
       <c r="CQ58" s="12">
-        <v>83.445818080586903</v>
+        <v>84.603179610688755</v>
       </c>
       <c r="CR58" s="12">
-        <v>99.797864706619009</v>
+        <v>104.93766110676252</v>
       </c>
       <c r="CS58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CV58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CW58" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CX58" s="12"/>
+      <c r="CX58" s="12" t="e">
+        <v>#DIV/0!</v>
+      </c>
       <c r="CY58" s="12"/>
       <c r="CZ58" s="12"/>
       <c r="DA58" s="12"/>
       <c r="DB58" s="12"/>
       <c r="DC58" s="12"/>
       <c r="DD58" s="12"/>
       <c r="DE58" s="12"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="C59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="D59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="E59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="F59" s="12">
@@ -16731,98 +16825,100 @@
       <c r="BZ59" s="12">
         <v>99.613664395577544</v>
       </c>
       <c r="CA59" s="10">
         <v>99.613664395577544</v>
       </c>
       <c r="CB59" s="5">
         <v>164.7232555688189</v>
       </c>
       <c r="CC59" s="5">
         <v>120.19744784069981</v>
       </c>
       <c r="CD59" s="5">
         <v>234.1731701744807</v>
       </c>
       <c r="CE59" s="5">
         <v>144.4104273284041</v>
       </c>
       <c r="CF59" s="5">
         <v>229.75265037755838</v>
       </c>
       <c r="CG59" s="13">
         <v>99.613664395577544</v>
       </c>
       <c r="CH59" s="12">
-        <v>100</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CI59" s="12">
-        <v>100</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CJ59" s="12">
-        <v>100</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CK59" s="12">
-        <v>100</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CL59" s="12">
-        <v>100</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CM59" s="10">
-        <v>147.71601058496992</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CN59" s="12">
-        <v>104.24235490776263</v>
+        <v>77.077954746113861</v>
       </c>
       <c r="CO59" s="12">
-        <v>117.51552911557232</v>
+        <v>153.15121392950422</v>
       </c>
       <c r="CP59" s="12">
-        <v>110.85375202149774</v>
+        <v>116.24422445293901</v>
       </c>
       <c r="CQ59" s="12">
-        <v>133.87059122831857</v>
+        <v>112.13509803033264</v>
       </c>
       <c r="CR59" s="12">
-        <v>161.07645745624532</v>
+        <v>168.71147421181519</v>
       </c>
       <c r="CS59" s="12">
-        <v>986.27360828148483</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CT59" s="12">
         <v>100</v>
       </c>
       <c r="CU59" s="12">
         <v>100</v>
       </c>
       <c r="CV59" s="12">
         <v>100</v>
       </c>
       <c r="CW59" s="12">
         <v>80.418380155487412</v>
       </c>
-      <c r="CX59" s="12"/>
+      <c r="CX59" s="12">
+        <v>100</v>
+      </c>
       <c r="CY59" s="10"/>
       <c r="CZ59" s="12"/>
       <c r="DA59" s="12"/>
       <c r="DB59" s="12"/>
       <c r="DC59" s="12"/>
       <c r="DD59" s="12"/>
       <c r="DE59" s="12"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="C60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="D60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="E60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="F60" s="12">
@@ -17044,98 +17140,100 @@
       <c r="BZ60" s="12">
         <v>85.570507178835072</v>
       </c>
       <c r="CA60" s="10">
         <v>85.153265398580061</v>
       </c>
       <c r="CB60" s="5">
         <v>98.851692965941965</v>
       </c>
       <c r="CC60" s="5">
         <v>100.56116386328122</v>
       </c>
       <c r="CD60" s="5">
         <v>104.55753423693281</v>
       </c>
       <c r="CE60" s="5">
         <v>93.56924634801635</v>
       </c>
       <c r="CF60" s="5">
         <v>161.14726119284407</v>
       </c>
       <c r="CG60" s="13">
         <v>85.570507178835072</v>
       </c>
       <c r="CH60" s="12">
-        <v>100</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CI60" s="12">
-        <v>100</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CJ60" s="12">
-        <v>100</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CK60" s="12">
-        <v>100</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CL60" s="12">
-        <v>100</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CM60" s="10">
-        <v>243.12830197163558</v>
+        <v>114.95575594311325</v>
       </c>
       <c r="CN60" s="12">
-        <v>98.32675366023939</v>
+        <v>105.09938777058187</v>
       </c>
       <c r="CO60" s="12">
-        <v>108.19610530890805</v>
+        <v>110.86291263388604</v>
       </c>
       <c r="CP60" s="12">
-        <v>102.98555970775116</v>
+        <v>103.82477591202928</v>
       </c>
       <c r="CQ60" s="12">
-        <v>93.008639535449532</v>
+        <v>93.448814348002102</v>
       </c>
       <c r="CR60" s="12">
-        <v>94.939301673653105</v>
+        <v>90.668931334220517</v>
       </c>
       <c r="CS60" s="12">
-        <v>416.65980641431963</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CT60" s="12">
         <v>100</v>
       </c>
       <c r="CU60" s="12">
         <v>100</v>
       </c>
       <c r="CV60" s="12">
         <v>100</v>
       </c>
       <c r="CW60" s="12">
         <v>100</v>
       </c>
-      <c r="CX60" s="12"/>
+      <c r="CX60" s="12">
+        <v>100.0000287918877</v>
+      </c>
       <c r="CY60" s="10"/>
       <c r="CZ60" s="12"/>
       <c r="DA60" s="12"/>
       <c r="DB60" s="12"/>
       <c r="DC60" s="12"/>
       <c r="DD60" s="12"/>
       <c r="DE60" s="12"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="C61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="D61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="E61" s="12">
         <v>108.56721621845257</v>
       </c>
       <c r="F61" s="12">
@@ -17357,98 +17455,100 @@
       <c r="BZ61" s="12">
         <v>103.94435209813342</v>
       </c>
       <c r="CA61" s="12">
         <v>106.64383554994225</v>
       </c>
       <c r="CB61" s="2">
         <v>91.633995214131787</v>
       </c>
       <c r="CC61" s="2">
         <v>83.096227758066533</v>
       </c>
       <c r="CD61" s="2">
         <v>79.197738357930135</v>
       </c>
       <c r="CE61" s="2">
         <v>70.27129025151558</v>
       </c>
       <c r="CF61" s="2">
         <v>120.72485723509349</v>
       </c>
       <c r="CG61" s="13">
         <v>101.96562526471264</v>
       </c>
       <c r="CH61" s="12">
-        <v>100</v>
+        <v>94.949373585371916</v>
       </c>
       <c r="CI61" s="12">
-        <v>100</v>
+        <v>94.949373585371916</v>
       </c>
       <c r="CJ61" s="12">
-        <v>100</v>
+        <v>94.949373585371916</v>
       </c>
       <c r="CK61" s="12">
-        <v>100</v>
+        <v>89.926348281733127</v>
       </c>
       <c r="CL61" s="12">
-        <v>100</v>
+        <v>108.15667875469622</v>
       </c>
       <c r="CM61" s="12">
-        <v>143.51251803346622</v>
+        <v>97.141653077736478</v>
       </c>
       <c r="CN61" s="12">
-        <v>106.70648771379688</v>
+        <v>101.19843499316769</v>
       </c>
       <c r="CO61" s="12">
-        <v>98.005487247385275</v>
+        <v>98.509285212631752</v>
       </c>
       <c r="CP61" s="12">
-        <v>95.852817972528626</v>
+        <v>98.248174240870995</v>
       </c>
       <c r="CQ61" s="12">
-        <v>98.566741152816832</v>
+        <v>104.1965952975134</v>
       </c>
       <c r="CR61" s="12">
-        <v>102.47492280847274</v>
+        <v>85.82032139265003</v>
       </c>
       <c r="CS61" s="12">
-        <v>137.67900947462036</v>
+        <v>94.949373585371916</v>
       </c>
       <c r="CT61" s="12">
         <v>100</v>
       </c>
       <c r="CU61" s="12">
         <v>100</v>
       </c>
       <c r="CV61" s="12">
         <v>100</v>
       </c>
       <c r="CW61" s="12">
         <v>175.35083553354508</v>
       </c>
-      <c r="CX61" s="12"/>
+      <c r="CX61" s="12">
+        <v>99.999994073373756</v>
+      </c>
       <c r="CY61" s="12"/>
       <c r="CZ61" s="12"/>
       <c r="DA61" s="12"/>
       <c r="DB61" s="12"/>
       <c r="DC61" s="12"/>
       <c r="DD61" s="12"/>
       <c r="DE61" s="12"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="C62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="D62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="E62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="F62" s="12">
@@ -17670,98 +17770,100 @@
       <c r="BZ62" s="12">
         <v>113.69583551114705</v>
       </c>
       <c r="CA62" s="12">
         <v>113.69583551114705</v>
       </c>
       <c r="CB62" s="2">
         <v>125.80666803614258</v>
       </c>
       <c r="CC62" s="2">
         <v>119.38742161700166</v>
       </c>
       <c r="CD62" s="2">
         <v>81.314249788113102</v>
       </c>
       <c r="CE62" s="2">
         <v>97.205962408807267</v>
       </c>
       <c r="CF62" s="2">
         <v>101.78854966789905</v>
       </c>
       <c r="CG62" s="13">
         <v>113.69583551114705</v>
       </c>
       <c r="CH62" s="12">
-        <v>100</v>
+        <v>69.261275991513273</v>
       </c>
       <c r="CI62" s="12">
-        <v>100</v>
+        <v>69.261275991513273</v>
       </c>
       <c r="CJ62" s="12">
-        <v>100</v>
+        <v>69.261275991513273</v>
       </c>
       <c r="CK62" s="12">
-        <v>100</v>
+        <v>69.261275991513273</v>
       </c>
       <c r="CL62" s="12">
-        <v>100</v>
+        <v>69.261275991513273</v>
       </c>
       <c r="CM62" s="12">
-        <v>190.56410763530238</v>
+        <v>69.261275991513273</v>
       </c>
       <c r="CN62" s="12">
-        <v>102.30914781205426</v>
+        <v>101.40230612840122</v>
       </c>
       <c r="CO62" s="12">
-        <v>102.03635521615884</v>
+        <v>102.80515699882056</v>
       </c>
       <c r="CP62" s="12">
-        <v>114.92079098813034</v>
+        <v>120.52859305946933</v>
       </c>
       <c r="CQ62" s="12">
-        <v>111.98272991351901</v>
+        <v>108.58277198063411</v>
       </c>
       <c r="CR62" s="12">
-        <v>75.941094688705306</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>54.267512560568541</v>
+      </c>
+      <c r="CS62" s="12">
+        <v>69.261275991513273</v>
       </c>
       <c r="CT62" s="12">
         <v>100</v>
       </c>
       <c r="CU62" s="12">
         <v>100</v>
       </c>
       <c r="CV62" s="12">
         <v>100</v>
       </c>
       <c r="CW62" s="12">
         <v>100</v>
       </c>
-      <c r="CX62" s="12"/>
+      <c r="CX62" s="12">
+        <v>100</v>
+      </c>
       <c r="CY62" s="12"/>
       <c r="CZ62" s="12"/>
       <c r="DA62" s="12"/>
       <c r="DB62" s="12"/>
       <c r="DC62" s="12"/>
       <c r="DD62" s="12"/>
       <c r="DE62" s="12"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="C63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="D63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="E63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="F63" s="12">
@@ -17983,98 +18085,100 @@
       <c r="BZ63" s="12">
         <v>135.86441473390684</v>
       </c>
       <c r="CA63" s="12">
         <v>135.86441473390684</v>
       </c>
       <c r="CB63" s="2">
         <v>128.86710858352316</v>
       </c>
       <c r="CC63" s="2">
         <v>94.059436566713245</v>
       </c>
       <c r="CD63" s="2">
         <v>76.415407718114537</v>
       </c>
       <c r="CE63" s="2">
         <v>99.808299295704245</v>
       </c>
       <c r="CF63" s="2">
         <v>134.70408953942675</v>
       </c>
       <c r="CG63" s="13">
         <v>135.86441473390684</v>
       </c>
       <c r="CH63" s="12">
-        <v>100</v>
+        <v>77.754615085560886</v>
       </c>
       <c r="CI63" s="12">
-        <v>100</v>
+        <v>77.754615085560886</v>
       </c>
       <c r="CJ63" s="12">
-        <v>100</v>
+        <v>77.754615085560886</v>
       </c>
       <c r="CK63" s="12">
-        <v>100</v>
+        <v>77.754615085560886</v>
       </c>
       <c r="CL63" s="12">
-        <v>100</v>
+        <v>77.754615085560886</v>
       </c>
       <c r="CM63" s="12">
-        <v>247.01806134694831</v>
+        <v>77.754615085560886</v>
       </c>
       <c r="CN63" s="12">
-        <v>119.33047183066124</v>
+        <v>118.88188493533416</v>
       </c>
       <c r="CO63" s="12">
-        <v>105.5815109069204</v>
+        <v>103.192338811618</v>
       </c>
       <c r="CP63" s="12">
-        <v>109.33595639156215</v>
+        <v>110.33121122556841</v>
       </c>
       <c r="CQ63" s="12">
-        <v>113.26441567246795</v>
+        <v>101.79079949457584</v>
       </c>
       <c r="CR63" s="12">
-        <v>38.629431231519284</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>73.198204466779814</v>
+      </c>
+      <c r="CS63" s="12">
+        <v>77.754615085560886</v>
       </c>
       <c r="CT63" s="12">
         <v>100</v>
       </c>
       <c r="CU63" s="12">
         <v>100</v>
       </c>
       <c r="CV63" s="12">
         <v>100</v>
       </c>
       <c r="CW63" s="12">
         <v>99.877389106978967</v>
       </c>
-      <c r="CX63" s="12"/>
+      <c r="CX63" s="12">
+        <v>100</v>
+      </c>
       <c r="CY63" s="12"/>
       <c r="CZ63" s="12"/>
       <c r="DA63" s="12"/>
       <c r="DB63" s="12"/>
       <c r="DC63" s="12"/>
       <c r="DD63" s="12"/>
       <c r="DE63" s="12"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="C64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="D64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="E64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="F64" s="12">
@@ -18296,98 +18400,100 @@
       <c r="BZ64" s="12">
         <v>82.801742699149912</v>
       </c>
       <c r="CA64" s="12">
         <v>71.820900352013069</v>
       </c>
       <c r="CB64" s="2">
         <v>103.71733169766858</v>
       </c>
       <c r="CC64" s="2">
         <v>109.04878077931323</v>
       </c>
       <c r="CD64" s="2">
         <v>78.436254777776</v>
       </c>
       <c r="CE64" s="2">
         <v>89.476160891959495</v>
       </c>
       <c r="CF64" s="2">
         <v>152.63826453430522</v>
       </c>
       <c r="CG64" s="13">
         <v>33.873439431118854</v>
       </c>
       <c r="CH64" s="12">
-        <v>100</v>
+        <v>106.9627940957798</v>
       </c>
       <c r="CI64" s="12">
-        <v>100</v>
+        <v>106.9627940957798</v>
       </c>
       <c r="CJ64" s="12">
-        <v>100</v>
+        <v>106.9627940957798</v>
       </c>
       <c r="CK64" s="12">
-        <v>100</v>
+        <v>106.9627940957798</v>
       </c>
       <c r="CL64" s="12">
-        <v>100</v>
+        <v>109.5601034203025</v>
       </c>
       <c r="CM64" s="12">
-        <v>161.15630266576522</v>
+        <v>165.76427253393845</v>
       </c>
       <c r="CN64" s="12">
-        <v>96.792936125408588</v>
+        <v>85.32657122984331</v>
       </c>
       <c r="CO64" s="12">
-        <v>93.127328461708743</v>
+        <v>89.314567140092961</v>
       </c>
       <c r="CP64" s="12">
-        <v>108.89077003755432</v>
+        <v>116.77209100911539</v>
       </c>
       <c r="CQ64" s="12">
-        <v>104.91227679531896</v>
+        <v>103.4729754195443</v>
       </c>
       <c r="CR64" s="12">
-        <v>39.961436782291393</v>
+        <v>40.554861274139952</v>
       </c>
       <c r="CS64" s="12">
-        <v>11506.930684238414</v>
+        <v>106.9627940957798</v>
       </c>
       <c r="CT64" s="12">
         <v>100</v>
       </c>
       <c r="CU64" s="12">
         <v>100</v>
       </c>
       <c r="CV64" s="12">
         <v>100</v>
       </c>
       <c r="CW64" s="12">
         <v>107.67865719934512</v>
       </c>
-      <c r="CX64" s="12"/>
+      <c r="CX64" s="12">
+        <v>100</v>
+      </c>
       <c r="CY64" s="12"/>
       <c r="CZ64" s="12"/>
       <c r="DA64" s="12"/>
       <c r="DB64" s="12"/>
       <c r="DC64" s="12"/>
       <c r="DD64" s="12"/>
       <c r="DE64" s="12"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F65" s="13" t="s">
@@ -18609,98 +18715,100 @@
       <c r="BZ65" s="12">
         <v>92.503821327846708</v>
       </c>
       <c r="CA65" s="12">
         <v>131.18924281005505</v>
       </c>
       <c r="CB65" s="2">
         <v>100.93660420433315</v>
       </c>
       <c r="CC65" s="2">
         <v>100.3151724534052</v>
       </c>
       <c r="CD65" s="2">
         <v>105.64378552658778</v>
       </c>
       <c r="CE65" s="2">
         <v>105.08237902114814</v>
       </c>
       <c r="CF65" s="2">
         <v>99.918722967660145</v>
       </c>
       <c r="CG65" s="13">
         <v>75.80980216059514</v>
       </c>
       <c r="CH65" s="12">
-        <v>100</v>
+        <v>241.41048065372047</v>
       </c>
       <c r="CI65" s="12">
-        <v>100</v>
+        <v>241.41048065372047</v>
       </c>
       <c r="CJ65" s="12">
-        <v>100</v>
+        <v>241.41048065372047</v>
       </c>
       <c r="CK65" s="12">
-        <v>100</v>
+        <v>3.6881320167518763</v>
       </c>
       <c r="CL65" s="12">
-        <v>100</v>
+        <v>168.05606059522228</v>
       </c>
       <c r="CM65" s="12">
-        <v>101.38444264613113</v>
+        <v>106.31025542930905</v>
       </c>
       <c r="CN65" s="12">
-        <v>108.72035460277867</v>
+        <v>97.225246237819476</v>
       </c>
       <c r="CO65" s="12">
-        <v>97.347823232442451</v>
+        <v>99.641814799031877</v>
       </c>
       <c r="CP65" s="12">
-        <v>96.065081270041404</v>
+        <v>95.738339934657603</v>
       </c>
       <c r="CQ65" s="12">
-        <v>98.436597567437062</v>
+        <v>92.391523639532409</v>
       </c>
       <c r="CR65" s="12">
-        <v>112.60035159638475</v>
+        <v>103.11647893289022</v>
       </c>
       <c r="CS65" s="12">
-        <v>40960.844578456054</v>
+        <v>241.41048065372047</v>
       </c>
       <c r="CT65" s="12">
         <v>100</v>
       </c>
       <c r="CU65" s="12">
         <v>100</v>
       </c>
       <c r="CV65" s="12">
         <v>100</v>
       </c>
       <c r="CW65" s="12">
         <v>94.961027620053542</v>
       </c>
-      <c r="CX65" s="12"/>
+      <c r="CX65" s="12">
+        <v>100</v>
+      </c>
       <c r="CY65" s="12"/>
       <c r="CZ65" s="12"/>
       <c r="DA65" s="12"/>
       <c r="DB65" s="12"/>
       <c r="DC65" s="12"/>
       <c r="DD65" s="12"/>
       <c r="DE65" s="12"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="C66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="D66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="E66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="F66" s="12">
@@ -18922,98 +19030,100 @@
       <c r="BZ66" s="12">
         <v>84.956434490226428</v>
       </c>
       <c r="CA66" s="12">
         <v>84.956434490226428</v>
       </c>
       <c r="CB66" s="2">
         <v>105.13148501946583</v>
       </c>
       <c r="CC66" s="2">
         <v>106.93272263127736</v>
       </c>
       <c r="CD66" s="2">
         <v>158.69320984209028</v>
       </c>
       <c r="CE66" s="2">
         <v>116.28258898989388</v>
       </c>
       <c r="CF66" s="2">
         <v>256.85873712101005</v>
       </c>
       <c r="CG66" s="13">
         <v>84.956434490226428</v>
       </c>
       <c r="CH66" s="12">
-        <v>100</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CI66" s="12">
-        <v>100</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CJ66" s="12">
-        <v>100</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CK66" s="12">
-        <v>100</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CL66" s="12">
-        <v>100</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CM66" s="12">
-        <v>265.74122577067209</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CN66" s="12">
-        <v>98.975148233638322</v>
+        <v>101.4095922556199</v>
       </c>
       <c r="CO66" s="12">
-        <v>106.34314351712206</v>
+        <v>107.29135022101697</v>
       </c>
       <c r="CP66" s="12">
-        <v>96.447839588623495</v>
+        <v>98.631737240198618</v>
       </c>
       <c r="CQ66" s="12">
-        <v>85.251986683850717</v>
+        <v>85.099860371546228</v>
       </c>
       <c r="CR66" s="12">
-        <v>206.48116632217278</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>153.41788503091917</v>
+      </c>
+      <c r="CS66" s="12">
+        <v>74.544996168067541</v>
       </c>
       <c r="CT66" s="12">
         <v>100</v>
       </c>
       <c r="CU66" s="12">
         <v>100</v>
       </c>
       <c r="CV66" s="12">
         <v>100</v>
       </c>
       <c r="CW66" s="12">
         <v>90.929081111786559</v>
       </c>
-      <c r="CX66" s="12"/>
+      <c r="CX66" s="12">
+        <v>100</v>
+      </c>
       <c r="CY66" s="12"/>
       <c r="CZ66" s="12"/>
       <c r="DA66" s="12"/>
       <c r="DB66" s="12"/>
       <c r="DC66" s="12"/>
       <c r="DD66" s="12"/>
       <c r="DE66" s="12"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="C67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="D67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="E67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="F67" s="12">
@@ -19235,98 +19345,100 @@
       <c r="BZ67" s="10">
         <v>93.898740836075604</v>
       </c>
       <c r="CA67" s="10">
         <v>93.898740836075604</v>
       </c>
       <c r="CB67" s="5">
         <v>119.52280725856627</v>
       </c>
       <c r="CC67" s="5">
         <v>109.58628651173036</v>
       </c>
       <c r="CD67" s="5">
         <v>148.35093383067314</v>
       </c>
       <c r="CE67" s="5">
         <v>128.69014722340648</v>
       </c>
       <c r="CF67" s="5">
         <v>93.335081982235437</v>
       </c>
       <c r="CG67" s="13">
         <v>93.898740836075604</v>
       </c>
       <c r="CH67" s="12">
-        <v>100</v>
+        <v>98.013896166455694</v>
       </c>
       <c r="CI67" s="12">
-        <v>100</v>
+        <v>98.013896166455694</v>
       </c>
       <c r="CJ67" s="12">
-        <v>100</v>
+        <v>98.013896166455694</v>
       </c>
       <c r="CK67" s="12">
-        <v>100</v>
+        <v>98.013896166455694</v>
       </c>
       <c r="CL67" s="12">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>98.013896166455694</v>
+      </c>
+      <c r="CM67" s="10">
+        <v>3210.1595883253935</v>
       </c>
       <c r="CN67" s="12">
-        <v>105.50833254474274</v>
+        <v>80.908804404158005</v>
       </c>
       <c r="CO67" s="12">
-        <v>113.36451705084352</v>
+        <v>125.76101762859315</v>
       </c>
       <c r="CP67" s="12">
-        <v>112.55722104797307</v>
+        <v>120.41420979297052</v>
       </c>
       <c r="CQ67" s="12">
-        <v>129.24498131720267</v>
+        <v>115.95712013883133</v>
       </c>
       <c r="CR67" s="12">
-        <v>121.51765280861181</v>
+        <v>129.83200282188025</v>
       </c>
       <c r="CS67" s="12">
-        <v>45603.601374042461</v>
+        <v>98.013896166455694</v>
       </c>
       <c r="CT67" s="12">
         <v>100</v>
       </c>
       <c r="CU67" s="12">
         <v>100</v>
       </c>
       <c r="CV67" s="12">
         <v>100</v>
       </c>
       <c r="CW67" s="12">
         <v>100</v>
       </c>
-      <c r="CX67" s="12"/>
+      <c r="CX67" s="12">
+        <v>100</v>
+      </c>
       <c r="CY67" s="10"/>
       <c r="CZ67" s="12"/>
       <c r="DA67" s="12"/>
       <c r="DB67" s="12"/>
       <c r="DC67" s="12"/>
       <c r="DD67" s="12"/>
       <c r="DE67" s="12"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="C68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="D68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="E68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="F68" s="12">
@@ -19548,98 +19660,100 @@
       <c r="BZ68" s="10">
         <v>101.66658326890992</v>
       </c>
       <c r="CA68" s="10">
         <v>136.55568019358961</v>
       </c>
       <c r="CB68" s="5">
         <v>106.42165568277771</v>
       </c>
       <c r="CC68" s="5">
         <v>102.05142440636965</v>
       </c>
       <c r="CD68" s="5">
         <v>105.32265548518072</v>
       </c>
       <c r="CE68" s="5">
         <v>100.59158158632147</v>
       </c>
       <c r="CF68" s="5">
         <v>61.883304581504383</v>
       </c>
       <c r="CG68" s="13">
         <v>68.135574934987204</v>
       </c>
       <c r="CH68" s="12">
-        <v>100</v>
+        <v>99.942908178447027</v>
       </c>
       <c r="CI68" s="12">
-        <v>100</v>
+        <v>99.942908178447027</v>
       </c>
       <c r="CJ68" s="12">
-        <v>100</v>
+        <v>99.942908178447027</v>
       </c>
       <c r="CK68" s="12">
-        <v>100</v>
+        <v>99.942908178447027</v>
       </c>
       <c r="CL68" s="12">
-        <v>100</v>
+        <v>94.529178737749803</v>
       </c>
       <c r="CM68" s="10">
-        <v>124.37105768326826</v>
+        <v>98.084409468108774</v>
       </c>
       <c r="CN68" s="12">
-        <v>100.60705076832872</v>
+        <v>96.958711126160566</v>
       </c>
       <c r="CO68" s="12">
-        <v>102.30658927840169</v>
+        <v>100.24210428484972</v>
       </c>
       <c r="CP68" s="12">
-        <v>102.51888589014308</v>
+        <v>103.04165970078918</v>
       </c>
       <c r="CQ68" s="12">
-        <v>98.917037508425125</v>
+        <v>86.449118677925767</v>
       </c>
       <c r="CR68" s="12">
-        <v>124.40695999975502</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>109.53533381111806</v>
+      </c>
+      <c r="CS68" s="12">
+        <v>99.942908178447027</v>
       </c>
       <c r="CT68" s="12">
         <v>100</v>
       </c>
       <c r="CU68" s="12">
         <v>100</v>
       </c>
       <c r="CV68" s="12">
         <v>100</v>
       </c>
       <c r="CW68" s="12">
         <v>99.545126811571933</v>
       </c>
-      <c r="CX68" s="12"/>
+      <c r="CX68" s="12">
+        <v>100</v>
+      </c>
       <c r="CY68" s="10"/>
       <c r="CZ68" s="12"/>
       <c r="DA68" s="12"/>
       <c r="DB68" s="12"/>
       <c r="DC68" s="12"/>
       <c r="DD68" s="12"/>
       <c r="DE68" s="12"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="C69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="D69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="E69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="F69" s="12">
@@ -19861,98 +19975,100 @@
       <c r="BZ69" s="10">
         <v>92.028394617119289</v>
       </c>
       <c r="CA69" s="10">
         <v>92.028394617119289</v>
       </c>
       <c r="CB69" s="5">
         <v>98.84549318389459</v>
       </c>
       <c r="CC69" s="5">
         <v>97.257845057845742</v>
       </c>
       <c r="CD69" s="5">
         <v>101.01071374665935</v>
       </c>
       <c r="CE69" s="5">
         <v>100.11542359103107</v>
       </c>
       <c r="CF69" s="5">
         <v>92.095160271184156</v>
       </c>
       <c r="CG69" s="13">
         <v>92.028394617119289</v>
       </c>
       <c r="CH69" s="12">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CI69" s="12">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CJ69" s="12">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CK69" s="12">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CL69" s="12">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CM69" s="10">
-        <v>313.22725946390409</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CN69" s="12">
-        <v>138.37050722668931</v>
+        <v>189.5231272486588</v>
       </c>
       <c r="CO69" s="12">
-        <v>83.61725188446843</v>
+        <v>184.62193095136308</v>
       </c>
       <c r="CP69" s="12">
-        <v>94.410338114548139</v>
+        <v>109.61172028370878</v>
       </c>
       <c r="CQ69" s="12">
-        <v>97.655585057985633</v>
+        <v>138.972773889396</v>
       </c>
       <c r="CR69" s="12">
-        <v>96.120507151265315</v>
+        <v>103.17431785895241</v>
       </c>
       <c r="CS69" s="12">
-        <v>2033.5676227502277</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CT69" s="12">
         <v>100</v>
       </c>
       <c r="CU69" s="12">
         <v>100</v>
       </c>
       <c r="CV69" s="12">
         <v>100</v>
       </c>
       <c r="CW69" s="12">
         <v>100</v>
       </c>
-      <c r="CX69" s="12"/>
+      <c r="CX69" s="12">
+        <v>100</v>
+      </c>
       <c r="CY69" s="10"/>
       <c r="CZ69" s="12"/>
       <c r="DA69" s="12"/>
       <c r="DB69" s="12"/>
       <c r="DC69" s="12"/>
       <c r="DD69" s="12"/>
       <c r="DE69" s="12"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="F70" s="10">
@@ -20174,98 +20290,100 @@
       <c r="BZ70" s="10">
         <v>103.28464800588418</v>
       </c>
       <c r="CA70" s="10">
         <v>103.28464800588418</v>
       </c>
       <c r="CB70" s="5">
         <v>112.85849283809939</v>
       </c>
       <c r="CC70" s="5">
         <v>120.15011869584649</v>
       </c>
       <c r="CD70" s="5">
         <v>126.2939889135118</v>
       </c>
       <c r="CE70" s="5">
         <v>213.40704364301004</v>
       </c>
       <c r="CF70" s="5">
         <v>328.01270658565949</v>
       </c>
       <c r="CG70" s="13">
         <v>103.28464800588418</v>
       </c>
       <c r="CH70" s="12">
-        <v>100</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CI70" s="12">
-        <v>100</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CJ70" s="12">
-        <v>100</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CK70" s="12">
-        <v>100</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CL70" s="12">
-        <v>100</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CM70" s="10">
-        <v>343.198154877273</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CN70" s="12">
-        <v>108.47495633538706</v>
+        <v>89.4278356242516</v>
       </c>
       <c r="CO70" s="12">
-        <v>104.96728429048012</v>
+        <v>93.435774216602724</v>
       </c>
       <c r="CP70" s="12">
-        <v>110.76719523544341</v>
+        <v>113.81779929399696</v>
       </c>
       <c r="CQ70" s="12">
-        <v>114.08805449674185</v>
+        <v>97.48148433961714</v>
       </c>
       <c r="CR70" s="12">
-        <v>118.32501291063903</v>
+        <v>142.33142417528407</v>
       </c>
       <c r="CS70" s="12">
-        <v>1932.397993919004</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CT70" s="12">
         <v>100</v>
       </c>
       <c r="CU70" s="12">
         <v>100</v>
       </c>
       <c r="CV70" s="12">
         <v>100</v>
       </c>
       <c r="CW70" s="12">
         <v>112.74258958232011</v>
       </c>
-      <c r="CX70" s="12"/>
+      <c r="CX70" s="12">
+        <v>99.999992301647609</v>
+      </c>
       <c r="CY70" s="10"/>
       <c r="CZ70" s="12"/>
       <c r="DA70" s="12"/>
       <c r="DB70" s="12"/>
       <c r="DC70" s="12"/>
       <c r="DD70" s="12"/>
       <c r="DE70" s="12"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="F71" s="10">
@@ -20487,98 +20605,100 @@
       <c r="BZ71" s="10">
         <v>1428.5124519238902</v>
       </c>
       <c r="CA71" s="10">
         <v>1428.5124519238902</v>
       </c>
       <c r="CB71" s="5">
         <v>117.49225768556801</v>
       </c>
       <c r="CC71" s="5">
         <v>81.874545467600925</v>
       </c>
       <c r="CD71" s="5">
         <v>142.66626790300757</v>
       </c>
       <c r="CE71" s="5">
         <v>195.42256076083285</v>
       </c>
       <c r="CF71" s="5">
         <v>228.00335750054668</v>
       </c>
       <c r="CG71" s="13">
         <v>1428.5124519238902</v>
       </c>
       <c r="CH71" s="12">
-        <v>100</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CI71" s="12">
-        <v>100</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CJ71" s="12">
-        <v>100</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CK71" s="12">
-        <v>100</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CL71" s="12">
-        <v>100</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CM71" s="10">
-        <v>402.66911168389646</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CN71" s="12">
-        <v>117.41860516667013</v>
+        <v>95.365848206636414</v>
       </c>
       <c r="CO71" s="12">
-        <v>112.00192903325343</v>
+        <v>119.36632741703532</v>
       </c>
       <c r="CP71" s="12">
-        <v>111.10821693032516</v>
+        <v>108.98920043612388</v>
       </c>
       <c r="CQ71" s="12">
-        <v>107.03331764952711</v>
+        <v>96.150835794255926</v>
       </c>
       <c r="CR71" s="12">
-        <v>118.76626907332897</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>135.63209115222071</v>
+      </c>
+      <c r="CS71" s="12">
+        <v>108.18920975154521</v>
       </c>
       <c r="CT71" s="12">
         <v>100</v>
       </c>
       <c r="CU71" s="12">
         <v>100</v>
       </c>
       <c r="CV71" s="12">
         <v>100</v>
       </c>
       <c r="CW71" s="12">
         <v>99.348501529020567</v>
       </c>
-      <c r="CX71" s="12"/>
+      <c r="CX71" s="12">
+        <v>100.00015813094689</v>
+      </c>
       <c r="CY71" s="10"/>
       <c r="CZ71" s="12"/>
       <c r="DA71" s="12"/>
       <c r="DB71" s="12"/>
       <c r="DC71" s="12"/>
       <c r="DD71" s="12"/>
       <c r="DE71" s="12"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="C72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="D72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="E72" s="12">
         <v>92.276476455617498</v>
       </c>
       <c r="F72" s="10">
@@ -20800,98 +20920,100 @@
       <c r="BZ72" s="10">
         <v>107.53899710446653</v>
       </c>
       <c r="CA72" s="10">
         <v>147.81311258471447</v>
       </c>
       <c r="CB72" s="5">
         <v>105.29153574248014</v>
       </c>
       <c r="CC72" s="5">
         <v>111.47118578642335</v>
       </c>
       <c r="CD72" s="5">
         <v>107.82601240859499</v>
       </c>
       <c r="CE72" s="5">
         <v>98.638866016267031</v>
       </c>
       <c r="CF72" s="5">
         <v>96.305734726779903</v>
       </c>
       <c r="CG72" s="13">
         <v>101.97806189018198</v>
       </c>
       <c r="CH72" s="12">
-        <v>100</v>
+        <v>84.444571131372996</v>
       </c>
       <c r="CI72" s="12">
-        <v>100</v>
+        <v>84.444571131372996</v>
       </c>
       <c r="CJ72" s="12">
-        <v>100</v>
+        <v>84.444571131372996</v>
       </c>
       <c r="CK72" s="12">
-        <v>100</v>
+        <v>82.429823018574638</v>
       </c>
       <c r="CL72" s="12">
-        <v>100</v>
+        <v>88.805347595365816</v>
       </c>
       <c r="CM72" s="10">
-        <v>138.759866620173</v>
+        <v>98.586637170086249</v>
       </c>
       <c r="CN72" s="12">
-        <v>97.850425335059683</v>
+        <v>89.27719894287975</v>
       </c>
       <c r="CO72" s="12">
-        <v>88.482502971468662</v>
+        <v>89.721278441285278</v>
       </c>
       <c r="CP72" s="12">
-        <v>100.25240191798981</v>
+        <v>98.728152546273947</v>
       </c>
       <c r="CQ72" s="12">
-        <v>103.43211477503782</v>
+        <v>109.0991276271686</v>
       </c>
       <c r="CR72" s="12">
-        <v>99.540747033479192</v>
+        <v>118.83967816360365</v>
       </c>
       <c r="CS72" s="12">
-        <v>159.9082464171247</v>
+        <v>84.444571131372996</v>
       </c>
       <c r="CT72" s="12">
         <v>100</v>
       </c>
       <c r="CU72" s="12">
         <v>100.16852669281087</v>
       </c>
       <c r="CV72" s="12">
         <v>100</v>
       </c>
       <c r="CW72" s="12">
         <v>126.59885723650264</v>
       </c>
-      <c r="CX72" s="12"/>
+      <c r="CX72" s="12">
+        <v>108.32176276537257</v>
+      </c>
       <c r="CY72" s="10"/>
       <c r="CZ72" s="12"/>
       <c r="DA72" s="12"/>
       <c r="DB72" s="12"/>
       <c r="DC72" s="12"/>
       <c r="DD72" s="12"/>
       <c r="DE72" s="12"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F73" s="13" t="s">
@@ -21131,80 +21253,82 @@
       <c r="CF73" s="5">
         <v>5.0228906877210004</v>
       </c>
       <c r="CG73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="CH73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CI73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CJ73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CK73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CL73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CM73" s="10" t="s">
         <v>36</v>
       </c>
       <c r="CN73" s="12">
-        <v>101.43625005494474</v>
+        <v>61.032868682225249</v>
       </c>
       <c r="CO73" s="12">
-        <v>98.158342036630614</v>
+        <v>79.691096454454964</v>
       </c>
       <c r="CP73" s="12">
-        <v>89.576972865827656</v>
+        <v>82.689249642540588</v>
       </c>
       <c r="CQ73" s="12">
-        <v>185.4314650459817</v>
+        <v>127.7245829688364</v>
       </c>
       <c r="CR73" s="12">
-        <v>-42.096667115165985</v>
+        <v>21.397831789126151</v>
       </c>
       <c r="CS73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CV73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CW73" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CX73" s="12"/>
+      <c r="CX73" s="12" t="e">
+        <v>#DIV/0!</v>
+      </c>
       <c r="CY73" s="10"/>
       <c r="CZ73" s="12"/>
       <c r="DA73" s="12"/>
       <c r="DB73" s="12"/>
       <c r="DC73" s="12"/>
       <c r="DD73" s="12"/>
       <c r="DE73" s="12"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="E74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="F74" s="10">
@@ -21426,98 +21550,100 @@
       <c r="BZ74" s="10">
         <v>0.23434739585973915</v>
       </c>
       <c r="CA74" s="10">
         <v>0.23434739585973915</v>
       </c>
       <c r="CB74" s="5">
         <v>101.8025480111817</v>
       </c>
       <c r="CC74" s="5">
         <v>117.3554899920827</v>
       </c>
       <c r="CD74" s="5">
         <v>134.44447604825874</v>
       </c>
       <c r="CE74" s="5">
         <v>96.375038421196592</v>
       </c>
       <c r="CF74" s="5">
         <v>94.807190258109785</v>
       </c>
       <c r="CG74" s="13">
         <v>0.23434739585973915</v>
       </c>
       <c r="CH74" s="10">
-        <v>100</v>
+        <v>18409.131955327026</v>
       </c>
       <c r="CI74" s="12">
-        <v>100</v>
+        <v>18409.131955327026</v>
       </c>
       <c r="CJ74" s="12">
-        <v>100</v>
+        <v>18409.131955327026</v>
       </c>
       <c r="CK74" s="12">
-        <v>100</v>
+        <v>18409.131955327026</v>
       </c>
       <c r="CL74" s="12">
-        <v>100</v>
+        <v>18409.131955327026</v>
       </c>
       <c r="CM74" s="10">
-        <v>100</v>
+        <v>18409.131955327026</v>
       </c>
       <c r="CN74" s="12">
-        <v>99.325361667531482</v>
+        <v>95.480879325222261</v>
       </c>
       <c r="CO74" s="12">
-        <v>97.505862138011338</v>
+        <v>81.59555179685421</v>
       </c>
       <c r="CP74" s="12">
-        <v>97.415481924724318</v>
+        <v>101.84792892387702</v>
       </c>
       <c r="CQ74" s="12">
-        <v>100.75135115130315</v>
+        <v>93.549715888407661</v>
       </c>
       <c r="CR74" s="12">
-        <v>116.35352949761422</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>115.68980402873343</v>
+      </c>
+      <c r="CS74" s="12">
+        <v>18409.131955327026</v>
       </c>
       <c r="CT74" s="10">
         <v>100</v>
       </c>
       <c r="CU74" s="12">
         <v>100</v>
       </c>
       <c r="CV74" s="12">
         <v>100</v>
       </c>
       <c r="CW74" s="12">
         <v>100</v>
       </c>
-      <c r="CX74" s="12"/>
+      <c r="CX74" s="12">
+        <v>100</v>
+      </c>
       <c r="CY74" s="10"/>
       <c r="CZ74" s="12"/>
       <c r="DA74" s="12"/>
       <c r="DB74" s="12"/>
       <c r="DC74" s="12"/>
       <c r="DD74" s="12"/>
       <c r="DE74" s="12"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="F75" s="10">
@@ -21739,98 +21865,100 @@
       <c r="BZ75" s="13" t="s">
         <v>36</v>
       </c>
       <c r="CA75" s="10" t="s">
         <v>36</v>
       </c>
       <c r="CB75" s="5">
         <v>134.72416322583283</v>
       </c>
       <c r="CC75" s="5">
         <v>125.1371010661003</v>
       </c>
       <c r="CD75" s="5">
         <v>482.18064425357625</v>
       </c>
       <c r="CE75" s="5">
         <v>112.28519785171372</v>
       </c>
       <c r="CF75" s="5">
         <v>3697.8172402126006</v>
       </c>
       <c r="CG75" s="13" t="s">
         <v>36</v>
       </c>
       <c r="CH75" s="10">
-        <v>100</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CI75" s="12">
-        <v>100</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CJ75" s="12">
-        <v>100</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CK75" s="12">
-        <v>100</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CL75" s="12">
-        <v>100</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CM75" s="10">
-        <v>100</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CN75" s="12">
-        <v>32.110872775036569</v>
+        <v>101.58710374166344</v>
       </c>
       <c r="CO75" s="12">
-        <v>100.00000140174023</v>
+        <v>101.52140220136725</v>
       </c>
       <c r="CP75" s="12">
-        <v>103.74769284330354</v>
+        <v>86.490635644336152</v>
       </c>
       <c r="CQ75" s="12">
-        <v>86.627071669934111</v>
+        <v>82.608731532398977</v>
       </c>
       <c r="CR75" s="12">
-        <v>44.148162286333474</v>
+        <v>70.8884690006021</v>
       </c>
       <c r="CS75" s="12">
-        <v>434.75755642429635</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CT75" s="10">
         <v>100</v>
       </c>
       <c r="CU75" s="12">
         <v>100</v>
       </c>
       <c r="CV75" s="12">
         <v>100</v>
       </c>
       <c r="CW75" s="12">
         <v>99.748405438044003</v>
       </c>
-      <c r="CX75" s="12"/>
+      <c r="CX75" s="12">
+        <v>100</v>
+      </c>
       <c r="CY75" s="10"/>
       <c r="CZ75" s="12"/>
       <c r="DA75" s="12"/>
       <c r="DB75" s="12"/>
       <c r="DC75" s="12"/>
       <c r="DD75" s="12"/>
       <c r="DE75" s="12"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="F76" s="10">
@@ -22052,98 +22180,100 @@
       <c r="BZ76" s="10">
         <v>1374.9575251657052</v>
       </c>
       <c r="CA76" s="10">
         <v>1374.9575251657052</v>
       </c>
       <c r="CB76" s="5">
         <v>146.48466112024292</v>
       </c>
       <c r="CC76" s="5">
         <v>123.16301703296759</v>
       </c>
       <c r="CD76" s="5">
         <v>112.38750052297659</v>
       </c>
       <c r="CE76" s="5">
         <v>136.83473506879733</v>
       </c>
       <c r="CF76" s="12">
         <v>797.07917079804577</v>
       </c>
       <c r="CG76" s="13">
         <v>1374.9575251657052</v>
       </c>
       <c r="CH76" s="10">
-        <v>100</v>
+        <v>115.72630310226285</v>
       </c>
       <c r="CI76" s="12">
-        <v>100</v>
+        <v>115.72630310226285</v>
       </c>
       <c r="CJ76" s="12">
-        <v>100</v>
+        <v>115.72630310226285</v>
       </c>
       <c r="CK76" s="12">
-        <v>100</v>
+        <v>115.72630310226285</v>
       </c>
       <c r="CL76" s="12">
-        <v>100</v>
+        <v>115.72630310226285</v>
       </c>
       <c r="CM76" s="10">
-        <v>100</v>
+        <v>115.72630310226285</v>
       </c>
       <c r="CN76" s="12">
-        <v>158.70031260082595</v>
+        <v>106.60495111916237</v>
       </c>
       <c r="CO76" s="12">
-        <v>100.38775290394196</v>
+        <v>104.47441358944694</v>
       </c>
       <c r="CP76" s="12">
-        <v>99.870845426034322</v>
+        <v>102.42567664413089</v>
       </c>
       <c r="CQ76" s="12">
-        <v>100.07915602173765</v>
+        <v>105.63070358933125</v>
       </c>
       <c r="CR76" s="12">
-        <v>100.03791396909574</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>114.69756727531311</v>
+      </c>
+      <c r="CS76" s="12">
+        <v>115.72630310226285</v>
       </c>
       <c r="CT76" s="10">
         <v>100</v>
       </c>
       <c r="CU76" s="12">
         <v>100</v>
       </c>
       <c r="CV76" s="12">
         <v>100</v>
       </c>
       <c r="CW76" s="12">
         <v>191.31519861556555</v>
       </c>
-      <c r="CX76" s="12"/>
+      <c r="CX76" s="12">
+        <v>100.00001998216079</v>
+      </c>
       <c r="CY76" s="10"/>
       <c r="CZ76" s="12"/>
       <c r="DA76" s="12"/>
       <c r="DB76" s="12"/>
       <c r="DC76" s="12"/>
       <c r="DD76" s="12"/>
       <c r="DE76" s="12"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="C77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="D77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="E77" s="12">
         <v>85.345973123599904</v>
       </c>
       <c r="F77" s="12">
@@ -22365,419 +22495,421 @@
       <c r="BZ77" s="10">
         <v>114.37747560470083</v>
       </c>
       <c r="CA77" s="10">
         <v>112.5661897759767</v>
       </c>
       <c r="CB77" s="5">
         <v>86.394584633680708</v>
       </c>
       <c r="CC77" s="5">
         <v>105.1761774301192</v>
       </c>
       <c r="CD77" s="5">
         <v>83.765305366938023</v>
       </c>
       <c r="CE77" s="5">
         <v>78.424920629183532</v>
       </c>
       <c r="CF77" s="5">
         <v>89.684397690919909</v>
       </c>
       <c r="CG77" s="13">
         <v>115.51104920086546</v>
       </c>
       <c r="CH77" s="10">
-        <v>100</v>
+        <v>89.69074995664073</v>
       </c>
       <c r="CI77" s="12">
-        <v>100</v>
+        <v>89.69074995664073</v>
       </c>
       <c r="CJ77" s="12">
-        <v>100</v>
+        <v>89.69074995664073</v>
       </c>
       <c r="CK77" s="12">
-        <v>100</v>
+        <v>84.720674849286041</v>
       </c>
       <c r="CL77" s="12">
-        <v>100</v>
+        <v>93.401130201635979</v>
       </c>
       <c r="CM77" s="10">
-        <v>100</v>
+        <v>89.860834820735462</v>
       </c>
       <c r="CN77" s="12">
-        <v>73.152952307395765</v>
+        <v>66.985376703160597</v>
       </c>
       <c r="CO77" s="12">
-        <v>84.350332049443296</v>
+        <v>69.765392104584237</v>
       </c>
       <c r="CP77" s="12">
-        <v>69.378081861939052</v>
+        <v>56.829650125253075</v>
       </c>
       <c r="CQ77" s="12">
-        <v>92.885866461188897</v>
+        <v>72.340397050775323</v>
       </c>
       <c r="CR77" s="12">
-        <v>84.882099785865634</v>
+        <v>76.916733562861054</v>
       </c>
       <c r="CS77" s="12">
-        <v>102.5642710613084</v>
+        <v>89.69074995664073</v>
       </c>
       <c r="CT77" s="10">
         <v>100</v>
       </c>
       <c r="CU77" s="12">
         <v>100</v>
       </c>
       <c r="CV77" s="12">
         <v>100</v>
       </c>
       <c r="CW77" s="12">
         <v>100</v>
       </c>
-      <c r="CX77" s="12"/>
+      <c r="CX77" s="12">
+        <v>100.00002198352756</v>
+      </c>
       <c r="CY77" s="10"/>
       <c r="CZ77" s="12"/>
       <c r="DA77" s="12"/>
       <c r="DB77" s="12"/>
       <c r="DC77" s="12"/>
       <c r="DD77" s="12"/>
       <c r="DE77" s="12"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="27" t="s">
+      <c r="A79" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B79" s="27"/>
-[...59 lines deleted...]
-      <c r="CH79" s="25" t="s">
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
+      <c r="I79" s="21"/>
+      <c r="J79" s="21"/>
+      <c r="K79" s="21"/>
+      <c r="L79" s="21"/>
+      <c r="M79" s="21"/>
+      <c r="N79" s="21"/>
+      <c r="O79" s="21"/>
+      <c r="P79" s="21"/>
+      <c r="Q79" s="21"/>
+      <c r="R79" s="21"/>
+      <c r="S79" s="21"/>
+      <c r="T79" s="21"/>
+      <c r="U79" s="21"/>
+      <c r="V79" s="21"/>
+      <c r="W79" s="21"/>
+      <c r="X79" s="21"/>
+      <c r="Y79" s="21"/>
+      <c r="Z79" s="21"/>
+      <c r="AA79" s="21"/>
+      <c r="AB79" s="21"/>
+      <c r="AC79" s="21"/>
+      <c r="AD79" s="21"/>
+      <c r="AE79" s="21"/>
+      <c r="AF79" s="21"/>
+      <c r="AG79" s="21"/>
+      <c r="AH79" s="21"/>
+      <c r="AI79" s="21"/>
+      <c r="AJ79" s="21"/>
+      <c r="AK79" s="21"/>
+      <c r="AL79" s="21"/>
+      <c r="AM79" s="21"/>
+      <c r="AN79" s="21"/>
+      <c r="AO79" s="21"/>
+      <c r="AP79" s="21"/>
+      <c r="AQ79" s="21"/>
+      <c r="AR79" s="21"/>
+      <c r="AS79" s="21"/>
+      <c r="AT79" s="21"/>
+      <c r="AU79" s="21"/>
+      <c r="AV79" s="21"/>
+      <c r="AW79" s="21"/>
+      <c r="AX79" s="21"/>
+      <c r="AY79" s="21"/>
+      <c r="AZ79" s="21"/>
+      <c r="BA79" s="21"/>
+      <c r="BB79" s="21"/>
+      <c r="BC79" s="21"/>
+      <c r="BD79" s="21"/>
+      <c r="BE79" s="21"/>
+      <c r="BF79" s="21"/>
+      <c r="BG79" s="21"/>
+      <c r="BH79" s="21"/>
+      <c r="BI79" s="21"/>
+      <c r="CH79" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="CI79" s="25"/>
-[...21 lines deleted...]
-      <c r="DE79" s="25"/>
+      <c r="CI79" s="34"/>
+      <c r="CJ79" s="34"/>
+      <c r="CK79" s="34"/>
+      <c r="CL79" s="34"/>
+      <c r="CM79" s="34"/>
+      <c r="CN79" s="34"/>
+      <c r="CO79" s="34"/>
+      <c r="CP79" s="34"/>
+      <c r="CQ79" s="34"/>
+      <c r="CR79" s="34"/>
+      <c r="CS79" s="34"/>
+      <c r="CT79" s="34"/>
+      <c r="CU79" s="34"/>
+      <c r="CV79" s="34"/>
+      <c r="CW79" s="34"/>
+      <c r="CX79" s="34"/>
+      <c r="CY79" s="34"/>
+      <c r="CZ79" s="34"/>
+      <c r="DA79" s="34"/>
+      <c r="DB79" s="34"/>
+      <c r="DC79" s="34"/>
+      <c r="DD79" s="34"/>
+      <c r="DE79" s="34"/>
       <c r="DF79" s="20"/>
       <c r="DG79" s="20"/>
       <c r="DH79" s="20"/>
       <c r="DI79" s="20"/>
       <c r="DJ79" s="20"/>
       <c r="DK79" s="20"/>
       <c r="DL79" s="20"/>
       <c r="DM79" s="20"/>
       <c r="DN79" s="20"/>
       <c r="DO79" s="20"/>
       <c r="DP79" s="20"/>
       <c r="DQ79" s="20"/>
       <c r="DR79" s="20"/>
       <c r="DS79" s="20"/>
       <c r="DT79" s="20"/>
       <c r="DU79" s="20"/>
       <c r="DV79" s="20"/>
       <c r="DW79" s="20"/>
       <c r="DX79" s="20"/>
       <c r="DY79" s="20"/>
       <c r="DZ79" s="20"/>
       <c r="EA79" s="20"/>
       <c r="EB79" s="20"/>
       <c r="EC79" s="20"/>
       <c r="ED79" s="20"/>
       <c r="EE79" s="20"/>
       <c r="EF79" s="20"/>
       <c r="EG79" s="20"/>
       <c r="EH79" s="20"/>
       <c r="EI79" s="20"/>
       <c r="EJ79" s="20"/>
       <c r="EK79" s="20"/>
       <c r="EL79" s="20"/>
       <c r="EM79" s="20"/>
       <c r="EN79" s="20"/>
       <c r="EO79" s="20"/>
       <c r="EP79" s="20"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K80" s="28" t="s">
+      <c r="K80" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="L80" s="28"/>
-[...1 lines deleted...]
-      <c r="W80" s="28" t="s">
+      <c r="L80" s="22"/>
+      <c r="M80" s="22"/>
+      <c r="W80" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="X80" s="28"/>
-[...1 lines deleted...]
-      <c r="AH80" s="24" t="s">
+      <c r="X80" s="22"/>
+      <c r="Y80" s="22"/>
+      <c r="AH80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AI80" s="24"/>
-[...2 lines deleted...]
-      <c r="AT80" s="24" t="s">
+      <c r="AI80" s="23"/>
+      <c r="AJ80" s="23"/>
+      <c r="AK80" s="23"/>
+      <c r="AT80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AU80" s="24"/>
-[...2 lines deleted...]
-      <c r="BF80" s="24" t="s">
+      <c r="AU80" s="23"/>
+      <c r="AV80" s="23"/>
+      <c r="AW80" s="23"/>
+      <c r="BF80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BG80" s="24"/>
-[...2 lines deleted...]
-      <c r="BR80" s="24" t="s">
+      <c r="BG80" s="23"/>
+      <c r="BH80" s="23"/>
+      <c r="BI80" s="23"/>
+      <c r="BR80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="BS80" s="24"/>
-[...2 lines deleted...]
-      <c r="CD80" s="24" t="s">
+      <c r="BS80" s="23"/>
+      <c r="BT80" s="23"/>
+      <c r="BU80" s="23"/>
+      <c r="CD80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CE80" s="24"/>
-[...2 lines deleted...]
-      <c r="CP80" s="24" t="s">
+      <c r="CE80" s="23"/>
+      <c r="CF80" s="23"/>
+      <c r="CG80" s="23"/>
+      <c r="CP80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="CQ80" s="24"/>
-[...2 lines deleted...]
-      <c r="DB80" s="24" t="s">
+      <c r="CQ80" s="23"/>
+      <c r="CR80" s="23"/>
+      <c r="CS80" s="23"/>
+      <c r="DB80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="DC80" s="24"/>
-[...1 lines deleted...]
-      <c r="DE80" s="24"/>
+      <c r="DC80" s="23"/>
+      <c r="DD80" s="23"/>
+      <c r="DE80" s="23"/>
     </row>
     <row r="81" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="29"/>
-      <c r="B81" s="21" t="s">
+      <c r="A81" s="25"/>
+      <c r="B81" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C81" s="22"/>
-[...10 lines deleted...]
-      <c r="N81" s="21" t="s">
+      <c r="C81" s="28"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="28"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="28"/>
+      <c r="H81" s="28"/>
+      <c r="I81" s="28"/>
+      <c r="J81" s="28"/>
+      <c r="K81" s="28"/>
+      <c r="L81" s="28"/>
+      <c r="M81" s="29"/>
+      <c r="N81" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="O81" s="22"/>
-[...10 lines deleted...]
-      <c r="Z81" s="21" t="s">
+      <c r="O81" s="28"/>
+      <c r="P81" s="28"/>
+      <c r="Q81" s="28"/>
+      <c r="R81" s="28"/>
+      <c r="S81" s="28"/>
+      <c r="T81" s="28"/>
+      <c r="U81" s="28"/>
+      <c r="V81" s="28"/>
+      <c r="W81" s="28"/>
+      <c r="X81" s="28"/>
+      <c r="Y81" s="29"/>
+      <c r="Z81" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="AA81" s="22"/>
-[...10 lines deleted...]
-      <c r="AL81" s="21" t="s">
+      <c r="AA81" s="28"/>
+      <c r="AB81" s="28"/>
+      <c r="AC81" s="28"/>
+      <c r="AD81" s="28"/>
+      <c r="AE81" s="28"/>
+      <c r="AF81" s="28"/>
+      <c r="AG81" s="28"/>
+      <c r="AH81" s="28"/>
+      <c r="AI81" s="28"/>
+      <c r="AJ81" s="28"/>
+      <c r="AK81" s="29"/>
+      <c r="AL81" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="AM81" s="22"/>
-[...10 lines deleted...]
-      <c r="AX81" s="21" t="s">
+      <c r="AM81" s="28"/>
+      <c r="AN81" s="28"/>
+      <c r="AO81" s="28"/>
+      <c r="AP81" s="28"/>
+      <c r="AQ81" s="28"/>
+      <c r="AR81" s="28"/>
+      <c r="AS81" s="28"/>
+      <c r="AT81" s="28"/>
+      <c r="AU81" s="28"/>
+      <c r="AV81" s="28"/>
+      <c r="AW81" s="29"/>
+      <c r="AX81" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="AY81" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ81" s="21" t="s">
+      <c r="AY81" s="28"/>
+      <c r="AZ81" s="28"/>
+      <c r="BA81" s="28"/>
+      <c r="BB81" s="28"/>
+      <c r="BC81" s="28"/>
+      <c r="BD81" s="28"/>
+      <c r="BE81" s="28"/>
+      <c r="BF81" s="28"/>
+      <c r="BG81" s="28"/>
+      <c r="BH81" s="28"/>
+      <c r="BI81" s="29"/>
+      <c r="BJ81" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="BK81" s="22"/>
-[...10 lines deleted...]
-      <c r="BV81" s="21" t="s">
+      <c r="BK81" s="28"/>
+      <c r="BL81" s="28"/>
+      <c r="BM81" s="28"/>
+      <c r="BN81" s="28"/>
+      <c r="BO81" s="28"/>
+      <c r="BP81" s="28"/>
+      <c r="BQ81" s="28"/>
+      <c r="BR81" s="28"/>
+      <c r="BS81" s="28"/>
+      <c r="BT81" s="28"/>
+      <c r="BU81" s="29"/>
+      <c r="BV81" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="BW81" s="22"/>
-[...10 lines deleted...]
-      <c r="CH81" s="21" t="s">
+      <c r="BW81" s="28"/>
+      <c r="BX81" s="28"/>
+      <c r="BY81" s="28"/>
+      <c r="BZ81" s="28"/>
+      <c r="CA81" s="28"/>
+      <c r="CB81" s="28"/>
+      <c r="CC81" s="28"/>
+      <c r="CD81" s="28"/>
+      <c r="CE81" s="28"/>
+      <c r="CF81" s="28"/>
+      <c r="CG81" s="29"/>
+      <c r="CH81" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="CI81" s="28"/>
+      <c r="CJ81" s="28"/>
+      <c r="CK81" s="28"/>
+      <c r="CL81" s="28"/>
+      <c r="CM81" s="28"/>
+      <c r="CN81" s="28"/>
+      <c r="CO81" s="28"/>
+      <c r="CP81" s="28"/>
+      <c r="CQ81" s="28"/>
+      <c r="CR81" s="28"/>
+      <c r="CS81" s="29"/>
+      <c r="CT81" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI81" s="22"/>
-[...23 lines deleted...]
-      <c r="DE81" s="23"/>
+      <c r="CU81" s="28"/>
+      <c r="CV81" s="28"/>
+      <c r="CW81" s="28"/>
+      <c r="CX81" s="28"/>
+      <c r="CY81" s="28"/>
+      <c r="CZ81" s="28"/>
+      <c r="DA81" s="28"/>
+      <c r="DB81" s="28"/>
+      <c r="DC81" s="28"/>
+      <c r="DD81" s="28"/>
+      <c r="DE81" s="29"/>
     </row>
     <row r="82" spans="1:109" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="30"/>
+      <c r="A82" s="26"/>
       <c r="B82" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J82" s="7" t="s">
@@ -23316,98 +23448,100 @@
       <c r="BZ83" s="1">
         <v>101.34590457027741</v>
       </c>
       <c r="CA83" s="1">
         <v>106.23386966916615</v>
       </c>
       <c r="CB83" s="1">
         <v>105.99778843363134</v>
       </c>
       <c r="CC83" s="1">
         <v>102.42190766996202</v>
       </c>
       <c r="CD83" s="1">
         <v>102.33840464932807</v>
       </c>
       <c r="CE83" s="1">
         <v>102.52165944042721</v>
       </c>
       <c r="CF83" s="1">
         <v>102.15037196140138</v>
       </c>
       <c r="CG83" s="1">
         <v>107.4983591041466</v>
       </c>
       <c r="CH83" s="1">
-        <v>104.07650081637088</v>
+        <v>104.18257570916678</v>
       </c>
       <c r="CI83" s="1">
-        <v>102.70937917509029</v>
+        <v>102.69481731922954</v>
       </c>
       <c r="CJ83" s="1">
-        <v>104.89261417377946</v>
+        <v>104.9148333198354</v>
       </c>
       <c r="CK83" s="1">
-        <v>104.63992016091899</v>
+        <v>104.68742767414089</v>
       </c>
       <c r="CL83" s="1">
-        <v>104.37778990815556</v>
+        <v>104.47458101459543</v>
       </c>
       <c r="CM83" s="1">
-        <v>100.57243129529461</v>
+        <v>100.54871239501179</v>
       </c>
       <c r="CN83" s="1">
-        <v>104.29635392462365</v>
+        <v>104.18434334835538</v>
       </c>
       <c r="CO83" s="1">
-        <v>101.66012670118032</v>
+        <v>101.7427169766344</v>
       </c>
       <c r="CP83" s="1">
-        <v>105.0858183984956</v>
+        <v>105.10489068290845</v>
       </c>
       <c r="CQ83" s="1">
-        <v>103.60164987240846</v>
+        <v>103.4496532427857</v>
       </c>
       <c r="CR83" s="1">
-        <v>103.76871511066466</v>
+        <v>103.89772432652582</v>
       </c>
       <c r="CS83" s="1">
-        <v>101.86121742561862</v>
+        <v>101.22950533212638</v>
       </c>
       <c r="CT83" s="1">
         <v>102.81671505145704</v>
       </c>
       <c r="CU83" s="1">
         <v>104.47373512050171</v>
       </c>
       <c r="CV83" s="1">
         <v>103.62055367334328</v>
       </c>
       <c r="CW83" s="1">
         <v>103.11638388892688</v>
       </c>
-      <c r="CX83" s="1"/>
+      <c r="CX83" s="1">
+        <v>103.73892550267855</v>
+      </c>
       <c r="CY83" s="1"/>
       <c r="CZ83" s="1"/>
       <c r="DA83" s="1"/>
       <c r="DB83" s="1"/>
       <c r="DC83" s="1"/>
       <c r="DD83" s="1"/>
       <c r="DE83" s="1"/>
     </row>
     <row r="84" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F84" s="13" t="s">
@@ -23629,98 +23763,100 @@
       <c r="BZ84" s="12">
         <v>99.391131824607342</v>
       </c>
       <c r="CA84" s="12">
         <v>101.68333332996384</v>
       </c>
       <c r="CB84" s="2">
         <v>101.8822529867797</v>
       </c>
       <c r="CC84" s="2">
         <v>102.16642845762762</v>
       </c>
       <c r="CD84" s="2">
         <v>103.35603605651191</v>
       </c>
       <c r="CE84" s="2">
         <v>102.97609769726152</v>
       </c>
       <c r="CF84" s="2">
         <v>97.041071444037115</v>
       </c>
       <c r="CG84" s="2">
         <v>104.049376553193</v>
       </c>
       <c r="CH84" s="12">
-        <v>105.14452818532345</v>
+        <v>105.20912566533298</v>
       </c>
       <c r="CI84" s="12">
-        <v>100.17083024023532</v>
+        <v>100.14722006003525</v>
       </c>
       <c r="CJ84" s="12">
-        <v>102.44415977932211</v>
+        <v>102.55049783439232</v>
       </c>
       <c r="CK84" s="12">
-        <v>104.06211201548889</v>
+        <v>104.0856618593148</v>
       </c>
       <c r="CL84" s="12">
-        <v>105.39409602763372</v>
+        <v>105.51275509094565</v>
       </c>
       <c r="CM84" s="12">
-        <v>105.42759637173305</v>
+        <v>105.51530342066545</v>
       </c>
       <c r="CN84" s="12">
-        <v>107.39254878554539</v>
+        <v>107.44794346417015</v>
       </c>
       <c r="CO84" s="12">
-        <v>105.48463757777651</v>
+        <v>105.54131191281246</v>
       </c>
       <c r="CP84" s="12">
-        <v>105.78252971345019</v>
+        <v>105.86244678113277</v>
       </c>
       <c r="CQ84" s="12">
-        <v>106.68121826131775</v>
+        <v>106.76878276814061</v>
       </c>
       <c r="CR84" s="12">
-        <v>106.36891267208026</v>
+        <v>106.47998177217677</v>
       </c>
       <c r="CS84" s="12">
-        <v>103.17752951684014</v>
+        <v>103.41555553239567</v>
       </c>
       <c r="CT84" s="12">
         <v>104.62852779533888</v>
       </c>
       <c r="CU84" s="12">
         <v>104.7028100314328</v>
       </c>
       <c r="CV84" s="12">
         <v>101.98695665947884</v>
       </c>
       <c r="CW84" s="12">
         <v>102.43511741934819</v>
       </c>
-      <c r="CX84" s="12"/>
+      <c r="CX84" s="12">
+        <v>104.44057882315383</v>
+      </c>
       <c r="CY84" s="12"/>
       <c r="CZ84" s="12"/>
       <c r="DA84" s="12"/>
       <c r="DB84" s="12"/>
       <c r="DC84" s="12"/>
       <c r="DD84" s="12"/>
       <c r="DE84" s="12"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B85" s="12">
         <v>104.74399517189843</v>
       </c>
       <c r="C85" s="12">
         <v>107.72113621486588</v>
       </c>
       <c r="D85" s="12">
         <v>102.18461923247362</v>
       </c>
       <c r="E85" s="12">
         <v>104.74235567353701</v>
       </c>
       <c r="F85" s="12">
@@ -23942,98 +24078,100 @@
       <c r="BZ85" s="12">
         <v>97.921139703338483</v>
       </c>
       <c r="CA85" s="10">
         <v>107.80054012537373</v>
       </c>
       <c r="CB85" s="5">
         <v>101.6615343156876</v>
       </c>
       <c r="CC85" s="5">
         <v>103.07200132369168</v>
       </c>
       <c r="CD85" s="5">
         <v>102.46001381767229</v>
       </c>
       <c r="CE85" s="5">
         <v>103.37231522234917</v>
       </c>
       <c r="CF85" s="5">
         <v>97.753592573960248</v>
       </c>
       <c r="CG85" s="5">
         <v>102.7665019151037</v>
       </c>
       <c r="CH85" s="12">
-        <v>99.864810797515631</v>
+        <v>99.7803295320861</v>
       </c>
       <c r="CI85" s="12">
-        <v>113.85833254393269</v>
+        <v>113.75201866351554</v>
       </c>
       <c r="CJ85" s="12">
-        <v>108.02940224924502</v>
+        <v>107.92784449206164</v>
       </c>
       <c r="CK85" s="12">
-        <v>108.26903900543653</v>
+        <v>108.16288685935291</v>
       </c>
       <c r="CL85" s="12">
-        <v>103.42212182228437</v>
+        <v>103.31562267273388</v>
       </c>
       <c r="CM85" s="10">
-        <v>95.196963668090007</v>
+        <v>95.083282279797103</v>
       </c>
       <c r="CN85" s="12">
-        <v>101.25189924747609</v>
+        <v>99.976746153438356</v>
       </c>
       <c r="CO85" s="12">
-        <v>97.303509590311606</v>
+        <v>98.308194918588924</v>
       </c>
       <c r="CP85" s="12">
-        <v>102.39167699194292</v>
+        <v>102.24948658465595</v>
       </c>
       <c r="CQ85" s="12">
-        <v>103.08077152801012</v>
+        <v>102.94272216484927</v>
       </c>
       <c r="CR85" s="12">
-        <v>110.01049280405969</v>
+        <v>109.89261669897625</v>
       </c>
       <c r="CS85" s="12">
-        <v>117.86621325429138</v>
+        <v>117.78630860948758</v>
       </c>
       <c r="CT85" s="12">
         <v>108.2494989120689</v>
       </c>
       <c r="CU85" s="12">
         <v>103.70677524992726</v>
       </c>
       <c r="CV85" s="12">
         <v>97.547127247118993</v>
       </c>
       <c r="CW85" s="12">
         <v>101.4771569786768</v>
       </c>
-      <c r="CX85" s="12"/>
+      <c r="CX85" s="12">
+        <v>106.67530674328012</v>
+      </c>
       <c r="CY85" s="10"/>
       <c r="CZ85" s="12"/>
       <c r="DA85" s="12"/>
       <c r="DB85" s="12"/>
       <c r="DC85" s="12"/>
       <c r="DD85" s="12"/>
       <c r="DE85" s="12"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B86" s="12">
         <v>105.45790853907479</v>
       </c>
       <c r="C86" s="12">
         <v>103.71084543463623</v>
       </c>
       <c r="D86" s="12">
         <v>105.35473716304313</v>
       </c>
       <c r="E86" s="12">
         <v>105.94411887956892</v>
       </c>
       <c r="F86" s="12">
@@ -24255,98 +24393,100 @@
       <c r="BZ86" s="12">
         <v>103.71323732778875</v>
       </c>
       <c r="CA86" s="10">
         <v>96.383556775147625</v>
       </c>
       <c r="CB86" s="5">
         <v>102.77057793126146</v>
       </c>
       <c r="CC86" s="5">
         <v>102.08447299504589</v>
       </c>
       <c r="CD86" s="5">
         <v>92.320369178921624</v>
       </c>
       <c r="CE86" s="5">
         <v>100.01898197561712</v>
       </c>
       <c r="CF86" s="5">
         <v>101.20269096633707</v>
       </c>
       <c r="CG86" s="5">
         <v>101.24254620215758</v>
       </c>
       <c r="CH86" s="12">
-        <v>102.58939944517277</v>
+        <v>102.94298147334419</v>
       </c>
       <c r="CI86" s="12">
-        <v>100.89514638552424</v>
+        <v>101.19688560865907</v>
       </c>
       <c r="CJ86" s="12">
-        <v>102.94887253623865</v>
+        <v>103.25408635140121</v>
       </c>
       <c r="CK86" s="12">
-        <v>103.50845961005733</v>
+        <v>103.83112977719378</v>
       </c>
       <c r="CL86" s="12">
-        <v>101.59266383251268</v>
+        <v>101.87895134535687</v>
       </c>
       <c r="CM86" s="10">
-        <v>100.73404966668502</v>
+        <v>100.93557296630638</v>
       </c>
       <c r="CN86" s="12">
-        <v>101.7418979509779</v>
+        <v>102.12691030247318</v>
       </c>
       <c r="CO86" s="12">
-        <v>101.54183091662503</v>
+        <v>101.93556937207413</v>
       </c>
       <c r="CP86" s="12">
-        <v>104.01552478269942</v>
+        <v>104.43627413327093</v>
       </c>
       <c r="CQ86" s="12">
-        <v>101.47329534335631</v>
+        <v>101.87418908754096</v>
       </c>
       <c r="CR86" s="12">
-        <v>108.70335515984955</v>
+        <v>109.22741448666093</v>
       </c>
       <c r="CS86" s="12">
-        <v>100.67548727849704</v>
+        <v>100.26962124902215</v>
       </c>
       <c r="CT86" s="12">
         <v>100.32270303551896</v>
       </c>
       <c r="CU86" s="12">
         <v>101.61761528964695</v>
       </c>
       <c r="CV86" s="12">
         <v>102.31609863201341</v>
       </c>
       <c r="CW86" s="12">
         <v>100.77837185489942</v>
       </c>
-      <c r="CX86" s="12"/>
+      <c r="CX86" s="12">
+        <v>102.713232477856</v>
+      </c>
       <c r="CY86" s="10"/>
       <c r="CZ86" s="12"/>
       <c r="DA86" s="12"/>
       <c r="DB86" s="12"/>
       <c r="DC86" s="12"/>
       <c r="DD86" s="12"/>
       <c r="DE86" s="12"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="12">
         <v>101.08164304366618</v>
       </c>
       <c r="C87" s="12">
         <v>100.55944166810585</v>
       </c>
       <c r="D87" s="12">
         <v>104.41485009758249</v>
       </c>
       <c r="E87" s="12">
         <v>106.57931457511597</v>
       </c>
       <c r="F87" s="12">
@@ -24568,98 +24708,100 @@
       <c r="BZ87" s="12">
         <v>108.81618173779577</v>
       </c>
       <c r="CA87" s="12">
         <v>102.31583737904634</v>
       </c>
       <c r="CB87" s="2">
         <v>121.86483473239625</v>
       </c>
       <c r="CC87" s="2">
         <v>109.46305833058983</v>
       </c>
       <c r="CD87" s="2">
         <v>108.95469459445384</v>
       </c>
       <c r="CE87" s="2">
         <v>105.77805606883143</v>
       </c>
       <c r="CF87" s="2">
         <v>106.70048286286359</v>
       </c>
       <c r="CG87" s="2">
         <v>100.07698427986161</v>
       </c>
       <c r="CH87" s="12">
-        <v>101.32286303075911</v>
+        <v>101.10183910198911</v>
       </c>
       <c r="CI87" s="12">
-        <v>103.83204076585181</v>
+        <v>103.59806096830941</v>
       </c>
       <c r="CJ87" s="12">
-        <v>101.57731273846818</v>
+        <v>101.41955916561636</v>
       </c>
       <c r="CK87" s="12">
-        <v>107.55499246741171</v>
+        <v>107.30503533594882</v>
       </c>
       <c r="CL87" s="12">
-        <v>100.75325189398636</v>
+        <v>100.49348969130078</v>
       </c>
       <c r="CM87" s="12">
-        <v>101.68707377979528</v>
+        <v>101.41749893237095</v>
       </c>
       <c r="CN87" s="12">
-        <v>101.55552866858146</v>
+        <v>101.39920132642801</v>
       </c>
       <c r="CO87" s="12">
-        <v>98.202366124130094</v>
+        <v>97.901014986568256</v>
       </c>
       <c r="CP87" s="12">
-        <v>102.58407723119278</v>
+        <v>102.46101769519586</v>
       </c>
       <c r="CQ87" s="12">
-        <v>109.432462971804</v>
+        <v>109.45078522729797</v>
       </c>
       <c r="CR87" s="12">
-        <v>115.9670878852789</v>
+        <v>116.5988102174548</v>
       </c>
       <c r="CS87" s="12">
-        <v>100.61302404866875</v>
+        <v>97.133283190113389</v>
       </c>
       <c r="CT87" s="12">
         <v>91.799920900232195</v>
       </c>
       <c r="CU87" s="12">
         <v>103.15573155940395</v>
       </c>
       <c r="CV87" s="12">
         <v>107.69745531045946</v>
       </c>
       <c r="CW87" s="12">
         <v>92.963409839224951</v>
       </c>
-      <c r="CX87" s="12"/>
+      <c r="CX87" s="12">
+        <v>102.73045258179951</v>
+      </c>
       <c r="CY87" s="12"/>
       <c r="CZ87" s="12"/>
       <c r="DA87" s="12"/>
       <c r="DB87" s="12"/>
       <c r="DC87" s="12"/>
       <c r="DD87" s="12"/>
       <c r="DE87" s="12"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="12">
         <v>101.59845712807561</v>
       </c>
       <c r="C88" s="12">
         <v>101.19676574767634</v>
       </c>
       <c r="D88" s="12">
         <v>102.2302867557587</v>
       </c>
       <c r="E88" s="12">
         <v>103.73086887529691</v>
       </c>
       <c r="F88" s="12">
@@ -24881,98 +25023,100 @@
       <c r="BZ88" s="12">
         <v>100.75832718120996</v>
       </c>
       <c r="CA88" s="12">
         <v>104.25669914632488</v>
       </c>
       <c r="CB88" s="2">
         <v>108.61472777745938</v>
       </c>
       <c r="CC88" s="2">
         <v>105.4446354596374</v>
       </c>
       <c r="CD88" s="2">
         <v>108.79635592445118</v>
       </c>
       <c r="CE88" s="2">
         <v>111.88211417399836</v>
       </c>
       <c r="CF88" s="2">
         <v>107.35327853602932</v>
       </c>
       <c r="CG88" s="2">
         <v>112.38718427301993</v>
       </c>
       <c r="CH88" s="12">
-        <v>114.01090615480709</v>
+        <v>113.90780198219834</v>
       </c>
       <c r="CI88" s="12">
-        <v>109.97967807270679</v>
+        <v>109.81810337243851</v>
       </c>
       <c r="CJ88" s="12">
-        <v>108.84345657407215</v>
+        <v>108.49307560166206</v>
       </c>
       <c r="CK88" s="12">
-        <v>114.572871149091</v>
+        <v>114.60077488622964</v>
       </c>
       <c r="CL88" s="12">
-        <v>109.32843861898158</v>
+        <v>109.08179123901967</v>
       </c>
       <c r="CM88" s="12">
-        <v>110.27978970914805</v>
+        <v>109.99610858178426</v>
       </c>
       <c r="CN88" s="12">
-        <v>106.70240123729037</v>
+        <v>106.31917669583675</v>
       </c>
       <c r="CO88" s="12">
-        <v>107.28494426757769</v>
+        <v>106.96018467756818</v>
       </c>
       <c r="CP88" s="12">
-        <v>96.983100729458087</v>
+        <v>96.44503858457152</v>
       </c>
       <c r="CQ88" s="12">
-        <v>104.987803888382</v>
+        <v>102.10505474973739</v>
       </c>
       <c r="CR88" s="12">
-        <v>91.173227983351524</v>
+        <v>92.313304161949887</v>
       </c>
       <c r="CS88" s="12">
-        <v>103.43873075862095</v>
+        <v>103.01119716375977</v>
       </c>
       <c r="CT88" s="12">
         <v>100.72933880845738</v>
       </c>
       <c r="CU88" s="12">
         <v>101.7620880173064</v>
       </c>
       <c r="CV88" s="12">
         <v>101.07884899228823</v>
       </c>
       <c r="CW88" s="12">
         <v>101.437700059825</v>
       </c>
-      <c r="CX88" s="12"/>
+      <c r="CX88" s="12">
+        <v>102.69468549031066</v>
+      </c>
       <c r="CY88" s="12"/>
       <c r="CZ88" s="12"/>
       <c r="DA88" s="12"/>
       <c r="DB88" s="12"/>
       <c r="DC88" s="12"/>
       <c r="DD88" s="12"/>
       <c r="DE88" s="12"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="12">
         <v>106.18736959242807</v>
       </c>
       <c r="C89" s="12">
         <v>104.75667492617345</v>
       </c>
       <c r="D89" s="12">
         <v>103.01332938288516</v>
       </c>
       <c r="E89" s="12">
         <v>104.52770003152902</v>
       </c>
       <c r="F89" s="12">
@@ -25194,98 +25338,100 @@
       <c r="BZ89" s="12">
         <v>102.93260748691404</v>
       </c>
       <c r="CA89" s="12">
         <v>102.28926688539291</v>
       </c>
       <c r="CB89" s="2">
         <v>100.63855106793108</v>
       </c>
       <c r="CC89" s="2">
         <v>102.26666155733346</v>
       </c>
       <c r="CD89" s="2">
         <v>98.666864808086117</v>
       </c>
       <c r="CE89" s="2">
         <v>98.323439923351785</v>
       </c>
       <c r="CF89" s="2">
         <v>103.1872965476994</v>
       </c>
       <c r="CG89" s="2">
         <v>108.37960477565298</v>
       </c>
       <c r="CH89" s="12">
-        <v>95.472241774491167</v>
+        <v>95.334186955690726</v>
       </c>
       <c r="CI89" s="12">
-        <v>103.12450475493546</v>
+        <v>102.9946677184506</v>
       </c>
       <c r="CJ89" s="12">
-        <v>105.91459389367324</v>
+        <v>105.79104948250571</v>
       </c>
       <c r="CK89" s="12">
-        <v>100.82113800367398</v>
+        <v>100.67088912878279</v>
       </c>
       <c r="CL89" s="12">
-        <v>102.10516735834662</v>
+        <v>101.93349645242206</v>
       </c>
       <c r="CM89" s="12">
-        <v>103.67313812856645</v>
+        <v>103.50351867823797</v>
       </c>
       <c r="CN89" s="12">
-        <v>106.05845841945241</v>
+        <v>105.91202276880185</v>
       </c>
       <c r="CO89" s="12">
-        <v>101.18949701196902</v>
+        <v>101.03638737526212</v>
       </c>
       <c r="CP89" s="12">
-        <v>102.34116443095576</v>
+        <v>102.18157990969814</v>
       </c>
       <c r="CQ89" s="12">
-        <v>103.38229038805761</v>
+        <v>103.24832841951299</v>
       </c>
       <c r="CR89" s="12">
-        <v>101.41558614730364</v>
+        <v>101.27337535817682</v>
       </c>
       <c r="CS89" s="12">
-        <v>100.57504362164025</v>
+        <v>100.43055857381277</v>
       </c>
       <c r="CT89" s="12">
         <v>116.91610350917246</v>
       </c>
       <c r="CU89" s="12">
         <v>110.30018808023779</v>
       </c>
       <c r="CV89" s="12">
         <v>94.034495042486427</v>
       </c>
       <c r="CW89" s="12">
         <v>104.08955870922343</v>
       </c>
-      <c r="CX89" s="12"/>
+      <c r="CX89" s="12">
+        <v>104.06212310395273</v>
+      </c>
       <c r="CY89" s="12"/>
       <c r="CZ89" s="12"/>
       <c r="DA89" s="12"/>
       <c r="DB89" s="12"/>
       <c r="DC89" s="12"/>
       <c r="DD89" s="12"/>
       <c r="DE89" s="12"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="12">
         <v>105.00271624847267</v>
       </c>
       <c r="C90" s="12">
         <v>100.04768981805118</v>
       </c>
       <c r="D90" s="12">
         <v>107.69659154572714</v>
       </c>
       <c r="E90" s="12">
         <v>103.53995306779571</v>
       </c>
       <c r="F90" s="12">
@@ -25507,98 +25653,100 @@
       <c r="BZ90" s="12">
         <v>103.43637495674886</v>
       </c>
       <c r="CA90" s="12">
         <v>98.004521738984891</v>
       </c>
       <c r="CB90" s="2">
         <v>102.93287102734176</v>
       </c>
       <c r="CC90" s="2">
         <v>101.78231845191625</v>
       </c>
       <c r="CD90" s="2">
         <v>101.68948932350592</v>
       </c>
       <c r="CE90" s="2">
         <v>103.53143422759143</v>
       </c>
       <c r="CF90" s="2">
         <v>101.65977617239137</v>
       </c>
       <c r="CG90" s="2">
         <v>103.42048870050427</v>
       </c>
       <c r="CH90" s="12">
-        <v>100.92851883387782</v>
+        <v>102.14963169638251</v>
       </c>
       <c r="CI90" s="12">
-        <v>102.17083582145057</v>
+        <v>101.2070174920508</v>
       </c>
       <c r="CJ90" s="12">
-        <v>98.806309621430344</v>
+        <v>98.91766766195181</v>
       </c>
       <c r="CK90" s="12">
-        <v>101.27087186721356</v>
+        <v>101.41143584618757</v>
       </c>
       <c r="CL90" s="12">
-        <v>101.65396484073912</v>
+        <v>101.7557082581886</v>
       </c>
       <c r="CM90" s="12">
-        <v>108.93528146974887</v>
+        <v>109.02292050580517</v>
       </c>
       <c r="CN90" s="12">
-        <v>101.20235720744017</v>
+        <v>101.32954764175138</v>
       </c>
       <c r="CO90" s="12">
-        <v>101.3565507471164</v>
+        <v>101.49102433151891</v>
       </c>
       <c r="CP90" s="12">
-        <v>98.948013337767762</v>
+        <v>99.072350091035105</v>
       </c>
       <c r="CQ90" s="12">
-        <v>97.54914919636235</v>
+        <v>97.688543268233886</v>
       </c>
       <c r="CR90" s="12">
-        <v>100.28382014117183</v>
+        <v>100.4375984052908</v>
       </c>
       <c r="CS90" s="12">
-        <v>104.05817408207021</v>
+        <v>104.26608228440995</v>
       </c>
       <c r="CT90" s="12">
         <v>102.77187124862365</v>
       </c>
       <c r="CU90" s="12">
         <v>103.47249407222949</v>
       </c>
       <c r="CV90" s="12">
         <v>99.826224743804161</v>
       </c>
       <c r="CW90" s="12">
         <v>103.10905680711227</v>
       </c>
-      <c r="CX90" s="12"/>
+      <c r="CX90" s="12">
+        <v>103.26410891872388</v>
+      </c>
       <c r="CY90" s="12"/>
       <c r="CZ90" s="12"/>
       <c r="DA90" s="12"/>
       <c r="DB90" s="12"/>
       <c r="DC90" s="12"/>
       <c r="DD90" s="12"/>
       <c r="DE90" s="12"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F91" s="13" t="s">
@@ -25820,98 +25968,100 @@
       <c r="BZ91" s="12">
         <v>104.28796867347556</v>
       </c>
       <c r="CA91" s="12">
         <v>100.55991639920371</v>
       </c>
       <c r="CB91" s="2">
         <v>114.901729439325</v>
       </c>
       <c r="CC91" s="2">
         <v>102.3449893091495</v>
       </c>
       <c r="CD91" s="2">
         <v>103.87266949750935</v>
       </c>
       <c r="CE91" s="2">
         <v>103.05591278948887</v>
       </c>
       <c r="CF91" s="2">
         <v>95.063701103430049</v>
       </c>
       <c r="CG91" s="2">
         <v>103.80014702701992</v>
       </c>
       <c r="CH91" s="12">
-        <v>103.66946140834766</v>
+        <v>103.88498645198577</v>
       </c>
       <c r="CI91" s="12">
-        <v>100.83273462458526</v>
+        <v>101.06561208102482</v>
       </c>
       <c r="CJ91" s="12">
-        <v>102.10582592423638</v>
+        <v>102.21928142268845</v>
       </c>
       <c r="CK91" s="12">
-        <v>102.78289397032212</v>
+        <v>102.95748521723816</v>
       </c>
       <c r="CL91" s="12">
-        <v>102.17210016766094</v>
+        <v>102.365088125919</v>
       </c>
       <c r="CM91" s="12">
-        <v>104.8099814895906</v>
+        <v>104.9282058201217</v>
       </c>
       <c r="CN91" s="12">
-        <v>98.172495344893434</v>
+        <v>98.366855925453422</v>
       </c>
       <c r="CO91" s="12">
-        <v>104.66834803432359</v>
+        <v>104.81512257477326</v>
       </c>
       <c r="CP91" s="12">
-        <v>105.05852493521066</v>
+        <v>105.18261868687024</v>
       </c>
       <c r="CQ91" s="12">
-        <v>103.03202599713919</v>
+        <v>103.159874786522</v>
       </c>
       <c r="CR91" s="12">
-        <v>104.73539506596295</v>
+        <v>104.87540460454241</v>
       </c>
       <c r="CS91" s="12">
-        <v>107.50235650926372</v>
+        <v>107.67640026799855</v>
       </c>
       <c r="CT91" s="12">
         <v>100.06495406203737</v>
       </c>
       <c r="CU91" s="12">
         <v>103.08224443680906</v>
       </c>
       <c r="CV91" s="12">
         <v>102.17951828455377</v>
       </c>
       <c r="CW91" s="12">
         <v>100.95579058038318</v>
       </c>
-      <c r="CX91" s="12"/>
+      <c r="CX91" s="12">
+        <v>100.71131722713906</v>
+      </c>
       <c r="CY91" s="12"/>
       <c r="CZ91" s="12"/>
       <c r="DA91" s="12"/>
       <c r="DB91" s="12"/>
       <c r="DC91" s="12"/>
       <c r="DD91" s="12"/>
       <c r="DE91" s="12"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="12">
         <v>106.68171325964406</v>
       </c>
       <c r="C92" s="12">
         <v>104.00956823179608</v>
       </c>
       <c r="D92" s="12">
         <v>105.7243431107685</v>
       </c>
       <c r="E92" s="12">
         <v>101.47427213473046</v>
       </c>
       <c r="F92" s="12">
@@ -26133,98 +26283,100 @@
       <c r="BZ92" s="12">
         <v>101.61662892482974</v>
       </c>
       <c r="CA92" s="12">
         <v>100.39814519703</v>
       </c>
       <c r="CB92" s="2">
         <v>108.67526727227803</v>
       </c>
       <c r="CC92" s="2">
         <v>104.45104350264722</v>
       </c>
       <c r="CD92" s="2">
         <v>103.37234168016154</v>
       </c>
       <c r="CE92" s="2">
         <v>99.560762625983173</v>
       </c>
       <c r="CF92" s="2">
         <v>99.752230474571917</v>
       </c>
       <c r="CG92" s="2">
         <v>100.96545812302844</v>
       </c>
       <c r="CH92" s="12">
-        <v>101.08747462107384</v>
+        <v>101.32508622726949</v>
       </c>
       <c r="CI92" s="12">
-        <v>94.227947946125468</v>
+        <v>94.426145562830982</v>
       </c>
       <c r="CJ92" s="12">
-        <v>98.396416062218563</v>
+        <v>98.489194520343347</v>
       </c>
       <c r="CK92" s="12">
-        <v>109.03440151155492</v>
+        <v>108.98909693703935</v>
       </c>
       <c r="CL92" s="12">
-        <v>103.21789545071263</v>
+        <v>103.3196057516343</v>
       </c>
       <c r="CM92" s="12">
-        <v>105.62323693433966</v>
+        <v>105.80740986459192</v>
       </c>
       <c r="CN92" s="12">
-        <v>98.998829150095574</v>
+        <v>98.852439607344493</v>
       </c>
       <c r="CO92" s="12">
-        <v>103.43019344135993</v>
+        <v>103.53908117716217</v>
       </c>
       <c r="CP92" s="12">
-        <v>102.84766942540968</v>
+        <v>103.06026494452463</v>
       </c>
       <c r="CQ92" s="12">
-        <v>104.67932211502473</v>
+        <v>104.84552532817047</v>
       </c>
       <c r="CR92" s="12">
-        <v>108.91758511206729</v>
+        <v>109.22390056540831</v>
       </c>
       <c r="CS92" s="12">
-        <v>106.18069766271043</v>
+        <v>106.25681064972929</v>
       </c>
       <c r="CT92" s="12">
         <v>103.47751779552716</v>
       </c>
       <c r="CU92" s="12">
         <v>105.58009713638867</v>
       </c>
       <c r="CV92" s="12">
         <v>104.53780782743326</v>
       </c>
       <c r="CW92" s="12">
         <v>93.892418866389875</v>
       </c>
-      <c r="CX92" s="12"/>
+      <c r="CX92" s="12">
+        <v>102.45264816885431</v>
+      </c>
       <c r="CY92" s="12"/>
       <c r="CZ92" s="12"/>
       <c r="DA92" s="12"/>
       <c r="DB92" s="12"/>
       <c r="DC92" s="12"/>
       <c r="DD92" s="12"/>
       <c r="DE92" s="12"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="12">
         <v>106.70697807041871</v>
       </c>
       <c r="C93" s="12">
         <v>105.82094643268232</v>
       </c>
       <c r="D93" s="12">
         <v>105.38253137197178</v>
       </c>
       <c r="E93" s="12">
         <v>104.94515092970661</v>
       </c>
       <c r="F93" s="12">
@@ -26446,98 +26598,100 @@
       <c r="BZ93" s="10">
         <v>97.839442009648636</v>
       </c>
       <c r="CA93" s="10">
         <v>128.30640475675645</v>
       </c>
       <c r="CB93" s="5">
         <v>104.15147583319822</v>
       </c>
       <c r="CC93" s="5">
         <v>103.27522656540671</v>
       </c>
       <c r="CD93" s="5">
         <v>105.27892579549727</v>
       </c>
       <c r="CE93" s="5">
         <v>105.05754815696875</v>
       </c>
       <c r="CF93" s="5">
         <v>95.779544620873722</v>
       </c>
       <c r="CG93" s="5">
         <v>100.52095624145822</v>
       </c>
       <c r="CH93" s="12">
-        <v>105.13074061408814</v>
+        <v>105.18181149255548</v>
       </c>
       <c r="CI93" s="12">
-        <v>102.22547610870262</v>
+        <v>102.29837367156318</v>
       </c>
       <c r="CJ93" s="12">
-        <v>100.2776263911219</v>
+        <v>100.34960344629258</v>
       </c>
       <c r="CK93" s="12">
-        <v>106.95151550931108</v>
+        <v>106.9510677227492</v>
       </c>
       <c r="CL93" s="12">
-        <v>108.0874462424979</v>
+        <v>108.29967072235522</v>
       </c>
       <c r="CM93" s="10">
-        <v>90.326564229075558</v>
+        <v>90.395629364215665</v>
       </c>
       <c r="CN93" s="12">
-        <v>101.5425749996935</v>
+        <v>101.44319371970747</v>
       </c>
       <c r="CO93" s="12">
-        <v>96.968899096025922</v>
+        <v>96.917127883638841</v>
       </c>
       <c r="CP93" s="12">
-        <v>93.844320668330326</v>
+        <v>93.826385551131253</v>
       </c>
       <c r="CQ93" s="12">
-        <v>96.231748220357076</v>
+        <v>96.18842763449554</v>
       </c>
       <c r="CR93" s="12">
-        <v>100.30749617193513</v>
+        <v>100.28302107666266</v>
       </c>
       <c r="CS93" s="12">
-        <v>105.25759651327861</v>
+        <v>102.66190935163154</v>
       </c>
       <c r="CT93" s="12">
         <v>102.59679943024842</v>
       </c>
       <c r="CU93" s="12">
         <v>102.314955516675</v>
       </c>
       <c r="CV93" s="12">
         <v>102.89762925523935</v>
       </c>
       <c r="CW93" s="12">
         <v>101.87200011787007</v>
       </c>
-      <c r="CX93" s="12"/>
+      <c r="CX93" s="12">
+        <v>96.943128702973851</v>
+      </c>
       <c r="CY93" s="10"/>
       <c r="CZ93" s="12"/>
       <c r="DA93" s="12"/>
       <c r="DB93" s="12"/>
       <c r="DC93" s="12"/>
       <c r="DD93" s="12"/>
       <c r="DE93" s="12"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="12">
         <v>101.7591430191122</v>
       </c>
       <c r="C94" s="12">
         <v>105.1742931650288</v>
       </c>
       <c r="D94" s="12">
         <v>103.99281134847213</v>
       </c>
       <c r="E94" s="12">
         <v>103.45953888316714</v>
       </c>
       <c r="F94" s="12">
@@ -26759,98 +26913,100 @@
       <c r="BZ94" s="10">
         <v>103.15514060800935</v>
       </c>
       <c r="CA94" s="10">
         <v>113.97984157503862</v>
       </c>
       <c r="CB94" s="5">
         <v>102.79032147593898</v>
       </c>
       <c r="CC94" s="5">
         <v>101.81352700032969</v>
       </c>
       <c r="CD94" s="5">
         <v>103.81287200578156</v>
       </c>
       <c r="CE94" s="5">
         <v>104.1297214523087</v>
       </c>
       <c r="CF94" s="5">
         <v>104.10288173049346</v>
       </c>
       <c r="CG94" s="5">
         <v>88.894110942502053</v>
       </c>
       <c r="CH94" s="12">
-        <v>102.17093580852151</v>
+        <v>102.54999013430248</v>
       </c>
       <c r="CI94" s="12">
-        <v>103.58639165719796</v>
+        <v>104.27603012631097</v>
       </c>
       <c r="CJ94" s="12">
-        <v>100.9223508004853</v>
+        <v>100.91238481619078</v>
       </c>
       <c r="CK94" s="12">
-        <v>102.97437494349766</v>
+        <v>103.23707745926174</v>
       </c>
       <c r="CL94" s="12">
-        <v>102.56497070817761</v>
+        <v>103.62117815024756</v>
       </c>
       <c r="CM94" s="10">
-        <v>104.98898383158779</v>
+        <v>105.86812391919015</v>
       </c>
       <c r="CN94" s="12">
-        <v>105.33531748361349</v>
+        <v>106.3805261128103</v>
       </c>
       <c r="CO94" s="12">
-        <v>102.73792968450097</v>
+        <v>103.45377767341866</v>
       </c>
       <c r="CP94" s="12">
-        <v>103.62670528035407</v>
+        <v>104.32880579561063</v>
       </c>
       <c r="CQ94" s="12">
-        <v>102.98283991723905</v>
+        <v>103.54128960029101</v>
       </c>
       <c r="CR94" s="12">
-        <v>105.13975757247431</v>
+        <v>104.30290923991335</v>
       </c>
       <c r="CS94" s="12">
-        <v>115.43486514991841</v>
+        <v>116.1048256717218</v>
       </c>
       <c r="CT94" s="12">
         <v>103.79557505466815</v>
       </c>
       <c r="CU94" s="12">
         <v>103.45907596079167</v>
       </c>
       <c r="CV94" s="12">
         <v>103.09739020017116</v>
       </c>
       <c r="CW94" s="12">
         <v>103.77801924305091</v>
       </c>
-      <c r="CX94" s="12"/>
+      <c r="CX94" s="12">
+        <v>103.49651512132006</v>
+      </c>
       <c r="CY94" s="10"/>
       <c r="CZ94" s="12"/>
       <c r="DA94" s="12"/>
       <c r="DB94" s="12"/>
       <c r="DC94" s="12"/>
       <c r="DD94" s="12"/>
       <c r="DE94" s="12"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="12">
         <v>101.3312243318621</v>
       </c>
       <c r="C95" s="12">
         <v>105.26709842166835</v>
       </c>
       <c r="D95" s="12">
         <v>113.43200917587608</v>
       </c>
       <c r="E95" s="12">
         <v>104.67374105406047</v>
       </c>
       <c r="F95" s="12">
@@ -27072,98 +27228,100 @@
       <c r="BZ95" s="10">
         <v>98.218671864740443</v>
       </c>
       <c r="CA95" s="10">
         <v>93.081755696177311</v>
       </c>
       <c r="CB95" s="5">
         <v>94.54211703349489</v>
       </c>
       <c r="CC95" s="5">
         <v>131.11847594135131</v>
       </c>
       <c r="CD95" s="5">
         <v>118.73452711422007</v>
       </c>
       <c r="CE95" s="5">
         <v>110.44284927052779</v>
       </c>
       <c r="CF95" s="5">
         <v>89.993273169032065</v>
       </c>
       <c r="CG95" s="5">
         <v>100.95341025710081</v>
       </c>
       <c r="CH95" s="12">
-        <v>87.041912620078421</v>
+        <v>86.143285158256234</v>
       </c>
       <c r="CI95" s="12">
-        <v>110.81879841963649</v>
+        <v>110.25950937771722</v>
       </c>
       <c r="CJ95" s="12">
-        <v>115.33240361029054</v>
+        <v>118.2209322628913</v>
       </c>
       <c r="CK95" s="12">
-        <v>89.700554435094517</v>
+        <v>92.251200046525909</v>
       </c>
       <c r="CL95" s="12">
-        <v>105.6861115698041</v>
+        <v>102.88643192471613</v>
       </c>
       <c r="CM95" s="10">
-        <v>103.88547549859916</v>
+        <v>100.99764940673532</v>
       </c>
       <c r="CN95" s="12">
-        <v>108.18784564404183</v>
+        <v>107.11235170925866</v>
       </c>
       <c r="CO95" s="12">
-        <v>84.31144561337743</v>
+        <v>83.557047107207325</v>
       </c>
       <c r="CP95" s="12">
-        <v>95.266968369089469</v>
+        <v>94.555162791232533</v>
       </c>
       <c r="CQ95" s="12">
-        <v>112.96334196604154</v>
+        <v>112.97620214781294</v>
       </c>
       <c r="CR95" s="12">
-        <v>111.87143704713027</v>
+        <v>112.8595122411914</v>
       </c>
       <c r="CS95" s="12">
-        <v>94.904603752457533</v>
+        <v>96.818241527414045</v>
       </c>
       <c r="CT95" s="12">
         <v>119.52737454479777</v>
       </c>
       <c r="CU95" s="12">
         <v>104.11516443132676</v>
       </c>
       <c r="CV95" s="12">
         <v>71.502459823829128</v>
       </c>
       <c r="CW95" s="12">
         <v>97.346083138098024</v>
       </c>
-      <c r="CX95" s="12"/>
+      <c r="CX95" s="12">
+        <v>103.64816612925367</v>
+      </c>
       <c r="CY95" s="10"/>
       <c r="CZ95" s="12"/>
       <c r="DA95" s="12"/>
       <c r="DB95" s="12"/>
       <c r="DC95" s="12"/>
       <c r="DD95" s="12"/>
       <c r="DE95" s="12"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B96" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C96" s="10">
         <v>103.46524679735974</v>
       </c>
       <c r="D96" s="10">
         <v>105.48736086627231</v>
       </c>
       <c r="E96" s="10">
         <v>103.97612551776373</v>
       </c>
       <c r="F96" s="10">
@@ -27385,98 +27543,100 @@
       <c r="BZ96" s="10">
         <v>101.10228920786159</v>
       </c>
       <c r="CA96" s="10">
         <v>117.89132855139177</v>
       </c>
       <c r="CB96" s="5">
         <v>115.19110311007259</v>
       </c>
       <c r="CC96" s="5">
         <v>99.680016318169365</v>
       </c>
       <c r="CD96" s="5">
         <v>82.34853641736359</v>
       </c>
       <c r="CE96" s="5">
         <v>99.158833591746671</v>
       </c>
       <c r="CF96" s="5">
         <v>100.30150051757273</v>
       </c>
       <c r="CG96" s="5">
         <v>99.909038102538005</v>
       </c>
       <c r="CH96" s="12">
-        <v>103.50096690073281</v>
+        <v>103.44189642291627</v>
       </c>
       <c r="CI96" s="12">
-        <v>99.377402755439618</v>
+        <v>99.83640120435966</v>
       </c>
       <c r="CJ96" s="12">
-        <v>112.17181795669644</v>
+        <v>112.27315630699701</v>
       </c>
       <c r="CK96" s="12">
-        <v>99.954903051161892</v>
+        <v>100.11546343008493</v>
       </c>
       <c r="CL96" s="12">
-        <v>97.223255202120171</v>
+        <v>97.38647087380437</v>
       </c>
       <c r="CM96" s="10">
-        <v>96.560575633282582</v>
+        <v>96.792444925632836</v>
       </c>
       <c r="CN96" s="12">
-        <v>101.47837142165305</v>
+        <v>101.68233753804274</v>
       </c>
       <c r="CO96" s="12">
-        <v>99.519473511413253</v>
+        <v>99.713551465579314</v>
       </c>
       <c r="CP96" s="12">
-        <v>101.0565521290808</v>
+        <v>101.24889949806865</v>
       </c>
       <c r="CQ96" s="12">
-        <v>102.03464838131731</v>
+        <v>102.21984480511654</v>
       </c>
       <c r="CR96" s="12">
-        <v>96.741043467591439</v>
+        <v>96.919114392386746</v>
       </c>
       <c r="CS96" s="12">
-        <v>99.208299004196377</v>
+        <v>99.588456823331697</v>
       </c>
       <c r="CT96" s="12">
         <v>103.68694906069453</v>
       </c>
       <c r="CU96" s="12">
         <v>105.81846312926449</v>
       </c>
       <c r="CV96" s="12">
         <v>103.70156769272639</v>
       </c>
       <c r="CW96" s="12">
         <v>105.6208376474781</v>
       </c>
-      <c r="CX96" s="12"/>
+      <c r="CX96" s="12">
+        <v>103.64851439722432</v>
+      </c>
       <c r="CY96" s="10"/>
       <c r="CZ96" s="12"/>
       <c r="DA96" s="12"/>
       <c r="DB96" s="12"/>
       <c r="DC96" s="12"/>
       <c r="DD96" s="12"/>
       <c r="DE96" s="12"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B97" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C97" s="10">
         <v>103.75342833734533</v>
       </c>
       <c r="D97" s="10">
         <v>103.01767243344545</v>
       </c>
       <c r="E97" s="10">
         <v>103.97888160415573</v>
       </c>
       <c r="F97" s="10">
@@ -27698,98 +27858,100 @@
       <c r="BZ97" s="10">
         <v>99.122969265028402</v>
       </c>
       <c r="CA97" s="10">
         <v>103.80681005734805</v>
       </c>
       <c r="CB97" s="5">
         <v>99.161360469410539</v>
       </c>
       <c r="CC97" s="5">
         <v>97.406924611330624</v>
       </c>
       <c r="CD97" s="5">
         <v>99.776056159662261</v>
       </c>
       <c r="CE97" s="5">
         <v>102.20297992838667</v>
       </c>
       <c r="CF97" s="5">
         <v>104.54212193478696</v>
       </c>
       <c r="CG97" s="5">
         <v>108.84174556060185</v>
       </c>
       <c r="CH97" s="12">
-        <v>106.63186968886349</v>
+        <v>106.5754469161555</v>
       </c>
       <c r="CI97" s="12">
-        <v>101.46706372760939</v>
+        <v>101.36412287883354</v>
       </c>
       <c r="CJ97" s="12">
-        <v>115.07385709934897</v>
+        <v>115.0378758154706</v>
       </c>
       <c r="CK97" s="12">
-        <v>107.35360897824854</v>
+        <v>107.3184182761523</v>
       </c>
       <c r="CL97" s="12">
-        <v>107.97358326364466</v>
+        <v>107.85887596401189</v>
       </c>
       <c r="CM97" s="10">
-        <v>101.89827672496452</v>
+        <v>101.82165670155383</v>
       </c>
       <c r="CN97" s="12">
-        <v>110.69892767121976</v>
+        <v>110.66873717536177</v>
       </c>
       <c r="CO97" s="12">
-        <v>104.04858824642054</v>
+        <v>103.99108786535818</v>
       </c>
       <c r="CP97" s="12">
-        <v>104.18059571908414</v>
+        <v>104.13065310870246</v>
       </c>
       <c r="CQ97" s="12">
-        <v>106.07338992065078</v>
+        <v>105.99864952863634</v>
       </c>
       <c r="CR97" s="12">
-        <v>104.94069781261257</v>
+        <v>104.83789542163353</v>
       </c>
       <c r="CS97" s="12">
-        <v>104.49745494582494</v>
+        <v>104.43172619272913</v>
       </c>
       <c r="CT97" s="12">
         <v>105.94854626583152</v>
       </c>
       <c r="CU97" s="12">
         <v>104.06417501086847</v>
       </c>
       <c r="CV97" s="12">
         <v>101.54997567865742</v>
       </c>
       <c r="CW97" s="12">
         <v>100.51525856412489</v>
       </c>
-      <c r="CX97" s="12"/>
+      <c r="CX97" s="12">
+        <v>102.82976059560886</v>
+      </c>
       <c r="CY97" s="10"/>
       <c r="CZ97" s="12"/>
       <c r="DA97" s="12"/>
       <c r="DB97" s="12"/>
       <c r="DC97" s="12"/>
       <c r="DD97" s="12"/>
       <c r="DE97" s="12"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B98" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C98" s="10">
         <v>101.4872885993299</v>
       </c>
       <c r="D98" s="10">
         <v>107.75474909242668</v>
       </c>
       <c r="E98" s="10">
         <v>102.08382580069851</v>
       </c>
       <c r="F98" s="10">
@@ -28011,98 +28173,100 @@
       <c r="BZ98" s="10">
         <v>96.925746249916443</v>
       </c>
       <c r="CA98" s="10">
         <v>124.8859261930784</v>
       </c>
       <c r="CB98" s="5">
         <v>105.88744769395413</v>
       </c>
       <c r="CC98" s="5">
         <v>94.874265348255165</v>
       </c>
       <c r="CD98" s="5">
         <v>111.21263910223196</v>
       </c>
       <c r="CE98" s="5">
         <v>103.87075220904185</v>
       </c>
       <c r="CF98" s="5">
         <v>108.99267297693225</v>
       </c>
       <c r="CG98" s="5">
         <v>147.18142495046723</v>
       </c>
       <c r="CH98" s="12">
-        <v>117.07900214274247</v>
+        <v>117.0556767871566</v>
       </c>
       <c r="CI98" s="12">
-        <v>97.851610433589059</v>
+        <v>98.120838928528585</v>
       </c>
       <c r="CJ98" s="12">
-        <v>111.38623966415528</v>
+        <v>111.41839935112179</v>
       </c>
       <c r="CK98" s="12">
-        <v>100.42748337343208</v>
+        <v>100.60546791538729</v>
       </c>
       <c r="CL98" s="12">
-        <v>112.36999163143963</v>
+        <v>113.50509265588985</v>
       </c>
       <c r="CM98" s="10">
-        <v>90.0978706594465</v>
+        <v>90.051678715848524</v>
       </c>
       <c r="CN98" s="12">
-        <v>112.18184707042633</v>
+        <v>112.2177582957215</v>
       </c>
       <c r="CO98" s="12">
-        <v>104.99691001887533</v>
+        <v>105.01445823720879</v>
       </c>
       <c r="CP98" s="12">
-        <v>127.37902558359518</v>
+        <v>127.50502574477972</v>
       </c>
       <c r="CQ98" s="12">
-        <v>99.199892433464598</v>
+        <v>98.088653822092667</v>
       </c>
       <c r="CR98" s="12">
-        <v>86.099956832700002</v>
+        <v>85.71708262577225</v>
       </c>
       <c r="CS98" s="12">
-        <v>86.053869794757205</v>
+        <v>84.569582711897141</v>
       </c>
       <c r="CT98" s="12">
         <v>107.06903151400886</v>
       </c>
       <c r="CU98" s="12">
         <v>109.97157911500983</v>
       </c>
       <c r="CV98" s="12">
         <v>110.81845426765125</v>
       </c>
       <c r="CW98" s="12">
         <v>121.37745120183041</v>
       </c>
-      <c r="CX98" s="12"/>
+      <c r="CX98" s="12">
+        <v>108.97276718476756</v>
+      </c>
       <c r="CY98" s="10"/>
       <c r="CZ98" s="12"/>
       <c r="DA98" s="12"/>
       <c r="DB98" s="12"/>
       <c r="DC98" s="12"/>
       <c r="DD98" s="12"/>
       <c r="DE98" s="12"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F99" s="13" t="s">
@@ -28324,98 +28488,100 @@
       <c r="BZ99" s="12">
         <v>101.06365853139818</v>
       </c>
       <c r="CA99" s="10">
         <v>90.923429271562014</v>
       </c>
       <c r="CB99" s="5">
         <v>116.85121268848377</v>
       </c>
       <c r="CC99" s="5">
         <v>101.80805648198978</v>
       </c>
       <c r="CD99" s="5">
         <v>97.345947580348621</v>
       </c>
       <c r="CE99" s="5">
         <v>98.12715707034792</v>
       </c>
       <c r="CF99" s="5">
         <v>94.274977667347912</v>
       </c>
       <c r="CG99" s="5">
         <v>98.839900880980352</v>
       </c>
       <c r="CH99" s="12">
-        <v>100.60160490734755</v>
+        <v>100.52627904730545</v>
       </c>
       <c r="CI99" s="12">
-        <v>101.92907476982631</v>
+        <v>101.88159385305889</v>
       </c>
       <c r="CJ99" s="12">
-        <v>101.5955025889869</v>
+        <v>101.61701374888921</v>
       </c>
       <c r="CK99" s="12">
-        <v>102.03929293143254</v>
+        <v>102.01484545009296</v>
       </c>
       <c r="CL99" s="12">
-        <v>101.30179915491466</v>
+        <v>101.45181782855828</v>
       </c>
       <c r="CM99" s="10">
-        <v>101.7515247558344</v>
+        <v>101.72925959001408</v>
       </c>
       <c r="CN99" s="12">
-        <v>101.07748384375581</v>
+        <v>101.17669462410051</v>
       </c>
       <c r="CO99" s="12">
-        <v>99.944319021180732</v>
+        <v>99.928207560364783</v>
       </c>
       <c r="CP99" s="12">
-        <v>101.22184326697877</v>
+        <v>101.27151116923633</v>
       </c>
       <c r="CQ99" s="12">
-        <v>101.18678253329631</v>
+        <v>101.21964275282271</v>
       </c>
       <c r="CR99" s="12">
-        <v>101.22171776308197</v>
+        <v>101.28269387631552</v>
       </c>
       <c r="CS99" s="12">
-        <v>101.36308037299379</v>
+        <v>100.96881810720235</v>
       </c>
       <c r="CT99" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU99" s="12">
         <v>99.300607857960998</v>
       </c>
       <c r="CV99" s="12">
         <v>99.777808868787119</v>
       </c>
       <c r="CW99" s="12">
         <v>99.481648801575332</v>
       </c>
-      <c r="CX99" s="12"/>
+      <c r="CX99" s="12">
+        <v>99.923143207502548</v>
+      </c>
       <c r="CY99" s="10"/>
       <c r="CZ99" s="12"/>
       <c r="DA99" s="12"/>
       <c r="DB99" s="12"/>
       <c r="DC99" s="12"/>
       <c r="DD99" s="12"/>
       <c r="DE99" s="12"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C100" s="10">
         <v>103.00912468300203</v>
       </c>
       <c r="D100" s="10">
         <v>102.32109748506606</v>
       </c>
       <c r="E100" s="10">
         <v>104.35978953677068</v>
       </c>
       <c r="F100" s="10">
@@ -28637,98 +28803,100 @@
       <c r="BZ100" s="10">
         <v>104.64766844677351</v>
       </c>
       <c r="CA100" s="10">
         <v>103.59423188346177</v>
       </c>
       <c r="CB100" s="5">
         <v>103.8657590848526</v>
       </c>
       <c r="CC100" s="5">
         <v>107.09604886911816</v>
       </c>
       <c r="CD100" s="5">
         <v>101.28698857503133</v>
       </c>
       <c r="CE100" s="5">
         <v>105.55452038311613</v>
       </c>
       <c r="CF100" s="5">
         <v>106.37177919958324</v>
       </c>
       <c r="CG100" s="5">
         <v>115.74159316007982</v>
       </c>
       <c r="CH100" s="10">
-        <v>101.95118501692377</v>
+        <v>101.92760671926284</v>
       </c>
       <c r="CI100" s="12">
-        <v>104.51604189290369</v>
+        <v>104.64575826639843</v>
       </c>
       <c r="CJ100" s="12">
-        <v>105.23088768664415</v>
+        <v>105.34898256684659</v>
       </c>
       <c r="CK100" s="12">
-        <v>108.53655382482029</v>
+        <v>108.50313566415679</v>
       </c>
       <c r="CL100" s="12">
-        <v>104.05233566473393</v>
+        <v>104.35716895015898</v>
       </c>
       <c r="CM100" s="10">
-        <v>104.14992176263138</v>
+        <v>104.06643850072554</v>
       </c>
       <c r="CN100" s="12">
-        <v>104.39228602737143</v>
+        <v>104.26513312720876</v>
       </c>
       <c r="CO100" s="12">
-        <v>102.41817721101152</v>
+        <v>102.32906287037764</v>
       </c>
       <c r="CP100" s="12">
-        <v>101.70901993781725</v>
+        <v>101.53608746615377</v>
       </c>
       <c r="CQ100" s="12">
-        <v>105.00088228007426</v>
+        <v>104.95341309650512</v>
       </c>
       <c r="CR100" s="12">
-        <v>107.81246647023271</v>
+        <v>107.96721531226525</v>
       </c>
       <c r="CS100" s="12">
-        <v>103.99298079147465</v>
+        <v>103.98705268409709</v>
       </c>
       <c r="CT100" s="10">
         <v>95.612061105809218</v>
       </c>
       <c r="CU100" s="12">
         <v>99.267577053484231</v>
       </c>
       <c r="CV100" s="12">
         <v>108.99954977033575</v>
       </c>
       <c r="CW100" s="12">
         <v>102.59256179117304</v>
       </c>
-      <c r="CX100" s="12"/>
+      <c r="CX100" s="12">
+        <v>102.72659715860544</v>
+      </c>
       <c r="CY100" s="10"/>
       <c r="CZ100" s="12"/>
       <c r="DA100" s="12"/>
       <c r="DB100" s="12"/>
       <c r="DC100" s="12"/>
       <c r="DD100" s="12"/>
       <c r="DE100" s="12"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B101" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C101" s="10">
         <v>101.11992472054638</v>
       </c>
       <c r="D101" s="10">
         <v>71.804804148199324</v>
       </c>
       <c r="E101" s="10">
         <v>83.201661615810792</v>
       </c>
       <c r="F101" s="10">
@@ -28950,98 +29118,100 @@
       <c r="BZ101" s="10">
         <v>80.312822604989506</v>
       </c>
       <c r="CA101" s="10">
         <v>72.214750335010564</v>
       </c>
       <c r="CB101" s="5">
         <v>72.400393498411802</v>
       </c>
       <c r="CC101" s="5">
         <v>78.882711955651814</v>
       </c>
       <c r="CD101" s="5">
         <v>87.186746419130557</v>
       </c>
       <c r="CE101" s="5">
         <v>79.217911244585267</v>
       </c>
       <c r="CF101" s="5">
         <v>76.664382608031502</v>
       </c>
       <c r="CG101" s="5">
         <v>73.247001421171859</v>
       </c>
       <c r="CH101" s="10">
-        <v>95.7920876716056</v>
+        <v>373.47337849630907</v>
       </c>
       <c r="CI101" s="12">
-        <v>83.10411392889624</v>
+        <v>83.136689583429501</v>
       </c>
       <c r="CJ101" s="12">
-        <v>78.69964206748719</v>
+        <v>78.822420660667319</v>
       </c>
       <c r="CK101" s="12">
-        <v>82.523724098524283</v>
+        <v>82.619354774346348</v>
       </c>
       <c r="CL101" s="12">
-        <v>78.714082773810318</v>
+        <v>77.647027229111814</v>
       </c>
       <c r="CM101" s="10">
-        <v>109.08378445350655</v>
+        <v>122.15488341389798</v>
       </c>
       <c r="CN101" s="12">
-        <v>85.852734186212246</v>
+        <v>85.60201462069675</v>
       </c>
       <c r="CO101" s="12">
-        <v>102.41519303984714</v>
+        <v>102.45338506067057</v>
       </c>
       <c r="CP101" s="12">
-        <v>103.00211571714838</v>
+        <v>182.08359914728189</v>
       </c>
       <c r="CQ101" s="12">
-        <v>107.70850599996886</v>
+        <v>122.50658613197633</v>
       </c>
       <c r="CR101" s="12">
-        <v>120.05282781886896</v>
+        <v>240.70142723006808</v>
       </c>
       <c r="CS101" s="12">
-        <v>136.90131071008145</v>
+        <v>324.92033776361546</v>
       </c>
       <c r="CT101" s="10">
         <v>77.669440920630166</v>
       </c>
       <c r="CU101" s="12">
         <v>103.18096197397001</v>
       </c>
       <c r="CV101" s="12">
         <v>123.2250801527515</v>
       </c>
       <c r="CW101" s="12">
         <v>104.58557637278749</v>
       </c>
-      <c r="CX101" s="12"/>
+      <c r="CX101" s="12">
+        <v>100.50120697800438</v>
+      </c>
       <c r="CY101" s="10"/>
       <c r="CZ101" s="12"/>
       <c r="DA101" s="12"/>
       <c r="DB101" s="12"/>
       <c r="DC101" s="12"/>
       <c r="DD101" s="12"/>
       <c r="DE101" s="12"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B102" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C102" s="10">
         <v>67.020828833506911</v>
       </c>
       <c r="D102" s="10">
         <v>131.55213903393627</v>
       </c>
       <c r="E102" s="10">
         <v>74.139310460889888</v>
       </c>
       <c r="F102" s="10">
@@ -29263,98 +29433,100 @@
       <c r="BZ102" s="10">
         <v>118.48620634028431</v>
       </c>
       <c r="CA102" s="10">
         <v>78.921706173603027</v>
       </c>
       <c r="CB102" s="5">
         <v>66.962138652907029</v>
       </c>
       <c r="CC102" s="5">
         <v>339.03213782179961</v>
       </c>
       <c r="CD102" s="5">
         <v>292.2058602515678</v>
       </c>
       <c r="CE102" s="5">
         <v>41.387414183320935</v>
       </c>
       <c r="CF102" s="12">
         <v>49.763292870744117</v>
       </c>
       <c r="CG102" s="5">
         <v>71.763097586376517</v>
       </c>
       <c r="CH102" s="10">
-        <v>63.874104616342173</v>
+        <v>63.79370397632573</v>
       </c>
       <c r="CI102" s="12">
-        <v>54.320797479912116</v>
+        <v>54.203318766896814</v>
       </c>
       <c r="CJ102" s="12">
-        <v>111.59257693901819</v>
+        <v>111.6901826375378</v>
       </c>
       <c r="CK102" s="12">
-        <v>76.877534595903384</v>
+        <v>76.839875203645917</v>
       </c>
       <c r="CL102" s="12">
-        <v>83.086050546215517</v>
+        <v>83.182463562996929</v>
       </c>
       <c r="CM102" s="10">
-        <v>340.35445926703926</v>
+        <v>341.19522696637654</v>
       </c>
       <c r="CN102" s="12">
-        <v>428.85224095332842</v>
+        <v>429.9695002790653</v>
       </c>
       <c r="CO102" s="12">
-        <v>179.9697158353286</v>
+        <v>180.28364156639572</v>
       </c>
       <c r="CP102" s="12">
-        <v>90.067030317482903</v>
+        <v>90.104674458211392</v>
       </c>
       <c r="CQ102" s="12">
-        <v>79.360939896617623</v>
+        <v>79.354299541146716</v>
       </c>
       <c r="CR102" s="12">
-        <v>87.011795164717782</v>
+        <v>86.776800489754464</v>
       </c>
       <c r="CS102" s="12">
-        <v>14.508030882053196</v>
+        <v>16.640950449281394</v>
       </c>
       <c r="CT102" s="10">
         <v>115.3492343409209</v>
       </c>
       <c r="CU102" s="12">
         <v>89.08365883981952</v>
       </c>
       <c r="CV102" s="12">
         <v>178.17758484266827</v>
       </c>
       <c r="CW102" s="12">
         <v>115.5782020580323</v>
       </c>
-      <c r="CX102" s="12"/>
+      <c r="CX102" s="12">
+        <v>106.94948150207981</v>
+      </c>
       <c r="CY102" s="10"/>
       <c r="CZ102" s="12"/>
       <c r="DA102" s="12"/>
       <c r="DB102" s="12"/>
       <c r="DC102" s="12"/>
       <c r="DD102" s="12"/>
       <c r="DE102" s="12"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="19">
         <v>104.48619031884385</v>
       </c>
       <c r="C103" s="19">
         <v>104.48340286639454</v>
       </c>
       <c r="D103" s="19">
         <v>79.95009206852481</v>
       </c>
       <c r="E103" s="19">
         <v>144.20878371336258</v>
       </c>
       <c r="F103" s="19">
@@ -29576,358 +29748,384 @@
       <c r="BZ103" s="10">
         <v>102.3958447946119</v>
       </c>
       <c r="CA103" s="10">
         <v>116.10880880615272</v>
       </c>
       <c r="CB103" s="5">
         <v>106.49936768008052</v>
       </c>
       <c r="CC103" s="5">
         <v>104.97104524168076</v>
       </c>
       <c r="CD103" s="5">
         <v>111.02874237434928</v>
       </c>
       <c r="CE103" s="5">
         <v>72.397346718638886</v>
       </c>
       <c r="CF103" s="5">
         <v>120.5822344362816</v>
       </c>
       <c r="CG103" s="5">
         <v>104.08083579298551</v>
       </c>
       <c r="CH103" s="10">
-        <v>102.52683668907281</v>
+        <v>101.77109423927632</v>
       </c>
       <c r="CI103" s="12">
-        <v>104.1335657813342</v>
+        <v>103.39236943467426</v>
       </c>
       <c r="CJ103" s="12">
-        <v>105.14580370344673</v>
+        <v>104.44024476814641</v>
       </c>
       <c r="CK103" s="12">
-        <v>103.48627129710852</v>
+        <v>102.9014204394975</v>
       </c>
       <c r="CL103" s="12">
-        <v>108.94476876316797</v>
+        <v>108.49573951846341</v>
       </c>
       <c r="CM103" s="10">
-        <v>100.94799477091847</v>
+        <v>100.36314957180257</v>
       </c>
       <c r="CN103" s="12">
-        <v>106.37621462904809</v>
+        <v>105.76253594688015</v>
       </c>
       <c r="CO103" s="12">
-        <v>104.95009452148444</v>
+        <v>104.23137933064683</v>
       </c>
       <c r="CP103" s="12">
-        <v>105.80742642903751</v>
+        <v>104.97592558096179</v>
       </c>
       <c r="CQ103" s="12">
-        <v>105.86519277571944</v>
+        <v>104.98671424277258</v>
       </c>
       <c r="CR103" s="12">
-        <v>105.54660504491589</v>
+        <v>104.50057128817249</v>
       </c>
       <c r="CS103" s="12">
-        <v>107.83171849233437</v>
+        <v>107.28863149819965</v>
       </c>
       <c r="CT103" s="10">
         <v>112.35521808384676</v>
       </c>
       <c r="CU103" s="12">
         <v>106.30310918480683</v>
       </c>
       <c r="CV103" s="12">
         <v>108.43602479100609</v>
       </c>
       <c r="CW103" s="12">
         <v>105.38911627050314</v>
       </c>
-      <c r="CX103" s="12"/>
+      <c r="CX103" s="12">
+        <v>104.20042007869684</v>
+      </c>
       <c r="CY103" s="10"/>
       <c r="CZ103" s="12"/>
       <c r="DA103" s="12"/>
       <c r="DB103" s="12"/>
       <c r="DC103" s="12"/>
       <c r="DD103" s="12"/>
       <c r="DE103" s="12"/>
     </row>
     <row r="105" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B105" s="34"/>
-[...3 lines deleted...]
-      <c r="F105" s="34"/>
+      <c r="B105" s="24"/>
+      <c r="C105" s="24"/>
+      <c r="D105" s="24"/>
+      <c r="E105" s="24"/>
+      <c r="F105" s="24"/>
       <c r="N105" s="14"/>
       <c r="O105" s="14"/>
       <c r="P105" s="14"/>
       <c r="Q105" s="14"/>
       <c r="R105" s="14"/>
       <c r="Z105" s="14"/>
       <c r="AX105" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="BV105" s="26" t="s">
+      <c r="BV105" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="BW105" s="26"/>
-[...14 lines deleted...]
-      <c r="CL105" s="26"/>
+      <c r="BW105" s="33"/>
+      <c r="BX105" s="33"/>
+      <c r="BY105" s="33"/>
+      <c r="BZ105" s="33"/>
+      <c r="CA105" s="33"/>
+      <c r="CB105" s="33"/>
+      <c r="CC105" s="33"/>
+      <c r="CD105" s="33"/>
+      <c r="CE105" s="33"/>
+      <c r="CF105" s="33"/>
+      <c r="CG105" s="33"/>
+      <c r="CH105" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="CI105" s="33"/>
+      <c r="CJ105" s="33"/>
+      <c r="CK105" s="33"/>
+      <c r="CL105" s="33"/>
+      <c r="CM105" s="33"/>
+      <c r="CN105" s="33"/>
+      <c r="CO105" s="33"/>
+      <c r="CP105" s="33"/>
+      <c r="CQ105" s="33"/>
+      <c r="CR105" s="33"/>
+      <c r="CS105" s="33"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV106" s="26"/>
-[...15 lines deleted...]
-      <c r="CL106" s="26"/>
+      <c r="BV106" s="33"/>
+      <c r="BW106" s="33"/>
+      <c r="BX106" s="33"/>
+      <c r="BY106" s="33"/>
+      <c r="BZ106" s="33"/>
+      <c r="CA106" s="33"/>
+      <c r="CB106" s="33"/>
+      <c r="CC106" s="33"/>
+      <c r="CD106" s="33"/>
+      <c r="CE106" s="33"/>
+      <c r="CF106" s="33"/>
+      <c r="CG106" s="33"/>
+      <c r="CH106" s="35"/>
+      <c r="CI106" s="35"/>
+      <c r="CJ106" s="35"/>
+      <c r="CK106" s="35"/>
+      <c r="CL106" s="35"/>
+    </row>
+    <row r="107" spans="1:109" x14ac:dyDescent="0.2">
+      <c r="BV107" s="33"/>
+      <c r="BW107" s="33"/>
+      <c r="BX107" s="33"/>
+      <c r="BY107" s="33"/>
+      <c r="BZ107" s="33"/>
+      <c r="CA107" s="33"/>
+      <c r="CB107" s="33"/>
+      <c r="CC107" s="33"/>
+      <c r="CD107" s="33"/>
+      <c r="CE107" s="33"/>
+      <c r="CF107" s="33"/>
+      <c r="CG107" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="86">
-[...57 lines deleted...]
-    <mergeCell ref="BV105:CL106"/>
+  <mergeCells count="87">
+    <mergeCell ref="BV105:CG107"/>
+    <mergeCell ref="CH105:CS105"/>
+    <mergeCell ref="CT55:DE55"/>
+    <mergeCell ref="DB80:DE80"/>
+    <mergeCell ref="CT81:DE81"/>
+    <mergeCell ref="CH1:DE1"/>
+    <mergeCell ref="CH27:DE27"/>
+    <mergeCell ref="CH53:DE53"/>
+    <mergeCell ref="CH79:DE79"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB28:DE28"/>
+    <mergeCell ref="CT29:DE29"/>
+    <mergeCell ref="DB54:DE54"/>
+    <mergeCell ref="CP54:CS54"/>
     <mergeCell ref="BV55:CG55"/>
     <mergeCell ref="CD80:CG80"/>
     <mergeCell ref="BV81:CG81"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CD28:CG28"/>
     <mergeCell ref="BV29:CG29"/>
     <mergeCell ref="CD54:CG54"/>
     <mergeCell ref="CH55:CS55"/>
     <mergeCell ref="CP80:CS80"/>
     <mergeCell ref="CH81:CS81"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP28:CS28"/>
     <mergeCell ref="CH29:CS29"/>
-    <mergeCell ref="CT55:DE55"/>
-[...11 lines deleted...]
-    <mergeCell ref="CP54:CS54"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="W28:Y28"/>
+    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="BJ29:BU29"/>
+    <mergeCell ref="A53:BI53"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="W54:Y54"/>
+    <mergeCell ref="AH54:AK54"/>
+    <mergeCell ref="AT54:AW54"/>
+    <mergeCell ref="BF54:BI54"/>
+    <mergeCell ref="BR54:BU54"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="AX55:BI55"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="BR80:BU80"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="N81:Y81"/>
+    <mergeCell ref="Z81:AK81"/>
+    <mergeCell ref="AL81:AW81"/>
+    <mergeCell ref="AX81:BI81"/>
+    <mergeCell ref="BJ81:BU81"/>
+    <mergeCell ref="A79:BI79"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="W80:Y80"/>
+    <mergeCell ref="AH80:AK80"/>
+    <mergeCell ref="AT80:AW80"/>
+    <mergeCell ref="BF80:BI80"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв месяцу пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>