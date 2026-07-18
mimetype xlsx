--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\Валовка мес\Валовка мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв месяцу пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1277" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1281" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -425,88 +425,88 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -780,377 +780,377 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP107"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CH105" sqref="CH105:CS105"/>
+      <pane xSplit="1" topLeftCell="CR1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CY83" sqref="CY83:CY103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="3" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="10.7109375" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="21"/>
-[...59 lines deleted...]
-      <c r="CH1" s="34" t="s">
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="28"/>
+      <c r="T1" s="28"/>
+      <c r="U1" s="28"/>
+      <c r="V1" s="28"/>
+      <c r="W1" s="28"/>
+      <c r="X1" s="28"/>
+      <c r="Y1" s="28"/>
+      <c r="Z1" s="28"/>
+      <c r="AA1" s="28"/>
+      <c r="AB1" s="28"/>
+      <c r="AC1" s="28"/>
+      <c r="AD1" s="28"/>
+      <c r="AE1" s="28"/>
+      <c r="AF1" s="28"/>
+      <c r="AG1" s="28"/>
+      <c r="AH1" s="28"/>
+      <c r="AI1" s="28"/>
+      <c r="AJ1" s="28"/>
+      <c r="AK1" s="28"/>
+      <c r="AL1" s="28"/>
+      <c r="AM1" s="28"/>
+      <c r="AN1" s="28"/>
+      <c r="AO1" s="28"/>
+      <c r="AP1" s="28"/>
+      <c r="AQ1" s="28"/>
+      <c r="AR1" s="28"/>
+      <c r="AS1" s="28"/>
+      <c r="AT1" s="28"/>
+      <c r="AU1" s="28"/>
+      <c r="AV1" s="28"/>
+      <c r="AW1" s="28"/>
+      <c r="AX1" s="28"/>
+      <c r="AY1" s="28"/>
+      <c r="AZ1" s="28"/>
+      <c r="BA1" s="28"/>
+      <c r="BB1" s="28"/>
+      <c r="BC1" s="28"/>
+      <c r="BD1" s="28"/>
+      <c r="BE1" s="28"/>
+      <c r="BF1" s="28"/>
+      <c r="BG1" s="28"/>
+      <c r="BH1" s="28"/>
+      <c r="BI1" s="28"/>
+      <c r="CH1" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="CI1" s="34"/>
-[...21 lines deleted...]
-      <c r="DE1" s="34"/>
+      <c r="CI1" s="27"/>
+      <c r="CJ1" s="27"/>
+      <c r="CK1" s="27"/>
+      <c r="CL1" s="27"/>
+      <c r="CM1" s="27"/>
+      <c r="CN1" s="27"/>
+      <c r="CO1" s="27"/>
+      <c r="CP1" s="27"/>
+      <c r="CQ1" s="27"/>
+      <c r="CR1" s="27"/>
+      <c r="CS1" s="27"/>
+      <c r="CT1" s="27"/>
+      <c r="CU1" s="27"/>
+      <c r="CV1" s="27"/>
+      <c r="CW1" s="27"/>
+      <c r="CX1" s="27"/>
+      <c r="CY1" s="27"/>
+      <c r="CZ1" s="27"/>
+      <c r="DA1" s="27"/>
+      <c r="DB1" s="27"/>
+      <c r="DC1" s="27"/>
+      <c r="DD1" s="27"/>
+      <c r="DE1" s="27"/>
       <c r="DF1" s="20"/>
       <c r="DG1" s="20"/>
       <c r="DH1" s="20"/>
       <c r="DI1" s="20"/>
       <c r="DJ1" s="20"/>
       <c r="DK1" s="20"/>
       <c r="DL1" s="20"/>
       <c r="DM1" s="20"/>
       <c r="DN1" s="20"/>
       <c r="DO1" s="20"/>
       <c r="DP1" s="20"/>
       <c r="DQ1" s="20"/>
       <c r="DR1" s="20"/>
       <c r="DS1" s="20"/>
       <c r="DT1" s="20"/>
       <c r="DU1" s="20"/>
       <c r="DV1" s="20"/>
       <c r="DW1" s="20"/>
       <c r="DX1" s="20"/>
       <c r="DY1" s="20"/>
       <c r="DZ1" s="20"/>
       <c r="EA1" s="20"/>
       <c r="EB1" s="20"/>
       <c r="EC1" s="20"/>
       <c r="ED1" s="20"/>
       <c r="EE1" s="20"/>
       <c r="EF1" s="20"/>
       <c r="EG1" s="20"/>
       <c r="EH1" s="20"/>
       <c r="EI1" s="20"/>
       <c r="EJ1" s="20"/>
       <c r="EK1" s="20"/>
       <c r="EL1" s="20"/>
       <c r="EM1" s="20"/>
       <c r="EN1" s="20"/>
       <c r="EO1" s="20"/>
       <c r="EP1" s="20"/>
     </row>
     <row r="2" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="22" t="s">
+      <c r="K2" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="22"/>
-[...1 lines deleted...]
-      <c r="W2" s="22" t="s">
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="W2" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="22"/>
-[...1 lines deleted...]
-      <c r="AH2" s="23" t="s">
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="AH2" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="AI2" s="23"/>
-[...2 lines deleted...]
-      <c r="AT2" s="23" t="s">
+      <c r="AI2" s="26"/>
+      <c r="AJ2" s="26"/>
+      <c r="AK2" s="26"/>
+      <c r="AT2" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="AU2" s="23"/>
-[...2 lines deleted...]
-      <c r="BF2" s="23" t="s">
+      <c r="AU2" s="26"/>
+      <c r="AV2" s="26"/>
+      <c r="AW2" s="26"/>
+      <c r="BF2" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="BG2" s="23"/>
-[...2 lines deleted...]
-      <c r="BR2" s="23" t="s">
+      <c r="BG2" s="26"/>
+      <c r="BH2" s="26"/>
+      <c r="BI2" s="26"/>
+      <c r="BR2" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="BS2" s="23"/>
-[...2 lines deleted...]
-      <c r="CD2" s="23" t="s">
+      <c r="BS2" s="26"/>
+      <c r="BT2" s="26"/>
+      <c r="BU2" s="26"/>
+      <c r="CD2" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="CE2" s="23"/>
-[...2 lines deleted...]
-      <c r="CP2" s="23" t="s">
+      <c r="CE2" s="26"/>
+      <c r="CF2" s="26"/>
+      <c r="CG2" s="26"/>
+      <c r="CP2" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="CQ2" s="23"/>
-[...2 lines deleted...]
-      <c r="DB2" s="23" t="s">
+      <c r="CQ2" s="26"/>
+      <c r="CR2" s="26"/>
+      <c r="CS2" s="26"/>
+      <c r="DB2" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="DC2" s="23"/>
-[...1 lines deleted...]
-      <c r="DE2" s="23"/>
+      <c r="DC2" s="26"/>
+      <c r="DD2" s="26"/>
+      <c r="DE2" s="26"/>
     </row>
     <row r="3" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="25"/>
-      <c r="B3" s="27" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="28"/>
-[...10 lines deleted...]
-      <c r="N3" s="27" t="s">
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="28"/>
-[...10 lines deleted...]
-      <c r="Z3" s="27" t="s">
+      <c r="O3" s="24"/>
+      <c r="P3" s="24"/>
+      <c r="Q3" s="24"/>
+      <c r="R3" s="24"/>
+      <c r="S3" s="24"/>
+      <c r="T3" s="24"/>
+      <c r="U3" s="24"/>
+      <c r="V3" s="24"/>
+      <c r="W3" s="24"/>
+      <c r="X3" s="24"/>
+      <c r="Y3" s="25"/>
+      <c r="Z3" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="28"/>
-[...10 lines deleted...]
-      <c r="AL3" s="27" t="s">
+      <c r="AA3" s="24"/>
+      <c r="AB3" s="24"/>
+      <c r="AC3" s="24"/>
+      <c r="AD3" s="24"/>
+      <c r="AE3" s="24"/>
+      <c r="AF3" s="24"/>
+      <c r="AG3" s="24"/>
+      <c r="AH3" s="24"/>
+      <c r="AI3" s="24"/>
+      <c r="AJ3" s="24"/>
+      <c r="AK3" s="25"/>
+      <c r="AL3" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="AM3" s="28"/>
-[...10 lines deleted...]
-      <c r="AX3" s="27" t="s">
+      <c r="AM3" s="24"/>
+      <c r="AN3" s="24"/>
+      <c r="AO3" s="24"/>
+      <c r="AP3" s="24"/>
+      <c r="AQ3" s="24"/>
+      <c r="AR3" s="24"/>
+      <c r="AS3" s="24"/>
+      <c r="AT3" s="24"/>
+      <c r="AU3" s="24"/>
+      <c r="AV3" s="24"/>
+      <c r="AW3" s="25"/>
+      <c r="AX3" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="27" t="s">
+      <c r="AY3" s="24"/>
+      <c r="AZ3" s="24"/>
+      <c r="BA3" s="24"/>
+      <c r="BB3" s="24"/>
+      <c r="BC3" s="24"/>
+      <c r="BD3" s="24"/>
+      <c r="BE3" s="24"/>
+      <c r="BF3" s="24"/>
+      <c r="BG3" s="24"/>
+      <c r="BH3" s="24"/>
+      <c r="BI3" s="25"/>
+      <c r="BJ3" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="28"/>
-[...10 lines deleted...]
-      <c r="BV3" s="27" t="s">
+      <c r="BK3" s="24"/>
+      <c r="BL3" s="24"/>
+      <c r="BM3" s="24"/>
+      <c r="BN3" s="24"/>
+      <c r="BO3" s="24"/>
+      <c r="BP3" s="24"/>
+      <c r="BQ3" s="24"/>
+      <c r="BR3" s="24"/>
+      <c r="BS3" s="24"/>
+      <c r="BT3" s="24"/>
+      <c r="BU3" s="25"/>
+      <c r="BV3" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="BW3" s="28"/>
-[...10 lines deleted...]
-      <c r="CH3" s="27" t="s">
+      <c r="BW3" s="24"/>
+      <c r="BX3" s="24"/>
+      <c r="BY3" s="24"/>
+      <c r="BZ3" s="24"/>
+      <c r="CA3" s="24"/>
+      <c r="CB3" s="24"/>
+      <c r="CC3" s="24"/>
+      <c r="CD3" s="24"/>
+      <c r="CE3" s="24"/>
+      <c r="CF3" s="24"/>
+      <c r="CG3" s="25"/>
+      <c r="CH3" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="CI3" s="28"/>
-[...10 lines deleted...]
-      <c r="CT3" s="27" t="s">
+      <c r="CI3" s="24"/>
+      <c r="CJ3" s="24"/>
+      <c r="CK3" s="24"/>
+      <c r="CL3" s="24"/>
+      <c r="CM3" s="24"/>
+      <c r="CN3" s="24"/>
+      <c r="CO3" s="24"/>
+      <c r="CP3" s="24"/>
+      <c r="CQ3" s="24"/>
+      <c r="CR3" s="24"/>
+      <c r="CS3" s="25"/>
+      <c r="CT3" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="CU3" s="28"/>
-[...9 lines deleted...]
-      <c r="DE3" s="29"/>
+      <c r="CU3" s="24"/>
+      <c r="CV3" s="24"/>
+      <c r="CW3" s="24"/>
+      <c r="CX3" s="24"/>
+      <c r="CY3" s="24"/>
+      <c r="CZ3" s="24"/>
+      <c r="DA3" s="24"/>
+      <c r="DB3" s="24"/>
+      <c r="DC3" s="24"/>
+      <c r="DD3" s="24"/>
+      <c r="DE3" s="25"/>
     </row>
     <row r="4" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
+      <c r="A4" s="31"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1739,51 +1739,53 @@
       </c>
       <c r="CQ5" s="1">
         <v>102.715669317286</v>
       </c>
       <c r="CR5" s="1">
         <v>117.25169685697526</v>
       </c>
       <c r="CS5" s="1">
         <v>101.2400256632892</v>
       </c>
       <c r="CT5" s="1">
         <v>102.61410583241575</v>
       </c>
       <c r="CU5" s="1">
         <v>104.15858064160575</v>
       </c>
       <c r="CV5" s="1">
         <v>103.41179885691835</v>
       </c>
       <c r="CW5" s="1">
         <v>104.1270715405808</v>
       </c>
       <c r="CX5" s="1">
         <v>103.66136593703537</v>
       </c>
-      <c r="CY5" s="1"/>
+      <c r="CY5" s="1">
+        <v>106.83939963992735</v>
+      </c>
       <c r="CZ5" s="1"/>
       <c r="DA5" s="1"/>
       <c r="DB5" s="1"/>
       <c r="DC5" s="1"/>
       <c r="DD5" s="1"/>
       <c r="DE5" s="1"/>
     </row>
     <row r="6" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>36</v>
@@ -2054,51 +2056,53 @@
       </c>
       <c r="CQ6" s="12">
         <v>91.738394681828169</v>
       </c>
       <c r="CR6" s="12">
         <v>105.37591565145992</v>
       </c>
       <c r="CS6" s="12">
         <v>103.58295540635815</v>
       </c>
       <c r="CT6" s="12">
         <v>104.59756605784001</v>
       </c>
       <c r="CU6" s="12">
         <v>104.67861416022473</v>
       </c>
       <c r="CV6" s="12">
         <v>101.96149177823676</v>
       </c>
       <c r="CW6" s="12">
         <v>102.38925374466939</v>
       </c>
       <c r="CX6" s="12">
         <v>104.40451478870685</v>
       </c>
-      <c r="CY6" s="12"/>
+      <c r="CY6" s="12">
+        <v>104.29419186608723</v>
+      </c>
       <c r="CZ6" s="12"/>
       <c r="DA6" s="12"/>
       <c r="DB6" s="12"/>
       <c r="DC6" s="12"/>
       <c r="DD6" s="12"/>
       <c r="DE6" s="12"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="12">
         <v>104.74052582251589</v>
       </c>
       <c r="C7" s="12">
         <v>107.56253404142713</v>
       </c>
       <c r="D7" s="12">
         <v>102.28490706579068</v>
       </c>
       <c r="E7" s="12">
         <v>104.73990975250453</v>
       </c>
       <c r="F7" s="12">
         <v>103.77352483795102</v>
@@ -2369,51 +2373,53 @@
       </c>
       <c r="CQ7" s="12">
         <v>111.08577097540106</v>
       </c>
       <c r="CR7" s="12">
         <v>148.416221260123</v>
       </c>
       <c r="CS7" s="12">
         <v>117.67376360058503</v>
       </c>
       <c r="CT7" s="12">
         <v>108.05227330743989</v>
       </c>
       <c r="CU7" s="12">
         <v>103.6269416309968</v>
       </c>
       <c r="CV7" s="12">
         <v>97.609183964438401</v>
       </c>
       <c r="CW7" s="12">
         <v>101.31240285027636</v>
       </c>
       <c r="CX7" s="12">
         <v>106.53418938719533</v>
       </c>
-      <c r="CY7" s="10"/>
+      <c r="CY7" s="10">
+        <v>110.44887136443332</v>
+      </c>
       <c r="CZ7" s="12"/>
       <c r="DA7" s="12"/>
       <c r="DB7" s="12"/>
       <c r="DC7" s="12"/>
       <c r="DD7" s="12"/>
       <c r="DE7" s="12"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
         <v>105.87416981238458</v>
       </c>
       <c r="C8" s="12">
         <v>104.13520689626539</v>
       </c>
       <c r="D8" s="12">
         <v>105.58397837556038</v>
       </c>
       <c r="E8" s="12">
         <v>106.22060476049778</v>
       </c>
       <c r="F8" s="12">
         <v>106.78236753924044</v>
@@ -2684,51 +2690,53 @@
       </c>
       <c r="CQ8" s="12">
         <v>95.977520708525049</v>
       </c>
       <c r="CR8" s="12">
         <v>103.52825559668676</v>
       </c>
       <c r="CS8" s="12">
         <v>100.88282062557938</v>
       </c>
       <c r="CT8" s="12">
         <v>100.2909016384915</v>
       </c>
       <c r="CU8" s="12">
         <v>101.46460524590142</v>
       </c>
       <c r="CV8" s="12">
         <v>102.17730740553439</v>
       </c>
       <c r="CW8" s="12">
         <v>100.72707708253294</v>
       </c>
       <c r="CX8" s="12">
         <v>102.53740318568663</v>
       </c>
-      <c r="CY8" s="10"/>
+      <c r="CY8" s="10">
+        <v>106.64951510299817</v>
+      </c>
       <c r="CZ8" s="12"/>
       <c r="DA8" s="12"/>
       <c r="DB8" s="12"/>
       <c r="DC8" s="12"/>
       <c r="DD8" s="12"/>
       <c r="DE8" s="12"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
         <v>101.55666757635915</v>
       </c>
       <c r="C9" s="12">
         <v>101.1480934171628</v>
       </c>
       <c r="D9" s="12">
         <v>104.61012220807031</v>
       </c>
       <c r="E9" s="12">
         <v>106.90276613387</v>
       </c>
       <c r="F9" s="12">
         <v>103.61183350321119</v>
@@ -2999,51 +3007,53 @@
       </c>
       <c r="CQ9" s="12">
         <v>106.19169879590771</v>
       </c>
       <c r="CR9" s="12">
         <v>104.55362709140078</v>
       </c>
       <c r="CS9" s="12">
         <v>96.955219143664067</v>
       </c>
       <c r="CT9" s="12">
         <v>92.577044230156091</v>
       </c>
       <c r="CU9" s="12">
         <v>102.82534155576603</v>
       </c>
       <c r="CV9" s="12">
         <v>107.26541242091568</v>
       </c>
       <c r="CW9" s="12">
         <v>98.889799538291143</v>
       </c>
       <c r="CX9" s="12">
         <v>102.38641570253964</v>
       </c>
-      <c r="CY9" s="12"/>
+      <c r="CY9" s="12">
+        <v>106.68691875138995</v>
+      </c>
       <c r="CZ9" s="12"/>
       <c r="DA9" s="12"/>
       <c r="DB9" s="12"/>
       <c r="DC9" s="12"/>
       <c r="DD9" s="12"/>
       <c r="DE9" s="12"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="12">
         <v>101.63479244671598</v>
       </c>
       <c r="C10" s="12">
         <v>101.26312772284436</v>
       </c>
       <c r="D10" s="12">
         <v>102.22202382688333</v>
       </c>
       <c r="E10" s="12">
         <v>103.63237541998811</v>
       </c>
       <c r="F10" s="12">
         <v>103.0922291721194</v>
@@ -3314,51 +3324,53 @@
       </c>
       <c r="CQ10" s="12">
         <v>106.42768790057573</v>
       </c>
       <c r="CR10" s="12">
         <v>92.553523566435203</v>
       </c>
       <c r="CS10" s="12">
         <v>103.02184108084475</v>
       </c>
       <c r="CT10" s="12">
         <v>100.68827539835652</v>
       </c>
       <c r="CU10" s="12">
         <v>101.68112544516086</v>
       </c>
       <c r="CV10" s="12">
         <v>101.0318269916667</v>
       </c>
       <c r="CW10" s="12">
         <v>101.28993002882099</v>
       </c>
       <c r="CX10" s="12">
         <v>102.57216485078243</v>
       </c>
-      <c r="CY10" s="12"/>
+      <c r="CY10" s="12">
+        <v>102.64822389587999</v>
+      </c>
       <c r="CZ10" s="12"/>
       <c r="DA10" s="12"/>
       <c r="DB10" s="12"/>
       <c r="DC10" s="12"/>
       <c r="DD10" s="12"/>
       <c r="DE10" s="12"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="12">
         <v>106.17287077125496</v>
       </c>
       <c r="C11" s="12">
         <v>104.7526070898471</v>
       </c>
       <c r="D11" s="12">
         <v>103.01661610201793</v>
       </c>
       <c r="E11" s="12">
         <v>104.52741049617637</v>
       </c>
       <c r="F11" s="12">
         <v>101.94102074116384</v>
@@ -3629,51 +3641,53 @@
       </c>
       <c r="CQ11" s="12">
         <v>102.27000196545156</v>
       </c>
       <c r="CR11" s="12">
         <v>89.962347865685516</v>
       </c>
       <c r="CS11" s="12">
         <v>99.970244210150511</v>
       </c>
       <c r="CT11" s="12">
         <v>115.91233381094139</v>
       </c>
       <c r="CU11" s="12">
         <v>109.84518190834487</v>
       </c>
       <c r="CV11" s="12">
         <v>94.233018269229703</v>
       </c>
       <c r="CW11" s="12">
         <v>103.97473041075594</v>
       </c>
       <c r="CX11" s="12">
         <v>103.9848294060906</v>
       </c>
-      <c r="CY11" s="12"/>
+      <c r="CY11" s="12">
+        <v>104.08728153456846</v>
+      </c>
       <c r="CZ11" s="12"/>
       <c r="DA11" s="12"/>
       <c r="DB11" s="12"/>
       <c r="DC11" s="12"/>
       <c r="DD11" s="12"/>
       <c r="DE11" s="12"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>104.49637853677554</v>
       </c>
       <c r="C12" s="12">
         <v>99.658235446158344</v>
       </c>
       <c r="D12" s="12">
         <v>107.16050861580901</v>
       </c>
       <c r="E12" s="12">
         <v>103.15996018868559</v>
       </c>
       <c r="F12" s="12">
         <v>103.80526638951982</v>
@@ -3944,51 +3958,53 @@
       </c>
       <c r="CQ12" s="12">
         <v>102.32974032546434</v>
       </c>
       <c r="CR12" s="12">
         <v>76.961720991246835</v>
       </c>
       <c r="CS12" s="12">
         <v>104.1694311395463</v>
       </c>
       <c r="CT12" s="12">
         <v>102.71417842648883</v>
       </c>
       <c r="CU12" s="12">
         <v>103.39892420803235</v>
       </c>
       <c r="CV12" s="12">
         <v>99.829337380958165</v>
       </c>
       <c r="CW12" s="12">
         <v>103.09119917505225</v>
       </c>
       <c r="CX12" s="12">
         <v>103.14195412524418</v>
       </c>
-      <c r="CY12" s="12"/>
+      <c r="CY12" s="12">
+        <v>105.16221936127867</v>
+      </c>
       <c r="CZ12" s="12"/>
       <c r="DA12" s="12"/>
       <c r="DB12" s="12"/>
       <c r="DC12" s="12"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="12"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>36</v>
@@ -4259,51 +4275,53 @@
       </c>
       <c r="CQ13" s="12">
         <v>95.00565525080404</v>
       </c>
       <c r="CR13" s="12">
         <v>103.78353598709964</v>
       </c>
       <c r="CS13" s="12">
         <v>107.86250021017227</v>
       </c>
       <c r="CT13" s="12">
         <v>100.06427475095077</v>
       </c>
       <c r="CU13" s="12">
         <v>103.0438084136828</v>
       </c>
       <c r="CV13" s="12">
         <v>102.14837281979625</v>
       </c>
       <c r="CW13" s="12">
         <v>100.93023659348022</v>
       </c>
       <c r="CX13" s="12">
         <v>100.60899950170423</v>
       </c>
-      <c r="CY13" s="12"/>
+      <c r="CY13" s="12">
+        <v>102.11090195176212</v>
+      </c>
       <c r="CZ13" s="12"/>
       <c r="DA13" s="12"/>
       <c r="DB13" s="12"/>
       <c r="DC13" s="12"/>
       <c r="DD13" s="12"/>
       <c r="DE13" s="12"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="10">
         <v>106.43552800884228</v>
       </c>
       <c r="C14" s="10">
         <v>103.80770073866276</v>
       </c>
       <c r="D14" s="10">
         <v>105.56629729362446</v>
       </c>
       <c r="E14" s="10">
         <v>101.38448092230861</v>
       </c>
       <c r="F14" s="10">
         <v>103.25486620183746</v>
@@ -4574,51 +4592,53 @@
       </c>
       <c r="CQ14" s="12">
         <v>88.184168755577161</v>
       </c>
       <c r="CR14" s="12">
         <v>123.4016735598243</v>
       </c>
       <c r="CS14" s="12">
         <v>106.07188016289095</v>
       </c>
       <c r="CT14" s="12">
         <v>103.4153622280317</v>
       </c>
       <c r="CU14" s="12">
         <v>105.4702836263582</v>
       </c>
       <c r="CV14" s="12">
         <v>104.48181729923593</v>
       </c>
       <c r="CW14" s="12">
         <v>93.878860090088764</v>
       </c>
       <c r="CX14" s="12">
         <v>102.42993140931307</v>
       </c>
-      <c r="CY14" s="12"/>
+      <c r="CY14" s="12">
+        <v>104.58643686086128</v>
+      </c>
       <c r="CZ14" s="12"/>
       <c r="DA14" s="12"/>
       <c r="DB14" s="12"/>
       <c r="DC14" s="12"/>
       <c r="DD14" s="12"/>
       <c r="DE14" s="12"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C15" s="10">
         <v>106.01111494771858</v>
       </c>
       <c r="D15" s="10">
         <v>105.59462520294556</v>
       </c>
       <c r="E15" s="10">
         <v>105.08793284972735</v>
       </c>
       <c r="F15" s="10">
         <v>103.09928029826179</v>
@@ -4889,51 +4909,53 @@
       </c>
       <c r="CQ15" s="12">
         <v>115.10197887798317</v>
       </c>
       <c r="CR15" s="12">
         <v>126.95615928064224</v>
       </c>
       <c r="CS15" s="12">
         <v>102.71879206179351</v>
       </c>
       <c r="CT15" s="12">
         <v>102.54647218234642</v>
       </c>
       <c r="CU15" s="12">
         <v>102.27437039990733</v>
       </c>
       <c r="CV15" s="12">
         <v>102.82102114152156</v>
       </c>
       <c r="CW15" s="12">
         <v>101.84477718229937</v>
       </c>
       <c r="CX15" s="12">
         <v>96.986467567758268</v>
       </c>
-      <c r="CY15" s="10"/>
+      <c r="CY15" s="10">
+        <v>117.60237058079363</v>
+      </c>
       <c r="CZ15" s="12"/>
       <c r="DA15" s="12"/>
       <c r="DB15" s="12"/>
       <c r="DC15" s="12"/>
       <c r="DD15" s="12"/>
       <c r="DE15" s="12"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C16" s="10">
         <v>104.98868339106065</v>
       </c>
       <c r="D16" s="10">
         <v>103.86240078159064</v>
       </c>
       <c r="E16" s="10">
         <v>103.35294287668479</v>
       </c>
       <c r="F16" s="10">
         <v>102.92558335071827</v>
@@ -5204,51 +5226,53 @@
       </c>
       <c r="CQ16" s="12">
         <v>88.592114214871017</v>
       </c>
       <c r="CR16" s="12">
         <v>104.10140768810885</v>
       </c>
       <c r="CS16" s="12">
         <v>115.31604119943472</v>
       </c>
       <c r="CT16" s="12">
         <v>103.54035657910443</v>
       </c>
       <c r="CU16" s="12">
         <v>103.20871281961355</v>
       </c>
       <c r="CV16" s="12">
         <v>102.85688328562988</v>
       </c>
       <c r="CW16" s="12">
         <v>103.57359582475094</v>
       </c>
       <c r="CX16" s="12">
         <v>103.2250693469251</v>
       </c>
-      <c r="CY16" s="10"/>
+      <c r="CY16" s="10">
+        <v>106.11344917249671</v>
+      </c>
       <c r="CZ16" s="12"/>
       <c r="DA16" s="12"/>
       <c r="DB16" s="12"/>
       <c r="DC16" s="12"/>
       <c r="DD16" s="12"/>
       <c r="DE16" s="12"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C17" s="10">
         <v>107.35528063629589</v>
       </c>
       <c r="D17" s="10">
         <v>115.63886391605516</v>
       </c>
       <c r="E17" s="10">
         <v>107.56739897354051</v>
       </c>
       <c r="F17" s="10">
         <v>95.805307756683845</v>
@@ -5519,51 +5543,53 @@
       </c>
       <c r="CQ17" s="12">
         <v>122.04785101984213</v>
       </c>
       <c r="CR17" s="12">
         <v>115.99145356233156</v>
       </c>
       <c r="CS17" s="12">
         <v>99.354677687754048</v>
       </c>
       <c r="CT17" s="12">
         <v>117.49007111802037</v>
       </c>
       <c r="CU17" s="12">
         <v>103.83496544157407</v>
       </c>
       <c r="CV17" s="12">
         <v>75.922870574369327</v>
       </c>
       <c r="CW17" s="12">
         <v>97.805126246254304</v>
       </c>
       <c r="CX17" s="12">
         <v>102.98658446837821</v>
       </c>
-      <c r="CY17" s="10"/>
+      <c r="CY17" s="10">
+        <v>110.76959188904527</v>
+      </c>
       <c r="CZ17" s="12"/>
       <c r="DA17" s="12"/>
       <c r="DB17" s="12"/>
       <c r="DC17" s="12"/>
       <c r="DD17" s="12"/>
       <c r="DE17" s="12"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C18" s="10">
         <v>104.28660949733637</v>
       </c>
       <c r="D18" s="10">
         <v>106.12703419202438</v>
       </c>
       <c r="E18" s="10">
         <v>104.64203544150033</v>
       </c>
       <c r="F18" s="10">
         <v>104.93854121936917</v>
@@ -5834,51 +5860,53 @@
       </c>
       <c r="CQ18" s="12">
         <v>98.288875222816102</v>
       </c>
       <c r="CR18" s="12">
         <v>130.84981067623875</v>
       </c>
       <c r="CS18" s="12">
         <v>100.55381848406748</v>
       </c>
       <c r="CT18" s="12">
         <v>103.37125947775196</v>
       </c>
       <c r="CU18" s="12">
         <v>105.31952434287577</v>
       </c>
       <c r="CV18" s="12">
         <v>103.40317323393833</v>
       </c>
       <c r="CW18" s="12">
         <v>105.93761395762222</v>
       </c>
       <c r="CX18" s="12">
         <v>103.41032930158474</v>
       </c>
-      <c r="CY18" s="10"/>
+      <c r="CY18" s="10">
+        <v>105.7054697343407</v>
+      </c>
       <c r="CZ18" s="12"/>
       <c r="DA18" s="12"/>
       <c r="DB18" s="12"/>
       <c r="DC18" s="12"/>
       <c r="DD18" s="12"/>
       <c r="DE18" s="12"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C19" s="10">
         <v>103.63950495539073</v>
       </c>
       <c r="D19" s="10">
         <v>102.92011621700226</v>
       </c>
       <c r="E19" s="10">
         <v>103.90800958956217</v>
       </c>
       <c r="F19" s="10">
         <v>101.70250359578945</v>
@@ -6149,51 +6177,53 @@
       </c>
       <c r="CQ19" s="12">
         <v>96.90076739339294</v>
       </c>
       <c r="CR19" s="12">
         <v>132.76795352734217</v>
       </c>
       <c r="CS19" s="12">
         <v>104.76344477549407</v>
       </c>
       <c r="CT19" s="12">
         <v>105.77100074046406</v>
       </c>
       <c r="CU19" s="12">
         <v>103.9129331185419</v>
       </c>
       <c r="CV19" s="12">
         <v>101.49445894924895</v>
       </c>
       <c r="CW19" s="12">
         <v>100.490088295935</v>
       </c>
       <c r="CX19" s="12">
         <v>102.75066233284444</v>
       </c>
-      <c r="CY19" s="10"/>
+      <c r="CY19" s="10">
+        <v>107.2936057752774</v>
+      </c>
       <c r="CZ19" s="12"/>
       <c r="DA19" s="12"/>
       <c r="DB19" s="12"/>
       <c r="DC19" s="12"/>
       <c r="DD19" s="12"/>
       <c r="DE19" s="12"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C20" s="10">
         <v>100.46282668334494</v>
       </c>
       <c r="D20" s="10">
         <v>105.94586774497556</v>
       </c>
       <c r="E20" s="10">
         <v>101.25647985914664</v>
       </c>
       <c r="F20" s="10">
         <v>104.5565639932008</v>
@@ -6464,51 +6494,53 @@
       </c>
       <c r="CQ20" s="12">
         <v>107.41039572972117</v>
       </c>
       <c r="CR20" s="12">
         <v>99.345037062665085</v>
       </c>
       <c r="CS20" s="12">
         <v>85.319584289195333</v>
       </c>
       <c r="CT20" s="12">
         <v>105.831367898019</v>
       </c>
       <c r="CU20" s="12">
         <v>108.25187808731593</v>
       </c>
       <c r="CV20" s="12">
         <v>109.07163016572967</v>
       </c>
       <c r="CW20" s="12">
         <v>121.11257813738712</v>
       </c>
       <c r="CX20" s="12">
         <v>108.69978223957173</v>
       </c>
-      <c r="CY20" s="10"/>
+      <c r="CY20" s="10">
+        <v>110.7090438111088</v>
+      </c>
       <c r="CZ20" s="12"/>
       <c r="DA20" s="12"/>
       <c r="DB20" s="12"/>
       <c r="DC20" s="12"/>
       <c r="DD20" s="12"/>
       <c r="DE20" s="12"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>36</v>
@@ -6779,51 +6811,53 @@
       </c>
       <c r="CQ21" s="12">
         <v>106.54120093538668</v>
       </c>
       <c r="CR21" s="12">
         <v>99.483533207209348</v>
       </c>
       <c r="CS21" s="12">
         <v>100.97348901435099</v>
       </c>
       <c r="CT21" s="12">
         <v>99.771710210206948</v>
       </c>
       <c r="CU21" s="12">
         <v>99.300938532377927</v>
       </c>
       <c r="CV21" s="12">
         <v>99.777889231370992</v>
       </c>
       <c r="CW21" s="12">
         <v>99.482114945850014</v>
       </c>
       <c r="CX21" s="12">
         <v>99.923170870711118</v>
       </c>
-      <c r="CY21" s="10"/>
+      <c r="CY21" s="10">
+        <v>100.94392783249103</v>
+      </c>
       <c r="CZ21" s="12"/>
       <c r="DA21" s="12"/>
       <c r="DB21" s="12"/>
       <c r="DC21" s="12"/>
       <c r="DD21" s="12"/>
       <c r="DE21" s="12"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C22" s="10">
         <v>103.25456678854827</v>
       </c>
       <c r="D22" s="10">
         <v>102.5205618921277</v>
       </c>
       <c r="E22" s="10">
         <v>104.5229457775729</v>
       </c>
       <c r="F22" s="10">
         <v>105.0849673062954</v>
@@ -7094,51 +7128,53 @@
       </c>
       <c r="CQ22" s="12">
         <v>96.908829762388422</v>
       </c>
       <c r="CR22" s="12">
         <v>113.63137692030054</v>
       </c>
       <c r="CS22" s="12">
         <v>104.4247535297862</v>
       </c>
       <c r="CT22" s="10">
         <v>95.755315597757502</v>
       </c>
       <c r="CU22" s="12">
         <v>99.289220847517257</v>
       </c>
       <c r="CV22" s="12">
         <v>108.7242408974799</v>
       </c>
       <c r="CW22" s="12">
         <v>102.44784104028469</v>
       </c>
       <c r="CX22" s="12">
         <v>102.64510691819611</v>
       </c>
-      <c r="CY22" s="10"/>
+      <c r="CY22" s="10">
+        <v>106.24423480643365</v>
+      </c>
       <c r="CZ22" s="12"/>
       <c r="DA22" s="12"/>
       <c r="DB22" s="12"/>
       <c r="DC22" s="12"/>
       <c r="DD22" s="12"/>
       <c r="DE22" s="12"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C23" s="10">
         <v>84.442532007735934</v>
       </c>
       <c r="D23" s="10">
         <v>82.056152484180984</v>
       </c>
       <c r="E23" s="10">
         <v>83.116697904324511</v>
       </c>
       <c r="F23" s="10">
         <v>83.773621840107765</v>
@@ -7409,51 +7445,53 @@
       </c>
       <c r="CQ23" s="12">
         <v>81.407873424174355</v>
       </c>
       <c r="CR23" s="12">
         <v>83.085763675908368</v>
       </c>
       <c r="CS23" s="12">
         <v>90.168585851023167</v>
       </c>
       <c r="CT23" s="10">
         <v>99.07201953581513</v>
       </c>
       <c r="CU23" s="12">
         <v>100.09393413349395</v>
       </c>
       <c r="CV23" s="12">
         <v>102.05313830124034</v>
       </c>
       <c r="CW23" s="12">
         <v>100.19148947673786</v>
       </c>
       <c r="CX23" s="12">
         <v>100.08377233692455</v>
       </c>
-      <c r="CY23" s="10"/>
+      <c r="CY23" s="10">
+        <v>99.954376908230557</v>
+      </c>
       <c r="CZ23" s="12"/>
       <c r="DA23" s="12"/>
       <c r="DB23" s="12"/>
       <c r="DC23" s="12"/>
       <c r="DD23" s="12"/>
       <c r="DE23" s="12"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C24" s="10">
         <v>92.194666467087558</v>
       </c>
       <c r="D24" s="10">
         <v>113.82976281763982</v>
       </c>
       <c r="E24" s="10">
         <v>95.430099476920475</v>
       </c>
       <c r="F24" s="10">
         <v>99.251815003149176</v>
@@ -7724,51 +7762,53 @@
       </c>
       <c r="CQ24" s="12">
         <v>107.35798233292238</v>
       </c>
       <c r="CR24" s="12">
         <v>117.42190562377223</v>
       </c>
       <c r="CS24" s="12">
         <v>93.020791169233206</v>
       </c>
       <c r="CT24" s="10">
         <v>100.7746707232178</v>
       </c>
       <c r="CU24" s="12">
         <v>99.441347689401127</v>
       </c>
       <c r="CV24" s="12">
         <v>102.79606793844907</v>
       </c>
       <c r="CW24" s="12">
         <v>167.51973395363947</v>
       </c>
       <c r="CX24" s="12">
         <v>100.31018838040133</v>
       </c>
-      <c r="CY24" s="10"/>
+      <c r="CY24" s="10">
+        <v>93.086253321330872</v>
+      </c>
       <c r="CZ24" s="12"/>
       <c r="DA24" s="12"/>
       <c r="DB24" s="12"/>
       <c r="DC24" s="12"/>
       <c r="DD24" s="12"/>
       <c r="DE24" s="12"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C25" s="10">
         <v>98.501216026804016</v>
       </c>
       <c r="D25" s="10">
         <v>79.262191648234776</v>
       </c>
       <c r="E25" s="10">
         <v>136.18934451049952</v>
       </c>
       <c r="F25" s="10">
         <v>125.62391768789433</v>
@@ -8039,371 +8079,373 @@
       </c>
       <c r="CQ25" s="12">
         <v>92.120114823370187</v>
       </c>
       <c r="CR25" s="12">
         <v>99.285340289027857</v>
       </c>
       <c r="CS25" s="12">
         <v>105.00586186458783</v>
       </c>
       <c r="CT25" s="10">
         <v>109.99973908542424</v>
       </c>
       <c r="CU25" s="12">
         <v>105.09763816893243</v>
       </c>
       <c r="CV25" s="12">
         <v>106.86112999512962</v>
       </c>
       <c r="CW25" s="12">
         <v>104.46027800837521</v>
       </c>
       <c r="CX25" s="12">
         <v>103.49517935702282</v>
       </c>
-      <c r="CY25" s="10"/>
+      <c r="CY25" s="10">
+        <v>92.204126587760243</v>
+      </c>
       <c r="CZ25" s="12"/>
       <c r="DA25" s="12"/>
       <c r="DB25" s="12"/>
       <c r="DC25" s="12"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="12"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="21" t="s">
+      <c r="A27" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="21"/>
-[...59 lines deleted...]
-      <c r="CH27" s="34" t="s">
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
+      <c r="N27" s="28"/>
+      <c r="O27" s="28"/>
+      <c r="P27" s="28"/>
+      <c r="Q27" s="28"/>
+      <c r="R27" s="28"/>
+      <c r="S27" s="28"/>
+      <c r="T27" s="28"/>
+      <c r="U27" s="28"/>
+      <c r="V27" s="28"/>
+      <c r="W27" s="28"/>
+      <c r="X27" s="28"/>
+      <c r="Y27" s="28"/>
+      <c r="Z27" s="28"/>
+      <c r="AA27" s="28"/>
+      <c r="AB27" s="28"/>
+      <c r="AC27" s="28"/>
+      <c r="AD27" s="28"/>
+      <c r="AE27" s="28"/>
+      <c r="AF27" s="28"/>
+      <c r="AG27" s="28"/>
+      <c r="AH27" s="28"/>
+      <c r="AI27" s="28"/>
+      <c r="AJ27" s="28"/>
+      <c r="AK27" s="28"/>
+      <c r="AL27" s="28"/>
+      <c r="AM27" s="28"/>
+      <c r="AN27" s="28"/>
+      <c r="AO27" s="28"/>
+      <c r="AP27" s="28"/>
+      <c r="AQ27" s="28"/>
+      <c r="AR27" s="28"/>
+      <c r="AS27" s="28"/>
+      <c r="AT27" s="28"/>
+      <c r="AU27" s="28"/>
+      <c r="AV27" s="28"/>
+      <c r="AW27" s="28"/>
+      <c r="AX27" s="28"/>
+      <c r="AY27" s="28"/>
+      <c r="AZ27" s="28"/>
+      <c r="BA27" s="28"/>
+      <c r="BB27" s="28"/>
+      <c r="BC27" s="28"/>
+      <c r="BD27" s="28"/>
+      <c r="BE27" s="28"/>
+      <c r="BF27" s="28"/>
+      <c r="BG27" s="28"/>
+      <c r="BH27" s="28"/>
+      <c r="BI27" s="28"/>
+      <c r="CH27" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="CI27" s="34"/>
-[...21 lines deleted...]
-      <c r="DE27" s="34"/>
+      <c r="CI27" s="27"/>
+      <c r="CJ27" s="27"/>
+      <c r="CK27" s="27"/>
+      <c r="CL27" s="27"/>
+      <c r="CM27" s="27"/>
+      <c r="CN27" s="27"/>
+      <c r="CO27" s="27"/>
+      <c r="CP27" s="27"/>
+      <c r="CQ27" s="27"/>
+      <c r="CR27" s="27"/>
+      <c r="CS27" s="27"/>
+      <c r="CT27" s="27"/>
+      <c r="CU27" s="27"/>
+      <c r="CV27" s="27"/>
+      <c r="CW27" s="27"/>
+      <c r="CX27" s="27"/>
+      <c r="CY27" s="27"/>
+      <c r="CZ27" s="27"/>
+      <c r="DA27" s="27"/>
+      <c r="DB27" s="27"/>
+      <c r="DC27" s="27"/>
+      <c r="DD27" s="27"/>
+      <c r="DE27" s="27"/>
       <c r="DF27" s="20"/>
       <c r="DG27" s="20"/>
       <c r="DH27" s="20"/>
       <c r="DI27" s="20"/>
       <c r="DJ27" s="20"/>
       <c r="DK27" s="20"/>
       <c r="DL27" s="20"/>
       <c r="DM27" s="20"/>
       <c r="DN27" s="20"/>
       <c r="DO27" s="20"/>
       <c r="DP27" s="20"/>
       <c r="DQ27" s="20"/>
       <c r="DR27" s="20"/>
       <c r="DS27" s="20"/>
       <c r="DT27" s="20"/>
       <c r="DU27" s="20"/>
       <c r="DV27" s="20"/>
       <c r="DW27" s="20"/>
       <c r="DX27" s="20"/>
       <c r="DY27" s="20"/>
       <c r="DZ27" s="20"/>
       <c r="EA27" s="20"/>
       <c r="EB27" s="20"/>
       <c r="EC27" s="20"/>
       <c r="ED27" s="20"/>
       <c r="EE27" s="20"/>
       <c r="EF27" s="20"/>
       <c r="EG27" s="20"/>
       <c r="EH27" s="20"/>
       <c r="EI27" s="20"/>
       <c r="EJ27" s="20"/>
       <c r="EK27" s="20"/>
       <c r="EL27" s="20"/>
       <c r="EM27" s="20"/>
       <c r="EN27" s="20"/>
       <c r="EO27" s="20"/>
       <c r="EP27" s="20"/>
     </row>
     <row r="28" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K28" s="22" t="s">
+      <c r="K28" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="L28" s="22"/>
-[...1 lines deleted...]
-      <c r="W28" s="22" t="s">
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
+      <c r="W28" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="X28" s="22"/>
-[...1 lines deleted...]
-      <c r="AH28" s="23" t="s">
+      <c r="X28" s="29"/>
+      <c r="Y28" s="29"/>
+      <c r="AH28" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="AI28" s="23"/>
-[...2 lines deleted...]
-      <c r="AT28" s="23" t="s">
+      <c r="AI28" s="26"/>
+      <c r="AJ28" s="26"/>
+      <c r="AK28" s="26"/>
+      <c r="AT28" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="AU28" s="23"/>
-[...2 lines deleted...]
-      <c r="BF28" s="23" t="s">
+      <c r="AU28" s="26"/>
+      <c r="AV28" s="26"/>
+      <c r="AW28" s="26"/>
+      <c r="BF28" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="BG28" s="23"/>
-[...2 lines deleted...]
-      <c r="BR28" s="23" t="s">
+      <c r="BG28" s="26"/>
+      <c r="BH28" s="26"/>
+      <c r="BI28" s="26"/>
+      <c r="BR28" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="BS28" s="23"/>
-[...2 lines deleted...]
-      <c r="CD28" s="23" t="s">
+      <c r="BS28" s="26"/>
+      <c r="BT28" s="26"/>
+      <c r="BU28" s="26"/>
+      <c r="CD28" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="CE28" s="23"/>
-[...2 lines deleted...]
-      <c r="CP28" s="23" t="s">
+      <c r="CE28" s="26"/>
+      <c r="CF28" s="26"/>
+      <c r="CG28" s="26"/>
+      <c r="CP28" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="CQ28" s="23"/>
-[...2 lines deleted...]
-      <c r="DB28" s="23" t="s">
+      <c r="CQ28" s="26"/>
+      <c r="CR28" s="26"/>
+      <c r="CS28" s="26"/>
+      <c r="DB28" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="DC28" s="23"/>
-[...1 lines deleted...]
-      <c r="DE28" s="23"/>
+      <c r="DC28" s="26"/>
+      <c r="DD28" s="26"/>
+      <c r="DE28" s="26"/>
     </row>
     <row r="29" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="25"/>
-      <c r="B29" s="27" t="s">
+      <c r="A29" s="30"/>
+      <c r="B29" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="28"/>
-[...10 lines deleted...]
-      <c r="N29" s="27" t="s">
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="25"/>
+      <c r="N29" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="O29" s="28"/>
-[...10 lines deleted...]
-      <c r="Z29" s="27" t="s">
+      <c r="O29" s="24"/>
+      <c r="P29" s="24"/>
+      <c r="Q29" s="24"/>
+      <c r="R29" s="24"/>
+      <c r="S29" s="24"/>
+      <c r="T29" s="24"/>
+      <c r="U29" s="24"/>
+      <c r="V29" s="24"/>
+      <c r="W29" s="24"/>
+      <c r="X29" s="24"/>
+      <c r="Y29" s="25"/>
+      <c r="Z29" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AA29" s="28"/>
-[...10 lines deleted...]
-      <c r="AL29" s="27" t="s">
+      <c r="AA29" s="24"/>
+      <c r="AB29" s="24"/>
+      <c r="AC29" s="24"/>
+      <c r="AD29" s="24"/>
+      <c r="AE29" s="24"/>
+      <c r="AF29" s="24"/>
+      <c r="AG29" s="24"/>
+      <c r="AH29" s="24"/>
+      <c r="AI29" s="24"/>
+      <c r="AJ29" s="24"/>
+      <c r="AK29" s="25"/>
+      <c r="AL29" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="AM29" s="28"/>
-[...10 lines deleted...]
-      <c r="AX29" s="27" t="s">
+      <c r="AM29" s="24"/>
+      <c r="AN29" s="24"/>
+      <c r="AO29" s="24"/>
+      <c r="AP29" s="24"/>
+      <c r="AQ29" s="24"/>
+      <c r="AR29" s="24"/>
+      <c r="AS29" s="24"/>
+      <c r="AT29" s="24"/>
+      <c r="AU29" s="24"/>
+      <c r="AV29" s="24"/>
+      <c r="AW29" s="25"/>
+      <c r="AX29" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="AY29" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="27" t="s">
+      <c r="AY29" s="24"/>
+      <c r="AZ29" s="24"/>
+      <c r="BA29" s="24"/>
+      <c r="BB29" s="24"/>
+      <c r="BC29" s="24"/>
+      <c r="BD29" s="24"/>
+      <c r="BE29" s="24"/>
+      <c r="BF29" s="24"/>
+      <c r="BG29" s="24"/>
+      <c r="BH29" s="24"/>
+      <c r="BI29" s="25"/>
+      <c r="BJ29" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="BK29" s="28"/>
-[...10 lines deleted...]
-      <c r="BV29" s="27" t="s">
+      <c r="BK29" s="24"/>
+      <c r="BL29" s="24"/>
+      <c r="BM29" s="24"/>
+      <c r="BN29" s="24"/>
+      <c r="BO29" s="24"/>
+      <c r="BP29" s="24"/>
+      <c r="BQ29" s="24"/>
+      <c r="BR29" s="24"/>
+      <c r="BS29" s="24"/>
+      <c r="BT29" s="24"/>
+      <c r="BU29" s="25"/>
+      <c r="BV29" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="BW29" s="28"/>
-[...10 lines deleted...]
-      <c r="CH29" s="27" t="s">
+      <c r="BW29" s="24"/>
+      <c r="BX29" s="24"/>
+      <c r="BY29" s="24"/>
+      <c r="BZ29" s="24"/>
+      <c r="CA29" s="24"/>
+      <c r="CB29" s="24"/>
+      <c r="CC29" s="24"/>
+      <c r="CD29" s="24"/>
+      <c r="CE29" s="24"/>
+      <c r="CF29" s="24"/>
+      <c r="CG29" s="25"/>
+      <c r="CH29" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="CI29" s="28"/>
-[...10 lines deleted...]
-      <c r="CT29" s="27" t="s">
+      <c r="CI29" s="24"/>
+      <c r="CJ29" s="24"/>
+      <c r="CK29" s="24"/>
+      <c r="CL29" s="24"/>
+      <c r="CM29" s="24"/>
+      <c r="CN29" s="24"/>
+      <c r="CO29" s="24"/>
+      <c r="CP29" s="24"/>
+      <c r="CQ29" s="24"/>
+      <c r="CR29" s="24"/>
+      <c r="CS29" s="25"/>
+      <c r="CT29" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="CU29" s="28"/>
-[...9 lines deleted...]
-      <c r="DE29" s="29"/>
+      <c r="CU29" s="24"/>
+      <c r="CV29" s="24"/>
+      <c r="CW29" s="24"/>
+      <c r="CX29" s="24"/>
+      <c r="CY29" s="24"/>
+      <c r="CZ29" s="24"/>
+      <c r="DA29" s="24"/>
+      <c r="DB29" s="24"/>
+      <c r="DC29" s="24"/>
+      <c r="DD29" s="24"/>
+      <c r="DE29" s="25"/>
     </row>
     <row r="30" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="26"/>
+      <c r="A30" s="31"/>
       <c r="B30" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -8992,51 +9034,53 @@
       </c>
       <c r="CQ31" s="1">
         <v>102.66701100903934</v>
       </c>
       <c r="CR31" s="1">
         <v>117.24112160078322</v>
       </c>
       <c r="CS31" s="1">
         <v>101.05305444213111</v>
       </c>
       <c r="CT31" s="1">
         <v>102.66589227756262</v>
       </c>
       <c r="CU31" s="1">
         <v>104.24042122700286</v>
       </c>
       <c r="CV31" s="1">
         <v>103.47560454685609</v>
       </c>
       <c r="CW31" s="1">
         <v>104.24099900868372</v>
       </c>
       <c r="CX31" s="1">
         <v>103.72489964568823</v>
       </c>
-      <c r="CY31" s="1"/>
+      <c r="CY31" s="1">
+        <v>106.91940897738341</v>
+      </c>
       <c r="CZ31" s="1"/>
       <c r="DA31" s="1"/>
       <c r="DB31" s="1"/>
       <c r="DC31" s="1"/>
       <c r="DD31" s="1"/>
       <c r="DE31" s="1"/>
     </row>
     <row r="32" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>36</v>
@@ -9307,51 +9351,53 @@
       </c>
       <c r="CQ32" s="12">
         <v>91.62017110477403</v>
       </c>
       <c r="CR32" s="12">
         <v>105.2998268553837</v>
       </c>
       <c r="CS32" s="12">
         <v>103.41536979628445</v>
       </c>
       <c r="CT32" s="12">
         <v>104.62833502294011</v>
       </c>
       <c r="CU32" s="12">
         <v>104.70261172113896</v>
       </c>
       <c r="CV32" s="12">
         <v>101.98686865624984</v>
       </c>
       <c r="CW32" s="12">
         <v>102.43500616468111</v>
       </c>
       <c r="CX32" s="12">
         <v>104.4403625152469</v>
       </c>
-      <c r="CY32" s="12"/>
+      <c r="CY32" s="12">
+        <v>104.31483627978886</v>
+      </c>
       <c r="CZ32" s="12"/>
       <c r="DA32" s="12"/>
       <c r="DB32" s="12"/>
       <c r="DC32" s="12"/>
       <c r="DD32" s="12"/>
       <c r="DE32" s="12"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="12">
         <v>104.92492573475363</v>
       </c>
       <c r="C33" s="12">
         <v>107.86553177518088</v>
       </c>
       <c r="D33" s="12">
         <v>102.36129297347563</v>
       </c>
       <c r="E33" s="12">
         <v>104.87580031520993</v>
       </c>
       <c r="F33" s="12">
         <v>103.86745732606306</v>
@@ -9622,51 +9668,53 @@
       </c>
       <c r="CQ33" s="12">
         <v>111.06793387673373</v>
       </c>
       <c r="CR33" s="12">
         <v>148.55954965871891</v>
       </c>
       <c r="CS33" s="12">
         <v>117.62846617549603</v>
       </c>
       <c r="CT33" s="12">
         <v>108.17317541570395</v>
       </c>
       <c r="CU33" s="12">
         <v>103.67589277140483</v>
       </c>
       <c r="CV33" s="12">
         <v>97.564659855923125</v>
       </c>
       <c r="CW33" s="12">
         <v>101.33135617568796</v>
       </c>
       <c r="CX33" s="12">
         <v>106.6257651683169</v>
       </c>
-      <c r="CY33" s="10"/>
+      <c r="CY33" s="10">
+        <v>110.57831325598151</v>
+      </c>
       <c r="CZ33" s="12"/>
       <c r="DA33" s="12"/>
       <c r="DB33" s="12"/>
       <c r="DC33" s="12"/>
       <c r="DD33" s="12"/>
       <c r="DE33" s="12"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="12">
         <v>106.01495722123401</v>
       </c>
       <c r="C34" s="12">
         <v>104.24876872130817</v>
       </c>
       <c r="D34" s="12">
         <v>105.65917912670311</v>
       </c>
       <c r="E34" s="12">
         <v>106.31920274532007</v>
       </c>
       <c r="F34" s="12">
         <v>106.87516642201618</v>
@@ -9937,51 +9985,53 @@
       </c>
       <c r="CQ34" s="12">
         <v>95.864527496303424</v>
       </c>
       <c r="CR34" s="12">
         <v>103.37255604423929</v>
       </c>
       <c r="CS34" s="12">
         <v>100.70739566146753</v>
       </c>
       <c r="CT34" s="12">
         <v>100.29809774354024</v>
       </c>
       <c r="CU34" s="12">
         <v>101.49934622776149</v>
       </c>
       <c r="CV34" s="12">
         <v>102.22200540214736</v>
       </c>
       <c r="CW34" s="12">
         <v>100.74090885036217</v>
       </c>
       <c r="CX34" s="12">
         <v>102.58416990188147</v>
       </c>
-      <c r="CY34" s="10"/>
+      <c r="CY34" s="10">
+        <v>106.72851246594888</v>
+      </c>
       <c r="CZ34" s="12"/>
       <c r="DA34" s="12"/>
       <c r="DB34" s="12"/>
       <c r="DC34" s="12"/>
       <c r="DD34" s="12"/>
       <c r="DE34" s="12"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="12">
         <v>101.24735960590876</v>
       </c>
       <c r="C35" s="12">
         <v>100.77705935009907</v>
       </c>
       <c r="D35" s="12">
         <v>104.44394789634985</v>
       </c>
       <c r="E35" s="12">
         <v>106.66333503623464</v>
       </c>
       <c r="F35" s="12">
         <v>103.39168438206438</v>
@@ -10252,51 +10302,53 @@
       </c>
       <c r="CQ35" s="12">
         <v>106.31057596520357</v>
       </c>
       <c r="CR35" s="12">
         <v>104.72430029989121</v>
       </c>
       <c r="CS35" s="12">
         <v>97.051665885949546</v>
       </c>
       <c r="CT35" s="12">
         <v>92.425080149954624</v>
       </c>
       <c r="CU35" s="12">
         <v>102.88937724560283</v>
       </c>
       <c r="CV35" s="12">
         <v>107.33439305251589</v>
       </c>
       <c r="CW35" s="12">
         <v>98.868327017859258</v>
       </c>
       <c r="CX35" s="12">
         <v>102.42671277402845</v>
       </c>
-      <c r="CY35" s="12"/>
+      <c r="CY35" s="12">
+        <v>106.75118829073924</v>
+      </c>
       <c r="CZ35" s="12"/>
       <c r="DA35" s="12"/>
       <c r="DB35" s="12"/>
       <c r="DC35" s="12"/>
       <c r="DD35" s="12"/>
       <c r="DE35" s="12"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="12">
         <v>102.00445085188028</v>
       </c>
       <c r="C36" s="12">
         <v>101.61282880352896</v>
       </c>
       <c r="D36" s="12">
         <v>102.53914301181592</v>
       </c>
       <c r="E36" s="12">
         <v>104.02264756853418</v>
       </c>
       <c r="F36" s="12">
         <v>103.32193759442544</v>
@@ -10567,51 +10619,53 @@
       </c>
       <c r="CQ36" s="12">
         <v>106.24188567056503</v>
       </c>
       <c r="CR36" s="12">
         <v>91.870539586237484</v>
       </c>
       <c r="CS36" s="12">
         <v>102.69687960631396</v>
       </c>
       <c r="CT36" s="12">
         <v>100.71696722920768</v>
       </c>
       <c r="CU36" s="12">
         <v>101.73788121989782</v>
       </c>
       <c r="CV36" s="12">
         <v>101.06543698952115</v>
       </c>
       <c r="CW36" s="12">
         <v>101.41818977004931</v>
       </c>
       <c r="CX36" s="12">
         <v>102.66779777079162</v>
       </c>
-      <c r="CY36" s="12"/>
+      <c r="CY36" s="12">
+        <v>102.72782756280073</v>
+      </c>
       <c r="CZ36" s="12"/>
       <c r="DA36" s="12"/>
       <c r="DB36" s="12"/>
       <c r="DC36" s="12"/>
       <c r="DD36" s="12"/>
       <c r="DE36" s="12"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="12">
         <v>106.20356253076535</v>
       </c>
       <c r="C37" s="12">
         <v>104.77260286718695</v>
       </c>
       <c r="D37" s="12">
         <v>103.02828853177155</v>
       </c>
       <c r="E37" s="12">
         <v>104.5384908851198</v>
       </c>
       <c r="F37" s="12">
         <v>101.94624568152777</v>
@@ -10882,51 +10936,53 @@
       </c>
       <c r="CQ37" s="12">
         <v>102.27473185122251</v>
       </c>
       <c r="CR37" s="12">
         <v>89.960385672276061</v>
       </c>
       <c r="CS37" s="12">
         <v>99.976317009007289</v>
       </c>
       <c r="CT37" s="12">
         <v>115.94884925513537</v>
       </c>
       <c r="CU37" s="12">
         <v>109.86199047003555</v>
       </c>
       <c r="CV37" s="12">
         <v>94.225980599551249</v>
       </c>
       <c r="CW37" s="12">
         <v>103.97868974531075</v>
       </c>
       <c r="CX37" s="12">
         <v>103.98767091935272</v>
       </c>
-      <c r="CY37" s="12"/>
+      <c r="CY37" s="12">
+        <v>104.08946350770259</v>
+      </c>
       <c r="CZ37" s="12"/>
       <c r="DA37" s="12"/>
       <c r="DB37" s="12"/>
       <c r="DC37" s="12"/>
       <c r="DD37" s="12"/>
       <c r="DE37" s="12"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="12">
         <v>104.99612591742242</v>
       </c>
       <c r="C38" s="12">
         <v>100.07525850362204</v>
       </c>
       <c r="D38" s="12">
         <v>107.67262012807875</v>
       </c>
       <c r="E38" s="12">
         <v>103.54254311627386</v>
       </c>
       <c r="F38" s="12">
         <v>104.16459038969548</v>
@@ -11197,51 +11253,53 @@
       </c>
       <c r="CQ38" s="12">
         <v>102.3590884867433</v>
       </c>
       <c r="CR38" s="12">
         <v>76.834862070311772</v>
       </c>
       <c r="CS38" s="12">
         <v>104.2680310469748</v>
       </c>
       <c r="CT38" s="12">
         <v>102.76575653661084</v>
       </c>
       <c r="CU38" s="12">
         <v>103.46469393899396</v>
       </c>
       <c r="CV38" s="12">
         <v>99.826565500723135</v>
       </c>
       <c r="CW38" s="12">
         <v>103.11717678289413</v>
       </c>
       <c r="CX38" s="12">
         <v>103.17938613942776</v>
       </c>
-      <c r="CY38" s="12"/>
+      <c r="CY38" s="12">
+        <v>105.19730067882695</v>
+      </c>
       <c r="CZ38" s="12"/>
       <c r="DA38" s="12"/>
       <c r="DB38" s="12"/>
       <c r="DC38" s="12"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="12"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>36</v>
@@ -11512,51 +11570,53 @@
       </c>
       <c r="CQ39" s="12">
         <v>94.940258263553403</v>
       </c>
       <c r="CR39" s="12">
         <v>103.69922586810402</v>
       </c>
       <c r="CS39" s="12">
         <v>107.71727348002054</v>
       </c>
       <c r="CT39" s="12">
         <v>100.06480133409205</v>
       </c>
       <c r="CU39" s="12">
         <v>103.07358931403748</v>
       </c>
       <c r="CV39" s="12">
         <v>102.17703813585391</v>
       </c>
       <c r="CW39" s="12">
         <v>100.94463050291735</v>
       </c>
       <c r="CX39" s="12">
         <v>100.61559159414892</v>
       </c>
-      <c r="CY39" s="12"/>
+      <c r="CY39" s="12">
+        <v>102.12121786317014</v>
+      </c>
       <c r="CZ39" s="12"/>
       <c r="DA39" s="12"/>
       <c r="DB39" s="12"/>
       <c r="DC39" s="12"/>
       <c r="DD39" s="12"/>
       <c r="DE39" s="12"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="12">
         <v>106.72474581970644</v>
       </c>
       <c r="C40" s="12">
         <v>104.12402843651689</v>
       </c>
       <c r="D40" s="12">
         <v>105.77205672643824</v>
       </c>
       <c r="E40" s="12">
         <v>101.60687925765706</v>
       </c>
       <c r="F40" s="12">
         <v>103.41331323556622</v>
@@ -11827,51 +11887,53 @@
       </c>
       <c r="CQ40" s="12">
         <v>88.198319836005581</v>
       </c>
       <c r="CR40" s="12">
         <v>123.55615762865784</v>
       </c>
       <c r="CS40" s="12">
         <v>106.15447173160126</v>
       </c>
       <c r="CT40" s="12">
         <v>103.43704939214031</v>
       </c>
       <c r="CU40" s="12">
         <v>105.50856758582678</v>
       </c>
       <c r="CV40" s="12">
         <v>104.50235471824514</v>
       </c>
       <c r="CW40" s="12">
         <v>93.8683617160262</v>
       </c>
       <c r="CX40" s="12">
         <v>102.43705875538589</v>
       </c>
-      <c r="CY40" s="12"/>
+      <c r="CY40" s="12">
+        <v>104.59400858378005</v>
+      </c>
       <c r="CZ40" s="12"/>
       <c r="DA40" s="12"/>
       <c r="DB40" s="12"/>
       <c r="DC40" s="12"/>
       <c r="DD40" s="12"/>
       <c r="DE40" s="12"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="12">
         <v>106.7038033927294</v>
       </c>
       <c r="C41" s="12">
         <v>105.81812169054217</v>
       </c>
       <c r="D41" s="12">
         <v>105.37950542881467</v>
       </c>
       <c r="E41" s="12">
         <v>104.94319983133893</v>
       </c>
       <c r="F41" s="12">
         <v>102.95259521584011</v>
@@ -12142,51 +12204,53 @@
       </c>
       <c r="CQ41" s="12">
         <v>115.11338008986267</v>
       </c>
       <c r="CR41" s="12">
         <v>127.01915669846164</v>
       </c>
       <c r="CS41" s="12">
         <v>102.65940025004635</v>
       </c>
       <c r="CT41" s="12">
         <v>102.59569663892837</v>
       </c>
       <c r="CU41" s="12">
         <v>102.31406783582715</v>
       </c>
       <c r="CV41" s="12">
         <v>102.89644614025259</v>
       </c>
       <c r="CW41" s="12">
         <v>101.87144278993058</v>
       </c>
       <c r="CX41" s="12">
         <v>96.943969567540705</v>
       </c>
-      <c r="CY41" s="10"/>
+      <c r="CY41" s="10">
+        <v>117.76963714620754</v>
+      </c>
       <c r="CZ41" s="12"/>
       <c r="DA41" s="12"/>
       <c r="DB41" s="12"/>
       <c r="DC41" s="12"/>
       <c r="DD41" s="12"/>
       <c r="DE41" s="12"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="12">
         <v>101.86251669871358</v>
       </c>
       <c r="C42" s="12">
         <v>105.28352552852087</v>
       </c>
       <c r="D42" s="12">
         <v>104.09825704537565</v>
       </c>
       <c r="E42" s="12">
         <v>103.56279621680258</v>
       </c>
       <c r="F42" s="12">
         <v>103.10716373131132</v>
@@ -12457,51 +12521,53 @@
       </c>
       <c r="CQ42" s="12">
         <v>88.583341061195995</v>
       </c>
       <c r="CR42" s="12">
         <v>104.82479767894546</v>
       </c>
       <c r="CS42" s="12">
         <v>116.09712385795736</v>
       </c>
       <c r="CT42" s="12">
         <v>103.78472247260993</v>
       </c>
       <c r="CU42" s="12">
         <v>103.4483733985208</v>
       </c>
       <c r="CV42" s="12">
         <v>103.08755436552237</v>
       </c>
       <c r="CW42" s="12">
         <v>103.76534374810001</v>
       </c>
       <c r="CX42" s="12">
         <v>103.42875986885139</v>
       </c>
-      <c r="CY42" s="10"/>
+      <c r="CY42" s="10">
+        <v>106.42533195487975</v>
+      </c>
       <c r="CZ42" s="12"/>
       <c r="DA42" s="12"/>
       <c r="DB42" s="12"/>
       <c r="DC42" s="12"/>
       <c r="DD42" s="12"/>
       <c r="DE42" s="12"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="12">
         <v>102.24700758337526</v>
       </c>
       <c r="C43" s="12">
         <v>105.76189056730188</v>
       </c>
       <c r="D43" s="12">
         <v>113.35965069215976</v>
       </c>
       <c r="E43" s="12">
         <v>105.41561867016472</v>
       </c>
       <c r="F43" s="12">
         <v>93.192390885798446</v>
@@ -12772,51 +12838,53 @@
       </c>
       <c r="CQ43" s="12">
         <v>119.1710250071027</v>
       </c>
       <c r="CR43" s="12">
         <v>112.6600865012755</v>
       </c>
       <c r="CS43" s="12">
         <v>96.912203697014533</v>
       </c>
       <c r="CT43" s="12">
         <v>118.96851059535518</v>
       </c>
       <c r="CU43" s="12">
         <v>104.0404940607057</v>
       </c>
       <c r="CV43" s="12">
         <v>72.257945800029589</v>
       </c>
       <c r="CW43" s="12">
         <v>97.393057759239738</v>
       </c>
       <c r="CX43" s="12">
         <v>103.52263342976494</v>
       </c>
-      <c r="CY43" s="10"/>
+      <c r="CY43" s="10">
+        <v>111.62647307929309</v>
+      </c>
       <c r="CZ43" s="12"/>
       <c r="DA43" s="12"/>
       <c r="DB43" s="12"/>
       <c r="DC43" s="12"/>
       <c r="DD43" s="12"/>
       <c r="DE43" s="12"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C44" s="10">
         <v>104.20286829773077</v>
       </c>
       <c r="D44" s="10">
         <v>106.06935694253363</v>
       </c>
       <c r="E44" s="10">
         <v>104.57526258059968</v>
       </c>
       <c r="F44" s="10">
         <v>104.8856186182099</v>
@@ -13087,51 +13155,53 @@
       </c>
       <c r="CQ44" s="12">
         <v>98.29703144419743</v>
       </c>
       <c r="CR44" s="12">
         <v>130.97417149364603</v>
       </c>
       <c r="CS44" s="12">
         <v>100.61288406559528</v>
       </c>
       <c r="CT44" s="12">
         <v>103.4359973733976</v>
       </c>
       <c r="CU44" s="12">
         <v>105.42182948806931</v>
       </c>
       <c r="CV44" s="12">
         <v>103.48934524454059</v>
       </c>
       <c r="CW44" s="12">
         <v>105.99953946058417</v>
       </c>
       <c r="CX44" s="12">
         <v>103.462561495361</v>
       </c>
-      <c r="CY44" s="10"/>
+      <c r="CY44" s="10">
+        <v>105.76736602390761</v>
+      </c>
       <c r="CZ44" s="12"/>
       <c r="DA44" s="12"/>
       <c r="DB44" s="12"/>
       <c r="DC44" s="12"/>
       <c r="DD44" s="12"/>
       <c r="DE44" s="12"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C45" s="10">
         <v>103.7308458934685</v>
       </c>
       <c r="D45" s="10">
         <v>102.99541485350781</v>
       </c>
       <c r="E45" s="10">
         <v>103.96545435760487</v>
       </c>
       <c r="F45" s="10">
         <v>101.72580433857958</v>
@@ -13402,51 +13472,53 @@
       </c>
       <c r="CQ45" s="12">
         <v>96.862620560552926</v>
       </c>
       <c r="CR45" s="12">
         <v>132.79413332294635</v>
       </c>
       <c r="CS45" s="12">
         <v>104.44407422146821</v>
       </c>
       <c r="CT45" s="12">
         <v>105.90540177021484</v>
       </c>
       <c r="CU45" s="12">
         <v>104.02721513829427</v>
       </c>
       <c r="CV45" s="12">
         <v>101.53787695288088</v>
       </c>
       <c r="CW45" s="12">
         <v>100.50816748199038</v>
       </c>
       <c r="CX45" s="12">
         <v>102.81366010979913</v>
       </c>
-      <c r="CY45" s="10"/>
+      <c r="CY45" s="10">
+        <v>107.43293481930334</v>
+      </c>
       <c r="CZ45" s="12"/>
       <c r="DA45" s="12"/>
       <c r="DB45" s="12"/>
       <c r="DC45" s="12"/>
       <c r="DD45" s="12"/>
       <c r="DE45" s="12"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C46" s="10">
         <v>99.994070661135439</v>
       </c>
       <c r="D46" s="10">
         <v>105.54147226249349</v>
       </c>
       <c r="E46" s="10">
         <v>100.85179194542788</v>
       </c>
       <c r="F46" s="10">
         <v>104.20072778208862</v>
@@ -13717,51 +13789,53 @@
       </c>
       <c r="CQ46" s="12">
         <v>107.20756119330706</v>
       </c>
       <c r="CR46" s="12">
         <v>98.614588049313582</v>
       </c>
       <c r="CS46" s="12">
         <v>84.560280870498701</v>
       </c>
       <c r="CT46" s="12">
         <v>105.90431726570758</v>
       </c>
       <c r="CU46" s="12">
         <v>108.35534884292437</v>
       </c>
       <c r="CV46" s="12">
         <v>109.20325520310816</v>
       </c>
       <c r="CW46" s="12">
         <v>122.16871222069905</v>
       </c>
       <c r="CX46" s="12">
         <v>108.86907741159489</v>
       </c>
-      <c r="CY46" s="10"/>
+      <c r="CY46" s="10">
+        <v>110.87271698808838</v>
+      </c>
       <c r="CZ46" s="12"/>
       <c r="DA46" s="12"/>
       <c r="DB46" s="12"/>
       <c r="DC46" s="12"/>
       <c r="DD46" s="12"/>
       <c r="DE46" s="12"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>36</v>
@@ -14032,51 +14106,53 @@
       </c>
       <c r="CQ47" s="12">
         <v>106.53358443181928</v>
       </c>
       <c r="CR47" s="12">
         <v>99.468305318373396</v>
       </c>
       <c r="CS47" s="12">
         <v>100.96881810720235</v>
       </c>
       <c r="CT47" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU47" s="12">
         <v>99.300607857960998</v>
       </c>
       <c r="CV47" s="12">
         <v>99.777808868787119</v>
       </c>
       <c r="CW47" s="12">
         <v>99.481648801575332</v>
       </c>
       <c r="CX47" s="12">
         <v>99.923143207502548</v>
       </c>
-      <c r="CY47" s="10"/>
+      <c r="CY47" s="10">
+        <v>100.94415193313506</v>
+      </c>
       <c r="CZ47" s="12"/>
       <c r="DA47" s="12"/>
       <c r="DB47" s="12"/>
       <c r="DC47" s="12"/>
       <c r="DD47" s="12"/>
       <c r="DE47" s="12"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C48" s="10">
         <v>103.01693733791488</v>
       </c>
       <c r="D48" s="10">
         <v>102.32841602955504</v>
       </c>
       <c r="E48" s="10">
         <v>104.36382481021136</v>
       </c>
       <c r="F48" s="10">
         <v>104.95298991109966</v>
@@ -14347,51 +14423,53 @@
       </c>
       <c r="CQ48" s="12">
         <v>96.650574040573801</v>
       </c>
       <c r="CR48" s="12">
         <v>113.5088138577965</v>
       </c>
       <c r="CS48" s="12">
         <v>103.98909133309544</v>
       </c>
       <c r="CT48" s="10">
         <v>95.612794789458647</v>
       </c>
       <c r="CU48" s="12">
         <v>99.267693457636128</v>
       </c>
       <c r="CV48" s="12">
         <v>108.99817476113995</v>
       </c>
       <c r="CW48" s="12">
         <v>102.59217108898963</v>
       </c>
       <c r="CX48" s="12">
         <v>102.72592069822643</v>
       </c>
-      <c r="CY48" s="10"/>
+      <c r="CY48" s="10">
+        <v>106.38514604383865</v>
+      </c>
       <c r="CZ48" s="12"/>
       <c r="DA48" s="12"/>
       <c r="DB48" s="12"/>
       <c r="DC48" s="12"/>
       <c r="DD48" s="12"/>
       <c r="DE48" s="12"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C49" s="10">
         <v>97.545842546595168</v>
       </c>
       <c r="D49" s="10">
         <v>79.809319288249398</v>
       </c>
       <c r="E49" s="10">
         <v>86.548051018920575</v>
       </c>
       <c r="F49" s="10">
         <v>90.163523807568396</v>
@@ -14662,51 +14740,53 @@
       </c>
       <c r="CQ49" s="12">
         <v>85.690627092803709</v>
       </c>
       <c r="CR49" s="12">
         <v>109.79397960009285</v>
       </c>
       <c r="CS49" s="12">
         <v>191.72652252793281</v>
       </c>
       <c r="CT49" s="10">
         <v>92.631734018033541</v>
       </c>
       <c r="CU49" s="12">
         <v>100.81699401832014</v>
       </c>
       <c r="CV49" s="12">
         <v>107.69195579266825</v>
       </c>
       <c r="CW49" s="12">
         <v>101.27564071989804</v>
       </c>
       <c r="CX49" s="12">
         <v>100.3259552197059</v>
       </c>
-      <c r="CY49" s="10"/>
+      <c r="CY49" s="10">
+        <v>99.731607095355457</v>
+      </c>
       <c r="CZ49" s="12"/>
       <c r="DA49" s="12"/>
       <c r="DB49" s="12"/>
       <c r="DC49" s="12"/>
       <c r="DD49" s="12"/>
       <c r="DE49" s="12"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C50" s="10">
         <v>92.869956713196657</v>
       </c>
       <c r="D50" s="10">
         <v>119.46026111761134</v>
       </c>
       <c r="E50" s="10">
         <v>96.857565609968745</v>
       </c>
       <c r="F50" s="10">
         <v>101.00775475053105</v>
@@ -14977,51 +15057,53 @@
       </c>
       <c r="CQ50" s="12">
         <v>104.86812914290169</v>
       </c>
       <c r="CR50" s="12">
         <v>111.5837498341091</v>
       </c>
       <c r="CS50" s="12">
         <v>82.905598343583975</v>
       </c>
       <c r="CT50" s="10">
         <v>100.93380847772657</v>
       </c>
       <c r="CU50" s="12">
         <v>99.326688660608539</v>
       </c>
       <c r="CV50" s="12">
         <v>104.09291073516711</v>
       </c>
       <c r="CW50" s="12">
         <v>187.23225177964773</v>
       </c>
       <c r="CX50" s="12">
         <v>100.4002065814785</v>
       </c>
-      <c r="CY50" s="10"/>
+      <c r="CY50" s="10">
+        <v>91.446602123591205</v>
+      </c>
       <c r="CZ50" s="12"/>
       <c r="DA50" s="12"/>
       <c r="DB50" s="12"/>
       <c r="DC50" s="12"/>
       <c r="DD50" s="12"/>
       <c r="DE50" s="12"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="19">
         <v>101.21011146204364</v>
       </c>
       <c r="C51" s="19">
         <v>101.07063778004388</v>
       </c>
       <c r="D51" s="19">
         <v>80.608264125410571</v>
       </c>
       <c r="E51" s="19">
         <v>138.4459550954823</v>
       </c>
       <c r="F51" s="19">
         <v>128.00713427906945</v>
@@ -15292,371 +15374,373 @@
       </c>
       <c r="CQ51" s="12">
         <v>91.791833869949755</v>
       </c>
       <c r="CR51" s="12">
         <v>98.89560656416883</v>
       </c>
       <c r="CS51" s="12">
         <v>104.64599050481303</v>
       </c>
       <c r="CT51" s="10">
         <v>110.05202201636671</v>
       </c>
       <c r="CU51" s="12">
         <v>105.12436844015225</v>
       </c>
       <c r="CV51" s="12">
         <v>106.8962476477177</v>
       </c>
       <c r="CW51" s="12">
         <v>104.54662840077731</v>
       </c>
       <c r="CX51" s="12">
         <v>103.52110322198588</v>
       </c>
-      <c r="CY51" s="10"/>
+      <c r="CY51" s="10">
+        <v>92.151632478751125</v>
+      </c>
       <c r="CZ51" s="12"/>
       <c r="DA51" s="12"/>
       <c r="DB51" s="12"/>
       <c r="DC51" s="12"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="12"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="21" t="s">
+      <c r="A53" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="21"/>
-[...59 lines deleted...]
-      <c r="CH53" s="34" t="s">
+      <c r="B53" s="28"/>
+      <c r="C53" s="28"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
+      <c r="I53" s="28"/>
+      <c r="J53" s="28"/>
+      <c r="K53" s="28"/>
+      <c r="L53" s="28"/>
+      <c r="M53" s="28"/>
+      <c r="N53" s="28"/>
+      <c r="O53" s="28"/>
+      <c r="P53" s="28"/>
+      <c r="Q53" s="28"/>
+      <c r="R53" s="28"/>
+      <c r="S53" s="28"/>
+      <c r="T53" s="28"/>
+      <c r="U53" s="28"/>
+      <c r="V53" s="28"/>
+      <c r="W53" s="28"/>
+      <c r="X53" s="28"/>
+      <c r="Y53" s="28"/>
+      <c r="Z53" s="28"/>
+      <c r="AA53" s="28"/>
+      <c r="AB53" s="28"/>
+      <c r="AC53" s="28"/>
+      <c r="AD53" s="28"/>
+      <c r="AE53" s="28"/>
+      <c r="AF53" s="28"/>
+      <c r="AG53" s="28"/>
+      <c r="AH53" s="28"/>
+      <c r="AI53" s="28"/>
+      <c r="AJ53" s="28"/>
+      <c r="AK53" s="28"/>
+      <c r="AL53" s="28"/>
+      <c r="AM53" s="28"/>
+      <c r="AN53" s="28"/>
+      <c r="AO53" s="28"/>
+      <c r="AP53" s="28"/>
+      <c r="AQ53" s="28"/>
+      <c r="AR53" s="28"/>
+      <c r="AS53" s="28"/>
+      <c r="AT53" s="28"/>
+      <c r="AU53" s="28"/>
+      <c r="AV53" s="28"/>
+      <c r="AW53" s="28"/>
+      <c r="AX53" s="28"/>
+      <c r="AY53" s="28"/>
+      <c r="AZ53" s="28"/>
+      <c r="BA53" s="28"/>
+      <c r="BB53" s="28"/>
+      <c r="BC53" s="28"/>
+      <c r="BD53" s="28"/>
+      <c r="BE53" s="28"/>
+      <c r="BF53" s="28"/>
+      <c r="BG53" s="28"/>
+      <c r="BH53" s="28"/>
+      <c r="BI53" s="28"/>
+      <c r="CH53" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="CI53" s="34"/>
-[...21 lines deleted...]
-      <c r="DE53" s="34"/>
+      <c r="CI53" s="27"/>
+      <c r="CJ53" s="27"/>
+      <c r="CK53" s="27"/>
+      <c r="CL53" s="27"/>
+      <c r="CM53" s="27"/>
+      <c r="CN53" s="27"/>
+      <c r="CO53" s="27"/>
+      <c r="CP53" s="27"/>
+      <c r="CQ53" s="27"/>
+      <c r="CR53" s="27"/>
+      <c r="CS53" s="27"/>
+      <c r="CT53" s="27"/>
+      <c r="CU53" s="27"/>
+      <c r="CV53" s="27"/>
+      <c r="CW53" s="27"/>
+      <c r="CX53" s="27"/>
+      <c r="CY53" s="27"/>
+      <c r="CZ53" s="27"/>
+      <c r="DA53" s="27"/>
+      <c r="DB53" s="27"/>
+      <c r="DC53" s="27"/>
+      <c r="DD53" s="27"/>
+      <c r="DE53" s="27"/>
       <c r="DF53" s="20"/>
       <c r="DG53" s="20"/>
       <c r="DH53" s="20"/>
       <c r="DI53" s="20"/>
       <c r="DJ53" s="20"/>
       <c r="DK53" s="20"/>
       <c r="DL53" s="20"/>
       <c r="DM53" s="20"/>
       <c r="DN53" s="20"/>
       <c r="DO53" s="20"/>
       <c r="DP53" s="20"/>
       <c r="DQ53" s="20"/>
       <c r="DR53" s="20"/>
       <c r="DS53" s="20"/>
       <c r="DT53" s="20"/>
       <c r="DU53" s="20"/>
       <c r="DV53" s="20"/>
       <c r="DW53" s="20"/>
       <c r="DX53" s="20"/>
       <c r="DY53" s="20"/>
       <c r="DZ53" s="20"/>
       <c r="EA53" s="20"/>
       <c r="EB53" s="20"/>
       <c r="EC53" s="20"/>
       <c r="ED53" s="20"/>
       <c r="EE53" s="20"/>
       <c r="EF53" s="20"/>
       <c r="EG53" s="20"/>
       <c r="EH53" s="20"/>
       <c r="EI53" s="20"/>
       <c r="EJ53" s="20"/>
       <c r="EK53" s="20"/>
       <c r="EL53" s="20"/>
       <c r="EM53" s="20"/>
       <c r="EN53" s="20"/>
       <c r="EO53" s="20"/>
       <c r="EP53" s="20"/>
     </row>
     <row r="54" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K54" s="22" t="s">
+      <c r="K54" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="L54" s="22"/>
-[...1 lines deleted...]
-      <c r="W54" s="22" t="s">
+      <c r="L54" s="29"/>
+      <c r="M54" s="29"/>
+      <c r="W54" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="X54" s="22"/>
-[...1 lines deleted...]
-      <c r="AH54" s="23" t="s">
+      <c r="X54" s="29"/>
+      <c r="Y54" s="29"/>
+      <c r="AH54" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="AI54" s="23"/>
-[...2 lines deleted...]
-      <c r="AT54" s="23" t="s">
+      <c r="AI54" s="26"/>
+      <c r="AJ54" s="26"/>
+      <c r="AK54" s="26"/>
+      <c r="AT54" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="AU54" s="23"/>
-[...2 lines deleted...]
-      <c r="BF54" s="23" t="s">
+      <c r="AU54" s="26"/>
+      <c r="AV54" s="26"/>
+      <c r="AW54" s="26"/>
+      <c r="BF54" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="BG54" s="23"/>
-[...2 lines deleted...]
-      <c r="BR54" s="23" t="s">
+      <c r="BG54" s="26"/>
+      <c r="BH54" s="26"/>
+      <c r="BI54" s="26"/>
+      <c r="BR54" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="BS54" s="23"/>
-[...2 lines deleted...]
-      <c r="CD54" s="23" t="s">
+      <c r="BS54" s="26"/>
+      <c r="BT54" s="26"/>
+      <c r="BU54" s="26"/>
+      <c r="CD54" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="CE54" s="23"/>
-[...2 lines deleted...]
-      <c r="CP54" s="23" t="s">
+      <c r="CE54" s="26"/>
+      <c r="CF54" s="26"/>
+      <c r="CG54" s="26"/>
+      <c r="CP54" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="CQ54" s="23"/>
-[...2 lines deleted...]
-      <c r="DB54" s="23" t="s">
+      <c r="CQ54" s="26"/>
+      <c r="CR54" s="26"/>
+      <c r="CS54" s="26"/>
+      <c r="DB54" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="DC54" s="23"/>
-[...1 lines deleted...]
-      <c r="DE54" s="23"/>
+      <c r="DC54" s="26"/>
+      <c r="DD54" s="26"/>
+      <c r="DE54" s="26"/>
     </row>
     <row r="55" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="25"/>
-      <c r="B55" s="27" t="s">
+      <c r="A55" s="30"/>
+      <c r="B55" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="C55" s="31"/>
-[...10 lines deleted...]
-      <c r="N55" s="27" t="s">
+      <c r="C55" s="33"/>
+      <c r="D55" s="33"/>
+      <c r="E55" s="33"/>
+      <c r="F55" s="33"/>
+      <c r="G55" s="33"/>
+      <c r="H55" s="33"/>
+      <c r="I55" s="33"/>
+      <c r="J55" s="33"/>
+      <c r="K55" s="33"/>
+      <c r="L55" s="33"/>
+      <c r="M55" s="34"/>
+      <c r="N55" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="O55" s="31"/>
-[...10 lines deleted...]
-      <c r="Z55" s="27" t="s">
+      <c r="O55" s="33"/>
+      <c r="P55" s="33"/>
+      <c r="Q55" s="33"/>
+      <c r="R55" s="33"/>
+      <c r="S55" s="33"/>
+      <c r="T55" s="33"/>
+      <c r="U55" s="33"/>
+      <c r="V55" s="33"/>
+      <c r="W55" s="33"/>
+      <c r="X55" s="33"/>
+      <c r="Y55" s="34"/>
+      <c r="Z55" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AA55" s="31"/>
-[...10 lines deleted...]
-      <c r="AL55" s="27" t="s">
+      <c r="AA55" s="33"/>
+      <c r="AB55" s="33"/>
+      <c r="AC55" s="33"/>
+      <c r="AD55" s="33"/>
+      <c r="AE55" s="33"/>
+      <c r="AF55" s="33"/>
+      <c r="AG55" s="33"/>
+      <c r="AH55" s="33"/>
+      <c r="AI55" s="33"/>
+      <c r="AJ55" s="33"/>
+      <c r="AK55" s="34"/>
+      <c r="AL55" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="AM55" s="31"/>
-[...10 lines deleted...]
-      <c r="AX55" s="27" t="s">
+      <c r="AM55" s="33"/>
+      <c r="AN55" s="33"/>
+      <c r="AO55" s="33"/>
+      <c r="AP55" s="33"/>
+      <c r="AQ55" s="33"/>
+      <c r="AR55" s="33"/>
+      <c r="AS55" s="33"/>
+      <c r="AT55" s="33"/>
+      <c r="AU55" s="33"/>
+      <c r="AV55" s="33"/>
+      <c r="AW55" s="34"/>
+      <c r="AX55" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="AY55" s="31"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="27" t="s">
+      <c r="AY55" s="33"/>
+      <c r="AZ55" s="33"/>
+      <c r="BA55" s="33"/>
+      <c r="BB55" s="33"/>
+      <c r="BC55" s="33"/>
+      <c r="BD55" s="33"/>
+      <c r="BE55" s="33"/>
+      <c r="BF55" s="33"/>
+      <c r="BG55" s="33"/>
+      <c r="BH55" s="33"/>
+      <c r="BI55" s="34"/>
+      <c r="BJ55" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="BK55" s="28"/>
-[...10 lines deleted...]
-      <c r="BV55" s="27" t="s">
+      <c r="BK55" s="24"/>
+      <c r="BL55" s="24"/>
+      <c r="BM55" s="24"/>
+      <c r="BN55" s="24"/>
+      <c r="BO55" s="24"/>
+      <c r="BP55" s="24"/>
+      <c r="BQ55" s="24"/>
+      <c r="BR55" s="24"/>
+      <c r="BS55" s="24"/>
+      <c r="BT55" s="24"/>
+      <c r="BU55" s="25"/>
+      <c r="BV55" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="BW55" s="28"/>
-[...10 lines deleted...]
-      <c r="CH55" s="27" t="s">
+      <c r="BW55" s="24"/>
+      <c r="BX55" s="24"/>
+      <c r="BY55" s="24"/>
+      <c r="BZ55" s="24"/>
+      <c r="CA55" s="24"/>
+      <c r="CB55" s="24"/>
+      <c r="CC55" s="24"/>
+      <c r="CD55" s="24"/>
+      <c r="CE55" s="24"/>
+      <c r="CF55" s="24"/>
+      <c r="CG55" s="25"/>
+      <c r="CH55" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="CI55" s="28"/>
-[...10 lines deleted...]
-      <c r="CT55" s="27" t="s">
+      <c r="CI55" s="24"/>
+      <c r="CJ55" s="24"/>
+      <c r="CK55" s="24"/>
+      <c r="CL55" s="24"/>
+      <c r="CM55" s="24"/>
+      <c r="CN55" s="24"/>
+      <c r="CO55" s="24"/>
+      <c r="CP55" s="24"/>
+      <c r="CQ55" s="24"/>
+      <c r="CR55" s="24"/>
+      <c r="CS55" s="25"/>
+      <c r="CT55" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="CU55" s="28"/>
-[...9 lines deleted...]
-      <c r="DE55" s="29"/>
+      <c r="CU55" s="24"/>
+      <c r="CV55" s="24"/>
+      <c r="CW55" s="24"/>
+      <c r="CX55" s="24"/>
+      <c r="CY55" s="24"/>
+      <c r="CZ55" s="24"/>
+      <c r="DA55" s="24"/>
+      <c r="DB55" s="24"/>
+      <c r="DC55" s="24"/>
+      <c r="DD55" s="24"/>
+      <c r="DE55" s="25"/>
     </row>
     <row r="56" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="30"/>
+      <c r="A56" s="32"/>
       <c r="B56" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J56" s="7" t="s">
@@ -16245,51 +16329,53 @@
       </c>
       <c r="CQ57" s="1">
         <v>102.50880838299877</v>
       </c>
       <c r="CR57" s="1">
         <v>124.21483497858749</v>
       </c>
       <c r="CS57" s="1">
         <v>93.225776313028703</v>
       </c>
       <c r="CT57" s="1">
         <v>100</v>
       </c>
       <c r="CU57" s="1">
         <v>100.08421817247508</v>
       </c>
       <c r="CV57" s="1">
         <v>100</v>
       </c>
       <c r="CW57" s="1">
         <v>130.2369122888478</v>
       </c>
       <c r="CX57" s="1">
         <v>103.48312211195044</v>
       </c>
-      <c r="CY57" s="1"/>
+      <c r="CY57" s="1">
+        <v>110.37588486870051</v>
+      </c>
       <c r="CZ57" s="1"/>
       <c r="DA57" s="1"/>
       <c r="DB57" s="1"/>
       <c r="DC57" s="1"/>
       <c r="DD57" s="1"/>
       <c r="DE57" s="1"/>
     </row>
     <row r="58" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>36</v>
@@ -16557,54 +16643,56 @@
       </c>
       <c r="CP58" s="12">
         <v>105.31471604724916</v>
       </c>
       <c r="CQ58" s="12">
         <v>84.603179610688755</v>
       </c>
       <c r="CR58" s="12">
         <v>104.93766110676252</v>
       </c>
       <c r="CS58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CV58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CW58" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CX58" s="12" t="e">
-[...2 lines deleted...]
-      <c r="CY58" s="12"/>
+      <c r="CX58" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="CY58" s="12" t="s">
+        <v>36</v>
+      </c>
       <c r="CZ58" s="12"/>
       <c r="DA58" s="12"/>
       <c r="DB58" s="12"/>
       <c r="DC58" s="12"/>
       <c r="DD58" s="12"/>
       <c r="DE58" s="12"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="C59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="D59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="E59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="F59" s="12">
         <v>117.01380349430434</v>
@@ -16875,51 +16963,53 @@
       </c>
       <c r="CQ59" s="12">
         <v>112.13509803033264</v>
       </c>
       <c r="CR59" s="12">
         <v>168.71147421181519</v>
       </c>
       <c r="CS59" s="12">
         <v>96.28525123377932</v>
       </c>
       <c r="CT59" s="12">
         <v>100</v>
       </c>
       <c r="CU59" s="12">
         <v>100</v>
       </c>
       <c r="CV59" s="12">
         <v>100</v>
       </c>
       <c r="CW59" s="12">
         <v>80.418380155487412</v>
       </c>
       <c r="CX59" s="12">
         <v>100</v>
       </c>
-      <c r="CY59" s="10"/>
+      <c r="CY59" s="10">
+        <v>100</v>
+      </c>
       <c r="CZ59" s="12"/>
       <c r="DA59" s="12"/>
       <c r="DB59" s="12"/>
       <c r="DC59" s="12"/>
       <c r="DD59" s="12"/>
       <c r="DE59" s="12"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="C60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="D60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="E60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="F60" s="12">
         <v>135.01384719888506</v>
@@ -17190,51 +17280,53 @@
       </c>
       <c r="CQ60" s="12">
         <v>93.448814348002102</v>
       </c>
       <c r="CR60" s="12">
         <v>90.668931334220517</v>
       </c>
       <c r="CS60" s="12">
         <v>117.22633065177939</v>
       </c>
       <c r="CT60" s="12">
         <v>100</v>
       </c>
       <c r="CU60" s="12">
         <v>100</v>
       </c>
       <c r="CV60" s="12">
         <v>100</v>
       </c>
       <c r="CW60" s="12">
         <v>100</v>
       </c>
       <c r="CX60" s="12">
         <v>100.0000287918877</v>
       </c>
-      <c r="CY60" s="10"/>
+      <c r="CY60" s="10">
+        <v>100.00002560796966</v>
+      </c>
       <c r="CZ60" s="12"/>
       <c r="DA60" s="12"/>
       <c r="DB60" s="12"/>
       <c r="DC60" s="12"/>
       <c r="DD60" s="12"/>
       <c r="DE60" s="12"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="C61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="D61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="E61" s="12">
         <v>108.56721621845257</v>
       </c>
       <c r="F61" s="12">
         <v>103.43748888200328</v>
@@ -17505,51 +17597,53 @@
       </c>
       <c r="CQ61" s="12">
         <v>104.1965952975134</v>
       </c>
       <c r="CR61" s="12">
         <v>85.82032139265003</v>
       </c>
       <c r="CS61" s="12">
         <v>94.949373585371916</v>
       </c>
       <c r="CT61" s="12">
         <v>100</v>
       </c>
       <c r="CU61" s="12">
         <v>100</v>
       </c>
       <c r="CV61" s="12">
         <v>100</v>
       </c>
       <c r="CW61" s="12">
         <v>175.35083553354508</v>
       </c>
       <c r="CX61" s="12">
         <v>99.999994073373756</v>
       </c>
-      <c r="CY61" s="12"/>
+      <c r="CY61" s="12">
+        <v>104.65088594136718</v>
+      </c>
       <c r="CZ61" s="12"/>
       <c r="DA61" s="12"/>
       <c r="DB61" s="12"/>
       <c r="DC61" s="12"/>
       <c r="DD61" s="12"/>
       <c r="DE61" s="12"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="C62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="D62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="E62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="F62" s="12">
         <v>122.01710970872747</v>
@@ -17820,51 +17914,53 @@
       </c>
       <c r="CQ62" s="12">
         <v>108.58277198063411</v>
       </c>
       <c r="CR62" s="12">
         <v>54.267512560568541</v>
       </c>
       <c r="CS62" s="12">
         <v>69.261275991513273</v>
       </c>
       <c r="CT62" s="12">
         <v>100</v>
       </c>
       <c r="CU62" s="12">
         <v>100</v>
       </c>
       <c r="CV62" s="12">
         <v>100</v>
       </c>
       <c r="CW62" s="12">
         <v>100</v>
       </c>
       <c r="CX62" s="12">
         <v>100</v>
       </c>
-      <c r="CY62" s="12"/>
+      <c r="CY62" s="12">
+        <v>100</v>
+      </c>
       <c r="CZ62" s="12"/>
       <c r="DA62" s="12"/>
       <c r="DB62" s="12"/>
       <c r="DC62" s="12"/>
       <c r="DD62" s="12"/>
       <c r="DE62" s="12"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="C63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="D63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="E63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="F63" s="12">
         <v>110.09150172278079</v>
@@ -18135,51 +18231,53 @@
       </c>
       <c r="CQ63" s="12">
         <v>101.79079949457584</v>
       </c>
       <c r="CR63" s="12">
         <v>73.198204466779814</v>
       </c>
       <c r="CS63" s="12">
         <v>77.754615085560886</v>
       </c>
       <c r="CT63" s="12">
         <v>100</v>
       </c>
       <c r="CU63" s="12">
         <v>100</v>
       </c>
       <c r="CV63" s="12">
         <v>100</v>
       </c>
       <c r="CW63" s="12">
         <v>99.877389106978967</v>
       </c>
       <c r="CX63" s="12">
         <v>100</v>
       </c>
-      <c r="CY63" s="12"/>
+      <c r="CY63" s="12">
+        <v>100</v>
+      </c>
       <c r="CZ63" s="12"/>
       <c r="DA63" s="12"/>
       <c r="DB63" s="12"/>
       <c r="DC63" s="12"/>
       <c r="DD63" s="12"/>
       <c r="DE63" s="12"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="C64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="D64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="E64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="F64" s="12">
         <v>94.28653913186524</v>
@@ -18450,51 +18548,53 @@
       </c>
       <c r="CQ64" s="12">
         <v>103.4729754195443</v>
       </c>
       <c r="CR64" s="12">
         <v>40.554861274139952</v>
       </c>
       <c r="CS64" s="12">
         <v>106.9627940957798</v>
       </c>
       <c r="CT64" s="12">
         <v>100</v>
       </c>
       <c r="CU64" s="12">
         <v>100</v>
       </c>
       <c r="CV64" s="12">
         <v>100</v>
       </c>
       <c r="CW64" s="12">
         <v>107.67865719934512</v>
       </c>
       <c r="CX64" s="12">
         <v>100</v>
       </c>
-      <c r="CY64" s="12"/>
+      <c r="CY64" s="12">
+        <v>167.14148470619855</v>
+      </c>
       <c r="CZ64" s="12"/>
       <c r="DA64" s="12"/>
       <c r="DB64" s="12"/>
       <c r="DC64" s="12"/>
       <c r="DD64" s="12"/>
       <c r="DE64" s="12"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F65" s="13" t="s">
         <v>36</v>
@@ -18765,51 +18865,53 @@
       </c>
       <c r="CQ65" s="12">
         <v>92.391523639532409</v>
       </c>
       <c r="CR65" s="12">
         <v>103.11647893289022</v>
       </c>
       <c r="CS65" s="12">
         <v>241.41048065372047</v>
       </c>
       <c r="CT65" s="12">
         <v>100</v>
       </c>
       <c r="CU65" s="12">
         <v>100</v>
       </c>
       <c r="CV65" s="12">
         <v>100</v>
       </c>
       <c r="CW65" s="12">
         <v>94.961027620053542</v>
       </c>
       <c r="CX65" s="12">
         <v>100</v>
       </c>
-      <c r="CY65" s="12"/>
+      <c r="CY65" s="12">
+        <v>113.31523582353802</v>
+      </c>
       <c r="CZ65" s="12"/>
       <c r="DA65" s="12"/>
       <c r="DB65" s="12"/>
       <c r="DC65" s="12"/>
       <c r="DD65" s="12"/>
       <c r="DE65" s="12"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="C66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="D66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="E66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="F66" s="12">
         <v>108.74084919353993</v>
@@ -19080,51 +19182,53 @@
       </c>
       <c r="CQ66" s="12">
         <v>85.099860371546228</v>
       </c>
       <c r="CR66" s="12">
         <v>153.41788503091917</v>
       </c>
       <c r="CS66" s="12">
         <v>74.544996168067541</v>
       </c>
       <c r="CT66" s="12">
         <v>100</v>
       </c>
       <c r="CU66" s="12">
         <v>100</v>
       </c>
       <c r="CV66" s="12">
         <v>100</v>
       </c>
       <c r="CW66" s="12">
         <v>90.929081111786559</v>
       </c>
       <c r="CX66" s="12">
         <v>100</v>
       </c>
-      <c r="CY66" s="12"/>
+      <c r="CY66" s="12">
+        <v>100</v>
+      </c>
       <c r="CZ66" s="12"/>
       <c r="DA66" s="12"/>
       <c r="DB66" s="12"/>
       <c r="DC66" s="12"/>
       <c r="DD66" s="12"/>
       <c r="DE66" s="12"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="C67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="D67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="E67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="F67" s="12">
         <v>89.175446205862102</v>
@@ -19395,51 +19499,53 @@
       </c>
       <c r="CQ67" s="12">
         <v>115.95712013883133</v>
       </c>
       <c r="CR67" s="12">
         <v>129.83200282188025</v>
       </c>
       <c r="CS67" s="12">
         <v>98.013896166455694</v>
       </c>
       <c r="CT67" s="12">
         <v>100</v>
       </c>
       <c r="CU67" s="12">
         <v>100</v>
       </c>
       <c r="CV67" s="12">
         <v>100</v>
       </c>
       <c r="CW67" s="12">
         <v>100</v>
       </c>
       <c r="CX67" s="12">
         <v>100</v>
       </c>
-      <c r="CY67" s="10"/>
+      <c r="CY67" s="10">
+        <v>276.97777840152105</v>
+      </c>
       <c r="CZ67" s="12"/>
       <c r="DA67" s="12"/>
       <c r="DB67" s="12"/>
       <c r="DC67" s="12"/>
       <c r="DD67" s="12"/>
       <c r="DE67" s="12"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="C68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="D68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="E68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="F68" s="12">
         <v>104.14711174315683</v>
@@ -19710,51 +19816,53 @@
       </c>
       <c r="CQ68" s="12">
         <v>86.449118677925767</v>
       </c>
       <c r="CR68" s="12">
         <v>109.53533381111806</v>
       </c>
       <c r="CS68" s="12">
         <v>99.942908178447027</v>
       </c>
       <c r="CT68" s="12">
         <v>100</v>
       </c>
       <c r="CU68" s="12">
         <v>100</v>
       </c>
       <c r="CV68" s="12">
         <v>100</v>
       </c>
       <c r="CW68" s="12">
         <v>99.545126811571933</v>
       </c>
       <c r="CX68" s="12">
         <v>100</v>
       </c>
-      <c r="CY68" s="10"/>
+      <c r="CY68" s="10">
+        <v>147.78376412831958</v>
+      </c>
       <c r="CZ68" s="12"/>
       <c r="DA68" s="12"/>
       <c r="DB68" s="12"/>
       <c r="DC68" s="12"/>
       <c r="DD68" s="12"/>
       <c r="DE68" s="12"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="C69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="D69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="E69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="F69" s="12">
         <v>113.73970094637977</v>
@@ -20025,51 +20133,53 @@
       </c>
       <c r="CQ69" s="12">
         <v>138.972773889396</v>
       </c>
       <c r="CR69" s="12">
         <v>103.17431785895241</v>
       </c>
       <c r="CS69" s="12">
         <v>107.27902490867125</v>
       </c>
       <c r="CT69" s="12">
         <v>100</v>
       </c>
       <c r="CU69" s="12">
         <v>100</v>
       </c>
       <c r="CV69" s="12">
         <v>100</v>
       </c>
       <c r="CW69" s="12">
         <v>100</v>
       </c>
       <c r="CX69" s="12">
         <v>100</v>
       </c>
-      <c r="CY69" s="10"/>
+      <c r="CY69" s="10">
+        <v>100</v>
+      </c>
       <c r="CZ69" s="12"/>
       <c r="DA69" s="12"/>
       <c r="DB69" s="12"/>
       <c r="DC69" s="12"/>
       <c r="DD69" s="12"/>
       <c r="DE69" s="12"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="F70" s="10">
         <v>129.30513374282191</v>
@@ -20340,51 +20450,53 @@
       </c>
       <c r="CQ70" s="12">
         <v>97.48148433961714</v>
       </c>
       <c r="CR70" s="12">
         <v>142.33142417528407</v>
       </c>
       <c r="CS70" s="12">
         <v>146.54404451058295</v>
       </c>
       <c r="CT70" s="12">
         <v>100</v>
       </c>
       <c r="CU70" s="12">
         <v>100</v>
       </c>
       <c r="CV70" s="12">
         <v>100</v>
       </c>
       <c r="CW70" s="12">
         <v>112.74258958232011</v>
       </c>
       <c r="CX70" s="12">
         <v>99.999992301647609</v>
       </c>
-      <c r="CY70" s="10"/>
+      <c r="CY70" s="10">
+        <v>99.999992301647609</v>
+      </c>
       <c r="CZ70" s="12"/>
       <c r="DA70" s="12"/>
       <c r="DB70" s="12"/>
       <c r="DC70" s="12"/>
       <c r="DD70" s="12"/>
       <c r="DE70" s="12"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="F71" s="10">
         <v>79.432914499286227</v>
@@ -20655,51 +20767,53 @@
       </c>
       <c r="CQ71" s="12">
         <v>96.150835794255926</v>
       </c>
       <c r="CR71" s="12">
         <v>135.63209115222071</v>
       </c>
       <c r="CS71" s="12">
         <v>108.18920975154521</v>
       </c>
       <c r="CT71" s="12">
         <v>100</v>
       </c>
       <c r="CU71" s="12">
         <v>100</v>
       </c>
       <c r="CV71" s="12">
         <v>100</v>
       </c>
       <c r="CW71" s="12">
         <v>99.348501529020567</v>
       </c>
       <c r="CX71" s="12">
         <v>100.00015813094689</v>
       </c>
-      <c r="CY71" s="10"/>
+      <c r="CY71" s="10">
+        <v>100.00015813094689</v>
+      </c>
       <c r="CZ71" s="12"/>
       <c r="DA71" s="12"/>
       <c r="DB71" s="12"/>
       <c r="DC71" s="12"/>
       <c r="DD71" s="12"/>
       <c r="DE71" s="12"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="C72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="D72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="E72" s="12">
         <v>92.276476455617498</v>
       </c>
       <c r="F72" s="10">
         <v>101.04028701104215</v>
@@ -20970,51 +21084,53 @@
       </c>
       <c r="CQ72" s="12">
         <v>109.0991276271686</v>
       </c>
       <c r="CR72" s="12">
         <v>118.83967816360365</v>
       </c>
       <c r="CS72" s="12">
         <v>84.444571131372996</v>
       </c>
       <c r="CT72" s="12">
         <v>100</v>
       </c>
       <c r="CU72" s="12">
         <v>100.16852669281087</v>
       </c>
       <c r="CV72" s="12">
         <v>100</v>
       </c>
       <c r="CW72" s="12">
         <v>126.59885723650264</v>
       </c>
       <c r="CX72" s="12">
         <v>108.32176276537257</v>
       </c>
-      <c r="CY72" s="10"/>
+      <c r="CY72" s="10">
+        <v>97.855958526415975</v>
+      </c>
       <c r="CZ72" s="12"/>
       <c r="DA72" s="12"/>
       <c r="DB72" s="12"/>
       <c r="DC72" s="12"/>
       <c r="DD72" s="12"/>
       <c r="DE72" s="12"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>36</v>
@@ -21282,54 +21398,56 @@
       </c>
       <c r="CP73" s="12">
         <v>82.689249642540588</v>
       </c>
       <c r="CQ73" s="12">
         <v>127.7245829688364</v>
       </c>
       <c r="CR73" s="12">
         <v>21.397831789126151</v>
       </c>
       <c r="CS73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CV73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CW73" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CX73" s="12" t="e">
-[...2 lines deleted...]
-      <c r="CY73" s="10"/>
+      <c r="CX73" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="CY73" s="10" t="s">
+        <v>36</v>
+      </c>
       <c r="CZ73" s="12"/>
       <c r="DA73" s="12"/>
       <c r="DB73" s="12"/>
       <c r="DC73" s="12"/>
       <c r="DD73" s="12"/>
       <c r="DE73" s="12"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="E74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="F74" s="10">
         <v>106.45890847165226</v>
@@ -21600,51 +21718,53 @@
       </c>
       <c r="CQ74" s="12">
         <v>93.549715888407661</v>
       </c>
       <c r="CR74" s="12">
         <v>115.68980402873343</v>
       </c>
       <c r="CS74" s="12">
         <v>18409.131955327026</v>
       </c>
       <c r="CT74" s="10">
         <v>100</v>
       </c>
       <c r="CU74" s="12">
         <v>100</v>
       </c>
       <c r="CV74" s="12">
         <v>100</v>
       </c>
       <c r="CW74" s="12">
         <v>100</v>
       </c>
       <c r="CX74" s="12">
         <v>100</v>
       </c>
-      <c r="CY74" s="10"/>
+      <c r="CY74" s="10">
+        <v>100</v>
+      </c>
       <c r="CZ74" s="12"/>
       <c r="DA74" s="12"/>
       <c r="DB74" s="12"/>
       <c r="DC74" s="12"/>
       <c r="DD74" s="12"/>
       <c r="DE74" s="12"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="F75" s="10">
         <v>92.956396479829763</v>
@@ -21915,51 +22035,53 @@
       </c>
       <c r="CQ75" s="12">
         <v>82.608731532398977</v>
       </c>
       <c r="CR75" s="12">
         <v>70.8884690006021</v>
       </c>
       <c r="CS75" s="12">
         <v>105.70971823330136</v>
       </c>
       <c r="CT75" s="10">
         <v>100</v>
       </c>
       <c r="CU75" s="12">
         <v>100</v>
       </c>
       <c r="CV75" s="12">
         <v>100</v>
       </c>
       <c r="CW75" s="12">
         <v>99.748405438044003</v>
       </c>
       <c r="CX75" s="12">
         <v>100</v>
       </c>
-      <c r="CY75" s="10"/>
+      <c r="CY75" s="10">
+        <v>100</v>
+      </c>
       <c r="CZ75" s="12"/>
       <c r="DA75" s="12"/>
       <c r="DB75" s="12"/>
       <c r="DC75" s="12"/>
       <c r="DD75" s="12"/>
       <c r="DE75" s="12"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="F76" s="10">
         <v>111.83599807882341</v>
@@ -22230,51 +22352,53 @@
       </c>
       <c r="CQ76" s="12">
         <v>105.63070358933125</v>
       </c>
       <c r="CR76" s="12">
         <v>114.69756727531311</v>
       </c>
       <c r="CS76" s="12">
         <v>115.72630310226285</v>
       </c>
       <c r="CT76" s="10">
         <v>100</v>
       </c>
       <c r="CU76" s="12">
         <v>100</v>
       </c>
       <c r="CV76" s="12">
         <v>100</v>
       </c>
       <c r="CW76" s="12">
         <v>191.31519861556555</v>
       </c>
       <c r="CX76" s="12">
         <v>100.00001998216079</v>
       </c>
-      <c r="CY76" s="10"/>
+      <c r="CY76" s="10">
+        <v>100.00001998216079</v>
+      </c>
       <c r="CZ76" s="12"/>
       <c r="DA76" s="12"/>
       <c r="DB76" s="12"/>
       <c r="DC76" s="12"/>
       <c r="DD76" s="12"/>
       <c r="DE76" s="12"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="C77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="D77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="E77" s="12">
         <v>85.345973123599904</v>
       </c>
       <c r="F77" s="12">
         <v>86.254499097255746</v>
@@ -22545,371 +22669,373 @@
       </c>
       <c r="CQ77" s="12">
         <v>72.340397050775323</v>
       </c>
       <c r="CR77" s="12">
         <v>76.916733562861054</v>
       </c>
       <c r="CS77" s="12">
         <v>89.69074995664073</v>
       </c>
       <c r="CT77" s="10">
         <v>100</v>
       </c>
       <c r="CU77" s="12">
         <v>100</v>
       </c>
       <c r="CV77" s="12">
         <v>100</v>
       </c>
       <c r="CW77" s="12">
         <v>100</v>
       </c>
       <c r="CX77" s="12">
         <v>100.00002198352756</v>
       </c>
-      <c r="CY77" s="10"/>
+      <c r="CY77" s="10">
+        <v>100.00002236716314</v>
+      </c>
       <c r="CZ77" s="12"/>
       <c r="DA77" s="12"/>
       <c r="DB77" s="12"/>
       <c r="DC77" s="12"/>
       <c r="DD77" s="12"/>
       <c r="DE77" s="12"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="21" t="s">
+      <c r="A79" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B79" s="21"/>
-[...59 lines deleted...]
-      <c r="CH79" s="34" t="s">
+      <c r="B79" s="28"/>
+      <c r="C79" s="28"/>
+      <c r="D79" s="28"/>
+      <c r="E79" s="28"/>
+      <c r="F79" s="28"/>
+      <c r="G79" s="28"/>
+      <c r="H79" s="28"/>
+      <c r="I79" s="28"/>
+      <c r="J79" s="28"/>
+      <c r="K79" s="28"/>
+      <c r="L79" s="28"/>
+      <c r="M79" s="28"/>
+      <c r="N79" s="28"/>
+      <c r="O79" s="28"/>
+      <c r="P79" s="28"/>
+      <c r="Q79" s="28"/>
+      <c r="R79" s="28"/>
+      <c r="S79" s="28"/>
+      <c r="T79" s="28"/>
+      <c r="U79" s="28"/>
+      <c r="V79" s="28"/>
+      <c r="W79" s="28"/>
+      <c r="X79" s="28"/>
+      <c r="Y79" s="28"/>
+      <c r="Z79" s="28"/>
+      <c r="AA79" s="28"/>
+      <c r="AB79" s="28"/>
+      <c r="AC79" s="28"/>
+      <c r="AD79" s="28"/>
+      <c r="AE79" s="28"/>
+      <c r="AF79" s="28"/>
+      <c r="AG79" s="28"/>
+      <c r="AH79" s="28"/>
+      <c r="AI79" s="28"/>
+      <c r="AJ79" s="28"/>
+      <c r="AK79" s="28"/>
+      <c r="AL79" s="28"/>
+      <c r="AM79" s="28"/>
+      <c r="AN79" s="28"/>
+      <c r="AO79" s="28"/>
+      <c r="AP79" s="28"/>
+      <c r="AQ79" s="28"/>
+      <c r="AR79" s="28"/>
+      <c r="AS79" s="28"/>
+      <c r="AT79" s="28"/>
+      <c r="AU79" s="28"/>
+      <c r="AV79" s="28"/>
+      <c r="AW79" s="28"/>
+      <c r="AX79" s="28"/>
+      <c r="AY79" s="28"/>
+      <c r="AZ79" s="28"/>
+      <c r="BA79" s="28"/>
+      <c r="BB79" s="28"/>
+      <c r="BC79" s="28"/>
+      <c r="BD79" s="28"/>
+      <c r="BE79" s="28"/>
+      <c r="BF79" s="28"/>
+      <c r="BG79" s="28"/>
+      <c r="BH79" s="28"/>
+      <c r="BI79" s="28"/>
+      <c r="CH79" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="CI79" s="34"/>
-[...21 lines deleted...]
-      <c r="DE79" s="34"/>
+      <c r="CI79" s="27"/>
+      <c r="CJ79" s="27"/>
+      <c r="CK79" s="27"/>
+      <c r="CL79" s="27"/>
+      <c r="CM79" s="27"/>
+      <c r="CN79" s="27"/>
+      <c r="CO79" s="27"/>
+      <c r="CP79" s="27"/>
+      <c r="CQ79" s="27"/>
+      <c r="CR79" s="27"/>
+      <c r="CS79" s="27"/>
+      <c r="CT79" s="27"/>
+      <c r="CU79" s="27"/>
+      <c r="CV79" s="27"/>
+      <c r="CW79" s="27"/>
+      <c r="CX79" s="27"/>
+      <c r="CY79" s="27"/>
+      <c r="CZ79" s="27"/>
+      <c r="DA79" s="27"/>
+      <c r="DB79" s="27"/>
+      <c r="DC79" s="27"/>
+      <c r="DD79" s="27"/>
+      <c r="DE79" s="27"/>
       <c r="DF79" s="20"/>
       <c r="DG79" s="20"/>
       <c r="DH79" s="20"/>
       <c r="DI79" s="20"/>
       <c r="DJ79" s="20"/>
       <c r="DK79" s="20"/>
       <c r="DL79" s="20"/>
       <c r="DM79" s="20"/>
       <c r="DN79" s="20"/>
       <c r="DO79" s="20"/>
       <c r="DP79" s="20"/>
       <c r="DQ79" s="20"/>
       <c r="DR79" s="20"/>
       <c r="DS79" s="20"/>
       <c r="DT79" s="20"/>
       <c r="DU79" s="20"/>
       <c r="DV79" s="20"/>
       <c r="DW79" s="20"/>
       <c r="DX79" s="20"/>
       <c r="DY79" s="20"/>
       <c r="DZ79" s="20"/>
       <c r="EA79" s="20"/>
       <c r="EB79" s="20"/>
       <c r="EC79" s="20"/>
       <c r="ED79" s="20"/>
       <c r="EE79" s="20"/>
       <c r="EF79" s="20"/>
       <c r="EG79" s="20"/>
       <c r="EH79" s="20"/>
       <c r="EI79" s="20"/>
       <c r="EJ79" s="20"/>
       <c r="EK79" s="20"/>
       <c r="EL79" s="20"/>
       <c r="EM79" s="20"/>
       <c r="EN79" s="20"/>
       <c r="EO79" s="20"/>
       <c r="EP79" s="20"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K80" s="22" t="s">
+      <c r="K80" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="L80" s="22"/>
-[...1 lines deleted...]
-      <c r="W80" s="22" t="s">
+      <c r="L80" s="29"/>
+      <c r="M80" s="29"/>
+      <c r="W80" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="X80" s="22"/>
-[...1 lines deleted...]
-      <c r="AH80" s="23" t="s">
+      <c r="X80" s="29"/>
+      <c r="Y80" s="29"/>
+      <c r="AH80" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="AI80" s="23"/>
-[...2 lines deleted...]
-      <c r="AT80" s="23" t="s">
+      <c r="AI80" s="26"/>
+      <c r="AJ80" s="26"/>
+      <c r="AK80" s="26"/>
+      <c r="AT80" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="AU80" s="23"/>
-[...2 lines deleted...]
-      <c r="BF80" s="23" t="s">
+      <c r="AU80" s="26"/>
+      <c r="AV80" s="26"/>
+      <c r="AW80" s="26"/>
+      <c r="BF80" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="BG80" s="23"/>
-[...2 lines deleted...]
-      <c r="BR80" s="23" t="s">
+      <c r="BG80" s="26"/>
+      <c r="BH80" s="26"/>
+      <c r="BI80" s="26"/>
+      <c r="BR80" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="BS80" s="23"/>
-[...2 lines deleted...]
-      <c r="CD80" s="23" t="s">
+      <c r="BS80" s="26"/>
+      <c r="BT80" s="26"/>
+      <c r="BU80" s="26"/>
+      <c r="CD80" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="CE80" s="23"/>
-[...2 lines deleted...]
-      <c r="CP80" s="23" t="s">
+      <c r="CE80" s="26"/>
+      <c r="CF80" s="26"/>
+      <c r="CG80" s="26"/>
+      <c r="CP80" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="CQ80" s="23"/>
-[...2 lines deleted...]
-      <c r="DB80" s="23" t="s">
+      <c r="CQ80" s="26"/>
+      <c r="CR80" s="26"/>
+      <c r="CS80" s="26"/>
+      <c r="DB80" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="DC80" s="23"/>
-[...1 lines deleted...]
-      <c r="DE80" s="23"/>
+      <c r="DC80" s="26"/>
+      <c r="DD80" s="26"/>
+      <c r="DE80" s="26"/>
     </row>
     <row r="81" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="25"/>
-      <c r="B81" s="27" t="s">
+      <c r="A81" s="30"/>
+      <c r="B81" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="C81" s="28"/>
-[...10 lines deleted...]
-      <c r="N81" s="27" t="s">
+      <c r="C81" s="24"/>
+      <c r="D81" s="24"/>
+      <c r="E81" s="24"/>
+      <c r="F81" s="24"/>
+      <c r="G81" s="24"/>
+      <c r="H81" s="24"/>
+      <c r="I81" s="24"/>
+      <c r="J81" s="24"/>
+      <c r="K81" s="24"/>
+      <c r="L81" s="24"/>
+      <c r="M81" s="25"/>
+      <c r="N81" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="O81" s="28"/>
-[...10 lines deleted...]
-      <c r="Z81" s="27" t="s">
+      <c r="O81" s="24"/>
+      <c r="P81" s="24"/>
+      <c r="Q81" s="24"/>
+      <c r="R81" s="24"/>
+      <c r="S81" s="24"/>
+      <c r="T81" s="24"/>
+      <c r="U81" s="24"/>
+      <c r="V81" s="24"/>
+      <c r="W81" s="24"/>
+      <c r="X81" s="24"/>
+      <c r="Y81" s="25"/>
+      <c r="Z81" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AA81" s="28"/>
-[...10 lines deleted...]
-      <c r="AL81" s="27" t="s">
+      <c r="AA81" s="24"/>
+      <c r="AB81" s="24"/>
+      <c r="AC81" s="24"/>
+      <c r="AD81" s="24"/>
+      <c r="AE81" s="24"/>
+      <c r="AF81" s="24"/>
+      <c r="AG81" s="24"/>
+      <c r="AH81" s="24"/>
+      <c r="AI81" s="24"/>
+      <c r="AJ81" s="24"/>
+      <c r="AK81" s="25"/>
+      <c r="AL81" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="AM81" s="28"/>
-[...10 lines deleted...]
-      <c r="AX81" s="27" t="s">
+      <c r="AM81" s="24"/>
+      <c r="AN81" s="24"/>
+      <c r="AO81" s="24"/>
+      <c r="AP81" s="24"/>
+      <c r="AQ81" s="24"/>
+      <c r="AR81" s="24"/>
+      <c r="AS81" s="24"/>
+      <c r="AT81" s="24"/>
+      <c r="AU81" s="24"/>
+      <c r="AV81" s="24"/>
+      <c r="AW81" s="25"/>
+      <c r="AX81" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="AY81" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ81" s="27" t="s">
+      <c r="AY81" s="24"/>
+      <c r="AZ81" s="24"/>
+      <c r="BA81" s="24"/>
+      <c r="BB81" s="24"/>
+      <c r="BC81" s="24"/>
+      <c r="BD81" s="24"/>
+      <c r="BE81" s="24"/>
+      <c r="BF81" s="24"/>
+      <c r="BG81" s="24"/>
+      <c r="BH81" s="24"/>
+      <c r="BI81" s="25"/>
+      <c r="BJ81" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="BK81" s="28"/>
-[...10 lines deleted...]
-      <c r="BV81" s="27" t="s">
+      <c r="BK81" s="24"/>
+      <c r="BL81" s="24"/>
+      <c r="BM81" s="24"/>
+      <c r="BN81" s="24"/>
+      <c r="BO81" s="24"/>
+      <c r="BP81" s="24"/>
+      <c r="BQ81" s="24"/>
+      <c r="BR81" s="24"/>
+      <c r="BS81" s="24"/>
+      <c r="BT81" s="24"/>
+      <c r="BU81" s="25"/>
+      <c r="BV81" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="BW81" s="28"/>
-[...10 lines deleted...]
-      <c r="CH81" s="27" t="s">
+      <c r="BW81" s="24"/>
+      <c r="BX81" s="24"/>
+      <c r="BY81" s="24"/>
+      <c r="BZ81" s="24"/>
+      <c r="CA81" s="24"/>
+      <c r="CB81" s="24"/>
+      <c r="CC81" s="24"/>
+      <c r="CD81" s="24"/>
+      <c r="CE81" s="24"/>
+      <c r="CF81" s="24"/>
+      <c r="CG81" s="25"/>
+      <c r="CH81" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="CI81" s="28"/>
-[...10 lines deleted...]
-      <c r="CT81" s="27" t="s">
+      <c r="CI81" s="24"/>
+      <c r="CJ81" s="24"/>
+      <c r="CK81" s="24"/>
+      <c r="CL81" s="24"/>
+      <c r="CM81" s="24"/>
+      <c r="CN81" s="24"/>
+      <c r="CO81" s="24"/>
+      <c r="CP81" s="24"/>
+      <c r="CQ81" s="24"/>
+      <c r="CR81" s="24"/>
+      <c r="CS81" s="25"/>
+      <c r="CT81" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="CU81" s="28"/>
-[...9 lines deleted...]
-      <c r="DE81" s="29"/>
+      <c r="CU81" s="24"/>
+      <c r="CV81" s="24"/>
+      <c r="CW81" s="24"/>
+      <c r="CX81" s="24"/>
+      <c r="CY81" s="24"/>
+      <c r="CZ81" s="24"/>
+      <c r="DA81" s="24"/>
+      <c r="DB81" s="24"/>
+      <c r="DC81" s="24"/>
+      <c r="DD81" s="24"/>
+      <c r="DE81" s="25"/>
     </row>
     <row r="82" spans="1:109" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="26"/>
+      <c r="A82" s="31"/>
       <c r="B82" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J82" s="7" t="s">
@@ -23498,51 +23624,53 @@
       </c>
       <c r="CQ83" s="1">
         <v>103.4496532427857</v>
       </c>
       <c r="CR83" s="1">
         <v>103.89772432652582</v>
       </c>
       <c r="CS83" s="1">
         <v>101.22950533212638</v>
       </c>
       <c r="CT83" s="1">
         <v>102.81671505145704</v>
       </c>
       <c r="CU83" s="1">
         <v>104.47373512050171</v>
       </c>
       <c r="CV83" s="1">
         <v>103.62055367334328</v>
       </c>
       <c r="CW83" s="1">
         <v>103.11638388892688</v>
       </c>
       <c r="CX83" s="1">
         <v>103.73892550267855</v>
       </c>
-      <c r="CY83" s="1"/>
+      <c r="CY83" s="1">
+        <v>106.71346017074124</v>
+      </c>
       <c r="CZ83" s="1"/>
       <c r="DA83" s="1"/>
       <c r="DB83" s="1"/>
       <c r="DC83" s="1"/>
       <c r="DD83" s="1"/>
       <c r="DE83" s="1"/>
     </row>
     <row r="84" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F84" s="13" t="s">
         <v>36</v>
@@ -23813,51 +23941,53 @@
       </c>
       <c r="CQ84" s="12">
         <v>106.76878276814061</v>
       </c>
       <c r="CR84" s="12">
         <v>106.47998177217677</v>
       </c>
       <c r="CS84" s="12">
         <v>103.41555553239567</v>
       </c>
       <c r="CT84" s="12">
         <v>104.62852779533888</v>
       </c>
       <c r="CU84" s="12">
         <v>104.7028100314328</v>
       </c>
       <c r="CV84" s="12">
         <v>101.98695665947884</v>
       </c>
       <c r="CW84" s="12">
         <v>102.43511741934819</v>
       </c>
       <c r="CX84" s="12">
         <v>104.44057882315383</v>
       </c>
-      <c r="CY84" s="12"/>
+      <c r="CY84" s="12">
+        <v>104.31664605154332</v>
+      </c>
       <c r="CZ84" s="12"/>
       <c r="DA84" s="12"/>
       <c r="DB84" s="12"/>
       <c r="DC84" s="12"/>
       <c r="DD84" s="12"/>
       <c r="DE84" s="12"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B85" s="12">
         <v>104.74399517189843</v>
       </c>
       <c r="C85" s="12">
         <v>107.72113621486588</v>
       </c>
       <c r="D85" s="12">
         <v>102.18461923247362</v>
       </c>
       <c r="E85" s="12">
         <v>104.74235567353701</v>
       </c>
       <c r="F85" s="12">
         <v>103.74402519070951</v>
@@ -24128,51 +24258,53 @@
       </c>
       <c r="CQ85" s="12">
         <v>102.94272216484927</v>
       </c>
       <c r="CR85" s="12">
         <v>109.89261669897625</v>
       </c>
       <c r="CS85" s="12">
         <v>117.78630860948758</v>
       </c>
       <c r="CT85" s="12">
         <v>108.2494989120689</v>
       </c>
       <c r="CU85" s="12">
         <v>103.70677524992726</v>
       </c>
       <c r="CV85" s="12">
         <v>97.547127247118993</v>
       </c>
       <c r="CW85" s="12">
         <v>101.4771569786768</v>
       </c>
       <c r="CX85" s="12">
         <v>106.67530674328012</v>
       </c>
-      <c r="CY85" s="10"/>
+      <c r="CY85" s="10">
+        <v>110.64783547606518</v>
+      </c>
       <c r="CZ85" s="12"/>
       <c r="DA85" s="12"/>
       <c r="DB85" s="12"/>
       <c r="DC85" s="12"/>
       <c r="DD85" s="12"/>
       <c r="DE85" s="12"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B86" s="12">
         <v>105.45790853907479</v>
       </c>
       <c r="C86" s="12">
         <v>103.71084543463623</v>
       </c>
       <c r="D86" s="12">
         <v>105.35473716304313</v>
       </c>
       <c r="E86" s="12">
         <v>105.94411887956892</v>
       </c>
       <c r="F86" s="12">
         <v>106.54154861994184</v>
@@ -24443,51 +24575,53 @@
       </c>
       <c r="CQ86" s="12">
         <v>101.87418908754096</v>
       </c>
       <c r="CR86" s="12">
         <v>109.22741448666093</v>
       </c>
       <c r="CS86" s="12">
         <v>100.26962124902215</v>
       </c>
       <c r="CT86" s="12">
         <v>100.32270303551896</v>
       </c>
       <c r="CU86" s="12">
         <v>101.61761528964695</v>
       </c>
       <c r="CV86" s="12">
         <v>102.31609863201341</v>
       </c>
       <c r="CW86" s="12">
         <v>100.77837185489942</v>
       </c>
       <c r="CX86" s="12">
         <v>102.713232477856</v>
       </c>
-      <c r="CY86" s="10"/>
+      <c r="CY86" s="10">
+        <v>106.98001333744844</v>
+      </c>
       <c r="CZ86" s="12"/>
       <c r="DA86" s="12"/>
       <c r="DB86" s="12"/>
       <c r="DC86" s="12"/>
       <c r="DD86" s="12"/>
       <c r="DE86" s="12"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="12">
         <v>101.08164304366618</v>
       </c>
       <c r="C87" s="12">
         <v>100.55944166810585</v>
       </c>
       <c r="D87" s="12">
         <v>104.41485009758249</v>
       </c>
       <c r="E87" s="12">
         <v>106.57931457511597</v>
       </c>
       <c r="F87" s="12">
         <v>103.386930110336</v>
@@ -24758,51 +24892,53 @@
       </c>
       <c r="CQ87" s="12">
         <v>109.45078522729797</v>
       </c>
       <c r="CR87" s="12">
         <v>116.5988102174548</v>
       </c>
       <c r="CS87" s="12">
         <v>97.133283190113389</v>
       </c>
       <c r="CT87" s="12">
         <v>91.799920900232195</v>
       </c>
       <c r="CU87" s="12">
         <v>103.15573155940395</v>
       </c>
       <c r="CV87" s="12">
         <v>107.69745531045946</v>
       </c>
       <c r="CW87" s="12">
         <v>92.963409839224951</v>
       </c>
       <c r="CX87" s="12">
         <v>102.73045258179951</v>
       </c>
-      <c r="CY87" s="12"/>
+      <c r="CY87" s="12">
+        <v>106.91831152692085</v>
+      </c>
       <c r="CZ87" s="12"/>
       <c r="DA87" s="12"/>
       <c r="DB87" s="12"/>
       <c r="DC87" s="12"/>
       <c r="DD87" s="12"/>
       <c r="DE87" s="12"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="12">
         <v>101.59845712807561</v>
       </c>
       <c r="C88" s="12">
         <v>101.19676574767634</v>
       </c>
       <c r="D88" s="12">
         <v>102.2302867557587</v>
       </c>
       <c r="E88" s="12">
         <v>103.73086887529691</v>
       </c>
       <c r="F88" s="12">
         <v>103.13227601715356</v>
@@ -25073,51 +25209,53 @@
       </c>
       <c r="CQ88" s="12">
         <v>102.10505474973739</v>
       </c>
       <c r="CR88" s="12">
         <v>92.313304161949887</v>
       </c>
       <c r="CS88" s="12">
         <v>103.01119716375977</v>
       </c>
       <c r="CT88" s="12">
         <v>100.72933880845738</v>
       </c>
       <c r="CU88" s="12">
         <v>101.7620880173064</v>
       </c>
       <c r="CV88" s="12">
         <v>101.07884899228823</v>
       </c>
       <c r="CW88" s="12">
         <v>101.437700059825</v>
       </c>
       <c r="CX88" s="12">
         <v>102.69468549031066</v>
       </c>
-      <c r="CY88" s="12"/>
+      <c r="CY88" s="12">
+        <v>102.77215953277594</v>
+      </c>
       <c r="CZ88" s="12"/>
       <c r="DA88" s="12"/>
       <c r="DB88" s="12"/>
       <c r="DC88" s="12"/>
       <c r="DD88" s="12"/>
       <c r="DE88" s="12"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="12">
         <v>106.18736959242807</v>
       </c>
       <c r="C89" s="12">
         <v>104.75667492617345</v>
       </c>
       <c r="D89" s="12">
         <v>103.01332938288516</v>
       </c>
       <c r="E89" s="12">
         <v>104.52770003152902</v>
       </c>
       <c r="F89" s="12">
         <v>101.9358307357322</v>
@@ -25388,51 +25526,53 @@
       </c>
       <c r="CQ89" s="12">
         <v>103.24832841951299</v>
       </c>
       <c r="CR89" s="12">
         <v>101.27337535817682</v>
       </c>
       <c r="CS89" s="12">
         <v>100.43055857381277</v>
       </c>
       <c r="CT89" s="12">
         <v>116.91610350917246</v>
       </c>
       <c r="CU89" s="12">
         <v>110.30018808023779</v>
       </c>
       <c r="CV89" s="12">
         <v>94.034495042486427</v>
       </c>
       <c r="CW89" s="12">
         <v>104.08955870922343</v>
       </c>
       <c r="CX89" s="12">
         <v>104.06212310395273</v>
       </c>
-      <c r="CY89" s="12"/>
+      <c r="CY89" s="12">
+        <v>104.16136813545427</v>
+      </c>
       <c r="CZ89" s="12"/>
       <c r="DA89" s="12"/>
       <c r="DB89" s="12"/>
       <c r="DC89" s="12"/>
       <c r="DD89" s="12"/>
       <c r="DE89" s="12"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="12">
         <v>105.00271624847267</v>
       </c>
       <c r="C90" s="12">
         <v>100.04768981805118</v>
       </c>
       <c r="D90" s="12">
         <v>107.69659154572714</v>
       </c>
       <c r="E90" s="12">
         <v>103.53995306779571</v>
       </c>
       <c r="F90" s="12">
         <v>104.46497976264155</v>
@@ -25703,51 +25843,53 @@
       </c>
       <c r="CQ90" s="12">
         <v>97.688543268233886</v>
       </c>
       <c r="CR90" s="12">
         <v>100.4375984052908</v>
       </c>
       <c r="CS90" s="12">
         <v>104.26608228440995</v>
       </c>
       <c r="CT90" s="12">
         <v>102.77187124862365</v>
       </c>
       <c r="CU90" s="12">
         <v>103.47249407222949</v>
       </c>
       <c r="CV90" s="12">
         <v>99.826224743804161</v>
       </c>
       <c r="CW90" s="12">
         <v>103.10905680711227</v>
       </c>
       <c r="CX90" s="12">
         <v>103.26410891872388</v>
       </c>
-      <c r="CY90" s="12"/>
+      <c r="CY90" s="12">
+        <v>96.577717831282541</v>
+      </c>
       <c r="CZ90" s="12"/>
       <c r="DA90" s="12"/>
       <c r="DB90" s="12"/>
       <c r="DC90" s="12"/>
       <c r="DD90" s="12"/>
       <c r="DE90" s="12"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F91" s="13" t="s">
         <v>36</v>
@@ -26018,51 +26160,53 @@
       </c>
       <c r="CQ91" s="12">
         <v>103.159874786522</v>
       </c>
       <c r="CR91" s="12">
         <v>104.87540460454241</v>
       </c>
       <c r="CS91" s="12">
         <v>107.67640026799855</v>
       </c>
       <c r="CT91" s="12">
         <v>100.06495406203737</v>
       </c>
       <c r="CU91" s="12">
         <v>103.08224443680906</v>
       </c>
       <c r="CV91" s="12">
         <v>102.17951828455377</v>
       </c>
       <c r="CW91" s="12">
         <v>100.95579058038318</v>
       </c>
       <c r="CX91" s="12">
         <v>100.71131722713906</v>
       </c>
-      <c r="CY91" s="12"/>
+      <c r="CY91" s="12">
+        <v>101.4409160770736</v>
+      </c>
       <c r="CZ91" s="12"/>
       <c r="DA91" s="12"/>
       <c r="DB91" s="12"/>
       <c r="DC91" s="12"/>
       <c r="DD91" s="12"/>
       <c r="DE91" s="12"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="12">
         <v>106.68171325964406</v>
       </c>
       <c r="C92" s="12">
         <v>104.00956823179608</v>
       </c>
       <c r="D92" s="12">
         <v>105.7243431107685</v>
       </c>
       <c r="E92" s="12">
         <v>101.47427213473046</v>
       </c>
       <c r="F92" s="12">
         <v>103.34459908140825</v>
@@ -26333,51 +26477,53 @@
       </c>
       <c r="CQ92" s="12">
         <v>104.84552532817047</v>
       </c>
       <c r="CR92" s="12">
         <v>109.22390056540831</v>
       </c>
       <c r="CS92" s="12">
         <v>106.25681064972929</v>
       </c>
       <c r="CT92" s="12">
         <v>103.47751779552716</v>
       </c>
       <c r="CU92" s="12">
         <v>105.58009713638867</v>
       </c>
       <c r="CV92" s="12">
         <v>104.53780782743326</v>
       </c>
       <c r="CW92" s="12">
         <v>93.892418866389875</v>
       </c>
       <c r="CX92" s="12">
         <v>102.45264816885431</v>
       </c>
-      <c r="CY92" s="12"/>
+      <c r="CY92" s="12">
+        <v>104.615734519154</v>
+      </c>
       <c r="CZ92" s="12"/>
       <c r="DA92" s="12"/>
       <c r="DB92" s="12"/>
       <c r="DC92" s="12"/>
       <c r="DD92" s="12"/>
       <c r="DE92" s="12"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="12">
         <v>106.70697807041871</v>
       </c>
       <c r="C93" s="12">
         <v>105.82094643268232</v>
       </c>
       <c r="D93" s="12">
         <v>105.38253137197178</v>
       </c>
       <c r="E93" s="12">
         <v>104.94515092970661</v>
       </c>
       <c r="F93" s="12">
         <v>102.95422493348687</v>
@@ -26648,51 +26794,53 @@
       </c>
       <c r="CQ93" s="12">
         <v>96.18842763449554</v>
       </c>
       <c r="CR93" s="12">
         <v>100.28302107666266</v>
       </c>
       <c r="CS93" s="12">
         <v>102.66190935163154</v>
       </c>
       <c r="CT93" s="12">
         <v>102.59679943024842</v>
       </c>
       <c r="CU93" s="12">
         <v>102.314955516675</v>
       </c>
       <c r="CV93" s="12">
         <v>102.89762925523935</v>
       </c>
       <c r="CW93" s="12">
         <v>101.87200011787007</v>
       </c>
       <c r="CX93" s="12">
         <v>96.943128702973851</v>
       </c>
-      <c r="CY93" s="10"/>
+      <c r="CY93" s="10">
+        <v>116.90757145576787</v>
+      </c>
       <c r="CZ93" s="12"/>
       <c r="DA93" s="12"/>
       <c r="DB93" s="12"/>
       <c r="DC93" s="12"/>
       <c r="DD93" s="12"/>
       <c r="DE93" s="12"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="12">
         <v>101.7591430191122</v>
       </c>
       <c r="C94" s="12">
         <v>105.1742931650288</v>
       </c>
       <c r="D94" s="12">
         <v>103.99281134847213</v>
       </c>
       <c r="E94" s="12">
         <v>103.45953888316714</v>
       </c>
       <c r="F94" s="12">
         <v>103.07696271219274</v>
@@ -26963,51 +27111,53 @@
       </c>
       <c r="CQ94" s="12">
         <v>103.54128960029101</v>
       </c>
       <c r="CR94" s="12">
         <v>104.30290923991335</v>
       </c>
       <c r="CS94" s="12">
         <v>116.1048256717218</v>
       </c>
       <c r="CT94" s="12">
         <v>103.79557505466815</v>
       </c>
       <c r="CU94" s="12">
         <v>103.45907596079167</v>
       </c>
       <c r="CV94" s="12">
         <v>103.09739020017116</v>
       </c>
       <c r="CW94" s="12">
         <v>103.77801924305091</v>
       </c>
       <c r="CX94" s="12">
         <v>103.49651512132006</v>
       </c>
-      <c r="CY94" s="10"/>
+      <c r="CY94" s="10">
+        <v>105.45934366518821</v>
+      </c>
       <c r="CZ94" s="12"/>
       <c r="DA94" s="12"/>
       <c r="DB94" s="12"/>
       <c r="DC94" s="12"/>
       <c r="DD94" s="12"/>
       <c r="DE94" s="12"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="12">
         <v>101.3312243318621</v>
       </c>
       <c r="C95" s="12">
         <v>105.26709842166835</v>
       </c>
       <c r="D95" s="12">
         <v>113.43200917587608</v>
       </c>
       <c r="E95" s="12">
         <v>104.67374105406047</v>
       </c>
       <c r="F95" s="12">
         <v>91.716285780232553</v>
@@ -27278,51 +27428,53 @@
       </c>
       <c r="CQ95" s="12">
         <v>112.97620214781294</v>
       </c>
       <c r="CR95" s="12">
         <v>112.8595122411914</v>
       </c>
       <c r="CS95" s="12">
         <v>96.818241527414045</v>
       </c>
       <c r="CT95" s="12">
         <v>119.52737454479777</v>
       </c>
       <c r="CU95" s="12">
         <v>104.11516443132676</v>
       </c>
       <c r="CV95" s="12">
         <v>71.502459823829128</v>
       </c>
       <c r="CW95" s="12">
         <v>97.346083138098024</v>
       </c>
       <c r="CX95" s="12">
         <v>103.64816612925367</v>
       </c>
-      <c r="CY95" s="10"/>
+      <c r="CY95" s="10">
+        <v>111.79929483177364</v>
+      </c>
       <c r="CZ95" s="12"/>
       <c r="DA95" s="12"/>
       <c r="DB95" s="12"/>
       <c r="DC95" s="12"/>
       <c r="DD95" s="12"/>
       <c r="DE95" s="12"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B96" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C96" s="10">
         <v>103.46524679735974</v>
       </c>
       <c r="D96" s="10">
         <v>105.48736086627231</v>
       </c>
       <c r="E96" s="10">
         <v>103.97612551776373</v>
       </c>
       <c r="F96" s="10">
         <v>104.40297073262992</v>
@@ -27593,51 +27745,53 @@
       </c>
       <c r="CQ96" s="12">
         <v>102.21984480511654</v>
       </c>
       <c r="CR96" s="12">
         <v>96.919114392386746</v>
       </c>
       <c r="CS96" s="12">
         <v>99.588456823331697</v>
       </c>
       <c r="CT96" s="12">
         <v>103.68694906069453</v>
       </c>
       <c r="CU96" s="12">
         <v>105.81846312926449</v>
       </c>
       <c r="CV96" s="12">
         <v>103.70156769272639</v>
       </c>
       <c r="CW96" s="12">
         <v>105.6208376474781</v>
       </c>
       <c r="CX96" s="12">
         <v>103.64851439722432</v>
       </c>
-      <c r="CY96" s="10"/>
+      <c r="CY96" s="10">
+        <v>105.98546178250197</v>
+      </c>
       <c r="CZ96" s="12"/>
       <c r="DA96" s="12"/>
       <c r="DB96" s="12"/>
       <c r="DC96" s="12"/>
       <c r="DD96" s="12"/>
       <c r="DE96" s="12"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B97" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C97" s="10">
         <v>103.75342833734533</v>
       </c>
       <c r="D97" s="10">
         <v>103.01767243344545</v>
       </c>
       <c r="E97" s="10">
         <v>103.97888160415573</v>
       </c>
       <c r="F97" s="10">
         <v>101.73661117420068</v>
@@ -27908,51 +28062,53 @@
       </c>
       <c r="CQ97" s="12">
         <v>105.99864952863634</v>
       </c>
       <c r="CR97" s="12">
         <v>104.83789542163353</v>
       </c>
       <c r="CS97" s="12">
         <v>104.43172619272913</v>
       </c>
       <c r="CT97" s="12">
         <v>105.94854626583152</v>
       </c>
       <c r="CU97" s="12">
         <v>104.06417501086847</v>
       </c>
       <c r="CV97" s="12">
         <v>101.54997567865742</v>
       </c>
       <c r="CW97" s="12">
         <v>100.51525856412489</v>
       </c>
       <c r="CX97" s="12">
         <v>102.82976059560886</v>
       </c>
-      <c r="CY97" s="10"/>
+      <c r="CY97" s="10">
+        <v>107.47752570966269</v>
+      </c>
       <c r="CZ97" s="12"/>
       <c r="DA97" s="12"/>
       <c r="DB97" s="12"/>
       <c r="DC97" s="12"/>
       <c r="DD97" s="12"/>
       <c r="DE97" s="12"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B98" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C98" s="10">
         <v>101.4872885993299</v>
       </c>
       <c r="D98" s="10">
         <v>107.75474909242668</v>
       </c>
       <c r="E98" s="10">
         <v>102.08382580069851</v>
       </c>
       <c r="F98" s="10">
         <v>104.66102385815267</v>
@@ -28223,51 +28379,53 @@
       </c>
       <c r="CQ98" s="12">
         <v>98.088653822092667</v>
       </c>
       <c r="CR98" s="12">
         <v>85.71708262577225</v>
       </c>
       <c r="CS98" s="12">
         <v>84.569582711897141</v>
       </c>
       <c r="CT98" s="12">
         <v>107.06903151400886</v>
       </c>
       <c r="CU98" s="12">
         <v>109.97157911500983</v>
       </c>
       <c r="CV98" s="12">
         <v>110.81845426765125</v>
       </c>
       <c r="CW98" s="12">
         <v>121.37745120183041</v>
       </c>
       <c r="CX98" s="12">
         <v>108.97276718476756</v>
       </c>
-      <c r="CY98" s="10"/>
+      <c r="CY98" s="10">
+        <v>115.64700532250795</v>
+      </c>
       <c r="CZ98" s="12"/>
       <c r="DA98" s="12"/>
       <c r="DB98" s="12"/>
       <c r="DC98" s="12"/>
       <c r="DD98" s="12"/>
       <c r="DE98" s="12"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>36</v>
@@ -28538,51 +28696,53 @@
       </c>
       <c r="CQ99" s="12">
         <v>101.21964275282271</v>
       </c>
       <c r="CR99" s="12">
         <v>101.28269387631552</v>
       </c>
       <c r="CS99" s="12">
         <v>100.96881810720235</v>
       </c>
       <c r="CT99" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU99" s="12">
         <v>99.300607857960998</v>
       </c>
       <c r="CV99" s="12">
         <v>99.777808868787119</v>
       </c>
       <c r="CW99" s="12">
         <v>99.481648801575332</v>
       </c>
       <c r="CX99" s="12">
         <v>99.923143207502548</v>
       </c>
-      <c r="CY99" s="10"/>
+      <c r="CY99" s="10">
+        <v>100.94420315263248</v>
+      </c>
       <c r="CZ99" s="12"/>
       <c r="DA99" s="12"/>
       <c r="DB99" s="12"/>
       <c r="DC99" s="12"/>
       <c r="DD99" s="12"/>
       <c r="DE99" s="12"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C100" s="10">
         <v>103.00912468300203</v>
       </c>
       <c r="D100" s="10">
         <v>102.32109748506606</v>
       </c>
       <c r="E100" s="10">
         <v>104.35978953677068</v>
       </c>
       <c r="F100" s="10">
         <v>104.95010086531356</v>
@@ -28853,51 +29013,53 @@
       </c>
       <c r="CQ100" s="12">
         <v>104.95341309650512</v>
       </c>
       <c r="CR100" s="12">
         <v>107.96721531226525</v>
       </c>
       <c r="CS100" s="12">
         <v>103.98705268409709</v>
       </c>
       <c r="CT100" s="10">
         <v>95.612061105809218</v>
       </c>
       <c r="CU100" s="12">
         <v>99.267577053484231</v>
       </c>
       <c r="CV100" s="12">
         <v>108.99954977033575</v>
       </c>
       <c r="CW100" s="12">
         <v>102.59256179117304</v>
       </c>
       <c r="CX100" s="12">
         <v>102.72659715860544</v>
       </c>
-      <c r="CY100" s="10"/>
+      <c r="CY100" s="10">
+        <v>106.38901755850856</v>
+      </c>
       <c r="CZ100" s="12"/>
       <c r="DA100" s="12"/>
       <c r="DB100" s="12"/>
       <c r="DC100" s="12"/>
       <c r="DD100" s="12"/>
       <c r="DE100" s="12"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B101" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C101" s="10">
         <v>101.11992472054638</v>
       </c>
       <c r="D101" s="10">
         <v>71.804804148199324</v>
       </c>
       <c r="E101" s="10">
         <v>83.201661615810792</v>
       </c>
       <c r="F101" s="10">
         <v>88.840192573587785</v>
@@ -29168,51 +29330,53 @@
       </c>
       <c r="CQ101" s="12">
         <v>122.50658613197633</v>
       </c>
       <c r="CR101" s="12">
         <v>240.70142723006808</v>
       </c>
       <c r="CS101" s="12">
         <v>324.92033776361546</v>
       </c>
       <c r="CT101" s="10">
         <v>77.669440920630166</v>
       </c>
       <c r="CU101" s="12">
         <v>103.18096197397001</v>
       </c>
       <c r="CV101" s="12">
         <v>123.2250801527515</v>
       </c>
       <c r="CW101" s="12">
         <v>104.58557637278749</v>
       </c>
       <c r="CX101" s="12">
         <v>100.50120697800438</v>
       </c>
-      <c r="CY101" s="10"/>
+      <c r="CY101" s="10">
+        <v>99.290742451697284</v>
+      </c>
       <c r="CZ101" s="12"/>
       <c r="DA101" s="12"/>
       <c r="DB101" s="12"/>
       <c r="DC101" s="12"/>
       <c r="DD101" s="12"/>
       <c r="DE101" s="12"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B102" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C102" s="10">
         <v>67.020828833506911</v>
       </c>
       <c r="D102" s="10">
         <v>131.55213903393627</v>
       </c>
       <c r="E102" s="10">
         <v>74.139310460889888</v>
       </c>
       <c r="F102" s="10">
         <v>91.630194718359334</v>
@@ -29483,51 +29647,53 @@
       </c>
       <c r="CQ102" s="12">
         <v>79.354299541146716</v>
       </c>
       <c r="CR102" s="12">
         <v>86.776800489754464</v>
       </c>
       <c r="CS102" s="12">
         <v>16.640950449281394</v>
       </c>
       <c r="CT102" s="10">
         <v>115.3492343409209</v>
       </c>
       <c r="CU102" s="12">
         <v>89.08365883981952</v>
       </c>
       <c r="CV102" s="12">
         <v>178.17758484266827</v>
       </c>
       <c r="CW102" s="12">
         <v>115.5782020580323</v>
       </c>
       <c r="CX102" s="12">
         <v>106.94948150207981</v>
       </c>
-      <c r="CY102" s="10"/>
+      <c r="CY102" s="10">
+        <v>62.339623272297473</v>
+      </c>
       <c r="CZ102" s="12"/>
       <c r="DA102" s="12"/>
       <c r="DB102" s="12"/>
       <c r="DC102" s="12"/>
       <c r="DD102" s="12"/>
       <c r="DE102" s="12"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="19">
         <v>104.48619031884385</v>
       </c>
       <c r="C103" s="19">
         <v>104.48340286639454</v>
       </c>
       <c r="D103" s="19">
         <v>79.95009206852481</v>
       </c>
       <c r="E103" s="19">
         <v>144.20878371336258</v>
       </c>
       <c r="F103" s="19">
         <v>134.23174451421937</v>
@@ -29798,256 +29964,258 @@
       </c>
       <c r="CQ103" s="12">
         <v>104.98671424277258</v>
       </c>
       <c r="CR103" s="12">
         <v>104.50057128817249</v>
       </c>
       <c r="CS103" s="12">
         <v>107.28863149819965</v>
       </c>
       <c r="CT103" s="10">
         <v>112.35521808384676</v>
       </c>
       <c r="CU103" s="12">
         <v>106.30310918480683</v>
       </c>
       <c r="CV103" s="12">
         <v>108.43602479100609</v>
       </c>
       <c r="CW103" s="12">
         <v>105.38911627050314</v>
       </c>
       <c r="CX103" s="12">
         <v>104.20042007869684</v>
       </c>
-      <c r="CY103" s="10"/>
+      <c r="CY103" s="10">
+        <v>90.690764838451116</v>
+      </c>
       <c r="CZ103" s="12"/>
       <c r="DA103" s="12"/>
       <c r="DB103" s="12"/>
       <c r="DC103" s="12"/>
       <c r="DD103" s="12"/>
       <c r="DE103" s="12"/>
     </row>
     <row r="105" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B105" s="24"/>
-[...3 lines deleted...]
-      <c r="F105" s="24"/>
+      <c r="B105" s="35"/>
+      <c r="C105" s="35"/>
+      <c r="D105" s="35"/>
+      <c r="E105" s="35"/>
+      <c r="F105" s="35"/>
       <c r="N105" s="14"/>
       <c r="O105" s="14"/>
       <c r="P105" s="14"/>
       <c r="Q105" s="14"/>
       <c r="R105" s="14"/>
       <c r="Z105" s="14"/>
       <c r="AX105" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="BV105" s="33" t="s">
+      <c r="BV105" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="BW105" s="33"/>
-[...10 lines deleted...]
-      <c r="CH105" s="33" t="s">
+      <c r="BW105" s="22"/>
+      <c r="BX105" s="22"/>
+      <c r="BY105" s="22"/>
+      <c r="BZ105" s="22"/>
+      <c r="CA105" s="22"/>
+      <c r="CB105" s="22"/>
+      <c r="CC105" s="22"/>
+      <c r="CD105" s="22"/>
+      <c r="CE105" s="22"/>
+      <c r="CF105" s="22"/>
+      <c r="CG105" s="22"/>
+      <c r="CH105" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="CI105" s="33"/>
-[...9 lines deleted...]
-      <c r="CS105" s="33"/>
+      <c r="CI105" s="22"/>
+      <c r="CJ105" s="22"/>
+      <c r="CK105" s="22"/>
+      <c r="CL105" s="22"/>
+      <c r="CM105" s="22"/>
+      <c r="CN105" s="22"/>
+      <c r="CO105" s="22"/>
+      <c r="CP105" s="22"/>
+      <c r="CQ105" s="22"/>
+      <c r="CR105" s="22"/>
+      <c r="CS105" s="22"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV106" s="33"/>
-[...15 lines deleted...]
-      <c r="CL106" s="35"/>
+      <c r="BV106" s="22"/>
+      <c r="BW106" s="22"/>
+      <c r="BX106" s="22"/>
+      <c r="BY106" s="22"/>
+      <c r="BZ106" s="22"/>
+      <c r="CA106" s="22"/>
+      <c r="CB106" s="22"/>
+      <c r="CC106" s="22"/>
+      <c r="CD106" s="22"/>
+      <c r="CE106" s="22"/>
+      <c r="CF106" s="22"/>
+      <c r="CG106" s="22"/>
+      <c r="CH106" s="21"/>
+      <c r="CI106" s="21"/>
+      <c r="CJ106" s="21"/>
+      <c r="CK106" s="21"/>
+      <c r="CL106" s="21"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV107" s="33"/>
-[...10 lines deleted...]
-      <c r="CG107" s="33"/>
+      <c r="BV107" s="22"/>
+      <c r="BW107" s="22"/>
+      <c r="BX107" s="22"/>
+      <c r="BY107" s="22"/>
+      <c r="BZ107" s="22"/>
+      <c r="CA107" s="22"/>
+      <c r="CB107" s="22"/>
+      <c r="CC107" s="22"/>
+      <c r="CD107" s="22"/>
+      <c r="CE107" s="22"/>
+      <c r="CF107" s="22"/>
+      <c r="CG107" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="87">
-    <mergeCell ref="BV105:CG107"/>
-[...3 lines deleted...]
-    <mergeCell ref="CT81:DE81"/>
+    <mergeCell ref="A79:BI79"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="W80:Y80"/>
+    <mergeCell ref="AH80:AK80"/>
+    <mergeCell ref="AT80:AW80"/>
+    <mergeCell ref="BF80:BI80"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="BR80:BU80"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="N81:Y81"/>
+    <mergeCell ref="Z81:AK81"/>
+    <mergeCell ref="AL81:AW81"/>
+    <mergeCell ref="AX81:BI81"/>
+    <mergeCell ref="BJ81:BU81"/>
+    <mergeCell ref="BR54:BU54"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="AX55:BI55"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="A53:BI53"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="W54:Y54"/>
+    <mergeCell ref="AH54:AK54"/>
+    <mergeCell ref="AT54:AW54"/>
+    <mergeCell ref="BF54:BI54"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="BJ29:BU29"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="W28:Y28"/>
+    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD28:CG28"/>
+    <mergeCell ref="BV29:CG29"/>
+    <mergeCell ref="CD54:CG54"/>
     <mergeCell ref="CH1:DE1"/>
     <mergeCell ref="CH27:DE27"/>
     <mergeCell ref="CH53:DE53"/>
     <mergeCell ref="CH79:DE79"/>
     <mergeCell ref="DB2:DE2"/>
     <mergeCell ref="CT3:DE3"/>
     <mergeCell ref="DB28:DE28"/>
     <mergeCell ref="CT29:DE29"/>
     <mergeCell ref="DB54:DE54"/>
     <mergeCell ref="CP54:CS54"/>
-    <mergeCell ref="BV55:CG55"/>
-[...6 lines deleted...]
-    <mergeCell ref="CD54:CG54"/>
     <mergeCell ref="CH55:CS55"/>
-    <mergeCell ref="CP80:CS80"/>
-    <mergeCell ref="CH81:CS81"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP28:CS28"/>
     <mergeCell ref="CH29:CS29"/>
-    <mergeCell ref="A1:BI1"/>
-[...55 lines deleted...]
-    <mergeCell ref="BF80:BI80"/>
+    <mergeCell ref="BV105:CG107"/>
+    <mergeCell ref="CH105:CS105"/>
+    <mergeCell ref="CT55:DE55"/>
+    <mergeCell ref="DB80:DE80"/>
+    <mergeCell ref="CT81:DE81"/>
+    <mergeCell ref="BV55:CG55"/>
+    <mergeCell ref="CD80:CG80"/>
+    <mergeCell ref="BV81:CG81"/>
+    <mergeCell ref="CP80:CS80"/>
+    <mergeCell ref="CH81:CS81"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -30056,61 +30224,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>