--- v4 (2026-07-18)
+++ v5 (2026-08-27)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв месяцу пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1281" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -180,51 +175,51 @@
   <si>
     <t>2022 year*</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t>2025 year*</t>
   </si>
   <si>
     <t>*Data for 2025 are recalculated by updated annual data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -428,85 +423,85 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -529,86 +524,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -779,378 +774,378 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP107"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="CY83" sqref="CY83:CY103"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CZ4" sqref="CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="3" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="10.7109375" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="28"/>
-[...59 lines deleted...]
-      <c r="CH1" s="27" t="s">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
+      <c r="S1" s="22"/>
+      <c r="T1" s="22"/>
+      <c r="U1" s="22"/>
+      <c r="V1" s="22"/>
+      <c r="W1" s="22"/>
+      <c r="X1" s="22"/>
+      <c r="Y1" s="22"/>
+      <c r="Z1" s="22"/>
+      <c r="AA1" s="22"/>
+      <c r="AB1" s="22"/>
+      <c r="AC1" s="22"/>
+      <c r="AD1" s="22"/>
+      <c r="AE1" s="22"/>
+      <c r="AF1" s="22"/>
+      <c r="AG1" s="22"/>
+      <c r="AH1" s="22"/>
+      <c r="AI1" s="22"/>
+      <c r="AJ1" s="22"/>
+      <c r="AK1" s="22"/>
+      <c r="AL1" s="22"/>
+      <c r="AM1" s="22"/>
+      <c r="AN1" s="22"/>
+      <c r="AO1" s="22"/>
+      <c r="AP1" s="22"/>
+      <c r="AQ1" s="22"/>
+      <c r="AR1" s="22"/>
+      <c r="AS1" s="22"/>
+      <c r="AT1" s="22"/>
+      <c r="AU1" s="22"/>
+      <c r="AV1" s="22"/>
+      <c r="AW1" s="22"/>
+      <c r="AX1" s="22"/>
+      <c r="AY1" s="22"/>
+      <c r="AZ1" s="22"/>
+      <c r="BA1" s="22"/>
+      <c r="BB1" s="22"/>
+      <c r="BC1" s="22"/>
+      <c r="BD1" s="22"/>
+      <c r="BE1" s="22"/>
+      <c r="BF1" s="22"/>
+      <c r="BG1" s="22"/>
+      <c r="BH1" s="22"/>
+      <c r="BI1" s="22"/>
+      <c r="CH1" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="CI1" s="27"/>
-[...21 lines deleted...]
-      <c r="DE1" s="27"/>
+      <c r="CI1" s="34"/>
+      <c r="CJ1" s="34"/>
+      <c r="CK1" s="34"/>
+      <c r="CL1" s="34"/>
+      <c r="CM1" s="34"/>
+      <c r="CN1" s="34"/>
+      <c r="CO1" s="34"/>
+      <c r="CP1" s="34"/>
+      <c r="CQ1" s="34"/>
+      <c r="CR1" s="34"/>
+      <c r="CS1" s="34"/>
+      <c r="CT1" s="34"/>
+      <c r="CU1" s="34"/>
+      <c r="CV1" s="34"/>
+      <c r="CW1" s="34"/>
+      <c r="CX1" s="34"/>
+      <c r="CY1" s="34"/>
+      <c r="CZ1" s="34"/>
+      <c r="DA1" s="34"/>
+      <c r="DB1" s="34"/>
+      <c r="DC1" s="34"/>
+      <c r="DD1" s="34"/>
+      <c r="DE1" s="34"/>
       <c r="DF1" s="20"/>
       <c r="DG1" s="20"/>
       <c r="DH1" s="20"/>
       <c r="DI1" s="20"/>
       <c r="DJ1" s="20"/>
       <c r="DK1" s="20"/>
       <c r="DL1" s="20"/>
       <c r="DM1" s="20"/>
       <c r="DN1" s="20"/>
       <c r="DO1" s="20"/>
       <c r="DP1" s="20"/>
       <c r="DQ1" s="20"/>
       <c r="DR1" s="20"/>
       <c r="DS1" s="20"/>
       <c r="DT1" s="20"/>
       <c r="DU1" s="20"/>
       <c r="DV1" s="20"/>
       <c r="DW1" s="20"/>
       <c r="DX1" s="20"/>
       <c r="DY1" s="20"/>
       <c r="DZ1" s="20"/>
       <c r="EA1" s="20"/>
       <c r="EB1" s="20"/>
       <c r="EC1" s="20"/>
       <c r="ED1" s="20"/>
       <c r="EE1" s="20"/>
       <c r="EF1" s="20"/>
       <c r="EG1" s="20"/>
       <c r="EH1" s="20"/>
       <c r="EI1" s="20"/>
       <c r="EJ1" s="20"/>
       <c r="EK1" s="20"/>
       <c r="EL1" s="20"/>
       <c r="EM1" s="20"/>
       <c r="EN1" s="20"/>
       <c r="EO1" s="20"/>
       <c r="EP1" s="20"/>
     </row>
     <row r="2" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="29" t="s">
+      <c r="K2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="29"/>
-[...1 lines deleted...]
-      <c r="W2" s="29" t="s">
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="W2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="29"/>
-[...1 lines deleted...]
-      <c r="AH2" s="26" t="s">
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="AH2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AI2" s="26"/>
-[...2 lines deleted...]
-      <c r="AT2" s="26" t="s">
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AT2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AU2" s="26"/>
-[...2 lines deleted...]
-      <c r="BF2" s="26" t="s">
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="BF2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BG2" s="26"/>
-[...2 lines deleted...]
-      <c r="BR2" s="26" t="s">
+      <c r="BG2" s="24"/>
+      <c r="BH2" s="24"/>
+      <c r="BI2" s="24"/>
+      <c r="BR2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BS2" s="26"/>
-[...2 lines deleted...]
-      <c r="CD2" s="26" t="s">
+      <c r="BS2" s="24"/>
+      <c r="BT2" s="24"/>
+      <c r="BU2" s="24"/>
+      <c r="CD2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CE2" s="26"/>
-[...2 lines deleted...]
-      <c r="CP2" s="26" t="s">
+      <c r="CE2" s="24"/>
+      <c r="CF2" s="24"/>
+      <c r="CG2" s="24"/>
+      <c r="CP2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CQ2" s="26"/>
-[...2 lines deleted...]
-      <c r="DB2" s="26" t="s">
+      <c r="CQ2" s="24"/>
+      <c r="CR2" s="24"/>
+      <c r="CS2" s="24"/>
+      <c r="DB2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="DC2" s="26"/>
-[...1 lines deleted...]
-      <c r="DE2" s="26"/>
+      <c r="DC2" s="24"/>
+      <c r="DD2" s="24"/>
+      <c r="DE2" s="24"/>
     </row>
     <row r="3" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="30"/>
-      <c r="B3" s="23" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="24"/>
-[...10 lines deleted...]
-      <c r="N3" s="23" t="s">
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="24"/>
-[...10 lines deleted...]
-      <c r="Z3" s="23" t="s">
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="24"/>
-[...10 lines deleted...]
-      <c r="AL3" s="23" t="s">
+      <c r="AA3" s="29"/>
+      <c r="AB3" s="29"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="AM3" s="24"/>
-[...10 lines deleted...]
-      <c r="AX3" s="23" t="s">
+      <c r="AM3" s="29"/>
+      <c r="AN3" s="29"/>
+      <c r="AO3" s="29"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="29"/>
+      <c r="AR3" s="29"/>
+      <c r="AS3" s="29"/>
+      <c r="AT3" s="29"/>
+      <c r="AU3" s="29"/>
+      <c r="AV3" s="29"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="24"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="23" t="s">
+      <c r="AY3" s="29"/>
+      <c r="AZ3" s="29"/>
+      <c r="BA3" s="29"/>
+      <c r="BB3" s="29"/>
+      <c r="BC3" s="29"/>
+      <c r="BD3" s="29"/>
+      <c r="BE3" s="29"/>
+      <c r="BF3" s="29"/>
+      <c r="BG3" s="29"/>
+      <c r="BH3" s="29"/>
+      <c r="BI3" s="30"/>
+      <c r="BJ3" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="24"/>
-[...10 lines deleted...]
-      <c r="BV3" s="23" t="s">
+      <c r="BK3" s="29"/>
+      <c r="BL3" s="29"/>
+      <c r="BM3" s="29"/>
+      <c r="BN3" s="29"/>
+      <c r="BO3" s="29"/>
+      <c r="BP3" s="29"/>
+      <c r="BQ3" s="29"/>
+      <c r="BR3" s="29"/>
+      <c r="BS3" s="29"/>
+      <c r="BT3" s="29"/>
+      <c r="BU3" s="30"/>
+      <c r="BV3" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="BW3" s="24"/>
-[...10 lines deleted...]
-      <c r="CH3" s="23" t="s">
+      <c r="BW3" s="29"/>
+      <c r="BX3" s="29"/>
+      <c r="BY3" s="29"/>
+      <c r="BZ3" s="29"/>
+      <c r="CA3" s="29"/>
+      <c r="CB3" s="29"/>
+      <c r="CC3" s="29"/>
+      <c r="CD3" s="29"/>
+      <c r="CE3" s="29"/>
+      <c r="CF3" s="29"/>
+      <c r="CG3" s="30"/>
+      <c r="CH3" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="CI3" s="24"/>
-[...10 lines deleted...]
-      <c r="CT3" s="23" t="s">
+      <c r="CI3" s="29"/>
+      <c r="CJ3" s="29"/>
+      <c r="CK3" s="29"/>
+      <c r="CL3" s="29"/>
+      <c r="CM3" s="29"/>
+      <c r="CN3" s="29"/>
+      <c r="CO3" s="29"/>
+      <c r="CP3" s="29"/>
+      <c r="CQ3" s="29"/>
+      <c r="CR3" s="29"/>
+      <c r="CS3" s="30"/>
+      <c r="CT3" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="CU3" s="24"/>
-[...9 lines deleted...]
-      <c r="DE3" s="25"/>
+      <c r="CU3" s="29"/>
+      <c r="CV3" s="29"/>
+      <c r="CW3" s="29"/>
+      <c r="CX3" s="29"/>
+      <c r="CY3" s="29"/>
+      <c r="CZ3" s="29"/>
+      <c r="DA3" s="29"/>
+      <c r="DB3" s="29"/>
+      <c r="DC3" s="29"/>
+      <c r="DD3" s="29"/>
+      <c r="DE3" s="30"/>
     </row>
     <row r="4" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="31"/>
+      <c r="A4" s="27"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1742,51 +1737,53 @@
       </c>
       <c r="CR5" s="1">
         <v>117.25169685697526</v>
       </c>
       <c r="CS5" s="1">
         <v>101.2400256632892</v>
       </c>
       <c r="CT5" s="1">
         <v>102.61410583241575</v>
       </c>
       <c r="CU5" s="1">
         <v>104.15858064160575</v>
       </c>
       <c r="CV5" s="1">
         <v>103.41179885691835</v>
       </c>
       <c r="CW5" s="1">
         <v>104.1270715405808</v>
       </c>
       <c r="CX5" s="1">
         <v>103.66136593703537</v>
       </c>
       <c r="CY5" s="1">
         <v>106.83939963992735</v>
       </c>
-      <c r="CZ5" s="1"/>
+      <c r="CZ5" s="1">
+        <v>106.47543020449601</v>
+      </c>
       <c r="DA5" s="1"/>
       <c r="DB5" s="1"/>
       <c r="DC5" s="1"/>
       <c r="DD5" s="1"/>
       <c r="DE5" s="1"/>
     </row>
     <row r="6" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>36</v>
       </c>
@@ -2059,51 +2056,53 @@
       </c>
       <c r="CR6" s="12">
         <v>105.37591565145992</v>
       </c>
       <c r="CS6" s="12">
         <v>103.58295540635815</v>
       </c>
       <c r="CT6" s="12">
         <v>104.59756605784001</v>
       </c>
       <c r="CU6" s="12">
         <v>104.67861416022473</v>
       </c>
       <c r="CV6" s="12">
         <v>101.96149177823676</v>
       </c>
       <c r="CW6" s="12">
         <v>102.38925374466939</v>
       </c>
       <c r="CX6" s="12">
         <v>104.40451478870685</v>
       </c>
       <c r="CY6" s="12">
         <v>104.29419186608723</v>
       </c>
-      <c r="CZ6" s="12"/>
+      <c r="CZ6" s="12">
+        <v>103.75010021853836</v>
+      </c>
       <c r="DA6" s="12"/>
       <c r="DB6" s="12"/>
       <c r="DC6" s="12"/>
       <c r="DD6" s="12"/>
       <c r="DE6" s="12"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="12">
         <v>104.74052582251589</v>
       </c>
       <c r="C7" s="12">
         <v>107.56253404142713</v>
       </c>
       <c r="D7" s="12">
         <v>102.28490706579068</v>
       </c>
       <c r="E7" s="12">
         <v>104.73990975250453</v>
       </c>
       <c r="F7" s="12">
         <v>103.77352483795102</v>
       </c>
@@ -2376,51 +2375,53 @@
       </c>
       <c r="CR7" s="12">
         <v>148.416221260123</v>
       </c>
       <c r="CS7" s="12">
         <v>117.67376360058503</v>
       </c>
       <c r="CT7" s="12">
         <v>108.05227330743989</v>
       </c>
       <c r="CU7" s="12">
         <v>103.6269416309968</v>
       </c>
       <c r="CV7" s="12">
         <v>97.609183964438401</v>
       </c>
       <c r="CW7" s="12">
         <v>101.31240285027636</v>
       </c>
       <c r="CX7" s="12">
         <v>106.53418938719533</v>
       </c>
       <c r="CY7" s="10">
         <v>110.44887136443332</v>
       </c>
-      <c r="CZ7" s="12"/>
+      <c r="CZ7" s="12">
+        <v>108.74466623693992</v>
+      </c>
       <c r="DA7" s="12"/>
       <c r="DB7" s="12"/>
       <c r="DC7" s="12"/>
       <c r="DD7" s="12"/>
       <c r="DE7" s="12"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
         <v>105.87416981238458</v>
       </c>
       <c r="C8" s="12">
         <v>104.13520689626539</v>
       </c>
       <c r="D8" s="12">
         <v>105.58397837556038</v>
       </c>
       <c r="E8" s="12">
         <v>106.22060476049778</v>
       </c>
       <c r="F8" s="12">
         <v>106.78236753924044</v>
       </c>
@@ -2693,51 +2694,53 @@
       </c>
       <c r="CR8" s="12">
         <v>103.52825559668676</v>
       </c>
       <c r="CS8" s="12">
         <v>100.88282062557938</v>
       </c>
       <c r="CT8" s="12">
         <v>100.2909016384915</v>
       </c>
       <c r="CU8" s="12">
         <v>101.46460524590142</v>
       </c>
       <c r="CV8" s="12">
         <v>102.17730740553439</v>
       </c>
       <c r="CW8" s="12">
         <v>100.72707708253294</v>
       </c>
       <c r="CX8" s="12">
         <v>102.53740318568663</v>
       </c>
       <c r="CY8" s="10">
         <v>106.64951510299817</v>
       </c>
-      <c r="CZ8" s="12"/>
+      <c r="CZ8" s="12">
+        <v>100.717580919501</v>
+      </c>
       <c r="DA8" s="12"/>
       <c r="DB8" s="12"/>
       <c r="DC8" s="12"/>
       <c r="DD8" s="12"/>
       <c r="DE8" s="12"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
         <v>101.55666757635915</v>
       </c>
       <c r="C9" s="12">
         <v>101.1480934171628</v>
       </c>
       <c r="D9" s="12">
         <v>104.61012220807031</v>
       </c>
       <c r="E9" s="12">
         <v>106.90276613387</v>
       </c>
       <c r="F9" s="12">
         <v>103.61183350321119</v>
       </c>
@@ -3010,51 +3013,53 @@
       </c>
       <c r="CR9" s="12">
         <v>104.55362709140078</v>
       </c>
       <c r="CS9" s="12">
         <v>96.955219143664067</v>
       </c>
       <c r="CT9" s="12">
         <v>92.577044230156091</v>
       </c>
       <c r="CU9" s="12">
         <v>102.82534155576603</v>
       </c>
       <c r="CV9" s="12">
         <v>107.26541242091568</v>
       </c>
       <c r="CW9" s="12">
         <v>98.889799538291143</v>
       </c>
       <c r="CX9" s="12">
         <v>102.38641570253964</v>
       </c>
       <c r="CY9" s="12">
         <v>106.68691875138995</v>
       </c>
-      <c r="CZ9" s="12"/>
+      <c r="CZ9" s="12">
+        <v>105.34560775258919</v>
+      </c>
       <c r="DA9" s="12"/>
       <c r="DB9" s="12"/>
       <c r="DC9" s="12"/>
       <c r="DD9" s="12"/>
       <c r="DE9" s="12"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="12">
         <v>101.63479244671598</v>
       </c>
       <c r="C10" s="12">
         <v>101.26312772284436</v>
       </c>
       <c r="D10" s="12">
         <v>102.22202382688333</v>
       </c>
       <c r="E10" s="12">
         <v>103.63237541998811</v>
       </c>
       <c r="F10" s="12">
         <v>103.0922291721194</v>
       </c>
@@ -3327,51 +3332,53 @@
       </c>
       <c r="CR10" s="12">
         <v>92.553523566435203</v>
       </c>
       <c r="CS10" s="12">
         <v>103.02184108084475</v>
       </c>
       <c r="CT10" s="12">
         <v>100.68827539835652</v>
       </c>
       <c r="CU10" s="12">
         <v>101.68112544516086</v>
       </c>
       <c r="CV10" s="12">
         <v>101.0318269916667</v>
       </c>
       <c r="CW10" s="12">
         <v>101.28993002882099</v>
       </c>
       <c r="CX10" s="12">
         <v>102.57216485078243</v>
       </c>
       <c r="CY10" s="12">
         <v>102.64822389587999</v>
       </c>
-      <c r="CZ10" s="12"/>
+      <c r="CZ10" s="12">
+        <v>101.95886027127527</v>
+      </c>
       <c r="DA10" s="12"/>
       <c r="DB10" s="12"/>
       <c r="DC10" s="12"/>
       <c r="DD10" s="12"/>
       <c r="DE10" s="12"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="12">
         <v>106.17287077125496</v>
       </c>
       <c r="C11" s="12">
         <v>104.7526070898471</v>
       </c>
       <c r="D11" s="12">
         <v>103.01661610201793</v>
       </c>
       <c r="E11" s="12">
         <v>104.52741049617637</v>
       </c>
       <c r="F11" s="12">
         <v>101.94102074116384</v>
       </c>
@@ -3644,51 +3651,53 @@
       </c>
       <c r="CR11" s="12">
         <v>89.962347865685516</v>
       </c>
       <c r="CS11" s="12">
         <v>99.970244210150511</v>
       </c>
       <c r="CT11" s="12">
         <v>115.91233381094139</v>
       </c>
       <c r="CU11" s="12">
         <v>109.84518190834487</v>
       </c>
       <c r="CV11" s="12">
         <v>94.233018269229703</v>
       </c>
       <c r="CW11" s="12">
         <v>103.97473041075594</v>
       </c>
       <c r="CX11" s="12">
         <v>103.9848294060906</v>
       </c>
       <c r="CY11" s="12">
         <v>104.08728153456846</v>
       </c>
-      <c r="CZ11" s="12"/>
+      <c r="CZ11" s="12">
+        <v>106.56972242968618</v>
+      </c>
       <c r="DA11" s="12"/>
       <c r="DB11" s="12"/>
       <c r="DC11" s="12"/>
       <c r="DD11" s="12"/>
       <c r="DE11" s="12"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>104.49637853677554</v>
       </c>
       <c r="C12" s="12">
         <v>99.658235446158344</v>
       </c>
       <c r="D12" s="12">
         <v>107.16050861580901</v>
       </c>
       <c r="E12" s="12">
         <v>103.15996018868559</v>
       </c>
       <c r="F12" s="12">
         <v>103.80526638951982</v>
       </c>
@@ -3961,51 +3970,53 @@
       </c>
       <c r="CR12" s="12">
         <v>76.961720991246835</v>
       </c>
       <c r="CS12" s="12">
         <v>104.1694311395463</v>
       </c>
       <c r="CT12" s="12">
         <v>102.71417842648883</v>
       </c>
       <c r="CU12" s="12">
         <v>103.39892420803235</v>
       </c>
       <c r="CV12" s="12">
         <v>99.829337380958165</v>
       </c>
       <c r="CW12" s="12">
         <v>103.09119917505225</v>
       </c>
       <c r="CX12" s="12">
         <v>103.14195412524418</v>
       </c>
       <c r="CY12" s="12">
         <v>105.16221936127867</v>
       </c>
-      <c r="CZ12" s="12"/>
+      <c r="CZ12" s="12">
+        <v>110.04489061741735</v>
+      </c>
       <c r="DA12" s="12"/>
       <c r="DB12" s="12"/>
       <c r="DC12" s="12"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="12"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>36</v>
       </c>
@@ -4278,51 +4289,53 @@
       </c>
       <c r="CR13" s="12">
         <v>103.78353598709964</v>
       </c>
       <c r="CS13" s="12">
         <v>107.86250021017227</v>
       </c>
       <c r="CT13" s="12">
         <v>100.06427475095077</v>
       </c>
       <c r="CU13" s="12">
         <v>103.0438084136828</v>
       </c>
       <c r="CV13" s="12">
         <v>102.14837281979625</v>
       </c>
       <c r="CW13" s="12">
         <v>100.93023659348022</v>
       </c>
       <c r="CX13" s="12">
         <v>100.60899950170423</v>
       </c>
       <c r="CY13" s="12">
         <v>102.11090195176212</v>
       </c>
-      <c r="CZ13" s="12"/>
+      <c r="CZ13" s="12">
+        <v>104.36268234043615</v>
+      </c>
       <c r="DA13" s="12"/>
       <c r="DB13" s="12"/>
       <c r="DC13" s="12"/>
       <c r="DD13" s="12"/>
       <c r="DE13" s="12"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="10">
         <v>106.43552800884228</v>
       </c>
       <c r="C14" s="10">
         <v>103.80770073866276</v>
       </c>
       <c r="D14" s="10">
         <v>105.56629729362446</v>
       </c>
       <c r="E14" s="10">
         <v>101.38448092230861</v>
       </c>
       <c r="F14" s="10">
         <v>103.25486620183746</v>
       </c>
@@ -4595,51 +4608,53 @@
       </c>
       <c r="CR14" s="12">
         <v>123.4016735598243</v>
       </c>
       <c r="CS14" s="12">
         <v>106.07188016289095</v>
       </c>
       <c r="CT14" s="12">
         <v>103.4153622280317</v>
       </c>
       <c r="CU14" s="12">
         <v>105.4702836263582</v>
       </c>
       <c r="CV14" s="12">
         <v>104.48181729923593</v>
       </c>
       <c r="CW14" s="12">
         <v>93.878860090088764</v>
       </c>
       <c r="CX14" s="12">
         <v>102.42993140931307</v>
       </c>
       <c r="CY14" s="12">
         <v>104.58643686086128</v>
       </c>
-      <c r="CZ14" s="12"/>
+      <c r="CZ14" s="12">
+        <v>104.05968780296388</v>
+      </c>
       <c r="DA14" s="12"/>
       <c r="DB14" s="12"/>
       <c r="DC14" s="12"/>
       <c r="DD14" s="12"/>
       <c r="DE14" s="12"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C15" s="10">
         <v>106.01111494771858</v>
       </c>
       <c r="D15" s="10">
         <v>105.59462520294556</v>
       </c>
       <c r="E15" s="10">
         <v>105.08793284972735</v>
       </c>
       <c r="F15" s="10">
         <v>103.09928029826179</v>
       </c>
@@ -4912,51 +4927,53 @@
       </c>
       <c r="CR15" s="12">
         <v>126.95615928064224</v>
       </c>
       <c r="CS15" s="12">
         <v>102.71879206179351</v>
       </c>
       <c r="CT15" s="12">
         <v>102.54647218234642</v>
       </c>
       <c r="CU15" s="12">
         <v>102.27437039990733</v>
       </c>
       <c r="CV15" s="12">
         <v>102.82102114152156</v>
       </c>
       <c r="CW15" s="12">
         <v>101.84477718229937</v>
       </c>
       <c r="CX15" s="12">
         <v>96.986467567758268</v>
       </c>
       <c r="CY15" s="10">
         <v>117.60237058079363</v>
       </c>
-      <c r="CZ15" s="12"/>
+      <c r="CZ15" s="12">
+        <v>108.59383592127693</v>
+      </c>
       <c r="DA15" s="12"/>
       <c r="DB15" s="12"/>
       <c r="DC15" s="12"/>
       <c r="DD15" s="12"/>
       <c r="DE15" s="12"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C16" s="10">
         <v>104.98868339106065</v>
       </c>
       <c r="D16" s="10">
         <v>103.86240078159064</v>
       </c>
       <c r="E16" s="10">
         <v>103.35294287668479</v>
       </c>
       <c r="F16" s="10">
         <v>102.92558335071827</v>
       </c>
@@ -5229,51 +5246,53 @@
       </c>
       <c r="CR16" s="12">
         <v>104.10140768810885</v>
       </c>
       <c r="CS16" s="12">
         <v>115.31604119943472</v>
       </c>
       <c r="CT16" s="12">
         <v>103.54035657910443</v>
       </c>
       <c r="CU16" s="12">
         <v>103.20871281961355</v>
       </c>
       <c r="CV16" s="12">
         <v>102.85688328562988</v>
       </c>
       <c r="CW16" s="12">
         <v>103.57359582475094</v>
       </c>
       <c r="CX16" s="12">
         <v>103.2250693469251</v>
       </c>
       <c r="CY16" s="10">
         <v>106.11344917249671</v>
       </c>
-      <c r="CZ16" s="12"/>
+      <c r="CZ16" s="12">
+        <v>101.9948671237505</v>
+      </c>
       <c r="DA16" s="12"/>
       <c r="DB16" s="12"/>
       <c r="DC16" s="12"/>
       <c r="DD16" s="12"/>
       <c r="DE16" s="12"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C17" s="10">
         <v>107.35528063629589</v>
       </c>
       <c r="D17" s="10">
         <v>115.63886391605516</v>
       </c>
       <c r="E17" s="10">
         <v>107.56739897354051</v>
       </c>
       <c r="F17" s="10">
         <v>95.805307756683845</v>
       </c>
@@ -5546,51 +5565,53 @@
       </c>
       <c r="CR17" s="12">
         <v>115.99145356233156</v>
       </c>
       <c r="CS17" s="12">
         <v>99.354677687754048</v>
       </c>
       <c r="CT17" s="12">
         <v>117.49007111802037</v>
       </c>
       <c r="CU17" s="12">
         <v>103.83496544157407</v>
       </c>
       <c r="CV17" s="12">
         <v>75.922870574369327</v>
       </c>
       <c r="CW17" s="12">
         <v>97.805126246254304</v>
       </c>
       <c r="CX17" s="12">
         <v>102.98658446837821</v>
       </c>
       <c r="CY17" s="10">
         <v>110.76959188904527</v>
       </c>
-      <c r="CZ17" s="12"/>
+      <c r="CZ17" s="12">
+        <v>105.79978837648557</v>
+      </c>
       <c r="DA17" s="12"/>
       <c r="DB17" s="12"/>
       <c r="DC17" s="12"/>
       <c r="DD17" s="12"/>
       <c r="DE17" s="12"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C18" s="10">
         <v>104.28660949733637</v>
       </c>
       <c r="D18" s="10">
         <v>106.12703419202438</v>
       </c>
       <c r="E18" s="10">
         <v>104.64203544150033</v>
       </c>
       <c r="F18" s="10">
         <v>104.93854121936917</v>
       </c>
@@ -5863,51 +5884,53 @@
       </c>
       <c r="CR18" s="12">
         <v>130.84981067623875</v>
       </c>
       <c r="CS18" s="12">
         <v>100.55381848406748</v>
       </c>
       <c r="CT18" s="12">
         <v>103.37125947775196</v>
       </c>
       <c r="CU18" s="12">
         <v>105.31952434287577</v>
       </c>
       <c r="CV18" s="12">
         <v>103.40317323393833</v>
       </c>
       <c r="CW18" s="12">
         <v>105.93761395762222</v>
       </c>
       <c r="CX18" s="12">
         <v>103.41032930158474</v>
       </c>
       <c r="CY18" s="10">
         <v>105.7054697343407</v>
       </c>
-      <c r="CZ18" s="12"/>
+      <c r="CZ18" s="12">
+        <v>104.52229498294075</v>
+      </c>
       <c r="DA18" s="12"/>
       <c r="DB18" s="12"/>
       <c r="DC18" s="12"/>
       <c r="DD18" s="12"/>
       <c r="DE18" s="12"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C19" s="10">
         <v>103.63950495539073</v>
       </c>
       <c r="D19" s="10">
         <v>102.92011621700226</v>
       </c>
       <c r="E19" s="10">
         <v>103.90800958956217</v>
       </c>
       <c r="F19" s="10">
         <v>101.70250359578945</v>
       </c>
@@ -6180,51 +6203,53 @@
       </c>
       <c r="CR19" s="12">
         <v>132.76795352734217</v>
       </c>
       <c r="CS19" s="12">
         <v>104.76344477549407</v>
       </c>
       <c r="CT19" s="12">
         <v>105.77100074046406</v>
       </c>
       <c r="CU19" s="12">
         <v>103.9129331185419</v>
       </c>
       <c r="CV19" s="12">
         <v>101.49445894924895</v>
       </c>
       <c r="CW19" s="12">
         <v>100.490088295935</v>
       </c>
       <c r="CX19" s="12">
         <v>102.75066233284444</v>
       </c>
       <c r="CY19" s="10">
         <v>107.2936057752774</v>
       </c>
-      <c r="CZ19" s="12"/>
+      <c r="CZ19" s="12">
+        <v>107.89722907497578</v>
+      </c>
       <c r="DA19" s="12"/>
       <c r="DB19" s="12"/>
       <c r="DC19" s="12"/>
       <c r="DD19" s="12"/>
       <c r="DE19" s="12"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C20" s="10">
         <v>100.46282668334494</v>
       </c>
       <c r="D20" s="10">
         <v>105.94586774497556</v>
       </c>
       <c r="E20" s="10">
         <v>101.25647985914664</v>
       </c>
       <c r="F20" s="10">
         <v>104.5565639932008</v>
       </c>
@@ -6497,51 +6522,53 @@
       </c>
       <c r="CR20" s="12">
         <v>99.345037062665085</v>
       </c>
       <c r="CS20" s="12">
         <v>85.319584289195333</v>
       </c>
       <c r="CT20" s="12">
         <v>105.831367898019</v>
       </c>
       <c r="CU20" s="12">
         <v>108.25187808731593</v>
       </c>
       <c r="CV20" s="12">
         <v>109.07163016572967</v>
       </c>
       <c r="CW20" s="12">
         <v>121.11257813738712</v>
       </c>
       <c r="CX20" s="12">
         <v>108.69978223957173</v>
       </c>
       <c r="CY20" s="10">
         <v>110.7090438111088</v>
       </c>
-      <c r="CZ20" s="12"/>
+      <c r="CZ20" s="12">
+        <v>112.11753111092651</v>
+      </c>
       <c r="DA20" s="12"/>
       <c r="DB20" s="12"/>
       <c r="DC20" s="12"/>
       <c r="DD20" s="12"/>
       <c r="DE20" s="12"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>36</v>
       </c>
@@ -6814,51 +6841,53 @@
       </c>
       <c r="CR21" s="12">
         <v>99.483533207209348</v>
       </c>
       <c r="CS21" s="12">
         <v>100.97348901435099</v>
       </c>
       <c r="CT21" s="12">
         <v>99.771710210206948</v>
       </c>
       <c r="CU21" s="12">
         <v>99.300938532377927</v>
       </c>
       <c r="CV21" s="12">
         <v>99.777889231370992</v>
       </c>
       <c r="CW21" s="12">
         <v>99.482114945850014</v>
       </c>
       <c r="CX21" s="12">
         <v>99.923170870711118</v>
       </c>
       <c r="CY21" s="10">
         <v>100.94392783249103</v>
       </c>
-      <c r="CZ21" s="12"/>
+      <c r="CZ21" s="12">
+        <v>102.4378219433333</v>
+      </c>
       <c r="DA21" s="12"/>
       <c r="DB21" s="12"/>
       <c r="DC21" s="12"/>
       <c r="DD21" s="12"/>
       <c r="DE21" s="12"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C22" s="10">
         <v>103.25456678854827</v>
       </c>
       <c r="D22" s="10">
         <v>102.5205618921277</v>
       </c>
       <c r="E22" s="10">
         <v>104.5229457775729</v>
       </c>
       <c r="F22" s="10">
         <v>105.0849673062954</v>
       </c>
@@ -7131,51 +7160,53 @@
       </c>
       <c r="CR22" s="12">
         <v>113.63137692030054</v>
       </c>
       <c r="CS22" s="12">
         <v>104.4247535297862</v>
       </c>
       <c r="CT22" s="10">
         <v>95.755315597757502</v>
       </c>
       <c r="CU22" s="12">
         <v>99.289220847517257</v>
       </c>
       <c r="CV22" s="12">
         <v>108.7242408974799</v>
       </c>
       <c r="CW22" s="12">
         <v>102.44784104028469</v>
       </c>
       <c r="CX22" s="12">
         <v>102.64510691819611</v>
       </c>
       <c r="CY22" s="10">
         <v>106.24423480643365</v>
       </c>
-      <c r="CZ22" s="12"/>
+      <c r="CZ22" s="12">
+        <v>103.58093183756836</v>
+      </c>
       <c r="DA22" s="12"/>
       <c r="DB22" s="12"/>
       <c r="DC22" s="12"/>
       <c r="DD22" s="12"/>
       <c r="DE22" s="12"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C23" s="10">
         <v>84.442532007735934</v>
       </c>
       <c r="D23" s="10">
         <v>82.056152484180984</v>
       </c>
       <c r="E23" s="10">
         <v>83.116697904324511</v>
       </c>
       <c r="F23" s="10">
         <v>83.773621840107765</v>
       </c>
@@ -7448,51 +7479,53 @@
       </c>
       <c r="CR23" s="12">
         <v>83.085763675908368</v>
       </c>
       <c r="CS23" s="12">
         <v>90.168585851023167</v>
       </c>
       <c r="CT23" s="10">
         <v>99.07201953581513</v>
       </c>
       <c r="CU23" s="12">
         <v>100.09393413349395</v>
       </c>
       <c r="CV23" s="12">
         <v>102.05313830124034</v>
       </c>
       <c r="CW23" s="12">
         <v>100.19148947673786</v>
       </c>
       <c r="CX23" s="12">
         <v>100.08377233692455</v>
       </c>
       <c r="CY23" s="10">
         <v>99.954376908230557</v>
       </c>
-      <c r="CZ23" s="12"/>
+      <c r="CZ23" s="12">
+        <v>91.833972241524407</v>
+      </c>
       <c r="DA23" s="12"/>
       <c r="DB23" s="12"/>
       <c r="DC23" s="12"/>
       <c r="DD23" s="12"/>
       <c r="DE23" s="12"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C24" s="10">
         <v>92.194666467087558</v>
       </c>
       <c r="D24" s="10">
         <v>113.82976281763982</v>
       </c>
       <c r="E24" s="10">
         <v>95.430099476920475</v>
       </c>
       <c r="F24" s="10">
         <v>99.251815003149176</v>
       </c>
@@ -7765,51 +7798,53 @@
       </c>
       <c r="CR24" s="12">
         <v>117.42190562377223</v>
       </c>
       <c r="CS24" s="12">
         <v>93.020791169233206</v>
       </c>
       <c r="CT24" s="10">
         <v>100.7746707232178</v>
       </c>
       <c r="CU24" s="12">
         <v>99.441347689401127</v>
       </c>
       <c r="CV24" s="12">
         <v>102.79606793844907</v>
       </c>
       <c r="CW24" s="12">
         <v>167.51973395363947</v>
       </c>
       <c r="CX24" s="12">
         <v>100.31018838040133</v>
       </c>
       <c r="CY24" s="10">
         <v>93.086253321330872</v>
       </c>
-      <c r="CZ24" s="12"/>
+      <c r="CZ24" s="12">
+        <v>136.88905858671916</v>
+      </c>
       <c r="DA24" s="12"/>
       <c r="DB24" s="12"/>
       <c r="DC24" s="12"/>
       <c r="DD24" s="12"/>
       <c r="DE24" s="12"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C25" s="10">
         <v>98.501216026804016</v>
       </c>
       <c r="D25" s="10">
         <v>79.262191648234776</v>
       </c>
       <c r="E25" s="10">
         <v>136.18934451049952</v>
       </c>
       <c r="F25" s="10">
         <v>125.62391768789433</v>
       </c>
@@ -8082,370 +8117,372 @@
       </c>
       <c r="CR25" s="12">
         <v>99.285340289027857</v>
       </c>
       <c r="CS25" s="12">
         <v>105.00586186458783</v>
       </c>
       <c r="CT25" s="10">
         <v>109.99973908542424</v>
       </c>
       <c r="CU25" s="12">
         <v>105.09763816893243</v>
       </c>
       <c r="CV25" s="12">
         <v>106.86112999512962</v>
       </c>
       <c r="CW25" s="12">
         <v>104.46027800837521</v>
       </c>
       <c r="CX25" s="12">
         <v>103.49517935702282</v>
       </c>
       <c r="CY25" s="10">
         <v>92.204126587760243</v>
       </c>
-      <c r="CZ25" s="12"/>
+      <c r="CZ25" s="12">
+        <v>111.36872277616072</v>
+      </c>
       <c r="DA25" s="12"/>
       <c r="DB25" s="12"/>
       <c r="DC25" s="12"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="12"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="28" t="s">
+      <c r="A27" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="28"/>
-[...59 lines deleted...]
-      <c r="CH27" s="27" t="s">
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="22"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="22"/>
+      <c r="O27" s="22"/>
+      <c r="P27" s="22"/>
+      <c r="Q27" s="22"/>
+      <c r="R27" s="22"/>
+      <c r="S27" s="22"/>
+      <c r="T27" s="22"/>
+      <c r="U27" s="22"/>
+      <c r="V27" s="22"/>
+      <c r="W27" s="22"/>
+      <c r="X27" s="22"/>
+      <c r="Y27" s="22"/>
+      <c r="Z27" s="22"/>
+      <c r="AA27" s="22"/>
+      <c r="AB27" s="22"/>
+      <c r="AC27" s="22"/>
+      <c r="AD27" s="22"/>
+      <c r="AE27" s="22"/>
+      <c r="AF27" s="22"/>
+      <c r="AG27" s="22"/>
+      <c r="AH27" s="22"/>
+      <c r="AI27" s="22"/>
+      <c r="AJ27" s="22"/>
+      <c r="AK27" s="22"/>
+      <c r="AL27" s="22"/>
+      <c r="AM27" s="22"/>
+      <c r="AN27" s="22"/>
+      <c r="AO27" s="22"/>
+      <c r="AP27" s="22"/>
+      <c r="AQ27" s="22"/>
+      <c r="AR27" s="22"/>
+      <c r="AS27" s="22"/>
+      <c r="AT27" s="22"/>
+      <c r="AU27" s="22"/>
+      <c r="AV27" s="22"/>
+      <c r="AW27" s="22"/>
+      <c r="AX27" s="22"/>
+      <c r="AY27" s="22"/>
+      <c r="AZ27" s="22"/>
+      <c r="BA27" s="22"/>
+      <c r="BB27" s="22"/>
+      <c r="BC27" s="22"/>
+      <c r="BD27" s="22"/>
+      <c r="BE27" s="22"/>
+      <c r="BF27" s="22"/>
+      <c r="BG27" s="22"/>
+      <c r="BH27" s="22"/>
+      <c r="BI27" s="22"/>
+      <c r="CH27" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="CI27" s="27"/>
-[...21 lines deleted...]
-      <c r="DE27" s="27"/>
+      <c r="CI27" s="34"/>
+      <c r="CJ27" s="34"/>
+      <c r="CK27" s="34"/>
+      <c r="CL27" s="34"/>
+      <c r="CM27" s="34"/>
+      <c r="CN27" s="34"/>
+      <c r="CO27" s="34"/>
+      <c r="CP27" s="34"/>
+      <c r="CQ27" s="34"/>
+      <c r="CR27" s="34"/>
+      <c r="CS27" s="34"/>
+      <c r="CT27" s="34"/>
+      <c r="CU27" s="34"/>
+      <c r="CV27" s="34"/>
+      <c r="CW27" s="34"/>
+      <c r="CX27" s="34"/>
+      <c r="CY27" s="34"/>
+      <c r="CZ27" s="34"/>
+      <c r="DA27" s="34"/>
+      <c r="DB27" s="34"/>
+      <c r="DC27" s="34"/>
+      <c r="DD27" s="34"/>
+      <c r="DE27" s="34"/>
       <c r="DF27" s="20"/>
       <c r="DG27" s="20"/>
       <c r="DH27" s="20"/>
       <c r="DI27" s="20"/>
       <c r="DJ27" s="20"/>
       <c r="DK27" s="20"/>
       <c r="DL27" s="20"/>
       <c r="DM27" s="20"/>
       <c r="DN27" s="20"/>
       <c r="DO27" s="20"/>
       <c r="DP27" s="20"/>
       <c r="DQ27" s="20"/>
       <c r="DR27" s="20"/>
       <c r="DS27" s="20"/>
       <c r="DT27" s="20"/>
       <c r="DU27" s="20"/>
       <c r="DV27" s="20"/>
       <c r="DW27" s="20"/>
       <c r="DX27" s="20"/>
       <c r="DY27" s="20"/>
       <c r="DZ27" s="20"/>
       <c r="EA27" s="20"/>
       <c r="EB27" s="20"/>
       <c r="EC27" s="20"/>
       <c r="ED27" s="20"/>
       <c r="EE27" s="20"/>
       <c r="EF27" s="20"/>
       <c r="EG27" s="20"/>
       <c r="EH27" s="20"/>
       <c r="EI27" s="20"/>
       <c r="EJ27" s="20"/>
       <c r="EK27" s="20"/>
       <c r="EL27" s="20"/>
       <c r="EM27" s="20"/>
       <c r="EN27" s="20"/>
       <c r="EO27" s="20"/>
       <c r="EP27" s="20"/>
     </row>
     <row r="28" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K28" s="29" t="s">
+      <c r="K28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="L28" s="29"/>
-[...1 lines deleted...]
-      <c r="W28" s="29" t="s">
+      <c r="L28" s="23"/>
+      <c r="M28" s="23"/>
+      <c r="W28" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="X28" s="29"/>
-[...1 lines deleted...]
-      <c r="AH28" s="26" t="s">
+      <c r="X28" s="23"/>
+      <c r="Y28" s="23"/>
+      <c r="AH28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AI28" s="26"/>
-[...2 lines deleted...]
-      <c r="AT28" s="26" t="s">
+      <c r="AI28" s="24"/>
+      <c r="AJ28" s="24"/>
+      <c r="AK28" s="24"/>
+      <c r="AT28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AU28" s="26"/>
-[...2 lines deleted...]
-      <c r="BF28" s="26" t="s">
+      <c r="AU28" s="24"/>
+      <c r="AV28" s="24"/>
+      <c r="AW28" s="24"/>
+      <c r="BF28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BG28" s="26"/>
-[...2 lines deleted...]
-      <c r="BR28" s="26" t="s">
+      <c r="BG28" s="24"/>
+      <c r="BH28" s="24"/>
+      <c r="BI28" s="24"/>
+      <c r="BR28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BS28" s="26"/>
-[...2 lines deleted...]
-      <c r="CD28" s="26" t="s">
+      <c r="BS28" s="24"/>
+      <c r="BT28" s="24"/>
+      <c r="BU28" s="24"/>
+      <c r="CD28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CE28" s="26"/>
-[...2 lines deleted...]
-      <c r="CP28" s="26" t="s">
+      <c r="CE28" s="24"/>
+      <c r="CF28" s="24"/>
+      <c r="CG28" s="24"/>
+      <c r="CP28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CQ28" s="26"/>
-[...2 lines deleted...]
-      <c r="DB28" s="26" t="s">
+      <c r="CQ28" s="24"/>
+      <c r="CR28" s="24"/>
+      <c r="CS28" s="24"/>
+      <c r="DB28" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="DC28" s="26"/>
-[...1 lines deleted...]
-      <c r="DE28" s="26"/>
+      <c r="DC28" s="24"/>
+      <c r="DD28" s="24"/>
+      <c r="DE28" s="24"/>
     </row>
     <row r="29" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="30"/>
-      <c r="B29" s="23" t="s">
+      <c r="A29" s="26"/>
+      <c r="B29" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="24"/>
-[...10 lines deleted...]
-      <c r="N29" s="23" t="s">
+      <c r="C29" s="29"/>
+      <c r="D29" s="29"/>
+      <c r="E29" s="29"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="29"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="30"/>
+      <c r="N29" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="O29" s="24"/>
-[...10 lines deleted...]
-      <c r="Z29" s="23" t="s">
+      <c r="O29" s="29"/>
+      <c r="P29" s="29"/>
+      <c r="Q29" s="29"/>
+      <c r="R29" s="29"/>
+      <c r="S29" s="29"/>
+      <c r="T29" s="29"/>
+      <c r="U29" s="29"/>
+      <c r="V29" s="29"/>
+      <c r="W29" s="29"/>
+      <c r="X29" s="29"/>
+      <c r="Y29" s="30"/>
+      <c r="Z29" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="AA29" s="24"/>
-[...10 lines deleted...]
-      <c r="AL29" s="23" t="s">
+      <c r="AA29" s="29"/>
+      <c r="AB29" s="29"/>
+      <c r="AC29" s="29"/>
+      <c r="AD29" s="29"/>
+      <c r="AE29" s="29"/>
+      <c r="AF29" s="29"/>
+      <c r="AG29" s="29"/>
+      <c r="AH29" s="29"/>
+      <c r="AI29" s="29"/>
+      <c r="AJ29" s="29"/>
+      <c r="AK29" s="30"/>
+      <c r="AL29" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="AM29" s="24"/>
-[...10 lines deleted...]
-      <c r="AX29" s="23" t="s">
+      <c r="AM29" s="29"/>
+      <c r="AN29" s="29"/>
+      <c r="AO29" s="29"/>
+      <c r="AP29" s="29"/>
+      <c r="AQ29" s="29"/>
+      <c r="AR29" s="29"/>
+      <c r="AS29" s="29"/>
+      <c r="AT29" s="29"/>
+      <c r="AU29" s="29"/>
+      <c r="AV29" s="29"/>
+      <c r="AW29" s="30"/>
+      <c r="AX29" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="AY29" s="24"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="23" t="s">
+      <c r="AY29" s="29"/>
+      <c r="AZ29" s="29"/>
+      <c r="BA29" s="29"/>
+      <c r="BB29" s="29"/>
+      <c r="BC29" s="29"/>
+      <c r="BD29" s="29"/>
+      <c r="BE29" s="29"/>
+      <c r="BF29" s="29"/>
+      <c r="BG29" s="29"/>
+      <c r="BH29" s="29"/>
+      <c r="BI29" s="30"/>
+      <c r="BJ29" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="BK29" s="24"/>
-[...10 lines deleted...]
-      <c r="BV29" s="23" t="s">
+      <c r="BK29" s="29"/>
+      <c r="BL29" s="29"/>
+      <c r="BM29" s="29"/>
+      <c r="BN29" s="29"/>
+      <c r="BO29" s="29"/>
+      <c r="BP29" s="29"/>
+      <c r="BQ29" s="29"/>
+      <c r="BR29" s="29"/>
+      <c r="BS29" s="29"/>
+      <c r="BT29" s="29"/>
+      <c r="BU29" s="30"/>
+      <c r="BV29" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="BW29" s="24"/>
-[...10 lines deleted...]
-      <c r="CH29" s="23" t="s">
+      <c r="BW29" s="29"/>
+      <c r="BX29" s="29"/>
+      <c r="BY29" s="29"/>
+      <c r="BZ29" s="29"/>
+      <c r="CA29" s="29"/>
+      <c r="CB29" s="29"/>
+      <c r="CC29" s="29"/>
+      <c r="CD29" s="29"/>
+      <c r="CE29" s="29"/>
+      <c r="CF29" s="29"/>
+      <c r="CG29" s="30"/>
+      <c r="CH29" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="CI29" s="24"/>
-[...10 lines deleted...]
-      <c r="CT29" s="23" t="s">
+      <c r="CI29" s="29"/>
+      <c r="CJ29" s="29"/>
+      <c r="CK29" s="29"/>
+      <c r="CL29" s="29"/>
+      <c r="CM29" s="29"/>
+      <c r="CN29" s="29"/>
+      <c r="CO29" s="29"/>
+      <c r="CP29" s="29"/>
+      <c r="CQ29" s="29"/>
+      <c r="CR29" s="29"/>
+      <c r="CS29" s="30"/>
+      <c r="CT29" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="CU29" s="24"/>
-[...9 lines deleted...]
-      <c r="DE29" s="25"/>
+      <c r="CU29" s="29"/>
+      <c r="CV29" s="29"/>
+      <c r="CW29" s="29"/>
+      <c r="CX29" s="29"/>
+      <c r="CY29" s="29"/>
+      <c r="CZ29" s="29"/>
+      <c r="DA29" s="29"/>
+      <c r="DB29" s="29"/>
+      <c r="DC29" s="29"/>
+      <c r="DD29" s="29"/>
+      <c r="DE29" s="30"/>
     </row>
     <row r="30" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="31"/>
+      <c r="A30" s="27"/>
       <c r="B30" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -9037,51 +9074,53 @@
       </c>
       <c r="CR31" s="1">
         <v>117.24112160078322</v>
       </c>
       <c r="CS31" s="1">
         <v>101.05305444213111</v>
       </c>
       <c r="CT31" s="1">
         <v>102.66589227756262</v>
       </c>
       <c r="CU31" s="1">
         <v>104.24042122700286</v>
       </c>
       <c r="CV31" s="1">
         <v>103.47560454685609</v>
       </c>
       <c r="CW31" s="1">
         <v>104.24099900868372</v>
       </c>
       <c r="CX31" s="1">
         <v>103.72489964568823</v>
       </c>
       <c r="CY31" s="1">
         <v>106.91940897738341</v>
       </c>
-      <c r="CZ31" s="1"/>
+      <c r="CZ31" s="1">
+        <v>106.53105525539712</v>
+      </c>
       <c r="DA31" s="1"/>
       <c r="DB31" s="1"/>
       <c r="DC31" s="1"/>
       <c r="DD31" s="1"/>
       <c r="DE31" s="1"/>
     </row>
     <row r="32" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>36</v>
       </c>
@@ -9354,51 +9393,53 @@
       </c>
       <c r="CR32" s="12">
         <v>105.2998268553837</v>
       </c>
       <c r="CS32" s="12">
         <v>103.41536979628445</v>
       </c>
       <c r="CT32" s="12">
         <v>104.62833502294011</v>
       </c>
       <c r="CU32" s="12">
         <v>104.70261172113896</v>
       </c>
       <c r="CV32" s="12">
         <v>101.98686865624984</v>
       </c>
       <c r="CW32" s="12">
         <v>102.43500616468111</v>
       </c>
       <c r="CX32" s="12">
         <v>104.4403625152469</v>
       </c>
       <c r="CY32" s="12">
         <v>104.31483627978886</v>
       </c>
-      <c r="CZ32" s="12"/>
+      <c r="CZ32" s="12">
+        <v>103.76622658071622</v>
+      </c>
       <c r="DA32" s="12"/>
       <c r="DB32" s="12"/>
       <c r="DC32" s="12"/>
       <c r="DD32" s="12"/>
       <c r="DE32" s="12"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="12">
         <v>104.92492573475363</v>
       </c>
       <c r="C33" s="12">
         <v>107.86553177518088</v>
       </c>
       <c r="D33" s="12">
         <v>102.36129297347563</v>
       </c>
       <c r="E33" s="12">
         <v>104.87580031520993</v>
       </c>
       <c r="F33" s="12">
         <v>103.86745732606306</v>
       </c>
@@ -9671,51 +9712,53 @@
       </c>
       <c r="CR33" s="12">
         <v>148.55954965871891</v>
       </c>
       <c r="CS33" s="12">
         <v>117.62846617549603</v>
       </c>
       <c r="CT33" s="12">
         <v>108.17317541570395</v>
       </c>
       <c r="CU33" s="12">
         <v>103.67589277140483</v>
       </c>
       <c r="CV33" s="12">
         <v>97.564659855923125</v>
       </c>
       <c r="CW33" s="12">
         <v>101.33135617568796</v>
       </c>
       <c r="CX33" s="12">
         <v>106.6257651683169</v>
       </c>
       <c r="CY33" s="10">
         <v>110.57831325598151</v>
       </c>
-      <c r="CZ33" s="12"/>
+      <c r="CZ33" s="12">
+        <v>108.84718316464121</v>
+      </c>
       <c r="DA33" s="12"/>
       <c r="DB33" s="12"/>
       <c r="DC33" s="12"/>
       <c r="DD33" s="12"/>
       <c r="DE33" s="12"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="12">
         <v>106.01495722123401</v>
       </c>
       <c r="C34" s="12">
         <v>104.24876872130817</v>
       </c>
       <c r="D34" s="12">
         <v>105.65917912670311</v>
       </c>
       <c r="E34" s="12">
         <v>106.31920274532007</v>
       </c>
       <c r="F34" s="12">
         <v>106.87516642201618</v>
       </c>
@@ -9988,51 +10031,53 @@
       </c>
       <c r="CR34" s="12">
         <v>103.37255604423929</v>
       </c>
       <c r="CS34" s="12">
         <v>100.70739566146753</v>
       </c>
       <c r="CT34" s="12">
         <v>100.29809774354024</v>
       </c>
       <c r="CU34" s="12">
         <v>101.49934622776149</v>
       </c>
       <c r="CV34" s="12">
         <v>102.22200540214736</v>
       </c>
       <c r="CW34" s="12">
         <v>100.74090885036217</v>
       </c>
       <c r="CX34" s="12">
         <v>102.58416990188147</v>
       </c>
       <c r="CY34" s="10">
         <v>106.72851246594888</v>
       </c>
-      <c r="CZ34" s="12"/>
+      <c r="CZ34" s="12">
+        <v>100.72260978994647</v>
+      </c>
       <c r="DA34" s="12"/>
       <c r="DB34" s="12"/>
       <c r="DC34" s="12"/>
       <c r="DD34" s="12"/>
       <c r="DE34" s="12"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="12">
         <v>101.24735960590876</v>
       </c>
       <c r="C35" s="12">
         <v>100.77705935009907</v>
       </c>
       <c r="D35" s="12">
         <v>104.44394789634985</v>
       </c>
       <c r="E35" s="12">
         <v>106.66333503623464</v>
       </c>
       <c r="F35" s="12">
         <v>103.39168438206438</v>
       </c>
@@ -10305,51 +10350,53 @@
       </c>
       <c r="CR35" s="12">
         <v>104.72430029989121</v>
       </c>
       <c r="CS35" s="12">
         <v>97.051665885949546</v>
       </c>
       <c r="CT35" s="12">
         <v>92.425080149954624</v>
       </c>
       <c r="CU35" s="12">
         <v>102.88937724560283</v>
       </c>
       <c r="CV35" s="12">
         <v>107.33439305251589</v>
       </c>
       <c r="CW35" s="12">
         <v>98.868327017859258</v>
       </c>
       <c r="CX35" s="12">
         <v>102.42671277402845</v>
       </c>
       <c r="CY35" s="12">
         <v>106.75118829073924</v>
       </c>
-      <c r="CZ35" s="12"/>
+      <c r="CZ35" s="12">
+        <v>105.39214234795983</v>
+      </c>
       <c r="DA35" s="12"/>
       <c r="DB35" s="12"/>
       <c r="DC35" s="12"/>
       <c r="DD35" s="12"/>
       <c r="DE35" s="12"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="12">
         <v>102.00445085188028</v>
       </c>
       <c r="C36" s="12">
         <v>101.61282880352896</v>
       </c>
       <c r="D36" s="12">
         <v>102.53914301181592</v>
       </c>
       <c r="E36" s="12">
         <v>104.02264756853418</v>
       </c>
       <c r="F36" s="12">
         <v>103.32193759442544</v>
       </c>
@@ -10622,51 +10669,53 @@
       </c>
       <c r="CR36" s="12">
         <v>91.870539586237484</v>
       </c>
       <c r="CS36" s="12">
         <v>102.69687960631396</v>
       </c>
       <c r="CT36" s="12">
         <v>100.71696722920768</v>
       </c>
       <c r="CU36" s="12">
         <v>101.73788121989782</v>
       </c>
       <c r="CV36" s="12">
         <v>101.06543698952115</v>
       </c>
       <c r="CW36" s="12">
         <v>101.41818977004931</v>
       </c>
       <c r="CX36" s="12">
         <v>102.66779777079162</v>
       </c>
       <c r="CY36" s="12">
         <v>102.72782756280073</v>
       </c>
-      <c r="CZ36" s="12"/>
+      <c r="CZ36" s="12">
+        <v>101.99896495588948</v>
+      </c>
       <c r="DA36" s="12"/>
       <c r="DB36" s="12"/>
       <c r="DC36" s="12"/>
       <c r="DD36" s="12"/>
       <c r="DE36" s="12"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="12">
         <v>106.20356253076535</v>
       </c>
       <c r="C37" s="12">
         <v>104.77260286718695</v>
       </c>
       <c r="D37" s="12">
         <v>103.02828853177155</v>
       </c>
       <c r="E37" s="12">
         <v>104.5384908851198</v>
       </c>
       <c r="F37" s="12">
         <v>101.94624568152777</v>
       </c>
@@ -10939,51 +10988,53 @@
       </c>
       <c r="CR37" s="12">
         <v>89.960385672276061</v>
       </c>
       <c r="CS37" s="12">
         <v>99.976317009007289</v>
       </c>
       <c r="CT37" s="12">
         <v>115.94884925513537</v>
       </c>
       <c r="CU37" s="12">
         <v>109.86199047003555</v>
       </c>
       <c r="CV37" s="12">
         <v>94.225980599551249</v>
       </c>
       <c r="CW37" s="12">
         <v>103.97868974531075</v>
       </c>
       <c r="CX37" s="12">
         <v>103.98767091935272</v>
       </c>
       <c r="CY37" s="12">
         <v>104.08946350770259</v>
       </c>
-      <c r="CZ37" s="12"/>
+      <c r="CZ37" s="12">
+        <v>106.57219045373989</v>
+      </c>
       <c r="DA37" s="12"/>
       <c r="DB37" s="12"/>
       <c r="DC37" s="12"/>
       <c r="DD37" s="12"/>
       <c r="DE37" s="12"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="12">
         <v>104.99612591742242</v>
       </c>
       <c r="C38" s="12">
         <v>100.07525850362204</v>
       </c>
       <c r="D38" s="12">
         <v>107.67262012807875</v>
       </c>
       <c r="E38" s="12">
         <v>103.54254311627386</v>
       </c>
       <c r="F38" s="12">
         <v>104.16459038969548</v>
       </c>
@@ -11256,51 +11307,53 @@
       </c>
       <c r="CR38" s="12">
         <v>76.834862070311772</v>
       </c>
       <c r="CS38" s="12">
         <v>104.2680310469748</v>
       </c>
       <c r="CT38" s="12">
         <v>102.76575653661084</v>
       </c>
       <c r="CU38" s="12">
         <v>103.46469393899396</v>
       </c>
       <c r="CV38" s="12">
         <v>99.826565500723135</v>
       </c>
       <c r="CW38" s="12">
         <v>103.11717678289413</v>
       </c>
       <c r="CX38" s="12">
         <v>103.17938613942776</v>
       </c>
       <c r="CY38" s="12">
         <v>105.19730067882695</v>
       </c>
-      <c r="CZ38" s="12"/>
+      <c r="CZ38" s="12">
+        <v>110.08782511132233</v>
+      </c>
       <c r="DA38" s="12"/>
       <c r="DB38" s="12"/>
       <c r="DC38" s="12"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="12"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>36</v>
       </c>
@@ -11573,51 +11626,53 @@
       </c>
       <c r="CR39" s="12">
         <v>103.69922586810402</v>
       </c>
       <c r="CS39" s="12">
         <v>107.71727348002054</v>
       </c>
       <c r="CT39" s="12">
         <v>100.06480133409205</v>
       </c>
       <c r="CU39" s="12">
         <v>103.07358931403748</v>
       </c>
       <c r="CV39" s="12">
         <v>102.17703813585391</v>
       </c>
       <c r="CW39" s="12">
         <v>100.94463050291735</v>
       </c>
       <c r="CX39" s="12">
         <v>100.61559159414892</v>
       </c>
       <c r="CY39" s="12">
         <v>102.12121786317014</v>
       </c>
-      <c r="CZ39" s="12"/>
+      <c r="CZ39" s="12">
+        <v>104.37968724832436</v>
+      </c>
       <c r="DA39" s="12"/>
       <c r="DB39" s="12"/>
       <c r="DC39" s="12"/>
       <c r="DD39" s="12"/>
       <c r="DE39" s="12"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="12">
         <v>106.72474581970644</v>
       </c>
       <c r="C40" s="12">
         <v>104.12402843651689</v>
       </c>
       <c r="D40" s="12">
         <v>105.77205672643824</v>
       </c>
       <c r="E40" s="12">
         <v>101.60687925765706</v>
       </c>
       <c r="F40" s="12">
         <v>103.41331323556622</v>
       </c>
@@ -11890,51 +11945,53 @@
       </c>
       <c r="CR40" s="12">
         <v>123.55615762865784</v>
       </c>
       <c r="CS40" s="12">
         <v>106.15447173160126</v>
       </c>
       <c r="CT40" s="12">
         <v>103.43704939214031</v>
       </c>
       <c r="CU40" s="12">
         <v>105.50856758582678</v>
       </c>
       <c r="CV40" s="12">
         <v>104.50235471824514</v>
       </c>
       <c r="CW40" s="12">
         <v>93.8683617160262</v>
       </c>
       <c r="CX40" s="12">
         <v>102.43705875538589</v>
       </c>
       <c r="CY40" s="12">
         <v>104.59400858378005</v>
       </c>
-      <c r="CZ40" s="12"/>
+      <c r="CZ40" s="12">
+        <v>104.06514322558932</v>
+      </c>
       <c r="DA40" s="12"/>
       <c r="DB40" s="12"/>
       <c r="DC40" s="12"/>
       <c r="DD40" s="12"/>
       <c r="DE40" s="12"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="12">
         <v>106.7038033927294</v>
       </c>
       <c r="C41" s="12">
         <v>105.81812169054217</v>
       </c>
       <c r="D41" s="12">
         <v>105.37950542881467</v>
       </c>
       <c r="E41" s="12">
         <v>104.94319983133893</v>
       </c>
       <c r="F41" s="12">
         <v>102.95259521584011</v>
       </c>
@@ -12207,51 +12264,53 @@
       </c>
       <c r="CR41" s="12">
         <v>127.01915669846164</v>
       </c>
       <c r="CS41" s="12">
         <v>102.65940025004635</v>
       </c>
       <c r="CT41" s="12">
         <v>102.59569663892837</v>
       </c>
       <c r="CU41" s="12">
         <v>102.31406783582715</v>
       </c>
       <c r="CV41" s="12">
         <v>102.89644614025259</v>
       </c>
       <c r="CW41" s="12">
         <v>101.87144278993058</v>
       </c>
       <c r="CX41" s="12">
         <v>96.943969567540705</v>
       </c>
       <c r="CY41" s="10">
         <v>117.76963714620754</v>
       </c>
-      <c r="CZ41" s="12"/>
+      <c r="CZ41" s="12">
+        <v>108.69965905854093</v>
+      </c>
       <c r="DA41" s="12"/>
       <c r="DB41" s="12"/>
       <c r="DC41" s="12"/>
       <c r="DD41" s="12"/>
       <c r="DE41" s="12"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="12">
         <v>101.86251669871358</v>
       </c>
       <c r="C42" s="12">
         <v>105.28352552852087</v>
       </c>
       <c r="D42" s="12">
         <v>104.09825704537565</v>
       </c>
       <c r="E42" s="12">
         <v>103.56279621680258</v>
       </c>
       <c r="F42" s="12">
         <v>103.10716373131132</v>
       </c>
@@ -12524,51 +12583,53 @@
       </c>
       <c r="CR42" s="12">
         <v>104.82479767894546</v>
       </c>
       <c r="CS42" s="12">
         <v>116.09712385795736</v>
       </c>
       <c r="CT42" s="12">
         <v>103.78472247260993</v>
       </c>
       <c r="CU42" s="12">
         <v>103.4483733985208</v>
       </c>
       <c r="CV42" s="12">
         <v>103.08755436552237</v>
       </c>
       <c r="CW42" s="12">
         <v>103.76534374810001</v>
       </c>
       <c r="CX42" s="12">
         <v>103.42875986885139</v>
       </c>
       <c r="CY42" s="10">
         <v>106.42533195487975</v>
       </c>
-      <c r="CZ42" s="12"/>
+      <c r="CZ42" s="12">
+        <v>102.03305307160552</v>
+      </c>
       <c r="DA42" s="12"/>
       <c r="DB42" s="12"/>
       <c r="DC42" s="12"/>
       <c r="DD42" s="12"/>
       <c r="DE42" s="12"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="12">
         <v>102.24700758337526</v>
       </c>
       <c r="C43" s="12">
         <v>105.76189056730188</v>
       </c>
       <c r="D43" s="12">
         <v>113.35965069215976</v>
       </c>
       <c r="E43" s="12">
         <v>105.41561867016472</v>
       </c>
       <c r="F43" s="12">
         <v>93.192390885798446</v>
       </c>
@@ -12841,51 +12902,53 @@
       </c>
       <c r="CR43" s="12">
         <v>112.6600865012755</v>
       </c>
       <c r="CS43" s="12">
         <v>96.912203697014533</v>
       </c>
       <c r="CT43" s="12">
         <v>118.96851059535518</v>
       </c>
       <c r="CU43" s="12">
         <v>104.0404940607057</v>
       </c>
       <c r="CV43" s="12">
         <v>72.257945800029589</v>
       </c>
       <c r="CW43" s="12">
         <v>97.393057759239738</v>
       </c>
       <c r="CX43" s="12">
         <v>103.52263342976494</v>
       </c>
       <c r="CY43" s="10">
         <v>111.62647307929309</v>
       </c>
-      <c r="CZ43" s="12"/>
+      <c r="CZ43" s="12">
+        <v>106.38370171148142</v>
+      </c>
       <c r="DA43" s="12"/>
       <c r="DB43" s="12"/>
       <c r="DC43" s="12"/>
       <c r="DD43" s="12"/>
       <c r="DE43" s="12"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C44" s="10">
         <v>104.20286829773077</v>
       </c>
       <c r="D44" s="10">
         <v>106.06935694253363</v>
       </c>
       <c r="E44" s="10">
         <v>104.57526258059968</v>
       </c>
       <c r="F44" s="10">
         <v>104.8856186182099</v>
       </c>
@@ -13158,51 +13221,53 @@
       </c>
       <c r="CR44" s="12">
         <v>130.97417149364603</v>
       </c>
       <c r="CS44" s="12">
         <v>100.61288406559528</v>
       </c>
       <c r="CT44" s="12">
         <v>103.4359973733976</v>
       </c>
       <c r="CU44" s="12">
         <v>105.42182948806931</v>
       </c>
       <c r="CV44" s="12">
         <v>103.48934524454059</v>
       </c>
       <c r="CW44" s="12">
         <v>105.99953946058417</v>
       </c>
       <c r="CX44" s="12">
         <v>103.462561495361</v>
       </c>
       <c r="CY44" s="10">
         <v>105.76736602390761</v>
       </c>
-      <c r="CZ44" s="12"/>
+      <c r="CZ44" s="12">
+        <v>104.55796943298874</v>
+      </c>
       <c r="DA44" s="12"/>
       <c r="DB44" s="12"/>
       <c r="DC44" s="12"/>
       <c r="DD44" s="12"/>
       <c r="DE44" s="12"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C45" s="10">
         <v>103.7308458934685</v>
       </c>
       <c r="D45" s="10">
         <v>102.99541485350781</v>
       </c>
       <c r="E45" s="10">
         <v>103.96545435760487</v>
       </c>
       <c r="F45" s="10">
         <v>101.72580433857958</v>
       </c>
@@ -13475,51 +13540,53 @@
       </c>
       <c r="CR45" s="12">
         <v>132.79413332294635</v>
       </c>
       <c r="CS45" s="12">
         <v>104.44407422146821</v>
       </c>
       <c r="CT45" s="12">
         <v>105.90540177021484</v>
       </c>
       <c r="CU45" s="12">
         <v>104.02721513829427</v>
       </c>
       <c r="CV45" s="12">
         <v>101.53787695288088</v>
       </c>
       <c r="CW45" s="12">
         <v>100.50816748199038</v>
       </c>
       <c r="CX45" s="12">
         <v>102.81366010979913</v>
       </c>
       <c r="CY45" s="10">
         <v>107.43293481930334</v>
       </c>
-      <c r="CZ45" s="12"/>
+      <c r="CZ45" s="12">
+        <v>107.97686611521327</v>
+      </c>
       <c r="DA45" s="12"/>
       <c r="DB45" s="12"/>
       <c r="DC45" s="12"/>
       <c r="DD45" s="12"/>
       <c r="DE45" s="12"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C46" s="10">
         <v>99.994070661135439</v>
       </c>
       <c r="D46" s="10">
         <v>105.54147226249349</v>
       </c>
       <c r="E46" s="10">
         <v>100.85179194542788</v>
       </c>
       <c r="F46" s="10">
         <v>104.20072778208862</v>
       </c>
@@ -13792,51 +13859,53 @@
       </c>
       <c r="CR46" s="12">
         <v>98.614588049313582</v>
       </c>
       <c r="CS46" s="12">
         <v>84.560280870498701</v>
       </c>
       <c r="CT46" s="12">
         <v>105.90431726570758</v>
       </c>
       <c r="CU46" s="12">
         <v>108.35534884292437</v>
       </c>
       <c r="CV46" s="12">
         <v>109.20325520310816</v>
       </c>
       <c r="CW46" s="12">
         <v>122.16871222069905</v>
       </c>
       <c r="CX46" s="12">
         <v>108.86907741159489</v>
       </c>
       <c r="CY46" s="10">
         <v>110.87271698808838</v>
       </c>
-      <c r="CZ46" s="12"/>
+      <c r="CZ46" s="12">
+        <v>112.21801075152462</v>
+      </c>
       <c r="DA46" s="12"/>
       <c r="DB46" s="12"/>
       <c r="DC46" s="12"/>
       <c r="DD46" s="12"/>
       <c r="DE46" s="12"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>36</v>
       </c>
@@ -14109,51 +14178,53 @@
       </c>
       <c r="CR47" s="12">
         <v>99.468305318373396</v>
       </c>
       <c r="CS47" s="12">
         <v>100.96881810720235</v>
       </c>
       <c r="CT47" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU47" s="12">
         <v>99.300607857960998</v>
       </c>
       <c r="CV47" s="12">
         <v>99.777808868787119</v>
       </c>
       <c r="CW47" s="12">
         <v>99.481648801575332</v>
       </c>
       <c r="CX47" s="12">
         <v>99.923143207502548</v>
       </c>
       <c r="CY47" s="10">
         <v>100.94415193313506</v>
       </c>
-      <c r="CZ47" s="12"/>
+      <c r="CZ47" s="12">
+        <v>102.43842348741062</v>
+      </c>
       <c r="DA47" s="12"/>
       <c r="DB47" s="12"/>
       <c r="DC47" s="12"/>
       <c r="DD47" s="12"/>
       <c r="DE47" s="12"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C48" s="10">
         <v>103.01693733791488</v>
       </c>
       <c r="D48" s="10">
         <v>102.32841602955504</v>
       </c>
       <c r="E48" s="10">
         <v>104.36382481021136</v>
       </c>
       <c r="F48" s="10">
         <v>104.95298991109966</v>
       </c>
@@ -14426,51 +14497,53 @@
       </c>
       <c r="CR48" s="12">
         <v>113.5088138577965</v>
       </c>
       <c r="CS48" s="12">
         <v>103.98909133309544</v>
       </c>
       <c r="CT48" s="10">
         <v>95.612794789458647</v>
       </c>
       <c r="CU48" s="12">
         <v>99.267693457636128</v>
       </c>
       <c r="CV48" s="12">
         <v>108.99817476113995</v>
       </c>
       <c r="CW48" s="12">
         <v>102.59217108898963</v>
       </c>
       <c r="CX48" s="12">
         <v>102.72592069822643</v>
       </c>
       <c r="CY48" s="10">
         <v>106.38514604383865</v>
       </c>
-      <c r="CZ48" s="12"/>
+      <c r="CZ48" s="12">
+        <v>103.63957502462758</v>
+      </c>
       <c r="DA48" s="12"/>
       <c r="DB48" s="12"/>
       <c r="DC48" s="12"/>
       <c r="DD48" s="12"/>
       <c r="DE48" s="12"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C49" s="10">
         <v>97.545842546595168</v>
       </c>
       <c r="D49" s="10">
         <v>79.809319288249398</v>
       </c>
       <c r="E49" s="10">
         <v>86.548051018920575</v>
       </c>
       <c r="F49" s="10">
         <v>90.163523807568396</v>
       </c>
@@ -14743,51 +14816,53 @@
       </c>
       <c r="CR49" s="12">
         <v>109.79397960009285</v>
       </c>
       <c r="CS49" s="12">
         <v>191.72652252793281</v>
       </c>
       <c r="CT49" s="10">
         <v>92.631734018033541</v>
       </c>
       <c r="CU49" s="12">
         <v>100.81699401832014</v>
       </c>
       <c r="CV49" s="12">
         <v>107.69195579266825</v>
       </c>
       <c r="CW49" s="12">
         <v>101.27564071989804</v>
       </c>
       <c r="CX49" s="12">
         <v>100.3259552197059</v>
       </c>
       <c r="CY49" s="10">
         <v>99.731607095355457</v>
       </c>
-      <c r="CZ49" s="12"/>
+      <c r="CZ49" s="12">
+        <v>74.31021115702849</v>
+      </c>
       <c r="DA49" s="12"/>
       <c r="DB49" s="12"/>
       <c r="DC49" s="12"/>
       <c r="DD49" s="12"/>
       <c r="DE49" s="12"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C50" s="10">
         <v>92.869956713196657</v>
       </c>
       <c r="D50" s="10">
         <v>119.46026111761134</v>
       </c>
       <c r="E50" s="10">
         <v>96.857565609968745</v>
       </c>
       <c r="F50" s="10">
         <v>101.00775475053105</v>
       </c>
@@ -15060,51 +15135,53 @@
       </c>
       <c r="CR50" s="12">
         <v>111.5837498341091</v>
       </c>
       <c r="CS50" s="12">
         <v>82.905598343583975</v>
       </c>
       <c r="CT50" s="10">
         <v>100.93380847772657</v>
       </c>
       <c r="CU50" s="12">
         <v>99.326688660608539</v>
       </c>
       <c r="CV50" s="12">
         <v>104.09291073516711</v>
       </c>
       <c r="CW50" s="12">
         <v>187.23225177964773</v>
       </c>
       <c r="CX50" s="12">
         <v>100.4002065814785</v>
       </c>
       <c r="CY50" s="10">
         <v>91.446602123591205</v>
       </c>
-      <c r="CZ50" s="12"/>
+      <c r="CZ50" s="12">
+        <v>141.05190143717971</v>
+      </c>
       <c r="DA50" s="12"/>
       <c r="DB50" s="12"/>
       <c r="DC50" s="12"/>
       <c r="DD50" s="12"/>
       <c r="DE50" s="12"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="19">
         <v>101.21011146204364</v>
       </c>
       <c r="C51" s="19">
         <v>101.07063778004388</v>
       </c>
       <c r="D51" s="19">
         <v>80.608264125410571</v>
       </c>
       <c r="E51" s="19">
         <v>138.4459550954823</v>
       </c>
       <c r="F51" s="19">
         <v>128.00713427906945</v>
       </c>
@@ -15377,370 +15454,372 @@
       </c>
       <c r="CR51" s="12">
         <v>98.89560656416883</v>
       </c>
       <c r="CS51" s="12">
         <v>104.64599050481303</v>
       </c>
       <c r="CT51" s="10">
         <v>110.05202201636671</v>
       </c>
       <c r="CU51" s="12">
         <v>105.12436844015225</v>
       </c>
       <c r="CV51" s="12">
         <v>106.8962476477177</v>
       </c>
       <c r="CW51" s="12">
         <v>104.54662840077731</v>
       </c>
       <c r="CX51" s="12">
         <v>103.52110322198588</v>
       </c>
       <c r="CY51" s="10">
         <v>92.151632478751125</v>
       </c>
-      <c r="CZ51" s="12"/>
+      <c r="CZ51" s="12">
+        <v>111.44403933513244</v>
+      </c>
       <c r="DA51" s="12"/>
       <c r="DB51" s="12"/>
       <c r="DC51" s="12"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="12"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="28" t="s">
+      <c r="A53" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="28"/>
-[...59 lines deleted...]
-      <c r="CH53" s="27" t="s">
+      <c r="B53" s="22"/>
+      <c r="C53" s="22"/>
+      <c r="D53" s="22"/>
+      <c r="E53" s="22"/>
+      <c r="F53" s="22"/>
+      <c r="G53" s="22"/>
+      <c r="H53" s="22"/>
+      <c r="I53" s="22"/>
+      <c r="J53" s="22"/>
+      <c r="K53" s="22"/>
+      <c r="L53" s="22"/>
+      <c r="M53" s="22"/>
+      <c r="N53" s="22"/>
+      <c r="O53" s="22"/>
+      <c r="P53" s="22"/>
+      <c r="Q53" s="22"/>
+      <c r="R53" s="22"/>
+      <c r="S53" s="22"/>
+      <c r="T53" s="22"/>
+      <c r="U53" s="22"/>
+      <c r="V53" s="22"/>
+      <c r="W53" s="22"/>
+      <c r="X53" s="22"/>
+      <c r="Y53" s="22"/>
+      <c r="Z53" s="22"/>
+      <c r="AA53" s="22"/>
+      <c r="AB53" s="22"/>
+      <c r="AC53" s="22"/>
+      <c r="AD53" s="22"/>
+      <c r="AE53" s="22"/>
+      <c r="AF53" s="22"/>
+      <c r="AG53" s="22"/>
+      <c r="AH53" s="22"/>
+      <c r="AI53" s="22"/>
+      <c r="AJ53" s="22"/>
+      <c r="AK53" s="22"/>
+      <c r="AL53" s="22"/>
+      <c r="AM53" s="22"/>
+      <c r="AN53" s="22"/>
+      <c r="AO53" s="22"/>
+      <c r="AP53" s="22"/>
+      <c r="AQ53" s="22"/>
+      <c r="AR53" s="22"/>
+      <c r="AS53" s="22"/>
+      <c r="AT53" s="22"/>
+      <c r="AU53" s="22"/>
+      <c r="AV53" s="22"/>
+      <c r="AW53" s="22"/>
+      <c r="AX53" s="22"/>
+      <c r="AY53" s="22"/>
+      <c r="AZ53" s="22"/>
+      <c r="BA53" s="22"/>
+      <c r="BB53" s="22"/>
+      <c r="BC53" s="22"/>
+      <c r="BD53" s="22"/>
+      <c r="BE53" s="22"/>
+      <c r="BF53" s="22"/>
+      <c r="BG53" s="22"/>
+      <c r="BH53" s="22"/>
+      <c r="BI53" s="22"/>
+      <c r="CH53" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="CI53" s="27"/>
-[...21 lines deleted...]
-      <c r="DE53" s="27"/>
+      <c r="CI53" s="34"/>
+      <c r="CJ53" s="34"/>
+      <c r="CK53" s="34"/>
+      <c r="CL53" s="34"/>
+      <c r="CM53" s="34"/>
+      <c r="CN53" s="34"/>
+      <c r="CO53" s="34"/>
+      <c r="CP53" s="34"/>
+      <c r="CQ53" s="34"/>
+      <c r="CR53" s="34"/>
+      <c r="CS53" s="34"/>
+      <c r="CT53" s="34"/>
+      <c r="CU53" s="34"/>
+      <c r="CV53" s="34"/>
+      <c r="CW53" s="34"/>
+      <c r="CX53" s="34"/>
+      <c r="CY53" s="34"/>
+      <c r="CZ53" s="34"/>
+      <c r="DA53" s="34"/>
+      <c r="DB53" s="34"/>
+      <c r="DC53" s="34"/>
+      <c r="DD53" s="34"/>
+      <c r="DE53" s="34"/>
       <c r="DF53" s="20"/>
       <c r="DG53" s="20"/>
       <c r="DH53" s="20"/>
       <c r="DI53" s="20"/>
       <c r="DJ53" s="20"/>
       <c r="DK53" s="20"/>
       <c r="DL53" s="20"/>
       <c r="DM53" s="20"/>
       <c r="DN53" s="20"/>
       <c r="DO53" s="20"/>
       <c r="DP53" s="20"/>
       <c r="DQ53" s="20"/>
       <c r="DR53" s="20"/>
       <c r="DS53" s="20"/>
       <c r="DT53" s="20"/>
       <c r="DU53" s="20"/>
       <c r="DV53" s="20"/>
       <c r="DW53" s="20"/>
       <c r="DX53" s="20"/>
       <c r="DY53" s="20"/>
       <c r="DZ53" s="20"/>
       <c r="EA53" s="20"/>
       <c r="EB53" s="20"/>
       <c r="EC53" s="20"/>
       <c r="ED53" s="20"/>
       <c r="EE53" s="20"/>
       <c r="EF53" s="20"/>
       <c r="EG53" s="20"/>
       <c r="EH53" s="20"/>
       <c r="EI53" s="20"/>
       <c r="EJ53" s="20"/>
       <c r="EK53" s="20"/>
       <c r="EL53" s="20"/>
       <c r="EM53" s="20"/>
       <c r="EN53" s="20"/>
       <c r="EO53" s="20"/>
       <c r="EP53" s="20"/>
     </row>
     <row r="54" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K54" s="29" t="s">
+      <c r="K54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="L54" s="29"/>
-[...1 lines deleted...]
-      <c r="W54" s="29" t="s">
+      <c r="L54" s="23"/>
+      <c r="M54" s="23"/>
+      <c r="W54" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="X54" s="29"/>
-[...1 lines deleted...]
-      <c r="AH54" s="26" t="s">
+      <c r="X54" s="23"/>
+      <c r="Y54" s="23"/>
+      <c r="AH54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AI54" s="26"/>
-[...2 lines deleted...]
-      <c r="AT54" s="26" t="s">
+      <c r="AI54" s="24"/>
+      <c r="AJ54" s="24"/>
+      <c r="AK54" s="24"/>
+      <c r="AT54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AU54" s="26"/>
-[...2 lines deleted...]
-      <c r="BF54" s="26" t="s">
+      <c r="AU54" s="24"/>
+      <c r="AV54" s="24"/>
+      <c r="AW54" s="24"/>
+      <c r="BF54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BG54" s="26"/>
-[...2 lines deleted...]
-      <c r="BR54" s="26" t="s">
+      <c r="BG54" s="24"/>
+      <c r="BH54" s="24"/>
+      <c r="BI54" s="24"/>
+      <c r="BR54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BS54" s="26"/>
-[...2 lines deleted...]
-      <c r="CD54" s="26" t="s">
+      <c r="BS54" s="24"/>
+      <c r="BT54" s="24"/>
+      <c r="BU54" s="24"/>
+      <c r="CD54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CE54" s="26"/>
-[...2 lines deleted...]
-      <c r="CP54" s="26" t="s">
+      <c r="CE54" s="24"/>
+      <c r="CF54" s="24"/>
+      <c r="CG54" s="24"/>
+      <c r="CP54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CQ54" s="26"/>
-[...2 lines deleted...]
-      <c r="DB54" s="26" t="s">
+      <c r="CQ54" s="24"/>
+      <c r="CR54" s="24"/>
+      <c r="CS54" s="24"/>
+      <c r="DB54" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="DC54" s="26"/>
-[...1 lines deleted...]
-      <c r="DE54" s="26"/>
+      <c r="DC54" s="24"/>
+      <c r="DD54" s="24"/>
+      <c r="DE54" s="24"/>
     </row>
     <row r="55" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="30"/>
-      <c r="B55" s="23" t="s">
+      <c r="A55" s="26"/>
+      <c r="B55" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="C55" s="33"/>
-[...10 lines deleted...]
-      <c r="N55" s="23" t="s">
+      <c r="C55" s="32"/>
+      <c r="D55" s="32"/>
+      <c r="E55" s="32"/>
+      <c r="F55" s="32"/>
+      <c r="G55" s="32"/>
+      <c r="H55" s="32"/>
+      <c r="I55" s="32"/>
+      <c r="J55" s="32"/>
+      <c r="K55" s="32"/>
+      <c r="L55" s="32"/>
+      <c r="M55" s="33"/>
+      <c r="N55" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="O55" s="33"/>
-[...10 lines deleted...]
-      <c r="Z55" s="23" t="s">
+      <c r="O55" s="32"/>
+      <c r="P55" s="32"/>
+      <c r="Q55" s="32"/>
+      <c r="R55" s="32"/>
+      <c r="S55" s="32"/>
+      <c r="T55" s="32"/>
+      <c r="U55" s="32"/>
+      <c r="V55" s="32"/>
+      <c r="W55" s="32"/>
+      <c r="X55" s="32"/>
+      <c r="Y55" s="33"/>
+      <c r="Z55" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="AA55" s="33"/>
-[...10 lines deleted...]
-      <c r="AL55" s="23" t="s">
+      <c r="AA55" s="32"/>
+      <c r="AB55" s="32"/>
+      <c r="AC55" s="32"/>
+      <c r="AD55" s="32"/>
+      <c r="AE55" s="32"/>
+      <c r="AF55" s="32"/>
+      <c r="AG55" s="32"/>
+      <c r="AH55" s="32"/>
+      <c r="AI55" s="32"/>
+      <c r="AJ55" s="32"/>
+      <c r="AK55" s="33"/>
+      <c r="AL55" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="AM55" s="33"/>
-[...10 lines deleted...]
-      <c r="AX55" s="23" t="s">
+      <c r="AM55" s="32"/>
+      <c r="AN55" s="32"/>
+      <c r="AO55" s="32"/>
+      <c r="AP55" s="32"/>
+      <c r="AQ55" s="32"/>
+      <c r="AR55" s="32"/>
+      <c r="AS55" s="32"/>
+      <c r="AT55" s="32"/>
+      <c r="AU55" s="32"/>
+      <c r="AV55" s="32"/>
+      <c r="AW55" s="33"/>
+      <c r="AX55" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="AY55" s="33"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="23" t="s">
+      <c r="AY55" s="32"/>
+      <c r="AZ55" s="32"/>
+      <c r="BA55" s="32"/>
+      <c r="BB55" s="32"/>
+      <c r="BC55" s="32"/>
+      <c r="BD55" s="32"/>
+      <c r="BE55" s="32"/>
+      <c r="BF55" s="32"/>
+      <c r="BG55" s="32"/>
+      <c r="BH55" s="32"/>
+      <c r="BI55" s="33"/>
+      <c r="BJ55" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="BK55" s="24"/>
-[...10 lines deleted...]
-      <c r="BV55" s="23" t="s">
+      <c r="BK55" s="29"/>
+      <c r="BL55" s="29"/>
+      <c r="BM55" s="29"/>
+      <c r="BN55" s="29"/>
+      <c r="BO55" s="29"/>
+      <c r="BP55" s="29"/>
+      <c r="BQ55" s="29"/>
+      <c r="BR55" s="29"/>
+      <c r="BS55" s="29"/>
+      <c r="BT55" s="29"/>
+      <c r="BU55" s="30"/>
+      <c r="BV55" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="BW55" s="24"/>
-[...10 lines deleted...]
-      <c r="CH55" s="23" t="s">
+      <c r="BW55" s="29"/>
+      <c r="BX55" s="29"/>
+      <c r="BY55" s="29"/>
+      <c r="BZ55" s="29"/>
+      <c r="CA55" s="29"/>
+      <c r="CB55" s="29"/>
+      <c r="CC55" s="29"/>
+      <c r="CD55" s="29"/>
+      <c r="CE55" s="29"/>
+      <c r="CF55" s="29"/>
+      <c r="CG55" s="30"/>
+      <c r="CH55" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="CI55" s="24"/>
-[...10 lines deleted...]
-      <c r="CT55" s="23" t="s">
+      <c r="CI55" s="29"/>
+      <c r="CJ55" s="29"/>
+      <c r="CK55" s="29"/>
+      <c r="CL55" s="29"/>
+      <c r="CM55" s="29"/>
+      <c r="CN55" s="29"/>
+      <c r="CO55" s="29"/>
+      <c r="CP55" s="29"/>
+      <c r="CQ55" s="29"/>
+      <c r="CR55" s="29"/>
+      <c r="CS55" s="30"/>
+      <c r="CT55" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="CU55" s="24"/>
-[...9 lines deleted...]
-      <c r="DE55" s="25"/>
+      <c r="CU55" s="29"/>
+      <c r="CV55" s="29"/>
+      <c r="CW55" s="29"/>
+      <c r="CX55" s="29"/>
+      <c r="CY55" s="29"/>
+      <c r="CZ55" s="29"/>
+      <c r="DA55" s="29"/>
+      <c r="DB55" s="29"/>
+      <c r="DC55" s="29"/>
+      <c r="DD55" s="29"/>
+      <c r="DE55" s="30"/>
     </row>
     <row r="56" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="32"/>
+      <c r="A56" s="31"/>
       <c r="B56" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J56" s="7" t="s">
@@ -16332,51 +16411,53 @@
       </c>
       <c r="CR57" s="1">
         <v>124.21483497858749</v>
       </c>
       <c r="CS57" s="1">
         <v>93.225776313028703</v>
       </c>
       <c r="CT57" s="1">
         <v>100</v>
       </c>
       <c r="CU57" s="1">
         <v>100.08421817247508</v>
       </c>
       <c r="CV57" s="1">
         <v>100</v>
       </c>
       <c r="CW57" s="1">
         <v>130.2369122888478</v>
       </c>
       <c r="CX57" s="1">
         <v>103.48312211195044</v>
       </c>
       <c r="CY57" s="1">
         <v>110.37588486870051</v>
       </c>
-      <c r="CZ57" s="1"/>
+      <c r="CZ57" s="1">
+        <v>108.95934812010657</v>
+      </c>
       <c r="DA57" s="1"/>
       <c r="DB57" s="1"/>
       <c r="DC57" s="1"/>
       <c r="DD57" s="1"/>
       <c r="DE57" s="1"/>
     </row>
     <row r="58" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>36</v>
       </c>
@@ -16649,51 +16730,53 @@
       </c>
       <c r="CR58" s="12">
         <v>104.93766110676252</v>
       </c>
       <c r="CS58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CV58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CW58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CX58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CY58" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CZ58" s="12"/>
+      <c r="CZ58" s="12">
+        <v>99.985589074092985</v>
+      </c>
       <c r="DA58" s="12"/>
       <c r="DB58" s="12"/>
       <c r="DC58" s="12"/>
       <c r="DD58" s="12"/>
       <c r="DE58" s="12"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="C59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="D59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="E59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="F59" s="12">
         <v>117.01380349430434</v>
       </c>
@@ -16966,51 +17049,53 @@
       </c>
       <c r="CR59" s="12">
         <v>168.71147421181519</v>
       </c>
       <c r="CS59" s="12">
         <v>96.28525123377932</v>
       </c>
       <c r="CT59" s="12">
         <v>100</v>
       </c>
       <c r="CU59" s="12">
         <v>100</v>
       </c>
       <c r="CV59" s="12">
         <v>100</v>
       </c>
       <c r="CW59" s="12">
         <v>80.418380155487412</v>
       </c>
       <c r="CX59" s="12">
         <v>100</v>
       </c>
       <c r="CY59" s="10">
         <v>100</v>
       </c>
-      <c r="CZ59" s="12"/>
+      <c r="CZ59" s="12">
+        <v>119.27664582826291</v>
+      </c>
       <c r="DA59" s="12"/>
       <c r="DB59" s="12"/>
       <c r="DC59" s="12"/>
       <c r="DD59" s="12"/>
       <c r="DE59" s="12"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="C60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="D60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="E60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="F60" s="12">
         <v>135.01384719888506</v>
       </c>
@@ -17283,51 +17368,53 @@
       </c>
       <c r="CR60" s="12">
         <v>90.668931334220517</v>
       </c>
       <c r="CS60" s="12">
         <v>117.22633065177939</v>
       </c>
       <c r="CT60" s="12">
         <v>100</v>
       </c>
       <c r="CU60" s="12">
         <v>100</v>
       </c>
       <c r="CV60" s="12">
         <v>100</v>
       </c>
       <c r="CW60" s="12">
         <v>100</v>
       </c>
       <c r="CX60" s="12">
         <v>100.0000287918877</v>
       </c>
       <c r="CY60" s="10">
         <v>100.00002560796966</v>
       </c>
-      <c r="CZ60" s="12"/>
+      <c r="CZ60" s="12">
+        <v>101.27529385378938</v>
+      </c>
       <c r="DA60" s="12"/>
       <c r="DB60" s="12"/>
       <c r="DC60" s="12"/>
       <c r="DD60" s="12"/>
       <c r="DE60" s="12"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="C61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="D61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="E61" s="12">
         <v>108.56721621845257</v>
       </c>
       <c r="F61" s="12">
         <v>103.43748888200328</v>
       </c>
@@ -17600,51 +17687,53 @@
       </c>
       <c r="CR61" s="12">
         <v>85.82032139265003</v>
       </c>
       <c r="CS61" s="12">
         <v>94.949373585371916</v>
       </c>
       <c r="CT61" s="12">
         <v>100</v>
       </c>
       <c r="CU61" s="12">
         <v>100</v>
       </c>
       <c r="CV61" s="12">
         <v>100</v>
       </c>
       <c r="CW61" s="12">
         <v>175.35083553354508</v>
       </c>
       <c r="CX61" s="12">
         <v>99.999994073373756</v>
       </c>
       <c r="CY61" s="12">
         <v>104.65088594136718</v>
       </c>
-      <c r="CZ61" s="12"/>
+      <c r="CZ61" s="12">
+        <v>106.85750894994079</v>
+      </c>
       <c r="DA61" s="12"/>
       <c r="DB61" s="12"/>
       <c r="DC61" s="12"/>
       <c r="DD61" s="12"/>
       <c r="DE61" s="12"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="C62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="D62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="E62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="F62" s="12">
         <v>122.01710970872747</v>
       </c>
@@ -17917,51 +18006,53 @@
       </c>
       <c r="CR62" s="12">
         <v>54.267512560568541</v>
       </c>
       <c r="CS62" s="12">
         <v>69.261275991513273</v>
       </c>
       <c r="CT62" s="12">
         <v>100</v>
       </c>
       <c r="CU62" s="12">
         <v>100</v>
       </c>
       <c r="CV62" s="12">
         <v>100</v>
       </c>
       <c r="CW62" s="12">
         <v>100</v>
       </c>
       <c r="CX62" s="12">
         <v>100</v>
       </c>
       <c r="CY62" s="12">
         <v>100</v>
       </c>
-      <c r="CZ62" s="12"/>
+      <c r="CZ62" s="12">
+        <v>100.05241649016811</v>
+      </c>
       <c r="DA62" s="12"/>
       <c r="DB62" s="12"/>
       <c r="DC62" s="12"/>
       <c r="DD62" s="12"/>
       <c r="DE62" s="12"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="C63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="D63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="E63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="F63" s="12">
         <v>110.09150172278079</v>
       </c>
@@ -18234,51 +18325,53 @@
       </c>
       <c r="CR63" s="12">
         <v>73.198204466779814</v>
       </c>
       <c r="CS63" s="12">
         <v>77.754615085560886</v>
       </c>
       <c r="CT63" s="12">
         <v>100</v>
       </c>
       <c r="CU63" s="12">
         <v>100</v>
       </c>
       <c r="CV63" s="12">
         <v>100</v>
       </c>
       <c r="CW63" s="12">
         <v>99.877389106978967</v>
       </c>
       <c r="CX63" s="12">
         <v>100</v>
       </c>
       <c r="CY63" s="12">
         <v>100</v>
       </c>
-      <c r="CZ63" s="12"/>
+      <c r="CZ63" s="12">
+        <v>110.55031100573261</v>
+      </c>
       <c r="DA63" s="12"/>
       <c r="DB63" s="12"/>
       <c r="DC63" s="12"/>
       <c r="DD63" s="12"/>
       <c r="DE63" s="12"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="C64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="D64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="E64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="F64" s="12">
         <v>94.28653913186524</v>
       </c>
@@ -18551,51 +18644,53 @@
       </c>
       <c r="CR64" s="12">
         <v>40.554861274139952</v>
       </c>
       <c r="CS64" s="12">
         <v>106.9627940957798</v>
       </c>
       <c r="CT64" s="12">
         <v>100</v>
       </c>
       <c r="CU64" s="12">
         <v>100</v>
       </c>
       <c r="CV64" s="12">
         <v>100</v>
       </c>
       <c r="CW64" s="12">
         <v>107.67865719934512</v>
       </c>
       <c r="CX64" s="12">
         <v>100</v>
       </c>
       <c r="CY64" s="12">
         <v>167.14148470619855</v>
       </c>
-      <c r="CZ64" s="12"/>
+      <c r="CZ64" s="12">
+        <v>113.1685827404402</v>
+      </c>
       <c r="DA64" s="12"/>
       <c r="DB64" s="12"/>
       <c r="DC64" s="12"/>
       <c r="DD64" s="12"/>
       <c r="DE64" s="12"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F65" s="13" t="s">
         <v>36</v>
       </c>
@@ -18868,51 +18963,53 @@
       </c>
       <c r="CR65" s="12">
         <v>103.11647893289022</v>
       </c>
       <c r="CS65" s="12">
         <v>241.41048065372047</v>
       </c>
       <c r="CT65" s="12">
         <v>100</v>
       </c>
       <c r="CU65" s="12">
         <v>100</v>
       </c>
       <c r="CV65" s="12">
         <v>100</v>
       </c>
       <c r="CW65" s="12">
         <v>94.961027620053542</v>
       </c>
       <c r="CX65" s="12">
         <v>100</v>
       </c>
       <c r="CY65" s="12">
         <v>113.31523582353802</v>
       </c>
-      <c r="CZ65" s="12"/>
+      <c r="CZ65" s="12">
+        <v>105.87853662945254</v>
+      </c>
       <c r="DA65" s="12"/>
       <c r="DB65" s="12"/>
       <c r="DC65" s="12"/>
       <c r="DD65" s="12"/>
       <c r="DE65" s="12"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="C66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="D66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="E66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="F66" s="12">
         <v>108.74084919353993</v>
       </c>
@@ -19185,51 +19282,53 @@
       </c>
       <c r="CR66" s="12">
         <v>153.41788503091917</v>
       </c>
       <c r="CS66" s="12">
         <v>74.544996168067541</v>
       </c>
       <c r="CT66" s="12">
         <v>100</v>
       </c>
       <c r="CU66" s="12">
         <v>100</v>
       </c>
       <c r="CV66" s="12">
         <v>100</v>
       </c>
       <c r="CW66" s="12">
         <v>90.929081111786559</v>
       </c>
       <c r="CX66" s="12">
         <v>100</v>
       </c>
       <c r="CY66" s="12">
         <v>100</v>
       </c>
-      <c r="CZ66" s="12"/>
+      <c r="CZ66" s="12">
+        <v>101.47365169824478</v>
+      </c>
       <c r="DA66" s="12"/>
       <c r="DB66" s="12"/>
       <c r="DC66" s="12"/>
       <c r="DD66" s="12"/>
       <c r="DE66" s="12"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="C67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="D67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="E67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="F67" s="12">
         <v>89.175446205862102</v>
       </c>
@@ -19502,51 +19601,53 @@
       </c>
       <c r="CR67" s="12">
         <v>129.83200282188025</v>
       </c>
       <c r="CS67" s="12">
         <v>98.013896166455694</v>
       </c>
       <c r="CT67" s="12">
         <v>100</v>
       </c>
       <c r="CU67" s="12">
         <v>100</v>
       </c>
       <c r="CV67" s="12">
         <v>100</v>
       </c>
       <c r="CW67" s="12">
         <v>100</v>
       </c>
       <c r="CX67" s="12">
         <v>100</v>
       </c>
       <c r="CY67" s="10">
         <v>276.97777840152105</v>
       </c>
-      <c r="CZ67" s="12"/>
+      <c r="CZ67" s="12">
+        <v>126.70299301825862</v>
+      </c>
       <c r="DA67" s="12"/>
       <c r="DB67" s="12"/>
       <c r="DC67" s="12"/>
       <c r="DD67" s="12"/>
       <c r="DE67" s="12"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="C68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="D68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="E68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="F68" s="12">
         <v>104.14711174315683</v>
       </c>
@@ -19819,51 +19920,53 @@
       </c>
       <c r="CR68" s="12">
         <v>109.53533381111806</v>
       </c>
       <c r="CS68" s="12">
         <v>99.942908178447027</v>
       </c>
       <c r="CT68" s="12">
         <v>100</v>
       </c>
       <c r="CU68" s="12">
         <v>100</v>
       </c>
       <c r="CV68" s="12">
         <v>100</v>
       </c>
       <c r="CW68" s="12">
         <v>99.545126811571933</v>
       </c>
       <c r="CX68" s="12">
         <v>100</v>
       </c>
       <c r="CY68" s="10">
         <v>147.78376412831958</v>
       </c>
-      <c r="CZ68" s="12"/>
+      <c r="CZ68" s="12">
+        <v>101.6418222820793</v>
+      </c>
       <c r="DA68" s="12"/>
       <c r="DB68" s="12"/>
       <c r="DC68" s="12"/>
       <c r="DD68" s="12"/>
       <c r="DE68" s="12"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="C69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="D69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="E69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="F69" s="12">
         <v>113.73970094637977</v>
       </c>
@@ -20136,51 +20239,53 @@
       </c>
       <c r="CR69" s="12">
         <v>103.17431785895241</v>
       </c>
       <c r="CS69" s="12">
         <v>107.27902490867125</v>
       </c>
       <c r="CT69" s="12">
         <v>100</v>
       </c>
       <c r="CU69" s="12">
         <v>100</v>
       </c>
       <c r="CV69" s="12">
         <v>100</v>
       </c>
       <c r="CW69" s="12">
         <v>100</v>
       </c>
       <c r="CX69" s="12">
         <v>100</v>
       </c>
       <c r="CY69" s="10">
         <v>100</v>
       </c>
-      <c r="CZ69" s="12"/>
+      <c r="CZ69" s="12">
+        <v>102.13235404385841</v>
+      </c>
       <c r="DA69" s="12"/>
       <c r="DB69" s="12"/>
       <c r="DC69" s="12"/>
       <c r="DD69" s="12"/>
       <c r="DE69" s="12"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="F70" s="10">
         <v>129.30513374282191</v>
       </c>
@@ -20453,51 +20558,53 @@
       </c>
       <c r="CR70" s="12">
         <v>142.33142417528407</v>
       </c>
       <c r="CS70" s="12">
         <v>146.54404451058295</v>
       </c>
       <c r="CT70" s="12">
         <v>100</v>
       </c>
       <c r="CU70" s="12">
         <v>100</v>
       </c>
       <c r="CV70" s="12">
         <v>100</v>
       </c>
       <c r="CW70" s="12">
         <v>112.74258958232011</v>
       </c>
       <c r="CX70" s="12">
         <v>99.999992301647609</v>
       </c>
       <c r="CY70" s="10">
         <v>99.999992301647609</v>
       </c>
-      <c r="CZ70" s="12"/>
+      <c r="CZ70" s="12">
+        <v>129.80358399010794</v>
+      </c>
       <c r="DA70" s="12"/>
       <c r="DB70" s="12"/>
       <c r="DC70" s="12"/>
       <c r="DD70" s="12"/>
       <c r="DE70" s="12"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="F71" s="10">
         <v>79.432914499286227</v>
       </c>
@@ -20770,51 +20877,53 @@
       </c>
       <c r="CR71" s="12">
         <v>135.63209115222071</v>
       </c>
       <c r="CS71" s="12">
         <v>108.18920975154521</v>
       </c>
       <c r="CT71" s="12">
         <v>100</v>
       </c>
       <c r="CU71" s="12">
         <v>100</v>
       </c>
       <c r="CV71" s="12">
         <v>100</v>
       </c>
       <c r="CW71" s="12">
         <v>99.348501529020567</v>
       </c>
       <c r="CX71" s="12">
         <v>100.00015813094689</v>
       </c>
       <c r="CY71" s="10">
         <v>100.00015813094689</v>
       </c>
-      <c r="CZ71" s="12"/>
+      <c r="CZ71" s="12">
+        <v>120.47415063839786</v>
+      </c>
       <c r="DA71" s="12"/>
       <c r="DB71" s="12"/>
       <c r="DC71" s="12"/>
       <c r="DD71" s="12"/>
       <c r="DE71" s="12"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="C72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="D72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="E72" s="12">
         <v>92.276476455617498</v>
       </c>
       <c r="F72" s="10">
         <v>101.04028701104215</v>
       </c>
@@ -21087,51 +21196,53 @@
       </c>
       <c r="CR72" s="12">
         <v>118.83967816360365</v>
       </c>
       <c r="CS72" s="12">
         <v>84.444571131372996</v>
       </c>
       <c r="CT72" s="12">
         <v>100</v>
       </c>
       <c r="CU72" s="12">
         <v>100.16852669281087</v>
       </c>
       <c r="CV72" s="12">
         <v>100</v>
       </c>
       <c r="CW72" s="12">
         <v>126.59885723650264</v>
       </c>
       <c r="CX72" s="12">
         <v>108.32176276537257</v>
       </c>
       <c r="CY72" s="10">
         <v>97.855958526415975</v>
       </c>
-      <c r="CZ72" s="12"/>
+      <c r="CZ72" s="12">
+        <v>110.1521926302571</v>
+      </c>
       <c r="DA72" s="12"/>
       <c r="DB72" s="12"/>
       <c r="DC72" s="12"/>
       <c r="DD72" s="12"/>
       <c r="DE72" s="12"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>36</v>
       </c>
@@ -21404,51 +21515,53 @@
       </c>
       <c r="CR73" s="12">
         <v>21.397831789126151</v>
       </c>
       <c r="CS73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CV73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CW73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CX73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CY73" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="CZ73" s="12"/>
+      <c r="CZ73" s="12">
+        <v>98.09289423946349</v>
+      </c>
       <c r="DA73" s="12"/>
       <c r="DB73" s="12"/>
       <c r="DC73" s="12"/>
       <c r="DD73" s="12"/>
       <c r="DE73" s="12"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="E74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="F74" s="10">
         <v>106.45890847165226</v>
       </c>
@@ -21721,51 +21834,53 @@
       </c>
       <c r="CR74" s="12">
         <v>115.68980402873343</v>
       </c>
       <c r="CS74" s="12">
         <v>18409.131955327026</v>
       </c>
       <c r="CT74" s="10">
         <v>100</v>
       </c>
       <c r="CU74" s="12">
         <v>100</v>
       </c>
       <c r="CV74" s="12">
         <v>100</v>
       </c>
       <c r="CW74" s="12">
         <v>100</v>
       </c>
       <c r="CX74" s="12">
         <v>100</v>
       </c>
       <c r="CY74" s="10">
         <v>100</v>
       </c>
-      <c r="CZ74" s="12"/>
+      <c r="CZ74" s="12">
+        <v>102.85789003530823</v>
+      </c>
       <c r="DA74" s="12"/>
       <c r="DB74" s="12"/>
       <c r="DC74" s="12"/>
       <c r="DD74" s="12"/>
       <c r="DE74" s="12"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="F75" s="10">
         <v>92.956396479829763</v>
       </c>
@@ -22038,51 +22153,53 @@
       </c>
       <c r="CR75" s="12">
         <v>70.8884690006021</v>
       </c>
       <c r="CS75" s="12">
         <v>105.70971823330136</v>
       </c>
       <c r="CT75" s="10">
         <v>100</v>
       </c>
       <c r="CU75" s="12">
         <v>100</v>
       </c>
       <c r="CV75" s="12">
         <v>100</v>
       </c>
       <c r="CW75" s="12">
         <v>99.748405438044003</v>
       </c>
       <c r="CX75" s="12">
         <v>100</v>
       </c>
       <c r="CY75" s="10">
         <v>100</v>
       </c>
-      <c r="CZ75" s="12"/>
+      <c r="CZ75" s="12">
+        <v>68.962641752769244</v>
+      </c>
       <c r="DA75" s="12"/>
       <c r="DB75" s="12"/>
       <c r="DC75" s="12"/>
       <c r="DD75" s="12"/>
       <c r="DE75" s="12"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="F76" s="10">
         <v>111.83599807882341</v>
       </c>
@@ -22355,51 +22472,53 @@
       </c>
       <c r="CR76" s="12">
         <v>114.69756727531311</v>
       </c>
       <c r="CS76" s="12">
         <v>115.72630310226285</v>
       </c>
       <c r="CT76" s="10">
         <v>100</v>
       </c>
       <c r="CU76" s="12">
         <v>100</v>
       </c>
       <c r="CV76" s="12">
         <v>100</v>
       </c>
       <c r="CW76" s="12">
         <v>191.31519861556555</v>
       </c>
       <c r="CX76" s="12">
         <v>100.00001998216079</v>
       </c>
       <c r="CY76" s="10">
         <v>100.00001998216079</v>
       </c>
-      <c r="CZ76" s="12"/>
+      <c r="CZ76" s="12">
+        <v>157.2410144429021</v>
+      </c>
       <c r="DA76" s="12"/>
       <c r="DB76" s="12"/>
       <c r="DC76" s="12"/>
       <c r="DD76" s="12"/>
       <c r="DE76" s="12"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="C77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="D77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="E77" s="12">
         <v>85.345973123599904</v>
       </c>
       <c r="F77" s="12">
         <v>86.254499097255746</v>
       </c>
@@ -22672,370 +22791,372 @@
       </c>
       <c r="CR77" s="12">
         <v>76.916733562861054</v>
       </c>
       <c r="CS77" s="12">
         <v>89.69074995664073</v>
       </c>
       <c r="CT77" s="10">
         <v>100</v>
       </c>
       <c r="CU77" s="12">
         <v>100</v>
       </c>
       <c r="CV77" s="12">
         <v>100</v>
       </c>
       <c r="CW77" s="12">
         <v>100</v>
       </c>
       <c r="CX77" s="12">
         <v>100.00002198352756</v>
       </c>
       <c r="CY77" s="10">
         <v>100.00002236716314</v>
       </c>
-      <c r="CZ77" s="12"/>
+      <c r="CZ77" s="12">
+        <v>168.37020232852979</v>
+      </c>
       <c r="DA77" s="12"/>
       <c r="DB77" s="12"/>
       <c r="DC77" s="12"/>
       <c r="DD77" s="12"/>
       <c r="DE77" s="12"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="28" t="s">
+      <c r="A79" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B79" s="28"/>
-[...59 lines deleted...]
-      <c r="CH79" s="27" t="s">
+      <c r="B79" s="22"/>
+      <c r="C79" s="22"/>
+      <c r="D79" s="22"/>
+      <c r="E79" s="22"/>
+      <c r="F79" s="22"/>
+      <c r="G79" s="22"/>
+      <c r="H79" s="22"/>
+      <c r="I79" s="22"/>
+      <c r="J79" s="22"/>
+      <c r="K79" s="22"/>
+      <c r="L79" s="22"/>
+      <c r="M79" s="22"/>
+      <c r="N79" s="22"/>
+      <c r="O79" s="22"/>
+      <c r="P79" s="22"/>
+      <c r="Q79" s="22"/>
+      <c r="R79" s="22"/>
+      <c r="S79" s="22"/>
+      <c r="T79" s="22"/>
+      <c r="U79" s="22"/>
+      <c r="V79" s="22"/>
+      <c r="W79" s="22"/>
+      <c r="X79" s="22"/>
+      <c r="Y79" s="22"/>
+      <c r="Z79" s="22"/>
+      <c r="AA79" s="22"/>
+      <c r="AB79" s="22"/>
+      <c r="AC79" s="22"/>
+      <c r="AD79" s="22"/>
+      <c r="AE79" s="22"/>
+      <c r="AF79" s="22"/>
+      <c r="AG79" s="22"/>
+      <c r="AH79" s="22"/>
+      <c r="AI79" s="22"/>
+      <c r="AJ79" s="22"/>
+      <c r="AK79" s="22"/>
+      <c r="AL79" s="22"/>
+      <c r="AM79" s="22"/>
+      <c r="AN79" s="22"/>
+      <c r="AO79" s="22"/>
+      <c r="AP79" s="22"/>
+      <c r="AQ79" s="22"/>
+      <c r="AR79" s="22"/>
+      <c r="AS79" s="22"/>
+      <c r="AT79" s="22"/>
+      <c r="AU79" s="22"/>
+      <c r="AV79" s="22"/>
+      <c r="AW79" s="22"/>
+      <c r="AX79" s="22"/>
+      <c r="AY79" s="22"/>
+      <c r="AZ79" s="22"/>
+      <c r="BA79" s="22"/>
+      <c r="BB79" s="22"/>
+      <c r="BC79" s="22"/>
+      <c r="BD79" s="22"/>
+      <c r="BE79" s="22"/>
+      <c r="BF79" s="22"/>
+      <c r="BG79" s="22"/>
+      <c r="BH79" s="22"/>
+      <c r="BI79" s="22"/>
+      <c r="CH79" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="CI79" s="27"/>
-[...21 lines deleted...]
-      <c r="DE79" s="27"/>
+      <c r="CI79" s="34"/>
+      <c r="CJ79" s="34"/>
+      <c r="CK79" s="34"/>
+      <c r="CL79" s="34"/>
+      <c r="CM79" s="34"/>
+      <c r="CN79" s="34"/>
+      <c r="CO79" s="34"/>
+      <c r="CP79" s="34"/>
+      <c r="CQ79" s="34"/>
+      <c r="CR79" s="34"/>
+      <c r="CS79" s="34"/>
+      <c r="CT79" s="34"/>
+      <c r="CU79" s="34"/>
+      <c r="CV79" s="34"/>
+      <c r="CW79" s="34"/>
+      <c r="CX79" s="34"/>
+      <c r="CY79" s="34"/>
+      <c r="CZ79" s="34"/>
+      <c r="DA79" s="34"/>
+      <c r="DB79" s="34"/>
+      <c r="DC79" s="34"/>
+      <c r="DD79" s="34"/>
+      <c r="DE79" s="34"/>
       <c r="DF79" s="20"/>
       <c r="DG79" s="20"/>
       <c r="DH79" s="20"/>
       <c r="DI79" s="20"/>
       <c r="DJ79" s="20"/>
       <c r="DK79" s="20"/>
       <c r="DL79" s="20"/>
       <c r="DM79" s="20"/>
       <c r="DN79" s="20"/>
       <c r="DO79" s="20"/>
       <c r="DP79" s="20"/>
       <c r="DQ79" s="20"/>
       <c r="DR79" s="20"/>
       <c r="DS79" s="20"/>
       <c r="DT79" s="20"/>
       <c r="DU79" s="20"/>
       <c r="DV79" s="20"/>
       <c r="DW79" s="20"/>
       <c r="DX79" s="20"/>
       <c r="DY79" s="20"/>
       <c r="DZ79" s="20"/>
       <c r="EA79" s="20"/>
       <c r="EB79" s="20"/>
       <c r="EC79" s="20"/>
       <c r="ED79" s="20"/>
       <c r="EE79" s="20"/>
       <c r="EF79" s="20"/>
       <c r="EG79" s="20"/>
       <c r="EH79" s="20"/>
       <c r="EI79" s="20"/>
       <c r="EJ79" s="20"/>
       <c r="EK79" s="20"/>
       <c r="EL79" s="20"/>
       <c r="EM79" s="20"/>
       <c r="EN79" s="20"/>
       <c r="EO79" s="20"/>
       <c r="EP79" s="20"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K80" s="29" t="s">
+      <c r="K80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="L80" s="29"/>
-[...1 lines deleted...]
-      <c r="W80" s="29" t="s">
+      <c r="L80" s="23"/>
+      <c r="M80" s="23"/>
+      <c r="W80" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="X80" s="29"/>
-[...1 lines deleted...]
-      <c r="AH80" s="26" t="s">
+      <c r="X80" s="23"/>
+      <c r="Y80" s="23"/>
+      <c r="AH80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AI80" s="26"/>
-[...2 lines deleted...]
-      <c r="AT80" s="26" t="s">
+      <c r="AI80" s="24"/>
+      <c r="AJ80" s="24"/>
+      <c r="AK80" s="24"/>
+      <c r="AT80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AU80" s="26"/>
-[...2 lines deleted...]
-      <c r="BF80" s="26" t="s">
+      <c r="AU80" s="24"/>
+      <c r="AV80" s="24"/>
+      <c r="AW80" s="24"/>
+      <c r="BF80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BG80" s="26"/>
-[...2 lines deleted...]
-      <c r="BR80" s="26" t="s">
+      <c r="BG80" s="24"/>
+      <c r="BH80" s="24"/>
+      <c r="BI80" s="24"/>
+      <c r="BR80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="BS80" s="26"/>
-[...2 lines deleted...]
-      <c r="CD80" s="26" t="s">
+      <c r="BS80" s="24"/>
+      <c r="BT80" s="24"/>
+      <c r="BU80" s="24"/>
+      <c r="CD80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CE80" s="26"/>
-[...2 lines deleted...]
-      <c r="CP80" s="26" t="s">
+      <c r="CE80" s="24"/>
+      <c r="CF80" s="24"/>
+      <c r="CG80" s="24"/>
+      <c r="CP80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="CQ80" s="26"/>
-[...2 lines deleted...]
-      <c r="DB80" s="26" t="s">
+      <c r="CQ80" s="24"/>
+      <c r="CR80" s="24"/>
+      <c r="CS80" s="24"/>
+      <c r="DB80" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="DC80" s="26"/>
-[...1 lines deleted...]
-      <c r="DE80" s="26"/>
+      <c r="DC80" s="24"/>
+      <c r="DD80" s="24"/>
+      <c r="DE80" s="24"/>
     </row>
     <row r="81" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="30"/>
-      <c r="B81" s="23" t="s">
+      <c r="A81" s="26"/>
+      <c r="B81" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="C81" s="24"/>
-[...10 lines deleted...]
-      <c r="N81" s="23" t="s">
+      <c r="C81" s="29"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="29"/>
+      <c r="F81" s="29"/>
+      <c r="G81" s="29"/>
+      <c r="H81" s="29"/>
+      <c r="I81" s="29"/>
+      <c r="J81" s="29"/>
+      <c r="K81" s="29"/>
+      <c r="L81" s="29"/>
+      <c r="M81" s="30"/>
+      <c r="N81" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="O81" s="24"/>
-[...10 lines deleted...]
-      <c r="Z81" s="23" t="s">
+      <c r="O81" s="29"/>
+      <c r="P81" s="29"/>
+      <c r="Q81" s="29"/>
+      <c r="R81" s="29"/>
+      <c r="S81" s="29"/>
+      <c r="T81" s="29"/>
+      <c r="U81" s="29"/>
+      <c r="V81" s="29"/>
+      <c r="W81" s="29"/>
+      <c r="X81" s="29"/>
+      <c r="Y81" s="30"/>
+      <c r="Z81" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="AA81" s="24"/>
-[...10 lines deleted...]
-      <c r="AL81" s="23" t="s">
+      <c r="AA81" s="29"/>
+      <c r="AB81" s="29"/>
+      <c r="AC81" s="29"/>
+      <c r="AD81" s="29"/>
+      <c r="AE81" s="29"/>
+      <c r="AF81" s="29"/>
+      <c r="AG81" s="29"/>
+      <c r="AH81" s="29"/>
+      <c r="AI81" s="29"/>
+      <c r="AJ81" s="29"/>
+      <c r="AK81" s="30"/>
+      <c r="AL81" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="AM81" s="24"/>
-[...10 lines deleted...]
-      <c r="AX81" s="23" t="s">
+      <c r="AM81" s="29"/>
+      <c r="AN81" s="29"/>
+      <c r="AO81" s="29"/>
+      <c r="AP81" s="29"/>
+      <c r="AQ81" s="29"/>
+      <c r="AR81" s="29"/>
+      <c r="AS81" s="29"/>
+      <c r="AT81" s="29"/>
+      <c r="AU81" s="29"/>
+      <c r="AV81" s="29"/>
+      <c r="AW81" s="30"/>
+      <c r="AX81" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="AY81" s="24"/>
-[...10 lines deleted...]
-      <c r="BJ81" s="23" t="s">
+      <c r="AY81" s="29"/>
+      <c r="AZ81" s="29"/>
+      <c r="BA81" s="29"/>
+      <c r="BB81" s="29"/>
+      <c r="BC81" s="29"/>
+      <c r="BD81" s="29"/>
+      <c r="BE81" s="29"/>
+      <c r="BF81" s="29"/>
+      <c r="BG81" s="29"/>
+      <c r="BH81" s="29"/>
+      <c r="BI81" s="30"/>
+      <c r="BJ81" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="BK81" s="24"/>
-[...10 lines deleted...]
-      <c r="BV81" s="23" t="s">
+      <c r="BK81" s="29"/>
+      <c r="BL81" s="29"/>
+      <c r="BM81" s="29"/>
+      <c r="BN81" s="29"/>
+      <c r="BO81" s="29"/>
+      <c r="BP81" s="29"/>
+      <c r="BQ81" s="29"/>
+      <c r="BR81" s="29"/>
+      <c r="BS81" s="29"/>
+      <c r="BT81" s="29"/>
+      <c r="BU81" s="30"/>
+      <c r="BV81" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="BW81" s="24"/>
-[...10 lines deleted...]
-      <c r="CH81" s="23" t="s">
+      <c r="BW81" s="29"/>
+      <c r="BX81" s="29"/>
+      <c r="BY81" s="29"/>
+      <c r="BZ81" s="29"/>
+      <c r="CA81" s="29"/>
+      <c r="CB81" s="29"/>
+      <c r="CC81" s="29"/>
+      <c r="CD81" s="29"/>
+      <c r="CE81" s="29"/>
+      <c r="CF81" s="29"/>
+      <c r="CG81" s="30"/>
+      <c r="CH81" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="CI81" s="24"/>
-[...10 lines deleted...]
-      <c r="CT81" s="23" t="s">
+      <c r="CI81" s="29"/>
+      <c r="CJ81" s="29"/>
+      <c r="CK81" s="29"/>
+      <c r="CL81" s="29"/>
+      <c r="CM81" s="29"/>
+      <c r="CN81" s="29"/>
+      <c r="CO81" s="29"/>
+      <c r="CP81" s="29"/>
+      <c r="CQ81" s="29"/>
+      <c r="CR81" s="29"/>
+      <c r="CS81" s="30"/>
+      <c r="CT81" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="CU81" s="24"/>
-[...9 lines deleted...]
-      <c r="DE81" s="25"/>
+      <c r="CU81" s="29"/>
+      <c r="CV81" s="29"/>
+      <c r="CW81" s="29"/>
+      <c r="CX81" s="29"/>
+      <c r="CY81" s="29"/>
+      <c r="CZ81" s="29"/>
+      <c r="DA81" s="29"/>
+      <c r="DB81" s="29"/>
+      <c r="DC81" s="29"/>
+      <c r="DD81" s="29"/>
+      <c r="DE81" s="30"/>
     </row>
     <row r="82" spans="1:109" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="31"/>
+      <c r="A82" s="27"/>
       <c r="B82" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J82" s="7" t="s">
@@ -23627,51 +23748,53 @@
       </c>
       <c r="CR83" s="1">
         <v>103.89772432652582</v>
       </c>
       <c r="CS83" s="1">
         <v>101.22950533212638</v>
       </c>
       <c r="CT83" s="1">
         <v>102.81671505145704</v>
       </c>
       <c r="CU83" s="1">
         <v>104.47373512050171</v>
       </c>
       <c r="CV83" s="1">
         <v>103.62055367334328</v>
       </c>
       <c r="CW83" s="1">
         <v>103.11638388892688</v>
       </c>
       <c r="CX83" s="1">
         <v>103.73892550267855</v>
       </c>
       <c r="CY83" s="1">
         <v>106.71346017074124</v>
       </c>
-      <c r="CZ83" s="1"/>
+      <c r="CZ83" s="1">
+        <v>103.80635495229427</v>
+      </c>
       <c r="DA83" s="1"/>
       <c r="DB83" s="1"/>
       <c r="DC83" s="1"/>
       <c r="DD83" s="1"/>
       <c r="DE83" s="1"/>
     </row>
     <row r="84" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F84" s="13" t="s">
         <v>36</v>
       </c>
@@ -23944,51 +24067,53 @@
       </c>
       <c r="CR84" s="12">
         <v>106.47998177217677</v>
       </c>
       <c r="CS84" s="12">
         <v>103.41555553239567</v>
       </c>
       <c r="CT84" s="12">
         <v>104.62852779533888</v>
       </c>
       <c r="CU84" s="12">
         <v>104.7028100314328</v>
       </c>
       <c r="CV84" s="12">
         <v>101.98695665947884</v>
       </c>
       <c r="CW84" s="12">
         <v>102.43511741934819</v>
       </c>
       <c r="CX84" s="12">
         <v>104.44057882315383</v>
       </c>
       <c r="CY84" s="12">
         <v>104.31664605154332</v>
       </c>
-      <c r="CZ84" s="12"/>
+      <c r="CZ84" s="12">
+        <v>106.07526178797708</v>
+      </c>
       <c r="DA84" s="12"/>
       <c r="DB84" s="12"/>
       <c r="DC84" s="12"/>
       <c r="DD84" s="12"/>
       <c r="DE84" s="12"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B85" s="12">
         <v>104.74399517189843</v>
       </c>
       <c r="C85" s="12">
         <v>107.72113621486588</v>
       </c>
       <c r="D85" s="12">
         <v>102.18461923247362</v>
       </c>
       <c r="E85" s="12">
         <v>104.74235567353701</v>
       </c>
       <c r="F85" s="12">
         <v>103.74402519070951</v>
       </c>
@@ -24261,51 +24386,53 @@
       </c>
       <c r="CR85" s="12">
         <v>109.89261669897625</v>
       </c>
       <c r="CS85" s="12">
         <v>117.78630860948758</v>
       </c>
       <c r="CT85" s="12">
         <v>108.2494989120689</v>
       </c>
       <c r="CU85" s="12">
         <v>103.70677524992726</v>
       </c>
       <c r="CV85" s="12">
         <v>97.547127247118993</v>
       </c>
       <c r="CW85" s="12">
         <v>101.4771569786768</v>
       </c>
       <c r="CX85" s="12">
         <v>106.67530674328012</v>
       </c>
       <c r="CY85" s="10">
         <v>110.64783547606518</v>
       </c>
-      <c r="CZ85" s="12"/>
+      <c r="CZ85" s="12">
+        <v>105.85300145744958</v>
+      </c>
       <c r="DA85" s="12"/>
       <c r="DB85" s="12"/>
       <c r="DC85" s="12"/>
       <c r="DD85" s="12"/>
       <c r="DE85" s="12"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B86" s="12">
         <v>105.45790853907479</v>
       </c>
       <c r="C86" s="12">
         <v>103.71084543463623</v>
       </c>
       <c r="D86" s="12">
         <v>105.35473716304313</v>
       </c>
       <c r="E86" s="12">
         <v>105.94411887956892</v>
       </c>
       <c r="F86" s="12">
         <v>106.54154861994184</v>
       </c>
@@ -24578,51 +24705,53 @@
       </c>
       <c r="CR86" s="12">
         <v>109.22741448666093</v>
       </c>
       <c r="CS86" s="12">
         <v>100.26962124902215</v>
       </c>
       <c r="CT86" s="12">
         <v>100.32270303551896</v>
       </c>
       <c r="CU86" s="12">
         <v>101.61761528964695</v>
       </c>
       <c r="CV86" s="12">
         <v>102.31609863201341</v>
       </c>
       <c r="CW86" s="12">
         <v>100.77837185489942</v>
       </c>
       <c r="CX86" s="12">
         <v>102.713232477856</v>
       </c>
       <c r="CY86" s="10">
         <v>106.98001333744844</v>
       </c>
-      <c r="CZ86" s="12"/>
+      <c r="CZ86" s="12">
+        <v>99.85840220480668</v>
+      </c>
       <c r="DA86" s="12"/>
       <c r="DB86" s="12"/>
       <c r="DC86" s="12"/>
       <c r="DD86" s="12"/>
       <c r="DE86" s="12"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="12">
         <v>101.08164304366618</v>
       </c>
       <c r="C87" s="12">
         <v>100.55944166810585</v>
       </c>
       <c r="D87" s="12">
         <v>104.41485009758249</v>
       </c>
       <c r="E87" s="12">
         <v>106.57931457511597</v>
       </c>
       <c r="F87" s="12">
         <v>103.386930110336</v>
       </c>
@@ -24895,51 +25024,53 @@
       </c>
       <c r="CR87" s="12">
         <v>116.5988102174548</v>
       </c>
       <c r="CS87" s="12">
         <v>97.133283190113389</v>
       </c>
       <c r="CT87" s="12">
         <v>91.799920900232195</v>
       </c>
       <c r="CU87" s="12">
         <v>103.15573155940395</v>
       </c>
       <c r="CV87" s="12">
         <v>107.69745531045946</v>
       </c>
       <c r="CW87" s="12">
         <v>92.963409839224951</v>
       </c>
       <c r="CX87" s="12">
         <v>102.73045258179951</v>
       </c>
       <c r="CY87" s="12">
         <v>106.91831152692085</v>
       </c>
-      <c r="CZ87" s="12"/>
+      <c r="CZ87" s="12">
+        <v>103.73501202972074</v>
+      </c>
       <c r="DA87" s="12"/>
       <c r="DB87" s="12"/>
       <c r="DC87" s="12"/>
       <c r="DD87" s="12"/>
       <c r="DE87" s="12"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="12">
         <v>101.59845712807561</v>
       </c>
       <c r="C88" s="12">
         <v>101.19676574767634</v>
       </c>
       <c r="D88" s="12">
         <v>102.2302867557587</v>
       </c>
       <c r="E88" s="12">
         <v>103.73086887529691</v>
       </c>
       <c r="F88" s="12">
         <v>103.13227601715356</v>
       </c>
@@ -25212,51 +25343,53 @@
       </c>
       <c r="CR88" s="12">
         <v>92.313304161949887</v>
       </c>
       <c r="CS88" s="12">
         <v>103.01119716375977</v>
       </c>
       <c r="CT88" s="12">
         <v>100.72933880845738</v>
       </c>
       <c r="CU88" s="12">
         <v>101.7620880173064</v>
       </c>
       <c r="CV88" s="12">
         <v>101.07884899228823</v>
       </c>
       <c r="CW88" s="12">
         <v>101.437700059825</v>
       </c>
       <c r="CX88" s="12">
         <v>102.69468549031066</v>
       </c>
       <c r="CY88" s="12">
         <v>102.77215953277594</v>
       </c>
-      <c r="CZ88" s="12"/>
+      <c r="CZ88" s="12">
+        <v>106.14136831264381</v>
+      </c>
       <c r="DA88" s="12"/>
       <c r="DB88" s="12"/>
       <c r="DC88" s="12"/>
       <c r="DD88" s="12"/>
       <c r="DE88" s="12"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="12">
         <v>106.18736959242807</v>
       </c>
       <c r="C89" s="12">
         <v>104.75667492617345</v>
       </c>
       <c r="D89" s="12">
         <v>103.01332938288516</v>
       </c>
       <c r="E89" s="12">
         <v>104.52770003152902</v>
       </c>
       <c r="F89" s="12">
         <v>101.9358307357322</v>
       </c>
@@ -25529,51 +25662,53 @@
       </c>
       <c r="CR89" s="12">
         <v>101.27337535817682</v>
       </c>
       <c r="CS89" s="12">
         <v>100.43055857381277</v>
       </c>
       <c r="CT89" s="12">
         <v>116.91610350917246</v>
       </c>
       <c r="CU89" s="12">
         <v>110.30018808023779</v>
       </c>
       <c r="CV89" s="12">
         <v>94.034495042486427</v>
       </c>
       <c r="CW89" s="12">
         <v>104.08955870922343</v>
       </c>
       <c r="CX89" s="12">
         <v>104.06212310395273</v>
       </c>
       <c r="CY89" s="12">
         <v>104.16136813545427</v>
       </c>
-      <c r="CZ89" s="12"/>
+      <c r="CZ89" s="12">
+        <v>101.38838506200626</v>
+      </c>
       <c r="DA89" s="12"/>
       <c r="DB89" s="12"/>
       <c r="DC89" s="12"/>
       <c r="DD89" s="12"/>
       <c r="DE89" s="12"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="12">
         <v>105.00271624847267</v>
       </c>
       <c r="C90" s="12">
         <v>100.04768981805118</v>
       </c>
       <c r="D90" s="12">
         <v>107.69659154572714</v>
       </c>
       <c r="E90" s="12">
         <v>103.53995306779571</v>
       </c>
       <c r="F90" s="12">
         <v>104.46497976264155</v>
       </c>
@@ -25846,51 +25981,53 @@
       </c>
       <c r="CR90" s="12">
         <v>100.4375984052908</v>
       </c>
       <c r="CS90" s="12">
         <v>104.26608228440995</v>
       </c>
       <c r="CT90" s="12">
         <v>102.77187124862365</v>
       </c>
       <c r="CU90" s="12">
         <v>103.47249407222949</v>
       </c>
       <c r="CV90" s="12">
         <v>99.826224743804161</v>
       </c>
       <c r="CW90" s="12">
         <v>103.10905680711227</v>
       </c>
       <c r="CX90" s="12">
         <v>103.26410891872388</v>
       </c>
       <c r="CY90" s="12">
         <v>96.577717831282541</v>
       </c>
-      <c r="CZ90" s="12"/>
+      <c r="CZ90" s="12">
+        <v>103.55259614087853</v>
+      </c>
       <c r="DA90" s="12"/>
       <c r="DB90" s="12"/>
       <c r="DC90" s="12"/>
       <c r="DD90" s="12"/>
       <c r="DE90" s="12"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F91" s="13" t="s">
         <v>36</v>
       </c>
@@ -26163,51 +26300,53 @@
       </c>
       <c r="CR91" s="12">
         <v>104.87540460454241</v>
       </c>
       <c r="CS91" s="12">
         <v>107.67640026799855</v>
       </c>
       <c r="CT91" s="12">
         <v>100.06495406203737</v>
       </c>
       <c r="CU91" s="12">
         <v>103.08224443680906</v>
       </c>
       <c r="CV91" s="12">
         <v>102.17951828455377</v>
       </c>
       <c r="CW91" s="12">
         <v>100.95579058038318</v>
       </c>
       <c r="CX91" s="12">
         <v>100.71131722713906</v>
       </c>
       <c r="CY91" s="12">
         <v>101.4409160770736</v>
       </c>
-      <c r="CZ91" s="12"/>
+      <c r="CZ91" s="12">
+        <v>100.88872310951473</v>
+      </c>
       <c r="DA91" s="12"/>
       <c r="DB91" s="12"/>
       <c r="DC91" s="12"/>
       <c r="DD91" s="12"/>
       <c r="DE91" s="12"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="12">
         <v>106.68171325964406</v>
       </c>
       <c r="C92" s="12">
         <v>104.00956823179608</v>
       </c>
       <c r="D92" s="12">
         <v>105.7243431107685</v>
       </c>
       <c r="E92" s="12">
         <v>101.47427213473046</v>
       </c>
       <c r="F92" s="12">
         <v>103.34459908140825</v>
       </c>
@@ -26480,51 +26619,53 @@
       </c>
       <c r="CR92" s="12">
         <v>109.22390056540831</v>
       </c>
       <c r="CS92" s="12">
         <v>106.25681064972929</v>
       </c>
       <c r="CT92" s="12">
         <v>103.47751779552716</v>
       </c>
       <c r="CU92" s="12">
         <v>105.58009713638867</v>
       </c>
       <c r="CV92" s="12">
         <v>104.53780782743326</v>
       </c>
       <c r="CW92" s="12">
         <v>93.892418866389875</v>
       </c>
       <c r="CX92" s="12">
         <v>102.45264816885431</v>
       </c>
       <c r="CY92" s="12">
         <v>104.615734519154</v>
       </c>
-      <c r="CZ92" s="12"/>
+      <c r="CZ92" s="12">
+        <v>108.07619976931278</v>
+      </c>
       <c r="DA92" s="12"/>
       <c r="DB92" s="12"/>
       <c r="DC92" s="12"/>
       <c r="DD92" s="12"/>
       <c r="DE92" s="12"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="12">
         <v>106.70697807041871</v>
       </c>
       <c r="C93" s="12">
         <v>105.82094643268232</v>
       </c>
       <c r="D93" s="12">
         <v>105.38253137197178</v>
       </c>
       <c r="E93" s="12">
         <v>104.94515092970661</v>
       </c>
       <c r="F93" s="12">
         <v>102.95422493348687</v>
       </c>
@@ -26797,51 +26938,53 @@
       </c>
       <c r="CR93" s="12">
         <v>100.28302107666266</v>
       </c>
       <c r="CS93" s="12">
         <v>102.66190935163154</v>
       </c>
       <c r="CT93" s="12">
         <v>102.59679943024842</v>
       </c>
       <c r="CU93" s="12">
         <v>102.314955516675</v>
       </c>
       <c r="CV93" s="12">
         <v>102.89762925523935</v>
       </c>
       <c r="CW93" s="12">
         <v>101.87200011787007</v>
       </c>
       <c r="CX93" s="12">
         <v>96.943128702973851</v>
       </c>
       <c r="CY93" s="10">
         <v>116.90757145576787</v>
       </c>
-      <c r="CZ93" s="12"/>
+      <c r="CZ93" s="12">
+        <v>97.727207708480108</v>
+      </c>
       <c r="DA93" s="12"/>
       <c r="DB93" s="12"/>
       <c r="DC93" s="12"/>
       <c r="DD93" s="12"/>
       <c r="DE93" s="12"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="12">
         <v>101.7591430191122</v>
       </c>
       <c r="C94" s="12">
         <v>105.1742931650288</v>
       </c>
       <c r="D94" s="12">
         <v>103.99281134847213</v>
       </c>
       <c r="E94" s="12">
         <v>103.45953888316714</v>
       </c>
       <c r="F94" s="12">
         <v>103.07696271219274</v>
       </c>
@@ -27114,51 +27257,53 @@
       </c>
       <c r="CR94" s="12">
         <v>104.30290923991335</v>
       </c>
       <c r="CS94" s="12">
         <v>116.1048256717218</v>
       </c>
       <c r="CT94" s="12">
         <v>103.79557505466815</v>
       </c>
       <c r="CU94" s="12">
         <v>103.45907596079167</v>
       </c>
       <c r="CV94" s="12">
         <v>103.09739020017116</v>
       </c>
       <c r="CW94" s="12">
         <v>103.77801924305091</v>
       </c>
       <c r="CX94" s="12">
         <v>103.49651512132006</v>
       </c>
       <c r="CY94" s="10">
         <v>105.45934366518821</v>
       </c>
-      <c r="CZ94" s="12"/>
+      <c r="CZ94" s="12">
+        <v>102.86930432251482</v>
+      </c>
       <c r="DA94" s="12"/>
       <c r="DB94" s="12"/>
       <c r="DC94" s="12"/>
       <c r="DD94" s="12"/>
       <c r="DE94" s="12"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="12">
         <v>101.3312243318621</v>
       </c>
       <c r="C95" s="12">
         <v>105.26709842166835</v>
       </c>
       <c r="D95" s="12">
         <v>113.43200917587608</v>
       </c>
       <c r="E95" s="12">
         <v>104.67374105406047</v>
       </c>
       <c r="F95" s="12">
         <v>91.716285780232553</v>
       </c>
@@ -27431,51 +27576,53 @@
       </c>
       <c r="CR95" s="12">
         <v>112.8595122411914</v>
       </c>
       <c r="CS95" s="12">
         <v>96.818241527414045</v>
       </c>
       <c r="CT95" s="12">
         <v>119.52737454479777</v>
       </c>
       <c r="CU95" s="12">
         <v>104.11516443132676</v>
       </c>
       <c r="CV95" s="12">
         <v>71.502459823829128</v>
       </c>
       <c r="CW95" s="12">
         <v>97.346083138098024</v>
       </c>
       <c r="CX95" s="12">
         <v>103.64816612925367</v>
       </c>
       <c r="CY95" s="10">
         <v>111.79929483177364</v>
       </c>
-      <c r="CZ95" s="12"/>
+      <c r="CZ95" s="12">
+        <v>107.18531246738378</v>
+      </c>
       <c r="DA95" s="12"/>
       <c r="DB95" s="12"/>
       <c r="DC95" s="12"/>
       <c r="DD95" s="12"/>
       <c r="DE95" s="12"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B96" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C96" s="10">
         <v>103.46524679735974</v>
       </c>
       <c r="D96" s="10">
         <v>105.48736086627231</v>
       </c>
       <c r="E96" s="10">
         <v>103.97612551776373</v>
       </c>
       <c r="F96" s="10">
         <v>104.40297073262992</v>
       </c>
@@ -27748,51 +27895,53 @@
       </c>
       <c r="CR96" s="12">
         <v>96.919114392386746</v>
       </c>
       <c r="CS96" s="12">
         <v>99.588456823331697</v>
       </c>
       <c r="CT96" s="12">
         <v>103.68694906069453</v>
       </c>
       <c r="CU96" s="12">
         <v>105.81846312926449</v>
       </c>
       <c r="CV96" s="12">
         <v>103.70156769272639</v>
       </c>
       <c r="CW96" s="12">
         <v>105.6208376474781</v>
       </c>
       <c r="CX96" s="12">
         <v>103.64851439722432</v>
       </c>
       <c r="CY96" s="10">
         <v>105.98546178250197</v>
       </c>
-      <c r="CZ96" s="12"/>
+      <c r="CZ96" s="12">
+        <v>90.590529016135704</v>
+      </c>
       <c r="DA96" s="12"/>
       <c r="DB96" s="12"/>
       <c r="DC96" s="12"/>
       <c r="DD96" s="12"/>
       <c r="DE96" s="12"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B97" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C97" s="10">
         <v>103.75342833734533</v>
       </c>
       <c r="D97" s="10">
         <v>103.01767243344545</v>
       </c>
       <c r="E97" s="10">
         <v>103.97888160415573</v>
       </c>
       <c r="F97" s="10">
         <v>101.73661117420068</v>
       </c>
@@ -28065,51 +28214,53 @@
       </c>
       <c r="CR97" s="12">
         <v>104.83789542163353</v>
       </c>
       <c r="CS97" s="12">
         <v>104.43172619272913</v>
       </c>
       <c r="CT97" s="12">
         <v>105.94854626583152</v>
       </c>
       <c r="CU97" s="12">
         <v>104.06417501086847</v>
       </c>
       <c r="CV97" s="12">
         <v>101.54997567865742</v>
       </c>
       <c r="CW97" s="12">
         <v>100.51525856412489</v>
       </c>
       <c r="CX97" s="12">
         <v>102.82976059560886</v>
       </c>
       <c r="CY97" s="10">
         <v>107.47752570966269</v>
       </c>
-      <c r="CZ97" s="12"/>
+      <c r="CZ97" s="12">
+        <v>100.96788542527788</v>
+      </c>
       <c r="DA97" s="12"/>
       <c r="DB97" s="12"/>
       <c r="DC97" s="12"/>
       <c r="DD97" s="12"/>
       <c r="DE97" s="12"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B98" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C98" s="10">
         <v>101.4872885993299</v>
       </c>
       <c r="D98" s="10">
         <v>107.75474909242668</v>
       </c>
       <c r="E98" s="10">
         <v>102.08382580069851</v>
       </c>
       <c r="F98" s="10">
         <v>104.66102385815267</v>
       </c>
@@ -28382,51 +28533,53 @@
       </c>
       <c r="CR98" s="12">
         <v>85.71708262577225</v>
       </c>
       <c r="CS98" s="12">
         <v>84.569582711897141</v>
       </c>
       <c r="CT98" s="12">
         <v>107.06903151400886</v>
       </c>
       <c r="CU98" s="12">
         <v>109.97157911500983</v>
       </c>
       <c r="CV98" s="12">
         <v>110.81845426765125</v>
       </c>
       <c r="CW98" s="12">
         <v>121.37745120183041</v>
       </c>
       <c r="CX98" s="12">
         <v>108.97276718476756</v>
       </c>
       <c r="CY98" s="10">
         <v>115.64700532250795</v>
       </c>
-      <c r="CZ98" s="12"/>
+      <c r="CZ98" s="12">
+        <v>116.98197963217368</v>
+      </c>
       <c r="DA98" s="12"/>
       <c r="DB98" s="12"/>
       <c r="DC98" s="12"/>
       <c r="DD98" s="12"/>
       <c r="DE98" s="12"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>36</v>
       </c>
@@ -28699,51 +28852,53 @@
       </c>
       <c r="CR99" s="12">
         <v>101.28269387631552</v>
       </c>
       <c r="CS99" s="12">
         <v>100.96881810720235</v>
       </c>
       <c r="CT99" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU99" s="12">
         <v>99.300607857960998</v>
       </c>
       <c r="CV99" s="12">
         <v>99.777808868787119</v>
       </c>
       <c r="CW99" s="12">
         <v>99.481648801575332</v>
       </c>
       <c r="CX99" s="12">
         <v>99.923143207502548</v>
       </c>
       <c r="CY99" s="10">
         <v>100.94420315263248</v>
       </c>
-      <c r="CZ99" s="12"/>
+      <c r="CZ99" s="12">
+        <v>103.48456212422042</v>
+      </c>
       <c r="DA99" s="12"/>
       <c r="DB99" s="12"/>
       <c r="DC99" s="12"/>
       <c r="DD99" s="12"/>
       <c r="DE99" s="12"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C100" s="10">
         <v>103.00912468300203</v>
       </c>
       <c r="D100" s="10">
         <v>102.32109748506606</v>
       </c>
       <c r="E100" s="10">
         <v>104.35978953677068</v>
       </c>
       <c r="F100" s="10">
         <v>104.95010086531356</v>
       </c>
@@ -29016,51 +29171,53 @@
       </c>
       <c r="CR100" s="12">
         <v>107.96721531226525</v>
       </c>
       <c r="CS100" s="12">
         <v>103.98705268409709</v>
       </c>
       <c r="CT100" s="10">
         <v>95.612061105809218</v>
       </c>
       <c r="CU100" s="12">
         <v>99.267577053484231</v>
       </c>
       <c r="CV100" s="12">
         <v>108.99954977033575</v>
       </c>
       <c r="CW100" s="12">
         <v>102.59256179117304</v>
       </c>
       <c r="CX100" s="12">
         <v>102.72659715860544</v>
       </c>
       <c r="CY100" s="10">
         <v>106.38901755850856</v>
       </c>
-      <c r="CZ100" s="12"/>
+      <c r="CZ100" s="12">
+        <v>104.13629779599137</v>
+      </c>
       <c r="DA100" s="12"/>
       <c r="DB100" s="12"/>
       <c r="DC100" s="12"/>
       <c r="DD100" s="12"/>
       <c r="DE100" s="12"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B101" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C101" s="10">
         <v>101.11992472054638</v>
       </c>
       <c r="D101" s="10">
         <v>71.804804148199324</v>
       </c>
       <c r="E101" s="10">
         <v>83.201661615810792</v>
       </c>
       <c r="F101" s="10">
         <v>88.840192573587785</v>
       </c>
@@ -29333,51 +29490,53 @@
       </c>
       <c r="CR101" s="12">
         <v>240.70142723006808</v>
       </c>
       <c r="CS101" s="12">
         <v>324.92033776361546</v>
       </c>
       <c r="CT101" s="10">
         <v>77.669440920630166</v>
       </c>
       <c r="CU101" s="12">
         <v>103.18096197397001</v>
       </c>
       <c r="CV101" s="12">
         <v>123.2250801527515</v>
       </c>
       <c r="CW101" s="12">
         <v>104.58557637278749</v>
       </c>
       <c r="CX101" s="12">
         <v>100.50120697800438</v>
       </c>
       <c r="CY101" s="10">
         <v>99.290742451697284</v>
       </c>
-      <c r="CZ101" s="12"/>
+      <c r="CZ101" s="12">
+        <v>100.93557305033707</v>
+      </c>
       <c r="DA101" s="12"/>
       <c r="DB101" s="12"/>
       <c r="DC101" s="12"/>
       <c r="DD101" s="12"/>
       <c r="DE101" s="12"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B102" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C102" s="10">
         <v>67.020828833506911</v>
       </c>
       <c r="D102" s="10">
         <v>131.55213903393627</v>
       </c>
       <c r="E102" s="10">
         <v>74.139310460889888</v>
       </c>
       <c r="F102" s="10">
         <v>91.630194718359334</v>
       </c>
@@ -29650,51 +29809,53 @@
       </c>
       <c r="CR102" s="12">
         <v>86.776800489754464</v>
       </c>
       <c r="CS102" s="12">
         <v>16.640950449281394</v>
       </c>
       <c r="CT102" s="10">
         <v>115.3492343409209</v>
       </c>
       <c r="CU102" s="12">
         <v>89.08365883981952</v>
       </c>
       <c r="CV102" s="12">
         <v>178.17758484266827</v>
       </c>
       <c r="CW102" s="12">
         <v>115.5782020580323</v>
       </c>
       <c r="CX102" s="12">
         <v>106.94948150207981</v>
       </c>
       <c r="CY102" s="10">
         <v>62.339623272297473</v>
       </c>
-      <c r="CZ102" s="12"/>
+      <c r="CZ102" s="12">
+        <v>11.673842451013748</v>
+      </c>
       <c r="DA102" s="12"/>
       <c r="DB102" s="12"/>
       <c r="DC102" s="12"/>
       <c r="DD102" s="12"/>
       <c r="DE102" s="12"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="19">
         <v>104.48619031884385</v>
       </c>
       <c r="C103" s="19">
         <v>104.48340286639454</v>
       </c>
       <c r="D103" s="19">
         <v>79.95009206852481</v>
       </c>
       <c r="E103" s="19">
         <v>144.20878371336258</v>
       </c>
       <c r="F103" s="19">
         <v>134.23174451421937</v>
       </c>
@@ -29967,333 +30128,335 @@
       </c>
       <c r="CR103" s="12">
         <v>104.50057128817249</v>
       </c>
       <c r="CS103" s="12">
         <v>107.28863149819965</v>
       </c>
       <c r="CT103" s="10">
         <v>112.35521808384676</v>
       </c>
       <c r="CU103" s="12">
         <v>106.30310918480683</v>
       </c>
       <c r="CV103" s="12">
         <v>108.43602479100609</v>
       </c>
       <c r="CW103" s="12">
         <v>105.38911627050314</v>
       </c>
       <c r="CX103" s="12">
         <v>104.20042007869684</v>
       </c>
       <c r="CY103" s="10">
         <v>90.690764838451116</v>
       </c>
-      <c r="CZ103" s="12"/>
+      <c r="CZ103" s="12">
+        <v>91.619086482794032</v>
+      </c>
       <c r="DA103" s="12"/>
       <c r="DB103" s="12"/>
       <c r="DC103" s="12"/>
       <c r="DD103" s="12"/>
       <c r="DE103" s="12"/>
     </row>
     <row r="105" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B105" s="35"/>
-[...3 lines deleted...]
-      <c r="F105" s="35"/>
+      <c r="B105" s="25"/>
+      <c r="C105" s="25"/>
+      <c r="D105" s="25"/>
+      <c r="E105" s="25"/>
+      <c r="F105" s="25"/>
       <c r="N105" s="14"/>
       <c r="O105" s="14"/>
       <c r="P105" s="14"/>
       <c r="Q105" s="14"/>
       <c r="R105" s="14"/>
       <c r="Z105" s="14"/>
       <c r="AX105" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="BV105" s="22" t="s">
+      <c r="BV105" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="BW105" s="22"/>
-[...10 lines deleted...]
-      <c r="CH105" s="22" t="s">
+      <c r="BW105" s="35"/>
+      <c r="BX105" s="35"/>
+      <c r="BY105" s="35"/>
+      <c r="BZ105" s="35"/>
+      <c r="CA105" s="35"/>
+      <c r="CB105" s="35"/>
+      <c r="CC105" s="35"/>
+      <c r="CD105" s="35"/>
+      <c r="CE105" s="35"/>
+      <c r="CF105" s="35"/>
+      <c r="CG105" s="35"/>
+      <c r="CH105" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="CI105" s="22"/>
-[...9 lines deleted...]
-      <c r="CS105" s="22"/>
+      <c r="CI105" s="35"/>
+      <c r="CJ105" s="35"/>
+      <c r="CK105" s="35"/>
+      <c r="CL105" s="35"/>
+      <c r="CM105" s="35"/>
+      <c r="CN105" s="35"/>
+      <c r="CO105" s="35"/>
+      <c r="CP105" s="35"/>
+      <c r="CQ105" s="35"/>
+      <c r="CR105" s="35"/>
+      <c r="CS105" s="35"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV106" s="22"/>
-[...10 lines deleted...]
-      <c r="CG106" s="22"/>
+      <c r="BV106" s="35"/>
+      <c r="BW106" s="35"/>
+      <c r="BX106" s="35"/>
+      <c r="BY106" s="35"/>
+      <c r="BZ106" s="35"/>
+      <c r="CA106" s="35"/>
+      <c r="CB106" s="35"/>
+      <c r="CC106" s="35"/>
+      <c r="CD106" s="35"/>
+      <c r="CE106" s="35"/>
+      <c r="CF106" s="35"/>
+      <c r="CG106" s="35"/>
       <c r="CH106" s="21"/>
       <c r="CI106" s="21"/>
       <c r="CJ106" s="21"/>
       <c r="CK106" s="21"/>
       <c r="CL106" s="21"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV107" s="22"/>
-[...10 lines deleted...]
-      <c r="CG107" s="22"/>
+      <c r="BV107" s="35"/>
+      <c r="BW107" s="35"/>
+      <c r="BX107" s="35"/>
+      <c r="BY107" s="35"/>
+      <c r="BZ107" s="35"/>
+      <c r="CA107" s="35"/>
+      <c r="CB107" s="35"/>
+      <c r="CC107" s="35"/>
+      <c r="CD107" s="35"/>
+      <c r="CE107" s="35"/>
+      <c r="CF107" s="35"/>
+      <c r="CG107" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="87">
-    <mergeCell ref="A79:BI79"/>
-[...60 lines deleted...]
-    <mergeCell ref="CD54:CG54"/>
+    <mergeCell ref="BV105:CG107"/>
+    <mergeCell ref="CH105:CS105"/>
+    <mergeCell ref="CT55:DE55"/>
+    <mergeCell ref="DB80:DE80"/>
+    <mergeCell ref="CT81:DE81"/>
+    <mergeCell ref="BV55:CG55"/>
+    <mergeCell ref="CD80:CG80"/>
+    <mergeCell ref="BV81:CG81"/>
+    <mergeCell ref="CP80:CS80"/>
+    <mergeCell ref="CH81:CS81"/>
     <mergeCell ref="CH1:DE1"/>
     <mergeCell ref="CH27:DE27"/>
     <mergeCell ref="CH53:DE53"/>
     <mergeCell ref="CH79:DE79"/>
     <mergeCell ref="DB2:DE2"/>
     <mergeCell ref="CT3:DE3"/>
     <mergeCell ref="DB28:DE28"/>
     <mergeCell ref="CT29:DE29"/>
     <mergeCell ref="DB54:DE54"/>
     <mergeCell ref="CP54:CS54"/>
     <mergeCell ref="CH55:CS55"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP28:CS28"/>
     <mergeCell ref="CH29:CS29"/>
-    <mergeCell ref="BV105:CG107"/>
-[...8 lines deleted...]
-    <mergeCell ref="CH81:CS81"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD28:CG28"/>
+    <mergeCell ref="BV29:CG29"/>
+    <mergeCell ref="CD54:CG54"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="W28:Y28"/>
+    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="BJ29:BU29"/>
+    <mergeCell ref="A53:BI53"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="W54:Y54"/>
+    <mergeCell ref="AH54:AK54"/>
+    <mergeCell ref="AT54:AW54"/>
+    <mergeCell ref="BF54:BI54"/>
+    <mergeCell ref="BR54:BU54"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="AX55:BI55"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="BR80:BU80"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="N81:Y81"/>
+    <mergeCell ref="Z81:AK81"/>
+    <mergeCell ref="AL81:AW81"/>
+    <mergeCell ref="AX81:BI81"/>
+    <mergeCell ref="BJ81:BU81"/>
+    <mergeCell ref="A79:BI79"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="W80:Y80"/>
+    <mergeCell ref="AH80:AK80"/>
+    <mergeCell ref="AT80:AW80"/>
+    <mergeCell ref="BF80:BI80"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0228BA78-2B0B-4C72-B86C-E573EC44A379}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв месяцу пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>