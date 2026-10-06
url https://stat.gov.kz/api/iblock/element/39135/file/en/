--- v5 (2026-08-27)
+++ v6 (2026-10-06)
@@ -4,56 +4,56 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
+    <workbookView xWindow="2460" yWindow="945" windowWidth="22770" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв месяцу пред года" sheetId="4" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1281" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
@@ -776,51 +776,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP107"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CZ4" sqref="CZ4"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="3" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="10.7109375" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
@@ -1740,51 +1740,53 @@
       </c>
       <c r="CS5" s="1">
         <v>101.2400256632892</v>
       </c>
       <c r="CT5" s="1">
         <v>102.61410583241575</v>
       </c>
       <c r="CU5" s="1">
         <v>104.15858064160575</v>
       </c>
       <c r="CV5" s="1">
         <v>103.41179885691835</v>
       </c>
       <c r="CW5" s="1">
         <v>104.1270715405808</v>
       </c>
       <c r="CX5" s="1">
         <v>103.66136593703537</v>
       </c>
       <c r="CY5" s="1">
         <v>106.83939963992735</v>
       </c>
       <c r="CZ5" s="1">
         <v>106.47543020449601</v>
       </c>
-      <c r="DA5" s="1"/>
+      <c r="DA5" s="1">
+        <v>105.8</v>
+      </c>
       <c r="DB5" s="1"/>
       <c r="DC5" s="1"/>
       <c r="DD5" s="1"/>
       <c r="DE5" s="1"/>
     </row>
     <row r="6" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="13" t="s">
@@ -2059,51 +2061,53 @@
       </c>
       <c r="CS6" s="12">
         <v>103.58295540635815</v>
       </c>
       <c r="CT6" s="12">
         <v>104.59756605784001</v>
       </c>
       <c r="CU6" s="12">
         <v>104.67861416022473</v>
       </c>
       <c r="CV6" s="12">
         <v>101.96149177823676</v>
       </c>
       <c r="CW6" s="12">
         <v>102.38925374466939</v>
       </c>
       <c r="CX6" s="12">
         <v>104.40451478870685</v>
       </c>
       <c r="CY6" s="12">
         <v>104.29419186608723</v>
       </c>
       <c r="CZ6" s="12">
         <v>103.75010021853836</v>
       </c>
-      <c r="DA6" s="12"/>
+      <c r="DA6" s="12">
+        <v>108</v>
+      </c>
       <c r="DB6" s="12"/>
       <c r="DC6" s="12"/>
       <c r="DD6" s="12"/>
       <c r="DE6" s="12"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="12">
         <v>104.74052582251589</v>
       </c>
       <c r="C7" s="12">
         <v>107.56253404142713</v>
       </c>
       <c r="D7" s="12">
         <v>102.28490706579068</v>
       </c>
       <c r="E7" s="12">
         <v>104.73990975250453</v>
       </c>
       <c r="F7" s="12">
         <v>103.77352483795102</v>
       </c>
       <c r="G7" s="12">
@@ -2378,51 +2382,53 @@
       </c>
       <c r="CS7" s="12">
         <v>117.67376360058503</v>
       </c>
       <c r="CT7" s="12">
         <v>108.05227330743989</v>
       </c>
       <c r="CU7" s="12">
         <v>103.6269416309968</v>
       </c>
       <c r="CV7" s="12">
         <v>97.609183964438401</v>
       </c>
       <c r="CW7" s="12">
         <v>101.31240285027636</v>
       </c>
       <c r="CX7" s="12">
         <v>106.53418938719533</v>
       </c>
       <c r="CY7" s="10">
         <v>110.44887136443332</v>
       </c>
       <c r="CZ7" s="12">
         <v>108.74466623693992</v>
       </c>
-      <c r="DA7" s="12"/>
+      <c r="DA7" s="12">
+        <v>107.6</v>
+      </c>
       <c r="DB7" s="12"/>
       <c r="DC7" s="12"/>
       <c r="DD7" s="12"/>
       <c r="DE7" s="12"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
         <v>105.87416981238458</v>
       </c>
       <c r="C8" s="12">
         <v>104.13520689626539</v>
       </c>
       <c r="D8" s="12">
         <v>105.58397837556038</v>
       </c>
       <c r="E8" s="12">
         <v>106.22060476049778</v>
       </c>
       <c r="F8" s="12">
         <v>106.78236753924044</v>
       </c>
       <c r="G8" s="12">
@@ -2697,51 +2703,53 @@
       </c>
       <c r="CS8" s="12">
         <v>100.88282062557938</v>
       </c>
       <c r="CT8" s="12">
         <v>100.2909016384915</v>
       </c>
       <c r="CU8" s="12">
         <v>101.46460524590142</v>
       </c>
       <c r="CV8" s="12">
         <v>102.17730740553439</v>
       </c>
       <c r="CW8" s="12">
         <v>100.72707708253294</v>
       </c>
       <c r="CX8" s="12">
         <v>102.53740318568663</v>
       </c>
       <c r="CY8" s="10">
         <v>106.64951510299817</v>
       </c>
       <c r="CZ8" s="12">
         <v>100.717580919501</v>
       </c>
-      <c r="DA8" s="12"/>
+      <c r="DA8" s="12">
+        <v>104</v>
+      </c>
       <c r="DB8" s="12"/>
       <c r="DC8" s="12"/>
       <c r="DD8" s="12"/>
       <c r="DE8" s="12"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
         <v>101.55666757635915</v>
       </c>
       <c r="C9" s="12">
         <v>101.1480934171628</v>
       </c>
       <c r="D9" s="12">
         <v>104.61012220807031</v>
       </c>
       <c r="E9" s="12">
         <v>106.90276613387</v>
       </c>
       <c r="F9" s="12">
         <v>103.61183350321119</v>
       </c>
       <c r="G9" s="12">
@@ -3016,51 +3024,53 @@
       </c>
       <c r="CS9" s="12">
         <v>96.955219143664067</v>
       </c>
       <c r="CT9" s="12">
         <v>92.577044230156091</v>
       </c>
       <c r="CU9" s="12">
         <v>102.82534155576603</v>
       </c>
       <c r="CV9" s="12">
         <v>107.26541242091568</v>
       </c>
       <c r="CW9" s="12">
         <v>98.889799538291143</v>
       </c>
       <c r="CX9" s="12">
         <v>102.38641570253964</v>
       </c>
       <c r="CY9" s="12">
         <v>106.68691875138995</v>
       </c>
       <c r="CZ9" s="12">
         <v>105.34560775258919</v>
       </c>
-      <c r="DA9" s="12"/>
+      <c r="DA9" s="12">
+        <v>102.1</v>
+      </c>
       <c r="DB9" s="12"/>
       <c r="DC9" s="12"/>
       <c r="DD9" s="12"/>
       <c r="DE9" s="12"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="12">
         <v>101.63479244671598</v>
       </c>
       <c r="C10" s="12">
         <v>101.26312772284436</v>
       </c>
       <c r="D10" s="12">
         <v>102.22202382688333</v>
       </c>
       <c r="E10" s="12">
         <v>103.63237541998811</v>
       </c>
       <c r="F10" s="12">
         <v>103.0922291721194</v>
       </c>
       <c r="G10" s="12">
@@ -3335,51 +3345,53 @@
       </c>
       <c r="CS10" s="12">
         <v>103.02184108084475</v>
       </c>
       <c r="CT10" s="12">
         <v>100.68827539835652</v>
       </c>
       <c r="CU10" s="12">
         <v>101.68112544516086</v>
       </c>
       <c r="CV10" s="12">
         <v>101.0318269916667</v>
       </c>
       <c r="CW10" s="12">
         <v>101.28993002882099</v>
       </c>
       <c r="CX10" s="12">
         <v>102.57216485078243</v>
       </c>
       <c r="CY10" s="12">
         <v>102.64822389587999</v>
       </c>
       <c r="CZ10" s="12">
         <v>101.95886027127527</v>
       </c>
-      <c r="DA10" s="12"/>
+      <c r="DA10" s="12">
+        <v>104.8</v>
+      </c>
       <c r="DB10" s="12"/>
       <c r="DC10" s="12"/>
       <c r="DD10" s="12"/>
       <c r="DE10" s="12"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="12">
         <v>106.17287077125496</v>
       </c>
       <c r="C11" s="12">
         <v>104.7526070898471</v>
       </c>
       <c r="D11" s="12">
         <v>103.01661610201793</v>
       </c>
       <c r="E11" s="12">
         <v>104.52741049617637</v>
       </c>
       <c r="F11" s="12">
         <v>101.94102074116384</v>
       </c>
       <c r="G11" s="12">
@@ -3654,51 +3666,53 @@
       </c>
       <c r="CS11" s="12">
         <v>99.970244210150511</v>
       </c>
       <c r="CT11" s="12">
         <v>115.91233381094139</v>
       </c>
       <c r="CU11" s="12">
         <v>109.84518190834487</v>
       </c>
       <c r="CV11" s="12">
         <v>94.233018269229703</v>
       </c>
       <c r="CW11" s="12">
         <v>103.97473041075594</v>
       </c>
       <c r="CX11" s="12">
         <v>103.9848294060906</v>
       </c>
       <c r="CY11" s="12">
         <v>104.08728153456846</v>
       </c>
       <c r="CZ11" s="12">
         <v>106.56972242968618</v>
       </c>
-      <c r="DA11" s="12"/>
+      <c r="DA11" s="12">
+        <v>105.3</v>
+      </c>
       <c r="DB11" s="12"/>
       <c r="DC11" s="12"/>
       <c r="DD11" s="12"/>
       <c r="DE11" s="12"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>104.49637853677554</v>
       </c>
       <c r="C12" s="12">
         <v>99.658235446158344</v>
       </c>
       <c r="D12" s="12">
         <v>107.16050861580901</v>
       </c>
       <c r="E12" s="12">
         <v>103.15996018868559</v>
       </c>
       <c r="F12" s="12">
         <v>103.80526638951982</v>
       </c>
       <c r="G12" s="12">
@@ -3973,51 +3987,53 @@
       </c>
       <c r="CS12" s="12">
         <v>104.1694311395463</v>
       </c>
       <c r="CT12" s="12">
         <v>102.71417842648883</v>
       </c>
       <c r="CU12" s="12">
         <v>103.39892420803235</v>
       </c>
       <c r="CV12" s="12">
         <v>99.829337380958165</v>
       </c>
       <c r="CW12" s="12">
         <v>103.09119917505225</v>
       </c>
       <c r="CX12" s="12">
         <v>103.14195412524418</v>
       </c>
       <c r="CY12" s="12">
         <v>105.16221936127867</v>
       </c>
       <c r="CZ12" s="12">
         <v>110.04489061741735</v>
       </c>
-      <c r="DA12" s="12"/>
+      <c r="DA12" s="12">
+        <v>105.7</v>
+      </c>
       <c r="DB12" s="12"/>
       <c r="DC12" s="12"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="12"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="13" t="s">
@@ -4292,51 +4308,53 @@
       </c>
       <c r="CS13" s="12">
         <v>107.86250021017227</v>
       </c>
       <c r="CT13" s="12">
         <v>100.06427475095077</v>
       </c>
       <c r="CU13" s="12">
         <v>103.0438084136828</v>
       </c>
       <c r="CV13" s="12">
         <v>102.14837281979625</v>
       </c>
       <c r="CW13" s="12">
         <v>100.93023659348022</v>
       </c>
       <c r="CX13" s="12">
         <v>100.60899950170423</v>
       </c>
       <c r="CY13" s="12">
         <v>102.11090195176212</v>
       </c>
       <c r="CZ13" s="12">
         <v>104.36268234043615</v>
       </c>
-      <c r="DA13" s="12"/>
+      <c r="DA13" s="12">
+        <v>103.1</v>
+      </c>
       <c r="DB13" s="12"/>
       <c r="DC13" s="12"/>
       <c r="DD13" s="12"/>
       <c r="DE13" s="12"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="10">
         <v>106.43552800884228</v>
       </c>
       <c r="C14" s="10">
         <v>103.80770073866276</v>
       </c>
       <c r="D14" s="10">
         <v>105.56629729362446</v>
       </c>
       <c r="E14" s="10">
         <v>101.38448092230861</v>
       </c>
       <c r="F14" s="10">
         <v>103.25486620183746</v>
       </c>
       <c r="G14" s="10">
@@ -4611,51 +4629,53 @@
       </c>
       <c r="CS14" s="12">
         <v>106.07188016289095</v>
       </c>
       <c r="CT14" s="12">
         <v>103.4153622280317</v>
       </c>
       <c r="CU14" s="12">
         <v>105.4702836263582</v>
       </c>
       <c r="CV14" s="12">
         <v>104.48181729923593</v>
       </c>
       <c r="CW14" s="12">
         <v>93.878860090088764</v>
       </c>
       <c r="CX14" s="12">
         <v>102.42993140931307</v>
       </c>
       <c r="CY14" s="12">
         <v>104.58643686086128</v>
       </c>
       <c r="CZ14" s="12">
         <v>104.05968780296388</v>
       </c>
-      <c r="DA14" s="12"/>
+      <c r="DA14" s="12">
+        <v>105.8</v>
+      </c>
       <c r="DB14" s="12"/>
       <c r="DC14" s="12"/>
       <c r="DD14" s="12"/>
       <c r="DE14" s="12"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C15" s="10">
         <v>106.01111494771858</v>
       </c>
       <c r="D15" s="10">
         <v>105.59462520294556</v>
       </c>
       <c r="E15" s="10">
         <v>105.08793284972735</v>
       </c>
       <c r="F15" s="10">
         <v>103.09928029826179</v>
       </c>
       <c r="G15" s="10">
@@ -4930,51 +4950,53 @@
       </c>
       <c r="CS15" s="12">
         <v>102.71879206179351</v>
       </c>
       <c r="CT15" s="12">
         <v>102.54647218234642</v>
       </c>
       <c r="CU15" s="12">
         <v>102.27437039990733</v>
       </c>
       <c r="CV15" s="12">
         <v>102.82102114152156</v>
       </c>
       <c r="CW15" s="12">
         <v>101.84477718229937</v>
       </c>
       <c r="CX15" s="12">
         <v>96.986467567758268</v>
       </c>
       <c r="CY15" s="10">
         <v>117.60237058079363</v>
       </c>
       <c r="CZ15" s="12">
         <v>108.59383592127693</v>
       </c>
-      <c r="DA15" s="12"/>
+      <c r="DA15" s="12">
+        <v>108</v>
+      </c>
       <c r="DB15" s="12"/>
       <c r="DC15" s="12"/>
       <c r="DD15" s="12"/>
       <c r="DE15" s="12"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C16" s="10">
         <v>104.98868339106065</v>
       </c>
       <c r="D16" s="10">
         <v>103.86240078159064</v>
       </c>
       <c r="E16" s="10">
         <v>103.35294287668479</v>
       </c>
       <c r="F16" s="10">
         <v>102.92558335071827</v>
       </c>
       <c r="G16" s="10">
@@ -5249,51 +5271,53 @@
       </c>
       <c r="CS16" s="12">
         <v>115.31604119943472</v>
       </c>
       <c r="CT16" s="12">
         <v>103.54035657910443</v>
       </c>
       <c r="CU16" s="12">
         <v>103.20871281961355</v>
       </c>
       <c r="CV16" s="12">
         <v>102.85688328562988</v>
       </c>
       <c r="CW16" s="12">
         <v>103.57359582475094</v>
       </c>
       <c r="CX16" s="12">
         <v>103.2250693469251</v>
       </c>
       <c r="CY16" s="10">
         <v>106.11344917249671</v>
       </c>
       <c r="CZ16" s="12">
         <v>101.9948671237505</v>
       </c>
-      <c r="DA16" s="12"/>
+      <c r="DA16" s="12">
+        <v>101.3</v>
+      </c>
       <c r="DB16" s="12"/>
       <c r="DC16" s="12"/>
       <c r="DD16" s="12"/>
       <c r="DE16" s="12"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C17" s="10">
         <v>107.35528063629589</v>
       </c>
       <c r="D17" s="10">
         <v>115.63886391605516</v>
       </c>
       <c r="E17" s="10">
         <v>107.56739897354051</v>
       </c>
       <c r="F17" s="10">
         <v>95.805307756683845</v>
       </c>
       <c r="G17" s="10">
@@ -5568,51 +5592,53 @@
       </c>
       <c r="CS17" s="12">
         <v>99.354677687754048</v>
       </c>
       <c r="CT17" s="12">
         <v>117.49007111802037</v>
       </c>
       <c r="CU17" s="12">
         <v>103.83496544157407</v>
       </c>
       <c r="CV17" s="12">
         <v>75.922870574369327</v>
       </c>
       <c r="CW17" s="12">
         <v>97.805126246254304</v>
       </c>
       <c r="CX17" s="12">
         <v>102.98658446837821</v>
       </c>
       <c r="CY17" s="10">
         <v>110.76959188904527</v>
       </c>
       <c r="CZ17" s="12">
         <v>105.79978837648557</v>
       </c>
-      <c r="DA17" s="12"/>
+      <c r="DA17" s="12">
+        <v>98.4</v>
+      </c>
       <c r="DB17" s="12"/>
       <c r="DC17" s="12"/>
       <c r="DD17" s="12"/>
       <c r="DE17" s="12"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C18" s="10">
         <v>104.28660949733637</v>
       </c>
       <c r="D18" s="10">
         <v>106.12703419202438</v>
       </c>
       <c r="E18" s="10">
         <v>104.64203544150033</v>
       </c>
       <c r="F18" s="10">
         <v>104.93854121936917</v>
       </c>
       <c r="G18" s="10">
@@ -5887,51 +5913,53 @@
       </c>
       <c r="CS18" s="12">
         <v>100.55381848406748</v>
       </c>
       <c r="CT18" s="12">
         <v>103.37125947775196</v>
       </c>
       <c r="CU18" s="12">
         <v>105.31952434287577</v>
       </c>
       <c r="CV18" s="12">
         <v>103.40317323393833</v>
       </c>
       <c r="CW18" s="12">
         <v>105.93761395762222</v>
       </c>
       <c r="CX18" s="12">
         <v>103.41032930158474</v>
       </c>
       <c r="CY18" s="10">
         <v>105.7054697343407</v>
       </c>
       <c r="CZ18" s="12">
         <v>104.52229498294075</v>
       </c>
-      <c r="DA18" s="12"/>
+      <c r="DA18" s="12">
+        <v>100.9</v>
+      </c>
       <c r="DB18" s="12"/>
       <c r="DC18" s="12"/>
       <c r="DD18" s="12"/>
       <c r="DE18" s="12"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C19" s="10">
         <v>103.63950495539073</v>
       </c>
       <c r="D19" s="10">
         <v>102.92011621700226</v>
       </c>
       <c r="E19" s="10">
         <v>103.90800958956217</v>
       </c>
       <c r="F19" s="10">
         <v>101.70250359578945</v>
       </c>
       <c r="G19" s="10">
@@ -6206,51 +6234,53 @@
       </c>
       <c r="CS19" s="12">
         <v>104.76344477549407</v>
       </c>
       <c r="CT19" s="12">
         <v>105.77100074046406</v>
       </c>
       <c r="CU19" s="12">
         <v>103.9129331185419</v>
       </c>
       <c r="CV19" s="12">
         <v>101.49445894924895</v>
       </c>
       <c r="CW19" s="12">
         <v>100.490088295935</v>
       </c>
       <c r="CX19" s="12">
         <v>102.75066233284444</v>
       </c>
       <c r="CY19" s="10">
         <v>107.2936057752774</v>
       </c>
       <c r="CZ19" s="12">
         <v>107.89722907497578</v>
       </c>
-      <c r="DA19" s="12"/>
+      <c r="DA19" s="12">
+        <v>107.8</v>
+      </c>
       <c r="DB19" s="12"/>
       <c r="DC19" s="12"/>
       <c r="DD19" s="12"/>
       <c r="DE19" s="12"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C20" s="10">
         <v>100.46282668334494</v>
       </c>
       <c r="D20" s="10">
         <v>105.94586774497556</v>
       </c>
       <c r="E20" s="10">
         <v>101.25647985914664</v>
       </c>
       <c r="F20" s="10">
         <v>104.5565639932008</v>
       </c>
       <c r="G20" s="10">
@@ -6525,51 +6555,53 @@
       </c>
       <c r="CS20" s="12">
         <v>85.319584289195333</v>
       </c>
       <c r="CT20" s="12">
         <v>105.831367898019</v>
       </c>
       <c r="CU20" s="12">
         <v>108.25187808731593</v>
       </c>
       <c r="CV20" s="12">
         <v>109.07163016572967</v>
       </c>
       <c r="CW20" s="12">
         <v>121.11257813738712</v>
       </c>
       <c r="CX20" s="12">
         <v>108.69978223957173</v>
       </c>
       <c r="CY20" s="10">
         <v>110.7090438111088</v>
       </c>
       <c r="CZ20" s="12">
         <v>112.11753111092651</v>
       </c>
-      <c r="DA20" s="12"/>
+      <c r="DA20" s="12">
+        <v>106.9</v>
+      </c>
       <c r="DB20" s="12"/>
       <c r="DC20" s="12"/>
       <c r="DD20" s="12"/>
       <c r="DE20" s="12"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G21" s="13" t="s">
@@ -6844,51 +6876,53 @@
       </c>
       <c r="CS21" s="12">
         <v>100.97348901435099</v>
       </c>
       <c r="CT21" s="12">
         <v>99.771710210206948</v>
       </c>
       <c r="CU21" s="12">
         <v>99.300938532377927</v>
       </c>
       <c r="CV21" s="12">
         <v>99.777889231370992</v>
       </c>
       <c r="CW21" s="12">
         <v>99.482114945850014</v>
       </c>
       <c r="CX21" s="12">
         <v>99.923170870711118</v>
       </c>
       <c r="CY21" s="10">
         <v>100.94392783249103</v>
       </c>
       <c r="CZ21" s="12">
         <v>102.4378219433333</v>
       </c>
-      <c r="DA21" s="12"/>
+      <c r="DA21" s="12">
+        <v>106.3</v>
+      </c>
       <c r="DB21" s="12"/>
       <c r="DC21" s="12"/>
       <c r="DD21" s="12"/>
       <c r="DE21" s="12"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C22" s="10">
         <v>103.25456678854827</v>
       </c>
       <c r="D22" s="10">
         <v>102.5205618921277</v>
       </c>
       <c r="E22" s="10">
         <v>104.5229457775729</v>
       </c>
       <c r="F22" s="10">
         <v>105.0849673062954</v>
       </c>
       <c r="G22" s="10">
@@ -7163,51 +7197,53 @@
       </c>
       <c r="CS22" s="12">
         <v>104.4247535297862</v>
       </c>
       <c r="CT22" s="10">
         <v>95.755315597757502</v>
       </c>
       <c r="CU22" s="12">
         <v>99.289220847517257</v>
       </c>
       <c r="CV22" s="12">
         <v>108.7242408974799</v>
       </c>
       <c r="CW22" s="12">
         <v>102.44784104028469</v>
       </c>
       <c r="CX22" s="12">
         <v>102.64510691819611</v>
       </c>
       <c r="CY22" s="10">
         <v>106.24423480643365</v>
       </c>
       <c r="CZ22" s="12">
         <v>103.58093183756836</v>
       </c>
-      <c r="DA22" s="12"/>
+      <c r="DA22" s="12">
+        <v>105.3</v>
+      </c>
       <c r="DB22" s="12"/>
       <c r="DC22" s="12"/>
       <c r="DD22" s="12"/>
       <c r="DE22" s="12"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C23" s="10">
         <v>84.442532007735934</v>
       </c>
       <c r="D23" s="10">
         <v>82.056152484180984</v>
       </c>
       <c r="E23" s="10">
         <v>83.116697904324511</v>
       </c>
       <c r="F23" s="10">
         <v>83.773621840107765</v>
       </c>
       <c r="G23" s="10">
@@ -7482,51 +7518,53 @@
       </c>
       <c r="CS23" s="12">
         <v>90.168585851023167</v>
       </c>
       <c r="CT23" s="10">
         <v>99.07201953581513</v>
       </c>
       <c r="CU23" s="12">
         <v>100.09393413349395</v>
       </c>
       <c r="CV23" s="12">
         <v>102.05313830124034</v>
       </c>
       <c r="CW23" s="12">
         <v>100.19148947673786</v>
       </c>
       <c r="CX23" s="12">
         <v>100.08377233692455</v>
       </c>
       <c r="CY23" s="10">
         <v>99.954376908230557</v>
       </c>
       <c r="CZ23" s="12">
         <v>91.833972241524407</v>
       </c>
-      <c r="DA23" s="12"/>
+      <c r="DA23" s="12">
+        <v>99.6</v>
+      </c>
       <c r="DB23" s="12"/>
       <c r="DC23" s="12"/>
       <c r="DD23" s="12"/>
       <c r="DE23" s="12"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C24" s="10">
         <v>92.194666467087558</v>
       </c>
       <c r="D24" s="10">
         <v>113.82976281763982</v>
       </c>
       <c r="E24" s="10">
         <v>95.430099476920475</v>
       </c>
       <c r="F24" s="10">
         <v>99.251815003149176</v>
       </c>
       <c r="G24" s="10">
@@ -7801,51 +7839,53 @@
       </c>
       <c r="CS24" s="12">
         <v>93.020791169233206</v>
       </c>
       <c r="CT24" s="10">
         <v>100.7746707232178</v>
       </c>
       <c r="CU24" s="12">
         <v>99.441347689401127</v>
       </c>
       <c r="CV24" s="12">
         <v>102.79606793844907</v>
       </c>
       <c r="CW24" s="12">
         <v>167.51973395363947</v>
       </c>
       <c r="CX24" s="12">
         <v>100.31018838040133</v>
       </c>
       <c r="CY24" s="10">
         <v>93.086253321330872</v>
       </c>
       <c r="CZ24" s="12">
         <v>136.88905858671916</v>
       </c>
-      <c r="DA24" s="12"/>
+      <c r="DA24" s="12">
+        <v>97.6</v>
+      </c>
       <c r="DB24" s="12"/>
       <c r="DC24" s="12"/>
       <c r="DD24" s="12"/>
       <c r="DE24" s="12"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C25" s="10">
         <v>98.501216026804016</v>
       </c>
       <c r="D25" s="10">
         <v>79.262191648234776</v>
       </c>
       <c r="E25" s="10">
         <v>136.18934451049952</v>
       </c>
       <c r="F25" s="10">
         <v>125.62391768789433</v>
       </c>
       <c r="G25" s="10">
@@ -8120,51 +8160,53 @@
       </c>
       <c r="CS25" s="12">
         <v>105.00586186458783</v>
       </c>
       <c r="CT25" s="10">
         <v>109.99973908542424</v>
       </c>
       <c r="CU25" s="12">
         <v>105.09763816893243</v>
       </c>
       <c r="CV25" s="12">
         <v>106.86112999512962</v>
       </c>
       <c r="CW25" s="12">
         <v>104.46027800837521</v>
       </c>
       <c r="CX25" s="12">
         <v>103.49517935702282</v>
       </c>
       <c r="CY25" s="10">
         <v>92.204126587760243</v>
       </c>
       <c r="CZ25" s="12">
         <v>111.36872277616072</v>
       </c>
-      <c r="DA25" s="12"/>
+      <c r="DA25" s="12">
+        <v>101.9</v>
+      </c>
       <c r="DB25" s="12"/>
       <c r="DC25" s="12"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="12"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="22"/>
       <c r="O27" s="22"/>
       <c r="P27" s="22"/>
       <c r="Q27" s="22"/>
@@ -9077,51 +9119,53 @@
       </c>
       <c r="CS31" s="1">
         <v>101.05305444213111</v>
       </c>
       <c r="CT31" s="1">
         <v>102.66589227756262</v>
       </c>
       <c r="CU31" s="1">
         <v>104.24042122700286</v>
       </c>
       <c r="CV31" s="1">
         <v>103.47560454685609</v>
       </c>
       <c r="CW31" s="1">
         <v>104.24099900868372</v>
       </c>
       <c r="CX31" s="1">
         <v>103.72489964568823</v>
       </c>
       <c r="CY31" s="1">
         <v>106.91940897738341</v>
       </c>
       <c r="CZ31" s="1">
         <v>106.53105525539712</v>
       </c>
-      <c r="DA31" s="1"/>
+      <c r="DA31" s="1">
+        <v>105.8</v>
+      </c>
       <c r="DB31" s="1"/>
       <c r="DC31" s="1"/>
       <c r="DD31" s="1"/>
       <c r="DE31" s="1"/>
     </row>
     <row r="32" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G32" s="13" t="s">
@@ -9396,51 +9440,53 @@
       </c>
       <c r="CS32" s="12">
         <v>103.41536979628445</v>
       </c>
       <c r="CT32" s="12">
         <v>104.62833502294011</v>
       </c>
       <c r="CU32" s="12">
         <v>104.70261172113896</v>
       </c>
       <c r="CV32" s="12">
         <v>101.98686865624984</v>
       </c>
       <c r="CW32" s="12">
         <v>102.43500616468111</v>
       </c>
       <c r="CX32" s="12">
         <v>104.4403625152469</v>
       </c>
       <c r="CY32" s="12">
         <v>104.31483627978886</v>
       </c>
       <c r="CZ32" s="12">
         <v>103.76622658071622</v>
       </c>
-      <c r="DA32" s="12"/>
+      <c r="DA32" s="12">
+        <v>108</v>
+      </c>
       <c r="DB32" s="12"/>
       <c r="DC32" s="12"/>
       <c r="DD32" s="12"/>
       <c r="DE32" s="12"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="12">
         <v>104.92492573475363</v>
       </c>
       <c r="C33" s="12">
         <v>107.86553177518088</v>
       </c>
       <c r="D33" s="12">
         <v>102.36129297347563</v>
       </c>
       <c r="E33" s="12">
         <v>104.87580031520993</v>
       </c>
       <c r="F33" s="12">
         <v>103.86745732606306</v>
       </c>
       <c r="G33" s="12">
@@ -9715,51 +9761,53 @@
       </c>
       <c r="CS33" s="12">
         <v>117.62846617549603</v>
       </c>
       <c r="CT33" s="12">
         <v>108.17317541570395</v>
       </c>
       <c r="CU33" s="12">
         <v>103.67589277140483</v>
       </c>
       <c r="CV33" s="12">
         <v>97.564659855923125</v>
       </c>
       <c r="CW33" s="12">
         <v>101.33135617568796</v>
       </c>
       <c r="CX33" s="12">
         <v>106.6257651683169</v>
       </c>
       <c r="CY33" s="10">
         <v>110.57831325598151</v>
       </c>
       <c r="CZ33" s="12">
         <v>108.84718316464121</v>
       </c>
-      <c r="DA33" s="12"/>
+      <c r="DA33" s="12">
+        <v>107.6</v>
+      </c>
       <c r="DB33" s="12"/>
       <c r="DC33" s="12"/>
       <c r="DD33" s="12"/>
       <c r="DE33" s="12"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="12">
         <v>106.01495722123401</v>
       </c>
       <c r="C34" s="12">
         <v>104.24876872130817</v>
       </c>
       <c r="D34" s="12">
         <v>105.65917912670311</v>
       </c>
       <c r="E34" s="12">
         <v>106.31920274532007</v>
       </c>
       <c r="F34" s="12">
         <v>106.87516642201618</v>
       </c>
       <c r="G34" s="12">
@@ -10034,51 +10082,53 @@
       </c>
       <c r="CS34" s="12">
         <v>100.70739566146753</v>
       </c>
       <c r="CT34" s="12">
         <v>100.29809774354024</v>
       </c>
       <c r="CU34" s="12">
         <v>101.49934622776149</v>
       </c>
       <c r="CV34" s="12">
         <v>102.22200540214736</v>
       </c>
       <c r="CW34" s="12">
         <v>100.74090885036217</v>
       </c>
       <c r="CX34" s="12">
         <v>102.58416990188147</v>
       </c>
       <c r="CY34" s="10">
         <v>106.72851246594888</v>
       </c>
       <c r="CZ34" s="12">
         <v>100.72260978994647</v>
       </c>
-      <c r="DA34" s="12"/>
+      <c r="DA34" s="12">
+        <v>104</v>
+      </c>
       <c r="DB34" s="12"/>
       <c r="DC34" s="12"/>
       <c r="DD34" s="12"/>
       <c r="DE34" s="12"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="12">
         <v>101.24735960590876</v>
       </c>
       <c r="C35" s="12">
         <v>100.77705935009907</v>
       </c>
       <c r="D35" s="12">
         <v>104.44394789634985</v>
       </c>
       <c r="E35" s="12">
         <v>106.66333503623464</v>
       </c>
       <c r="F35" s="12">
         <v>103.39168438206438</v>
       </c>
       <c r="G35" s="12">
@@ -10353,51 +10403,53 @@
       </c>
       <c r="CS35" s="12">
         <v>97.051665885949546</v>
       </c>
       <c r="CT35" s="12">
         <v>92.425080149954624</v>
       </c>
       <c r="CU35" s="12">
         <v>102.88937724560283</v>
       </c>
       <c r="CV35" s="12">
         <v>107.33439305251589</v>
       </c>
       <c r="CW35" s="12">
         <v>98.868327017859258</v>
       </c>
       <c r="CX35" s="12">
         <v>102.42671277402845</v>
       </c>
       <c r="CY35" s="12">
         <v>106.75118829073924</v>
       </c>
       <c r="CZ35" s="12">
         <v>105.39214234795983</v>
       </c>
-      <c r="DA35" s="12"/>
+      <c r="DA35" s="12">
+        <v>102.1</v>
+      </c>
       <c r="DB35" s="12"/>
       <c r="DC35" s="12"/>
       <c r="DD35" s="12"/>
       <c r="DE35" s="12"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="12">
         <v>102.00445085188028</v>
       </c>
       <c r="C36" s="12">
         <v>101.61282880352896</v>
       </c>
       <c r="D36" s="12">
         <v>102.53914301181592</v>
       </c>
       <c r="E36" s="12">
         <v>104.02264756853418</v>
       </c>
       <c r="F36" s="12">
         <v>103.32193759442544</v>
       </c>
       <c r="G36" s="12">
@@ -10672,51 +10724,53 @@
       </c>
       <c r="CS36" s="12">
         <v>102.69687960631396</v>
       </c>
       <c r="CT36" s="12">
         <v>100.71696722920768</v>
       </c>
       <c r="CU36" s="12">
         <v>101.73788121989782</v>
       </c>
       <c r="CV36" s="12">
         <v>101.06543698952115</v>
       </c>
       <c r="CW36" s="12">
         <v>101.41818977004931</v>
       </c>
       <c r="CX36" s="12">
         <v>102.66779777079162</v>
       </c>
       <c r="CY36" s="12">
         <v>102.72782756280073</v>
       </c>
       <c r="CZ36" s="12">
         <v>101.99896495588948</v>
       </c>
-      <c r="DA36" s="12"/>
+      <c r="DA36" s="12">
+        <v>104.9</v>
+      </c>
       <c r="DB36" s="12"/>
       <c r="DC36" s="12"/>
       <c r="DD36" s="12"/>
       <c r="DE36" s="12"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="12">
         <v>106.20356253076535</v>
       </c>
       <c r="C37" s="12">
         <v>104.77260286718695</v>
       </c>
       <c r="D37" s="12">
         <v>103.02828853177155</v>
       </c>
       <c r="E37" s="12">
         <v>104.5384908851198</v>
       </c>
       <c r="F37" s="12">
         <v>101.94624568152777</v>
       </c>
       <c r="G37" s="12">
@@ -10991,51 +11045,53 @@
       </c>
       <c r="CS37" s="12">
         <v>99.976317009007289</v>
       </c>
       <c r="CT37" s="12">
         <v>115.94884925513537</v>
       </c>
       <c r="CU37" s="12">
         <v>109.86199047003555</v>
       </c>
       <c r="CV37" s="12">
         <v>94.225980599551249</v>
       </c>
       <c r="CW37" s="12">
         <v>103.97868974531075</v>
       </c>
       <c r="CX37" s="12">
         <v>103.98767091935272</v>
       </c>
       <c r="CY37" s="12">
         <v>104.08946350770259</v>
       </c>
       <c r="CZ37" s="12">
         <v>106.57219045373989</v>
       </c>
-      <c r="DA37" s="12"/>
+      <c r="DA37" s="12">
+        <v>105.3</v>
+      </c>
       <c r="DB37" s="12"/>
       <c r="DC37" s="12"/>
       <c r="DD37" s="12"/>
       <c r="DE37" s="12"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="12">
         <v>104.99612591742242</v>
       </c>
       <c r="C38" s="12">
         <v>100.07525850362204</v>
       </c>
       <c r="D38" s="12">
         <v>107.67262012807875</v>
       </c>
       <c r="E38" s="12">
         <v>103.54254311627386</v>
       </c>
       <c r="F38" s="12">
         <v>104.16459038969548</v>
       </c>
       <c r="G38" s="12">
@@ -11310,51 +11366,53 @@
       </c>
       <c r="CS38" s="12">
         <v>104.2680310469748</v>
       </c>
       <c r="CT38" s="12">
         <v>102.76575653661084</v>
       </c>
       <c r="CU38" s="12">
         <v>103.46469393899396</v>
       </c>
       <c r="CV38" s="12">
         <v>99.826565500723135</v>
       </c>
       <c r="CW38" s="12">
         <v>103.11717678289413</v>
       </c>
       <c r="CX38" s="12">
         <v>103.17938613942776</v>
       </c>
       <c r="CY38" s="12">
         <v>105.19730067882695</v>
       </c>
       <c r="CZ38" s="12">
         <v>110.08782511132233</v>
       </c>
-      <c r="DA38" s="12"/>
+      <c r="DA38" s="12">
+        <v>105.7</v>
+      </c>
       <c r="DB38" s="12"/>
       <c r="DC38" s="12"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="12"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G39" s="13" t="s">
@@ -11629,51 +11687,53 @@
       </c>
       <c r="CS39" s="12">
         <v>107.71727348002054</v>
       </c>
       <c r="CT39" s="12">
         <v>100.06480133409205</v>
       </c>
       <c r="CU39" s="12">
         <v>103.07358931403748</v>
       </c>
       <c r="CV39" s="12">
         <v>102.17703813585391</v>
       </c>
       <c r="CW39" s="12">
         <v>100.94463050291735</v>
       </c>
       <c r="CX39" s="12">
         <v>100.61559159414892</v>
       </c>
       <c r="CY39" s="12">
         <v>102.12121786317014</v>
       </c>
       <c r="CZ39" s="12">
         <v>104.37968724832436</v>
       </c>
-      <c r="DA39" s="12"/>
+      <c r="DA39" s="12">
+        <v>103.1</v>
+      </c>
       <c r="DB39" s="12"/>
       <c r="DC39" s="12"/>
       <c r="DD39" s="12"/>
       <c r="DE39" s="12"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="12">
         <v>106.72474581970644</v>
       </c>
       <c r="C40" s="12">
         <v>104.12402843651689</v>
       </c>
       <c r="D40" s="12">
         <v>105.77205672643824</v>
       </c>
       <c r="E40" s="12">
         <v>101.60687925765706</v>
       </c>
       <c r="F40" s="12">
         <v>103.41331323556622</v>
       </c>
       <c r="G40" s="12">
@@ -11948,51 +12008,53 @@
       </c>
       <c r="CS40" s="12">
         <v>106.15447173160126</v>
       </c>
       <c r="CT40" s="12">
         <v>103.43704939214031</v>
       </c>
       <c r="CU40" s="12">
         <v>105.50856758582678</v>
       </c>
       <c r="CV40" s="12">
         <v>104.50235471824514</v>
       </c>
       <c r="CW40" s="12">
         <v>93.8683617160262</v>
       </c>
       <c r="CX40" s="12">
         <v>102.43705875538589</v>
       </c>
       <c r="CY40" s="12">
         <v>104.59400858378005</v>
       </c>
       <c r="CZ40" s="12">
         <v>104.06514322558932</v>
       </c>
-      <c r="DA40" s="12"/>
+      <c r="DA40" s="12">
+        <v>105.9</v>
+      </c>
       <c r="DB40" s="12"/>
       <c r="DC40" s="12"/>
       <c r="DD40" s="12"/>
       <c r="DE40" s="12"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="12">
         <v>106.7038033927294</v>
       </c>
       <c r="C41" s="12">
         <v>105.81812169054217</v>
       </c>
       <c r="D41" s="12">
         <v>105.37950542881467</v>
       </c>
       <c r="E41" s="12">
         <v>104.94319983133893</v>
       </c>
       <c r="F41" s="12">
         <v>102.95259521584011</v>
       </c>
       <c r="G41" s="12">
@@ -12267,51 +12329,53 @@
       </c>
       <c r="CS41" s="12">
         <v>102.65940025004635</v>
       </c>
       <c r="CT41" s="12">
         <v>102.59569663892837</v>
       </c>
       <c r="CU41" s="12">
         <v>102.31406783582715</v>
       </c>
       <c r="CV41" s="12">
         <v>102.89644614025259</v>
       </c>
       <c r="CW41" s="12">
         <v>101.87144278993058</v>
       </c>
       <c r="CX41" s="12">
         <v>96.943969567540705</v>
       </c>
       <c r="CY41" s="10">
         <v>117.76963714620754</v>
       </c>
       <c r="CZ41" s="12">
         <v>108.69965905854093</v>
       </c>
-      <c r="DA41" s="12"/>
+      <c r="DA41" s="12">
+        <v>108</v>
+      </c>
       <c r="DB41" s="12"/>
       <c r="DC41" s="12"/>
       <c r="DD41" s="12"/>
       <c r="DE41" s="12"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="12">
         <v>101.86251669871358</v>
       </c>
       <c r="C42" s="12">
         <v>105.28352552852087</v>
       </c>
       <c r="D42" s="12">
         <v>104.09825704537565</v>
       </c>
       <c r="E42" s="12">
         <v>103.56279621680258</v>
       </c>
       <c r="F42" s="12">
         <v>103.10716373131132</v>
       </c>
       <c r="G42" s="12">
@@ -12586,51 +12650,53 @@
       </c>
       <c r="CS42" s="12">
         <v>116.09712385795736</v>
       </c>
       <c r="CT42" s="12">
         <v>103.78472247260993</v>
       </c>
       <c r="CU42" s="12">
         <v>103.4483733985208</v>
       </c>
       <c r="CV42" s="12">
         <v>103.08755436552237</v>
       </c>
       <c r="CW42" s="12">
         <v>103.76534374810001</v>
       </c>
       <c r="CX42" s="12">
         <v>103.42875986885139</v>
       </c>
       <c r="CY42" s="10">
         <v>106.42533195487975</v>
       </c>
       <c r="CZ42" s="12">
         <v>102.03305307160552</v>
       </c>
-      <c r="DA42" s="12"/>
+      <c r="DA42" s="12">
+        <v>101.3</v>
+      </c>
       <c r="DB42" s="12"/>
       <c r="DC42" s="12"/>
       <c r="DD42" s="12"/>
       <c r="DE42" s="12"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="12">
         <v>102.24700758337526</v>
       </c>
       <c r="C43" s="12">
         <v>105.76189056730188</v>
       </c>
       <c r="D43" s="12">
         <v>113.35965069215976</v>
       </c>
       <c r="E43" s="12">
         <v>105.41561867016472</v>
       </c>
       <c r="F43" s="12">
         <v>93.192390885798446</v>
       </c>
       <c r="G43" s="12">
@@ -12905,51 +12971,53 @@
       </c>
       <c r="CS43" s="12">
         <v>96.912203697014533</v>
       </c>
       <c r="CT43" s="12">
         <v>118.96851059535518</v>
       </c>
       <c r="CU43" s="12">
         <v>104.0404940607057</v>
       </c>
       <c r="CV43" s="12">
         <v>72.257945800029589</v>
       </c>
       <c r="CW43" s="12">
         <v>97.393057759239738</v>
       </c>
       <c r="CX43" s="12">
         <v>103.52263342976494</v>
       </c>
       <c r="CY43" s="10">
         <v>111.62647307929309</v>
       </c>
       <c r="CZ43" s="12">
         <v>106.38370171148142</v>
       </c>
-      <c r="DA43" s="12"/>
+      <c r="DA43" s="12">
+        <v>98.3</v>
+      </c>
       <c r="DB43" s="12"/>
       <c r="DC43" s="12"/>
       <c r="DD43" s="12"/>
       <c r="DE43" s="12"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C44" s="10">
         <v>104.20286829773077</v>
       </c>
       <c r="D44" s="10">
         <v>106.06935694253363</v>
       </c>
       <c r="E44" s="10">
         <v>104.57526258059968</v>
       </c>
       <c r="F44" s="10">
         <v>104.8856186182099</v>
       </c>
       <c r="G44" s="10">
@@ -13224,51 +13292,53 @@
       </c>
       <c r="CS44" s="12">
         <v>100.61288406559528</v>
       </c>
       <c r="CT44" s="12">
         <v>103.4359973733976</v>
       </c>
       <c r="CU44" s="12">
         <v>105.42182948806931</v>
       </c>
       <c r="CV44" s="12">
         <v>103.48934524454059</v>
       </c>
       <c r="CW44" s="12">
         <v>105.99953946058417</v>
       </c>
       <c r="CX44" s="12">
         <v>103.462561495361</v>
       </c>
       <c r="CY44" s="10">
         <v>105.76736602390761</v>
       </c>
       <c r="CZ44" s="12">
         <v>104.55796943298874</v>
       </c>
-      <c r="DA44" s="12"/>
+      <c r="DA44" s="12">
+        <v>100.9</v>
+      </c>
       <c r="DB44" s="12"/>
       <c r="DC44" s="12"/>
       <c r="DD44" s="12"/>
       <c r="DE44" s="12"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C45" s="10">
         <v>103.7308458934685</v>
       </c>
       <c r="D45" s="10">
         <v>102.99541485350781</v>
       </c>
       <c r="E45" s="10">
         <v>103.96545435760487</v>
       </c>
       <c r="F45" s="10">
         <v>101.72580433857958</v>
       </c>
       <c r="G45" s="10">
@@ -13543,51 +13613,53 @@
       </c>
       <c r="CS45" s="12">
         <v>104.44407422146821</v>
       </c>
       <c r="CT45" s="12">
         <v>105.90540177021484</v>
       </c>
       <c r="CU45" s="12">
         <v>104.02721513829427</v>
       </c>
       <c r="CV45" s="12">
         <v>101.53787695288088</v>
       </c>
       <c r="CW45" s="12">
         <v>100.50816748199038</v>
       </c>
       <c r="CX45" s="12">
         <v>102.81366010979913</v>
       </c>
       <c r="CY45" s="10">
         <v>107.43293481930334</v>
       </c>
       <c r="CZ45" s="12">
         <v>107.97686611521327</v>
       </c>
-      <c r="DA45" s="12"/>
+      <c r="DA45" s="12">
+        <v>107.8</v>
+      </c>
       <c r="DB45" s="12"/>
       <c r="DC45" s="12"/>
       <c r="DD45" s="12"/>
       <c r="DE45" s="12"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C46" s="10">
         <v>99.994070661135439</v>
       </c>
       <c r="D46" s="10">
         <v>105.54147226249349</v>
       </c>
       <c r="E46" s="10">
         <v>100.85179194542788</v>
       </c>
       <c r="F46" s="10">
         <v>104.20072778208862</v>
       </c>
       <c r="G46" s="10">
@@ -13862,51 +13934,53 @@
       </c>
       <c r="CS46" s="12">
         <v>84.560280870498701</v>
       </c>
       <c r="CT46" s="12">
         <v>105.90431726570758</v>
       </c>
       <c r="CU46" s="12">
         <v>108.35534884292437</v>
       </c>
       <c r="CV46" s="12">
         <v>109.20325520310816</v>
       </c>
       <c r="CW46" s="12">
         <v>122.16871222069905</v>
       </c>
       <c r="CX46" s="12">
         <v>108.86907741159489</v>
       </c>
       <c r="CY46" s="10">
         <v>110.87271698808838</v>
       </c>
       <c r="CZ46" s="12">
         <v>112.21801075152462</v>
       </c>
-      <c r="DA46" s="12"/>
+      <c r="DA46" s="12">
+        <v>106.9</v>
+      </c>
       <c r="DB46" s="12"/>
       <c r="DC46" s="12"/>
       <c r="DD46" s="12"/>
       <c r="DE46" s="12"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G47" s="13" t="s">
@@ -14181,51 +14255,53 @@
       </c>
       <c r="CS47" s="12">
         <v>100.96881810720235</v>
       </c>
       <c r="CT47" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU47" s="12">
         <v>99.300607857960998</v>
       </c>
       <c r="CV47" s="12">
         <v>99.777808868787119</v>
       </c>
       <c r="CW47" s="12">
         <v>99.481648801575332</v>
       </c>
       <c r="CX47" s="12">
         <v>99.923143207502548</v>
       </c>
       <c r="CY47" s="10">
         <v>100.94415193313506</v>
       </c>
       <c r="CZ47" s="12">
         <v>102.43842348741062</v>
       </c>
-      <c r="DA47" s="12"/>
+      <c r="DA47" s="12">
+        <v>106.3</v>
+      </c>
       <c r="DB47" s="12"/>
       <c r="DC47" s="12"/>
       <c r="DD47" s="12"/>
       <c r="DE47" s="12"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C48" s="10">
         <v>103.01693733791488</v>
       </c>
       <c r="D48" s="10">
         <v>102.32841602955504</v>
       </c>
       <c r="E48" s="10">
         <v>104.36382481021136</v>
       </c>
       <c r="F48" s="10">
         <v>104.95298991109966</v>
       </c>
       <c r="G48" s="10">
@@ -14500,51 +14576,53 @@
       </c>
       <c r="CS48" s="12">
         <v>103.98909133309544</v>
       </c>
       <c r="CT48" s="10">
         <v>95.612794789458647</v>
       </c>
       <c r="CU48" s="12">
         <v>99.267693457636128</v>
       </c>
       <c r="CV48" s="12">
         <v>108.99817476113995</v>
       </c>
       <c r="CW48" s="12">
         <v>102.59217108898963</v>
       </c>
       <c r="CX48" s="12">
         <v>102.72592069822643</v>
       </c>
       <c r="CY48" s="10">
         <v>106.38514604383865</v>
       </c>
       <c r="CZ48" s="12">
         <v>103.63957502462758</v>
       </c>
-      <c r="DA48" s="12"/>
+      <c r="DA48" s="12">
+        <v>105.4</v>
+      </c>
       <c r="DB48" s="12"/>
       <c r="DC48" s="12"/>
       <c r="DD48" s="12"/>
       <c r="DE48" s="12"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C49" s="10">
         <v>97.545842546595168</v>
       </c>
       <c r="D49" s="10">
         <v>79.809319288249398</v>
       </c>
       <c r="E49" s="10">
         <v>86.548051018920575</v>
       </c>
       <c r="F49" s="10">
         <v>90.163523807568396</v>
       </c>
       <c r="G49" s="10">
@@ -14819,51 +14897,53 @@
       </c>
       <c r="CS49" s="12">
         <v>191.72652252793281</v>
       </c>
       <c r="CT49" s="10">
         <v>92.631734018033541</v>
       </c>
       <c r="CU49" s="12">
         <v>100.81699401832014</v>
       </c>
       <c r="CV49" s="12">
         <v>107.69195579266825</v>
       </c>
       <c r="CW49" s="12">
         <v>101.27564071989804</v>
       </c>
       <c r="CX49" s="12">
         <v>100.3259552197059</v>
       </c>
       <c r="CY49" s="10">
         <v>99.731607095355457</v>
       </c>
       <c r="CZ49" s="12">
         <v>74.31021115702849</v>
       </c>
-      <c r="DA49" s="12"/>
+      <c r="DA49" s="12">
+        <v>98.9</v>
+      </c>
       <c r="DB49" s="12"/>
       <c r="DC49" s="12"/>
       <c r="DD49" s="12"/>
       <c r="DE49" s="12"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C50" s="10">
         <v>92.869956713196657</v>
       </c>
       <c r="D50" s="10">
         <v>119.46026111761134</v>
       </c>
       <c r="E50" s="10">
         <v>96.857565609968745</v>
       </c>
       <c r="F50" s="10">
         <v>101.00775475053105</v>
       </c>
       <c r="G50" s="10">
@@ -15138,51 +15218,53 @@
       </c>
       <c r="CS50" s="12">
         <v>82.905598343583975</v>
       </c>
       <c r="CT50" s="10">
         <v>100.93380847772657</v>
       </c>
       <c r="CU50" s="12">
         <v>99.326688660608539</v>
       </c>
       <c r="CV50" s="12">
         <v>104.09291073516711</v>
       </c>
       <c r="CW50" s="12">
         <v>187.23225177964773</v>
       </c>
       <c r="CX50" s="12">
         <v>100.4002065814785</v>
       </c>
       <c r="CY50" s="10">
         <v>91.446602123591205</v>
       </c>
       <c r="CZ50" s="12">
         <v>141.05190143717971</v>
       </c>
-      <c r="DA50" s="12"/>
+      <c r="DA50" s="12">
+        <v>97.4</v>
+      </c>
       <c r="DB50" s="12"/>
       <c r="DC50" s="12"/>
       <c r="DD50" s="12"/>
       <c r="DE50" s="12"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="19">
         <v>101.21011146204364</v>
       </c>
       <c r="C51" s="19">
         <v>101.07063778004388</v>
       </c>
       <c r="D51" s="19">
         <v>80.608264125410571</v>
       </c>
       <c r="E51" s="19">
         <v>138.4459550954823</v>
       </c>
       <c r="F51" s="19">
         <v>128.00713427906945</v>
       </c>
       <c r="G51" s="10">
@@ -15457,51 +15539,53 @@
       </c>
       <c r="CS51" s="12">
         <v>104.64599050481303</v>
       </c>
       <c r="CT51" s="10">
         <v>110.05202201636671</v>
       </c>
       <c r="CU51" s="12">
         <v>105.12436844015225</v>
       </c>
       <c r="CV51" s="12">
         <v>106.8962476477177</v>
       </c>
       <c r="CW51" s="12">
         <v>104.54662840077731</v>
       </c>
       <c r="CX51" s="12">
         <v>103.52110322198588</v>
       </c>
       <c r="CY51" s="10">
         <v>92.151632478751125</v>
       </c>
       <c r="CZ51" s="12">
         <v>111.44403933513244</v>
       </c>
-      <c r="DA51" s="12"/>
+      <c r="DA51" s="12">
+        <v>101.9</v>
+      </c>
       <c r="DB51" s="12"/>
       <c r="DC51" s="12"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="12"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="22"/>
       <c r="C53" s="22"/>
       <c r="D53" s="22"/>
       <c r="E53" s="22"/>
       <c r="F53" s="22"/>
       <c r="G53" s="22"/>
       <c r="H53" s="22"/>
       <c r="I53" s="22"/>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="22"/>
       <c r="N53" s="22"/>
       <c r="O53" s="22"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
@@ -16414,51 +16498,53 @@
       </c>
       <c r="CS57" s="1">
         <v>93.225776313028703</v>
       </c>
       <c r="CT57" s="1">
         <v>100</v>
       </c>
       <c r="CU57" s="1">
         <v>100.08421817247508</v>
       </c>
       <c r="CV57" s="1">
         <v>100</v>
       </c>
       <c r="CW57" s="1">
         <v>130.2369122888478</v>
       </c>
       <c r="CX57" s="1">
         <v>103.48312211195044</v>
       </c>
       <c r="CY57" s="1">
         <v>110.37588486870051</v>
       </c>
       <c r="CZ57" s="1">
         <v>108.95934812010657</v>
       </c>
-      <c r="DA57" s="1"/>
+      <c r="DA57" s="1">
+        <v>106.7</v>
+      </c>
       <c r="DB57" s="1"/>
       <c r="DC57" s="1"/>
       <c r="DD57" s="1"/>
       <c r="DE57" s="1"/>
     </row>
     <row r="58" spans="1:146" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G58" s="13" t="s">
@@ -16733,51 +16819,53 @@
       </c>
       <c r="CS58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CV58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CW58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CX58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CY58" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CZ58" s="12">
         <v>99.985589074092985</v>
       </c>
-      <c r="DA58" s="12"/>
+      <c r="DA58" s="12">
+        <v>105</v>
+      </c>
       <c r="DB58" s="12"/>
       <c r="DC58" s="12"/>
       <c r="DD58" s="12"/>
       <c r="DE58" s="12"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="C59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="D59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="E59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="F59" s="12">
         <v>117.01380349430434</v>
       </c>
       <c r="G59" s="12">
@@ -17052,51 +17140,53 @@
       </c>
       <c r="CS59" s="12">
         <v>96.28525123377932</v>
       </c>
       <c r="CT59" s="12">
         <v>100</v>
       </c>
       <c r="CU59" s="12">
         <v>100</v>
       </c>
       <c r="CV59" s="12">
         <v>100</v>
       </c>
       <c r="CW59" s="12">
         <v>80.418380155487412</v>
       </c>
       <c r="CX59" s="12">
         <v>100</v>
       </c>
       <c r="CY59" s="10">
         <v>100</v>
       </c>
       <c r="CZ59" s="12">
         <v>119.27664582826291</v>
       </c>
-      <c r="DA59" s="12"/>
+      <c r="DA59" s="12">
+        <v>108.3</v>
+      </c>
       <c r="DB59" s="12"/>
       <c r="DC59" s="12"/>
       <c r="DD59" s="12"/>
       <c r="DE59" s="12"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="C60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="D60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="E60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="F60" s="12">
         <v>135.01384719888506</v>
       </c>
       <c r="G60" s="12">
@@ -17371,51 +17461,53 @@
       </c>
       <c r="CS60" s="12">
         <v>117.22633065177939</v>
       </c>
       <c r="CT60" s="12">
         <v>100</v>
       </c>
       <c r="CU60" s="12">
         <v>100</v>
       </c>
       <c r="CV60" s="12">
         <v>100</v>
       </c>
       <c r="CW60" s="12">
         <v>100</v>
       </c>
       <c r="CX60" s="12">
         <v>100.0000287918877</v>
       </c>
       <c r="CY60" s="10">
         <v>100.00002560796966</v>
       </c>
       <c r="CZ60" s="12">
         <v>101.27529385378938</v>
       </c>
-      <c r="DA60" s="12"/>
+      <c r="DA60" s="12">
+        <v>106</v>
+      </c>
       <c r="DB60" s="12"/>
       <c r="DC60" s="12"/>
       <c r="DD60" s="12"/>
       <c r="DE60" s="12"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="C61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="D61" s="12">
         <v>105.72127222827351</v>
       </c>
       <c r="E61" s="12">
         <v>108.56721621845257</v>
       </c>
       <c r="F61" s="12">
         <v>103.43748888200328</v>
       </c>
       <c r="G61" s="12">
@@ -17690,51 +17782,53 @@
       </c>
       <c r="CS61" s="12">
         <v>94.949373585371916</v>
       </c>
       <c r="CT61" s="12">
         <v>100</v>
       </c>
       <c r="CU61" s="12">
         <v>100</v>
       </c>
       <c r="CV61" s="12">
         <v>100</v>
       </c>
       <c r="CW61" s="12">
         <v>175.35083553354508</v>
       </c>
       <c r="CX61" s="12">
         <v>99.999994073373756</v>
       </c>
       <c r="CY61" s="12">
         <v>104.65088594136718</v>
       </c>
       <c r="CZ61" s="12">
         <v>106.85750894994079</v>
       </c>
-      <c r="DA61" s="12"/>
+      <c r="DA61" s="12">
+        <v>103.4</v>
+      </c>
       <c r="DB61" s="12"/>
       <c r="DC61" s="12"/>
       <c r="DD61" s="12"/>
       <c r="DE61" s="12"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="C62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="D62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="E62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="F62" s="12">
         <v>122.01710970872747</v>
       </c>
       <c r="G62" s="12">
@@ -18009,51 +18103,53 @@
       </c>
       <c r="CS62" s="12">
         <v>69.261275991513273</v>
       </c>
       <c r="CT62" s="12">
         <v>100</v>
       </c>
       <c r="CU62" s="12">
         <v>100</v>
       </c>
       <c r="CV62" s="12">
         <v>100</v>
       </c>
       <c r="CW62" s="12">
         <v>100</v>
       </c>
       <c r="CX62" s="12">
         <v>100</v>
       </c>
       <c r="CY62" s="12">
         <v>100</v>
       </c>
       <c r="CZ62" s="12">
         <v>100.05241649016811</v>
       </c>
-      <c r="DA62" s="12"/>
+      <c r="DA62" s="12">
+        <v>102.2</v>
+      </c>
       <c r="DB62" s="12"/>
       <c r="DC62" s="12"/>
       <c r="DD62" s="12"/>
       <c r="DE62" s="12"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="C63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="D63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="E63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="F63" s="12">
         <v>110.09150172278079</v>
       </c>
       <c r="G63" s="12">
@@ -18328,51 +18424,53 @@
       </c>
       <c r="CS63" s="12">
         <v>77.754615085560886</v>
       </c>
       <c r="CT63" s="12">
         <v>100</v>
       </c>
       <c r="CU63" s="12">
         <v>100</v>
       </c>
       <c r="CV63" s="12">
         <v>100</v>
       </c>
       <c r="CW63" s="12">
         <v>99.877389106978967</v>
       </c>
       <c r="CX63" s="12">
         <v>100</v>
       </c>
       <c r="CY63" s="12">
         <v>100</v>
       </c>
       <c r="CZ63" s="12">
         <v>110.55031100573261</v>
       </c>
-      <c r="DA63" s="12"/>
+      <c r="DA63" s="12">
+        <v>106.3</v>
+      </c>
       <c r="DB63" s="12"/>
       <c r="DC63" s="12"/>
       <c r="DD63" s="12"/>
       <c r="DE63" s="12"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="C64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="D64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="E64" s="12">
         <v>104.17910159385558</v>
       </c>
       <c r="F64" s="12">
         <v>94.28653913186524</v>
       </c>
       <c r="G64" s="12">
@@ -18647,51 +18745,53 @@
       </c>
       <c r="CS64" s="12">
         <v>106.9627940957798</v>
       </c>
       <c r="CT64" s="12">
         <v>100</v>
       </c>
       <c r="CU64" s="12">
         <v>100</v>
       </c>
       <c r="CV64" s="12">
         <v>100</v>
       </c>
       <c r="CW64" s="12">
         <v>107.67865719934512</v>
       </c>
       <c r="CX64" s="12">
         <v>100</v>
       </c>
       <c r="CY64" s="12">
         <v>167.14148470619855</v>
       </c>
       <c r="CZ64" s="12">
         <v>113.1685827404402</v>
       </c>
-      <c r="DA64" s="12"/>
+      <c r="DA64" s="12">
+        <v>107.5</v>
+      </c>
       <c r="DB64" s="12"/>
       <c r="DC64" s="12"/>
       <c r="DD64" s="12"/>
       <c r="DE64" s="12"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F65" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G65" s="13" t="s">
@@ -18966,51 +19066,53 @@
       </c>
       <c r="CS65" s="12">
         <v>241.41048065372047</v>
       </c>
       <c r="CT65" s="12">
         <v>100</v>
       </c>
       <c r="CU65" s="12">
         <v>100</v>
       </c>
       <c r="CV65" s="12">
         <v>100</v>
       </c>
       <c r="CW65" s="12">
         <v>94.961027620053542</v>
       </c>
       <c r="CX65" s="12">
         <v>100</v>
       </c>
       <c r="CY65" s="12">
         <v>113.31523582353802</v>
       </c>
       <c r="CZ65" s="12">
         <v>105.87853662945254</v>
       </c>
-      <c r="DA65" s="12"/>
+      <c r="DA65" s="12">
+        <v>103.3</v>
+      </c>
       <c r="DB65" s="12"/>
       <c r="DC65" s="12"/>
       <c r="DD65" s="12"/>
       <c r="DE65" s="12"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="C66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="D66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="E66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="F66" s="12">
         <v>108.74084919353993</v>
       </c>
       <c r="G66" s="12">
@@ -19285,51 +19387,53 @@
       </c>
       <c r="CS66" s="12">
         <v>74.544996168067541</v>
       </c>
       <c r="CT66" s="12">
         <v>100</v>
       </c>
       <c r="CU66" s="12">
         <v>100</v>
       </c>
       <c r="CV66" s="12">
         <v>100</v>
       </c>
       <c r="CW66" s="12">
         <v>90.929081111786559</v>
       </c>
       <c r="CX66" s="12">
         <v>100</v>
       </c>
       <c r="CY66" s="12">
         <v>100</v>
       </c>
       <c r="CZ66" s="12">
         <v>101.47365169824478</v>
       </c>
-      <c r="DA66" s="12"/>
+      <c r="DA66" s="12">
+        <v>105.7</v>
+      </c>
       <c r="DB66" s="12"/>
       <c r="DC66" s="12"/>
       <c r="DD66" s="12"/>
       <c r="DE66" s="12"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="C67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="D67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="E67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="F67" s="12">
         <v>89.175446205862102</v>
       </c>
       <c r="G67" s="12">
@@ -19604,51 +19708,53 @@
       </c>
       <c r="CS67" s="12">
         <v>98.013896166455694</v>
       </c>
       <c r="CT67" s="12">
         <v>100</v>
       </c>
       <c r="CU67" s="12">
         <v>100</v>
       </c>
       <c r="CV67" s="12">
         <v>100</v>
       </c>
       <c r="CW67" s="12">
         <v>100</v>
       </c>
       <c r="CX67" s="12">
         <v>100</v>
       </c>
       <c r="CY67" s="10">
         <v>276.97777840152105</v>
       </c>
       <c r="CZ67" s="12">
         <v>126.70299301825862</v>
       </c>
-      <c r="DA67" s="12"/>
+      <c r="DA67" s="12">
+        <v>108.8</v>
+      </c>
       <c r="DB67" s="12"/>
       <c r="DC67" s="12"/>
       <c r="DD67" s="12"/>
       <c r="DE67" s="12"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="C68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="D68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="E68" s="12">
         <v>174.32324726252187</v>
       </c>
       <c r="F68" s="12">
         <v>104.14711174315683</v>
       </c>
       <c r="G68" s="12">
@@ -19923,51 +20029,53 @@
       </c>
       <c r="CS68" s="12">
         <v>99.942908178447027</v>
       </c>
       <c r="CT68" s="12">
         <v>100</v>
       </c>
       <c r="CU68" s="12">
         <v>100</v>
       </c>
       <c r="CV68" s="12">
         <v>100</v>
       </c>
       <c r="CW68" s="12">
         <v>99.545126811571933</v>
       </c>
       <c r="CX68" s="12">
         <v>100</v>
       </c>
       <c r="CY68" s="10">
         <v>147.78376412831958</v>
       </c>
       <c r="CZ68" s="12">
         <v>101.6418222820793</v>
       </c>
-      <c r="DA68" s="12"/>
+      <c r="DA68" s="12">
+        <v>100.9</v>
+      </c>
       <c r="DB68" s="12"/>
       <c r="DC68" s="12"/>
       <c r="DD68" s="12"/>
       <c r="DE68" s="12"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="C69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="D69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="E69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="F69" s="12">
         <v>113.73970094637977</v>
       </c>
       <c r="G69" s="12">
@@ -20242,51 +20350,53 @@
       </c>
       <c r="CS69" s="12">
         <v>107.27902490867125</v>
       </c>
       <c r="CT69" s="12">
         <v>100</v>
       </c>
       <c r="CU69" s="12">
         <v>100</v>
       </c>
       <c r="CV69" s="12">
         <v>100</v>
       </c>
       <c r="CW69" s="12">
         <v>100</v>
       </c>
       <c r="CX69" s="12">
         <v>100</v>
       </c>
       <c r="CY69" s="10">
         <v>100</v>
       </c>
       <c r="CZ69" s="12">
         <v>102.13235404385841</v>
       </c>
-      <c r="DA69" s="12"/>
+      <c r="DA69" s="12">
+        <v>102.4</v>
+      </c>
       <c r="DB69" s="12"/>
       <c r="DC69" s="12"/>
       <c r="DD69" s="12"/>
       <c r="DE69" s="12"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="F70" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="G70" s="10">
@@ -20561,51 +20671,53 @@
       </c>
       <c r="CS70" s="12">
         <v>146.54404451058295</v>
       </c>
       <c r="CT70" s="12">
         <v>100</v>
       </c>
       <c r="CU70" s="12">
         <v>100</v>
       </c>
       <c r="CV70" s="12">
         <v>100</v>
       </c>
       <c r="CW70" s="12">
         <v>112.74258958232011</v>
       </c>
       <c r="CX70" s="12">
         <v>99.999992301647609</v>
       </c>
       <c r="CY70" s="10">
         <v>99.999992301647609</v>
       </c>
       <c r="CZ70" s="12">
         <v>129.80358399010794</v>
       </c>
-      <c r="DA70" s="12"/>
+      <c r="DA70" s="12">
+        <v>103.4</v>
+      </c>
       <c r="DB70" s="12"/>
       <c r="DC70" s="12"/>
       <c r="DD70" s="12"/>
       <c r="DE70" s="12"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="F71" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="G71" s="10">
@@ -20880,51 +20992,53 @@
       </c>
       <c r="CS71" s="12">
         <v>108.18920975154521</v>
       </c>
       <c r="CT71" s="12">
         <v>100</v>
       </c>
       <c r="CU71" s="12">
         <v>100</v>
       </c>
       <c r="CV71" s="12">
         <v>100</v>
       </c>
       <c r="CW71" s="12">
         <v>99.348501529020567</v>
       </c>
       <c r="CX71" s="12">
         <v>100.00015813094689</v>
       </c>
       <c r="CY71" s="10">
         <v>100.00015813094689</v>
       </c>
       <c r="CZ71" s="12">
         <v>120.47415063839786</v>
       </c>
-      <c r="DA71" s="12"/>
+      <c r="DA71" s="12">
+        <v>108.6</v>
+      </c>
       <c r="DB71" s="12"/>
       <c r="DC71" s="12"/>
       <c r="DD71" s="12"/>
       <c r="DE71" s="12"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="C72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="D72" s="12">
         <v>91.046570348376704</v>
       </c>
       <c r="E72" s="12">
         <v>92.276476455617498</v>
       </c>
       <c r="F72" s="10">
         <v>101.04028701104215</v>
       </c>
       <c r="G72" s="10">
@@ -21199,51 +21313,53 @@
       </c>
       <c r="CS72" s="12">
         <v>84.444571131372996</v>
       </c>
       <c r="CT72" s="12">
         <v>100</v>
       </c>
       <c r="CU72" s="12">
         <v>100.16852669281087</v>
       </c>
       <c r="CV72" s="12">
         <v>100</v>
       </c>
       <c r="CW72" s="12">
         <v>126.59885723650264</v>
       </c>
       <c r="CX72" s="12">
         <v>108.32176276537257</v>
       </c>
       <c r="CY72" s="10">
         <v>97.855958526415975</v>
       </c>
       <c r="CZ72" s="12">
         <v>110.1521926302571</v>
       </c>
-      <c r="DA72" s="12"/>
+      <c r="DA72" s="12">
+        <v>107.1</v>
+      </c>
       <c r="DB72" s="12"/>
       <c r="DC72" s="12"/>
       <c r="DD72" s="12"/>
       <c r="DE72" s="12"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G73" s="13" t="s">
@@ -21518,51 +21634,53 @@
       </c>
       <c r="CS73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CT73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CU73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CV73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CW73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CX73" s="12" t="s">
         <v>36</v>
       </c>
       <c r="CY73" s="10" t="s">
         <v>36</v>
       </c>
       <c r="CZ73" s="12">
         <v>98.09289423946349</v>
       </c>
-      <c r="DA73" s="12"/>
+      <c r="DA73" s="12">
+        <v>110.9</v>
+      </c>
       <c r="DB73" s="12"/>
       <c r="DC73" s="12"/>
       <c r="DD73" s="12"/>
       <c r="DE73" s="12"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="E74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="F74" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="G74" s="10">
@@ -21837,51 +21955,53 @@
       </c>
       <c r="CS74" s="12">
         <v>18409.131955327026</v>
       </c>
       <c r="CT74" s="10">
         <v>100</v>
       </c>
       <c r="CU74" s="12">
         <v>100</v>
       </c>
       <c r="CV74" s="12">
         <v>100</v>
       </c>
       <c r="CW74" s="12">
         <v>100</v>
       </c>
       <c r="CX74" s="12">
         <v>100</v>
       </c>
       <c r="CY74" s="10">
         <v>100</v>
       </c>
       <c r="CZ74" s="12">
         <v>102.85789003530823</v>
       </c>
-      <c r="DA74" s="12"/>
+      <c r="DA74" s="12">
+        <v>109.1</v>
+      </c>
       <c r="DB74" s="12"/>
       <c r="DC74" s="12"/>
       <c r="DD74" s="12"/>
       <c r="DE74" s="12"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="F75" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="G75" s="10">
@@ -22156,51 +22276,53 @@
       </c>
       <c r="CS75" s="12">
         <v>105.70971823330136</v>
       </c>
       <c r="CT75" s="10">
         <v>100</v>
       </c>
       <c r="CU75" s="12">
         <v>100</v>
       </c>
       <c r="CV75" s="12">
         <v>100</v>
       </c>
       <c r="CW75" s="12">
         <v>99.748405438044003</v>
       </c>
       <c r="CX75" s="12">
         <v>100</v>
       </c>
       <c r="CY75" s="10">
         <v>100</v>
       </c>
       <c r="CZ75" s="12">
         <v>68.962641752769244</v>
       </c>
-      <c r="DA75" s="12"/>
+      <c r="DA75" s="12">
+        <v>100</v>
+      </c>
       <c r="DB75" s="12"/>
       <c r="DC75" s="12"/>
       <c r="DD75" s="12"/>
       <c r="DE75" s="12"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="F76" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="G76" s="10">
@@ -22475,51 +22597,53 @@
       </c>
       <c r="CS76" s="12">
         <v>115.72630310226285</v>
       </c>
       <c r="CT76" s="10">
         <v>100</v>
       </c>
       <c r="CU76" s="12">
         <v>100</v>
       </c>
       <c r="CV76" s="12">
         <v>100</v>
       </c>
       <c r="CW76" s="12">
         <v>191.31519861556555</v>
       </c>
       <c r="CX76" s="12">
         <v>100.00001998216079</v>
       </c>
       <c r="CY76" s="10">
         <v>100.00001998216079</v>
       </c>
       <c r="CZ76" s="12">
         <v>157.2410144429021</v>
       </c>
-      <c r="DA76" s="12"/>
+      <c r="DA76" s="12">
+        <v>99</v>
+      </c>
       <c r="DB76" s="12"/>
       <c r="DC76" s="12"/>
       <c r="DD76" s="12"/>
       <c r="DE76" s="12"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="C77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="D77" s="12">
         <v>80.811221019119273</v>
       </c>
       <c r="E77" s="12">
         <v>85.345973123599904</v>
       </c>
       <c r="F77" s="12">
         <v>86.254499097255746</v>
       </c>
       <c r="G77" s="10">
@@ -22794,51 +22918,53 @@
       </c>
       <c r="CS77" s="12">
         <v>89.69074995664073</v>
       </c>
       <c r="CT77" s="10">
         <v>100</v>
       </c>
       <c r="CU77" s="12">
         <v>100</v>
       </c>
       <c r="CV77" s="12">
         <v>100</v>
       </c>
       <c r="CW77" s="12">
         <v>100</v>
       </c>
       <c r="CX77" s="12">
         <v>100.00002198352756</v>
       </c>
       <c r="CY77" s="10">
         <v>100.00002236716314</v>
       </c>
       <c r="CZ77" s="12">
         <v>168.37020232852979</v>
       </c>
-      <c r="DA77" s="12"/>
+      <c r="DA77" s="12">
+        <v>107.4</v>
+      </c>
       <c r="DB77" s="12"/>
       <c r="DC77" s="12"/>
       <c r="DD77" s="12"/>
       <c r="DE77" s="12"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B79" s="22"/>
       <c r="C79" s="22"/>
       <c r="D79" s="22"/>
       <c r="E79" s="22"/>
       <c r="F79" s="22"/>
       <c r="G79" s="22"/>
       <c r="H79" s="22"/>
       <c r="I79" s="22"/>
       <c r="J79" s="22"/>
       <c r="K79" s="22"/>
       <c r="L79" s="22"/>
       <c r="M79" s="22"/>
       <c r="N79" s="22"/>
       <c r="O79" s="22"/>
       <c r="P79" s="22"/>
       <c r="Q79" s="22"/>
@@ -23751,51 +23877,53 @@
       </c>
       <c r="CS83" s="1">
         <v>101.22950533212638</v>
       </c>
       <c r="CT83" s="1">
         <v>102.81671505145704</v>
       </c>
       <c r="CU83" s="1">
         <v>104.47373512050171</v>
       </c>
       <c r="CV83" s="1">
         <v>103.62055367334328</v>
       </c>
       <c r="CW83" s="1">
         <v>103.11638388892688</v>
       </c>
       <c r="CX83" s="1">
         <v>103.73892550267855</v>
       </c>
       <c r="CY83" s="1">
         <v>106.71346017074124</v>
       </c>
       <c r="CZ83" s="1">
         <v>103.80635495229427</v>
       </c>
-      <c r="DA83" s="1"/>
+      <c r="DA83" s="1">
+        <v>103.2</v>
+      </c>
       <c r="DB83" s="1"/>
       <c r="DC83" s="1"/>
       <c r="DD83" s="1"/>
       <c r="DE83" s="1"/>
     </row>
     <row r="84" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F84" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="13" t="s">
@@ -24070,51 +24198,53 @@
       </c>
       <c r="CS84" s="12">
         <v>103.41555553239567</v>
       </c>
       <c r="CT84" s="12">
         <v>104.62852779533888</v>
       </c>
       <c r="CU84" s="12">
         <v>104.7028100314328</v>
       </c>
       <c r="CV84" s="12">
         <v>101.98695665947884</v>
       </c>
       <c r="CW84" s="12">
         <v>102.43511741934819</v>
       </c>
       <c r="CX84" s="12">
         <v>104.44057882315383</v>
       </c>
       <c r="CY84" s="12">
         <v>104.31664605154332</v>
       </c>
       <c r="CZ84" s="12">
         <v>106.07526178797708</v>
       </c>
-      <c r="DA84" s="12"/>
+      <c r="DA84" s="12">
+        <v>110.5</v>
+      </c>
       <c r="DB84" s="12"/>
       <c r="DC84" s="12"/>
       <c r="DD84" s="12"/>
       <c r="DE84" s="12"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B85" s="12">
         <v>104.74399517189843</v>
       </c>
       <c r="C85" s="12">
         <v>107.72113621486588</v>
       </c>
       <c r="D85" s="12">
         <v>102.18461923247362</v>
       </c>
       <c r="E85" s="12">
         <v>104.74235567353701</v>
       </c>
       <c r="F85" s="12">
         <v>103.74402519070951</v>
       </c>
       <c r="G85" s="12">
@@ -24389,51 +24519,53 @@
       </c>
       <c r="CS85" s="12">
         <v>117.78630860948758</v>
       </c>
       <c r="CT85" s="12">
         <v>108.2494989120689</v>
       </c>
       <c r="CU85" s="12">
         <v>103.70677524992726</v>
       </c>
       <c r="CV85" s="12">
         <v>97.547127247118993</v>
       </c>
       <c r="CW85" s="12">
         <v>101.4771569786768</v>
       </c>
       <c r="CX85" s="12">
         <v>106.67530674328012</v>
       </c>
       <c r="CY85" s="10">
         <v>110.64783547606518</v>
       </c>
       <c r="CZ85" s="12">
         <v>105.85300145744958</v>
       </c>
-      <c r="DA85" s="12"/>
+      <c r="DA85" s="12">
+        <v>103.9</v>
+      </c>
       <c r="DB85" s="12"/>
       <c r="DC85" s="12"/>
       <c r="DD85" s="12"/>
       <c r="DE85" s="12"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B86" s="12">
         <v>105.45790853907479</v>
       </c>
       <c r="C86" s="12">
         <v>103.71084543463623</v>
       </c>
       <c r="D86" s="12">
         <v>105.35473716304313</v>
       </c>
       <c r="E86" s="12">
         <v>105.94411887956892</v>
       </c>
       <c r="F86" s="12">
         <v>106.54154861994184</v>
       </c>
       <c r="G86" s="12">
@@ -24708,51 +24840,53 @@
       </c>
       <c r="CS86" s="12">
         <v>100.26962124902215</v>
       </c>
       <c r="CT86" s="12">
         <v>100.32270303551896</v>
       </c>
       <c r="CU86" s="12">
         <v>101.61761528964695</v>
       </c>
       <c r="CV86" s="12">
         <v>102.31609863201341</v>
       </c>
       <c r="CW86" s="12">
         <v>100.77837185489942</v>
       </c>
       <c r="CX86" s="12">
         <v>102.713232477856</v>
       </c>
       <c r="CY86" s="10">
         <v>106.98001333744844</v>
       </c>
       <c r="CZ86" s="12">
         <v>99.85840220480668</v>
       </c>
-      <c r="DA86" s="12"/>
+      <c r="DA86" s="12">
+        <v>99.2</v>
+      </c>
       <c r="DB86" s="12"/>
       <c r="DC86" s="12"/>
       <c r="DD86" s="12"/>
       <c r="DE86" s="12"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="12">
         <v>101.08164304366618</v>
       </c>
       <c r="C87" s="12">
         <v>100.55944166810585</v>
       </c>
       <c r="D87" s="12">
         <v>104.41485009758249</v>
       </c>
       <c r="E87" s="12">
         <v>106.57931457511597</v>
       </c>
       <c r="F87" s="12">
         <v>103.386930110336</v>
       </c>
       <c r="G87" s="12">
@@ -25027,51 +25161,53 @@
       </c>
       <c r="CS87" s="12">
         <v>97.133283190113389</v>
       </c>
       <c r="CT87" s="12">
         <v>91.799920900232195</v>
       </c>
       <c r="CU87" s="12">
         <v>103.15573155940395</v>
       </c>
       <c r="CV87" s="12">
         <v>107.69745531045946</v>
       </c>
       <c r="CW87" s="12">
         <v>92.963409839224951</v>
       </c>
       <c r="CX87" s="12">
         <v>102.73045258179951</v>
       </c>
       <c r="CY87" s="12">
         <v>106.91831152692085</v>
       </c>
       <c r="CZ87" s="12">
         <v>103.73501202972074</v>
       </c>
-      <c r="DA87" s="12"/>
+      <c r="DA87" s="12">
+        <v>100.2</v>
+      </c>
       <c r="DB87" s="12"/>
       <c r="DC87" s="12"/>
       <c r="DD87" s="12"/>
       <c r="DE87" s="12"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="12">
         <v>101.59845712807561</v>
       </c>
       <c r="C88" s="12">
         <v>101.19676574767634</v>
       </c>
       <c r="D88" s="12">
         <v>102.2302867557587</v>
       </c>
       <c r="E88" s="12">
         <v>103.73086887529691</v>
       </c>
       <c r="F88" s="12">
         <v>103.13227601715356</v>
       </c>
       <c r="G88" s="12">
@@ -25346,51 +25482,53 @@
       </c>
       <c r="CS88" s="12">
         <v>103.01119716375977</v>
       </c>
       <c r="CT88" s="12">
         <v>100.72933880845738</v>
       </c>
       <c r="CU88" s="12">
         <v>101.7620880173064</v>
       </c>
       <c r="CV88" s="12">
         <v>101.07884899228823</v>
       </c>
       <c r="CW88" s="12">
         <v>101.437700059825</v>
       </c>
       <c r="CX88" s="12">
         <v>102.69468549031066</v>
       </c>
       <c r="CY88" s="12">
         <v>102.77215953277594</v>
       </c>
       <c r="CZ88" s="12">
         <v>106.14136831264381</v>
       </c>
-      <c r="DA88" s="12"/>
+      <c r="DA88" s="12">
+        <v>112.3</v>
+      </c>
       <c r="DB88" s="12"/>
       <c r="DC88" s="12"/>
       <c r="DD88" s="12"/>
       <c r="DE88" s="12"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="12">
         <v>106.18736959242807</v>
       </c>
       <c r="C89" s="12">
         <v>104.75667492617345</v>
       </c>
       <c r="D89" s="12">
         <v>103.01332938288516</v>
       </c>
       <c r="E89" s="12">
         <v>104.52770003152902</v>
       </c>
       <c r="F89" s="12">
         <v>101.9358307357322</v>
       </c>
       <c r="G89" s="12">
@@ -25665,51 +25803,53 @@
       </c>
       <c r="CS89" s="12">
         <v>100.43055857381277</v>
       </c>
       <c r="CT89" s="12">
         <v>116.91610350917246</v>
       </c>
       <c r="CU89" s="12">
         <v>110.30018808023779</v>
       </c>
       <c r="CV89" s="12">
         <v>94.034495042486427</v>
       </c>
       <c r="CW89" s="12">
         <v>104.08955870922343</v>
       </c>
       <c r="CX89" s="12">
         <v>104.06212310395273</v>
       </c>
       <c r="CY89" s="12">
         <v>104.16136813545427</v>
       </c>
       <c r="CZ89" s="12">
         <v>101.38838506200626</v>
       </c>
-      <c r="DA89" s="12"/>
+      <c r="DA89" s="12">
+        <v>103.7</v>
+      </c>
       <c r="DB89" s="12"/>
       <c r="DC89" s="12"/>
       <c r="DD89" s="12"/>
       <c r="DE89" s="12"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="12">
         <v>105.00271624847267</v>
       </c>
       <c r="C90" s="12">
         <v>100.04768981805118</v>
       </c>
       <c r="D90" s="12">
         <v>107.69659154572714</v>
       </c>
       <c r="E90" s="12">
         <v>103.53995306779571</v>
       </c>
       <c r="F90" s="12">
         <v>104.46497976264155</v>
       </c>
       <c r="G90" s="12">
@@ -25984,51 +26124,53 @@
       </c>
       <c r="CS90" s="12">
         <v>104.26608228440995</v>
       </c>
       <c r="CT90" s="12">
         <v>102.77187124862365</v>
       </c>
       <c r="CU90" s="12">
         <v>103.47249407222949</v>
       </c>
       <c r="CV90" s="12">
         <v>99.826224743804161</v>
       </c>
       <c r="CW90" s="12">
         <v>103.10905680711227</v>
       </c>
       <c r="CX90" s="12">
         <v>103.26410891872388</v>
       </c>
       <c r="CY90" s="12">
         <v>96.577717831282541</v>
       </c>
       <c r="CZ90" s="12">
         <v>103.55259614087853</v>
       </c>
-      <c r="DA90" s="12"/>
+      <c r="DA90" s="12">
+        <v>100.9</v>
+      </c>
       <c r="DB90" s="12"/>
       <c r="DC90" s="12"/>
       <c r="DD90" s="12"/>
       <c r="DE90" s="12"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F91" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G91" s="13" t="s">
@@ -26303,51 +26445,53 @@
       </c>
       <c r="CS91" s="12">
         <v>107.67640026799855</v>
       </c>
       <c r="CT91" s="12">
         <v>100.06495406203737</v>
       </c>
       <c r="CU91" s="12">
         <v>103.08224443680906</v>
       </c>
       <c r="CV91" s="12">
         <v>102.17951828455377</v>
       </c>
       <c r="CW91" s="12">
         <v>100.95579058038318</v>
       </c>
       <c r="CX91" s="12">
         <v>100.71131722713906</v>
       </c>
       <c r="CY91" s="12">
         <v>101.4409160770736</v>
       </c>
       <c r="CZ91" s="12">
         <v>100.88872310951473</v>
       </c>
-      <c r="DA91" s="12"/>
+      <c r="DA91" s="12">
+        <v>102</v>
+      </c>
       <c r="DB91" s="12"/>
       <c r="DC91" s="12"/>
       <c r="DD91" s="12"/>
       <c r="DE91" s="12"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="12">
         <v>106.68171325964406</v>
       </c>
       <c r="C92" s="12">
         <v>104.00956823179608</v>
       </c>
       <c r="D92" s="12">
         <v>105.7243431107685</v>
       </c>
       <c r="E92" s="12">
         <v>101.47427213473046</v>
       </c>
       <c r="F92" s="12">
         <v>103.34459908140825</v>
       </c>
       <c r="G92" s="12">
@@ -26622,51 +26766,53 @@
       </c>
       <c r="CS92" s="12">
         <v>106.25681064972929</v>
       </c>
       <c r="CT92" s="12">
         <v>103.47751779552716</v>
       </c>
       <c r="CU92" s="12">
         <v>105.58009713638867</v>
       </c>
       <c r="CV92" s="12">
         <v>104.53780782743326</v>
       </c>
       <c r="CW92" s="12">
         <v>93.892418866389875</v>
       </c>
       <c r="CX92" s="12">
         <v>102.45264816885431</v>
       </c>
       <c r="CY92" s="12">
         <v>104.615734519154</v>
       </c>
       <c r="CZ92" s="12">
         <v>108.07619976931278</v>
       </c>
-      <c r="DA92" s="12"/>
+      <c r="DA92" s="12">
+        <v>106.3</v>
+      </c>
       <c r="DB92" s="12"/>
       <c r="DC92" s="12"/>
       <c r="DD92" s="12"/>
       <c r="DE92" s="12"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="12">
         <v>106.70697807041871</v>
       </c>
       <c r="C93" s="12">
         <v>105.82094643268232</v>
       </c>
       <c r="D93" s="12">
         <v>105.38253137197178</v>
       </c>
       <c r="E93" s="12">
         <v>104.94515092970661</v>
       </c>
       <c r="F93" s="12">
         <v>102.95422493348687</v>
       </c>
       <c r="G93" s="12">
@@ -26941,51 +27087,53 @@
       </c>
       <c r="CS93" s="12">
         <v>102.66190935163154</v>
       </c>
       <c r="CT93" s="12">
         <v>102.59679943024842</v>
       </c>
       <c r="CU93" s="12">
         <v>102.314955516675</v>
       </c>
       <c r="CV93" s="12">
         <v>102.89762925523935</v>
       </c>
       <c r="CW93" s="12">
         <v>101.87200011787007</v>
       </c>
       <c r="CX93" s="12">
         <v>96.943128702973851</v>
       </c>
       <c r="CY93" s="10">
         <v>116.90757145576787</v>
       </c>
       <c r="CZ93" s="12">
         <v>97.727207708480108</v>
       </c>
-      <c r="DA93" s="12"/>
+      <c r="DA93" s="12">
+        <v>100.3</v>
+      </c>
       <c r="DB93" s="12"/>
       <c r="DC93" s="12"/>
       <c r="DD93" s="12"/>
       <c r="DE93" s="12"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="12">
         <v>101.7591430191122</v>
       </c>
       <c r="C94" s="12">
         <v>105.1742931650288</v>
       </c>
       <c r="D94" s="12">
         <v>103.99281134847213</v>
       </c>
       <c r="E94" s="12">
         <v>103.45953888316714</v>
       </c>
       <c r="F94" s="12">
         <v>103.07696271219274</v>
       </c>
       <c r="G94" s="12">
@@ -27260,51 +27408,53 @@
       </c>
       <c r="CS94" s="12">
         <v>116.1048256717218</v>
       </c>
       <c r="CT94" s="12">
         <v>103.79557505466815</v>
       </c>
       <c r="CU94" s="12">
         <v>103.45907596079167</v>
       </c>
       <c r="CV94" s="12">
         <v>103.09739020017116</v>
       </c>
       <c r="CW94" s="12">
         <v>103.77801924305091</v>
       </c>
       <c r="CX94" s="12">
         <v>103.49651512132006</v>
       </c>
       <c r="CY94" s="10">
         <v>105.45934366518821</v>
       </c>
       <c r="CZ94" s="12">
         <v>102.86930432251482</v>
       </c>
-      <c r="DA94" s="12"/>
+      <c r="DA94" s="12">
+        <v>104.1</v>
+      </c>
       <c r="DB94" s="12"/>
       <c r="DC94" s="12"/>
       <c r="DD94" s="12"/>
       <c r="DE94" s="12"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="12">
         <v>101.3312243318621</v>
       </c>
       <c r="C95" s="12">
         <v>105.26709842166835</v>
       </c>
       <c r="D95" s="12">
         <v>113.43200917587608</v>
       </c>
       <c r="E95" s="12">
         <v>104.67374105406047</v>
       </c>
       <c r="F95" s="12">
         <v>91.716285780232553</v>
       </c>
       <c r="G95" s="10">
@@ -27579,51 +27729,53 @@
       </c>
       <c r="CS95" s="12">
         <v>96.818241527414045</v>
       </c>
       <c r="CT95" s="12">
         <v>119.52737454479777</v>
       </c>
       <c r="CU95" s="12">
         <v>104.11516443132676</v>
       </c>
       <c r="CV95" s="12">
         <v>71.502459823829128</v>
       </c>
       <c r="CW95" s="12">
         <v>97.346083138098024</v>
       </c>
       <c r="CX95" s="12">
         <v>103.64816612925367</v>
       </c>
       <c r="CY95" s="10">
         <v>111.79929483177364</v>
       </c>
       <c r="CZ95" s="12">
         <v>107.18531246738378</v>
       </c>
-      <c r="DA95" s="12"/>
+      <c r="DA95" s="12">
+        <v>92.7</v>
+      </c>
       <c r="DB95" s="12"/>
       <c r="DC95" s="12"/>
       <c r="DD95" s="12"/>
       <c r="DE95" s="12"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B96" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C96" s="10">
         <v>103.46524679735974</v>
       </c>
       <c r="D96" s="10">
         <v>105.48736086627231</v>
       </c>
       <c r="E96" s="10">
         <v>103.97612551776373</v>
       </c>
       <c r="F96" s="10">
         <v>104.40297073262992</v>
       </c>
       <c r="G96" s="10">
@@ -27898,51 +28050,53 @@
       </c>
       <c r="CS96" s="12">
         <v>99.588456823331697</v>
       </c>
       <c r="CT96" s="12">
         <v>103.68694906069453</v>
       </c>
       <c r="CU96" s="12">
         <v>105.81846312926449</v>
       </c>
       <c r="CV96" s="12">
         <v>103.70156769272639</v>
       </c>
       <c r="CW96" s="12">
         <v>105.6208376474781</v>
       </c>
       <c r="CX96" s="12">
         <v>103.64851439722432</v>
       </c>
       <c r="CY96" s="10">
         <v>105.98546178250197</v>
       </c>
       <c r="CZ96" s="12">
         <v>90.590529016135704</v>
       </c>
-      <c r="DA96" s="12"/>
+      <c r="DA96" s="12">
+        <v>96.8</v>
+      </c>
       <c r="DB96" s="12"/>
       <c r="DC96" s="12"/>
       <c r="DD96" s="12"/>
       <c r="DE96" s="12"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B97" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C97" s="10">
         <v>103.75342833734533</v>
       </c>
       <c r="D97" s="10">
         <v>103.01767243344545</v>
       </c>
       <c r="E97" s="10">
         <v>103.97888160415573</v>
       </c>
       <c r="F97" s="10">
         <v>101.73661117420068</v>
       </c>
       <c r="G97" s="10">
@@ -28217,51 +28371,53 @@
       </c>
       <c r="CS97" s="12">
         <v>104.43172619272913</v>
       </c>
       <c r="CT97" s="12">
         <v>105.94854626583152</v>
       </c>
       <c r="CU97" s="12">
         <v>104.06417501086847</v>
       </c>
       <c r="CV97" s="12">
         <v>101.54997567865742</v>
       </c>
       <c r="CW97" s="12">
         <v>100.51525856412489</v>
       </c>
       <c r="CX97" s="12">
         <v>102.82976059560886</v>
       </c>
       <c r="CY97" s="10">
         <v>107.47752570966269</v>
       </c>
       <c r="CZ97" s="12">
         <v>100.96788542527788</v>
       </c>
-      <c r="DA97" s="12"/>
+      <c r="DA97" s="12">
+        <v>104.9</v>
+      </c>
       <c r="DB97" s="12"/>
       <c r="DC97" s="12"/>
       <c r="DD97" s="12"/>
       <c r="DE97" s="12"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B98" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C98" s="10">
         <v>101.4872885993299</v>
       </c>
       <c r="D98" s="10">
         <v>107.75474909242668</v>
       </c>
       <c r="E98" s="10">
         <v>102.08382580069851</v>
       </c>
       <c r="F98" s="10">
         <v>104.66102385815267</v>
       </c>
       <c r="G98" s="10">
@@ -28536,51 +28692,53 @@
       </c>
       <c r="CS98" s="12">
         <v>84.569582711897141</v>
       </c>
       <c r="CT98" s="12">
         <v>107.06903151400886</v>
       </c>
       <c r="CU98" s="12">
         <v>109.97157911500983</v>
       </c>
       <c r="CV98" s="12">
         <v>110.81845426765125</v>
       </c>
       <c r="CW98" s="12">
         <v>121.37745120183041</v>
       </c>
       <c r="CX98" s="12">
         <v>108.97276718476756</v>
       </c>
       <c r="CY98" s="10">
         <v>115.64700532250795</v>
       </c>
       <c r="CZ98" s="12">
         <v>116.98197963217368</v>
       </c>
-      <c r="DA98" s="12"/>
+      <c r="DA98" s="12">
+        <v>106</v>
+      </c>
       <c r="DB98" s="12"/>
       <c r="DC98" s="12"/>
       <c r="DD98" s="12"/>
       <c r="DE98" s="12"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>36</v>
       </c>
       <c r="G99" s="13" t="s">
@@ -28855,51 +29013,53 @@
       </c>
       <c r="CS99" s="12">
         <v>100.96881810720235</v>
       </c>
       <c r="CT99" s="12">
         <v>99.771664467234885</v>
       </c>
       <c r="CU99" s="12">
         <v>99.300607857960998</v>
       </c>
       <c r="CV99" s="12">
         <v>99.777808868787119</v>
       </c>
       <c r="CW99" s="12">
         <v>99.481648801575332</v>
       </c>
       <c r="CX99" s="12">
         <v>99.923143207502548</v>
       </c>
       <c r="CY99" s="10">
         <v>100.94420315263248</v>
       </c>
       <c r="CZ99" s="12">
         <v>103.48456212422042</v>
       </c>
-      <c r="DA99" s="12"/>
+      <c r="DA99" s="12">
+        <v>102.9</v>
+      </c>
       <c r="DB99" s="12"/>
       <c r="DC99" s="12"/>
       <c r="DD99" s="12"/>
       <c r="DE99" s="12"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C100" s="10">
         <v>103.00912468300203</v>
       </c>
       <c r="D100" s="10">
         <v>102.32109748506606</v>
       </c>
       <c r="E100" s="10">
         <v>104.35978953677068</v>
       </c>
       <c r="F100" s="10">
         <v>104.95010086531356</v>
       </c>
       <c r="G100" s="10">
@@ -29174,51 +29334,53 @@
       </c>
       <c r="CS100" s="12">
         <v>103.98705268409709</v>
       </c>
       <c r="CT100" s="10">
         <v>95.612061105809218</v>
       </c>
       <c r="CU100" s="12">
         <v>99.267577053484231</v>
       </c>
       <c r="CV100" s="12">
         <v>108.99954977033575</v>
       </c>
       <c r="CW100" s="12">
         <v>102.59256179117304</v>
       </c>
       <c r="CX100" s="12">
         <v>102.72659715860544</v>
       </c>
       <c r="CY100" s="10">
         <v>106.38901755850856</v>
       </c>
       <c r="CZ100" s="12">
         <v>104.13629779599137</v>
       </c>
-      <c r="DA100" s="12"/>
+      <c r="DA100" s="12">
+        <v>101</v>
+      </c>
       <c r="DB100" s="12"/>
       <c r="DC100" s="12"/>
       <c r="DD100" s="12"/>
       <c r="DE100" s="12"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B101" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C101" s="10">
         <v>101.11992472054638</v>
       </c>
       <c r="D101" s="10">
         <v>71.804804148199324</v>
       </c>
       <c r="E101" s="10">
         <v>83.201661615810792</v>
       </c>
       <c r="F101" s="10">
         <v>88.840192573587785</v>
       </c>
       <c r="G101" s="10">
@@ -29493,51 +29655,53 @@
       </c>
       <c r="CS101" s="12">
         <v>324.92033776361546</v>
       </c>
       <c r="CT101" s="10">
         <v>77.669440920630166</v>
       </c>
       <c r="CU101" s="12">
         <v>103.18096197397001</v>
       </c>
       <c r="CV101" s="12">
         <v>123.2250801527515</v>
       </c>
       <c r="CW101" s="12">
         <v>104.58557637278749</v>
       </c>
       <c r="CX101" s="12">
         <v>100.50120697800438</v>
       </c>
       <c r="CY101" s="10">
         <v>99.290742451697284</v>
       </c>
       <c r="CZ101" s="12">
         <v>100.93557305033707</v>
       </c>
-      <c r="DA101" s="12"/>
+      <c r="DA101" s="12">
+        <v>92.4</v>
+      </c>
       <c r="DB101" s="12"/>
       <c r="DC101" s="12"/>
       <c r="DD101" s="12"/>
       <c r="DE101" s="12"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B102" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C102" s="10">
         <v>67.020828833506911</v>
       </c>
       <c r="D102" s="10">
         <v>131.55213903393627</v>
       </c>
       <c r="E102" s="10">
         <v>74.139310460889888</v>
       </c>
       <c r="F102" s="10">
         <v>91.630194718359334</v>
       </c>
       <c r="G102" s="10">
@@ -29812,51 +29976,53 @@
       </c>
       <c r="CS102" s="12">
         <v>16.640950449281394</v>
       </c>
       <c r="CT102" s="10">
         <v>115.3492343409209</v>
       </c>
       <c r="CU102" s="12">
         <v>89.08365883981952</v>
       </c>
       <c r="CV102" s="12">
         <v>178.17758484266827</v>
       </c>
       <c r="CW102" s="12">
         <v>115.5782020580323</v>
       </c>
       <c r="CX102" s="12">
         <v>106.94948150207981</v>
       </c>
       <c r="CY102" s="10">
         <v>62.339623272297473</v>
       </c>
       <c r="CZ102" s="12">
         <v>11.673842451013748</v>
       </c>
-      <c r="DA102" s="12"/>
+      <c r="DA102" s="12">
+        <v>40.200000000000003</v>
+      </c>
       <c r="DB102" s="12"/>
       <c r="DC102" s="12"/>
       <c r="DD102" s="12"/>
       <c r="DE102" s="12"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="19">
         <v>104.48619031884385</v>
       </c>
       <c r="C103" s="19">
         <v>104.48340286639454</v>
       </c>
       <c r="D103" s="19">
         <v>79.95009206852481</v>
       </c>
       <c r="E103" s="19">
         <v>144.20878371336258</v>
       </c>
       <c r="F103" s="19">
         <v>134.23174451421937</v>
       </c>
       <c r="G103" s="10">
@@ -30131,51 +30297,53 @@
       </c>
       <c r="CS103" s="12">
         <v>107.28863149819965</v>
       </c>
       <c r="CT103" s="10">
         <v>112.35521808384676</v>
       </c>
       <c r="CU103" s="12">
         <v>106.30310918480683</v>
       </c>
       <c r="CV103" s="12">
         <v>108.43602479100609</v>
       </c>
       <c r="CW103" s="12">
         <v>105.38911627050314</v>
       </c>
       <c r="CX103" s="12">
         <v>104.20042007869684</v>
       </c>
       <c r="CY103" s="10">
         <v>90.690764838451116</v>
       </c>
       <c r="CZ103" s="12">
         <v>91.619086482794032</v>
       </c>
-      <c r="DA103" s="12"/>
+      <c r="DA103" s="12">
+        <v>97.1</v>
+      </c>
       <c r="DB103" s="12"/>
       <c r="DC103" s="12"/>
       <c r="DD103" s="12"/>
       <c r="DE103" s="12"/>
     </row>
     <row r="105" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B105" s="25"/>
       <c r="C105" s="25"/>
       <c r="D105" s="25"/>
       <c r="E105" s="25"/>
       <c r="F105" s="25"/>
       <c r="N105" s="14"/>
       <c r="O105" s="14"/>
       <c r="P105" s="14"/>
       <c r="Q105" s="14"/>
       <c r="R105" s="14"/>
       <c r="Z105" s="14"/>
       <c r="AX105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="BV105" s="35" t="s">
         <v>48</v>
       </c>
       <c r="BW105" s="35"/>
       <c r="BX105" s="35"/>