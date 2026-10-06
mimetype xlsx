--- v5 (2026-08-27)
+++ v6 (2026-10-06)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13200" windowHeight="7635" tabRatio="838"/>
+    <workbookView xWindow="3240" yWindow="315" windowWidth="24285" windowHeight="7635" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодом" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="53">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
@@ -496,82 +496,82 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -844,53 +844,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EO108"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A82" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CZ5" sqref="CZ5"/>
+      <selection pane="topRight" activeCell="DA84" sqref="DA84:DA104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="3"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="10" style="3" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3"/>
     <col min="19" max="19" width="10.28515625" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="3" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="3" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3"/>
     <col min="31" max="31" width="11" style="3" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="3" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="3" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="3" customWidth="1"/>
@@ -922,360 +922,360 @@
     <col min="80" max="80" width="10.140625" style="3" customWidth="1"/>
     <col min="81" max="82" width="10.5703125" style="3" customWidth="1"/>
     <col min="83" max="83" width="10.140625" style="3" customWidth="1"/>
     <col min="84" max="84" width="10" style="3" customWidth="1"/>
     <col min="85" max="85" width="10.5703125" style="3" customWidth="1"/>
     <col min="86" max="88" width="9.140625" style="3"/>
     <col min="89" max="90" width="10.140625" style="3" customWidth="1"/>
     <col min="91" max="92" width="10" style="3" customWidth="1"/>
     <col min="93" max="93" width="11" style="3" customWidth="1"/>
     <col min="94" max="94" width="10" style="3" customWidth="1"/>
     <col min="95" max="95" width="10.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="10.85546875" style="3" customWidth="1"/>
     <col min="97" max="97" width="10.42578125" style="3" customWidth="1"/>
     <col min="98" max="100" width="9.140625" style="3"/>
     <col min="101" max="102" width="10.140625" style="3" customWidth="1"/>
     <col min="103" max="104" width="10" style="3" customWidth="1"/>
     <col min="105" max="105" width="11" style="3" customWidth="1"/>
     <col min="106" max="106" width="10" style="3" customWidth="1"/>
     <col min="107" max="107" width="10.28515625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.85546875" style="3" customWidth="1"/>
     <col min="109" max="109" width="10.42578125" style="3" customWidth="1"/>
     <col min="110" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="33" t="s">
+      <c r="B2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="33"/>
-[...58 lines deleted...]
-      <c r="CH2" s="26" t="s">
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
+      <c r="BD2" s="31"/>
+      <c r="BE2" s="31"/>
+      <c r="BF2" s="31"/>
+      <c r="BG2" s="31"/>
+      <c r="BH2" s="31"/>
+      <c r="BI2" s="31"/>
+      <c r="CH2" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="CI2" s="26"/>
-[...21 lines deleted...]
-      <c r="DE2" s="26"/>
+      <c r="CI2" s="35"/>
+      <c r="CJ2" s="35"/>
+      <c r="CK2" s="35"/>
+      <c r="CL2" s="35"/>
+      <c r="CM2" s="35"/>
+      <c r="CN2" s="35"/>
+      <c r="CO2" s="35"/>
+      <c r="CP2" s="35"/>
+      <c r="CQ2" s="35"/>
+      <c r="CR2" s="35"/>
+      <c r="CS2" s="35"/>
+      <c r="CT2" s="35"/>
+      <c r="CU2" s="35"/>
+      <c r="CV2" s="35"/>
+      <c r="CW2" s="35"/>
+      <c r="CX2" s="35"/>
+      <c r="CY2" s="35"/>
+      <c r="CZ2" s="35"/>
+      <c r="DA2" s="35"/>
+      <c r="DB2" s="35"/>
+      <c r="DC2" s="35"/>
+      <c r="DD2" s="35"/>
+      <c r="DE2" s="35"/>
       <c r="DF2" s="22"/>
       <c r="DG2" s="22"/>
       <c r="DH2" s="22"/>
       <c r="DI2" s="22"/>
       <c r="DJ2" s="22"/>
       <c r="DK2" s="22"/>
       <c r="DL2" s="22"/>
       <c r="DM2" s="22"/>
       <c r="DN2" s="22"/>
       <c r="DO2" s="22"/>
       <c r="DP2" s="22"/>
       <c r="DQ2" s="22"/>
       <c r="DR2" s="22"/>
       <c r="DS2" s="22"/>
       <c r="DT2" s="22"/>
       <c r="DU2" s="22"/>
       <c r="DV2" s="22"/>
       <c r="DW2" s="22"/>
       <c r="DX2" s="22"/>
       <c r="DY2" s="22"/>
       <c r="DZ2" s="22"/>
       <c r="EA2" s="22"/>
       <c r="EB2" s="22"/>
       <c r="EC2" s="22"/>
       <c r="ED2" s="22"/>
       <c r="EE2" s="22"/>
       <c r="EF2" s="22"/>
       <c r="EG2" s="22"/>
       <c r="EH2" s="22"/>
       <c r="EI2" s="22"/>
       <c r="EJ2" s="22"/>
       <c r="EK2" s="22"/>
       <c r="EL2" s="22"/>
       <c r="EM2" s="22"/>
       <c r="EN2" s="22"/>
       <c r="EO2" s="22"/>
     </row>
     <row r="3" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K3" s="32" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="32"/>
       <c r="M3" s="32"/>
       <c r="W3" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
-      <c r="AH3" s="30" t="s">
+      <c r="AH3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AI3" s="30"/>
-[...2 lines deleted...]
-      <c r="AT3" s="30" t="s">
+      <c r="AI3" s="25"/>
+      <c r="AJ3" s="25"/>
+      <c r="AK3" s="25"/>
+      <c r="AT3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AU3" s="30"/>
-[...2 lines deleted...]
-      <c r="BF3" s="30" t="s">
+      <c r="AU3" s="25"/>
+      <c r="AV3" s="25"/>
+      <c r="AW3" s="25"/>
+      <c r="BF3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BG3" s="30"/>
-[...2 lines deleted...]
-      <c r="BR3" s="30" t="s">
+      <c r="BG3" s="25"/>
+      <c r="BH3" s="25"/>
+      <c r="BI3" s="25"/>
+      <c r="BR3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BS3" s="30"/>
-[...2 lines deleted...]
-      <c r="CD3" s="30" t="s">
+      <c r="BS3" s="25"/>
+      <c r="BT3" s="25"/>
+      <c r="BU3" s="25"/>
+      <c r="CD3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CE3" s="30"/>
-[...2 lines deleted...]
-      <c r="CP3" s="30" t="s">
+      <c r="CE3" s="25"/>
+      <c r="CF3" s="25"/>
+      <c r="CG3" s="25"/>
+      <c r="CP3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CQ3" s="30"/>
-[...2 lines deleted...]
-      <c r="DB3" s="30" t="s">
+      <c r="CQ3" s="25"/>
+      <c r="CR3" s="25"/>
+      <c r="CS3" s="25"/>
+      <c r="DB3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="DC3" s="30"/>
-[...1 lines deleted...]
-      <c r="DE3" s="30"/>
+      <c r="DC3" s="25"/>
+      <c r="DD3" s="25"/>
+      <c r="DE3" s="25"/>
     </row>
     <row r="4" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
-      <c r="B4" s="27" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="27" t="s">
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="27" t="s">
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="AA4" s="28"/>
-[...10 lines deleted...]
-      <c r="AL4" s="27" t="s">
+      <c r="AA4" s="27"/>
+      <c r="AB4" s="27"/>
+      <c r="AC4" s="27"/>
+      <c r="AD4" s="27"/>
+      <c r="AE4" s="27"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="27"/>
+      <c r="AH4" s="27"/>
+      <c r="AI4" s="27"/>
+      <c r="AJ4" s="27"/>
+      <c r="AK4" s="28"/>
+      <c r="AL4" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="AM4" s="28"/>
-[...10 lines deleted...]
-      <c r="AX4" s="27" t="s">
+      <c r="AM4" s="27"/>
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="27"/>
+      <c r="AP4" s="27"/>
+      <c r="AQ4" s="27"/>
+      <c r="AR4" s="27"/>
+      <c r="AS4" s="27"/>
+      <c r="AT4" s="27"/>
+      <c r="AU4" s="27"/>
+      <c r="AV4" s="27"/>
+      <c r="AW4" s="28"/>
+      <c r="AX4" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="AY4" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="27" t="s">
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="27"/>
+      <c r="BC4" s="27"/>
+      <c r="BD4" s="27"/>
+      <c r="BE4" s="27"/>
+      <c r="BF4" s="27"/>
+      <c r="BG4" s="27"/>
+      <c r="BH4" s="27"/>
+      <c r="BI4" s="28"/>
+      <c r="BJ4" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="BK4" s="28"/>
-[...10 lines deleted...]
-      <c r="BV4" s="27" t="s">
+      <c r="BK4" s="27"/>
+      <c r="BL4" s="27"/>
+      <c r="BM4" s="27"/>
+      <c r="BN4" s="27"/>
+      <c r="BO4" s="27"/>
+      <c r="BP4" s="27"/>
+      <c r="BQ4" s="27"/>
+      <c r="BR4" s="27"/>
+      <c r="BS4" s="27"/>
+      <c r="BT4" s="27"/>
+      <c r="BU4" s="28"/>
+      <c r="BV4" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="BW4" s="28"/>
-[...10 lines deleted...]
-      <c r="CH4" s="27" t="s">
+      <c r="BW4" s="27"/>
+      <c r="BX4" s="27"/>
+      <c r="BY4" s="27"/>
+      <c r="BZ4" s="27"/>
+      <c r="CA4" s="27"/>
+      <c r="CB4" s="27"/>
+      <c r="CC4" s="27"/>
+      <c r="CD4" s="27"/>
+      <c r="CE4" s="27"/>
+      <c r="CF4" s="27"/>
+      <c r="CG4" s="28"/>
+      <c r="CH4" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="CI4" s="28"/>
-[...10 lines deleted...]
-      <c r="CT4" s="27" t="s">
+      <c r="CI4" s="27"/>
+      <c r="CJ4" s="27"/>
+      <c r="CK4" s="27"/>
+      <c r="CL4" s="27"/>
+      <c r="CM4" s="27"/>
+      <c r="CN4" s="27"/>
+      <c r="CO4" s="27"/>
+      <c r="CP4" s="27"/>
+      <c r="CQ4" s="27"/>
+      <c r="CR4" s="27"/>
+      <c r="CS4" s="28"/>
+      <c r="CT4" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="CU4" s="28"/>
-[...9 lines deleted...]
-      <c r="DE4" s="29"/>
+      <c r="CU4" s="27"/>
+      <c r="CV4" s="27"/>
+      <c r="CW4" s="27"/>
+      <c r="CX4" s="27"/>
+      <c r="CY4" s="27"/>
+      <c r="CZ4" s="27"/>
+      <c r="DA4" s="27"/>
+      <c r="DB4" s="27"/>
+      <c r="DC4" s="27"/>
+      <c r="DD4" s="27"/>
+      <c r="DE4" s="28"/>
     </row>
     <row r="5" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="35"/>
+      <c r="A5" s="30"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1870,51 +1870,53 @@
       </c>
       <c r="CS6" s="1">
         <v>9771522.2410008982</v>
       </c>
       <c r="CT6" s="1">
         <v>259537.41645133332</v>
       </c>
       <c r="CU6" s="1">
         <v>535274.99975708791</v>
       </c>
       <c r="CV6" s="1">
         <v>898695.0585833498</v>
       </c>
       <c r="CW6" s="1">
         <v>1251245.2252336636</v>
       </c>
       <c r="CX6" s="12">
         <v>1631677.4440092372</v>
       </c>
       <c r="CY6" s="13">
         <v>2207216.470521634</v>
       </c>
       <c r="CZ6" s="13">
         <v>2959391.1733908509</v>
       </c>
-      <c r="DA6" s="13"/>
+      <c r="DA6" s="13">
+        <v>4376485.4000000004</v>
+      </c>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1"/>
       <c r="DE6" s="1"/>
     </row>
     <row r="7" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="18" t="s">
@@ -2189,51 +2191,53 @@
       </c>
       <c r="CS7" s="2">
         <v>572207.78096108313</v>
       </c>
       <c r="CT7" s="7">
         <v>12104.167185066426</v>
       </c>
       <c r="CU7" s="7">
         <v>28333.658770851427</v>
       </c>
       <c r="CV7" s="24">
         <v>50963.765266947979</v>
       </c>
       <c r="CW7" s="7">
         <v>77350.632364348494</v>
       </c>
       <c r="CX7" s="7">
         <v>107130.79523143817</v>
       </c>
       <c r="CY7" s="21">
         <v>158686.22712168674</v>
       </c>
       <c r="CZ7" s="21">
         <v>214751.43929110866</v>
       </c>
-      <c r="DA7" s="21"/>
+      <c r="DA7" s="21">
+        <v>281298.09999999998</v>
+      </c>
       <c r="DB7" s="7"/>
       <c r="DC7" s="2"/>
       <c r="DD7" s="2"/>
       <c r="DE7" s="7"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2">
         <v>8700.9655365574399</v>
       </c>
       <c r="C8" s="2">
         <v>17224.175908224461</v>
       </c>
       <c r="D8" s="2">
         <v>27715.673349938133</v>
       </c>
       <c r="E8" s="2">
         <v>39491.203301140864</v>
       </c>
       <c r="F8" s="2">
         <v>53097.711893160114</v>
       </c>
       <c r="G8" s="2">
@@ -2508,51 +2512,53 @@
       </c>
       <c r="CS8" s="7">
         <v>1174911.6911291354</v>
       </c>
       <c r="CT8" s="7">
         <v>29469.714405250052</v>
       </c>
       <c r="CU8" s="7">
         <v>60365.798745003609</v>
       </c>
       <c r="CV8" s="7">
         <v>98172.944919477843</v>
       </c>
       <c r="CW8" s="7">
         <v>136963.77963707308</v>
       </c>
       <c r="CX8" s="7">
         <v>176419.9873574269</v>
       </c>
       <c r="CY8" s="9">
         <v>220795.35236168097</v>
       </c>
       <c r="CZ8" s="9">
         <v>264982.93970778357</v>
       </c>
-      <c r="DA8" s="9"/>
+      <c r="DA8" s="9">
+        <v>425685</v>
+      </c>
       <c r="DB8" s="7"/>
       <c r="DC8" s="7"/>
       <c r="DD8" s="7"/>
       <c r="DE8" s="7"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2">
         <v>7840.5553219245776</v>
       </c>
       <c r="C9" s="2">
         <v>16274.128602053584</v>
       </c>
       <c r="D9" s="2">
         <v>30575.186649708125</v>
       </c>
       <c r="E9" s="2">
         <v>42019.018276348004</v>
       </c>
       <c r="F9" s="2">
         <v>54703.01681194792</v>
       </c>
       <c r="G9" s="2">
@@ -2827,51 +2833,53 @@
       </c>
       <c r="CS9" s="7">
         <v>415396.14912071225</v>
       </c>
       <c r="CT9" s="7">
         <v>12673.324962121482</v>
       </c>
       <c r="CU9" s="7">
         <v>26600.298396649217</v>
       </c>
       <c r="CV9" s="7">
         <v>52290.715145374859</v>
       </c>
       <c r="CW9" s="7">
         <v>72850.582840870295</v>
       </c>
       <c r="CX9" s="7">
         <v>93336.50350964503</v>
       </c>
       <c r="CY9" s="9">
         <v>126017.51917926055</v>
       </c>
       <c r="CZ9" s="9">
         <v>179280.59776303987</v>
       </c>
-      <c r="DA9" s="9"/>
+      <c r="DA9" s="9">
+        <v>244303.4</v>
+      </c>
       <c r="DB9" s="7"/>
       <c r="DC9" s="7"/>
       <c r="DD9" s="7"/>
       <c r="DE9" s="7"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="2">
         <v>20787.914912910335</v>
       </c>
       <c r="C10" s="2">
         <v>38328.915403374267</v>
       </c>
       <c r="D10" s="2">
         <v>73952.133820169838</v>
       </c>
       <c r="E10" s="2">
         <v>96458.032957600211</v>
       </c>
       <c r="F10" s="2">
         <v>123460.2088581921</v>
       </c>
       <c r="G10" s="2">
@@ -3146,51 +3154,53 @@
       </c>
       <c r="CS10" s="7">
         <v>808461.53286776785</v>
       </c>
       <c r="CT10" s="7">
         <v>31930.345811066021</v>
       </c>
       <c r="CU10" s="7">
         <v>65281.84920811998</v>
       </c>
       <c r="CV10" s="7">
         <v>123611.05330994519</v>
       </c>
       <c r="CW10" s="7">
         <v>159771.49962104601</v>
       </c>
       <c r="CX10" s="7">
         <v>200310.00965498065</v>
       </c>
       <c r="CY10" s="9">
         <v>269190.01045971923</v>
       </c>
       <c r="CZ10" s="9">
         <v>343833.91881944949</v>
       </c>
-      <c r="DA10" s="9"/>
+      <c r="DA10" s="9">
+        <v>449890.2</v>
+      </c>
       <c r="DB10" s="7"/>
       <c r="DC10" s="7"/>
       <c r="DD10" s="7"/>
       <c r="DE10" s="7"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>2371.2900010054163</v>
       </c>
       <c r="C11" s="2">
         <v>4728.5236321735247</v>
       </c>
       <c r="D11" s="2">
         <v>7764.2398342335382</v>
       </c>
       <c r="E11" s="2">
         <v>10842.937991668365</v>
       </c>
       <c r="F11" s="2">
         <v>15644.554625837885</v>
       </c>
       <c r="G11" s="2">
@@ -3465,51 +3475,53 @@
       </c>
       <c r="CS11" s="7">
         <v>137866.72882828271</v>
       </c>
       <c r="CT11" s="7">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU11" s="7">
         <v>11476.223063721405</v>
       </c>
       <c r="CV11" s="7">
         <v>18635.462860345702</v>
       </c>
       <c r="CW11" s="7">
         <v>26057.496518696709</v>
       </c>
       <c r="CX11" s="7">
         <v>35373.732507220244</v>
       </c>
       <c r="CY11" s="9">
         <v>47721.415247520868</v>
       </c>
       <c r="CZ11" s="9">
         <v>63240.105864417084</v>
       </c>
-      <c r="DA11" s="9"/>
+      <c r="DA11" s="9">
+        <v>86101.9</v>
+      </c>
       <c r="DB11" s="7"/>
       <c r="DC11" s="7"/>
       <c r="DD11" s="7"/>
       <c r="DE11" s="7"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C12" s="2">
         <v>7245.8164981872214</v>
       </c>
       <c r="D12" s="2">
         <v>12732.763059377008</v>
       </c>
       <c r="E12" s="2">
         <v>19899.145121594811</v>
       </c>
       <c r="F12" s="2">
         <v>30356.203718340985</v>
       </c>
       <c r="G12" s="2">
@@ -3784,51 +3796,53 @@
       </c>
       <c r="CS12" s="7">
         <v>324739.52656917972</v>
       </c>
       <c r="CT12" s="2">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU12" s="2">
         <v>22047.900666375113</v>
       </c>
       <c r="CV12" s="7">
         <v>36422.043523295171</v>
       </c>
       <c r="CW12" s="7">
         <v>55458.22326328067</v>
       </c>
       <c r="CX12" s="7">
         <v>82276.994837657636</v>
       </c>
       <c r="CY12" s="9">
         <v>118473.26076289397</v>
       </c>
       <c r="CZ12" s="9">
         <v>167056.81063099694</v>
       </c>
-      <c r="DA12" s="9"/>
+      <c r="DA12" s="9">
+        <v>214471.8</v>
+      </c>
       <c r="DB12" s="7"/>
       <c r="DC12" s="7"/>
       <c r="DD12" s="7"/>
       <c r="DE12" s="7"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C13" s="2">
         <v>13410.740379233201</v>
       </c>
       <c r="D13" s="2">
         <v>20863.893530229725</v>
       </c>
       <c r="E13" s="2">
         <v>29259.948047663322</v>
       </c>
       <c r="F13" s="2">
         <v>38495.080252575135</v>
       </c>
       <c r="G13" s="2">
@@ -4103,51 +4117,53 @@
       </c>
       <c r="CS13" s="7">
         <v>534249.14725309715</v>
       </c>
       <c r="CT13" s="2">
         <v>13671.955163542962</v>
       </c>
       <c r="CU13" s="2">
         <v>29035.06106747609</v>
       </c>
       <c r="CV13" s="7">
         <v>46285.28501931818</v>
       </c>
       <c r="CW13" s="7">
         <v>65919.4051749645</v>
       </c>
       <c r="CX13" s="7">
         <v>86705.137688268966</v>
       </c>
       <c r="CY13" s="9">
         <v>123241.8368335898</v>
       </c>
       <c r="CZ13" s="9">
         <v>181650.45272027756</v>
       </c>
-      <c r="DA13" s="9"/>
+      <c r="DA13" s="9">
+        <v>282456.7</v>
+      </c>
       <c r="DB13" s="7"/>
       <c r="DC13" s="7"/>
       <c r="DD13" s="7"/>
       <c r="DE13" s="7"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="18" t="s">
@@ -4422,51 +4438,53 @@
       </c>
       <c r="CS14" s="7">
         <v>480274.25486741582</v>
       </c>
       <c r="CT14" s="7">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU14" s="7">
         <v>18988.478032022795</v>
       </c>
       <c r="CV14" s="24">
         <v>44256.318231685233</v>
       </c>
       <c r="CW14" s="7">
         <v>56592.369299102669</v>
       </c>
       <c r="CX14" s="7">
         <v>71800.3029974534</v>
       </c>
       <c r="CY14" s="9">
         <v>109767.34146258814</v>
       </c>
       <c r="CZ14" s="9">
         <v>148343.50072615407</v>
       </c>
-      <c r="DA14" s="9"/>
+      <c r="DA14" s="9">
+        <v>221773.3</v>
+      </c>
       <c r="DB14" s="7"/>
       <c r="DC14" s="7"/>
       <c r="DD14" s="7"/>
       <c r="DE14" s="7"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C15" s="2">
         <v>14492.744626087657</v>
       </c>
       <c r="D15" s="2">
         <v>25861.335646116073</v>
       </c>
       <c r="E15" s="2">
         <v>35167.764752092393</v>
       </c>
       <c r="F15" s="2">
         <v>49121.515100175864</v>
       </c>
       <c r="G15" s="2">
@@ -4741,51 +4759,53 @@
       </c>
       <c r="CS15" s="7">
         <v>520511.92079711187</v>
       </c>
       <c r="CT15" s="7">
         <v>11991.295060006834</v>
       </c>
       <c r="CU15" s="7">
         <v>22757.420845716151</v>
       </c>
       <c r="CV15" s="7">
         <v>40516.469008491091</v>
       </c>
       <c r="CW15" s="7">
         <v>55360.43783426247</v>
       </c>
       <c r="CX15" s="7">
         <v>77517.838320050389</v>
       </c>
       <c r="CY15" s="9">
         <v>118443.1400737144</v>
       </c>
       <c r="CZ15" s="9">
         <v>165091.54979439784</v>
       </c>
-      <c r="DA15" s="9"/>
+      <c r="DA15" s="9">
+        <v>236575.4</v>
+      </c>
       <c r="DB15" s="7"/>
       <c r="DC15" s="7"/>
       <c r="DD15" s="7"/>
       <c r="DE15" s="7"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C16" s="2">
         <v>16975.636729423641</v>
       </c>
       <c r="D16" s="2">
         <v>25004.327746992574</v>
       </c>
       <c r="E16" s="2">
         <v>37097.736596891125</v>
       </c>
       <c r="F16" s="2">
         <v>49599.776140816146</v>
       </c>
       <c r="G16" s="2">
@@ -5060,51 +5080,53 @@
       </c>
       <c r="CS16" s="7">
         <v>920959.24209724157</v>
       </c>
       <c r="CT16" s="7">
         <v>14123.35940800475</v>
       </c>
       <c r="CU16" s="7">
         <v>30248.462315366371</v>
       </c>
       <c r="CV16" s="7">
         <v>45017.380907303159</v>
       </c>
       <c r="CW16" s="7">
         <v>65607.619489459597</v>
       </c>
       <c r="CX16" s="7">
         <v>86077.579220631073</v>
       </c>
       <c r="CY16" s="9">
         <v>122500.02741898735</v>
       </c>
       <c r="CZ16" s="9">
         <v>148047.81369976953</v>
       </c>
-      <c r="DA16" s="9"/>
+      <c r="DA16" s="9">
+        <v>292962.40000000002</v>
+      </c>
       <c r="DB16" s="7"/>
       <c r="DC16" s="7"/>
       <c r="DD16" s="7"/>
       <c r="DE16" s="7"/>
     </row>
     <row r="17" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C17" s="2">
         <v>5766.988996459615</v>
       </c>
       <c r="D17" s="2">
         <v>8647.6330778710872</v>
       </c>
       <c r="E17" s="2">
         <v>11600.293161466261</v>
       </c>
       <c r="F17" s="2">
         <v>14700.367523133615</v>
       </c>
       <c r="G17" s="2">
@@ -5379,51 +5401,53 @@
       </c>
       <c r="CS17" s="7">
         <v>229839.95022395224</v>
       </c>
       <c r="CT17" s="7">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU17" s="7">
         <v>11390.656947582325</v>
       </c>
       <c r="CV17" s="7">
         <v>16644.669531895604</v>
       </c>
       <c r="CW17" s="7">
         <v>22090.236571220063</v>
       </c>
       <c r="CX17" s="7">
         <v>27723.047680894811</v>
       </c>
       <c r="CY17" s="9">
         <v>34937.028302888953</v>
       </c>
       <c r="CZ17" s="9">
         <v>51514.448381736394</v>
       </c>
-      <c r="DA17" s="9"/>
+      <c r="DA17" s="9">
+        <v>89951.4</v>
+      </c>
       <c r="DB17" s="7"/>
       <c r="DC17" s="7"/>
       <c r="DD17" s="7"/>
       <c r="DE17" s="7"/>
     </row>
     <row r="18" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C18" s="2">
         <v>1742.7169008846608</v>
       </c>
       <c r="D18" s="2">
         <v>2189.3414844229665</v>
       </c>
       <c r="E18" s="2">
         <v>2895.2275701945055</v>
       </c>
       <c r="F18" s="2">
         <v>3693.7201376343555</v>
       </c>
       <c r="G18" s="2">
@@ -5698,51 +5722,53 @@
       </c>
       <c r="CS18" s="7">
         <v>44675.526639302792</v>
       </c>
       <c r="CT18" s="7">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU18" s="7">
         <v>5456.0181561929094</v>
       </c>
       <c r="CV18" s="7">
         <v>7281.6440499824794</v>
       </c>
       <c r="CW18" s="7">
         <v>10768.599583441288</v>
       </c>
       <c r="CX18" s="7">
         <v>13195.923200516039</v>
       </c>
       <c r="CY18" s="9">
         <v>17862.574144085582</v>
       </c>
       <c r="CZ18" s="9">
         <v>21454.199833275747</v>
       </c>
-      <c r="DA18" s="9"/>
+      <c r="DA18" s="9">
+        <v>27359.5</v>
+      </c>
       <c r="DB18" s="7"/>
       <c r="DC18" s="7"/>
       <c r="DD18" s="7"/>
       <c r="DE18" s="7"/>
     </row>
     <row r="19" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="2">
         <v>6855.275050643475</v>
       </c>
       <c r="C19" s="2">
         <v>13908.239801949963</v>
       </c>
       <c r="D19" s="2">
         <v>22184.55507757896</v>
       </c>
       <c r="E19" s="2">
         <v>30681.240941550277</v>
       </c>
       <c r="F19" s="2">
         <v>41025.983316674632</v>
       </c>
       <c r="G19" s="2">
@@ -6017,51 +6043,53 @@
       </c>
       <c r="CS19" s="7">
         <v>584157.70697643887</v>
       </c>
       <c r="CT19" s="7">
         <v>13252.641775145334</v>
       </c>
       <c r="CU19" s="7">
         <v>28246.346171708123</v>
       </c>
       <c r="CV19" s="7">
         <v>45100.164633789784</v>
       </c>
       <c r="CW19" s="7">
         <v>63570.480303407967</v>
       </c>
       <c r="CX19" s="7">
         <v>81795.535782319552</v>
       </c>
       <c r="CY19" s="7">
         <v>110313.70572553364</v>
       </c>
       <c r="CZ19" s="9">
         <v>145093.69404789919</v>
       </c>
-      <c r="DA19" s="9"/>
+      <c r="DA19" s="9">
+        <v>195673.7</v>
+      </c>
       <c r="DB19" s="7"/>
       <c r="DC19" s="7"/>
       <c r="DD19" s="7"/>
       <c r="DE19" s="7"/>
     </row>
     <row r="20" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="2">
         <v>8957.8491000425875</v>
       </c>
       <c r="C20" s="2">
         <v>15945.508133716143</v>
       </c>
       <c r="D20" s="2">
         <v>22807.572992411384</v>
       </c>
       <c r="E20" s="2">
         <v>34561.027930583208</v>
       </c>
       <c r="F20" s="2">
         <v>47565.968735420523</v>
       </c>
       <c r="G20" s="2">
@@ -6336,51 +6364,53 @@
       </c>
       <c r="CS20" s="7">
         <v>1108733.3219358935</v>
       </c>
       <c r="CT20" s="7">
         <v>15766.478763215213</v>
       </c>
       <c r="CU20" s="7">
         <v>28064.49155938912</v>
       </c>
       <c r="CV20" s="7">
         <v>42100.47131721997</v>
       </c>
       <c r="CW20" s="7">
         <v>60721.573293039852</v>
       </c>
       <c r="CX20" s="7">
         <v>80420.243407842878</v>
       </c>
       <c r="CY20" s="7">
         <v>105311.42282167326</v>
       </c>
       <c r="CZ20" s="9">
         <v>149709.18924314447</v>
       </c>
-      <c r="DA20" s="9"/>
+      <c r="DA20" s="9">
+        <v>282786.5</v>
+      </c>
       <c r="DB20" s="7"/>
       <c r="DC20" s="7"/>
       <c r="DD20" s="7"/>
       <c r="DE20" s="7"/>
     </row>
     <row r="21" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="2">
         <v>19722.22482619459</v>
       </c>
       <c r="C21" s="2">
         <v>39716.074947713903</v>
       </c>
       <c r="D21" s="2">
         <v>62454.670577795812</v>
       </c>
       <c r="E21" s="2">
         <v>85306.660609331651</v>
       </c>
       <c r="F21" s="2">
         <v>110991.13923967062</v>
       </c>
       <c r="G21" s="2">
@@ -6655,51 +6685,53 @@
       </c>
       <c r="CS21" s="7">
         <v>1209190.1482771318</v>
       </c>
       <c r="CT21" s="7">
         <v>46417.235610056559</v>
       </c>
       <c r="CU21" s="7">
         <v>95136.475837582693</v>
       </c>
       <c r="CV21" s="7">
         <v>147332.4748705955</v>
       </c>
       <c r="CW21" s="7">
         <v>205943.03196542728</v>
       </c>
       <c r="CX21" s="7">
         <v>259516.6209987326</v>
       </c>
       <c r="CY21" s="7">
         <v>325307.42016687512</v>
       </c>
       <c r="CZ21" s="9">
         <v>457808.18156931398</v>
       </c>
-      <c r="DA21" s="9"/>
+      <c r="DA21" s="9">
+        <v>714389.4</v>
+      </c>
       <c r="DB21" s="7"/>
       <c r="DC21" s="7"/>
       <c r="DD21" s="7"/>
       <c r="DE21" s="7"/>
     </row>
     <row r="22" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G22" s="18" t="s">
@@ -6974,51 +7006,53 @@
       </c>
       <c r="CS22" s="7">
         <v>71642.679032539541</v>
       </c>
       <c r="CT22" s="7">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU22" s="7">
         <v>8211.2145900257892</v>
       </c>
       <c r="CV22" s="24">
         <v>12273.403504257753</v>
       </c>
       <c r="CW22" s="7">
         <v>15061.608697309177</v>
       </c>
       <c r="CX22" s="7">
         <v>19375.538464799487</v>
       </c>
       <c r="CY22" s="7">
         <v>25900.812494710732</v>
       </c>
       <c r="CZ22" s="9">
         <v>32795.384040184385</v>
       </c>
-      <c r="DA22" s="9"/>
+      <c r="DA22" s="9">
+        <v>42183.9</v>
+      </c>
       <c r="DB22" s="7"/>
       <c r="DC22" s="7"/>
       <c r="DD22" s="7"/>
       <c r="DE22" s="7"/>
     </row>
     <row r="23" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="2">
         <v>11782.415834204789</v>
       </c>
       <c r="C23" s="2">
         <v>26669.075558941222</v>
       </c>
       <c r="D23" s="2">
         <v>45769.53130862712</v>
       </c>
       <c r="E23" s="2">
         <v>66477.235490207473</v>
       </c>
       <c r="F23" s="2">
         <v>90587.992893805553</v>
       </c>
       <c r="G23" s="2">
@@ -7293,51 +7327,53 @@
       </c>
       <c r="CS23" s="7">
         <v>564121.66998205497</v>
       </c>
       <c r="CT23" s="7">
         <v>15127.591236372122</v>
       </c>
       <c r="CU23" s="7">
         <v>33036.78891898704</v>
       </c>
       <c r="CV23" s="7">
         <v>56065.976641580419</v>
       </c>
       <c r="CW23" s="7">
         <v>79552.936277771689</v>
       </c>
       <c r="CX23" s="7">
         <v>105130.30871323655</v>
       </c>
       <c r="CY23" s="7">
         <v>139675.30148422273</v>
       </c>
       <c r="CZ23" s="9">
         <v>185343.65423789315</v>
       </c>
-      <c r="DA23" s="9"/>
+      <c r="DA23" s="9">
+        <v>241442</v>
+      </c>
       <c r="DB23" s="7"/>
       <c r="DC23" s="7"/>
       <c r="DD23" s="7"/>
       <c r="DE23" s="7"/>
     </row>
     <row r="24" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="2">
         <v>171.86396028101746</v>
       </c>
       <c r="C24" s="2">
         <v>342.94040923180711</v>
       </c>
       <c r="D24" s="2">
         <v>514.09849911136894</v>
       </c>
       <c r="E24" s="2">
         <v>687.90212511327195</v>
       </c>
       <c r="F24" s="2">
         <v>863.27590363892318</v>
       </c>
       <c r="G24" s="2">
@@ -7612,51 +7648,53 @@
       </c>
       <c r="CS24" s="7">
         <v>4163.9996422581944</v>
       </c>
       <c r="CT24" s="7">
         <v>321.59396621078645</v>
       </c>
       <c r="CU24" s="7">
         <v>651.34925906756757</v>
       </c>
       <c r="CV24" s="7">
         <v>803.92938034490544</v>
       </c>
       <c r="CW24" s="7">
         <v>1049.9602690871761</v>
       </c>
       <c r="CX24" s="7">
         <v>1286.9699213610709</v>
       </c>
       <c r="CY24" s="7">
         <v>1534.4297528641712</v>
       </c>
       <c r="CZ24" s="9">
         <v>1806.5538667583087</v>
       </c>
-      <c r="DA24" s="9"/>
+      <c r="DA24" s="9">
+        <v>2110.1999999999998</v>
+      </c>
       <c r="DB24" s="7"/>
       <c r="DC24" s="7"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="2">
         <v>336.90265532778255</v>
       </c>
       <c r="C25" s="2">
         <v>619.45702989053291</v>
       </c>
       <c r="D25" s="2">
         <v>948.78416079432452</v>
       </c>
       <c r="E25" s="2">
         <v>1230.9669868072619</v>
       </c>
       <c r="F25" s="2">
         <v>1591.7290068560078</v>
       </c>
       <c r="G25" s="2">
@@ -7931,51 +7969,53 @@
       </c>
       <c r="CS25" s="7">
         <v>9784.7828550749473</v>
       </c>
       <c r="CT25" s="7">
         <v>439.96803735529755</v>
       </c>
       <c r="CU25" s="7">
         <v>875.2811376926237</v>
       </c>
       <c r="CV25" s="7">
         <v>1428.3442689016433</v>
       </c>
       <c r="CW25" s="7">
         <v>1820.0398543775441</v>
       </c>
       <c r="CX25" s="7">
         <v>2117.9878238823558</v>
       </c>
       <c r="CY25" s="7">
         <v>2447.6424342191831</v>
       </c>
       <c r="CZ25" s="9">
         <v>3244.6206328527096</v>
       </c>
-      <c r="DA25" s="9"/>
+      <c r="DA25" s="9">
+        <v>4409.3999999999996</v>
+      </c>
       <c r="DB25" s="7"/>
       <c r="DC25" s="7"/>
       <c r="DD25" s="7"/>
       <c r="DE25" s="7"/>
     </row>
     <row r="26" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="2">
         <v>1206.8361756815532</v>
       </c>
       <c r="C26" s="2">
         <v>2396.973785012221</v>
       </c>
       <c r="D26" s="2">
         <v>3855.0644673210591</v>
       </c>
       <c r="E26" s="2">
         <v>6559.4227055791362</v>
       </c>
       <c r="F26" s="2">
         <v>8687.8969801238418</v>
       </c>
       <c r="G26" s="2">
@@ -8250,367 +8290,369 @@
       </c>
       <c r="CS26" s="7">
         <v>55634.480945221309</v>
       </c>
       <c r="CT26" s="7">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU26" s="7">
         <v>9071.2260675575126</v>
       </c>
       <c r="CV26" s="7">
         <v>13492.542192597128</v>
       </c>
       <c r="CW26" s="7">
         <v>18734.712375477255</v>
       </c>
       <c r="CX26" s="7">
         <v>24166.38669087939</v>
       </c>
       <c r="CY26" s="7">
         <v>29090.002272918129</v>
       </c>
       <c r="CZ26" s="9">
         <v>34342.118520397584</v>
       </c>
-      <c r="DA26" s="9"/>
+      <c r="DA26" s="9">
+        <v>40661.300000000003</v>
+      </c>
       <c r="DB26" s="7"/>
       <c r="DC26" s="7"/>
       <c r="DD26" s="7"/>
       <c r="DE26" s="7"/>
     </row>
     <row r="28" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="33" t="s">
+      <c r="B28" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="33"/>
-[...58 lines deleted...]
-      <c r="CH28" s="26" t="s">
+      <c r="C28" s="31"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="31"/>
+      <c r="P28" s="31"/>
+      <c r="Q28" s="31"/>
+      <c r="R28" s="31"/>
+      <c r="S28" s="31"/>
+      <c r="T28" s="31"/>
+      <c r="U28" s="31"/>
+      <c r="V28" s="31"/>
+      <c r="W28" s="31"/>
+      <c r="X28" s="31"/>
+      <c r="Y28" s="31"/>
+      <c r="Z28" s="31"/>
+      <c r="AA28" s="31"/>
+      <c r="AB28" s="31"/>
+      <c r="AC28" s="31"/>
+      <c r="AD28" s="31"/>
+      <c r="AE28" s="31"/>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="31"/>
+      <c r="AH28" s="31"/>
+      <c r="AI28" s="31"/>
+      <c r="AJ28" s="31"/>
+      <c r="AK28" s="31"/>
+      <c r="AL28" s="31"/>
+      <c r="AM28" s="31"/>
+      <c r="AN28" s="31"/>
+      <c r="AO28" s="31"/>
+      <c r="AP28" s="31"/>
+      <c r="AQ28" s="31"/>
+      <c r="AR28" s="31"/>
+      <c r="AS28" s="31"/>
+      <c r="AT28" s="31"/>
+      <c r="AU28" s="31"/>
+      <c r="AV28" s="31"/>
+      <c r="AW28" s="31"/>
+      <c r="AX28" s="31"/>
+      <c r="AY28" s="31"/>
+      <c r="AZ28" s="31"/>
+      <c r="BA28" s="31"/>
+      <c r="BB28" s="31"/>
+      <c r="BC28" s="31"/>
+      <c r="BD28" s="31"/>
+      <c r="BE28" s="31"/>
+      <c r="BF28" s="31"/>
+      <c r="BG28" s="31"/>
+      <c r="BH28" s="31"/>
+      <c r="BI28" s="31"/>
+      <c r="CH28" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="26"/>
-[...21 lines deleted...]
-      <c r="DE28" s="26"/>
+      <c r="CI28" s="35"/>
+      <c r="CJ28" s="35"/>
+      <c r="CK28" s="35"/>
+      <c r="CL28" s="35"/>
+      <c r="CM28" s="35"/>
+      <c r="CN28" s="35"/>
+      <c r="CO28" s="35"/>
+      <c r="CP28" s="35"/>
+      <c r="CQ28" s="35"/>
+      <c r="CR28" s="35"/>
+      <c r="CS28" s="35"/>
+      <c r="CT28" s="35"/>
+      <c r="CU28" s="35"/>
+      <c r="CV28" s="35"/>
+      <c r="CW28" s="35"/>
+      <c r="CX28" s="35"/>
+      <c r="CY28" s="35"/>
+      <c r="CZ28" s="35"/>
+      <c r="DA28" s="35"/>
+      <c r="DB28" s="35"/>
+      <c r="DC28" s="35"/>
+      <c r="DD28" s="35"/>
+      <c r="DE28" s="35"/>
       <c r="DF28" s="22"/>
       <c r="DG28" s="22"/>
       <c r="DH28" s="22"/>
       <c r="DI28" s="22"/>
       <c r="DJ28" s="22"/>
       <c r="DK28" s="22"/>
       <c r="DL28" s="22"/>
       <c r="DM28" s="22"/>
       <c r="DN28" s="22"/>
       <c r="DO28" s="22"/>
       <c r="DP28" s="22"/>
       <c r="DQ28" s="22"/>
       <c r="DR28" s="22"/>
       <c r="DS28" s="22"/>
       <c r="DT28" s="22"/>
       <c r="DU28" s="22"/>
       <c r="DV28" s="22"/>
       <c r="DW28" s="22"/>
       <c r="DX28" s="22"/>
       <c r="DY28" s="22"/>
       <c r="DZ28" s="22"/>
       <c r="EA28" s="22"/>
       <c r="EB28" s="22"/>
       <c r="EC28" s="22"/>
       <c r="ED28" s="22"/>
       <c r="EE28" s="22"/>
       <c r="EF28" s="22"/>
       <c r="EG28" s="22"/>
       <c r="EH28" s="22"/>
       <c r="EI28" s="22"/>
       <c r="EJ28" s="22"/>
       <c r="EK28" s="22"/>
       <c r="EL28" s="22"/>
       <c r="EM28" s="22"/>
       <c r="EN28" s="22"/>
       <c r="EO28" s="22"/>
     </row>
     <row r="29" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K29" s="32" t="s">
         <v>12</v>
       </c>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="W29" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X29" s="32"/>
       <c r="Y29" s="32"/>
-      <c r="AH29" s="30" t="s">
+      <c r="AH29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AI29" s="30"/>
-[...2 lines deleted...]
-      <c r="AT29" s="30" t="s">
+      <c r="AI29" s="25"/>
+      <c r="AJ29" s="25"/>
+      <c r="AK29" s="25"/>
+      <c r="AT29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AU29" s="30"/>
-[...2 lines deleted...]
-      <c r="BF29" s="30" t="s">
+      <c r="AU29" s="25"/>
+      <c r="AV29" s="25"/>
+      <c r="AW29" s="25"/>
+      <c r="BF29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BG29" s="30"/>
-[...2 lines deleted...]
-      <c r="BR29" s="30" t="s">
+      <c r="BG29" s="25"/>
+      <c r="BH29" s="25"/>
+      <c r="BI29" s="25"/>
+      <c r="BR29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BS29" s="30"/>
-[...2 lines deleted...]
-      <c r="CD29" s="30" t="s">
+      <c r="BS29" s="25"/>
+      <c r="BT29" s="25"/>
+      <c r="BU29" s="25"/>
+      <c r="CD29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CE29" s="30"/>
-[...2 lines deleted...]
-      <c r="CP29" s="30" t="s">
+      <c r="CE29" s="25"/>
+      <c r="CF29" s="25"/>
+      <c r="CG29" s="25"/>
+      <c r="CP29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CQ29" s="30"/>
-[...2 lines deleted...]
-      <c r="DB29" s="30" t="s">
+      <c r="CQ29" s="25"/>
+      <c r="CR29" s="25"/>
+      <c r="CS29" s="25"/>
+      <c r="DB29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="DC29" s="30"/>
-[...1 lines deleted...]
-      <c r="DE29" s="30"/>
+      <c r="DC29" s="25"/>
+      <c r="DD29" s="25"/>
+      <c r="DE29" s="25"/>
     </row>
     <row r="30" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="34"/>
-      <c r="B30" s="27" t="s">
+      <c r="A30" s="29"/>
+      <c r="B30" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="C30" s="28"/>
-[...10 lines deleted...]
-      <c r="N30" s="27" t="s">
+      <c r="C30" s="27"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="27"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="27"/>
+      <c r="H30" s="27"/>
+      <c r="I30" s="27"/>
+      <c r="J30" s="27"/>
+      <c r="K30" s="27"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="O30" s="28"/>
-[...10 lines deleted...]
-      <c r="Z30" s="27" t="s">
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="28"/>
+      <c r="Z30" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="AA30" s="28"/>
-[...10 lines deleted...]
-      <c r="AL30" s="27" t="s">
+      <c r="AA30" s="27"/>
+      <c r="AB30" s="27"/>
+      <c r="AC30" s="27"/>
+      <c r="AD30" s="27"/>
+      <c r="AE30" s="27"/>
+      <c r="AF30" s="27"/>
+      <c r="AG30" s="27"/>
+      <c r="AH30" s="27"/>
+      <c r="AI30" s="27"/>
+      <c r="AJ30" s="27"/>
+      <c r="AK30" s="28"/>
+      <c r="AL30" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="AM30" s="28"/>
-[...10 lines deleted...]
-      <c r="AX30" s="27" t="s">
+      <c r="AM30" s="27"/>
+      <c r="AN30" s="27"/>
+      <c r="AO30" s="27"/>
+      <c r="AP30" s="27"/>
+      <c r="AQ30" s="27"/>
+      <c r="AR30" s="27"/>
+      <c r="AS30" s="27"/>
+      <c r="AT30" s="27"/>
+      <c r="AU30" s="27"/>
+      <c r="AV30" s="27"/>
+      <c r="AW30" s="28"/>
+      <c r="AX30" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="AY30" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="27" t="s">
+      <c r="AY30" s="27"/>
+      <c r="AZ30" s="27"/>
+      <c r="BA30" s="27"/>
+      <c r="BB30" s="27"/>
+      <c r="BC30" s="27"/>
+      <c r="BD30" s="27"/>
+      <c r="BE30" s="27"/>
+      <c r="BF30" s="27"/>
+      <c r="BG30" s="27"/>
+      <c r="BH30" s="27"/>
+      <c r="BI30" s="28"/>
+      <c r="BJ30" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="BK30" s="28"/>
-[...10 lines deleted...]
-      <c r="BV30" s="27" t="s">
+      <c r="BK30" s="27"/>
+      <c r="BL30" s="27"/>
+      <c r="BM30" s="27"/>
+      <c r="BN30" s="27"/>
+      <c r="BO30" s="27"/>
+      <c r="BP30" s="27"/>
+      <c r="BQ30" s="27"/>
+      <c r="BR30" s="27"/>
+      <c r="BS30" s="27"/>
+      <c r="BT30" s="27"/>
+      <c r="BU30" s="28"/>
+      <c r="BV30" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="BW30" s="28"/>
-[...10 lines deleted...]
-      <c r="CH30" s="27" t="s">
+      <c r="BW30" s="27"/>
+      <c r="BX30" s="27"/>
+      <c r="BY30" s="27"/>
+      <c r="BZ30" s="27"/>
+      <c r="CA30" s="27"/>
+      <c r="CB30" s="27"/>
+      <c r="CC30" s="27"/>
+      <c r="CD30" s="27"/>
+      <c r="CE30" s="27"/>
+      <c r="CF30" s="27"/>
+      <c r="CG30" s="28"/>
+      <c r="CH30" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="CI30" s="28"/>
-[...10 lines deleted...]
-      <c r="CT30" s="27" t="s">
+      <c r="CI30" s="27"/>
+      <c r="CJ30" s="27"/>
+      <c r="CK30" s="27"/>
+      <c r="CL30" s="27"/>
+      <c r="CM30" s="27"/>
+      <c r="CN30" s="27"/>
+      <c r="CO30" s="27"/>
+      <c r="CP30" s="27"/>
+      <c r="CQ30" s="27"/>
+      <c r="CR30" s="27"/>
+      <c r="CS30" s="28"/>
+      <c r="CT30" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="CU30" s="28"/>
-[...9 lines deleted...]
-      <c r="DE30" s="29"/>
+      <c r="CU30" s="27"/>
+      <c r="CV30" s="27"/>
+      <c r="CW30" s="27"/>
+      <c r="CX30" s="27"/>
+      <c r="CY30" s="27"/>
+      <c r="CZ30" s="27"/>
+      <c r="DA30" s="27"/>
+      <c r="DB30" s="27"/>
+      <c r="DC30" s="27"/>
+      <c r="DD30" s="27"/>
+      <c r="DE30" s="28"/>
     </row>
     <row r="31" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="35"/>
+      <c r="A31" s="30"/>
       <c r="B31" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="10" t="s">
@@ -9205,51 +9247,53 @@
       </c>
       <c r="CS32" s="1">
         <v>9704982.0091008954</v>
       </c>
       <c r="CT32" s="1">
         <v>255152.36250966671</v>
       </c>
       <c r="CU32" s="1">
         <v>526504.89187375456</v>
       </c>
       <c r="CV32" s="1">
         <v>884392.02370834956</v>
       </c>
       <c r="CW32" s="1">
         <v>1229065.147933664</v>
       </c>
       <c r="CX32" s="12">
         <v>1603952.3473842375</v>
       </c>
       <c r="CY32" s="13">
         <v>2173946.354571634</v>
       </c>
       <c r="CZ32" s="13">
         <v>2920576.0381158497</v>
       </c>
-      <c r="DA32" s="13"/>
+      <c r="DA32" s="13">
+        <v>4332125.3</v>
+      </c>
       <c r="DB32" s="1"/>
       <c r="DC32" s="1"/>
       <c r="DD32" s="1"/>
       <c r="DE32" s="1"/>
     </row>
     <row r="33" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G33" s="18" t="s">
@@ -9524,51 +9568,53 @@
       </c>
       <c r="CS33" s="7">
         <v>569808.85756108304</v>
       </c>
       <c r="CT33" s="7">
         <v>12034.124710066426</v>
       </c>
       <c r="CU33" s="7">
         <v>28193.573820851427</v>
       </c>
       <c r="CV33" s="7">
         <v>50576.593016947983</v>
       </c>
       <c r="CW33" s="7">
         <v>76550.991231015156</v>
       </c>
       <c r="CX33" s="7">
         <v>106131.2438147715</v>
       </c>
       <c r="CY33" s="21">
         <v>157486.76542168675</v>
       </c>
       <c r="CZ33" s="7">
         <v>213352.06730777532</v>
       </c>
-      <c r="DA33" s="7"/>
+      <c r="DA33" s="7">
+        <v>279698.8</v>
+      </c>
       <c r="DB33" s="7"/>
       <c r="DC33" s="7"/>
       <c r="DD33" s="2"/>
       <c r="DE33" s="7"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C34" s="7">
         <v>16656.43268766244</v>
       </c>
       <c r="D34" s="7">
         <v>26864.058519095102</v>
       </c>
       <c r="E34" s="7">
         <v>38355.716860016822</v>
       </c>
       <c r="F34" s="7">
         <v>51678.353841755059</v>
       </c>
       <c r="G34" s="7">
@@ -9843,51 +9889,53 @@
       </c>
       <c r="CS34" s="7">
         <v>1169845.9870291355</v>
       </c>
       <c r="CT34" s="7">
         <v>29123.899888583386</v>
       </c>
       <c r="CU34" s="7">
         <v>59674.169711670278</v>
       </c>
       <c r="CV34" s="7">
         <v>96923.769894477853</v>
       </c>
       <c r="CW34" s="7">
         <v>135275.21160373976</v>
       </c>
       <c r="CX34" s="7">
         <v>174309.27731576026</v>
       </c>
       <c r="CY34" s="9">
         <v>218262.50031168101</v>
       </c>
       <c r="CZ34" s="7">
         <v>262027.9456494503</v>
       </c>
-      <c r="DA34" s="7"/>
+      <c r="DA34" s="7">
+        <v>422307.9</v>
+      </c>
       <c r="DB34" s="7"/>
       <c r="DC34" s="7"/>
       <c r="DD34" s="7"/>
       <c r="DE34" s="7"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C35" s="7">
         <v>16165.370030105933</v>
       </c>
       <c r="D35" s="7">
         <v>30412.048791786645</v>
       </c>
       <c r="E35" s="7">
         <v>41801.5011324527</v>
       </c>
       <c r="F35" s="7">
         <v>54431.120382078792</v>
       </c>
       <c r="G35" s="7">
@@ -10162,51 +10210,53 @@
       </c>
       <c r="CS35" s="7">
         <v>411366.25362071226</v>
       </c>
       <c r="CT35" s="7">
         <v>12392.057595454815</v>
       </c>
       <c r="CU35" s="7">
         <v>26037.763663315884</v>
       </c>
       <c r="CV35" s="7">
         <v>51290.088520374862</v>
       </c>
       <c r="CW35" s="7">
         <v>71507.284340870305</v>
       </c>
       <c r="CX35" s="7">
         <v>91657.380384645032</v>
       </c>
       <c r="CY35" s="9">
         <v>124002.57142926054</v>
       </c>
       <c r="CZ35" s="7">
         <v>176929.82538803987</v>
       </c>
-      <c r="DA35" s="7"/>
+      <c r="DA35" s="7">
+        <v>241616.8</v>
+      </c>
       <c r="DB35" s="7"/>
       <c r="DC35" s="7"/>
       <c r="DD35" s="7"/>
       <c r="DE35" s="7"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C36" s="7">
         <v>37810.686209069499</v>
       </c>
       <c r="D36" s="7">
         <v>73174.790028712683</v>
       </c>
       <c r="E36" s="7">
         <v>95421.574568990676</v>
       </c>
       <c r="F36" s="7">
         <v>122164.63587243018</v>
       </c>
       <c r="G36" s="7">
@@ -10481,51 +10531,53 @@
       </c>
       <c r="CS36" s="7">
         <v>801585.26616776781</v>
       </c>
       <c r="CT36" s="7">
         <v>31319.863477732692</v>
       </c>
       <c r="CU36" s="7">
         <v>64060.884541453321</v>
       </c>
       <c r="CV36" s="7">
         <v>121932.45850994519</v>
       </c>
       <c r="CW36" s="7">
         <v>157479.41072104604</v>
       </c>
       <c r="CX36" s="7">
         <v>197444.89852998068</v>
       </c>
       <c r="CY36" s="9">
         <v>265751.87710971932</v>
       </c>
       <c r="CZ36" s="7">
         <v>339822.76324444963</v>
       </c>
-      <c r="DA36" s="7"/>
+      <c r="DA36" s="7">
+        <v>445306.1</v>
+      </c>
       <c r="DB36" s="7"/>
       <c r="DC36" s="7"/>
       <c r="DD36" s="7"/>
       <c r="DE36" s="7"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C37" s="7">
         <v>4447.7724135484987</v>
       </c>
       <c r="D37" s="7">
         <v>7343.1130062959983</v>
       </c>
       <c r="E37" s="7">
         <v>10281.435554418313</v>
       </c>
       <c r="F37" s="7">
         <v>14942.676579275319</v>
       </c>
       <c r="G37" s="7">
@@ -10800,51 +10852,53 @@
       </c>
       <c r="CS37" s="7">
         <v>134819.7635282827</v>
       </c>
       <c r="CT37" s="7">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU37" s="7">
         <v>11140.337847054736</v>
       </c>
       <c r="CV37" s="7">
         <v>18120.521460345703</v>
       </c>
       <c r="CW37" s="7">
         <v>25041.841418696713</v>
       </c>
       <c r="CX37" s="7">
         <v>34104.163632220247</v>
       </c>
       <c r="CY37" s="9">
         <v>46197.932597520863</v>
       </c>
       <c r="CZ37" s="7">
         <v>61462.709439417078</v>
       </c>
-      <c r="DA37" s="7"/>
+      <c r="DA37" s="7">
+        <v>84070.6</v>
+      </c>
       <c r="DB37" s="7"/>
       <c r="DC37" s="7"/>
       <c r="DD37" s="7"/>
       <c r="DE37" s="7"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="7">
         <v>3161.1499686012839</v>
       </c>
       <c r="C38" s="7">
         <v>7228.0003545378404</v>
       </c>
       <c r="D38" s="7">
         <v>12706.038843902934</v>
       </c>
       <c r="E38" s="7">
         <v>19863.512834296045</v>
       </c>
       <c r="F38" s="7">
         <v>30311.663359217528</v>
       </c>
       <c r="G38" s="7">
@@ -11119,51 +11173,53 @@
       </c>
       <c r="CS38" s="7">
         <v>324547.38116917975</v>
       </c>
       <c r="CT38" s="2">
         <v>9286.270722417361</v>
       </c>
       <c r="CU38" s="7">
         <v>22014.975216375111</v>
       </c>
       <c r="CV38" s="7">
         <v>36373.521373295167</v>
       </c>
       <c r="CW38" s="7">
         <v>55394.174796614003</v>
       </c>
       <c r="CX38" s="7">
         <v>82196.934254324296</v>
       </c>
       <c r="CY38" s="9">
         <v>118377.18806289395</v>
       </c>
       <c r="CZ38" s="7">
         <v>166944.72581433028</v>
       </c>
-      <c r="DA38" s="7"/>
+      <c r="DA38" s="7">
+        <v>214343.7</v>
+      </c>
       <c r="DB38" s="7"/>
       <c r="DC38" s="7"/>
       <c r="DD38" s="7"/>
       <c r="DE38" s="7"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="7">
         <v>6772.2658140711628</v>
       </c>
       <c r="C39" s="7">
         <v>13241.41233254412</v>
       </c>
       <c r="D39" s="7">
         <v>20609.901460196106</v>
       </c>
       <c r="E39" s="7">
         <v>28921.29195428516</v>
       </c>
       <c r="F39" s="7">
         <v>38071.760135852433</v>
       </c>
       <c r="G39" s="7">
@@ -11438,51 +11494,53 @@
       </c>
       <c r="CS39" s="7">
         <v>531749.83625309728</v>
       </c>
       <c r="CT39" s="2">
         <v>13434.638321876295</v>
       </c>
       <c r="CU39" s="7">
         <v>28560.427384142757</v>
       </c>
       <c r="CV39" s="7">
         <v>45582.468069318187</v>
       </c>
       <c r="CW39" s="7">
         <v>65086.301508297838</v>
       </c>
       <c r="CX39" s="7">
         <v>85663.758104935638</v>
       </c>
       <c r="CY39" s="9">
         <v>121992.18133358979</v>
       </c>
       <c r="CZ39" s="7">
         <v>180192.52130361088</v>
       </c>
-      <c r="DA39" s="7"/>
+      <c r="DA39" s="7">
+        <v>280790.5</v>
+      </c>
       <c r="DB39" s="7"/>
       <c r="DC39" s="7"/>
       <c r="DD39" s="7"/>
       <c r="DE39" s="7"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G40" s="18" t="s">
@@ -11757,51 +11815,53 @@
       </c>
       <c r="CS40" s="7">
         <v>478573.68206741585</v>
       </c>
       <c r="CT40" s="7">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU40" s="7">
         <v>18842.205715356133</v>
       </c>
       <c r="CV40" s="7">
         <v>43863.925481685234</v>
       </c>
       <c r="CW40" s="7">
         <v>56025.511699102673</v>
       </c>
       <c r="CX40" s="7">
         <v>71091.7309974534</v>
       </c>
       <c r="CY40" s="9">
         <v>108917.05506258814</v>
       </c>
       <c r="CZ40" s="7">
         <v>147351.49992615407</v>
       </c>
-      <c r="DA40" s="7"/>
+      <c r="DA40" s="7">
+        <v>220639.6</v>
+      </c>
       <c r="DB40" s="7"/>
       <c r="DC40" s="7"/>
       <c r="DD40" s="7"/>
       <c r="DE40" s="7"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="7">
         <v>7710.2171226470018</v>
       </c>
       <c r="C41" s="7">
         <v>14422.474000344493</v>
       </c>
       <c r="D41" s="7">
         <v>25755.929707501324</v>
       </c>
       <c r="E41" s="7">
         <v>35027.223500606058</v>
       </c>
       <c r="F41" s="7">
         <v>48945.838535817944</v>
       </c>
       <c r="G41" s="7">
@@ -12076,51 +12136,53 @@
       </c>
       <c r="CS41" s="7">
         <v>519836.68189711194</v>
       </c>
       <c r="CT41" s="7">
         <v>11926.206568340167</v>
       </c>
       <c r="CU41" s="7">
         <v>22627.24386238282</v>
       </c>
       <c r="CV41" s="7">
         <v>40316.200133491089</v>
       </c>
       <c r="CW41" s="7">
         <v>55135.358200929128</v>
       </c>
       <c r="CX41" s="7">
         <v>77236.488778383704</v>
       </c>
       <c r="CY41" s="9">
         <v>118105.52062371437</v>
       </c>
       <c r="CZ41" s="7">
         <v>164697.66043606447</v>
       </c>
-      <c r="DA41" s="7"/>
+      <c r="DA41" s="7">
+        <v>236125.3</v>
+      </c>
       <c r="DB41" s="7"/>
       <c r="DC41" s="7"/>
       <c r="DD41" s="7"/>
       <c r="DE41" s="7"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="7">
         <v>8100.7506435233408</v>
       </c>
       <c r="C42" s="7">
         <v>16839.764503691462</v>
       </c>
       <c r="D42" s="7">
         <v>24800.519408394306</v>
       </c>
       <c r="E42" s="7">
         <v>36825.992145426768</v>
       </c>
       <c r="F42" s="7">
         <v>49260.095576485699</v>
       </c>
       <c r="G42" s="7">
@@ -12395,51 +12457,53 @@
       </c>
       <c r="CS42" s="7">
         <v>917743.40379724163</v>
       </c>
       <c r="CT42" s="7">
         <v>13885.425524671416</v>
       </c>
       <c r="CU42" s="7">
         <v>29772.594548699708</v>
       </c>
       <c r="CV42" s="7">
         <v>44199.223257303165</v>
       </c>
       <c r="CW42" s="7">
         <v>64535.673389459596</v>
       </c>
       <c r="CX42" s="7">
         <v>84737.646595631057</v>
       </c>
       <c r="CY42" s="9">
         <v>120892.10826898733</v>
       </c>
       <c r="CZ42" s="7">
         <v>146171.90802476951</v>
       </c>
-      <c r="DA42" s="7"/>
+      <c r="DA42" s="7">
+        <v>290818.5</v>
+      </c>
       <c r="DB42" s="7"/>
       <c r="DC42" s="7"/>
       <c r="DD42" s="7"/>
       <c r="DE42" s="7"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="7">
         <v>2882.7011478745499</v>
       </c>
       <c r="C43" s="7">
         <v>5559.4408362378399</v>
       </c>
       <c r="D43" s="7">
         <v>8336.3108375384254</v>
       </c>
       <c r="E43" s="7">
         <v>11185.196841022711</v>
       </c>
       <c r="F43" s="7">
         <v>14181.497122579176</v>
       </c>
       <c r="G43" s="7">
@@ -12714,51 +12778,53 @@
       </c>
       <c r="CS43" s="7">
         <v>226005.03992395228</v>
       </c>
       <c r="CT43" s="7">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU43" s="7">
         <v>10717.077597582324</v>
       </c>
       <c r="CV43" s="7">
         <v>15616.353556895601</v>
       </c>
       <c r="CW43" s="7">
         <v>20811.933137886728</v>
       </c>
       <c r="CX43" s="7">
         <v>26125.168389228143</v>
       </c>
       <c r="CY43" s="9">
         <v>33019.573152888952</v>
       </c>
       <c r="CZ43" s="7">
         <v>49277.417373403063</v>
       </c>
-      <c r="DA43" s="7"/>
+      <c r="DA43" s="7">
+        <v>87394.8</v>
+      </c>
       <c r="DB43" s="7"/>
       <c r="DC43" s="7"/>
       <c r="DD43" s="7"/>
       <c r="DE43" s="7"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C44" s="7">
         <v>1580.837020913161</v>
       </c>
       <c r="D44" s="7">
         <v>1946.5216644657166</v>
       </c>
       <c r="E44" s="7">
         <v>2571.4678102515054</v>
       </c>
       <c r="F44" s="7">
         <v>3289.0204377056057</v>
       </c>
       <c r="G44" s="7">
@@ -13033,51 +13099,53 @@
       </c>
       <c r="CS44" s="7">
         <v>41503.020439302789</v>
       </c>
       <c r="CT44" s="7">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU44" s="7">
         <v>5175.3324895262431</v>
       </c>
       <c r="CV44" s="7">
         <v>6728.1348499824799</v>
       </c>
       <c r="CW44" s="7">
         <v>9711.0975167746219</v>
       </c>
       <c r="CX44" s="7">
         <v>11874.045617182706</v>
       </c>
       <c r="CY44" s="9">
         <v>16276.321044085582</v>
       </c>
       <c r="CZ44" s="7">
         <v>19603.571216609078</v>
       </c>
-      <c r="DA44" s="7"/>
+      <c r="DA44" s="7">
+        <v>25244.5</v>
+      </c>
       <c r="DB44" s="7"/>
       <c r="DC44" s="7"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C45" s="7">
         <v>13783.510765539999</v>
       </c>
       <c r="D45" s="7">
         <v>21997.461522964011</v>
       </c>
       <c r="E45" s="7">
         <v>30431.782868730348</v>
       </c>
       <c r="F45" s="7">
         <v>40714.160725649723</v>
       </c>
       <c r="G45" s="7">
@@ -13352,51 +13420,53 @@
       </c>
       <c r="CS45" s="7">
         <v>581231.23387643893</v>
       </c>
       <c r="CT45" s="7">
         <v>13023.686500145333</v>
       </c>
       <c r="CU45" s="7">
         <v>27788.435621708122</v>
       </c>
       <c r="CV45" s="7">
         <v>44283.841058789782</v>
       </c>
       <c r="CW45" s="7">
         <v>62594.989270074628</v>
       </c>
       <c r="CX45" s="7">
         <v>80576.171990652874</v>
       </c>
       <c r="CY45" s="7">
         <v>108850.46917553362</v>
       </c>
       <c r="CZ45" s="7">
         <v>143386.58473956585</v>
       </c>
-      <c r="DA45" s="7"/>
+      <c r="DA45" s="7">
+        <v>193722.7</v>
+      </c>
       <c r="DB45" s="7"/>
       <c r="DC45" s="7"/>
       <c r="DD45" s="7"/>
       <c r="DE45" s="7"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C46" s="7">
         <v>15637.766417019546</v>
       </c>
       <c r="D46" s="7">
         <v>22345.960417366488</v>
       </c>
       <c r="E46" s="7">
         <v>33945.544497190014</v>
       </c>
       <c r="F46" s="7">
         <v>46796.614443679027</v>
       </c>
       <c r="G46" s="7">
@@ -13671,51 +13741,53 @@
       </c>
       <c r="CS46" s="7">
         <v>1103948.7457358935</v>
       </c>
       <c r="CT46" s="7">
         <v>15450.562638215211</v>
       </c>
       <c r="CU46" s="7">
         <v>27432.659309389117</v>
       </c>
       <c r="CV46" s="7">
         <v>41102.462417219962</v>
       </c>
       <c r="CW46" s="7">
         <v>59126.71455970651</v>
       </c>
       <c r="CX46" s="7">
         <v>78426.669991176197</v>
       </c>
       <c r="CY46" s="7">
         <v>102919.13472167324</v>
       </c>
       <c r="CZ46" s="7">
         <v>146918.18645981111</v>
       </c>
-      <c r="DA46" s="7"/>
+      <c r="DA46" s="7">
+        <v>279596.7</v>
+      </c>
       <c r="DB46" s="7"/>
       <c r="DC46" s="7"/>
       <c r="DD46" s="7"/>
       <c r="DE46" s="7"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C47" s="7">
         <v>39333.050749418726</v>
       </c>
       <c r="D47" s="7">
         <v>61880.13428035305</v>
       </c>
       <c r="E47" s="7">
         <v>84540.612212741296</v>
       </c>
       <c r="F47" s="7">
         <v>110033.57874393267</v>
       </c>
       <c r="G47" s="7">
@@ -13990,51 +14062,53 @@
       </c>
       <c r="CS47" s="7">
         <v>1198910.9168771317</v>
       </c>
       <c r="CT47" s="7">
         <v>45967.466101723228</v>
       </c>
       <c r="CU47" s="7">
         <v>94236.936820916031</v>
       </c>
       <c r="CV47" s="7">
         <v>145858.21172059551</v>
       </c>
       <c r="CW47" s="7">
         <v>202516.62149876062</v>
       </c>
       <c r="CX47" s="7">
         <v>255233.60791539931</v>
       </c>
       <c r="CY47" s="7">
         <v>320167.8044668751</v>
       </c>
       <c r="CZ47" s="7">
         <v>451811.96325264731</v>
       </c>
-      <c r="DA47" s="7"/>
+      <c r="DA47" s="7">
+        <v>707536.6</v>
+      </c>
       <c r="DB47" s="7"/>
       <c r="DC47" s="7"/>
       <c r="DD47" s="7"/>
       <c r="DE47" s="7"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G48" s="18" t="s">
@@ -14309,51 +14383,53 @@
       </c>
       <c r="CS48" s="7">
         <v>71624.649832539522</v>
       </c>
       <c r="CT48" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU48" s="7">
         <v>8208.9417233591212</v>
       </c>
       <c r="CV48" s="7">
         <v>12269.789054257752</v>
       </c>
       <c r="CW48" s="7">
         <v>15055.598963975843</v>
       </c>
       <c r="CX48" s="7">
         <v>19368.02629813282</v>
       </c>
       <c r="CY48" s="7">
         <v>25891.797894710733</v>
       </c>
       <c r="CZ48" s="7">
         <v>32784.867006851047</v>
       </c>
-      <c r="DA48" s="7"/>
+      <c r="DA48" s="7">
+        <v>42171.8</v>
+      </c>
       <c r="DB48" s="7"/>
       <c r="DC48" s="7"/>
       <c r="DD48" s="7"/>
       <c r="DE48" s="7"/>
     </row>
     <row r="49" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C49" s="7">
         <v>26185.665088713911</v>
       </c>
       <c r="D49" s="7">
         <v>45044.41560328615</v>
       </c>
       <c r="E49" s="7">
         <v>65510.414549752852</v>
       </c>
       <c r="F49" s="7">
         <v>89379.466718237265</v>
       </c>
       <c r="G49" s="7">
@@ -14628,51 +14704,53 @@
       </c>
       <c r="CS49" s="7">
         <v>556192.6328820549</v>
       </c>
       <c r="CT49" s="7">
         <v>14658.432128038789</v>
       </c>
       <c r="CU49" s="7">
         <v>32098.470702320374</v>
       </c>
       <c r="CV49" s="7">
         <v>54555.882491580414</v>
       </c>
       <c r="CW49" s="7">
         <v>76909.923911105026</v>
       </c>
       <c r="CX49" s="7">
         <v>101826.54325490323</v>
       </c>
       <c r="CY49" s="7">
         <v>135710.78293422272</v>
       </c>
       <c r="CZ49" s="7">
         <v>180718.38259622647</v>
       </c>
-      <c r="DA49" s="7"/>
+      <c r="DA49" s="7">
+        <v>236156</v>
+      </c>
       <c r="DB49" s="7"/>
       <c r="DC49" s="7"/>
       <c r="DD49" s="7"/>
       <c r="DE49" s="7"/>
     </row>
     <row r="50" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C50" s="7">
         <v>53.861242565140401</v>
       </c>
       <c r="D50" s="7">
         <v>80.479749111368861</v>
       </c>
       <c r="E50" s="7">
         <v>109.74379177993858</v>
       </c>
       <c r="F50" s="7">
         <v>140.57798697225644</v>
       </c>
       <c r="G50" s="7">
@@ -14947,51 +15025,53 @@
       </c>
       <c r="CS50" s="7">
         <v>1659.5756422581937</v>
       </c>
       <c r="CT50" s="7">
         <v>60.331216210786451</v>
       </c>
       <c r="CU50" s="7">
         <v>128.82375906756758</v>
       </c>
       <c r="CV50" s="7">
         <v>177.82338034490539</v>
       </c>
       <c r="CW50" s="7">
         <v>215.15226908717605</v>
       </c>
       <c r="CX50" s="7">
         <v>243.45992136107085</v>
       </c>
       <c r="CY50" s="7">
         <v>282.21775286417108</v>
       </c>
       <c r="CZ50" s="7">
         <v>345.6398667583087</v>
       </c>
-      <c r="DA50" s="7"/>
+      <c r="DA50" s="7">
+        <v>440.6</v>
+      </c>
       <c r="DB50" s="7"/>
       <c r="DC50" s="7"/>
       <c r="DD50" s="7"/>
       <c r="DE50" s="7"/>
     </row>
     <row r="51" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C51" s="7">
         <v>532.08586322386623</v>
       </c>
       <c r="D51" s="7">
         <v>817.72741079432456</v>
       </c>
       <c r="E51" s="7">
         <v>1056.2246534739288</v>
       </c>
       <c r="F51" s="7">
         <v>1373.3010901893413</v>
       </c>
       <c r="G51" s="7">
@@ -15266,51 +15346,53 @@
       </c>
       <c r="CS51" s="7">
         <v>8806.7998550749471</v>
       </c>
       <c r="CT51" s="7">
         <v>382.25328735529757</v>
       </c>
       <c r="CU51" s="7">
         <v>759.85163769262374</v>
       </c>
       <c r="CV51" s="7">
         <v>1183.7735189016432</v>
       </c>
       <c r="CW51" s="7">
         <v>1494.0455210442108</v>
       </c>
       <c r="CX51" s="7">
         <v>1710.494907215689</v>
       </c>
       <c r="CY51" s="7">
         <v>1958.650934219183</v>
       </c>
       <c r="CZ51" s="7">
         <v>2674.130549519376</v>
       </c>
-      <c r="DA51" s="7"/>
+      <c r="DA51" s="7">
+        <v>3757.5</v>
+      </c>
       <c r="DB51" s="7"/>
       <c r="DC51" s="7"/>
       <c r="DD51" s="7"/>
       <c r="DE51" s="7"/>
     </row>
     <row r="52" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="7">
         <v>1205.5091756815532</v>
       </c>
       <c r="C52" s="7">
         <v>2394.319785012221</v>
       </c>
       <c r="D52" s="7">
         <v>3851.0834673210593</v>
       </c>
       <c r="E52" s="7">
         <v>6554.1147055791362</v>
       </c>
       <c r="F52" s="7">
         <v>8681.2619801238416</v>
       </c>
       <c r="G52" s="7">
@@ -15585,368 +15667,370 @@
       </c>
       <c r="CS52" s="7">
         <v>55222.280945221297</v>
       </c>
       <c r="CT52" s="7">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU52" s="7">
         <v>9034.185900890845</v>
       </c>
       <c r="CV52" s="7">
         <v>13436.981942597127</v>
       </c>
       <c r="CW52" s="7">
         <v>18597.312375477253</v>
       </c>
       <c r="CX52" s="7">
         <v>23994.636690879386</v>
       </c>
       <c r="CY52" s="7">
         <v>28883.902272918127</v>
       </c>
       <c r="CZ52" s="9">
         <v>34101.668520397579</v>
       </c>
-      <c r="DA52" s="9"/>
+      <c r="DA52" s="9">
+        <v>40386.5</v>
+      </c>
       <c r="DB52" s="7"/>
       <c r="DC52" s="7"/>
       <c r="DD52" s="7"/>
       <c r="DE52" s="7"/>
     </row>
     <row r="54" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="33" t="s">
+      <c r="B54" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="C54" s="33"/>
-[...58 lines deleted...]
-      <c r="CG54" s="26" t="s">
+      <c r="C54" s="31"/>
+      <c r="D54" s="31"/>
+      <c r="E54" s="31"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="31"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="31"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="31"/>
+      <c r="N54" s="31"/>
+      <c r="O54" s="31"/>
+      <c r="P54" s="31"/>
+      <c r="Q54" s="31"/>
+      <c r="R54" s="31"/>
+      <c r="S54" s="31"/>
+      <c r="T54" s="31"/>
+      <c r="U54" s="31"/>
+      <c r="V54" s="31"/>
+      <c r="W54" s="31"/>
+      <c r="X54" s="31"/>
+      <c r="Y54" s="31"/>
+      <c r="Z54" s="31"/>
+      <c r="AA54" s="31"/>
+      <c r="AB54" s="31"/>
+      <c r="AC54" s="31"/>
+      <c r="AD54" s="31"/>
+      <c r="AE54" s="31"/>
+      <c r="AF54" s="31"/>
+      <c r="AG54" s="31"/>
+      <c r="AH54" s="31"/>
+      <c r="AI54" s="31"/>
+      <c r="AJ54" s="31"/>
+      <c r="AK54" s="31"/>
+      <c r="AL54" s="31"/>
+      <c r="AM54" s="31"/>
+      <c r="AN54" s="31"/>
+      <c r="AO54" s="31"/>
+      <c r="AP54" s="31"/>
+      <c r="AQ54" s="31"/>
+      <c r="AR54" s="31"/>
+      <c r="AS54" s="31"/>
+      <c r="AT54" s="31"/>
+      <c r="AU54" s="31"/>
+      <c r="AV54" s="31"/>
+      <c r="AW54" s="31"/>
+      <c r="AX54" s="31"/>
+      <c r="AY54" s="31"/>
+      <c r="AZ54" s="31"/>
+      <c r="BA54" s="31"/>
+      <c r="BB54" s="31"/>
+      <c r="BC54" s="31"/>
+      <c r="BD54" s="31"/>
+      <c r="BE54" s="31"/>
+      <c r="BF54" s="31"/>
+      <c r="BG54" s="31"/>
+      <c r="BH54" s="31"/>
+      <c r="BI54" s="31"/>
+      <c r="CG54" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="CH54" s="26"/>
-[...22 lines deleted...]
-      <c r="DE54" s="26"/>
+      <c r="CH54" s="35"/>
+      <c r="CI54" s="35"/>
+      <c r="CJ54" s="35"/>
+      <c r="CK54" s="35"/>
+      <c r="CL54" s="35"/>
+      <c r="CM54" s="35"/>
+      <c r="CN54" s="35"/>
+      <c r="CO54" s="35"/>
+      <c r="CP54" s="35"/>
+      <c r="CQ54" s="35"/>
+      <c r="CR54" s="35"/>
+      <c r="CS54" s="35"/>
+      <c r="CT54" s="35"/>
+      <c r="CU54" s="35"/>
+      <c r="CV54" s="35"/>
+      <c r="CW54" s="35"/>
+      <c r="CX54" s="35"/>
+      <c r="CY54" s="35"/>
+      <c r="CZ54" s="35"/>
+      <c r="DA54" s="35"/>
+      <c r="DB54" s="35"/>
+      <c r="DC54" s="35"/>
+      <c r="DD54" s="35"/>
+      <c r="DE54" s="35"/>
       <c r="DF54" s="22"/>
       <c r="DG54" s="22"/>
       <c r="DH54" s="22"/>
       <c r="DI54" s="22"/>
       <c r="DJ54" s="22"/>
       <c r="DK54" s="22"/>
       <c r="DL54" s="22"/>
       <c r="DM54" s="22"/>
       <c r="DN54" s="22"/>
       <c r="DO54" s="22"/>
       <c r="DP54" s="22"/>
       <c r="DQ54" s="22"/>
       <c r="DR54" s="22"/>
       <c r="DS54" s="22"/>
       <c r="DT54" s="22"/>
       <c r="DU54" s="22"/>
       <c r="DV54" s="22"/>
       <c r="DW54" s="22"/>
       <c r="DX54" s="22"/>
       <c r="DY54" s="22"/>
       <c r="DZ54" s="22"/>
       <c r="EA54" s="22"/>
       <c r="EB54" s="22"/>
       <c r="EC54" s="22"/>
       <c r="ED54" s="22"/>
       <c r="EE54" s="22"/>
       <c r="EF54" s="22"/>
       <c r="EG54" s="22"/>
       <c r="EH54" s="22"/>
       <c r="EI54" s="22"/>
       <c r="EJ54" s="22"/>
       <c r="EK54" s="22"/>
       <c r="EL54" s="22"/>
       <c r="EM54" s="22"/>
       <c r="EN54" s="22"/>
       <c r="EO54" s="22"/>
     </row>
     <row r="55" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="30" t="s">
+      <c r="K55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="L55" s="30"/>
-      <c r="M55" s="30"/>
+      <c r="L55" s="25"/>
+      <c r="M55" s="25"/>
       <c r="W55" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X55" s="32"/>
       <c r="Y55" s="32"/>
-      <c r="AH55" s="30" t="s">
+      <c r="AH55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AI55" s="30"/>
-[...2 lines deleted...]
-      <c r="AT55" s="30" t="s">
+      <c r="AI55" s="25"/>
+      <c r="AJ55" s="25"/>
+      <c r="AK55" s="25"/>
+      <c r="AT55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AU55" s="30"/>
-[...2 lines deleted...]
-      <c r="BF55" s="30" t="s">
+      <c r="AU55" s="25"/>
+      <c r="AV55" s="25"/>
+      <c r="AW55" s="25"/>
+      <c r="BF55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BG55" s="30"/>
-[...2 lines deleted...]
-      <c r="BR55" s="30" t="s">
+      <c r="BG55" s="25"/>
+      <c r="BH55" s="25"/>
+      <c r="BI55" s="25"/>
+      <c r="BR55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BS55" s="30"/>
-[...2 lines deleted...]
-      <c r="CD55" s="30" t="s">
+      <c r="BS55" s="25"/>
+      <c r="BT55" s="25"/>
+      <c r="BU55" s="25"/>
+      <c r="CD55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CE55" s="30"/>
-[...2 lines deleted...]
-      <c r="CP55" s="30" t="s">
+      <c r="CE55" s="25"/>
+      <c r="CF55" s="25"/>
+      <c r="CG55" s="25"/>
+      <c r="CP55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CQ55" s="30"/>
-[...2 lines deleted...]
-      <c r="DB55" s="30" t="s">
+      <c r="CQ55" s="25"/>
+      <c r="CR55" s="25"/>
+      <c r="CS55" s="25"/>
+      <c r="DB55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="DC55" s="30"/>
-[...1 lines deleted...]
-      <c r="DE55" s="30"/>
+      <c r="DC55" s="25"/>
+      <c r="DD55" s="25"/>
+      <c r="DE55" s="25"/>
     </row>
     <row r="56" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="34"/>
-      <c r="B56" s="27" t="s">
+      <c r="A56" s="29"/>
+      <c r="B56" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="C56" s="28"/>
-[...10 lines deleted...]
-      <c r="N56" s="27" t="s">
+      <c r="C56" s="27"/>
+      <c r="D56" s="27"/>
+      <c r="E56" s="27"/>
+      <c r="F56" s="27"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="27"/>
+      <c r="I56" s="27"/>
+      <c r="J56" s="27"/>
+      <c r="K56" s="27"/>
+      <c r="L56" s="27"/>
+      <c r="M56" s="28"/>
+      <c r="N56" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="O56" s="28"/>
-[...10 lines deleted...]
-      <c r="Z56" s="27" t="s">
+      <c r="O56" s="27"/>
+      <c r="P56" s="27"/>
+      <c r="Q56" s="27"/>
+      <c r="R56" s="27"/>
+      <c r="S56" s="27"/>
+      <c r="T56" s="27"/>
+      <c r="U56" s="27"/>
+      <c r="V56" s="27"/>
+      <c r="W56" s="27"/>
+      <c r="X56" s="27"/>
+      <c r="Y56" s="28"/>
+      <c r="Z56" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="AA56" s="28"/>
-[...10 lines deleted...]
-      <c r="AL56" s="27" t="s">
+      <c r="AA56" s="27"/>
+      <c r="AB56" s="27"/>
+      <c r="AC56" s="27"/>
+      <c r="AD56" s="27"/>
+      <c r="AE56" s="27"/>
+      <c r="AF56" s="27"/>
+      <c r="AG56" s="27"/>
+      <c r="AH56" s="27"/>
+      <c r="AI56" s="27"/>
+      <c r="AJ56" s="27"/>
+      <c r="AK56" s="28"/>
+      <c r="AL56" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="AM56" s="28"/>
-[...10 lines deleted...]
-      <c r="AX56" s="27" t="s">
+      <c r="AM56" s="27"/>
+      <c r="AN56" s="27"/>
+      <c r="AO56" s="27"/>
+      <c r="AP56" s="27"/>
+      <c r="AQ56" s="27"/>
+      <c r="AR56" s="27"/>
+      <c r="AS56" s="27"/>
+      <c r="AT56" s="27"/>
+      <c r="AU56" s="27"/>
+      <c r="AV56" s="27"/>
+      <c r="AW56" s="28"/>
+      <c r="AX56" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="AY56" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="27" t="s">
+      <c r="AY56" s="27"/>
+      <c r="AZ56" s="27"/>
+      <c r="BA56" s="27"/>
+      <c r="BB56" s="27"/>
+      <c r="BC56" s="27"/>
+      <c r="BD56" s="27"/>
+      <c r="BE56" s="27"/>
+      <c r="BF56" s="27"/>
+      <c r="BG56" s="27"/>
+      <c r="BH56" s="27"/>
+      <c r="BI56" s="28"/>
+      <c r="BJ56" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="BK56" s="28"/>
-[...10 lines deleted...]
-      <c r="BV56" s="27" t="s">
+      <c r="BK56" s="27"/>
+      <c r="BL56" s="27"/>
+      <c r="BM56" s="27"/>
+      <c r="BN56" s="27"/>
+      <c r="BO56" s="27"/>
+      <c r="BP56" s="27"/>
+      <c r="BQ56" s="27"/>
+      <c r="BR56" s="27"/>
+      <c r="BS56" s="27"/>
+      <c r="BT56" s="27"/>
+      <c r="BU56" s="28"/>
+      <c r="BV56" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="BW56" s="28"/>
-[...10 lines deleted...]
-      <c r="CH56" s="27" t="s">
+      <c r="BW56" s="27"/>
+      <c r="BX56" s="27"/>
+      <c r="BY56" s="27"/>
+      <c r="BZ56" s="27"/>
+      <c r="CA56" s="27"/>
+      <c r="CB56" s="27"/>
+      <c r="CC56" s="27"/>
+      <c r="CD56" s="27"/>
+      <c r="CE56" s="27"/>
+      <c r="CF56" s="27"/>
+      <c r="CG56" s="28"/>
+      <c r="CH56" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="CI56" s="28"/>
-[...10 lines deleted...]
-      <c r="CT56" s="27" t="s">
+      <c r="CI56" s="27"/>
+      <c r="CJ56" s="27"/>
+      <c r="CK56" s="27"/>
+      <c r="CL56" s="27"/>
+      <c r="CM56" s="27"/>
+      <c r="CN56" s="27"/>
+      <c r="CO56" s="27"/>
+      <c r="CP56" s="27"/>
+      <c r="CQ56" s="27"/>
+      <c r="CR56" s="27"/>
+      <c r="CS56" s="28"/>
+      <c r="CT56" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="CU56" s="28"/>
-[...9 lines deleted...]
-      <c r="DE56" s="29"/>
+      <c r="CU56" s="27"/>
+      <c r="CV56" s="27"/>
+      <c r="CW56" s="27"/>
+      <c r="CX56" s="27"/>
+      <c r="CY56" s="27"/>
+      <c r="CZ56" s="27"/>
+      <c r="DA56" s="27"/>
+      <c r="DB56" s="27"/>
+      <c r="DC56" s="27"/>
+      <c r="DD56" s="27"/>
+      <c r="DE56" s="28"/>
     </row>
     <row r="57" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="35"/>
+      <c r="A57" s="30"/>
       <c r="B57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J57" s="10" t="s">
@@ -16541,51 +16625,53 @@
       </c>
       <c r="CS58" s="1">
         <v>5888573.0768552599</v>
       </c>
       <c r="CT58" s="1">
         <v>17721.096678214919</v>
       </c>
       <c r="CU58" s="1">
         <v>35736.881485100515</v>
       </c>
       <c r="CV58" s="1">
         <v>52525.421586184631</v>
       </c>
       <c r="CW58" s="1">
         <v>70563.592965951975</v>
       </c>
       <c r="CX58" s="12">
         <v>85240.786245757612</v>
       </c>
       <c r="CY58" s="13">
         <v>114214.32312030278</v>
       </c>
       <c r="CZ58" s="13">
         <v>496208.48027708783</v>
       </c>
-      <c r="DA58" s="13"/>
+      <c r="DA58" s="13">
+        <v>1549518.4</v>
+      </c>
       <c r="DB58" s="1"/>
       <c r="DC58" s="1"/>
       <c r="DD58" s="1"/>
       <c r="DE58" s="1"/>
     </row>
     <row r="59" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G59" s="18" t="s">
@@ -16860,51 +16946,53 @@
       </c>
       <c r="CS59" s="7">
         <v>243984.19886002343</v>
       </c>
       <c r="CT59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CV59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CW59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CX59" s="7">
         <v>0</v>
       </c>
       <c r="CY59" s="21">
         <v>0</v>
       </c>
       <c r="CZ59" s="7">
         <v>19556.215915286652</v>
       </c>
-      <c r="DA59" s="7"/>
+      <c r="DA59" s="7">
+        <v>46975.6</v>
+      </c>
       <c r="DB59" s="7"/>
       <c r="DC59" s="7"/>
       <c r="DD59" s="2"/>
       <c r="DE59" s="7"/>
     </row>
     <row r="60" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C60" s="2">
         <v>233.48817902350675</v>
       </c>
       <c r="D60" s="2">
         <v>350.23226853526012</v>
       </c>
       <c r="E60" s="2">
         <v>466.97635804701349</v>
       </c>
       <c r="F60" s="2">
         <v>583.72044755876686</v>
       </c>
       <c r="G60" s="2">
@@ -17179,51 +17267,53 @@
       </c>
       <c r="CS60" s="7">
         <v>829146.11814538518</v>
       </c>
       <c r="CT60" s="23">
         <v>271.76481409550001</v>
       </c>
       <c r="CU60" s="7">
         <v>580.93389095626662</v>
       </c>
       <c r="CV60" s="23">
         <v>823.78486403124998</v>
       </c>
       <c r="CW60" s="23">
         <v>1027.4243921329332</v>
       </c>
       <c r="CX60" s="7">
         <v>1172.3335659848331</v>
       </c>
       <c r="CY60" s="9">
         <v>1370.1177409808665</v>
       </c>
       <c r="CZ60" s="7">
         <v>10601.665663013309</v>
       </c>
-      <c r="DA60" s="7"/>
+      <c r="DA60" s="7">
+        <v>140268.29999999999</v>
+      </c>
       <c r="DB60" s="7"/>
       <c r="DC60" s="7"/>
       <c r="DD60" s="7"/>
       <c r="DE60" s="7"/>
     </row>
     <row r="61" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C61" s="2">
         <v>389.19605746666667</v>
       </c>
       <c r="D61" s="2">
         <v>583.79408620000004</v>
       </c>
       <c r="E61" s="2">
         <v>778.39211493333335</v>
       </c>
       <c r="F61" s="2">
         <v>972.99014366666665</v>
       </c>
       <c r="G61" s="2">
@@ -17498,51 +17588,53 @@
       </c>
       <c r="CS61" s="7">
         <v>188742.08297203455</v>
       </c>
       <c r="CT61" s="23">
         <v>966.52688603624983</v>
       </c>
       <c r="CU61" s="7">
         <v>2221.645615520833</v>
       </c>
       <c r="CV61" s="23">
         <v>3819.7740559824997</v>
       </c>
       <c r="CW61" s="23">
         <v>5010.6604114233332</v>
       </c>
       <c r="CX61" s="7">
         <v>5818.475294312083</v>
       </c>
       <c r="CY61" s="9">
         <v>6602.6793052610165</v>
       </c>
       <c r="CZ61" s="7">
         <v>39145.372748478847</v>
       </c>
-      <c r="DA61" s="7"/>
+      <c r="DA61" s="7">
+        <v>85983.4</v>
+      </c>
       <c r="DB61" s="7"/>
       <c r="DC61" s="7"/>
       <c r="DD61" s="7"/>
       <c r="DE61" s="7"/>
     </row>
     <row r="62" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C62" s="2">
         <v>2061.5470122959387</v>
       </c>
       <c r="D62" s="2">
         <v>3092.320518443908</v>
       </c>
       <c r="E62" s="2">
         <v>4306.9392625418768</v>
       </c>
       <c r="F62" s="2">
         <v>6694.1302201101407</v>
       </c>
       <c r="G62" s="2">
@@ -17817,51 +17909,53 @@
       </c>
       <c r="CS62" s="7">
         <v>309021.359960726</v>
       </c>
       <c r="CT62" s="23">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU62" s="7">
         <v>6979.2391903586667</v>
       </c>
       <c r="CV62" s="23">
         <v>9993.763695802083</v>
       </c>
       <c r="CW62" s="23">
         <v>14937.071669694167</v>
       </c>
       <c r="CX62" s="7">
         <v>18753.355472566778</v>
       </c>
       <c r="CY62" s="9">
         <v>22904.258489140528</v>
       </c>
       <c r="CZ62" s="7">
         <v>61990.309866066615</v>
       </c>
-      <c r="DA62" s="7"/>
+      <c r="DA62" s="7">
+        <v>122716.7</v>
+      </c>
       <c r="DB62" s="7"/>
       <c r="DC62" s="7"/>
       <c r="DD62" s="7"/>
       <c r="DE62" s="7"/>
     </row>
     <row r="63" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C63" s="2">
         <v>113.62037437073811</v>
       </c>
       <c r="D63" s="2">
         <v>170.43056155610716</v>
       </c>
       <c r="E63" s="2">
         <v>227.24074874147621</v>
       </c>
       <c r="F63" s="2">
         <v>284.05093592684528</v>
       </c>
       <c r="G63" s="2">
@@ -18136,51 +18230,53 @@
       </c>
       <c r="CS63" s="7">
         <v>58478.646772462329</v>
       </c>
       <c r="CT63" s="23">
         <v>76.249031169583333</v>
       </c>
       <c r="CU63" s="7">
         <v>174.29023950291668</v>
       </c>
       <c r="CV63" s="23">
         <v>269.11702002875001</v>
       </c>
       <c r="CW63" s="23">
         <v>357.84574159458333</v>
       </c>
       <c r="CX63" s="7">
         <v>438.44371788041667</v>
       </c>
       <c r="CY63" s="9">
         <v>536.48492621374999</v>
       </c>
       <c r="CZ63" s="7">
         <v>9376.5449620027939</v>
       </c>
-      <c r="DA63" s="7"/>
+      <c r="DA63" s="7">
+        <v>23538.6</v>
+      </c>
       <c r="DB63" s="7"/>
       <c r="DC63" s="7"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C64" s="2">
         <v>11.343979777765773</v>
       </c>
       <c r="D64" s="2">
         <v>17.015969666648658</v>
       </c>
       <c r="E64" s="2">
         <v>22.687959555531545</v>
       </c>
       <c r="F64" s="2">
         <v>28.359949444414433</v>
       </c>
       <c r="G64" s="2">
@@ -18455,51 +18551,53 @@
       </c>
       <c r="CS64" s="7">
         <v>128764.46873131569</v>
       </c>
       <c r="CT64" s="24">
         <v>742.26039097749992</v>
       </c>
       <c r="CU64" s="7">
         <v>1489.1089581949998</v>
       </c>
       <c r="CV64" s="23">
         <v>2030.4825027249997</v>
       </c>
       <c r="CW64" s="23">
         <v>2568.3824632974997</v>
       </c>
       <c r="CX64" s="7">
         <v>2892.8301710199999</v>
       </c>
       <c r="CY64" s="9">
         <v>3246.19506138</v>
       </c>
       <c r="CZ64" s="7">
         <v>30760.943294648216</v>
       </c>
-      <c r="DA64" s="7"/>
+      <c r="DA64" s="7">
+        <v>60691</v>
+      </c>
       <c r="DB64" s="7"/>
       <c r="DC64" s="7"/>
       <c r="DD64" s="7"/>
       <c r="DE64" s="7"/>
     </row>
     <row r="65" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C65" s="2">
         <v>98.236014249999997</v>
       </c>
       <c r="D65" s="2">
         <v>147.354021375</v>
       </c>
       <c r="E65" s="2">
         <v>196.47202849999999</v>
       </c>
       <c r="F65" s="2">
         <v>430.26989147357017</v>
       </c>
       <c r="G65" s="2">
@@ -18774,51 +18872,53 @@
       </c>
       <c r="CS65" s="7">
         <v>308021.20573353884</v>
       </c>
       <c r="CT65" s="24">
         <v>62.338332161666671</v>
       </c>
       <c r="CU65" s="7">
         <v>130.50718639749999</v>
       </c>
       <c r="CV65" s="23">
         <v>182.34735665833333</v>
       </c>
       <c r="CW65" s="23">
         <v>226.58902777833333</v>
       </c>
       <c r="CX65" s="7">
         <v>694.68970596751092</v>
       </c>
       <c r="CY65" s="9">
         <v>7789.98081793455</v>
       </c>
       <c r="CZ65" s="7">
         <v>47745.637896594213</v>
       </c>
-      <c r="DA65" s="7"/>
+      <c r="DA65" s="7">
+        <v>126506</v>
+      </c>
       <c r="DB65" s="7"/>
       <c r="DC65" s="7"/>
       <c r="DD65" s="7"/>
       <c r="DE65" s="7"/>
     </row>
     <row r="66" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G66" s="18" t="s">
@@ -19093,51 +19193,53 @@
       </c>
       <c r="CS66" s="7">
         <v>282604.58626125206</v>
       </c>
       <c r="CT66" s="23">
         <v>34.760418666666666</v>
       </c>
       <c r="CU66" s="7">
         <v>74.304545983333341</v>
       </c>
       <c r="CV66" s="23">
         <v>102.05893875833334</v>
       </c>
       <c r="CW66" s="23">
         <v>123.451668125</v>
       </c>
       <c r="CX66" s="7">
         <v>2368.0937621418107</v>
       </c>
       <c r="CY66" s="9">
         <v>4879.8755374723105</v>
       </c>
       <c r="CZ66" s="7">
         <v>31268.180665506439</v>
       </c>
-      <c r="DA66" s="7"/>
+      <c r="DA66" s="7">
+        <v>87637.8</v>
+      </c>
       <c r="DB66" s="7"/>
       <c r="DC66" s="7"/>
       <c r="DD66" s="7"/>
       <c r="DE66" s="7"/>
     </row>
     <row r="67" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C67" s="2">
         <v>345.98732662672177</v>
       </c>
       <c r="D67" s="2">
         <v>518.98098994008262</v>
       </c>
       <c r="E67" s="2">
         <v>691.97465325344353</v>
       </c>
       <c r="F67" s="2">
         <v>864.96831656680445</v>
       </c>
       <c r="G67" s="2">
@@ -19412,51 +19514,53 @@
       </c>
       <c r="CS67" s="7">
         <v>286516.46570195933</v>
       </c>
       <c r="CT67" s="23">
         <v>211.98635630333331</v>
       </c>
       <c r="CU67" s="7">
         <v>474.66703329833331</v>
       </c>
       <c r="CV67" s="23">
         <v>638.71277675166664</v>
       </c>
       <c r="CW67" s="23">
         <v>768.17566737833329</v>
       </c>
       <c r="CX67" s="7">
         <v>847.23082654999996</v>
       </c>
       <c r="CY67" s="9">
         <v>925.22771792166668</v>
       </c>
       <c r="CZ67" s="7">
         <v>27804.195186304682</v>
       </c>
-      <c r="DA67" s="7"/>
+      <c r="DA67" s="7">
+        <v>78647.100000000006</v>
+      </c>
       <c r="DB67" s="7"/>
       <c r="DC67" s="7"/>
       <c r="DD67" s="7"/>
       <c r="DE67" s="7"/>
     </row>
     <row r="68" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C68" s="2">
         <v>1.9322831233333333</v>
       </c>
       <c r="D68" s="2">
         <v>2.8984246850000002</v>
       </c>
       <c r="E68" s="2">
         <v>3.8645662466666666</v>
       </c>
       <c r="F68" s="2">
         <v>4.830707808333333</v>
       </c>
       <c r="G68" s="2">
@@ -19731,51 +19835,53 @@
       </c>
       <c r="CS68" s="7">
         <v>746630.39737446699</v>
       </c>
       <c r="CT68" s="23">
         <v>12.206886124999999</v>
       </c>
       <c r="CU68" s="7">
         <v>34.774386124999999</v>
       </c>
       <c r="CV68" s="23">
         <v>51.491052791666661</v>
       </c>
       <c r="CW68" s="23">
         <v>64.864386124999996</v>
       </c>
       <c r="CX68" s="7">
         <v>78.237719458333331</v>
       </c>
       <c r="CY68" s="9">
         <v>573.77582045833333</v>
       </c>
       <c r="CZ68" s="7">
         <v>11418.497200610418</v>
       </c>
-      <c r="DA68" s="7"/>
+      <c r="DA68" s="7">
+        <v>143923.70000000001</v>
+      </c>
       <c r="DB68" s="7"/>
       <c r="DC68" s="7"/>
       <c r="DD68" s="7"/>
       <c r="DE68" s="7"/>
     </row>
     <row r="69" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C69" s="2">
         <v>14.29883612967533</v>
       </c>
       <c r="D69" s="2">
         <v>21.448254194512995</v>
       </c>
       <c r="E69" s="2">
         <v>28.597672259350659</v>
       </c>
       <c r="F69" s="2">
         <v>103.10745572591192</v>
       </c>
       <c r="G69" s="2">
@@ -20050,51 +20156,53 @@
       </c>
       <c r="CS69" s="7">
         <v>153520.91930398345</v>
       </c>
       <c r="CT69" s="23">
         <v>27.656786991666664</v>
       </c>
       <c r="CU69" s="7">
         <v>59.820401845833331</v>
       </c>
       <c r="CV69" s="23">
         <v>77.535073158333333</v>
       </c>
       <c r="CW69" s="23">
         <v>90.669579358333337</v>
       </c>
       <c r="CX69" s="7">
         <v>188.48959462317288</v>
       </c>
       <c r="CY69" s="9">
         <v>419.69753136266525</v>
       </c>
       <c r="CZ69" s="7">
         <v>11016.799971461856</v>
       </c>
-      <c r="DA69" s="7"/>
+      <c r="DA69" s="7">
+        <v>43148.5</v>
+      </c>
       <c r="DB69" s="7"/>
       <c r="DC69" s="7"/>
       <c r="DD69" s="7"/>
       <c r="DE69" s="7"/>
     </row>
     <row r="70" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C70" s="2">
         <v>81.10472857001443</v>
       </c>
       <c r="D70" s="2">
         <v>121.65709285502165</v>
       </c>
       <c r="E70" s="2">
         <v>162.20945714002886</v>
       </c>
       <c r="F70" s="2">
         <v>202.76182142503609</v>
       </c>
       <c r="G70" s="2">
@@ -20369,51 +20477,53 @@
       </c>
       <c r="CS70" s="7">
         <v>6565.949199288666</v>
       </c>
       <c r="CT70" s="23">
         <v>49.58331410000001</v>
       </c>
       <c r="CU70" s="24">
         <v>231.24059533541669</v>
       </c>
       <c r="CV70" s="23">
         <v>333.29752442500001</v>
       </c>
       <c r="CW70" s="23">
         <v>409.82143225833335</v>
       </c>
       <c r="CX70" s="7">
         <v>458.59482633541671</v>
       </c>
       <c r="CY70" s="9">
         <v>495.1247014570834</v>
       </c>
       <c r="CZ70" s="7">
         <v>910.94428642383332</v>
       </c>
-      <c r="DA70" s="7"/>
+      <c r="DA70" s="7">
+        <v>4478.3999999999996</v>
+      </c>
       <c r="DB70" s="7"/>
       <c r="DC70" s="7"/>
       <c r="DD70" s="7"/>
       <c r="DE70" s="7"/>
     </row>
     <row r="71" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="2">
         <v>229.14729803333333</v>
       </c>
       <c r="C71" s="2">
         <v>458.29459606666666</v>
       </c>
       <c r="D71" s="2">
         <v>687.44189410000001</v>
       </c>
       <c r="E71" s="2">
         <v>916.58919213333331</v>
       </c>
       <c r="F71" s="2">
         <v>1145.7364901666667</v>
       </c>
       <c r="G71" s="2">
@@ -20688,51 +20798,53 @@
       </c>
       <c r="CS71" s="7">
         <v>382129.59696105152</v>
       </c>
       <c r="CT71" s="23">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU71" s="7">
         <v>2459.8999582895835</v>
       </c>
       <c r="CV71" s="23">
         <v>3552.0620803366669</v>
       </c>
       <c r="CW71" s="23">
         <v>4578.8323692258336</v>
       </c>
       <c r="CX71" s="7">
         <v>5070.8535255950001</v>
       </c>
       <c r="CY71" s="7">
         <v>5795.3304701841671</v>
       </c>
       <c r="CZ71" s="7">
         <v>20469.949164130459</v>
       </c>
-      <c r="DA71" s="7"/>
+      <c r="DA71" s="7">
+        <v>51352.9</v>
+      </c>
       <c r="DB71" s="7"/>
       <c r="DC71" s="7"/>
       <c r="DD71" s="7"/>
       <c r="DE71" s="7"/>
     </row>
     <row r="72" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="2">
         <v>3.7758027183333334</v>
       </c>
       <c r="C72" s="2">
         <v>7.5516054366666667</v>
       </c>
       <c r="D72" s="2">
         <v>11.327408155000001</v>
       </c>
       <c r="E72" s="2">
         <v>15.103210873333333</v>
       </c>
       <c r="F72" s="2">
         <v>18.879013591666666</v>
       </c>
       <c r="G72" s="2">
@@ -21007,51 +21119,53 @@
       </c>
       <c r="CS72" s="7">
         <v>894108.23733053578</v>
       </c>
       <c r="CT72" s="23">
         <v>219.06855363999998</v>
       </c>
       <c r="CU72" s="7">
         <v>415.45911837166659</v>
       </c>
       <c r="CV72" s="23">
         <v>597.32446716999993</v>
       </c>
       <c r="CW72" s="23">
         <v>700.84993591999989</v>
       </c>
       <c r="CX72" s="7">
         <v>746.65059769666652</v>
       </c>
       <c r="CY72" s="7">
         <v>829.95199011499983</v>
       </c>
       <c r="CZ72" s="7">
         <v>17340.606958295342</v>
       </c>
-      <c r="DA72" s="7"/>
+      <c r="DA72" s="7">
+        <v>121486.1</v>
+      </c>
       <c r="DB72" s="7"/>
       <c r="DC72" s="7"/>
       <c r="DD72" s="7"/>
       <c r="DE72" s="7"/>
     </row>
     <row r="73" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="2">
         <v>2003.3876383526035</v>
       </c>
       <c r="C73" s="2">
         <v>4006.775276705207</v>
       </c>
       <c r="D73" s="2">
         <v>6010.1629150578101</v>
       </c>
       <c r="E73" s="2">
         <v>8059.5612681026141</v>
       </c>
       <c r="F73" s="2">
         <v>10689.658157792404</v>
       </c>
       <c r="G73" s="2">
@@ -21326,51 +21440,53 @@
       </c>
       <c r="CS73" s="7">
         <v>750913.82369213842</v>
       </c>
       <c r="CT73" s="23">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU73" s="7">
         <v>17439.400317921834</v>
       </c>
       <c r="CV73" s="23">
         <v>25806.471798939216</v>
       </c>
       <c r="CW73" s="23">
         <v>34411.086822597783</v>
       </c>
       <c r="CX73" s="7">
         <v>39674.080861030598</v>
       </c>
       <c r="CY73" s="7">
         <v>51027.690734000149</v>
       </c>
       <c r="CZ73" s="7">
         <v>130037.05280024372</v>
       </c>
-      <c r="DA73" s="7"/>
+      <c r="DA73" s="7">
+        <v>346938.6</v>
+      </c>
       <c r="DB73" s="7"/>
       <c r="DC73" s="7"/>
       <c r="DD73" s="7"/>
       <c r="DE73" s="7"/>
     </row>
     <row r="74" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G74" s="18" t="s">
@@ -21645,51 +21761,53 @@
       </c>
       <c r="CS74" s="7">
         <v>12705.353561048778</v>
       </c>
       <c r="CT74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CV74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CW74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CX74" s="7">
         <v>0</v>
       </c>
       <c r="CY74" s="7">
         <v>0</v>
       </c>
       <c r="CZ74" s="7">
         <v>1321.9108442081722</v>
       </c>
-      <c r="DA74" s="7"/>
+      <c r="DA74" s="7">
+        <v>5382</v>
+      </c>
       <c r="DB74" s="7"/>
       <c r="DC74" s="7"/>
       <c r="DD74" s="7"/>
       <c r="DE74" s="7"/>
     </row>
     <row r="75" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="2">
         <v>45.546589833333336</v>
       </c>
       <c r="C75" s="2">
         <v>91.093179666666671</v>
       </c>
       <c r="D75" s="2">
         <v>136.6397695</v>
       </c>
       <c r="E75" s="2">
         <v>182.18635933333334</v>
       </c>
       <c r="F75" s="2">
         <v>227.73294916666669</v>
       </c>
       <c r="G75" s="2">
@@ -21964,51 +22082,53 @@
       </c>
       <c r="CS75" s="7">
         <v>283142.59387465089</v>
       </c>
       <c r="CT75" s="23">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU75" s="7">
         <v>3.3964315000000003</v>
       </c>
       <c r="CV75" s="23">
         <v>4.7362548916666665</v>
       </c>
       <c r="CW75" s="23">
         <v>5.8036178583333333</v>
       </c>
       <c r="CX75" s="7">
         <v>6.4758241999999999</v>
       </c>
       <c r="CY75" s="7">
         <v>7.243741841666667</v>
       </c>
       <c r="CZ75" s="7">
         <v>16474.384398543236</v>
       </c>
-      <c r="DA75" s="7"/>
+      <c r="DA75" s="7">
+        <v>47026.400000000001</v>
+      </c>
       <c r="DB75" s="7"/>
       <c r="DC75" s="7"/>
       <c r="DD75" s="7"/>
       <c r="DE75" s="7"/>
     </row>
     <row r="76" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="2">
         <v>13.425647292666666</v>
       </c>
       <c r="C76" s="2">
         <v>26.851294585333331</v>
       </c>
       <c r="D76" s="2">
         <v>40.276941877999995</v>
       </c>
       <c r="E76" s="2">
         <v>53.702589170666663</v>
       </c>
       <c r="F76" s="2">
         <v>67.128236463333323</v>
       </c>
       <c r="G76" s="2">
@@ -22283,51 +22403,53 @@
       </c>
       <c r="CS76" s="7">
         <v>1358.0526264750001</v>
       </c>
       <c r="CT76" s="7">
         <v>50.017755288333333</v>
       </c>
       <c r="CU76" s="7">
         <v>108.24529733416668</v>
       </c>
       <c r="CV76" s="23">
         <v>140.21573717166669</v>
       </c>
       <c r="CW76" s="23">
         <v>163.9647091716667</v>
       </c>
       <c r="CX76" s="7">
         <v>180.17590689083337</v>
       </c>
       <c r="CY76" s="7">
         <v>201.97801681500005</v>
       </c>
       <c r="CZ76" s="7">
         <v>249.18202152071314</v>
       </c>
-      <c r="DA76" s="7"/>
+      <c r="DA76" s="7">
+        <v>323.7</v>
+      </c>
       <c r="DB76" s="7"/>
       <c r="DC76" s="7"/>
       <c r="DD76" s="7"/>
       <c r="DE76" s="7"/>
     </row>
     <row r="77" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="2">
         <v>170.48553590879038</v>
       </c>
       <c r="C77" s="2">
         <v>340.97107181758076</v>
       </c>
       <c r="D77" s="2">
         <v>511.45660772637115</v>
       </c>
       <c r="E77" s="2">
         <v>681.94214363516153</v>
       </c>
       <c r="F77" s="2">
         <v>852.42767954395185</v>
       </c>
       <c r="G77" s="2">
@@ -22602,51 +22724,53 @@
       </c>
       <c r="CS77" s="7">
         <v>8434.6611532594434</v>
       </c>
       <c r="CT77" s="7">
         <v>359.73478689166666</v>
       </c>
       <c r="CU77" s="7">
         <v>718.6655853758333</v>
       </c>
       <c r="CV77" s="7">
         <v>1111.6989261183332</v>
       </c>
       <c r="CW77" s="23">
         <v>1400.8634896383332</v>
       </c>
       <c r="CX77" s="7">
         <v>1596.3054187391665</v>
       </c>
       <c r="CY77" s="7">
         <v>1786.0649743349998</v>
       </c>
       <c r="CZ77" s="7">
         <v>2489.3322855847109</v>
       </c>
-      <c r="DA77" s="7"/>
+      <c r="DA77" s="7">
+        <v>3558.2</v>
+      </c>
       <c r="DB77" s="7"/>
       <c r="DC77" s="7"/>
       <c r="DD77" s="7"/>
       <c r="DE77" s="7"/>
     </row>
     <row r="78" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="2">
         <v>95.069314462949137</v>
       </c>
       <c r="C78" s="2">
         <v>190.13862892589827</v>
       </c>
       <c r="D78" s="2">
         <v>285.20794338884741</v>
       </c>
       <c r="E78" s="2">
         <v>412.07766189629655</v>
       </c>
       <c r="F78" s="2">
         <v>546.60483541654366</v>
       </c>
       <c r="G78" s="2">
@@ -22921,367 +23045,369 @@
       </c>
       <c r="CS78" s="7">
         <v>13784.358639663711</v>
       </c>
       <c r="CT78" s="7">
         <v>974.55134392000014</v>
       </c>
       <c r="CU78" s="7">
         <v>2141.2827327883333</v>
       </c>
       <c r="CV78" s="7">
         <v>2990.547460444167</v>
       </c>
       <c r="CW78" s="23">
         <v>3717.2355823741668</v>
       </c>
       <c r="CX78" s="7">
         <v>4255.4694547649997</v>
       </c>
       <c r="CY78" s="7">
         <v>4822.6455434290328</v>
       </c>
       <c r="CZ78" s="7">
         <v>6230.7541481636363</v>
       </c>
-      <c r="DA78" s="7"/>
+      <c r="DA78" s="7">
+        <v>8935.7000000000007</v>
+      </c>
       <c r="DB78" s="7"/>
       <c r="DC78" s="7"/>
       <c r="DD78" s="7"/>
       <c r="DE78" s="7"/>
     </row>
     <row r="80" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="33" t="s">
+      <c r="B80" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="C80" s="33"/>
-[...58 lines deleted...]
-      <c r="CH80" s="26" t="s">
+      <c r="C80" s="31"/>
+      <c r="D80" s="31"/>
+      <c r="E80" s="31"/>
+      <c r="F80" s="31"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
+      <c r="I80" s="31"/>
+      <c r="J80" s="31"/>
+      <c r="K80" s="31"/>
+      <c r="L80" s="31"/>
+      <c r="M80" s="31"/>
+      <c r="N80" s="31"/>
+      <c r="O80" s="31"/>
+      <c r="P80" s="31"/>
+      <c r="Q80" s="31"/>
+      <c r="R80" s="31"/>
+      <c r="S80" s="31"/>
+      <c r="T80" s="31"/>
+      <c r="U80" s="31"/>
+      <c r="V80" s="31"/>
+      <c r="W80" s="31"/>
+      <c r="X80" s="31"/>
+      <c r="Y80" s="31"/>
+      <c r="Z80" s="31"/>
+      <c r="AA80" s="31"/>
+      <c r="AB80" s="31"/>
+      <c r="AC80" s="31"/>
+      <c r="AD80" s="31"/>
+      <c r="AE80" s="31"/>
+      <c r="AF80" s="31"/>
+      <c r="AG80" s="31"/>
+      <c r="AH80" s="31"/>
+      <c r="AI80" s="31"/>
+      <c r="AJ80" s="31"/>
+      <c r="AK80" s="31"/>
+      <c r="AL80" s="31"/>
+      <c r="AM80" s="31"/>
+      <c r="AN80" s="31"/>
+      <c r="AO80" s="31"/>
+      <c r="AP80" s="31"/>
+      <c r="AQ80" s="31"/>
+      <c r="AR80" s="31"/>
+      <c r="AS80" s="31"/>
+      <c r="AT80" s="31"/>
+      <c r="AU80" s="31"/>
+      <c r="AV80" s="31"/>
+      <c r="AW80" s="31"/>
+      <c r="AX80" s="31"/>
+      <c r="AY80" s="31"/>
+      <c r="AZ80" s="31"/>
+      <c r="BA80" s="31"/>
+      <c r="BB80" s="31"/>
+      <c r="BC80" s="31"/>
+      <c r="BD80" s="31"/>
+      <c r="BE80" s="31"/>
+      <c r="BF80" s="31"/>
+      <c r="BG80" s="31"/>
+      <c r="BH80" s="31"/>
+      <c r="BI80" s="31"/>
+      <c r="CH80" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="CI80" s="26"/>
-[...21 lines deleted...]
-      <c r="DE80" s="26"/>
+      <c r="CI80" s="35"/>
+      <c r="CJ80" s="35"/>
+      <c r="CK80" s="35"/>
+      <c r="CL80" s="35"/>
+      <c r="CM80" s="35"/>
+      <c r="CN80" s="35"/>
+      <c r="CO80" s="35"/>
+      <c r="CP80" s="35"/>
+      <c r="CQ80" s="35"/>
+      <c r="CR80" s="35"/>
+      <c r="CS80" s="35"/>
+      <c r="CT80" s="35"/>
+      <c r="CU80" s="35"/>
+      <c r="CV80" s="35"/>
+      <c r="CW80" s="35"/>
+      <c r="CX80" s="35"/>
+      <c r="CY80" s="35"/>
+      <c r="CZ80" s="35"/>
+      <c r="DA80" s="35"/>
+      <c r="DB80" s="35"/>
+      <c r="DC80" s="35"/>
+      <c r="DD80" s="35"/>
+      <c r="DE80" s="35"/>
       <c r="DF80" s="22"/>
       <c r="DG80" s="22"/>
       <c r="DH80" s="22"/>
       <c r="DI80" s="22"/>
       <c r="DJ80" s="22"/>
       <c r="DK80" s="22"/>
       <c r="DL80" s="22"/>
       <c r="DM80" s="22"/>
       <c r="DN80" s="22"/>
       <c r="DO80" s="22"/>
       <c r="DP80" s="22"/>
       <c r="DQ80" s="22"/>
       <c r="DR80" s="22"/>
       <c r="DS80" s="22"/>
       <c r="DT80" s="22"/>
       <c r="DU80" s="22"/>
       <c r="DV80" s="22"/>
       <c r="DW80" s="22"/>
       <c r="DX80" s="22"/>
       <c r="DY80" s="22"/>
       <c r="DZ80" s="22"/>
       <c r="EA80" s="22"/>
       <c r="EB80" s="22"/>
       <c r="EC80" s="22"/>
       <c r="ED80" s="22"/>
       <c r="EE80" s="22"/>
       <c r="EF80" s="22"/>
       <c r="EG80" s="22"/>
       <c r="EH80" s="22"/>
       <c r="EI80" s="22"/>
       <c r="EJ80" s="22"/>
       <c r="EK80" s="22"/>
       <c r="EL80" s="22"/>
       <c r="EM80" s="22"/>
       <c r="EN80" s="22"/>
       <c r="EO80" s="22"/>
     </row>
     <row r="81" spans="1:109" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K81" s="30" t="s">
+      <c r="K81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="L81" s="30"/>
-      <c r="M81" s="30"/>
+      <c r="L81" s="25"/>
+      <c r="M81" s="25"/>
       <c r="W81" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X81" s="32"/>
       <c r="Y81" s="32"/>
-      <c r="AH81" s="30" t="s">
+      <c r="AH81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AI81" s="30"/>
-[...2 lines deleted...]
-      <c r="AT81" s="30" t="s">
+      <c r="AI81" s="25"/>
+      <c r="AJ81" s="25"/>
+      <c r="AK81" s="25"/>
+      <c r="AT81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AU81" s="30"/>
-[...2 lines deleted...]
-      <c r="BF81" s="30" t="s">
+      <c r="AU81" s="25"/>
+      <c r="AV81" s="25"/>
+      <c r="AW81" s="25"/>
+      <c r="BF81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BG81" s="30"/>
-[...2 lines deleted...]
-      <c r="BR81" s="30" t="s">
+      <c r="BG81" s="25"/>
+      <c r="BH81" s="25"/>
+      <c r="BI81" s="25"/>
+      <c r="BR81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BS81" s="30"/>
-[...2 lines deleted...]
-      <c r="CD81" s="30" t="s">
+      <c r="BS81" s="25"/>
+      <c r="BT81" s="25"/>
+      <c r="BU81" s="25"/>
+      <c r="CD81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CE81" s="30"/>
-[...2 lines deleted...]
-      <c r="CP81" s="30" t="s">
+      <c r="CE81" s="25"/>
+      <c r="CF81" s="25"/>
+      <c r="CG81" s="25"/>
+      <c r="CP81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CQ81" s="30"/>
-[...2 lines deleted...]
-      <c r="DB81" s="30" t="s">
+      <c r="CQ81" s="25"/>
+      <c r="CR81" s="25"/>
+      <c r="CS81" s="25"/>
+      <c r="DB81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="DC81" s="30"/>
-[...1 lines deleted...]
-      <c r="DE81" s="30"/>
+      <c r="DC81" s="25"/>
+      <c r="DD81" s="25"/>
+      <c r="DE81" s="25"/>
     </row>
     <row r="82" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="34"/>
-      <c r="B82" s="27" t="s">
+      <c r="A82" s="29"/>
+      <c r="B82" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="C82" s="28"/>
-[...10 lines deleted...]
-      <c r="N82" s="27" t="s">
+      <c r="C82" s="27"/>
+      <c r="D82" s="27"/>
+      <c r="E82" s="27"/>
+      <c r="F82" s="27"/>
+      <c r="G82" s="27"/>
+      <c r="H82" s="27"/>
+      <c r="I82" s="27"/>
+      <c r="J82" s="27"/>
+      <c r="K82" s="27"/>
+      <c r="L82" s="27"/>
+      <c r="M82" s="28"/>
+      <c r="N82" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="O82" s="28"/>
-[...10 lines deleted...]
-      <c r="Z82" s="27" t="s">
+      <c r="O82" s="27"/>
+      <c r="P82" s="27"/>
+      <c r="Q82" s="27"/>
+      <c r="R82" s="27"/>
+      <c r="S82" s="27"/>
+      <c r="T82" s="27"/>
+      <c r="U82" s="27"/>
+      <c r="V82" s="27"/>
+      <c r="W82" s="27"/>
+      <c r="X82" s="27"/>
+      <c r="Y82" s="28"/>
+      <c r="Z82" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="AA82" s="28"/>
-[...10 lines deleted...]
-      <c r="AL82" s="27" t="s">
+      <c r="AA82" s="27"/>
+      <c r="AB82" s="27"/>
+      <c r="AC82" s="27"/>
+      <c r="AD82" s="27"/>
+      <c r="AE82" s="27"/>
+      <c r="AF82" s="27"/>
+      <c r="AG82" s="27"/>
+      <c r="AH82" s="27"/>
+      <c r="AI82" s="27"/>
+      <c r="AJ82" s="27"/>
+      <c r="AK82" s="28"/>
+      <c r="AL82" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="AM82" s="28"/>
-[...10 lines deleted...]
-      <c r="AX82" s="27" t="s">
+      <c r="AM82" s="27"/>
+      <c r="AN82" s="27"/>
+      <c r="AO82" s="27"/>
+      <c r="AP82" s="27"/>
+      <c r="AQ82" s="27"/>
+      <c r="AR82" s="27"/>
+      <c r="AS82" s="27"/>
+      <c r="AT82" s="27"/>
+      <c r="AU82" s="27"/>
+      <c r="AV82" s="27"/>
+      <c r="AW82" s="28"/>
+      <c r="AX82" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="AY82" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ82" s="27" t="s">
+      <c r="AY82" s="27"/>
+      <c r="AZ82" s="27"/>
+      <c r="BA82" s="27"/>
+      <c r="BB82" s="27"/>
+      <c r="BC82" s="27"/>
+      <c r="BD82" s="27"/>
+      <c r="BE82" s="27"/>
+      <c r="BF82" s="27"/>
+      <c r="BG82" s="27"/>
+      <c r="BH82" s="27"/>
+      <c r="BI82" s="28"/>
+      <c r="BJ82" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="BK82" s="28"/>
-[...10 lines deleted...]
-      <c r="BV82" s="27" t="s">
+      <c r="BK82" s="27"/>
+      <c r="BL82" s="27"/>
+      <c r="BM82" s="27"/>
+      <c r="BN82" s="27"/>
+      <c r="BO82" s="27"/>
+      <c r="BP82" s="27"/>
+      <c r="BQ82" s="27"/>
+      <c r="BR82" s="27"/>
+      <c r="BS82" s="27"/>
+      <c r="BT82" s="27"/>
+      <c r="BU82" s="28"/>
+      <c r="BV82" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="BW82" s="28"/>
-[...10 lines deleted...]
-      <c r="CH82" s="27" t="s">
+      <c r="BW82" s="27"/>
+      <c r="BX82" s="27"/>
+      <c r="BY82" s="27"/>
+      <c r="BZ82" s="27"/>
+      <c r="CA82" s="27"/>
+      <c r="CB82" s="27"/>
+      <c r="CC82" s="27"/>
+      <c r="CD82" s="27"/>
+      <c r="CE82" s="27"/>
+      <c r="CF82" s="27"/>
+      <c r="CG82" s="28"/>
+      <c r="CH82" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="CI82" s="28"/>
-[...10 lines deleted...]
-      <c r="CT82" s="27" t="s">
+      <c r="CI82" s="27"/>
+      <c r="CJ82" s="27"/>
+      <c r="CK82" s="27"/>
+      <c r="CL82" s="27"/>
+      <c r="CM82" s="27"/>
+      <c r="CN82" s="27"/>
+      <c r="CO82" s="27"/>
+      <c r="CP82" s="27"/>
+      <c r="CQ82" s="27"/>
+      <c r="CR82" s="27"/>
+      <c r="CS82" s="28"/>
+      <c r="CT82" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="CU82" s="28"/>
-[...9 lines deleted...]
-      <c r="DE82" s="29"/>
+      <c r="CU82" s="27"/>
+      <c r="CV82" s="27"/>
+      <c r="CW82" s="27"/>
+      <c r="CX82" s="27"/>
+      <c r="CY82" s="27"/>
+      <c r="CZ82" s="27"/>
+      <c r="DA82" s="27"/>
+      <c r="DB82" s="27"/>
+      <c r="DC82" s="27"/>
+      <c r="DD82" s="27"/>
+      <c r="DE82" s="28"/>
     </row>
     <row r="83" spans="1:109" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="35"/>
+      <c r="A83" s="30"/>
       <c r="B83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H83" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I83" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J83" s="10" t="s">
@@ -23876,51 +24002,53 @@
       </c>
       <c r="CS84" s="1">
         <v>3800228.8749078969</v>
       </c>
       <c r="CT84" s="1">
         <v>237420.48102405143</v>
       </c>
       <c r="CU84" s="1">
         <v>490745.82862368284</v>
       </c>
       <c r="CV84" s="1">
         <v>831831.06183735013</v>
       </c>
       <c r="CW84" s="1">
         <v>1158451.7262280812</v>
       </c>
       <c r="CX84" s="12">
         <v>1518636.6441100705</v>
       </c>
       <c r="CY84" s="13">
         <v>2058615.8938970873</v>
       </c>
       <c r="CZ84" s="13">
         <v>2421876.2743394757</v>
       </c>
-      <c r="DA84" s="13"/>
+      <c r="DA84" s="13">
+        <v>2777734.3</v>
+      </c>
       <c r="DB84" s="1"/>
       <c r="DC84" s="1"/>
       <c r="DD84" s="1"/>
       <c r="DE84" s="1"/>
     </row>
     <row r="85" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G85" s="18" t="s">
@@ -24195,51 +24323,53 @@
       </c>
       <c r="CS85" s="7">
         <v>325585.74470608181</v>
       </c>
       <c r="CT85" s="7">
         <v>12033.523003830924</v>
       </c>
       <c r="CU85" s="7">
         <v>28192.164142160385</v>
       </c>
       <c r="CV85" s="7">
         <v>50574.064187297132</v>
       </c>
       <c r="CW85" s="7">
         <v>76547.163681453618</v>
       </c>
       <c r="CX85" s="7">
         <v>106125.93725258077</v>
       </c>
       <c r="CY85" s="21">
         <v>157458.35092853161</v>
       </c>
       <c r="CZ85" s="7">
         <v>193742.29974759414</v>
       </c>
-      <c r="DA85" s="7"/>
+      <c r="DA85" s="7">
+        <v>232639.8</v>
+      </c>
       <c r="DB85" s="7"/>
       <c r="DC85" s="7"/>
       <c r="DD85" s="2"/>
       <c r="DE85" s="7"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C86" s="2">
         <v>16422.320260181026</v>
       </c>
       <c r="D86" s="2">
         <v>26512.819441513864</v>
       </c>
       <c r="E86" s="2">
         <v>37887.303009467621</v>
       </c>
       <c r="F86" s="2">
         <v>51092.696596966198</v>
       </c>
       <c r="G86" s="2">
@@ -24514,51 +24644,53 @@
       </c>
       <c r="CS86" s="7">
         <v>340349.26574935962</v>
       </c>
       <c r="CT86" s="7">
         <v>28848.34896750237</v>
       </c>
       <c r="CU86" s="7">
         <v>59085.478178651494</v>
       </c>
       <c r="CV86" s="7">
         <v>96087.384940360324</v>
       </c>
       <c r="CW86" s="7">
         <v>134230.20143409833</v>
       </c>
       <c r="CX86" s="7">
         <v>173113.11252175301</v>
       </c>
       <c r="CY86" s="9">
         <v>216856.24612780634</v>
       </c>
       <c r="CZ86" s="7">
         <v>251377.89089920645</v>
       </c>
-      <c r="DA86" s="7"/>
+      <c r="DA86" s="7">
+        <v>281946.3</v>
+      </c>
       <c r="DB86" s="7"/>
       <c r="DC86" s="7"/>
       <c r="DD86" s="7"/>
       <c r="DE86" s="7"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C87" s="2">
         <v>15776.173972639266</v>
       </c>
       <c r="D87" s="2">
         <v>29828.254705586645</v>
       </c>
       <c r="E87" s="2">
         <v>41023.109017519368</v>
       </c>
       <c r="F87" s="2">
         <v>53458.130238412123</v>
       </c>
       <c r="G87" s="2">
@@ -24833,51 +24965,53 @@
       </c>
       <c r="CS87" s="7">
         <v>221984.16977340999</v>
       </c>
       <c r="CT87" s="7">
         <v>11425.519432646153</v>
       </c>
       <c r="CU87" s="7">
         <v>23816.094353430119</v>
       </c>
       <c r="CV87" s="7">
         <v>47470.26779041181</v>
       </c>
       <c r="CW87" s="7">
         <v>66496.558857818221</v>
       </c>
       <c r="CX87" s="7">
         <v>85838.840018704199</v>
       </c>
       <c r="CY87" s="9">
         <v>117349.36855434118</v>
       </c>
       <c r="CZ87" s="7">
         <v>137651.362553727</v>
       </c>
-      <c r="DA87" s="7"/>
+      <c r="DA87" s="7">
+        <v>155399.4</v>
+      </c>
       <c r="DB87" s="7"/>
       <c r="DC87" s="7"/>
       <c r="DD87" s="7"/>
       <c r="DE87" s="7"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C88" s="2">
         <v>35743.347765533217</v>
       </c>
       <c r="D88" s="2">
         <v>70071.26138877013</v>
       </c>
       <c r="E88" s="2">
         <v>91100.019663534855</v>
       </c>
       <c r="F88" s="2">
         <v>115451.79379703272</v>
       </c>
       <c r="G88" s="2">
@@ -25152,51 +25286,53 @@
       </c>
       <c r="CS88" s="7">
         <v>490413.33482152334</v>
       </c>
       <c r="CT88" s="7">
         <v>27962.716387571108</v>
       </c>
       <c r="CU88" s="7">
         <v>57081.645351094659</v>
       </c>
       <c r="CV88" s="7">
         <v>111938.69481414312</v>
       </c>
       <c r="CW88" s="7">
         <v>142542.33905135188</v>
       </c>
       <c r="CX88" s="7">
         <v>178691.54305741389</v>
       </c>
       <c r="CY88" s="9">
         <v>242677.5342439152</v>
       </c>
       <c r="CZ88" s="7">
         <v>277477.93249524396</v>
       </c>
-      <c r="DA88" s="7"/>
+      <c r="DA88" s="7">
+        <v>321972.2</v>
+      </c>
       <c r="DB88" s="7"/>
       <c r="DC88" s="7"/>
       <c r="DD88" s="7"/>
       <c r="DE88" s="7"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C89" s="2">
         <v>4334.1520391777613</v>
       </c>
       <c r="D89" s="2">
         <v>7172.6824447398922</v>
       </c>
       <c r="E89" s="2">
         <v>10054.194805676838</v>
       </c>
       <c r="F89" s="2">
         <v>14658.625643348474</v>
       </c>
       <c r="G89" s="2">
@@ -25471,51 +25607,53 @@
       </c>
       <c r="CS89" s="7">
         <v>75272.698816999997</v>
       </c>
       <c r="CT89" s="7">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU89" s="7">
         <v>10966.04760755182</v>
       </c>
       <c r="CV89" s="7">
         <v>17851.404440316954</v>
       </c>
       <c r="CW89" s="7">
         <v>24683.995677102128</v>
       </c>
       <c r="CX89" s="7">
         <v>33665.719914339825</v>
       </c>
       <c r="CY89" s="9">
         <v>45556.231881308995</v>
       </c>
       <c r="CZ89" s="7">
         <v>51848.145128891672</v>
       </c>
-      <c r="DA89" s="7"/>
+      <c r="DA89" s="7">
+        <v>60097.3</v>
+      </c>
       <c r="DB89" s="7"/>
       <c r="DC89" s="7"/>
       <c r="DD89" s="7"/>
       <c r="DE89" s="7"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C90" s="2">
         <v>7214.5156846196614</v>
       </c>
       <c r="D90" s="2">
         <v>12685.259773690814</v>
       </c>
       <c r="E90" s="2">
         <v>19834.941971587137</v>
       </c>
       <c r="F90" s="2">
         <v>30274.326116509445</v>
       </c>
       <c r="G90" s="2">
@@ -25790,51 +25928,53 @@
       </c>
       <c r="CS90" s="7">
         <v>194622.28735706565</v>
       </c>
       <c r="CT90" s="2">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU90" s="7">
         <v>20525.712153353597</v>
       </c>
       <c r="CV90" s="7">
         <v>34342.78425592056</v>
       </c>
       <c r="CW90" s="7">
         <v>52825.404574092936</v>
       </c>
       <c r="CX90" s="7">
         <v>79303.394690967252</v>
       </c>
       <c r="CY90" s="9">
         <v>115007.20132433863</v>
       </c>
       <c r="CZ90" s="7">
         <v>135894.76802380994</v>
       </c>
-      <c r="DA90" s="7"/>
+      <c r="DA90" s="7">
+        <v>153202.4</v>
+      </c>
       <c r="DB90" s="7"/>
       <c r="DC90" s="7"/>
       <c r="DD90" s="7"/>
       <c r="DE90" s="7"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C91" s="2">
         <v>13137.807221739218</v>
       </c>
       <c r="D91" s="2">
         <v>20454.190584722179</v>
       </c>
       <c r="E91" s="2">
         <v>28713.092988726232</v>
       </c>
       <c r="F91" s="2">
         <v>37626.052997123748</v>
       </c>
       <c r="G91" s="2">
@@ -26109,51 +26249,53 @@
       </c>
       <c r="CS91" s="7">
         <v>221195.39366589329</v>
       </c>
       <c r="CT91" s="2">
         <v>13372.299989714629</v>
       </c>
       <c r="CU91" s="7">
         <v>28429.920197745254</v>
       </c>
       <c r="CV91" s="7">
         <v>45400.120712659846</v>
       </c>
       <c r="CW91" s="7">
         <v>64859.712480519498</v>
       </c>
       <c r="CX91" s="7">
         <v>84968.451075270219</v>
       </c>
       <c r="CY91" s="9">
         <v>114032.66607077108</v>
       </c>
       <c r="CZ91" s="7">
         <v>132006.73347689887</v>
       </c>
-      <c r="DA91" s="7"/>
+      <c r="DA91" s="7">
+        <v>153376.6</v>
+      </c>
       <c r="DB91" s="7"/>
       <c r="DC91" s="7"/>
       <c r="DD91" s="7"/>
       <c r="DE91" s="7"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G92" s="18" t="s">
@@ -26428,51 +26570,53 @@
       </c>
       <c r="CS92" s="7">
         <v>195362.75872505334</v>
       </c>
       <c r="CT92" s="7">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU92" s="7">
         <v>18767.901169372799</v>
       </c>
       <c r="CV92" s="7">
         <v>43761.866542926902</v>
       </c>
       <c r="CW92" s="7">
         <v>55902.060030977671</v>
       </c>
       <c r="CX92" s="7">
         <v>68723.637235311588</v>
       </c>
       <c r="CY92" s="9">
         <v>103992.92389595963</v>
       </c>
       <c r="CZ92" s="7">
         <v>115994.09533100105</v>
       </c>
-      <c r="DA92" s="7"/>
+      <c r="DA92" s="7">
+        <v>132826.79999999999</v>
+      </c>
       <c r="DB92" s="7"/>
       <c r="DC92" s="7"/>
       <c r="DD92" s="7"/>
       <c r="DE92" s="7"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C93" s="2">
         <v>14072.649739395543</v>
       </c>
       <c r="D93" s="2">
         <v>25230.096646918351</v>
       </c>
       <c r="E93" s="2">
         <v>34325.930254990541</v>
       </c>
       <c r="F93" s="2">
         <v>48067.848738484121</v>
       </c>
       <c r="G93" s="2">
@@ -26747,51 +26891,53 @@
       </c>
       <c r="CS93" s="7">
         <v>232702.64756132141</v>
       </c>
       <c r="CT93" s="7">
         <v>11713.623901708419</v>
       </c>
       <c r="CU93" s="7">
         <v>22151.445466891368</v>
       </c>
       <c r="CV93" s="7">
         <v>39675.471546732755</v>
       </c>
       <c r="CW93" s="7">
         <v>54364.425765640757</v>
       </c>
       <c r="CX93" s="7">
         <v>76385.175116089027</v>
       </c>
       <c r="CY93" s="9">
         <v>117132.89379797682</v>
       </c>
       <c r="CZ93" s="7">
         <v>136796.68406183666</v>
       </c>
-      <c r="DA93" s="7"/>
+      <c r="DA93" s="7">
+        <v>157305.70000000001</v>
+      </c>
       <c r="DB93" s="7"/>
       <c r="DC93" s="7"/>
       <c r="DD93" s="7"/>
       <c r="DE93" s="7"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C94" s="2">
         <v>16837.823420309131</v>
       </c>
       <c r="D94" s="2">
         <v>24797.608023255256</v>
       </c>
       <c r="E94" s="2">
         <v>36822.108334358199</v>
       </c>
       <c r="F94" s="2">
         <v>49255.239125942113</v>
       </c>
       <c r="G94" s="2">
@@ -27066,51 +27212,53 @@
       </c>
       <c r="CS94" s="7">
         <v>169260.31640817301</v>
       </c>
       <c r="CT94" s="7">
         <v>13873.218638546416</v>
       </c>
       <c r="CU94" s="7">
         <v>29737.820162574706</v>
       </c>
       <c r="CV94" s="7">
         <v>44147.7322045115</v>
       </c>
       <c r="CW94" s="7">
         <v>64470.809003334602</v>
       </c>
       <c r="CX94" s="7">
         <v>84659.408876172733</v>
       </c>
       <c r="CY94" s="9">
         <v>120247.10815903249</v>
       </c>
       <c r="CZ94" s="7">
         <v>134632.3853291437</v>
       </c>
-      <c r="DA94" s="7"/>
+      <c r="DA94" s="7">
+        <v>146488.79999999999</v>
+      </c>
       <c r="DB94" s="7"/>
       <c r="DC94" s="7"/>
       <c r="DD94" s="7"/>
       <c r="DE94" s="7"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C95" s="7">
         <v>5544.9659293698987</v>
       </c>
       <c r="D95" s="7">
         <v>8314.5985675108786</v>
       </c>
       <c r="E95" s="7">
         <v>11156.24492704671</v>
       </c>
       <c r="F95" s="7">
         <v>14077.940530556712</v>
       </c>
       <c r="G95" s="7">
@@ -27385,51 +27533,53 @@
       </c>
       <c r="CS95" s="7">
         <v>72038.796766170664</v>
       </c>
       <c r="CT95" s="7">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU95" s="7">
         <v>10657.257195736491</v>
       </c>
       <c r="CV95" s="7">
         <v>15538.818483737268</v>
       </c>
       <c r="CW95" s="7">
         <v>20721.263558528393</v>
       </c>
       <c r="CX95" s="7">
         <v>25936.657541663964</v>
       </c>
       <c r="CY95" s="9">
         <v>32584.866052185847</v>
       </c>
       <c r="CZ95" s="7">
         <v>38210.263561194748</v>
       </c>
-      <c r="DA95" s="7"/>
+      <c r="DA95" s="7">
+        <v>44113.1</v>
+      </c>
       <c r="DB95" s="7"/>
       <c r="DC95" s="7"/>
       <c r="DD95" s="7"/>
       <c r="DE95" s="7"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C96" s="7">
         <v>1491.9081388731815</v>
       </c>
       <c r="D96" s="7">
         <v>1815.2305081152726</v>
       </c>
       <c r="E96" s="7">
         <v>2396.5311974816946</v>
       </c>
       <c r="F96" s="7">
         <v>3069.9800244143471</v>
       </c>
       <c r="G96" s="7">
@@ -27704,51 +27854,53 @@
       </c>
       <c r="CS96" s="7">
         <v>34924.953974885</v>
       </c>
       <c r="CT96" s="7">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU96" s="7">
         <v>4944.0918941908258</v>
       </c>
       <c r="CV96" s="7">
         <v>6394.8373255574788</v>
       </c>
       <c r="CW96" s="7">
         <v>9301.2760845162884</v>
       </c>
       <c r="CX96" s="7">
         <v>11414.888424341183</v>
       </c>
       <c r="CY96" s="9">
         <v>15779.489384511398</v>
       </c>
       <c r="CZ96" s="7">
         <v>18690.054887023289</v>
       </c>
-      <c r="DA96" s="7"/>
+      <c r="DA96" s="7">
+        <v>20762.099999999999</v>
+      </c>
       <c r="DB96" s="7"/>
       <c r="DC96" s="7"/>
       <c r="DD96" s="7"/>
       <c r="DE96" s="7"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C97" s="7">
         <v>13325.216169473333</v>
       </c>
       <c r="D97" s="7">
         <v>21310.019628864015</v>
       </c>
       <c r="E97" s="7">
         <v>29515.193676597017</v>
       </c>
       <c r="F97" s="7">
         <v>39568.424235483049</v>
       </c>
       <c r="G97" s="7">
@@ -28023,51 +28175,53 @@
       </c>
       <c r="CS97" s="7">
         <v>198905.93522348668</v>
       </c>
       <c r="CT97" s="7">
         <v>11975.744855618668</v>
       </c>
       <c r="CU97" s="7">
         <v>25328.535663418545</v>
       </c>
       <c r="CV97" s="7">
         <v>40731.77897845312</v>
       </c>
       <c r="CW97" s="7">
         <v>58016.1569008488</v>
       </c>
       <c r="CX97" s="7">
         <v>75505.318465057877</v>
       </c>
       <c r="CY97" s="7">
         <v>103046.37367322214</v>
       </c>
       <c r="CZ97" s="7">
         <v>122897.16434748322</v>
       </c>
-      <c r="DA97" s="7"/>
+      <c r="DA97" s="7">
+        <v>142334.70000000001</v>
+      </c>
       <c r="DB97" s="7"/>
       <c r="DC97" s="7"/>
       <c r="DD97" s="7"/>
       <c r="DE97" s="7"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C98" s="7">
         <v>15630.034303305405</v>
       </c>
       <c r="D98" s="7">
         <v>22334.375067590168</v>
       </c>
       <c r="E98" s="7">
         <v>33930.049449554215</v>
       </c>
       <c r="F98" s="7">
         <v>46777.195252159167</v>
       </c>
       <c r="G98" s="7">
@@ -28342,51 +28496,53 @@
       </c>
       <c r="CS98" s="7">
         <v>208454.30730442968</v>
       </c>
       <c r="CT98" s="7">
         <v>15231.339578948831</v>
       </c>
       <c r="CU98" s="7">
         <v>27016.92586442436</v>
       </c>
       <c r="CV98" s="7">
         <v>40504.726925425792</v>
       </c>
       <c r="CW98" s="7">
         <v>58425.273356640915</v>
       </c>
       <c r="CX98" s="7">
         <v>77679.042127225301</v>
       </c>
       <c r="CY98" s="7">
         <v>102060.28515214825</v>
       </c>
       <c r="CZ98" s="7">
         <v>129498.52497315832</v>
       </c>
-      <c r="DA98" s="7"/>
+      <c r="DA98" s="7">
+        <v>157880.29999999999</v>
+      </c>
       <c r="DB98" s="7"/>
       <c r="DC98" s="7"/>
       <c r="DD98" s="7"/>
       <c r="DE98" s="7"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C99" s="7">
         <v>35326.083245767513</v>
       </c>
       <c r="D99" s="7">
         <v>55869.668947125159</v>
       </c>
       <c r="E99" s="7">
         <v>76480.637781067853</v>
       </c>
       <c r="F99" s="7">
         <v>99343.382834341275</v>
       </c>
       <c r="G99" s="7">
@@ -28661,51 +28817,53 @@
       </c>
       <c r="CS99" s="7">
         <v>446464.39668345917</v>
       </c>
       <c r="CT99" s="7">
         <v>36711.784736797061</v>
       </c>
       <c r="CU99" s="7">
         <v>76797.53650299419</v>
       </c>
       <c r="CV99" s="7">
         <v>120051.73992165628</v>
       </c>
       <c r="CW99" s="7">
         <v>168105.53467616282</v>
       </c>
       <c r="CX99" s="7">
         <v>215559.52705436866</v>
       </c>
       <c r="CY99" s="7">
         <v>269070.62211358827</v>
       </c>
       <c r="CZ99" s="7">
         <v>321564.55958321615</v>
       </c>
-      <c r="DA99" s="7"/>
+      <c r="DA99" s="7">
+        <v>360114</v>
+      </c>
       <c r="DB99" s="7"/>
       <c r="DC99" s="7"/>
       <c r="DD99" s="7"/>
       <c r="DE99" s="7"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G100" s="18" t="s">
@@ -28980,51 +29138,53 @@
       </c>
       <c r="CS100" s="7">
         <v>58915.410901528332</v>
       </c>
       <c r="CT100" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU100" s="7">
         <v>8208.9417233591212</v>
       </c>
       <c r="CV100" s="7">
         <v>12269.789054257752</v>
       </c>
       <c r="CW100" s="7">
         <v>15055.598963975843</v>
       </c>
       <c r="CX100" s="7">
         <v>19368.02629813282</v>
       </c>
       <c r="CY100" s="7">
         <v>25891.406468414934</v>
       </c>
       <c r="CZ100" s="7">
         <v>31462.151152200349</v>
       </c>
-      <c r="DA100" s="7"/>
+      <c r="DA100" s="7">
+        <v>36788.5</v>
+      </c>
       <c r="DB100" s="7"/>
       <c r="DC100" s="7"/>
       <c r="DD100" s="7"/>
       <c r="DE100" s="7"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C101" s="7">
         <v>26092.082789206564</v>
       </c>
       <c r="D101" s="7">
         <v>44903.494065566396</v>
       </c>
       <c r="E101" s="7">
         <v>65322.000994277099</v>
       </c>
       <c r="F101" s="7">
         <v>89143.237662395288</v>
       </c>
       <c r="G101" s="7">
@@ -29299,51 +29459,53 @@
       </c>
       <c r="CS101" s="7">
         <v>272731.42365211999</v>
       </c>
       <c r="CT101" s="7">
         <v>14655.345362592652</v>
       </c>
       <c r="CU101" s="7">
         <v>32091.864423750143</v>
       </c>
       <c r="CV101" s="7">
         <v>54545.690648439588</v>
       </c>
       <c r="CW101" s="7">
         <v>76896.429300855569</v>
       </c>
       <c r="CX101" s="7">
         <v>101809.63561018428</v>
       </c>
       <c r="CY101" s="7">
         <v>135675.4906227928</v>
       </c>
       <c r="CZ101" s="7">
         <v>164192.54973490088</v>
       </c>
-      <c r="DA101" s="7"/>
+      <c r="DA101" s="7">
+        <v>189049.4</v>
+      </c>
       <c r="DB101" s="7"/>
       <c r="DC101" s="7"/>
       <c r="DD101" s="7"/>
       <c r="DE101" s="7"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B102" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C102" s="7">
         <v>27.009947979807073</v>
       </c>
       <c r="D102" s="7">
         <v>40.202807233368866</v>
       </c>
       <c r="E102" s="7">
         <v>56.04120260927192</v>
       </c>
       <c r="F102" s="7">
         <v>73.449750508923117</v>
       </c>
       <c r="G102" s="7">
@@ -29618,51 +29780,53 @@
       </c>
       <c r="CS102" s="7">
         <v>250.05572533666674</v>
       </c>
       <c r="CT102" s="7">
         <v>10.313460922453118</v>
       </c>
       <c r="CU102" s="7">
         <v>20.578461733400911</v>
       </c>
       <c r="CV102" s="7">
         <v>37.607643173238721</v>
       </c>
       <c r="CW102" s="7">
         <v>51.187559915509375</v>
       </c>
       <c r="CX102" s="7">
         <v>63.284014470237516</v>
       </c>
       <c r="CY102" s="7">
         <v>79.318462394342376</v>
       </c>
       <c r="CZ102" s="7">
         <v>94.029027935503251</v>
       </c>
-      <c r="DA102" s="7"/>
+      <c r="DA102" s="7">
+        <v>112.2</v>
+      </c>
       <c r="DB102" s="7"/>
       <c r="DC102" s="7"/>
       <c r="DD102" s="7"/>
       <c r="DE102" s="7"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C103" s="7">
         <v>191.11479140628546</v>
       </c>
       <c r="D103" s="7">
         <v>306.27080306795341</v>
       </c>
       <c r="E103" s="7">
         <v>374.28250983876728</v>
       </c>
       <c r="F103" s="7">
         <v>520.87341064538941</v>
       </c>
       <c r="G103" s="7">
@@ -29937,51 +30101,53 @@
       </c>
       <c r="CS103" s="7">
         <v>348.09265771000008</v>
       </c>
       <c r="CT103" s="7">
         <v>22.518500463630893</v>
       </c>
       <c r="CU103" s="7">
         <v>41.186052316790366</v>
       </c>
       <c r="CV103" s="7">
         <v>72.074592783309924</v>
       </c>
       <c r="CW103" s="7">
         <v>93.182031405877623</v>
       </c>
       <c r="CX103" s="7">
         <v>114.18948847652248</v>
       </c>
       <c r="CY103" s="7">
         <v>172.15664995746721</v>
       </c>
       <c r="CZ103" s="7">
         <v>183.13117427347964</v>
       </c>
-      <c r="DA103" s="7"/>
+      <c r="DA103" s="7">
+        <v>195.8</v>
+      </c>
       <c r="DB103" s="7"/>
       <c r="DC103" s="7"/>
       <c r="DD103" s="7"/>
       <c r="DE103" s="7"/>
     </row>
     <row r="104" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="7">
         <v>1087.9220374591055</v>
       </c>
       <c r="C104" s="7">
         <v>2159.4574227208723</v>
       </c>
       <c r="D104" s="7">
         <v>3493.9407593119204</v>
       </c>
       <c r="E104" s="7">
         <v>6019.6120942780963</v>
       </c>
       <c r="F104" s="7">
         <v>7972.4990033825388</v>
       </c>
       <c r="G104" s="7">
@@ -30256,373 +30422,375 @@
       </c>
       <c r="CS104" s="7">
         <v>40446.88443388934</v>
       </c>
       <c r="CT104" s="7">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU104" s="7">
         <v>6884.6820589327008</v>
       </c>
       <c r="CV104" s="7">
         <v>10434.206828585196</v>
       </c>
       <c r="CW104" s="7">
         <v>14863.153238841403</v>
       </c>
       <c r="CX104" s="7">
         <v>19710.855327547208</v>
       </c>
       <c r="CY104" s="7">
         <v>23945.360333890003</v>
       </c>
       <c r="CZ104" s="7">
         <v>27661.54885073653</v>
       </c>
-      <c r="DA104" s="7"/>
+      <c r="DA104" s="7">
+        <v>31128.9</v>
+      </c>
       <c r="DB104" s="7"/>
       <c r="DC104" s="7"/>
       <c r="DD104" s="7"/>
       <c r="DE104" s="7"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="B106" s="31"/>
-[...3 lines deleted...]
-      <c r="F106" s="31"/>
+      <c r="B106" s="34"/>
+      <c r="C106" s="34"/>
+      <c r="D106" s="34"/>
+      <c r="E106" s="34"/>
+      <c r="F106" s="34"/>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106" s="15"/>
       <c r="Z106" s="15"/>
-      <c r="BJ106" s="25" t="s">
+      <c r="BJ106" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="BK106" s="25"/>
-[...22 lines deleted...]
-      <c r="CH106" s="25" t="s">
+      <c r="BK106" s="33"/>
+      <c r="BL106" s="33"/>
+      <c r="BM106" s="33"/>
+      <c r="BN106" s="33"/>
+      <c r="BO106" s="33"/>
+      <c r="BP106" s="33"/>
+      <c r="BQ106" s="33"/>
+      <c r="BR106" s="33"/>
+      <c r="BS106" s="33"/>
+      <c r="BT106" s="33"/>
+      <c r="BU106" s="33"/>
+      <c r="BV106" s="33"/>
+      <c r="BW106" s="33"/>
+      <c r="BX106" s="33"/>
+      <c r="BY106" s="33"/>
+      <c r="BZ106" s="33"/>
+      <c r="CA106" s="33"/>
+      <c r="CB106" s="33"/>
+      <c r="CC106" s="33"/>
+      <c r="CD106" s="33"/>
+      <c r="CE106" s="33"/>
+      <c r="CF106" s="33"/>
+      <c r="CG106" s="33"/>
+      <c r="CH106" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="CI106" s="25"/>
-[...21 lines deleted...]
-      <c r="DE106" s="25"/>
+      <c r="CI106" s="33"/>
+      <c r="CJ106" s="33"/>
+      <c r="CK106" s="33"/>
+      <c r="CL106" s="33"/>
+      <c r="CM106" s="33"/>
+      <c r="CN106" s="33"/>
+      <c r="CO106" s="33"/>
+      <c r="CP106" s="33"/>
+      <c r="CQ106" s="33"/>
+      <c r="CR106" s="33"/>
+      <c r="CS106" s="33"/>
+      <c r="CT106" s="33"/>
+      <c r="CU106" s="33"/>
+      <c r="CV106" s="33"/>
+      <c r="CW106" s="33"/>
+      <c r="CX106" s="33"/>
+      <c r="CY106" s="33"/>
+      <c r="CZ106" s="33"/>
+      <c r="DA106" s="33"/>
+      <c r="DB106" s="33"/>
+      <c r="DC106" s="33"/>
+      <c r="DD106" s="33"/>
+      <c r="DE106" s="33"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ107" s="25"/>
-[...22 lines deleted...]
-      <c r="CG107" s="25"/>
+      <c r="BJ107" s="33"/>
+      <c r="BK107" s="33"/>
+      <c r="BL107" s="33"/>
+      <c r="BM107" s="33"/>
+      <c r="BN107" s="33"/>
+      <c r="BO107" s="33"/>
+      <c r="BP107" s="33"/>
+      <c r="BQ107" s="33"/>
+      <c r="BR107" s="33"/>
+      <c r="BS107" s="33"/>
+      <c r="BT107" s="33"/>
+      <c r="BU107" s="33"/>
+      <c r="BV107" s="33"/>
+      <c r="BW107" s="33"/>
+      <c r="BX107" s="33"/>
+      <c r="BY107" s="33"/>
+      <c r="BZ107" s="33"/>
+      <c r="CA107" s="33"/>
+      <c r="CB107" s="33"/>
+      <c r="CC107" s="33"/>
+      <c r="CD107" s="33"/>
+      <c r="CE107" s="33"/>
+      <c r="CF107" s="33"/>
+      <c r="CG107" s="33"/>
     </row>
     <row r="108" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ108" s="25"/>
-[...22 lines deleted...]
-      <c r="CG108" s="25"/>
+      <c r="BJ108" s="33"/>
+      <c r="BK108" s="33"/>
+      <c r="BL108" s="33"/>
+      <c r="BM108" s="33"/>
+      <c r="BN108" s="33"/>
+      <c r="BO108" s="33"/>
+      <c r="BP108" s="33"/>
+      <c r="BQ108" s="33"/>
+      <c r="BR108" s="33"/>
+      <c r="BS108" s="33"/>
+      <c r="BT108" s="33"/>
+      <c r="BU108" s="33"/>
+      <c r="BV108" s="33"/>
+      <c r="BW108" s="33"/>
+      <c r="BX108" s="33"/>
+      <c r="BY108" s="33"/>
+      <c r="BZ108" s="33"/>
+      <c r="CA108" s="33"/>
+      <c r="CB108" s="33"/>
+      <c r="CC108" s="33"/>
+      <c r="CD108" s="33"/>
+      <c r="CE108" s="33"/>
+      <c r="CF108" s="33"/>
+      <c r="CG108" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="88">
-    <mergeCell ref="CD3:CG3"/>
-[...35 lines deleted...]
-    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="CH106:DE106"/>
+    <mergeCell ref="CH2:DE2"/>
+    <mergeCell ref="CT56:DE56"/>
+    <mergeCell ref="DB81:DE81"/>
+    <mergeCell ref="CT82:DE82"/>
+    <mergeCell ref="CG54:DE54"/>
+    <mergeCell ref="CH80:DE80"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB55:DE55"/>
+    <mergeCell ref="CH28:DE28"/>
+    <mergeCell ref="CH56:CS56"/>
+    <mergeCell ref="CP81:CS81"/>
+    <mergeCell ref="CH82:CS82"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP55:CS55"/>
+    <mergeCell ref="CD55:CG55"/>
+    <mergeCell ref="BR55:BU55"/>
+    <mergeCell ref="BJ106:CG107"/>
+    <mergeCell ref="BJ108:CG108"/>
+    <mergeCell ref="B106:F106"/>
+    <mergeCell ref="W81:Y81"/>
+    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="BR81:BU81"/>
+    <mergeCell ref="BJ82:BU82"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CD81:CG81"/>
+    <mergeCell ref="BV82:CG82"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="N56:Y56"/>
     <mergeCell ref="AT81:AW81"/>
     <mergeCell ref="B28:BI28"/>
     <mergeCell ref="B54:BI54"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="BF81:BI81"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BF29:BI29"/>
     <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="BF55:BI55"/>
     <mergeCell ref="AX56:BI56"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="W3:Y3"/>
-    <mergeCell ref="CD55:CG55"/>
-[...33 lines deleted...]
-    <mergeCell ref="CH82:CS82"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AH55:AK55"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="B80:BI80"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AX82:BI82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AT55:AW55"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AH81:AK81"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>