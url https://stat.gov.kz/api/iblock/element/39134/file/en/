--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13785" yWindow="-15" windowWidth="15090" windowHeight="12825" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодом" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1180" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -493,82 +493,82 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -843,51 +843,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EO108"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CV6" sqref="CV6"/>
+      <selection pane="topRight" activeCell="CW6" sqref="CW6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="3"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="10" style="3" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3"/>
     <col min="19" max="19" width="10.28515625" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="3" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="3" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3"/>
     <col min="31" max="31" width="11" style="3" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="3" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="3" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="3" customWidth="1"/>
@@ -919,231 +919,231 @@
     <col min="80" max="80" width="10.140625" style="3" customWidth="1"/>
     <col min="81" max="82" width="10.5703125" style="3" customWidth="1"/>
     <col min="83" max="83" width="10.140625" style="3" customWidth="1"/>
     <col min="84" max="84" width="10" style="3" customWidth="1"/>
     <col min="85" max="85" width="10.5703125" style="3" customWidth="1"/>
     <col min="86" max="88" width="9.140625" style="3"/>
     <col min="89" max="90" width="10.140625" style="3" customWidth="1"/>
     <col min="91" max="92" width="10" style="3" customWidth="1"/>
     <col min="93" max="93" width="11" style="3" customWidth="1"/>
     <col min="94" max="94" width="10" style="3" customWidth="1"/>
     <col min="95" max="95" width="10.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="10.85546875" style="3" customWidth="1"/>
     <col min="97" max="97" width="10.42578125" style="3" customWidth="1"/>
     <col min="98" max="100" width="9.140625" style="3"/>
     <col min="101" max="102" width="10.140625" style="3" customWidth="1"/>
     <col min="103" max="104" width="10" style="3" customWidth="1"/>
     <col min="105" max="105" width="11" style="3" customWidth="1"/>
     <col min="106" max="106" width="10" style="3" customWidth="1"/>
     <col min="107" max="107" width="10.28515625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.85546875" style="3" customWidth="1"/>
     <col min="109" max="109" width="10.42578125" style="3" customWidth="1"/>
     <col min="110" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="31" t="s">
+      <c r="B2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="31"/>
-[...58 lines deleted...]
-      <c r="CH2" s="35" t="s">
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="33"/>
+      <c r="Y2" s="33"/>
+      <c r="Z2" s="33"/>
+      <c r="AA2" s="33"/>
+      <c r="AB2" s="33"/>
+      <c r="AC2" s="33"/>
+      <c r="AD2" s="33"/>
+      <c r="AE2" s="33"/>
+      <c r="AF2" s="33"/>
+      <c r="AG2" s="33"/>
+      <c r="AH2" s="33"/>
+      <c r="AI2" s="33"/>
+      <c r="AJ2" s="33"/>
+      <c r="AK2" s="33"/>
+      <c r="AL2" s="33"/>
+      <c r="AM2" s="33"/>
+      <c r="AN2" s="33"/>
+      <c r="AO2" s="33"/>
+      <c r="AP2" s="33"/>
+      <c r="AQ2" s="33"/>
+      <c r="AR2" s="33"/>
+      <c r="AS2" s="33"/>
+      <c r="AT2" s="33"/>
+      <c r="AU2" s="33"/>
+      <c r="AV2" s="33"/>
+      <c r="AW2" s="33"/>
+      <c r="AX2" s="33"/>
+      <c r="AY2" s="33"/>
+      <c r="AZ2" s="33"/>
+      <c r="BA2" s="33"/>
+      <c r="BB2" s="33"/>
+      <c r="BC2" s="33"/>
+      <c r="BD2" s="33"/>
+      <c r="BE2" s="33"/>
+      <c r="BF2" s="33"/>
+      <c r="BG2" s="33"/>
+      <c r="BH2" s="33"/>
+      <c r="BI2" s="33"/>
+      <c r="CH2" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="CI2" s="35"/>
-[...21 lines deleted...]
-      <c r="DE2" s="35"/>
+      <c r="CI2" s="25"/>
+      <c r="CJ2" s="25"/>
+      <c r="CK2" s="25"/>
+      <c r="CL2" s="25"/>
+      <c r="CM2" s="25"/>
+      <c r="CN2" s="25"/>
+      <c r="CO2" s="25"/>
+      <c r="CP2" s="25"/>
+      <c r="CQ2" s="25"/>
+      <c r="CR2" s="25"/>
+      <c r="CS2" s="25"/>
+      <c r="CT2" s="25"/>
+      <c r="CU2" s="25"/>
+      <c r="CV2" s="25"/>
+      <c r="CW2" s="25"/>
+      <c r="CX2" s="25"/>
+      <c r="CY2" s="25"/>
+      <c r="CZ2" s="25"/>
+      <c r="DA2" s="25"/>
+      <c r="DB2" s="25"/>
+      <c r="DC2" s="25"/>
+      <c r="DD2" s="25"/>
+      <c r="DE2" s="25"/>
       <c r="DF2" s="22"/>
       <c r="DG2" s="22"/>
       <c r="DH2" s="22"/>
       <c r="DI2" s="22"/>
       <c r="DJ2" s="22"/>
       <c r="DK2" s="22"/>
       <c r="DL2" s="22"/>
       <c r="DM2" s="22"/>
       <c r="DN2" s="22"/>
       <c r="DO2" s="22"/>
       <c r="DP2" s="22"/>
       <c r="DQ2" s="22"/>
       <c r="DR2" s="22"/>
       <c r="DS2" s="22"/>
       <c r="DT2" s="22"/>
       <c r="DU2" s="22"/>
       <c r="DV2" s="22"/>
       <c r="DW2" s="22"/>
       <c r="DX2" s="22"/>
       <c r="DY2" s="22"/>
       <c r="DZ2" s="22"/>
       <c r="EA2" s="22"/>
       <c r="EB2" s="22"/>
       <c r="EC2" s="22"/>
       <c r="ED2" s="22"/>
       <c r="EE2" s="22"/>
       <c r="EF2" s="22"/>
       <c r="EG2" s="22"/>
       <c r="EH2" s="22"/>
       <c r="EI2" s="22"/>
       <c r="EJ2" s="22"/>
       <c r="EK2" s="22"/>
       <c r="EL2" s="22"/>
       <c r="EM2" s="22"/>
       <c r="EN2" s="22"/>
       <c r="EO2" s="22"/>
     </row>
     <row r="3" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K3" s="32" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="32"/>
       <c r="M3" s="32"/>
       <c r="W3" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
-      <c r="AH3" s="25" t="s">
+      <c r="AH3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="AI3" s="25"/>
-[...2 lines deleted...]
-      <c r="AT3" s="25" t="s">
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="29"/>
+      <c r="AT3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="AU3" s="25"/>
-[...2 lines deleted...]
-      <c r="BF3" s="25" t="s">
+      <c r="AU3" s="29"/>
+      <c r="AV3" s="29"/>
+      <c r="AW3" s="29"/>
+      <c r="BF3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="BG3" s="25"/>
-[...2 lines deleted...]
-      <c r="BR3" s="25" t="s">
+      <c r="BG3" s="29"/>
+      <c r="BH3" s="29"/>
+      <c r="BI3" s="29"/>
+      <c r="BR3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="BS3" s="25"/>
-[...2 lines deleted...]
-      <c r="CD3" s="25" t="s">
+      <c r="BS3" s="29"/>
+      <c r="BT3" s="29"/>
+      <c r="BU3" s="29"/>
+      <c r="CD3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="CE3" s="25"/>
-[...2 lines deleted...]
-      <c r="CP3" s="25" t="s">
+      <c r="CE3" s="29"/>
+      <c r="CF3" s="29"/>
+      <c r="CG3" s="29"/>
+      <c r="CP3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="CQ3" s="25"/>
-[...2 lines deleted...]
-      <c r="DB3" s="25" t="s">
+      <c r="CQ3" s="29"/>
+      <c r="CR3" s="29"/>
+      <c r="CS3" s="29"/>
+      <c r="DB3" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="DC3" s="25"/>
-[...1 lines deleted...]
-      <c r="DE3" s="25"/>
+      <c r="DC3" s="29"/>
+      <c r="DD3" s="29"/>
+      <c r="DE3" s="29"/>
     </row>
     <row r="4" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="29"/>
+      <c r="A4" s="34"/>
       <c r="B4" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="28"/>
       <c r="N4" s="26" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="V4" s="27"/>
@@ -1228,51 +1228,51 @@
       <c r="CK4" s="27"/>
       <c r="CL4" s="27"/>
       <c r="CM4" s="27"/>
       <c r="CN4" s="27"/>
       <c r="CO4" s="27"/>
       <c r="CP4" s="27"/>
       <c r="CQ4" s="27"/>
       <c r="CR4" s="27"/>
       <c r="CS4" s="28"/>
       <c r="CT4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="CU4" s="27"/>
       <c r="CV4" s="27"/>
       <c r="CW4" s="27"/>
       <c r="CX4" s="27"/>
       <c r="CY4" s="27"/>
       <c r="CZ4" s="27"/>
       <c r="DA4" s="27"/>
       <c r="DB4" s="27"/>
       <c r="DC4" s="27"/>
       <c r="DD4" s="27"/>
       <c r="DE4" s="28"/>
     </row>
     <row r="5" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="30"/>
+      <c r="A5" s="35"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1852,51 +1852,53 @@
       </c>
       <c r="CN6" s="13">
         <v>2442732.2068920946</v>
       </c>
       <c r="CO6" s="13">
         <v>3555303.5177566991</v>
       </c>
       <c r="CP6" s="1">
         <v>6402799.3096883409</v>
       </c>
       <c r="CQ6" s="1">
         <v>8110575.0980154974</v>
       </c>
       <c r="CR6" s="1">
         <v>9198759.8146939129</v>
       </c>
       <c r="CS6" s="1">
         <v>9818275.5005043857</v>
       </c>
       <c r="CT6" s="1">
         <v>259537.41645133332</v>
       </c>
       <c r="CU6" s="1">
         <v>535274.99975708791</v>
       </c>
-      <c r="CV6" s="1"/>
+      <c r="CV6" s="1">
+        <v>898695.0585833498</v>
+      </c>
       <c r="CW6" s="1"/>
       <c r="CX6" s="12"/>
       <c r="CY6" s="13"/>
       <c r="CZ6" s="13"/>
       <c r="DA6" s="13"/>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1"/>
       <c r="DE6" s="1"/>
     </row>
     <row r="7" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>40</v>
@@ -2161,51 +2163,53 @@
       </c>
       <c r="CN7" s="21">
         <v>165215.33279097494</v>
       </c>
       <c r="CO7" s="21">
         <v>221355.31457855698</v>
       </c>
       <c r="CP7" s="7">
         <v>340106.22190110583</v>
       </c>
       <c r="CQ7" s="2">
         <v>405002.95356780366</v>
       </c>
       <c r="CR7" s="2">
         <v>515886.14930611156</v>
       </c>
       <c r="CS7" s="7">
         <v>584692.66552237771</v>
       </c>
       <c r="CT7" s="7">
         <v>12104.167185066426</v>
       </c>
       <c r="CU7" s="7">
         <v>28333.658770851427</v>
       </c>
-      <c r="CV7" s="7"/>
+      <c r="CV7" s="24">
+        <v>50963.765266947979</v>
+      </c>
       <c r="CW7" s="7"/>
       <c r="CX7" s="7"/>
       <c r="CY7" s="21"/>
       <c r="CZ7" s="21"/>
       <c r="DA7" s="21"/>
       <c r="DB7" s="7"/>
       <c r="DC7" s="2"/>
       <c r="DD7" s="2"/>
       <c r="DE7" s="7"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2">
         <v>8700.9655365574399</v>
       </c>
       <c r="C8" s="2">
         <v>17224.175908224461</v>
       </c>
       <c r="D8" s="2">
         <v>27715.673349938133</v>
       </c>
       <c r="E8" s="2">
         <v>39491.203301140864</v>
@@ -2470,51 +2474,53 @@
       </c>
       <c r="CN8" s="9">
         <v>198852.27020724883</v>
       </c>
       <c r="CO8" s="9">
         <v>316791.83444435243</v>
       </c>
       <c r="CP8" s="7">
         <v>770410.62149895984</v>
       </c>
       <c r="CQ8" s="7">
         <v>1012582.5161660693</v>
       </c>
       <c r="CR8" s="7">
         <v>1140286.3795199699</v>
       </c>
       <c r="CS8" s="7">
         <v>1194222.0882763148</v>
       </c>
       <c r="CT8" s="7">
         <v>29469.714405250052</v>
       </c>
       <c r="CU8" s="7">
         <v>60365.798745003609</v>
       </c>
-      <c r="CV8" s="7"/>
+      <c r="CV8" s="7">
+        <v>98172.944919477843</v>
+      </c>
       <c r="CW8" s="7"/>
       <c r="CX8" s="7"/>
       <c r="CY8" s="9"/>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="7"/>
       <c r="DC8" s="7"/>
       <c r="DD8" s="7"/>
       <c r="DE8" s="7"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2">
         <v>7840.5553219245776</v>
       </c>
       <c r="C9" s="2">
         <v>16274.128602053584</v>
       </c>
       <c r="D9" s="2">
         <v>30575.186649708125</v>
       </c>
       <c r="E9" s="2">
         <v>42019.018276348004</v>
@@ -2779,51 +2785,53 @@
       </c>
       <c r="CN9" s="9">
         <v>153429.01712222197</v>
       </c>
       <c r="CO9" s="9">
         <v>210720.79375747161</v>
       </c>
       <c r="CP9" s="7">
         <v>296786.02383384469</v>
       </c>
       <c r="CQ9" s="7">
         <v>352539.41247181979</v>
       </c>
       <c r="CR9" s="7">
         <v>383104.8864333735</v>
       </c>
       <c r="CS9" s="7">
         <v>412041.3118453956</v>
       </c>
       <c r="CT9" s="7">
         <v>12673.324962121482</v>
       </c>
       <c r="CU9" s="7">
         <v>26600.298396649217</v>
       </c>
-      <c r="CV9" s="7"/>
+      <c r="CV9" s="7">
+        <v>52290.715145374859</v>
+      </c>
       <c r="CW9" s="7"/>
       <c r="CX9" s="7"/>
       <c r="CY9" s="9"/>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="7"/>
       <c r="DC9" s="7"/>
       <c r="DD9" s="7"/>
       <c r="DE9" s="7"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="2">
         <v>20787.914912910335</v>
       </c>
       <c r="C10" s="2">
         <v>38328.915403374267</v>
       </c>
       <c r="D10" s="2">
         <v>73952.133820169838</v>
       </c>
       <c r="E10" s="2">
         <v>96458.032957600211</v>
@@ -3088,51 +3096,53 @@
       </c>
       <c r="CN10" s="9">
         <v>288084.59969144856</v>
       </c>
       <c r="CO10" s="9">
         <v>385398.76572413929</v>
       </c>
       <c r="CP10" s="7">
         <v>540339.37351829256</v>
       </c>
       <c r="CQ10" s="7">
         <v>649086.74723501317</v>
       </c>
       <c r="CR10" s="7">
         <v>726345.35588205443</v>
       </c>
       <c r="CS10" s="7">
         <v>798381.65180002514</v>
       </c>
       <c r="CT10" s="7">
         <v>31930.345811066021</v>
       </c>
       <c r="CU10" s="7">
         <v>65281.84920811998</v>
       </c>
-      <c r="CV10" s="7"/>
+      <c r="CV10" s="7">
+        <v>123611.05330994519</v>
+      </c>
       <c r="CW10" s="7"/>
       <c r="CX10" s="7"/>
       <c r="CY10" s="9"/>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="7"/>
       <c r="DC10" s="7"/>
       <c r="DD10" s="7"/>
       <c r="DE10" s="7"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>2371.2900010054163</v>
       </c>
       <c r="C11" s="2">
         <v>4728.5236321735247</v>
       </c>
       <c r="D11" s="2">
         <v>7764.2398342335382</v>
       </c>
       <c r="E11" s="2">
         <v>10842.937991668365</v>
@@ -3397,51 +3407,53 @@
       </c>
       <c r="CN11" s="9">
         <v>51173.203306866082</v>
       </c>
       <c r="CO11" s="9">
         <v>65465.652832985797</v>
       </c>
       <c r="CP11" s="7">
         <v>97281.690553992274</v>
       </c>
       <c r="CQ11" s="7">
         <v>116807.41135599324</v>
       </c>
       <c r="CR11" s="7">
         <v>125298.88469694562</v>
       </c>
       <c r="CS11" s="7">
         <v>138114.10179880695</v>
       </c>
       <c r="CT11" s="7">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU11" s="7">
         <v>11476.223063721405</v>
       </c>
-      <c r="CV11" s="7"/>
+      <c r="CV11" s="7">
+        <v>18635.462860345702</v>
+      </c>
       <c r="CW11" s="7"/>
       <c r="CX11" s="7"/>
       <c r="CY11" s="9"/>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="7"/>
       <c r="DC11" s="7"/>
       <c r="DD11" s="7"/>
       <c r="DE11" s="7"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C12" s="2">
         <v>7245.8164981872214</v>
       </c>
       <c r="D12" s="2">
         <v>12732.763059377008</v>
       </c>
       <c r="E12" s="2">
         <v>19899.145121594811</v>
@@ -3706,51 +3718,53 @@
       </c>
       <c r="CN12" s="9">
         <v>138792.2127063091</v>
       </c>
       <c r="CO12" s="9">
         <v>179400.85503999947</v>
       </c>
       <c r="CP12" s="7">
         <v>240660.75467123793</v>
       </c>
       <c r="CQ12" s="7">
         <v>280790.08325631247</v>
       </c>
       <c r="CR12" s="7">
         <v>298738.58600626653</v>
       </c>
       <c r="CS12" s="7">
         <v>320061.76881901943</v>
       </c>
       <c r="CT12" s="2">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU12" s="2">
         <v>22047.900666375113</v>
       </c>
-      <c r="CV12" s="7"/>
+      <c r="CV12" s="7">
+        <v>36422.043523295171</v>
+      </c>
       <c r="CW12" s="7"/>
       <c r="CX12" s="7"/>
       <c r="CY12" s="9"/>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="7"/>
       <c r="DC12" s="7"/>
       <c r="DD12" s="7"/>
       <c r="DE12" s="7"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C13" s="2">
         <v>13410.740379233201</v>
       </c>
       <c r="D13" s="2">
         <v>20863.893530229725</v>
       </c>
       <c r="E13" s="2">
         <v>29259.948047663322</v>
@@ -4015,51 +4029,53 @@
       </c>
       <c r="CN13" s="9">
         <v>151197.56877606048</v>
       </c>
       <c r="CO13" s="9">
         <v>216084.91425545028</v>
       </c>
       <c r="CP13" s="7">
         <v>365120.32821694989</v>
       </c>
       <c r="CQ13" s="7">
         <v>460909.05838935892</v>
       </c>
       <c r="CR13" s="7">
         <v>488021.4462412165</v>
       </c>
       <c r="CS13" s="7">
         <v>517618.84887911059</v>
       </c>
       <c r="CT13" s="2">
         <v>13671.955163542962</v>
       </c>
       <c r="CU13" s="2">
         <v>29035.06106747609</v>
       </c>
-      <c r="CV13" s="7"/>
+      <c r="CV13" s="7">
+        <v>46285.28501931818</v>
+      </c>
       <c r="CW13" s="7"/>
       <c r="CX13" s="7"/>
       <c r="CY13" s="9"/>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="7"/>
       <c r="DC13" s="7"/>
       <c r="DD13" s="7"/>
       <c r="DE13" s="7"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>40</v>
@@ -4324,51 +4340,53 @@
       </c>
       <c r="CN14" s="9">
         <v>126365.59670684554</v>
       </c>
       <c r="CO14" s="9">
         <v>187584.14393954186</v>
       </c>
       <c r="CP14" s="7">
         <v>324718.08577758318</v>
       </c>
       <c r="CQ14" s="7">
         <v>404342.4302958094</v>
       </c>
       <c r="CR14" s="7">
         <v>452445.44025876652</v>
       </c>
       <c r="CS14" s="7">
         <v>484065.45533957653</v>
       </c>
       <c r="CT14" s="7">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU14" s="7">
         <v>18988.478032022795</v>
       </c>
-      <c r="CV14" s="7"/>
+      <c r="CV14" s="24">
+        <v>44256.318231685233</v>
+      </c>
       <c r="CW14" s="7"/>
       <c r="CX14" s="7"/>
       <c r="CY14" s="9"/>
       <c r="CZ14" s="9"/>
       <c r="DA14" s="9"/>
       <c r="DB14" s="7"/>
       <c r="DC14" s="7"/>
       <c r="DD14" s="7"/>
       <c r="DE14" s="7"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C15" s="2">
         <v>14492.744626087657</v>
       </c>
       <c r="D15" s="2">
         <v>25861.335646116073</v>
       </c>
       <c r="E15" s="2">
         <v>35167.764752092393</v>
@@ -4633,51 +4651,53 @@
       </c>
       <c r="CN15" s="9">
         <v>148641.1801749646</v>
       </c>
       <c r="CO15" s="9">
         <v>219192.50618473324</v>
       </c>
       <c r="CP15" s="7">
         <v>374410.48200013861</v>
       </c>
       <c r="CQ15" s="7">
         <v>454145.60407661676</v>
       </c>
       <c r="CR15" s="7">
         <v>493298.26958588348</v>
       </c>
       <c r="CS15" s="7">
         <v>531929.75894683448</v>
       </c>
       <c r="CT15" s="7">
         <v>11991.295060006834</v>
       </c>
       <c r="CU15" s="7">
         <v>22757.420845716151</v>
       </c>
-      <c r="CV15" s="7"/>
+      <c r="CV15" s="7">
+        <v>40516.469008491091</v>
+      </c>
       <c r="CW15" s="7"/>
       <c r="CX15" s="7"/>
       <c r="CY15" s="9"/>
       <c r="CZ15" s="9"/>
       <c r="DA15" s="9"/>
       <c r="DB15" s="7"/>
       <c r="DC15" s="7"/>
       <c r="DD15" s="7"/>
       <c r="DE15" s="7"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C16" s="2">
         <v>16975.636729423641</v>
       </c>
       <c r="D16" s="2">
         <v>25004.327746992574</v>
       </c>
       <c r="E16" s="2">
         <v>37097.736596891125</v>
@@ -4942,51 +4962,53 @@
       </c>
       <c r="CN16" s="9">
         <v>123655.60700353728</v>
       </c>
       <c r="CO16" s="9">
         <v>254576.55990205205</v>
       </c>
       <c r="CP16" s="7">
         <v>537514.29168176791</v>
       </c>
       <c r="CQ16" s="7">
         <v>796470.9987746065</v>
       </c>
       <c r="CR16" s="7">
         <v>924020.91183620237</v>
       </c>
       <c r="CS16" s="7">
         <v>950798.93505087926</v>
       </c>
       <c r="CT16" s="7">
         <v>14123.35940800475</v>
       </c>
       <c r="CU16" s="7">
         <v>30248.462315366371</v>
       </c>
-      <c r="CV16" s="7"/>
+      <c r="CV16" s="7">
+        <v>45017.380907303159</v>
+      </c>
       <c r="CW16" s="7"/>
       <c r="CX16" s="7"/>
       <c r="CY16" s="9"/>
       <c r="CZ16" s="9"/>
       <c r="DA16" s="9"/>
       <c r="DB16" s="7"/>
       <c r="DC16" s="7"/>
       <c r="DD16" s="7"/>
       <c r="DE16" s="7"/>
     </row>
     <row r="17" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C17" s="2">
         <v>5766.988996459615</v>
       </c>
       <c r="D17" s="2">
         <v>8647.6330778710872</v>
       </c>
       <c r="E17" s="2">
         <v>11600.293161466261</v>
@@ -5251,51 +5273,53 @@
       </c>
       <c r="CN17" s="9">
         <v>46523.334746983426</v>
       </c>
       <c r="CO17" s="9">
         <v>66897.839733184723</v>
       </c>
       <c r="CP17" s="7">
         <v>166442.76563965192</v>
       </c>
       <c r="CQ17" s="7">
         <v>211520.74404479488</v>
       </c>
       <c r="CR17" s="7">
         <v>219390.57801625985</v>
       </c>
       <c r="CS17" s="7">
         <v>233442.00698529041</v>
       </c>
       <c r="CT17" s="7">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU17" s="7">
         <v>11390.656947582325</v>
       </c>
-      <c r="CV17" s="7"/>
+      <c r="CV17" s="7">
+        <v>16644.669531895604</v>
+      </c>
       <c r="CW17" s="7"/>
       <c r="CX17" s="7"/>
       <c r="CY17" s="9"/>
       <c r="CZ17" s="9"/>
       <c r="DA17" s="9"/>
       <c r="DB17" s="7"/>
       <c r="DC17" s="7"/>
       <c r="DD17" s="7"/>
       <c r="DE17" s="7"/>
     </row>
     <row r="18" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C18" s="2">
         <v>1742.7169008846608</v>
       </c>
       <c r="D18" s="2">
         <v>2189.3414844229665</v>
       </c>
       <c r="E18" s="2">
         <v>2895.2275701945055</v>
@@ -5560,51 +5584,53 @@
       </c>
       <c r="CN18" s="9">
         <v>18506.477778440716</v>
       </c>
       <c r="CO18" s="9">
         <v>21192.570771189759</v>
       </c>
       <c r="CP18" s="7">
         <v>29217.402285700522</v>
       </c>
       <c r="CQ18" s="7">
         <v>33022.607193797878</v>
       </c>
       <c r="CR18" s="7">
         <v>37761.588701820605</v>
       </c>
       <c r="CS18" s="7">
         <v>44114.847175811854</v>
       </c>
       <c r="CT18" s="7">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU18" s="7">
         <v>5456.0181561929094</v>
       </c>
-      <c r="CV18" s="7"/>
+      <c r="CV18" s="7">
+        <v>7281.6440499824794</v>
+      </c>
       <c r="CW18" s="7"/>
       <c r="CX18" s="7"/>
       <c r="CY18" s="9"/>
       <c r="CZ18" s="9"/>
       <c r="DA18" s="9"/>
       <c r="DB18" s="7"/>
       <c r="DC18" s="7"/>
       <c r="DD18" s="7"/>
       <c r="DE18" s="7"/>
     </row>
     <row r="19" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="2">
         <v>6855.275050643475</v>
       </c>
       <c r="C19" s="2">
         <v>13908.239801949963</v>
       </c>
       <c r="D19" s="2">
         <v>22184.55507757896</v>
       </c>
       <c r="E19" s="2">
         <v>30681.240941550277</v>
@@ -5869,51 +5895,53 @@
       </c>
       <c r="CN19" s="9">
         <v>126314.81667693384</v>
       </c>
       <c r="CO19" s="9">
         <v>173478.01547135401</v>
       </c>
       <c r="CP19" s="7">
         <v>329434.60863683827</v>
       </c>
       <c r="CQ19" s="7">
         <v>427050.65678870532</v>
       </c>
       <c r="CR19" s="7">
         <v>523203.97762774647</v>
       </c>
       <c r="CS19" s="7">
         <v>571380.68175420165</v>
       </c>
       <c r="CT19" s="7">
         <v>13252.641775145334</v>
       </c>
       <c r="CU19" s="7">
         <v>28246.346171708123</v>
       </c>
-      <c r="CV19" s="7"/>
+      <c r="CV19" s="7">
+        <v>45100.164633789784</v>
+      </c>
       <c r="CW19" s="7"/>
       <c r="CX19" s="7"/>
       <c r="CY19" s="7"/>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="7"/>
       <c r="DC19" s="7"/>
       <c r="DD19" s="7"/>
       <c r="DE19" s="7"/>
     </row>
     <row r="20" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="2">
         <v>8957.8491000425875</v>
       </c>
       <c r="C20" s="2">
         <v>15945.508133716143</v>
       </c>
       <c r="D20" s="2">
         <v>22807.572992411384</v>
       </c>
       <c r="E20" s="2">
         <v>34561.027930583208</v>
@@ -6178,51 +6206,53 @@
       </c>
       <c r="CN20" s="9">
         <v>135412.12612694793</v>
       </c>
       <c r="CO20" s="9">
         <v>255737.16144675389</v>
       </c>
       <c r="CP20" s="7">
         <v>677158.3992233082</v>
       </c>
       <c r="CQ20" s="7">
         <v>878326.79077899526</v>
       </c>
       <c r="CR20" s="7">
         <v>1066119.9274853428</v>
       </c>
       <c r="CS20" s="7">
         <v>1106550.2863978597</v>
       </c>
       <c r="CT20" s="7">
         <v>15766.478763215213</v>
       </c>
       <c r="CU20" s="7">
         <v>28064.49155938912</v>
       </c>
-      <c r="CV20" s="7"/>
+      <c r="CV20" s="7">
+        <v>42100.47131721997</v>
+      </c>
       <c r="CW20" s="7"/>
       <c r="CX20" s="7"/>
       <c r="CY20" s="7"/>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="7"/>
       <c r="DC20" s="7"/>
       <c r="DD20" s="7"/>
       <c r="DE20" s="7"/>
     </row>
     <row r="21" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="2">
         <v>19722.22482619459</v>
       </c>
       <c r="C21" s="2">
         <v>39716.074947713903</v>
       </c>
       <c r="D21" s="2">
         <v>62454.670577795812</v>
       </c>
       <c r="E21" s="2">
         <v>85306.660609331651</v>
@@ -6487,51 +6517,53 @@
       </c>
       <c r="CN21" s="9">
         <v>346091.30751070543</v>
       </c>
       <c r="CO21" s="9">
         <v>487748.65186359372</v>
       </c>
       <c r="CP21" s="7">
         <v>855446.47591930279</v>
       </c>
       <c r="CQ21" s="7">
         <v>1086949.4203944388</v>
       </c>
       <c r="CR21" s="7">
         <v>1154285.6967773677</v>
       </c>
       <c r="CS21" s="7">
         <v>1226010.6686212297</v>
       </c>
       <c r="CT21" s="7">
         <v>46417.235610056559</v>
       </c>
       <c r="CU21" s="7">
         <v>95136.475837582693</v>
       </c>
-      <c r="CV21" s="7"/>
+      <c r="CV21" s="7">
+        <v>147332.4748705955</v>
+      </c>
       <c r="CW21" s="7"/>
       <c r="CX21" s="7"/>
       <c r="CY21" s="7"/>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="7"/>
       <c r="DC21" s="7"/>
       <c r="DD21" s="7"/>
       <c r="DE21" s="7"/>
     </row>
     <row r="22" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>40</v>
@@ -6796,51 +6828,53 @@
       </c>
       <c r="CN22" s="9">
         <v>30233.400883407521</v>
       </c>
       <c r="CO22" s="9">
         <v>39373.019097379656</v>
       </c>
       <c r="CP22" s="7">
         <v>51519.626970096375</v>
       </c>
       <c r="CQ22" s="7">
         <v>58364.451606500428</v>
       </c>
       <c r="CR22" s="7">
         <v>61845.280436396832</v>
       </c>
       <c r="CS22" s="7">
         <v>73218.025312420126</v>
       </c>
       <c r="CT22" s="7">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU22" s="7">
         <v>8211.2145900257892</v>
       </c>
-      <c r="CV22" s="7"/>
+      <c r="CV22" s="24">
+        <v>12273.403504257753</v>
+      </c>
       <c r="CW22" s="7"/>
       <c r="CX22" s="7"/>
       <c r="CY22" s="7"/>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="7"/>
       <c r="DC22" s="7"/>
       <c r="DD22" s="7"/>
       <c r="DE22" s="7"/>
     </row>
     <row r="23" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="2">
         <v>11782.415834204789</v>
       </c>
       <c r="C23" s="2">
         <v>26669.075558941222</v>
       </c>
       <c r="D23" s="2">
         <v>45769.53130862712</v>
       </c>
       <c r="E23" s="2">
         <v>66477.235490207473</v>
@@ -7105,51 +7139,53 @@
       </c>
       <c r="CN23" s="9">
         <v>160191.79508354299</v>
       </c>
       <c r="CO23" s="9">
         <v>212226.70518110821</v>
       </c>
       <c r="CP23" s="7">
         <v>354214.12664418935</v>
       </c>
       <c r="CQ23" s="7">
         <v>423110.02174435847</v>
       </c>
       <c r="CR23" s="7">
         <v>524136.0986345195</v>
       </c>
       <c r="CS23" s="7">
         <v>560263.64263450901</v>
       </c>
       <c r="CT23" s="7">
         <v>15127.591236372122</v>
       </c>
       <c r="CU23" s="7">
         <v>33036.78891898704</v>
       </c>
-      <c r="CV23" s="7"/>
+      <c r="CV23" s="7">
+        <v>56065.976641580419</v>
+      </c>
       <c r="CW23" s="7"/>
       <c r="CX23" s="7"/>
       <c r="CY23" s="7"/>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="7"/>
       <c r="DC23" s="7"/>
       <c r="DD23" s="7"/>
       <c r="DE23" s="7"/>
     </row>
     <row r="24" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="2">
         <v>171.86396028101746</v>
       </c>
       <c r="C24" s="2">
         <v>342.94040923180711</v>
       </c>
       <c r="D24" s="2">
         <v>514.09849911136894</v>
       </c>
       <c r="E24" s="2">
         <v>687.90212511327195</v>
@@ -7414,51 +7450,53 @@
       </c>
       <c r="CN24" s="9">
         <v>2084.3968677805306</v>
       </c>
       <c r="CO24" s="9">
         <v>2441.412339906009</v>
       </c>
       <c r="CP24" s="7">
         <v>3642.5541515934624</v>
       </c>
       <c r="CQ24" s="7">
         <v>4056.9321782174293</v>
       </c>
       <c r="CR24" s="7">
         <v>4351.2333835021882</v>
       </c>
       <c r="CS24" s="7">
         <v>4843.8217899709944</v>
       </c>
       <c r="CT24" s="7">
         <v>321.59396621078645</v>
       </c>
       <c r="CU24" s="7">
         <v>651.34925906756757</v>
       </c>
-      <c r="CV24" s="7"/>
+      <c r="CV24" s="7">
+        <v>803.92938034490544</v>
+      </c>
       <c r="CW24" s="7"/>
       <c r="CX24" s="7"/>
       <c r="CY24" s="7"/>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="7"/>
       <c r="DC24" s="7"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="2">
         <v>336.90265532778255</v>
       </c>
       <c r="C25" s="2">
         <v>619.45702989053291</v>
       </c>
       <c r="D25" s="2">
         <v>948.78416079432452</v>
       </c>
       <c r="E25" s="2">
         <v>1230.9669868072619</v>
@@ -7723,51 +7761,53 @@
       </c>
       <c r="CN25" s="9">
         <v>2792.0421323907826</v>
       </c>
       <c r="CO25" s="9">
         <v>3944.6800848432281</v>
       </c>
       <c r="CP25" s="7">
         <v>7138.289430469149</v>
       </c>
       <c r="CQ25" s="7">
         <v>8020.686749695783</v>
       </c>
       <c r="CR25" s="7">
         <v>8374.1350783841808</v>
       </c>
       <c r="CS25" s="7">
         <v>8276.3993256070498</v>
       </c>
       <c r="CT25" s="7">
         <v>439.96803735529755</v>
       </c>
       <c r="CU25" s="7">
         <v>875.2811376926237</v>
       </c>
-      <c r="CV25" s="7"/>
+      <c r="CV25" s="7">
+        <v>1428.3442689016433</v>
+      </c>
       <c r="CW25" s="7"/>
       <c r="CX25" s="7"/>
       <c r="CY25" s="7"/>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="7"/>
       <c r="DC25" s="7"/>
       <c r="DD25" s="7"/>
       <c r="DE25" s="7"/>
     </row>
     <row r="26" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="2">
         <v>1206.8361756815532</v>
       </c>
       <c r="C26" s="2">
         <v>2396.973785012221</v>
       </c>
       <c r="D26" s="2">
         <v>3855.0644673210591</v>
       </c>
       <c r="E26" s="2">
         <v>6559.4227055791362</v>
@@ -8032,243 +8072,245 @@
       </c>
       <c r="CN26" s="9">
         <v>29175.920598484547</v>
       </c>
       <c r="CO26" s="9">
         <v>35692.121108102059</v>
       </c>
       <c r="CP26" s="7">
         <v>41237.187133317493</v>
       </c>
       <c r="CQ26" s="7">
         <v>47475.570946590575</v>
       </c>
       <c r="CR26" s="7">
         <v>51844.988785781912</v>
       </c>
       <c r="CS26" s="7">
         <v>58248.534229145975</v>
       </c>
       <c r="CT26" s="7">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU26" s="7">
         <v>9071.2260675575126</v>
       </c>
-      <c r="CV26" s="7"/>
+      <c r="CV26" s="7">
+        <v>13492.542192597128</v>
+      </c>
       <c r="CW26" s="7"/>
       <c r="CX26" s="7"/>
       <c r="CY26" s="7"/>
       <c r="CZ26" s="9"/>
       <c r="DA26" s="9"/>
       <c r="DB26" s="7"/>
       <c r="DC26" s="7"/>
       <c r="DD26" s="7"/>
       <c r="DE26" s="7"/>
     </row>
     <row r="28" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="31" t="s">
+      <c r="B28" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="31"/>
-[...58 lines deleted...]
-      <c r="CH28" s="35" t="s">
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="33"/>
+      <c r="R28" s="33"/>
+      <c r="S28" s="33"/>
+      <c r="T28" s="33"/>
+      <c r="U28" s="33"/>
+      <c r="V28" s="33"/>
+      <c r="W28" s="33"/>
+      <c r="X28" s="33"/>
+      <c r="Y28" s="33"/>
+      <c r="Z28" s="33"/>
+      <c r="AA28" s="33"/>
+      <c r="AB28" s="33"/>
+      <c r="AC28" s="33"/>
+      <c r="AD28" s="33"/>
+      <c r="AE28" s="33"/>
+      <c r="AF28" s="33"/>
+      <c r="AG28" s="33"/>
+      <c r="AH28" s="33"/>
+      <c r="AI28" s="33"/>
+      <c r="AJ28" s="33"/>
+      <c r="AK28" s="33"/>
+      <c r="AL28" s="33"/>
+      <c r="AM28" s="33"/>
+      <c r="AN28" s="33"/>
+      <c r="AO28" s="33"/>
+      <c r="AP28" s="33"/>
+      <c r="AQ28" s="33"/>
+      <c r="AR28" s="33"/>
+      <c r="AS28" s="33"/>
+      <c r="AT28" s="33"/>
+      <c r="AU28" s="33"/>
+      <c r="AV28" s="33"/>
+      <c r="AW28" s="33"/>
+      <c r="AX28" s="33"/>
+      <c r="AY28" s="33"/>
+      <c r="AZ28" s="33"/>
+      <c r="BA28" s="33"/>
+      <c r="BB28" s="33"/>
+      <c r="BC28" s="33"/>
+      <c r="BD28" s="33"/>
+      <c r="BE28" s="33"/>
+      <c r="BF28" s="33"/>
+      <c r="BG28" s="33"/>
+      <c r="BH28" s="33"/>
+      <c r="BI28" s="33"/>
+      <c r="CH28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="35"/>
-[...21 lines deleted...]
-      <c r="DE28" s="35"/>
+      <c r="CI28" s="25"/>
+      <c r="CJ28" s="25"/>
+      <c r="CK28" s="25"/>
+      <c r="CL28" s="25"/>
+      <c r="CM28" s="25"/>
+      <c r="CN28" s="25"/>
+      <c r="CO28" s="25"/>
+      <c r="CP28" s="25"/>
+      <c r="CQ28" s="25"/>
+      <c r="CR28" s="25"/>
+      <c r="CS28" s="25"/>
+      <c r="CT28" s="25"/>
+      <c r="CU28" s="25"/>
+      <c r="CV28" s="25"/>
+      <c r="CW28" s="25"/>
+      <c r="CX28" s="25"/>
+      <c r="CY28" s="25"/>
+      <c r="CZ28" s="25"/>
+      <c r="DA28" s="25"/>
+      <c r="DB28" s="25"/>
+      <c r="DC28" s="25"/>
+      <c r="DD28" s="25"/>
+      <c r="DE28" s="25"/>
       <c r="DF28" s="22"/>
       <c r="DG28" s="22"/>
       <c r="DH28" s="22"/>
       <c r="DI28" s="22"/>
       <c r="DJ28" s="22"/>
       <c r="DK28" s="22"/>
       <c r="DL28" s="22"/>
       <c r="DM28" s="22"/>
       <c r="DN28" s="22"/>
       <c r="DO28" s="22"/>
       <c r="DP28" s="22"/>
       <c r="DQ28" s="22"/>
       <c r="DR28" s="22"/>
       <c r="DS28" s="22"/>
       <c r="DT28" s="22"/>
       <c r="DU28" s="22"/>
       <c r="DV28" s="22"/>
       <c r="DW28" s="22"/>
       <c r="DX28" s="22"/>
       <c r="DY28" s="22"/>
       <c r="DZ28" s="22"/>
       <c r="EA28" s="22"/>
       <c r="EB28" s="22"/>
       <c r="EC28" s="22"/>
       <c r="ED28" s="22"/>
       <c r="EE28" s="22"/>
       <c r="EF28" s="22"/>
       <c r="EG28" s="22"/>
       <c r="EH28" s="22"/>
       <c r="EI28" s="22"/>
       <c r="EJ28" s="22"/>
       <c r="EK28" s="22"/>
       <c r="EL28" s="22"/>
       <c r="EM28" s="22"/>
       <c r="EN28" s="22"/>
       <c r="EO28" s="22"/>
     </row>
     <row r="29" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K29" s="32" t="s">
         <v>12</v>
       </c>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="W29" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X29" s="32"/>
       <c r="Y29" s="32"/>
-      <c r="AH29" s="25" t="s">
+      <c r="AH29" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="AI29" s="25"/>
-[...2 lines deleted...]
-      <c r="AT29" s="25" t="s">
+      <c r="AI29" s="29"/>
+      <c r="AJ29" s="29"/>
+      <c r="AK29" s="29"/>
+      <c r="AT29" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="AU29" s="25"/>
-[...2 lines deleted...]
-      <c r="BF29" s="25" t="s">
+      <c r="AU29" s="29"/>
+      <c r="AV29" s="29"/>
+      <c r="AW29" s="29"/>
+      <c r="BF29" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="BG29" s="25"/>
-[...2 lines deleted...]
-      <c r="BR29" s="25" t="s">
+      <c r="BG29" s="29"/>
+      <c r="BH29" s="29"/>
+      <c r="BI29" s="29"/>
+      <c r="BR29" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="BS29" s="25"/>
-[...2 lines deleted...]
-      <c r="CD29" s="25" t="s">
+      <c r="BS29" s="29"/>
+      <c r="BT29" s="29"/>
+      <c r="BU29" s="29"/>
+      <c r="CD29" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="CE29" s="25"/>
-[...2 lines deleted...]
-      <c r="CP29" s="25" t="s">
+      <c r="CE29" s="29"/>
+      <c r="CF29" s="29"/>
+      <c r="CG29" s="29"/>
+      <c r="CP29" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="CQ29" s="25"/>
-[...2 lines deleted...]
-      <c r="DB29" s="25" t="s">
+      <c r="CQ29" s="29"/>
+      <c r="CR29" s="29"/>
+      <c r="CS29" s="29"/>
+      <c r="DB29" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="DC29" s="25"/>
-[...1 lines deleted...]
-      <c r="DE29" s="25"/>
+      <c r="DC29" s="29"/>
+      <c r="DD29" s="29"/>
+      <c r="DE29" s="29"/>
     </row>
     <row r="30" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="29"/>
+      <c r="A30" s="34"/>
       <c r="B30" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
       <c r="F30" s="27"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="28"/>
       <c r="N30" s="26" t="s">
         <v>36</v>
       </c>
       <c r="O30" s="27"/>
       <c r="P30" s="27"/>
       <c r="Q30" s="27"/>
       <c r="R30" s="27"/>
       <c r="S30" s="27"/>
       <c r="T30" s="27"/>
       <c r="U30" s="27"/>
       <c r="V30" s="27"/>
@@ -8353,51 +8395,51 @@
       <c r="CK30" s="27"/>
       <c r="CL30" s="27"/>
       <c r="CM30" s="27"/>
       <c r="CN30" s="27"/>
       <c r="CO30" s="27"/>
       <c r="CP30" s="27"/>
       <c r="CQ30" s="27"/>
       <c r="CR30" s="27"/>
       <c r="CS30" s="28"/>
       <c r="CT30" s="26" t="s">
         <v>51</v>
       </c>
       <c r="CU30" s="27"/>
       <c r="CV30" s="27"/>
       <c r="CW30" s="27"/>
       <c r="CX30" s="27"/>
       <c r="CY30" s="27"/>
       <c r="CZ30" s="27"/>
       <c r="DA30" s="27"/>
       <c r="DB30" s="27"/>
       <c r="DC30" s="27"/>
       <c r="DD30" s="27"/>
       <c r="DE30" s="28"/>
     </row>
     <row r="31" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="30"/>
+      <c r="A31" s="35"/>
       <c r="B31" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="10" t="s">
@@ -8977,51 +9019,53 @@
       </c>
       <c r="CN32" s="13">
         <v>2412036.8293004287</v>
       </c>
       <c r="CO32" s="13">
         <v>3520223.0862233648</v>
       </c>
       <c r="CP32" s="1">
         <v>6363333.8242133399</v>
       </c>
       <c r="CQ32" s="1">
         <v>8066724.5585988332</v>
       </c>
       <c r="CR32" s="1">
         <v>9150524.2213355768</v>
       </c>
       <c r="CS32" s="1">
         <v>9765654.8532043882</v>
       </c>
       <c r="CT32" s="1">
         <v>255152.36250966671</v>
       </c>
       <c r="CU32" s="1">
         <v>526504.89187375456</v>
       </c>
-      <c r="CV32" s="1"/>
+      <c r="CV32" s="1">
+        <v>884392.02370834956</v>
+      </c>
       <c r="CW32" s="1"/>
       <c r="CX32" s="12"/>
       <c r="CY32" s="13"/>
       <c r="CZ32" s="13"/>
       <c r="DA32" s="13"/>
       <c r="DB32" s="1"/>
       <c r="DC32" s="1"/>
       <c r="DD32" s="1"/>
       <c r="DE32" s="1"/>
     </row>
     <row r="33" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>40</v>
@@ -9286,51 +9330,53 @@
       </c>
       <c r="CN33" s="7">
         <v>164725.03546597494</v>
       </c>
       <c r="CO33" s="7">
         <v>220794.97477855702</v>
       </c>
       <c r="CP33" s="7">
         <v>339475.83962610591</v>
       </c>
       <c r="CQ33" s="7">
         <v>404302.52881780372</v>
       </c>
       <c r="CR33" s="2">
         <v>515115.68208111165</v>
       </c>
       <c r="CS33" s="7">
         <v>583852.15582237788</v>
       </c>
       <c r="CT33" s="7">
         <v>12034.124710066426</v>
       </c>
       <c r="CU33" s="7">
         <v>28193.573820851427</v>
       </c>
-      <c r="CV33" s="7"/>
+      <c r="CV33" s="7">
+        <v>50576.593016947983</v>
+      </c>
       <c r="CW33" s="7"/>
       <c r="CX33" s="7"/>
       <c r="CY33" s="21"/>
       <c r="CZ33" s="7"/>
       <c r="DA33" s="7"/>
       <c r="DB33" s="7"/>
       <c r="DC33" s="7"/>
       <c r="DD33" s="2"/>
       <c r="DE33" s="7"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C34" s="7">
         <v>16656.43268766244</v>
       </c>
       <c r="D34" s="7">
         <v>26864.058519095102</v>
       </c>
       <c r="E34" s="7">
         <v>38355.716860016822</v>
@@ -9595,51 +9641,53 @@
       </c>
       <c r="CN34" s="7">
         <v>196431.56859058217</v>
       </c>
       <c r="CO34" s="7">
         <v>314025.3183110191</v>
       </c>
       <c r="CP34" s="7">
         <v>767298.29084895982</v>
       </c>
       <c r="CQ34" s="7">
         <v>1009124.3709994026</v>
       </c>
       <c r="CR34" s="7">
         <v>1136482.4198366364</v>
       </c>
       <c r="CS34" s="7">
         <v>1190072.3140763144</v>
       </c>
       <c r="CT34" s="7">
         <v>29123.899888583386</v>
       </c>
       <c r="CU34" s="7">
         <v>59674.169711670278</v>
       </c>
-      <c r="CV34" s="7"/>
+      <c r="CV34" s="7">
+        <v>96923.769894477853</v>
+      </c>
       <c r="CW34" s="7"/>
       <c r="CX34" s="7"/>
       <c r="CY34" s="9"/>
       <c r="CZ34" s="7"/>
       <c r="DA34" s="7"/>
       <c r="DB34" s="7"/>
       <c r="DC34" s="7"/>
       <c r="DD34" s="7"/>
       <c r="DE34" s="7"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C35" s="7">
         <v>16165.370030105933</v>
       </c>
       <c r="D35" s="7">
         <v>30412.048791786645</v>
       </c>
       <c r="E35" s="7">
         <v>41801.5011324527</v>
@@ -9904,51 +9952,53 @@
       </c>
       <c r="CN35" s="7">
         <v>151460.1455555553</v>
       </c>
       <c r="CO35" s="7">
         <v>208470.65482413827</v>
       </c>
       <c r="CP35" s="7">
         <v>294254.61753384466</v>
       </c>
       <c r="CQ35" s="7">
         <v>349726.73880515312</v>
       </c>
       <c r="CR35" s="7">
         <v>380010.94540004019</v>
       </c>
       <c r="CS35" s="7">
         <v>408666.10344539559</v>
       </c>
       <c r="CT35" s="7">
         <v>12392.057595454815</v>
       </c>
       <c r="CU35" s="7">
         <v>26037.763663315884</v>
       </c>
-      <c r="CV35" s="7"/>
+      <c r="CV35" s="7">
+        <v>51290.088520374862</v>
+      </c>
       <c r="CW35" s="7"/>
       <c r="CX35" s="7"/>
       <c r="CY35" s="9"/>
       <c r="CZ35" s="7"/>
       <c r="DA35" s="7"/>
       <c r="DB35" s="7"/>
       <c r="DC35" s="7"/>
       <c r="DD35" s="7"/>
       <c r="DE35" s="7"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C36" s="7">
         <v>37810.686209069499</v>
       </c>
       <c r="D36" s="7">
         <v>73174.790028712683</v>
       </c>
       <c r="E36" s="7">
         <v>95421.574568990676</v>
@@ -10213,51 +10263,53 @@
       </c>
       <c r="CN36" s="7">
         <v>283811.22335811524</v>
       </c>
       <c r="CO36" s="7">
         <v>380514.90705747268</v>
       </c>
       <c r="CP36" s="7">
         <v>534845.03251829254</v>
       </c>
       <c r="CQ36" s="7">
         <v>642981.92390167981</v>
       </c>
       <c r="CR36" s="7">
         <v>719630.05021538772</v>
       </c>
       <c r="CS36" s="7">
         <v>791055.86380002508</v>
       </c>
       <c r="CT36" s="7">
         <v>31319.863477732692</v>
       </c>
       <c r="CU36" s="7">
         <v>64060.884541453321</v>
       </c>
-      <c r="CV36" s="7"/>
+      <c r="CV36" s="7">
+        <v>121932.45850994519</v>
+      </c>
       <c r="CW36" s="7"/>
       <c r="CX36" s="7"/>
       <c r="CY36" s="9"/>
       <c r="CZ36" s="7"/>
       <c r="DA36" s="7"/>
       <c r="DB36" s="7"/>
       <c r="DC36" s="7"/>
       <c r="DD36" s="7"/>
       <c r="DE36" s="7"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C37" s="7">
         <v>4447.7724135484987</v>
       </c>
       <c r="D37" s="7">
         <v>7343.1130062959983</v>
       </c>
       <c r="E37" s="7">
         <v>10281.435554418313</v>
@@ -10522,51 +10574,53 @@
       </c>
       <c r="CN37" s="7">
         <v>49997.605048532736</v>
       </c>
       <c r="CO37" s="7">
         <v>64122.111966319113</v>
       </c>
       <c r="CP37" s="7">
         <v>95770.207078992258</v>
       </c>
       <c r="CQ37" s="7">
         <v>115127.98527265991</v>
       </c>
       <c r="CR37" s="7">
         <v>123451.51600527894</v>
       </c>
       <c r="CS37" s="7">
         <v>136098.79049880692</v>
       </c>
       <c r="CT37" s="7">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU37" s="7">
         <v>11140.337847054736</v>
       </c>
-      <c r="CV37" s="7"/>
+      <c r="CV37" s="7">
+        <v>18120.521460345703</v>
+      </c>
       <c r="CW37" s="7"/>
       <c r="CX37" s="7"/>
       <c r="CY37" s="9"/>
       <c r="CZ37" s="7"/>
       <c r="DA37" s="7"/>
       <c r="DB37" s="7"/>
       <c r="DC37" s="7"/>
       <c r="DD37" s="7"/>
       <c r="DE37" s="7"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="7">
         <v>3161.1499686012839</v>
       </c>
       <c r="C38" s="7">
         <v>7228.0003545378404</v>
       </c>
       <c r="D38" s="7">
         <v>12706.038843902934</v>
       </c>
       <c r="E38" s="7">
         <v>19863.512834296045</v>
@@ -10831,51 +10885,53 @@
       </c>
       <c r="CN38" s="7">
         <v>138676.97363130908</v>
       </c>
       <c r="CO38" s="7">
         <v>179269.15323999946</v>
       </c>
       <c r="CP38" s="7">
         <v>240512.59014623793</v>
       </c>
       <c r="CQ38" s="7">
         <v>280625.45600631245</v>
       </c>
       <c r="CR38" s="7">
         <v>298557.49603126652</v>
       </c>
       <c r="CS38" s="7">
         <v>319864.21611901943</v>
       </c>
       <c r="CT38" s="2">
         <v>9286.270722417361</v>
       </c>
       <c r="CU38" s="7">
         <v>22014.975216375111</v>
       </c>
-      <c r="CV38" s="7"/>
+      <c r="CV38" s="7">
+        <v>36373.521373295167</v>
+      </c>
       <c r="CW38" s="7"/>
       <c r="CX38" s="7"/>
       <c r="CY38" s="9"/>
       <c r="CZ38" s="7"/>
       <c r="DA38" s="7"/>
       <c r="DB38" s="7"/>
       <c r="DC38" s="7"/>
       <c r="DD38" s="7"/>
       <c r="DE38" s="7"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="7">
         <v>6772.2658140711628</v>
       </c>
       <c r="C39" s="7">
         <v>13241.41233254412</v>
       </c>
       <c r="D39" s="7">
         <v>20609.901460196106</v>
       </c>
       <c r="E39" s="7">
         <v>28921.29195428516</v>
@@ -11140,51 +11196,53 @@
       </c>
       <c r="CN39" s="7">
         <v>149536.35088439382</v>
       </c>
       <c r="CO39" s="7">
         <v>214186.37952211697</v>
       </c>
       <c r="CP39" s="7">
         <v>362984.47664194991</v>
       </c>
       <c r="CQ39" s="7">
         <v>458535.8899726923</v>
       </c>
       <c r="CR39" s="7">
         <v>485410.96098288323</v>
       </c>
       <c r="CS39" s="7">
         <v>514771.04677911068</v>
       </c>
       <c r="CT39" s="2">
         <v>13434.638321876295</v>
       </c>
       <c r="CU39" s="7">
         <v>28560.427384142757</v>
       </c>
-      <c r="CV39" s="7"/>
+      <c r="CV39" s="7">
+        <v>45582.468069318187</v>
+      </c>
       <c r="CW39" s="7"/>
       <c r="CX39" s="7"/>
       <c r="CY39" s="9"/>
       <c r="CZ39" s="7"/>
       <c r="DA39" s="7"/>
       <c r="DB39" s="7"/>
       <c r="DC39" s="7"/>
       <c r="DD39" s="7"/>
       <c r="DE39" s="7"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>40</v>
@@ -11449,51 +11507,53 @@
       </c>
       <c r="CN40" s="7">
         <v>125853.64359851219</v>
       </c>
       <c r="CO40" s="7">
         <v>186999.05467287518</v>
       </c>
       <c r="CP40" s="7">
         <v>324059.86035258311</v>
       </c>
       <c r="CQ40" s="7">
         <v>403611.068712476</v>
       </c>
       <c r="CR40" s="7">
         <v>451640.94251709979</v>
       </c>
       <c r="CS40" s="7">
         <v>483187.82143957645</v>
       </c>
       <c r="CT40" s="7">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU40" s="7">
         <v>18842.205715356133</v>
       </c>
-      <c r="CV40" s="7"/>
+      <c r="CV40" s="7">
+        <v>43863.925481685234</v>
+      </c>
       <c r="CW40" s="7"/>
       <c r="CX40" s="7"/>
       <c r="CY40" s="9"/>
       <c r="CZ40" s="7"/>
       <c r="DA40" s="7"/>
       <c r="DB40" s="7"/>
       <c r="DC40" s="7"/>
       <c r="DD40" s="7"/>
       <c r="DE40" s="7"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="7">
         <v>7710.2171226470018</v>
       </c>
       <c r="C41" s="7">
         <v>14422.474000344493</v>
       </c>
       <c r="D41" s="7">
         <v>25755.929707501324</v>
       </c>
       <c r="E41" s="7">
         <v>35027.223500606058</v>
@@ -11758,51 +11818,53 @@
       </c>
       <c r="CN41" s="7">
         <v>148185.5607332979</v>
       </c>
       <c r="CO41" s="7">
         <v>218671.79825139989</v>
       </c>
       <c r="CP41" s="7">
         <v>373824.68557513854</v>
       </c>
       <c r="CQ41" s="7">
         <v>453494.71915995004</v>
       </c>
       <c r="CR41" s="7">
         <v>492582.29617755004</v>
       </c>
       <c r="CS41" s="7">
         <v>531148.69704683439</v>
       </c>
       <c r="CT41" s="7">
         <v>11926.206568340167</v>
       </c>
       <c r="CU41" s="7">
         <v>22627.24386238282</v>
       </c>
-      <c r="CV41" s="7"/>
+      <c r="CV41" s="7">
+        <v>40316.200133491089</v>
+      </c>
       <c r="CW41" s="7"/>
       <c r="CX41" s="7"/>
       <c r="CY41" s="9"/>
       <c r="CZ41" s="7"/>
       <c r="DA41" s="7"/>
       <c r="DB41" s="7"/>
       <c r="DC41" s="7"/>
       <c r="DD41" s="7"/>
       <c r="DE41" s="7"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="7">
         <v>8100.7506435233408</v>
       </c>
       <c r="C42" s="7">
         <v>16839.764503691462</v>
       </c>
       <c r="D42" s="7">
         <v>24800.519408394306</v>
       </c>
       <c r="E42" s="7">
         <v>36825.992145426768</v>
@@ -12067,51 +12129,53 @@
       </c>
       <c r="CN42" s="7">
         <v>121990.06982020395</v>
       </c>
       <c r="CO42" s="7">
         <v>252673.08883538537</v>
       </c>
       <c r="CP42" s="7">
         <v>535372.88673176791</v>
       </c>
       <c r="CQ42" s="7">
         <v>794091.65994127316</v>
       </c>
       <c r="CR42" s="7">
         <v>921403.63911953568</v>
       </c>
       <c r="CS42" s="7">
         <v>947943.72845087922</v>
       </c>
       <c r="CT42" s="7">
         <v>13885.425524671416</v>
       </c>
       <c r="CU42" s="7">
         <v>29772.594548699708</v>
       </c>
-      <c r="CV42" s="7"/>
+      <c r="CV42" s="7">
+        <v>44199.223257303165</v>
+      </c>
       <c r="CW42" s="7"/>
       <c r="CX42" s="7"/>
       <c r="CY42" s="9"/>
       <c r="CZ42" s="7"/>
       <c r="DA42" s="7"/>
       <c r="DB42" s="7"/>
       <c r="DC42" s="7"/>
       <c r="DD42" s="7"/>
       <c r="DE42" s="7"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="7">
         <v>2882.7011478745499</v>
       </c>
       <c r="C43" s="7">
         <v>5559.4408362378399</v>
       </c>
       <c r="D43" s="7">
         <v>8336.3108375384254</v>
       </c>
       <c r="E43" s="7">
         <v>11185.196841022711</v>
@@ -12376,51 +12440,53 @@
       </c>
       <c r="CN43" s="7">
         <v>44165.807021983426</v>
       </c>
       <c r="CO43" s="7">
         <v>64203.52233318473</v>
       </c>
       <c r="CP43" s="7">
         <v>163411.65856465194</v>
       </c>
       <c r="CQ43" s="7">
         <v>208152.84729479492</v>
       </c>
       <c r="CR43" s="7">
         <v>215685.89159125989</v>
       </c>
       <c r="CS43" s="7">
         <v>229400.53088529044</v>
       </c>
       <c r="CT43" s="7">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU43" s="7">
         <v>10717.077597582324</v>
       </c>
-      <c r="CV43" s="7"/>
+      <c r="CV43" s="7">
+        <v>15616.353556895601</v>
+      </c>
       <c r="CW43" s="7"/>
       <c r="CX43" s="7"/>
       <c r="CY43" s="9"/>
       <c r="CZ43" s="7"/>
       <c r="DA43" s="7"/>
       <c r="DB43" s="7"/>
       <c r="DC43" s="7"/>
       <c r="DD43" s="7"/>
       <c r="DE43" s="7"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C44" s="7">
         <v>1580.837020913161</v>
       </c>
       <c r="D44" s="7">
         <v>1946.5216644657166</v>
       </c>
       <c r="E44" s="7">
         <v>2571.4678102515054</v>
@@ -12685,51 +12751,53 @@
       </c>
       <c r="CN44" s="7">
         <v>17524.077945107383</v>
       </c>
       <c r="CO44" s="7">
         <v>20069.828104523094</v>
       </c>
       <c r="CP44" s="7">
         <v>27954.316785700525</v>
       </c>
       <c r="CQ44" s="7">
         <v>31619.178860464544</v>
       </c>
       <c r="CR44" s="7">
         <v>36217.817535153939</v>
       </c>
       <c r="CS44" s="7">
         <v>42430.733175811853</v>
       </c>
       <c r="CT44" s="7">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU44" s="7">
         <v>5175.3324895262431</v>
       </c>
-      <c r="CV44" s="7"/>
+      <c r="CV44" s="7">
+        <v>6728.1348499824799</v>
+      </c>
       <c r="CW44" s="7"/>
       <c r="CX44" s="7"/>
       <c r="CY44" s="9"/>
       <c r="CZ44" s="7"/>
       <c r="DA44" s="7"/>
       <c r="DB44" s="7"/>
       <c r="DC44" s="7"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C45" s="7">
         <v>13783.510765539999</v>
       </c>
       <c r="D45" s="7">
         <v>21997.461522964011</v>
       </c>
       <c r="E45" s="7">
         <v>30431.782868730348</v>
@@ -12994,51 +13062,53 @@
       </c>
       <c r="CN45" s="7">
         <v>124712.12975193384</v>
       </c>
       <c r="CO45" s="7">
         <v>171646.37327135401</v>
       </c>
       <c r="CP45" s="7">
         <v>327374.01116183831</v>
       </c>
       <c r="CQ45" s="7">
         <v>424761.10403870535</v>
       </c>
       <c r="CR45" s="7">
         <v>520685.46960274648</v>
       </c>
       <c r="CS45" s="7">
         <v>568633.21845420171</v>
       </c>
       <c r="CT45" s="7">
         <v>13023.686500145333</v>
       </c>
       <c r="CU45" s="7">
         <v>27788.435621708122</v>
       </c>
-      <c r="CV45" s="7"/>
+      <c r="CV45" s="7">
+        <v>44283.841058789782</v>
+      </c>
       <c r="CW45" s="7"/>
       <c r="CX45" s="7"/>
       <c r="CY45" s="7"/>
       <c r="CZ45" s="7"/>
       <c r="DA45" s="7"/>
       <c r="DB45" s="7"/>
       <c r="DC45" s="7"/>
       <c r="DD45" s="7"/>
       <c r="DE45" s="7"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C46" s="7">
         <v>15637.766417019546</v>
       </c>
       <c r="D46" s="7">
         <v>22345.960417366488</v>
       </c>
       <c r="E46" s="7">
         <v>33945.544497190014</v>
@@ -13303,51 +13373,53 @@
       </c>
       <c r="CN46" s="7">
         <v>133200.71325194795</v>
       </c>
       <c r="CO46" s="7">
         <v>253209.83244675389</v>
       </c>
       <c r="CP46" s="7">
         <v>674315.15409830818</v>
       </c>
       <c r="CQ46" s="7">
         <v>875167.62952899525</v>
       </c>
       <c r="CR46" s="7">
         <v>1062644.850110343</v>
       </c>
       <c r="CS46" s="7">
         <v>1102759.2928978598</v>
       </c>
       <c r="CT46" s="7">
         <v>15450.562638215211</v>
       </c>
       <c r="CU46" s="7">
         <v>27432.659309389117</v>
       </c>
-      <c r="CV46" s="7"/>
+      <c r="CV46" s="7">
+        <v>41102.462417219962</v>
+      </c>
       <c r="CW46" s="7"/>
       <c r="CX46" s="7"/>
       <c r="CY46" s="7"/>
       <c r="CZ46" s="7"/>
       <c r="DA46" s="7"/>
       <c r="DB46" s="7"/>
       <c r="DC46" s="7"/>
       <c r="DD46" s="7"/>
       <c r="DE46" s="7"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C47" s="7">
         <v>39333.050749418726</v>
       </c>
       <c r="D47" s="7">
         <v>61880.13428035305</v>
       </c>
       <c r="E47" s="7">
         <v>84540.612212741296</v>
@@ -13612,51 +13684,53 @@
       </c>
       <c r="CN47" s="7">
         <v>342942.92095237214</v>
       </c>
       <c r="CO47" s="7">
         <v>484150.49579692713</v>
       </c>
       <c r="CP47" s="7">
         <v>851398.5503443029</v>
       </c>
       <c r="CQ47" s="7">
         <v>1082451.7253111056</v>
       </c>
       <c r="CR47" s="7">
         <v>1149338.2321857011</v>
       </c>
       <c r="CS47" s="7">
         <v>1220613.4345212299</v>
       </c>
       <c r="CT47" s="7">
         <v>45967.466101723228</v>
       </c>
       <c r="CU47" s="7">
         <v>94236.936820916031</v>
       </c>
-      <c r="CV47" s="7"/>
+      <c r="CV47" s="7">
+        <v>145858.21172059551</v>
+      </c>
       <c r="CW47" s="7"/>
       <c r="CX47" s="7"/>
       <c r="CY47" s="7"/>
       <c r="CZ47" s="7"/>
       <c r="DA47" s="7"/>
       <c r="DB47" s="7"/>
       <c r="DC47" s="7"/>
       <c r="DD47" s="7"/>
       <c r="DE47" s="7"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E48" s="18" t="s">
         <v>40</v>
@@ -13921,51 +13995,53 @@
       </c>
       <c r="CN48" s="7">
         <v>30225.445850074189</v>
       </c>
       <c r="CO48" s="7">
         <v>39363.927630712991</v>
       </c>
       <c r="CP48" s="7">
         <v>51509.399070096377</v>
       </c>
       <c r="CQ48" s="7">
         <v>58353.08727316709</v>
       </c>
       <c r="CR48" s="7">
         <v>61832.77966973016</v>
       </c>
       <c r="CS48" s="7">
         <v>73204.388112420114</v>
       </c>
       <c r="CT48" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU48" s="7">
         <v>8208.9417233591212</v>
       </c>
-      <c r="CV48" s="7"/>
+      <c r="CV48" s="7">
+        <v>12269.789054257752</v>
+      </c>
       <c r="CW48" s="7"/>
       <c r="CX48" s="7"/>
       <c r="CY48" s="7"/>
       <c r="CZ48" s="7"/>
       <c r="DA48" s="7"/>
       <c r="DB48" s="7"/>
       <c r="DC48" s="7"/>
       <c r="DD48" s="7"/>
       <c r="DE48" s="7"/>
     </row>
     <row r="49" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C49" s="7">
         <v>26185.665088713911</v>
       </c>
       <c r="D49" s="7">
         <v>45044.41560328615</v>
       </c>
       <c r="E49" s="7">
         <v>65510.414549752852</v>
@@ -14230,51 +14306,53 @@
       </c>
       <c r="CN49" s="7">
         <v>156907.68132520968</v>
       </c>
       <c r="CO49" s="7">
         <v>208473.43231444157</v>
       </c>
       <c r="CP49" s="7">
         <v>349991.6946691894</v>
       </c>
       <c r="CQ49" s="7">
         <v>418418.43066102517</v>
       </c>
       <c r="CR49" s="7">
         <v>518975.34844285285</v>
       </c>
       <c r="CS49" s="7">
         <v>554633.73333450907</v>
       </c>
       <c r="CT49" s="7">
         <v>14658.432128038789</v>
       </c>
       <c r="CU49" s="7">
         <v>32098.470702320374</v>
       </c>
-      <c r="CV49" s="7"/>
+      <c r="CV49" s="7">
+        <v>54555.882491580414</v>
+      </c>
       <c r="CW49" s="7"/>
       <c r="CX49" s="7"/>
       <c r="CY49" s="7"/>
       <c r="CZ49" s="7"/>
       <c r="DA49" s="7"/>
       <c r="DB49" s="7"/>
       <c r="DC49" s="7"/>
       <c r="DD49" s="7"/>
       <c r="DE49" s="7"/>
     </row>
     <row r="50" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C50" s="7">
         <v>53.861242565140401</v>
       </c>
       <c r="D50" s="7">
         <v>80.479749111368861</v>
       </c>
       <c r="E50" s="7">
         <v>109.74379177993858</v>
@@ -14539,51 +14617,53 @@
       </c>
       <c r="CN50" s="7">
         <v>255.55761778052977</v>
       </c>
       <c r="CO50" s="7">
         <v>351.31033990600849</v>
       </c>
       <c r="CP50" s="7">
         <v>1291.189401593462</v>
       </c>
       <c r="CQ50" s="7">
         <v>1444.304678217429</v>
       </c>
       <c r="CR50" s="7">
         <v>1477.3431335021876</v>
       </c>
       <c r="CS50" s="7">
         <v>1708.6687899709937</v>
       </c>
       <c r="CT50" s="7">
         <v>60.331216210786451</v>
       </c>
       <c r="CU50" s="7">
         <v>128.82375906756758</v>
       </c>
-      <c r="CV50" s="7"/>
+      <c r="CV50" s="7">
+        <v>177.82338034490539</v>
+      </c>
       <c r="CW50" s="7"/>
       <c r="CX50" s="7"/>
       <c r="CY50" s="7"/>
       <c r="CZ50" s="7"/>
       <c r="DA50" s="7"/>
       <c r="DB50" s="7"/>
       <c r="DC50" s="7"/>
       <c r="DD50" s="7"/>
       <c r="DE50" s="7"/>
     </row>
     <row r="51" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C51" s="7">
         <v>532.08586322386623</v>
       </c>
       <c r="D51" s="7">
         <v>817.72741079432456</v>
       </c>
       <c r="E51" s="7">
         <v>1056.2246534739288</v>
@@ -14848,51 +14928,53 @@
       </c>
       <c r="CN51" s="7">
         <v>2388.0388823907824</v>
       </c>
       <c r="CO51" s="7">
         <v>3482.9620848432278</v>
       </c>
       <c r="CP51" s="7">
         <v>6618.8566804691491</v>
       </c>
       <c r="CQ51" s="7">
         <v>7443.5392496957829</v>
       </c>
       <c r="CR51" s="7">
         <v>7739.2728283841807</v>
       </c>
       <c r="CS51" s="7">
         <v>7583.8223256070496</v>
       </c>
       <c r="CT51" s="7">
         <v>382.25328735529757</v>
       </c>
       <c r="CU51" s="7">
         <v>759.85163769262374</v>
       </c>
-      <c r="CV51" s="7"/>
+      <c r="CV51" s="7">
+        <v>1183.7735189016432</v>
+      </c>
       <c r="CW51" s="7"/>
       <c r="CX51" s="7"/>
       <c r="CY51" s="7"/>
       <c r="CZ51" s="7"/>
       <c r="DA51" s="7"/>
       <c r="DB51" s="7"/>
       <c r="DC51" s="7"/>
       <c r="DD51" s="7"/>
       <c r="DE51" s="7"/>
     </row>
     <row r="52" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="7">
         <v>1205.5091756815532</v>
       </c>
       <c r="C52" s="7">
         <v>2394.319785012221</v>
       </c>
       <c r="D52" s="7">
         <v>3851.0834673210593</v>
       </c>
       <c r="E52" s="7">
         <v>6554.1147055791362</v>
@@ -15157,244 +15239,246 @@
       </c>
       <c r="CN52" s="9">
         <v>29046.280015151213</v>
       </c>
       <c r="CO52" s="9">
         <v>35543.960441435389</v>
       </c>
       <c r="CP52" s="7">
         <v>41070.506383317494</v>
       </c>
       <c r="CQ52" s="7">
         <v>47290.370113257239</v>
       </c>
       <c r="CR52" s="7">
         <v>51641.267869115247</v>
       </c>
       <c r="CS52" s="7">
         <v>58026.29322914598</v>
       </c>
       <c r="CT52" s="7">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU52" s="7">
         <v>9034.185900890845</v>
       </c>
-      <c r="CV52" s="7"/>
+      <c r="CV52" s="7">
+        <v>13436.981942597127</v>
+      </c>
       <c r="CW52" s="7"/>
       <c r="CX52" s="7"/>
       <c r="CY52" s="7"/>
       <c r="CZ52" s="9"/>
       <c r="DA52" s="9"/>
       <c r="DB52" s="7"/>
       <c r="DC52" s="7"/>
       <c r="DD52" s="7"/>
       <c r="DE52" s="7"/>
     </row>
     <row r="54" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="31" t="s">
+      <c r="B54" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C54" s="31"/>
-[...58 lines deleted...]
-      <c r="CG54" s="35" t="s">
+      <c r="C54" s="33"/>
+      <c r="D54" s="33"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="33"/>
+      <c r="G54" s="33"/>
+      <c r="H54" s="33"/>
+      <c r="I54" s="33"/>
+      <c r="J54" s="33"/>
+      <c r="K54" s="33"/>
+      <c r="L54" s="33"/>
+      <c r="M54" s="33"/>
+      <c r="N54" s="33"/>
+      <c r="O54" s="33"/>
+      <c r="P54" s="33"/>
+      <c r="Q54" s="33"/>
+      <c r="R54" s="33"/>
+      <c r="S54" s="33"/>
+      <c r="T54" s="33"/>
+      <c r="U54" s="33"/>
+      <c r="V54" s="33"/>
+      <c r="W54" s="33"/>
+      <c r="X54" s="33"/>
+      <c r="Y54" s="33"/>
+      <c r="Z54" s="33"/>
+      <c r="AA54" s="33"/>
+      <c r="AB54" s="33"/>
+      <c r="AC54" s="33"/>
+      <c r="AD54" s="33"/>
+      <c r="AE54" s="33"/>
+      <c r="AF54" s="33"/>
+      <c r="AG54" s="33"/>
+      <c r="AH54" s="33"/>
+      <c r="AI54" s="33"/>
+      <c r="AJ54" s="33"/>
+      <c r="AK54" s="33"/>
+      <c r="AL54" s="33"/>
+      <c r="AM54" s="33"/>
+      <c r="AN54" s="33"/>
+      <c r="AO54" s="33"/>
+      <c r="AP54" s="33"/>
+      <c r="AQ54" s="33"/>
+      <c r="AR54" s="33"/>
+      <c r="AS54" s="33"/>
+      <c r="AT54" s="33"/>
+      <c r="AU54" s="33"/>
+      <c r="AV54" s="33"/>
+      <c r="AW54" s="33"/>
+      <c r="AX54" s="33"/>
+      <c r="AY54" s="33"/>
+      <c r="AZ54" s="33"/>
+      <c r="BA54" s="33"/>
+      <c r="BB54" s="33"/>
+      <c r="BC54" s="33"/>
+      <c r="BD54" s="33"/>
+      <c r="BE54" s="33"/>
+      <c r="BF54" s="33"/>
+      <c r="BG54" s="33"/>
+      <c r="BH54" s="33"/>
+      <c r="BI54" s="33"/>
+      <c r="CG54" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="CH54" s="35"/>
-[...22 lines deleted...]
-      <c r="DE54" s="35"/>
+      <c r="CH54" s="25"/>
+      <c r="CI54" s="25"/>
+      <c r="CJ54" s="25"/>
+      <c r="CK54" s="25"/>
+      <c r="CL54" s="25"/>
+      <c r="CM54" s="25"/>
+      <c r="CN54" s="25"/>
+      <c r="CO54" s="25"/>
+      <c r="CP54" s="25"/>
+      <c r="CQ54" s="25"/>
+      <c r="CR54" s="25"/>
+      <c r="CS54" s="25"/>
+      <c r="CT54" s="25"/>
+      <c r="CU54" s="25"/>
+      <c r="CV54" s="25"/>
+      <c r="CW54" s="25"/>
+      <c r="CX54" s="25"/>
+      <c r="CY54" s="25"/>
+      <c r="CZ54" s="25"/>
+      <c r="DA54" s="25"/>
+      <c r="DB54" s="25"/>
+      <c r="DC54" s="25"/>
+      <c r="DD54" s="25"/>
+      <c r="DE54" s="25"/>
       <c r="DF54" s="22"/>
       <c r="DG54" s="22"/>
       <c r="DH54" s="22"/>
       <c r="DI54" s="22"/>
       <c r="DJ54" s="22"/>
       <c r="DK54" s="22"/>
       <c r="DL54" s="22"/>
       <c r="DM54" s="22"/>
       <c r="DN54" s="22"/>
       <c r="DO54" s="22"/>
       <c r="DP54" s="22"/>
       <c r="DQ54" s="22"/>
       <c r="DR54" s="22"/>
       <c r="DS54" s="22"/>
       <c r="DT54" s="22"/>
       <c r="DU54" s="22"/>
       <c r="DV54" s="22"/>
       <c r="DW54" s="22"/>
       <c r="DX54" s="22"/>
       <c r="DY54" s="22"/>
       <c r="DZ54" s="22"/>
       <c r="EA54" s="22"/>
       <c r="EB54" s="22"/>
       <c r="EC54" s="22"/>
       <c r="ED54" s="22"/>
       <c r="EE54" s="22"/>
       <c r="EF54" s="22"/>
       <c r="EG54" s="22"/>
       <c r="EH54" s="22"/>
       <c r="EI54" s="22"/>
       <c r="EJ54" s="22"/>
       <c r="EK54" s="22"/>
       <c r="EL54" s="22"/>
       <c r="EM54" s="22"/>
       <c r="EN54" s="22"/>
       <c r="EO54" s="22"/>
     </row>
     <row r="55" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="25" t="s">
+      <c r="K55" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="L55" s="25"/>
-      <c r="M55" s="25"/>
+      <c r="L55" s="29"/>
+      <c r="M55" s="29"/>
       <c r="W55" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X55" s="32"/>
       <c r="Y55" s="32"/>
-      <c r="AH55" s="25" t="s">
+      <c r="AH55" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="AI55" s="25"/>
-[...2 lines deleted...]
-      <c r="AT55" s="25" t="s">
+      <c r="AI55" s="29"/>
+      <c r="AJ55" s="29"/>
+      <c r="AK55" s="29"/>
+      <c r="AT55" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="AU55" s="25"/>
-[...2 lines deleted...]
-      <c r="BF55" s="25" t="s">
+      <c r="AU55" s="29"/>
+      <c r="AV55" s="29"/>
+      <c r="AW55" s="29"/>
+      <c r="BF55" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="BG55" s="25"/>
-[...2 lines deleted...]
-      <c r="BR55" s="25" t="s">
+      <c r="BG55" s="29"/>
+      <c r="BH55" s="29"/>
+      <c r="BI55" s="29"/>
+      <c r="BR55" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="BS55" s="25"/>
-[...2 lines deleted...]
-      <c r="CD55" s="25" t="s">
+      <c r="BS55" s="29"/>
+      <c r="BT55" s="29"/>
+      <c r="BU55" s="29"/>
+      <c r="CD55" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="CE55" s="25"/>
-[...2 lines deleted...]
-      <c r="CP55" s="25" t="s">
+      <c r="CE55" s="29"/>
+      <c r="CF55" s="29"/>
+      <c r="CG55" s="29"/>
+      <c r="CP55" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="CQ55" s="25"/>
-[...2 lines deleted...]
-      <c r="DB55" s="25" t="s">
+      <c r="CQ55" s="29"/>
+      <c r="CR55" s="29"/>
+      <c r="CS55" s="29"/>
+      <c r="DB55" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="DC55" s="25"/>
-[...1 lines deleted...]
-      <c r="DE55" s="25"/>
+      <c r="DC55" s="29"/>
+      <c r="DD55" s="29"/>
+      <c r="DE55" s="29"/>
     </row>
     <row r="56" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="29"/>
+      <c r="A56" s="34"/>
       <c r="B56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C56" s="27"/>
       <c r="D56" s="27"/>
       <c r="E56" s="27"/>
       <c r="F56" s="27"/>
       <c r="G56" s="27"/>
       <c r="H56" s="27"/>
       <c r="I56" s="27"/>
       <c r="J56" s="27"/>
       <c r="K56" s="27"/>
       <c r="L56" s="27"/>
       <c r="M56" s="28"/>
       <c r="N56" s="26" t="s">
         <v>36</v>
       </c>
       <c r="O56" s="27"/>
       <c r="P56" s="27"/>
       <c r="Q56" s="27"/>
       <c r="R56" s="27"/>
       <c r="S56" s="27"/>
       <c r="T56" s="27"/>
       <c r="U56" s="27"/>
       <c r="V56" s="27"/>
@@ -15479,51 +15563,51 @@
       <c r="CK56" s="27"/>
       <c r="CL56" s="27"/>
       <c r="CM56" s="27"/>
       <c r="CN56" s="27"/>
       <c r="CO56" s="27"/>
       <c r="CP56" s="27"/>
       <c r="CQ56" s="27"/>
       <c r="CR56" s="27"/>
       <c r="CS56" s="28"/>
       <c r="CT56" s="26" t="s">
         <v>51</v>
       </c>
       <c r="CU56" s="27"/>
       <c r="CV56" s="27"/>
       <c r="CW56" s="27"/>
       <c r="CX56" s="27"/>
       <c r="CY56" s="27"/>
       <c r="CZ56" s="27"/>
       <c r="DA56" s="27"/>
       <c r="DB56" s="27"/>
       <c r="DC56" s="27"/>
       <c r="DD56" s="27"/>
       <c r="DE56" s="28"/>
     </row>
     <row r="57" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="30"/>
+      <c r="A57" s="35"/>
       <c r="B57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J57" s="10" t="s">
@@ -16103,51 +16187,53 @@
       </c>
       <c r="CN58" s="13">
         <v>454143.3707860969</v>
       </c>
       <c r="CO58" s="13">
         <v>1254092.9458595242</v>
       </c>
       <c r="CP58" s="1">
         <v>3696181.7795683974</v>
       </c>
       <c r="CQ58" s="1">
         <v>5080413.6874760659</v>
       </c>
       <c r="CR58" s="1">
         <v>5823622.1740992041</v>
       </c>
       <c r="CS58" s="1">
         <v>5921666.3998233126</v>
       </c>
       <c r="CT58" s="1">
         <v>17721.096678214919</v>
       </c>
       <c r="CU58" s="1">
         <v>35736.881485100515</v>
       </c>
-      <c r="CV58" s="1"/>
+      <c r="CV58" s="1">
+        <v>52525.421586184631</v>
+      </c>
       <c r="CW58" s="1"/>
       <c r="CX58" s="12"/>
       <c r="CY58" s="13"/>
       <c r="CZ58" s="13"/>
       <c r="DA58" s="13"/>
       <c r="DB58" s="1"/>
       <c r="DC58" s="1"/>
       <c r="DD58" s="1"/>
       <c r="DE58" s="1"/>
     </row>
     <row r="59" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E59" s="18" t="s">
         <v>40</v>
@@ -16412,51 +16498,53 @@
       </c>
       <c r="CN59" s="7">
         <v>18701.864604881099</v>
       </c>
       <c r="CO59" s="7">
         <v>45457.172658543699</v>
       </c>
       <c r="CP59" s="7">
         <v>129665.70949372159</v>
       </c>
       <c r="CQ59" s="7">
         <v>168117.25035641919</v>
       </c>
       <c r="CR59" s="2">
         <v>249886.27760212182</v>
       </c>
       <c r="CS59" s="7">
         <v>258895.27934354442</v>
       </c>
       <c r="CT59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU59" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="CV59" s="7"/>
+      <c r="CV59" s="23" t="s">
+        <v>40</v>
+      </c>
       <c r="CW59" s="7"/>
       <c r="CX59" s="7"/>
       <c r="CY59" s="21"/>
       <c r="CZ59" s="7"/>
       <c r="DA59" s="7"/>
       <c r="DB59" s="7"/>
       <c r="DC59" s="7"/>
       <c r="DD59" s="2"/>
       <c r="DE59" s="7"/>
     </row>
     <row r="60" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C60" s="2">
         <v>233.48817902350675</v>
       </c>
       <c r="D60" s="2">
         <v>350.23226853526012</v>
       </c>
       <c r="E60" s="2">
         <v>466.97635804701349</v>
@@ -16721,51 +16809,53 @@
       </c>
       <c r="CN60" s="7">
         <v>12376.224589636386</v>
       </c>
       <c r="CO60" s="7">
         <v>103754.79712602732</v>
       </c>
       <c r="CP60" s="7">
         <v>523817.72919914662</v>
       </c>
       <c r="CQ60" s="7">
         <v>738163.65970232117</v>
       </c>
       <c r="CR60" s="7">
         <v>834023.06612152839</v>
       </c>
       <c r="CS60" s="7">
         <v>850151.28096887469</v>
       </c>
       <c r="CT60" s="23">
         <v>271.76481409550001</v>
       </c>
       <c r="CU60" s="7">
         <v>580.93389095626662</v>
       </c>
-      <c r="CV60" s="7"/>
+      <c r="CV60" s="23">
+        <v>823.78486403124998</v>
+      </c>
       <c r="CW60" s="7"/>
       <c r="CX60" s="7"/>
       <c r="CY60" s="9"/>
       <c r="CZ60" s="7"/>
       <c r="DA60" s="7"/>
       <c r="DB60" s="7"/>
       <c r="DC60" s="7"/>
       <c r="DD60" s="7"/>
       <c r="DE60" s="7"/>
     </row>
     <row r="61" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C61" s="2">
         <v>389.19605746666667</v>
       </c>
       <c r="D61" s="2">
         <v>583.79408620000004</v>
       </c>
       <c r="E61" s="2">
         <v>778.39211493333335</v>
@@ -17030,51 +17120,53 @@
       </c>
       <c r="CN61" s="7">
         <v>33730.357898506794</v>
       </c>
       <c r="CO61" s="7">
         <v>74154.783960166591</v>
       </c>
       <c r="CP61" s="7">
         <v>138785.23727478998</v>
       </c>
       <c r="CQ61" s="7">
         <v>177640.243439971</v>
       </c>
       <c r="CR61" s="7">
         <v>186945.74186287282</v>
       </c>
       <c r="CS61" s="7">
         <v>186180.88456791549</v>
       </c>
       <c r="CT61" s="23">
         <v>966.52688603624983</v>
       </c>
       <c r="CU61" s="7">
         <v>2221.645615520833</v>
       </c>
-      <c r="CV61" s="7"/>
+      <c r="CV61" s="23">
+        <v>3819.7740559824997</v>
+      </c>
       <c r="CW61" s="7"/>
       <c r="CX61" s="7"/>
       <c r="CY61" s="9"/>
       <c r="CZ61" s="7"/>
       <c r="DA61" s="7"/>
       <c r="DB61" s="7"/>
       <c r="DC61" s="7"/>
       <c r="DD61" s="7"/>
       <c r="DE61" s="7"/>
     </row>
     <row r="62" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C62" s="2">
         <v>2061.5470122959387</v>
       </c>
       <c r="D62" s="2">
         <v>3092.320518443908</v>
       </c>
       <c r="E62" s="2">
         <v>4306.9392625418768</v>
@@ -17339,51 +17431,53 @@
       </c>
       <c r="CN62" s="7">
         <v>47879.581461436872</v>
       </c>
       <c r="CO62" s="7">
         <v>104389.71484158446</v>
       </c>
       <c r="CP62" s="7">
         <v>201173.62753658072</v>
       </c>
       <c r="CQ62" s="7">
         <v>260026.39305743523</v>
       </c>
       <c r="CR62" s="7">
         <v>285047.45697977516</v>
       </c>
       <c r="CS62" s="7">
         <v>292508.03467670124</v>
       </c>
       <c r="CT62" s="23">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU62" s="7">
         <v>6979.2391903586667</v>
       </c>
-      <c r="CV62" s="7"/>
+      <c r="CV62" s="23">
+        <v>9993.763695802083</v>
+      </c>
       <c r="CW62" s="7"/>
       <c r="CX62" s="7"/>
       <c r="CY62" s="9"/>
       <c r="CZ62" s="7"/>
       <c r="DA62" s="7"/>
       <c r="DB62" s="7"/>
       <c r="DC62" s="7"/>
       <c r="DD62" s="7"/>
       <c r="DE62" s="7"/>
     </row>
     <row r="63" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C63" s="2">
         <v>113.62037437073811</v>
       </c>
       <c r="D63" s="2">
         <v>170.43056155610716</v>
       </c>
       <c r="E63" s="2">
         <v>227.24074874147621</v>
@@ -17648,51 +17742,53 @@
       </c>
       <c r="CN63" s="7">
         <v>8392.191861144327</v>
       </c>
       <c r="CO63" s="7">
         <v>16316.038800399507</v>
       </c>
       <c r="CP63" s="7">
         <v>40553.809863365212</v>
       </c>
       <c r="CQ63" s="7">
         <v>52774.171222931807</v>
       </c>
       <c r="CR63" s="7">
         <v>52874.932267550008</v>
       </c>
       <c r="CS63" s="7">
         <v>53889.276826048655</v>
       </c>
       <c r="CT63" s="23">
         <v>76.249031169583333</v>
       </c>
       <c r="CU63" s="7">
         <v>174.29023950291668</v>
       </c>
-      <c r="CV63" s="7"/>
+      <c r="CV63" s="23">
+        <v>269.11702002875001</v>
+      </c>
       <c r="CW63" s="7"/>
       <c r="CX63" s="7"/>
       <c r="CY63" s="9"/>
       <c r="CZ63" s="7"/>
       <c r="DA63" s="7"/>
       <c r="DB63" s="7"/>
       <c r="DC63" s="7"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C64" s="2">
         <v>11.343979777765773</v>
       </c>
       <c r="D64" s="2">
         <v>17.015969666648658</v>
       </c>
       <c r="E64" s="2">
         <v>22.687959555531545</v>
@@ -17957,51 +18053,53 @@
       </c>
       <c r="CN64" s="7">
         <v>26765.099225666479</v>
       </c>
       <c r="CO64" s="7">
         <v>50948.336425572299</v>
       </c>
       <c r="CP64" s="7">
         <v>93745.169267777528</v>
       </c>
       <c r="CQ64" s="7">
         <v>120917.56685668562</v>
       </c>
       <c r="CR64" s="7">
         <v>125131.71207919932</v>
       </c>
       <c r="CS64" s="7">
         <v>124741.47295866303</v>
       </c>
       <c r="CT64" s="24">
         <v>742.26039097749992</v>
       </c>
       <c r="CU64" s="7">
         <v>1489.1089581949998</v>
       </c>
-      <c r="CV64" s="7"/>
+      <c r="CV64" s="23">
+        <v>2030.4825027249997</v>
+      </c>
       <c r="CW64" s="7"/>
       <c r="CX64" s="7"/>
       <c r="CY64" s="9"/>
       <c r="CZ64" s="7"/>
       <c r="DA64" s="7"/>
       <c r="DB64" s="7"/>
       <c r="DC64" s="7"/>
       <c r="DD64" s="7"/>
       <c r="DE64" s="7"/>
     </row>
     <row r="65" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C65" s="2">
         <v>98.236014249999997</v>
       </c>
       <c r="D65" s="2">
         <v>147.354021375</v>
       </c>
       <c r="E65" s="2">
         <v>196.47202849999999</v>
@@ -18266,51 +18364,53 @@
       </c>
       <c r="CN65" s="7">
         <v>40101.540800889969</v>
       </c>
       <c r="CO65" s="7">
         <v>85870.556032888795</v>
       </c>
       <c r="CP65" s="7">
         <v>214013.91910823513</v>
       </c>
       <c r="CQ65" s="7">
         <v>292061.48697177885</v>
       </c>
       <c r="CR65" s="7">
         <v>297049.00035874738</v>
       </c>
       <c r="CS65" s="7">
         <v>292639.16268366302</v>
       </c>
       <c r="CT65" s="24">
         <v>62.338332161666671</v>
       </c>
       <c r="CU65" s="7">
         <v>130.50718639749999</v>
       </c>
-      <c r="CV65" s="7"/>
+      <c r="CV65" s="23">
+        <v>182.34735665833333</v>
+      </c>
       <c r="CW65" s="7"/>
       <c r="CX65" s="7"/>
       <c r="CY65" s="9"/>
       <c r="CZ65" s="7"/>
       <c r="DA65" s="7"/>
       <c r="DB65" s="7"/>
       <c r="DC65" s="7"/>
       <c r="DD65" s="7"/>
       <c r="DE65" s="7"/>
     </row>
     <row r="66" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E66" s="18" t="s">
         <v>40</v>
@@ -18575,51 +18675,53 @@
       </c>
       <c r="CN66" s="7">
         <v>28720.507780445045</v>
       </c>
       <c r="CO66" s="7">
         <v>75074.255611742949</v>
       </c>
       <c r="CP66" s="7">
         <v>190000.71980311465</v>
       </c>
       <c r="CQ66" s="7">
         <v>250427.19745299872</v>
       </c>
       <c r="CR66" s="7">
         <v>279313.95208526385</v>
       </c>
       <c r="CS66" s="7">
         <v>284161.9143911</v>
       </c>
       <c r="CT66" s="23">
         <v>34.760418666666666</v>
       </c>
       <c r="CU66" s="7">
         <v>74.304545983333341</v>
       </c>
-      <c r="CV66" s="7"/>
+      <c r="CV66" s="23">
+        <v>102.05893875833334</v>
+      </c>
       <c r="CW66" s="7"/>
       <c r="CX66" s="7"/>
       <c r="CY66" s="9"/>
       <c r="CZ66" s="7"/>
       <c r="DA66" s="7"/>
       <c r="DB66" s="7"/>
       <c r="DC66" s="7"/>
       <c r="DD66" s="7"/>
       <c r="DE66" s="7"/>
     </row>
     <row r="67" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C67" s="2">
         <v>345.98732662672177</v>
       </c>
       <c r="D67" s="2">
         <v>518.98098994008262</v>
       </c>
       <c r="E67" s="2">
         <v>691.97465325344353</v>
@@ -18884,51 +18986,53 @@
       </c>
       <c r="CN67" s="7">
         <v>31516.099694662316</v>
       </c>
       <c r="CO67" s="7">
         <v>85402.564074131602</v>
       </c>
       <c r="CP67" s="7">
         <v>210506.52896930336</v>
       </c>
       <c r="CQ67" s="7">
         <v>273139.48400038504</v>
       </c>
       <c r="CR67" s="7">
         <v>291541.38976842404</v>
       </c>
       <c r="CS67" s="7">
         <v>286863.49192196259</v>
       </c>
       <c r="CT67" s="23">
         <v>211.98635630333331</v>
       </c>
       <c r="CU67" s="7">
         <v>474.66703329833331</v>
       </c>
-      <c r="CV67" s="7"/>
+      <c r="CV67" s="23">
+        <v>638.71277675166664</v>
+      </c>
       <c r="CW67" s="7"/>
       <c r="CX67" s="7"/>
       <c r="CY67" s="9"/>
       <c r="CZ67" s="7"/>
       <c r="DA67" s="7"/>
       <c r="DB67" s="7"/>
       <c r="DC67" s="7"/>
       <c r="DD67" s="7"/>
       <c r="DE67" s="7"/>
     </row>
     <row r="68" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C68" s="2">
         <v>1.9322831233333333</v>
       </c>
       <c r="D68" s="2">
         <v>2.8984246850000002</v>
       </c>
       <c r="E68" s="2">
         <v>3.8645662466666666</v>
@@ -19193,51 +19297,53 @@
       </c>
       <c r="CN68" s="7">
         <v>12645.378320606702</v>
       </c>
       <c r="CO68" s="7">
         <v>132316.72578624025</v>
       </c>
       <c r="CP68" s="7">
         <v>401852.89669121901</v>
       </c>
       <c r="CQ68" s="7">
         <v>649908.99415457179</v>
       </c>
       <c r="CR68" s="7">
         <v>767517.01082484564</v>
       </c>
       <c r="CS68" s="7">
         <v>781280.72872038244</v>
       </c>
       <c r="CT68" s="23">
         <v>12.206886124999999</v>
       </c>
       <c r="CU68" s="7">
         <v>34.774386124999999</v>
       </c>
-      <c r="CV68" s="7"/>
+      <c r="CV68" s="23">
+        <v>51.491052791666661</v>
+      </c>
       <c r="CW68" s="7"/>
       <c r="CX68" s="7"/>
       <c r="CY68" s="9"/>
       <c r="CZ68" s="7"/>
       <c r="DA68" s="7"/>
       <c r="DB68" s="7"/>
       <c r="DC68" s="7"/>
       <c r="DD68" s="7"/>
       <c r="DE68" s="7"/>
     </row>
     <row r="69" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C69" s="2">
         <v>14.29883612967533</v>
       </c>
       <c r="D69" s="2">
         <v>21.448254194512995</v>
       </c>
       <c r="E69" s="2">
         <v>28.597672259350659</v>
@@ -19502,51 +19608,53 @@
       </c>
       <c r="CN69" s="7">
         <v>9811.6378068208505</v>
       </c>
       <c r="CO69" s="7">
         <v>24294.354397788353</v>
       </c>
       <c r="CP69" s="7">
         <v>117270.35322078405</v>
       </c>
       <c r="CQ69" s="7">
         <v>155628.6982037072</v>
       </c>
       <c r="CR69" s="7">
         <v>156505.15762054551</v>
       </c>
       <c r="CS69" s="7">
         <v>155944.71226085824</v>
       </c>
       <c r="CT69" s="23">
         <v>27.656786991666664</v>
       </c>
       <c r="CU69" s="7">
         <v>59.820401845833331</v>
       </c>
-      <c r="CV69" s="7"/>
+      <c r="CV69" s="23">
+        <v>77.535073158333333</v>
+      </c>
       <c r="CW69" s="7"/>
       <c r="CX69" s="7"/>
       <c r="CY69" s="9"/>
       <c r="CZ69" s="7"/>
       <c r="DA69" s="7"/>
       <c r="DB69" s="7"/>
       <c r="DC69" s="7"/>
       <c r="DD69" s="7"/>
       <c r="DE69" s="7"/>
     </row>
     <row r="70" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C70" s="2">
         <v>81.10472857001443</v>
       </c>
       <c r="D70" s="2">
         <v>121.65709285502165</v>
       </c>
       <c r="E70" s="2">
         <v>162.20945714002886</v>
@@ -19811,51 +19919,53 @@
       </c>
       <c r="CN70" s="7">
         <v>807.2782666830833</v>
       </c>
       <c r="CO70" s="7">
         <v>1013.7673026579414</v>
       </c>
       <c r="CP70" s="7">
         <v>4614.044877571675</v>
       </c>
       <c r="CQ70" s="7">
         <v>5329.8758618526026</v>
       </c>
       <c r="CR70" s="7">
         <v>5444.7409845990833</v>
       </c>
       <c r="CS70" s="7">
         <v>5359.9292526435947</v>
       </c>
       <c r="CT70" s="23">
         <v>49.58331410000001</v>
       </c>
       <c r="CU70" s="24">
         <v>231.24059533541669</v>
       </c>
-      <c r="CV70" s="7"/>
+      <c r="CV70" s="23">
+        <v>333.29752442500001</v>
+      </c>
       <c r="CW70" s="7"/>
       <c r="CX70" s="7"/>
       <c r="CY70" s="9"/>
       <c r="CZ70" s="7"/>
       <c r="DA70" s="7"/>
       <c r="DB70" s="7"/>
       <c r="DC70" s="7"/>
       <c r="DD70" s="7"/>
       <c r="DE70" s="7"/>
     </row>
     <row r="71" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="2">
         <v>229.14729803333333</v>
       </c>
       <c r="C71" s="2">
         <v>458.29459606666666</v>
       </c>
       <c r="D71" s="2">
         <v>687.44189410000001</v>
       </c>
       <c r="E71" s="2">
         <v>916.58919213333331</v>
@@ -20120,51 +20230,53 @@
       </c>
       <c r="CN71" s="7">
         <v>19470.466109770161</v>
       </c>
       <c r="CO71" s="7">
         <v>49059.126202469117</v>
       </c>
       <c r="CP71" s="7">
         <v>187454.02685202606</v>
       </c>
       <c r="CQ71" s="7">
         <v>265376.05304479063</v>
       </c>
       <c r="CR71" s="7">
         <v>343283.86006170092</v>
       </c>
       <c r="CS71" s="7">
         <v>367981.28309830895</v>
       </c>
       <c r="CT71" s="23">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU71" s="7">
         <v>2459.8999582895835</v>
       </c>
-      <c r="CV71" s="7"/>
+      <c r="CV71" s="23">
+        <v>3552.0620803366669</v>
+      </c>
       <c r="CW71" s="7"/>
       <c r="CX71" s="7"/>
       <c r="CY71" s="7"/>
       <c r="CZ71" s="7"/>
       <c r="DA71" s="7"/>
       <c r="DB71" s="7"/>
       <c r="DC71" s="7"/>
       <c r="DD71" s="7"/>
       <c r="DE71" s="7"/>
     </row>
     <row r="72" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="2">
         <v>3.7758027183333334</v>
       </c>
       <c r="C72" s="2">
         <v>7.5516054366666667</v>
       </c>
       <c r="D72" s="2">
         <v>11.327408155000001</v>
       </c>
       <c r="E72" s="2">
         <v>15.103210873333333</v>
@@ -20429,51 +20541,53 @@
       </c>
       <c r="CN72" s="7">
         <v>20675.089284876147</v>
       </c>
       <c r="CO72" s="7">
         <v>115971.81143876631</v>
       </c>
       <c r="CP72" s="7">
         <v>511794.17849208188</v>
       </c>
       <c r="CQ72" s="7">
         <v>696749.70446481952</v>
       </c>
       <c r="CR72" s="7">
         <v>870633.65432068519</v>
       </c>
       <c r="CS72" s="7">
         <v>893722.05134424591</v>
       </c>
       <c r="CT72" s="23">
         <v>219.06855363999998</v>
       </c>
       <c r="CU72" s="7">
         <v>415.45911837166659</v>
       </c>
-      <c r="CV72" s="7"/>
+      <c r="CV72" s="23">
+        <v>597.32446716999993</v>
+      </c>
       <c r="CW72" s="7"/>
       <c r="CX72" s="7"/>
       <c r="CY72" s="7"/>
       <c r="CZ72" s="7"/>
       <c r="DA72" s="7"/>
       <c r="DB72" s="7"/>
       <c r="DC72" s="7"/>
       <c r="DD72" s="7"/>
       <c r="DE72" s="7"/>
     </row>
     <row r="73" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="2">
         <v>2003.3876383526035</v>
       </c>
       <c r="C73" s="2">
         <v>4006.775276705207</v>
       </c>
       <c r="D73" s="2">
         <v>6010.1629150578101</v>
       </c>
       <c r="E73" s="2">
         <v>8059.5612681026141</v>
@@ -20738,51 +20852,53 @@
       </c>
       <c r="CN73" s="7">
         <v>115895.06312217857</v>
       </c>
       <c r="CO73" s="7">
         <v>225775.73298802337</v>
       </c>
       <c r="CP73" s="7">
         <v>537506.94256024458</v>
       </c>
       <c r="CQ73" s="7">
         <v>727995.9387581097</v>
       </c>
       <c r="CR73" s="7">
         <v>756273.80799016019</v>
       </c>
       <c r="CS73" s="7">
         <v>765229.62441322405</v>
       </c>
       <c r="CT73" s="23">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU73" s="7">
         <v>17439.400317921834</v>
       </c>
-      <c r="CV73" s="7"/>
+      <c r="CV73" s="23">
+        <v>25806.471798939216</v>
+      </c>
       <c r="CW73" s="7"/>
       <c r="CX73" s="7"/>
       <c r="CY73" s="7"/>
       <c r="CZ73" s="7"/>
       <c r="DA73" s="7"/>
       <c r="DB73" s="7"/>
       <c r="DC73" s="7"/>
       <c r="DD73" s="7"/>
       <c r="DE73" s="7"/>
     </row>
     <row r="74" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E74" s="18" t="s">
         <v>40</v>
@@ -21047,51 +21163,53 @@
       </c>
       <c r="CN74" s="7">
         <v>1968.3614909009675</v>
       </c>
       <c r="CO74" s="7">
         <v>5817.2977467745259</v>
       </c>
       <c r="CP74" s="7">
         <v>11586.413290870887</v>
       </c>
       <c r="CQ74" s="7">
         <v>13425.748138502804</v>
       </c>
       <c r="CR74" s="7">
         <v>13435.625589451156</v>
       </c>
       <c r="CS74" s="7">
         <v>13463.145104091229</v>
       </c>
       <c r="CT74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU74" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="CV74" s="7"/>
+      <c r="CV74" s="23" t="s">
+        <v>40</v>
+      </c>
       <c r="CW74" s="7"/>
       <c r="CX74" s="7"/>
       <c r="CY74" s="7"/>
       <c r="CZ74" s="7"/>
       <c r="DA74" s="7"/>
       <c r="DB74" s="7"/>
       <c r="DC74" s="7"/>
       <c r="DD74" s="7"/>
       <c r="DE74" s="7"/>
     </row>
     <row r="75" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="2">
         <v>45.546589833333336</v>
       </c>
       <c r="C75" s="2">
         <v>91.093179666666671</v>
       </c>
       <c r="D75" s="2">
         <v>136.6397695</v>
       </c>
       <c r="E75" s="2">
         <v>182.18635933333334</v>
@@ -21356,51 +21474,53 @@
       </c>
       <c r="CN75" s="7">
         <v>16549.803609819151</v>
       </c>
       <c r="CO75" s="7">
         <v>46079.649543018008</v>
       </c>
       <c r="CP75" s="7">
         <v>163068.06997677308</v>
       </c>
       <c r="CQ75" s="7">
         <v>210370.3862728622</v>
       </c>
       <c r="CR75" s="7">
         <v>285170.91934032354</v>
       </c>
       <c r="CS75" s="7">
         <v>282856.13009924541</v>
       </c>
       <c r="CT75" s="23">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU75" s="7">
         <v>3.3964315000000003</v>
       </c>
-      <c r="CV75" s="7"/>
+      <c r="CV75" s="23">
+        <v>4.7362548916666665</v>
+      </c>
       <c r="CW75" s="7"/>
       <c r="CX75" s="7"/>
       <c r="CY75" s="7"/>
       <c r="CZ75" s="7"/>
       <c r="DA75" s="7"/>
       <c r="DB75" s="7"/>
       <c r="DC75" s="7"/>
       <c r="DD75" s="7"/>
       <c r="DE75" s="7"/>
     </row>
     <row r="76" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="2">
         <v>13.425647292666666</v>
       </c>
       <c r="C76" s="2">
         <v>26.851294585333331</v>
       </c>
       <c r="D76" s="2">
         <v>40.276941877999995</v>
       </c>
       <c r="E76" s="2">
         <v>53.702589170666663</v>
@@ -21665,51 +21785,53 @@
       </c>
       <c r="CN76" s="7">
         <v>173.89584263203332</v>
       </c>
       <c r="CO76" s="7">
         <v>251.11063418183332</v>
       </c>
       <c r="CP76" s="7">
         <v>1162.7111726907001</v>
       </c>
       <c r="CQ76" s="7">
         <v>1300.0749531627334</v>
       </c>
       <c r="CR76" s="7">
         <v>1319.5313031260669</v>
       </c>
       <c r="CS76" s="7">
         <v>1531.0843984577334</v>
       </c>
       <c r="CT76" s="7">
         <v>50.017755288333333</v>
       </c>
       <c r="CU76" s="7">
         <v>108.24529733416668</v>
       </c>
-      <c r="CV76" s="7"/>
+      <c r="CV76" s="23">
+        <v>140.21573717166669</v>
+      </c>
       <c r="CW76" s="7"/>
       <c r="CX76" s="7"/>
       <c r="CY76" s="7"/>
       <c r="CZ76" s="7"/>
       <c r="DA76" s="7"/>
       <c r="DB76" s="7"/>
       <c r="DC76" s="7"/>
       <c r="DD76" s="7"/>
       <c r="DE76" s="7"/>
     </row>
     <row r="77" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="2">
         <v>170.48553590879038</v>
       </c>
       <c r="C77" s="2">
         <v>340.97107181758076</v>
       </c>
       <c r="D77" s="2">
         <v>511.45660772637115</v>
       </c>
       <c r="E77" s="2">
         <v>681.94214363516153</v>
@@ -21974,51 +22096,53 @@
       </c>
       <c r="CN77" s="7">
         <v>2148.1770344822671</v>
       </c>
       <c r="CO77" s="7">
         <v>3206.5589203895006</v>
       </c>
       <c r="CP77" s="7">
         <v>6311.2680861964636</v>
       </c>
       <c r="CQ77" s="7">
         <v>7117.2190288500587</v>
       </c>
       <c r="CR77" s="7">
         <v>7391.5765844921953</v>
       </c>
       <c r="CS77" s="7">
         <v>7222.5716989140019</v>
       </c>
       <c r="CT77" s="7">
         <v>359.73478689166666</v>
       </c>
       <c r="CU77" s="7">
         <v>718.6655853758333</v>
       </c>
-      <c r="CV77" s="7"/>
+      <c r="CV77" s="7">
+        <v>1111.6989261183332</v>
+      </c>
       <c r="CW77" s="7"/>
       <c r="CX77" s="7"/>
       <c r="CY77" s="7"/>
       <c r="CZ77" s="7"/>
       <c r="DA77" s="7"/>
       <c r="DB77" s="7"/>
       <c r="DC77" s="7"/>
       <c r="DD77" s="7"/>
       <c r="DE77" s="7"/>
     </row>
     <row r="78" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="2">
         <v>95.069314462949137</v>
       </c>
       <c r="C78" s="2">
         <v>190.13862892589827</v>
       </c>
       <c r="D78" s="2">
         <v>285.20794338884741</v>
       </c>
       <c r="E78" s="2">
         <v>412.07766189629655</v>
@@ -22283,243 +22407,245 @@
       </c>
       <c r="CN78" s="7">
         <v>5814.7519800576902</v>
       </c>
       <c r="CO78" s="7">
         <v>8938.5913681577404</v>
       </c>
       <c r="CP78" s="7">
         <v>11298.423831904405</v>
       </c>
       <c r="CQ78" s="7">
         <v>13943.541533909549</v>
       </c>
       <c r="CR78" s="7">
         <v>14832.760353793425</v>
       </c>
       <c r="CS78" s="7">
         <v>17044.341094467552</v>
       </c>
       <c r="CT78" s="7">
         <v>974.55134392000014</v>
       </c>
       <c r="CU78" s="7">
         <v>2141.2827327883333</v>
       </c>
-      <c r="CV78" s="7"/>
+      <c r="CV78" s="7">
+        <v>2990.547460444167</v>
+      </c>
       <c r="CW78" s="7"/>
       <c r="CX78" s="7"/>
       <c r="CY78" s="7"/>
       <c r="CZ78" s="7"/>
       <c r="DA78" s="7"/>
       <c r="DB78" s="7"/>
       <c r="DC78" s="7"/>
       <c r="DD78" s="7"/>
       <c r="DE78" s="7"/>
     </row>
     <row r="80" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="31" t="s">
+      <c r="B80" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="C80" s="31"/>
-[...58 lines deleted...]
-      <c r="CH80" s="35" t="s">
+      <c r="C80" s="33"/>
+      <c r="D80" s="33"/>
+      <c r="E80" s="33"/>
+      <c r="F80" s="33"/>
+      <c r="G80" s="33"/>
+      <c r="H80" s="33"/>
+      <c r="I80" s="33"/>
+      <c r="J80" s="33"/>
+      <c r="K80" s="33"/>
+      <c r="L80" s="33"/>
+      <c r="M80" s="33"/>
+      <c r="N80" s="33"/>
+      <c r="O80" s="33"/>
+      <c r="P80" s="33"/>
+      <c r="Q80" s="33"/>
+      <c r="R80" s="33"/>
+      <c r="S80" s="33"/>
+      <c r="T80" s="33"/>
+      <c r="U80" s="33"/>
+      <c r="V80" s="33"/>
+      <c r="W80" s="33"/>
+      <c r="X80" s="33"/>
+      <c r="Y80" s="33"/>
+      <c r="Z80" s="33"/>
+      <c r="AA80" s="33"/>
+      <c r="AB80" s="33"/>
+      <c r="AC80" s="33"/>
+      <c r="AD80" s="33"/>
+      <c r="AE80" s="33"/>
+      <c r="AF80" s="33"/>
+      <c r="AG80" s="33"/>
+      <c r="AH80" s="33"/>
+      <c r="AI80" s="33"/>
+      <c r="AJ80" s="33"/>
+      <c r="AK80" s="33"/>
+      <c r="AL80" s="33"/>
+      <c r="AM80" s="33"/>
+      <c r="AN80" s="33"/>
+      <c r="AO80" s="33"/>
+      <c r="AP80" s="33"/>
+      <c r="AQ80" s="33"/>
+      <c r="AR80" s="33"/>
+      <c r="AS80" s="33"/>
+      <c r="AT80" s="33"/>
+      <c r="AU80" s="33"/>
+      <c r="AV80" s="33"/>
+      <c r="AW80" s="33"/>
+      <c r="AX80" s="33"/>
+      <c r="AY80" s="33"/>
+      <c r="AZ80" s="33"/>
+      <c r="BA80" s="33"/>
+      <c r="BB80" s="33"/>
+      <c r="BC80" s="33"/>
+      <c r="BD80" s="33"/>
+      <c r="BE80" s="33"/>
+      <c r="BF80" s="33"/>
+      <c r="BG80" s="33"/>
+      <c r="BH80" s="33"/>
+      <c r="BI80" s="33"/>
+      <c r="CH80" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="CI80" s="35"/>
-[...21 lines deleted...]
-      <c r="DE80" s="35"/>
+      <c r="CI80" s="25"/>
+      <c r="CJ80" s="25"/>
+      <c r="CK80" s="25"/>
+      <c r="CL80" s="25"/>
+      <c r="CM80" s="25"/>
+      <c r="CN80" s="25"/>
+      <c r="CO80" s="25"/>
+      <c r="CP80" s="25"/>
+      <c r="CQ80" s="25"/>
+      <c r="CR80" s="25"/>
+      <c r="CS80" s="25"/>
+      <c r="CT80" s="25"/>
+      <c r="CU80" s="25"/>
+      <c r="CV80" s="25"/>
+      <c r="CW80" s="25"/>
+      <c r="CX80" s="25"/>
+      <c r="CY80" s="25"/>
+      <c r="CZ80" s="25"/>
+      <c r="DA80" s="25"/>
+      <c r="DB80" s="25"/>
+      <c r="DC80" s="25"/>
+      <c r="DD80" s="25"/>
+      <c r="DE80" s="25"/>
       <c r="DF80" s="22"/>
       <c r="DG80" s="22"/>
       <c r="DH80" s="22"/>
       <c r="DI80" s="22"/>
       <c r="DJ80" s="22"/>
       <c r="DK80" s="22"/>
       <c r="DL80" s="22"/>
       <c r="DM80" s="22"/>
       <c r="DN80" s="22"/>
       <c r="DO80" s="22"/>
       <c r="DP80" s="22"/>
       <c r="DQ80" s="22"/>
       <c r="DR80" s="22"/>
       <c r="DS80" s="22"/>
       <c r="DT80" s="22"/>
       <c r="DU80" s="22"/>
       <c r="DV80" s="22"/>
       <c r="DW80" s="22"/>
       <c r="DX80" s="22"/>
       <c r="DY80" s="22"/>
       <c r="DZ80" s="22"/>
       <c r="EA80" s="22"/>
       <c r="EB80" s="22"/>
       <c r="EC80" s="22"/>
       <c r="ED80" s="22"/>
       <c r="EE80" s="22"/>
       <c r="EF80" s="22"/>
       <c r="EG80" s="22"/>
       <c r="EH80" s="22"/>
       <c r="EI80" s="22"/>
       <c r="EJ80" s="22"/>
       <c r="EK80" s="22"/>
       <c r="EL80" s="22"/>
       <c r="EM80" s="22"/>
       <c r="EN80" s="22"/>
       <c r="EO80" s="22"/>
     </row>
     <row r="81" spans="1:109" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K81" s="25" t="s">
+      <c r="K81" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="L81" s="25"/>
-      <c r="M81" s="25"/>
+      <c r="L81" s="29"/>
+      <c r="M81" s="29"/>
       <c r="W81" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X81" s="32"/>
       <c r="Y81" s="32"/>
-      <c r="AH81" s="25" t="s">
+      <c r="AH81" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="AI81" s="25"/>
-[...2 lines deleted...]
-      <c r="AT81" s="25" t="s">
+      <c r="AI81" s="29"/>
+      <c r="AJ81" s="29"/>
+      <c r="AK81" s="29"/>
+      <c r="AT81" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="AU81" s="25"/>
-[...2 lines deleted...]
-      <c r="BF81" s="25" t="s">
+      <c r="AU81" s="29"/>
+      <c r="AV81" s="29"/>
+      <c r="AW81" s="29"/>
+      <c r="BF81" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="BG81" s="25"/>
-[...2 lines deleted...]
-      <c r="BR81" s="25" t="s">
+      <c r="BG81" s="29"/>
+      <c r="BH81" s="29"/>
+      <c r="BI81" s="29"/>
+      <c r="BR81" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="BS81" s="25"/>
-[...2 lines deleted...]
-      <c r="CD81" s="25" t="s">
+      <c r="BS81" s="29"/>
+      <c r="BT81" s="29"/>
+      <c r="BU81" s="29"/>
+      <c r="CD81" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="CE81" s="25"/>
-[...2 lines deleted...]
-      <c r="CP81" s="25" t="s">
+      <c r="CE81" s="29"/>
+      <c r="CF81" s="29"/>
+      <c r="CG81" s="29"/>
+      <c r="CP81" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="CQ81" s="25"/>
-[...2 lines deleted...]
-      <c r="DB81" s="25" t="s">
+      <c r="CQ81" s="29"/>
+      <c r="CR81" s="29"/>
+      <c r="CS81" s="29"/>
+      <c r="DB81" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="DC81" s="25"/>
-[...1 lines deleted...]
-      <c r="DE81" s="25"/>
+      <c r="DC81" s="29"/>
+      <c r="DD81" s="29"/>
+      <c r="DE81" s="29"/>
     </row>
     <row r="82" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="29"/>
+      <c r="A82" s="34"/>
       <c r="B82" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C82" s="27"/>
       <c r="D82" s="27"/>
       <c r="E82" s="27"/>
       <c r="F82" s="27"/>
       <c r="G82" s="27"/>
       <c r="H82" s="27"/>
       <c r="I82" s="27"/>
       <c r="J82" s="27"/>
       <c r="K82" s="27"/>
       <c r="L82" s="27"/>
       <c r="M82" s="28"/>
       <c r="N82" s="26" t="s">
         <v>36</v>
       </c>
       <c r="O82" s="27"/>
       <c r="P82" s="27"/>
       <c r="Q82" s="27"/>
       <c r="R82" s="27"/>
       <c r="S82" s="27"/>
       <c r="T82" s="27"/>
       <c r="U82" s="27"/>
       <c r="V82" s="27"/>
@@ -22604,51 +22730,51 @@
       <c r="CK82" s="27"/>
       <c r="CL82" s="27"/>
       <c r="CM82" s="27"/>
       <c r="CN82" s="27"/>
       <c r="CO82" s="27"/>
       <c r="CP82" s="27"/>
       <c r="CQ82" s="27"/>
       <c r="CR82" s="27"/>
       <c r="CS82" s="28"/>
       <c r="CT82" s="26" t="s">
         <v>51</v>
       </c>
       <c r="CU82" s="27"/>
       <c r="CV82" s="27"/>
       <c r="CW82" s="27"/>
       <c r="CX82" s="27"/>
       <c r="CY82" s="27"/>
       <c r="CZ82" s="27"/>
       <c r="DA82" s="27"/>
       <c r="DB82" s="27"/>
       <c r="DC82" s="27"/>
       <c r="DD82" s="27"/>
       <c r="DE82" s="28"/>
     </row>
     <row r="83" spans="1:109" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="30"/>
+      <c r="A83" s="35"/>
       <c r="B83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H83" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I83" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J83" s="10" t="s">
@@ -23228,51 +23354,53 @@
       </c>
       <c r="CN84" s="13">
         <v>1955870.5654055839</v>
       </c>
       <c r="CO84" s="13">
         <v>2262341.7132065035</v>
       </c>
       <c r="CP84" s="1">
         <v>2659290.2618923108</v>
       </c>
       <c r="CQ84" s="1">
         <v>2975882.2959600328</v>
       </c>
       <c r="CR84" s="1">
         <v>3315113.9558259901</v>
       </c>
       <c r="CS84" s="1">
         <v>3832151.4272427931</v>
       </c>
       <c r="CT84" s="1">
         <v>237420.48102405143</v>
       </c>
       <c r="CU84" s="1">
         <v>490745.82862368284</v>
       </c>
-      <c r="CV84" s="1"/>
+      <c r="CV84" s="1">
+        <v>831831.06183735013</v>
+      </c>
       <c r="CW84" s="1"/>
       <c r="CX84" s="12"/>
       <c r="CY84" s="13"/>
       <c r="CZ84" s="13"/>
       <c r="DA84" s="13"/>
       <c r="DB84" s="1"/>
       <c r="DC84" s="1"/>
       <c r="DD84" s="1"/>
       <c r="DE84" s="1"/>
     </row>
     <row r="85" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E85" s="18" t="s">
         <v>40</v>
@@ -23537,51 +23665,53 @@
       </c>
       <c r="CN85" s="7">
         <v>145977.40331889267</v>
       </c>
       <c r="CO85" s="7">
         <v>175264.56277402194</v>
       </c>
       <c r="CP85" s="7">
         <v>209678.74238329643</v>
       </c>
       <c r="CQ85" s="7">
         <v>236022.12848626831</v>
       </c>
       <c r="CR85" s="2">
         <v>265011.96093335876</v>
       </c>
       <c r="CS85" s="7">
         <v>324735.99610951525</v>
       </c>
       <c r="CT85" s="7">
         <v>12033.523003830924</v>
       </c>
       <c r="CU85" s="7">
         <v>28192.164142160385</v>
       </c>
-      <c r="CV85" s="7"/>
+      <c r="CV85" s="7">
+        <v>50574.064187297132</v>
+      </c>
       <c r="CW85" s="7"/>
       <c r="CX85" s="7"/>
       <c r="CY85" s="21"/>
       <c r="CZ85" s="7"/>
       <c r="DA85" s="7"/>
       <c r="DB85" s="7"/>
       <c r="DC85" s="7"/>
       <c r="DD85" s="2"/>
       <c r="DE85" s="7"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C86" s="2">
         <v>16422.320260181026</v>
       </c>
       <c r="D86" s="2">
         <v>26512.819441513864</v>
       </c>
       <c r="E86" s="2">
         <v>37887.303009467621</v>
@@ -23846,51 +23976,53 @@
       </c>
       <c r="CN86" s="7">
         <v>184005.00519432538</v>
       </c>
       <c r="CO86" s="7">
         <v>210162.57343263275</v>
       </c>
       <c r="CP86" s="7">
         <v>243150.55636342886</v>
       </c>
       <c r="CQ86" s="7">
         <v>270512.23589164164</v>
       </c>
       <c r="CR86" s="7">
         <v>301948.48585307697</v>
       </c>
       <c r="CS86" s="7">
         <v>339402.12676127278</v>
       </c>
       <c r="CT86" s="7">
         <v>28848.34896750237</v>
       </c>
       <c r="CU86" s="7">
         <v>59085.478178651494</v>
       </c>
-      <c r="CV86" s="7"/>
+      <c r="CV86" s="7">
+        <v>96087.384940360324</v>
+      </c>
       <c r="CW86" s="7"/>
       <c r="CX86" s="7"/>
       <c r="CY86" s="9"/>
       <c r="CZ86" s="7"/>
       <c r="DA86" s="7"/>
       <c r="DB86" s="7"/>
       <c r="DC86" s="7"/>
       <c r="DD86" s="7"/>
       <c r="DE86" s="7"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C87" s="2">
         <v>15776.173972639266</v>
       </c>
       <c r="D87" s="2">
         <v>29828.254705586645</v>
       </c>
       <c r="E87" s="2">
         <v>41023.109017519368</v>
@@ -24155,51 +24287,53 @@
       </c>
       <c r="CN87" s="7">
         <v>117646.15681102294</v>
       </c>
       <c r="CO87" s="7">
         <v>134167.81586720311</v>
       </c>
       <c r="CP87" s="7">
         <v>155224.38596081614</v>
       </c>
       <c r="CQ87" s="7">
         <v>171778.81535603397</v>
       </c>
       <c r="CR87" s="7">
         <v>192723.30116593488</v>
       </c>
       <c r="CS87" s="7">
         <v>222143.31536004128</v>
       </c>
       <c r="CT87" s="7">
         <v>11425.519432646153</v>
       </c>
       <c r="CU87" s="7">
         <v>23816.094353430119</v>
       </c>
-      <c r="CV87" s="7"/>
+      <c r="CV87" s="7">
+        <v>47470.26779041181</v>
+      </c>
       <c r="CW87" s="7"/>
       <c r="CX87" s="7"/>
       <c r="CY87" s="9"/>
       <c r="CZ87" s="7"/>
       <c r="DA87" s="7"/>
       <c r="DB87" s="7"/>
       <c r="DC87" s="7"/>
       <c r="DD87" s="7"/>
       <c r="DE87" s="7"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C88" s="2">
         <v>35743.347765533217</v>
       </c>
       <c r="D88" s="2">
         <v>70071.26138877013</v>
       </c>
       <c r="E88" s="2">
         <v>91100.019663534855</v>
@@ -24464,51 +24598,53 @@
       </c>
       <c r="CN88" s="7">
         <v>235650.35850621472</v>
       </c>
       <c r="CO88" s="7">
         <v>275625.358500264</v>
       </c>
       <c r="CP88" s="7">
         <v>332822.78518254618</v>
       </c>
       <c r="CQ88" s="7">
         <v>381862.52167055249</v>
       </c>
       <c r="CR88" s="7">
         <v>433316.35929645156</v>
       </c>
       <c r="CS88" s="7">
         <v>497281.59518416284</v>
       </c>
       <c r="CT88" s="7">
         <v>27962.716387571108</v>
       </c>
       <c r="CU88" s="7">
         <v>57081.645351094659</v>
       </c>
-      <c r="CV88" s="7"/>
+      <c r="CV88" s="7">
+        <v>111938.69481414312</v>
+      </c>
       <c r="CW88" s="7"/>
       <c r="CX88" s="7"/>
       <c r="CY88" s="9"/>
       <c r="CZ88" s="7"/>
       <c r="DA88" s="7"/>
       <c r="DB88" s="7"/>
       <c r="DC88" s="7"/>
       <c r="DD88" s="7"/>
       <c r="DE88" s="7"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C89" s="2">
         <v>4334.1520391777613</v>
       </c>
       <c r="D89" s="2">
         <v>7172.6824447398922</v>
       </c>
       <c r="E89" s="2">
         <v>10054.194805676838</v>
@@ -24773,51 +24909,53 @@
       </c>
       <c r="CN89" s="7">
         <v>41438.608558463457</v>
       </c>
       <c r="CO89" s="7">
         <v>47531.781039350302</v>
       </c>
       <c r="CP89" s="7">
         <v>54701.263085250299</v>
       </c>
       <c r="CQ89" s="7">
         <v>61691.367227297531</v>
       </c>
       <c r="CR89" s="7">
         <v>69850.794846423145</v>
       </c>
       <c r="CS89" s="7">
         <v>81483.724781452489</v>
       </c>
       <c r="CT89" s="7">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU89" s="7">
         <v>10966.04760755182</v>
       </c>
-      <c r="CV89" s="7"/>
+      <c r="CV89" s="7">
+        <v>17851.404440316954</v>
+      </c>
       <c r="CW89" s="7"/>
       <c r="CX89" s="7"/>
       <c r="CY89" s="9"/>
       <c r="CZ89" s="7"/>
       <c r="DA89" s="7"/>
       <c r="DB89" s="7"/>
       <c r="DC89" s="7"/>
       <c r="DD89" s="7"/>
       <c r="DE89" s="7"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C90" s="2">
         <v>7214.5156846196614</v>
       </c>
       <c r="D90" s="2">
         <v>12685.259773690814</v>
       </c>
       <c r="E90" s="2">
         <v>19834.941971587137</v>
@@ -25082,51 +25220,53 @@
       </c>
       <c r="CN90" s="7">
         <v>111640.86669144125</v>
       </c>
       <c r="CO90" s="7">
         <v>127895.56188875403</v>
       </c>
       <c r="CP90" s="7">
         <v>146109.44552597596</v>
       </c>
       <c r="CQ90" s="7">
         <v>158897.48794165242</v>
       </c>
       <c r="CR90" s="7">
         <v>172547.24234866406</v>
       </c>
       <c r="CS90" s="7">
         <v>194243.9884897524</v>
       </c>
       <c r="CT90" s="2">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU90" s="7">
         <v>20525.712153353597</v>
       </c>
-      <c r="CV90" s="7"/>
+      <c r="CV90" s="7">
+        <v>34342.78425592056</v>
+      </c>
       <c r="CW90" s="7"/>
       <c r="CX90" s="7"/>
       <c r="CY90" s="9"/>
       <c r="CZ90" s="7"/>
       <c r="DA90" s="7"/>
       <c r="DB90" s="7"/>
       <c r="DC90" s="7"/>
       <c r="DD90" s="7"/>
       <c r="DE90" s="7"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C91" s="2">
         <v>13137.807221739218</v>
       </c>
       <c r="D91" s="2">
         <v>20454.190584722179</v>
       </c>
       <c r="E91" s="2">
         <v>28713.092988726232</v>
@@ -25391,51 +25531,53 @@
       </c>
       <c r="CN91" s="7">
         <v>109163.01118077143</v>
       </c>
       <c r="CO91" s="7">
         <v>127824.87828625593</v>
       </c>
       <c r="CP91" s="7">
         <v>147975.22659180863</v>
       </c>
       <c r="CQ91" s="7">
         <v>165155.17833219309</v>
       </c>
       <c r="CR91" s="7">
         <v>186951.63665500269</v>
       </c>
       <c r="CS91" s="7">
         <v>220720.38572288261</v>
       </c>
       <c r="CT91" s="2">
         <v>13372.299989714629</v>
       </c>
       <c r="CU91" s="7">
         <v>28429.920197745254</v>
       </c>
-      <c r="CV91" s="7"/>
+      <c r="CV91" s="7">
+        <v>45400.120712659846</v>
+      </c>
       <c r="CW91" s="7"/>
       <c r="CX91" s="7"/>
       <c r="CY91" s="9"/>
       <c r="CZ91" s="7"/>
       <c r="DA91" s="7"/>
       <c r="DB91" s="7"/>
       <c r="DC91" s="7"/>
       <c r="DD91" s="7"/>
       <c r="DE91" s="7"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E92" s="18" t="s">
         <v>40</v>
@@ -25700,51 +25842,53 @@
       </c>
       <c r="CN92" s="7">
         <v>97020.140327277841</v>
       </c>
       <c r="CO92" s="7">
         <v>111706.63346329502</v>
       </c>
       <c r="CP92" s="7">
         <v>133605.2303658622</v>
       </c>
       <c r="CQ92" s="7">
         <v>152593.13299749201</v>
       </c>
       <c r="CR92" s="7">
         <v>171653.64078690673</v>
       </c>
       <c r="CS92" s="7">
         <v>198352.55740354728</v>
       </c>
       <c r="CT92" s="7">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU92" s="7">
         <v>18767.901169372799</v>
       </c>
-      <c r="CV92" s="7"/>
+      <c r="CV92" s="7">
+        <v>43761.866542926902</v>
+      </c>
       <c r="CW92" s="7"/>
       <c r="CX92" s="7"/>
       <c r="CY92" s="9"/>
       <c r="CZ92" s="7"/>
       <c r="DA92" s="7"/>
       <c r="DB92" s="7"/>
       <c r="DC92" s="7"/>
       <c r="DD92" s="7"/>
       <c r="DE92" s="7"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C93" s="2">
         <v>14072.649739395543</v>
       </c>
       <c r="D93" s="2">
         <v>25230.096646918351</v>
       </c>
       <c r="E93" s="2">
         <v>34325.930254990541</v>
@@ -26009,51 +26153,53 @@
       </c>
       <c r="CN93" s="7">
         <v>116581.76768079067</v>
       </c>
       <c r="CO93" s="7">
         <v>133110.35648279203</v>
       </c>
       <c r="CP93" s="7">
         <v>163002.58938231805</v>
       </c>
       <c r="CQ93" s="7">
         <v>179959.20884658836</v>
       </c>
       <c r="CR93" s="7">
         <v>200605.40539387421</v>
       </c>
       <c r="CS93" s="7">
         <v>243847.77578957652</v>
       </c>
       <c r="CT93" s="7">
         <v>11713.623901708419</v>
       </c>
       <c r="CU93" s="7">
         <v>22151.445466891368</v>
       </c>
-      <c r="CV93" s="7"/>
+      <c r="CV93" s="7">
+        <v>39675.471546732755</v>
+      </c>
       <c r="CW93" s="7"/>
       <c r="CX93" s="7"/>
       <c r="CY93" s="9"/>
       <c r="CZ93" s="7"/>
       <c r="DA93" s="7"/>
       <c r="DB93" s="7"/>
       <c r="DC93" s="7"/>
       <c r="DD93" s="7"/>
       <c r="DE93" s="7"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C94" s="2">
         <v>16837.823420309131</v>
       </c>
       <c r="D94" s="2">
         <v>24797.608023255256</v>
       </c>
       <c r="E94" s="2">
         <v>36822.108334358199</v>
@@ -26318,51 +26464,53 @@
       </c>
       <c r="CN94" s="7">
         <v>109251.17945850406</v>
       </c>
       <c r="CO94" s="7">
         <v>120031.54206439509</v>
       </c>
       <c r="CP94" s="7">
         <v>132694.79041352228</v>
       </c>
       <c r="CQ94" s="7">
         <v>142899.53393109399</v>
       </c>
       <c r="CR94" s="7">
         <v>152378.15423593717</v>
       </c>
       <c r="CS94" s="7">
         <v>165154.52567174385</v>
       </c>
       <c r="CT94" s="7">
         <v>13873.218638546416</v>
       </c>
       <c r="CU94" s="7">
         <v>29737.820162574706</v>
       </c>
-      <c r="CV94" s="7"/>
+      <c r="CV94" s="7">
+        <v>44147.7322045115</v>
+      </c>
       <c r="CW94" s="7"/>
       <c r="CX94" s="7"/>
       <c r="CY94" s="9"/>
       <c r="CZ94" s="7"/>
       <c r="DA94" s="7"/>
       <c r="DB94" s="7"/>
       <c r="DC94" s="7"/>
       <c r="DD94" s="7"/>
       <c r="DE94" s="7"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C95" s="7">
         <v>5544.9659293698987</v>
       </c>
       <c r="D95" s="7">
         <v>8314.5985675108786</v>
       </c>
       <c r="E95" s="7">
         <v>11156.24492704671</v>
@@ -26627,51 +26775,53 @@
       </c>
       <c r="CN95" s="7">
         <v>34277.247471285082</v>
       </c>
       <c r="CO95" s="7">
         <v>39758.846490425465</v>
       </c>
       <c r="CP95" s="7">
         <v>45627.576822175288</v>
       </c>
       <c r="CQ95" s="7">
         <v>51846.530134365268</v>
       </c>
       <c r="CR95" s="7">
         <v>58475.520890056316</v>
       </c>
       <c r="CS95" s="7">
         <v>72750.563028392324</v>
       </c>
       <c r="CT95" s="7">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU95" s="7">
         <v>10657.257195736491</v>
       </c>
-      <c r="CV95" s="7"/>
+      <c r="CV95" s="7">
+        <v>15538.818483737268</v>
+      </c>
       <c r="CW95" s="7"/>
       <c r="CX95" s="7"/>
       <c r="CY95" s="9"/>
       <c r="CZ95" s="7"/>
       <c r="DA95" s="7"/>
       <c r="DB95" s="7"/>
       <c r="DC95" s="7"/>
       <c r="DD95" s="7"/>
       <c r="DE95" s="7"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C96" s="7">
         <v>1491.9081388731815</v>
       </c>
       <c r="D96" s="7">
         <v>1815.2305081152726</v>
       </c>
       <c r="E96" s="7">
         <v>2396.5311974816946</v>
@@ -26936,51 +27086,53 @@
       </c>
       <c r="CN96" s="7">
         <v>16690.879640387138</v>
       </c>
       <c r="CO96" s="7">
         <v>19019.513514899983</v>
       </c>
       <c r="CP96" s="7">
         <v>23270.810777055674</v>
       </c>
       <c r="CQ96" s="7">
         <v>26204.542879375578</v>
       </c>
       <c r="CR96" s="7">
         <v>30669.119387278195</v>
       </c>
       <c r="CS96" s="7">
         <v>36947.022523641892</v>
       </c>
       <c r="CT96" s="7">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU96" s="7">
         <v>4944.0918941908258</v>
       </c>
-      <c r="CV96" s="7"/>
+      <c r="CV96" s="7">
+        <v>6394.8373255574788</v>
+      </c>
       <c r="CW96" s="7"/>
       <c r="CX96" s="7"/>
       <c r="CY96" s="9"/>
       <c r="CZ96" s="7"/>
       <c r="DA96" s="7"/>
       <c r="DB96" s="7"/>
       <c r="DC96" s="7"/>
       <c r="DD96" s="7"/>
       <c r="DE96" s="7"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C97" s="7">
         <v>13325.216169473333</v>
       </c>
       <c r="D97" s="7">
         <v>21310.019628864015</v>
       </c>
       <c r="E97" s="7">
         <v>29515.193676597017</v>
@@ -27245,51 +27397,53 @@
       </c>
       <c r="CN97" s="7">
         <v>105225.61128797397</v>
       </c>
       <c r="CO97" s="7">
         <v>122558.05312650974</v>
       </c>
       <c r="CP97" s="7">
         <v>139847.18662882771</v>
       </c>
       <c r="CQ97" s="7">
         <v>159284.98492692469</v>
       </c>
       <c r="CR97" s="7">
         <v>177274.68465169764</v>
       </c>
       <c r="CS97" s="7">
         <v>200525.01046654483</v>
       </c>
       <c r="CT97" s="7">
         <v>11975.744855618668</v>
       </c>
       <c r="CU97" s="7">
         <v>25328.535663418545</v>
       </c>
-      <c r="CV97" s="7"/>
+      <c r="CV97" s="7">
+        <v>40731.77897845312</v>
+      </c>
       <c r="CW97" s="7"/>
       <c r="CX97" s="7"/>
       <c r="CY97" s="7"/>
       <c r="CZ97" s="7"/>
       <c r="DA97" s="7"/>
       <c r="DB97" s="7"/>
       <c r="DC97" s="7"/>
       <c r="DD97" s="7"/>
       <c r="DE97" s="7"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C98" s="7">
         <v>15630.034303305405</v>
       </c>
       <c r="D98" s="7">
         <v>22334.375067590168</v>
       </c>
       <c r="E98" s="7">
         <v>33930.049449554215</v>
@@ -27554,51 +27708,53 @@
       </c>
       <c r="CN98" s="7">
         <v>112453.82141052412</v>
       </c>
       <c r="CO98" s="7">
         <v>137034.21360186825</v>
       </c>
       <c r="CP98" s="7">
         <v>161853.97052803513</v>
       </c>
       <c r="CQ98" s="7">
         <v>177529.99093506573</v>
       </c>
       <c r="CR98" s="7">
         <v>190917.04481246983</v>
       </c>
       <c r="CS98" s="7">
         <v>207942.28828757021</v>
       </c>
       <c r="CT98" s="7">
         <v>15231.339578948831</v>
       </c>
       <c r="CU98" s="7">
         <v>27016.92586442436</v>
       </c>
-      <c r="CV98" s="7"/>
+      <c r="CV98" s="7">
+        <v>40504.726925425792</v>
+      </c>
       <c r="CW98" s="7"/>
       <c r="CX98" s="7"/>
       <c r="CY98" s="7"/>
       <c r="CZ98" s="7"/>
       <c r="DA98" s="7"/>
       <c r="DB98" s="7"/>
       <c r="DC98" s="7"/>
       <c r="DD98" s="7"/>
       <c r="DE98" s="7"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C99" s="7">
         <v>35326.083245767513</v>
       </c>
       <c r="D99" s="7">
         <v>55869.668947125159</v>
       </c>
       <c r="E99" s="7">
         <v>76480.637781067853</v>
@@ -27863,51 +28019,53 @@
       </c>
       <c r="CN99" s="7">
         <v>226880.4061673056</v>
       </c>
       <c r="CO99" s="7">
         <v>258050.57073793834</v>
       </c>
       <c r="CP99" s="7">
         <v>313159.77037254523</v>
       </c>
       <c r="CQ99" s="7">
         <v>353467.4801172695</v>
       </c>
       <c r="CR99" s="7">
         <v>392001.87373718375</v>
       </c>
       <c r="CS99" s="7">
         <v>454321.25964964862</v>
       </c>
       <c r="CT99" s="7">
         <v>36711.784736797061</v>
       </c>
       <c r="CU99" s="7">
         <v>76797.53650299419</v>
       </c>
-      <c r="CV99" s="7"/>
+      <c r="CV99" s="7">
+        <v>120051.73992165628</v>
+      </c>
       <c r="CW99" s="7"/>
       <c r="CX99" s="7"/>
       <c r="CY99" s="7"/>
       <c r="CZ99" s="7"/>
       <c r="DA99" s="7"/>
       <c r="DB99" s="7"/>
       <c r="DC99" s="7"/>
       <c r="DD99" s="7"/>
       <c r="DE99" s="7"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E100" s="18" t="s">
         <v>40</v>
@@ -28172,51 +28330,53 @@
       </c>
       <c r="CN100" s="7">
         <v>28256.309574824194</v>
       </c>
       <c r="CO100" s="7">
         <v>33545.306790682604</v>
       </c>
       <c r="CP100" s="7">
         <v>39920.933957683264</v>
       </c>
       <c r="CQ100" s="7">
         <v>44924.876691829879</v>
       </c>
       <c r="CR100" s="7">
         <v>48394.482855900802</v>
       </c>
       <c r="CS100" s="7">
         <v>59738.571783950683</v>
       </c>
       <c r="CT100" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU100" s="7">
         <v>8208.9417233591212</v>
       </c>
-      <c r="CV100" s="7"/>
+      <c r="CV100" s="7">
+        <v>12269.789054257752</v>
+      </c>
       <c r="CW100" s="7"/>
       <c r="CX100" s="7"/>
       <c r="CY100" s="7"/>
       <c r="CZ100" s="7"/>
       <c r="DA100" s="7"/>
       <c r="DB100" s="7"/>
       <c r="DC100" s="7"/>
       <c r="DD100" s="7"/>
       <c r="DE100" s="7"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C101" s="7">
         <v>26092.082789206564</v>
       </c>
       <c r="D101" s="7">
         <v>44903.494065566396</v>
       </c>
       <c r="E101" s="7">
         <v>65322.000994277099</v>
@@ -28481,51 +28641,53 @@
       </c>
       <c r="CN101" s="7">
         <v>140316.99819166076</v>
       </c>
       <c r="CO101" s="7">
         <v>162329.18720903643</v>
       </c>
       <c r="CP101" s="7">
         <v>186793.94227458065</v>
       </c>
       <c r="CQ101" s="7">
         <v>207886.89125410869</v>
       </c>
       <c r="CR101" s="7">
         <v>233597.027989853</v>
       </c>
       <c r="CS101" s="7">
         <v>271565.92311640037</v>
       </c>
       <c r="CT101" s="7">
         <v>14655.345362592652</v>
       </c>
       <c r="CU101" s="7">
         <v>32091.864423750143</v>
       </c>
-      <c r="CV101" s="7"/>
+      <c r="CV101" s="7">
+        <v>54545.690648439588</v>
+      </c>
       <c r="CW101" s="7"/>
       <c r="CX101" s="7"/>
       <c r="CY101" s="7"/>
       <c r="CZ101" s="7"/>
       <c r="DA101" s="7"/>
       <c r="DB101" s="7"/>
       <c r="DC101" s="7"/>
       <c r="DD101" s="7"/>
       <c r="DE101" s="7"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B102" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C102" s="7">
         <v>27.009947979807073</v>
       </c>
       <c r="D102" s="7">
         <v>40.202807233368866</v>
       </c>
       <c r="E102" s="7">
         <v>56.04120260927192</v>
@@ -28790,51 +28952,53 @@
       </c>
       <c r="CN102" s="7">
         <v>80.672106665439102</v>
       </c>
       <c r="CO102" s="7">
         <v>97.925035710193924</v>
       </c>
       <c r="CP102" s="7">
         <v>113.59038188093508</v>
       </c>
       <c r="CQ102" s="7">
         <v>127.2870710205752</v>
       </c>
       <c r="CR102" s="7">
         <v>140.4258002720789</v>
       </c>
       <c r="CS102" s="7">
         <v>160.19836140921828</v>
       </c>
       <c r="CT102" s="7">
         <v>10.313460922453118</v>
       </c>
       <c r="CU102" s="7">
         <v>20.578461733400911</v>
       </c>
-      <c r="CV102" s="7"/>
+      <c r="CV102" s="7">
+        <v>37.607643173238721</v>
+      </c>
       <c r="CW102" s="7"/>
       <c r="CX102" s="7"/>
       <c r="CY102" s="7"/>
       <c r="CZ102" s="7"/>
       <c r="DA102" s="7"/>
       <c r="DB102" s="7"/>
       <c r="DC102" s="7"/>
       <c r="DD102" s="7"/>
       <c r="DE102" s="7"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C103" s="7">
         <v>191.11479140628546</v>
       </c>
       <c r="D103" s="7">
         <v>306.27080306795341</v>
       </c>
       <c r="E103" s="7">
         <v>374.28250983876728</v>
@@ -29099,51 +29263,53 @@
       </c>
       <c r="CN103" s="7">
         <v>237.50933415067817</v>
       </c>
       <c r="CO103" s="7">
         <v>271.78415966681365</v>
       </c>
       <c r="CP103" s="7">
         <v>296.47828767282692</v>
       </c>
       <c r="CQ103" s="7">
         <v>313.50282132756735</v>
       </c>
       <c r="CR103" s="7">
         <v>334.26667586594374</v>
       </c>
       <c r="CS103" s="7">
         <v>347.82105866700607</v>
       </c>
       <c r="CT103" s="7">
         <v>22.518500463630893</v>
       </c>
       <c r="CU103" s="7">
         <v>41.186052316790366</v>
       </c>
-      <c r="CV103" s="7"/>
+      <c r="CV103" s="7">
+        <v>72.074592783309924</v>
+      </c>
       <c r="CW103" s="7"/>
       <c r="CX103" s="7"/>
       <c r="CY103" s="7"/>
       <c r="CZ103" s="7"/>
       <c r="DA103" s="7"/>
       <c r="DB103" s="7"/>
       <c r="DC103" s="7"/>
       <c r="DD103" s="7"/>
       <c r="DE103" s="7"/>
     </row>
     <row r="104" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="7">
         <v>1087.9220374591055</v>
       </c>
       <c r="C104" s="7">
         <v>2159.4574227208723</v>
       </c>
       <c r="D104" s="7">
         <v>3493.9407593119204</v>
       </c>
       <c r="E104" s="7">
         <v>6019.6120942780963</v>
@@ -29408,353 +29574,355 @@
       </c>
       <c r="CN104" s="7">
         <v>23076.612493102388</v>
       </c>
       <c r="CO104" s="7">
         <v>26355.248740802064</v>
       </c>
       <c r="CP104" s="7">
         <v>29440.986607029721</v>
       </c>
       <c r="CQ104" s="7">
         <v>32924.598447931159</v>
       </c>
       <c r="CR104" s="7">
         <v>36322.527509782507</v>
       </c>
       <c r="CS104" s="7">
         <v>40486.777692620664</v>
       </c>
       <c r="CT104" s="7">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU104" s="7">
         <v>6884.6820589327008</v>
       </c>
-      <c r="CV104" s="7"/>
+      <c r="CV104" s="7">
+        <v>10434.206828585196</v>
+      </c>
       <c r="CW104" s="7"/>
       <c r="CX104" s="7"/>
       <c r="CY104" s="7"/>
       <c r="CZ104" s="7"/>
       <c r="DA104" s="7"/>
       <c r="DB104" s="7"/>
       <c r="DC104" s="7"/>
       <c r="DD104" s="7"/>
       <c r="DE104" s="7"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="B106" s="34"/>
-[...3 lines deleted...]
-      <c r="F106" s="34"/>
+      <c r="B106" s="31"/>
+      <c r="C106" s="31"/>
+      <c r="D106" s="31"/>
+      <c r="E106" s="31"/>
+      <c r="F106" s="31"/>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106" s="15"/>
       <c r="Z106" s="15"/>
-      <c r="BJ106" s="33" t="s">
+      <c r="BJ106" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="BK106" s="33"/>
-[...21 lines deleted...]
-      <c r="CG106" s="33"/>
+      <c r="BK106" s="30"/>
+      <c r="BL106" s="30"/>
+      <c r="BM106" s="30"/>
+      <c r="BN106" s="30"/>
+      <c r="BO106" s="30"/>
+      <c r="BP106" s="30"/>
+      <c r="BQ106" s="30"/>
+      <c r="BR106" s="30"/>
+      <c r="BS106" s="30"/>
+      <c r="BT106" s="30"/>
+      <c r="BU106" s="30"/>
+      <c r="BV106" s="30"/>
+      <c r="BW106" s="30"/>
+      <c r="BX106" s="30"/>
+      <c r="BY106" s="30"/>
+      <c r="BZ106" s="30"/>
+      <c r="CA106" s="30"/>
+      <c r="CB106" s="30"/>
+      <c r="CC106" s="30"/>
+      <c r="CD106" s="30"/>
+      <c r="CE106" s="30"/>
+      <c r="CF106" s="30"/>
+      <c r="CG106" s="30"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ107" s="33"/>
-[...22 lines deleted...]
-      <c r="CG107" s="33"/>
+      <c r="BJ107" s="30"/>
+      <c r="BK107" s="30"/>
+      <c r="BL107" s="30"/>
+      <c r="BM107" s="30"/>
+      <c r="BN107" s="30"/>
+      <c r="BO107" s="30"/>
+      <c r="BP107" s="30"/>
+      <c r="BQ107" s="30"/>
+      <c r="BR107" s="30"/>
+      <c r="BS107" s="30"/>
+      <c r="BT107" s="30"/>
+      <c r="BU107" s="30"/>
+      <c r="BV107" s="30"/>
+      <c r="BW107" s="30"/>
+      <c r="BX107" s="30"/>
+      <c r="BY107" s="30"/>
+      <c r="BZ107" s="30"/>
+      <c r="CA107" s="30"/>
+      <c r="CB107" s="30"/>
+      <c r="CC107" s="30"/>
+      <c r="CD107" s="30"/>
+      <c r="CE107" s="30"/>
+      <c r="CF107" s="30"/>
+      <c r="CG107" s="30"/>
     </row>
     <row r="108" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ108" s="33" t="s">
+      <c r="BJ108" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="BK108" s="33"/>
-[...21 lines deleted...]
-      <c r="CG108" s="33"/>
+      <c r="BK108" s="30"/>
+      <c r="BL108" s="30"/>
+      <c r="BM108" s="30"/>
+      <c r="BN108" s="30"/>
+      <c r="BO108" s="30"/>
+      <c r="BP108" s="30"/>
+      <c r="BQ108" s="30"/>
+      <c r="BR108" s="30"/>
+      <c r="BS108" s="30"/>
+      <c r="BT108" s="30"/>
+      <c r="BU108" s="30"/>
+      <c r="BV108" s="30"/>
+      <c r="BW108" s="30"/>
+      <c r="BX108" s="30"/>
+      <c r="BY108" s="30"/>
+      <c r="BZ108" s="30"/>
+      <c r="CA108" s="30"/>
+      <c r="CB108" s="30"/>
+      <c r="CC108" s="30"/>
+      <c r="CD108" s="30"/>
+      <c r="CE108" s="30"/>
+      <c r="CF108" s="30"/>
+      <c r="CG108" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="87">
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="B80:BI80"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AX82:BI82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AT55:AW55"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AH81:AK81"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AH55:AK55"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="B2:BI2"/>
+    <mergeCell ref="AT29:AW29"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="AT81:AW81"/>
+    <mergeCell ref="B28:BI28"/>
+    <mergeCell ref="B54:BI54"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="BF81:BI81"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="BF55:BI55"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="BR55:BU55"/>
+    <mergeCell ref="BJ106:CG107"/>
+    <mergeCell ref="BJ108:CG108"/>
+    <mergeCell ref="B106:F106"/>
+    <mergeCell ref="W81:Y81"/>
+    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="BR81:BU81"/>
+    <mergeCell ref="BJ82:BU82"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CD81:CG81"/>
+    <mergeCell ref="BV82:CG82"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP55:CS55"/>
+    <mergeCell ref="CD55:CG55"/>
     <mergeCell ref="CH2:DE2"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DB81:DE81"/>
     <mergeCell ref="CT82:DE82"/>
     <mergeCell ref="CG54:DE54"/>
     <mergeCell ref="CH80:DE80"/>
     <mergeCell ref="DB3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DB29:DE29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DB55:DE55"/>
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CH56:CS56"/>
     <mergeCell ref="CP81:CS81"/>
     <mergeCell ref="CH82:CS82"/>
     <mergeCell ref="CP3:CS3"/>
-    <mergeCell ref="CH4:CS4"/>
-[...69 lines deleted...]
-    <mergeCell ref="BJ30:BU30"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>