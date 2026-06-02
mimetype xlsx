--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="13785" yWindow="-15" windowWidth="15090" windowHeight="12825" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодом" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -211,51 +216,51 @@
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>2023 year*</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>*Data for 2024 are recalculated by updated annual data</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -493,82 +498,82 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -591,86 +596,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -842,52 +847,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EO108"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CW6" sqref="CW6"/>
+      <pane xSplit="1" topLeftCell="CK1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CW84" sqref="CW84:CW104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="3"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="10" style="3" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3"/>
     <col min="19" max="19" width="10.28515625" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="3" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="3" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3"/>
     <col min="31" max="31" width="11" style="3" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="3" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="3" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="3" customWidth="1"/>
@@ -919,231 +924,231 @@
     <col min="80" max="80" width="10.140625" style="3" customWidth="1"/>
     <col min="81" max="82" width="10.5703125" style="3" customWidth="1"/>
     <col min="83" max="83" width="10.140625" style="3" customWidth="1"/>
     <col min="84" max="84" width="10" style="3" customWidth="1"/>
     <col min="85" max="85" width="10.5703125" style="3" customWidth="1"/>
     <col min="86" max="88" width="9.140625" style="3"/>
     <col min="89" max="90" width="10.140625" style="3" customWidth="1"/>
     <col min="91" max="92" width="10" style="3" customWidth="1"/>
     <col min="93" max="93" width="11" style="3" customWidth="1"/>
     <col min="94" max="94" width="10" style="3" customWidth="1"/>
     <col min="95" max="95" width="10.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="10.85546875" style="3" customWidth="1"/>
     <col min="97" max="97" width="10.42578125" style="3" customWidth="1"/>
     <col min="98" max="100" width="9.140625" style="3"/>
     <col min="101" max="102" width="10.140625" style="3" customWidth="1"/>
     <col min="103" max="104" width="10" style="3" customWidth="1"/>
     <col min="105" max="105" width="11" style="3" customWidth="1"/>
     <col min="106" max="106" width="10" style="3" customWidth="1"/>
     <col min="107" max="107" width="10.28515625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.85546875" style="3" customWidth="1"/>
     <col min="109" max="109" width="10.42578125" style="3" customWidth="1"/>
     <col min="110" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="33" t="s">
+      <c r="B2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="33"/>
-[...58 lines deleted...]
-      <c r="CH2" s="25" t="s">
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
+      <c r="BD2" s="31"/>
+      <c r="BE2" s="31"/>
+      <c r="BF2" s="31"/>
+      <c r="BG2" s="31"/>
+      <c r="BH2" s="31"/>
+      <c r="BI2" s="31"/>
+      <c r="CH2" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="CI2" s="25"/>
-[...21 lines deleted...]
-      <c r="DE2" s="25"/>
+      <c r="CI2" s="35"/>
+      <c r="CJ2" s="35"/>
+      <c r="CK2" s="35"/>
+      <c r="CL2" s="35"/>
+      <c r="CM2" s="35"/>
+      <c r="CN2" s="35"/>
+      <c r="CO2" s="35"/>
+      <c r="CP2" s="35"/>
+      <c r="CQ2" s="35"/>
+      <c r="CR2" s="35"/>
+      <c r="CS2" s="35"/>
+      <c r="CT2" s="35"/>
+      <c r="CU2" s="35"/>
+      <c r="CV2" s="35"/>
+      <c r="CW2" s="35"/>
+      <c r="CX2" s="35"/>
+      <c r="CY2" s="35"/>
+      <c r="CZ2" s="35"/>
+      <c r="DA2" s="35"/>
+      <c r="DB2" s="35"/>
+      <c r="DC2" s="35"/>
+      <c r="DD2" s="35"/>
+      <c r="DE2" s="35"/>
       <c r="DF2" s="22"/>
       <c r="DG2" s="22"/>
       <c r="DH2" s="22"/>
       <c r="DI2" s="22"/>
       <c r="DJ2" s="22"/>
       <c r="DK2" s="22"/>
       <c r="DL2" s="22"/>
       <c r="DM2" s="22"/>
       <c r="DN2" s="22"/>
       <c r="DO2" s="22"/>
       <c r="DP2" s="22"/>
       <c r="DQ2" s="22"/>
       <c r="DR2" s="22"/>
       <c r="DS2" s="22"/>
       <c r="DT2" s="22"/>
       <c r="DU2" s="22"/>
       <c r="DV2" s="22"/>
       <c r="DW2" s="22"/>
       <c r="DX2" s="22"/>
       <c r="DY2" s="22"/>
       <c r="DZ2" s="22"/>
       <c r="EA2" s="22"/>
       <c r="EB2" s="22"/>
       <c r="EC2" s="22"/>
       <c r="ED2" s="22"/>
       <c r="EE2" s="22"/>
       <c r="EF2" s="22"/>
       <c r="EG2" s="22"/>
       <c r="EH2" s="22"/>
       <c r="EI2" s="22"/>
       <c r="EJ2" s="22"/>
       <c r="EK2" s="22"/>
       <c r="EL2" s="22"/>
       <c r="EM2" s="22"/>
       <c r="EN2" s="22"/>
       <c r="EO2" s="22"/>
     </row>
     <row r="3" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K3" s="32" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="32"/>
       <c r="M3" s="32"/>
       <c r="W3" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
-      <c r="AH3" s="29" t="s">
+      <c r="AH3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AI3" s="29"/>
-[...2 lines deleted...]
-      <c r="AT3" s="29" t="s">
+      <c r="AI3" s="25"/>
+      <c r="AJ3" s="25"/>
+      <c r="AK3" s="25"/>
+      <c r="AT3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AU3" s="29"/>
-[...2 lines deleted...]
-      <c r="BF3" s="29" t="s">
+      <c r="AU3" s="25"/>
+      <c r="AV3" s="25"/>
+      <c r="AW3" s="25"/>
+      <c r="BF3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BG3" s="29"/>
-[...2 lines deleted...]
-      <c r="BR3" s="29" t="s">
+      <c r="BG3" s="25"/>
+      <c r="BH3" s="25"/>
+      <c r="BI3" s="25"/>
+      <c r="BR3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BS3" s="29"/>
-[...2 lines deleted...]
-      <c r="CD3" s="29" t="s">
+      <c r="BS3" s="25"/>
+      <c r="BT3" s="25"/>
+      <c r="BU3" s="25"/>
+      <c r="CD3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CE3" s="29"/>
-[...2 lines deleted...]
-      <c r="CP3" s="29" t="s">
+      <c r="CE3" s="25"/>
+      <c r="CF3" s="25"/>
+      <c r="CG3" s="25"/>
+      <c r="CP3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CQ3" s="29"/>
-[...2 lines deleted...]
-      <c r="DB3" s="29" t="s">
+      <c r="CQ3" s="25"/>
+      <c r="CR3" s="25"/>
+      <c r="CS3" s="25"/>
+      <c r="DB3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="DC3" s="29"/>
-[...1 lines deleted...]
-      <c r="DE3" s="29"/>
+      <c r="DC3" s="25"/>
+      <c r="DD3" s="25"/>
+      <c r="DE3" s="25"/>
     </row>
     <row r="4" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
+      <c r="A4" s="29"/>
       <c r="B4" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="28"/>
       <c r="N4" s="26" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="V4" s="27"/>
@@ -1228,51 +1233,51 @@
       <c r="CK4" s="27"/>
       <c r="CL4" s="27"/>
       <c r="CM4" s="27"/>
       <c r="CN4" s="27"/>
       <c r="CO4" s="27"/>
       <c r="CP4" s="27"/>
       <c r="CQ4" s="27"/>
       <c r="CR4" s="27"/>
       <c r="CS4" s="28"/>
       <c r="CT4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="CU4" s="27"/>
       <c r="CV4" s="27"/>
       <c r="CW4" s="27"/>
       <c r="CX4" s="27"/>
       <c r="CY4" s="27"/>
       <c r="CZ4" s="27"/>
       <c r="DA4" s="27"/>
       <c r="DB4" s="27"/>
       <c r="DC4" s="27"/>
       <c r="DD4" s="27"/>
       <c r="DE4" s="28"/>
     </row>
     <row r="5" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="35"/>
+      <c r="A5" s="30"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1855,51 +1860,53 @@
       </c>
       <c r="CO6" s="13">
         <v>3555303.5177566991</v>
       </c>
       <c r="CP6" s="1">
         <v>6402799.3096883409</v>
       </c>
       <c r="CQ6" s="1">
         <v>8110575.0980154974</v>
       </c>
       <c r="CR6" s="1">
         <v>9198759.8146939129</v>
       </c>
       <c r="CS6" s="1">
         <v>9818275.5005043857</v>
       </c>
       <c r="CT6" s="1">
         <v>259537.41645133332</v>
       </c>
       <c r="CU6" s="1">
         <v>535274.99975708791</v>
       </c>
       <c r="CV6" s="1">
         <v>898695.0585833498</v>
       </c>
-      <c r="CW6" s="1"/>
+      <c r="CW6" s="1">
+        <v>1251245.2252336636</v>
+      </c>
       <c r="CX6" s="12"/>
       <c r="CY6" s="13"/>
       <c r="CZ6" s="13"/>
       <c r="DA6" s="13"/>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1"/>
       <c r="DE6" s="1"/>
     </row>
     <row r="7" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>40</v>
       </c>
@@ -2166,51 +2173,53 @@
       </c>
       <c r="CO7" s="21">
         <v>221355.31457855698</v>
       </c>
       <c r="CP7" s="7">
         <v>340106.22190110583</v>
       </c>
       <c r="CQ7" s="2">
         <v>405002.95356780366</v>
       </c>
       <c r="CR7" s="2">
         <v>515886.14930611156</v>
       </c>
       <c r="CS7" s="7">
         <v>584692.66552237771</v>
       </c>
       <c r="CT7" s="7">
         <v>12104.167185066426</v>
       </c>
       <c r="CU7" s="7">
         <v>28333.658770851427</v>
       </c>
       <c r="CV7" s="24">
         <v>50963.765266947979</v>
       </c>
-      <c r="CW7" s="7"/>
+      <c r="CW7" s="7">
+        <v>77350.632364348494</v>
+      </c>
       <c r="CX7" s="7"/>
       <c r="CY7" s="21"/>
       <c r="CZ7" s="21"/>
       <c r="DA7" s="21"/>
       <c r="DB7" s="7"/>
       <c r="DC7" s="2"/>
       <c r="DD7" s="2"/>
       <c r="DE7" s="7"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2">
         <v>8700.9655365574399</v>
       </c>
       <c r="C8" s="2">
         <v>17224.175908224461</v>
       </c>
       <c r="D8" s="2">
         <v>27715.673349938133</v>
       </c>
       <c r="E8" s="2">
         <v>39491.203301140864</v>
       </c>
@@ -2477,51 +2486,53 @@
       </c>
       <c r="CO8" s="9">
         <v>316791.83444435243</v>
       </c>
       <c r="CP8" s="7">
         <v>770410.62149895984</v>
       </c>
       <c r="CQ8" s="7">
         <v>1012582.5161660693</v>
       </c>
       <c r="CR8" s="7">
         <v>1140286.3795199699</v>
       </c>
       <c r="CS8" s="7">
         <v>1194222.0882763148</v>
       </c>
       <c r="CT8" s="7">
         <v>29469.714405250052</v>
       </c>
       <c r="CU8" s="7">
         <v>60365.798745003609</v>
       </c>
       <c r="CV8" s="7">
         <v>98172.944919477843</v>
       </c>
-      <c r="CW8" s="7"/>
+      <c r="CW8" s="7">
+        <v>136963.77963707308</v>
+      </c>
       <c r="CX8" s="7"/>
       <c r="CY8" s="9"/>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="7"/>
       <c r="DC8" s="7"/>
       <c r="DD8" s="7"/>
       <c r="DE8" s="7"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2">
         <v>7840.5553219245776</v>
       </c>
       <c r="C9" s="2">
         <v>16274.128602053584</v>
       </c>
       <c r="D9" s="2">
         <v>30575.186649708125</v>
       </c>
       <c r="E9" s="2">
         <v>42019.018276348004</v>
       </c>
@@ -2788,51 +2799,53 @@
       </c>
       <c r="CO9" s="9">
         <v>210720.79375747161</v>
       </c>
       <c r="CP9" s="7">
         <v>296786.02383384469</v>
       </c>
       <c r="CQ9" s="7">
         <v>352539.41247181979</v>
       </c>
       <c r="CR9" s="7">
         <v>383104.8864333735</v>
       </c>
       <c r="CS9" s="7">
         <v>412041.3118453956</v>
       </c>
       <c r="CT9" s="7">
         <v>12673.324962121482</v>
       </c>
       <c r="CU9" s="7">
         <v>26600.298396649217</v>
       </c>
       <c r="CV9" s="7">
         <v>52290.715145374859</v>
       </c>
-      <c r="CW9" s="7"/>
+      <c r="CW9" s="7">
+        <v>72850.582840870295</v>
+      </c>
       <c r="CX9" s="7"/>
       <c r="CY9" s="9"/>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="7"/>
       <c r="DC9" s="7"/>
       <c r="DD9" s="7"/>
       <c r="DE9" s="7"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="2">
         <v>20787.914912910335</v>
       </c>
       <c r="C10" s="2">
         <v>38328.915403374267</v>
       </c>
       <c r="D10" s="2">
         <v>73952.133820169838</v>
       </c>
       <c r="E10" s="2">
         <v>96458.032957600211</v>
       </c>
@@ -3099,51 +3112,53 @@
       </c>
       <c r="CO10" s="9">
         <v>385398.76572413929</v>
       </c>
       <c r="CP10" s="7">
         <v>540339.37351829256</v>
       </c>
       <c r="CQ10" s="7">
         <v>649086.74723501317</v>
       </c>
       <c r="CR10" s="7">
         <v>726345.35588205443</v>
       </c>
       <c r="CS10" s="7">
         <v>798381.65180002514</v>
       </c>
       <c r="CT10" s="7">
         <v>31930.345811066021</v>
       </c>
       <c r="CU10" s="7">
         <v>65281.84920811998</v>
       </c>
       <c r="CV10" s="7">
         <v>123611.05330994519</v>
       </c>
-      <c r="CW10" s="7"/>
+      <c r="CW10" s="7">
+        <v>159771.49962104601</v>
+      </c>
       <c r="CX10" s="7"/>
       <c r="CY10" s="9"/>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="7"/>
       <c r="DC10" s="7"/>
       <c r="DD10" s="7"/>
       <c r="DE10" s="7"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>2371.2900010054163</v>
       </c>
       <c r="C11" s="2">
         <v>4728.5236321735247</v>
       </c>
       <c r="D11" s="2">
         <v>7764.2398342335382</v>
       </c>
       <c r="E11" s="2">
         <v>10842.937991668365</v>
       </c>
@@ -3410,51 +3425,53 @@
       </c>
       <c r="CO11" s="9">
         <v>65465.652832985797</v>
       </c>
       <c r="CP11" s="7">
         <v>97281.690553992274</v>
       </c>
       <c r="CQ11" s="7">
         <v>116807.41135599324</v>
       </c>
       <c r="CR11" s="7">
         <v>125298.88469694562</v>
       </c>
       <c r="CS11" s="7">
         <v>138114.10179880695</v>
       </c>
       <c r="CT11" s="7">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU11" s="7">
         <v>11476.223063721405</v>
       </c>
       <c r="CV11" s="7">
         <v>18635.462860345702</v>
       </c>
-      <c r="CW11" s="7"/>
+      <c r="CW11" s="7">
+        <v>26057.496518696709</v>
+      </c>
       <c r="CX11" s="7"/>
       <c r="CY11" s="9"/>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="7"/>
       <c r="DC11" s="7"/>
       <c r="DD11" s="7"/>
       <c r="DE11" s="7"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C12" s="2">
         <v>7245.8164981872214</v>
       </c>
       <c r="D12" s="2">
         <v>12732.763059377008</v>
       </c>
       <c r="E12" s="2">
         <v>19899.145121594811</v>
       </c>
@@ -3721,51 +3738,53 @@
       </c>
       <c r="CO12" s="9">
         <v>179400.85503999947</v>
       </c>
       <c r="CP12" s="7">
         <v>240660.75467123793</v>
       </c>
       <c r="CQ12" s="7">
         <v>280790.08325631247</v>
       </c>
       <c r="CR12" s="7">
         <v>298738.58600626653</v>
       </c>
       <c r="CS12" s="7">
         <v>320061.76881901943</v>
       </c>
       <c r="CT12" s="2">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU12" s="2">
         <v>22047.900666375113</v>
       </c>
       <c r="CV12" s="7">
         <v>36422.043523295171</v>
       </c>
-      <c r="CW12" s="7"/>
+      <c r="CW12" s="7">
+        <v>55458.22326328067</v>
+      </c>
       <c r="CX12" s="7"/>
       <c r="CY12" s="9"/>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="7"/>
       <c r="DC12" s="7"/>
       <c r="DD12" s="7"/>
       <c r="DE12" s="7"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C13" s="2">
         <v>13410.740379233201</v>
       </c>
       <c r="D13" s="2">
         <v>20863.893530229725</v>
       </c>
       <c r="E13" s="2">
         <v>29259.948047663322</v>
       </c>
@@ -4032,51 +4051,53 @@
       </c>
       <c r="CO13" s="9">
         <v>216084.91425545028</v>
       </c>
       <c r="CP13" s="7">
         <v>365120.32821694989</v>
       </c>
       <c r="CQ13" s="7">
         <v>460909.05838935892</v>
       </c>
       <c r="CR13" s="7">
         <v>488021.4462412165</v>
       </c>
       <c r="CS13" s="7">
         <v>517618.84887911059</v>
       </c>
       <c r="CT13" s="2">
         <v>13671.955163542962</v>
       </c>
       <c r="CU13" s="2">
         <v>29035.06106747609</v>
       </c>
       <c r="CV13" s="7">
         <v>46285.28501931818</v>
       </c>
-      <c r="CW13" s="7"/>
+      <c r="CW13" s="7">
+        <v>65919.4051749645</v>
+      </c>
       <c r="CX13" s="7"/>
       <c r="CY13" s="9"/>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="7"/>
       <c r="DC13" s="7"/>
       <c r="DD13" s="7"/>
       <c r="DE13" s="7"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>40</v>
       </c>
@@ -4343,51 +4364,53 @@
       </c>
       <c r="CO14" s="9">
         <v>187584.14393954186</v>
       </c>
       <c r="CP14" s="7">
         <v>324718.08577758318</v>
       </c>
       <c r="CQ14" s="7">
         <v>404342.4302958094</v>
       </c>
       <c r="CR14" s="7">
         <v>452445.44025876652</v>
       </c>
       <c r="CS14" s="7">
         <v>484065.45533957653</v>
       </c>
       <c r="CT14" s="7">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU14" s="7">
         <v>18988.478032022795</v>
       </c>
       <c r="CV14" s="24">
         <v>44256.318231685233</v>
       </c>
-      <c r="CW14" s="7"/>
+      <c r="CW14" s="7">
+        <v>56592.369299102669</v>
+      </c>
       <c r="CX14" s="7"/>
       <c r="CY14" s="9"/>
       <c r="CZ14" s="9"/>
       <c r="DA14" s="9"/>
       <c r="DB14" s="7"/>
       <c r="DC14" s="7"/>
       <c r="DD14" s="7"/>
       <c r="DE14" s="7"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C15" s="2">
         <v>14492.744626087657</v>
       </c>
       <c r="D15" s="2">
         <v>25861.335646116073</v>
       </c>
       <c r="E15" s="2">
         <v>35167.764752092393</v>
       </c>
@@ -4654,51 +4677,53 @@
       </c>
       <c r="CO15" s="9">
         <v>219192.50618473324</v>
       </c>
       <c r="CP15" s="7">
         <v>374410.48200013861</v>
       </c>
       <c r="CQ15" s="7">
         <v>454145.60407661676</v>
       </c>
       <c r="CR15" s="7">
         <v>493298.26958588348</v>
       </c>
       <c r="CS15" s="7">
         <v>531929.75894683448</v>
       </c>
       <c r="CT15" s="7">
         <v>11991.295060006834</v>
       </c>
       <c r="CU15" s="7">
         <v>22757.420845716151</v>
       </c>
       <c r="CV15" s="7">
         <v>40516.469008491091</v>
       </c>
-      <c r="CW15" s="7"/>
+      <c r="CW15" s="7">
+        <v>55360.43783426247</v>
+      </c>
       <c r="CX15" s="7"/>
       <c r="CY15" s="9"/>
       <c r="CZ15" s="9"/>
       <c r="DA15" s="9"/>
       <c r="DB15" s="7"/>
       <c r="DC15" s="7"/>
       <c r="DD15" s="7"/>
       <c r="DE15" s="7"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C16" s="2">
         <v>16975.636729423641</v>
       </c>
       <c r="D16" s="2">
         <v>25004.327746992574</v>
       </c>
       <c r="E16" s="2">
         <v>37097.736596891125</v>
       </c>
@@ -4965,51 +4990,53 @@
       </c>
       <c r="CO16" s="9">
         <v>254576.55990205205</v>
       </c>
       <c r="CP16" s="7">
         <v>537514.29168176791</v>
       </c>
       <c r="CQ16" s="7">
         <v>796470.9987746065</v>
       </c>
       <c r="CR16" s="7">
         <v>924020.91183620237</v>
       </c>
       <c r="CS16" s="7">
         <v>950798.93505087926</v>
       </c>
       <c r="CT16" s="7">
         <v>14123.35940800475</v>
       </c>
       <c r="CU16" s="7">
         <v>30248.462315366371</v>
       </c>
       <c r="CV16" s="7">
         <v>45017.380907303159</v>
       </c>
-      <c r="CW16" s="7"/>
+      <c r="CW16" s="7">
+        <v>65607.619489459597</v>
+      </c>
       <c r="CX16" s="7"/>
       <c r="CY16" s="9"/>
       <c r="CZ16" s="9"/>
       <c r="DA16" s="9"/>
       <c r="DB16" s="7"/>
       <c r="DC16" s="7"/>
       <c r="DD16" s="7"/>
       <c r="DE16" s="7"/>
     </row>
     <row r="17" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C17" s="2">
         <v>5766.988996459615</v>
       </c>
       <c r="D17" s="2">
         <v>8647.6330778710872</v>
       </c>
       <c r="E17" s="2">
         <v>11600.293161466261</v>
       </c>
@@ -5276,51 +5303,53 @@
       </c>
       <c r="CO17" s="9">
         <v>66897.839733184723</v>
       </c>
       <c r="CP17" s="7">
         <v>166442.76563965192</v>
       </c>
       <c r="CQ17" s="7">
         <v>211520.74404479488</v>
       </c>
       <c r="CR17" s="7">
         <v>219390.57801625985</v>
       </c>
       <c r="CS17" s="7">
         <v>233442.00698529041</v>
       </c>
       <c r="CT17" s="7">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU17" s="7">
         <v>11390.656947582325</v>
       </c>
       <c r="CV17" s="7">
         <v>16644.669531895604</v>
       </c>
-      <c r="CW17" s="7"/>
+      <c r="CW17" s="7">
+        <v>22090.236571220063</v>
+      </c>
       <c r="CX17" s="7"/>
       <c r="CY17" s="9"/>
       <c r="CZ17" s="9"/>
       <c r="DA17" s="9"/>
       <c r="DB17" s="7"/>
       <c r="DC17" s="7"/>
       <c r="DD17" s="7"/>
       <c r="DE17" s="7"/>
     </row>
     <row r="18" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C18" s="2">
         <v>1742.7169008846608</v>
       </c>
       <c r="D18" s="2">
         <v>2189.3414844229665</v>
       </c>
       <c r="E18" s="2">
         <v>2895.2275701945055</v>
       </c>
@@ -5587,51 +5616,53 @@
       </c>
       <c r="CO18" s="9">
         <v>21192.570771189759</v>
       </c>
       <c r="CP18" s="7">
         <v>29217.402285700522</v>
       </c>
       <c r="CQ18" s="7">
         <v>33022.607193797878</v>
       </c>
       <c r="CR18" s="7">
         <v>37761.588701820605</v>
       </c>
       <c r="CS18" s="7">
         <v>44114.847175811854</v>
       </c>
       <c r="CT18" s="7">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU18" s="7">
         <v>5456.0181561929094</v>
       </c>
       <c r="CV18" s="7">
         <v>7281.6440499824794</v>
       </c>
-      <c r="CW18" s="7"/>
+      <c r="CW18" s="7">
+        <v>10768.599583441288</v>
+      </c>
       <c r="CX18" s="7"/>
       <c r="CY18" s="9"/>
       <c r="CZ18" s="9"/>
       <c r="DA18" s="9"/>
       <c r="DB18" s="7"/>
       <c r="DC18" s="7"/>
       <c r="DD18" s="7"/>
       <c r="DE18" s="7"/>
     </row>
     <row r="19" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="2">
         <v>6855.275050643475</v>
       </c>
       <c r="C19" s="2">
         <v>13908.239801949963</v>
       </c>
       <c r="D19" s="2">
         <v>22184.55507757896</v>
       </c>
       <c r="E19" s="2">
         <v>30681.240941550277</v>
       </c>
@@ -5898,51 +5929,53 @@
       </c>
       <c r="CO19" s="9">
         <v>173478.01547135401</v>
       </c>
       <c r="CP19" s="7">
         <v>329434.60863683827</v>
       </c>
       <c r="CQ19" s="7">
         <v>427050.65678870532</v>
       </c>
       <c r="CR19" s="7">
         <v>523203.97762774647</v>
       </c>
       <c r="CS19" s="7">
         <v>571380.68175420165</v>
       </c>
       <c r="CT19" s="7">
         <v>13252.641775145334</v>
       </c>
       <c r="CU19" s="7">
         <v>28246.346171708123</v>
       </c>
       <c r="CV19" s="7">
         <v>45100.164633789784</v>
       </c>
-      <c r="CW19" s="7"/>
+      <c r="CW19" s="7">
+        <v>63570.480303407967</v>
+      </c>
       <c r="CX19" s="7"/>
       <c r="CY19" s="7"/>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="7"/>
       <c r="DC19" s="7"/>
       <c r="DD19" s="7"/>
       <c r="DE19" s="7"/>
     </row>
     <row r="20" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="2">
         <v>8957.8491000425875</v>
       </c>
       <c r="C20" s="2">
         <v>15945.508133716143</v>
       </c>
       <c r="D20" s="2">
         <v>22807.572992411384</v>
       </c>
       <c r="E20" s="2">
         <v>34561.027930583208</v>
       </c>
@@ -6209,51 +6242,53 @@
       </c>
       <c r="CO20" s="9">
         <v>255737.16144675389</v>
       </c>
       <c r="CP20" s="7">
         <v>677158.3992233082</v>
       </c>
       <c r="CQ20" s="7">
         <v>878326.79077899526</v>
       </c>
       <c r="CR20" s="7">
         <v>1066119.9274853428</v>
       </c>
       <c r="CS20" s="7">
         <v>1106550.2863978597</v>
       </c>
       <c r="CT20" s="7">
         <v>15766.478763215213</v>
       </c>
       <c r="CU20" s="7">
         <v>28064.49155938912</v>
       </c>
       <c r="CV20" s="7">
         <v>42100.47131721997</v>
       </c>
-      <c r="CW20" s="7"/>
+      <c r="CW20" s="7">
+        <v>60721.573293039852</v>
+      </c>
       <c r="CX20" s="7"/>
       <c r="CY20" s="7"/>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="7"/>
       <c r="DC20" s="7"/>
       <c r="DD20" s="7"/>
       <c r="DE20" s="7"/>
     </row>
     <row r="21" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="2">
         <v>19722.22482619459</v>
       </c>
       <c r="C21" s="2">
         <v>39716.074947713903</v>
       </c>
       <c r="D21" s="2">
         <v>62454.670577795812</v>
       </c>
       <c r="E21" s="2">
         <v>85306.660609331651</v>
       </c>
@@ -6520,51 +6555,53 @@
       </c>
       <c r="CO21" s="9">
         <v>487748.65186359372</v>
       </c>
       <c r="CP21" s="7">
         <v>855446.47591930279</v>
       </c>
       <c r="CQ21" s="7">
         <v>1086949.4203944388</v>
       </c>
       <c r="CR21" s="7">
         <v>1154285.6967773677</v>
       </c>
       <c r="CS21" s="7">
         <v>1226010.6686212297</v>
       </c>
       <c r="CT21" s="7">
         <v>46417.235610056559</v>
       </c>
       <c r="CU21" s="7">
         <v>95136.475837582693</v>
       </c>
       <c r="CV21" s="7">
         <v>147332.4748705955</v>
       </c>
-      <c r="CW21" s="7"/>
+      <c r="CW21" s="7">
+        <v>205943.03196542728</v>
+      </c>
       <c r="CX21" s="7"/>
       <c r="CY21" s="7"/>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="7"/>
       <c r="DC21" s="7"/>
       <c r="DD21" s="7"/>
       <c r="DE21" s="7"/>
     </row>
     <row r="22" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>40</v>
       </c>
@@ -6831,51 +6868,53 @@
       </c>
       <c r="CO22" s="9">
         <v>39373.019097379656</v>
       </c>
       <c r="CP22" s="7">
         <v>51519.626970096375</v>
       </c>
       <c r="CQ22" s="7">
         <v>58364.451606500428</v>
       </c>
       <c r="CR22" s="7">
         <v>61845.280436396832</v>
       </c>
       <c r="CS22" s="7">
         <v>73218.025312420126</v>
       </c>
       <c r="CT22" s="7">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU22" s="7">
         <v>8211.2145900257892</v>
       </c>
       <c r="CV22" s="24">
         <v>12273.403504257753</v>
       </c>
-      <c r="CW22" s="7"/>
+      <c r="CW22" s="7">
+        <v>15061.608697309177</v>
+      </c>
       <c r="CX22" s="7"/>
       <c r="CY22" s="7"/>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="7"/>
       <c r="DC22" s="7"/>
       <c r="DD22" s="7"/>
       <c r="DE22" s="7"/>
     </row>
     <row r="23" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="2">
         <v>11782.415834204789</v>
       </c>
       <c r="C23" s="2">
         <v>26669.075558941222</v>
       </c>
       <c r="D23" s="2">
         <v>45769.53130862712</v>
       </c>
       <c r="E23" s="2">
         <v>66477.235490207473</v>
       </c>
@@ -7142,51 +7181,53 @@
       </c>
       <c r="CO23" s="9">
         <v>212226.70518110821</v>
       </c>
       <c r="CP23" s="7">
         <v>354214.12664418935</v>
       </c>
       <c r="CQ23" s="7">
         <v>423110.02174435847</v>
       </c>
       <c r="CR23" s="7">
         <v>524136.0986345195</v>
       </c>
       <c r="CS23" s="7">
         <v>560263.64263450901</v>
       </c>
       <c r="CT23" s="7">
         <v>15127.591236372122</v>
       </c>
       <c r="CU23" s="7">
         <v>33036.78891898704</v>
       </c>
       <c r="CV23" s="7">
         <v>56065.976641580419</v>
       </c>
-      <c r="CW23" s="7"/>
+      <c r="CW23" s="7">
+        <v>79552.936277771689</v>
+      </c>
       <c r="CX23" s="7"/>
       <c r="CY23" s="7"/>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="7"/>
       <c r="DC23" s="7"/>
       <c r="DD23" s="7"/>
       <c r="DE23" s="7"/>
     </row>
     <row r="24" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="2">
         <v>171.86396028101746</v>
       </c>
       <c r="C24" s="2">
         <v>342.94040923180711</v>
       </c>
       <c r="D24" s="2">
         <v>514.09849911136894</v>
       </c>
       <c r="E24" s="2">
         <v>687.90212511327195</v>
       </c>
@@ -7453,51 +7494,53 @@
       </c>
       <c r="CO24" s="9">
         <v>2441.412339906009</v>
       </c>
       <c r="CP24" s="7">
         <v>3642.5541515934624</v>
       </c>
       <c r="CQ24" s="7">
         <v>4056.9321782174293</v>
       </c>
       <c r="CR24" s="7">
         <v>4351.2333835021882</v>
       </c>
       <c r="CS24" s="7">
         <v>4843.8217899709944</v>
       </c>
       <c r="CT24" s="7">
         <v>321.59396621078645</v>
       </c>
       <c r="CU24" s="7">
         <v>651.34925906756757</v>
       </c>
       <c r="CV24" s="7">
         <v>803.92938034490544</v>
       </c>
-      <c r="CW24" s="7"/>
+      <c r="CW24" s="7">
+        <v>1049.9602690871761</v>
+      </c>
       <c r="CX24" s="7"/>
       <c r="CY24" s="7"/>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="7"/>
       <c r="DC24" s="7"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="2">
         <v>336.90265532778255</v>
       </c>
       <c r="C25" s="2">
         <v>619.45702989053291</v>
       </c>
       <c r="D25" s="2">
         <v>948.78416079432452</v>
       </c>
       <c r="E25" s="2">
         <v>1230.9669868072619</v>
       </c>
@@ -7764,51 +7807,53 @@
       </c>
       <c r="CO25" s="9">
         <v>3944.6800848432281</v>
       </c>
       <c r="CP25" s="7">
         <v>7138.289430469149</v>
       </c>
       <c r="CQ25" s="7">
         <v>8020.686749695783</v>
       </c>
       <c r="CR25" s="7">
         <v>8374.1350783841808</v>
       </c>
       <c r="CS25" s="7">
         <v>8276.3993256070498</v>
       </c>
       <c r="CT25" s="7">
         <v>439.96803735529755</v>
       </c>
       <c r="CU25" s="7">
         <v>875.2811376926237</v>
       </c>
       <c r="CV25" s="7">
         <v>1428.3442689016433</v>
       </c>
-      <c r="CW25" s="7"/>
+      <c r="CW25" s="7">
+        <v>1820.0398543775441</v>
+      </c>
       <c r="CX25" s="7"/>
       <c r="CY25" s="7"/>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="7"/>
       <c r="DC25" s="7"/>
       <c r="DD25" s="7"/>
       <c r="DE25" s="7"/>
     </row>
     <row r="26" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="2">
         <v>1206.8361756815532</v>
       </c>
       <c r="C26" s="2">
         <v>2396.973785012221</v>
       </c>
       <c r="D26" s="2">
         <v>3855.0644673210591</v>
       </c>
       <c r="E26" s="2">
         <v>6559.4227055791362</v>
       </c>
@@ -8075,242 +8120,244 @@
       </c>
       <c r="CO26" s="9">
         <v>35692.121108102059</v>
       </c>
       <c r="CP26" s="7">
         <v>41237.187133317493</v>
       </c>
       <c r="CQ26" s="7">
         <v>47475.570946590575</v>
       </c>
       <c r="CR26" s="7">
         <v>51844.988785781912</v>
       </c>
       <c r="CS26" s="7">
         <v>58248.534229145975</v>
       </c>
       <c r="CT26" s="7">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU26" s="7">
         <v>9071.2260675575126</v>
       </c>
       <c r="CV26" s="7">
         <v>13492.542192597128</v>
       </c>
-      <c r="CW26" s="7"/>
+      <c r="CW26" s="7">
+        <v>18734.712375477255</v>
+      </c>
       <c r="CX26" s="7"/>
       <c r="CY26" s="7"/>
       <c r="CZ26" s="9"/>
       <c r="DA26" s="9"/>
       <c r="DB26" s="7"/>
       <c r="DC26" s="7"/>
       <c r="DD26" s="7"/>
       <c r="DE26" s="7"/>
     </row>
     <row r="28" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="33" t="s">
+      <c r="B28" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="33"/>
-[...58 lines deleted...]
-      <c r="CH28" s="25" t="s">
+      <c r="C28" s="31"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="31"/>
+      <c r="P28" s="31"/>
+      <c r="Q28" s="31"/>
+      <c r="R28" s="31"/>
+      <c r="S28" s="31"/>
+      <c r="T28" s="31"/>
+      <c r="U28" s="31"/>
+      <c r="V28" s="31"/>
+      <c r="W28" s="31"/>
+      <c r="X28" s="31"/>
+      <c r="Y28" s="31"/>
+      <c r="Z28" s="31"/>
+      <c r="AA28" s="31"/>
+      <c r="AB28" s="31"/>
+      <c r="AC28" s="31"/>
+      <c r="AD28" s="31"/>
+      <c r="AE28" s="31"/>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="31"/>
+      <c r="AH28" s="31"/>
+      <c r="AI28" s="31"/>
+      <c r="AJ28" s="31"/>
+      <c r="AK28" s="31"/>
+      <c r="AL28" s="31"/>
+      <c r="AM28" s="31"/>
+      <c r="AN28" s="31"/>
+      <c r="AO28" s="31"/>
+      <c r="AP28" s="31"/>
+      <c r="AQ28" s="31"/>
+      <c r="AR28" s="31"/>
+      <c r="AS28" s="31"/>
+      <c r="AT28" s="31"/>
+      <c r="AU28" s="31"/>
+      <c r="AV28" s="31"/>
+      <c r="AW28" s="31"/>
+      <c r="AX28" s="31"/>
+      <c r="AY28" s="31"/>
+      <c r="AZ28" s="31"/>
+      <c r="BA28" s="31"/>
+      <c r="BB28" s="31"/>
+      <c r="BC28" s="31"/>
+      <c r="BD28" s="31"/>
+      <c r="BE28" s="31"/>
+      <c r="BF28" s="31"/>
+      <c r="BG28" s="31"/>
+      <c r="BH28" s="31"/>
+      <c r="BI28" s="31"/>
+      <c r="CH28" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="25"/>
-[...21 lines deleted...]
-      <c r="DE28" s="25"/>
+      <c r="CI28" s="35"/>
+      <c r="CJ28" s="35"/>
+      <c r="CK28" s="35"/>
+      <c r="CL28" s="35"/>
+      <c r="CM28" s="35"/>
+      <c r="CN28" s="35"/>
+      <c r="CO28" s="35"/>
+      <c r="CP28" s="35"/>
+      <c r="CQ28" s="35"/>
+      <c r="CR28" s="35"/>
+      <c r="CS28" s="35"/>
+      <c r="CT28" s="35"/>
+      <c r="CU28" s="35"/>
+      <c r="CV28" s="35"/>
+      <c r="CW28" s="35"/>
+      <c r="CX28" s="35"/>
+      <c r="CY28" s="35"/>
+      <c r="CZ28" s="35"/>
+      <c r="DA28" s="35"/>
+      <c r="DB28" s="35"/>
+      <c r="DC28" s="35"/>
+      <c r="DD28" s="35"/>
+      <c r="DE28" s="35"/>
       <c r="DF28" s="22"/>
       <c r="DG28" s="22"/>
       <c r="DH28" s="22"/>
       <c r="DI28" s="22"/>
       <c r="DJ28" s="22"/>
       <c r="DK28" s="22"/>
       <c r="DL28" s="22"/>
       <c r="DM28" s="22"/>
       <c r="DN28" s="22"/>
       <c r="DO28" s="22"/>
       <c r="DP28" s="22"/>
       <c r="DQ28" s="22"/>
       <c r="DR28" s="22"/>
       <c r="DS28" s="22"/>
       <c r="DT28" s="22"/>
       <c r="DU28" s="22"/>
       <c r="DV28" s="22"/>
       <c r="DW28" s="22"/>
       <c r="DX28" s="22"/>
       <c r="DY28" s="22"/>
       <c r="DZ28" s="22"/>
       <c r="EA28" s="22"/>
       <c r="EB28" s="22"/>
       <c r="EC28" s="22"/>
       <c r="ED28" s="22"/>
       <c r="EE28" s="22"/>
       <c r="EF28" s="22"/>
       <c r="EG28" s="22"/>
       <c r="EH28" s="22"/>
       <c r="EI28" s="22"/>
       <c r="EJ28" s="22"/>
       <c r="EK28" s="22"/>
       <c r="EL28" s="22"/>
       <c r="EM28" s="22"/>
       <c r="EN28" s="22"/>
       <c r="EO28" s="22"/>
     </row>
     <row r="29" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K29" s="32" t="s">
         <v>12</v>
       </c>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="W29" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X29" s="32"/>
       <c r="Y29" s="32"/>
-      <c r="AH29" s="29" t="s">
+      <c r="AH29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AI29" s="29"/>
-[...2 lines deleted...]
-      <c r="AT29" s="29" t="s">
+      <c r="AI29" s="25"/>
+      <c r="AJ29" s="25"/>
+      <c r="AK29" s="25"/>
+      <c r="AT29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AU29" s="29"/>
-[...2 lines deleted...]
-      <c r="BF29" s="29" t="s">
+      <c r="AU29" s="25"/>
+      <c r="AV29" s="25"/>
+      <c r="AW29" s="25"/>
+      <c r="BF29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BG29" s="29"/>
-[...2 lines deleted...]
-      <c r="BR29" s="29" t="s">
+      <c r="BG29" s="25"/>
+      <c r="BH29" s="25"/>
+      <c r="BI29" s="25"/>
+      <c r="BR29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BS29" s="29"/>
-[...2 lines deleted...]
-      <c r="CD29" s="29" t="s">
+      <c r="BS29" s="25"/>
+      <c r="BT29" s="25"/>
+      <c r="BU29" s="25"/>
+      <c r="CD29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CE29" s="29"/>
-[...2 lines deleted...]
-      <c r="CP29" s="29" t="s">
+      <c r="CE29" s="25"/>
+      <c r="CF29" s="25"/>
+      <c r="CG29" s="25"/>
+      <c r="CP29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CQ29" s="29"/>
-[...2 lines deleted...]
-      <c r="DB29" s="29" t="s">
+      <c r="CQ29" s="25"/>
+      <c r="CR29" s="25"/>
+      <c r="CS29" s="25"/>
+      <c r="DB29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="DC29" s="29"/>
-[...1 lines deleted...]
-      <c r="DE29" s="29"/>
+      <c r="DC29" s="25"/>
+      <c r="DD29" s="25"/>
+      <c r="DE29" s="25"/>
     </row>
     <row r="30" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="34"/>
+      <c r="A30" s="29"/>
       <c r="B30" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
       <c r="F30" s="27"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="28"/>
       <c r="N30" s="26" t="s">
         <v>36</v>
       </c>
       <c r="O30" s="27"/>
       <c r="P30" s="27"/>
       <c r="Q30" s="27"/>
       <c r="R30" s="27"/>
       <c r="S30" s="27"/>
       <c r="T30" s="27"/>
       <c r="U30" s="27"/>
       <c r="V30" s="27"/>
@@ -8395,51 +8442,51 @@
       <c r="CK30" s="27"/>
       <c r="CL30" s="27"/>
       <c r="CM30" s="27"/>
       <c r="CN30" s="27"/>
       <c r="CO30" s="27"/>
       <c r="CP30" s="27"/>
       <c r="CQ30" s="27"/>
       <c r="CR30" s="27"/>
       <c r="CS30" s="28"/>
       <c r="CT30" s="26" t="s">
         <v>51</v>
       </c>
       <c r="CU30" s="27"/>
       <c r="CV30" s="27"/>
       <c r="CW30" s="27"/>
       <c r="CX30" s="27"/>
       <c r="CY30" s="27"/>
       <c r="CZ30" s="27"/>
       <c r="DA30" s="27"/>
       <c r="DB30" s="27"/>
       <c r="DC30" s="27"/>
       <c r="DD30" s="27"/>
       <c r="DE30" s="28"/>
     </row>
     <row r="31" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="35"/>
+      <c r="A31" s="30"/>
       <c r="B31" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="10" t="s">
@@ -9022,51 +9069,53 @@
       </c>
       <c r="CO32" s="13">
         <v>3520223.0862233648</v>
       </c>
       <c r="CP32" s="1">
         <v>6363333.8242133399</v>
       </c>
       <c r="CQ32" s="1">
         <v>8066724.5585988332</v>
       </c>
       <c r="CR32" s="1">
         <v>9150524.2213355768</v>
       </c>
       <c r="CS32" s="1">
         <v>9765654.8532043882</v>
       </c>
       <c r="CT32" s="1">
         <v>255152.36250966671</v>
       </c>
       <c r="CU32" s="1">
         <v>526504.89187375456</v>
       </c>
       <c r="CV32" s="1">
         <v>884392.02370834956</v>
       </c>
-      <c r="CW32" s="1"/>
+      <c r="CW32" s="1">
+        <v>1229065.147933664</v>
+      </c>
       <c r="CX32" s="12"/>
       <c r="CY32" s="13"/>
       <c r="CZ32" s="13"/>
       <c r="DA32" s="13"/>
       <c r="DB32" s="1"/>
       <c r="DC32" s="1"/>
       <c r="DD32" s="1"/>
       <c r="DE32" s="1"/>
     </row>
     <row r="33" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>40</v>
       </c>
@@ -9333,51 +9382,53 @@
       </c>
       <c r="CO33" s="7">
         <v>220794.97477855702</v>
       </c>
       <c r="CP33" s="7">
         <v>339475.83962610591</v>
       </c>
       <c r="CQ33" s="7">
         <v>404302.52881780372</v>
       </c>
       <c r="CR33" s="2">
         <v>515115.68208111165</v>
       </c>
       <c r="CS33" s="7">
         <v>583852.15582237788</v>
       </c>
       <c r="CT33" s="7">
         <v>12034.124710066426</v>
       </c>
       <c r="CU33" s="7">
         <v>28193.573820851427</v>
       </c>
       <c r="CV33" s="7">
         <v>50576.593016947983</v>
       </c>
-      <c r="CW33" s="7"/>
+      <c r="CW33" s="7">
+        <v>76550.991231015156</v>
+      </c>
       <c r="CX33" s="7"/>
       <c r="CY33" s="21"/>
       <c r="CZ33" s="7"/>
       <c r="DA33" s="7"/>
       <c r="DB33" s="7"/>
       <c r="DC33" s="7"/>
       <c r="DD33" s="2"/>
       <c r="DE33" s="7"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C34" s="7">
         <v>16656.43268766244</v>
       </c>
       <c r="D34" s="7">
         <v>26864.058519095102</v>
       </c>
       <c r="E34" s="7">
         <v>38355.716860016822</v>
       </c>
@@ -9644,51 +9695,53 @@
       </c>
       <c r="CO34" s="7">
         <v>314025.3183110191</v>
       </c>
       <c r="CP34" s="7">
         <v>767298.29084895982</v>
       </c>
       <c r="CQ34" s="7">
         <v>1009124.3709994026</v>
       </c>
       <c r="CR34" s="7">
         <v>1136482.4198366364</v>
       </c>
       <c r="CS34" s="7">
         <v>1190072.3140763144</v>
       </c>
       <c r="CT34" s="7">
         <v>29123.899888583386</v>
       </c>
       <c r="CU34" s="7">
         <v>59674.169711670278</v>
       </c>
       <c r="CV34" s="7">
         <v>96923.769894477853</v>
       </c>
-      <c r="CW34" s="7"/>
+      <c r="CW34" s="7">
+        <v>135275.21160373976</v>
+      </c>
       <c r="CX34" s="7"/>
       <c r="CY34" s="9"/>
       <c r="CZ34" s="7"/>
       <c r="DA34" s="7"/>
       <c r="DB34" s="7"/>
       <c r="DC34" s="7"/>
       <c r="DD34" s="7"/>
       <c r="DE34" s="7"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C35" s="7">
         <v>16165.370030105933</v>
       </c>
       <c r="D35" s="7">
         <v>30412.048791786645</v>
       </c>
       <c r="E35" s="7">
         <v>41801.5011324527</v>
       </c>
@@ -9955,51 +10008,53 @@
       </c>
       <c r="CO35" s="7">
         <v>208470.65482413827</v>
       </c>
       <c r="CP35" s="7">
         <v>294254.61753384466</v>
       </c>
       <c r="CQ35" s="7">
         <v>349726.73880515312</v>
       </c>
       <c r="CR35" s="7">
         <v>380010.94540004019</v>
       </c>
       <c r="CS35" s="7">
         <v>408666.10344539559</v>
       </c>
       <c r="CT35" s="7">
         <v>12392.057595454815</v>
       </c>
       <c r="CU35" s="7">
         <v>26037.763663315884</v>
       </c>
       <c r="CV35" s="7">
         <v>51290.088520374862</v>
       </c>
-      <c r="CW35" s="7"/>
+      <c r="CW35" s="7">
+        <v>71507.284340870305</v>
+      </c>
       <c r="CX35" s="7"/>
       <c r="CY35" s="9"/>
       <c r="CZ35" s="7"/>
       <c r="DA35" s="7"/>
       <c r="DB35" s="7"/>
       <c r="DC35" s="7"/>
       <c r="DD35" s="7"/>
       <c r="DE35" s="7"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C36" s="7">
         <v>37810.686209069499</v>
       </c>
       <c r="D36" s="7">
         <v>73174.790028712683</v>
       </c>
       <c r="E36" s="7">
         <v>95421.574568990676</v>
       </c>
@@ -10266,51 +10321,53 @@
       </c>
       <c r="CO36" s="7">
         <v>380514.90705747268</v>
       </c>
       <c r="CP36" s="7">
         <v>534845.03251829254</v>
       </c>
       <c r="CQ36" s="7">
         <v>642981.92390167981</v>
       </c>
       <c r="CR36" s="7">
         <v>719630.05021538772</v>
       </c>
       <c r="CS36" s="7">
         <v>791055.86380002508</v>
       </c>
       <c r="CT36" s="7">
         <v>31319.863477732692</v>
       </c>
       <c r="CU36" s="7">
         <v>64060.884541453321</v>
       </c>
       <c r="CV36" s="7">
         <v>121932.45850994519</v>
       </c>
-      <c r="CW36" s="7"/>
+      <c r="CW36" s="7">
+        <v>157479.41072104604</v>
+      </c>
       <c r="CX36" s="7"/>
       <c r="CY36" s="9"/>
       <c r="CZ36" s="7"/>
       <c r="DA36" s="7"/>
       <c r="DB36" s="7"/>
       <c r="DC36" s="7"/>
       <c r="DD36" s="7"/>
       <c r="DE36" s="7"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C37" s="7">
         <v>4447.7724135484987</v>
       </c>
       <c r="D37" s="7">
         <v>7343.1130062959983</v>
       </c>
       <c r="E37" s="7">
         <v>10281.435554418313</v>
       </c>
@@ -10577,51 +10634,53 @@
       </c>
       <c r="CO37" s="7">
         <v>64122.111966319113</v>
       </c>
       <c r="CP37" s="7">
         <v>95770.207078992258</v>
       </c>
       <c r="CQ37" s="7">
         <v>115127.98527265991</v>
       </c>
       <c r="CR37" s="7">
         <v>123451.51600527894</v>
       </c>
       <c r="CS37" s="7">
         <v>136098.79049880692</v>
       </c>
       <c r="CT37" s="7">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU37" s="7">
         <v>11140.337847054736</v>
       </c>
       <c r="CV37" s="7">
         <v>18120.521460345703</v>
       </c>
-      <c r="CW37" s="7"/>
+      <c r="CW37" s="7">
+        <v>25041.841418696713</v>
+      </c>
       <c r="CX37" s="7"/>
       <c r="CY37" s="9"/>
       <c r="CZ37" s="7"/>
       <c r="DA37" s="7"/>
       <c r="DB37" s="7"/>
       <c r="DC37" s="7"/>
       <c r="DD37" s="7"/>
       <c r="DE37" s="7"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="7">
         <v>3161.1499686012839</v>
       </c>
       <c r="C38" s="7">
         <v>7228.0003545378404</v>
       </c>
       <c r="D38" s="7">
         <v>12706.038843902934</v>
       </c>
       <c r="E38" s="7">
         <v>19863.512834296045</v>
       </c>
@@ -10888,51 +10947,53 @@
       </c>
       <c r="CO38" s="7">
         <v>179269.15323999946</v>
       </c>
       <c r="CP38" s="7">
         <v>240512.59014623793</v>
       </c>
       <c r="CQ38" s="7">
         <v>280625.45600631245</v>
       </c>
       <c r="CR38" s="7">
         <v>298557.49603126652</v>
       </c>
       <c r="CS38" s="7">
         <v>319864.21611901943</v>
       </c>
       <c r="CT38" s="2">
         <v>9286.270722417361</v>
       </c>
       <c r="CU38" s="7">
         <v>22014.975216375111</v>
       </c>
       <c r="CV38" s="7">
         <v>36373.521373295167</v>
       </c>
-      <c r="CW38" s="7"/>
+      <c r="CW38" s="7">
+        <v>55394.174796614003</v>
+      </c>
       <c r="CX38" s="7"/>
       <c r="CY38" s="9"/>
       <c r="CZ38" s="7"/>
       <c r="DA38" s="7"/>
       <c r="DB38" s="7"/>
       <c r="DC38" s="7"/>
       <c r="DD38" s="7"/>
       <c r="DE38" s="7"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="7">
         <v>6772.2658140711628</v>
       </c>
       <c r="C39" s="7">
         <v>13241.41233254412</v>
       </c>
       <c r="D39" s="7">
         <v>20609.901460196106</v>
       </c>
       <c r="E39" s="7">
         <v>28921.29195428516</v>
       </c>
@@ -11199,51 +11260,53 @@
       </c>
       <c r="CO39" s="7">
         <v>214186.37952211697</v>
       </c>
       <c r="CP39" s="7">
         <v>362984.47664194991</v>
       </c>
       <c r="CQ39" s="7">
         <v>458535.8899726923</v>
       </c>
       <c r="CR39" s="7">
         <v>485410.96098288323</v>
       </c>
       <c r="CS39" s="7">
         <v>514771.04677911068</v>
       </c>
       <c r="CT39" s="2">
         <v>13434.638321876295</v>
       </c>
       <c r="CU39" s="7">
         <v>28560.427384142757</v>
       </c>
       <c r="CV39" s="7">
         <v>45582.468069318187</v>
       </c>
-      <c r="CW39" s="7"/>
+      <c r="CW39" s="7">
+        <v>65086.301508297838</v>
+      </c>
       <c r="CX39" s="7"/>
       <c r="CY39" s="9"/>
       <c r="CZ39" s="7"/>
       <c r="DA39" s="7"/>
       <c r="DB39" s="7"/>
       <c r="DC39" s="7"/>
       <c r="DD39" s="7"/>
       <c r="DE39" s="7"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>40</v>
       </c>
@@ -11510,51 +11573,53 @@
       </c>
       <c r="CO40" s="7">
         <v>186999.05467287518</v>
       </c>
       <c r="CP40" s="7">
         <v>324059.86035258311</v>
       </c>
       <c r="CQ40" s="7">
         <v>403611.068712476</v>
       </c>
       <c r="CR40" s="7">
         <v>451640.94251709979</v>
       </c>
       <c r="CS40" s="7">
         <v>483187.82143957645</v>
       </c>
       <c r="CT40" s="7">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU40" s="7">
         <v>18842.205715356133</v>
       </c>
       <c r="CV40" s="7">
         <v>43863.925481685234</v>
       </c>
-      <c r="CW40" s="7"/>
+      <c r="CW40" s="7">
+        <v>56025.511699102673</v>
+      </c>
       <c r="CX40" s="7"/>
       <c r="CY40" s="9"/>
       <c r="CZ40" s="7"/>
       <c r="DA40" s="7"/>
       <c r="DB40" s="7"/>
       <c r="DC40" s="7"/>
       <c r="DD40" s="7"/>
       <c r="DE40" s="7"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="7">
         <v>7710.2171226470018</v>
       </c>
       <c r="C41" s="7">
         <v>14422.474000344493</v>
       </c>
       <c r="D41" s="7">
         <v>25755.929707501324</v>
       </c>
       <c r="E41" s="7">
         <v>35027.223500606058</v>
       </c>
@@ -11821,51 +11886,53 @@
       </c>
       <c r="CO41" s="7">
         <v>218671.79825139989</v>
       </c>
       <c r="CP41" s="7">
         <v>373824.68557513854</v>
       </c>
       <c r="CQ41" s="7">
         <v>453494.71915995004</v>
       </c>
       <c r="CR41" s="7">
         <v>492582.29617755004</v>
       </c>
       <c r="CS41" s="7">
         <v>531148.69704683439</v>
       </c>
       <c r="CT41" s="7">
         <v>11926.206568340167</v>
       </c>
       <c r="CU41" s="7">
         <v>22627.24386238282</v>
       </c>
       <c r="CV41" s="7">
         <v>40316.200133491089</v>
       </c>
-      <c r="CW41" s="7"/>
+      <c r="CW41" s="7">
+        <v>55135.358200929128</v>
+      </c>
       <c r="CX41" s="7"/>
       <c r="CY41" s="9"/>
       <c r="CZ41" s="7"/>
       <c r="DA41" s="7"/>
       <c r="DB41" s="7"/>
       <c r="DC41" s="7"/>
       <c r="DD41" s="7"/>
       <c r="DE41" s="7"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="7">
         <v>8100.7506435233408</v>
       </c>
       <c r="C42" s="7">
         <v>16839.764503691462</v>
       </c>
       <c r="D42" s="7">
         <v>24800.519408394306</v>
       </c>
       <c r="E42" s="7">
         <v>36825.992145426768</v>
       </c>
@@ -12132,51 +12199,53 @@
       </c>
       <c r="CO42" s="7">
         <v>252673.08883538537</v>
       </c>
       <c r="CP42" s="7">
         <v>535372.88673176791</v>
       </c>
       <c r="CQ42" s="7">
         <v>794091.65994127316</v>
       </c>
       <c r="CR42" s="7">
         <v>921403.63911953568</v>
       </c>
       <c r="CS42" s="7">
         <v>947943.72845087922</v>
       </c>
       <c r="CT42" s="7">
         <v>13885.425524671416</v>
       </c>
       <c r="CU42" s="7">
         <v>29772.594548699708</v>
       </c>
       <c r="CV42" s="7">
         <v>44199.223257303165</v>
       </c>
-      <c r="CW42" s="7"/>
+      <c r="CW42" s="7">
+        <v>64535.673389459596</v>
+      </c>
       <c r="CX42" s="7"/>
       <c r="CY42" s="9"/>
       <c r="CZ42" s="7"/>
       <c r="DA42" s="7"/>
       <c r="DB42" s="7"/>
       <c r="DC42" s="7"/>
       <c r="DD42" s="7"/>
       <c r="DE42" s="7"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="7">
         <v>2882.7011478745499</v>
       </c>
       <c r="C43" s="7">
         <v>5559.4408362378399</v>
       </c>
       <c r="D43" s="7">
         <v>8336.3108375384254</v>
       </c>
       <c r="E43" s="7">
         <v>11185.196841022711</v>
       </c>
@@ -12443,51 +12512,53 @@
       </c>
       <c r="CO43" s="7">
         <v>64203.52233318473</v>
       </c>
       <c r="CP43" s="7">
         <v>163411.65856465194</v>
       </c>
       <c r="CQ43" s="7">
         <v>208152.84729479492</v>
       </c>
       <c r="CR43" s="7">
         <v>215685.89159125989</v>
       </c>
       <c r="CS43" s="7">
         <v>229400.53088529044</v>
       </c>
       <c r="CT43" s="7">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU43" s="7">
         <v>10717.077597582324</v>
       </c>
       <c r="CV43" s="7">
         <v>15616.353556895601</v>
       </c>
-      <c r="CW43" s="7"/>
+      <c r="CW43" s="7">
+        <v>20811.933137886728</v>
+      </c>
       <c r="CX43" s="7"/>
       <c r="CY43" s="9"/>
       <c r="CZ43" s="7"/>
       <c r="DA43" s="7"/>
       <c r="DB43" s="7"/>
       <c r="DC43" s="7"/>
       <c r="DD43" s="7"/>
       <c r="DE43" s="7"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C44" s="7">
         <v>1580.837020913161</v>
       </c>
       <c r="D44" s="7">
         <v>1946.5216644657166</v>
       </c>
       <c r="E44" s="7">
         <v>2571.4678102515054</v>
       </c>
@@ -12754,51 +12825,53 @@
       </c>
       <c r="CO44" s="7">
         <v>20069.828104523094</v>
       </c>
       <c r="CP44" s="7">
         <v>27954.316785700525</v>
       </c>
       <c r="CQ44" s="7">
         <v>31619.178860464544</v>
       </c>
       <c r="CR44" s="7">
         <v>36217.817535153939</v>
       </c>
       <c r="CS44" s="7">
         <v>42430.733175811853</v>
       </c>
       <c r="CT44" s="7">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU44" s="7">
         <v>5175.3324895262431</v>
       </c>
       <c r="CV44" s="7">
         <v>6728.1348499824799</v>
       </c>
-      <c r="CW44" s="7"/>
+      <c r="CW44" s="7">
+        <v>9711.0975167746219</v>
+      </c>
       <c r="CX44" s="7"/>
       <c r="CY44" s="9"/>
       <c r="CZ44" s="7"/>
       <c r="DA44" s="7"/>
       <c r="DB44" s="7"/>
       <c r="DC44" s="7"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C45" s="7">
         <v>13783.510765539999</v>
       </c>
       <c r="D45" s="7">
         <v>21997.461522964011</v>
       </c>
       <c r="E45" s="7">
         <v>30431.782868730348</v>
       </c>
@@ -13065,51 +13138,53 @@
       </c>
       <c r="CO45" s="7">
         <v>171646.37327135401</v>
       </c>
       <c r="CP45" s="7">
         <v>327374.01116183831</v>
       </c>
       <c r="CQ45" s="7">
         <v>424761.10403870535</v>
       </c>
       <c r="CR45" s="7">
         <v>520685.46960274648</v>
       </c>
       <c r="CS45" s="7">
         <v>568633.21845420171</v>
       </c>
       <c r="CT45" s="7">
         <v>13023.686500145333</v>
       </c>
       <c r="CU45" s="7">
         <v>27788.435621708122</v>
       </c>
       <c r="CV45" s="7">
         <v>44283.841058789782</v>
       </c>
-      <c r="CW45" s="7"/>
+      <c r="CW45" s="7">
+        <v>62594.989270074628</v>
+      </c>
       <c r="CX45" s="7"/>
       <c r="CY45" s="7"/>
       <c r="CZ45" s="7"/>
       <c r="DA45" s="7"/>
       <c r="DB45" s="7"/>
       <c r="DC45" s="7"/>
       <c r="DD45" s="7"/>
       <c r="DE45" s="7"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C46" s="7">
         <v>15637.766417019546</v>
       </c>
       <c r="D46" s="7">
         <v>22345.960417366488</v>
       </c>
       <c r="E46" s="7">
         <v>33945.544497190014</v>
       </c>
@@ -13376,51 +13451,53 @@
       </c>
       <c r="CO46" s="7">
         <v>253209.83244675389</v>
       </c>
       <c r="CP46" s="7">
         <v>674315.15409830818</v>
       </c>
       <c r="CQ46" s="7">
         <v>875167.62952899525</v>
       </c>
       <c r="CR46" s="7">
         <v>1062644.850110343</v>
       </c>
       <c r="CS46" s="7">
         <v>1102759.2928978598</v>
       </c>
       <c r="CT46" s="7">
         <v>15450.562638215211</v>
       </c>
       <c r="CU46" s="7">
         <v>27432.659309389117</v>
       </c>
       <c r="CV46" s="7">
         <v>41102.462417219962</v>
       </c>
-      <c r="CW46" s="7"/>
+      <c r="CW46" s="7">
+        <v>59126.71455970651</v>
+      </c>
       <c r="CX46" s="7"/>
       <c r="CY46" s="7"/>
       <c r="CZ46" s="7"/>
       <c r="DA46" s="7"/>
       <c r="DB46" s="7"/>
       <c r="DC46" s="7"/>
       <c r="DD46" s="7"/>
       <c r="DE46" s="7"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C47" s="7">
         <v>39333.050749418726</v>
       </c>
       <c r="D47" s="7">
         <v>61880.13428035305</v>
       </c>
       <c r="E47" s="7">
         <v>84540.612212741296</v>
       </c>
@@ -13687,51 +13764,53 @@
       </c>
       <c r="CO47" s="7">
         <v>484150.49579692713</v>
       </c>
       <c r="CP47" s="7">
         <v>851398.5503443029</v>
       </c>
       <c r="CQ47" s="7">
         <v>1082451.7253111056</v>
       </c>
       <c r="CR47" s="7">
         <v>1149338.2321857011</v>
       </c>
       <c r="CS47" s="7">
         <v>1220613.4345212299</v>
       </c>
       <c r="CT47" s="7">
         <v>45967.466101723228</v>
       </c>
       <c r="CU47" s="7">
         <v>94236.936820916031</v>
       </c>
       <c r="CV47" s="7">
         <v>145858.21172059551</v>
       </c>
-      <c r="CW47" s="7"/>
+      <c r="CW47" s="7">
+        <v>202516.62149876062</v>
+      </c>
       <c r="CX47" s="7"/>
       <c r="CY47" s="7"/>
       <c r="CZ47" s="7"/>
       <c r="DA47" s="7"/>
       <c r="DB47" s="7"/>
       <c r="DC47" s="7"/>
       <c r="DD47" s="7"/>
       <c r="DE47" s="7"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E48" s="18" t="s">
         <v>40</v>
       </c>
@@ -13998,51 +14077,53 @@
       </c>
       <c r="CO48" s="7">
         <v>39363.927630712991</v>
       </c>
       <c r="CP48" s="7">
         <v>51509.399070096377</v>
       </c>
       <c r="CQ48" s="7">
         <v>58353.08727316709</v>
       </c>
       <c r="CR48" s="7">
         <v>61832.77966973016</v>
       </c>
       <c r="CS48" s="7">
         <v>73204.388112420114</v>
       </c>
       <c r="CT48" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU48" s="7">
         <v>8208.9417233591212</v>
       </c>
       <c r="CV48" s="7">
         <v>12269.789054257752</v>
       </c>
-      <c r="CW48" s="7"/>
+      <c r="CW48" s="7">
+        <v>15055.598963975843</v>
+      </c>
       <c r="CX48" s="7"/>
       <c r="CY48" s="7"/>
       <c r="CZ48" s="7"/>
       <c r="DA48" s="7"/>
       <c r="DB48" s="7"/>
       <c r="DC48" s="7"/>
       <c r="DD48" s="7"/>
       <c r="DE48" s="7"/>
     </row>
     <row r="49" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C49" s="7">
         <v>26185.665088713911</v>
       </c>
       <c r="D49" s="7">
         <v>45044.41560328615</v>
       </c>
       <c r="E49" s="7">
         <v>65510.414549752852</v>
       </c>
@@ -14309,51 +14390,53 @@
       </c>
       <c r="CO49" s="7">
         <v>208473.43231444157</v>
       </c>
       <c r="CP49" s="7">
         <v>349991.6946691894</v>
       </c>
       <c r="CQ49" s="7">
         <v>418418.43066102517</v>
       </c>
       <c r="CR49" s="7">
         <v>518975.34844285285</v>
       </c>
       <c r="CS49" s="7">
         <v>554633.73333450907</v>
       </c>
       <c r="CT49" s="7">
         <v>14658.432128038789</v>
       </c>
       <c r="CU49" s="7">
         <v>32098.470702320374</v>
       </c>
       <c r="CV49" s="7">
         <v>54555.882491580414</v>
       </c>
-      <c r="CW49" s="7"/>
+      <c r="CW49" s="7">
+        <v>76909.923911105026</v>
+      </c>
       <c r="CX49" s="7"/>
       <c r="CY49" s="7"/>
       <c r="CZ49" s="7"/>
       <c r="DA49" s="7"/>
       <c r="DB49" s="7"/>
       <c r="DC49" s="7"/>
       <c r="DD49" s="7"/>
       <c r="DE49" s="7"/>
     </row>
     <row r="50" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C50" s="7">
         <v>53.861242565140401</v>
       </c>
       <c r="D50" s="7">
         <v>80.479749111368861</v>
       </c>
       <c r="E50" s="7">
         <v>109.74379177993858</v>
       </c>
@@ -14620,51 +14703,53 @@
       </c>
       <c r="CO50" s="7">
         <v>351.31033990600849</v>
       </c>
       <c r="CP50" s="7">
         <v>1291.189401593462</v>
       </c>
       <c r="CQ50" s="7">
         <v>1444.304678217429</v>
       </c>
       <c r="CR50" s="7">
         <v>1477.3431335021876</v>
       </c>
       <c r="CS50" s="7">
         <v>1708.6687899709937</v>
       </c>
       <c r="CT50" s="7">
         <v>60.331216210786451</v>
       </c>
       <c r="CU50" s="7">
         <v>128.82375906756758</v>
       </c>
       <c r="CV50" s="7">
         <v>177.82338034490539</v>
       </c>
-      <c r="CW50" s="7"/>
+      <c r="CW50" s="7">
+        <v>215.15226908717605</v>
+      </c>
       <c r="CX50" s="7"/>
       <c r="CY50" s="7"/>
       <c r="CZ50" s="7"/>
       <c r="DA50" s="7"/>
       <c r="DB50" s="7"/>
       <c r="DC50" s="7"/>
       <c r="DD50" s="7"/>
       <c r="DE50" s="7"/>
     </row>
     <row r="51" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C51" s="7">
         <v>532.08586322386623</v>
       </c>
       <c r="D51" s="7">
         <v>817.72741079432456</v>
       </c>
       <c r="E51" s="7">
         <v>1056.2246534739288</v>
       </c>
@@ -14931,51 +15016,53 @@
       </c>
       <c r="CO51" s="7">
         <v>3482.9620848432278</v>
       </c>
       <c r="CP51" s="7">
         <v>6618.8566804691491</v>
       </c>
       <c r="CQ51" s="7">
         <v>7443.5392496957829</v>
       </c>
       <c r="CR51" s="7">
         <v>7739.2728283841807</v>
       </c>
       <c r="CS51" s="7">
         <v>7583.8223256070496</v>
       </c>
       <c r="CT51" s="7">
         <v>382.25328735529757</v>
       </c>
       <c r="CU51" s="7">
         <v>759.85163769262374</v>
       </c>
       <c r="CV51" s="7">
         <v>1183.7735189016432</v>
       </c>
-      <c r="CW51" s="7"/>
+      <c r="CW51" s="7">
+        <v>1494.0455210442108</v>
+      </c>
       <c r="CX51" s="7"/>
       <c r="CY51" s="7"/>
       <c r="CZ51" s="7"/>
       <c r="DA51" s="7"/>
       <c r="DB51" s="7"/>
       <c r="DC51" s="7"/>
       <c r="DD51" s="7"/>
       <c r="DE51" s="7"/>
     </row>
     <row r="52" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="7">
         <v>1205.5091756815532</v>
       </c>
       <c r="C52" s="7">
         <v>2394.319785012221</v>
       </c>
       <c r="D52" s="7">
         <v>3851.0834673210593</v>
       </c>
       <c r="E52" s="7">
         <v>6554.1147055791362</v>
       </c>
@@ -15242,243 +15329,245 @@
       </c>
       <c r="CO52" s="9">
         <v>35543.960441435389</v>
       </c>
       <c r="CP52" s="7">
         <v>41070.506383317494</v>
       </c>
       <c r="CQ52" s="7">
         <v>47290.370113257239</v>
       </c>
       <c r="CR52" s="7">
         <v>51641.267869115247</v>
       </c>
       <c r="CS52" s="7">
         <v>58026.29322914598</v>
       </c>
       <c r="CT52" s="7">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU52" s="7">
         <v>9034.185900890845</v>
       </c>
       <c r="CV52" s="7">
         <v>13436.981942597127</v>
       </c>
-      <c r="CW52" s="7"/>
+      <c r="CW52" s="7">
+        <v>18597.312375477253</v>
+      </c>
       <c r="CX52" s="7"/>
       <c r="CY52" s="7"/>
       <c r="CZ52" s="9"/>
       <c r="DA52" s="9"/>
       <c r="DB52" s="7"/>
       <c r="DC52" s="7"/>
       <c r="DD52" s="7"/>
       <c r="DE52" s="7"/>
     </row>
     <row r="54" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="33" t="s">
+      <c r="B54" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="C54" s="33"/>
-[...58 lines deleted...]
-      <c r="CG54" s="25" t="s">
+      <c r="C54" s="31"/>
+      <c r="D54" s="31"/>
+      <c r="E54" s="31"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="31"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="31"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="31"/>
+      <c r="N54" s="31"/>
+      <c r="O54" s="31"/>
+      <c r="P54" s="31"/>
+      <c r="Q54" s="31"/>
+      <c r="R54" s="31"/>
+      <c r="S54" s="31"/>
+      <c r="T54" s="31"/>
+      <c r="U54" s="31"/>
+      <c r="V54" s="31"/>
+      <c r="W54" s="31"/>
+      <c r="X54" s="31"/>
+      <c r="Y54" s="31"/>
+      <c r="Z54" s="31"/>
+      <c r="AA54" s="31"/>
+      <c r="AB54" s="31"/>
+      <c r="AC54" s="31"/>
+      <c r="AD54" s="31"/>
+      <c r="AE54" s="31"/>
+      <c r="AF54" s="31"/>
+      <c r="AG54" s="31"/>
+      <c r="AH54" s="31"/>
+      <c r="AI54" s="31"/>
+      <c r="AJ54" s="31"/>
+      <c r="AK54" s="31"/>
+      <c r="AL54" s="31"/>
+      <c r="AM54" s="31"/>
+      <c r="AN54" s="31"/>
+      <c r="AO54" s="31"/>
+      <c r="AP54" s="31"/>
+      <c r="AQ54" s="31"/>
+      <c r="AR54" s="31"/>
+      <c r="AS54" s="31"/>
+      <c r="AT54" s="31"/>
+      <c r="AU54" s="31"/>
+      <c r="AV54" s="31"/>
+      <c r="AW54" s="31"/>
+      <c r="AX54" s="31"/>
+      <c r="AY54" s="31"/>
+      <c r="AZ54" s="31"/>
+      <c r="BA54" s="31"/>
+      <c r="BB54" s="31"/>
+      <c r="BC54" s="31"/>
+      <c r="BD54" s="31"/>
+      <c r="BE54" s="31"/>
+      <c r="BF54" s="31"/>
+      <c r="BG54" s="31"/>
+      <c r="BH54" s="31"/>
+      <c r="BI54" s="31"/>
+      <c r="CG54" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="CH54" s="25"/>
-[...22 lines deleted...]
-      <c r="DE54" s="25"/>
+      <c r="CH54" s="35"/>
+      <c r="CI54" s="35"/>
+      <c r="CJ54" s="35"/>
+      <c r="CK54" s="35"/>
+      <c r="CL54" s="35"/>
+      <c r="CM54" s="35"/>
+      <c r="CN54" s="35"/>
+      <c r="CO54" s="35"/>
+      <c r="CP54" s="35"/>
+      <c r="CQ54" s="35"/>
+      <c r="CR54" s="35"/>
+      <c r="CS54" s="35"/>
+      <c r="CT54" s="35"/>
+      <c r="CU54" s="35"/>
+      <c r="CV54" s="35"/>
+      <c r="CW54" s="35"/>
+      <c r="CX54" s="35"/>
+      <c r="CY54" s="35"/>
+      <c r="CZ54" s="35"/>
+      <c r="DA54" s="35"/>
+      <c r="DB54" s="35"/>
+      <c r="DC54" s="35"/>
+      <c r="DD54" s="35"/>
+      <c r="DE54" s="35"/>
       <c r="DF54" s="22"/>
       <c r="DG54" s="22"/>
       <c r="DH54" s="22"/>
       <c r="DI54" s="22"/>
       <c r="DJ54" s="22"/>
       <c r="DK54" s="22"/>
       <c r="DL54" s="22"/>
       <c r="DM54" s="22"/>
       <c r="DN54" s="22"/>
       <c r="DO54" s="22"/>
       <c r="DP54" s="22"/>
       <c r="DQ54" s="22"/>
       <c r="DR54" s="22"/>
       <c r="DS54" s="22"/>
       <c r="DT54" s="22"/>
       <c r="DU54" s="22"/>
       <c r="DV54" s="22"/>
       <c r="DW54" s="22"/>
       <c r="DX54" s="22"/>
       <c r="DY54" s="22"/>
       <c r="DZ54" s="22"/>
       <c r="EA54" s="22"/>
       <c r="EB54" s="22"/>
       <c r="EC54" s="22"/>
       <c r="ED54" s="22"/>
       <c r="EE54" s="22"/>
       <c r="EF54" s="22"/>
       <c r="EG54" s="22"/>
       <c r="EH54" s="22"/>
       <c r="EI54" s="22"/>
       <c r="EJ54" s="22"/>
       <c r="EK54" s="22"/>
       <c r="EL54" s="22"/>
       <c r="EM54" s="22"/>
       <c r="EN54" s="22"/>
       <c r="EO54" s="22"/>
     </row>
     <row r="55" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="29" t="s">
+      <c r="K55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="L55" s="29"/>
-      <c r="M55" s="29"/>
+      <c r="L55" s="25"/>
+      <c r="M55" s="25"/>
       <c r="W55" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X55" s="32"/>
       <c r="Y55" s="32"/>
-      <c r="AH55" s="29" t="s">
+      <c r="AH55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AI55" s="29"/>
-[...2 lines deleted...]
-      <c r="AT55" s="29" t="s">
+      <c r="AI55" s="25"/>
+      <c r="AJ55" s="25"/>
+      <c r="AK55" s="25"/>
+      <c r="AT55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AU55" s="29"/>
-[...2 lines deleted...]
-      <c r="BF55" s="29" t="s">
+      <c r="AU55" s="25"/>
+      <c r="AV55" s="25"/>
+      <c r="AW55" s="25"/>
+      <c r="BF55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BG55" s="29"/>
-[...2 lines deleted...]
-      <c r="BR55" s="29" t="s">
+      <c r="BG55" s="25"/>
+      <c r="BH55" s="25"/>
+      <c r="BI55" s="25"/>
+      <c r="BR55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BS55" s="29"/>
-[...2 lines deleted...]
-      <c r="CD55" s="29" t="s">
+      <c r="BS55" s="25"/>
+      <c r="BT55" s="25"/>
+      <c r="BU55" s="25"/>
+      <c r="CD55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CE55" s="29"/>
-[...2 lines deleted...]
-      <c r="CP55" s="29" t="s">
+      <c r="CE55" s="25"/>
+      <c r="CF55" s="25"/>
+      <c r="CG55" s="25"/>
+      <c r="CP55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CQ55" s="29"/>
-[...2 lines deleted...]
-      <c r="DB55" s="29" t="s">
+      <c r="CQ55" s="25"/>
+      <c r="CR55" s="25"/>
+      <c r="CS55" s="25"/>
+      <c r="DB55" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="DC55" s="29"/>
-[...1 lines deleted...]
-      <c r="DE55" s="29"/>
+      <c r="DC55" s="25"/>
+      <c r="DD55" s="25"/>
+      <c r="DE55" s="25"/>
     </row>
     <row r="56" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="34"/>
+      <c r="A56" s="29"/>
       <c r="B56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C56" s="27"/>
       <c r="D56" s="27"/>
       <c r="E56" s="27"/>
       <c r="F56" s="27"/>
       <c r="G56" s="27"/>
       <c r="H56" s="27"/>
       <c r="I56" s="27"/>
       <c r="J56" s="27"/>
       <c r="K56" s="27"/>
       <c r="L56" s="27"/>
       <c r="M56" s="28"/>
       <c r="N56" s="26" t="s">
         <v>36</v>
       </c>
       <c r="O56" s="27"/>
       <c r="P56" s="27"/>
       <c r="Q56" s="27"/>
       <c r="R56" s="27"/>
       <c r="S56" s="27"/>
       <c r="T56" s="27"/>
       <c r="U56" s="27"/>
       <c r="V56" s="27"/>
@@ -15563,51 +15652,51 @@
       <c r="CK56" s="27"/>
       <c r="CL56" s="27"/>
       <c r="CM56" s="27"/>
       <c r="CN56" s="27"/>
       <c r="CO56" s="27"/>
       <c r="CP56" s="27"/>
       <c r="CQ56" s="27"/>
       <c r="CR56" s="27"/>
       <c r="CS56" s="28"/>
       <c r="CT56" s="26" t="s">
         <v>51</v>
       </c>
       <c r="CU56" s="27"/>
       <c r="CV56" s="27"/>
       <c r="CW56" s="27"/>
       <c r="CX56" s="27"/>
       <c r="CY56" s="27"/>
       <c r="CZ56" s="27"/>
       <c r="DA56" s="27"/>
       <c r="DB56" s="27"/>
       <c r="DC56" s="27"/>
       <c r="DD56" s="27"/>
       <c r="DE56" s="28"/>
     </row>
     <row r="57" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="35"/>
+      <c r="A57" s="30"/>
       <c r="B57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J57" s="10" t="s">
@@ -16190,51 +16279,53 @@
       </c>
       <c r="CO58" s="13">
         <v>1254092.9458595242</v>
       </c>
       <c r="CP58" s="1">
         <v>3696181.7795683974</v>
       </c>
       <c r="CQ58" s="1">
         <v>5080413.6874760659</v>
       </c>
       <c r="CR58" s="1">
         <v>5823622.1740992041</v>
       </c>
       <c r="CS58" s="1">
         <v>5921666.3998233126</v>
       </c>
       <c r="CT58" s="1">
         <v>17721.096678214919</v>
       </c>
       <c r="CU58" s="1">
         <v>35736.881485100515</v>
       </c>
       <c r="CV58" s="1">
         <v>52525.421586184631</v>
       </c>
-      <c r="CW58" s="1"/>
+      <c r="CW58" s="1">
+        <v>70563.592965951975</v>
+      </c>
       <c r="CX58" s="12"/>
       <c r="CY58" s="13"/>
       <c r="CZ58" s="13"/>
       <c r="DA58" s="13"/>
       <c r="DB58" s="1"/>
       <c r="DC58" s="1"/>
       <c r="DD58" s="1"/>
       <c r="DE58" s="1"/>
     </row>
     <row r="59" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E59" s="18" t="s">
         <v>40</v>
       </c>
@@ -16501,51 +16592,53 @@
       </c>
       <c r="CO59" s="7">
         <v>45457.172658543699</v>
       </c>
       <c r="CP59" s="7">
         <v>129665.70949372159</v>
       </c>
       <c r="CQ59" s="7">
         <v>168117.25035641919</v>
       </c>
       <c r="CR59" s="2">
         <v>249886.27760212182</v>
       </c>
       <c r="CS59" s="7">
         <v>258895.27934354442</v>
       </c>
       <c r="CT59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CV59" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="CW59" s="7"/>
+      <c r="CW59" s="23" t="s">
+        <v>40</v>
+      </c>
       <c r="CX59" s="7"/>
       <c r="CY59" s="21"/>
       <c r="CZ59" s="7"/>
       <c r="DA59" s="7"/>
       <c r="DB59" s="7"/>
       <c r="DC59" s="7"/>
       <c r="DD59" s="2"/>
       <c r="DE59" s="7"/>
     </row>
     <row r="60" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C60" s="2">
         <v>233.48817902350675</v>
       </c>
       <c r="D60" s="2">
         <v>350.23226853526012</v>
       </c>
       <c r="E60" s="2">
         <v>466.97635804701349</v>
       </c>
@@ -16812,51 +16905,53 @@
       </c>
       <c r="CO60" s="7">
         <v>103754.79712602732</v>
       </c>
       <c r="CP60" s="7">
         <v>523817.72919914662</v>
       </c>
       <c r="CQ60" s="7">
         <v>738163.65970232117</v>
       </c>
       <c r="CR60" s="7">
         <v>834023.06612152839</v>
       </c>
       <c r="CS60" s="7">
         <v>850151.28096887469</v>
       </c>
       <c r="CT60" s="23">
         <v>271.76481409550001</v>
       </c>
       <c r="CU60" s="7">
         <v>580.93389095626662</v>
       </c>
       <c r="CV60" s="23">
         <v>823.78486403124998</v>
       </c>
-      <c r="CW60" s="7"/>
+      <c r="CW60" s="23">
+        <v>1027.4243921329332</v>
+      </c>
       <c r="CX60" s="7"/>
       <c r="CY60" s="9"/>
       <c r="CZ60" s="7"/>
       <c r="DA60" s="7"/>
       <c r="DB60" s="7"/>
       <c r="DC60" s="7"/>
       <c r="DD60" s="7"/>
       <c r="DE60" s="7"/>
     </row>
     <row r="61" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C61" s="2">
         <v>389.19605746666667</v>
       </c>
       <c r="D61" s="2">
         <v>583.79408620000004</v>
       </c>
       <c r="E61" s="2">
         <v>778.39211493333335</v>
       </c>
@@ -17123,51 +17218,53 @@
       </c>
       <c r="CO61" s="7">
         <v>74154.783960166591</v>
       </c>
       <c r="CP61" s="7">
         <v>138785.23727478998</v>
       </c>
       <c r="CQ61" s="7">
         <v>177640.243439971</v>
       </c>
       <c r="CR61" s="7">
         <v>186945.74186287282</v>
       </c>
       <c r="CS61" s="7">
         <v>186180.88456791549</v>
       </c>
       <c r="CT61" s="23">
         <v>966.52688603624983</v>
       </c>
       <c r="CU61" s="7">
         <v>2221.645615520833</v>
       </c>
       <c r="CV61" s="23">
         <v>3819.7740559824997</v>
       </c>
-      <c r="CW61" s="7"/>
+      <c r="CW61" s="23">
+        <v>5010.6604114233332</v>
+      </c>
       <c r="CX61" s="7"/>
       <c r="CY61" s="9"/>
       <c r="CZ61" s="7"/>
       <c r="DA61" s="7"/>
       <c r="DB61" s="7"/>
       <c r="DC61" s="7"/>
       <c r="DD61" s="7"/>
       <c r="DE61" s="7"/>
     </row>
     <row r="62" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C62" s="2">
         <v>2061.5470122959387</v>
       </c>
       <c r="D62" s="2">
         <v>3092.320518443908</v>
       </c>
       <c r="E62" s="2">
         <v>4306.9392625418768</v>
       </c>
@@ -17434,51 +17531,53 @@
       </c>
       <c r="CO62" s="7">
         <v>104389.71484158446</v>
       </c>
       <c r="CP62" s="7">
         <v>201173.62753658072</v>
       </c>
       <c r="CQ62" s="7">
         <v>260026.39305743523</v>
       </c>
       <c r="CR62" s="7">
         <v>285047.45697977516</v>
       </c>
       <c r="CS62" s="7">
         <v>292508.03467670124</v>
       </c>
       <c r="CT62" s="23">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU62" s="7">
         <v>6979.2391903586667</v>
       </c>
       <c r="CV62" s="23">
         <v>9993.763695802083</v>
       </c>
-      <c r="CW62" s="7"/>
+      <c r="CW62" s="23">
+        <v>14937.071669694167</v>
+      </c>
       <c r="CX62" s="7"/>
       <c r="CY62" s="9"/>
       <c r="CZ62" s="7"/>
       <c r="DA62" s="7"/>
       <c r="DB62" s="7"/>
       <c r="DC62" s="7"/>
       <c r="DD62" s="7"/>
       <c r="DE62" s="7"/>
     </row>
     <row r="63" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C63" s="2">
         <v>113.62037437073811</v>
       </c>
       <c r="D63" s="2">
         <v>170.43056155610716</v>
       </c>
       <c r="E63" s="2">
         <v>227.24074874147621</v>
       </c>
@@ -17745,51 +17844,53 @@
       </c>
       <c r="CO63" s="7">
         <v>16316.038800399507</v>
       </c>
       <c r="CP63" s="7">
         <v>40553.809863365212</v>
       </c>
       <c r="CQ63" s="7">
         <v>52774.171222931807</v>
       </c>
       <c r="CR63" s="7">
         <v>52874.932267550008</v>
       </c>
       <c r="CS63" s="7">
         <v>53889.276826048655</v>
       </c>
       <c r="CT63" s="23">
         <v>76.249031169583333</v>
       </c>
       <c r="CU63" s="7">
         <v>174.29023950291668</v>
       </c>
       <c r="CV63" s="23">
         <v>269.11702002875001</v>
       </c>
-      <c r="CW63" s="7"/>
+      <c r="CW63" s="23">
+        <v>357.84574159458333</v>
+      </c>
       <c r="CX63" s="7"/>
       <c r="CY63" s="9"/>
       <c r="CZ63" s="7"/>
       <c r="DA63" s="7"/>
       <c r="DB63" s="7"/>
       <c r="DC63" s="7"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C64" s="2">
         <v>11.343979777765773</v>
       </c>
       <c r="D64" s="2">
         <v>17.015969666648658</v>
       </c>
       <c r="E64" s="2">
         <v>22.687959555531545</v>
       </c>
@@ -18056,51 +18157,53 @@
       </c>
       <c r="CO64" s="7">
         <v>50948.336425572299</v>
       </c>
       <c r="CP64" s="7">
         <v>93745.169267777528</v>
       </c>
       <c r="CQ64" s="7">
         <v>120917.56685668562</v>
       </c>
       <c r="CR64" s="7">
         <v>125131.71207919932</v>
       </c>
       <c r="CS64" s="7">
         <v>124741.47295866303</v>
       </c>
       <c r="CT64" s="24">
         <v>742.26039097749992</v>
       </c>
       <c r="CU64" s="7">
         <v>1489.1089581949998</v>
       </c>
       <c r="CV64" s="23">
         <v>2030.4825027249997</v>
       </c>
-      <c r="CW64" s="7"/>
+      <c r="CW64" s="23">
+        <v>2568.3824632974997</v>
+      </c>
       <c r="CX64" s="7"/>
       <c r="CY64" s="9"/>
       <c r="CZ64" s="7"/>
       <c r="DA64" s="7"/>
       <c r="DB64" s="7"/>
       <c r="DC64" s="7"/>
       <c r="DD64" s="7"/>
       <c r="DE64" s="7"/>
     </row>
     <row r="65" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C65" s="2">
         <v>98.236014249999997</v>
       </c>
       <c r="D65" s="2">
         <v>147.354021375</v>
       </c>
       <c r="E65" s="2">
         <v>196.47202849999999</v>
       </c>
@@ -18367,51 +18470,53 @@
       </c>
       <c r="CO65" s="7">
         <v>85870.556032888795</v>
       </c>
       <c r="CP65" s="7">
         <v>214013.91910823513</v>
       </c>
       <c r="CQ65" s="7">
         <v>292061.48697177885</v>
       </c>
       <c r="CR65" s="7">
         <v>297049.00035874738</v>
       </c>
       <c r="CS65" s="7">
         <v>292639.16268366302</v>
       </c>
       <c r="CT65" s="24">
         <v>62.338332161666671</v>
       </c>
       <c r="CU65" s="7">
         <v>130.50718639749999</v>
       </c>
       <c r="CV65" s="23">
         <v>182.34735665833333</v>
       </c>
-      <c r="CW65" s="7"/>
+      <c r="CW65" s="23">
+        <v>226.58902777833333</v>
+      </c>
       <c r="CX65" s="7"/>
       <c r="CY65" s="9"/>
       <c r="CZ65" s="7"/>
       <c r="DA65" s="7"/>
       <c r="DB65" s="7"/>
       <c r="DC65" s="7"/>
       <c r="DD65" s="7"/>
       <c r="DE65" s="7"/>
     </row>
     <row r="66" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E66" s="18" t="s">
         <v>40</v>
       </c>
@@ -18678,51 +18783,53 @@
       </c>
       <c r="CO66" s="7">
         <v>75074.255611742949</v>
       </c>
       <c r="CP66" s="7">
         <v>190000.71980311465</v>
       </c>
       <c r="CQ66" s="7">
         <v>250427.19745299872</v>
       </c>
       <c r="CR66" s="7">
         <v>279313.95208526385</v>
       </c>
       <c r="CS66" s="7">
         <v>284161.9143911</v>
       </c>
       <c r="CT66" s="23">
         <v>34.760418666666666</v>
       </c>
       <c r="CU66" s="7">
         <v>74.304545983333341</v>
       </c>
       <c r="CV66" s="23">
         <v>102.05893875833334</v>
       </c>
-      <c r="CW66" s="7"/>
+      <c r="CW66" s="23">
+        <v>123.451668125</v>
+      </c>
       <c r="CX66" s="7"/>
       <c r="CY66" s="9"/>
       <c r="CZ66" s="7"/>
       <c r="DA66" s="7"/>
       <c r="DB66" s="7"/>
       <c r="DC66" s="7"/>
       <c r="DD66" s="7"/>
       <c r="DE66" s="7"/>
     </row>
     <row r="67" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C67" s="2">
         <v>345.98732662672177</v>
       </c>
       <c r="D67" s="2">
         <v>518.98098994008262</v>
       </c>
       <c r="E67" s="2">
         <v>691.97465325344353</v>
       </c>
@@ -18989,51 +19096,53 @@
       </c>
       <c r="CO67" s="7">
         <v>85402.564074131602</v>
       </c>
       <c r="CP67" s="7">
         <v>210506.52896930336</v>
       </c>
       <c r="CQ67" s="7">
         <v>273139.48400038504</v>
       </c>
       <c r="CR67" s="7">
         <v>291541.38976842404</v>
       </c>
       <c r="CS67" s="7">
         <v>286863.49192196259</v>
       </c>
       <c r="CT67" s="23">
         <v>211.98635630333331</v>
       </c>
       <c r="CU67" s="7">
         <v>474.66703329833331</v>
       </c>
       <c r="CV67" s="23">
         <v>638.71277675166664</v>
       </c>
-      <c r="CW67" s="7"/>
+      <c r="CW67" s="23">
+        <v>768.17566737833329</v>
+      </c>
       <c r="CX67" s="7"/>
       <c r="CY67" s="9"/>
       <c r="CZ67" s="7"/>
       <c r="DA67" s="7"/>
       <c r="DB67" s="7"/>
       <c r="DC67" s="7"/>
       <c r="DD67" s="7"/>
       <c r="DE67" s="7"/>
     </row>
     <row r="68" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C68" s="2">
         <v>1.9322831233333333</v>
       </c>
       <c r="D68" s="2">
         <v>2.8984246850000002</v>
       </c>
       <c r="E68" s="2">
         <v>3.8645662466666666</v>
       </c>
@@ -19300,51 +19409,53 @@
       </c>
       <c r="CO68" s="7">
         <v>132316.72578624025</v>
       </c>
       <c r="CP68" s="7">
         <v>401852.89669121901</v>
       </c>
       <c r="CQ68" s="7">
         <v>649908.99415457179</v>
       </c>
       <c r="CR68" s="7">
         <v>767517.01082484564</v>
       </c>
       <c r="CS68" s="7">
         <v>781280.72872038244</v>
       </c>
       <c r="CT68" s="23">
         <v>12.206886124999999</v>
       </c>
       <c r="CU68" s="7">
         <v>34.774386124999999</v>
       </c>
       <c r="CV68" s="23">
         <v>51.491052791666661</v>
       </c>
-      <c r="CW68" s="7"/>
+      <c r="CW68" s="23">
+        <v>64.864386124999996</v>
+      </c>
       <c r="CX68" s="7"/>
       <c r="CY68" s="9"/>
       <c r="CZ68" s="7"/>
       <c r="DA68" s="7"/>
       <c r="DB68" s="7"/>
       <c r="DC68" s="7"/>
       <c r="DD68" s="7"/>
       <c r="DE68" s="7"/>
     </row>
     <row r="69" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C69" s="2">
         <v>14.29883612967533</v>
       </c>
       <c r="D69" s="2">
         <v>21.448254194512995</v>
       </c>
       <c r="E69" s="2">
         <v>28.597672259350659</v>
       </c>
@@ -19611,51 +19722,53 @@
       </c>
       <c r="CO69" s="7">
         <v>24294.354397788353</v>
       </c>
       <c r="CP69" s="7">
         <v>117270.35322078405</v>
       </c>
       <c r="CQ69" s="7">
         <v>155628.6982037072</v>
       </c>
       <c r="CR69" s="7">
         <v>156505.15762054551</v>
       </c>
       <c r="CS69" s="7">
         <v>155944.71226085824</v>
       </c>
       <c r="CT69" s="23">
         <v>27.656786991666664</v>
       </c>
       <c r="CU69" s="7">
         <v>59.820401845833331</v>
       </c>
       <c r="CV69" s="23">
         <v>77.535073158333333</v>
       </c>
-      <c r="CW69" s="7"/>
+      <c r="CW69" s="23">
+        <v>90.669579358333337</v>
+      </c>
       <c r="CX69" s="7"/>
       <c r="CY69" s="9"/>
       <c r="CZ69" s="7"/>
       <c r="DA69" s="7"/>
       <c r="DB69" s="7"/>
       <c r="DC69" s="7"/>
       <c r="DD69" s="7"/>
       <c r="DE69" s="7"/>
     </row>
     <row r="70" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C70" s="2">
         <v>81.10472857001443</v>
       </c>
       <c r="D70" s="2">
         <v>121.65709285502165</v>
       </c>
       <c r="E70" s="2">
         <v>162.20945714002886</v>
       </c>
@@ -19922,51 +20035,53 @@
       </c>
       <c r="CO70" s="7">
         <v>1013.7673026579414</v>
       </c>
       <c r="CP70" s="7">
         <v>4614.044877571675</v>
       </c>
       <c r="CQ70" s="7">
         <v>5329.8758618526026</v>
       </c>
       <c r="CR70" s="7">
         <v>5444.7409845990833</v>
       </c>
       <c r="CS70" s="7">
         <v>5359.9292526435947</v>
       </c>
       <c r="CT70" s="23">
         <v>49.58331410000001</v>
       </c>
       <c r="CU70" s="24">
         <v>231.24059533541669</v>
       </c>
       <c r="CV70" s="23">
         <v>333.29752442500001</v>
       </c>
-      <c r="CW70" s="7"/>
+      <c r="CW70" s="23">
+        <v>409.82143225833335</v>
+      </c>
       <c r="CX70" s="7"/>
       <c r="CY70" s="9"/>
       <c r="CZ70" s="7"/>
       <c r="DA70" s="7"/>
       <c r="DB70" s="7"/>
       <c r="DC70" s="7"/>
       <c r="DD70" s="7"/>
       <c r="DE70" s="7"/>
     </row>
     <row r="71" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="2">
         <v>229.14729803333333</v>
       </c>
       <c r="C71" s="2">
         <v>458.29459606666666</v>
       </c>
       <c r="D71" s="2">
         <v>687.44189410000001</v>
       </c>
       <c r="E71" s="2">
         <v>916.58919213333331</v>
       </c>
@@ -20233,51 +20348,53 @@
       </c>
       <c r="CO71" s="7">
         <v>49059.126202469117</v>
       </c>
       <c r="CP71" s="7">
         <v>187454.02685202606</v>
       </c>
       <c r="CQ71" s="7">
         <v>265376.05304479063</v>
       </c>
       <c r="CR71" s="7">
         <v>343283.86006170092</v>
       </c>
       <c r="CS71" s="7">
         <v>367981.28309830895</v>
       </c>
       <c r="CT71" s="23">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU71" s="7">
         <v>2459.8999582895835</v>
       </c>
       <c r="CV71" s="23">
         <v>3552.0620803366669</v>
       </c>
-      <c r="CW71" s="7"/>
+      <c r="CW71" s="23">
+        <v>4578.8323692258336</v>
+      </c>
       <c r="CX71" s="7"/>
       <c r="CY71" s="7"/>
       <c r="CZ71" s="7"/>
       <c r="DA71" s="7"/>
       <c r="DB71" s="7"/>
       <c r="DC71" s="7"/>
       <c r="DD71" s="7"/>
       <c r="DE71" s="7"/>
     </row>
     <row r="72" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="2">
         <v>3.7758027183333334</v>
       </c>
       <c r="C72" s="2">
         <v>7.5516054366666667</v>
       </c>
       <c r="D72" s="2">
         <v>11.327408155000001</v>
       </c>
       <c r="E72" s="2">
         <v>15.103210873333333</v>
       </c>
@@ -20544,51 +20661,53 @@
       </c>
       <c r="CO72" s="7">
         <v>115971.81143876631</v>
       </c>
       <c r="CP72" s="7">
         <v>511794.17849208188</v>
       </c>
       <c r="CQ72" s="7">
         <v>696749.70446481952</v>
       </c>
       <c r="CR72" s="7">
         <v>870633.65432068519</v>
       </c>
       <c r="CS72" s="7">
         <v>893722.05134424591</v>
       </c>
       <c r="CT72" s="23">
         <v>219.06855363999998</v>
       </c>
       <c r="CU72" s="7">
         <v>415.45911837166659</v>
       </c>
       <c r="CV72" s="23">
         <v>597.32446716999993</v>
       </c>
-      <c r="CW72" s="7"/>
+      <c r="CW72" s="23">
+        <v>700.84993591999989</v>
+      </c>
       <c r="CX72" s="7"/>
       <c r="CY72" s="7"/>
       <c r="CZ72" s="7"/>
       <c r="DA72" s="7"/>
       <c r="DB72" s="7"/>
       <c r="DC72" s="7"/>
       <c r="DD72" s="7"/>
       <c r="DE72" s="7"/>
     </row>
     <row r="73" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="2">
         <v>2003.3876383526035</v>
       </c>
       <c r="C73" s="2">
         <v>4006.775276705207</v>
       </c>
       <c r="D73" s="2">
         <v>6010.1629150578101</v>
       </c>
       <c r="E73" s="2">
         <v>8059.5612681026141</v>
       </c>
@@ -20855,51 +20974,53 @@
       </c>
       <c r="CO73" s="7">
         <v>225775.73298802337</v>
       </c>
       <c r="CP73" s="7">
         <v>537506.94256024458</v>
       </c>
       <c r="CQ73" s="7">
         <v>727995.9387581097</v>
       </c>
       <c r="CR73" s="7">
         <v>756273.80799016019</v>
       </c>
       <c r="CS73" s="7">
         <v>765229.62441322405</v>
       </c>
       <c r="CT73" s="23">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU73" s="7">
         <v>17439.400317921834</v>
       </c>
       <c r="CV73" s="23">
         <v>25806.471798939216</v>
       </c>
-      <c r="CW73" s="7"/>
+      <c r="CW73" s="23">
+        <v>34411.086822597783</v>
+      </c>
       <c r="CX73" s="7"/>
       <c r="CY73" s="7"/>
       <c r="CZ73" s="7"/>
       <c r="DA73" s="7"/>
       <c r="DB73" s="7"/>
       <c r="DC73" s="7"/>
       <c r="DD73" s="7"/>
       <c r="DE73" s="7"/>
     </row>
     <row r="74" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E74" s="18" t="s">
         <v>40</v>
       </c>
@@ -21166,51 +21287,53 @@
       </c>
       <c r="CO74" s="7">
         <v>5817.2977467745259</v>
       </c>
       <c r="CP74" s="7">
         <v>11586.413290870887</v>
       </c>
       <c r="CQ74" s="7">
         <v>13425.748138502804</v>
       </c>
       <c r="CR74" s="7">
         <v>13435.625589451156</v>
       </c>
       <c r="CS74" s="7">
         <v>13463.145104091229</v>
       </c>
       <c r="CT74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CV74" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="CW74" s="7"/>
+      <c r="CW74" s="23" t="s">
+        <v>40</v>
+      </c>
       <c r="CX74" s="7"/>
       <c r="CY74" s="7"/>
       <c r="CZ74" s="7"/>
       <c r="DA74" s="7"/>
       <c r="DB74" s="7"/>
       <c r="DC74" s="7"/>
       <c r="DD74" s="7"/>
       <c r="DE74" s="7"/>
     </row>
     <row r="75" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="2">
         <v>45.546589833333336</v>
       </c>
       <c r="C75" s="2">
         <v>91.093179666666671</v>
       </c>
       <c r="D75" s="2">
         <v>136.6397695</v>
       </c>
       <c r="E75" s="2">
         <v>182.18635933333334</v>
       </c>
@@ -21477,51 +21600,53 @@
       </c>
       <c r="CO75" s="7">
         <v>46079.649543018008</v>
       </c>
       <c r="CP75" s="7">
         <v>163068.06997677308</v>
       </c>
       <c r="CQ75" s="7">
         <v>210370.3862728622</v>
       </c>
       <c r="CR75" s="7">
         <v>285170.91934032354</v>
       </c>
       <c r="CS75" s="7">
         <v>282856.13009924541</v>
       </c>
       <c r="CT75" s="23">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU75" s="7">
         <v>3.3964315000000003</v>
       </c>
       <c r="CV75" s="23">
         <v>4.7362548916666665</v>
       </c>
-      <c r="CW75" s="7"/>
+      <c r="CW75" s="23">
+        <v>5.8036178583333333</v>
+      </c>
       <c r="CX75" s="7"/>
       <c r="CY75" s="7"/>
       <c r="CZ75" s="7"/>
       <c r="DA75" s="7"/>
       <c r="DB75" s="7"/>
       <c r="DC75" s="7"/>
       <c r="DD75" s="7"/>
       <c r="DE75" s="7"/>
     </row>
     <row r="76" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="2">
         <v>13.425647292666666</v>
       </c>
       <c r="C76" s="2">
         <v>26.851294585333331</v>
       </c>
       <c r="D76" s="2">
         <v>40.276941877999995</v>
       </c>
       <c r="E76" s="2">
         <v>53.702589170666663</v>
       </c>
@@ -21788,51 +21913,53 @@
       </c>
       <c r="CO76" s="7">
         <v>251.11063418183332</v>
       </c>
       <c r="CP76" s="7">
         <v>1162.7111726907001</v>
       </c>
       <c r="CQ76" s="7">
         <v>1300.0749531627334</v>
       </c>
       <c r="CR76" s="7">
         <v>1319.5313031260669</v>
       </c>
       <c r="CS76" s="7">
         <v>1531.0843984577334</v>
       </c>
       <c r="CT76" s="7">
         <v>50.017755288333333</v>
       </c>
       <c r="CU76" s="7">
         <v>108.24529733416668</v>
       </c>
       <c r="CV76" s="23">
         <v>140.21573717166669</v>
       </c>
-      <c r="CW76" s="7"/>
+      <c r="CW76" s="23">
+        <v>163.9647091716667</v>
+      </c>
       <c r="CX76" s="7"/>
       <c r="CY76" s="7"/>
       <c r="CZ76" s="7"/>
       <c r="DA76" s="7"/>
       <c r="DB76" s="7"/>
       <c r="DC76" s="7"/>
       <c r="DD76" s="7"/>
       <c r="DE76" s="7"/>
     </row>
     <row r="77" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="2">
         <v>170.48553590879038</v>
       </c>
       <c r="C77" s="2">
         <v>340.97107181758076</v>
       </c>
       <c r="D77" s="2">
         <v>511.45660772637115</v>
       </c>
       <c r="E77" s="2">
         <v>681.94214363516153</v>
       </c>
@@ -22099,51 +22226,53 @@
       </c>
       <c r="CO77" s="7">
         <v>3206.5589203895006</v>
       </c>
       <c r="CP77" s="7">
         <v>6311.2680861964636</v>
       </c>
       <c r="CQ77" s="7">
         <v>7117.2190288500587</v>
       </c>
       <c r="CR77" s="7">
         <v>7391.5765844921953</v>
       </c>
       <c r="CS77" s="7">
         <v>7222.5716989140019</v>
       </c>
       <c r="CT77" s="7">
         <v>359.73478689166666</v>
       </c>
       <c r="CU77" s="7">
         <v>718.6655853758333</v>
       </c>
       <c r="CV77" s="7">
         <v>1111.6989261183332</v>
       </c>
-      <c r="CW77" s="7"/>
+      <c r="CW77" s="23">
+        <v>1400.8634896383332</v>
+      </c>
       <c r="CX77" s="7"/>
       <c r="CY77" s="7"/>
       <c r="CZ77" s="7"/>
       <c r="DA77" s="7"/>
       <c r="DB77" s="7"/>
       <c r="DC77" s="7"/>
       <c r="DD77" s="7"/>
       <c r="DE77" s="7"/>
     </row>
     <row r="78" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="2">
         <v>95.069314462949137</v>
       </c>
       <c r="C78" s="2">
         <v>190.13862892589827</v>
       </c>
       <c r="D78" s="2">
         <v>285.20794338884741</v>
       </c>
       <c r="E78" s="2">
         <v>412.07766189629655</v>
       </c>
@@ -22410,242 +22539,244 @@
       </c>
       <c r="CO78" s="7">
         <v>8938.5913681577404</v>
       </c>
       <c r="CP78" s="7">
         <v>11298.423831904405</v>
       </c>
       <c r="CQ78" s="7">
         <v>13943.541533909549</v>
       </c>
       <c r="CR78" s="7">
         <v>14832.760353793425</v>
       </c>
       <c r="CS78" s="7">
         <v>17044.341094467552</v>
       </c>
       <c r="CT78" s="7">
         <v>974.55134392000014</v>
       </c>
       <c r="CU78" s="7">
         <v>2141.2827327883333</v>
       </c>
       <c r="CV78" s="7">
         <v>2990.547460444167</v>
       </c>
-      <c r="CW78" s="7"/>
+      <c r="CW78" s="23">
+        <v>3717.2355823741668</v>
+      </c>
       <c r="CX78" s="7"/>
       <c r="CY78" s="7"/>
       <c r="CZ78" s="7"/>
       <c r="DA78" s="7"/>
       <c r="DB78" s="7"/>
       <c r="DC78" s="7"/>
       <c r="DD78" s="7"/>
       <c r="DE78" s="7"/>
     </row>
     <row r="80" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="33" t="s">
+      <c r="B80" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="C80" s="33"/>
-[...58 lines deleted...]
-      <c r="CH80" s="25" t="s">
+      <c r="C80" s="31"/>
+      <c r="D80" s="31"/>
+      <c r="E80" s="31"/>
+      <c r="F80" s="31"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
+      <c r="I80" s="31"/>
+      <c r="J80" s="31"/>
+      <c r="K80" s="31"/>
+      <c r="L80" s="31"/>
+      <c r="M80" s="31"/>
+      <c r="N80" s="31"/>
+      <c r="O80" s="31"/>
+      <c r="P80" s="31"/>
+      <c r="Q80" s="31"/>
+      <c r="R80" s="31"/>
+      <c r="S80" s="31"/>
+      <c r="T80" s="31"/>
+      <c r="U80" s="31"/>
+      <c r="V80" s="31"/>
+      <c r="W80" s="31"/>
+      <c r="X80" s="31"/>
+      <c r="Y80" s="31"/>
+      <c r="Z80" s="31"/>
+      <c r="AA80" s="31"/>
+      <c r="AB80" s="31"/>
+      <c r="AC80" s="31"/>
+      <c r="AD80" s="31"/>
+      <c r="AE80" s="31"/>
+      <c r="AF80" s="31"/>
+      <c r="AG80" s="31"/>
+      <c r="AH80" s="31"/>
+      <c r="AI80" s="31"/>
+      <c r="AJ80" s="31"/>
+      <c r="AK80" s="31"/>
+      <c r="AL80" s="31"/>
+      <c r="AM80" s="31"/>
+      <c r="AN80" s="31"/>
+      <c r="AO80" s="31"/>
+      <c r="AP80" s="31"/>
+      <c r="AQ80" s="31"/>
+      <c r="AR80" s="31"/>
+      <c r="AS80" s="31"/>
+      <c r="AT80" s="31"/>
+      <c r="AU80" s="31"/>
+      <c r="AV80" s="31"/>
+      <c r="AW80" s="31"/>
+      <c r="AX80" s="31"/>
+      <c r="AY80" s="31"/>
+      <c r="AZ80" s="31"/>
+      <c r="BA80" s="31"/>
+      <c r="BB80" s="31"/>
+      <c r="BC80" s="31"/>
+      <c r="BD80" s="31"/>
+      <c r="BE80" s="31"/>
+      <c r="BF80" s="31"/>
+      <c r="BG80" s="31"/>
+      <c r="BH80" s="31"/>
+      <c r="BI80" s="31"/>
+      <c r="CH80" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="CI80" s="25"/>
-[...21 lines deleted...]
-      <c r="DE80" s="25"/>
+      <c r="CI80" s="35"/>
+      <c r="CJ80" s="35"/>
+      <c r="CK80" s="35"/>
+      <c r="CL80" s="35"/>
+      <c r="CM80" s="35"/>
+      <c r="CN80" s="35"/>
+      <c r="CO80" s="35"/>
+      <c r="CP80" s="35"/>
+      <c r="CQ80" s="35"/>
+      <c r="CR80" s="35"/>
+      <c r="CS80" s="35"/>
+      <c r="CT80" s="35"/>
+      <c r="CU80" s="35"/>
+      <c r="CV80" s="35"/>
+      <c r="CW80" s="35"/>
+      <c r="CX80" s="35"/>
+      <c r="CY80" s="35"/>
+      <c r="CZ80" s="35"/>
+      <c r="DA80" s="35"/>
+      <c r="DB80" s="35"/>
+      <c r="DC80" s="35"/>
+      <c r="DD80" s="35"/>
+      <c r="DE80" s="35"/>
       <c r="DF80" s="22"/>
       <c r="DG80" s="22"/>
       <c r="DH80" s="22"/>
       <c r="DI80" s="22"/>
       <c r="DJ80" s="22"/>
       <c r="DK80" s="22"/>
       <c r="DL80" s="22"/>
       <c r="DM80" s="22"/>
       <c r="DN80" s="22"/>
       <c r="DO80" s="22"/>
       <c r="DP80" s="22"/>
       <c r="DQ80" s="22"/>
       <c r="DR80" s="22"/>
       <c r="DS80" s="22"/>
       <c r="DT80" s="22"/>
       <c r="DU80" s="22"/>
       <c r="DV80" s="22"/>
       <c r="DW80" s="22"/>
       <c r="DX80" s="22"/>
       <c r="DY80" s="22"/>
       <c r="DZ80" s="22"/>
       <c r="EA80" s="22"/>
       <c r="EB80" s="22"/>
       <c r="EC80" s="22"/>
       <c r="ED80" s="22"/>
       <c r="EE80" s="22"/>
       <c r="EF80" s="22"/>
       <c r="EG80" s="22"/>
       <c r="EH80" s="22"/>
       <c r="EI80" s="22"/>
       <c r="EJ80" s="22"/>
       <c r="EK80" s="22"/>
       <c r="EL80" s="22"/>
       <c r="EM80" s="22"/>
       <c r="EN80" s="22"/>
       <c r="EO80" s="22"/>
     </row>
     <row r="81" spans="1:109" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K81" s="29" t="s">
+      <c r="K81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="L81" s="29"/>
-      <c r="M81" s="29"/>
+      <c r="L81" s="25"/>
+      <c r="M81" s="25"/>
       <c r="W81" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X81" s="32"/>
       <c r="Y81" s="32"/>
-      <c r="AH81" s="29" t="s">
+      <c r="AH81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AI81" s="29"/>
-[...2 lines deleted...]
-      <c r="AT81" s="29" t="s">
+      <c r="AI81" s="25"/>
+      <c r="AJ81" s="25"/>
+      <c r="AK81" s="25"/>
+      <c r="AT81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AU81" s="29"/>
-[...2 lines deleted...]
-      <c r="BF81" s="29" t="s">
+      <c r="AU81" s="25"/>
+      <c r="AV81" s="25"/>
+      <c r="AW81" s="25"/>
+      <c r="BF81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BG81" s="29"/>
-[...2 lines deleted...]
-      <c r="BR81" s="29" t="s">
+      <c r="BG81" s="25"/>
+      <c r="BH81" s="25"/>
+      <c r="BI81" s="25"/>
+      <c r="BR81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="BS81" s="29"/>
-[...2 lines deleted...]
-      <c r="CD81" s="29" t="s">
+      <c r="BS81" s="25"/>
+      <c r="BT81" s="25"/>
+      <c r="BU81" s="25"/>
+      <c r="CD81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CE81" s="29"/>
-[...2 lines deleted...]
-      <c r="CP81" s="29" t="s">
+      <c r="CE81" s="25"/>
+      <c r="CF81" s="25"/>
+      <c r="CG81" s="25"/>
+      <c r="CP81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="CQ81" s="29"/>
-[...2 lines deleted...]
-      <c r="DB81" s="29" t="s">
+      <c r="CQ81" s="25"/>
+      <c r="CR81" s="25"/>
+      <c r="CS81" s="25"/>
+      <c r="DB81" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="DC81" s="29"/>
-[...1 lines deleted...]
-      <c r="DE81" s="29"/>
+      <c r="DC81" s="25"/>
+      <c r="DD81" s="25"/>
+      <c r="DE81" s="25"/>
     </row>
     <row r="82" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="34"/>
+      <c r="A82" s="29"/>
       <c r="B82" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C82" s="27"/>
       <c r="D82" s="27"/>
       <c r="E82" s="27"/>
       <c r="F82" s="27"/>
       <c r="G82" s="27"/>
       <c r="H82" s="27"/>
       <c r="I82" s="27"/>
       <c r="J82" s="27"/>
       <c r="K82" s="27"/>
       <c r="L82" s="27"/>
       <c r="M82" s="28"/>
       <c r="N82" s="26" t="s">
         <v>36</v>
       </c>
       <c r="O82" s="27"/>
       <c r="P82" s="27"/>
       <c r="Q82" s="27"/>
       <c r="R82" s="27"/>
       <c r="S82" s="27"/>
       <c r="T82" s="27"/>
       <c r="U82" s="27"/>
       <c r="V82" s="27"/>
@@ -22730,51 +22861,51 @@
       <c r="CK82" s="27"/>
       <c r="CL82" s="27"/>
       <c r="CM82" s="27"/>
       <c r="CN82" s="27"/>
       <c r="CO82" s="27"/>
       <c r="CP82" s="27"/>
       <c r="CQ82" s="27"/>
       <c r="CR82" s="27"/>
       <c r="CS82" s="28"/>
       <c r="CT82" s="26" t="s">
         <v>51</v>
       </c>
       <c r="CU82" s="27"/>
       <c r="CV82" s="27"/>
       <c r="CW82" s="27"/>
       <c r="CX82" s="27"/>
       <c r="CY82" s="27"/>
       <c r="CZ82" s="27"/>
       <c r="DA82" s="27"/>
       <c r="DB82" s="27"/>
       <c r="DC82" s="27"/>
       <c r="DD82" s="27"/>
       <c r="DE82" s="28"/>
     </row>
     <row r="83" spans="1:109" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="35"/>
+      <c r="A83" s="30"/>
       <c r="B83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H83" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I83" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J83" s="10" t="s">
@@ -23357,51 +23488,53 @@
       </c>
       <c r="CO84" s="13">
         <v>2262341.7132065035</v>
       </c>
       <c r="CP84" s="1">
         <v>2659290.2618923108</v>
       </c>
       <c r="CQ84" s="1">
         <v>2975882.2959600328</v>
       </c>
       <c r="CR84" s="1">
         <v>3315113.9558259901</v>
       </c>
       <c r="CS84" s="1">
         <v>3832151.4272427931</v>
       </c>
       <c r="CT84" s="1">
         <v>237420.48102405143</v>
       </c>
       <c r="CU84" s="1">
         <v>490745.82862368284</v>
       </c>
       <c r="CV84" s="1">
         <v>831831.06183735013</v>
       </c>
-      <c r="CW84" s="1"/>
+      <c r="CW84" s="1">
+        <v>1158451.7262280812</v>
+      </c>
       <c r="CX84" s="12"/>
       <c r="CY84" s="13"/>
       <c r="CZ84" s="13"/>
       <c r="DA84" s="13"/>
       <c r="DB84" s="1"/>
       <c r="DC84" s="1"/>
       <c r="DD84" s="1"/>
       <c r="DE84" s="1"/>
     </row>
     <row r="85" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E85" s="18" t="s">
         <v>40</v>
       </c>
@@ -23668,51 +23801,53 @@
       </c>
       <c r="CO85" s="7">
         <v>175264.56277402194</v>
       </c>
       <c r="CP85" s="7">
         <v>209678.74238329643</v>
       </c>
       <c r="CQ85" s="7">
         <v>236022.12848626831</v>
       </c>
       <c r="CR85" s="2">
         <v>265011.96093335876</v>
       </c>
       <c r="CS85" s="7">
         <v>324735.99610951525</v>
       </c>
       <c r="CT85" s="7">
         <v>12033.523003830924</v>
       </c>
       <c r="CU85" s="7">
         <v>28192.164142160385</v>
       </c>
       <c r="CV85" s="7">
         <v>50574.064187297132</v>
       </c>
-      <c r="CW85" s="7"/>
+      <c r="CW85" s="7">
+        <v>76547.163681453618</v>
+      </c>
       <c r="CX85" s="7"/>
       <c r="CY85" s="21"/>
       <c r="CZ85" s="7"/>
       <c r="DA85" s="7"/>
       <c r="DB85" s="7"/>
       <c r="DC85" s="7"/>
       <c r="DD85" s="2"/>
       <c r="DE85" s="7"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C86" s="2">
         <v>16422.320260181026</v>
       </c>
       <c r="D86" s="2">
         <v>26512.819441513864</v>
       </c>
       <c r="E86" s="2">
         <v>37887.303009467621</v>
       </c>
@@ -23979,51 +24114,53 @@
       </c>
       <c r="CO86" s="7">
         <v>210162.57343263275</v>
       </c>
       <c r="CP86" s="7">
         <v>243150.55636342886</v>
       </c>
       <c r="CQ86" s="7">
         <v>270512.23589164164</v>
       </c>
       <c r="CR86" s="7">
         <v>301948.48585307697</v>
       </c>
       <c r="CS86" s="7">
         <v>339402.12676127278</v>
       </c>
       <c r="CT86" s="7">
         <v>28848.34896750237</v>
       </c>
       <c r="CU86" s="7">
         <v>59085.478178651494</v>
       </c>
       <c r="CV86" s="7">
         <v>96087.384940360324</v>
       </c>
-      <c r="CW86" s="7"/>
+      <c r="CW86" s="7">
+        <v>134230.20143409833</v>
+      </c>
       <c r="CX86" s="7"/>
       <c r="CY86" s="9"/>
       <c r="CZ86" s="7"/>
       <c r="DA86" s="7"/>
       <c r="DB86" s="7"/>
       <c r="DC86" s="7"/>
       <c r="DD86" s="7"/>
       <c r="DE86" s="7"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C87" s="2">
         <v>15776.173972639266</v>
       </c>
       <c r="D87" s="2">
         <v>29828.254705586645</v>
       </c>
       <c r="E87" s="2">
         <v>41023.109017519368</v>
       </c>
@@ -24290,51 +24427,53 @@
       </c>
       <c r="CO87" s="7">
         <v>134167.81586720311</v>
       </c>
       <c r="CP87" s="7">
         <v>155224.38596081614</v>
       </c>
       <c r="CQ87" s="7">
         <v>171778.81535603397</v>
       </c>
       <c r="CR87" s="7">
         <v>192723.30116593488</v>
       </c>
       <c r="CS87" s="7">
         <v>222143.31536004128</v>
       </c>
       <c r="CT87" s="7">
         <v>11425.519432646153</v>
       </c>
       <c r="CU87" s="7">
         <v>23816.094353430119</v>
       </c>
       <c r="CV87" s="7">
         <v>47470.26779041181</v>
       </c>
-      <c r="CW87" s="7"/>
+      <c r="CW87" s="7">
+        <v>66496.558857818221</v>
+      </c>
       <c r="CX87" s="7"/>
       <c r="CY87" s="9"/>
       <c r="CZ87" s="7"/>
       <c r="DA87" s="7"/>
       <c r="DB87" s="7"/>
       <c r="DC87" s="7"/>
       <c r="DD87" s="7"/>
       <c r="DE87" s="7"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C88" s="2">
         <v>35743.347765533217</v>
       </c>
       <c r="D88" s="2">
         <v>70071.26138877013</v>
       </c>
       <c r="E88" s="2">
         <v>91100.019663534855</v>
       </c>
@@ -24601,51 +24740,53 @@
       </c>
       <c r="CO88" s="7">
         <v>275625.358500264</v>
       </c>
       <c r="CP88" s="7">
         <v>332822.78518254618</v>
       </c>
       <c r="CQ88" s="7">
         <v>381862.52167055249</v>
       </c>
       <c r="CR88" s="7">
         <v>433316.35929645156</v>
       </c>
       <c r="CS88" s="7">
         <v>497281.59518416284</v>
       </c>
       <c r="CT88" s="7">
         <v>27962.716387571108</v>
       </c>
       <c r="CU88" s="7">
         <v>57081.645351094659</v>
       </c>
       <c r="CV88" s="7">
         <v>111938.69481414312</v>
       </c>
-      <c r="CW88" s="7"/>
+      <c r="CW88" s="7">
+        <v>142542.33905135188</v>
+      </c>
       <c r="CX88" s="7"/>
       <c r="CY88" s="9"/>
       <c r="CZ88" s="7"/>
       <c r="DA88" s="7"/>
       <c r="DB88" s="7"/>
       <c r="DC88" s="7"/>
       <c r="DD88" s="7"/>
       <c r="DE88" s="7"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C89" s="2">
         <v>4334.1520391777613</v>
       </c>
       <c r="D89" s="2">
         <v>7172.6824447398922</v>
       </c>
       <c r="E89" s="2">
         <v>10054.194805676838</v>
       </c>
@@ -24912,51 +25053,53 @@
       </c>
       <c r="CO89" s="7">
         <v>47531.781039350302</v>
       </c>
       <c r="CP89" s="7">
         <v>54701.263085250299</v>
       </c>
       <c r="CQ89" s="7">
         <v>61691.367227297531</v>
       </c>
       <c r="CR89" s="7">
         <v>69850.794846423145</v>
       </c>
       <c r="CS89" s="7">
         <v>81483.724781452489</v>
       </c>
       <c r="CT89" s="7">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU89" s="7">
         <v>10966.04760755182</v>
       </c>
       <c r="CV89" s="7">
         <v>17851.404440316954</v>
       </c>
-      <c r="CW89" s="7"/>
+      <c r="CW89" s="7">
+        <v>24683.995677102128</v>
+      </c>
       <c r="CX89" s="7"/>
       <c r="CY89" s="9"/>
       <c r="CZ89" s="7"/>
       <c r="DA89" s="7"/>
       <c r="DB89" s="7"/>
       <c r="DC89" s="7"/>
       <c r="DD89" s="7"/>
       <c r="DE89" s="7"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C90" s="2">
         <v>7214.5156846196614</v>
       </c>
       <c r="D90" s="2">
         <v>12685.259773690814</v>
       </c>
       <c r="E90" s="2">
         <v>19834.941971587137</v>
       </c>
@@ -25223,51 +25366,53 @@
       </c>
       <c r="CO90" s="7">
         <v>127895.56188875403</v>
       </c>
       <c r="CP90" s="7">
         <v>146109.44552597596</v>
       </c>
       <c r="CQ90" s="7">
         <v>158897.48794165242</v>
       </c>
       <c r="CR90" s="7">
         <v>172547.24234866406</v>
       </c>
       <c r="CS90" s="7">
         <v>194243.9884897524</v>
       </c>
       <c r="CT90" s="2">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU90" s="7">
         <v>20525.712153353597</v>
       </c>
       <c r="CV90" s="7">
         <v>34342.78425592056</v>
       </c>
-      <c r="CW90" s="7"/>
+      <c r="CW90" s="7">
+        <v>52825.404574092936</v>
+      </c>
       <c r="CX90" s="7"/>
       <c r="CY90" s="9"/>
       <c r="CZ90" s="7"/>
       <c r="DA90" s="7"/>
       <c r="DB90" s="7"/>
       <c r="DC90" s="7"/>
       <c r="DD90" s="7"/>
       <c r="DE90" s="7"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C91" s="2">
         <v>13137.807221739218</v>
       </c>
       <c r="D91" s="2">
         <v>20454.190584722179</v>
       </c>
       <c r="E91" s="2">
         <v>28713.092988726232</v>
       </c>
@@ -25534,51 +25679,53 @@
       </c>
       <c r="CO91" s="7">
         <v>127824.87828625593</v>
       </c>
       <c r="CP91" s="7">
         <v>147975.22659180863</v>
       </c>
       <c r="CQ91" s="7">
         <v>165155.17833219309</v>
       </c>
       <c r="CR91" s="7">
         <v>186951.63665500269</v>
       </c>
       <c r="CS91" s="7">
         <v>220720.38572288261</v>
       </c>
       <c r="CT91" s="2">
         <v>13372.299989714629</v>
       </c>
       <c r="CU91" s="7">
         <v>28429.920197745254</v>
       </c>
       <c r="CV91" s="7">
         <v>45400.120712659846</v>
       </c>
-      <c r="CW91" s="7"/>
+      <c r="CW91" s="7">
+        <v>64859.712480519498</v>
+      </c>
       <c r="CX91" s="7"/>
       <c r="CY91" s="9"/>
       <c r="CZ91" s="7"/>
       <c r="DA91" s="7"/>
       <c r="DB91" s="7"/>
       <c r="DC91" s="7"/>
       <c r="DD91" s="7"/>
       <c r="DE91" s="7"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E92" s="18" t="s">
         <v>40</v>
       </c>
@@ -25845,51 +25992,53 @@
       </c>
       <c r="CO92" s="7">
         <v>111706.63346329502</v>
       </c>
       <c r="CP92" s="7">
         <v>133605.2303658622</v>
       </c>
       <c r="CQ92" s="7">
         <v>152593.13299749201</v>
       </c>
       <c r="CR92" s="7">
         <v>171653.64078690673</v>
       </c>
       <c r="CS92" s="7">
         <v>198352.55740354728</v>
       </c>
       <c r="CT92" s="7">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU92" s="7">
         <v>18767.901169372799</v>
       </c>
       <c r="CV92" s="7">
         <v>43761.866542926902</v>
       </c>
-      <c r="CW92" s="7"/>
+      <c r="CW92" s="7">
+        <v>55902.060030977671</v>
+      </c>
       <c r="CX92" s="7"/>
       <c r="CY92" s="9"/>
       <c r="CZ92" s="7"/>
       <c r="DA92" s="7"/>
       <c r="DB92" s="7"/>
       <c r="DC92" s="7"/>
       <c r="DD92" s="7"/>
       <c r="DE92" s="7"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C93" s="2">
         <v>14072.649739395543</v>
       </c>
       <c r="D93" s="2">
         <v>25230.096646918351</v>
       </c>
       <c r="E93" s="2">
         <v>34325.930254990541</v>
       </c>
@@ -26156,51 +26305,53 @@
       </c>
       <c r="CO93" s="7">
         <v>133110.35648279203</v>
       </c>
       <c r="CP93" s="7">
         <v>163002.58938231805</v>
       </c>
       <c r="CQ93" s="7">
         <v>179959.20884658836</v>
       </c>
       <c r="CR93" s="7">
         <v>200605.40539387421</v>
       </c>
       <c r="CS93" s="7">
         <v>243847.77578957652</v>
       </c>
       <c r="CT93" s="7">
         <v>11713.623901708419</v>
       </c>
       <c r="CU93" s="7">
         <v>22151.445466891368</v>
       </c>
       <c r="CV93" s="7">
         <v>39675.471546732755</v>
       </c>
-      <c r="CW93" s="7"/>
+      <c r="CW93" s="7">
+        <v>54364.425765640757</v>
+      </c>
       <c r="CX93" s="7"/>
       <c r="CY93" s="9"/>
       <c r="CZ93" s="7"/>
       <c r="DA93" s="7"/>
       <c r="DB93" s="7"/>
       <c r="DC93" s="7"/>
       <c r="DD93" s="7"/>
       <c r="DE93" s="7"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C94" s="2">
         <v>16837.823420309131</v>
       </c>
       <c r="D94" s="2">
         <v>24797.608023255256</v>
       </c>
       <c r="E94" s="2">
         <v>36822.108334358199</v>
       </c>
@@ -26467,51 +26618,53 @@
       </c>
       <c r="CO94" s="7">
         <v>120031.54206439509</v>
       </c>
       <c r="CP94" s="7">
         <v>132694.79041352228</v>
       </c>
       <c r="CQ94" s="7">
         <v>142899.53393109399</v>
       </c>
       <c r="CR94" s="7">
         <v>152378.15423593717</v>
       </c>
       <c r="CS94" s="7">
         <v>165154.52567174385</v>
       </c>
       <c r="CT94" s="7">
         <v>13873.218638546416</v>
       </c>
       <c r="CU94" s="7">
         <v>29737.820162574706</v>
       </c>
       <c r="CV94" s="7">
         <v>44147.7322045115</v>
       </c>
-      <c r="CW94" s="7"/>
+      <c r="CW94" s="7">
+        <v>64470.809003334602</v>
+      </c>
       <c r="CX94" s="7"/>
       <c r="CY94" s="9"/>
       <c r="CZ94" s="7"/>
       <c r="DA94" s="7"/>
       <c r="DB94" s="7"/>
       <c r="DC94" s="7"/>
       <c r="DD94" s="7"/>
       <c r="DE94" s="7"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C95" s="7">
         <v>5544.9659293698987</v>
       </c>
       <c r="D95" s="7">
         <v>8314.5985675108786</v>
       </c>
       <c r="E95" s="7">
         <v>11156.24492704671</v>
       </c>
@@ -26778,51 +26931,53 @@
       </c>
       <c r="CO95" s="7">
         <v>39758.846490425465</v>
       </c>
       <c r="CP95" s="7">
         <v>45627.576822175288</v>
       </c>
       <c r="CQ95" s="7">
         <v>51846.530134365268</v>
       </c>
       <c r="CR95" s="7">
         <v>58475.520890056316</v>
       </c>
       <c r="CS95" s="7">
         <v>72750.563028392324</v>
       </c>
       <c r="CT95" s="7">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU95" s="7">
         <v>10657.257195736491</v>
       </c>
       <c r="CV95" s="7">
         <v>15538.818483737268</v>
       </c>
-      <c r="CW95" s="7"/>
+      <c r="CW95" s="7">
+        <v>20721.263558528393</v>
+      </c>
       <c r="CX95" s="7"/>
       <c r="CY95" s="9"/>
       <c r="CZ95" s="7"/>
       <c r="DA95" s="7"/>
       <c r="DB95" s="7"/>
       <c r="DC95" s="7"/>
       <c r="DD95" s="7"/>
       <c r="DE95" s="7"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C96" s="7">
         <v>1491.9081388731815</v>
       </c>
       <c r="D96" s="7">
         <v>1815.2305081152726</v>
       </c>
       <c r="E96" s="7">
         <v>2396.5311974816946</v>
       </c>
@@ -27089,51 +27244,53 @@
       </c>
       <c r="CO96" s="7">
         <v>19019.513514899983</v>
       </c>
       <c r="CP96" s="7">
         <v>23270.810777055674</v>
       </c>
       <c r="CQ96" s="7">
         <v>26204.542879375578</v>
       </c>
       <c r="CR96" s="7">
         <v>30669.119387278195</v>
       </c>
       <c r="CS96" s="7">
         <v>36947.022523641892</v>
       </c>
       <c r="CT96" s="7">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU96" s="7">
         <v>4944.0918941908258</v>
       </c>
       <c r="CV96" s="7">
         <v>6394.8373255574788</v>
       </c>
-      <c r="CW96" s="7"/>
+      <c r="CW96" s="7">
+        <v>9301.2760845162884</v>
+      </c>
       <c r="CX96" s="7"/>
       <c r="CY96" s="9"/>
       <c r="CZ96" s="7"/>
       <c r="DA96" s="7"/>
       <c r="DB96" s="7"/>
       <c r="DC96" s="7"/>
       <c r="DD96" s="7"/>
       <c r="DE96" s="7"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C97" s="7">
         <v>13325.216169473333</v>
       </c>
       <c r="D97" s="7">
         <v>21310.019628864015</v>
       </c>
       <c r="E97" s="7">
         <v>29515.193676597017</v>
       </c>
@@ -27400,51 +27557,53 @@
       </c>
       <c r="CO97" s="7">
         <v>122558.05312650974</v>
       </c>
       <c r="CP97" s="7">
         <v>139847.18662882771</v>
       </c>
       <c r="CQ97" s="7">
         <v>159284.98492692469</v>
       </c>
       <c r="CR97" s="7">
         <v>177274.68465169764</v>
       </c>
       <c r="CS97" s="7">
         <v>200525.01046654483</v>
       </c>
       <c r="CT97" s="7">
         <v>11975.744855618668</v>
       </c>
       <c r="CU97" s="7">
         <v>25328.535663418545</v>
       </c>
       <c r="CV97" s="7">
         <v>40731.77897845312</v>
       </c>
-      <c r="CW97" s="7"/>
+      <c r="CW97" s="7">
+        <v>58016.1569008488</v>
+      </c>
       <c r="CX97" s="7"/>
       <c r="CY97" s="7"/>
       <c r="CZ97" s="7"/>
       <c r="DA97" s="7"/>
       <c r="DB97" s="7"/>
       <c r="DC97" s="7"/>
       <c r="DD97" s="7"/>
       <c r="DE97" s="7"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C98" s="7">
         <v>15630.034303305405</v>
       </c>
       <c r="D98" s="7">
         <v>22334.375067590168</v>
       </c>
       <c r="E98" s="7">
         <v>33930.049449554215</v>
       </c>
@@ -27711,51 +27870,53 @@
       </c>
       <c r="CO98" s="7">
         <v>137034.21360186825</v>
       </c>
       <c r="CP98" s="7">
         <v>161853.97052803513</v>
       </c>
       <c r="CQ98" s="7">
         <v>177529.99093506573</v>
       </c>
       <c r="CR98" s="7">
         <v>190917.04481246983</v>
       </c>
       <c r="CS98" s="7">
         <v>207942.28828757021</v>
       </c>
       <c r="CT98" s="7">
         <v>15231.339578948831</v>
       </c>
       <c r="CU98" s="7">
         <v>27016.92586442436</v>
       </c>
       <c r="CV98" s="7">
         <v>40504.726925425792</v>
       </c>
-      <c r="CW98" s="7"/>
+      <c r="CW98" s="7">
+        <v>58425.273356640915</v>
+      </c>
       <c r="CX98" s="7"/>
       <c r="CY98" s="7"/>
       <c r="CZ98" s="7"/>
       <c r="DA98" s="7"/>
       <c r="DB98" s="7"/>
       <c r="DC98" s="7"/>
       <c r="DD98" s="7"/>
       <c r="DE98" s="7"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C99" s="7">
         <v>35326.083245767513</v>
       </c>
       <c r="D99" s="7">
         <v>55869.668947125159</v>
       </c>
       <c r="E99" s="7">
         <v>76480.637781067853</v>
       </c>
@@ -28022,51 +28183,53 @@
       </c>
       <c r="CO99" s="7">
         <v>258050.57073793834</v>
       </c>
       <c r="CP99" s="7">
         <v>313159.77037254523</v>
       </c>
       <c r="CQ99" s="7">
         <v>353467.4801172695</v>
       </c>
       <c r="CR99" s="7">
         <v>392001.87373718375</v>
       </c>
       <c r="CS99" s="7">
         <v>454321.25964964862</v>
       </c>
       <c r="CT99" s="7">
         <v>36711.784736797061</v>
       </c>
       <c r="CU99" s="7">
         <v>76797.53650299419</v>
       </c>
       <c r="CV99" s="7">
         <v>120051.73992165628</v>
       </c>
-      <c r="CW99" s="7"/>
+      <c r="CW99" s="7">
+        <v>168105.53467616282</v>
+      </c>
       <c r="CX99" s="7"/>
       <c r="CY99" s="7"/>
       <c r="CZ99" s="7"/>
       <c r="DA99" s="7"/>
       <c r="DB99" s="7"/>
       <c r="DC99" s="7"/>
       <c r="DD99" s="7"/>
       <c r="DE99" s="7"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E100" s="18" t="s">
         <v>40</v>
       </c>
@@ -28333,51 +28496,53 @@
       </c>
       <c r="CO100" s="7">
         <v>33545.306790682604</v>
       </c>
       <c r="CP100" s="7">
         <v>39920.933957683264</v>
       </c>
       <c r="CQ100" s="7">
         <v>44924.876691829879</v>
       </c>
       <c r="CR100" s="7">
         <v>48394.482855900802</v>
       </c>
       <c r="CS100" s="7">
         <v>59738.571783950683</v>
       </c>
       <c r="CT100" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU100" s="7">
         <v>8208.9417233591212</v>
       </c>
       <c r="CV100" s="7">
         <v>12269.789054257752</v>
       </c>
-      <c r="CW100" s="7"/>
+      <c r="CW100" s="7">
+        <v>15055.598963975843</v>
+      </c>
       <c r="CX100" s="7"/>
       <c r="CY100" s="7"/>
       <c r="CZ100" s="7"/>
       <c r="DA100" s="7"/>
       <c r="DB100" s="7"/>
       <c r="DC100" s="7"/>
       <c r="DD100" s="7"/>
       <c r="DE100" s="7"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C101" s="7">
         <v>26092.082789206564</v>
       </c>
       <c r="D101" s="7">
         <v>44903.494065566396</v>
       </c>
       <c r="E101" s="7">
         <v>65322.000994277099</v>
       </c>
@@ -28644,51 +28809,53 @@
       </c>
       <c r="CO101" s="7">
         <v>162329.18720903643</v>
       </c>
       <c r="CP101" s="7">
         <v>186793.94227458065</v>
       </c>
       <c r="CQ101" s="7">
         <v>207886.89125410869</v>
       </c>
       <c r="CR101" s="7">
         <v>233597.027989853</v>
       </c>
       <c r="CS101" s="7">
         <v>271565.92311640037</v>
       </c>
       <c r="CT101" s="7">
         <v>14655.345362592652</v>
       </c>
       <c r="CU101" s="7">
         <v>32091.864423750143</v>
       </c>
       <c r="CV101" s="7">
         <v>54545.690648439588</v>
       </c>
-      <c r="CW101" s="7"/>
+      <c r="CW101" s="7">
+        <v>76896.429300855569</v>
+      </c>
       <c r="CX101" s="7"/>
       <c r="CY101" s="7"/>
       <c r="CZ101" s="7"/>
       <c r="DA101" s="7"/>
       <c r="DB101" s="7"/>
       <c r="DC101" s="7"/>
       <c r="DD101" s="7"/>
       <c r="DE101" s="7"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B102" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C102" s="7">
         <v>27.009947979807073</v>
       </c>
       <c r="D102" s="7">
         <v>40.202807233368866</v>
       </c>
       <c r="E102" s="7">
         <v>56.04120260927192</v>
       </c>
@@ -28955,51 +29122,53 @@
       </c>
       <c r="CO102" s="7">
         <v>97.925035710193924</v>
       </c>
       <c r="CP102" s="7">
         <v>113.59038188093508</v>
       </c>
       <c r="CQ102" s="7">
         <v>127.2870710205752</v>
       </c>
       <c r="CR102" s="7">
         <v>140.4258002720789</v>
       </c>
       <c r="CS102" s="7">
         <v>160.19836140921828</v>
       </c>
       <c r="CT102" s="7">
         <v>10.313460922453118</v>
       </c>
       <c r="CU102" s="7">
         <v>20.578461733400911</v>
       </c>
       <c r="CV102" s="7">
         <v>37.607643173238721</v>
       </c>
-      <c r="CW102" s="7"/>
+      <c r="CW102" s="7">
+        <v>51.187559915509375</v>
+      </c>
       <c r="CX102" s="7"/>
       <c r="CY102" s="7"/>
       <c r="CZ102" s="7"/>
       <c r="DA102" s="7"/>
       <c r="DB102" s="7"/>
       <c r="DC102" s="7"/>
       <c r="DD102" s="7"/>
       <c r="DE102" s="7"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C103" s="7">
         <v>191.11479140628546</v>
       </c>
       <c r="D103" s="7">
         <v>306.27080306795341</v>
       </c>
       <c r="E103" s="7">
         <v>374.28250983876728</v>
       </c>
@@ -29266,51 +29435,53 @@
       </c>
       <c r="CO103" s="7">
         <v>271.78415966681365</v>
       </c>
       <c r="CP103" s="7">
         <v>296.47828767282692</v>
       </c>
       <c r="CQ103" s="7">
         <v>313.50282132756735</v>
       </c>
       <c r="CR103" s="7">
         <v>334.26667586594374</v>
       </c>
       <c r="CS103" s="7">
         <v>347.82105866700607</v>
       </c>
       <c r="CT103" s="7">
         <v>22.518500463630893</v>
       </c>
       <c r="CU103" s="7">
         <v>41.186052316790366</v>
       </c>
       <c r="CV103" s="7">
         <v>72.074592783309924</v>
       </c>
-      <c r="CW103" s="7"/>
+      <c r="CW103" s="7">
+        <v>93.182031405877623</v>
+      </c>
       <c r="CX103" s="7"/>
       <c r="CY103" s="7"/>
       <c r="CZ103" s="7"/>
       <c r="DA103" s="7"/>
       <c r="DB103" s="7"/>
       <c r="DC103" s="7"/>
       <c r="DD103" s="7"/>
       <c r="DE103" s="7"/>
     </row>
     <row r="104" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="7">
         <v>1087.9220374591055</v>
       </c>
       <c r="C104" s="7">
         <v>2159.4574227208723</v>
       </c>
       <c r="D104" s="7">
         <v>3493.9407593119204</v>
       </c>
       <c r="E104" s="7">
         <v>6019.6120942780963</v>
       </c>
@@ -29577,352 +29748,354 @@
       </c>
       <c r="CO104" s="7">
         <v>26355.248740802064</v>
       </c>
       <c r="CP104" s="7">
         <v>29440.986607029721</v>
       </c>
       <c r="CQ104" s="7">
         <v>32924.598447931159</v>
       </c>
       <c r="CR104" s="7">
         <v>36322.527509782507</v>
       </c>
       <c r="CS104" s="7">
         <v>40486.777692620664</v>
       </c>
       <c r="CT104" s="7">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU104" s="7">
         <v>6884.6820589327008</v>
       </c>
       <c r="CV104" s="7">
         <v>10434.206828585196</v>
       </c>
-      <c r="CW104" s="7"/>
+      <c r="CW104" s="7">
+        <v>14863.153238841403</v>
+      </c>
       <c r="CX104" s="7"/>
       <c r="CY104" s="7"/>
       <c r="CZ104" s="7"/>
       <c r="DA104" s="7"/>
       <c r="DB104" s="7"/>
       <c r="DC104" s="7"/>
       <c r="DD104" s="7"/>
       <c r="DE104" s="7"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="B106" s="31"/>
-[...3 lines deleted...]
-      <c r="F106" s="31"/>
+      <c r="B106" s="34"/>
+      <c r="C106" s="34"/>
+      <c r="D106" s="34"/>
+      <c r="E106" s="34"/>
+      <c r="F106" s="34"/>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106" s="15"/>
       <c r="Z106" s="15"/>
-      <c r="BJ106" s="30" t="s">
+      <c r="BJ106" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="BK106" s="30"/>
-[...21 lines deleted...]
-      <c r="CG106" s="30"/>
+      <c r="BK106" s="33"/>
+      <c r="BL106" s="33"/>
+      <c r="BM106" s="33"/>
+      <c r="BN106" s="33"/>
+      <c r="BO106" s="33"/>
+      <c r="BP106" s="33"/>
+      <c r="BQ106" s="33"/>
+      <c r="BR106" s="33"/>
+      <c r="BS106" s="33"/>
+      <c r="BT106" s="33"/>
+      <c r="BU106" s="33"/>
+      <c r="BV106" s="33"/>
+      <c r="BW106" s="33"/>
+      <c r="BX106" s="33"/>
+      <c r="BY106" s="33"/>
+      <c r="BZ106" s="33"/>
+      <c r="CA106" s="33"/>
+      <c r="CB106" s="33"/>
+      <c r="CC106" s="33"/>
+      <c r="CD106" s="33"/>
+      <c r="CE106" s="33"/>
+      <c r="CF106" s="33"/>
+      <c r="CG106" s="33"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ107" s="30"/>
-[...22 lines deleted...]
-      <c r="CG107" s="30"/>
+      <c r="BJ107" s="33"/>
+      <c r="BK107" s="33"/>
+      <c r="BL107" s="33"/>
+      <c r="BM107" s="33"/>
+      <c r="BN107" s="33"/>
+      <c r="BO107" s="33"/>
+      <c r="BP107" s="33"/>
+      <c r="BQ107" s="33"/>
+      <c r="BR107" s="33"/>
+      <c r="BS107" s="33"/>
+      <c r="BT107" s="33"/>
+      <c r="BU107" s="33"/>
+      <c r="BV107" s="33"/>
+      <c r="BW107" s="33"/>
+      <c r="BX107" s="33"/>
+      <c r="BY107" s="33"/>
+      <c r="BZ107" s="33"/>
+      <c r="CA107" s="33"/>
+      <c r="CB107" s="33"/>
+      <c r="CC107" s="33"/>
+      <c r="CD107" s="33"/>
+      <c r="CE107" s="33"/>
+      <c r="CF107" s="33"/>
+      <c r="CG107" s="33"/>
     </row>
     <row r="108" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ108" s="30" t="s">
+      <c r="BJ108" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="BK108" s="30"/>
-[...21 lines deleted...]
-      <c r="CG108" s="30"/>
+      <c r="BK108" s="33"/>
+      <c r="BL108" s="33"/>
+      <c r="BM108" s="33"/>
+      <c r="BN108" s="33"/>
+      <c r="BO108" s="33"/>
+      <c r="BP108" s="33"/>
+      <c r="BQ108" s="33"/>
+      <c r="BR108" s="33"/>
+      <c r="BS108" s="33"/>
+      <c r="BT108" s="33"/>
+      <c r="BU108" s="33"/>
+      <c r="BV108" s="33"/>
+      <c r="BW108" s="33"/>
+      <c r="BX108" s="33"/>
+      <c r="BY108" s="33"/>
+      <c r="BZ108" s="33"/>
+      <c r="CA108" s="33"/>
+      <c r="CB108" s="33"/>
+      <c r="CC108" s="33"/>
+      <c r="CD108" s="33"/>
+      <c r="CE108" s="33"/>
+      <c r="CF108" s="33"/>
+      <c r="CG108" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="87">
-    <mergeCell ref="CD3:CG3"/>
-[...35 lines deleted...]
-    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="CH2:DE2"/>
+    <mergeCell ref="CT56:DE56"/>
+    <mergeCell ref="DB81:DE81"/>
+    <mergeCell ref="CT82:DE82"/>
+    <mergeCell ref="CG54:DE54"/>
+    <mergeCell ref="CH80:DE80"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB55:DE55"/>
+    <mergeCell ref="CH28:DE28"/>
+    <mergeCell ref="CH56:CS56"/>
+    <mergeCell ref="CP81:CS81"/>
+    <mergeCell ref="CH82:CS82"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP55:CS55"/>
+    <mergeCell ref="CD55:CG55"/>
+    <mergeCell ref="BR55:BU55"/>
+    <mergeCell ref="BJ106:CG107"/>
+    <mergeCell ref="BJ108:CG108"/>
+    <mergeCell ref="B106:F106"/>
+    <mergeCell ref="W81:Y81"/>
+    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="BR81:BU81"/>
+    <mergeCell ref="BJ82:BU82"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CD81:CG81"/>
+    <mergeCell ref="BV82:CG82"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="N56:Y56"/>
     <mergeCell ref="AT81:AW81"/>
     <mergeCell ref="B28:BI28"/>
     <mergeCell ref="B54:BI54"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="BF81:BI81"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BF29:BI29"/>
     <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="BF55:BI55"/>
     <mergeCell ref="AX56:BI56"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="W3:Y3"/>
-    <mergeCell ref="BR55:BU55"/>
-[...32 lines deleted...]
-    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AH55:AK55"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="B80:BI80"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AX82:BI82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AT55:AW55"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AH81:AK81"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>