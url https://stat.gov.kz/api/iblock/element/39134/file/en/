--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="13785" yWindow="-15" windowWidth="15090" windowHeight="12825" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодом" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -204,57 +204,57 @@
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>2023 year*</t>
   </si>
   <si>
-    <t>2025 year</t>
+    <t>2026 year</t>
   </si>
   <si>
-    <t>*Data for 2024 are recalculated by updated annual data</t>
+    <t>2025 year*</t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t>*Data for 2025 are recalculated by updated annual data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -847,52 +847,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EO108"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CW84" sqref="CW84:CW104"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BJ108" sqref="BJ108:CG108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="3"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="10" style="3" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3"/>
     <col min="19" max="19" width="10.28515625" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="3" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="3" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3"/>
     <col min="31" max="31" width="11" style="3" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="3" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="3" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="3" customWidth="1"/>
@@ -1204,65 +1204,65 @@
       <c r="BL4" s="27"/>
       <c r="BM4" s="27"/>
       <c r="BN4" s="27"/>
       <c r="BO4" s="27"/>
       <c r="BP4" s="27"/>
       <c r="BQ4" s="27"/>
       <c r="BR4" s="27"/>
       <c r="BS4" s="27"/>
       <c r="BT4" s="27"/>
       <c r="BU4" s="28"/>
       <c r="BV4" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BW4" s="27"/>
       <c r="BX4" s="27"/>
       <c r="BY4" s="27"/>
       <c r="BZ4" s="27"/>
       <c r="CA4" s="27"/>
       <c r="CB4" s="27"/>
       <c r="CC4" s="27"/>
       <c r="CD4" s="27"/>
       <c r="CE4" s="27"/>
       <c r="CF4" s="27"/>
       <c r="CG4" s="28"/>
       <c r="CH4" s="26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI4" s="27"/>
       <c r="CJ4" s="27"/>
       <c r="CK4" s="27"/>
       <c r="CL4" s="27"/>
       <c r="CM4" s="27"/>
       <c r="CN4" s="27"/>
       <c r="CO4" s="27"/>
       <c r="CP4" s="27"/>
       <c r="CQ4" s="27"/>
       <c r="CR4" s="27"/>
       <c r="CS4" s="28"/>
       <c r="CT4" s="26" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="CU4" s="27"/>
       <c r="CV4" s="27"/>
       <c r="CW4" s="27"/>
       <c r="CX4" s="27"/>
       <c r="CY4" s="27"/>
       <c r="CZ4" s="27"/>
       <c r="DA4" s="27"/>
       <c r="DB4" s="27"/>
       <c r="DC4" s="27"/>
       <c r="DD4" s="27"/>
       <c r="DE4" s="28"/>
     </row>
     <row r="5" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="30"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="10" t="s">
@@ -1520,51 +1520,51 @@
       <c r="CK5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="CL5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="CM5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="CN5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="CO5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="CP5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CQ5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="CR5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="CS5" s="11" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="CT5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="CU5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="CV5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="CW5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="CX5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="CY5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="CZ5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="DA5" s="10" t="s">
         <v>8</v>
       </c>
@@ -1816,98 +1816,100 @@
       <c r="BZ6" s="12">
         <v>1171292.2296087826</v>
       </c>
       <c r="CA6" s="13">
         <v>1595774.6491519082</v>
       </c>
       <c r="CB6" s="13">
         <v>2195662.7376263556</v>
       </c>
       <c r="CC6" s="13">
         <v>3205679.4275185708</v>
       </c>
       <c r="CD6" s="1">
         <v>5670243.6585358186</v>
       </c>
       <c r="CE6" s="1">
         <v>7154247.2682926962</v>
       </c>
       <c r="CF6" s="1">
         <v>7939521.2854795391</v>
       </c>
       <c r="CG6" s="1">
         <v>8363597.3604941862</v>
       </c>
       <c r="CH6" s="1">
-        <v>215682.4150509485</v>
+        <v>226724.56055156799</v>
       </c>
       <c r="CI6" s="1">
-        <v>434119.7219590983</v>
+        <v>454961.77547925687</v>
       </c>
       <c r="CJ6" s="1">
-        <v>723599.22046432656</v>
+        <v>756165.5552992688</v>
       </c>
       <c r="CK6" s="1">
-        <v>1003998.4546265864</v>
+        <v>1046740.342293516</v>
       </c>
       <c r="CL6" s="12">
-        <v>1312489.1379214237</v>
+        <v>1372958.5038661568</v>
       </c>
       <c r="CM6" s="13">
-        <v>1792102.694998235</v>
+        <v>1852505.7378364839</v>
       </c>
       <c r="CN6" s="13">
-        <v>2442732.2068920946</v>
+        <v>2492952.3503304301</v>
       </c>
       <c r="CO6" s="13">
-        <v>3555303.5177566991</v>
+        <v>3633633.916398677</v>
       </c>
       <c r="CP6" s="1">
-        <v>6402799.3096883409</v>
+        <v>6500432.1449912451</v>
       </c>
       <c r="CQ6" s="1">
-        <v>8110575.0980154974</v>
+        <v>8121580.9744804883</v>
       </c>
       <c r="CR6" s="1">
-        <v>9198759.8146939129</v>
+        <v>9278562.8140782937</v>
       </c>
       <c r="CS6" s="1">
-        <v>9818275.5005043857</v>
+        <v>9771522.2410008982</v>
       </c>
       <c r="CT6" s="1">
         <v>259537.41645133332</v>
       </c>
       <c r="CU6" s="1">
         <v>535274.99975708791</v>
       </c>
       <c r="CV6" s="1">
         <v>898695.0585833498</v>
       </c>
       <c r="CW6" s="1">
         <v>1251245.2252336636</v>
       </c>
-      <c r="CX6" s="12"/>
+      <c r="CX6" s="12">
+        <v>1631677.4440092372</v>
+      </c>
       <c r="CY6" s="13"/>
       <c r="CZ6" s="13"/>
       <c r="DA6" s="13"/>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1"/>
       <c r="DE6" s="1"/>
     </row>
     <row r="7" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="18" t="s">
@@ -2129,98 +2131,100 @@
       <c r="BZ7" s="7">
         <v>70478.830267879777</v>
       </c>
       <c r="CA7" s="21">
         <v>102061.47250341589</v>
       </c>
       <c r="CB7" s="7">
         <v>142092.91969601702</v>
       </c>
       <c r="CC7" s="7">
         <v>191927.68353009541</v>
       </c>
       <c r="CD7" s="7">
         <v>286710.89799432573</v>
       </c>
       <c r="CE7" s="7">
         <v>346495.76450712985</v>
       </c>
       <c r="CF7" s="2">
         <v>426794.41029920615</v>
       </c>
       <c r="CG7" s="7">
         <v>464039.96687583299</v>
       </c>
       <c r="CH7" s="7">
-        <v>8778.1697516937165</v>
+        <v>10695.046440086677</v>
       </c>
       <c r="CI7" s="7">
-        <v>20355.243020771144</v>
-[...8 lines deleted...]
-        <v>79768.331903099839</v>
+        <v>24574.836992671124</v>
+      </c>
+      <c r="CJ7" s="24">
+        <v>43932.034350990405</v>
+      </c>
+      <c r="CK7" s="24">
+        <v>65718.032299383922</v>
+      </c>
+      <c r="CL7" s="24">
+        <v>90321.685664947974</v>
       </c>
       <c r="CM7" s="21">
-        <v>118728.16010523685</v>
+        <v>132104.42436108476</v>
       </c>
       <c r="CN7" s="21">
-        <v>165215.33279097494</v>
+        <v>178448.17918952252</v>
       </c>
       <c r="CO7" s="21">
-        <v>221355.31457855698</v>
-[...2 lines deleted...]
-        <v>340106.22190110583</v>
+        <v>230701.91402363969</v>
+      </c>
+      <c r="CP7" s="2">
+        <v>343776.0386429989</v>
       </c>
       <c r="CQ7" s="2">
-        <v>405002.95356780366</v>
+        <v>409927.07946780452</v>
       </c>
       <c r="CR7" s="2">
-        <v>515886.14930611156</v>
-[...2 lines deleted...]
-        <v>584692.66552237771</v>
+        <v>520347.21498274885</v>
+      </c>
+      <c r="CS7" s="2">
+        <v>572207.78096108313</v>
       </c>
       <c r="CT7" s="7">
         <v>12104.167185066426</v>
       </c>
       <c r="CU7" s="7">
         <v>28333.658770851427</v>
       </c>
       <c r="CV7" s="24">
         <v>50963.765266947979</v>
       </c>
       <c r="CW7" s="7">
         <v>77350.632364348494</v>
       </c>
-      <c r="CX7" s="7"/>
+      <c r="CX7" s="7">
+        <v>107130.79523143817</v>
+      </c>
       <c r="CY7" s="21"/>
       <c r="CZ7" s="21"/>
       <c r="DA7" s="21"/>
       <c r="DB7" s="7"/>
       <c r="DC7" s="2"/>
       <c r="DD7" s="2"/>
       <c r="DE7" s="7"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2">
         <v>8700.9655365574399</v>
       </c>
       <c r="C8" s="2">
         <v>17224.175908224461</v>
       </c>
       <c r="D8" s="2">
         <v>27715.673349938133</v>
       </c>
       <c r="E8" s="2">
         <v>39491.203301140864</v>
       </c>
       <c r="F8" s="2">
@@ -2442,98 +2446,100 @@
       <c r="BZ8" s="7">
         <v>117086.62128565134</v>
       </c>
       <c r="CA8" s="9">
         <v>149449.81031321432</v>
       </c>
       <c r="CB8" s="7">
         <v>186467.6627919256</v>
       </c>
       <c r="CC8" s="7">
         <v>291872.44723752519</v>
       </c>
       <c r="CD8" s="7">
         <v>690980.48238440417</v>
       </c>
       <c r="CE8" s="7">
         <v>883836.13860487367</v>
       </c>
       <c r="CF8" s="7">
         <v>950293.02895661804</v>
       </c>
       <c r="CG8" s="7">
         <v>976150.08402419765</v>
       </c>
       <c r="CH8" s="7">
-        <v>21070.675484983454</v>
+        <v>23437.275754987761</v>
       </c>
       <c r="CI8" s="7">
-        <v>45081.580973105389</v>
+        <v>49458.260754640491</v>
       </c>
       <c r="CJ8" s="7">
-        <v>73017.16351376941</v>
+        <v>79786.87126215997</v>
       </c>
       <c r="CK8" s="7">
-        <v>101149.74396370332</v>
-[...2 lines deleted...]
-        <v>129244.72395419102</v>
+        <v>110601.26098932374</v>
+      </c>
+      <c r="CL8" s="8">
+        <v>141257.44569476481</v>
       </c>
       <c r="CM8" s="9">
-        <v>160578.41025646846</v>
+        <v>175755.9402930137</v>
       </c>
       <c r="CN8" s="9">
-        <v>198852.27020724883</v>
+        <v>212186.58764087575</v>
       </c>
       <c r="CO8" s="9">
-        <v>316791.83444435243</v>
+        <v>365116.31576087349</v>
       </c>
       <c r="CP8" s="7">
-        <v>770410.62149895984</v>
+        <v>801025.56411370984</v>
       </c>
       <c r="CQ8" s="7">
-        <v>1012582.5161660693</v>
+        <v>1013292.2185800921</v>
       </c>
       <c r="CR8" s="7">
-        <v>1140286.3795199699</v>
+        <v>1140812.5357207386</v>
       </c>
       <c r="CS8" s="7">
-        <v>1194222.0882763148</v>
+        <v>1174911.6911291354</v>
       </c>
       <c r="CT8" s="7">
         <v>29469.714405250052</v>
       </c>
       <c r="CU8" s="7">
         <v>60365.798745003609</v>
       </c>
       <c r="CV8" s="7">
         <v>98172.944919477843</v>
       </c>
       <c r="CW8" s="7">
         <v>136963.77963707308</v>
       </c>
-      <c r="CX8" s="7"/>
+      <c r="CX8" s="7">
+        <v>176419.9873574269</v>
+      </c>
       <c r="CY8" s="9"/>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="7"/>
       <c r="DC8" s="7"/>
       <c r="DD8" s="7"/>
       <c r="DE8" s="7"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2">
         <v>7840.5553219245776</v>
       </c>
       <c r="C9" s="2">
         <v>16274.128602053584</v>
       </c>
       <c r="D9" s="2">
         <v>30575.186649708125</v>
       </c>
       <c r="E9" s="2">
         <v>42019.018276348004</v>
       </c>
       <c r="F9" s="2">
@@ -2755,98 +2761,100 @@
       <c r="BZ9" s="7">
         <v>73551.40740102675</v>
       </c>
       <c r="CA9" s="9">
         <v>99993.546434939664</v>
       </c>
       <c r="CB9" s="7">
         <v>143477.07368028234</v>
       </c>
       <c r="CC9" s="7">
         <v>194514.02982303099</v>
       </c>
       <c r="CD9" s="7">
         <v>269460.74082664336</v>
       </c>
       <c r="CE9" s="7">
         <v>321504.21983776806</v>
       </c>
       <c r="CF9" s="7">
         <v>345709.79048050614</v>
       </c>
       <c r="CG9" s="7">
         <v>371466.78112880705</v>
       </c>
       <c r="CH9" s="7">
-        <v>10838.224144759064</v>
+        <v>11682.120989869371</v>
       </c>
       <c r="CI9" s="7">
-        <v>22247.928626045043</v>
+        <v>23846.221763836958</v>
       </c>
       <c r="CJ9" s="7">
-        <v>43509.043454003266</v>
+        <v>45464.098699818875</v>
       </c>
       <c r="CK9" s="7">
-        <v>61407.446059469614</v>
-[...2 lines deleted...]
-        <v>78921.922603725456</v>
+        <v>63764.332778130629</v>
+      </c>
+      <c r="CL9" s="8">
+        <v>82479.954212354918</v>
       </c>
       <c r="CM9" s="9">
-        <v>107342.88866980068</v>
+        <v>111083.44319538689</v>
       </c>
       <c r="CN9" s="9">
-        <v>153429.01712222197</v>
+        <v>159287.7582204123</v>
       </c>
       <c r="CO9" s="9">
-        <v>210720.79375747161</v>
+        <v>218762.40507293079</v>
       </c>
       <c r="CP9" s="7">
-        <v>296786.02383384469</v>
+        <v>305448.12419855129</v>
       </c>
       <c r="CQ9" s="7">
-        <v>352539.41247181979</v>
+        <v>359595.27446918224</v>
       </c>
       <c r="CR9" s="7">
-        <v>383104.8864333735</v>
+        <v>387255.88524239365</v>
       </c>
       <c r="CS9" s="7">
-        <v>412041.3118453956</v>
+        <v>415396.14912071225</v>
       </c>
       <c r="CT9" s="7">
         <v>12673.324962121482</v>
       </c>
       <c r="CU9" s="7">
         <v>26600.298396649217</v>
       </c>
       <c r="CV9" s="7">
         <v>52290.715145374859</v>
       </c>
       <c r="CW9" s="7">
         <v>72850.582840870295</v>
       </c>
-      <c r="CX9" s="7"/>
+      <c r="CX9" s="7">
+        <v>93336.50350964503</v>
+      </c>
       <c r="CY9" s="9"/>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="7"/>
       <c r="DC9" s="7"/>
       <c r="DD9" s="7"/>
       <c r="DE9" s="7"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="2">
         <v>20787.914912910335</v>
       </c>
       <c r="C10" s="2">
         <v>38328.915403374267</v>
       </c>
       <c r="D10" s="2">
         <v>73952.133820169838</v>
       </c>
       <c r="E10" s="2">
         <v>96458.032957600211</v>
       </c>
       <c r="F10" s="2">
@@ -3068,98 +3076,100 @@
       <c r="BZ10" s="7">
         <v>145312.84516065835</v>
       </c>
       <c r="CA10" s="9">
         <v>195229.42133922962</v>
       </c>
       <c r="CB10" s="7">
         <v>252836.65298161865</v>
       </c>
       <c r="CC10" s="7">
         <v>337793.11553903797</v>
       </c>
       <c r="CD10" s="7">
         <v>483129.16477580671</v>
       </c>
       <c r="CE10" s="7">
         <v>573064.5760632914</v>
       </c>
       <c r="CF10" s="7">
         <v>630032.35615648993</v>
       </c>
       <c r="CG10" s="7">
         <v>682277.41812405235</v>
       </c>
       <c r="CH10" s="7">
-        <v>27870.880021881861</v>
+        <v>30089.716411030888</v>
       </c>
       <c r="CI10" s="7">
-        <v>52689.396674143223</v>
+        <v>57321.680895531004</v>
       </c>
       <c r="CJ10" s="7">
-        <v>97377.665494164321</v>
+        <v>105710.98128675425</v>
       </c>
       <c r="CK10" s="7">
-        <v>127592.98483819891</v>
-[...2 lines deleted...]
-        <v>162401.95629522804</v>
+        <v>137671.54162490141</v>
+      </c>
+      <c r="CL10" s="8">
+        <v>173487.867936467</v>
       </c>
       <c r="CM10" s="9">
-        <v>224248.05762302649</v>
+        <v>233680.93856754305</v>
       </c>
       <c r="CN10" s="9">
-        <v>288084.59969144856</v>
+        <v>299816.74156662344</v>
       </c>
       <c r="CO10" s="9">
-        <v>385398.76572413929</v>
+        <v>393092.88283324247</v>
       </c>
       <c r="CP10" s="7">
-        <v>540339.37351829256</v>
+        <v>563623.98388586973</v>
       </c>
       <c r="CQ10" s="7">
-        <v>649086.74723501317</v>
+        <v>675760.22797162028</v>
       </c>
       <c r="CR10" s="7">
-        <v>726345.35588205443</v>
+        <v>746942.30319351121</v>
       </c>
       <c r="CS10" s="7">
-        <v>798381.65180002514</v>
+        <v>808461.53286776785</v>
       </c>
       <c r="CT10" s="7">
         <v>31930.345811066021</v>
       </c>
       <c r="CU10" s="7">
         <v>65281.84920811998</v>
       </c>
       <c r="CV10" s="7">
         <v>123611.05330994519</v>
       </c>
       <c r="CW10" s="7">
         <v>159771.49962104601</v>
       </c>
-      <c r="CX10" s="7"/>
+      <c r="CX10" s="7">
+        <v>200310.00965498065</v>
+      </c>
       <c r="CY10" s="9"/>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="7"/>
       <c r="DC10" s="7"/>
       <c r="DD10" s="7"/>
       <c r="DE10" s="7"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>2371.2900010054163</v>
       </c>
       <c r="C11" s="2">
         <v>4728.5236321735247</v>
       </c>
       <c r="D11" s="2">
         <v>7764.2398342335382</v>
       </c>
       <c r="E11" s="2">
         <v>10842.937991668365</v>
       </c>
       <c r="F11" s="2">
@@ -3381,98 +3391,100 @@
       <c r="BZ11" s="7">
         <v>24727.19635582644</v>
       </c>
       <c r="CA11" s="9">
         <v>32628.06075486838</v>
       </c>
       <c r="CB11" s="7">
         <v>44522.353806866064</v>
       </c>
       <c r="CC11" s="7">
         <v>58305.212449890205</v>
       </c>
       <c r="CD11" s="7">
         <v>87979.231390730274</v>
       </c>
       <c r="CE11" s="7">
         <v>104804.79522305544</v>
       </c>
       <c r="CF11" s="7">
         <v>112915.94978672873</v>
       </c>
       <c r="CG11" s="7">
         <v>124368.33764776608</v>
       </c>
       <c r="CH11" s="7">
-        <v>4064.6075557407648</v>
+        <v>4250.9130818349186</v>
       </c>
       <c r="CI11" s="7">
-        <v>9388.5000215803775</v>
+        <v>9437.3300554818052</v>
       </c>
       <c r="CJ11" s="7">
-        <v>15607.16966943361</v>
+        <v>15113.883644245929</v>
       </c>
       <c r="CK11" s="7">
-        <v>21308.380849440331</v>
-[...2 lines deleted...]
-        <v>28918.181569180968</v>
+        <v>20345.304693600301</v>
+      </c>
+      <c r="CL11" s="8">
+        <v>27642.663105741995</v>
       </c>
       <c r="CM11" s="9">
-        <v>39033.688127164234</v>
+        <v>36343.681800138693</v>
       </c>
       <c r="CN11" s="9">
-        <v>51173.203306866082</v>
+        <v>48802.710425551719</v>
       </c>
       <c r="CO11" s="9">
-        <v>65465.652832985797</v>
+        <v>63433.549611863637</v>
       </c>
       <c r="CP11" s="7">
-        <v>97281.690553992274</v>
+        <v>100050.10529552889</v>
       </c>
       <c r="CQ11" s="7">
-        <v>116807.41135599324</v>
+        <v>118567.66348844182</v>
       </c>
       <c r="CR11" s="7">
-        <v>125298.88469694562</v>
+        <v>126092.48176743396</v>
       </c>
       <c r="CS11" s="7">
-        <v>138114.10179880695</v>
+        <v>137866.72882828271</v>
       </c>
       <c r="CT11" s="7">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU11" s="7">
         <v>11476.223063721405</v>
       </c>
       <c r="CV11" s="7">
         <v>18635.462860345702</v>
       </c>
       <c r="CW11" s="7">
         <v>26057.496518696709</v>
       </c>
-      <c r="CX11" s="7"/>
+      <c r="CX11" s="7">
+        <v>35373.732507220244</v>
+      </c>
       <c r="CY11" s="9"/>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="7"/>
       <c r="DC11" s="7"/>
       <c r="DD11" s="7"/>
       <c r="DE11" s="7"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C12" s="2">
         <v>7245.8164981872214</v>
       </c>
       <c r="D12" s="2">
         <v>12732.763059377008</v>
       </c>
       <c r="E12" s="2">
         <v>19899.145121594811</v>
       </c>
       <c r="F12" s="2">
@@ -3694,98 +3706,100 @@
       <c r="BZ12" s="7">
         <v>62904.734272435744</v>
       </c>
       <c r="CA12" s="9">
         <v>90757.055349838076</v>
       </c>
       <c r="CB12" s="7">
         <v>127154.51138879091</v>
       </c>
       <c r="CC12" s="7">
         <v>166469.14812576951</v>
       </c>
       <c r="CD12" s="7">
         <v>218285.05521600269</v>
       </c>
       <c r="CE12" s="7">
         <v>252240.78876469843</v>
       </c>
       <c r="CF12" s="7">
         <v>273592.46054758184</v>
       </c>
       <c r="CG12" s="7">
         <v>293845.62821095175</v>
       </c>
       <c r="CH12" s="2">
-        <v>7106.1413798990761</v>
-[...2 lines deleted...]
-        <v>16969.680281024084</v>
+        <v>7177.3210459295033</v>
+      </c>
+      <c r="CI12" s="2">
+        <v>16814.085180658221</v>
       </c>
       <c r="CJ12" s="7">
-        <v>29732.540568303019</v>
+        <v>29580.530649931068</v>
       </c>
       <c r="CK12" s="7">
-        <v>45214.507524453307</v>
-[...2 lines deleted...]
-        <v>67564.359650913073</v>
+        <v>45143.271572040721</v>
+      </c>
+      <c r="CL12" s="8">
+        <v>67722.008532156266</v>
       </c>
       <c r="CM12" s="9">
-        <v>97750.417597146632</v>
+        <v>97731.987007483054</v>
       </c>
       <c r="CN12" s="9">
-        <v>138792.2127063091</v>
+        <v>140193.00843723887</v>
       </c>
       <c r="CO12" s="9">
-        <v>179400.85503999947</v>
+        <v>182181.09518970893</v>
       </c>
       <c r="CP12" s="7">
-        <v>240660.75467123793</v>
+        <v>244092.35760901007</v>
       </c>
       <c r="CQ12" s="7">
-        <v>280790.08325631247</v>
+        <v>281761.65408173582</v>
       </c>
       <c r="CR12" s="7">
-        <v>298738.58600626653</v>
+        <v>303456.87419379392</v>
       </c>
       <c r="CS12" s="7">
-        <v>320061.76881901943</v>
+        <v>324739.52656917972</v>
       </c>
       <c r="CT12" s="2">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU12" s="2">
         <v>22047.900666375113</v>
       </c>
       <c r="CV12" s="7">
         <v>36422.043523295171</v>
       </c>
       <c r="CW12" s="7">
         <v>55458.22326328067</v>
       </c>
-      <c r="CX12" s="7"/>
+      <c r="CX12" s="7">
+        <v>82276.994837657636</v>
+      </c>
       <c r="CY12" s="9"/>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="7"/>
       <c r="DC12" s="7"/>
       <c r="DD12" s="7"/>
       <c r="DE12" s="7"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C13" s="2">
         <v>13410.740379233201</v>
       </c>
       <c r="D13" s="2">
         <v>20863.893530229725</v>
       </c>
       <c r="E13" s="2">
         <v>29259.948047663322</v>
       </c>
       <c r="F13" s="2">
@@ -4007,98 +4021,100 @@
       <c r="BZ13" s="7">
         <v>65412.309248750928</v>
       </c>
       <c r="CA13" s="9">
         <v>90841.344597908348</v>
       </c>
       <c r="CB13" s="7">
         <v>140413.98410310657</v>
       </c>
       <c r="CC13" s="7">
         <v>202481.5422702865</v>
       </c>
       <c r="CD13" s="7">
         <v>339726.78639735142</v>
       </c>
       <c r="CE13" s="7">
         <v>418599.50560858473</v>
       </c>
       <c r="CF13" s="7">
         <v>448101.20876823284</v>
       </c>
       <c r="CG13" s="7">
         <v>476172.21676464705</v>
       </c>
       <c r="CH13" s="2">
-        <v>12345.054945252714</v>
-[...2 lines deleted...]
-        <v>24920.21989870214</v>
+        <v>12659.025437508137</v>
+      </c>
+      <c r="CI13" s="2">
+        <v>25089.586240534321</v>
       </c>
       <c r="CJ13" s="7">
-        <v>38699.118589068239</v>
+        <v>39312.58097433488</v>
       </c>
       <c r="CK13" s="7">
-        <v>53677.001502627631</v>
-[...2 lines deleted...]
-        <v>70573.985040736065</v>
+        <v>54989.128273994706</v>
+      </c>
+      <c r="CL13" s="8">
+        <v>72829.525541248062</v>
       </c>
       <c r="CM13" s="9">
-        <v>100300.29386749133</v>
+        <v>103685.62323828216</v>
       </c>
       <c r="CN13" s="9">
-        <v>151197.56877606048</v>
+        <v>151686.11386035205</v>
       </c>
       <c r="CO13" s="9">
-        <v>216084.91425545028</v>
+        <v>213307.99101350689</v>
       </c>
       <c r="CP13" s="7">
-        <v>365120.32821694989</v>
+        <v>388211.81231396005</v>
       </c>
       <c r="CQ13" s="7">
-        <v>460909.05838935892</v>
+        <v>476421.04721570958</v>
       </c>
       <c r="CR13" s="7">
-        <v>488021.4462412165</v>
+        <v>501347.87749958888</v>
       </c>
       <c r="CS13" s="7">
-        <v>517618.84887911059</v>
+        <v>534249.14725309715</v>
       </c>
       <c r="CT13" s="2">
         <v>13671.955163542962</v>
       </c>
       <c r="CU13" s="2">
         <v>29035.06106747609</v>
       </c>
       <c r="CV13" s="7">
         <v>46285.28501931818</v>
       </c>
       <c r="CW13" s="7">
         <v>65919.4051749645</v>
       </c>
-      <c r="CX13" s="7"/>
+      <c r="CX13" s="7">
+        <v>86705.137688268966</v>
+      </c>
       <c r="CY13" s="9"/>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="7"/>
       <c r="DC13" s="7"/>
       <c r="DD13" s="7"/>
       <c r="DE13" s="7"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="18" t="s">
@@ -4320,98 +4336,100 @@
       <c r="BZ14" s="7">
         <v>54666.412232078692</v>
       </c>
       <c r="CA14" s="9">
         <v>81207.33470737451</v>
       </c>
       <c r="CB14" s="7">
         <v>114349.57107039937</v>
       </c>
       <c r="CC14" s="7">
         <v>172654.26006475161</v>
       </c>
       <c r="CD14" s="7">
         <v>297236.64707232645</v>
       </c>
       <c r="CE14" s="7">
         <v>366420.05158336565</v>
       </c>
       <c r="CF14" s="7">
         <v>412485.56575255393</v>
       </c>
       <c r="CG14" s="7">
         <v>437205.01244885457</v>
       </c>
       <c r="CH14" s="7">
-        <v>9641.1506389745537</v>
+        <v>9090.5375305842281</v>
       </c>
       <c r="CI14" s="7">
-        <v>17693.778773794616</v>
-[...8 lines deleted...]
-        <v>60524.271605696558</v>
+        <v>16727.663091856626</v>
+      </c>
+      <c r="CJ14" s="24">
+        <v>35356.575412620427</v>
+      </c>
+      <c r="CK14" s="24">
+        <v>46798.711818351716</v>
+      </c>
+      <c r="CL14" s="24">
+        <v>59924.440503874495</v>
       </c>
       <c r="CM14" s="9">
-        <v>90770.046195828341</v>
+        <v>89064.581869821006</v>
       </c>
       <c r="CN14" s="9">
-        <v>126365.59670684554</v>
+        <v>124392.81031279331</v>
       </c>
       <c r="CO14" s="9">
-        <v>187584.14393954186</v>
+        <v>191651.47205805976</v>
       </c>
       <c r="CP14" s="7">
-        <v>324718.08577758318</v>
+        <v>330196.12032791012</v>
       </c>
       <c r="CQ14" s="7">
-        <v>404342.4302958094</v>
+        <v>402935.73460023734</v>
       </c>
       <c r="CR14" s="7">
-        <v>452445.44025876652</v>
+        <v>451605.86258735287</v>
       </c>
       <c r="CS14" s="7">
-        <v>484065.45533957653</v>
+        <v>480274.25486741582</v>
       </c>
       <c r="CT14" s="7">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU14" s="7">
         <v>18988.478032022795</v>
       </c>
       <c r="CV14" s="24">
         <v>44256.318231685233</v>
       </c>
       <c r="CW14" s="7">
         <v>56592.369299102669</v>
       </c>
-      <c r="CX14" s="7"/>
+      <c r="CX14" s="7">
+        <v>71800.3029974534</v>
+      </c>
       <c r="CY14" s="9"/>
       <c r="CZ14" s="9"/>
       <c r="DA14" s="9"/>
       <c r="DB14" s="7"/>
       <c r="DC14" s="7"/>
       <c r="DD14" s="7"/>
       <c r="DE14" s="7"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C15" s="2">
         <v>14492.744626087657</v>
       </c>
       <c r="D15" s="2">
         <v>25861.335646116073</v>
       </c>
       <c r="E15" s="2">
         <v>35167.764752092393</v>
       </c>
       <c r="F15" s="2">
@@ -4633,98 +4651,100 @@
       <c r="BZ15" s="7">
         <v>61127.321697660795</v>
       </c>
       <c r="CA15" s="9">
         <v>89955.926935415206</v>
       </c>
       <c r="CB15" s="7">
         <v>135534.80823119078</v>
       </c>
       <c r="CC15" s="7">
         <v>197656.43676124795</v>
       </c>
       <c r="CD15" s="7">
         <v>341722.39598319726</v>
       </c>
       <c r="CE15" s="7">
         <v>426413.18051475694</v>
       </c>
       <c r="CF15" s="7">
         <v>449068.9398061274</v>
       </c>
       <c r="CG15" s="7">
         <v>477731.7249706912</v>
       </c>
       <c r="CH15" s="7">
-        <v>10540.59806662741</v>
+        <v>10307.4386645059</v>
       </c>
       <c r="CI15" s="7">
-        <v>19741.322254027138</v>
+        <v>19680.316469949037</v>
       </c>
       <c r="CJ15" s="7">
-        <v>34598.119446777913</v>
+        <v>35063.02462341504</v>
       </c>
       <c r="CK15" s="7">
-        <v>47493.346946923601</v>
-[...2 lines deleted...]
-        <v>64873.394137183874</v>
+        <v>49644.061402187021</v>
+      </c>
+      <c r="CL15" s="8">
+        <v>68779.756475862683</v>
       </c>
       <c r="CM15" s="9">
-        <v>102147.91712493477</v>
+        <v>102920.52555037677</v>
       </c>
       <c r="CN15" s="9">
-        <v>148641.1801749646</v>
+        <v>144843.50069427374</v>
       </c>
       <c r="CO15" s="9">
-        <v>219192.50618473324</v>
+        <v>209950.46691379294</v>
       </c>
       <c r="CP15" s="7">
-        <v>374410.48200013861</v>
+        <v>376955.93217634986</v>
       </c>
       <c r="CQ15" s="7">
-        <v>454145.60407661676</v>
+        <v>452369.63198525732</v>
       </c>
       <c r="CR15" s="7">
-        <v>493298.26958588348</v>
+        <v>485579.23712091264</v>
       </c>
       <c r="CS15" s="7">
-        <v>531929.75894683448</v>
+        <v>520511.92079711187</v>
       </c>
       <c r="CT15" s="7">
         <v>11991.295060006834</v>
       </c>
       <c r="CU15" s="7">
         <v>22757.420845716151</v>
       </c>
       <c r="CV15" s="7">
         <v>40516.469008491091</v>
       </c>
       <c r="CW15" s="7">
         <v>55360.43783426247</v>
       </c>
-      <c r="CX15" s="7"/>
+      <c r="CX15" s="7">
+        <v>77517.838320050389</v>
+      </c>
       <c r="CY15" s="9"/>
       <c r="CZ15" s="9"/>
       <c r="DA15" s="9"/>
       <c r="DB15" s="7"/>
       <c r="DC15" s="7"/>
       <c r="DD15" s="7"/>
       <c r="DE15" s="7"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C16" s="2">
         <v>16975.636729423641</v>
       </c>
       <c r="D16" s="2">
         <v>25004.327746992574</v>
       </c>
       <c r="E16" s="2">
         <v>37097.736596891125</v>
       </c>
       <c r="F16" s="2">
@@ -4946,98 +4966,100 @@
       <c r="BZ16" s="7">
         <v>63612.584489751462</v>
       </c>
       <c r="CA16" s="9">
         <v>91225.438049986711</v>
       </c>
       <c r="CB16" s="7">
         <v>115611.98897343613</v>
       </c>
       <c r="CC16" s="7">
         <v>220644.30705838805</v>
       </c>
       <c r="CD16" s="7">
         <v>454109.22686116077</v>
       </c>
       <c r="CE16" s="7">
         <v>662369.34821974719</v>
       </c>
       <c r="CF16" s="7">
         <v>745026.79055499262</v>
       </c>
       <c r="CG16" s="7">
         <v>754940.71674303839</v>
       </c>
       <c r="CH16" s="7">
-        <v>10171.457792360627</v>
+        <v>12593.737256541375</v>
       </c>
       <c r="CI16" s="7">
-        <v>22521.03044562431</v>
+        <v>26503.604194979154</v>
       </c>
       <c r="CJ16" s="7">
-        <v>34594.182801602998</v>
+        <v>39583.469719437977</v>
       </c>
       <c r="CK16" s="7">
-        <v>51930.008608822172</v>
-[...2 lines deleted...]
-        <v>70348.078955675039</v>
+        <v>57398.794304497977</v>
+      </c>
+      <c r="CL16" s="8">
+        <v>76643.248061620136</v>
       </c>
       <c r="CM16" s="9">
-        <v>97926.348415192508</v>
+        <v>105112.91425813726</v>
       </c>
       <c r="CN16" s="9">
-        <v>123655.60700353728</v>
+        <v>127142.69524127438</v>
       </c>
       <c r="CO16" s="9">
-        <v>254576.55990205205</v>
+        <v>254208.64372597967</v>
       </c>
       <c r="CP16" s="7">
-        <v>537514.29168176791</v>
+        <v>535010.79339736374</v>
       </c>
       <c r="CQ16" s="7">
-        <v>796470.9987746065</v>
+        <v>773762.62332575873</v>
       </c>
       <c r="CR16" s="7">
-        <v>924020.91183620237</v>
+        <v>909113.7922381598</v>
       </c>
       <c r="CS16" s="7">
-        <v>950798.93505087926</v>
+        <v>920959.24209724157</v>
       </c>
       <c r="CT16" s="7">
         <v>14123.35940800475</v>
       </c>
       <c r="CU16" s="7">
         <v>30248.462315366371</v>
       </c>
       <c r="CV16" s="7">
         <v>45017.380907303159</v>
       </c>
       <c r="CW16" s="7">
         <v>65607.619489459597</v>
       </c>
-      <c r="CX16" s="7"/>
+      <c r="CX16" s="7">
+        <v>86077.579220631073</v>
+      </c>
       <c r="CY16" s="9"/>
       <c r="CZ16" s="9"/>
       <c r="DA16" s="9"/>
       <c r="DB16" s="7"/>
       <c r="DC16" s="7"/>
       <c r="DD16" s="7"/>
       <c r="DE16" s="7"/>
     </row>
     <row r="17" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C17" s="2">
         <v>5766.988996459615</v>
       </c>
       <c r="D17" s="2">
         <v>8647.6330778710872</v>
       </c>
       <c r="E17" s="2">
         <v>11600.293161466261</v>
       </c>
       <c r="F17" s="2">
@@ -5259,98 +5281,100 @@
       <c r="BZ17" s="7">
         <v>23325.55550604462</v>
       </c>
       <c r="CA17" s="9">
         <v>29286.028363300829</v>
       </c>
       <c r="CB17" s="7">
         <v>43711.987061921565</v>
       </c>
       <c r="CC17" s="7">
         <v>62613.874958266009</v>
       </c>
       <c r="CD17" s="7">
         <v>163801.61320903996</v>
       </c>
       <c r="CE17" s="7">
         <v>209646.33850975567</v>
       </c>
       <c r="CF17" s="7">
         <v>216651.89869890816</v>
       </c>
       <c r="CG17" s="7">
         <v>228000.44811191867</v>
       </c>
       <c r="CH17" s="7">
-        <v>5131.3744325029238</v>
+        <v>5236.6429758358136</v>
       </c>
       <c r="CI17" s="7">
-        <v>9890.998674298733</v>
+        <v>10118.238718554163</v>
       </c>
       <c r="CJ17" s="7">
-        <v>14537.36052310285</v>
+        <v>14861.983598526891</v>
       </c>
       <c r="CK17" s="7">
-        <v>19413.08347567793</v>
-[...2 lines deleted...]
-        <v>24915.971770800352</v>
+        <v>19879.838480180166</v>
+      </c>
+      <c r="CL17" s="8">
+        <v>25098.750972186575</v>
       </c>
       <c r="CM17" s="9">
-        <v>31462.531950945759</v>
+        <v>31682.573775317614</v>
       </c>
       <c r="CN17" s="9">
-        <v>46523.334746983426</v>
+        <v>46754.141103751062</v>
       </c>
       <c r="CO17" s="9">
-        <v>66897.839733184723</v>
+        <v>66577.811354381585</v>
       </c>
       <c r="CP17" s="7">
-        <v>166442.76563965192</v>
+        <v>168078.45040702191</v>
       </c>
       <c r="CQ17" s="7">
-        <v>211520.74404479488</v>
+        <v>208608.55257315279</v>
       </c>
       <c r="CR17" s="7">
-        <v>219390.57801625985</v>
+        <v>216130.17287184871</v>
       </c>
       <c r="CS17" s="7">
-        <v>233442.00698529041</v>
+        <v>229839.95022395224</v>
       </c>
       <c r="CT17" s="7">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU17" s="7">
         <v>11390.656947582325</v>
       </c>
       <c r="CV17" s="7">
         <v>16644.669531895604</v>
       </c>
       <c r="CW17" s="7">
         <v>22090.236571220063</v>
       </c>
-      <c r="CX17" s="7"/>
+      <c r="CX17" s="7">
+        <v>27723.047680894811</v>
+      </c>
       <c r="CY17" s="9"/>
       <c r="CZ17" s="9"/>
       <c r="DA17" s="9"/>
       <c r="DB17" s="7"/>
       <c r="DC17" s="7"/>
       <c r="DD17" s="7"/>
       <c r="DE17" s="7"/>
     </row>
     <row r="18" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C18" s="2">
         <v>1742.7169008846608</v>
       </c>
       <c r="D18" s="2">
         <v>2189.3414844229665</v>
       </c>
       <c r="E18" s="2">
         <v>2895.2275701945055</v>
       </c>
       <c r="F18" s="2">
@@ -5572,98 +5596,100 @@
       <c r="BZ18" s="7">
         <v>9336.128805256034</v>
       </c>
       <c r="CA18" s="9">
         <v>12466.714946214481</v>
       </c>
       <c r="CB18" s="7">
         <v>14630.253181323122</v>
       </c>
       <c r="CC18" s="7">
         <v>17308.389457127862</v>
       </c>
       <c r="CD18" s="7">
         <v>25807.300964059898</v>
       </c>
       <c r="CE18" s="7">
         <v>29060.195235788218</v>
       </c>
       <c r="CF18" s="7">
         <v>32143.546372696488</v>
       </c>
       <c r="CG18" s="7">
         <v>37253.888163127587</v>
       </c>
       <c r="CH18" s="7">
-        <v>1544.6649716530774</v>
+        <v>1910.2221826108284</v>
       </c>
       <c r="CI18" s="7">
-        <v>4338.7215934957403</v>
+        <v>4658.3770943072113</v>
       </c>
       <c r="CJ18" s="7">
-        <v>6305.3390220900492</v>
+        <v>6680.9642246535614</v>
       </c>
       <c r="CK18" s="7">
-        <v>9438.3970819223505</v>
-[...2 lines deleted...]
-        <v>12042.186131927556</v>
+        <v>9427.3800084424802</v>
+      </c>
+      <c r="CL18" s="8">
+        <v>11551.347051664206</v>
       </c>
       <c r="CM18" s="9">
-        <v>15445.540003900875</v>
+        <v>15138.489300854162</v>
       </c>
       <c r="CN18" s="9">
-        <v>18506.477778440716</v>
+        <v>18028.805832380429</v>
       </c>
       <c r="CO18" s="9">
-        <v>21192.570771189759</v>
+        <v>20921.926226335963</v>
       </c>
       <c r="CP18" s="7">
-        <v>29217.402285700522</v>
+        <v>30134.994294593846</v>
       </c>
       <c r="CQ18" s="7">
-        <v>33022.607193797878</v>
+        <v>34511.704291477239</v>
       </c>
       <c r="CR18" s="7">
-        <v>37761.588701820605</v>
+        <v>38653.222157532378</v>
       </c>
       <c r="CS18" s="7">
-        <v>44114.847175811854</v>
+        <v>44675.526639302792</v>
       </c>
       <c r="CT18" s="7">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU18" s="7">
         <v>5456.0181561929094</v>
       </c>
       <c r="CV18" s="7">
         <v>7281.6440499824794</v>
       </c>
       <c r="CW18" s="7">
         <v>10768.599583441288</v>
       </c>
-      <c r="CX18" s="7"/>
+      <c r="CX18" s="7">
+        <v>13195.923200516039</v>
+      </c>
       <c r="CY18" s="9"/>
       <c r="CZ18" s="9"/>
       <c r="DA18" s="9"/>
       <c r="DB18" s="7"/>
       <c r="DC18" s="7"/>
       <c r="DD18" s="7"/>
       <c r="DE18" s="7"/>
     </row>
     <row r="19" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="2">
         <v>6855.275050643475</v>
       </c>
       <c r="C19" s="2">
         <v>13908.239801949963</v>
       </c>
       <c r="D19" s="2">
         <v>22184.55507757896</v>
       </c>
       <c r="E19" s="2">
         <v>30681.240941550277</v>
       </c>
       <c r="F19" s="2">
@@ -5885,98 +5911,100 @@
       <c r="BZ19" s="7">
         <v>62467.492232096047</v>
       </c>
       <c r="CA19" s="7">
         <v>84040.459997374492</v>
       </c>
       <c r="CB19" s="7">
         <v>115118.41324782807</v>
       </c>
       <c r="CC19" s="7">
         <v>158969.88114673714</v>
       </c>
       <c r="CD19" s="7">
         <v>293922.95653995092</v>
       </c>
       <c r="CE19" s="7">
         <v>387242.03599444043</v>
       </c>
       <c r="CF19" s="7">
         <v>453522.83734134736</v>
       </c>
       <c r="CG19" s="7">
         <v>475385.95482385758</v>
       </c>
       <c r="CH19" s="7">
-        <v>11535.892814880644</v>
+        <v>12157.334212460331</v>
       </c>
       <c r="CI19" s="7">
-        <v>23229.165367222897</v>
+        <v>24357.116929305237</v>
       </c>
       <c r="CJ19" s="7">
-        <v>37232.405189451914</v>
+        <v>38775.547107095132</v>
       </c>
       <c r="CK19" s="7">
-        <v>52624.066365858002</v>
+        <v>54301.886252569544</v>
       </c>
       <c r="CL19" s="7">
-        <v>68527.0687643376</v>
+        <v>70386.313778165189</v>
       </c>
       <c r="CM19" s="7">
-        <v>91640.531233931673</v>
+        <v>93109.863556235694</v>
       </c>
       <c r="CN19" s="9">
-        <v>126314.81667693384</v>
+        <v>124074.27710385577</v>
       </c>
       <c r="CO19" s="9">
-        <v>173478.01547135401</v>
+        <v>165558.43698223741</v>
       </c>
       <c r="CP19" s="7">
-        <v>329434.60863683827</v>
+        <v>344694.37255775102</v>
       </c>
       <c r="CQ19" s="7">
-        <v>427050.65678870532</v>
+        <v>441426.23928976996</v>
       </c>
       <c r="CR19" s="7">
-        <v>523203.97762774647</v>
+        <v>560399.83517652331</v>
       </c>
       <c r="CS19" s="7">
-        <v>571380.68175420165</v>
+        <v>584157.70697643887</v>
       </c>
       <c r="CT19" s="7">
         <v>13252.641775145334</v>
       </c>
       <c r="CU19" s="7">
         <v>28246.346171708123</v>
       </c>
       <c r="CV19" s="7">
         <v>45100.164633789784</v>
       </c>
       <c r="CW19" s="7">
         <v>63570.480303407967</v>
       </c>
-      <c r="CX19" s="7"/>
+      <c r="CX19" s="7">
+        <v>81795.535782319552</v>
+      </c>
       <c r="CY19" s="7"/>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="7"/>
       <c r="DC19" s="7"/>
       <c r="DD19" s="7"/>
       <c r="DE19" s="7"/>
     </row>
     <row r="20" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="2">
         <v>8957.8491000425875</v>
       </c>
       <c r="C20" s="2">
         <v>15945.508133716143</v>
       </c>
       <c r="D20" s="2">
         <v>22807.572992411384</v>
       </c>
       <c r="E20" s="2">
         <v>34561.027930583208</v>
       </c>
       <c r="F20" s="2">
@@ -6198,98 +6226,100 @@
       <c r="BZ20" s="7">
         <v>66587.096013263814</v>
       </c>
       <c r="CA20" s="7">
         <v>87799.989883833943</v>
       </c>
       <c r="CB20" s="7">
         <v>128387.43732312656</v>
       </c>
       <c r="CC20" s="7">
         <v>238277.47898158903</v>
       </c>
       <c r="CD20" s="7">
         <v>585254.03745081672</v>
       </c>
       <c r="CE20" s="7">
         <v>787792.66458897339</v>
       </c>
       <c r="CF20" s="7">
         <v>926263.46988434996</v>
       </c>
       <c r="CG20" s="7">
         <v>942956.00266653625</v>
       </c>
       <c r="CH20" s="7">
-        <v>12807.776742388884</v>
+        <v>13935.391978751115</v>
       </c>
       <c r="CI20" s="7">
-        <v>23791.945612305015</v>
+        <v>25122.985985254723</v>
       </c>
       <c r="CJ20" s="7">
-        <v>36382.85565065917</v>
+        <v>38095.066447312623</v>
       </c>
       <c r="CK20" s="7">
-        <v>52671.389271254331</v>
+        <v>54625.857359226531</v>
       </c>
       <c r="CL20" s="7">
-        <v>70125.852637590928</v>
+        <v>72567.571348836893</v>
       </c>
       <c r="CM20" s="7">
-        <v>90790.593393665389</v>
+        <v>93838.228015803325</v>
       </c>
       <c r="CN20" s="9">
-        <v>135412.12612694793</v>
+        <v>133775.59436378221</v>
       </c>
       <c r="CO20" s="9">
-        <v>255737.16144675389</v>
+        <v>255973.88273574942</v>
       </c>
       <c r="CP20" s="7">
-        <v>677158.3992233082</v>
+        <v>657049.20324122801</v>
       </c>
       <c r="CQ20" s="7">
-        <v>878326.79077899526</v>
+        <v>848848.39043985447</v>
       </c>
       <c r="CR20" s="7">
-        <v>1066119.9274853428</v>
+        <v>1091691.9248333217</v>
       </c>
       <c r="CS20" s="7">
-        <v>1106550.2863978597</v>
+        <v>1108733.3219358935</v>
       </c>
       <c r="CT20" s="7">
         <v>15766.478763215213</v>
       </c>
       <c r="CU20" s="7">
         <v>28064.49155938912</v>
       </c>
       <c r="CV20" s="7">
         <v>42100.47131721997</v>
       </c>
       <c r="CW20" s="7">
         <v>60721.573293039852</v>
       </c>
-      <c r="CX20" s="7"/>
+      <c r="CX20" s="7">
+        <v>80420.243407842878</v>
+      </c>
       <c r="CY20" s="7"/>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="7"/>
       <c r="DC20" s="7"/>
       <c r="DD20" s="7"/>
       <c r="DE20" s="7"/>
     </row>
     <row r="21" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="2">
         <v>19722.22482619459</v>
       </c>
       <c r="C21" s="2">
         <v>39716.074947713903</v>
       </c>
       <c r="D21" s="2">
         <v>62454.670577795812</v>
       </c>
       <c r="E21" s="2">
         <v>85306.660609331651</v>
       </c>
       <c r="F21" s="2">
@@ -6511,98 +6541,100 @@
       <c r="BZ21" s="7">
         <v>160513.70143777516</v>
       </c>
       <c r="CA21" s="7">
         <v>212708.16623483374</v>
       </c>
       <c r="CB21" s="7">
         <v>296366.40051879175</v>
       </c>
       <c r="CC21" s="7">
         <v>434681.36952426098</v>
       </c>
       <c r="CD21" s="7">
         <v>726878.20361837128</v>
       </c>
       <c r="CE21" s="7">
         <v>904373.2445845732</v>
       </c>
       <c r="CF21" s="7">
         <v>958957.48605739104</v>
       </c>
       <c r="CG21" s="7">
         <v>1019792.4606133756</v>
       </c>
       <c r="CH21" s="7">
-        <v>38638.435320339064</v>
+        <v>36955.980595398607</v>
       </c>
       <c r="CI21" s="7">
-        <v>75724.30343662732</v>
+        <v>73913.674964333768</v>
       </c>
       <c r="CJ21" s="7">
-        <v>116440.97055615073</v>
+        <v>114627.39963293579</v>
       </c>
       <c r="CK21" s="7">
-        <v>155745.2473565019</v>
+        <v>154747.44302036939</v>
       </c>
       <c r="CL21" s="7">
-        <v>194334.41391557897</v>
+        <v>199022.03626160085</v>
       </c>
       <c r="CM21" s="7">
-        <v>253875.6946831058</v>
+        <v>255925.6661602325</v>
       </c>
       <c r="CN21" s="9">
-        <v>346091.30751070543</v>
+        <v>355011.61558413814</v>
       </c>
       <c r="CO21" s="9">
-        <v>487748.65186359372</v>
+        <v>509194.54804629361</v>
       </c>
       <c r="CP21" s="7">
-        <v>855446.47591930279</v>
+        <v>854783.93186569808</v>
       </c>
       <c r="CQ21" s="7">
-        <v>1086949.4203944388</v>
+        <v>1081329.5614407652</v>
       </c>
       <c r="CR21" s="7">
-        <v>1154285.6967773677</v>
+        <v>1146527.5531417201</v>
       </c>
       <c r="CS21" s="7">
-        <v>1226010.6686212297</v>
+        <v>1209190.1482771318</v>
       </c>
       <c r="CT21" s="7">
         <v>46417.235610056559</v>
       </c>
       <c r="CU21" s="7">
         <v>95136.475837582693</v>
       </c>
       <c r="CV21" s="7">
         <v>147332.4748705955</v>
       </c>
       <c r="CW21" s="7">
         <v>205943.03196542728</v>
       </c>
-      <c r="CX21" s="7"/>
+      <c r="CX21" s="7">
+        <v>259516.6209987326</v>
+      </c>
       <c r="CY21" s="7"/>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="7"/>
       <c r="DC21" s="7"/>
       <c r="DD21" s="7"/>
       <c r="DE21" s="7"/>
     </row>
     <row r="22" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="18" t="s">
@@ -6824,98 +6856,100 @@
       <c r="BZ22" s="7">
         <v>17380.06187800489</v>
       </c>
       <c r="CA22" s="7">
         <v>23315.577486466893</v>
       </c>
       <c r="CB22" s="7">
         <v>29578.677480996481</v>
       </c>
       <c r="CC22" s="7">
         <v>38130.364170908695</v>
       </c>
       <c r="CD22" s="7">
         <v>50400.809041360859</v>
       </c>
       <c r="CE22" s="7">
         <v>55443.392976648618</v>
       </c>
       <c r="CF22" s="7">
         <v>58492.803024637687</v>
       </c>
       <c r="CG22" s="7">
         <v>68069.282079429089</v>
       </c>
       <c r="CH22" s="7">
-        <v>5251.8389811546076</v>
+        <v>5641.5355518031229</v>
       </c>
       <c r="CI22" s="7">
-        <v>7383.218713076576</v>
-[...8 lines deleted...]
-        <v>17318.055532972721</v>
+        <v>8037.7437059505746</v>
+      </c>
+      <c r="CJ22" s="24">
+        <v>11724.683136022351</v>
+      </c>
+      <c r="CK22" s="24">
+        <v>14367.739485530823</v>
+      </c>
+      <c r="CL22" s="24">
+        <v>18623.40539727845</v>
       </c>
       <c r="CM22" s="7">
-        <v>23280.036913539327</v>
+        <v>24953.263761801991</v>
       </c>
       <c r="CN22" s="9">
-        <v>30233.400883407521</v>
+        <v>31022.324635756122</v>
       </c>
       <c r="CO22" s="9">
-        <v>39373.019097379656</v>
+        <v>39515.189203223308</v>
       </c>
       <c r="CP22" s="7">
-        <v>51519.626970096375</v>
+        <v>52276.157041846222</v>
       </c>
       <c r="CQ22" s="7">
-        <v>58364.451606500428</v>
+        <v>58131.046133876291</v>
       </c>
       <c r="CR22" s="7">
-        <v>61845.280436396832</v>
+        <v>61397.295574801377</v>
       </c>
       <c r="CS22" s="7">
-        <v>73218.025312420126</v>
+        <v>71642.679032539541</v>
       </c>
       <c r="CT22" s="7">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU22" s="7">
         <v>8211.2145900257892</v>
       </c>
       <c r="CV22" s="24">
         <v>12273.403504257753</v>
       </c>
       <c r="CW22" s="7">
         <v>15061.608697309177</v>
       </c>
-      <c r="CX22" s="7"/>
+      <c r="CX22" s="7">
+        <v>19375.538464799487</v>
+      </c>
       <c r="CY22" s="7"/>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="7"/>
       <c r="DC22" s="7"/>
       <c r="DD22" s="7"/>
       <c r="DE22" s="7"/>
     </row>
     <row r="23" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="2">
         <v>11782.415834204789</v>
       </c>
       <c r="C23" s="2">
         <v>26669.075558941222</v>
       </c>
       <c r="D23" s="2">
         <v>45769.53130862712</v>
       </c>
       <c r="E23" s="2">
         <v>66477.235490207473</v>
       </c>
       <c r="F23" s="2">
@@ -7137,98 +7171,100 @@
       <c r="BZ23" s="7">
         <v>72529.569211617985</v>
       </c>
       <c r="CA23" s="7">
         <v>97192.199214181222</v>
       </c>
       <c r="CB23" s="7">
         <v>133906.09701034322</v>
       </c>
       <c r="CC23" s="7">
         <v>181612.84907820178</v>
       </c>
       <c r="CD23" s="7">
         <v>304255.76488432143</v>
       </c>
       <c r="CE23" s="7">
         <v>368140.89237459452</v>
       </c>
       <c r="CF23" s="7">
         <v>438223.20573238976</v>
       </c>
       <c r="CG23" s="7">
         <v>468190.84484118171</v>
       </c>
       <c r="CH23" s="7">
-        <v>14151.476823202745</v>
+        <v>14695.476374967464</v>
       </c>
       <c r="CI23" s="7">
-        <v>29558.556276262279</v>
+        <v>30933.043727911405</v>
       </c>
       <c r="CJ23" s="7">
-        <v>48145.042422937287</v>
+        <v>49882.199217412883</v>
       </c>
       <c r="CK23" s="7">
-        <v>67881.393419549713</v>
+        <v>69846.102492042613</v>
       </c>
       <c r="CL23" s="7">
-        <v>89268.85178515689</v>
+        <v>91818.384576660173</v>
       </c>
       <c r="CM23" s="7">
-        <v>118610.875418001</v>
+        <v>121759.25421137844</v>
       </c>
       <c r="CN23" s="9">
-        <v>160191.79508354299</v>
+        <v>162542.15156257441</v>
       </c>
       <c r="CO23" s="9">
-        <v>212226.70518110821</v>
+        <v>210613.98217315334</v>
       </c>
       <c r="CP23" s="7">
-        <v>354214.12664418935</v>
+        <v>352060.28635896393</v>
       </c>
       <c r="CQ23" s="7">
-        <v>423110.02174435847</v>
+        <v>424826.54850445443</v>
       </c>
       <c r="CR23" s="7">
-        <v>524136.0986345195</v>
+        <v>526800.51381921011</v>
       </c>
       <c r="CS23" s="7">
-        <v>560263.64263450901</v>
+        <v>564121.66998205497</v>
       </c>
       <c r="CT23" s="7">
         <v>15127.591236372122</v>
       </c>
       <c r="CU23" s="7">
         <v>33036.78891898704</v>
       </c>
       <c r="CV23" s="7">
         <v>56065.976641580419</v>
       </c>
       <c r="CW23" s="7">
         <v>79552.936277771689</v>
       </c>
-      <c r="CX23" s="7"/>
+      <c r="CX23" s="7">
+        <v>105130.30871323655</v>
+      </c>
       <c r="CY23" s="7"/>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="7"/>
       <c r="DC23" s="7"/>
       <c r="DD23" s="7"/>
       <c r="DE23" s="7"/>
     </row>
     <row r="24" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="2">
         <v>171.86396028101746</v>
       </c>
       <c r="C24" s="2">
         <v>342.94040923180711</v>
       </c>
       <c r="D24" s="2">
         <v>514.09849911136894</v>
       </c>
       <c r="E24" s="2">
         <v>687.90212511327195</v>
       </c>
       <c r="F24" s="2">
@@ -7450,98 +7486,100 @@
       <c r="BZ24" s="7">
         <v>1455.1432541761592</v>
       </c>
       <c r="CA24" s="7">
         <v>1747.4410017761438</v>
       </c>
       <c r="CB24" s="7">
         <v>2093.7685536625427</v>
       </c>
       <c r="CC24" s="7">
         <v>2450.6819588219819</v>
       </c>
       <c r="CD24" s="7">
         <v>3638.2237090425697</v>
       </c>
       <c r="CE24" s="7">
         <v>4068.5431622306273</v>
       </c>
       <c r="CF24" s="7">
         <v>4373.3280419172715</v>
       </c>
       <c r="CG24" s="7">
         <v>4664.2573658450947</v>
       </c>
       <c r="CH24" s="7">
-        <v>300.36353270392215</v>
+        <v>282.55088070045963</v>
       </c>
       <c r="CI24" s="7">
-        <v>602.84272788159751</v>
+        <v>525.26350986147304</v>
       </c>
       <c r="CJ24" s="7">
-        <v>902.10564510932795</v>
+        <v>771.76716636329741</v>
       </c>
       <c r="CK24" s="7">
-        <v>1201.2580770183536</v>
+        <v>1017.4111323613582</v>
       </c>
       <c r="CL24" s="7">
-        <v>1488.1255791771539</v>
+        <v>1261.9393318405655</v>
       </c>
       <c r="CM24" s="7">
-        <v>1779.5002647083168</v>
+        <v>1513.3835032539023</v>
       </c>
       <c r="CN24" s="9">
-        <v>2084.3968677805306</v>
+        <v>1819.3402576718408</v>
       </c>
       <c r="CO24" s="9">
-        <v>2441.412339906009</v>
+        <v>2146.0522213176173</v>
       </c>
       <c r="CP24" s="7">
-        <v>3642.5541515934624</v>
+        <v>3215.8769516810758</v>
       </c>
       <c r="CQ24" s="7">
-        <v>4056.9321782174293</v>
+        <v>3616.4522763301857</v>
       </c>
       <c r="CR24" s="7">
-        <v>4351.2333835021882</v>
+        <v>3886.1450944456892</v>
       </c>
       <c r="CS24" s="7">
-        <v>4843.8217899709944</v>
+        <v>4163.9996422581944</v>
       </c>
       <c r="CT24" s="7">
         <v>321.59396621078645</v>
       </c>
       <c r="CU24" s="7">
         <v>651.34925906756757</v>
       </c>
       <c r="CV24" s="7">
         <v>803.92938034490544</v>
       </c>
       <c r="CW24" s="7">
         <v>1049.9602690871761</v>
       </c>
-      <c r="CX24" s="7"/>
+      <c r="CX24" s="7">
+        <v>1286.9699213610709</v>
+      </c>
       <c r="CY24" s="7"/>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="7"/>
       <c r="DC24" s="7"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="2">
         <v>336.90265532778255</v>
       </c>
       <c r="C25" s="2">
         <v>619.45702989053291</v>
       </c>
       <c r="D25" s="2">
         <v>948.78416079432452</v>
       </c>
       <c r="E25" s="2">
         <v>1230.9669868072619</v>
       </c>
       <c r="F25" s="2">
@@ -7763,98 +7801,100 @@
       <c r="BZ25" s="7">
         <v>1276.9727719089408</v>
       </c>
       <c r="CA25" s="7">
         <v>1530.6519662107523</v>
       </c>
       <c r="CB25" s="7">
         <v>2116.5786416035799</v>
       </c>
       <c r="CC25" s="7">
         <v>3307.7778267348372</v>
       </c>
       <c r="CD25" s="7">
         <v>6826.5450761062366</v>
       </c>
       <c r="CE25" s="7">
         <v>7620.9174051715117</v>
       </c>
       <c r="CF25" s="7">
         <v>7893.3116620035908</v>
       </c>
       <c r="CG25" s="7">
         <v>8214.1589762637286</v>
       </c>
       <c r="CH25" s="7">
-        <v>291.55553578846536</v>
+        <v>363.25912209365549</v>
       </c>
       <c r="CI25" s="7">
-        <v>586.83116422286025</v>
+        <v>726.77022061484035</v>
       </c>
       <c r="CJ25" s="7">
-        <v>930.66337097291876</v>
+        <v>1087.5119380539327</v>
       </c>
       <c r="CK25" s="7">
-        <v>1270.6129960249666</v>
+        <v>1448.7115556397207</v>
       </c>
       <c r="CL25" s="7">
-        <v>1540.1325561406461</v>
+        <v>1811.0096163782559</v>
       </c>
       <c r="CM25" s="7">
-        <v>1869.3083608770974</v>
+        <v>2236.1545899173352</v>
       </c>
       <c r="CN25" s="9">
-        <v>2792.0421323907826</v>
+        <v>3039.8531814142634</v>
       </c>
       <c r="CO25" s="9">
-        <v>3944.6800848432281</v>
+        <v>4388.3818907382156</v>
       </c>
       <c r="CP25" s="7">
-        <v>7138.289430469149</v>
+        <v>8081.6859668077213</v>
       </c>
       <c r="CQ25" s="7">
-        <v>8020.686749695783</v>
-[...2 lines deleted...]
-        <v>8374.1350783841808</v>
+        <v>9038.0943571755652</v>
+      </c>
+      <c r="CR25" s="23">
+        <v>9424.1111268282548</v>
       </c>
       <c r="CS25" s="7">
-        <v>8276.3993256070498</v>
+        <v>9784.7828550749473</v>
       </c>
       <c r="CT25" s="7">
         <v>439.96803735529755</v>
       </c>
       <c r="CU25" s="7">
         <v>875.2811376926237</v>
       </c>
       <c r="CV25" s="7">
         <v>1428.3442689016433</v>
       </c>
       <c r="CW25" s="7">
         <v>1820.0398543775441</v>
       </c>
-      <c r="CX25" s="7"/>
+      <c r="CX25" s="7">
+        <v>2117.9878238823558</v>
+      </c>
       <c r="CY25" s="7"/>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="7"/>
       <c r="DC25" s="7"/>
       <c r="DD25" s="7"/>
       <c r="DE25" s="7"/>
     </row>
     <row r="26" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="2">
         <v>1206.8361756815532</v>
       </c>
       <c r="C26" s="2">
         <v>2396.973785012221</v>
       </c>
       <c r="D26" s="2">
         <v>3855.0644673210591</v>
       </c>
       <c r="E26" s="2">
         <v>6559.4227055791362</v>
       </c>
       <c r="F26" s="2">
@@ -8076,98 +8116,100 @@
       <c r="BZ26" s="7">
         <v>17540.246086918723</v>
       </c>
       <c r="CA26" s="7">
         <v>22338.009071524899</v>
       </c>
       <c r="CB26" s="7">
         <v>27291.597883124785</v>
       </c>
       <c r="CC26" s="7">
         <v>34008.577555899028</v>
       </c>
       <c r="CD26" s="7">
         <v>40117.575140801076</v>
       </c>
       <c r="CE26" s="7">
         <v>45110.674533248864</v>
       </c>
       <c r="CF26" s="7">
         <v>48978.897554859468</v>
       </c>
       <c r="CG26" s="7">
         <v>52872.175913812745</v>
       </c>
       <c r="CH26" s="7">
-        <v>3602.0761141609041</v>
+        <v>3563.0340640678392</v>
       </c>
       <c r="CI26" s="7">
-        <v>7404.4574248878816</v>
+        <v>7114.9749830246883</v>
       </c>
       <c r="CJ26" s="7">
-        <v>11141.803985060849</v>
+        <v>10754.382207183731</v>
       </c>
       <c r="CK26" s="7">
-        <v>15338.658359306824</v>
+        <v>15003.532750741178</v>
       </c>
       <c r="CL26" s="7">
-        <v>19789.273532110987</v>
+        <v>19729.149802507403</v>
       </c>
       <c r="CM26" s="7">
-        <v>24521.854793269802</v>
+        <v>24864.800820421515</v>
       </c>
       <c r="CN26" s="9">
-        <v>29175.920598484547</v>
+        <v>30084.141116187762</v>
       </c>
       <c r="CO26" s="9">
-        <v>35692.121108102059</v>
+        <v>36336.969361648473</v>
       </c>
       <c r="CP26" s="7">
-        <v>41237.187133317493</v>
+        <v>41666.354344401116</v>
       </c>
       <c r="CQ26" s="7">
-        <v>47475.570946590575</v>
+        <v>46851.229987793369</v>
       </c>
       <c r="CR26" s="7">
-        <v>51844.988785781912</v>
+        <v>51097.97573542827</v>
       </c>
       <c r="CS26" s="7">
-        <v>58248.534229145975</v>
+        <v>55634.480945221309</v>
       </c>
       <c r="CT26" s="7">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU26" s="7">
         <v>9071.2260675575126</v>
       </c>
       <c r="CV26" s="7">
         <v>13492.542192597128</v>
       </c>
       <c r="CW26" s="7">
         <v>18734.712375477255</v>
       </c>
-      <c r="CX26" s="7"/>
+      <c r="CX26" s="7">
+        <v>24166.38669087939</v>
+      </c>
       <c r="CY26" s="7"/>
       <c r="CZ26" s="9"/>
       <c r="DA26" s="9"/>
       <c r="DB26" s="7"/>
       <c r="DC26" s="7"/>
       <c r="DD26" s="7"/>
       <c r="DE26" s="7"/>
     </row>
     <row r="28" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
       <c r="N28" s="31"/>
       <c r="O28" s="31"/>
@@ -8413,65 +8455,65 @@
       <c r="BL30" s="27"/>
       <c r="BM30" s="27"/>
       <c r="BN30" s="27"/>
       <c r="BO30" s="27"/>
       <c r="BP30" s="27"/>
       <c r="BQ30" s="27"/>
       <c r="BR30" s="27"/>
       <c r="BS30" s="27"/>
       <c r="BT30" s="27"/>
       <c r="BU30" s="28"/>
       <c r="BV30" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BW30" s="27"/>
       <c r="BX30" s="27"/>
       <c r="BY30" s="27"/>
       <c r="BZ30" s="27"/>
       <c r="CA30" s="27"/>
       <c r="CB30" s="27"/>
       <c r="CC30" s="27"/>
       <c r="CD30" s="27"/>
       <c r="CE30" s="27"/>
       <c r="CF30" s="27"/>
       <c r="CG30" s="28"/>
       <c r="CH30" s="26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI30" s="27"/>
       <c r="CJ30" s="27"/>
       <c r="CK30" s="27"/>
       <c r="CL30" s="27"/>
       <c r="CM30" s="27"/>
       <c r="CN30" s="27"/>
       <c r="CO30" s="27"/>
       <c r="CP30" s="27"/>
       <c r="CQ30" s="27"/>
       <c r="CR30" s="27"/>
       <c r="CS30" s="28"/>
       <c r="CT30" s="26" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="CU30" s="27"/>
       <c r="CV30" s="27"/>
       <c r="CW30" s="27"/>
       <c r="CX30" s="27"/>
       <c r="CY30" s="27"/>
       <c r="CZ30" s="27"/>
       <c r="DA30" s="27"/>
       <c r="DB30" s="27"/>
       <c r="DC30" s="27"/>
       <c r="DD30" s="27"/>
       <c r="DE30" s="28"/>
     </row>
     <row r="31" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="30"/>
       <c r="B31" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="10" t="s">
@@ -8729,51 +8771,51 @@
       <c r="CK31" s="10" t="s">
         <v>4</v>
       </c>
       <c r="CL31" s="10" t="s">
         <v>5</v>
       </c>
       <c r="CM31" s="10" t="s">
         <v>6</v>
       </c>
       <c r="CN31" s="10" t="s">
         <v>7</v>
       </c>
       <c r="CO31" s="10" t="s">
         <v>8</v>
       </c>
       <c r="CP31" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CQ31" s="10" t="s">
         <v>10</v>
       </c>
       <c r="CR31" s="11" t="s">
         <v>11</v>
       </c>
       <c r="CS31" s="11" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="CT31" s="10" t="s">
         <v>1</v>
       </c>
       <c r="CU31" s="10" t="s">
         <v>2</v>
       </c>
       <c r="CV31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="CW31" s="10" t="s">
         <v>4</v>
       </c>
       <c r="CX31" s="10" t="s">
         <v>5</v>
       </c>
       <c r="CY31" s="10" t="s">
         <v>6</v>
       </c>
       <c r="CZ31" s="10" t="s">
         <v>7</v>
       </c>
       <c r="DA31" s="10" t="s">
         <v>8</v>
       </c>
@@ -9025,98 +9067,100 @@
       <c r="BZ32" s="12">
         <v>1149366.9599004493</v>
       </c>
       <c r="CA32" s="13">
         <v>1569464.3255019083</v>
       </c>
       <c r="CB32" s="13">
         <v>2164967.3600346879</v>
       </c>
       <c r="CC32" s="13">
         <v>3170598.995985237</v>
       </c>
       <c r="CD32" s="1">
         <v>5630778.1730608204</v>
       </c>
       <c r="CE32" s="1">
         <v>7110396.728876031</v>
       </c>
       <c r="CF32" s="1">
         <v>7891285.6921212049</v>
       </c>
       <c r="CG32" s="1">
         <v>8310976.7131941887</v>
       </c>
       <c r="CH32" s="1">
-        <v>211630.95734250706</v>
+        <v>221179.54122656796</v>
       </c>
       <c r="CI32" s="1">
-        <v>426016.80654221558</v>
+        <v>443871.73682925687</v>
       </c>
       <c r="CJ32" s="1">
-        <v>711504.81686400203</v>
+        <v>739530.49732426892</v>
       </c>
       <c r="CK32" s="1">
-        <v>987872.58315948723</v>
+        <v>1024560.2649935158</v>
       </c>
       <c r="CL32" s="12">
-        <v>1290563.8682130906</v>
+        <v>1345233.4072411568</v>
       </c>
       <c r="CM32" s="13">
-        <v>1765792.3713482353</v>
+        <v>1819235.6218864839</v>
       </c>
       <c r="CN32" s="13">
-        <v>2412036.8293004287</v>
+        <v>2454137.2150554298</v>
       </c>
       <c r="CO32" s="13">
-        <v>3520223.0862233648</v>
+        <v>3589273.7617986766</v>
       </c>
       <c r="CP32" s="1">
-        <v>6363333.8242133399</v>
+        <v>6450526.9710662467</v>
       </c>
       <c r="CQ32" s="1">
-        <v>8066724.5585988332</v>
+        <v>8066130.7812304888</v>
       </c>
       <c r="CR32" s="1">
-        <v>9150524.2213355768</v>
+        <v>9217567.601503294</v>
       </c>
       <c r="CS32" s="1">
-        <v>9765654.8532043882</v>
+        <v>9704982.0091008954</v>
       </c>
       <c r="CT32" s="1">
         <v>255152.36250966671</v>
       </c>
       <c r="CU32" s="1">
         <v>526504.89187375456</v>
       </c>
       <c r="CV32" s="1">
         <v>884392.02370834956</v>
       </c>
       <c r="CW32" s="1">
         <v>1229065.147933664</v>
       </c>
-      <c r="CX32" s="12"/>
+      <c r="CX32" s="12">
+        <v>1603952.3473842375</v>
+      </c>
       <c r="CY32" s="13"/>
       <c r="CZ32" s="13"/>
       <c r="DA32" s="13"/>
       <c r="DB32" s="1"/>
       <c r="DC32" s="1"/>
       <c r="DD32" s="1"/>
       <c r="DE32" s="1"/>
     </row>
     <row r="33" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F33" s="18" t="s">
@@ -9338,98 +9382,100 @@
       <c r="BZ33" s="7">
         <v>70128.617892879789</v>
       </c>
       <c r="CA33" s="21">
         <v>101641.21765341591</v>
       </c>
       <c r="CB33" s="7">
         <v>141602.62237101706</v>
       </c>
       <c r="CC33" s="7">
         <v>191367.34373009545</v>
       </c>
       <c r="CD33" s="7">
         <v>286080.51571932581</v>
       </c>
       <c r="CE33" s="7">
         <v>345795.33975712996</v>
       </c>
       <c r="CF33" s="2">
         <v>426023.94307420624</v>
       </c>
       <c r="CG33" s="7">
         <v>463199.45717583311</v>
       </c>
       <c r="CH33" s="7">
-        <v>8717.8329652632165</v>
+        <v>10495.136156753342</v>
       </c>
       <c r="CI33" s="7">
-        <v>20234.569447910144</v>
+        <v>24175.016426004455</v>
       </c>
       <c r="CJ33" s="7">
-        <v>37152.176482955387</v>
+        <v>43332.303500990405</v>
       </c>
       <c r="CK33" s="7">
-        <v>56834.108282956055</v>
+        <v>64918.391166050584</v>
       </c>
       <c r="CL33" s="7">
-        <v>79418.119528099836</v>
-[...2 lines deleted...]
-        <v>118307.90525523685</v>
+        <v>89322.134248281305</v>
+      </c>
+      <c r="CM33" s="7">
+        <v>130904.96266108475</v>
       </c>
       <c r="CN33" s="7">
-        <v>164725.03546597494</v>
+        <v>177048.80720618917</v>
       </c>
       <c r="CO33" s="7">
-        <v>220794.97477855702</v>
+        <v>229102.63175697299</v>
       </c>
       <c r="CP33" s="7">
-        <v>339475.83962610591</v>
+        <v>341976.84609299887</v>
       </c>
       <c r="CQ33" s="7">
-        <v>404302.52881780372</v>
-[...2 lines deleted...]
-        <v>515115.68208111165</v>
+        <v>407927.97663447115</v>
+      </c>
+      <c r="CR33" s="7">
+        <v>518148.20186608215</v>
       </c>
       <c r="CS33" s="7">
-        <v>583852.15582237788</v>
+        <v>569808.85756108304</v>
       </c>
       <c r="CT33" s="7">
         <v>12034.124710066426</v>
       </c>
       <c r="CU33" s="7">
         <v>28193.573820851427</v>
       </c>
       <c r="CV33" s="7">
         <v>50576.593016947983</v>
       </c>
       <c r="CW33" s="7">
         <v>76550.991231015156</v>
       </c>
-      <c r="CX33" s="7"/>
+      <c r="CX33" s="7">
+        <v>106131.2438147715</v>
+      </c>
       <c r="CY33" s="21"/>
       <c r="CZ33" s="7"/>
       <c r="DA33" s="7"/>
       <c r="DB33" s="7"/>
       <c r="DC33" s="7"/>
       <c r="DD33" s="2"/>
       <c r="DE33" s="7"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C34" s="7">
         <v>16656.43268766244</v>
       </c>
       <c r="D34" s="7">
         <v>26864.058519095102</v>
       </c>
       <c r="E34" s="7">
         <v>38355.716860016822</v>
       </c>
       <c r="F34" s="7">
@@ -9651,98 +9697,100 @@
       <c r="BZ34" s="7">
         <v>115357.54870231802</v>
       </c>
       <c r="CA34" s="9">
         <v>147374.92321321432</v>
       </c>
       <c r="CB34" s="7">
         <v>184046.96117525894</v>
       </c>
       <c r="CC34" s="7">
         <v>289105.93110419187</v>
       </c>
       <c r="CD34" s="7">
         <v>687868.15173440427</v>
       </c>
       <c r="CE34" s="7">
         <v>880377.99343820708</v>
       </c>
       <c r="CF34" s="7">
         <v>946489.06927328475</v>
       </c>
       <c r="CG34" s="7">
         <v>972000.30982419767</v>
       </c>
       <c r="CH34" s="7">
-        <v>20701.462929433874</v>
+        <v>23015.133746654428</v>
       </c>
       <c r="CI34" s="7">
-        <v>44343.155862006228</v>
+        <v>48613.976737973819</v>
       </c>
       <c r="CJ34" s="7">
-        <v>72021.441322120663</v>
+        <v>78520.445237159962</v>
       </c>
       <c r="CK34" s="7">
-        <v>99822.114374838333</v>
+        <v>108912.69295599039</v>
       </c>
       <c r="CL34" s="7">
-        <v>127515.6513708577</v>
-[...2 lines deleted...]
-        <v>158503.52315646847</v>
+        <v>139146.73565309815</v>
+      </c>
+      <c r="CM34" s="7">
+        <v>173223.08824301371</v>
       </c>
       <c r="CN34" s="7">
-        <v>196431.56859058217</v>
+        <v>209231.59358254241</v>
       </c>
       <c r="CO34" s="7">
-        <v>314025.3183110191</v>
+        <v>361739.1796942068</v>
       </c>
       <c r="CP34" s="7">
-        <v>767298.29084895982</v>
+        <v>797226.28603870992</v>
       </c>
       <c r="CQ34" s="7">
-        <v>1009124.3709994026</v>
+        <v>1009070.7984967588</v>
       </c>
       <c r="CR34" s="7">
-        <v>1136482.4198366364</v>
+        <v>1136168.9736290718</v>
       </c>
       <c r="CS34" s="7">
-        <v>1190072.3140763144</v>
+        <v>1169845.9870291355</v>
       </c>
       <c r="CT34" s="7">
         <v>29123.899888583386</v>
       </c>
       <c r="CU34" s="7">
         <v>59674.169711670278</v>
       </c>
       <c r="CV34" s="7">
         <v>96923.769894477853</v>
       </c>
       <c r="CW34" s="7">
         <v>135275.21160373976</v>
       </c>
-      <c r="CX34" s="7"/>
+      <c r="CX34" s="7">
+        <v>174309.27731576026</v>
+      </c>
       <c r="CY34" s="9"/>
       <c r="CZ34" s="7"/>
       <c r="DA34" s="7"/>
       <c r="DB34" s="7"/>
       <c r="DC34" s="7"/>
       <c r="DD34" s="7"/>
       <c r="DE34" s="7"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C35" s="7">
         <v>16165.370030105933</v>
       </c>
       <c r="D35" s="7">
         <v>30412.048791786645</v>
       </c>
       <c r="E35" s="7">
         <v>41801.5011324527</v>
       </c>
       <c r="F35" s="7">
@@ -9964,98 +10012,100 @@
       <c r="BZ35" s="7">
         <v>72145.070567693416</v>
       </c>
       <c r="CA35" s="9">
         <v>98305.942234939663</v>
       </c>
       <c r="CB35" s="7">
         <v>141508.2021136157</v>
       </c>
       <c r="CC35" s="7">
         <v>192263.89088969765</v>
       </c>
       <c r="CD35" s="7">
         <v>266929.33452664333</v>
       </c>
       <c r="CE35" s="7">
         <v>318691.54617110133</v>
       </c>
       <c r="CF35" s="7">
         <v>342615.84944717278</v>
       </c>
       <c r="CG35" s="7">
         <v>368091.57272880705</v>
       </c>
       <c r="CH35" s="7">
-        <v>10607.398971327231</v>
+        <v>11346.296364869369</v>
       </c>
       <c r="CI35" s="7">
-        <v>21786.278279181377</v>
+        <v>23174.572513836956</v>
       </c>
       <c r="CJ35" s="7">
-        <v>42793.239283707764</v>
+        <v>44456.624824818864</v>
       </c>
       <c r="CK35" s="7">
-        <v>60453.040499075614</v>
+        <v>62421.034278130617</v>
       </c>
       <c r="CL35" s="7">
-        <v>77515.585770392121</v>
-[...2 lines deleted...]
-        <v>105655.28446980068</v>
+        <v>80800.831087354905</v>
+      </c>
+      <c r="CM35" s="7">
+        <v>109068.49544538688</v>
       </c>
       <c r="CN35" s="7">
-        <v>151460.1455555553</v>
+        <v>156936.9858454123</v>
       </c>
       <c r="CO35" s="7">
-        <v>208470.65482413827</v>
+        <v>216075.80807293078</v>
       </c>
       <c r="CP35" s="7">
-        <v>294254.61753384466</v>
+        <v>302425.70257355133</v>
       </c>
       <c r="CQ35" s="7">
-        <v>349726.73880515312</v>
+        <v>356237.02821918228</v>
       </c>
       <c r="CR35" s="7">
-        <v>380010.94540004019</v>
+        <v>383561.81436739367</v>
       </c>
       <c r="CS35" s="7">
-        <v>408666.10344539559</v>
+        <v>411366.25362071226</v>
       </c>
       <c r="CT35" s="7">
         <v>12392.057595454815</v>
       </c>
       <c r="CU35" s="7">
         <v>26037.763663315884</v>
       </c>
       <c r="CV35" s="7">
         <v>51290.088520374862</v>
       </c>
       <c r="CW35" s="7">
         <v>71507.284340870305</v>
       </c>
-      <c r="CX35" s="7"/>
+      <c r="CX35" s="7">
+        <v>91657.380384645032</v>
+      </c>
       <c r="CY35" s="9"/>
       <c r="CZ35" s="7"/>
       <c r="DA35" s="7"/>
       <c r="DB35" s="7"/>
       <c r="DC35" s="7"/>
       <c r="DD35" s="7"/>
       <c r="DE35" s="7"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C36" s="7">
         <v>37810.686209069499</v>
       </c>
       <c r="D36" s="7">
         <v>73174.790028712683</v>
       </c>
       <c r="E36" s="7">
         <v>95421.574568990676</v>
       </c>
       <c r="F36" s="7">
@@ -10277,98 +10327,100 @@
       <c r="BZ36" s="7">
         <v>142260.43349399167</v>
       </c>
       <c r="CA36" s="9">
         <v>191566.52733922959</v>
       </c>
       <c r="CB36" s="7">
         <v>248563.2766482853</v>
       </c>
       <c r="CC36" s="7">
         <v>332909.2568723713</v>
       </c>
       <c r="CD36" s="7">
         <v>477634.82377580676</v>
       </c>
       <c r="CE36" s="7">
         <v>566959.75272995816</v>
       </c>
       <c r="CF36" s="7">
         <v>623317.05048982333</v>
       </c>
       <c r="CG36" s="7">
         <v>674951.6301240524</v>
       </c>
       <c r="CH36" s="7">
-        <v>27513.823838583481</v>
+        <v>29516.694186030887</v>
       </c>
       <c r="CI36" s="7">
-        <v>51975.284307546463</v>
+        <v>56175.636445531003</v>
       </c>
       <c r="CJ36" s="7">
-        <v>96071.131494269182</v>
+        <v>103991.91461175424</v>
       </c>
       <c r="CK36" s="7">
-        <v>125850.9395050054</v>
+        <v>135379.45272490141</v>
       </c>
       <c r="CL36" s="7">
-        <v>159349.54462856136</v>
-[...2 lines deleted...]
-        <v>220585.16362302648</v>
+        <v>170622.756811467</v>
+      </c>
+      <c r="CM36" s="7">
+        <v>230242.80521754303</v>
       </c>
       <c r="CN36" s="7">
-        <v>283811.22335811524</v>
+        <v>295805.5859916234</v>
       </c>
       <c r="CO36" s="7">
-        <v>380514.90705747268</v>
+        <v>388508.70503324241</v>
       </c>
       <c r="CP36" s="7">
-        <v>534845.03251829254</v>
+        <v>558466.78386086971</v>
       </c>
       <c r="CQ36" s="7">
-        <v>642981.92390167981</v>
+        <v>670030.00572162028</v>
       </c>
       <c r="CR36" s="7">
-        <v>719630.05021538772</v>
+        <v>740639.05871851125</v>
       </c>
       <c r="CS36" s="7">
-        <v>791055.86380002508</v>
+        <v>801585.26616776781</v>
       </c>
       <c r="CT36" s="7">
         <v>31319.863477732692</v>
       </c>
       <c r="CU36" s="7">
         <v>64060.884541453321</v>
       </c>
       <c r="CV36" s="7">
         <v>121932.45850994519</v>
       </c>
       <c r="CW36" s="7">
         <v>157479.41072104604</v>
       </c>
-      <c r="CX36" s="7"/>
+      <c r="CX36" s="7">
+        <v>197444.89852998068</v>
+      </c>
       <c r="CY36" s="9"/>
       <c r="CZ36" s="7"/>
       <c r="DA36" s="7"/>
       <c r="DB36" s="7"/>
       <c r="DC36" s="7"/>
       <c r="DD36" s="7"/>
       <c r="DE36" s="7"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C37" s="7">
         <v>4447.7724135484987</v>
       </c>
       <c r="D37" s="7">
         <v>7343.1130062959983</v>
       </c>
       <c r="E37" s="7">
         <v>10281.435554418313</v>
       </c>
       <c r="F37" s="7">
@@ -10590,98 +10642,100 @@
       <c r="BZ37" s="7">
         <v>23887.48331415977</v>
       </c>
       <c r="CA37" s="9">
         <v>31620.405104868376</v>
       </c>
       <c r="CB37" s="7">
         <v>43346.755548532725</v>
       </c>
       <c r="CC37" s="7">
         <v>56961.671583223535</v>
       </c>
       <c r="CD37" s="7">
         <v>86467.747915730288</v>
       </c>
       <c r="CE37" s="7">
         <v>103125.36913972213</v>
       </c>
       <c r="CF37" s="7">
         <v>111068.58109506209</v>
       </c>
       <c r="CG37" s="7">
         <v>122353.02634776611</v>
       </c>
       <c r="CH37" s="7">
-        <v>3823.2979473970113</v>
+        <v>3996.9993068349181</v>
       </c>
       <c r="CI37" s="7">
-        <v>8905.8808048928713</v>
+        <v>8929.5025054818052</v>
       </c>
       <c r="CJ37" s="7">
-        <v>14883.067769402351</v>
+        <v>14352.14231924593</v>
       </c>
       <c r="CK37" s="7">
-        <v>20342.911649398651</v>
+        <v>19329.649593600301</v>
       </c>
       <c r="CL37" s="7">
-        <v>28078.468527514298</v>
-[...2 lines deleted...]
-        <v>38026.032477164226</v>
+        <v>26373.094230741997</v>
+      </c>
+      <c r="CM37" s="7">
+        <v>34820.199150138695</v>
       </c>
       <c r="CN37" s="7">
-        <v>49997.605048532736</v>
+        <v>47025.31400055172</v>
       </c>
       <c r="CO37" s="7">
-        <v>64122.111966319113</v>
+        <v>61402.239411863637</v>
       </c>
       <c r="CP37" s="7">
-        <v>95770.207078992258</v>
+        <v>97764.88132052889</v>
       </c>
       <c r="CQ37" s="7">
-        <v>115127.98527265991</v>
+        <v>116028.52573844182</v>
       </c>
       <c r="CR37" s="7">
-        <v>123451.51600527894</v>
+        <v>123299.43024243397</v>
       </c>
       <c r="CS37" s="7">
-        <v>136098.79049880692</v>
+        <v>134819.7635282827</v>
       </c>
       <c r="CT37" s="7">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU37" s="7">
         <v>11140.337847054736</v>
       </c>
       <c r="CV37" s="7">
         <v>18120.521460345703</v>
       </c>
       <c r="CW37" s="7">
         <v>25041.841418696713</v>
       </c>
-      <c r="CX37" s="7"/>
+      <c r="CX37" s="7">
+        <v>34104.163632220247</v>
+      </c>
       <c r="CY37" s="9"/>
       <c r="CZ37" s="7"/>
       <c r="DA37" s="7"/>
       <c r="DB37" s="7"/>
       <c r="DC37" s="7"/>
       <c r="DD37" s="7"/>
       <c r="DE37" s="7"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="7">
         <v>3161.1499686012839</v>
       </c>
       <c r="C38" s="7">
         <v>7228.0003545378404</v>
       </c>
       <c r="D38" s="7">
         <v>12706.038843902934</v>
       </c>
       <c r="E38" s="7">
         <v>19863.512834296045</v>
       </c>
       <c r="F38" s="7">
@@ -10902,99 +10956,101 @@
       </c>
       <c r="BZ38" s="7">
         <v>62822.420647435734</v>
       </c>
       <c r="CA38" s="9">
         <v>90658.278999838061</v>
       </c>
       <c r="CB38" s="7">
         <v>127039.27231379089</v>
       </c>
       <c r="CC38" s="7">
         <v>166337.44632576947</v>
       </c>
       <c r="CD38" s="7">
         <v>218136.89069100263</v>
       </c>
       <c r="CE38" s="7">
         <v>252076.16151469838</v>
       </c>
       <c r="CF38" s="7">
         <v>273411.37057258183</v>
       </c>
       <c r="CG38" s="7">
         <v>293648.07551095169</v>
       </c>
-      <c r="CH38" s="2">
-        <v>7092.4121395284092</v>
+      <c r="CH38" s="7">
+        <v>7161.3089292628365</v>
       </c>
       <c r="CI38" s="7">
-        <v>16942.22180028275</v>
+        <v>16782.060947324888</v>
       </c>
       <c r="CJ38" s="7">
-        <v>29688.043972191019</v>
+        <v>29532.49429993107</v>
       </c>
       <c r="CK38" s="7">
-        <v>45155.178729637308</v>
+        <v>45079.223105374054</v>
       </c>
       <c r="CL38" s="7">
-        <v>67482.046025913078</v>
-[...2 lines deleted...]
-        <v>97651.641247146617</v>
+        <v>67641.947948822926</v>
+      </c>
+      <c r="CM38" s="7">
+        <v>97635.91430748305</v>
       </c>
       <c r="CN38" s="7">
-        <v>138676.97363130908</v>
+        <v>140080.9236205722</v>
       </c>
       <c r="CO38" s="7">
-        <v>179269.15323999946</v>
+        <v>182052.99825637558</v>
       </c>
       <c r="CP38" s="7">
-        <v>240512.59014623793</v>
+        <v>243948.24855901004</v>
       </c>
       <c r="CQ38" s="7">
-        <v>280625.45600631245</v>
+        <v>281601.53291506914</v>
       </c>
       <c r="CR38" s="7">
-        <v>298557.49603126652</v>
+        <v>303280.74091046059</v>
       </c>
       <c r="CS38" s="7">
-        <v>319864.21611901943</v>
+        <v>324547.38116917975</v>
       </c>
       <c r="CT38" s="2">
         <v>9286.270722417361</v>
       </c>
       <c r="CU38" s="7">
         <v>22014.975216375111</v>
       </c>
       <c r="CV38" s="7">
         <v>36373.521373295167</v>
       </c>
       <c r="CW38" s="7">
         <v>55394.174796614003</v>
       </c>
-      <c r="CX38" s="7"/>
+      <c r="CX38" s="7">
+        <v>82196.934254324296</v>
+      </c>
       <c r="CY38" s="9"/>
       <c r="CZ38" s="7"/>
       <c r="DA38" s="7"/>
       <c r="DB38" s="7"/>
       <c r="DC38" s="7"/>
       <c r="DD38" s="7"/>
       <c r="DE38" s="7"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="7">
         <v>6772.2658140711628</v>
       </c>
       <c r="C39" s="7">
         <v>13241.41233254412</v>
       </c>
       <c r="D39" s="7">
         <v>20609.901460196106</v>
       </c>
       <c r="E39" s="7">
         <v>28921.29195428516</v>
       </c>
       <c r="F39" s="7">
@@ -11215,99 +11271,101 @@
       </c>
       <c r="BZ39" s="7">
         <v>64225.725040417601</v>
       </c>
       <c r="CA39" s="9">
         <v>89417.443547908348</v>
       </c>
       <c r="CB39" s="7">
         <v>138752.76621143991</v>
       </c>
       <c r="CC39" s="7">
         <v>200583.00753695317</v>
       </c>
       <c r="CD39" s="7">
         <v>337590.93482235138</v>
       </c>
       <c r="CE39" s="7">
         <v>416226.33719191799</v>
       </c>
       <c r="CF39" s="7">
         <v>445490.72350989946</v>
       </c>
       <c r="CG39" s="7">
         <v>473324.41466464702</v>
       </c>
-      <c r="CH39" s="2">
-        <v>12151.092025660397</v>
+      <c r="CH39" s="7">
+        <v>12450.749520841471</v>
       </c>
       <c r="CI39" s="7">
-        <v>24532.29405951751</v>
+        <v>24673.03440720099</v>
       </c>
       <c r="CJ39" s="7">
-        <v>38117.318005291294</v>
+        <v>38687.753224334883</v>
       </c>
       <c r="CK39" s="7">
-        <v>52901.26739092503</v>
+        <v>54156.024607328043</v>
       </c>
       <c r="CL39" s="7">
-        <v>69387.400832402738</v>
-[...2 lines deleted...]
-        <v>98876.392817491331</v>
+        <v>71788.145957914734</v>
+      </c>
+      <c r="CM39" s="7">
+        <v>102435.96773828217</v>
       </c>
       <c r="CN39" s="7">
-        <v>149536.35088439382</v>
+        <v>150228.18244368539</v>
       </c>
       <c r="CO39" s="7">
-        <v>214186.37952211697</v>
+        <v>211641.78368017357</v>
       </c>
       <c r="CP39" s="7">
-        <v>362984.47664194991</v>
+        <v>386337.32906396012</v>
       </c>
       <c r="CQ39" s="7">
-        <v>458535.8899726923</v>
+        <v>474338.28804904298</v>
       </c>
       <c r="CR39" s="7">
-        <v>485410.96098288323</v>
+        <v>499056.84241625562</v>
       </c>
       <c r="CS39" s="7">
-        <v>514771.04677911068</v>
+        <v>531749.83625309728</v>
       </c>
       <c r="CT39" s="2">
         <v>13434.638321876295</v>
       </c>
       <c r="CU39" s="7">
         <v>28560.427384142757</v>
       </c>
       <c r="CV39" s="7">
         <v>45582.468069318187</v>
       </c>
       <c r="CW39" s="7">
         <v>65086.301508297838</v>
       </c>
-      <c r="CX39" s="7"/>
+      <c r="CX39" s="7">
+        <v>85663.758104935638</v>
+      </c>
       <c r="CY39" s="9"/>
       <c r="CZ39" s="7"/>
       <c r="DA39" s="7"/>
       <c r="DB39" s="7"/>
       <c r="DC39" s="7"/>
       <c r="DD39" s="7"/>
       <c r="DE39" s="7"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F40" s="18" t="s">
@@ -11529,98 +11587,100 @@
       <c r="BZ40" s="7">
         <v>54300.731440412026</v>
       </c>
       <c r="CA40" s="9">
         <v>80768.517757374517</v>
       </c>
       <c r="CB40" s="7">
         <v>113837.61796206603</v>
       </c>
       <c r="CC40" s="7">
         <v>172069.17079808493</v>
       </c>
       <c r="CD40" s="7">
         <v>296578.42164732644</v>
       </c>
       <c r="CE40" s="7">
         <v>365688.69000003231</v>
       </c>
       <c r="CF40" s="7">
         <v>411681.06801088725</v>
       </c>
       <c r="CG40" s="7">
         <v>436327.37854885455</v>
       </c>
       <c r="CH40" s="7">
-        <v>9582.5294654931604</v>
+        <v>8948.8231305842273</v>
       </c>
       <c r="CI40" s="7">
-        <v>17576.53642683183</v>
+        <v>16444.234291856625</v>
       </c>
       <c r="CJ40" s="7">
-        <v>35941.040073885364</v>
+        <v>34931.432212620435</v>
       </c>
       <c r="CK40" s="7">
-        <v>47676.943008764509</v>
+        <v>46231.854218351727</v>
       </c>
       <c r="CL40" s="7">
-        <v>60158.590814029892</v>
-[...2 lines deleted...]
-        <v>90331.229245828348</v>
+        <v>59215.868503874502</v>
+      </c>
+      <c r="CM40" s="7">
+        <v>88214.295469821009</v>
       </c>
       <c r="CN40" s="7">
-        <v>125853.64359851219</v>
+        <v>123400.80951279332</v>
       </c>
       <c r="CO40" s="7">
-        <v>186999.05467287518</v>
+        <v>190517.75685805979</v>
       </c>
       <c r="CP40" s="7">
-        <v>324059.86035258311</v>
+        <v>328920.69072791014</v>
       </c>
       <c r="CQ40" s="7">
-        <v>403611.068712476</v>
+        <v>401518.59060023737</v>
       </c>
       <c r="CR40" s="7">
-        <v>451640.94251709979</v>
+        <v>450047.0041873529</v>
       </c>
       <c r="CS40" s="7">
-        <v>483187.82143957645</v>
+        <v>478573.68206741585</v>
       </c>
       <c r="CT40" s="7">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU40" s="7">
         <v>18842.205715356133</v>
       </c>
       <c r="CV40" s="7">
         <v>43863.925481685234</v>
       </c>
       <c r="CW40" s="7">
         <v>56025.511699102673</v>
       </c>
-      <c r="CX40" s="7"/>
+      <c r="CX40" s="7">
+        <v>71091.7309974534</v>
+      </c>
       <c r="CY40" s="9"/>
       <c r="CZ40" s="7"/>
       <c r="DA40" s="7"/>
       <c r="DB40" s="7"/>
       <c r="DC40" s="7"/>
       <c r="DD40" s="7"/>
       <c r="DE40" s="7"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="7">
         <v>7710.2171226470018</v>
       </c>
       <c r="C41" s="7">
         <v>14422.474000344493</v>
       </c>
       <c r="D41" s="7">
         <v>25755.929707501324</v>
       </c>
       <c r="E41" s="7">
         <v>35027.223500606058</v>
       </c>
       <c r="F41" s="7">
@@ -11842,98 +11902,100 @@
       <c r="BZ41" s="7">
         <v>60801.879239327463</v>
       </c>
       <c r="CA41" s="9">
         <v>89565.395985415205</v>
       </c>
       <c r="CB41" s="7">
         <v>135079.18878952408</v>
       </c>
       <c r="CC41" s="7">
         <v>197135.72882791457</v>
       </c>
       <c r="CD41" s="7">
         <v>341136.59955819725</v>
       </c>
       <c r="CE41" s="7">
         <v>425762.29559809028</v>
       </c>
       <c r="CF41" s="7">
         <v>448352.96639779408</v>
       </c>
       <c r="CG41" s="7">
         <v>476950.66307069123</v>
       </c>
       <c r="CH41" s="7">
-        <v>10454.710500795409</v>
+        <v>10251.168756172567</v>
       </c>
       <c r="CI41" s="7">
-        <v>19569.547122363136</v>
+        <v>19567.77665328237</v>
       </c>
       <c r="CJ41" s="7">
-        <v>34419.464949281915</v>
+        <v>34894.214898415041</v>
       </c>
       <c r="CK41" s="7">
-        <v>47255.14095026227</v>
+        <v>49418.981768853686</v>
       </c>
       <c r="CL41" s="7">
-        <v>64547.951678850543</v>
-[...2 lines deleted...]
-        <v>101757.38617493477</v>
+        <v>68498.406934196013</v>
+      </c>
+      <c r="CM41" s="7">
+        <v>102582.90610037677</v>
       </c>
       <c r="CN41" s="7">
-        <v>148185.5607332979</v>
+        <v>144449.61133594043</v>
       </c>
       <c r="CO41" s="7">
-        <v>218671.79825139989</v>
+        <v>209500.30764712629</v>
       </c>
       <c r="CP41" s="7">
-        <v>373824.68557513854</v>
+        <v>376449.50300134986</v>
       </c>
       <c r="CQ41" s="7">
-        <v>453494.71915995004</v>
+        <v>451806.93290192401</v>
       </c>
       <c r="CR41" s="7">
-        <v>492582.29617755004</v>
+        <v>484960.26812924602</v>
       </c>
       <c r="CS41" s="7">
-        <v>531148.69704683439</v>
+        <v>519836.68189711194</v>
       </c>
       <c r="CT41" s="7">
         <v>11926.206568340167</v>
       </c>
       <c r="CU41" s="7">
         <v>22627.24386238282</v>
       </c>
       <c r="CV41" s="7">
         <v>40316.200133491089</v>
       </c>
       <c r="CW41" s="7">
         <v>55135.358200929128</v>
       </c>
-      <c r="CX41" s="7"/>
+      <c r="CX41" s="7">
+        <v>77236.488778383704</v>
+      </c>
       <c r="CY41" s="9"/>
       <c r="CZ41" s="7"/>
       <c r="DA41" s="7"/>
       <c r="DB41" s="7"/>
       <c r="DC41" s="7"/>
       <c r="DD41" s="7"/>
       <c r="DE41" s="7"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="7">
         <v>8100.7506435233408</v>
       </c>
       <c r="C42" s="7">
         <v>16839.764503691462</v>
       </c>
       <c r="D42" s="7">
         <v>24800.519408394306</v>
       </c>
       <c r="E42" s="7">
         <v>36825.992145426768</v>
       </c>
       <c r="F42" s="7">
@@ -12155,98 +12217,100 @@
       <c r="BZ42" s="7">
         <v>62422.915073084798</v>
       </c>
       <c r="CA42" s="9">
         <v>89797.834749986709</v>
       </c>
       <c r="CB42" s="7">
         <v>113946.4517901028</v>
       </c>
       <c r="CC42" s="7">
         <v>218740.83599172137</v>
       </c>
       <c r="CD42" s="7">
         <v>451967.82191116078</v>
       </c>
       <c r="CE42" s="7">
         <v>659990.00938641385</v>
       </c>
       <c r="CF42" s="7">
         <v>742409.51783832605</v>
       </c>
       <c r="CG42" s="7">
         <v>752085.51014303847</v>
       </c>
       <c r="CH42" s="7">
-        <v>9956.5036893422948</v>
+        <v>12325.750731541377</v>
       </c>
       <c r="CI42" s="7">
-        <v>22091.122239587647</v>
+        <v>25967.631144979154</v>
       </c>
       <c r="CJ42" s="7">
-        <v>33927.877642548003</v>
+        <v>38779.510144437983</v>
       </c>
       <c r="CK42" s="7">
-        <v>51041.601730082177</v>
+        <v>56326.84820449799</v>
       </c>
       <c r="CL42" s="7">
-        <v>69158.409539008368</v>
-[...2 lines deleted...]
-        <v>96498.745115192505</v>
+        <v>75303.315436620149</v>
+      </c>
+      <c r="CM42" s="7">
+        <v>103504.99510813729</v>
       </c>
       <c r="CN42" s="7">
-        <v>121990.06982020395</v>
+        <v>125266.78956627441</v>
       </c>
       <c r="CO42" s="7">
-        <v>252673.08883538537</v>
+        <v>252064.75152597972</v>
       </c>
       <c r="CP42" s="7">
-        <v>535372.88673176791</v>
+        <v>532598.91467236378</v>
       </c>
       <c r="CQ42" s="7">
-        <v>794091.65994127316</v>
+        <v>771082.7580757587</v>
       </c>
       <c r="CR42" s="7">
-        <v>921403.63911953568</v>
+        <v>906165.94046315982</v>
       </c>
       <c r="CS42" s="7">
-        <v>947943.72845087922</v>
+        <v>917743.40379724163</v>
       </c>
       <c r="CT42" s="7">
         <v>13885.425524671416</v>
       </c>
       <c r="CU42" s="7">
         <v>29772.594548699708</v>
       </c>
       <c r="CV42" s="7">
         <v>44199.223257303165</v>
       </c>
       <c r="CW42" s="7">
         <v>64535.673389459596</v>
       </c>
-      <c r="CX42" s="7"/>
+      <c r="CX42" s="7">
+        <v>84737.646595631057</v>
+      </c>
       <c r="CY42" s="9"/>
       <c r="CZ42" s="7"/>
       <c r="DA42" s="7"/>
       <c r="DB42" s="7"/>
       <c r="DC42" s="7"/>
       <c r="DD42" s="7"/>
       <c r="DE42" s="7"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="7">
         <v>2882.7011478745499</v>
       </c>
       <c r="C43" s="7">
         <v>5559.4408362378399</v>
       </c>
       <c r="D43" s="7">
         <v>8336.3108375384254</v>
       </c>
       <c r="E43" s="7">
         <v>11185.196841022711</v>
       </c>
       <c r="F43" s="7">
@@ -12468,98 +12532,100 @@
       <c r="BZ43" s="7">
         <v>21641.60713104462</v>
       </c>
       <c r="CA43" s="9">
         <v>27265.290313300829</v>
       </c>
       <c r="CB43" s="7">
         <v>41354.459336921573</v>
       </c>
       <c r="CC43" s="7">
         <v>59919.557558266009</v>
       </c>
       <c r="CD43" s="7">
         <v>160770.50613403998</v>
       </c>
       <c r="CE43" s="7">
         <v>206278.44175975572</v>
       </c>
       <c r="CF43" s="7">
         <v>212947.2122739082</v>
       </c>
       <c r="CG43" s="7">
         <v>223958.9720119187</v>
       </c>
       <c r="CH43" s="7">
-        <v>4890.2805751876458</v>
+        <v>4917.06711750248</v>
       </c>
       <c r="CI43" s="7">
-        <v>9408.810959668177</v>
+        <v>9479.0870018874957</v>
       </c>
       <c r="CJ43" s="7">
-        <v>13806.436926157017</v>
+        <v>13903.25602352689</v>
       </c>
       <c r="CK43" s="7">
-        <v>18438.518679750152</v>
+        <v>18601.535046846831</v>
       </c>
       <c r="CL43" s="7">
-        <v>23232.023395800352</v>
-[...2 lines deleted...]
-        <v>29441.793900945759</v>
+        <v>23500.871680519907</v>
+      </c>
+      <c r="CM43" s="7">
+        <v>29765.118625317613</v>
       </c>
       <c r="CN43" s="7">
-        <v>44165.807021983426</v>
+        <v>44517.110095417731</v>
       </c>
       <c r="CO43" s="7">
-        <v>64203.52233318473</v>
+        <v>64021.204487714931</v>
       </c>
       <c r="CP43" s="7">
-        <v>163411.65856465194</v>
+        <v>165202.26768202195</v>
       </c>
       <c r="CQ43" s="7">
-        <v>208152.84729479492</v>
+        <v>205412.79398981947</v>
       </c>
       <c r="CR43" s="7">
-        <v>215685.89159125989</v>
+        <v>212614.83843018208</v>
       </c>
       <c r="CS43" s="7">
-        <v>229400.53088529044</v>
+        <v>226005.03992395228</v>
       </c>
       <c r="CT43" s="7">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU43" s="7">
         <v>10717.077597582324</v>
       </c>
       <c r="CV43" s="7">
         <v>15616.353556895601</v>
       </c>
       <c r="CW43" s="7">
         <v>20811.933137886728</v>
       </c>
-      <c r="CX43" s="7"/>
+      <c r="CX43" s="7">
+        <v>26125.168389228143</v>
+      </c>
       <c r="CY43" s="9"/>
       <c r="CZ43" s="7"/>
       <c r="DA43" s="7"/>
       <c r="DB43" s="7"/>
       <c r="DC43" s="7"/>
       <c r="DD43" s="7"/>
       <c r="DE43" s="7"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C44" s="7">
         <v>1580.837020913161</v>
       </c>
       <c r="D44" s="7">
         <v>1946.5216644657166</v>
       </c>
       <c r="E44" s="7">
         <v>2571.4678102515054</v>
       </c>
       <c r="F44" s="7">
@@ -12781,98 +12847,100 @@
       <c r="BZ44" s="7">
         <v>8634.4146385893691</v>
       </c>
       <c r="CA44" s="9">
         <v>11624.657946214484</v>
       </c>
       <c r="CB44" s="7">
         <v>13647.853347989792</v>
       </c>
       <c r="CC44" s="7">
         <v>16185.6467904612</v>
       </c>
       <c r="CD44" s="7">
         <v>24544.215464059904</v>
       </c>
       <c r="CE44" s="7">
         <v>27656.766902454889</v>
       </c>
       <c r="CF44" s="7">
         <v>30599.775206029826</v>
       </c>
       <c r="CG44" s="7">
         <v>35569.774163127586</v>
       </c>
       <c r="CH44" s="7">
-        <v>1489.4052082047833</v>
+        <v>1645.8466659441619</v>
       </c>
       <c r="CI44" s="7">
-        <v>4228.2020665991513</v>
+        <v>4129.6260609738783</v>
       </c>
       <c r="CJ44" s="7">
-        <v>6133.7530317451656</v>
+        <v>5887.8376746535614</v>
       </c>
       <c r="CK44" s="7">
-        <v>9209.6157614625063</v>
+        <v>8369.8779417758142</v>
       </c>
       <c r="CL44" s="7">
-        <v>11340.471965260887</v>
-[...2 lines deleted...]
-        <v>14603.483003900874</v>
+        <v>10229.469468330873</v>
+      </c>
+      <c r="CM44" s="7">
+        <v>13552.23620085416</v>
       </c>
       <c r="CN44" s="7">
-        <v>17524.077945107383</v>
+        <v>16178.177215713762</v>
       </c>
       <c r="CO44" s="7">
-        <v>20069.828104523094</v>
+        <v>18806.922093002628</v>
       </c>
       <c r="CP44" s="7">
-        <v>27954.316785700525</v>
+        <v>27755.614644593843</v>
       </c>
       <c r="CQ44" s="7">
-        <v>31619.178860464544</v>
+        <v>31867.94912481057</v>
       </c>
       <c r="CR44" s="7">
-        <v>36217.817535153939</v>
+        <v>35745.091474199042</v>
       </c>
       <c r="CS44" s="7">
-        <v>42430.733175811853</v>
+        <v>41503.020439302789</v>
       </c>
       <c r="CT44" s="7">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU44" s="7">
         <v>5175.3324895262431</v>
       </c>
       <c r="CV44" s="7">
         <v>6728.1348499824799</v>
       </c>
       <c r="CW44" s="7">
         <v>9711.0975167746219</v>
       </c>
-      <c r="CX44" s="7"/>
+      <c r="CX44" s="7">
+        <v>11874.045617182706</v>
+      </c>
       <c r="CY44" s="9"/>
       <c r="CZ44" s="7"/>
       <c r="DA44" s="7"/>
       <c r="DB44" s="7"/>
       <c r="DC44" s="7"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C45" s="7">
         <v>13783.510765539999</v>
       </c>
       <c r="D45" s="7">
         <v>21997.461522964011</v>
       </c>
       <c r="E45" s="7">
         <v>30431.782868730348</v>
       </c>
       <c r="F45" s="7">
@@ -13094,98 +13162,100 @@
       <c r="BZ45" s="7">
         <v>61322.715857096046</v>
       </c>
       <c r="CA45" s="7">
         <v>82666.72834737449</v>
       </c>
       <c r="CB45" s="7">
         <v>113515.72632282806</v>
       </c>
       <c r="CC45" s="7">
         <v>157138.23894673714</v>
       </c>
       <c r="CD45" s="7">
         <v>291862.35906495096</v>
       </c>
       <c r="CE45" s="7">
         <v>384952.48324444046</v>
       </c>
       <c r="CF45" s="7">
         <v>451004.32931634737</v>
       </c>
       <c r="CG45" s="7">
         <v>472638.49152385758</v>
       </c>
       <c r="CH45" s="7">
-        <v>11409.791539067146</v>
+        <v>11913.461454126998</v>
       </c>
       <c r="CI45" s="7">
-        <v>22976.9628155959</v>
+        <v>23869.371412638571</v>
       </c>
       <c r="CJ45" s="7">
-        <v>36874.832187011416</v>
+        <v>38043.928832095131</v>
       </c>
       <c r="CK45" s="7">
-        <v>52147.302362604001</v>
+        <v>53326.395219236205</v>
       </c>
       <c r="CL45" s="7">
-        <v>67382.292389337599</v>
+        <v>69166.949986498526</v>
       </c>
       <c r="CM45" s="7">
-        <v>90266.799583931657</v>
+        <v>91646.627006235707</v>
       </c>
       <c r="CN45" s="7">
-        <v>124712.12975193384</v>
+        <v>122367.16779552246</v>
       </c>
       <c r="CO45" s="7">
-        <v>171646.37327135401</v>
+        <v>163607.45491557076</v>
       </c>
       <c r="CP45" s="7">
-        <v>327374.01116183831</v>
+        <v>342499.51773275109</v>
       </c>
       <c r="CQ45" s="7">
-        <v>424761.10403870535</v>
+        <v>438987.51170643669</v>
       </c>
       <c r="CR45" s="7">
-        <v>520685.46960274648</v>
+        <v>557717.2348348567</v>
       </c>
       <c r="CS45" s="7">
-        <v>568633.21845420171</v>
+        <v>581231.23387643893</v>
       </c>
       <c r="CT45" s="7">
         <v>13023.686500145333</v>
       </c>
       <c r="CU45" s="7">
         <v>27788.435621708122</v>
       </c>
       <c r="CV45" s="7">
         <v>44283.841058789782</v>
       </c>
       <c r="CW45" s="7">
         <v>62594.989270074628</v>
       </c>
-      <c r="CX45" s="7"/>
+      <c r="CX45" s="7">
+        <v>80576.171990652874</v>
+      </c>
       <c r="CY45" s="7"/>
       <c r="CZ45" s="7"/>
       <c r="DA45" s="7"/>
       <c r="DB45" s="7"/>
       <c r="DC45" s="7"/>
       <c r="DD45" s="7"/>
       <c r="DE45" s="7"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C46" s="7">
         <v>15637.766417019546</v>
       </c>
       <c r="D46" s="7">
         <v>22345.960417366488</v>
       </c>
       <c r="E46" s="7">
         <v>33945.544497190014</v>
       </c>
       <c r="F46" s="7">
@@ -13407,98 +13477,100 @@
       <c r="BZ46" s="7">
         <v>65007.515388263797</v>
       </c>
       <c r="CA46" s="7">
         <v>85904.493133833923</v>
       </c>
       <c r="CB46" s="7">
         <v>126176.02444812655</v>
       </c>
       <c r="CC46" s="7">
         <v>235750.14998158903</v>
       </c>
       <c r="CD46" s="7">
         <v>582410.7923258167</v>
       </c>
       <c r="CE46" s="7">
         <v>784633.50333897339</v>
       </c>
       <c r="CF46" s="7">
         <v>922788.39250935009</v>
       </c>
       <c r="CG46" s="7">
         <v>939165.00916653639</v>
       </c>
       <c r="CH46" s="7">
-        <v>12544.386589607049</v>
+        <v>13536.677295417783</v>
       </c>
       <c r="CI46" s="7">
-        <v>23265.165306741346</v>
+        <v>24325.55661858806</v>
       </c>
       <c r="CJ46" s="7">
-        <v>35461.95906731367</v>
+        <v>36898.922397312635</v>
       </c>
       <c r="CK46" s="7">
-        <v>51443.527160126992</v>
+        <v>53030.998625893204</v>
       </c>
       <c r="CL46" s="7">
-        <v>68546.272012590925</v>
+        <v>70573.997932170227</v>
       </c>
       <c r="CM46" s="7">
-        <v>88895.096643665398</v>
+        <v>91445.939915803319</v>
       </c>
       <c r="CN46" s="7">
-        <v>133200.71325194795</v>
+        <v>130984.59158044885</v>
       </c>
       <c r="CO46" s="7">
-        <v>253209.83244675389</v>
+        <v>252784.16526908273</v>
       </c>
       <c r="CP46" s="7">
-        <v>674315.15409830818</v>
+        <v>653460.771091228</v>
       </c>
       <c r="CQ46" s="7">
-        <v>875167.62952899525</v>
+        <v>844861.24360652105</v>
       </c>
       <c r="CR46" s="7">
-        <v>1062644.850110343</v>
+        <v>1087306.0633166551</v>
       </c>
       <c r="CS46" s="7">
-        <v>1102759.2928978598</v>
+        <v>1103948.7457358935</v>
       </c>
       <c r="CT46" s="7">
         <v>15450.562638215211</v>
       </c>
       <c r="CU46" s="7">
         <v>27432.659309389117</v>
       </c>
       <c r="CV46" s="7">
         <v>41102.462417219962</v>
       </c>
       <c r="CW46" s="7">
         <v>59126.71455970651</v>
       </c>
-      <c r="CX46" s="7"/>
+      <c r="CX46" s="7">
+        <v>78426.669991176197</v>
+      </c>
       <c r="CY46" s="7"/>
       <c r="CZ46" s="7"/>
       <c r="DA46" s="7"/>
       <c r="DB46" s="7"/>
       <c r="DC46" s="7"/>
       <c r="DD46" s="7"/>
       <c r="DE46" s="7"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C47" s="7">
         <v>39333.050749418726</v>
       </c>
       <c r="D47" s="7">
         <v>61880.13428035305</v>
       </c>
       <c r="E47" s="7">
         <v>84540.612212741296</v>
       </c>
       <c r="F47" s="7">
@@ -13720,98 +13792,100 @@
       <c r="BZ47" s="7">
         <v>158264.85389610851</v>
       </c>
       <c r="CA47" s="7">
         <v>210009.54918483377</v>
       </c>
       <c r="CB47" s="7">
         <v>293218.01396045845</v>
       </c>
       <c r="CC47" s="7">
         <v>431083.21345759433</v>
       </c>
       <c r="CD47" s="7">
         <v>722830.27804337139</v>
       </c>
       <c r="CE47" s="7">
         <v>899875.5495012399</v>
       </c>
       <c r="CF47" s="7">
         <v>954010.02146572445</v>
       </c>
       <c r="CG47" s="7">
         <v>1014395.2265133756</v>
       </c>
       <c r="CH47" s="7">
-        <v>37942.69785304898</v>
+        <v>36099.377978731944</v>
       </c>
       <c r="CI47" s="7">
-        <v>74332.828502047138</v>
+        <v>72200.469731000456</v>
       </c>
       <c r="CJ47" s="7">
-        <v>114680.08547928046</v>
+        <v>112057.59178293581</v>
       </c>
       <c r="CK47" s="7">
-        <v>153397.40058734154</v>
+        <v>151321.03255370274</v>
       </c>
       <c r="CL47" s="7">
-        <v>192085.56637391227</v>
+        <v>194739.02317826753</v>
       </c>
       <c r="CM47" s="7">
-        <v>251177.0776331058</v>
+        <v>250786.05046023251</v>
       </c>
       <c r="CN47" s="7">
-        <v>342942.92095237214</v>
+        <v>349015.39726747142</v>
       </c>
       <c r="CO47" s="7">
-        <v>484150.49579692713</v>
+        <v>502341.72711296019</v>
       </c>
       <c r="CP47" s="7">
-        <v>851398.5503443029</v>
+        <v>847074.50831569801</v>
       </c>
       <c r="CQ47" s="7">
-        <v>1082451.7253111056</v>
+        <v>1072763.5352740984</v>
       </c>
       <c r="CR47" s="7">
-        <v>1149338.2321857011</v>
+        <v>1137104.9243583868</v>
       </c>
       <c r="CS47" s="7">
-        <v>1220613.4345212299</v>
+        <v>1198910.9168771317</v>
       </c>
       <c r="CT47" s="7">
         <v>45967.466101723228</v>
       </c>
       <c r="CU47" s="7">
         <v>94236.936820916031</v>
       </c>
       <c r="CV47" s="7">
         <v>145858.21172059551</v>
       </c>
       <c r="CW47" s="7">
         <v>202516.62149876062</v>
       </c>
-      <c r="CX47" s="7"/>
+      <c r="CX47" s="7">
+        <v>255233.60791539931</v>
+      </c>
       <c r="CY47" s="7"/>
       <c r="CZ47" s="7"/>
       <c r="DA47" s="7"/>
       <c r="DB47" s="7"/>
       <c r="DC47" s="7"/>
       <c r="DD47" s="7"/>
       <c r="DE47" s="7"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F48" s="18" t="s">
@@ -14033,98 +14107,100 @@
       <c r="BZ48" s="7">
         <v>17374.379711338224</v>
       </c>
       <c r="CA48" s="7">
         <v>23308.758886466891</v>
       </c>
       <c r="CB48" s="7">
         <v>29570.722447663145</v>
       </c>
       <c r="CC48" s="7">
         <v>38121.272704242023</v>
       </c>
       <c r="CD48" s="7">
         <v>50390.581141360846</v>
       </c>
       <c r="CE48" s="7">
         <v>55432.028643315265</v>
       </c>
       <c r="CF48" s="7">
         <v>58480.302257971001</v>
       </c>
       <c r="CG48" s="7">
         <v>68055.644879429077</v>
       </c>
       <c r="CH48" s="7">
-        <v>5250.4753306546072</v>
+        <v>5640.0331184697889</v>
       </c>
       <c r="CI48" s="7">
-        <v>7380.4914120765761</v>
+        <v>8034.7388392839075</v>
       </c>
       <c r="CJ48" s="7">
-        <v>10918.766098592008</v>
+        <v>11720.17583602235</v>
       </c>
       <c r="CK48" s="7">
-        <v>13551.626096465032</v>
+        <v>14361.729752197487</v>
       </c>
       <c r="CL48" s="7">
-        <v>17312.373366306056</v>
+        <v>18615.893230611779</v>
       </c>
       <c r="CM48" s="7">
-        <v>23273.218313539328</v>
+        <v>24944.249161801985</v>
       </c>
       <c r="CN48" s="7">
-        <v>30225.445850074189</v>
+        <v>31011.807602422785</v>
       </c>
       <c r="CO48" s="7">
-        <v>39363.927630712991</v>
+        <v>39503.169736556636</v>
       </c>
       <c r="CP48" s="7">
-        <v>51509.399070096377</v>
+        <v>52262.635141846215</v>
       </c>
       <c r="CQ48" s="7">
-        <v>58353.08727316709</v>
+        <v>58116.021800542949</v>
       </c>
       <c r="CR48" s="7">
-        <v>61832.77966973016</v>
+        <v>61380.768808134701</v>
       </c>
       <c r="CS48" s="7">
-        <v>73204.388112420114</v>
+        <v>71624.649832539522</v>
       </c>
       <c r="CT48" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU48" s="7">
         <v>8208.9417233591212</v>
       </c>
       <c r="CV48" s="7">
         <v>12269.789054257752</v>
       </c>
       <c r="CW48" s="7">
         <v>15055.598963975843</v>
       </c>
-      <c r="CX48" s="7"/>
+      <c r="CX48" s="7">
+        <v>19368.02629813282</v>
+      </c>
       <c r="CY48" s="7"/>
       <c r="CZ48" s="7"/>
       <c r="DA48" s="7"/>
       <c r="DB48" s="7"/>
       <c r="DC48" s="7"/>
       <c r="DD48" s="7"/>
       <c r="DE48" s="7"/>
     </row>
     <row r="49" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C49" s="7">
         <v>26185.665088713911</v>
       </c>
       <c r="D49" s="7">
         <v>45044.41560328615</v>
       </c>
       <c r="E49" s="7">
         <v>65510.414549752852</v>
       </c>
       <c r="F49" s="7">
@@ -14346,98 +14422,100 @@
       <c r="BZ49" s="7">
         <v>70183.773669951304</v>
       </c>
       <c r="CA49" s="7">
         <v>94377.244564181208</v>
       </c>
       <c r="CB49" s="7">
         <v>130621.98325200989</v>
       </c>
       <c r="CC49" s="7">
         <v>177859.57621153511</v>
       </c>
       <c r="CD49" s="7">
         <v>300033.33290932141</v>
       </c>
       <c r="CE49" s="7">
         <v>363449.30129126116</v>
       </c>
       <c r="CF49" s="7">
         <v>433062.45554072305</v>
       </c>
       <c r="CG49" s="7">
         <v>462560.93554118165</v>
       </c>
       <c r="CH49" s="7">
-        <v>13635.179924592405</v>
+        <v>14034.723283300798</v>
       </c>
       <c r="CI49" s="7">
-        <v>28525.962479041598</v>
+        <v>29611.537544578074</v>
       </c>
       <c r="CJ49" s="7">
-        <v>46620.042577106273</v>
+        <v>47899.939942412886</v>
       </c>
       <c r="CK49" s="7">
-        <v>65848.060291775022</v>
+        <v>67203.090125375951</v>
       </c>
       <c r="CL49" s="7">
-        <v>86923.056243490224</v>
+        <v>88514.619118326853</v>
       </c>
       <c r="CM49" s="7">
-        <v>115795.920768001</v>
+        <v>117794.73566137845</v>
       </c>
       <c r="CN49" s="7">
-        <v>156907.68132520968</v>
+        <v>157916.87992090773</v>
       </c>
       <c r="CO49" s="7">
-        <v>208473.43231444157</v>
+        <v>205327.95743981999</v>
       </c>
       <c r="CP49" s="7">
-        <v>349991.6946691894</v>
+        <v>346113.50853396388</v>
       </c>
       <c r="CQ49" s="7">
-        <v>418418.43066102517</v>
+        <v>418219.0175877877</v>
       </c>
       <c r="CR49" s="7">
-        <v>518975.34844285285</v>
+        <v>519532.22981087671</v>
       </c>
       <c r="CS49" s="7">
-        <v>554633.73333450907</v>
+        <v>556192.6328820549</v>
       </c>
       <c r="CT49" s="7">
         <v>14658.432128038789</v>
       </c>
       <c r="CU49" s="7">
         <v>32098.470702320374</v>
       </c>
       <c r="CV49" s="7">
         <v>54555.882491580414</v>
       </c>
       <c r="CW49" s="7">
         <v>76909.923911105026</v>
       </c>
-      <c r="CX49" s="7"/>
+      <c r="CX49" s="7">
+        <v>101826.54325490323</v>
+      </c>
       <c r="CY49" s="7"/>
       <c r="CZ49" s="7"/>
       <c r="DA49" s="7"/>
       <c r="DB49" s="7"/>
       <c r="DC49" s="7"/>
       <c r="DD49" s="7"/>
       <c r="DE49" s="7"/>
     </row>
     <row r="50" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C50" s="7">
         <v>53.861242565140401</v>
       </c>
       <c r="D50" s="7">
         <v>80.479749111368861</v>
       </c>
       <c r="E50" s="7">
         <v>109.74379177993858</v>
       </c>
       <c r="F50" s="7">
@@ -14659,98 +14737,100 @@
       <c r="BZ50" s="7">
         <v>148.82950417615908</v>
       </c>
       <c r="CA50" s="7">
         <v>179.86450177614378</v>
       </c>
       <c r="CB50" s="7">
         <v>264.92930366254257</v>
       </c>
       <c r="CC50" s="7">
         <v>360.57995882198196</v>
       </c>
       <c r="CD50" s="7">
         <v>1286.8589590425699</v>
       </c>
       <c r="CE50" s="7">
         <v>1455.9156622306277</v>
       </c>
       <c r="CF50" s="7">
         <v>1499.4377919172723</v>
       </c>
       <c r="CG50" s="7">
         <v>1529.1043658450956</v>
       </c>
       <c r="CH50" s="7">
-        <v>39.282532703922115</v>
+        <v>73.848880700459603</v>
       </c>
       <c r="CI50" s="7">
-        <v>80.680727881597392</v>
+        <v>107.85950986147296</v>
       </c>
       <c r="CJ50" s="7">
-        <v>118.31739510932717</v>
+        <v>145.66116636329733</v>
       </c>
       <c r="CK50" s="7">
-        <v>156.20707701835278</v>
+        <v>182.60313236135809</v>
       </c>
       <c r="CL50" s="7">
-        <v>181.8118291771531</v>
+        <v>218.42933184056537</v>
       </c>
       <c r="CM50" s="7">
-        <v>211.92376470831607</v>
+        <v>261.17150325390207</v>
       </c>
       <c r="CN50" s="7">
-        <v>255.55761778052977</v>
+        <v>358.42625767184063</v>
       </c>
       <c r="CO50" s="7">
-        <v>351.31033990600849</v>
+        <v>476.4362213176172</v>
       </c>
       <c r="CP50" s="7">
-        <v>1291.189401593462</v>
+        <v>1337.5589516810755</v>
       </c>
       <c r="CQ50" s="7">
-        <v>1444.304678217429</v>
+        <v>1529.4322763301852</v>
       </c>
       <c r="CR50" s="7">
-        <v>1477.3431335021876</v>
+        <v>1590.423094445689</v>
       </c>
       <c r="CS50" s="7">
-        <v>1708.6687899709937</v>
+        <v>1659.5756422581937</v>
       </c>
       <c r="CT50" s="7">
         <v>60.331216210786451</v>
       </c>
       <c r="CU50" s="7">
         <v>128.82375906756758</v>
       </c>
       <c r="CV50" s="7">
         <v>177.82338034490539</v>
       </c>
       <c r="CW50" s="7">
         <v>215.15226908717605</v>
       </c>
-      <c r="CX50" s="7"/>
+      <c r="CX50" s="7">
+        <v>243.45992136107085</v>
+      </c>
       <c r="CY50" s="7"/>
       <c r="CZ50" s="7"/>
       <c r="DA50" s="7"/>
       <c r="DB50" s="7"/>
       <c r="DC50" s="7"/>
       <c r="DD50" s="7"/>
       <c r="DE50" s="7"/>
     </row>
     <row r="51" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C51" s="7">
         <v>532.08586322386623</v>
       </c>
       <c r="D51" s="7">
         <v>817.72741079432456</v>
       </c>
       <c r="E51" s="7">
         <v>1056.2246534739288</v>
       </c>
       <c r="F51" s="7">
@@ -14972,98 +15052,100 @@
       <c r="BZ51" s="7">
         <v>988.39902190894065</v>
       </c>
       <c r="CA51" s="7">
         <v>1184.3634662107522</v>
       </c>
       <c r="CB51" s="7">
         <v>1712.5753916035796</v>
       </c>
       <c r="CC51" s="7">
         <v>2846.0598267348369</v>
       </c>
       <c r="CD51" s="7">
         <v>6307.1123261062357</v>
       </c>
       <c r="CE51" s="7">
         <v>7043.7699051715108</v>
       </c>
       <c r="CF51" s="7">
         <v>7258.4494120035897</v>
       </c>
       <c r="CG51" s="7">
         <v>7521.5819762637275</v>
       </c>
       <c r="CH51" s="7">
-        <v>234.15053578846539</v>
+        <v>281.76053876032216</v>
       </c>
       <c r="CI51" s="7">
-        <v>472.02116422286025</v>
+        <v>563.7730539481737</v>
       </c>
       <c r="CJ51" s="7">
-        <v>757.51912097291881</v>
+        <v>843.01618805393275</v>
       </c>
       <c r="CK51" s="7">
-        <v>1039.7539960249667</v>
+        <v>1122.7172223063876</v>
       </c>
       <c r="CL51" s="7">
-        <v>1251.5588061406461</v>
+        <v>1403.5166997115894</v>
       </c>
       <c r="CM51" s="7">
-        <v>1523.0198608770975</v>
+        <v>1747.1630899173351</v>
       </c>
       <c r="CN51" s="7">
-        <v>2388.0388823907824</v>
+        <v>2469.3630980809303</v>
       </c>
       <c r="CO51" s="7">
-        <v>3482.9620848432278</v>
+        <v>3736.3932240715494</v>
       </c>
       <c r="CP51" s="7">
-        <v>6618.8566804691491</v>
+        <v>7348.1987168077212</v>
       </c>
       <c r="CQ51" s="7">
-        <v>7443.5392496957829</v>
+        <v>8223.1085238422329</v>
       </c>
       <c r="CR51" s="7">
-        <v>7739.2728283841807</v>
+        <v>8527.6267101615886</v>
       </c>
       <c r="CS51" s="7">
-        <v>7583.8223256070496</v>
+        <v>8806.7998550749471</v>
       </c>
       <c r="CT51" s="7">
         <v>382.25328735529757</v>
       </c>
       <c r="CU51" s="7">
         <v>759.85163769262374</v>
       </c>
       <c r="CV51" s="7">
         <v>1183.7735189016432</v>
       </c>
       <c r="CW51" s="7">
         <v>1494.0455210442108</v>
       </c>
-      <c r="CX51" s="7"/>
+      <c r="CX51" s="7">
+        <v>1710.494907215689</v>
+      </c>
       <c r="CY51" s="7"/>
       <c r="CZ51" s="7"/>
       <c r="DA51" s="7"/>
       <c r="DB51" s="7"/>
       <c r="DC51" s="7"/>
       <c r="DD51" s="7"/>
       <c r="DE51" s="7"/>
     </row>
     <row r="52" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="7">
         <v>1205.5091756815532</v>
       </c>
       <c r="C52" s="7">
         <v>2394.319785012221</v>
       </c>
       <c r="D52" s="7">
         <v>3851.0834673210593</v>
       </c>
       <c r="E52" s="7">
         <v>6554.1147055791362</v>
       </c>
       <c r="F52" s="7">
@@ -15285,98 +15367,100 @@
       <c r="BZ52" s="7">
         <v>17447.645670252055</v>
       </c>
       <c r="CA52" s="7">
         <v>22226.888571524898</v>
       </c>
       <c r="CB52" s="7">
         <v>27161.957299791451</v>
       </c>
       <c r="CC52" s="7">
         <v>33860.416889232365</v>
       </c>
       <c r="CD52" s="7">
         <v>39950.894390801084</v>
       </c>
       <c r="CE52" s="7">
         <v>44925.473699915543</v>
       </c>
       <c r="CF52" s="7">
         <v>48775.176638192817</v>
       </c>
       <c r="CG52" s="7">
         <v>52649.934913812758</v>
       </c>
       <c r="CH52" s="7">
-        <v>3594.2427808275706</v>
+        <v>3528.6840640678392</v>
       </c>
       <c r="CI52" s="7">
-        <v>7388.7907582212147</v>
+        <v>7046.2749830246885</v>
       </c>
       <c r="CJ52" s="7">
-        <v>11118.303985060849</v>
+        <v>10651.332207183732</v>
       </c>
       <c r="CK52" s="7">
-        <v>15307.32502597349</v>
+        <v>14866.132750741177</v>
       </c>
       <c r="CL52" s="7">
-        <v>19696.673115444319</v>
+        <v>19557.399802507403</v>
       </c>
       <c r="CM52" s="7">
-        <v>24410.734293269801</v>
+        <v>24658.700820421516</v>
       </c>
       <c r="CN52" s="9">
-        <v>29046.280015151213</v>
+        <v>29843.691116187765</v>
       </c>
       <c r="CO52" s="9">
-        <v>35543.960441435389</v>
+        <v>36062.16936164847</v>
       </c>
       <c r="CP52" s="7">
-        <v>41070.506383317494</v>
+        <v>41357.204344401107</v>
       </c>
       <c r="CQ52" s="7">
-        <v>47290.370113257239</v>
+        <v>46507.729987793355</v>
       </c>
       <c r="CR52" s="7">
-        <v>51641.267869115247</v>
+        <v>50720.125735428257</v>
       </c>
       <c r="CS52" s="7">
-        <v>58026.29322914598</v>
+        <v>55222.280945221297</v>
       </c>
       <c r="CT52" s="7">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU52" s="7">
         <v>9034.185900890845</v>
       </c>
       <c r="CV52" s="7">
         <v>13436.981942597127</v>
       </c>
       <c r="CW52" s="7">
         <v>18597.312375477253</v>
       </c>
-      <c r="CX52" s="7"/>
+      <c r="CX52" s="7">
+        <v>23994.636690879386</v>
+      </c>
       <c r="CY52" s="7"/>
       <c r="CZ52" s="9"/>
       <c r="DA52" s="9"/>
       <c r="DB52" s="7"/>
       <c r="DC52" s="7"/>
       <c r="DD52" s="7"/>
       <c r="DE52" s="7"/>
     </row>
     <row r="54" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="31"/>
       <c r="D54" s="31"/>
       <c r="E54" s="31"/>
       <c r="F54" s="31"/>
       <c r="G54" s="31"/>
       <c r="H54" s="31"/>
       <c r="I54" s="31"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
       <c r="N54" s="31"/>
       <c r="O54" s="31"/>
@@ -15623,65 +15707,65 @@
       <c r="BL56" s="27"/>
       <c r="BM56" s="27"/>
       <c r="BN56" s="27"/>
       <c r="BO56" s="27"/>
       <c r="BP56" s="27"/>
       <c r="BQ56" s="27"/>
       <c r="BR56" s="27"/>
       <c r="BS56" s="27"/>
       <c r="BT56" s="27"/>
       <c r="BU56" s="28"/>
       <c r="BV56" s="26" t="s">
         <v>44</v>
       </c>
       <c r="BW56" s="27"/>
       <c r="BX56" s="27"/>
       <c r="BY56" s="27"/>
       <c r="BZ56" s="27"/>
       <c r="CA56" s="27"/>
       <c r="CB56" s="27"/>
       <c r="CC56" s="27"/>
       <c r="CD56" s="27"/>
       <c r="CE56" s="27"/>
       <c r="CF56" s="27"/>
       <c r="CG56" s="28"/>
       <c r="CH56" s="26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI56" s="27"/>
       <c r="CJ56" s="27"/>
       <c r="CK56" s="27"/>
       <c r="CL56" s="27"/>
       <c r="CM56" s="27"/>
       <c r="CN56" s="27"/>
       <c r="CO56" s="27"/>
       <c r="CP56" s="27"/>
       <c r="CQ56" s="27"/>
       <c r="CR56" s="27"/>
       <c r="CS56" s="28"/>
       <c r="CT56" s="26" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="CU56" s="27"/>
       <c r="CV56" s="27"/>
       <c r="CW56" s="27"/>
       <c r="CX56" s="27"/>
       <c r="CY56" s="27"/>
       <c r="CZ56" s="27"/>
       <c r="DA56" s="27"/>
       <c r="DB56" s="27"/>
       <c r="DC56" s="27"/>
       <c r="DD56" s="27"/>
       <c r="DE56" s="28"/>
     </row>
     <row r="57" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="30"/>
       <c r="B57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="10" t="s">
@@ -15939,51 +16023,51 @@
       <c r="CK57" s="10" t="s">
         <v>4</v>
       </c>
       <c r="CL57" s="10" t="s">
         <v>5</v>
       </c>
       <c r="CM57" s="10" t="s">
         <v>6</v>
       </c>
       <c r="CN57" s="10" t="s">
         <v>7</v>
       </c>
       <c r="CO57" s="10" t="s">
         <v>8</v>
       </c>
       <c r="CP57" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CQ57" s="10" t="s">
         <v>10</v>
       </c>
       <c r="CR57" s="11" t="s">
         <v>11</v>
       </c>
       <c r="CS57" s="11" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="CT57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="CU57" s="10" t="s">
         <v>2</v>
       </c>
       <c r="CV57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="CW57" s="10" t="s">
         <v>4</v>
       </c>
       <c r="CX57" s="10" t="s">
         <v>5</v>
       </c>
       <c r="CY57" s="10" t="s">
         <v>6</v>
       </c>
       <c r="CZ57" s="10" t="s">
         <v>7</v>
       </c>
       <c r="DA57" s="10" t="s">
         <v>8</v>
       </c>
@@ -16235,98 +16319,100 @@
       <c r="BZ58" s="12">
         <v>49689.303117271236</v>
       </c>
       <c r="CA58" s="13">
         <v>69183.800807888983</v>
       </c>
       <c r="CB58" s="13">
         <v>400034.65971260465</v>
       </c>
       <c r="CC58" s="13">
         <v>1129198.8108109396</v>
       </c>
       <c r="CD58" s="1">
         <v>3261644.5411179657</v>
       </c>
       <c r="CE58" s="1">
         <v>4483682.8343056617</v>
       </c>
       <c r="CF58" s="1">
         <v>4997336.2127509248</v>
       </c>
       <c r="CG58" s="1">
         <v>5006585.1159411874</v>
       </c>
       <c r="CH58" s="1">
-        <v>12860.757922315233</v>
+        <v>11914.295601447624</v>
       </c>
       <c r="CI58" s="1">
-        <v>27152.964021852076</v>
+        <v>23828.591202895248</v>
       </c>
       <c r="CJ58" s="1">
-        <v>41261.837698871816</v>
+        <v>35742.886804342874</v>
       </c>
       <c r="CK58" s="1">
-        <v>54101.043584379535</v>
+        <v>47657.182405790496</v>
       </c>
       <c r="CL58" s="12">
-        <v>68046.192865539953</v>
+        <v>64408.233397232718</v>
       </c>
       <c r="CM58" s="13">
-        <v>105109.84018283205</v>
+        <v>92740.497634769636</v>
       </c>
       <c r="CN58" s="13">
-        <v>454143.3707860969</v>
+        <v>424397.07095409808</v>
       </c>
       <c r="CO58" s="13">
-        <v>1254092.9458595242</v>
+        <v>1248642.6993845964</v>
       </c>
       <c r="CP58" s="1">
-        <v>3696181.7795683974</v>
+        <v>3722941.8479740769</v>
       </c>
       <c r="CQ58" s="1">
-        <v>5080413.6874760659</v>
+        <v>5038998.991214145</v>
       </c>
       <c r="CR58" s="1">
-        <v>5823622.1740992041</v>
+        <v>5876658.7812538128</v>
       </c>
       <c r="CS58" s="1">
-        <v>5921666.3998233126</v>
+        <v>5888573.0768552599</v>
       </c>
       <c r="CT58" s="1">
         <v>17721.096678214919</v>
       </c>
       <c r="CU58" s="1">
         <v>35736.881485100515</v>
       </c>
       <c r="CV58" s="1">
         <v>52525.421586184631</v>
       </c>
       <c r="CW58" s="1">
         <v>70563.592965951975</v>
       </c>
-      <c r="CX58" s="12"/>
+      <c r="CX58" s="12">
+        <v>85240.786245757612</v>
+      </c>
       <c r="CY58" s="13"/>
       <c r="CZ58" s="13"/>
       <c r="DA58" s="13"/>
       <c r="DB58" s="1"/>
       <c r="DC58" s="1"/>
       <c r="DD58" s="1"/>
       <c r="DE58" s="1"/>
     </row>
     <row r="59" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F59" s="18" t="s">
@@ -16547,99 +16633,101 @@
       </c>
       <c r="BZ59" s="7">
         <v>0</v>
       </c>
       <c r="CA59" s="21">
         <v>0</v>
       </c>
       <c r="CB59" s="7">
         <v>17552.580052223435</v>
       </c>
       <c r="CC59" s="7">
         <v>44248.014440403458</v>
       </c>
       <c r="CD59" s="2">
         <v>113112.47385540331</v>
       </c>
       <c r="CE59" s="7">
         <v>153914.15052574856</v>
       </c>
       <c r="CF59" s="2">
         <v>214932.77957428948</v>
       </c>
       <c r="CG59" s="7">
         <v>214932.77957428948</v>
       </c>
-      <c r="CH59" s="23" t="s">
-        <v>40</v>
+      <c r="CH59" s="23">
+        <v>0</v>
       </c>
       <c r="CI59" s="7">
         <v>0</v>
       </c>
       <c r="CJ59" s="7">
         <v>0</v>
       </c>
       <c r="CK59" s="7">
         <v>0</v>
       </c>
       <c r="CL59" s="7">
         <v>0</v>
       </c>
-      <c r="CM59" s="21">
+      <c r="CM59" s="7">
         <v>0</v>
       </c>
       <c r="CN59" s="7">
-        <v>18701.864604881099</v>
+        <v>17263.457520559954</v>
       </c>
       <c r="CO59" s="7">
-        <v>45457.172658543699</v>
+        <v>39628.377156327071</v>
       </c>
       <c r="CP59" s="7">
-        <v>129665.70949372159</v>
+        <v>118638.55783279488</v>
       </c>
       <c r="CQ59" s="7">
-        <v>168117.25035641919</v>
-[...2 lines deleted...]
-        <v>249886.27760212182</v>
+        <v>159586.03289023179</v>
+      </c>
+      <c r="CR59" s="7">
+        <v>243984.19886002343</v>
       </c>
       <c r="CS59" s="7">
-        <v>258895.27934354442</v>
+        <v>243984.19886002343</v>
       </c>
       <c r="CT59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CV59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CW59" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="CX59" s="7"/>
+      <c r="CX59" s="7">
+        <v>0</v>
+      </c>
       <c r="CY59" s="21"/>
       <c r="CZ59" s="7"/>
       <c r="DA59" s="7"/>
       <c r="DB59" s="7"/>
       <c r="DC59" s="7"/>
       <c r="DD59" s="2"/>
       <c r="DE59" s="7"/>
     </row>
     <row r="60" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C60" s="2">
         <v>233.48817902350675</v>
       </c>
       <c r="D60" s="2">
         <v>350.23226853526012</v>
       </c>
       <c r="E60" s="2">
         <v>466.97635804701349</v>
       </c>
       <c r="F60" s="2">
@@ -16860,99 +16948,101 @@
       </c>
       <c r="BZ60" s="7">
         <v>919.02206245249999</v>
       </c>
       <c r="CA60" s="9">
         <v>1102.826474943</v>
       </c>
       <c r="CB60" s="7">
         <v>12363.877918252614</v>
       </c>
       <c r="CC60" s="7">
         <v>93754.326011934143</v>
       </c>
       <c r="CD60" s="7">
         <v>467573.74896081811</v>
       </c>
       <c r="CE60" s="7">
         <v>637752.06644186005</v>
       </c>
       <c r="CF60" s="7">
         <v>681218.76989299688</v>
       </c>
       <c r="CG60" s="7">
         <v>681402.57430548733</v>
       </c>
-      <c r="CH60" s="23">
-        <v>249.17594536464998</v>
+      <c r="CH60" s="7">
+        <v>212.28126402766665</v>
       </c>
       <c r="CI60" s="7">
-        <v>516.90455991417491</v>
+        <v>424.5625280553333</v>
       </c>
       <c r="CJ60" s="7">
-        <v>738.19491823529984</v>
+        <v>636.84379208299993</v>
       </c>
       <c r="CK60" s="7">
-        <v>950.7179944766998</v>
+        <v>849.12505611066661</v>
       </c>
       <c r="CL60" s="7">
-        <v>1101.3472970752498</v>
-[...2 lines deleted...]
-        <v>1348.9565063090831</v>
+        <v>1061.4063201383333</v>
+      </c>
+      <c r="CM60" s="7">
+        <v>1273.6875841659999</v>
       </c>
       <c r="CN60" s="7">
-        <v>12376.224589636386</v>
+        <v>9310.1179758524449</v>
       </c>
       <c r="CO60" s="7">
-        <v>103754.79712602732</v>
+        <v>136246.56140192659</v>
       </c>
       <c r="CP60" s="7">
-        <v>523817.72919914662</v>
+        <v>543374.22121071711</v>
       </c>
       <c r="CQ60" s="7">
-        <v>738163.65970232117</v>
+        <v>729668.3710506846</v>
       </c>
       <c r="CR60" s="7">
-        <v>834023.06612152839</v>
+        <v>828933.83688135748</v>
       </c>
       <c r="CS60" s="7">
-        <v>850151.28096887469</v>
+        <v>829146.11814538518</v>
       </c>
       <c r="CT60" s="23">
         <v>271.76481409550001</v>
       </c>
       <c r="CU60" s="7">
         <v>580.93389095626662</v>
       </c>
       <c r="CV60" s="23">
         <v>823.78486403124998</v>
       </c>
       <c r="CW60" s="23">
         <v>1027.4243921329332</v>
       </c>
-      <c r="CX60" s="7"/>
+      <c r="CX60" s="7">
+        <v>1172.3335659848331</v>
+      </c>
       <c r="CY60" s="9"/>
       <c r="CZ60" s="7"/>
       <c r="DA60" s="7"/>
       <c r="DB60" s="7"/>
       <c r="DC60" s="7"/>
       <c r="DD60" s="7"/>
       <c r="DE60" s="7"/>
     </row>
     <row r="61" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C61" s="2">
         <v>389.19605746666667</v>
       </c>
       <c r="D61" s="2">
         <v>583.79408620000004</v>
       </c>
       <c r="E61" s="2">
         <v>778.39211493333335</v>
       </c>
       <c r="F61" s="2">
@@ -17173,99 +17263,101 @@
       </c>
       <c r="BZ61" s="7">
         <v>3288.5566197841667</v>
       </c>
       <c r="CA61" s="9">
         <v>4037.2514235581002</v>
       </c>
       <c r="CB61" s="7">
         <v>30182.57214073688</v>
       </c>
       <c r="CC61" s="7">
         <v>64843.035337327747</v>
       </c>
       <c r="CD61" s="7">
         <v>121539.82502633131</v>
       </c>
       <c r="CE61" s="7">
         <v>158442.50925414625</v>
       </c>
       <c r="CF61" s="7">
         <v>165893.98342873753</v>
       </c>
       <c r="CG61" s="7">
         <v>166551.69475269437</v>
       </c>
-      <c r="CH61" s="23">
-        <v>667.25539790499988</v>
+      <c r="CH61" s="7">
+        <v>866.7838238252084</v>
       </c>
       <c r="CI61" s="7">
-        <v>1314.3357721474999</v>
+        <v>1733.5676476504168</v>
       </c>
       <c r="CJ61" s="7">
-        <v>2230.4792691425</v>
+        <v>2600.3514714756252</v>
       </c>
       <c r="CK61" s="7">
-        <v>3413.7020597749997</v>
+        <v>3467.1352953008336</v>
       </c>
       <c r="CL61" s="7">
-        <v>4168.983684115</v>
-[...2 lines deleted...]
-        <v>5953.0760360975992</v>
+        <v>4333.9191191260416</v>
+      </c>
+      <c r="CM61" s="7">
+        <v>5308.4728157939171</v>
       </c>
       <c r="CN61" s="7">
-        <v>33730.357898506794</v>
+        <v>34477.699693556424</v>
       </c>
       <c r="CO61" s="7">
-        <v>74154.783960166591</v>
+        <v>75898.322198562106</v>
       </c>
       <c r="CP61" s="7">
-        <v>138785.23727478998</v>
+        <v>142265.04678865575</v>
       </c>
       <c r="CQ61" s="7">
-        <v>177640.243439971</v>
+        <v>179859.02809851937</v>
       </c>
       <c r="CR61" s="7">
-        <v>186945.74186287282</v>
+        <v>187875.29914820933</v>
       </c>
       <c r="CS61" s="7">
-        <v>186180.88456791549</v>
+        <v>188742.08297203455</v>
       </c>
       <c r="CT61" s="23">
         <v>966.52688603624983</v>
       </c>
       <c r="CU61" s="7">
         <v>2221.645615520833</v>
       </c>
       <c r="CV61" s="23">
         <v>3819.7740559824997</v>
       </c>
       <c r="CW61" s="23">
         <v>5010.6604114233332</v>
       </c>
-      <c r="CX61" s="7"/>
+      <c r="CX61" s="7">
+        <v>5818.475294312083</v>
+      </c>
       <c r="CY61" s="9"/>
       <c r="CZ61" s="7"/>
       <c r="DA61" s="7"/>
       <c r="DB61" s="7"/>
       <c r="DC61" s="7"/>
       <c r="DD61" s="7"/>
       <c r="DE61" s="7"/>
     </row>
     <row r="62" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C62" s="2">
         <v>2061.5470122959387</v>
       </c>
       <c r="D62" s="2">
         <v>3092.320518443908</v>
       </c>
       <c r="E62" s="2">
         <v>4306.9392625418768</v>
       </c>
       <c r="F62" s="2">
@@ -17486,99 +17578,101 @@
       </c>
       <c r="BZ62" s="7">
         <v>10584.117291053455</v>
       </c>
       <c r="CA62" s="9">
         <v>13782.260351899269</v>
       </c>
       <c r="CB62" s="7">
         <v>44214.864999958365</v>
       </c>
       <c r="CC62" s="7">
         <v>94249.549541605928</v>
       </c>
       <c r="CD62" s="7">
         <v>193816.46134050909</v>
       </c>
       <c r="CE62" s="7">
         <v>246765.06231213378</v>
       </c>
       <c r="CF62" s="7">
         <v>268140.8013337414</v>
       </c>
       <c r="CG62" s="7">
         <v>270070.49438615941</v>
       </c>
-      <c r="CH62" s="23">
-        <v>1940.27771594965</v>
+      <c r="CH62" s="7">
+        <v>2279.0738000308334</v>
       </c>
       <c r="CI62" s="7">
-        <v>3996.928497458583</v>
+        <v>4558.1476000616667</v>
       </c>
       <c r="CJ62" s="7">
-        <v>6015.0861947388166</v>
+        <v>6837.2214000924996</v>
       </c>
       <c r="CK62" s="7">
-        <v>8095.3857476858338</v>
+        <v>9116.2952001233334</v>
       </c>
       <c r="CL62" s="7">
-        <v>11355.39499450443</v>
-[...2 lines deleted...]
-        <v>15801.431288659613</v>
+        <v>12891.236351052608</v>
+      </c>
+      <c r="CM62" s="7">
+        <v>16797.551937653392</v>
       </c>
       <c r="CN62" s="7">
-        <v>47879.581461436872</v>
+        <v>51680.932418584714</v>
       </c>
       <c r="CO62" s="7">
-        <v>104389.71484158446</v>
+        <v>105369.66049043514</v>
       </c>
       <c r="CP62" s="7">
-        <v>201173.62753658072</v>
+        <v>220244.57054070177</v>
       </c>
       <c r="CQ62" s="7">
-        <v>260026.39305743523</v>
+        <v>284719.19979494053</v>
       </c>
       <c r="CR62" s="7">
-        <v>285047.45697977516</v>
+        <v>306742.28616069519</v>
       </c>
       <c r="CS62" s="7">
-        <v>292508.03467670124</v>
+        <v>309021.359960726</v>
       </c>
       <c r="CT62" s="23">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU62" s="7">
         <v>6979.2391903586667</v>
       </c>
       <c r="CV62" s="23">
         <v>9993.763695802083</v>
       </c>
       <c r="CW62" s="23">
         <v>14937.071669694167</v>
       </c>
-      <c r="CX62" s="7"/>
+      <c r="CX62" s="7">
+        <v>18753.355472566778</v>
+      </c>
       <c r="CY62" s="9"/>
       <c r="CZ62" s="7"/>
       <c r="DA62" s="7"/>
       <c r="DB62" s="7"/>
       <c r="DC62" s="7"/>
       <c r="DD62" s="7"/>
       <c r="DE62" s="7"/>
     </row>
     <row r="63" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C63" s="2">
         <v>113.62037437073811</v>
       </c>
       <c r="D63" s="2">
         <v>170.43056155610716</v>
       </c>
       <c r="E63" s="2">
         <v>227.24074874147621</v>
       </c>
       <c r="F63" s="2">
@@ -17799,99 +17893,101 @@
       </c>
       <c r="BZ63" s="7">
         <v>525.46778566666671</v>
       </c>
       <c r="CA63" s="9">
         <v>630.56134280000003</v>
       </c>
       <c r="CB63" s="7">
         <v>8508.5181136847787</v>
       </c>
       <c r="CC63" s="7">
         <v>16827.369574584554</v>
       </c>
       <c r="CD63" s="7">
         <v>38673.367303993495</v>
       </c>
       <c r="CE63" s="7">
         <v>49361.978777920609</v>
       </c>
       <c r="CF63" s="7">
         <v>49535.911029534444</v>
       </c>
       <c r="CG63" s="7">
         <v>49641.004586667776</v>
       </c>
-      <c r="CH63" s="23">
-        <v>127.80783333333336</v>
+      <c r="CH63" s="7">
+        <v>68.143357856250006</v>
       </c>
       <c r="CI63" s="7">
-        <v>334.64607333333339</v>
+        <v>136.28671571250001</v>
       </c>
       <c r="CJ63" s="7">
-        <v>463.00507333333337</v>
+        <v>204.43007356875</v>
       </c>
       <c r="CK63" s="7">
-        <v>576.70221173333334</v>
+        <v>272.57343142500002</v>
       </c>
       <c r="CL63" s="7">
-        <v>642.79899833333332</v>
-[...2 lines deleted...]
-        <v>827.85558608333338</v>
+        <v>340.71678928125004</v>
+      </c>
+      <c r="CM63" s="7">
+        <v>408.86014713750006</v>
       </c>
       <c r="CN63" s="7">
-        <v>8392.191861144327</v>
+        <v>8551.6423763647508</v>
       </c>
       <c r="CO63" s="7">
-        <v>16316.038800399507</v>
+        <v>17313.366689226503</v>
       </c>
       <c r="CP63" s="7">
-        <v>40553.809863365212</v>
+        <v>46185.298402024346</v>
       </c>
       <c r="CQ63" s="7">
-        <v>52774.171222931807</v>
+        <v>58320.866711533832</v>
       </c>
       <c r="CR63" s="7">
-        <v>52874.932267550008</v>
+        <v>58410.503414606079</v>
       </c>
       <c r="CS63" s="7">
-        <v>53889.276826048655</v>
+        <v>58478.646772462329</v>
       </c>
       <c r="CT63" s="23">
         <v>76.249031169583333</v>
       </c>
       <c r="CU63" s="7">
         <v>174.29023950291668</v>
       </c>
       <c r="CV63" s="23">
         <v>269.11702002875001</v>
       </c>
       <c r="CW63" s="23">
         <v>357.84574159458333</v>
       </c>
-      <c r="CX63" s="7"/>
+      <c r="CX63" s="7">
+        <v>438.44371788041667</v>
+      </c>
       <c r="CY63" s="9"/>
       <c r="CZ63" s="7"/>
       <c r="DA63" s="7"/>
       <c r="DB63" s="7"/>
       <c r="DC63" s="7"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C64" s="2">
         <v>11.343979777765773</v>
       </c>
       <c r="D64" s="2">
         <v>17.015969666648658</v>
       </c>
       <c r="E64" s="2">
         <v>22.687959555531545</v>
       </c>
       <c r="F64" s="2">
@@ -18112,99 +18208,101 @@
       </c>
       <c r="BZ64" s="7">
         <v>2026.8704828366667</v>
       </c>
       <c r="CA64" s="9">
         <v>2432.244579404</v>
       </c>
       <c r="CB64" s="7">
         <v>22298.02833869915</v>
       </c>
       <c r="CC64" s="7">
         <v>46164.425041812836</v>
       </c>
       <c r="CD64" s="7">
         <v>80686.973671317697</v>
       </c>
       <c r="CE64" s="7">
         <v>103082.61920741035</v>
       </c>
       <c r="CF64" s="7">
         <v>111663.53489088347</v>
       </c>
       <c r="CG64" s="7">
         <v>112068.90898745081</v>
       </c>
-      <c r="CH64" s="24">
-        <v>715.52256071333341</v>
+      <c r="CH64" s="7">
+        <v>411.00853043249998</v>
       </c>
       <c r="CI64" s="7">
-        <v>1603.8951237983333</v>
+        <v>822.01706086499996</v>
       </c>
       <c r="CJ64" s="7">
-        <v>2248.5010831266668</v>
+        <v>1233.0255912974999</v>
       </c>
       <c r="CK64" s="7">
-        <v>2903.8242398550001</v>
+        <v>1644.0341217299999</v>
       </c>
       <c r="CL64" s="7">
-        <v>3224.6715181216668</v>
-[...2 lines deleted...]
-        <v>3959.6132491014582</v>
+        <v>2055.0426521625</v>
+      </c>
+      <c r="CM64" s="7">
+        <v>2466.0511825949998</v>
       </c>
       <c r="CN64" s="7">
-        <v>26765.099225666479</v>
+        <v>26427.72848028622</v>
       </c>
       <c r="CO64" s="7">
-        <v>50948.336425572299</v>
+        <v>51981.656949815166</v>
       </c>
       <c r="CP64" s="7">
-        <v>93745.169267777528</v>
+        <v>95320.983088681402</v>
       </c>
       <c r="CQ64" s="7">
-        <v>120917.56685668562</v>
+        <v>120341.69330578057</v>
       </c>
       <c r="CR64" s="7">
-        <v>125131.71207919932</v>
+        <v>128353.46020088319</v>
       </c>
       <c r="CS64" s="7">
-        <v>124741.47295866303</v>
+        <v>128764.46873131569</v>
       </c>
       <c r="CT64" s="24">
         <v>742.26039097749992</v>
       </c>
       <c r="CU64" s="7">
         <v>1489.1089581949998</v>
       </c>
       <c r="CV64" s="23">
         <v>2030.4825027249997</v>
       </c>
       <c r="CW64" s="23">
         <v>2568.3824632974997</v>
       </c>
-      <c r="CX64" s="7"/>
+      <c r="CX64" s="7">
+        <v>2892.8301710199999</v>
+      </c>
       <c r="CY64" s="9"/>
       <c r="CZ64" s="7"/>
       <c r="DA64" s="7"/>
       <c r="DB64" s="7"/>
       <c r="DC64" s="7"/>
       <c r="DD64" s="7"/>
       <c r="DE64" s="7"/>
     </row>
     <row r="65" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C65" s="2">
         <v>98.236014249999997</v>
       </c>
       <c r="D65" s="2">
         <v>147.354021375</v>
       </c>
       <c r="E65" s="2">
         <v>196.47202849999999</v>
       </c>
       <c r="F65" s="2">
@@ -18425,99 +18523,101 @@
       </c>
       <c r="BZ65" s="7">
         <v>382.55171141674452</v>
       </c>
       <c r="CA65" s="9">
         <v>2326.3229837690965</v>
       </c>
       <c r="CB65" s="7">
         <v>37573.97067956152</v>
       </c>
       <c r="CC65" s="7">
         <v>81305.595472513029</v>
       </c>
       <c r="CD65" s="7">
         <v>198554.29719313903</v>
       </c>
       <c r="CE65" s="7">
         <v>261875.82541648654</v>
       </c>
       <c r="CF65" s="7">
         <v>273405.5508175618</v>
       </c>
       <c r="CG65" s="7">
         <v>273427.33335135097</v>
       </c>
-      <c r="CH65" s="24">
-        <v>46.828898092499998</v>
+      <c r="CH65" s="7">
+        <v>27.765758320875001</v>
       </c>
       <c r="CI65" s="7">
-        <v>104.23627906375</v>
+        <v>55.531516641750002</v>
       </c>
       <c r="CJ65" s="7">
-        <v>145.10289174375001</v>
+        <v>83.297274962625011</v>
       </c>
       <c r="CK65" s="7">
-        <v>187.80613728625002</v>
+        <v>111.0630332835</v>
       </c>
       <c r="CL65" s="7">
-        <v>679.20671105674774</v>
-[...2 lines deleted...]
-        <v>4566.8969694925072</v>
+        <v>562.65158278745446</v>
+      </c>
+      <c r="CM65" s="7">
+        <v>4299.2972776892848</v>
       </c>
       <c r="CN65" s="7">
-        <v>40101.540800889969</v>
+        <v>36570.297421991556</v>
       </c>
       <c r="CO65" s="7">
-        <v>85870.556032888795</v>
+        <v>78091.838481575774</v>
       </c>
       <c r="CP65" s="7">
-        <v>214013.91910823513</v>
+        <v>231632.49511430738</v>
       </c>
       <c r="CQ65" s="7">
-        <v>292061.48697177885</v>
+        <v>303034.3974969979</v>
       </c>
       <c r="CR65" s="7">
-        <v>297049.00035874738</v>
+        <v>307993.43997521797</v>
       </c>
       <c r="CS65" s="7">
-        <v>292639.16268366302</v>
+        <v>308021.20573353884</v>
       </c>
       <c r="CT65" s="24">
         <v>62.338332161666671</v>
       </c>
       <c r="CU65" s="7">
         <v>130.50718639749999</v>
       </c>
       <c r="CV65" s="23">
         <v>182.34735665833333</v>
       </c>
       <c r="CW65" s="23">
         <v>226.58902777833333</v>
       </c>
-      <c r="CX65" s="7"/>
+      <c r="CX65" s="7">
+        <v>694.68970596751092</v>
+      </c>
       <c r="CY65" s="9"/>
       <c r="CZ65" s="7"/>
       <c r="DA65" s="7"/>
       <c r="DB65" s="7"/>
       <c r="DC65" s="7"/>
       <c r="DD65" s="7"/>
       <c r="DE65" s="7"/>
     </row>
     <row r="66" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F66" s="18" t="s">
@@ -18738,99 +18838,101 @@
       </c>
       <c r="BZ66" s="7">
         <v>1429.47434840612</v>
       </c>
       <c r="CA66" s="9">
         <v>2801.1945892604267</v>
       </c>
       <c r="CB66" s="7">
         <v>25473.681350025869</v>
       </c>
       <c r="CC66" s="7">
         <v>70787.630329478721</v>
       </c>
       <c r="CD66" s="7">
         <v>175600.01484199142</v>
       </c>
       <c r="CE66" s="7">
         <v>228329.31560840778</v>
       </c>
       <c r="CF66" s="7">
         <v>258683.96727084109</v>
       </c>
       <c r="CG66" s="7">
         <v>258691.49993471609</v>
       </c>
-      <c r="CH66" s="23">
-        <v>10.726522583333333</v>
+      <c r="CH66" s="7">
+        <v>21.170831400000004</v>
       </c>
       <c r="CI66" s="7">
-        <v>22.944845458333333</v>
+        <v>42.341662800000009</v>
       </c>
       <c r="CJ66" s="7">
-        <v>33.958007875</v>
+        <v>63.512494200000013</v>
       </c>
       <c r="CK66" s="7">
-        <v>45.141761041666669</v>
+        <v>84.683325600000018</v>
       </c>
       <c r="CL66" s="7">
-        <v>1740.3628782942135</v>
-[...2 lines deleted...]
-        <v>3701.6023985119764</v>
+        <v>1846.5480103365203</v>
+      </c>
+      <c r="CM66" s="7">
+        <v>3512.3799410627935</v>
       </c>
       <c r="CN66" s="7">
-        <v>28720.507780445045</v>
+        <v>27787.467102204955</v>
       </c>
       <c r="CO66" s="7">
-        <v>75074.255611742949</v>
+        <v>80491.828317550069</v>
       </c>
       <c r="CP66" s="7">
-        <v>190000.71980311465</v>
+        <v>196875.35885368212</v>
       </c>
       <c r="CQ66" s="7">
-        <v>250427.19745299872</v>
+        <v>251501.27185970978</v>
       </c>
       <c r="CR66" s="7">
-        <v>279313.95208526385</v>
+        <v>282583.41542985203</v>
       </c>
       <c r="CS66" s="7">
-        <v>284161.9143911</v>
+        <v>282604.58626125206</v>
       </c>
       <c r="CT66" s="23">
         <v>34.760418666666666</v>
       </c>
       <c r="CU66" s="7">
         <v>74.304545983333341</v>
       </c>
       <c r="CV66" s="23">
         <v>102.05893875833334</v>
       </c>
       <c r="CW66" s="23">
         <v>123.451668125</v>
       </c>
-      <c r="CX66" s="7"/>
+      <c r="CX66" s="7">
+        <v>2368.0937621418107</v>
+      </c>
       <c r="CY66" s="9"/>
       <c r="CZ66" s="7"/>
       <c r="DA66" s="7"/>
       <c r="DB66" s="7"/>
       <c r="DC66" s="7"/>
       <c r="DD66" s="7"/>
       <c r="DE66" s="7"/>
     </row>
     <row r="67" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C67" s="2">
         <v>345.98732662672177</v>
       </c>
       <c r="D67" s="2">
         <v>518.98098994008262</v>
       </c>
       <c r="E67" s="2">
         <v>691.97465325344353</v>
       </c>
       <c r="F67" s="2">
@@ -19051,99 +19153,101 @@
       </c>
       <c r="BZ67" s="7">
         <v>459.70863232708331</v>
       </c>
       <c r="CA67" s="9">
         <v>551.65035879250001</v>
       </c>
       <c r="CB67" s="7">
         <v>30652.341070934945</v>
       </c>
       <c r="CC67" s="7">
         <v>77233.988992337094</v>
       </c>
       <c r="CD67" s="7">
         <v>197273.70947452699</v>
       </c>
       <c r="CE67" s="7">
         <v>268595.49197286036</v>
       </c>
       <c r="CF67" s="7">
         <v>275947.02326816559</v>
       </c>
       <c r="CG67" s="7">
         <v>276038.96499463101</v>
       </c>
-      <c r="CH67" s="23">
-        <v>202.82193737333333</v>
+      <c r="CH67" s="7">
+        <v>119.94586677533333</v>
       </c>
       <c r="CI67" s="7">
-        <v>414.80028518624999</v>
+        <v>239.89173355066666</v>
       </c>
       <c r="CJ67" s="7">
-        <v>565.93531752666672</v>
+        <v>359.83760032599997</v>
       </c>
       <c r="CK67" s="7">
-        <v>753.25183305375003</v>
+        <v>479.78346710133331</v>
       </c>
       <c r="CL67" s="7">
-        <v>846.79286200791671</v>
-[...2 lines deleted...]
-        <v>1177.2684504218332</v>
+        <v>599.7293338766666</v>
+      </c>
+      <c r="CM67" s="7">
+        <v>719.67520065199994</v>
       </c>
       <c r="CN67" s="7">
-        <v>31516.099694662316</v>
+        <v>26090.207984456425</v>
       </c>
       <c r="CO67" s="7">
-        <v>85402.564074131602</v>
+        <v>73375.322765335368</v>
       </c>
       <c r="CP67" s="7">
-        <v>210506.52896930336</v>
+        <v>212295.9407024018</v>
       </c>
       <c r="CQ67" s="7">
-        <v>273139.48400038504</v>
+        <v>272227.107200075</v>
       </c>
       <c r="CR67" s="7">
-        <v>291541.38976842404</v>
+        <v>286396.51983518398</v>
       </c>
       <c r="CS67" s="7">
-        <v>286863.49192196259</v>
+        <v>286516.46570195933</v>
       </c>
       <c r="CT67" s="23">
         <v>211.98635630333331</v>
       </c>
       <c r="CU67" s="7">
         <v>474.66703329833331</v>
       </c>
       <c r="CV67" s="23">
         <v>638.71277675166664</v>
       </c>
       <c r="CW67" s="23">
         <v>768.17566737833329</v>
       </c>
-      <c r="CX67" s="7"/>
+      <c r="CX67" s="7">
+        <v>847.23082654999996</v>
+      </c>
       <c r="CY67" s="9"/>
       <c r="CZ67" s="7"/>
       <c r="DA67" s="7"/>
       <c r="DB67" s="7"/>
       <c r="DC67" s="7"/>
       <c r="DD67" s="7"/>
       <c r="DE67" s="7"/>
     </row>
     <row r="68" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C68" s="2">
         <v>1.9322831233333333</v>
       </c>
       <c r="D68" s="2">
         <v>2.8984246850000002</v>
       </c>
       <c r="E68" s="2">
         <v>3.8645662466666666</v>
       </c>
       <c r="F68" s="2">
@@ -19364,99 +19468,101 @@
       </c>
       <c r="BZ68" s="7">
         <v>26.116586445416669</v>
       </c>
       <c r="CA68" s="9">
         <v>31.339903734500002</v>
       </c>
       <c r="CB68" s="7">
         <v>12167.021436189265</v>
       </c>
       <c r="CC68" s="7">
         <v>106771.29001292959</v>
       </c>
       <c r="CD68" s="7">
         <v>328556.0892784376</v>
       </c>
       <c r="CE68" s="7">
         <v>527621.12446258706</v>
       </c>
       <c r="CF68" s="7">
         <v>602197.80248359148</v>
       </c>
       <c r="CG68" s="7">
         <v>602203.02580088051</v>
       </c>
-      <c r="CH68" s="23">
-        <v>6.7110283458333333</v>
+      <c r="CH68" s="7">
+        <v>5.2270450196666669</v>
       </c>
       <c r="CI68" s="7">
-        <v>15.121314276250001</v>
+        <v>10.454090039333334</v>
       </c>
       <c r="CJ68" s="7">
-        <v>27.019935843750002</v>
+        <v>15.681135059000001</v>
       </c>
       <c r="CK68" s="7">
-        <v>48.681182533333342</v>
+        <v>20.908180078666668</v>
       </c>
       <c r="CL68" s="7">
-        <v>49.804905062916674</v>
-[...2 lines deleted...]
-        <v>236.21648776825</v>
+        <v>26.135225098333336</v>
+      </c>
+      <c r="CM68" s="7">
+        <v>184.03005111800002</v>
       </c>
       <c r="CN68" s="7">
-        <v>12645.378320606702</v>
+        <v>8420.5000762202289</v>
       </c>
       <c r="CO68" s="7">
-        <v>132316.72578624025</v>
+        <v>123839.54688823473</v>
       </c>
       <c r="CP68" s="7">
-        <v>401852.89669121901</v>
+        <v>391844.16905557143</v>
       </c>
       <c r="CQ68" s="7">
-        <v>649908.99415457179</v>
+        <v>620515.1922891885</v>
       </c>
       <c r="CR68" s="7">
-        <v>767517.01082484564</v>
+        <v>746625.17032944737</v>
       </c>
       <c r="CS68" s="7">
-        <v>781280.72872038244</v>
+        <v>746630.39737446699</v>
       </c>
       <c r="CT68" s="23">
         <v>12.206886124999999</v>
       </c>
       <c r="CU68" s="7">
         <v>34.774386124999999</v>
       </c>
       <c r="CV68" s="23">
         <v>51.491052791666661</v>
       </c>
       <c r="CW68" s="23">
         <v>64.864386124999996</v>
       </c>
-      <c r="CX68" s="7"/>
+      <c r="CX68" s="7">
+        <v>78.237719458333331</v>
+      </c>
       <c r="CY68" s="9"/>
       <c r="CZ68" s="7"/>
       <c r="DA68" s="7"/>
       <c r="DB68" s="7"/>
       <c r="DC68" s="7"/>
       <c r="DD68" s="7"/>
       <c r="DE68" s="7"/>
     </row>
     <row r="69" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C69" s="2">
         <v>14.29883612967533</v>
       </c>
       <c r="D69" s="2">
         <v>21.448254194512995</v>
       </c>
       <c r="E69" s="2">
         <v>28.597672259350659</v>
       </c>
       <c r="F69" s="2">
@@ -19677,99 +19783,101 @@
       </c>
       <c r="BZ69" s="7">
         <v>89.977576003804273</v>
       </c>
       <c r="CA69" s="9">
         <v>203.93857171006641</v>
       </c>
       <c r="CB69" s="7">
         <v>9501.2286110045225</v>
       </c>
       <c r="CC69" s="7">
         <v>23052.153956946298</v>
       </c>
       <c r="CD69" s="7">
         <v>118346.18379430653</v>
       </c>
       <c r="CE69" s="7">
         <v>158150.87280071765</v>
       </c>
       <c r="CF69" s="7">
         <v>158887.50319982413</v>
       </c>
       <c r="CG69" s="7">
         <v>158892.70020805747</v>
       </c>
-      <c r="CH69" s="23">
-        <v>15.492525391666668</v>
+      <c r="CH69" s="7">
+        <v>13.951492770833331</v>
       </c>
       <c r="CI69" s="7">
-        <v>34.588309062500002</v>
+        <v>27.902985541666663</v>
       </c>
       <c r="CJ69" s="7">
-        <v>47.924587987500004</v>
+        <v>41.854478312499992</v>
       </c>
       <c r="CK69" s="7">
-        <v>61.896294554166673</v>
+        <v>55.805971083333326</v>
       </c>
       <c r="CL69" s="7">
-        <v>166.94635150292095</v>
-[...2 lines deleted...]
-        <v>374.18874129211531</v>
+        <v>153.76426205377285</v>
+      </c>
+      <c r="CM69" s="7">
+        <v>298.3279490301619</v>
       </c>
       <c r="CN69" s="7">
-        <v>9811.6378068208505</v>
+        <v>9656.1524846197644</v>
       </c>
       <c r="CO69" s="7">
-        <v>24294.354397788353</v>
+        <v>23663.009331771325</v>
       </c>
       <c r="CP69" s="7">
-        <v>117270.35322078405</v>
+        <v>118797.87413055173</v>
       </c>
       <c r="CQ69" s="7">
-        <v>155628.6982037072</v>
+        <v>152809.97076768335</v>
       </c>
       <c r="CR69" s="7">
-        <v>156505.15762054551</v>
+        <v>153506.96781121261</v>
       </c>
       <c r="CS69" s="7">
-        <v>155944.71226085824</v>
+        <v>153520.91930398345</v>
       </c>
       <c r="CT69" s="23">
         <v>27.656786991666664</v>
       </c>
       <c r="CU69" s="7">
         <v>59.820401845833331</v>
       </c>
       <c r="CV69" s="23">
         <v>77.535073158333333</v>
       </c>
       <c r="CW69" s="23">
         <v>90.669579358333337</v>
       </c>
-      <c r="CX69" s="7"/>
+      <c r="CX69" s="7">
+        <v>188.48959462317288</v>
+      </c>
       <c r="CY69" s="9"/>
       <c r="CZ69" s="7"/>
       <c r="DA69" s="7"/>
       <c r="DB69" s="7"/>
       <c r="DC69" s="7"/>
       <c r="DD69" s="7"/>
       <c r="DE69" s="7"/>
     </row>
     <row r="70" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C70" s="2">
         <v>81.10472857001443</v>
       </c>
       <c r="D70" s="2">
         <v>121.65709285502165</v>
       </c>
       <c r="E70" s="2">
         <v>162.20945714002886</v>
       </c>
       <c r="F70" s="2">
@@ -19990,99 +20098,101 @@
       </c>
       <c r="BZ70" s="7">
         <v>221.30777535499999</v>
       </c>
       <c r="CA70" s="9">
         <v>265.56933042599996</v>
       </c>
       <c r="CB70" s="7">
         <v>498.0788682990833</v>
       </c>
       <c r="CC70" s="7">
         <v>741.81288616016661</v>
       </c>
       <c r="CD70" s="7">
         <v>4753.802736028204</v>
       </c>
       <c r="CE70" s="7">
         <v>5495.8957247078333</v>
       </c>
       <c r="CF70" s="7">
         <v>5555.5107550913335</v>
       </c>
       <c r="CG70" s="7">
         <v>5599.7723101623333</v>
       </c>
-      <c r="CH70" s="23">
-[...3 lines deleted...]
-        <v>147.9816808125</v>
+      <c r="CH70" s="7">
+        <v>47.69761318583334</v>
+      </c>
+      <c r="CI70" s="24">
+        <v>95.395226371666681</v>
       </c>
       <c r="CJ70" s="7">
-        <v>225.51613744583335</v>
+        <v>143.09283955750001</v>
       </c>
       <c r="CK70" s="7">
-        <v>307.43600749083333</v>
+        <v>190.79045274333336</v>
       </c>
       <c r="CL70" s="7">
-        <v>352.96624567833334</v>
-[...2 lines deleted...]
-        <v>488.04747193599997</v>
+        <v>238.48806592916671</v>
+      </c>
+      <c r="CM70" s="7">
+        <v>286.18567911500003</v>
       </c>
       <c r="CN70" s="7">
-        <v>807.2782666830833</v>
+        <v>701.67954871749998</v>
       </c>
       <c r="CO70" s="7">
-        <v>1013.7673026579414</v>
+        <v>1126.1418497560001</v>
       </c>
       <c r="CP70" s="7">
-        <v>4614.044877571675</v>
+        <v>5424.502542893546</v>
       </c>
       <c r="CQ70" s="7">
-        <v>5329.8758618526026</v>
+        <v>6449.2914729169988</v>
       </c>
       <c r="CR70" s="7">
-        <v>5444.7409845990833</v>
+        <v>6518.2515861028323</v>
       </c>
       <c r="CS70" s="7">
-        <v>5359.9292526435947</v>
+        <v>6565.949199288666</v>
       </c>
       <c r="CT70" s="23">
         <v>49.58331410000001</v>
       </c>
       <c r="CU70" s="24">
         <v>231.24059533541669</v>
       </c>
       <c r="CV70" s="23">
         <v>333.29752442500001</v>
       </c>
       <c r="CW70" s="23">
         <v>409.82143225833335</v>
       </c>
-      <c r="CX70" s="7"/>
+      <c r="CX70" s="7">
+        <v>458.59482633541671</v>
+      </c>
       <c r="CY70" s="9"/>
       <c r="CZ70" s="7"/>
       <c r="DA70" s="7"/>
       <c r="DB70" s="7"/>
       <c r="DC70" s="7"/>
       <c r="DD70" s="7"/>
       <c r="DE70" s="7"/>
     </row>
     <row r="71" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="2">
         <v>229.14729803333333</v>
       </c>
       <c r="C71" s="2">
         <v>458.29459606666666</v>
       </c>
       <c r="D71" s="2">
         <v>687.44189410000001</v>
       </c>
       <c r="E71" s="2">
         <v>916.58919213333331</v>
       </c>
       <c r="F71" s="2">
@@ -20303,99 +20413,101 @@
       </c>
       <c r="BZ71" s="7">
         <v>2359.9561011287497</v>
       </c>
       <c r="CA71" s="7">
         <v>2831.9473213544998</v>
       </c>
       <c r="CB71" s="7">
         <v>15806.335164780408</v>
       </c>
       <c r="CC71" s="7">
         <v>43495.273384173939</v>
       </c>
       <c r="CD71" s="7">
         <v>162657.93322053328</v>
       </c>
       <c r="CE71" s="7">
         <v>239712.5052312006</v>
       </c>
       <c r="CF71" s="7">
         <v>289242.24250519881</v>
       </c>
       <c r="CG71" s="7">
         <v>289714.23372542456</v>
       </c>
-      <c r="CH71" s="23">
-        <v>577.56119028000001</v>
+      <c r="CH71" s="7">
+        <v>811.53441770283337</v>
       </c>
       <c r="CI71" s="7">
-        <v>1356.4670213699999</v>
+        <v>1623.0688354056667</v>
       </c>
       <c r="CJ71" s="7">
-        <v>2064.4619595299996</v>
+        <v>2434.6032531085002</v>
       </c>
       <c r="CK71" s="7">
-        <v>2776.5629175599997</v>
+        <v>3246.1376708113335</v>
       </c>
       <c r="CL71" s="7">
-        <v>3291.5926100099996</v>
+        <v>4057.6720885141667</v>
       </c>
       <c r="CM71" s="7">
-        <v>4606.3220179866657</v>
+        <v>4869.2065062170004</v>
       </c>
       <c r="CN71" s="7">
-        <v>19470.466109770161</v>
+        <v>15684.240835718076</v>
       </c>
       <c r="CO71" s="7">
-        <v>49059.126202469117</v>
+        <v>39582.516883849632</v>
       </c>
       <c r="CP71" s="7">
-        <v>187454.02685202606</v>
+        <v>201333.750797652</v>
       </c>
       <c r="CQ71" s="7">
-        <v>265376.05304479063</v>
+        <v>279960.3073561585</v>
       </c>
       <c r="CR71" s="7">
-        <v>343283.86006170092</v>
+        <v>381318.0625433487</v>
       </c>
       <c r="CS71" s="7">
-        <v>367981.28309830895</v>
+        <v>382129.59696105152</v>
       </c>
       <c r="CT71" s="23">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU71" s="7">
         <v>2459.8999582895835</v>
       </c>
       <c r="CV71" s="23">
         <v>3552.0620803366669</v>
       </c>
       <c r="CW71" s="23">
         <v>4578.8323692258336</v>
       </c>
-      <c r="CX71" s="7"/>
+      <c r="CX71" s="7">
+        <v>5070.8535255950001</v>
+      </c>
       <c r="CY71" s="7"/>
       <c r="CZ71" s="7"/>
       <c r="DA71" s="7"/>
       <c r="DB71" s="7"/>
       <c r="DC71" s="7"/>
       <c r="DD71" s="7"/>
       <c r="DE71" s="7"/>
     </row>
     <row r="72" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="2">
         <v>3.7758027183333334</v>
       </c>
       <c r="C72" s="2">
         <v>7.5516054366666667</v>
       </c>
       <c r="D72" s="2">
         <v>11.327408155000001</v>
       </c>
       <c r="E72" s="2">
         <v>15.103210873333333</v>
       </c>
       <c r="F72" s="2">
@@ -20616,99 +20728,101 @@
       </c>
       <c r="BZ72" s="7">
         <v>270.900081425</v>
       </c>
       <c r="CA72" s="7">
         <v>325.08009771000002</v>
       </c>
       <c r="CB72" s="7">
         <v>17237.865908142365</v>
       </c>
       <c r="CC72" s="7">
         <v>102303.07304247438</v>
       </c>
       <c r="CD72" s="7">
         <v>425881.19903517963</v>
       </c>
       <c r="CE72" s="7">
         <v>613341.21319882839</v>
       </c>
       <c r="CF72" s="7">
         <v>738804.66257939651</v>
       </c>
       <c r="CG72" s="7">
         <v>738858.84259568155</v>
       </c>
-      <c r="CH72" s="23">
-        <v>123.72650713000002</v>
+      <c r="CH72" s="7">
+        <v>98.260804382499998</v>
       </c>
       <c r="CI72" s="7">
-        <v>283.82566933583337</v>
+        <v>196.521608765</v>
       </c>
       <c r="CJ72" s="7">
-        <v>400.29433922666669</v>
+        <v>294.78241314749999</v>
       </c>
       <c r="CK72" s="7">
-        <v>516.76157985916666</v>
+        <v>393.04321752999999</v>
       </c>
       <c r="CL72" s="7">
-        <v>560.46380639500001</v>
+        <v>491.30402191249999</v>
       </c>
       <c r="CM72" s="7">
-        <v>853.63189031333332</v>
+        <v>589.56482629499999</v>
       </c>
       <c r="CN72" s="7">
-        <v>20675.089284876147</v>
+        <v>14799.035225195636</v>
       </c>
       <c r="CO72" s="7">
-        <v>115971.81143876631</v>
+        <v>111842.99063111654</v>
       </c>
       <c r="CP72" s="7">
-        <v>511794.17849208188</v>
+        <v>488781.66417450923</v>
       </c>
       <c r="CQ72" s="7">
-        <v>696749.70446481952</v>
+        <v>664679.75428891974</v>
       </c>
       <c r="CR72" s="7">
-        <v>870633.65432068519</v>
+        <v>894009.97652615327</v>
       </c>
       <c r="CS72" s="7">
-        <v>893722.05134424591</v>
+        <v>894108.23733053578</v>
       </c>
       <c r="CT72" s="23">
         <v>219.06855363999998</v>
       </c>
       <c r="CU72" s="7">
         <v>415.45911837166659</v>
       </c>
       <c r="CV72" s="23">
         <v>597.32446716999993</v>
       </c>
       <c r="CW72" s="23">
         <v>700.84993591999989</v>
       </c>
-      <c r="CX72" s="7"/>
+      <c r="CX72" s="7">
+        <v>746.65059769666652</v>
+      </c>
       <c r="CY72" s="7"/>
       <c r="CZ72" s="7"/>
       <c r="DA72" s="7"/>
       <c r="DB72" s="7"/>
       <c r="DC72" s="7"/>
       <c r="DD72" s="7"/>
       <c r="DE72" s="7"/>
     </row>
     <row r="73" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="2">
         <v>2003.3876383526035</v>
       </c>
       <c r="C73" s="2">
         <v>4006.775276705207</v>
       </c>
       <c r="D73" s="2">
         <v>6010.1629150578101</v>
       </c>
       <c r="E73" s="2">
         <v>8059.5612681026141</v>
       </c>
       <c r="F73" s="2">
@@ -20929,99 +21043,101 @@
       </c>
       <c r="BZ73" s="7">
         <v>23177.394041415853</v>
       </c>
       <c r="CA73" s="7">
         <v>33112.960879000093</v>
       </c>
       <c r="CB73" s="7">
         <v>91329.743981284759</v>
       </c>
       <c r="CC73" s="7">
         <v>201408.61227156408</v>
       </c>
       <c r="CD73" s="7">
         <v>456751.43045290565</v>
       </c>
       <c r="CE73" s="7">
         <v>603342.32244184799</v>
       </c>
       <c r="CF73" s="7">
         <v>624287.14717325091</v>
       </c>
       <c r="CG73" s="7">
         <v>628780.27971192985</v>
       </c>
-      <c r="CH73" s="23">
-        <v>7114.2077914926012</v>
+      <c r="CH73" s="7">
+        <v>5981.9260386655842</v>
       </c>
       <c r="CI73" s="7">
-        <v>14750.538878778902</v>
+        <v>11963.852077331168</v>
       </c>
       <c r="CJ73" s="7">
-        <v>22646.511561906038</v>
+        <v>17945.778115996753</v>
       </c>
       <c r="CK73" s="7">
-        <v>28929.367419782004</v>
+        <v>23927.704154662337</v>
       </c>
       <c r="CL73" s="7">
-        <v>34449.180197890295</v>
+        <v>30938.950360051535</v>
       </c>
       <c r="CM73" s="7">
-        <v>54964.460007219503</v>
+        <v>45916.346252384486</v>
       </c>
       <c r="CN73" s="7">
-        <v>115895.06312217857</v>
+        <v>112577.37928078105</v>
       </c>
       <c r="CO73" s="7">
-        <v>225775.73298802337</v>
+        <v>233042.95264519879</v>
       </c>
       <c r="CP73" s="7">
-        <v>537506.94256024458</v>
+        <v>523553.75852325326</v>
       </c>
       <c r="CQ73" s="7">
-        <v>727995.9387581097</v>
+        <v>714104.46191165363</v>
       </c>
       <c r="CR73" s="7">
-        <v>756273.80799016019</v>
+        <v>744931.89765347284</v>
       </c>
       <c r="CS73" s="7">
-        <v>765229.62441322405</v>
+        <v>750913.82369213842</v>
       </c>
       <c r="CT73" s="23">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU73" s="7">
         <v>17439.400317921834</v>
       </c>
       <c r="CV73" s="23">
         <v>25806.471798939216</v>
       </c>
       <c r="CW73" s="23">
         <v>34411.086822597783</v>
       </c>
-      <c r="CX73" s="7"/>
+      <c r="CX73" s="7">
+        <v>39674.080861030598</v>
+      </c>
       <c r="CY73" s="7"/>
       <c r="CZ73" s="7"/>
       <c r="DA73" s="7"/>
       <c r="DB73" s="7"/>
       <c r="DC73" s="7"/>
       <c r="DD73" s="7"/>
       <c r="DE73" s="7"/>
     </row>
     <row r="74" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F74" s="18" t="s">
@@ -21242,99 +21358,101 @@
       </c>
       <c r="BZ74" s="7">
         <v>0</v>
       </c>
       <c r="CA74" s="7">
         <v>0</v>
       </c>
       <c r="CB74" s="7">
         <v>1759.7775913213497</v>
       </c>
       <c r="CC74" s="7">
         <v>5670.3157333142099</v>
       </c>
       <c r="CD74" s="7">
         <v>12144.93923866928</v>
       </c>
       <c r="CE74" s="7">
         <v>13155.702916153999</v>
       </c>
       <c r="CF74" s="7">
         <v>13224.9155957</v>
       </c>
       <c r="CG74" s="7">
         <v>13224.9155957</v>
       </c>
-      <c r="CH74" s="23" t="s">
-        <v>40</v>
+      <c r="CH74" s="23">
+        <v>0</v>
       </c>
       <c r="CI74" s="7">
         <v>0</v>
       </c>
       <c r="CJ74" s="7">
         <v>0</v>
       </c>
       <c r="CK74" s="7">
         <v>0</v>
       </c>
       <c r="CL74" s="7">
         <v>0</v>
       </c>
       <c r="CM74" s="7">
         <v>0</v>
       </c>
       <c r="CN74" s="7">
-        <v>1968.3614909009675</v>
+        <v>1159.9707253805664</v>
       </c>
       <c r="CO74" s="7">
-        <v>5817.2977467745259</v>
+        <v>4712.3054642289226</v>
       </c>
       <c r="CP74" s="7">
-        <v>11586.413290870887</v>
+        <v>11199.740048849137</v>
       </c>
       <c r="CQ74" s="7">
-        <v>13425.748138502804</v>
+        <v>12686.252216489778</v>
       </c>
       <c r="CR74" s="7">
-        <v>13435.625589451156</v>
+        <v>12705.353561048778</v>
       </c>
       <c r="CS74" s="7">
-        <v>13463.145104091229</v>
+        <v>12705.353561048778</v>
       </c>
       <c r="CT74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CV74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CW74" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="CX74" s="7"/>
+      <c r="CX74" s="7">
+        <v>0</v>
+      </c>
       <c r="CY74" s="7"/>
       <c r="CZ74" s="7"/>
       <c r="DA74" s="7"/>
       <c r="DB74" s="7"/>
       <c r="DC74" s="7"/>
       <c r="DD74" s="7"/>
       <c r="DE74" s="7"/>
     </row>
     <row r="75" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="2">
         <v>45.546589833333336</v>
       </c>
       <c r="C75" s="2">
         <v>91.093179666666671</v>
       </c>
       <c r="D75" s="2">
         <v>136.6397695</v>
       </c>
       <c r="E75" s="2">
         <v>182.18635933333334</v>
       </c>
       <c r="F75" s="2">
@@ -21555,99 +21673,101 @@
       </c>
       <c r="BZ75" s="7">
         <v>2.0140812500000001E-2</v>
       </c>
       <c r="CA75" s="7">
         <v>2.4168975000000002E-2</v>
       </c>
       <c r="CB75" s="7">
         <v>16090.18258643893</v>
       </c>
       <c r="CC75" s="7">
         <v>44653.300087594747</v>
       </c>
       <c r="CD75" s="7">
         <v>146338.03964236932</v>
       </c>
       <c r="CE75" s="7">
         <v>192495.5197860144</v>
       </c>
       <c r="CF75" s="7">
         <v>242529.60675604592</v>
       </c>
       <c r="CG75" s="7">
         <v>242529.61078420843</v>
       </c>
-      <c r="CH75" s="23">
-        <v>5.7361083333333333E-3</v>
+      <c r="CH75" s="7">
+        <v>0.97281934999999997</v>
       </c>
       <c r="CI75" s="7">
-        <v>1.2269970833333334E-2</v>
+        <v>1.9456386999999999</v>
       </c>
       <c r="CJ75" s="7">
-        <v>1.8159362500000002E-2</v>
+        <v>2.9184580499999999</v>
       </c>
       <c r="CK75" s="7">
-        <v>2.4139979166666669E-2</v>
+        <v>3.8912773999999999</v>
       </c>
       <c r="CL75" s="7">
-        <v>2.7967920833333337E-2</v>
+        <v>4.8640967499999999</v>
       </c>
       <c r="CM75" s="7">
-        <v>3.1821883333333335E-2</v>
+        <v>5.8369160999999998</v>
       </c>
       <c r="CN75" s="7">
-        <v>16549.803609819151</v>
+        <v>15382.784311015635</v>
       </c>
       <c r="CO75" s="7">
-        <v>46079.649543018008</v>
+        <v>40350.856596556812</v>
       </c>
       <c r="CP75" s="7">
-        <v>163068.06997677308</v>
+        <v>156402.87858979069</v>
       </c>
       <c r="CQ75" s="7">
-        <v>210370.3862728622</v>
+        <v>206911.44341546268</v>
       </c>
       <c r="CR75" s="7">
-        <v>285170.91934032354</v>
+        <v>283141.62105530087</v>
       </c>
       <c r="CS75" s="7">
-        <v>282856.13009924541</v>
+        <v>283142.59387465089</v>
       </c>
       <c r="CT75" s="23">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU75" s="7">
         <v>3.3964315000000003</v>
       </c>
       <c r="CV75" s="23">
         <v>4.7362548916666665</v>
       </c>
       <c r="CW75" s="23">
         <v>5.8036178583333333</v>
       </c>
-      <c r="CX75" s="7"/>
+      <c r="CX75" s="7">
+        <v>6.4758241999999999</v>
+      </c>
       <c r="CY75" s="7"/>
       <c r="CZ75" s="7"/>
       <c r="DA75" s="7"/>
       <c r="DB75" s="7"/>
       <c r="DC75" s="7"/>
       <c r="DD75" s="7"/>
       <c r="DE75" s="7"/>
     </row>
     <row r="76" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="2">
         <v>13.425647292666666</v>
       </c>
       <c r="C76" s="2">
         <v>26.851294585333331</v>
       </c>
       <c r="D76" s="2">
         <v>40.276941877999995</v>
       </c>
       <c r="E76" s="2">
         <v>53.702589170666663</v>
       </c>
       <c r="F76" s="2">
@@ -21869,98 +21989,100 @@
       <c r="BZ76" s="7">
         <v>90.128027895833341</v>
       </c>
       <c r="CA76" s="7">
         <v>108.15363347500001</v>
       </c>
       <c r="CB76" s="7">
         <v>176.45749720020001</v>
       </c>
       <c r="CC76" s="7">
         <v>253.56165352580001</v>
       </c>
       <c r="CD76" s="7">
         <v>1136.5391271607666</v>
       </c>
       <c r="CE76" s="7">
         <v>1289.4472753516666</v>
       </c>
       <c r="CF76" s="7">
         <v>1317.0379694108333</v>
       </c>
       <c r="CG76" s="7">
         <v>1335.06357499</v>
       </c>
       <c r="CH76" s="7">
-        <v>27.673859351666664</v>
+        <v>25.242465872916672</v>
       </c>
       <c r="CI76" s="7">
-        <v>60.829538158333328</v>
+        <v>50.484931745833343</v>
       </c>
       <c r="CJ76" s="7">
-        <v>86.345435492500002</v>
+        <v>75.727397618750018</v>
       </c>
       <c r="CK76" s="7">
-        <v>112.74001877000001</v>
+        <v>100.96986349166669</v>
       </c>
       <c r="CL76" s="7">
-        <v>128.13067112250002</v>
+        <v>126.21232936458335</v>
       </c>
       <c r="CM76" s="7">
-        <v>143.86543241000001</v>
+        <v>151.45479523750004</v>
       </c>
       <c r="CN76" s="7">
-        <v>173.89584263203332</v>
+        <v>232.35516909801669</v>
       </c>
       <c r="CO76" s="7">
-        <v>251.11063418183332</v>
+        <v>328.99448975943335</v>
       </c>
       <c r="CP76" s="7">
-        <v>1162.7111726907001</v>
+        <v>1135.85855002065</v>
       </c>
       <c r="CQ76" s="7">
-        <v>1300.0749531627334</v>
+        <v>1306.8475684827667</v>
       </c>
       <c r="CR76" s="7">
-        <v>1319.5313031260669</v>
+        <v>1332.8101606020834</v>
       </c>
       <c r="CS76" s="7">
-        <v>1531.0843984577334</v>
+        <v>1358.0526264750001</v>
       </c>
       <c r="CT76" s="7">
         <v>50.017755288333333</v>
       </c>
       <c r="CU76" s="7">
         <v>108.24529733416668</v>
       </c>
       <c r="CV76" s="23">
         <v>140.21573717166669</v>
       </c>
       <c r="CW76" s="23">
         <v>163.9647091716667</v>
       </c>
-      <c r="CX76" s="7"/>
+      <c r="CX76" s="7">
+        <v>180.17590689083337</v>
+      </c>
       <c r="CY76" s="7"/>
       <c r="CZ76" s="7"/>
       <c r="DA76" s="7"/>
       <c r="DB76" s="7"/>
       <c r="DC76" s="7"/>
       <c r="DD76" s="7"/>
       <c r="DE76" s="7"/>
     </row>
     <row r="77" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="2">
         <v>170.48553590879038</v>
       </c>
       <c r="C77" s="2">
         <v>340.97107181758076</v>
       </c>
       <c r="D77" s="2">
         <v>511.45660772637115</v>
       </c>
       <c r="E77" s="2">
         <v>681.94214363516153</v>
       </c>
       <c r="F77" s="2">
@@ -22182,98 +22304,100 @@
       <c r="BZ77" s="7">
         <v>879.86701633333337</v>
       </c>
       <c r="CA77" s="7">
         <v>1055.8404196000001</v>
       </c>
       <c r="CB77" s="7">
         <v>1567.1153165982669</v>
       </c>
       <c r="CC77" s="7">
         <v>2680.8709214940336</v>
       </c>
       <c r="CD77" s="7">
         <v>6109.5914034931002</v>
       </c>
       <c r="CE77" s="7">
         <v>6823.6269509456242</v>
       </c>
       <c r="CF77" s="7">
         <v>7012.8730828561911</v>
       </c>
       <c r="CG77" s="7">
         <v>7188.8464861228576</v>
       </c>
       <c r="CH77" s="7">
-        <v>217.61200629999999</v>
+        <v>264.65918878774994</v>
       </c>
       <c r="CI77" s="7">
-        <v>438.63632049166665</v>
+        <v>529.31837757549988</v>
       </c>
       <c r="CJ77" s="7">
-        <v>709.70663000000002</v>
+        <v>793.97756636324982</v>
       </c>
       <c r="CK77" s="7">
-        <v>977.02635159166675</v>
+        <v>1058.6367551509998</v>
       </c>
       <c r="CL77" s="7">
-        <v>1172.8470598833335</v>
+        <v>1323.2959439387496</v>
       </c>
       <c r="CM77" s="7">
-        <v>1366.0609615333335</v>
+        <v>1587.9551327264994</v>
       </c>
       <c r="CN77" s="7">
-        <v>2148.1770344822671</v>
+        <v>2228.6398488202603</v>
       </c>
       <c r="CO77" s="7">
-        <v>3206.5589203895006</v>
+        <v>3457.6897992255217</v>
       </c>
       <c r="CP77" s="7">
-        <v>6311.2680861964636</v>
+        <v>7035.5659192743824</v>
       </c>
       <c r="CQ77" s="7">
-        <v>7117.2190288500587</v>
+        <v>7891.1215564431441</v>
       </c>
       <c r="CR77" s="7">
-        <v>7391.5765844921953</v>
+        <v>8170.001964471694</v>
       </c>
       <c r="CS77" s="7">
-        <v>7222.5716989140019</v>
+        <v>8434.6611532594434</v>
       </c>
       <c r="CT77" s="7">
         <v>359.73478689166666</v>
       </c>
       <c r="CU77" s="7">
         <v>718.6655853758333</v>
       </c>
       <c r="CV77" s="7">
         <v>1111.6989261183332</v>
       </c>
       <c r="CW77" s="23">
         <v>1400.8634896383332</v>
       </c>
-      <c r="CX77" s="7"/>
+      <c r="CX77" s="7">
+        <v>1596.3054187391665</v>
+      </c>
       <c r="CY77" s="7"/>
       <c r="CZ77" s="7"/>
       <c r="DA77" s="7"/>
       <c r="DB77" s="7"/>
       <c r="DC77" s="7"/>
       <c r="DD77" s="7"/>
       <c r="DE77" s="7"/>
     </row>
     <row r="78" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="2">
         <v>95.069314462949137</v>
       </c>
       <c r="C78" s="2">
         <v>190.13862892589827</v>
       </c>
       <c r="D78" s="2">
         <v>285.20794338884741</v>
       </c>
       <c r="E78" s="2">
         <v>412.07766189629655</v>
       </c>
       <c r="F78" s="2">
@@ -22495,98 +22619,100 @@
       <c r="BZ78" s="7">
         <v>2957.8668365123417</v>
       </c>
       <c r="CA78" s="7">
         <v>3584.63437747745</v>
       </c>
       <c r="CB78" s="7">
         <v>5080.4180872679972</v>
       </c>
       <c r="CC78" s="7">
         <v>8754.6121187650915</v>
       </c>
       <c r="CD78" s="7">
         <v>12137.921520851327</v>
       </c>
       <c r="CE78" s="7">
         <v>14135.584000332641</v>
       </c>
       <c r="CF78" s="7">
         <v>14854.589143807349</v>
       </c>
       <c r="CG78" s="7">
         <v>15432.570274582056</v>
       </c>
       <c r="CH78" s="7">
-        <v>787.31821318333346</v>
+        <v>658.65048304104164</v>
       </c>
       <c r="CI78" s="7">
-        <v>1756.2715832350002</v>
+        <v>1317.3009660820833</v>
       </c>
       <c r="CJ78" s="7">
-        <v>2613.7761963550001</v>
+        <v>1975.9514491231248</v>
       </c>
       <c r="CK78" s="7">
-        <v>3444.0156873516671</v>
+        <v>2634.6019321641666</v>
       </c>
       <c r="CL78" s="7">
-        <v>4114.6741065652677</v>
+        <v>3356.2968448585416</v>
       </c>
       <c r="CM78" s="7">
-        <v>4740.3148658120999</v>
+        <v>4065.6134397961164</v>
       </c>
       <c r="CN78" s="7">
-        <v>5814.7519800576902</v>
+        <v>5394.782474673877</v>
       </c>
       <c r="CO78" s="7">
-        <v>8938.5913681577404</v>
+        <v>8298.7603541451172</v>
       </c>
       <c r="CP78" s="7">
-        <v>11298.423831904405</v>
+        <v>10599.61310774411</v>
       </c>
       <c r="CQ78" s="7">
-        <v>13943.541533909549</v>
+        <v>12426.379962271629</v>
       </c>
       <c r="CR78" s="7">
-        <v>14832.760353793425</v>
+        <v>13125.70815662267</v>
       </c>
       <c r="CS78" s="7">
-        <v>17044.341094467552</v>
+        <v>13784.358639663711</v>
       </c>
       <c r="CT78" s="7">
         <v>974.55134392000014</v>
       </c>
       <c r="CU78" s="7">
         <v>2141.2827327883333</v>
       </c>
       <c r="CV78" s="7">
         <v>2990.547460444167</v>
       </c>
       <c r="CW78" s="23">
         <v>3717.2355823741668</v>
       </c>
-      <c r="CX78" s="7"/>
+      <c r="CX78" s="7">
+        <v>4255.4694547649997</v>
+      </c>
       <c r="CY78" s="7"/>
       <c r="CZ78" s="7"/>
       <c r="DA78" s="7"/>
       <c r="DB78" s="7"/>
       <c r="DC78" s="7"/>
       <c r="DD78" s="7"/>
       <c r="DE78" s="7"/>
     </row>
     <row r="80" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="31" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="31"/>
       <c r="D80" s="31"/>
       <c r="E80" s="31"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
       <c r="J80" s="31"/>
       <c r="K80" s="31"/>
       <c r="L80" s="31"/>
       <c r="M80" s="31"/>
       <c r="N80" s="31"/>
       <c r="O80" s="31"/>
@@ -22832,65 +22958,65 @@
       <c r="BL82" s="27"/>
       <c r="BM82" s="27"/>
       <c r="BN82" s="27"/>
       <c r="BO82" s="27"/>
       <c r="BP82" s="27"/>
       <c r="BQ82" s="27"/>
       <c r="BR82" s="27"/>
       <c r="BS82" s="27"/>
       <c r="BT82" s="27"/>
       <c r="BU82" s="28"/>
       <c r="BV82" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BW82" s="27"/>
       <c r="BX82" s="27"/>
       <c r="BY82" s="27"/>
       <c r="BZ82" s="27"/>
       <c r="CA82" s="27"/>
       <c r="CB82" s="27"/>
       <c r="CC82" s="27"/>
       <c r="CD82" s="27"/>
       <c r="CE82" s="27"/>
       <c r="CF82" s="27"/>
       <c r="CG82" s="28"/>
       <c r="CH82" s="26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI82" s="27"/>
       <c r="CJ82" s="27"/>
       <c r="CK82" s="27"/>
       <c r="CL82" s="27"/>
       <c r="CM82" s="27"/>
       <c r="CN82" s="27"/>
       <c r="CO82" s="27"/>
       <c r="CP82" s="27"/>
       <c r="CQ82" s="27"/>
       <c r="CR82" s="27"/>
       <c r="CS82" s="28"/>
       <c r="CT82" s="26" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="CU82" s="27"/>
       <c r="CV82" s="27"/>
       <c r="CW82" s="27"/>
       <c r="CX82" s="27"/>
       <c r="CY82" s="27"/>
       <c r="CZ82" s="27"/>
       <c r="DA82" s="27"/>
       <c r="DB82" s="27"/>
       <c r="DC82" s="27"/>
       <c r="DD82" s="27"/>
       <c r="DE82" s="28"/>
     </row>
     <row r="83" spans="1:109" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="30"/>
       <c r="B83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E83" s="10" t="s">
@@ -23148,51 +23274,51 @@
       <c r="CK83" s="10" t="s">
         <v>4</v>
       </c>
       <c r="CL83" s="10" t="s">
         <v>5</v>
       </c>
       <c r="CM83" s="10" t="s">
         <v>6</v>
       </c>
       <c r="CN83" s="10" t="s">
         <v>7</v>
       </c>
       <c r="CO83" s="10" t="s">
         <v>8</v>
       </c>
       <c r="CP83" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CQ83" s="10" t="s">
         <v>10</v>
       </c>
       <c r="CR83" s="11" t="s">
         <v>11</v>
       </c>
       <c r="CS83" s="11" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="CT83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="CU83" s="10" t="s">
         <v>2</v>
       </c>
       <c r="CV83" s="10" t="s">
         <v>3</v>
       </c>
       <c r="CW83" s="10" t="s">
         <v>4</v>
       </c>
       <c r="CX83" s="10" t="s">
         <v>5</v>
       </c>
       <c r="CY83" s="10" t="s">
         <v>6</v>
       </c>
       <c r="CZ83" s="10" t="s">
         <v>7</v>
       </c>
       <c r="DA83" s="10" t="s">
         <v>8</v>
       </c>
@@ -23444,98 +23570,100 @@
       <c r="BZ84" s="12">
         <v>1099601.7448756476</v>
       </c>
       <c r="CA84" s="13">
         <v>1499382.513868792</v>
       </c>
       <c r="CB84" s="13">
         <v>1762848.5856990707</v>
       </c>
       <c r="CC84" s="13">
         <v>2037521.3006182462</v>
       </c>
       <c r="CD84" s="1">
         <v>2361399.479696414</v>
       </c>
       <c r="CE84" s="1">
         <v>2616587.6981173763</v>
       </c>
       <c r="CF84" s="1">
         <v>2879656.5286459732</v>
       </c>
       <c r="CG84" s="1">
         <v>3290074.9464829434</v>
       </c>
       <c r="CH84" s="1">
-        <v>198761.73058043074</v>
+        <v>209249.70970907895</v>
       </c>
       <c r="CI84" s="1">
-        <v>398846.14023571595</v>
+        <v>420011.15441043337</v>
       </c>
       <c r="CJ84" s="1">
-        <v>670214.65675705648</v>
+        <v>703737.34790277644</v>
       </c>
       <c r="CK84" s="1">
-        <v>933731.95823218499</v>
+        <v>976832.63539205398</v>
       </c>
       <c r="CL84" s="12">
-        <v>1222465.5937339468</v>
+        <v>1280732.8983245492</v>
       </c>
       <c r="CM84" s="13">
-        <v>1659783.4284274764</v>
+        <v>1725487.5837412309</v>
       </c>
       <c r="CN84" s="13">
-        <v>1955870.5654055839</v>
+        <v>2027501.2715330815</v>
       </c>
       <c r="CO84" s="13">
-        <v>2262341.7132065035</v>
+        <v>2336461.1296631559</v>
       </c>
       <c r="CP84" s="1">
-        <v>2659290.2618923108</v>
+        <v>2718946.7649016073</v>
       </c>
       <c r="CQ84" s="1">
-        <v>2975882.2959600328</v>
+        <v>3015873.9275840023</v>
       </c>
       <c r="CR84" s="1">
-        <v>3315113.9558259901</v>
+        <v>3324758.5926363533</v>
       </c>
       <c r="CS84" s="1">
-        <v>3832151.4272427931</v>
+        <v>3800228.8749078969</v>
       </c>
       <c r="CT84" s="1">
         <v>237420.48102405143</v>
       </c>
       <c r="CU84" s="1">
         <v>490745.82862368284</v>
       </c>
       <c r="CV84" s="1">
         <v>831831.06183735013</v>
       </c>
       <c r="CW84" s="1">
         <v>1158451.7262280812</v>
       </c>
-      <c r="CX84" s="12"/>
+      <c r="CX84" s="12">
+        <v>1518636.6441100705</v>
+      </c>
       <c r="CY84" s="13"/>
       <c r="CZ84" s="13"/>
       <c r="DA84" s="13"/>
       <c r="DB84" s="1"/>
       <c r="DC84" s="1"/>
       <c r="DD84" s="1"/>
       <c r="DE84" s="1"/>
     </row>
     <row r="85" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F85" s="18" t="s">
@@ -23757,98 +23885,100 @@
       <c r="BZ85" s="7">
         <v>70124.825479382678</v>
       </c>
       <c r="CA85" s="21">
         <v>101621.62192196591</v>
       </c>
       <c r="CB85" s="7">
         <v>124010.40626095368</v>
       </c>
       <c r="CC85" s="7">
         <v>147054.73662019667</v>
       </c>
       <c r="CD85" s="7">
         <v>172855.9512925515</v>
       </c>
       <c r="CE85" s="7">
         <v>191739.15215106026</v>
       </c>
       <c r="CF85" s="2">
         <v>210860.87183264349</v>
       </c>
       <c r="CG85" s="7">
         <v>248034.36434938997</v>
       </c>
       <c r="CH85" s="7">
-        <v>8717.3970736149531</v>
+        <v>10494.661680007423</v>
       </c>
       <c r="CI85" s="7">
-        <v>20233.557719437751</v>
+        <v>24173.923492768045</v>
       </c>
       <c r="CJ85" s="7">
-        <v>37150.318874131248</v>
+        <v>43330.344482064756</v>
       </c>
       <c r="CK85" s="7">
-        <v>56831.266577541915</v>
+        <v>64915.456257295642</v>
       </c>
       <c r="CL85" s="7">
-        <v>79414.148622123437</v>
-[...2 lines deleted...]
-        <v>118284.88006498553</v>
+        <v>89318.096065740014</v>
+      </c>
+      <c r="CM85" s="7">
+        <v>130883.49070532402</v>
       </c>
       <c r="CN85" s="7">
-        <v>145977.40331889267</v>
+        <v>159744.53173172509</v>
       </c>
       <c r="CO85" s="7">
-        <v>175264.56277402194</v>
+        <v>189411.61286497751</v>
       </c>
       <c r="CP85" s="7">
-        <v>209678.74238329643</v>
+        <v>223228.32354218524</v>
       </c>
       <c r="CQ85" s="7">
-        <v>236022.12848626831</v>
-[...2 lines deleted...]
-        <v>265011.96093335876</v>
+        <v>248204.32874129986</v>
+      </c>
+      <c r="CR85" s="7">
+        <v>273927.43418467045</v>
       </c>
       <c r="CS85" s="7">
-        <v>324735.99610951525</v>
+        <v>325585.74470608181</v>
       </c>
       <c r="CT85" s="7">
         <v>12033.523003830924</v>
       </c>
       <c r="CU85" s="7">
         <v>28192.164142160385</v>
       </c>
       <c r="CV85" s="7">
         <v>50574.064187297132</v>
       </c>
       <c r="CW85" s="7">
         <v>76547.163681453618</v>
       </c>
-      <c r="CX85" s="7"/>
+      <c r="CX85" s="7">
+        <v>106125.93725258077</v>
+      </c>
       <c r="CY85" s="21"/>
       <c r="CZ85" s="7"/>
       <c r="DA85" s="7"/>
       <c r="DB85" s="7"/>
       <c r="DC85" s="7"/>
       <c r="DD85" s="2"/>
       <c r="DE85" s="7"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C86" s="2">
         <v>16422.320260181026</v>
       </c>
       <c r="D86" s="2">
         <v>26512.819441513864</v>
       </c>
       <c r="E86" s="2">
         <v>37887.303009467621</v>
       </c>
       <c r="F86" s="2">
@@ -24070,98 +24200,100 @@
       <c r="BZ86" s="7">
         <v>114419.60370467691</v>
       </c>
       <c r="CA86" s="9">
         <v>146244.14030935062</v>
       </c>
       <c r="CB86" s="7">
         <v>171644.78005137038</v>
       </c>
       <c r="CC86" s="7">
         <v>195283.66018236434</v>
       </c>
       <c r="CD86" s="7">
         <v>220113.94969974493</v>
       </c>
       <c r="CE86" s="7">
         <v>242391.15852422733</v>
       </c>
       <c r="CF86" s="7">
         <v>265000.22178375168</v>
       </c>
       <c r="CG86" s="7">
         <v>290323.45429085998</v>
       </c>
       <c r="CH86" s="7">
-        <v>20449.595793888395</v>
+        <v>22798.842768513481</v>
       </c>
       <c r="CI86" s="7">
-        <v>43820.486691829989</v>
+        <v>48180.944645901407</v>
       </c>
       <c r="CJ86" s="7">
-        <v>71273.883616513485</v>
+        <v>77869.921553362481</v>
       </c>
       <c r="CK86" s="7">
-        <v>98858.4195054929</v>
+        <v>108044.59304764259</v>
       </c>
       <c r="CL86" s="7">
-        <v>126397.72703910424</v>
-[...2 lines deleted...]
-        <v>157122.80871808869</v>
+        <v>138061.08708279926</v>
+      </c>
+      <c r="CM86" s="7">
+        <v>171914.94720698008</v>
       </c>
       <c r="CN86" s="7">
-        <v>184005.00519432538</v>
+        <v>199876.23197091927</v>
       </c>
       <c r="CO86" s="7">
-        <v>210162.57343263275</v>
+        <v>225401.67476185286</v>
       </c>
       <c r="CP86" s="7">
-        <v>243150.55636342886</v>
+        <v>253630.62474069442</v>
       </c>
       <c r="CQ86" s="7">
-        <v>270512.23589164164</v>
+        <v>279117.50676643435</v>
       </c>
       <c r="CR86" s="7">
-        <v>301948.48585307697</v>
+        <v>306890.42642238032</v>
       </c>
       <c r="CS86" s="7">
-        <v>339402.12676127278</v>
+        <v>340349.26574935962</v>
       </c>
       <c r="CT86" s="7">
         <v>28848.34896750237</v>
       </c>
       <c r="CU86" s="7">
         <v>59085.478178651494</v>
       </c>
       <c r="CV86" s="7">
         <v>96087.384940360324</v>
       </c>
       <c r="CW86" s="7">
         <v>134230.20143409833</v>
       </c>
-      <c r="CX86" s="7"/>
+      <c r="CX86" s="7">
+        <v>173113.11252175301</v>
+      </c>
       <c r="CY86" s="9"/>
       <c r="CZ86" s="7"/>
       <c r="DA86" s="7"/>
       <c r="DB86" s="7"/>
       <c r="DC86" s="7"/>
       <c r="DD86" s="7"/>
       <c r="DE86" s="7"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C87" s="2">
         <v>15776.173972639266</v>
       </c>
       <c r="D87" s="2">
         <v>29828.254705586645</v>
       </c>
       <c r="E87" s="2">
         <v>41023.109017519368</v>
       </c>
       <c r="F87" s="2">
@@ -24383,98 +24515,100 @@
       <c r="BZ87" s="7">
         <v>68856.513947909261</v>
       </c>
       <c r="CA87" s="9">
         <v>94227.046245952675</v>
       </c>
       <c r="CB87" s="7">
         <v>111215.21325944668</v>
       </c>
       <c r="CC87" s="7">
         <v>127229.64265488822</v>
       </c>
       <c r="CD87" s="7">
         <v>145079.43932649924</v>
       </c>
       <c r="CE87" s="7">
         <v>159856.56831097268</v>
       </c>
       <c r="CF87" s="7">
         <v>176135.91407542257</v>
       </c>
       <c r="CG87" s="7">
         <v>200953.9260331</v>
       </c>
       <c r="CH87" s="7">
-        <v>9940.133920689168</v>
+        <v>10479.512541044161</v>
       </c>
       <c r="CI87" s="7">
-        <v>20471.922681520642</v>
+        <v>21441.00486618654</v>
       </c>
       <c r="CJ87" s="7">
-        <v>40562.721072717519</v>
+        <v>41856.273353343247</v>
       </c>
       <c r="CK87" s="7">
-        <v>57039.283427033763</v>
+        <v>58953.898982829793</v>
       </c>
       <c r="CL87" s="7">
-        <v>73346.53154709407</v>
-[...2 lines deleted...]
-        <v>99670.338908760445</v>
+        <v>76466.911968228873</v>
+      </c>
+      <c r="CM87" s="7">
+        <v>103716.04398581342</v>
       </c>
       <c r="CN87" s="7">
-        <v>117646.15681102294</v>
+        <v>122340.83402979728</v>
       </c>
       <c r="CO87" s="7">
-        <v>134167.81586720311</v>
+        <v>139967.0259669004</v>
       </c>
       <c r="CP87" s="7">
-        <v>155224.38596081614</v>
+        <v>159815.85328716066</v>
       </c>
       <c r="CQ87" s="7">
-        <v>171778.81535603397</v>
+        <v>175949.47832118801</v>
       </c>
       <c r="CR87" s="7">
-        <v>192723.30116593488</v>
+        <v>195046.51434391661</v>
       </c>
       <c r="CS87" s="7">
-        <v>222143.31536004128</v>
+        <v>221984.16977340999</v>
       </c>
       <c r="CT87" s="7">
         <v>11425.519432646153</v>
       </c>
       <c r="CU87" s="7">
         <v>23816.094353430119</v>
       </c>
       <c r="CV87" s="7">
         <v>47470.26779041181</v>
       </c>
       <c r="CW87" s="7">
         <v>66496.558857818221</v>
       </c>
-      <c r="CX87" s="7"/>
+      <c r="CX87" s="7">
+        <v>85838.840018704199</v>
+      </c>
       <c r="CY87" s="9"/>
       <c r="CZ87" s="7"/>
       <c r="DA87" s="7"/>
       <c r="DB87" s="7"/>
       <c r="DC87" s="7"/>
       <c r="DD87" s="7"/>
       <c r="DE87" s="7"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C88" s="2">
         <v>35743.347765533217</v>
       </c>
       <c r="D88" s="2">
         <v>70071.26138877013</v>
       </c>
       <c r="E88" s="2">
         <v>91100.019663534855</v>
       </c>
       <c r="F88" s="2">
@@ -24696,98 +24830,100 @@
       <c r="BZ88" s="7">
         <v>131676.31620293824</v>
       </c>
       <c r="CA88" s="9">
         <v>177650.10970378495</v>
       </c>
       <c r="CB88" s="7">
         <v>204059.17152487498</v>
       </c>
       <c r="CC88" s="7">
         <v>238140.96966041066</v>
       </c>
       <c r="CD88" s="7">
         <v>282905.83999309962</v>
       </c>
       <c r="CE88" s="7">
         <v>319039.12317351752</v>
       </c>
       <c r="CF88" s="7">
         <v>353339.76870994893</v>
       </c>
       <c r="CG88" s="7">
         <v>403044.65529175999</v>
       </c>
       <c r="CH88" s="7">
-        <v>25573.54612263383</v>
+        <v>27237.620386000053</v>
       </c>
       <c r="CI88" s="7">
-        <v>47978.35581008788</v>
+        <v>51617.488845469336</v>
       </c>
       <c r="CJ88" s="7">
-        <v>90056.045299530379</v>
+        <v>97154.693211661739</v>
       </c>
       <c r="CK88" s="7">
-        <v>117755.55375731958</v>
+        <v>126263.15752477807</v>
       </c>
       <c r="CL88" s="7">
-        <v>147994.14963405696</v>
-[...2 lines deleted...]
-        <v>204645.3398389045</v>
+        <v>157731.52046041438</v>
+      </c>
+      <c r="CM88" s="7">
+        <v>213285.29878032865</v>
       </c>
       <c r="CN88" s="7">
-        <v>235650.35850621472</v>
+        <v>243788.80083003591</v>
       </c>
       <c r="CO88" s="7">
-        <v>275625.358500264</v>
+        <v>282554.47880123311</v>
       </c>
       <c r="CP88" s="7">
-        <v>332822.78518254618</v>
+        <v>337181.66741467209</v>
       </c>
       <c r="CQ88" s="7">
-        <v>381862.52167055249</v>
+        <v>383970.94729334762</v>
       </c>
       <c r="CR88" s="7">
-        <v>433316.35929645156</v>
+        <v>431746.20117229759</v>
       </c>
       <c r="CS88" s="7">
-        <v>497281.59518416284</v>
+        <v>490413.33482152334</v>
       </c>
       <c r="CT88" s="7">
         <v>27962.716387571108</v>
       </c>
       <c r="CU88" s="7">
         <v>57081.645351094659</v>
       </c>
       <c r="CV88" s="7">
         <v>111938.69481414312</v>
       </c>
       <c r="CW88" s="7">
         <v>142542.33905135188</v>
       </c>
-      <c r="CX88" s="7"/>
+      <c r="CX88" s="7">
+        <v>178691.54305741389</v>
+      </c>
       <c r="CY88" s="9"/>
       <c r="CZ88" s="7"/>
       <c r="DA88" s="7"/>
       <c r="DB88" s="7"/>
       <c r="DC88" s="7"/>
       <c r="DD88" s="7"/>
       <c r="DE88" s="7"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C89" s="2">
         <v>4334.1520391777613</v>
       </c>
       <c r="D89" s="2">
         <v>7172.6824447398922</v>
       </c>
       <c r="E89" s="2">
         <v>10054.194805676838</v>
       </c>
       <c r="F89" s="2">
@@ -25009,98 +25145,100 @@
       <c r="BZ89" s="7">
         <v>23362.015528493106</v>
       </c>
       <c r="CA89" s="9">
         <v>30917.501135838007</v>
       </c>
       <c r="CB89" s="7">
         <v>34656.193067134605</v>
       </c>
       <c r="CC89" s="7">
         <v>39824.888089220229</v>
       </c>
       <c r="CD89" s="7">
         <v>47208.932987410779</v>
       </c>
       <c r="CE89" s="7">
         <v>53022.108229031066</v>
       </c>
       <c r="CF89" s="7">
         <v>60388.039421019319</v>
       </c>
       <c r="CG89" s="7">
         <v>71567.391116589992</v>
       </c>
       <c r="CH89" s="7">
-        <v>3695.490114063678</v>
+        <v>3928.855948978668</v>
       </c>
       <c r="CI89" s="7">
-        <v>8571.234731559538</v>
+        <v>8793.215789769305</v>
       </c>
       <c r="CJ89" s="7">
-        <v>14420.062696069017</v>
+        <v>14147.712245677179</v>
       </c>
       <c r="CK89" s="7">
-        <v>19766.209437665319</v>
+        <v>19057.076162175301</v>
       </c>
       <c r="CL89" s="7">
-        <v>27435.669529180966</v>
-[...2 lines deleted...]
-        <v>37122.475929424058</v>
+        <v>26032.377441460747</v>
+      </c>
+      <c r="CM89" s="7">
+        <v>34344.39749390199</v>
       </c>
       <c r="CN89" s="7">
-        <v>41438.608558463457</v>
+        <v>38310.007176919964</v>
       </c>
       <c r="CO89" s="7">
-        <v>47531.781039350302</v>
+        <v>43811.274200628148</v>
       </c>
       <c r="CP89" s="7">
-        <v>54701.263085250299</v>
+        <v>51013.818196664099</v>
       </c>
       <c r="CQ89" s="7">
-        <v>61691.367227297531</v>
+        <v>56997.158809219851</v>
       </c>
       <c r="CR89" s="7">
-        <v>69850.794846423145</v>
+        <v>63820.508889007513</v>
       </c>
       <c r="CS89" s="7">
-        <v>81483.724781452489</v>
+        <v>75272.698816999997</v>
       </c>
       <c r="CT89" s="7">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU89" s="7">
         <v>10966.04760755182</v>
       </c>
       <c r="CV89" s="7">
         <v>17851.404440316954</v>
       </c>
       <c r="CW89" s="7">
         <v>24683.995677102128</v>
       </c>
-      <c r="CX89" s="7"/>
+      <c r="CX89" s="7">
+        <v>33665.719914339825</v>
+      </c>
       <c r="CY89" s="9"/>
       <c r="CZ89" s="7"/>
       <c r="DA89" s="7"/>
       <c r="DB89" s="7"/>
       <c r="DC89" s="7"/>
       <c r="DD89" s="7"/>
       <c r="DE89" s="7"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C90" s="2">
         <v>7214.5156846196614</v>
       </c>
       <c r="D90" s="2">
         <v>12685.259773690814</v>
       </c>
       <c r="E90" s="2">
         <v>19834.941971587137</v>
       </c>
       <c r="F90" s="2">
@@ -25321,99 +25459,101 @@
       </c>
       <c r="BZ90" s="7">
         <v>60794.777926870236</v>
       </c>
       <c r="CA90" s="9">
         <v>88129.858818439738</v>
       </c>
       <c r="CB90" s="7">
         <v>104520.37779903536</v>
       </c>
       <c r="CC90" s="7">
         <v>119817.46632041008</v>
       </c>
       <c r="CD90" s="7">
         <v>136916.82697901007</v>
       </c>
       <c r="CE90" s="7">
         <v>148344.1303419825</v>
       </c>
       <c r="CF90" s="7">
         <v>160741.63599674543</v>
       </c>
       <c r="CG90" s="7">
         <v>180572.70575363</v>
       </c>
-      <c r="CH90" s="2">
-        <v>6376.8399319300988</v>
+      <c r="CH90" s="7">
+        <v>6750.2085501526763</v>
       </c>
       <c r="CI90" s="7">
-        <v>15338.208080931814</v>
+        <v>15959.828645067335</v>
       </c>
       <c r="CJ90" s="7">
-        <v>27439.335072756545</v>
+        <v>28299.089934225667</v>
       </c>
       <c r="CK90" s="7">
-        <v>42251.038403531194</v>
+        <v>43434.610811821964</v>
       </c>
       <c r="CL90" s="7">
-        <v>64256.902133469222</v>
-[...2 lines deleted...]
-        <v>93576.913443091762</v>
+        <v>65586.037742483546</v>
+      </c>
+      <c r="CM90" s="7">
+        <v>95061.7358500267</v>
       </c>
       <c r="CN90" s="7">
-        <v>111640.86669144125</v>
+        <v>113393.28267673259</v>
       </c>
       <c r="CO90" s="7">
-        <v>127895.56188875403</v>
+        <v>129661.33488917141</v>
       </c>
       <c r="CP90" s="7">
-        <v>146109.44552597596</v>
+        <v>147995.91896141024</v>
       </c>
       <c r="CQ90" s="7">
-        <v>158897.48794165242</v>
+        <v>160493.84332732612</v>
       </c>
       <c r="CR90" s="7">
-        <v>172547.24234866406</v>
+        <v>173766.9432203857</v>
       </c>
       <c r="CS90" s="7">
-        <v>194243.9884897524</v>
+        <v>194622.28735706565</v>
       </c>
       <c r="CT90" s="2">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU90" s="7">
         <v>20525.712153353597</v>
       </c>
       <c r="CV90" s="7">
         <v>34342.78425592056</v>
       </c>
       <c r="CW90" s="7">
         <v>52825.404574092936</v>
       </c>
-      <c r="CX90" s="7"/>
+      <c r="CX90" s="7">
+        <v>79303.394690967252</v>
+      </c>
       <c r="CY90" s="9"/>
       <c r="CZ90" s="7"/>
       <c r="DA90" s="7"/>
       <c r="DB90" s="7"/>
       <c r="DC90" s="7"/>
       <c r="DD90" s="7"/>
       <c r="DE90" s="7"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C91" s="2">
         <v>13137.807221739218</v>
       </c>
       <c r="D91" s="2">
         <v>20454.190584722179</v>
       </c>
       <c r="E91" s="2">
         <v>28713.092988726232</v>
       </c>
       <c r="F91" s="2">
@@ -25634,99 +25774,101 @@
       </c>
       <c r="BZ91" s="7">
         <v>63840.944661684378</v>
       </c>
       <c r="CA91" s="9">
         <v>86951.553585210888</v>
       </c>
       <c r="CB91" s="7">
         <v>100770.26596052418</v>
       </c>
       <c r="CC91" s="7">
         <v>118531.80104516183</v>
       </c>
       <c r="CD91" s="7">
         <v>137544.09712176814</v>
       </c>
       <c r="CE91" s="7">
         <v>152429.2727101201</v>
       </c>
       <c r="CF91" s="7">
         <v>169505.61568560448</v>
       </c>
       <c r="CG91" s="7">
         <v>197316.46948378003</v>
       </c>
-      <c r="CH91" s="2">
-        <v>12104.263127567898</v>
+      <c r="CH91" s="7">
+        <v>12422.606245636194</v>
       </c>
       <c r="CI91" s="7">
-        <v>24428.057780453761</v>
+        <v>24616.754784024568</v>
       </c>
       <c r="CJ91" s="7">
-        <v>37972.215113547543</v>
+        <v>38603.282905128028</v>
       </c>
       <c r="CK91" s="7">
-        <v>52713.461253638787</v>
+        <v>54043.319519190962</v>
       </c>
       <c r="CL91" s="7">
-        <v>68708.078718411911</v>
-[...2 lines deleted...]
-        <v>94209.420649255422</v>
+        <v>71223.317699967782</v>
+      </c>
+      <c r="CM91" s="7">
+        <v>97988.49745534164</v>
       </c>
       <c r="CN91" s="7">
-        <v>109163.01118077143</v>
+        <v>113282.04533252786</v>
       </c>
       <c r="CO91" s="7">
-        <v>127824.87828625593</v>
+        <v>132881.55093695683</v>
       </c>
       <c r="CP91" s="7">
-        <v>147975.22659180863</v>
+        <v>153204.24650011785</v>
       </c>
       <c r="CQ91" s="7">
-        <v>165155.17833219309</v>
+        <v>169384.09493990574</v>
       </c>
       <c r="CR91" s="7">
-        <v>186951.63665500269</v>
+        <v>188531.23318656397</v>
       </c>
       <c r="CS91" s="7">
-        <v>220720.38572288261</v>
+        <v>221195.39366589329</v>
       </c>
       <c r="CT91" s="2">
         <v>13372.299989714629</v>
       </c>
       <c r="CU91" s="7">
         <v>28429.920197745254</v>
       </c>
       <c r="CV91" s="7">
         <v>45400.120712659846</v>
       </c>
       <c r="CW91" s="7">
         <v>64859.712480519498</v>
       </c>
-      <c r="CX91" s="7"/>
+      <c r="CX91" s="7">
+        <v>84968.451075270219</v>
+      </c>
       <c r="CY91" s="9"/>
       <c r="CZ91" s="7"/>
       <c r="DA91" s="7"/>
       <c r="DB91" s="7"/>
       <c r="DC91" s="7"/>
       <c r="DD91" s="7"/>
       <c r="DE91" s="7"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F92" s="18" t="s">
@@ -25948,98 +26090,100 @@
       <c r="BZ92" s="7">
         <v>52871.257092005908</v>
       </c>
       <c r="CA92" s="9">
         <v>77936.746983581834</v>
       </c>
       <c r="CB92" s="7">
         <v>88295.158256080889</v>
       </c>
       <c r="CC92" s="7">
         <v>101145.49170764248</v>
       </c>
       <c r="CD92" s="7">
         <v>120698.52214573027</v>
       </c>
       <c r="CE92" s="7">
         <v>136999.65198915306</v>
       </c>
       <c r="CF92" s="7">
         <v>152493.0454978277</v>
       </c>
       <c r="CG92" s="7">
         <v>177131.82337192001</v>
       </c>
       <c r="CH92" s="7">
-        <v>9571.8029429098278</v>
+        <v>8927.6522991842266</v>
       </c>
       <c r="CI92" s="7">
-        <v>17553.591581373497</v>
+        <v>16401.892629056623</v>
       </c>
       <c r="CJ92" s="7">
-        <v>35907.082066010364</v>
+        <v>34867.919718420431</v>
       </c>
       <c r="CK92" s="7">
-        <v>47631.80124772284</v>
+        <v>46147.170892751725</v>
       </c>
       <c r="CL92" s="7">
-        <v>58418.227935735675</v>
-[...2 lines deleted...]
-        <v>86577.729909213667</v>
+        <v>57369.320493537984</v>
+      </c>
+      <c r="CM92" s="7">
+        <v>84665.175477597513</v>
       </c>
       <c r="CN92" s="7">
-        <v>97020.140327277841</v>
+        <v>95532.02220590334</v>
       </c>
       <c r="CO92" s="7">
-        <v>111706.63346329502</v>
+        <v>109859.57337575217</v>
       </c>
       <c r="CP92" s="7">
-        <v>133605.2303658622</v>
+        <v>131703.62475409915</v>
       </c>
       <c r="CQ92" s="7">
-        <v>152593.13299749201</v>
+        <v>149583.63247412976</v>
       </c>
       <c r="CR92" s="7">
-        <v>171653.64078690673</v>
+        <v>166857.25167639041</v>
       </c>
       <c r="CS92" s="7">
-        <v>198352.55740354728</v>
+        <v>195362.75872505334</v>
       </c>
       <c r="CT92" s="7">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU92" s="7">
         <v>18767.901169372799</v>
       </c>
       <c r="CV92" s="7">
         <v>43761.866542926902</v>
       </c>
       <c r="CW92" s="7">
         <v>55902.060030977671</v>
       </c>
-      <c r="CX92" s="7"/>
+      <c r="CX92" s="7">
+        <v>68723.637235311588</v>
+      </c>
       <c r="CY92" s="9"/>
       <c r="CZ92" s="7"/>
       <c r="DA92" s="7"/>
       <c r="DB92" s="7"/>
       <c r="DC92" s="7"/>
       <c r="DD92" s="7"/>
       <c r="DE92" s="7"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C93" s="2">
         <v>14072.649739395543</v>
       </c>
       <c r="D93" s="2">
         <v>25230.096646918351</v>
       </c>
       <c r="E93" s="2">
         <v>34325.930254990541</v>
       </c>
       <c r="F93" s="2">
@@ -26261,98 +26405,100 @@
       <c r="BZ93" s="7">
         <v>60338.492133994798</v>
       </c>
       <c r="CA93" s="9">
         <v>88977.550803540042</v>
       </c>
       <c r="CB93" s="7">
         <v>104339.20082748508</v>
       </c>
       <c r="CC93" s="7">
         <v>119743.93976403051</v>
       </c>
       <c r="CD93" s="7">
         <v>143542.30106091796</v>
       </c>
       <c r="CE93" s="7">
         <v>156750.54762328861</v>
       </c>
       <c r="CF93" s="7">
         <v>171868.46306180439</v>
       </c>
       <c r="CG93" s="7">
         <v>200372.45698871999</v>
       </c>
       <c r="CH93" s="7">
-        <v>10251.365827897036</v>
+        <v>10130.571211872386</v>
       </c>
       <c r="CI93" s="7">
-        <v>19153.76835982077</v>
+        <v>19326.640975693761</v>
       </c>
       <c r="CJ93" s="7">
-        <v>33851.808658507784</v>
+        <v>34532.159036333978</v>
       </c>
       <c r="CK93" s="7">
-        <v>46499.526360161006</v>
+        <v>48936.056685368341</v>
       </c>
       <c r="CL93" s="7">
-        <v>63697.93141925869</v>
-[...2 lines deleted...]
-        <v>100539.31236811783</v>
+        <v>67894.323084912496</v>
+      </c>
+      <c r="CM93" s="7">
+        <v>101818.38869510262</v>
       </c>
       <c r="CN93" s="7">
-        <v>116581.76768079067</v>
+        <v>118264.82926898439</v>
       </c>
       <c r="CO93" s="7">
-        <v>133110.35648279203</v>
+        <v>135953.1395340559</v>
       </c>
       <c r="CP93" s="7">
-        <v>163002.58938231805</v>
+        <v>163783.40430758899</v>
       </c>
       <c r="CQ93" s="7">
-        <v>179959.20884658836</v>
+        <v>179120.15346570069</v>
       </c>
       <c r="CR93" s="7">
-        <v>200605.40539387421</v>
+        <v>197948.43394902919</v>
       </c>
       <c r="CS93" s="7">
-        <v>243847.77578957652</v>
+        <v>232702.64756132141</v>
       </c>
       <c r="CT93" s="7">
         <v>11713.623901708419</v>
       </c>
       <c r="CU93" s="7">
         <v>22151.445466891368</v>
       </c>
       <c r="CV93" s="7">
         <v>39675.471546732755</v>
       </c>
       <c r="CW93" s="7">
         <v>54364.425765640757</v>
       </c>
-      <c r="CX93" s="7"/>
+      <c r="CX93" s="7">
+        <v>76385.175116089027</v>
+      </c>
       <c r="CY93" s="9"/>
       <c r="CZ93" s="7"/>
       <c r="DA93" s="7"/>
       <c r="DB93" s="7"/>
       <c r="DC93" s="7"/>
       <c r="DD93" s="7"/>
       <c r="DE93" s="7"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C94" s="2">
         <v>16837.823420309131</v>
       </c>
       <c r="D94" s="2">
         <v>24797.608023255256</v>
       </c>
       <c r="E94" s="2">
         <v>36822.108334358199</v>
       </c>
       <c r="F94" s="2">
@@ -26574,98 +26720,100 @@
       <c r="BZ94" s="7">
         <v>62396.798486639382</v>
       </c>
       <c r="CA94" s="9">
         <v>89712.823683315408</v>
       </c>
       <c r="CB94" s="7">
         <v>101678.413504664</v>
       </c>
       <c r="CC94" s="7">
         <v>111663.06966022763</v>
       </c>
       <c r="CD94" s="7">
         <v>122647.99237657367</v>
       </c>
       <c r="CE94" s="7">
         <v>131197.29716163041</v>
       </c>
       <c r="CF94" s="7">
         <v>138737.17937677662</v>
       </c>
       <c r="CG94" s="7">
         <v>148407.94836419998</v>
       </c>
       <c r="CH94" s="7">
-        <v>9949.7926609964616</v>
+        <v>12320.523686521708</v>
       </c>
       <c r="CI94" s="7">
-        <v>22076.000925311397</v>
+        <v>25957.177054939821</v>
       </c>
       <c r="CJ94" s="7">
-        <v>33900.85770670425</v>
+        <v>38763.829009378976</v>
       </c>
       <c r="CK94" s="7">
-        <v>50992.920547548842</v>
+        <v>56305.940024419309</v>
       </c>
       <c r="CL94" s="7">
-        <v>69108.604633945448</v>
-[...2 lines deleted...]
-        <v>96214.136231058947</v>
+        <v>75277.180211521802</v>
+      </c>
+      <c r="CM94" s="7">
+        <v>103264.03305390573</v>
       </c>
       <c r="CN94" s="7">
-        <v>109251.17945850406</v>
+        <v>116745.42597065233</v>
       </c>
       <c r="CO94" s="7">
-        <v>120031.54206439509</v>
+        <v>127868.36835185679</v>
       </c>
       <c r="CP94" s="7">
-        <v>132694.79041352228</v>
+        <v>139831.58235904528</v>
       </c>
       <c r="CQ94" s="7">
-        <v>142899.53393109399</v>
+        <v>149162.96443459202</v>
       </c>
       <c r="CR94" s="7">
-        <v>152378.15423593717</v>
+        <v>157688.08011911085</v>
       </c>
       <c r="CS94" s="7">
-        <v>165154.52567174385</v>
+        <v>169260.31640817301</v>
       </c>
       <c r="CT94" s="7">
         <v>13873.218638546416</v>
       </c>
       <c r="CU94" s="7">
         <v>29737.820162574706</v>
       </c>
       <c r="CV94" s="7">
         <v>44147.7322045115</v>
       </c>
       <c r="CW94" s="7">
         <v>64470.809003334602</v>
       </c>
-      <c r="CX94" s="7"/>
+      <c r="CX94" s="7">
+        <v>84659.408876172733</v>
+      </c>
       <c r="CY94" s="9"/>
       <c r="CZ94" s="7"/>
       <c r="DA94" s="7"/>
       <c r="DB94" s="7"/>
       <c r="DC94" s="7"/>
       <c r="DD94" s="7"/>
       <c r="DE94" s="7"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C95" s="7">
         <v>5544.9659293698987</v>
       </c>
       <c r="D95" s="7">
         <v>8314.5985675108786</v>
       </c>
       <c r="E95" s="7">
         <v>11156.24492704671</v>
       </c>
       <c r="F95" s="7">
@@ -26887,98 +27035,100 @@
       <c r="BZ95" s="7">
         <v>21551.534153286066</v>
       </c>
       <c r="CA95" s="9">
         <v>27048.805153114379</v>
       </c>
       <c r="CB95" s="7">
         <v>31809.489834955901</v>
       </c>
       <c r="CC95" s="7">
         <v>36782.558420346497</v>
       </c>
       <c r="CD95" s="7">
         <v>42116.186843307718</v>
       </c>
       <c r="CE95" s="7">
         <v>47718.676043421336</v>
       </c>
       <c r="CF95" s="7">
         <v>53563.896251645543</v>
       </c>
       <c r="CG95" s="7">
         <v>64570.408257219999</v>
       </c>
       <c r="CH95" s="7">
-        <v>4874.7880497959786</v>
+        <v>4903.0963345148666</v>
       </c>
       <c r="CI95" s="7">
-        <v>9374.2226506056759</v>
+        <v>9451.1468288031811</v>
       </c>
       <c r="CJ95" s="7">
-        <v>13758.512338169516</v>
+        <v>13861.347001150578</v>
       </c>
       <c r="CK95" s="7">
-        <v>18376.622385195984</v>
+        <v>18545.656099813626</v>
       </c>
       <c r="CL95" s="7">
-        <v>23064.837369061624</v>
-[...2 lines deleted...]
-        <v>29044.618614734463</v>
+        <v>23347.015221858201</v>
+      </c>
+      <c r="CM95" s="7">
+        <v>29454.355406407107</v>
       </c>
       <c r="CN95" s="7">
-        <v>34277.247471285082</v>
+        <v>34819.455014352432</v>
       </c>
       <c r="CO95" s="7">
-        <v>39758.846490425465</v>
+        <v>40278.261688506296</v>
       </c>
       <c r="CP95" s="7">
-        <v>45627.576822175288</v>
+        <v>46125.092899470554</v>
       </c>
       <c r="CQ95" s="7">
-        <v>51846.530134365268</v>
+        <v>52244.291742087531</v>
       </c>
       <c r="CR95" s="7">
-        <v>58475.520890056316</v>
+        <v>58662.601040041518</v>
       </c>
       <c r="CS95" s="7">
-        <v>72750.563028392324</v>
+        <v>72038.796766170664</v>
       </c>
       <c r="CT95" s="7">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU95" s="7">
         <v>10657.257195736491</v>
       </c>
       <c r="CV95" s="7">
         <v>15538.818483737268</v>
       </c>
       <c r="CW95" s="7">
         <v>20721.263558528393</v>
       </c>
-      <c r="CX95" s="7"/>
+      <c r="CX95" s="7">
+        <v>25936.657541663964</v>
+      </c>
       <c r="CY95" s="9"/>
       <c r="CZ95" s="7"/>
       <c r="DA95" s="7"/>
       <c r="DB95" s="7"/>
       <c r="DC95" s="7"/>
       <c r="DD95" s="7"/>
       <c r="DE95" s="7"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C96" s="7">
         <v>1491.9081388731815</v>
       </c>
       <c r="D96" s="7">
         <v>1815.2305081152726</v>
       </c>
       <c r="E96" s="7">
         <v>2396.5311974816946</v>
       </c>
       <c r="F96" s="7">
@@ -27200,98 +27350,100 @@
       <c r="BZ96" s="7">
         <v>8410.9329649060364</v>
       </c>
       <c r="CA96" s="9">
         <v>11356.161859831715</v>
       </c>
       <c r="CB96" s="7">
         <v>13146.338341073284</v>
       </c>
       <c r="CC96" s="7">
         <v>15439.758821973679</v>
       </c>
       <c r="CD96" s="7">
         <v>19784.23319749015</v>
       </c>
       <c r="CE96" s="7">
         <v>22153.907995892478</v>
       </c>
       <c r="CF96" s="7">
         <v>25036.560303876751</v>
       </c>
       <c r="CG96" s="7">
         <v>29961.046402499996</v>
       </c>
       <c r="CH96" s="7">
-        <v>1459.3729547881167</v>
+        <v>1597.6685296493588</v>
       </c>
       <c r="CI96" s="7">
-        <v>4080.2203857866516</v>
+        <v>4033.0251446708448</v>
       </c>
       <c r="CJ96" s="7">
-        <v>5908.2368942993326</v>
+        <v>5743.0258158684046</v>
       </c>
       <c r="CK96" s="7">
-        <v>8902.1797539716717</v>
+        <v>8176.6438107400254</v>
       </c>
       <c r="CL96" s="7">
-        <v>10987.399176772364</v>
-[...2 lines deleted...]
-        <v>14101.707534589394</v>
+        <v>9987.9947958278735</v>
+      </c>
+      <c r="CM96" s="7">
+        <v>13262.093796724934</v>
       </c>
       <c r="CN96" s="7">
-        <v>16690.879640387138</v>
+        <v>15471.774269504858</v>
       </c>
       <c r="CO96" s="7">
-        <v>19019.513514899983</v>
+        <v>17675.28935465945</v>
       </c>
       <c r="CP96" s="7">
-        <v>23270.810777055674</v>
+        <v>22323.008543503565</v>
       </c>
       <c r="CQ96" s="7">
-        <v>26204.542879375578</v>
+        <v>25409.353452233423</v>
       </c>
       <c r="CR96" s="7">
-        <v>30669.119387278195</v>
+        <v>29216.40371391243</v>
       </c>
       <c r="CS96" s="7">
-        <v>36947.022523641892</v>
+        <v>34924.953974885</v>
       </c>
       <c r="CT96" s="7">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU96" s="7">
         <v>4944.0918941908258</v>
       </c>
       <c r="CV96" s="7">
         <v>6394.8373255574788</v>
       </c>
       <c r="CW96" s="7">
         <v>9301.2760845162884</v>
       </c>
-      <c r="CX96" s="7"/>
+      <c r="CX96" s="7">
+        <v>11414.888424341183</v>
+      </c>
       <c r="CY96" s="9"/>
       <c r="CZ96" s="7"/>
       <c r="DA96" s="7"/>
       <c r="DB96" s="7"/>
       <c r="DC96" s="7"/>
       <c r="DD96" s="7"/>
       <c r="DE96" s="7"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C97" s="7">
         <v>13325.216169473333</v>
       </c>
       <c r="D97" s="7">
         <v>21310.019628864015</v>
       </c>
       <c r="E97" s="7">
         <v>29515.193676597017</v>
       </c>
       <c r="F97" s="7">
@@ -27513,98 +27665,100 @@
       <c r="BZ97" s="7">
         <v>58962.759755967301</v>
       </c>
       <c r="CA97" s="7">
         <v>79828.289904400997</v>
       </c>
       <c r="CB97" s="7">
         <v>97693.518267289706</v>
       </c>
       <c r="CC97" s="7">
         <v>113613.82623303715</v>
       </c>
       <c r="CD97" s="7">
         <v>129134.31433831061</v>
       </c>
       <c r="CE97" s="7">
         <v>145141.55602343849</v>
       </c>
       <c r="CF97" s="7">
         <v>161618.34842401551</v>
       </c>
       <c r="CG97" s="7">
         <v>182780.51941129999</v>
       </c>
       <c r="CH97" s="7">
-        <v>10832.230348787147</v>
+        <v>11101.927036424166</v>
       </c>
       <c r="CI97" s="7">
-        <v>21620.495794225899</v>
+        <v>22246.302577232906</v>
       </c>
       <c r="CJ97" s="7">
-        <v>34810.370227481413</v>
+        <v>35609.325578986638</v>
       </c>
       <c r="CK97" s="7">
-        <v>49370.739445044004</v>
+        <v>50080.257548424881</v>
       </c>
       <c r="CL97" s="7">
-        <v>64090.69977932761</v>
+        <v>65109.277897984364</v>
       </c>
       <c r="CM97" s="7">
-        <v>85654.069904202333</v>
+        <v>86769.851548851366</v>
       </c>
       <c r="CN97" s="7">
-        <v>105225.61128797397</v>
+        <v>106665.01434253968</v>
       </c>
       <c r="CO97" s="7">
-        <v>122558.05312650974</v>
+        <v>123993.13972921885</v>
       </c>
       <c r="CP97" s="7">
-        <v>139847.18662882771</v>
+        <v>141073.73532557464</v>
       </c>
       <c r="CQ97" s="7">
-        <v>159284.98492692469</v>
+        <v>158902.6850446903</v>
       </c>
       <c r="CR97" s="7">
-        <v>177274.68465169764</v>
+        <v>176203.47059960727</v>
       </c>
       <c r="CS97" s="7">
-        <v>200525.01046654483</v>
+        <v>198905.93522348668</v>
       </c>
       <c r="CT97" s="7">
         <v>11975.744855618668</v>
       </c>
       <c r="CU97" s="7">
         <v>25328.535663418545</v>
       </c>
       <c r="CV97" s="7">
         <v>40731.77897845312</v>
       </c>
       <c r="CW97" s="7">
         <v>58016.1569008488</v>
       </c>
-      <c r="CX97" s="7"/>
+      <c r="CX97" s="7">
+        <v>75505.318465057877</v>
+      </c>
       <c r="CY97" s="7"/>
       <c r="CZ97" s="7"/>
       <c r="DA97" s="7"/>
       <c r="DB97" s="7"/>
       <c r="DC97" s="7"/>
       <c r="DD97" s="7"/>
       <c r="DE97" s="7"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C98" s="7">
         <v>15630.034303305405</v>
       </c>
       <c r="D98" s="7">
         <v>22334.375067590168</v>
       </c>
       <c r="E98" s="7">
         <v>33930.049449554215</v>
       </c>
       <c r="F98" s="7">
@@ -27826,98 +27980,100 @@
       <c r="BZ98" s="7">
         <v>64735.472442238883</v>
       </c>
       <c r="CA98" s="7">
         <v>85553.442335034197</v>
       </c>
       <c r="CB98" s="7">
         <v>108864.34096807709</v>
       </c>
       <c r="CC98" s="7">
         <v>133243.07362908873</v>
       </c>
       <c r="CD98" s="7">
         <v>155913.72019492398</v>
       </c>
       <c r="CE98" s="7">
         <v>170436.15491348211</v>
       </c>
       <c r="CF98" s="7">
         <v>182868.1704199152</v>
       </c>
       <c r="CG98" s="7">
         <v>199190.29982449001</v>
       </c>
       <c r="CH98" s="7">
-        <v>12420.534638611154</v>
+        <v>13438.164983972063</v>
       </c>
       <c r="CI98" s="7">
-        <v>22981.106985752445</v>
+        <v>24128.583048889603</v>
       </c>
       <c r="CJ98" s="7">
-        <v>35061.310108496327</v>
+        <v>36603.454414183252</v>
       </c>
       <c r="CK98" s="7">
-        <v>50926.251144996226</v>
+        <v>52636.970109649716</v>
       </c>
       <c r="CL98" s="7">
-        <v>67985.122743475804</v>
+        <v>70081.382668320555</v>
       </c>
       <c r="CM98" s="7">
-        <v>88018.396462123521</v>
+        <v>90828.856425786042</v>
       </c>
       <c r="CN98" s="7">
-        <v>112453.82141052412</v>
+        <v>116108.3918022408</v>
       </c>
       <c r="CO98" s="7">
-        <v>137034.21360186825</v>
+        <v>140711.07497218816</v>
       </c>
       <c r="CP98" s="7">
-        <v>161853.97052803513</v>
+        <v>163945.90596710041</v>
       </c>
       <c r="CQ98" s="7">
-        <v>177529.99093506573</v>
+        <v>179207.96032773593</v>
       </c>
       <c r="CR98" s="7">
-        <v>190917.04481246983</v>
+        <v>191910.22027928036</v>
       </c>
       <c r="CS98" s="7">
-        <v>207942.28828757021</v>
+        <v>208454.30730442968</v>
       </c>
       <c r="CT98" s="7">
         <v>15231.339578948831</v>
       </c>
       <c r="CU98" s="7">
         <v>27016.92586442436</v>
       </c>
       <c r="CV98" s="7">
         <v>40504.726925425792</v>
       </c>
       <c r="CW98" s="7">
         <v>58425.273356640915</v>
       </c>
-      <c r="CX98" s="7"/>
+      <c r="CX98" s="7">
+        <v>77679.042127225301</v>
+      </c>
       <c r="CY98" s="7"/>
       <c r="CZ98" s="7"/>
       <c r="DA98" s="7"/>
       <c r="DB98" s="7"/>
       <c r="DC98" s="7"/>
       <c r="DD98" s="7"/>
       <c r="DE98" s="7"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C99" s="7">
         <v>35326.083245767513</v>
       </c>
       <c r="D99" s="7">
         <v>55869.668947125159</v>
       </c>
       <c r="E99" s="7">
         <v>76480.637781067853</v>
       </c>
       <c r="F99" s="7">
@@ -28139,98 +28295,100 @@
       <c r="BZ99" s="7">
         <v>135087.45985469266</v>
       </c>
       <c r="CA99" s="7">
         <v>176837.45238022867</v>
       </c>
       <c r="CB99" s="7">
         <v>201734.04006267322</v>
       </c>
       <c r="CC99" s="7">
         <v>229362.81335686863</v>
       </c>
       <c r="CD99" s="7">
         <v>265433.63944429287</v>
       </c>
       <c r="CE99" s="7">
         <v>295685.68443345779</v>
       </c>
       <c r="CF99" s="7">
         <v>328563.58249812771</v>
       </c>
       <c r="CG99" s="7">
         <v>384455.65500710002</v>
       </c>
       <c r="CH99" s="7">
-        <v>30828.490061556378</v>
+        <v>30117.451940066356</v>
       </c>
       <c r="CI99" s="7">
-        <v>59582.28962326824</v>
+        <v>60236.617653669273</v>
       </c>
       <c r="CJ99" s="7">
-        <v>92033.573917374422</v>
+        <v>94111.813666939037</v>
       </c>
       <c r="CK99" s="7">
-        <v>124468.03316755955</v>
+        <v>127393.32839904039</v>
       </c>
       <c r="CL99" s="7">
-        <v>157636.386176022</v>
+        <v>163800.07281821597</v>
       </c>
       <c r="CM99" s="7">
-        <v>196147.02604908275</v>
+        <v>204798.05327746843</v>
       </c>
       <c r="CN99" s="7">
-        <v>226880.4061673056</v>
+        <v>236240.78993954585</v>
       </c>
       <c r="CO99" s="7">
-        <v>258050.57073793834</v>
+        <v>268905.53291699529</v>
       </c>
       <c r="CP99" s="7">
-        <v>313159.77037254523</v>
+        <v>322686.79932805069</v>
       </c>
       <c r="CQ99" s="7">
-        <v>353467.4801172695</v>
+        <v>357536.60039217945</v>
       </c>
       <c r="CR99" s="7">
-        <v>392001.87373718375</v>
+        <v>390640.33020337974</v>
       </c>
       <c r="CS99" s="7">
-        <v>454321.25964964862</v>
+        <v>446464.39668345917</v>
       </c>
       <c r="CT99" s="7">
         <v>36711.784736797061</v>
       </c>
       <c r="CU99" s="7">
         <v>76797.53650299419</v>
       </c>
       <c r="CV99" s="7">
         <v>120051.73992165628</v>
       </c>
       <c r="CW99" s="7">
         <v>168105.53467616282</v>
       </c>
-      <c r="CX99" s="7"/>
+      <c r="CX99" s="7">
+        <v>215559.52705436866</v>
+      </c>
       <c r="CY99" s="7"/>
       <c r="CZ99" s="7"/>
       <c r="DA99" s="7"/>
       <c r="DB99" s="7"/>
       <c r="DC99" s="7"/>
       <c r="DD99" s="7"/>
       <c r="DE99" s="7"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F100" s="18" t="s">
@@ -28452,98 +28610,100 @@
       <c r="BZ100" s="7">
         <v>17374.379711338224</v>
       </c>
       <c r="CA100" s="7">
         <v>23308.495558332757</v>
       </c>
       <c r="CB100" s="7">
         <v>27810.40366406519</v>
       </c>
       <c r="CC100" s="7">
         <v>32450.036362308165</v>
       </c>
       <c r="CD100" s="7">
         <v>38244.17686406459</v>
       </c>
       <c r="CE100" s="7">
         <v>42274.636982747244</v>
       </c>
       <c r="CF100" s="7">
         <v>45252.366807041937</v>
       </c>
       <c r="CG100" s="7">
         <v>54827.709428500006</v>
       </c>
       <c r="CH100" s="7">
-        <v>5250.4753306546072</v>
+        <v>5640.0331184697889</v>
       </c>
       <c r="CI100" s="7">
-        <v>7380.4914120765761</v>
+        <v>8034.7388392839075</v>
       </c>
       <c r="CJ100" s="7">
-        <v>10918.766098592008</v>
+        <v>11720.17583602235</v>
       </c>
       <c r="CK100" s="7">
-        <v>13551.626096465032</v>
+        <v>14361.729752197487</v>
       </c>
       <c r="CL100" s="7">
-        <v>17312.373366306056</v>
+        <v>18615.893230611779</v>
       </c>
       <c r="CM100" s="7">
-        <v>23272.860662842493</v>
+        <v>24943.905872109062</v>
       </c>
       <c r="CN100" s="7">
-        <v>28256.309574824194</v>
+        <v>29851.164444946982</v>
       </c>
       <c r="CO100" s="7">
-        <v>33545.306790682604</v>
+        <v>34789.731215525018</v>
       </c>
       <c r="CP100" s="7">
-        <v>39920.933957683264</v>
+        <v>41061.069882812299</v>
       </c>
       <c r="CQ100" s="7">
-        <v>44924.876691829879</v>
+        <v>45427.626849486005</v>
       </c>
       <c r="CR100" s="7">
-        <v>48394.482855900802</v>
+        <v>48671.529877123503</v>
       </c>
       <c r="CS100" s="7">
-        <v>59738.571783950683</v>
+        <v>58915.410901528332</v>
       </c>
       <c r="CT100" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU100" s="7">
         <v>8208.9417233591212</v>
       </c>
       <c r="CV100" s="7">
         <v>12269.789054257752</v>
       </c>
       <c r="CW100" s="7">
         <v>15055.598963975843</v>
       </c>
-      <c r="CX100" s="7"/>
+      <c r="CX100" s="7">
+        <v>19368.02629813282</v>
+      </c>
       <c r="CY100" s="7"/>
       <c r="CZ100" s="7"/>
       <c r="DA100" s="7"/>
       <c r="DB100" s="7"/>
       <c r="DC100" s="7"/>
       <c r="DD100" s="7"/>
       <c r="DE100" s="7"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C101" s="7">
         <v>26092.082789206564</v>
       </c>
       <c r="D101" s="7">
         <v>44903.494065566396</v>
       </c>
       <c r="E101" s="7">
         <v>65322.000994277099</v>
       </c>
       <c r="F101" s="7">
@@ -28765,98 +28925,100 @@
       <c r="BZ101" s="7">
         <v>70175.690993341123</v>
       </c>
       <c r="CA101" s="7">
         <v>94356.322604422865</v>
       </c>
       <c r="CB101" s="7">
         <v>114491.67411406201</v>
       </c>
       <c r="CC101" s="7">
         <v>133141.08882140502</v>
       </c>
       <c r="CD101" s="7">
         <v>153565.28966225704</v>
       </c>
       <c r="CE101" s="7">
         <v>170790.13410764976</v>
       </c>
       <c r="CF101" s="7">
         <v>190290.81501111112</v>
       </c>
       <c r="CG101" s="7">
         <v>219785.88018033389</v>
       </c>
       <c r="CH101" s="7">
-        <v>13633.810670491614</v>
+        <v>14032.009876785118</v>
       </c>
       <c r="CI101" s="7">
-        <v>28523.097612822865</v>
+        <v>29605.919481337471</v>
       </c>
       <c r="CJ101" s="7">
-        <v>46615.362413486058</v>
+        <v>47891.080931135177</v>
       </c>
       <c r="CK101" s="7">
-        <v>65841.451345766676</v>
+        <v>67190.864316984138</v>
       </c>
       <c r="CL101" s="7">
-        <v>86914.335969945038</v>
+        <v>88498.777433568699</v>
       </c>
       <c r="CM101" s="7">
-        <v>115773.917478296</v>
+        <v>117761.1512799232</v>
       </c>
       <c r="CN101" s="7">
-        <v>140316.99819166076</v>
+        <v>142483.36861038284</v>
       </c>
       <c r="CO101" s="7">
-        <v>162329.18720903643</v>
+        <v>164899.21965009772</v>
       </c>
       <c r="CP101" s="7">
-        <v>186793.94227458065</v>
+        <v>189552.11531429915</v>
       </c>
       <c r="CQ101" s="7">
-        <v>207886.89125410869</v>
+        <v>211107.76187407915</v>
       </c>
       <c r="CR101" s="7">
-        <v>233597.027989853</v>
+        <v>236076.57098543836</v>
       </c>
       <c r="CS101" s="7">
-        <v>271565.92311640037</v>
+        <v>272731.42365211999</v>
       </c>
       <c r="CT101" s="7">
         <v>14655.345362592652</v>
       </c>
       <c r="CU101" s="7">
         <v>32091.864423750143</v>
       </c>
       <c r="CV101" s="7">
         <v>54545.690648439588</v>
       </c>
       <c r="CW101" s="7">
         <v>76896.429300855569</v>
       </c>
-      <c r="CX101" s="7"/>
+      <c r="CX101" s="7">
+        <v>101809.63561018428</v>
+      </c>
       <c r="CY101" s="7"/>
       <c r="CZ101" s="7"/>
       <c r="DA101" s="7"/>
       <c r="DB101" s="7"/>
       <c r="DC101" s="7"/>
       <c r="DD101" s="7"/>
       <c r="DE101" s="7"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B102" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C102" s="7">
         <v>27.009947979807073</v>
       </c>
       <c r="D102" s="7">
         <v>40.202807233368866</v>
       </c>
       <c r="E102" s="7">
         <v>56.04120260927192</v>
       </c>
       <c r="F102" s="7">
@@ -29078,98 +29240,100 @@
       <c r="BZ102" s="7">
         <v>58.70147628032575</v>
       </c>
       <c r="CA102" s="7">
         <v>70.705341030540879</v>
       </c>
       <c r="CB102" s="7">
         <v>84.710197842300488</v>
       </c>
       <c r="CC102" s="7">
         <v>100.15763594948788</v>
       </c>
       <c r="CD102" s="7">
         <v>113.44792145452158</v>
       </c>
       <c r="CE102" s="7">
         <v>124.11907550179501</v>
       </c>
       <c r="CF102" s="7">
         <v>132.8571687813434</v>
       </c>
       <c r="CG102" s="7">
         <v>144.49813713</v>
       </c>
       <c r="CH102" s="7">
-        <v>11.608673352255449</v>
+        <v>48.606414827542935</v>
       </c>
       <c r="CI102" s="7">
-        <v>19.851189723264064</v>
+        <v>57.374578115639622</v>
       </c>
       <c r="CJ102" s="7">
-        <v>31.971959616827167</v>
+        <v>69.933768744547308</v>
       </c>
       <c r="CK102" s="7">
-        <v>43.467058248352764</v>
+        <v>81.633268869691392</v>
       </c>
       <c r="CL102" s="7">
-        <v>53.681158054653096</v>
+        <v>92.217002475981985</v>
       </c>
       <c r="CM102" s="7">
-        <v>67.654230123487835</v>
+        <v>108.39117413025021</v>
       </c>
       <c r="CN102" s="7">
-        <v>80.672106665439102</v>
+        <v>121.72945914765634</v>
       </c>
       <c r="CO102" s="7">
-        <v>97.925035710193924</v>
+        <v>139.44033940720493</v>
       </c>
       <c r="CP102" s="7">
-        <v>113.59038188093508</v>
+        <v>166.99359606205698</v>
       </c>
       <c r="CQ102" s="7">
-        <v>127.2870710205752</v>
+        <v>181.92746535590587</v>
       </c>
       <c r="CR102" s="7">
-        <v>140.4258002720789</v>
+        <v>206.14564339707863</v>
       </c>
       <c r="CS102" s="7">
-        <v>160.19836140921828</v>
+        <v>250.05572533666674</v>
       </c>
       <c r="CT102" s="7">
         <v>10.313460922453118</v>
       </c>
       <c r="CU102" s="7">
         <v>20.578461733400911</v>
       </c>
       <c r="CV102" s="7">
         <v>37.607643173238721</v>
       </c>
       <c r="CW102" s="7">
         <v>51.187559915509375</v>
       </c>
-      <c r="CX102" s="7"/>
+      <c r="CX102" s="7">
+        <v>63.284014470237516</v>
+      </c>
       <c r="CY102" s="7"/>
       <c r="CZ102" s="7"/>
       <c r="DA102" s="7"/>
       <c r="DB102" s="7"/>
       <c r="DC102" s="7"/>
       <c r="DD102" s="7"/>
       <c r="DE102" s="7"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C103" s="7">
         <v>191.11479140628546</v>
       </c>
       <c r="D103" s="7">
         <v>306.27080306795341</v>
       </c>
       <c r="E103" s="7">
         <v>374.28250983876728</v>
       </c>
       <c r="F103" s="7">
@@ -29391,98 +29555,100 @@
       <c r="BZ103" s="7">
         <v>108.5320055756073</v>
       </c>
       <c r="CA103" s="7">
         <v>128.10210377284528</v>
       </c>
       <c r="CB103" s="7">
         <v>143.90450273152388</v>
       </c>
       <c r="CC103" s="7">
         <v>161.1985435512741</v>
       </c>
       <c r="CD103" s="7">
         <v>186.09602214071126</v>
       </c>
       <c r="CE103" s="7">
         <v>207.13567112786831</v>
       </c>
       <c r="CF103" s="7">
         <v>229.41954073652872</v>
       </c>
       <c r="CG103" s="7">
         <v>316.57870172999992</v>
       </c>
       <c r="CH103" s="7">
-        <v>16.538529488465397</v>
+        <v>17.101349972572223</v>
       </c>
       <c r="CI103" s="7">
-        <v>33.384843731193584</v>
+        <v>34.454676372673802</v>
       </c>
       <c r="CJ103" s="7">
-        <v>47.812490972918766</v>
+        <v>49.038621690682902</v>
       </c>
       <c r="CK103" s="7">
-        <v>62.727644433299908</v>
+        <v>64.080467155387765</v>
       </c>
       <c r="CL103" s="7">
-        <v>78.71174625731274</v>
+        <v>80.220755772839595</v>
       </c>
       <c r="CM103" s="7">
-        <v>156.39697496045966</v>
+        <v>158.26966673441922</v>
       </c>
       <c r="CN103" s="7">
-        <v>237.50933415067817</v>
+        <v>237.81306736410778</v>
       </c>
       <c r="CO103" s="7">
-        <v>271.78415966681365</v>
+        <v>272.33374996745908</v>
       </c>
       <c r="CP103" s="7">
-        <v>296.47828767282692</v>
+        <v>296.40146625198713</v>
       </c>
       <c r="CQ103" s="7">
-        <v>313.50282132756735</v>
+        <v>313.36678657482798</v>
       </c>
       <c r="CR103" s="7">
-        <v>334.26667586594374</v>
+        <v>333.57870158439164</v>
       </c>
       <c r="CS103" s="7">
-        <v>347.82105866700607</v>
+        <v>348.09265771000008</v>
       </c>
       <c r="CT103" s="7">
         <v>22.518500463630893</v>
       </c>
       <c r="CU103" s="7">
         <v>41.186052316790366</v>
       </c>
       <c r="CV103" s="7">
         <v>72.074592783309924</v>
       </c>
       <c r="CW103" s="7">
         <v>93.182031405877623</v>
       </c>
-      <c r="CX103" s="7"/>
+      <c r="CX103" s="7">
+        <v>114.18948847652248</v>
+      </c>
       <c r="CY103" s="7"/>
       <c r="CZ103" s="7"/>
       <c r="DA103" s="7"/>
       <c r="DB103" s="7"/>
       <c r="DC103" s="7"/>
       <c r="DD103" s="7"/>
       <c r="DE103" s="7"/>
     </row>
     <row r="104" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="7">
         <v>1087.9220374591055</v>
       </c>
       <c r="C104" s="7">
         <v>2159.4574227208723</v>
       </c>
       <c r="D104" s="7">
         <v>3493.9407593119204</v>
       </c>
       <c r="E104" s="7">
         <v>6019.6120942780963</v>
       </c>
       <c r="F104" s="7">
@@ -29704,201 +29870,228 @@
       <c r="BZ104" s="7">
         <v>14454.73635342655</v>
       </c>
       <c r="CA104" s="7">
         <v>18525.783437642851</v>
       </c>
       <c r="CB104" s="7">
         <v>21880.985234730706</v>
       </c>
       <c r="CC104" s="7">
         <v>24791.123089165038</v>
       </c>
       <c r="CD104" s="7">
         <v>27394.522224865766</v>
       </c>
       <c r="CE104" s="7">
         <v>30286.682655674023</v>
       </c>
       <c r="CF104" s="7">
         <v>33029.756779177049</v>
       </c>
       <c r="CG104" s="7">
         <v>36317.156088689997</v>
       </c>
       <c r="CH104" s="7">
-        <v>2803.6538067136844</v>
+        <v>2862.5948064861104</v>
       </c>
       <c r="CI104" s="7">
-        <v>5625.7953753962338</v>
+        <v>5714.1198531810642</v>
       </c>
       <c r="CJ104" s="7">
-        <v>8494.4101320794434</v>
+        <v>8652.926818459151</v>
       </c>
       <c r="CK104" s="7">
-        <v>11849.379672848187</v>
+        <v>12200.191710904899</v>
       </c>
       <c r="CL104" s="7">
-        <v>15564.075036343998</v>
+        <v>16159.874248846518</v>
       </c>
       <c r="CM104" s="7">
-        <v>19583.424455620734</v>
+        <v>20460.64658877363</v>
       </c>
       <c r="CN104" s="7">
-        <v>23076.612493102388</v>
+        <v>24223.759388858274</v>
       </c>
       <c r="CO104" s="7">
-        <v>26355.248740802064</v>
+        <v>27427.072363205065</v>
       </c>
       <c r="CP104" s="7">
-        <v>29440.986607029721</v>
+        <v>30326.578514844288</v>
       </c>
       <c r="CQ104" s="7">
-        <v>32924.598447931159</v>
+        <v>33558.245076435327</v>
       </c>
       <c r="CR104" s="7">
-        <v>36322.527509782507</v>
+        <v>36614.714428836458</v>
       </c>
       <c r="CS104" s="7">
-        <v>40486.777692620664</v>
+        <v>40446.88443388934</v>
       </c>
       <c r="CT104" s="7">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU104" s="7">
         <v>6884.6820589327008</v>
       </c>
       <c r="CV104" s="7">
         <v>10434.206828585196</v>
       </c>
       <c r="CW104" s="7">
         <v>14863.153238841403</v>
       </c>
-      <c r="CX104" s="7"/>
+      <c r="CX104" s="7">
+        <v>19710.855327547208</v>
+      </c>
       <c r="CY104" s="7"/>
       <c r="CZ104" s="7"/>
       <c r="DA104" s="7"/>
       <c r="DB104" s="7"/>
       <c r="DC104" s="7"/>
       <c r="DD104" s="7"/>
       <c r="DE104" s="7"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
       <c r="B106" s="34"/>
       <c r="C106" s="34"/>
       <c r="D106" s="34"/>
       <c r="E106" s="34"/>
       <c r="F106" s="34"/>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106" s="15"/>
       <c r="Z106" s="15"/>
       <c r="BJ106" s="33" t="s">
         <v>47</v>
       </c>
       <c r="BK106" s="33"/>
       <c r="BL106" s="33"/>
       <c r="BM106" s="33"/>
       <c r="BN106" s="33"/>
       <c r="BO106" s="33"/>
       <c r="BP106" s="33"/>
       <c r="BQ106" s="33"/>
       <c r="BR106" s="33"/>
       <c r="BS106" s="33"/>
       <c r="BT106" s="33"/>
       <c r="BU106" s="33"/>
       <c r="BV106" s="33"/>
       <c r="BW106" s="33"/>
       <c r="BX106" s="33"/>
       <c r="BY106" s="33"/>
       <c r="BZ106" s="33"/>
       <c r="CA106" s="33"/>
       <c r="CB106" s="33"/>
       <c r="CC106" s="33"/>
       <c r="CD106" s="33"/>
       <c r="CE106" s="33"/>
       <c r="CF106" s="33"/>
       <c r="CG106" s="33"/>
+      <c r="CH106" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="CI106" s="33"/>
+      <c r="CJ106" s="33"/>
+      <c r="CK106" s="33"/>
+      <c r="CL106" s="33"/>
+      <c r="CM106" s="33"/>
+      <c r="CN106" s="33"/>
+      <c r="CO106" s="33"/>
+      <c r="CP106" s="33"/>
+      <c r="CQ106" s="33"/>
+      <c r="CR106" s="33"/>
+      <c r="CS106" s="33"/>
+      <c r="CT106" s="33"/>
+      <c r="CU106" s="33"/>
+      <c r="CV106" s="33"/>
+      <c r="CW106" s="33"/>
+      <c r="CX106" s="33"/>
+      <c r="CY106" s="33"/>
+      <c r="CZ106" s="33"/>
+      <c r="DA106" s="33"/>
+      <c r="DB106" s="33"/>
+      <c r="DC106" s="33"/>
+      <c r="DD106" s="33"/>
+      <c r="DE106" s="33"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
       <c r="BJ107" s="33"/>
       <c r="BK107" s="33"/>
       <c r="BL107" s="33"/>
       <c r="BM107" s="33"/>
       <c r="BN107" s="33"/>
       <c r="BO107" s="33"/>
       <c r="BP107" s="33"/>
       <c r="BQ107" s="33"/>
       <c r="BR107" s="33"/>
       <c r="BS107" s="33"/>
       <c r="BT107" s="33"/>
       <c r="BU107" s="33"/>
       <c r="BV107" s="33"/>
       <c r="BW107" s="33"/>
       <c r="BX107" s="33"/>
       <c r="BY107" s="33"/>
       <c r="BZ107" s="33"/>
       <c r="CA107" s="33"/>
       <c r="CB107" s="33"/>
       <c r="CC107" s="33"/>
       <c r="CD107" s="33"/>
       <c r="CE107" s="33"/>
       <c r="CF107" s="33"/>
       <c r="CG107" s="33"/>
     </row>
     <row r="108" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ108" s="33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ108" s="33"/>
       <c r="BK108" s="33"/>
       <c r="BL108" s="33"/>
       <c r="BM108" s="33"/>
       <c r="BN108" s="33"/>
       <c r="BO108" s="33"/>
       <c r="BP108" s="33"/>
       <c r="BQ108" s="33"/>
       <c r="BR108" s="33"/>
       <c r="BS108" s="33"/>
       <c r="BT108" s="33"/>
       <c r="BU108" s="33"/>
       <c r="BV108" s="33"/>
       <c r="BW108" s="33"/>
       <c r="BX108" s="33"/>
       <c r="BY108" s="33"/>
       <c r="BZ108" s="33"/>
       <c r="CA108" s="33"/>
       <c r="CB108" s="33"/>
       <c r="CC108" s="33"/>
       <c r="CD108" s="33"/>
       <c r="CE108" s="33"/>
       <c r="CF108" s="33"/>
       <c r="CG108" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="87">
+  <mergeCells count="88">
+    <mergeCell ref="CH106:DE106"/>
     <mergeCell ref="CH2:DE2"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DB81:DE81"/>
     <mergeCell ref="CT82:DE82"/>
     <mergeCell ref="CG54:DE54"/>
     <mergeCell ref="CH80:DE80"/>
     <mergeCell ref="DB3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DB29:DE29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DB55:DE55"/>
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CH56:CS56"/>
     <mergeCell ref="CP81:CS81"/>
     <mergeCell ref="CH82:CS82"/>
     <mergeCell ref="CP3:CS3"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CP29:CS29"/>
     <mergeCell ref="CH30:CS30"/>
     <mergeCell ref="CP55:CS55"/>
     <mergeCell ref="CD55:CG55"/>
     <mergeCell ref="BR55:BU55"/>
     <mergeCell ref="BJ106:CG107"/>
     <mergeCell ref="BJ108:CG108"/>
     <mergeCell ref="B106:F106"/>
@@ -29962,140 +30155,140 @@
     <mergeCell ref="BV30:CG30"/>
     <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BR29:BU29"/>
     <mergeCell ref="BJ30:BU30"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>