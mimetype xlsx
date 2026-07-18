--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\Валовка мес\Валовка мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодом" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="53">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -198,63 +198,66 @@
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
-    <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
-[...1 lines deleted...]
-  <si>
     <t>2023 year*</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t>2025 year*</t>
   </si>
   <si>
     <t>*Data for 2025 are recalculated by updated annual data</t>
+  </si>
+  <si>
+    <t>Year*</t>
+  </si>
+  <si>
+    <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2022 - 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -847,52 +850,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EO108"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BJ108" sqref="BJ108:CG108"/>
+      <pane xSplit="1" topLeftCell="CM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CY84" sqref="CY84:CY104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="3"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="10" style="3" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3"/>
     <col min="19" max="19" width="10.28515625" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="3" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="3" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3"/>
     <col min="31" max="31" width="11" style="3" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="3" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="3" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="3" customWidth="1"/>
@@ -1176,93 +1179,93 @@
       <c r="AN4" s="27"/>
       <c r="AO4" s="27"/>
       <c r="AP4" s="27"/>
       <c r="AQ4" s="27"/>
       <c r="AR4" s="27"/>
       <c r="AS4" s="27"/>
       <c r="AT4" s="27"/>
       <c r="AU4" s="27"/>
       <c r="AV4" s="27"/>
       <c r="AW4" s="28"/>
       <c r="AX4" s="26" t="s">
         <v>46</v>
       </c>
       <c r="AY4" s="27"/>
       <c r="AZ4" s="27"/>
       <c r="BA4" s="27"/>
       <c r="BB4" s="27"/>
       <c r="BC4" s="27"/>
       <c r="BD4" s="27"/>
       <c r="BE4" s="27"/>
       <c r="BF4" s="27"/>
       <c r="BG4" s="27"/>
       <c r="BH4" s="27"/>
       <c r="BI4" s="28"/>
       <c r="BJ4" s="26" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="BK4" s="27"/>
       <c r="BL4" s="27"/>
       <c r="BM4" s="27"/>
       <c r="BN4" s="27"/>
       <c r="BO4" s="27"/>
       <c r="BP4" s="27"/>
       <c r="BQ4" s="27"/>
       <c r="BR4" s="27"/>
       <c r="BS4" s="27"/>
       <c r="BT4" s="27"/>
       <c r="BU4" s="28"/>
       <c r="BV4" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BW4" s="27"/>
       <c r="BX4" s="27"/>
       <c r="BY4" s="27"/>
       <c r="BZ4" s="27"/>
       <c r="CA4" s="27"/>
       <c r="CB4" s="27"/>
       <c r="CC4" s="27"/>
       <c r="CD4" s="27"/>
       <c r="CE4" s="27"/>
       <c r="CF4" s="27"/>
       <c r="CG4" s="28"/>
       <c r="CH4" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CI4" s="27"/>
       <c r="CJ4" s="27"/>
       <c r="CK4" s="27"/>
       <c r="CL4" s="27"/>
       <c r="CM4" s="27"/>
       <c r="CN4" s="27"/>
       <c r="CO4" s="27"/>
       <c r="CP4" s="27"/>
       <c r="CQ4" s="27"/>
       <c r="CR4" s="27"/>
       <c r="CS4" s="28"/>
       <c r="CT4" s="26" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="CU4" s="27"/>
       <c r="CV4" s="27"/>
       <c r="CW4" s="27"/>
       <c r="CX4" s="27"/>
       <c r="CY4" s="27"/>
       <c r="CZ4" s="27"/>
       <c r="DA4" s="27"/>
       <c r="DB4" s="27"/>
       <c r="DC4" s="27"/>
       <c r="DD4" s="27"/>
       <c r="DE4" s="28"/>
     </row>
     <row r="5" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="30"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="10" t="s">
@@ -1412,51 +1415,51 @@
       <c r="BA5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="BB5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BC5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BD5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BE5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="BF5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BG5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BH5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="BI5" s="11" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="BJ5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="BK5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="BL5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="BM5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="BN5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BO5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BP5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BQ5" s="10" t="s">
         <v>8</v>
       </c>
@@ -1741,51 +1744,51 @@
       <c r="BA6" s="1">
         <v>978451.71350425773</v>
       </c>
       <c r="BB6" s="12">
         <v>1305401.3700549258</v>
       </c>
       <c r="BC6" s="13">
         <v>1791189.2138346089</v>
       </c>
       <c r="BD6" s="13">
         <v>2429811.4304842278</v>
       </c>
       <c r="BE6" s="13">
         <v>3633580.0962010627</v>
       </c>
       <c r="BF6" s="1">
         <v>6996728.3954884252</v>
       </c>
       <c r="BG6" s="1">
         <v>8367217.5855065212</v>
       </c>
       <c r="BH6" s="1">
         <v>9121543.3556761593</v>
       </c>
       <c r="BI6" s="1">
-        <v>9521002.25551291</v>
+        <v>8407512.0005901977</v>
       </c>
       <c r="BJ6" s="1">
         <v>183389.38682943271</v>
       </c>
       <c r="BK6" s="1">
         <v>363350.92016120651</v>
       </c>
       <c r="BL6" s="1">
         <v>599950.70172538154</v>
       </c>
       <c r="BM6" s="1">
         <v>831720.09778179554</v>
       </c>
       <c r="BN6" s="12">
         <v>1094855.7132345196</v>
       </c>
       <c r="BO6" s="13">
         <v>1478431.8893363175</v>
       </c>
       <c r="BP6" s="13">
         <v>2036038.5760523407</v>
       </c>
       <c r="BQ6" s="13">
         <v>3030559.2742936118</v>
       </c>
@@ -1866,51 +1869,53 @@
       </c>
       <c r="CQ6" s="1">
         <v>8121580.9744804883</v>
       </c>
       <c r="CR6" s="1">
         <v>9278562.8140782937</v>
       </c>
       <c r="CS6" s="1">
         <v>9771522.2410008982</v>
       </c>
       <c r="CT6" s="1">
         <v>259537.41645133332</v>
       </c>
       <c r="CU6" s="1">
         <v>535274.99975708791</v>
       </c>
       <c r="CV6" s="1">
         <v>898695.0585833498</v>
       </c>
       <c r="CW6" s="1">
         <v>1251245.2252336636</v>
       </c>
       <c r="CX6" s="12">
         <v>1631677.4440092372</v>
       </c>
-      <c r="CY6" s="13"/>
+      <c r="CY6" s="13">
+        <v>2207216.470521634</v>
+      </c>
       <c r="CZ6" s="13"/>
       <c r="DA6" s="13"/>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1"/>
       <c r="DE6" s="1"/>
     </row>
     <row r="7" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>40</v>
@@ -2056,51 +2061,51 @@
       <c r="BA7" s="7">
         <v>61253.012077411309</v>
       </c>
       <c r="BB7" s="8">
         <v>83760.853064117822</v>
       </c>
       <c r="BC7" s="21">
         <v>120622.64962642219</v>
       </c>
       <c r="BD7" s="21">
         <v>163759.35020189593</v>
       </c>
       <c r="BE7" s="21">
         <v>211037.264539358</v>
       </c>
       <c r="BF7" s="2">
         <v>318765.21205148328</v>
       </c>
       <c r="BG7" s="2">
         <v>378510.43978093215</v>
       </c>
       <c r="BH7" s="2">
         <v>454038.26541078801</v>
       </c>
       <c r="BI7" s="2">
-        <v>489217.23768323805</v>
+        <v>391346.24675971316</v>
       </c>
       <c r="BJ7" s="7">
         <v>7221.4689095408548</v>
       </c>
       <c r="BK7" s="7">
         <v>16540.791048907846</v>
       </c>
       <c r="BL7" s="7">
         <v>29896.992207195704</v>
       </c>
       <c r="BM7" s="7">
         <v>44835.347008913472</v>
       </c>
       <c r="BN7" s="7">
         <v>62394.363824492189</v>
       </c>
       <c r="BO7" s="21">
         <v>90732.581602564183</v>
       </c>
       <c r="BP7" s="7">
         <v>126982.56249928704</v>
       </c>
       <c r="BQ7" s="7">
         <v>167550.24762313539</v>
       </c>
@@ -2181,51 +2186,53 @@
       </c>
       <c r="CQ7" s="2">
         <v>409927.07946780452</v>
       </c>
       <c r="CR7" s="2">
         <v>520347.21498274885</v>
       </c>
       <c r="CS7" s="2">
         <v>572207.78096108313</v>
       </c>
       <c r="CT7" s="7">
         <v>12104.167185066426</v>
       </c>
       <c r="CU7" s="7">
         <v>28333.658770851427</v>
       </c>
       <c r="CV7" s="24">
         <v>50963.765266947979</v>
       </c>
       <c r="CW7" s="7">
         <v>77350.632364348494</v>
       </c>
       <c r="CX7" s="7">
         <v>107130.79523143817</v>
       </c>
-      <c r="CY7" s="21"/>
+      <c r="CY7" s="21">
+        <v>158686.22712168674</v>
+      </c>
       <c r="CZ7" s="21"/>
       <c r="DA7" s="21"/>
       <c r="DB7" s="7"/>
       <c r="DC7" s="2"/>
       <c r="DD7" s="2"/>
       <c r="DE7" s="7"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2">
         <v>8700.9655365574399</v>
       </c>
       <c r="C8" s="2">
         <v>17224.175908224461</v>
       </c>
       <c r="D8" s="2">
         <v>27715.673349938133</v>
       </c>
       <c r="E8" s="2">
         <v>39491.203301140864</v>
       </c>
       <c r="F8" s="2">
         <v>53097.711893160114</v>
@@ -2371,51 +2378,51 @@
       <c r="BA8" s="7">
         <v>99261.536191373423</v>
       </c>
       <c r="BB8" s="8">
         <v>130282.60548733361</v>
       </c>
       <c r="BC8" s="9">
         <v>166353.86917126615</v>
       </c>
       <c r="BD8" s="9">
         <v>204174.37259859467</v>
       </c>
       <c r="BE8" s="9">
         <v>365819.10149451194</v>
       </c>
       <c r="BF8" s="7">
         <v>873640.71244937077</v>
       </c>
       <c r="BG8" s="7">
         <v>1010128.4136153539</v>
       </c>
       <c r="BH8" s="7">
         <v>1071954.4614974256</v>
       </c>
       <c r="BI8" s="7">
-        <v>1096630.7742271412</v>
+        <v>1029904.5423014135</v>
       </c>
       <c r="BJ8" s="7">
         <v>21480.269452839719</v>
       </c>
       <c r="BK8" s="7">
         <v>43919.834051861224</v>
       </c>
       <c r="BL8" s="7">
         <v>68066.438555671397</v>
       </c>
       <c r="BM8" s="7">
         <v>94636.112092953117</v>
       </c>
       <c r="BN8" s="7">
         <v>122270.66897894573</v>
       </c>
       <c r="BO8" s="9">
         <v>153250.44189032217</v>
       </c>
       <c r="BP8" s="7">
         <v>186130.51391382917</v>
       </c>
       <c r="BQ8" s="7">
         <v>282203.1539449367</v>
       </c>
@@ -2496,51 +2503,53 @@
       </c>
       <c r="CQ8" s="7">
         <v>1013292.2185800921</v>
       </c>
       <c r="CR8" s="7">
         <v>1140812.5357207386</v>
       </c>
       <c r="CS8" s="7">
         <v>1174911.6911291354</v>
       </c>
       <c r="CT8" s="7">
         <v>29469.714405250052</v>
       </c>
       <c r="CU8" s="7">
         <v>60365.798745003609</v>
       </c>
       <c r="CV8" s="7">
         <v>98172.944919477843</v>
       </c>
       <c r="CW8" s="7">
         <v>136963.77963707308</v>
       </c>
       <c r="CX8" s="7">
         <v>176419.9873574269</v>
       </c>
-      <c r="CY8" s="9"/>
+      <c r="CY8" s="9">
+        <v>220795.35236168097</v>
+      </c>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="7"/>
       <c r="DC8" s="7"/>
       <c r="DD8" s="7"/>
       <c r="DE8" s="7"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2">
         <v>7840.5553219245776</v>
       </c>
       <c r="C9" s="2">
         <v>16274.128602053584</v>
       </c>
       <c r="D9" s="2">
         <v>30575.186649708125</v>
       </c>
       <c r="E9" s="2">
         <v>42019.018276348004</v>
       </c>
       <c r="F9" s="2">
         <v>54703.01681194792</v>
@@ -2686,51 +2695,51 @@
       <c r="BA9" s="7">
         <v>72402.580283112868</v>
       </c>
       <c r="BB9" s="8">
         <v>93228.172195384861</v>
       </c>
       <c r="BC9" s="9">
         <v>131203.16200325877</v>
       </c>
       <c r="BD9" s="9">
         <v>177040.41848572751</v>
       </c>
       <c r="BE9" s="9">
         <v>231806.92501587549</v>
       </c>
       <c r="BF9" s="7">
         <v>334928.1513469218</v>
       </c>
       <c r="BG9" s="7">
         <v>397848.57013107679</v>
       </c>
       <c r="BH9" s="7">
         <v>426255.7626129961</v>
       </c>
       <c r="BI9" s="7">
-        <v>457834.07137601753</v>
+        <v>360349.37192389497</v>
       </c>
       <c r="BJ9" s="7">
         <v>10050.289783928678</v>
       </c>
       <c r="BK9" s="7">
         <v>20805.580139648024</v>
       </c>
       <c r="BL9" s="7">
         <v>38673.886569033639</v>
       </c>
       <c r="BM9" s="7">
         <v>53624.988331194407</v>
       </c>
       <c r="BN9" s="7">
         <v>68829.956776285166</v>
       </c>
       <c r="BO9" s="9">
         <v>94165.923287877391</v>
       </c>
       <c r="BP9" s="7">
         <v>133991.27391618822</v>
       </c>
       <c r="BQ9" s="7">
         <v>181670.73613742419</v>
       </c>
@@ -2811,51 +2820,53 @@
       </c>
       <c r="CQ9" s="7">
         <v>359595.27446918224</v>
       </c>
       <c r="CR9" s="7">
         <v>387255.88524239365</v>
       </c>
       <c r="CS9" s="7">
         <v>415396.14912071225</v>
       </c>
       <c r="CT9" s="7">
         <v>12673.324962121482</v>
       </c>
       <c r="CU9" s="7">
         <v>26600.298396649217</v>
       </c>
       <c r="CV9" s="7">
         <v>52290.715145374859</v>
       </c>
       <c r="CW9" s="7">
         <v>72850.582840870295</v>
       </c>
       <c r="CX9" s="7">
         <v>93336.50350964503</v>
       </c>
-      <c r="CY9" s="9"/>
+      <c r="CY9" s="9">
+        <v>126017.51917926055</v>
+      </c>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="7"/>
       <c r="DC9" s="7"/>
       <c r="DD9" s="7"/>
       <c r="DE9" s="7"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="2">
         <v>20787.914912910335</v>
       </c>
       <c r="C10" s="2">
         <v>38328.915403374267</v>
       </c>
       <c r="D10" s="2">
         <v>73952.133820169838</v>
       </c>
       <c r="E10" s="2">
         <v>96458.032957600211</v>
       </c>
       <c r="F10" s="2">
         <v>123460.2088581921</v>
@@ -3001,51 +3012,51 @@
       <c r="BA10" s="7">
         <v>104942.12574412364</v>
       </c>
       <c r="BB10" s="8">
         <v>136883.02354282586</v>
       </c>
       <c r="BC10" s="9">
         <v>189658.9680476397</v>
       </c>
       <c r="BD10" s="9">
         <v>252235.57948873224</v>
       </c>
       <c r="BE10" s="9">
         <v>350778.79462163651</v>
       </c>
       <c r="BF10" s="7">
         <v>568674.39239377016</v>
       </c>
       <c r="BG10" s="7">
         <v>684239.97222526628</v>
       </c>
       <c r="BH10" s="7">
         <v>732226.99193448271</v>
       </c>
       <c r="BI10" s="7">
-        <v>773787.70754694066</v>
+        <v>655351.85915131215</v>
       </c>
       <c r="BJ10" s="7">
         <v>21221.082732396972</v>
       </c>
       <c r="BK10" s="7">
         <v>38978.995769445348</v>
       </c>
       <c r="BL10" s="7">
         <v>71779.170000184502</v>
       </c>
       <c r="BM10" s="7">
         <v>92336.067192855975</v>
       </c>
       <c r="BN10" s="7">
         <v>117116.6375329641</v>
       </c>
       <c r="BO10" s="9">
         <v>162037.56480238651</v>
       </c>
       <c r="BP10" s="7">
         <v>213207.32675012742</v>
       </c>
       <c r="BQ10" s="7">
         <v>302596.28548435995</v>
       </c>
@@ -3126,51 +3137,53 @@
       </c>
       <c r="CQ10" s="7">
         <v>675760.22797162028</v>
       </c>
       <c r="CR10" s="7">
         <v>746942.30319351121</v>
       </c>
       <c r="CS10" s="7">
         <v>808461.53286776785</v>
       </c>
       <c r="CT10" s="7">
         <v>31930.345811066021</v>
       </c>
       <c r="CU10" s="7">
         <v>65281.84920811998</v>
       </c>
       <c r="CV10" s="7">
         <v>123611.05330994519</v>
       </c>
       <c r="CW10" s="7">
         <v>159771.49962104601</v>
       </c>
       <c r="CX10" s="7">
         <v>200310.00965498065</v>
       </c>
-      <c r="CY10" s="9"/>
+      <c r="CY10" s="9">
+        <v>269190.01045971923</v>
+      </c>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="7"/>
       <c r="DC10" s="7"/>
       <c r="DD10" s="7"/>
       <c r="DE10" s="7"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>2371.2900010054163</v>
       </c>
       <c r="C11" s="2">
         <v>4728.5236321735247</v>
       </c>
       <c r="D11" s="2">
         <v>7764.2398342335382</v>
       </c>
       <c r="E11" s="2">
         <v>10842.937991668365</v>
       </c>
       <c r="F11" s="2">
         <v>15644.554625837885</v>
@@ -3316,51 +3329,51 @@
       <c r="BA11" s="7">
         <v>21041.417507270329</v>
       </c>
       <c r="BB11" s="8">
         <v>30752.681021392433</v>
       </c>
       <c r="BC11" s="9">
         <v>39911.363556665499</v>
       </c>
       <c r="BD11" s="9">
         <v>51020.814937803683</v>
       </c>
       <c r="BE11" s="9">
         <v>64206.130101271483</v>
       </c>
       <c r="BF11" s="7">
         <v>100994.07769161335</v>
       </c>
       <c r="BG11" s="7">
         <v>117542.52530099355</v>
       </c>
       <c r="BH11" s="7">
         <v>125824.65658598363</v>
       </c>
       <c r="BI11" s="7">
-        <v>137166.60920522118</v>
+        <v>110484.62489662248</v>
       </c>
       <c r="BJ11" s="7">
         <v>3656.0478422189399</v>
       </c>
       <c r="BK11" s="7">
         <v>7522.8104149003066</v>
       </c>
       <c r="BL11" s="7">
         <v>12169.766509948508</v>
       </c>
       <c r="BM11" s="7">
         <v>16266.819141031392</v>
       </c>
       <c r="BN11" s="7">
         <v>22548.661991279958</v>
       </c>
       <c r="BO11" s="9">
         <v>29671.977108839645</v>
       </c>
       <c r="BP11" s="7">
         <v>39114.285854482099</v>
       </c>
       <c r="BQ11" s="7">
         <v>50641.287821880411</v>
       </c>
@@ -3441,51 +3454,53 @@
       </c>
       <c r="CQ11" s="7">
         <v>118567.66348844182</v>
       </c>
       <c r="CR11" s="7">
         <v>126092.48176743396</v>
       </c>
       <c r="CS11" s="7">
         <v>137866.72882828271</v>
       </c>
       <c r="CT11" s="7">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU11" s="7">
         <v>11476.223063721405</v>
       </c>
       <c r="CV11" s="7">
         <v>18635.462860345702</v>
       </c>
       <c r="CW11" s="7">
         <v>26057.496518696709</v>
       </c>
       <c r="CX11" s="7">
         <v>35373.732507220244</v>
       </c>
-      <c r="CY11" s="9"/>
+      <c r="CY11" s="9">
+        <v>47721.415247520868</v>
+      </c>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="7"/>
       <c r="DC11" s="7"/>
       <c r="DD11" s="7"/>
       <c r="DE11" s="7"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C12" s="2">
         <v>7245.8164981872214</v>
       </c>
       <c r="D12" s="2">
         <v>12732.763059377008</v>
       </c>
       <c r="E12" s="2">
         <v>19899.145121594811</v>
       </c>
       <c r="F12" s="2">
         <v>30356.203718340985</v>
@@ -3631,51 +3646,51 @@
       <c r="BA12" s="7">
         <v>37628.519260531561</v>
       </c>
       <c r="BB12" s="8">
         <v>56236.789511953219</v>
       </c>
       <c r="BC12" s="9">
         <v>83008.632613064503</v>
       </c>
       <c r="BD12" s="9">
         <v>114482.60119071188</v>
       </c>
       <c r="BE12" s="9">
         <v>153164.17548229938</v>
       </c>
       <c r="BF12" s="7">
         <v>208604.13305305151</v>
       </c>
       <c r="BG12" s="7">
         <v>246171.44330889851</v>
       </c>
       <c r="BH12" s="7">
         <v>282323.67908329499</v>
       </c>
       <c r="BI12" s="7">
-        <v>300486.44468924217</v>
+        <v>282204.76372794126</v>
       </c>
       <c r="BJ12" s="2">
         <v>6761.1187026842472</v>
       </c>
       <c r="BK12" s="7">
         <v>14836.17693899418</v>
       </c>
       <c r="BL12" s="7">
         <v>25495.527990843711</v>
       </c>
       <c r="BM12" s="7">
         <v>39211.431267698536</v>
       </c>
       <c r="BN12" s="7">
         <v>58778.916133578612</v>
       </c>
       <c r="BO12" s="9">
         <v>85066.520134094433</v>
       </c>
       <c r="BP12" s="7">
         <v>115214.07232870234</v>
       </c>
       <c r="BQ12" s="7">
         <v>154070.88019786001</v>
       </c>
@@ -3756,51 +3771,53 @@
       </c>
       <c r="CQ12" s="7">
         <v>281761.65408173582</v>
       </c>
       <c r="CR12" s="7">
         <v>303456.87419379392</v>
       </c>
       <c r="CS12" s="7">
         <v>324739.52656917972</v>
       </c>
       <c r="CT12" s="2">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU12" s="2">
         <v>22047.900666375113</v>
       </c>
       <c r="CV12" s="7">
         <v>36422.043523295171</v>
       </c>
       <c r="CW12" s="7">
         <v>55458.22326328067</v>
       </c>
       <c r="CX12" s="7">
         <v>82276.994837657636</v>
       </c>
-      <c r="CY12" s="9"/>
+      <c r="CY12" s="9">
+        <v>118473.26076289397</v>
+      </c>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="7"/>
       <c r="DC12" s="7"/>
       <c r="DD12" s="7"/>
       <c r="DE12" s="7"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C13" s="2">
         <v>13410.740379233201</v>
       </c>
       <c r="D13" s="2">
         <v>20863.893530229725</v>
       </c>
       <c r="E13" s="2">
         <v>29259.948047663322</v>
       </c>
       <c r="F13" s="2">
         <v>38495.080252575135</v>
@@ -3946,51 +3963,51 @@
       <c r="BA13" s="7">
         <v>52852.371566853872</v>
       </c>
       <c r="BB13" s="8">
         <v>69545.764109906726</v>
       </c>
       <c r="BC13" s="9">
         <v>99440.626603999437</v>
       </c>
       <c r="BD13" s="9">
         <v>156226.18873715276</v>
       </c>
       <c r="BE13" s="9">
         <v>234568.00205895869</v>
       </c>
       <c r="BF13" s="7">
         <v>434226.08698299725</v>
       </c>
       <c r="BG13" s="7">
         <v>524051.1349798679</v>
       </c>
       <c r="BH13" s="7">
         <v>554475.57929261017</v>
       </c>
       <c r="BI13" s="7">
-        <v>580663.14619458688</v>
+        <v>533797.6091807849</v>
       </c>
       <c r="BJ13" s="2">
         <v>10492.707967502427</v>
       </c>
       <c r="BK13" s="7">
         <v>20594.140435294728</v>
       </c>
       <c r="BL13" s="7">
         <v>32777.08198929613</v>
       </c>
       <c r="BM13" s="7">
         <v>45323.507380837858</v>
       </c>
       <c r="BN13" s="7">
         <v>59920.952075504647</v>
       </c>
       <c r="BO13" s="9">
         <v>86076.919243905606</v>
       </c>
       <c r="BP13" s="7">
         <v>137144.57540972441</v>
       </c>
       <c r="BQ13" s="7">
         <v>198186.02984672377</v>
       </c>
@@ -4071,51 +4088,53 @@
       </c>
       <c r="CQ13" s="7">
         <v>476421.04721570958</v>
       </c>
       <c r="CR13" s="7">
         <v>501347.87749958888</v>
       </c>
       <c r="CS13" s="7">
         <v>534249.14725309715</v>
       </c>
       <c r="CT13" s="2">
         <v>13671.955163542962</v>
       </c>
       <c r="CU13" s="2">
         <v>29035.06106747609</v>
       </c>
       <c r="CV13" s="7">
         <v>46285.28501931818</v>
       </c>
       <c r="CW13" s="7">
         <v>65919.4051749645</v>
       </c>
       <c r="CX13" s="7">
         <v>86705.137688268966</v>
       </c>
-      <c r="CY13" s="9"/>
+      <c r="CY13" s="9">
+        <v>123241.8368335898</v>
+      </c>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="7"/>
       <c r="DC13" s="7"/>
       <c r="DD13" s="7"/>
       <c r="DE13" s="7"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="18" t="s">
         <v>40</v>
@@ -4261,51 +4280,51 @@
       <c r="BA14" s="7">
         <v>51925.734699924105</v>
       </c>
       <c r="BB14" s="8">
         <v>65352.205252832719</v>
       </c>
       <c r="BC14" s="9">
         <v>96989.823033780616</v>
       </c>
       <c r="BD14" s="9">
         <v>128504.30580785134</v>
       </c>
       <c r="BE14" s="9">
         <v>191817.19182012789</v>
       </c>
       <c r="BF14" s="7">
         <v>341755.94419476273</v>
       </c>
       <c r="BG14" s="7">
         <v>422113.06094355183</v>
       </c>
       <c r="BH14" s="7">
         <v>475008.76258159539</v>
       </c>
       <c r="BI14" s="7">
-        <v>502645.46137491206</v>
+        <v>451880.85475299251</v>
       </c>
       <c r="BJ14" s="7">
         <v>7963.6690647038722</v>
       </c>
       <c r="BK14" s="7">
         <v>14906.656783572604</v>
       </c>
       <c r="BL14" s="7">
         <v>31907.383298602363</v>
       </c>
       <c r="BM14" s="7">
         <v>42550.080825016492</v>
       </c>
       <c r="BN14" s="7">
         <v>54028.338856339084</v>
       </c>
       <c r="BO14" s="9">
         <v>80749.708641623292</v>
       </c>
       <c r="BP14" s="7">
         <v>110687.8215533878</v>
       </c>
       <c r="BQ14" s="7">
         <v>168307.22375618824</v>
       </c>
@@ -4386,51 +4405,53 @@
       </c>
       <c r="CQ14" s="7">
         <v>402935.73460023734</v>
       </c>
       <c r="CR14" s="7">
         <v>451605.86258735287</v>
       </c>
       <c r="CS14" s="7">
         <v>480274.25486741582</v>
       </c>
       <c r="CT14" s="7">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU14" s="7">
         <v>18988.478032022795</v>
       </c>
       <c r="CV14" s="24">
         <v>44256.318231685233</v>
       </c>
       <c r="CW14" s="7">
         <v>56592.369299102669</v>
       </c>
       <c r="CX14" s="7">
         <v>71800.3029974534</v>
       </c>
-      <c r="CY14" s="9"/>
+      <c r="CY14" s="9">
+        <v>109767.34146258814</v>
+      </c>
       <c r="CZ14" s="9"/>
       <c r="DA14" s="9"/>
       <c r="DB14" s="7"/>
       <c r="DC14" s="7"/>
       <c r="DD14" s="7"/>
       <c r="DE14" s="7"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C15" s="2">
         <v>14492.744626087657</v>
       </c>
       <c r="D15" s="2">
         <v>25861.335646116073</v>
       </c>
       <c r="E15" s="2">
         <v>35167.764752092393</v>
       </c>
       <c r="F15" s="2">
         <v>49121.515100175864</v>
@@ -4576,51 +4597,51 @@
       <c r="BA15" s="7">
         <v>49249.161378057528</v>
       </c>
       <c r="BB15" s="8">
         <v>69892.488807019748</v>
       </c>
       <c r="BC15" s="9">
         <v>105194.29761282487</v>
       </c>
       <c r="BD15" s="9">
         <v>146267.31667788047</v>
       </c>
       <c r="BE15" s="9">
         <v>206573.9704074114</v>
       </c>
       <c r="BF15" s="7">
         <v>370706.52580073825</v>
       </c>
       <c r="BG15" s="7">
         <v>432309.13815501344</v>
       </c>
       <c r="BH15" s="7">
         <v>451620.3348687822</v>
       </c>
       <c r="BI15" s="7">
-        <v>481309.88683987298</v>
+        <v>405627.930003391</v>
       </c>
       <c r="BJ15" s="7">
         <v>8499.3430412436373</v>
       </c>
       <c r="BK15" s="7">
         <v>16816.801872343218</v>
       </c>
       <c r="BL15" s="7">
         <v>30337.138419157622</v>
       </c>
       <c r="BM15" s="7">
         <v>41695.376293800473</v>
       </c>
       <c r="BN15" s="7">
         <v>57498.853409409232</v>
       </c>
       <c r="BO15" s="9">
         <v>84996.556577029754</v>
       </c>
       <c r="BP15" s="7">
         <v>132045.42614662473</v>
       </c>
       <c r="BQ15" s="7">
         <v>195645.17821633158</v>
       </c>
@@ -4701,51 +4722,53 @@
       </c>
       <c r="CQ15" s="7">
         <v>452369.63198525732</v>
       </c>
       <c r="CR15" s="7">
         <v>485579.23712091264</v>
       </c>
       <c r="CS15" s="7">
         <v>520511.92079711187</v>
       </c>
       <c r="CT15" s="7">
         <v>11991.295060006834</v>
       </c>
       <c r="CU15" s="7">
         <v>22757.420845716151</v>
       </c>
       <c r="CV15" s="7">
         <v>40516.469008491091</v>
       </c>
       <c r="CW15" s="7">
         <v>55360.43783426247</v>
       </c>
       <c r="CX15" s="7">
         <v>77517.838320050389</v>
       </c>
-      <c r="CY15" s="9"/>
+      <c r="CY15" s="9">
+        <v>118443.1400737144</v>
+      </c>
       <c r="CZ15" s="9"/>
       <c r="DA15" s="9"/>
       <c r="DB15" s="7"/>
       <c r="DC15" s="7"/>
       <c r="DD15" s="7"/>
       <c r="DE15" s="7"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C16" s="2">
         <v>16975.636729423641</v>
       </c>
       <c r="D16" s="2">
         <v>25004.327746992574</v>
       </c>
       <c r="E16" s="2">
         <v>37097.736596891125</v>
       </c>
       <c r="F16" s="2">
         <v>49599.776140816146</v>
@@ -4891,51 +4914,51 @@
       <c r="BA16" s="7">
         <v>65994.789110028505</v>
       </c>
       <c r="BB16" s="8">
         <v>88673.826685847336</v>
       </c>
       <c r="BC16" s="9">
         <v>126609.41362998582</v>
       </c>
       <c r="BD16" s="9">
         <v>155979.24789199198</v>
       </c>
       <c r="BE16" s="9">
         <v>282394.60984227381</v>
       </c>
       <c r="BF16" s="7">
         <v>750877.69102705223</v>
       </c>
       <c r="BG16" s="7">
         <v>934999.89914106054</v>
       </c>
       <c r="BH16" s="7">
         <v>1007290.7439731264</v>
       </c>
       <c r="BI16" s="7">
-        <v>1021480.8776821415</v>
+        <v>931770.15067680727</v>
       </c>
       <c r="BJ16" s="7">
         <v>10456.869320584374</v>
       </c>
       <c r="BK16" s="7">
         <v>22418.812970783165</v>
       </c>
       <c r="BL16" s="7">
         <v>32780.766458474252</v>
       </c>
       <c r="BM16" s="7">
         <v>46691.612440919635</v>
       </c>
       <c r="BN16" s="7">
         <v>61774.749621338997</v>
       </c>
       <c r="BO16" s="9">
         <v>82617.875373759744</v>
       </c>
       <c r="BP16" s="7">
         <v>103442.34012342841</v>
       </c>
       <c r="BQ16" s="7">
         <v>205114.98795513922</v>
       </c>
@@ -5016,51 +5039,53 @@
       </c>
       <c r="CQ16" s="7">
         <v>773762.62332575873</v>
       </c>
       <c r="CR16" s="7">
         <v>909113.7922381598</v>
       </c>
       <c r="CS16" s="7">
         <v>920959.24209724157</v>
       </c>
       <c r="CT16" s="7">
         <v>14123.35940800475</v>
       </c>
       <c r="CU16" s="7">
         <v>30248.462315366371</v>
       </c>
       <c r="CV16" s="7">
         <v>45017.380907303159</v>
       </c>
       <c r="CW16" s="7">
         <v>65607.619489459597</v>
       </c>
       <c r="CX16" s="7">
         <v>86077.579220631073</v>
       </c>
-      <c r="CY16" s="9"/>
+      <c r="CY16" s="9">
+        <v>122500.02741898735</v>
+      </c>
       <c r="CZ16" s="9"/>
       <c r="DA16" s="9"/>
       <c r="DB16" s="7"/>
       <c r="DC16" s="7"/>
       <c r="DD16" s="7"/>
       <c r="DE16" s="7"/>
     </row>
     <row r="17" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C17" s="2">
         <v>5766.988996459615</v>
       </c>
       <c r="D17" s="2">
         <v>8647.6330778710872</v>
       </c>
       <c r="E17" s="2">
         <v>11600.293161466261</v>
       </c>
       <c r="F17" s="2">
         <v>14700.367523133615</v>
@@ -5206,51 +5231,51 @@
       <c r="BA17" s="7">
         <v>20017.954189214579</v>
       </c>
       <c r="BB17" s="8">
         <v>25462.992270107476</v>
       </c>
       <c r="BC17" s="9">
         <v>31904.39458881168</v>
       </c>
       <c r="BD17" s="9">
         <v>44912.433375391185</v>
       </c>
       <c r="BE17" s="9">
         <v>61791.937609537854</v>
       </c>
       <c r="BF17" s="7">
         <v>138953.82515703293</v>
       </c>
       <c r="BG17" s="7">
         <v>174422.59677595503</v>
       </c>
       <c r="BH17" s="7">
         <v>182107.02193178466</v>
       </c>
       <c r="BI17" s="7">
-        <v>190331.89103718055</v>
+        <v>177272.01029068764</v>
       </c>
       <c r="BJ17" s="7">
         <v>4457.8981136844859</v>
       </c>
       <c r="BK17" s="7">
         <v>8498.9135610826579</v>
       </c>
       <c r="BL17" s="7">
         <v>12725.516483099767</v>
       </c>
       <c r="BM17" s="7">
         <v>17035.400125276261</v>
       </c>
       <c r="BN17" s="7">
         <v>21536.017070253773</v>
       </c>
       <c r="BO17" s="9">
         <v>26668.740086339698</v>
       </c>
       <c r="BP17" s="7">
         <v>39938.059740444958</v>
       </c>
       <c r="BQ17" s="7">
         <v>57451.066764897943</v>
       </c>
@@ -5331,51 +5356,53 @@
       </c>
       <c r="CQ17" s="7">
         <v>208608.55257315279</v>
       </c>
       <c r="CR17" s="7">
         <v>216130.17287184871</v>
       </c>
       <c r="CS17" s="7">
         <v>229839.95022395224</v>
       </c>
       <c r="CT17" s="7">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU17" s="7">
         <v>11390.656947582325</v>
       </c>
       <c r="CV17" s="7">
         <v>16644.669531895604</v>
       </c>
       <c r="CW17" s="7">
         <v>22090.236571220063</v>
       </c>
       <c r="CX17" s="7">
         <v>27723.047680894811</v>
       </c>
-      <c r="CY17" s="9"/>
+      <c r="CY17" s="9">
+        <v>34937.028302888953</v>
+      </c>
       <c r="CZ17" s="9"/>
       <c r="DA17" s="9"/>
       <c r="DB17" s="7"/>
       <c r="DC17" s="7"/>
       <c r="DD17" s="7"/>
       <c r="DE17" s="7"/>
     </row>
     <row r="18" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C18" s="2">
         <v>1742.7169008846608</v>
       </c>
       <c r="D18" s="2">
         <v>2189.3414844229665</v>
       </c>
       <c r="E18" s="2">
         <v>2895.2275701945055</v>
       </c>
       <c r="F18" s="2">
         <v>3693.7201376343555</v>
@@ -5521,51 +5548,51 @@
       <c r="BA18" s="7">
         <v>5450.2046377956958</v>
       </c>
       <c r="BB18" s="8">
         <v>6690.2920662561883</v>
       </c>
       <c r="BC18" s="9">
         <v>9577.2896966311982</v>
       </c>
       <c r="BD18" s="9">
         <v>11411.566117545684</v>
       </c>
       <c r="BE18" s="9">
         <v>13096.460851125226</v>
       </c>
       <c r="BF18" s="7">
         <v>20387.352881538583</v>
       </c>
       <c r="BG18" s="7">
         <v>23358.386593333798</v>
       </c>
       <c r="BH18" s="7">
         <v>26014.294155849675</v>
       </c>
       <c r="BI18" s="7">
-        <v>29938.962209379621</v>
+        <v>29492.937544895878</v>
       </c>
       <c r="BJ18" s="7">
         <v>1669.1333061369669</v>
       </c>
       <c r="BK18" s="7">
         <v>3733.6391451396466</v>
       </c>
       <c r="BL18" s="7">
         <v>5019.3325223861548</v>
       </c>
       <c r="BM18" s="7">
         <v>6804.5981168580647</v>
       </c>
       <c r="BN18" s="7">
         <v>8401.8023592590544</v>
       </c>
       <c r="BO18" s="9">
         <v>11431.461979232612</v>
       </c>
       <c r="BP18" s="7">
         <v>13466.687837716503</v>
       </c>
       <c r="BQ18" s="7">
         <v>15373.693899111648</v>
       </c>
@@ -5646,51 +5673,53 @@
       </c>
       <c r="CQ18" s="7">
         <v>34511.704291477239</v>
       </c>
       <c r="CR18" s="7">
         <v>38653.222157532378</v>
       </c>
       <c r="CS18" s="7">
         <v>44675.526639302792</v>
       </c>
       <c r="CT18" s="7">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU18" s="7">
         <v>5456.0181561929094</v>
       </c>
       <c r="CV18" s="7">
         <v>7281.6440499824794</v>
       </c>
       <c r="CW18" s="7">
         <v>10768.599583441288</v>
       </c>
       <c r="CX18" s="7">
         <v>13195.923200516039</v>
       </c>
-      <c r="CY18" s="9"/>
+      <c r="CY18" s="9">
+        <v>17862.574144085582</v>
+      </c>
       <c r="CZ18" s="9"/>
       <c r="DA18" s="9"/>
       <c r="DB18" s="7"/>
       <c r="DC18" s="7"/>
       <c r="DD18" s="7"/>
       <c r="DE18" s="7"/>
     </row>
     <row r="19" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="2">
         <v>6855.275050643475</v>
       </c>
       <c r="C19" s="2">
         <v>13908.239801949963</v>
       </c>
       <c r="D19" s="2">
         <v>22184.55507757896</v>
       </c>
       <c r="E19" s="2">
         <v>30681.240941550277</v>
       </c>
       <c r="F19" s="2">
         <v>41025.983316674632</v>
@@ -5836,51 +5865,51 @@
       <c r="BA19" s="7">
         <v>53728.839313414574</v>
       </c>
       <c r="BB19" s="8">
         <v>71541.116576665197</v>
       </c>
       <c r="BC19" s="7">
         <v>94986.048427828224</v>
       </c>
       <c r="BD19" s="9">
         <v>125310.22556690298</v>
       </c>
       <c r="BE19" s="9">
         <v>172951.398940407</v>
       </c>
       <c r="BF19" s="7">
         <v>359195.89479635272</v>
       </c>
       <c r="BG19" s="7">
         <v>436192.61011344334</v>
       </c>
       <c r="BH19" s="7">
         <v>497733.28622829163</v>
       </c>
       <c r="BI19" s="7">
-        <v>518487.75942135311</v>
+        <v>458174.49056138669</v>
       </c>
       <c r="BJ19" s="7">
         <v>10568.423214917866</v>
       </c>
       <c r="BK19" s="7">
         <v>20857.558625037742</v>
       </c>
       <c r="BL19" s="7">
         <v>33145.653426005316</v>
       </c>
       <c r="BM19" s="7">
         <v>47365.7817707832</v>
       </c>
       <c r="BN19" s="7">
         <v>62266.764292891981</v>
       </c>
       <c r="BO19" s="7">
         <v>80981.257249807764</v>
       </c>
       <c r="BP19" s="7">
         <v>107532.18768643503</v>
       </c>
       <c r="BQ19" s="7">
         <v>146114.86029971117</v>
       </c>
@@ -5961,51 +5990,53 @@
       </c>
       <c r="CQ19" s="7">
         <v>441426.23928976996</v>
       </c>
       <c r="CR19" s="7">
         <v>560399.83517652331</v>
       </c>
       <c r="CS19" s="7">
         <v>584157.70697643887</v>
       </c>
       <c r="CT19" s="7">
         <v>13252.641775145334</v>
       </c>
       <c r="CU19" s="7">
         <v>28246.346171708123</v>
       </c>
       <c r="CV19" s="7">
         <v>45100.164633789784</v>
       </c>
       <c r="CW19" s="7">
         <v>63570.480303407967</v>
       </c>
       <c r="CX19" s="7">
         <v>81795.535782319552</v>
       </c>
-      <c r="CY19" s="7"/>
+      <c r="CY19" s="7">
+        <v>110313.70572553364</v>
+      </c>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="7"/>
       <c r="DC19" s="7"/>
       <c r="DD19" s="7"/>
       <c r="DE19" s="7"/>
     </row>
     <row r="20" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="2">
         <v>8957.8491000425875</v>
       </c>
       <c r="C20" s="2">
         <v>15945.508133716143</v>
       </c>
       <c r="D20" s="2">
         <v>22807.572992411384</v>
       </c>
       <c r="E20" s="2">
         <v>34561.027930583208</v>
       </c>
       <c r="F20" s="2">
         <v>47565.968735420523</v>
@@ -6151,51 +6182,51 @@
       <c r="BA20" s="7">
         <v>61654.848855900171</v>
       </c>
       <c r="BB20" s="8">
         <v>85116.141787913337</v>
       </c>
       <c r="BC20" s="7">
         <v>112878.84980965914</v>
       </c>
       <c r="BD20" s="9">
         <v>160019.17625161546</v>
       </c>
       <c r="BE20" s="9">
         <v>337037.48669537273</v>
       </c>
       <c r="BF20" s="7">
         <v>942951.05105678772</v>
       </c>
       <c r="BG20" s="7">
         <v>1049053.6107539583</v>
       </c>
       <c r="BH20" s="7">
         <v>1157291.5028122163</v>
       </c>
       <c r="BI20" s="7">
-        <v>1176950.9841766425</v>
+        <v>1060455.3738399178</v>
       </c>
       <c r="BJ20" s="7">
         <v>12614.758307733326</v>
       </c>
       <c r="BK20" s="7">
         <v>21987.70959523963</v>
       </c>
       <c r="BL20" s="7">
         <v>32177.69156160477</v>
       </c>
       <c r="BM20" s="7">
         <v>46088.5765136962</v>
       </c>
       <c r="BN20" s="7">
         <v>61284.693897108315</v>
       </c>
       <c r="BO20" s="7">
         <v>79500.059749698441</v>
       </c>
       <c r="BP20" s="7">
         <v>114837.3091328195</v>
       </c>
       <c r="BQ20" s="7">
         <v>247875.23755705971</v>
       </c>
@@ -6276,51 +6307,53 @@
       </c>
       <c r="CQ20" s="7">
         <v>848848.39043985447</v>
       </c>
       <c r="CR20" s="7">
         <v>1091691.9248333217</v>
       </c>
       <c r="CS20" s="7">
         <v>1108733.3219358935</v>
       </c>
       <c r="CT20" s="7">
         <v>15766.478763215213</v>
       </c>
       <c r="CU20" s="7">
         <v>28064.49155938912</v>
       </c>
       <c r="CV20" s="7">
         <v>42100.47131721997</v>
       </c>
       <c r="CW20" s="7">
         <v>60721.573293039852</v>
       </c>
       <c r="CX20" s="7">
         <v>80420.243407842878</v>
       </c>
-      <c r="CY20" s="7"/>
+      <c r="CY20" s="7">
+        <v>105311.42282167326</v>
+      </c>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="7"/>
       <c r="DC20" s="7"/>
       <c r="DD20" s="7"/>
       <c r="DE20" s="7"/>
     </row>
     <row r="21" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="2">
         <v>19722.22482619459</v>
       </c>
       <c r="C21" s="2">
         <v>39716.074947713903</v>
       </c>
       <c r="D21" s="2">
         <v>62454.670577795812</v>
       </c>
       <c r="E21" s="2">
         <v>85306.660609331651</v>
       </c>
       <c r="F21" s="2">
         <v>110991.13923967062</v>
@@ -6466,51 +6499,51 @@
       <c r="BA21" s="7">
         <v>135841.49065221916</v>
       </c>
       <c r="BB21" s="8">
         <v>177749.17011503159</v>
       </c>
       <c r="BC21" s="7">
         <v>224971.38117810126</v>
       </c>
       <c r="BD21" s="9">
         <v>322031.30650067009</v>
       </c>
       <c r="BE21" s="9">
         <v>464386.66002816404</v>
       </c>
       <c r="BF21" s="7">
         <v>752250.83916160488</v>
       </c>
       <c r="BG21" s="7">
         <v>958598.46923206095</v>
       </c>
       <c r="BH21" s="7">
         <v>1016288.72833901</v>
       </c>
       <c r="BI21" s="7">
-        <v>1057805.1496474931</v>
+        <v>930908.05654553755</v>
       </c>
       <c r="BJ21" s="7">
         <v>26488.526047128478</v>
       </c>
       <c r="BK21" s="7">
         <v>53824.116744651008</v>
       </c>
       <c r="BL21" s="7">
         <v>84842.261113140543</v>
       </c>
       <c r="BM21" s="7">
         <v>118447.0683927949</v>
       </c>
       <c r="BN21" s="7">
         <v>153155.52664482</v>
       </c>
       <c r="BO21" s="7">
         <v>193520.77455724895</v>
       </c>
       <c r="BP21" s="7">
         <v>278211.58594415174</v>
       </c>
       <c r="BQ21" s="7">
         <v>415017.89993760001</v>
       </c>
@@ -6591,51 +6624,53 @@
       </c>
       <c r="CQ21" s="7">
         <v>1081329.5614407652</v>
       </c>
       <c r="CR21" s="7">
         <v>1146527.5531417201</v>
       </c>
       <c r="CS21" s="7">
         <v>1209190.1482771318</v>
       </c>
       <c r="CT21" s="7">
         <v>46417.235610056559</v>
       </c>
       <c r="CU21" s="7">
         <v>95136.475837582693</v>
       </c>
       <c r="CV21" s="7">
         <v>147332.4748705955</v>
       </c>
       <c r="CW21" s="7">
         <v>205943.03196542728</v>
       </c>
       <c r="CX21" s="7">
         <v>259516.6209987326</v>
       </c>
-      <c r="CY21" s="7"/>
+      <c r="CY21" s="7">
+        <v>325307.42016687512</v>
+      </c>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="7"/>
       <c r="DC21" s="7"/>
       <c r="DD21" s="7"/>
       <c r="DE21" s="7"/>
     </row>
     <row r="22" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="18" t="s">
         <v>40</v>
@@ -6781,51 +6816,51 @@
       <c r="BA22" s="7">
         <v>14870.403259873941</v>
       </c>
       <c r="BB22" s="8">
         <v>19872.278036496566</v>
       </c>
       <c r="BC22" s="7">
         <v>29719.349185722342</v>
       </c>
       <c r="BD22" s="9">
         <v>41240.896359785111</v>
       </c>
       <c r="BE22" s="9">
         <v>55406.501218023317</v>
       </c>
       <c r="BF22" s="7">
         <v>75839.846534993412</v>
       </c>
       <c r="BG22" s="7">
         <v>87270.530344352053</v>
       </c>
       <c r="BH22" s="7">
         <v>91704.759284519969</v>
       </c>
       <c r="BI22" s="7">
-        <v>103734.16466672385</v>
+        <v>84417.981023116779</v>
       </c>
       <c r="BJ22" s="7">
         <v>5517.858837218414</v>
       </c>
       <c r="BK22" s="7">
         <v>7617.8324426662784</v>
       </c>
       <c r="BL22" s="7">
         <v>11351.829444803883</v>
       </c>
       <c r="BM22" s="7">
         <v>13874.064358498612</v>
       </c>
       <c r="BN22" s="7">
         <v>17689.689082139332</v>
       </c>
       <c r="BO22" s="7">
         <v>24225.246871952499</v>
       </c>
       <c r="BP22" s="7">
         <v>30310.112171412173</v>
       </c>
       <c r="BQ22" s="7">
         <v>38935.743806164079</v>
       </c>
@@ -6906,51 +6941,53 @@
       </c>
       <c r="CQ22" s="7">
         <v>58131.046133876291</v>
       </c>
       <c r="CR22" s="7">
         <v>61397.295574801377</v>
       </c>
       <c r="CS22" s="7">
         <v>71642.679032539541</v>
       </c>
       <c r="CT22" s="7">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU22" s="7">
         <v>8211.2145900257892</v>
       </c>
       <c r="CV22" s="24">
         <v>12273.403504257753</v>
       </c>
       <c r="CW22" s="7">
         <v>15061.608697309177</v>
       </c>
       <c r="CX22" s="7">
         <v>19375.538464799487</v>
       </c>
-      <c r="CY22" s="7"/>
+      <c r="CY22" s="7">
+        <v>25900.812494710732</v>
+      </c>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="7"/>
       <c r="DC22" s="7"/>
       <c r="DD22" s="7"/>
       <c r="DE22" s="7"/>
     </row>
     <row r="23" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="2">
         <v>11782.415834204789</v>
       </c>
       <c r="C23" s="2">
         <v>26669.075558941222</v>
       </c>
       <c r="D23" s="2">
         <v>45769.53130862712</v>
       </c>
       <c r="E23" s="2">
         <v>66477.235490207473</v>
       </c>
       <c r="F23" s="2">
         <v>90587.992893805553</v>
@@ -7096,51 +7133,51 @@
       <c r="BA23" s="7">
         <v>58966.134391620995</v>
       </c>
       <c r="BB23" s="8">
         <v>79534.833885265893</v>
       </c>
       <c r="BC23" s="7">
         <v>109306.05347210623</v>
       </c>
       <c r="BD23" s="9">
         <v>150986.0043424113</v>
       </c>
       <c r="BE23" s="9">
         <v>204607.15652001699</v>
       </c>
       <c r="BF23" s="7">
         <v>362681.74300521554</v>
       </c>
       <c r="BG23" s="7">
         <v>443351.72376508586</v>
       </c>
       <c r="BH23" s="7">
         <v>519499.68833788252</v>
       </c>
       <c r="BI23" s="7">
-        <v>549666.63810012478</v>
+        <v>461208.41342518444</v>
       </c>
       <c r="BJ23" s="7">
         <v>11125.820569636007</v>
       </c>
       <c r="BK23" s="7">
         <v>23215.579874466428</v>
       </c>
       <c r="BL23" s="7">
         <v>37260.429253707618</v>
       </c>
       <c r="BM23" s="7">
         <v>51447.205065960603</v>
       </c>
       <c r="BN23" s="7">
         <v>67793.10064376636</v>
       </c>
       <c r="BO23" s="7">
         <v>90874.633502385594</v>
       </c>
       <c r="BP23" s="7">
         <v>126476.00703305533</v>
       </c>
       <c r="BQ23" s="7">
         <v>169359.9888179033</v>
       </c>
@@ -7221,51 +7258,53 @@
       </c>
       <c r="CQ23" s="7">
         <v>424826.54850445443</v>
       </c>
       <c r="CR23" s="7">
         <v>526800.51381921011</v>
       </c>
       <c r="CS23" s="7">
         <v>564121.66998205497</v>
       </c>
       <c r="CT23" s="7">
         <v>15127.591236372122</v>
       </c>
       <c r="CU23" s="7">
         <v>33036.78891898704</v>
       </c>
       <c r="CV23" s="7">
         <v>56065.976641580419</v>
       </c>
       <c r="CW23" s="7">
         <v>79552.936277771689</v>
       </c>
       <c r="CX23" s="7">
         <v>105130.30871323655</v>
       </c>
-      <c r="CY23" s="7"/>
+      <c r="CY23" s="7">
+        <v>139675.30148422273</v>
+      </c>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="7"/>
       <c r="DC23" s="7"/>
       <c r="DD23" s="7"/>
       <c r="DE23" s="7"/>
     </row>
     <row r="24" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="2">
         <v>171.86396028101746</v>
       </c>
       <c r="C24" s="2">
         <v>342.94040923180711</v>
       </c>
       <c r="D24" s="2">
         <v>514.09849911136894</v>
       </c>
       <c r="E24" s="2">
         <v>687.90212511327195</v>
       </c>
       <c r="F24" s="2">
         <v>863.27590363892318</v>
@@ -7411,51 +7450,51 @@
       <c r="BA24" s="7">
         <v>926.92061633784226</v>
       </c>
       <c r="BB24" s="8">
         <v>1161.1989881853649</v>
       </c>
       <c r="BC24" s="7">
         <v>1395.9813763843554</v>
       </c>
       <c r="BD24" s="9">
         <v>1677.3844951166568</v>
       </c>
       <c r="BE24" s="9">
         <v>1965.8532563518952</v>
       </c>
       <c r="BF24" s="7">
         <v>2348.6294189745959</v>
       </c>
       <c r="BG24" s="7">
         <v>2735.0509951835911</v>
       </c>
       <c r="BH24" s="7">
         <v>2965.1923189972349</v>
       </c>
       <c r="BI24" s="7">
-        <v>3199.7920202826726</v>
+        <v>3199.7678202826728</v>
       </c>
       <c r="BJ24" s="7">
         <v>272.23216094060899</v>
       </c>
       <c r="BK24" s="7">
         <v>546.13562429425883</v>
       </c>
       <c r="BL24" s="7">
         <v>823.09643597894024</v>
       </c>
       <c r="BM24" s="7">
         <v>1100.1812618903314</v>
       </c>
       <c r="BN24" s="7">
         <v>1375.6797613533613</v>
       </c>
       <c r="BO24" s="7">
         <v>1652.8877810242161</v>
       </c>
       <c r="BP24" s="7">
         <v>1985.7440253728446</v>
       </c>
       <c r="BQ24" s="7">
         <v>2334.1988763563072</v>
       </c>
@@ -7536,51 +7575,53 @@
       </c>
       <c r="CQ24" s="7">
         <v>3616.4522763301857</v>
       </c>
       <c r="CR24" s="7">
         <v>3886.1450944456892</v>
       </c>
       <c r="CS24" s="7">
         <v>4163.9996422581944</v>
       </c>
       <c r="CT24" s="7">
         <v>321.59396621078645</v>
       </c>
       <c r="CU24" s="7">
         <v>651.34925906756757</v>
       </c>
       <c r="CV24" s="7">
         <v>803.92938034490544</v>
       </c>
       <c r="CW24" s="7">
         <v>1049.9602690871761</v>
       </c>
       <c r="CX24" s="7">
         <v>1286.9699213610709</v>
       </c>
-      <c r="CY24" s="7"/>
+      <c r="CY24" s="7">
+        <v>1534.4297528641712</v>
+      </c>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="7"/>
       <c r="DC24" s="7"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="2">
         <v>336.90265532778255</v>
       </c>
       <c r="C25" s="2">
         <v>619.45702989053291</v>
       </c>
       <c r="D25" s="2">
         <v>948.78416079432452</v>
       </c>
       <c r="E25" s="2">
         <v>1230.9669868072619</v>
       </c>
       <c r="F25" s="2">
         <v>1591.7290068560078</v>
@@ -7726,51 +7767,51 @@
       <c r="BA25" s="7">
         <v>319.4112343309871</v>
       </c>
       <c r="BB25" s="8">
         <v>413.50193035814073</v>
       </c>
       <c r="BC25" s="7">
         <v>541.99007986504523</v>
       </c>
       <c r="BD25" s="9">
         <v>989.79111639671214</v>
       </c>
       <c r="BE25" s="9">
         <v>1916.7158593846498</v>
       </c>
       <c r="BF25" s="7">
         <v>4589.2104097005267</v>
       </c>
       <c r="BG25" s="7">
         <v>5279.6970978384652</v>
       </c>
       <c r="BH25" s="7">
         <v>5442.5397337013828</v>
       </c>
       <c r="BI25" s="7">
-        <v>5559.7723075981585</v>
+        <v>5559.8596856981576</v>
       </c>
       <c r="BJ25" s="7">
         <v>93.491342169779443</v>
       </c>
       <c r="BK25" s="7">
         <v>180.75223591440641</v>
       </c>
       <c r="BL25" s="7">
         <v>252.7684938765828</v>
       </c>
       <c r="BM25" s="7">
         <v>339.22070628934307</v>
       </c>
       <c r="BN25" s="7">
         <v>425.36134852801155</v>
       </c>
       <c r="BO25" s="7">
         <v>519.50229335428719</v>
       </c>
       <c r="BP25" s="7">
         <v>984.81557918987744</v>
       </c>
       <c r="BQ25" s="7">
         <v>1960.8670122531421</v>
       </c>
@@ -7851,51 +7892,53 @@
       </c>
       <c r="CQ25" s="7">
         <v>9038.0943571755652</v>
       </c>
       <c r="CR25" s="23">
         <v>9424.1111268282548</v>
       </c>
       <c r="CS25" s="7">
         <v>9784.7828550749473</v>
       </c>
       <c r="CT25" s="7">
         <v>439.96803735529755</v>
       </c>
       <c r="CU25" s="7">
         <v>875.2811376926237</v>
       </c>
       <c r="CV25" s="7">
         <v>1428.3442689016433</v>
       </c>
       <c r="CW25" s="7">
         <v>1820.0398543775441</v>
       </c>
       <c r="CX25" s="7">
         <v>2117.9878238823558</v>
       </c>
-      <c r="CY25" s="7"/>
+      <c r="CY25" s="7">
+        <v>2447.6424342191831</v>
+      </c>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="7"/>
       <c r="DC25" s="7"/>
       <c r="DD25" s="7"/>
       <c r="DE25" s="7"/>
     </row>
     <row r="26" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="2">
         <v>1206.8361756815532</v>
       </c>
       <c r="C26" s="2">
         <v>2396.973785012221</v>
       </c>
       <c r="D26" s="2">
         <v>3855.0644673210591</v>
       </c>
       <c r="E26" s="2">
         <v>6559.4227055791362</v>
       </c>
       <c r="F26" s="2">
         <v>8687.8969801238418</v>
@@ -8041,51 +8084,51 @@
       <c r="BA26" s="7">
         <v>10124.258534862571</v>
       </c>
       <c r="BB26" s="7">
         <v>13251.434720031666</v>
       </c>
       <c r="BC26" s="7">
         <v>16915.070120592012</v>
       </c>
       <c r="BD26" s="9">
         <v>21542.450340050469</v>
       </c>
       <c r="BE26" s="9">
         <v>28253.759838953887</v>
       </c>
       <c r="BF26" s="7">
         <v>34357.076074463221</v>
       </c>
       <c r="BG26" s="7">
         <v>39040.312253295197</v>
       </c>
       <c r="BH26" s="7">
         <v>41477.10469282214</v>
       </c>
       <c r="BI26" s="7">
-        <v>44104.925106817194</v>
+        <v>44105.156478617195</v>
       </c>
       <c r="BJ26" s="7">
         <v>2778.3781122230407</v>
       </c>
       <c r="BK26" s="7">
         <v>5548.081886963877</v>
       </c>
       <c r="BL26" s="7">
         <v>8467.9709923702067</v>
       </c>
       <c r="BM26" s="7">
         <v>12046.659494526451</v>
       </c>
       <c r="BN26" s="7">
         <v>15764.978934261759</v>
       </c>
       <c r="BO26" s="7">
         <v>19691.256602870799</v>
       </c>
       <c r="BP26" s="7">
         <v>24335.868405961315</v>
       </c>
       <c r="BQ26" s="7">
         <v>30149.706338575215</v>
       </c>
@@ -8166,51 +8209,53 @@
       </c>
       <c r="CQ26" s="7">
         <v>46851.229987793369</v>
       </c>
       <c r="CR26" s="7">
         <v>51097.97573542827</v>
       </c>
       <c r="CS26" s="7">
         <v>55634.480945221309</v>
       </c>
       <c r="CT26" s="7">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU26" s="7">
         <v>9071.2260675575126</v>
       </c>
       <c r="CV26" s="7">
         <v>13492.542192597128</v>
       </c>
       <c r="CW26" s="7">
         <v>18734.712375477255</v>
       </c>
       <c r="CX26" s="7">
         <v>24166.38669087939</v>
       </c>
-      <c r="CY26" s="7"/>
+      <c r="CY26" s="7">
+        <v>29090.002272918129</v>
+      </c>
       <c r="CZ26" s="9"/>
       <c r="DA26" s="9"/>
       <c r="DB26" s="7"/>
       <c r="DC26" s="7"/>
       <c r="DD26" s="7"/>
       <c r="DE26" s="7"/>
     </row>
     <row r="28" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
       <c r="N28" s="31"/>
       <c r="O28" s="31"/>
       <c r="P28" s="31"/>
@@ -8427,93 +8472,93 @@
       <c r="AN30" s="27"/>
       <c r="AO30" s="27"/>
       <c r="AP30" s="27"/>
       <c r="AQ30" s="27"/>
       <c r="AR30" s="27"/>
       <c r="AS30" s="27"/>
       <c r="AT30" s="27"/>
       <c r="AU30" s="27"/>
       <c r="AV30" s="27"/>
       <c r="AW30" s="28"/>
       <c r="AX30" s="26" t="s">
         <v>46</v>
       </c>
       <c r="AY30" s="27"/>
       <c r="AZ30" s="27"/>
       <c r="BA30" s="27"/>
       <c r="BB30" s="27"/>
       <c r="BC30" s="27"/>
       <c r="BD30" s="27"/>
       <c r="BE30" s="27"/>
       <c r="BF30" s="27"/>
       <c r="BG30" s="27"/>
       <c r="BH30" s="27"/>
       <c r="BI30" s="28"/>
       <c r="BJ30" s="26" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="BK30" s="27"/>
       <c r="BL30" s="27"/>
       <c r="BM30" s="27"/>
       <c r="BN30" s="27"/>
       <c r="BO30" s="27"/>
       <c r="BP30" s="27"/>
       <c r="BQ30" s="27"/>
       <c r="BR30" s="27"/>
       <c r="BS30" s="27"/>
       <c r="BT30" s="27"/>
       <c r="BU30" s="28"/>
       <c r="BV30" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BW30" s="27"/>
       <c r="BX30" s="27"/>
       <c r="BY30" s="27"/>
       <c r="BZ30" s="27"/>
       <c r="CA30" s="27"/>
       <c r="CB30" s="27"/>
       <c r="CC30" s="27"/>
       <c r="CD30" s="27"/>
       <c r="CE30" s="27"/>
       <c r="CF30" s="27"/>
       <c r="CG30" s="28"/>
       <c r="CH30" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CI30" s="27"/>
       <c r="CJ30" s="27"/>
       <c r="CK30" s="27"/>
       <c r="CL30" s="27"/>
       <c r="CM30" s="27"/>
       <c r="CN30" s="27"/>
       <c r="CO30" s="27"/>
       <c r="CP30" s="27"/>
       <c r="CQ30" s="27"/>
       <c r="CR30" s="27"/>
       <c r="CS30" s="28"/>
       <c r="CT30" s="26" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="CU30" s="27"/>
       <c r="CV30" s="27"/>
       <c r="CW30" s="27"/>
       <c r="CX30" s="27"/>
       <c r="CY30" s="27"/>
       <c r="CZ30" s="27"/>
       <c r="DA30" s="27"/>
       <c r="DB30" s="27"/>
       <c r="DC30" s="27"/>
       <c r="DD30" s="27"/>
       <c r="DE30" s="28"/>
     </row>
     <row r="31" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="30"/>
       <c r="B31" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="10" t="s">
@@ -8663,51 +8708,51 @@
       <c r="BA31" s="10" t="s">
         <v>4</v>
       </c>
       <c r="BB31" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BC31" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BD31" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BE31" s="10" t="s">
         <v>8</v>
       </c>
       <c r="BF31" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BG31" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BH31" s="11" t="s">
         <v>11</v>
       </c>
       <c r="BI31" s="11" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="BJ31" s="10" t="s">
         <v>1</v>
       </c>
       <c r="BK31" s="10" t="s">
         <v>2</v>
       </c>
       <c r="BL31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="BM31" s="10" t="s">
         <v>4</v>
       </c>
       <c r="BN31" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BO31" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BP31" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BQ31" s="10" t="s">
         <v>8</v>
       </c>
@@ -8992,51 +9037,51 @@
       <c r="BA32" s="1">
         <v>965177.57472594758</v>
       </c>
       <c r="BB32" s="12">
         <v>1288808.696582038</v>
       </c>
       <c r="BC32" s="13">
         <v>1771278.005667144</v>
       </c>
       <c r="BD32" s="13">
         <v>2406581.6876221853</v>
       </c>
       <c r="BE32" s="13">
         <v>3607031.8186444421</v>
       </c>
       <c r="BF32" s="1">
         <v>6966861.5832372289</v>
       </c>
       <c r="BG32" s="1">
         <v>8334032.2385607464</v>
       </c>
       <c r="BH32" s="1">
         <v>9085039.474035807</v>
       </c>
       <c r="BI32" s="1">
-        <v>9481179.8391779792</v>
+        <v>8367689.5842552669</v>
       </c>
       <c r="BJ32" s="1">
         <v>179337.95682932463</v>
       </c>
       <c r="BK32" s="1">
         <v>355248.0601609904</v>
       </c>
       <c r="BL32" s="1">
         <v>587796.41172505729</v>
       </c>
       <c r="BM32" s="1">
         <v>815514.37778136297</v>
       </c>
       <c r="BN32" s="12">
         <v>1074598.5632339795</v>
       </c>
       <c r="BO32" s="13">
         <v>1454123.3093356686</v>
       </c>
       <c r="BP32" s="13">
         <v>2007678.5660515842</v>
       </c>
       <c r="BQ32" s="13">
         <v>2998147.8342927475</v>
       </c>
@@ -9117,51 +9162,53 @@
       </c>
       <c r="CQ32" s="1">
         <v>8066130.7812304888</v>
       </c>
       <c r="CR32" s="1">
         <v>9217567.601503294</v>
       </c>
       <c r="CS32" s="1">
         <v>9704982.0091008954</v>
       </c>
       <c r="CT32" s="1">
         <v>255152.36250966671</v>
       </c>
       <c r="CU32" s="1">
         <v>526504.89187375456</v>
       </c>
       <c r="CV32" s="1">
         <v>884392.02370834956</v>
       </c>
       <c r="CW32" s="1">
         <v>1229065.147933664</v>
       </c>
       <c r="CX32" s="12">
         <v>1603952.3473842375</v>
       </c>
-      <c r="CY32" s="13"/>
+      <c r="CY32" s="13">
+        <v>2173946.354571634</v>
+      </c>
       <c r="CZ32" s="13"/>
       <c r="DA32" s="13"/>
       <c r="DB32" s="1"/>
       <c r="DC32" s="1"/>
       <c r="DD32" s="1"/>
       <c r="DE32" s="1"/>
     </row>
     <row r="33" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F33" s="18" t="s">
         <v>40</v>
@@ -9307,51 +9354,51 @@
       <c r="BA33" s="7">
         <v>61084.355331195635</v>
       </c>
       <c r="BB33" s="8">
         <v>83550.032131348227</v>
       </c>
       <c r="BC33" s="21">
         <v>120369.66450709869</v>
       </c>
       <c r="BD33" s="21">
         <v>163464.2008960185</v>
       </c>
       <c r="BE33" s="21">
         <v>210699.95104692667</v>
       </c>
       <c r="BF33" s="2">
         <v>318385.734372498</v>
       </c>
       <c r="BG33" s="2">
         <v>378088.79791539302</v>
       </c>
       <c r="BH33" s="2">
         <v>453574.45935869496</v>
       </c>
       <c r="BI33" s="2">
-        <v>488711.2674445911</v>
+        <v>390840.27652106615</v>
       </c>
       <c r="BJ33" s="7">
         <v>7161.1321231103539</v>
       </c>
       <c r="BK33" s="7">
         <v>16420.117476046842</v>
       </c>
       <c r="BL33" s="7">
         <v>29715.981847904201</v>
       </c>
       <c r="BM33" s="7">
         <v>44593.999863191471</v>
       </c>
       <c r="BN33" s="7">
         <v>62092.679892339685</v>
       </c>
       <c r="BO33" s="21">
         <v>90370.560883981176</v>
       </c>
       <c r="BP33" s="7">
         <v>126560.20499427355</v>
       </c>
       <c r="BQ33" s="7">
         <v>167067.55333169139</v>
       </c>
@@ -9432,51 +9479,53 @@
       </c>
       <c r="CQ33" s="7">
         <v>407927.97663447115</v>
       </c>
       <c r="CR33" s="7">
         <v>518148.20186608215</v>
       </c>
       <c r="CS33" s="7">
         <v>569808.85756108304</v>
       </c>
       <c r="CT33" s="7">
         <v>12034.124710066426</v>
       </c>
       <c r="CU33" s="7">
         <v>28193.573820851427</v>
       </c>
       <c r="CV33" s="7">
         <v>50576.593016947983</v>
       </c>
       <c r="CW33" s="7">
         <v>76550.991231015156</v>
       </c>
       <c r="CX33" s="7">
         <v>106131.2438147715</v>
       </c>
-      <c r="CY33" s="21"/>
+      <c r="CY33" s="21">
+        <v>157486.76542168675</v>
+      </c>
       <c r="CZ33" s="7"/>
       <c r="DA33" s="7"/>
       <c r="DB33" s="7"/>
       <c r="DC33" s="7"/>
       <c r="DD33" s="2"/>
       <c r="DE33" s="7"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C34" s="7">
         <v>16656.43268766244</v>
       </c>
       <c r="D34" s="7">
         <v>26864.058519095102</v>
       </c>
       <c r="E34" s="7">
         <v>38355.716860016822</v>
       </c>
       <c r="F34" s="7">
         <v>51678.353841755059</v>
@@ -9622,51 +9671,51 @@
       <c r="BA34" s="7">
         <v>97857.806956177781</v>
       </c>
       <c r="BB34" s="8">
         <v>128527.94394333907</v>
       </c>
       <c r="BC34" s="9">
         <v>164248.27531847268</v>
       </c>
       <c r="BD34" s="9">
         <v>201717.84643700227</v>
       </c>
       <c r="BE34" s="9">
         <v>363011.64302412065</v>
       </c>
       <c r="BF34" s="7">
         <v>870482.32167018054</v>
       </c>
       <c r="BG34" s="7">
         <v>1006619.0905273648</v>
       </c>
       <c r="BH34" s="7">
         <v>1068094.2061006376</v>
       </c>
       <c r="BI34" s="7">
-        <v>1092419.5865215543</v>
+        <v>1025693.3545958266</v>
       </c>
       <c r="BJ34" s="7">
         <v>21111.056897290138</v>
       </c>
       <c r="BK34" s="7">
         <v>43181.408940762063</v>
       </c>
       <c r="BL34" s="7">
         <v>66958.800889022663</v>
       </c>
       <c r="BM34" s="7">
         <v>93159.26187075481</v>
       </c>
       <c r="BN34" s="7">
         <v>120424.60620119785</v>
       </c>
       <c r="BO34" s="9">
         <v>151035.1665570247</v>
       </c>
       <c r="BP34" s="7">
         <v>183546.02602498213</v>
       </c>
       <c r="BQ34" s="7">
         <v>279249.45350054005</v>
       </c>
@@ -9747,51 +9796,53 @@
       </c>
       <c r="CQ34" s="7">
         <v>1009070.7984967588</v>
       </c>
       <c r="CR34" s="7">
         <v>1136168.9736290718</v>
       </c>
       <c r="CS34" s="7">
         <v>1169845.9870291355</v>
       </c>
       <c r="CT34" s="7">
         <v>29123.899888583386</v>
       </c>
       <c r="CU34" s="7">
         <v>59674.169711670278</v>
       </c>
       <c r="CV34" s="7">
         <v>96923.769894477853</v>
       </c>
       <c r="CW34" s="7">
         <v>135275.21160373976</v>
       </c>
       <c r="CX34" s="7">
         <v>174309.27731576026</v>
       </c>
-      <c r="CY34" s="9"/>
+      <c r="CY34" s="9">
+        <v>218262.50031168101</v>
+      </c>
       <c r="CZ34" s="7"/>
       <c r="DA34" s="7"/>
       <c r="DB34" s="7"/>
       <c r="DC34" s="7"/>
       <c r="DD34" s="7"/>
       <c r="DE34" s="7"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C35" s="7">
         <v>16165.370030105933</v>
       </c>
       <c r="D35" s="7">
         <v>30412.048791786645</v>
       </c>
       <c r="E35" s="7">
         <v>41801.5011324527</v>
       </c>
       <c r="F35" s="7">
         <v>54431.120382078792</v>
@@ -9937,51 +9988,51 @@
       <c r="BA35" s="7">
         <v>71829.911782373194</v>
       </c>
       <c r="BB35" s="8">
         <v>92512.336569460254</v>
       </c>
       <c r="BC35" s="9">
         <v>130344.15925214926</v>
       </c>
       <c r="BD35" s="9">
         <v>176038.24860943307</v>
       </c>
       <c r="BE35" s="9">
         <v>230661.58801439614</v>
       </c>
       <c r="BF35" s="7">
         <v>333639.64722025755</v>
       </c>
       <c r="BG35" s="7">
         <v>396416.89887922758</v>
       </c>
       <c r="BH35" s="7">
         <v>424680.92423596198</v>
       </c>
       <c r="BI35" s="7">
-        <v>456116.06587379851</v>
+        <v>358631.36642167595</v>
       </c>
       <c r="BJ35" s="7">
         <v>9819.4646104968451</v>
       </c>
       <c r="BK35" s="7">
         <v>20343.929792784358</v>
       </c>
       <c r="BL35" s="7">
         <v>37981.41104873814</v>
       </c>
       <c r="BM35" s="7">
         <v>52701.687637467076</v>
       </c>
       <c r="BN35" s="7">
         <v>67675.830909126002</v>
       </c>
       <c r="BO35" s="9">
         <v>92780.972247286394</v>
       </c>
       <c r="BP35" s="7">
         <v>132375.49770216539</v>
       </c>
       <c r="BQ35" s="7">
         <v>179824.13474996953</v>
       </c>
@@ -10062,51 +10113,53 @@
       </c>
       <c r="CQ35" s="7">
         <v>356237.02821918228</v>
       </c>
       <c r="CR35" s="7">
         <v>383561.81436739367</v>
       </c>
       <c r="CS35" s="7">
         <v>411366.25362071226</v>
       </c>
       <c r="CT35" s="7">
         <v>12392.057595454815</v>
       </c>
       <c r="CU35" s="7">
         <v>26037.763663315884</v>
       </c>
       <c r="CV35" s="7">
         <v>51290.088520374862</v>
       </c>
       <c r="CW35" s="7">
         <v>71507.284340870305</v>
       </c>
       <c r="CX35" s="7">
         <v>91657.380384645032</v>
       </c>
-      <c r="CY35" s="9"/>
+      <c r="CY35" s="9">
+        <v>124002.57142926054</v>
+      </c>
       <c r="CZ35" s="7"/>
       <c r="DA35" s="7"/>
       <c r="DB35" s="7"/>
       <c r="DC35" s="7"/>
       <c r="DD35" s="7"/>
       <c r="DE35" s="7"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C36" s="7">
         <v>37810.686209069499</v>
       </c>
       <c r="D36" s="7">
         <v>73174.790028712683</v>
       </c>
       <c r="E36" s="7">
         <v>95421.574568990676</v>
       </c>
       <c r="F36" s="7">
         <v>122164.63587243018</v>
@@ -10252,51 +10305,51 @@
       <c r="BA36" s="7">
         <v>103885.06576181068</v>
       </c>
       <c r="BB36" s="8">
         <v>135561.69856493466</v>
       </c>
       <c r="BC36" s="9">
         <v>188073.37807417026</v>
       </c>
       <c r="BD36" s="9">
         <v>250385.72451968456</v>
       </c>
       <c r="BE36" s="9">
         <v>348664.67465701059</v>
       </c>
       <c r="BF36" s="7">
         <v>566296.00743356603</v>
       </c>
       <c r="BG36" s="7">
         <v>681597.32226948394</v>
       </c>
       <c r="BH36" s="7">
         <v>729320.07698312216</v>
       </c>
       <c r="BI36" s="7">
-        <v>770616.52760000178</v>
+        <v>652180.67920437327</v>
       </c>
       <c r="BJ36" s="7">
         <v>20864.026549098591</v>
       </c>
       <c r="BK36" s="7">
         <v>38264.883402848587</v>
       </c>
       <c r="BL36" s="7">
         <v>70708.001450289361</v>
       </c>
       <c r="BM36" s="7">
         <v>90907.842459662454</v>
       </c>
       <c r="BN36" s="7">
         <v>115331.3566164722</v>
       </c>
       <c r="BO36" s="9">
         <v>159895.22770259622</v>
       </c>
       <c r="BP36" s="7">
         <v>210707.93346703873</v>
       </c>
       <c r="BQ36" s="7">
         <v>299739.83601797285</v>
       </c>
@@ -10377,51 +10430,53 @@
       </c>
       <c r="CQ36" s="7">
         <v>670030.00572162028</v>
       </c>
       <c r="CR36" s="7">
         <v>740639.05871851125</v>
       </c>
       <c r="CS36" s="7">
         <v>801585.26616776781</v>
       </c>
       <c r="CT36" s="7">
         <v>31319.863477732692</v>
       </c>
       <c r="CU36" s="7">
         <v>64060.884541453321</v>
       </c>
       <c r="CV36" s="7">
         <v>121932.45850994519</v>
       </c>
       <c r="CW36" s="7">
         <v>157479.41072104604</v>
       </c>
       <c r="CX36" s="7">
         <v>197444.89852998068</v>
       </c>
-      <c r="CY36" s="9"/>
+      <c r="CY36" s="9">
+        <v>265751.87710971932</v>
+      </c>
       <c r="CZ36" s="7"/>
       <c r="DA36" s="7"/>
       <c r="DB36" s="7"/>
       <c r="DC36" s="7"/>
       <c r="DD36" s="7"/>
       <c r="DE36" s="7"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C37" s="7">
         <v>4447.7724135484987</v>
       </c>
       <c r="D37" s="7">
         <v>7343.1130062959983</v>
       </c>
       <c r="E37" s="7">
         <v>10281.435554418313</v>
       </c>
       <c r="F37" s="7">
         <v>14942.676579275319</v>
@@ -10567,51 +10622,51 @@
       <c r="BA37" s="7">
         <v>20252.477988478975</v>
       </c>
       <c r="BB37" s="8">
         <v>29766.506622903245</v>
       </c>
       <c r="BC37" s="9">
         <v>38727.954278478472</v>
       </c>
       <c r="BD37" s="9">
         <v>49640.170779918815</v>
       </c>
       <c r="BE37" s="9">
         <v>62628.251063688775</v>
       </c>
       <c r="BF37" s="7">
         <v>99218.963774332806</v>
       </c>
       <c r="BG37" s="7">
         <v>115570.17650401517</v>
       </c>
       <c r="BH37" s="7">
         <v>123655.0729093074</v>
       </c>
       <c r="BI37" s="7">
-        <v>134799.79064884712</v>
+        <v>108117.80634024844</v>
       </c>
       <c r="BJ37" s="7">
         <v>3414.7382338751863</v>
       </c>
       <c r="BK37" s="7">
         <v>7040.1911982128004</v>
       </c>
       <c r="BL37" s="7">
         <v>11445.837684917247</v>
       </c>
       <c r="BM37" s="7">
         <v>15301.58070765638</v>
       </c>
       <c r="BN37" s="7">
         <v>21342.11394956119</v>
       </c>
       <c r="BO37" s="9">
         <v>28224.119458777124</v>
       </c>
       <c r="BP37" s="7">
         <v>37425.118596075823</v>
       </c>
       <c r="BQ37" s="7">
         <v>48710.810955130379</v>
       </c>
@@ -10692,51 +10747,53 @@
       </c>
       <c r="CQ37" s="7">
         <v>116028.52573844182</v>
       </c>
       <c r="CR37" s="7">
         <v>123299.43024243397</v>
       </c>
       <c r="CS37" s="7">
         <v>134819.7635282827</v>
       </c>
       <c r="CT37" s="7">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU37" s="7">
         <v>11140.337847054736</v>
       </c>
       <c r="CV37" s="7">
         <v>18120.521460345703</v>
       </c>
       <c r="CW37" s="7">
         <v>25041.841418696713</v>
       </c>
       <c r="CX37" s="7">
         <v>34104.163632220247</v>
       </c>
-      <c r="CY37" s="9"/>
+      <c r="CY37" s="9">
+        <v>46197.932597520863</v>
+      </c>
       <c r="CZ37" s="7"/>
       <c r="DA37" s="7"/>
       <c r="DB37" s="7"/>
       <c r="DC37" s="7"/>
       <c r="DD37" s="7"/>
       <c r="DE37" s="7"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="7">
         <v>3161.1499686012839</v>
       </c>
       <c r="C38" s="7">
         <v>7228.0003545378404</v>
       </c>
       <c r="D38" s="7">
         <v>12706.038843902934</v>
       </c>
       <c r="E38" s="7">
         <v>19863.512834296045</v>
       </c>
       <c r="F38" s="7">
         <v>30311.663359217528</v>
@@ -10882,51 +10939,51 @@
       <c r="BA38" s="7">
         <v>37571.125643579675</v>
       </c>
       <c r="BB38" s="8">
         <v>56165.047490763362</v>
       </c>
       <c r="BC38" s="9">
         <v>82922.54218763666</v>
       </c>
       <c r="BD38" s="9">
         <v>114382.16236104607</v>
       </c>
       <c r="BE38" s="9">
         <v>153049.38824839558</v>
       </c>
       <c r="BF38" s="7">
         <v>208474.99741490974</v>
       </c>
       <c r="BG38" s="7">
         <v>246027.95926651877</v>
       </c>
       <c r="BH38" s="7">
         <v>282165.84663667728</v>
       </c>
       <c r="BI38" s="7">
-        <v>300314.26383838651</v>
+        <v>282032.5828770856</v>
       </c>
       <c r="BJ38" s="7">
         <v>6747.3894623135802</v>
       </c>
       <c r="BK38" s="7">
         <v>14808.718458252846</v>
       </c>
       <c r="BL38" s="7">
         <v>25454.340269731711</v>
       </c>
       <c r="BM38" s="7">
         <v>39156.514306215868</v>
       </c>
       <c r="BN38" s="7">
         <v>58710.269931725277</v>
       </c>
       <c r="BO38" s="9">
         <v>84984.144691870431</v>
       </c>
       <c r="BP38" s="7">
         <v>115117.96764610769</v>
       </c>
       <c r="BQ38" s="7">
         <v>153961.04627489467</v>
       </c>
@@ -11007,51 +11064,53 @@
       </c>
       <c r="CQ38" s="7">
         <v>281601.53291506914</v>
       </c>
       <c r="CR38" s="7">
         <v>303280.74091046059</v>
       </c>
       <c r="CS38" s="7">
         <v>324547.38116917975</v>
       </c>
       <c r="CT38" s="2">
         <v>9286.270722417361</v>
       </c>
       <c r="CU38" s="7">
         <v>22014.975216375111</v>
       </c>
       <c r="CV38" s="7">
         <v>36373.521373295167</v>
       </c>
       <c r="CW38" s="7">
         <v>55394.174796614003</v>
       </c>
       <c r="CX38" s="7">
         <v>82196.934254324296</v>
       </c>
-      <c r="CY38" s="9"/>
+      <c r="CY38" s="9">
+        <v>118377.18806289395</v>
+      </c>
       <c r="CZ38" s="7"/>
       <c r="DA38" s="7"/>
       <c r="DB38" s="7"/>
       <c r="DC38" s="7"/>
       <c r="DD38" s="7"/>
       <c r="DE38" s="7"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="7">
         <v>6772.2658140711628</v>
       </c>
       <c r="C39" s="7">
         <v>13241.41233254412</v>
       </c>
       <c r="D39" s="7">
         <v>20609.901460196106</v>
       </c>
       <c r="E39" s="7">
         <v>28921.29195428516</v>
       </c>
       <c r="F39" s="7">
         <v>38071.760135852433</v>
@@ -11197,51 +11256,51 @@
       <c r="BA39" s="7">
         <v>52307.190590252503</v>
       </c>
       <c r="BB39" s="8">
         <v>68864.287889155006</v>
       </c>
       <c r="BC39" s="9">
         <v>98622.855139097373</v>
       </c>
       <c r="BD39" s="9">
         <v>155272.12202810036</v>
       </c>
       <c r="BE39" s="9">
         <v>233477.64010575594</v>
       </c>
       <c r="BF39" s="7">
         <v>432999.42978564417</v>
       </c>
       <c r="BG39" s="7">
         <v>522688.18253836449</v>
       </c>
       <c r="BH39" s="7">
         <v>552976.33160695643</v>
       </c>
       <c r="BI39" s="7">
-        <v>579027.60326478269</v>
+        <v>532162.06625098072</v>
       </c>
       <c r="BJ39" s="7">
         <v>10298.74504791011</v>
       </c>
       <c r="BK39" s="7">
         <v>20206.214596110098</v>
       </c>
       <c r="BL39" s="7">
         <v>32195.193230519184</v>
       </c>
       <c r="BM39" s="7">
         <v>44547.655702468597</v>
       </c>
       <c r="BN39" s="7">
         <v>58951.137477543067</v>
       </c>
       <c r="BO39" s="9">
         <v>84913.141726351707</v>
       </c>
       <c r="BP39" s="7">
         <v>135786.83497257819</v>
       </c>
       <c r="BQ39" s="7">
         <v>196634.32648998525</v>
       </c>
@@ -11322,51 +11381,53 @@
       </c>
       <c r="CQ39" s="7">
         <v>474338.28804904298</v>
       </c>
       <c r="CR39" s="7">
         <v>499056.84241625562</v>
       </c>
       <c r="CS39" s="7">
         <v>531749.83625309728</v>
       </c>
       <c r="CT39" s="2">
         <v>13434.638321876295</v>
       </c>
       <c r="CU39" s="7">
         <v>28560.427384142757</v>
       </c>
       <c r="CV39" s="7">
         <v>45582.468069318187</v>
       </c>
       <c r="CW39" s="7">
         <v>65086.301508297838</v>
       </c>
       <c r="CX39" s="7">
         <v>85663.758104935638</v>
       </c>
-      <c r="CY39" s="9"/>
+      <c r="CY39" s="9">
+        <v>121992.18133358979</v>
+      </c>
       <c r="CZ39" s="7"/>
       <c r="DA39" s="7"/>
       <c r="DB39" s="7"/>
       <c r="DC39" s="7"/>
       <c r="DD39" s="7"/>
       <c r="DE39" s="7"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F40" s="18" t="s">
         <v>40</v>
@@ -11512,51 +11573,51 @@
       <c r="BA40" s="7">
         <v>51681.17187869778</v>
       </c>
       <c r="BB40" s="8">
         <v>65046.501726299815</v>
       </c>
       <c r="BC40" s="9">
         <v>96622.978801941135</v>
       </c>
       <c r="BD40" s="9">
         <v>128076.32087070528</v>
       </c>
       <c r="BE40" s="9">
         <v>191328.06617767524</v>
       </c>
       <c r="BF40" s="7">
         <v>341205.67784700351</v>
       </c>
       <c r="BG40" s="7">
         <v>421501.65389048599</v>
       </c>
       <c r="BH40" s="7">
         <v>474336.21482322301</v>
       </c>
       <c r="BI40" s="7">
-        <v>501911.77291123307</v>
+        <v>451147.16628931352</v>
       </c>
       <c r="BJ40" s="7">
         <v>7905.0478912224789</v>
       </c>
       <c r="BK40" s="7">
         <v>14789.414436609817</v>
       </c>
       <c r="BL40" s="7">
         <v>31731.519778158181</v>
       </c>
       <c r="BM40" s="7">
         <v>42315.596131090919</v>
       </c>
       <c r="BN40" s="7">
         <v>53735.232988932119</v>
       </c>
       <c r="BO40" s="9">
         <v>80397.981600734929</v>
       </c>
       <c r="BP40" s="7">
         <v>110277.47333901805</v>
       </c>
       <c r="BQ40" s="7">
         <v>167838.2543683371</v>
       </c>
@@ -11637,51 +11698,53 @@
       </c>
       <c r="CQ40" s="7">
         <v>401518.59060023737</v>
       </c>
       <c r="CR40" s="7">
         <v>450047.0041873529</v>
       </c>
       <c r="CS40" s="7">
         <v>478573.68206741585</v>
       </c>
       <c r="CT40" s="7">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU40" s="7">
         <v>18842.205715356133</v>
       </c>
       <c r="CV40" s="7">
         <v>43863.925481685234</v>
       </c>
       <c r="CW40" s="7">
         <v>56025.511699102673</v>
       </c>
       <c r="CX40" s="7">
         <v>71091.7309974534</v>
       </c>
-      <c r="CY40" s="9"/>
+      <c r="CY40" s="9">
+        <v>108917.05506258814</v>
+      </c>
       <c r="CZ40" s="7"/>
       <c r="DA40" s="7"/>
       <c r="DB40" s="7"/>
       <c r="DC40" s="7"/>
       <c r="DD40" s="7"/>
       <c r="DE40" s="7"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="7">
         <v>7710.2171226470018</v>
       </c>
       <c r="C41" s="7">
         <v>14422.474000344493</v>
       </c>
       <c r="D41" s="7">
         <v>25755.929707501324</v>
       </c>
       <c r="E41" s="7">
         <v>35027.223500606058</v>
       </c>
       <c r="F41" s="7">
         <v>48945.838535817944</v>
@@ -11827,51 +11890,51 @@
       <c r="BA41" s="7">
         <v>48949.493108984519</v>
       </c>
       <c r="BB41" s="8">
         <v>69517.903470678488</v>
       </c>
       <c r="BC41" s="9">
         <v>104744.79520921536</v>
       </c>
       <c r="BD41" s="9">
         <v>145742.89720700271</v>
       </c>
       <c r="BE41" s="9">
         <v>205974.63386926538</v>
       </c>
       <c r="BF41" s="7">
         <v>370032.27219532407</v>
       </c>
       <c r="BG41" s="7">
         <v>431559.96748233103</v>
       </c>
       <c r="BH41" s="7">
         <v>450796.24712883157</v>
       </c>
       <c r="BI41" s="7">
-        <v>480410.88203265407</v>
+        <v>404728.92519617197</v>
       </c>
       <c r="BJ41" s="7">
         <v>8413.4910587449704</v>
       </c>
       <c r="BK41" s="7">
         <v>16645.097907345884</v>
       </c>
       <c r="BL41" s="7">
         <v>30079.582471661623</v>
       </c>
       <c r="BM41" s="7">
         <v>41351.968363805805</v>
       </c>
       <c r="BN41" s="7">
         <v>57069.593496915899</v>
       </c>
       <c r="BO41" s="9">
         <v>84481.444682037749</v>
       </c>
       <c r="BP41" s="7">
         <v>131444.46226913403</v>
       </c>
       <c r="BQ41" s="7">
         <v>194958.36235634223</v>
       </c>
@@ -11952,51 +12015,53 @@
       </c>
       <c r="CQ41" s="7">
         <v>451806.93290192401</v>
       </c>
       <c r="CR41" s="7">
         <v>484960.26812924602</v>
       </c>
       <c r="CS41" s="7">
         <v>519836.68189711194</v>
       </c>
       <c r="CT41" s="7">
         <v>11926.206568340167</v>
       </c>
       <c r="CU41" s="7">
         <v>22627.24386238282</v>
       </c>
       <c r="CV41" s="7">
         <v>40316.200133491089</v>
       </c>
       <c r="CW41" s="7">
         <v>55135.358200929128</v>
       </c>
       <c r="CX41" s="7">
         <v>77236.488778383704</v>
       </c>
-      <c r="CY41" s="9"/>
+      <c r="CY41" s="9">
+        <v>118105.52062371437</v>
+      </c>
       <c r="CZ41" s="7"/>
       <c r="DA41" s="7"/>
       <c r="DB41" s="7"/>
       <c r="DC41" s="7"/>
       <c r="DD41" s="7"/>
       <c r="DE41" s="7"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="7">
         <v>8100.7506435233408</v>
       </c>
       <c r="C42" s="7">
         <v>16839.764503691462</v>
       </c>
       <c r="D42" s="7">
         <v>24800.519408394306</v>
       </c>
       <c r="E42" s="7">
         <v>36825.992145426768</v>
       </c>
       <c r="F42" s="7">
         <v>49260.095576485699</v>
@@ -12142,51 +12207,51 @@
       <c r="BA42" s="7">
         <v>65549.196230520174</v>
       </c>
       <c r="BB42" s="8">
         <v>88116.835586461908</v>
       </c>
       <c r="BC42" s="9">
         <v>125941.02431072333</v>
       </c>
       <c r="BD42" s="9">
         <v>155199.46035285239</v>
       </c>
       <c r="BE42" s="9">
         <v>281503.42408325715</v>
       </c>
       <c r="BF42" s="7">
         <v>749875.1070481583</v>
       </c>
       <c r="BG42" s="7">
         <v>933885.91694228956</v>
       </c>
       <c r="BH42" s="7">
         <v>1006065.3635544784</v>
       </c>
       <c r="BI42" s="7">
-        <v>1020144.0990436164</v>
+        <v>930433.37203828222</v>
       </c>
       <c r="BJ42" s="7">
         <v>10241.915217566042</v>
       </c>
       <c r="BK42" s="7">
         <v>21988.904764746501</v>
       </c>
       <c r="BL42" s="7">
         <v>32135.904149419257</v>
       </c>
       <c r="BM42" s="7">
         <v>45831.796028846307</v>
       </c>
       <c r="BN42" s="7">
         <v>60699.979106247338</v>
       </c>
       <c r="BO42" s="9">
         <v>81328.150755649753</v>
       </c>
       <c r="BP42" s="7">
         <v>101937.66140230009</v>
       </c>
       <c r="BQ42" s="7">
         <v>203395.35513099257</v>
       </c>
@@ -12267,51 +12332,53 @@
       </c>
       <c r="CQ42" s="7">
         <v>771082.7580757587</v>
       </c>
       <c r="CR42" s="7">
         <v>906165.94046315982</v>
       </c>
       <c r="CS42" s="7">
         <v>917743.40379724163</v>
       </c>
       <c r="CT42" s="7">
         <v>13885.425524671416</v>
       </c>
       <c r="CU42" s="7">
         <v>29772.594548699708</v>
       </c>
       <c r="CV42" s="7">
         <v>44199.223257303165</v>
       </c>
       <c r="CW42" s="7">
         <v>64535.673389459596</v>
       </c>
       <c r="CX42" s="7">
         <v>84737.646595631057</v>
       </c>
-      <c r="CY42" s="9"/>
+      <c r="CY42" s="9">
+        <v>120892.10826898733</v>
+      </c>
       <c r="CZ42" s="7"/>
       <c r="DA42" s="7"/>
       <c r="DB42" s="7"/>
       <c r="DC42" s="7"/>
       <c r="DD42" s="7"/>
       <c r="DE42" s="7"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="7">
         <v>2882.7011478745499</v>
       </c>
       <c r="C43" s="7">
         <v>5559.4408362378399</v>
       </c>
       <c r="D43" s="7">
         <v>8336.3108375384254</v>
       </c>
       <c r="E43" s="7">
         <v>11185.196841022711</v>
       </c>
       <c r="F43" s="7">
         <v>14181.497122579176</v>
@@ -12457,51 +12524,51 @@
       <c r="BA43" s="7">
         <v>18962.035516528915</v>
       </c>
       <c r="BB43" s="8">
         <v>24143.093929250394</v>
       </c>
       <c r="BC43" s="9">
         <v>30320.516579783183</v>
       </c>
       <c r="BD43" s="9">
         <v>43064.575698191271</v>
       </c>
       <c r="BE43" s="9">
         <v>59680.100264166525</v>
       </c>
       <c r="BF43" s="7">
         <v>136578.00814349018</v>
       </c>
       <c r="BG43" s="7">
         <v>171782.80009424087</v>
       </c>
       <c r="BH43" s="7">
         <v>179203.2455818991</v>
       </c>
       <c r="BI43" s="7">
-        <v>187164.13501912358</v>
+        <v>174104.25427263064</v>
       </c>
       <c r="BJ43" s="7">
         <v>4216.8042563692079</v>
       </c>
       <c r="BK43" s="7">
         <v>8016.7258464521028</v>
       </c>
       <c r="BL43" s="7">
         <v>12002.234911153935</v>
       </c>
       <c r="BM43" s="7">
         <v>16071.024696015153</v>
       </c>
       <c r="BN43" s="7">
         <v>20330.547783677386</v>
       </c>
       <c r="BO43" s="9">
         <v>25222.17694244803</v>
       </c>
       <c r="BP43" s="7">
         <v>38250.402739238009</v>
       </c>
       <c r="BQ43" s="7">
         <v>55522.315906375719</v>
       </c>
@@ -12582,51 +12649,53 @@
       </c>
       <c r="CQ43" s="7">
         <v>205412.79398981947</v>
       </c>
       <c r="CR43" s="7">
         <v>212614.83843018208</v>
       </c>
       <c r="CS43" s="7">
         <v>226005.03992395228</v>
       </c>
       <c r="CT43" s="7">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU43" s="7">
         <v>10717.077597582324</v>
       </c>
       <c r="CV43" s="7">
         <v>15616.353556895601</v>
       </c>
       <c r="CW43" s="7">
         <v>20811.933137886728</v>
       </c>
       <c r="CX43" s="7">
         <v>26125.168389228143</v>
       </c>
-      <c r="CY43" s="9"/>
+      <c r="CY43" s="9">
+        <v>33019.573152888952</v>
+      </c>
       <c r="CZ43" s="7"/>
       <c r="DA43" s="7"/>
       <c r="DB43" s="7"/>
       <c r="DC43" s="7"/>
       <c r="DD43" s="7"/>
       <c r="DE43" s="7"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C44" s="7">
         <v>1580.837020913161</v>
       </c>
       <c r="D44" s="7">
         <v>1946.5216644657166</v>
       </c>
       <c r="E44" s="7">
         <v>2571.4678102515054</v>
       </c>
       <c r="F44" s="7">
         <v>3289.0204377056057</v>
@@ -12772,51 +12841,51 @@
       <c r="BA44" s="7">
         <v>5034.3990411820769</v>
       </c>
       <c r="BB44" s="8">
         <v>6170.5350704891644</v>
       </c>
       <c r="BC44" s="9">
         <v>8953.5813017107685</v>
       </c>
       <c r="BD44" s="9">
         <v>10683.906323471849</v>
       </c>
       <c r="BE44" s="9">
         <v>12264.849657897985</v>
       </c>
       <c r="BF44" s="7">
         <v>19451.790289157936</v>
       </c>
       <c r="BG44" s="7">
         <v>22318.872601799747</v>
       </c>
       <c r="BH44" s="7">
         <v>24870.828765162219</v>
       </c>
       <c r="BI44" s="7">
-        <v>28691.545419538761</v>
+        <v>28245.520755055019</v>
       </c>
       <c r="BJ44" s="7">
         <v>1613.8735426886728</v>
       </c>
       <c r="BK44" s="7">
         <v>3623.1196182430585</v>
       </c>
       <c r="BL44" s="7">
         <v>4853.5532320412731</v>
       </c>
       <c r="BM44" s="7">
         <v>6583.5590630648894</v>
       </c>
       <c r="BN44" s="7">
         <v>8125.5035420175864</v>
       </c>
       <c r="BO44" s="9">
         <v>11099.90339854285</v>
       </c>
       <c r="BP44" s="7">
         <v>13079.869493578448</v>
       </c>
       <c r="BQ44" s="7">
         <v>14931.615791525299</v>
       </c>
@@ -12897,51 +12966,53 @@
       </c>
       <c r="CQ44" s="7">
         <v>31867.94912481057</v>
       </c>
       <c r="CR44" s="7">
         <v>35745.091474199042</v>
       </c>
       <c r="CS44" s="7">
         <v>41503.020439302789</v>
       </c>
       <c r="CT44" s="7">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU44" s="7">
         <v>5175.3324895262431</v>
       </c>
       <c r="CV44" s="7">
         <v>6728.1348499824799</v>
       </c>
       <c r="CW44" s="7">
         <v>9711.0975167746219</v>
       </c>
       <c r="CX44" s="7">
         <v>11874.045617182706</v>
       </c>
-      <c r="CY44" s="9"/>
+      <c r="CY44" s="9">
+        <v>16276.321044085582</v>
+      </c>
       <c r="CZ44" s="7"/>
       <c r="DA44" s="7"/>
       <c r="DB44" s="7"/>
       <c r="DC44" s="7"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C45" s="7">
         <v>13783.510765539999</v>
       </c>
       <c r="D45" s="7">
         <v>21997.461522964011</v>
       </c>
       <c r="E45" s="7">
         <v>30431.782868730348</v>
       </c>
       <c r="F45" s="7">
         <v>40714.160725649723</v>
@@ -13087,51 +13158,51 @@
       <c r="BA45" s="7">
         <v>53388.390429601153</v>
       </c>
       <c r="BB45" s="8">
         <v>71115.55547189842</v>
       </c>
       <c r="BC45" s="7">
         <v>94475.375102108097</v>
       </c>
       <c r="BD45" s="9">
         <v>124714.44002022951</v>
       </c>
       <c r="BE45" s="9">
         <v>172270.50117278018</v>
       </c>
       <c r="BF45" s="7">
         <v>358429.88480777253</v>
       </c>
       <c r="BG45" s="7">
         <v>435341.48790390982</v>
       </c>
       <c r="BH45" s="7">
         <v>496797.05179780477</v>
       </c>
       <c r="BI45" s="7">
-        <v>517466.41276991286</v>
+        <v>455703.43490994646</v>
       </c>
       <c r="BJ45" s="7">
         <v>10442.321939104368</v>
       </c>
       <c r="BK45" s="7">
         <v>20605.356073410745</v>
       </c>
       <c r="BL45" s="7">
         <v>32767.349598564819</v>
       </c>
       <c r="BM45" s="7">
         <v>46861.376667529206</v>
       </c>
       <c r="BN45" s="7">
         <v>61636.257913824491</v>
       </c>
       <c r="BO45" s="7">
         <v>80224.64959492677</v>
       </c>
       <c r="BP45" s="7">
         <v>106649.47875574054</v>
       </c>
       <c r="BQ45" s="7">
         <v>145106.05009320317</v>
       </c>
@@ -13212,51 +13283,53 @@
       </c>
       <c r="CQ45" s="7">
         <v>438987.51170643669</v>
       </c>
       <c r="CR45" s="7">
         <v>557717.2348348567</v>
       </c>
       <c r="CS45" s="7">
         <v>581231.23387643893</v>
       </c>
       <c r="CT45" s="7">
         <v>13023.686500145333</v>
       </c>
       <c r="CU45" s="7">
         <v>27788.435621708122</v>
       </c>
       <c r="CV45" s="7">
         <v>44283.841058789782</v>
       </c>
       <c r="CW45" s="7">
         <v>62594.989270074628</v>
       </c>
       <c r="CX45" s="7">
         <v>80576.171990652874</v>
       </c>
-      <c r="CY45" s="7"/>
+      <c r="CY45" s="7">
+        <v>108850.46917553362</v>
+      </c>
       <c r="CZ45" s="7"/>
       <c r="DA45" s="7"/>
       <c r="DB45" s="7"/>
       <c r="DC45" s="7"/>
       <c r="DD45" s="7"/>
       <c r="DE45" s="7"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C46" s="7">
         <v>15637.766417019546</v>
       </c>
       <c r="D46" s="7">
         <v>22345.960417366488</v>
       </c>
       <c r="E46" s="7">
         <v>33945.544497190014</v>
       </c>
       <c r="F46" s="7">
         <v>46796.614443679027</v>
@@ -13402,51 +13475,51 @@
       <c r="BA46" s="7">
         <v>60538.774007932108</v>
       </c>
       <c r="BB46" s="8">
         <v>83721.048227953259</v>
       </c>
       <c r="BC46" s="7">
         <v>111204.73753770706</v>
       </c>
       <c r="BD46" s="9">
         <v>158066.04526767135</v>
       </c>
       <c r="BE46" s="9">
         <v>334805.33699943661</v>
       </c>
       <c r="BF46" s="7">
         <v>940439.88264885964</v>
       </c>
       <c r="BG46" s="7">
         <v>1046263.4236340383</v>
       </c>
       <c r="BH46" s="7">
         <v>1154222.2969803042</v>
       </c>
       <c r="BI46" s="7">
-        <v>1173602.7596327383</v>
+        <v>1059695.9562960137</v>
       </c>
       <c r="BJ46" s="7">
         <v>12351.368154951491</v>
       </c>
       <c r="BK46" s="7">
         <v>21460.929289675962</v>
       </c>
       <c r="BL46" s="7">
         <v>31387.521103259267</v>
       </c>
       <c r="BM46" s="7">
         <v>45035.015902568863</v>
       </c>
       <c r="BN46" s="7">
         <v>59967.743133199139</v>
       </c>
       <c r="BO46" s="7">
         <v>77919.718833007442</v>
       </c>
       <c r="BP46" s="7">
         <v>112993.57806334668</v>
       </c>
       <c r="BQ46" s="7">
         <v>245768.11633480506</v>
       </c>
@@ -13527,51 +13600,53 @@
       </c>
       <c r="CQ46" s="7">
         <v>844861.24360652105</v>
       </c>
       <c r="CR46" s="7">
         <v>1087306.0633166551</v>
       </c>
       <c r="CS46" s="7">
         <v>1103948.7457358935</v>
       </c>
       <c r="CT46" s="7">
         <v>15450.562638215211</v>
       </c>
       <c r="CU46" s="7">
         <v>27432.659309389117</v>
       </c>
       <c r="CV46" s="7">
         <v>41102.462417219962</v>
       </c>
       <c r="CW46" s="7">
         <v>59126.71455970651</v>
       </c>
       <c r="CX46" s="7">
         <v>78426.669991176197</v>
       </c>
-      <c r="CY46" s="7"/>
+      <c r="CY46" s="7">
+        <v>102919.13472167324</v>
+      </c>
       <c r="CZ46" s="7"/>
       <c r="DA46" s="7"/>
       <c r="DB46" s="7"/>
       <c r="DC46" s="7"/>
       <c r="DD46" s="7"/>
       <c r="DE46" s="7"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C47" s="7">
         <v>39333.050749418726</v>
       </c>
       <c r="D47" s="7">
         <v>61880.13428035305</v>
       </c>
       <c r="E47" s="7">
         <v>84540.612212741296</v>
       </c>
       <c r="F47" s="7">
         <v>110033.57874393267</v>
@@ -13717,51 +13792,51 @@
       <c r="BA47" s="7">
         <v>133789.13493040015</v>
       </c>
       <c r="BB47" s="8">
         <v>175183.72546275784</v>
       </c>
       <c r="BC47" s="7">
         <v>221892.84759537276</v>
       </c>
       <c r="BD47" s="9">
         <v>318439.68398748687</v>
       </c>
       <c r="BE47" s="9">
         <v>460281.94858452608</v>
       </c>
       <c r="BF47" s="7">
         <v>747633.03878751211</v>
       </c>
       <c r="BG47" s="7">
         <v>953467.57992751338</v>
       </c>
       <c r="BH47" s="7">
         <v>1010644.7501040078</v>
       </c>
       <c r="BI47" s="7">
-        <v>1051648.0824820362</v>
+        <v>926200.69838008063</v>
       </c>
       <c r="BJ47" s="7">
         <v>25792.788579838394</v>
       </c>
       <c r="BK47" s="7">
         <v>52432.64181007084</v>
       </c>
       <c r="BL47" s="7">
         <v>82755.048711270298</v>
       </c>
       <c r="BM47" s="7">
         <v>115664.11852363456</v>
       </c>
       <c r="BN47" s="7">
         <v>149676.83930836958</v>
       </c>
       <c r="BO47" s="7">
         <v>189346.34975350846</v>
       </c>
       <c r="BP47" s="7">
         <v>273341.42367312114</v>
       </c>
       <c r="BQ47" s="7">
         <v>409452.00019927934</v>
       </c>
@@ -13842,51 +13917,53 @@
       </c>
       <c r="CQ47" s="7">
         <v>1072763.5352740984</v>
       </c>
       <c r="CR47" s="7">
         <v>1137104.9243583868</v>
       </c>
       <c r="CS47" s="7">
         <v>1198910.9168771317</v>
       </c>
       <c r="CT47" s="7">
         <v>45967.466101723228</v>
       </c>
       <c r="CU47" s="7">
         <v>94236.936820916031</v>
       </c>
       <c r="CV47" s="7">
         <v>145858.21172059551</v>
       </c>
       <c r="CW47" s="7">
         <v>202516.62149876062</v>
       </c>
       <c r="CX47" s="7">
         <v>255233.60791539931</v>
       </c>
-      <c r="CY47" s="7"/>
+      <c r="CY47" s="7">
+        <v>320167.8044668751</v>
+      </c>
       <c r="CZ47" s="7"/>
       <c r="DA47" s="7"/>
       <c r="DB47" s="7"/>
       <c r="DC47" s="7"/>
       <c r="DD47" s="7"/>
       <c r="DE47" s="7"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F48" s="18" t="s">
         <v>40</v>
@@ -14032,51 +14109,51 @@
       <c r="BA48" s="7">
         <v>14865.164255846161</v>
       </c>
       <c r="BB48" s="8">
         <v>19865.729281461841</v>
       </c>
       <c r="BC48" s="7">
         <v>29711.490679680672</v>
       </c>
       <c r="BD48" s="9">
         <v>41231.728102736495</v>
       </c>
       <c r="BE48" s="9">
         <v>55396.02320996776</v>
       </c>
       <c r="BF48" s="7">
         <v>75828.058775930913</v>
       </c>
       <c r="BG48" s="7">
         <v>87257.432834282605</v>
       </c>
       <c r="BH48" s="7">
         <v>91690.352023443585</v>
       </c>
       <c r="BI48" s="7">
-        <v>103718.44765464052</v>
+        <v>81813.457011033446</v>
       </c>
       <c r="BJ48" s="7">
         <v>5516.4951867184136</v>
       </c>
       <c r="BK48" s="7">
         <v>7615.1051416662785</v>
       </c>
       <c r="BL48" s="7">
         <v>11347.738493303883</v>
       </c>
       <c r="BM48" s="7">
         <v>13868.609756498612</v>
       </c>
       <c r="BN48" s="7">
         <v>17682.870829639331</v>
       </c>
       <c r="BO48" s="7">
         <v>24217.064968952498</v>
       </c>
       <c r="BP48" s="7">
         <v>30300.566617912173</v>
       </c>
       <c r="BQ48" s="7">
         <v>38924.834602164075</v>
       </c>
@@ -14157,51 +14234,53 @@
       </c>
       <c r="CQ48" s="7">
         <v>58116.021800542949</v>
       </c>
       <c r="CR48" s="7">
         <v>61380.768808134701</v>
       </c>
       <c r="CS48" s="7">
         <v>71624.649832539522</v>
       </c>
       <c r="CT48" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU48" s="7">
         <v>8208.9417233591212</v>
       </c>
       <c r="CV48" s="7">
         <v>12269.789054257752</v>
       </c>
       <c r="CW48" s="7">
         <v>15055.598963975843</v>
       </c>
       <c r="CX48" s="7">
         <v>19368.02629813282</v>
       </c>
-      <c r="CY48" s="7"/>
+      <c r="CY48" s="7">
+        <v>25891.797894710733</v>
+      </c>
       <c r="CZ48" s="7"/>
       <c r="DA48" s="7"/>
       <c r="DB48" s="7"/>
       <c r="DC48" s="7"/>
       <c r="DD48" s="7"/>
       <c r="DE48" s="7"/>
     </row>
     <row r="49" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C49" s="7">
         <v>26185.665088713911</v>
       </c>
       <c r="D49" s="7">
         <v>45044.41560328615</v>
       </c>
       <c r="E49" s="7">
         <v>65510.414549752852</v>
       </c>
       <c r="F49" s="7">
         <v>89379.466718237265</v>
@@ -14347,51 +14426,51 @@
       <c r="BA49" s="7">
         <v>57303.350553521348</v>
       </c>
       <c r="BB49" s="8">
         <v>77456.354087641332</v>
       </c>
       <c r="BC49" s="7">
         <v>106811.87771495676</v>
       </c>
       <c r="BD49" s="9">
         <v>148076.13262573694</v>
       </c>
       <c r="BE49" s="9">
         <v>201281.58884381774</v>
       </c>
       <c r="BF49" s="7">
         <v>358940.4793694914</v>
       </c>
       <c r="BG49" s="7">
         <v>439194.76416983682</v>
       </c>
       <c r="BH49" s="7">
         <v>514927.03278310859</v>
       </c>
       <c r="BI49" s="7">
-        <v>544678.28658582596</v>
+        <v>456220.06191088544</v>
       </c>
       <c r="BJ49" s="7">
         <v>10609.523671025667</v>
       </c>
       <c r="BK49" s="7">
         <v>22182.986077245747</v>
       </c>
       <c r="BL49" s="7">
         <v>35711.5385578766</v>
       </c>
       <c r="BM49" s="7">
         <v>49382.017471519241</v>
       </c>
       <c r="BN49" s="7">
         <v>65211.616150714661</v>
       </c>
       <c r="BO49" s="7">
         <v>87776.852110723557</v>
       </c>
       <c r="BP49" s="7">
         <v>122861.92874278294</v>
       </c>
       <c r="BQ49" s="7">
         <v>165229.61362902058</v>
       </c>
@@ -14472,51 +14551,53 @@
       </c>
       <c r="CQ49" s="7">
         <v>418219.0175877877</v>
       </c>
       <c r="CR49" s="7">
         <v>519532.22981087671</v>
       </c>
       <c r="CS49" s="7">
         <v>556192.6328820549</v>
       </c>
       <c r="CT49" s="7">
         <v>14658.432128038789</v>
       </c>
       <c r="CU49" s="7">
         <v>32098.470702320374</v>
       </c>
       <c r="CV49" s="7">
         <v>54555.882491580414</v>
       </c>
       <c r="CW49" s="7">
         <v>76909.923911105026</v>
       </c>
       <c r="CX49" s="7">
         <v>101826.54325490323</v>
       </c>
-      <c r="CY49" s="7"/>
+      <c r="CY49" s="7">
+        <v>135710.78293422272</v>
+      </c>
       <c r="CZ49" s="7"/>
       <c r="DA49" s="7"/>
       <c r="DB49" s="7"/>
       <c r="DC49" s="7"/>
       <c r="DD49" s="7"/>
       <c r="DE49" s="7"/>
     </row>
     <row r="50" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C50" s="7">
         <v>53.861242565140401</v>
       </c>
       <c r="D50" s="7">
         <v>80.479749111368861</v>
       </c>
       <c r="E50" s="7">
         <v>109.74379177993858</v>
       </c>
       <c r="F50" s="7">
         <v>140.57798697225644</v>
@@ -14662,51 +14743,51 @@
       <c r="BA50" s="7">
         <v>50.365283004509067</v>
       </c>
       <c r="BB50" s="8">
         <v>65.504821518698435</v>
       </c>
       <c r="BC50" s="7">
         <v>81.148376384355544</v>
       </c>
       <c r="BD50" s="9">
         <v>143.41266178332361</v>
       </c>
       <c r="BE50" s="9">
         <v>212.74258968522861</v>
       </c>
       <c r="BF50" s="7">
         <v>376.37991897459608</v>
       </c>
       <c r="BG50" s="7">
         <v>543.66266185025802</v>
       </c>
       <c r="BH50" s="7">
         <v>554.66515233056839</v>
       </c>
       <c r="BI50" s="7">
-        <v>570.1260202826727</v>
+        <v>570.10182028267252</v>
       </c>
       <c r="BJ50" s="7">
         <v>11.14328594060896</v>
       </c>
       <c r="BK50" s="7">
         <v>23.957874294258779</v>
       </c>
       <c r="BL50" s="7">
         <v>39.829810978940223</v>
       </c>
       <c r="BM50" s="7">
         <v>55.825761890331236</v>
       </c>
       <c r="BN50" s="7">
         <v>70.235386353361122</v>
       </c>
       <c r="BO50" s="7">
         <v>86.354531024215788</v>
       </c>
       <c r="BP50" s="7">
         <v>158.1219003728441</v>
       </c>
       <c r="BQ50" s="7">
         <v>245.48787635630669</v>
       </c>
@@ -14787,51 +14868,53 @@
       </c>
       <c r="CQ50" s="7">
         <v>1529.4322763301852</v>
       </c>
       <c r="CR50" s="7">
         <v>1590.423094445689</v>
       </c>
       <c r="CS50" s="7">
         <v>1659.5756422581937</v>
       </c>
       <c r="CT50" s="7">
         <v>60.331216210786451</v>
       </c>
       <c r="CU50" s="7">
         <v>128.82375906756758</v>
       </c>
       <c r="CV50" s="7">
         <v>177.82338034490539</v>
       </c>
       <c r="CW50" s="7">
         <v>215.15226908717605</v>
       </c>
       <c r="CX50" s="7">
         <v>243.45992136107085</v>
       </c>
-      <c r="CY50" s="7"/>
+      <c r="CY50" s="7">
+        <v>282.21775286417108</v>
+      </c>
       <c r="CZ50" s="7"/>
       <c r="DA50" s="7"/>
       <c r="DB50" s="7"/>
       <c r="DC50" s="7"/>
       <c r="DD50" s="7"/>
       <c r="DE50" s="7"/>
     </row>
     <row r="51" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C51" s="7">
         <v>532.08586322386623</v>
       </c>
       <c r="D51" s="7">
         <v>817.72741079432456</v>
       </c>
       <c r="E51" s="7">
         <v>1056.2246534739288</v>
       </c>
       <c r="F51" s="7">
         <v>1373.3010901893413</v>
@@ -14977,51 +15060,51 @@
       <c r="BA51" s="7">
         <v>153.90690099765368</v>
       </c>
       <c r="BB51" s="8">
         <v>206.62151369147398</v>
       </c>
       <c r="BC51" s="7">
         <v>293.7335798650451</v>
       </c>
       <c r="BD51" s="9">
         <v>700.15853306337863</v>
       </c>
       <c r="BE51" s="9">
         <v>1585.7071927179832</v>
       </c>
       <c r="BF51" s="7">
         <v>4216.8256597005256</v>
       </c>
       <c r="BG51" s="7">
         <v>4865.9362645051306</v>
       </c>
       <c r="BH51" s="7">
         <v>4987.4028170347146</v>
       </c>
       <c r="BI51" s="7">
-        <v>5063.2593075981576</v>
+        <v>5063.3466856981577</v>
       </c>
       <c r="BJ51" s="7">
         <v>36.086342169779442</v>
       </c>
       <c r="BK51" s="7">
         <v>65.942235914406425</v>
       </c>
       <c r="BL51" s="7">
         <v>80.553493876582806</v>
       </c>
       <c r="BM51" s="7">
         <v>109.60070628934309</v>
       </c>
       <c r="BN51" s="7">
         <v>138.33634852801157</v>
       </c>
       <c r="BO51" s="7">
         <v>175.07229335428721</v>
       </c>
       <c r="BP51" s="7">
         <v>582.98057918987752</v>
       </c>
       <c r="BQ51" s="7">
         <v>1501.6270122531423</v>
       </c>
@@ -15102,51 +15185,53 @@
       </c>
       <c r="CQ51" s="7">
         <v>8223.1085238422329</v>
       </c>
       <c r="CR51" s="7">
         <v>8527.6267101615886</v>
       </c>
       <c r="CS51" s="7">
         <v>8806.7998550749471</v>
       </c>
       <c r="CT51" s="7">
         <v>382.25328735529757</v>
       </c>
       <c r="CU51" s="7">
         <v>759.85163769262374</v>
       </c>
       <c r="CV51" s="7">
         <v>1183.7735189016432</v>
       </c>
       <c r="CW51" s="7">
         <v>1494.0455210442108</v>
       </c>
       <c r="CX51" s="7">
         <v>1710.494907215689</v>
       </c>
-      <c r="CY51" s="7"/>
+      <c r="CY51" s="7">
+        <v>1958.650934219183</v>
+      </c>
       <c r="CZ51" s="7"/>
       <c r="DA51" s="7"/>
       <c r="DB51" s="7"/>
       <c r="DC51" s="7"/>
       <c r="DD51" s="7"/>
       <c r="DE51" s="7"/>
     </row>
     <row r="52" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="7">
         <v>1205.5091756815532</v>
       </c>
       <c r="C52" s="7">
         <v>2394.319785012221</v>
       </c>
       <c r="D52" s="7">
         <v>3851.0834673210593</v>
       </c>
       <c r="E52" s="7">
         <v>6554.1147055791362</v>
       </c>
       <c r="F52" s="7">
         <v>8681.2619801238416</v>
@@ -15292,51 +15377,51 @@
       <c r="BA52" s="7">
         <v>10124.258534862571</v>
       </c>
       <c r="BB52" s="7">
         <v>13251.434720031666</v>
       </c>
       <c r="BC52" s="7">
         <v>16915.070120592012</v>
       </c>
       <c r="BD52" s="9">
         <v>21542.450340050469</v>
       </c>
       <c r="BE52" s="9">
         <v>28253.759838953887</v>
       </c>
       <c r="BF52" s="7">
         <v>34357.076074463221</v>
       </c>
       <c r="BG52" s="7">
         <v>39040.312253295197</v>
       </c>
       <c r="BH52" s="7">
         <v>41477.10469282214</v>
       </c>
       <c r="BI52" s="7">
-        <v>44104.925106817194</v>
+        <v>44105.156478617195</v>
       </c>
       <c r="BJ52" s="7">
         <v>2770.5447788897072</v>
       </c>
       <c r="BK52" s="7">
         <v>5532.41522029721</v>
       </c>
       <c r="BL52" s="7">
         <v>8444.4709923702067</v>
       </c>
       <c r="BM52" s="7">
         <v>12015.326161193119</v>
       </c>
       <c r="BN52" s="7">
         <v>15725.812267595093</v>
       </c>
       <c r="BO52" s="7">
         <v>19644.256602870802</v>
       </c>
       <c r="BP52" s="7">
         <v>24281.035072627983</v>
       </c>
       <c r="BQ52" s="7">
         <v>30087.039671908551</v>
       </c>
@@ -15417,51 +15502,53 @@
       </c>
       <c r="CQ52" s="7">
         <v>46507.729987793355</v>
       </c>
       <c r="CR52" s="7">
         <v>50720.125735428257</v>
       </c>
       <c r="CS52" s="7">
         <v>55222.280945221297</v>
       </c>
       <c r="CT52" s="7">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU52" s="7">
         <v>9034.185900890845</v>
       </c>
       <c r="CV52" s="7">
         <v>13436.981942597127</v>
       </c>
       <c r="CW52" s="7">
         <v>18597.312375477253</v>
       </c>
       <c r="CX52" s="7">
         <v>23994.636690879386</v>
       </c>
-      <c r="CY52" s="7"/>
+      <c r="CY52" s="7">
+        <v>28883.902272918127</v>
+      </c>
       <c r="CZ52" s="9"/>
       <c r="DA52" s="9"/>
       <c r="DB52" s="7"/>
       <c r="DC52" s="7"/>
       <c r="DD52" s="7"/>
       <c r="DE52" s="7"/>
     </row>
     <row r="54" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="31"/>
       <c r="D54" s="31"/>
       <c r="E54" s="31"/>
       <c r="F54" s="31"/>
       <c r="G54" s="31"/>
       <c r="H54" s="31"/>
       <c r="I54" s="31"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
       <c r="N54" s="31"/>
       <c r="O54" s="31"/>
       <c r="P54" s="31"/>
@@ -15679,93 +15766,93 @@
       <c r="AN56" s="27"/>
       <c r="AO56" s="27"/>
       <c r="AP56" s="27"/>
       <c r="AQ56" s="27"/>
       <c r="AR56" s="27"/>
       <c r="AS56" s="27"/>
       <c r="AT56" s="27"/>
       <c r="AU56" s="27"/>
       <c r="AV56" s="27"/>
       <c r="AW56" s="28"/>
       <c r="AX56" s="26" t="s">
         <v>46</v>
       </c>
       <c r="AY56" s="27"/>
       <c r="AZ56" s="27"/>
       <c r="BA56" s="27"/>
       <c r="BB56" s="27"/>
       <c r="BC56" s="27"/>
       <c r="BD56" s="27"/>
       <c r="BE56" s="27"/>
       <c r="BF56" s="27"/>
       <c r="BG56" s="27"/>
       <c r="BH56" s="27"/>
       <c r="BI56" s="28"/>
       <c r="BJ56" s="26" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="BK56" s="27"/>
       <c r="BL56" s="27"/>
       <c r="BM56" s="27"/>
       <c r="BN56" s="27"/>
       <c r="BO56" s="27"/>
       <c r="BP56" s="27"/>
       <c r="BQ56" s="27"/>
       <c r="BR56" s="27"/>
       <c r="BS56" s="27"/>
       <c r="BT56" s="27"/>
       <c r="BU56" s="28"/>
       <c r="BV56" s="26" t="s">
         <v>44</v>
       </c>
       <c r="BW56" s="27"/>
       <c r="BX56" s="27"/>
       <c r="BY56" s="27"/>
       <c r="BZ56" s="27"/>
       <c r="CA56" s="27"/>
       <c r="CB56" s="27"/>
       <c r="CC56" s="27"/>
       <c r="CD56" s="27"/>
       <c r="CE56" s="27"/>
       <c r="CF56" s="27"/>
       <c r="CG56" s="28"/>
       <c r="CH56" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CI56" s="27"/>
       <c r="CJ56" s="27"/>
       <c r="CK56" s="27"/>
       <c r="CL56" s="27"/>
       <c r="CM56" s="27"/>
       <c r="CN56" s="27"/>
       <c r="CO56" s="27"/>
       <c r="CP56" s="27"/>
       <c r="CQ56" s="27"/>
       <c r="CR56" s="27"/>
       <c r="CS56" s="28"/>
       <c r="CT56" s="26" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="CU56" s="27"/>
       <c r="CV56" s="27"/>
       <c r="CW56" s="27"/>
       <c r="CX56" s="27"/>
       <c r="CY56" s="27"/>
       <c r="CZ56" s="27"/>
       <c r="DA56" s="27"/>
       <c r="DB56" s="27"/>
       <c r="DC56" s="27"/>
       <c r="DD56" s="27"/>
       <c r="DE56" s="28"/>
     </row>
     <row r="57" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="30"/>
       <c r="B57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="10" t="s">
@@ -15915,51 +16002,51 @@
       <c r="BA57" s="10" t="s">
         <v>4</v>
       </c>
       <c r="BB57" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BC57" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BD57" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BE57" s="10" t="s">
         <v>8</v>
       </c>
       <c r="BF57" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BG57" s="11" t="s">
         <v>10</v>
       </c>
       <c r="BH57" s="11" t="s">
         <v>11</v>
       </c>
       <c r="BI57" s="11" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="BJ57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="BK57" s="10" t="s">
         <v>2</v>
       </c>
       <c r="BL57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="BM57" s="10" t="s">
         <v>4</v>
       </c>
       <c r="BN57" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BO57" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BP57" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BQ57" s="10" t="s">
         <v>8</v>
       </c>
@@ -16244,51 +16331,51 @@
       <c r="BA58" s="1">
         <v>29092.353494041108</v>
       </c>
       <c r="BB58" s="12">
         <v>39775.318650482426</v>
       </c>
       <c r="BC58" s="13">
         <v>58646.525195502407</v>
       </c>
       <c r="BD58" s="13">
         <v>379096.40464642498</v>
       </c>
       <c r="BE58" s="13">
         <v>1260659.3820520281</v>
       </c>
       <c r="BF58" s="1">
         <v>4260018.549335829</v>
       </c>
       <c r="BG58" s="1">
         <v>5341624.7186286263</v>
       </c>
       <c r="BH58" s="1">
         <v>5801172.5353183635</v>
       </c>
       <c r="BI58" s="1">
-        <v>5808259.7568105059</v>
+        <v>5808259.7568105049</v>
       </c>
       <c r="BJ58" s="1">
         <v>8994.4324727961084</v>
       </c>
       <c r="BK58" s="1">
         <v>17988.864945592217</v>
       </c>
       <c r="BL58" s="1">
         <v>26983.297418388323</v>
       </c>
       <c r="BM58" s="1">
         <v>37021.508902586429</v>
       </c>
       <c r="BN58" s="12">
         <v>50092.713010375031</v>
       </c>
       <c r="BO58" s="13">
         <v>71007.672424267585</v>
       </c>
       <c r="BP58" s="13">
         <v>389527.55860514136</v>
       </c>
       <c r="BQ58" s="13">
         <v>1126176.9479450437</v>
       </c>
@@ -16369,51 +16456,53 @@
       </c>
       <c r="CQ58" s="1">
         <v>5038998.991214145</v>
       </c>
       <c r="CR58" s="1">
         <v>5876658.7812538128</v>
       </c>
       <c r="CS58" s="1">
         <v>5888573.0768552599</v>
       </c>
       <c r="CT58" s="1">
         <v>17721.096678214919</v>
       </c>
       <c r="CU58" s="1">
         <v>35736.881485100515</v>
       </c>
       <c r="CV58" s="1">
         <v>52525.421586184631</v>
       </c>
       <c r="CW58" s="1">
         <v>70563.592965951975</v>
       </c>
       <c r="CX58" s="12">
         <v>85240.786245757612</v>
       </c>
-      <c r="CY58" s="13"/>
+      <c r="CY58" s="13">
+        <v>114214.32312030278</v>
+      </c>
       <c r="CZ58" s="13"/>
       <c r="DA58" s="13"/>
       <c r="DB58" s="1"/>
       <c r="DC58" s="1"/>
       <c r="DD58" s="1"/>
       <c r="DE58" s="1"/>
     </row>
     <row r="59" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F59" s="18" t="s">
         <v>40</v>
@@ -16684,51 +16773,53 @@
       </c>
       <c r="CQ59" s="7">
         <v>159586.03289023179</v>
       </c>
       <c r="CR59" s="7">
         <v>243984.19886002343</v>
       </c>
       <c r="CS59" s="7">
         <v>243984.19886002343</v>
       </c>
       <c r="CT59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CV59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CW59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CX59" s="7">
         <v>0</v>
       </c>
-      <c r="CY59" s="21"/>
+      <c r="CY59" s="21">
+        <v>0</v>
+      </c>
       <c r="CZ59" s="7"/>
       <c r="DA59" s="7"/>
       <c r="DB59" s="7"/>
       <c r="DC59" s="7"/>
       <c r="DD59" s="2"/>
       <c r="DE59" s="7"/>
     </row>
     <row r="60" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C60" s="2">
         <v>233.48817902350675</v>
       </c>
       <c r="D60" s="2">
         <v>350.23226853526012</v>
       </c>
       <c r="E60" s="2">
         <v>466.97635804701349</v>
       </c>
       <c r="F60" s="2">
         <v>583.72044755876686</v>
@@ -16999,51 +17090,53 @@
       </c>
       <c r="CQ60" s="7">
         <v>729668.3710506846</v>
       </c>
       <c r="CR60" s="7">
         <v>828933.83688135748</v>
       </c>
       <c r="CS60" s="7">
         <v>829146.11814538518</v>
       </c>
       <c r="CT60" s="23">
         <v>271.76481409550001</v>
       </c>
       <c r="CU60" s="7">
         <v>580.93389095626662</v>
       </c>
       <c r="CV60" s="23">
         <v>823.78486403124998</v>
       </c>
       <c r="CW60" s="23">
         <v>1027.4243921329332</v>
       </c>
       <c r="CX60" s="7">
         <v>1172.3335659848331</v>
       </c>
-      <c r="CY60" s="9"/>
+      <c r="CY60" s="9">
+        <v>1370.1177409808665</v>
+      </c>
       <c r="CZ60" s="7"/>
       <c r="DA60" s="7"/>
       <c r="DB60" s="7"/>
       <c r="DC60" s="7"/>
       <c r="DD60" s="7"/>
       <c r="DE60" s="7"/>
     </row>
     <row r="61" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C61" s="2">
         <v>389.19605746666667</v>
       </c>
       <c r="D61" s="2">
         <v>583.79408620000004</v>
       </c>
       <c r="E61" s="2">
         <v>778.39211493333335</v>
       </c>
       <c r="F61" s="2">
         <v>972.99014366666665</v>
@@ -17189,51 +17282,51 @@
       <c r="BA61" s="7">
         <v>2426.8258282498109</v>
       </c>
       <c r="BB61" s="8">
         <v>3033.5322853122634</v>
       </c>
       <c r="BC61" s="9">
         <v>3761.2678393427159</v>
       </c>
       <c r="BD61" s="9">
         <v>27192.787272952799</v>
       </c>
       <c r="BE61" s="9">
         <v>61159.811074229743</v>
       </c>
       <c r="BF61" s="7">
         <v>141683.31815475319</v>
       </c>
       <c r="BG61" s="7">
         <v>186591.89353625022</v>
       </c>
       <c r="BH61" s="7">
         <v>196129.11560045218</v>
       </c>
       <c r="BI61" s="7">
-        <v>196735.82205751463</v>
+        <v>196735.82205751466</v>
       </c>
       <c r="BJ61" s="7">
         <v>621.47027725485157</v>
       </c>
       <c r="BK61" s="7">
         <v>1242.9405545097031</v>
       </c>
       <c r="BL61" s="7">
         <v>1864.4108317645546</v>
       </c>
       <c r="BM61" s="7">
         <v>2485.8811090194063</v>
       </c>
       <c r="BN61" s="7">
         <v>3107.3513862742579</v>
       </c>
       <c r="BO61" s="9">
         <v>3855.6225409011095</v>
       </c>
       <c r="BP61" s="7">
         <v>28435.339136561528</v>
       </c>
       <c r="BQ61" s="7">
         <v>61541.61894720803</v>
       </c>
@@ -17314,51 +17407,53 @@
       </c>
       <c r="CQ61" s="7">
         <v>179859.02809851937</v>
       </c>
       <c r="CR61" s="7">
         <v>187875.29914820933</v>
       </c>
       <c r="CS61" s="7">
         <v>188742.08297203455</v>
       </c>
       <c r="CT61" s="23">
         <v>966.52688603624983</v>
       </c>
       <c r="CU61" s="7">
         <v>2221.645615520833</v>
       </c>
       <c r="CV61" s="23">
         <v>3819.7740559824997</v>
       </c>
       <c r="CW61" s="23">
         <v>5010.6604114233332</v>
       </c>
       <c r="CX61" s="7">
         <v>5818.475294312083</v>
       </c>
-      <c r="CY61" s="9"/>
+      <c r="CY61" s="9">
+        <v>6602.6793052610165</v>
+      </c>
       <c r="CZ61" s="7"/>
       <c r="DA61" s="7"/>
       <c r="DB61" s="7"/>
       <c r="DC61" s="7"/>
       <c r="DD61" s="7"/>
       <c r="DE61" s="7"/>
     </row>
     <row r="62" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C62" s="2">
         <v>2061.5470122959387</v>
       </c>
       <c r="D62" s="2">
         <v>3092.320518443908</v>
       </c>
       <c r="E62" s="2">
         <v>4306.9392625418768</v>
       </c>
       <c r="F62" s="2">
         <v>6694.1302201101407</v>
@@ -17504,51 +17599,51 @@
       <c r="BA62" s="7">
         <v>6940.8103597597028</v>
       </c>
       <c r="BB62" s="8">
         <v>9964.4543811739059</v>
       </c>
       <c r="BC62" s="9">
         <v>14523.994998001011</v>
       </c>
       <c r="BD62" s="9">
         <v>51866.052629076788</v>
       </c>
       <c r="BE62" s="9">
         <v>117336.44375916869</v>
       </c>
       <c r="BF62" s="7">
         <v>293582.91262449487</v>
       </c>
       <c r="BG62" s="7">
         <v>373189.89739160042</v>
       </c>
       <c r="BH62" s="7">
         <v>390187.65675431245</v>
       </c>
       <c r="BI62" s="7">
-        <v>391848.64068011736</v>
+        <v>391848.6406801173</v>
       </c>
       <c r="BJ62" s="7">
         <v>1788.8037248805981</v>
       </c>
       <c r="BK62" s="7">
         <v>3577.6074497611962</v>
       </c>
       <c r="BL62" s="7">
         <v>5366.4111746417948</v>
       </c>
       <c r="BM62" s="7">
         <v>7476.1479128723931</v>
       </c>
       <c r="BN62" s="7">
         <v>10567.541912381435</v>
       </c>
       <c r="BO62" s="9">
         <v>14913.699733517416</v>
       </c>
       <c r="BP62" s="7">
         <v>47216.379382075997</v>
       </c>
       <c r="BQ62" s="7">
         <v>108954.35807729521</v>
       </c>
@@ -17629,51 +17724,53 @@
       </c>
       <c r="CQ62" s="7">
         <v>284719.19979494053</v>
       </c>
       <c r="CR62" s="7">
         <v>306742.28616069519</v>
       </c>
       <c r="CS62" s="7">
         <v>309021.359960726</v>
       </c>
       <c r="CT62" s="23">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU62" s="7">
         <v>6979.2391903586667</v>
       </c>
       <c r="CV62" s="23">
         <v>9993.763695802083</v>
       </c>
       <c r="CW62" s="23">
         <v>14937.071669694167</v>
       </c>
       <c r="CX62" s="7">
         <v>18753.355472566778</v>
       </c>
-      <c r="CY62" s="9"/>
+      <c r="CY62" s="9">
+        <v>22904.258489140528</v>
+      </c>
       <c r="CZ62" s="7"/>
       <c r="DA62" s="7"/>
       <c r="DB62" s="7"/>
       <c r="DC62" s="7"/>
       <c r="DD62" s="7"/>
       <c r="DE62" s="7"/>
     </row>
     <row r="63" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C63" s="2">
         <v>113.62037437073811</v>
       </c>
       <c r="D63" s="2">
         <v>170.43056155610716</v>
       </c>
       <c r="E63" s="2">
         <v>227.24074874147621</v>
       </c>
       <c r="F63" s="2">
         <v>284.05093592684528</v>
@@ -17944,51 +18041,53 @@
       </c>
       <c r="CQ63" s="7">
         <v>58320.866711533832</v>
       </c>
       <c r="CR63" s="7">
         <v>58410.503414606079</v>
       </c>
       <c r="CS63" s="7">
         <v>58478.646772462329</v>
       </c>
       <c r="CT63" s="23">
         <v>76.249031169583333</v>
       </c>
       <c r="CU63" s="7">
         <v>174.29023950291668</v>
       </c>
       <c r="CV63" s="23">
         <v>269.11702002875001</v>
       </c>
       <c r="CW63" s="23">
         <v>357.84574159458333</v>
       </c>
       <c r="CX63" s="7">
         <v>438.44371788041667</v>
       </c>
-      <c r="CY63" s="9"/>
+      <c r="CY63" s="9">
+        <v>536.48492621374999</v>
+      </c>
       <c r="CZ63" s="7"/>
       <c r="DA63" s="7"/>
       <c r="DB63" s="7"/>
       <c r="DC63" s="7"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C64" s="2">
         <v>11.343979777765773</v>
       </c>
       <c r="D64" s="2">
         <v>17.015969666648658</v>
       </c>
       <c r="E64" s="2">
         <v>22.687959555531545</v>
       </c>
       <c r="F64" s="2">
         <v>28.359949444414433</v>
@@ -18134,51 +18233,51 @@
       <c r="BA64" s="7">
         <v>808.68021842622966</v>
       </c>
       <c r="BB64" s="8">
         <v>1010.8502730327871</v>
       </c>
       <c r="BC64" s="9">
         <v>1213.0203276393445</v>
       </c>
       <c r="BD64" s="9">
         <v>17536.188584042662</v>
       </c>
       <c r="BE64" s="9">
         <v>42209.288240126567</v>
       </c>
       <c r="BF64" s="7">
         <v>81081.325308239044</v>
       </c>
       <c r="BG64" s="7">
         <v>107548.57370376111</v>
       </c>
       <c r="BH64" s="7">
         <v>131512.26600030385</v>
       </c>
       <c r="BI64" s="7">
-        <v>131714.43605491042</v>
+        <v>131714.43605491039</v>
       </c>
       <c r="BJ64" s="7">
         <v>278.25889589292018</v>
       </c>
       <c r="BK64" s="7">
         <v>556.51779178584036</v>
       </c>
       <c r="BL64" s="7">
         <v>834.77668767876048</v>
       </c>
       <c r="BM64" s="7">
         <v>1113.0355835716807</v>
       </c>
       <c r="BN64" s="7">
         <v>1391.294479464601</v>
       </c>
       <c r="BO64" s="9">
         <v>1669.5533753575212</v>
       </c>
       <c r="BP64" s="7">
         <v>16020.341136953008</v>
       </c>
       <c r="BQ64" s="7">
         <v>40284.800723692701</v>
       </c>
@@ -18259,51 +18358,53 @@
       </c>
       <c r="CQ64" s="7">
         <v>120341.69330578057</v>
       </c>
       <c r="CR64" s="7">
         <v>128353.46020088319</v>
       </c>
       <c r="CS64" s="7">
         <v>128764.46873131569</v>
       </c>
       <c r="CT64" s="24">
         <v>742.26039097749992</v>
       </c>
       <c r="CU64" s="7">
         <v>1489.1089581949998</v>
       </c>
       <c r="CV64" s="23">
         <v>2030.4825027249997</v>
       </c>
       <c r="CW64" s="23">
         <v>2568.3824632974997</v>
       </c>
       <c r="CX64" s="7">
         <v>2892.8301710199999</v>
       </c>
-      <c r="CY64" s="9"/>
+      <c r="CY64" s="9">
+        <v>3246.19506138</v>
+      </c>
       <c r="CZ64" s="7"/>
       <c r="DA64" s="7"/>
       <c r="DB64" s="7"/>
       <c r="DC64" s="7"/>
       <c r="DD64" s="7"/>
       <c r="DE64" s="7"/>
     </row>
     <row r="65" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C65" s="2">
         <v>98.236014249999997</v>
       </c>
       <c r="D65" s="2">
         <v>147.354021375</v>
       </c>
       <c r="E65" s="2">
         <v>196.47202849999999</v>
       </c>
       <c r="F65" s="2">
         <v>430.26989147357017</v>
@@ -18449,51 +18550,51 @@
       <c r="BA65" s="7">
         <v>322.25302000796245</v>
       </c>
       <c r="BB65" s="8">
         <v>788.37196185214532</v>
       </c>
       <c r="BC65" s="9">
         <v>4288.5270177617749</v>
       </c>
       <c r="BD65" s="9">
         <v>45876.042314787104</v>
       </c>
       <c r="BE65" s="9">
         <v>104252.63969654373</v>
       </c>
       <c r="BF65" s="7">
         <v>281570.36283935147</v>
       </c>
       <c r="BG65" s="7">
         <v>354497.47601650062</v>
       </c>
       <c r="BH65" s="7">
         <v>363428.52816322638</v>
       </c>
       <c r="BI65" s="7">
-        <v>363509.09141822834</v>
+        <v>363509.0914182284</v>
       </c>
       <c r="BJ65" s="7">
         <v>56.756756575638491</v>
       </c>
       <c r="BK65" s="7">
         <v>113.51351315127698</v>
       </c>
       <c r="BL65" s="7">
         <v>170.27026972691547</v>
       </c>
       <c r="BM65" s="7">
         <v>227.02702630255396</v>
       </c>
       <c r="BN65" s="7">
         <v>643.27075782073382</v>
       </c>
       <c r="BO65" s="9">
         <v>4444.5319176066905</v>
       </c>
       <c r="BP65" s="7">
         <v>42483.367151130464</v>
       </c>
       <c r="BQ65" s="7">
         <v>86737.024633038469</v>
       </c>
@@ -18574,51 +18675,53 @@
       </c>
       <c r="CQ65" s="7">
         <v>303034.3974969979</v>
       </c>
       <c r="CR65" s="7">
         <v>307993.43997521797</v>
       </c>
       <c r="CS65" s="7">
         <v>308021.20573353884</v>
       </c>
       <c r="CT65" s="24">
         <v>62.338332161666671</v>
       </c>
       <c r="CU65" s="7">
         <v>130.50718639749999</v>
       </c>
       <c r="CV65" s="23">
         <v>182.34735665833333</v>
       </c>
       <c r="CW65" s="23">
         <v>226.58902777833333</v>
       </c>
       <c r="CX65" s="7">
         <v>694.68970596751092</v>
       </c>
-      <c r="CY65" s="9"/>
+      <c r="CY65" s="9">
+        <v>7789.98081793455</v>
+      </c>
       <c r="CZ65" s="7"/>
       <c r="DA65" s="7"/>
       <c r="DB65" s="7"/>
       <c r="DC65" s="7"/>
       <c r="DD65" s="7"/>
       <c r="DE65" s="7"/>
     </row>
     <row r="66" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F66" s="18" t="s">
         <v>40</v>
@@ -18764,51 +18867,51 @@
       <c r="BA66" s="7">
         <v>285.93733413634294</v>
       </c>
       <c r="BB66" s="8">
         <v>1277.1990581332548</v>
       </c>
       <c r="BC66" s="9">
         <v>2778.9746531395076</v>
       </c>
       <c r="BD66" s="9">
         <v>22672.299885737</v>
       </c>
       <c r="BE66" s="9">
         <v>70048.872443701621</v>
       </c>
       <c r="BF66" s="7">
         <v>195855.14719188423</v>
       </c>
       <c r="BG66" s="7">
         <v>255895.33529168961</v>
       </c>
       <c r="BH66" s="7">
         <v>287979.12957716407</v>
       </c>
       <c r="BI66" s="7">
-        <v>287985.34022822062</v>
+        <v>287985.34022822068</v>
       </c>
       <c r="BJ66" s="7">
         <v>9.8304082028985516</v>
       </c>
       <c r="BK66" s="7">
         <v>19.660816405797103</v>
       </c>
       <c r="BL66" s="7">
         <v>29.491224608695653</v>
       </c>
       <c r="BM66" s="7">
         <v>569.56962089159424</v>
       </c>
       <c r="BN66" s="7">
         <v>2224.4187568279049</v>
       </c>
       <c r="BO66" s="9">
         <v>4241.3684960637011</v>
       </c>
       <c r="BP66" s="7">
         <v>25294.929223206</v>
       </c>
       <c r="BQ66" s="7">
         <v>70456.916096680841</v>
       </c>
@@ -18889,51 +18992,53 @@
       </c>
       <c r="CQ66" s="7">
         <v>251501.27185970978</v>
       </c>
       <c r="CR66" s="7">
         <v>282583.41542985203</v>
       </c>
       <c r="CS66" s="7">
         <v>282604.58626125206</v>
       </c>
       <c r="CT66" s="23">
         <v>34.760418666666666</v>
       </c>
       <c r="CU66" s="7">
         <v>74.304545983333341</v>
       </c>
       <c r="CV66" s="23">
         <v>102.05893875833334</v>
       </c>
       <c r="CW66" s="23">
         <v>123.451668125</v>
       </c>
       <c r="CX66" s="7">
         <v>2368.0937621418107</v>
       </c>
-      <c r="CY66" s="9"/>
+      <c r="CY66" s="9">
+        <v>4879.8755374723105</v>
+      </c>
       <c r="CZ66" s="7"/>
       <c r="DA66" s="7"/>
       <c r="DB66" s="7"/>
       <c r="DC66" s="7"/>
       <c r="DD66" s="7"/>
       <c r="DE66" s="7"/>
     </row>
     <row r="67" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C67" s="2">
         <v>345.98732662672177</v>
       </c>
       <c r="D67" s="2">
         <v>518.98098994008262</v>
       </c>
       <c r="E67" s="2">
         <v>691.97465325344353</v>
       </c>
       <c r="F67" s="2">
         <v>864.96831656680445</v>
@@ -19204,51 +19309,53 @@
       </c>
       <c r="CQ67" s="7">
         <v>272227.107200075</v>
       </c>
       <c r="CR67" s="7">
         <v>286396.51983518398</v>
       </c>
       <c r="CS67" s="7">
         <v>286516.46570195933</v>
       </c>
       <c r="CT67" s="23">
         <v>211.98635630333331</v>
       </c>
       <c r="CU67" s="7">
         <v>474.66703329833331</v>
       </c>
       <c r="CV67" s="23">
         <v>638.71277675166664</v>
       </c>
       <c r="CW67" s="23">
         <v>768.17566737833329</v>
       </c>
       <c r="CX67" s="7">
         <v>847.23082654999996</v>
       </c>
-      <c r="CY67" s="9"/>
+      <c r="CY67" s="9">
+        <v>925.22771792166668</v>
+      </c>
       <c r="CZ67" s="7"/>
       <c r="DA67" s="7"/>
       <c r="DB67" s="7"/>
       <c r="DC67" s="7"/>
       <c r="DD67" s="7"/>
       <c r="DE67" s="7"/>
     </row>
     <row r="68" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C68" s="2">
         <v>1.9322831233333333</v>
       </c>
       <c r="D68" s="2">
         <v>2.8984246850000002</v>
       </c>
       <c r="E68" s="2">
         <v>3.8645662466666666</v>
       </c>
       <c r="F68" s="2">
         <v>4.830707808333333</v>
@@ -19519,51 +19626,53 @@
       </c>
       <c r="CQ68" s="7">
         <v>620515.1922891885</v>
       </c>
       <c r="CR68" s="7">
         <v>746625.17032944737</v>
       </c>
       <c r="CS68" s="7">
         <v>746630.39737446699</v>
       </c>
       <c r="CT68" s="23">
         <v>12.206886124999999</v>
       </c>
       <c r="CU68" s="7">
         <v>34.774386124999999</v>
       </c>
       <c r="CV68" s="23">
         <v>51.491052791666661</v>
       </c>
       <c r="CW68" s="23">
         <v>64.864386124999996</v>
       </c>
       <c r="CX68" s="7">
         <v>78.237719458333331</v>
       </c>
-      <c r="CY68" s="9"/>
+      <c r="CY68" s="9">
+        <v>573.77582045833333</v>
+      </c>
       <c r="CZ68" s="7"/>
       <c r="DA68" s="7"/>
       <c r="DB68" s="7"/>
       <c r="DC68" s="7"/>
       <c r="DD68" s="7"/>
       <c r="DE68" s="7"/>
     </row>
     <row r="69" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C69" s="2">
         <v>14.29883612967533</v>
       </c>
       <c r="D69" s="2">
         <v>21.448254194512995</v>
       </c>
       <c r="E69" s="2">
         <v>28.597672259350659</v>
       </c>
       <c r="F69" s="2">
         <v>103.10745572591192</v>
@@ -19709,51 +19818,51 @@
       <c r="BA69" s="7">
         <v>44.120624027922076</v>
       </c>
       <c r="BB69" s="8">
         <v>164.85229548569461</v>
       </c>
       <c r="BC69" s="9">
         <v>340.46099307747249</v>
       </c>
       <c r="BD69" s="9">
         <v>7499.0119604117435</v>
       </c>
       <c r="BE69" s="9">
         <v>18084.347627613697</v>
       </c>
       <c r="BF69" s="7">
         <v>88280.646499990413</v>
       </c>
       <c r="BG69" s="7">
         <v>116983.61412370711</v>
       </c>
       <c r="BH69" s="7">
         <v>117682.7670710141</v>
       </c>
       <c r="BI69" s="7">
-        <v>117693.79722702107</v>
+        <v>117693.7972270211</v>
       </c>
       <c r="BJ69" s="7">
         <v>7.7132531916666665</v>
       </c>
       <c r="BK69" s="7">
         <v>15.426506383333333</v>
       </c>
       <c r="BL69" s="7">
         <v>23.139759574999999</v>
       </c>
       <c r="BM69" s="7">
         <v>30.853012766666666</v>
       </c>
       <c r="BN69" s="7">
         <v>161.83193330364932</v>
       </c>
       <c r="BO69" s="9">
         <v>339.56863194024402</v>
       </c>
       <c r="BP69" s="7">
         <v>8834.3438548353843</v>
       </c>
       <c r="BQ69" s="7">
         <v>21308.081022659957</v>
       </c>
@@ -19834,51 +19943,53 @@
       </c>
       <c r="CQ69" s="7">
         <v>152809.97076768335</v>
       </c>
       <c r="CR69" s="7">
         <v>153506.96781121261</v>
       </c>
       <c r="CS69" s="7">
         <v>153520.91930398345</v>
       </c>
       <c r="CT69" s="23">
         <v>27.656786991666664</v>
       </c>
       <c r="CU69" s="7">
         <v>59.820401845833331</v>
       </c>
       <c r="CV69" s="23">
         <v>77.535073158333333</v>
       </c>
       <c r="CW69" s="23">
         <v>90.669579358333337</v>
       </c>
       <c r="CX69" s="7">
         <v>188.48959462317288</v>
       </c>
-      <c r="CY69" s="9"/>
+      <c r="CY69" s="9">
+        <v>419.69753136266525</v>
+      </c>
       <c r="CZ69" s="7"/>
       <c r="DA69" s="7"/>
       <c r="DB69" s="7"/>
       <c r="DC69" s="7"/>
       <c r="DD69" s="7"/>
       <c r="DE69" s="7"/>
     </row>
     <row r="70" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C70" s="2">
         <v>81.10472857001443</v>
       </c>
       <c r="D70" s="2">
         <v>121.65709285502165</v>
       </c>
       <c r="E70" s="2">
         <v>162.20945714002886</v>
       </c>
       <c r="F70" s="2">
         <v>202.76182142503609</v>
@@ -20024,51 +20135,51 @@
       <c r="BA70" s="7">
         <v>132.91321519096201</v>
       </c>
       <c r="BB70" s="8">
         <v>166.1415189887025</v>
       </c>
       <c r="BC70" s="9">
         <v>199.369822786443</v>
       </c>
       <c r="BD70" s="9">
         <v>388.6189741579733</v>
       </c>
       <c r="BE70" s="9">
         <v>596.34329757150363</v>
       </c>
       <c r="BF70" s="7">
         <v>4333.0190053572824</v>
       </c>
       <c r="BG70" s="7">
         <v>5051.8462764065853</v>
       </c>
       <c r="BH70" s="7">
         <v>5103.168715929326</v>
       </c>
       <c r="BI70" s="7">
-        <v>5136.3970197270664</v>
+        <v>5136.3970197270646</v>
       </c>
       <c r="BJ70" s="7">
         <v>37.730850319462355</v>
       </c>
       <c r="BK70" s="7">
         <v>75.461700638924711</v>
       </c>
       <c r="BL70" s="7">
         <v>113.19255095838707</v>
       </c>
       <c r="BM70" s="7">
         <v>150.92340127784942</v>
       </c>
       <c r="BN70" s="7">
         <v>188.65425159731177</v>
       </c>
       <c r="BO70" s="9">
         <v>226.38510191677412</v>
       </c>
       <c r="BP70" s="7">
         <v>451.44103746456364</v>
       </c>
       <c r="BQ70" s="7">
         <v>690.11766597235317</v>
       </c>
@@ -20149,51 +20260,53 @@
       </c>
       <c r="CQ70" s="7">
         <v>6449.2914729169988</v>
       </c>
       <c r="CR70" s="7">
         <v>6518.2515861028323</v>
       </c>
       <c r="CS70" s="7">
         <v>6565.949199288666</v>
       </c>
       <c r="CT70" s="23">
         <v>49.58331410000001</v>
       </c>
       <c r="CU70" s="24">
         <v>231.24059533541669</v>
       </c>
       <c r="CV70" s="23">
         <v>333.29752442500001</v>
       </c>
       <c r="CW70" s="23">
         <v>409.82143225833335</v>
       </c>
       <c r="CX70" s="7">
         <v>458.59482633541671</v>
       </c>
-      <c r="CY70" s="9"/>
+      <c r="CY70" s="9">
+        <v>495.1247014570834</v>
+      </c>
       <c r="CZ70" s="7"/>
       <c r="DA70" s="7"/>
       <c r="DB70" s="7"/>
       <c r="DC70" s="7"/>
       <c r="DD70" s="7"/>
       <c r="DE70" s="7"/>
     </row>
     <row r="71" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="2">
         <v>229.14729803333333</v>
       </c>
       <c r="C71" s="2">
         <v>458.29459606666666</v>
       </c>
       <c r="D71" s="2">
         <v>687.44189410000001</v>
       </c>
       <c r="E71" s="2">
         <v>916.58919213333331</v>
       </c>
       <c r="F71" s="2">
         <v>1145.7364901666667</v>
@@ -20339,51 +20452,51 @@
       <c r="BA71" s="7">
         <v>1661.2709418366667</v>
       </c>
       <c r="BB71" s="8">
         <v>2076.5886772958333</v>
       </c>
       <c r="BC71" s="7">
         <v>2491.906412755</v>
       </c>
       <c r="BD71" s="9">
         <v>12601.241806172256</v>
       </c>
       <c r="BE71" s="9">
         <v>40636.909885187939</v>
       </c>
       <c r="BF71" s="7">
         <v>209445.08497126237</v>
       </c>
       <c r="BG71" s="7">
         <v>269841.98810031451</v>
       </c>
       <c r="BH71" s="7">
         <v>313667.00502405531</v>
       </c>
       <c r="BI71" s="7">
-        <v>314082.3227595145</v>
+        <v>314082.32275951456</v>
       </c>
       <c r="BJ71" s="7">
         <v>441.75614035666666</v>
       </c>
       <c r="BK71" s="7">
         <v>883.51228071333333</v>
       </c>
       <c r="BL71" s="7">
         <v>1325.2684210699999</v>
       </c>
       <c r="BM71" s="7">
         <v>1767.0245614266667</v>
       </c>
       <c r="BN71" s="7">
         <v>2208.7807017833334</v>
       </c>
       <c r="BO71" s="7">
         <v>2650.5368421399999</v>
       </c>
       <c r="BP71" s="7">
         <v>13351.192624189787</v>
       </c>
       <c r="BQ71" s="7">
         <v>35684.352473979154</v>
       </c>
@@ -20464,51 +20577,53 @@
       </c>
       <c r="CQ71" s="7">
         <v>279960.3073561585</v>
       </c>
       <c r="CR71" s="7">
         <v>381318.0625433487</v>
       </c>
       <c r="CS71" s="7">
         <v>382129.59696105152</v>
       </c>
       <c r="CT71" s="23">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU71" s="7">
         <v>2459.8999582895835</v>
       </c>
       <c r="CV71" s="23">
         <v>3552.0620803366669</v>
       </c>
       <c r="CW71" s="23">
         <v>4578.8323692258336</v>
       </c>
       <c r="CX71" s="7">
         <v>5070.8535255950001</v>
       </c>
-      <c r="CY71" s="7"/>
+      <c r="CY71" s="7">
+        <v>5795.3304701841671</v>
+      </c>
       <c r="CZ71" s="7"/>
       <c r="DA71" s="7"/>
       <c r="DB71" s="7"/>
       <c r="DC71" s="7"/>
       <c r="DD71" s="7"/>
       <c r="DE71" s="7"/>
     </row>
     <row r="72" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="2">
         <v>3.7758027183333334</v>
       </c>
       <c r="C72" s="2">
         <v>7.5516054366666667</v>
       </c>
       <c r="D72" s="2">
         <v>11.327408155000001</v>
       </c>
       <c r="E72" s="2">
         <v>15.103210873333333</v>
       </c>
       <c r="F72" s="2">
         <v>18.879013591666666</v>
@@ -20654,51 +20769,51 @@
       <c r="BA72" s="7">
         <v>2.1068069447608657</v>
       </c>
       <c r="BB72" s="8">
         <v>2.6335086809510821</v>
       </c>
       <c r="BC72" s="7">
         <v>3.1602104171412986</v>
       </c>
       <c r="BD72" s="9">
         <v>12841.036092535727</v>
       </c>
       <c r="BE72" s="9">
         <v>157458.14945852596</v>
       </c>
       <c r="BF72" s="7">
         <v>731510.37857660803</v>
       </c>
       <c r="BG72" s="7">
         <v>816284.1907205187</v>
       </c>
       <c r="BH72" s="7">
         <v>909325.62572310178</v>
       </c>
       <c r="BI72" s="7">
-        <v>909326.15242483793</v>
+        <v>909326.15242483804</v>
       </c>
       <c r="BJ72" s="7">
         <v>3.1684970001811599</v>
       </c>
       <c r="BK72" s="7">
         <v>6.3369940003623197</v>
       </c>
       <c r="BL72" s="7">
         <v>9.5054910005434792</v>
       </c>
       <c r="BM72" s="7">
         <v>12.673988000724639</v>
       </c>
       <c r="BN72" s="7">
         <v>15.8424850009058</v>
       </c>
       <c r="BO72" s="7">
         <v>19.010982001086958</v>
       </c>
       <c r="BP72" s="7">
         <v>14332.178959910045</v>
       </c>
       <c r="BQ72" s="7">
         <v>124934.81476716833</v>
       </c>
@@ -20779,51 +20894,53 @@
       </c>
       <c r="CQ72" s="7">
         <v>664679.75428891974</v>
       </c>
       <c r="CR72" s="7">
         <v>894009.97652615327</v>
       </c>
       <c r="CS72" s="7">
         <v>894108.23733053578</v>
       </c>
       <c r="CT72" s="23">
         <v>219.06855363999998</v>
       </c>
       <c r="CU72" s="7">
         <v>415.45911837166659</v>
       </c>
       <c r="CV72" s="23">
         <v>597.32446716999993</v>
       </c>
       <c r="CW72" s="23">
         <v>700.84993591999989</v>
       </c>
       <c r="CX72" s="7">
         <v>746.65059769666652</v>
       </c>
-      <c r="CY72" s="7"/>
+      <c r="CY72" s="7">
+        <v>829.95199011499983</v>
+      </c>
       <c r="CZ72" s="7"/>
       <c r="DA72" s="7"/>
       <c r="DB72" s="7"/>
       <c r="DC72" s="7"/>
       <c r="DD72" s="7"/>
       <c r="DE72" s="7"/>
     </row>
     <row r="73" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="2">
         <v>2003.3876383526035</v>
       </c>
       <c r="C73" s="2">
         <v>4006.775276705207</v>
       </c>
       <c r="D73" s="2">
         <v>6010.1629150578101</v>
       </c>
       <c r="E73" s="2">
         <v>8059.5612681026141</v>
       </c>
       <c r="F73" s="2">
         <v>10689.658157792404</v>
@@ -21094,51 +21211,53 @@
       </c>
       <c r="CQ73" s="7">
         <v>714104.46191165363</v>
       </c>
       <c r="CR73" s="7">
         <v>744931.89765347284</v>
       </c>
       <c r="CS73" s="7">
         <v>750913.82369213842</v>
       </c>
       <c r="CT73" s="23">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU73" s="7">
         <v>17439.400317921834</v>
       </c>
       <c r="CV73" s="23">
         <v>25806.471798939216</v>
       </c>
       <c r="CW73" s="23">
         <v>34411.086822597783</v>
       </c>
       <c r="CX73" s="7">
         <v>39674.080861030598</v>
       </c>
-      <c r="CY73" s="7"/>
+      <c r="CY73" s="7">
+        <v>51027.690734000149</v>
+      </c>
       <c r="CZ73" s="7"/>
       <c r="DA73" s="7"/>
       <c r="DB73" s="7"/>
       <c r="DC73" s="7"/>
       <c r="DD73" s="7"/>
       <c r="DE73" s="7"/>
     </row>
     <row r="74" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F74" s="18" t="s">
         <v>40</v>
@@ -21284,51 +21403,51 @@
       <c r="BA74" s="7">
         <v>0</v>
       </c>
       <c r="BB74" s="8">
         <v>0</v>
       </c>
       <c r="BC74" s="7">
         <v>0</v>
       </c>
       <c r="BD74" s="9">
         <v>6814.390836053064</v>
       </c>
       <c r="BE74" s="9">
         <v>15405.595032042007</v>
       </c>
       <c r="BF74" s="7">
         <v>28238.381125999273</v>
       </c>
       <c r="BG74" s="7">
         <v>35195.130447017327</v>
       </c>
       <c r="BH74" s="7">
         <v>35209.726905789328</v>
       </c>
       <c r="BI74" s="7">
-        <v>35209.726905789328</v>
+        <v>35209.726905789321</v>
       </c>
       <c r="BJ74" s="7">
         <v>0</v>
       </c>
       <c r="BK74" s="7">
         <v>0</v>
       </c>
       <c r="BL74" s="7">
         <v>0</v>
       </c>
       <c r="BM74" s="7">
         <v>0</v>
       </c>
       <c r="BN74" s="7">
         <v>0</v>
       </c>
       <c r="BO74" s="7">
         <v>0</v>
       </c>
       <c r="BP74" s="7">
         <v>2268.8492148177852</v>
       </c>
       <c r="BQ74" s="7">
         <v>6335.4856307221708</v>
       </c>
@@ -21409,51 +21528,53 @@
       </c>
       <c r="CQ74" s="7">
         <v>12686.252216489778</v>
       </c>
       <c r="CR74" s="7">
         <v>12705.353561048778</v>
       </c>
       <c r="CS74" s="7">
         <v>12705.353561048778</v>
       </c>
       <c r="CT74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CV74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CW74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CX74" s="7">
         <v>0</v>
       </c>
-      <c r="CY74" s="7"/>
+      <c r="CY74" s="7">
+        <v>0</v>
+      </c>
       <c r="CZ74" s="7"/>
       <c r="DA74" s="7"/>
       <c r="DB74" s="7"/>
       <c r="DC74" s="7"/>
       <c r="DD74" s="7"/>
       <c r="DE74" s="7"/>
     </row>
     <row r="75" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="2">
         <v>45.546589833333336</v>
       </c>
       <c r="C75" s="2">
         <v>91.093179666666671</v>
       </c>
       <c r="D75" s="2">
         <v>136.6397695</v>
       </c>
       <c r="E75" s="2">
         <v>182.18635933333334</v>
       </c>
       <c r="F75" s="2">
         <v>227.73294916666669</v>
@@ -21599,51 +21720,51 @@
       <c r="BA75" s="7">
         <v>2.0935697780487805</v>
       </c>
       <c r="BB75" s="8">
         <v>2.6169622225609759</v>
       </c>
       <c r="BC75" s="7">
         <v>3.1403546670731712</v>
       </c>
       <c r="BD75" s="9">
         <v>15858.761265893841</v>
       </c>
       <c r="BE75" s="9">
         <v>46169.263614202966</v>
       </c>
       <c r="BF75" s="7">
         <v>177454.35033129854</v>
       </c>
       <c r="BG75" s="7">
         <v>236318.84961165738</v>
       </c>
       <c r="BH75" s="7">
         <v>288633.44759930117</v>
       </c>
       <c r="BI75" s="7">
-        <v>288633.97099174571</v>
+        <v>288633.97099174582</v>
       </c>
       <c r="BJ75" s="7">
         <v>1.7086101249999999</v>
       </c>
       <c r="BK75" s="7">
         <v>3.4172202499999997</v>
       </c>
       <c r="BL75" s="7">
         <v>5.1258303749999996</v>
       </c>
       <c r="BM75" s="7">
         <v>6.8344404999999995</v>
       </c>
       <c r="BN75" s="7">
         <v>8.5430506249999993</v>
       </c>
       <c r="BO75" s="7">
         <v>10.251660749999999</v>
       </c>
       <c r="BP75" s="7">
         <v>16447.000723288325</v>
       </c>
       <c r="BQ75" s="7">
         <v>42098.965183405533</v>
       </c>
@@ -21724,51 +21845,53 @@
       </c>
       <c r="CQ75" s="7">
         <v>206911.44341546268</v>
       </c>
       <c r="CR75" s="7">
         <v>283141.62105530087</v>
       </c>
       <c r="CS75" s="7">
         <v>283142.59387465089</v>
       </c>
       <c r="CT75" s="23">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU75" s="7">
         <v>3.3964315000000003</v>
       </c>
       <c r="CV75" s="23">
         <v>4.7362548916666665</v>
       </c>
       <c r="CW75" s="23">
         <v>5.8036178583333333</v>
       </c>
       <c r="CX75" s="7">
         <v>6.4758241999999999</v>
       </c>
-      <c r="CY75" s="7"/>
+      <c r="CY75" s="7">
+        <v>7.243741841666667</v>
+      </c>
       <c r="CZ75" s="7"/>
       <c r="DA75" s="7"/>
       <c r="DB75" s="7"/>
       <c r="DC75" s="7"/>
       <c r="DD75" s="7"/>
       <c r="DE75" s="7"/>
     </row>
     <row r="76" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="2">
         <v>13.425647292666666</v>
       </c>
       <c r="C76" s="2">
         <v>26.851294585333331</v>
       </c>
       <c r="D76" s="2">
         <v>40.276941877999995</v>
       </c>
       <c r="E76" s="2">
         <v>53.702589170666663</v>
       </c>
       <c r="F76" s="2">
         <v>67.128236463333323</v>
@@ -22039,51 +22162,53 @@
       </c>
       <c r="CQ76" s="7">
         <v>1306.8475684827667</v>
       </c>
       <c r="CR76" s="7">
         <v>1332.8101606020834</v>
       </c>
       <c r="CS76" s="7">
         <v>1358.0526264750001</v>
       </c>
       <c r="CT76" s="7">
         <v>50.017755288333333</v>
       </c>
       <c r="CU76" s="7">
         <v>108.24529733416668</v>
       </c>
       <c r="CV76" s="23">
         <v>140.21573717166669</v>
       </c>
       <c r="CW76" s="23">
         <v>163.9647091716667</v>
       </c>
       <c r="CX76" s="7">
         <v>180.17590689083337</v>
       </c>
-      <c r="CY76" s="7"/>
+      <c r="CY76" s="7">
+        <v>201.97801681500005</v>
+      </c>
       <c r="CZ76" s="7"/>
       <c r="DA76" s="7"/>
       <c r="DB76" s="7"/>
       <c r="DC76" s="7"/>
       <c r="DD76" s="7"/>
       <c r="DE76" s="7"/>
     </row>
     <row r="77" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="2">
         <v>170.48553590879038</v>
       </c>
       <c r="C77" s="2">
         <v>340.97107181758076</v>
       </c>
       <c r="D77" s="2">
         <v>511.45660772637115</v>
       </c>
       <c r="E77" s="2">
         <v>681.94214363516153</v>
       </c>
       <c r="F77" s="2">
         <v>852.42767954395185</v>
@@ -22354,51 +22479,53 @@
       </c>
       <c r="CQ77" s="7">
         <v>7891.1215564431441</v>
       </c>
       <c r="CR77" s="7">
         <v>8170.001964471694</v>
       </c>
       <c r="CS77" s="7">
         <v>8434.6611532594434</v>
       </c>
       <c r="CT77" s="7">
         <v>359.73478689166666</v>
       </c>
       <c r="CU77" s="7">
         <v>718.6655853758333</v>
       </c>
       <c r="CV77" s="7">
         <v>1111.6989261183332</v>
       </c>
       <c r="CW77" s="23">
         <v>1400.8634896383332</v>
       </c>
       <c r="CX77" s="7">
         <v>1596.3054187391665</v>
       </c>
-      <c r="CY77" s="7"/>
+      <c r="CY77" s="7">
+        <v>1786.0649743349998</v>
+      </c>
       <c r="CZ77" s="7"/>
       <c r="DA77" s="7"/>
       <c r="DB77" s="7"/>
       <c r="DC77" s="7"/>
       <c r="DD77" s="7"/>
       <c r="DE77" s="7"/>
     </row>
     <row r="78" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="2">
         <v>95.069314462949137</v>
       </c>
       <c r="C78" s="2">
         <v>190.13862892589827</v>
       </c>
       <c r="D78" s="2">
         <v>285.20794338884741</v>
       </c>
       <c r="E78" s="2">
         <v>412.07766189629655</v>
       </c>
       <c r="F78" s="2">
         <v>546.60483541654366</v>
@@ -22544,51 +22671,51 @@
       <c r="BA78" s="7">
         <v>1404.1177269080547</v>
       </c>
       <c r="BB78" s="7">
         <v>1831.9192908070684</v>
       </c>
       <c r="BC78" s="7">
         <v>2553.0583097111835</v>
       </c>
       <c r="BD78" s="9">
         <v>4835.0011067223513</v>
       </c>
       <c r="BE78" s="9">
         <v>9375.5153416060712</v>
       </c>
       <c r="BF78" s="7">
         <v>13566.211546613289</v>
       </c>
       <c r="BG78" s="7">
         <v>16507.988183063695</v>
       </c>
       <c r="BH78" s="7">
         <v>17242.07445230263</v>
       </c>
       <c r="BI78" s="7">
-        <v>17572.413907997645</v>
+        <v>17572.413907997641</v>
       </c>
       <c r="BJ78" s="7">
         <v>394.88224301104628</v>
       </c>
       <c r="BK78" s="7">
         <v>789.76448602209257</v>
       </c>
       <c r="BL78" s="7">
         <v>1184.6467290331389</v>
       </c>
       <c r="BM78" s="7">
         <v>1617.8596750041852</v>
       </c>
       <c r="BN78" s="7">
         <v>2051.5329327065115</v>
       </c>
       <c r="BO78" s="7">
         <v>2505.5722027505267</v>
       </c>
       <c r="BP78" s="7">
         <v>3970.0643054614834</v>
       </c>
       <c r="BQ78" s="7">
         <v>6956.9872637337039</v>
       </c>
@@ -22669,51 +22796,53 @@
       </c>
       <c r="CQ78" s="7">
         <v>12426.379962271629</v>
       </c>
       <c r="CR78" s="7">
         <v>13125.70815662267</v>
       </c>
       <c r="CS78" s="7">
         <v>13784.358639663711</v>
       </c>
       <c r="CT78" s="7">
         <v>974.55134392000014</v>
       </c>
       <c r="CU78" s="7">
         <v>2141.2827327883333</v>
       </c>
       <c r="CV78" s="7">
         <v>2990.547460444167</v>
       </c>
       <c r="CW78" s="23">
         <v>3717.2355823741668</v>
       </c>
       <c r="CX78" s="7">
         <v>4255.4694547649997</v>
       </c>
-      <c r="CY78" s="7"/>
+      <c r="CY78" s="7">
+        <v>4822.6455434290328</v>
+      </c>
       <c r="CZ78" s="7"/>
       <c r="DA78" s="7"/>
       <c r="DB78" s="7"/>
       <c r="DC78" s="7"/>
       <c r="DD78" s="7"/>
       <c r="DE78" s="7"/>
     </row>
     <row r="80" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="31" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="31"/>
       <c r="D80" s="31"/>
       <c r="E80" s="31"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
       <c r="J80" s="31"/>
       <c r="K80" s="31"/>
       <c r="L80" s="31"/>
       <c r="M80" s="31"/>
       <c r="N80" s="31"/>
       <c r="O80" s="31"/>
       <c r="P80" s="31"/>
@@ -22930,93 +23059,93 @@
       <c r="AN82" s="27"/>
       <c r="AO82" s="27"/>
       <c r="AP82" s="27"/>
       <c r="AQ82" s="27"/>
       <c r="AR82" s="27"/>
       <c r="AS82" s="27"/>
       <c r="AT82" s="27"/>
       <c r="AU82" s="27"/>
       <c r="AV82" s="27"/>
       <c r="AW82" s="28"/>
       <c r="AX82" s="26" t="s">
         <v>46</v>
       </c>
       <c r="AY82" s="27"/>
       <c r="AZ82" s="27"/>
       <c r="BA82" s="27"/>
       <c r="BB82" s="27"/>
       <c r="BC82" s="27"/>
       <c r="BD82" s="27"/>
       <c r="BE82" s="27"/>
       <c r="BF82" s="27"/>
       <c r="BG82" s="27"/>
       <c r="BH82" s="27"/>
       <c r="BI82" s="28"/>
       <c r="BJ82" s="26" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="BK82" s="27"/>
       <c r="BL82" s="27"/>
       <c r="BM82" s="27"/>
       <c r="BN82" s="27"/>
       <c r="BO82" s="27"/>
       <c r="BP82" s="27"/>
       <c r="BQ82" s="27"/>
       <c r="BR82" s="27"/>
       <c r="BS82" s="27"/>
       <c r="BT82" s="27"/>
       <c r="BU82" s="28"/>
       <c r="BV82" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BW82" s="27"/>
       <c r="BX82" s="27"/>
       <c r="BY82" s="27"/>
       <c r="BZ82" s="27"/>
       <c r="CA82" s="27"/>
       <c r="CB82" s="27"/>
       <c r="CC82" s="27"/>
       <c r="CD82" s="27"/>
       <c r="CE82" s="27"/>
       <c r="CF82" s="27"/>
       <c r="CG82" s="28"/>
       <c r="CH82" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CI82" s="27"/>
       <c r="CJ82" s="27"/>
       <c r="CK82" s="27"/>
       <c r="CL82" s="27"/>
       <c r="CM82" s="27"/>
       <c r="CN82" s="27"/>
       <c r="CO82" s="27"/>
       <c r="CP82" s="27"/>
       <c r="CQ82" s="27"/>
       <c r="CR82" s="27"/>
       <c r="CS82" s="28"/>
       <c r="CT82" s="26" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="CU82" s="27"/>
       <c r="CV82" s="27"/>
       <c r="CW82" s="27"/>
       <c r="CX82" s="27"/>
       <c r="CY82" s="27"/>
       <c r="CZ82" s="27"/>
       <c r="DA82" s="27"/>
       <c r="DB82" s="27"/>
       <c r="DC82" s="27"/>
       <c r="DD82" s="27"/>
       <c r="DE82" s="28"/>
     </row>
     <row r="83" spans="1:109" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="30"/>
       <c r="B83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E83" s="10" t="s">
@@ -23166,51 +23295,51 @@
       <c r="BA83" s="10" t="s">
         <v>4</v>
       </c>
       <c r="BB83" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BC83" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BD83" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BE83" s="10" t="s">
         <v>8</v>
       </c>
       <c r="BF83" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BG83" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BH83" s="11" t="s">
         <v>11</v>
       </c>
       <c r="BI83" s="11" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="BJ83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="BK83" s="10" t="s">
         <v>2</v>
       </c>
       <c r="BL83" s="10" t="s">
         <v>3</v>
       </c>
       <c r="BM83" s="10" t="s">
         <v>4</v>
       </c>
       <c r="BN83" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BO83" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BP83" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BQ83" s="10" t="s">
         <v>8</v>
       </c>
@@ -23495,51 +23624,51 @@
       <c r="BA84" s="1">
         <v>935940.57949542464</v>
       </c>
       <c r="BB84" s="12">
         <v>1248848.2099258804</v>
       </c>
       <c r="BC84" s="13">
         <v>1711665.3697004253</v>
       </c>
       <c r="BD84" s="13">
         <v>2025528.0110434401</v>
       </c>
       <c r="BE84" s="13">
         <v>2342650.3032110506</v>
       </c>
       <c r="BF84" s="1">
         <v>2698395.4902648726</v>
       </c>
       <c r="BG84" s="1">
         <v>2981870.2165807495</v>
       </c>
       <c r="BH84" s="1">
         <v>3269784.2056528809</v>
       </c>
       <c r="BI84" s="1">
-        <v>3658757.6076344424</v>
+        <v>2545267.3527117311</v>
       </c>
       <c r="BJ84" s="1">
         <v>170331.49196883841</v>
       </c>
       <c r="BK84" s="1">
         <v>337234.76845919521</v>
       </c>
       <c r="BL84" s="1">
         <v>560775.184815916</v>
       </c>
       <c r="BM84" s="1">
         <v>778439.39617971645</v>
       </c>
       <c r="BN84" s="12">
         <v>1024435.7395736387</v>
       </c>
       <c r="BO84" s="13">
         <v>1382410.4102623044</v>
       </c>
       <c r="BP84" s="13">
         <v>1616533.7272294152</v>
       </c>
       <c r="BQ84" s="13">
         <v>1868872.3393380186</v>
       </c>
@@ -23620,51 +23749,53 @@
       </c>
       <c r="CQ84" s="1">
         <v>3015873.9275840023</v>
       </c>
       <c r="CR84" s="1">
         <v>3324758.5926363533</v>
       </c>
       <c r="CS84" s="1">
         <v>3800228.8749078969</v>
       </c>
       <c r="CT84" s="1">
         <v>237420.48102405143</v>
       </c>
       <c r="CU84" s="1">
         <v>490745.82862368284</v>
       </c>
       <c r="CV84" s="1">
         <v>831831.06183735013</v>
       </c>
       <c r="CW84" s="1">
         <v>1158451.7262280812</v>
       </c>
       <c r="CX84" s="12">
         <v>1518636.6441100705</v>
       </c>
-      <c r="CY84" s="13"/>
+      <c r="CY84" s="13">
+        <v>2058615.8938970873</v>
+      </c>
       <c r="CZ84" s="13"/>
       <c r="DA84" s="13"/>
       <c r="DB84" s="1"/>
       <c r="DC84" s="1"/>
       <c r="DD84" s="1"/>
       <c r="DE84" s="1"/>
     </row>
     <row r="85" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F85" s="18" t="s">
         <v>40</v>
@@ -23810,51 +23941,51 @@
       <c r="BA85" s="7">
         <v>61081.86335551348</v>
       </c>
       <c r="BB85" s="8">
         <v>83546.623653888062</v>
       </c>
       <c r="BC85" s="21">
         <v>120346.65087179616</v>
       </c>
       <c r="BD85" s="21">
         <v>148351.36828009837</v>
       </c>
       <c r="BE85" s="21">
         <v>175542.77213769083</v>
       </c>
       <c r="BF85" s="2">
         <v>203376.52798087429</v>
       </c>
       <c r="BG85" s="2">
         <v>223998.89667942829</v>
       </c>
       <c r="BH85" s="2">
         <v>246877.2625152136</v>
       </c>
       <c r="BI85" s="2">
-        <v>282012.62736900587</v>
+        <v>184141.63644548095</v>
       </c>
       <c r="BJ85" s="7">
         <v>7160.8040807591951</v>
       </c>
       <c r="BK85" s="7">
         <v>16419.365291357255</v>
       </c>
       <c r="BL85" s="7">
         <v>29714.620596584609</v>
       </c>
       <c r="BM85" s="7">
         <v>44591.95706879651</v>
       </c>
       <c r="BN85" s="7">
         <v>62089.835505676878</v>
       </c>
       <c r="BO85" s="21">
         <v>90355.703672657255</v>
       </c>
       <c r="BP85" s="7">
         <v>110472.72965605534</v>
       </c>
       <c r="BQ85" s="7">
         <v>130981.80744044161</v>
       </c>
@@ -23935,51 +24066,53 @@
       </c>
       <c r="CQ85" s="7">
         <v>248204.32874129986</v>
       </c>
       <c r="CR85" s="7">
         <v>273927.43418467045</v>
       </c>
       <c r="CS85" s="7">
         <v>325585.74470608181</v>
       </c>
       <c r="CT85" s="7">
         <v>12033.523003830924</v>
       </c>
       <c r="CU85" s="7">
         <v>28192.164142160385</v>
       </c>
       <c r="CV85" s="7">
         <v>50574.064187297132</v>
       </c>
       <c r="CW85" s="7">
         <v>76547.163681453618</v>
       </c>
       <c r="CX85" s="7">
         <v>106125.93725258077</v>
       </c>
-      <c r="CY85" s="21"/>
+      <c r="CY85" s="21">
+        <v>157458.35092853161</v>
+      </c>
       <c r="CZ85" s="7"/>
       <c r="DA85" s="7"/>
       <c r="DB85" s="7"/>
       <c r="DC85" s="7"/>
       <c r="DD85" s="2"/>
       <c r="DE85" s="7"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C86" s="2">
         <v>16422.320260181026</v>
       </c>
       <c r="D86" s="2">
         <v>26512.819441513864</v>
       </c>
       <c r="E86" s="2">
         <v>37887.303009467621</v>
       </c>
       <c r="F86" s="2">
         <v>51092.696596966198</v>
@@ -24125,51 +24258,51 @@
       <c r="BA86" s="7">
         <v>97200.1335584927</v>
       </c>
       <c r="BB86" s="8">
         <v>127705.11008369565</v>
       </c>
       <c r="BC86" s="9">
         <v>163231.85093908568</v>
       </c>
       <c r="BD86" s="9">
         <v>193678.27520023566</v>
       </c>
       <c r="BE86" s="9">
         <v>220480.4019319574</v>
       </c>
       <c r="BF86" s="7">
         <v>248365.25617927322</v>
       </c>
       <c r="BG86" s="7">
         <v>272196.803493988</v>
       </c>
       <c r="BH86" s="7">
         <v>296977.00847075606</v>
       </c>
       <c r="BI86" s="7">
-        <v>321137.88538193586</v>
+        <v>254411.65345620806</v>
       </c>
       <c r="BJ86" s="7">
         <v>20907.08461891958</v>
       </c>
       <c r="BK86" s="7">
         <v>42773.317936148713</v>
       </c>
       <c r="BL86" s="7">
         <v>66346.33055811777</v>
       </c>
       <c r="BM86" s="7">
         <v>92342.042303103153</v>
       </c>
       <c r="BN86" s="7">
         <v>119402.4748296258</v>
       </c>
       <c r="BO86" s="9">
         <v>149804.24802544425</v>
       </c>
       <c r="BP86" s="7">
         <v>175354.3966291887</v>
       </c>
       <c r="BQ86" s="7">
         <v>198872.02347342024</v>
       </c>
@@ -24250,51 +24383,53 @@
       </c>
       <c r="CQ86" s="7">
         <v>279117.50676643435</v>
       </c>
       <c r="CR86" s="7">
         <v>306890.42642238032</v>
       </c>
       <c r="CS86" s="7">
         <v>340349.26574935962</v>
       </c>
       <c r="CT86" s="7">
         <v>28848.34896750237</v>
       </c>
       <c r="CU86" s="7">
         <v>59085.478178651494</v>
       </c>
       <c r="CV86" s="7">
         <v>96087.384940360324</v>
       </c>
       <c r="CW86" s="7">
         <v>134230.20143409833</v>
       </c>
       <c r="CX86" s="7">
         <v>173113.11252175301</v>
       </c>
-      <c r="CY86" s="9"/>
+      <c r="CY86" s="9">
+        <v>216856.24612780634</v>
+      </c>
       <c r="CZ86" s="7"/>
       <c r="DA86" s="7"/>
       <c r="DB86" s="7"/>
       <c r="DC86" s="7"/>
       <c r="DD86" s="7"/>
       <c r="DE86" s="7"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C87" s="2">
         <v>15776.173972639266</v>
       </c>
       <c r="D87" s="2">
         <v>29828.254705586645</v>
       </c>
       <c r="E87" s="2">
         <v>41023.109017519368</v>
       </c>
       <c r="F87" s="2">
         <v>53458.130238412123</v>
@@ -24440,51 +24575,51 @@
       <c r="BA87" s="7">
         <v>69403.077385579265</v>
       </c>
       <c r="BB87" s="8">
         <v>89478.793248410686</v>
       </c>
       <c r="BC87" s="9">
         <v>126575.43426361552</v>
       </c>
       <c r="BD87" s="9">
         <v>148829.01061126273</v>
       </c>
       <c r="BE87" s="9">
         <v>169474.57517115586</v>
       </c>
       <c r="BF87" s="7">
         <v>191908.85900758475</v>
       </c>
       <c r="BG87" s="7">
         <v>209765.17937659184</v>
       </c>
       <c r="BH87" s="7">
         <v>228462.03895818954</v>
       </c>
       <c r="BI87" s="7">
-        <v>259290.47037838321</v>
+        <v>161805.77092626051</v>
       </c>
       <c r="BJ87" s="7">
         <v>9197.9943332419934</v>
       </c>
       <c r="BK87" s="7">
         <v>19100.989238274655</v>
       </c>
       <c r="BL87" s="7">
         <v>36117.000216973582</v>
       </c>
       <c r="BM87" s="7">
         <v>50215.806528447669</v>
       </c>
       <c r="BN87" s="7">
         <v>64568.479522851747</v>
       </c>
       <c r="BO87" s="9">
         <v>88886.870101910841</v>
       </c>
       <c r="BP87" s="7">
         <v>103840.99092682065</v>
       </c>
       <c r="BQ87" s="7">
         <v>118110.62183426529</v>
       </c>
@@ -24565,51 +24700,53 @@
       </c>
       <c r="CQ87" s="7">
         <v>175949.47832118801</v>
       </c>
       <c r="CR87" s="7">
         <v>195046.51434391661</v>
       </c>
       <c r="CS87" s="7">
         <v>221984.16977340999</v>
       </c>
       <c r="CT87" s="7">
         <v>11425.519432646153</v>
       </c>
       <c r="CU87" s="7">
         <v>23816.094353430119</v>
       </c>
       <c r="CV87" s="7">
         <v>47470.26779041181</v>
       </c>
       <c r="CW87" s="7">
         <v>66496.558857818221</v>
       </c>
       <c r="CX87" s="7">
         <v>85838.840018704199</v>
       </c>
-      <c r="CY87" s="9"/>
+      <c r="CY87" s="9">
+        <v>117349.36855434118</v>
+      </c>
       <c r="CZ87" s="7"/>
       <c r="DA87" s="7"/>
       <c r="DB87" s="7"/>
       <c r="DC87" s="7"/>
       <c r="DD87" s="7"/>
       <c r="DE87" s="7"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C88" s="2">
         <v>35743.347765533217</v>
       </c>
       <c r="D88" s="2">
         <v>70071.26138877013</v>
       </c>
       <c r="E88" s="2">
         <v>91100.019663534855</v>
       </c>
       <c r="F88" s="2">
         <v>115451.79379703272</v>
@@ -24755,51 +24892,51 @@
       <c r="BA88" s="7">
         <v>96900.448526505701</v>
       </c>
       <c r="BB88" s="8">
         <v>125540.0797163352</v>
       </c>
       <c r="BC88" s="9">
         <v>173370.50173762249</v>
       </c>
       <c r="BD88" s="9">
         <v>198196.35670586809</v>
       </c>
       <c r="BE88" s="9">
         <v>230777.11484252277</v>
       </c>
       <c r="BF88" s="7">
         <v>271657.53088365775</v>
       </c>
       <c r="BG88" s="7">
         <v>307084.60392681119</v>
       </c>
       <c r="BH88" s="7">
         <v>337363.00631121511</v>
       </c>
       <c r="BI88" s="7">
-        <v>376980.44215804478</v>
+        <v>258544.59376241631</v>
       </c>
       <c r="BJ88" s="7">
         <v>19075.222824217995</v>
       </c>
       <c r="BK88" s="7">
         <v>34687.275953087388</v>
       </c>
       <c r="BL88" s="7">
         <v>65341.59027564757</v>
       </c>
       <c r="BM88" s="7">
         <v>83431.694546790066</v>
       </c>
       <c r="BN88" s="7">
         <v>104763.81470409076</v>
       </c>
       <c r="BO88" s="9">
         <v>144889.86466611855</v>
       </c>
       <c r="BP88" s="7">
         <v>163295.37426830656</v>
       </c>
       <c r="BQ88" s="7">
         <v>190406.16865035251</v>
       </c>
@@ -24880,51 +25017,53 @@
       </c>
       <c r="CQ88" s="7">
         <v>383970.94729334762</v>
       </c>
       <c r="CR88" s="7">
         <v>431746.20117229759</v>
       </c>
       <c r="CS88" s="7">
         <v>490413.33482152334</v>
       </c>
       <c r="CT88" s="7">
         <v>27962.716387571108</v>
       </c>
       <c r="CU88" s="7">
         <v>57081.645351094659</v>
       </c>
       <c r="CV88" s="7">
         <v>111938.69481414312</v>
       </c>
       <c r="CW88" s="7">
         <v>142542.33905135188</v>
       </c>
       <c r="CX88" s="7">
         <v>178691.54305741389</v>
       </c>
-      <c r="CY88" s="9"/>
+      <c r="CY88" s="9">
+        <v>242677.5342439152</v>
+      </c>
       <c r="CZ88" s="7"/>
       <c r="DA88" s="7"/>
       <c r="DB88" s="7"/>
       <c r="DC88" s="7"/>
       <c r="DD88" s="7"/>
       <c r="DE88" s="7"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C89" s="2">
         <v>4334.1520391777613</v>
       </c>
       <c r="D89" s="2">
         <v>7172.6824447398922</v>
       </c>
       <c r="E89" s="2">
         <v>10054.194805676838</v>
       </c>
       <c r="F89" s="2">
         <v>14658.625643348474</v>
@@ -25070,51 +25209,51 @@
       <c r="BA89" s="7">
         <v>19909.668713947096</v>
       </c>
       <c r="BB89" s="8">
         <v>29337.995029738395</v>
       </c>
       <c r="BC89" s="9">
         <v>38175.698368158584</v>
       </c>
       <c r="BD89" s="9">
         <v>43099.015696872717</v>
       </c>
       <c r="BE89" s="9">
         <v>49258.406308498154</v>
       </c>
       <c r="BF89" s="7">
         <v>57068.947344168388</v>
       </c>
       <c r="BG89" s="7">
         <v>62563.900997717421</v>
       </c>
       <c r="BH89" s="7">
         <v>70265.723456235035</v>
       </c>
       <c r="BI89" s="7">
-        <v>81324.738877141761</v>
+        <v>54642.754568543081</v>
       </c>
       <c r="BJ89" s="7">
         <v>3347.8898463321148</v>
       </c>
       <c r="BK89" s="7">
         <v>6906.4944231266563</v>
       </c>
       <c r="BL89" s="7">
         <v>11245.292522288031</v>
       </c>
       <c r="BM89" s="7">
         <v>15034.187157484092</v>
       </c>
       <c r="BN89" s="7">
         <v>21007.87201184583</v>
       </c>
       <c r="BO89" s="9">
         <v>27762.338044754062</v>
       </c>
       <c r="BP89" s="7">
         <v>31029.313638058284</v>
       </c>
       <c r="BQ89" s="7">
         <v>35643.187893551338</v>
       </c>
@@ -25195,51 +25334,53 @@
       </c>
       <c r="CQ89" s="7">
         <v>56997.158809219851</v>
       </c>
       <c r="CR89" s="7">
         <v>63820.508889007513</v>
       </c>
       <c r="CS89" s="7">
         <v>75272.698816999997</v>
       </c>
       <c r="CT89" s="7">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU89" s="7">
         <v>10966.04760755182</v>
       </c>
       <c r="CV89" s="7">
         <v>17851.404440316954</v>
       </c>
       <c r="CW89" s="7">
         <v>24683.995677102128</v>
       </c>
       <c r="CX89" s="7">
         <v>33665.719914339825</v>
       </c>
-      <c r="CY89" s="9"/>
+      <c r="CY89" s="9">
+        <v>45556.231881308995</v>
+      </c>
       <c r="CZ89" s="7"/>
       <c r="DA89" s="7"/>
       <c r="DB89" s="7"/>
       <c r="DC89" s="7"/>
       <c r="DD89" s="7"/>
       <c r="DE89" s="7"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C90" s="2">
         <v>7214.5156846196614</v>
       </c>
       <c r="D90" s="2">
         <v>12685.259773690814</v>
       </c>
       <c r="E90" s="2">
         <v>19834.941971587137</v>
       </c>
       <c r="F90" s="2">
         <v>30274.326116509445</v>
@@ -25385,51 +25526,51 @@
       <c r="BA90" s="7">
         <v>36762.264202683713</v>
       </c>
       <c r="BB90" s="8">
         <v>55153.926308396753</v>
       </c>
       <c r="BC90" s="9">
         <v>81583.069589802617</v>
       </c>
       <c r="BD90" s="9">
         <v>96571.166149529643</v>
       </c>
       <c r="BE90" s="9">
         <v>110382.94783626843</v>
       </c>
       <c r="BF90" s="7">
         <v>126675.14722880197</v>
       </c>
       <c r="BG90" s="7">
         <v>137583.77071871411</v>
       </c>
       <c r="BH90" s="7">
         <v>149237.45770099491</v>
       </c>
       <c r="BI90" s="7">
-        <v>167183.61048603593</v>
+        <v>148901.92952473508</v>
       </c>
       <c r="BJ90" s="7">
         <v>6469.0529454015768</v>
       </c>
       <c r="BK90" s="7">
         <v>14252.030309053305</v>
       </c>
       <c r="BL90" s="7">
         <v>24619.270758903665</v>
       </c>
       <c r="BM90" s="7">
         <v>38043.028271612551</v>
       </c>
       <c r="BN90" s="7">
         <v>57318.300057575347</v>
       </c>
       <c r="BO90" s="9">
         <v>83229.642410453074</v>
       </c>
       <c r="BP90" s="7">
         <v>98916.023299354929</v>
       </c>
       <c r="BQ90" s="7">
         <v>113370.05308083343</v>
       </c>
@@ -25510,51 +25651,53 @@
       </c>
       <c r="CQ90" s="7">
         <v>160493.84332732612</v>
       </c>
       <c r="CR90" s="7">
         <v>173766.9432203857</v>
       </c>
       <c r="CS90" s="7">
         <v>194622.28735706565</v>
       </c>
       <c r="CT90" s="2">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU90" s="7">
         <v>20525.712153353597</v>
       </c>
       <c r="CV90" s="7">
         <v>34342.78425592056</v>
       </c>
       <c r="CW90" s="7">
         <v>52825.404574092936</v>
       </c>
       <c r="CX90" s="7">
         <v>79303.394690967252</v>
       </c>
-      <c r="CY90" s="9"/>
+      <c r="CY90" s="9">
+        <v>115007.20132433863</v>
+      </c>
       <c r="CZ90" s="7"/>
       <c r="DA90" s="7"/>
       <c r="DB90" s="7"/>
       <c r="DC90" s="7"/>
       <c r="DD90" s="7"/>
       <c r="DE90" s="7"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C91" s="2">
         <v>13137.807221739218</v>
       </c>
       <c r="D91" s="2">
         <v>20454.190584722179</v>
       </c>
       <c r="E91" s="2">
         <v>28713.092988726232</v>
       </c>
       <c r="F91" s="2">
         <v>37626.052997123748</v>
@@ -25700,51 +25843,51 @@
       <c r="BA91" s="7">
         <v>51982.048511900328</v>
       </c>
       <c r="BB91" s="8">
         <v>68072.112378626305</v>
       </c>
       <c r="BC91" s="9">
         <v>94306.212218771747</v>
       </c>
       <c r="BD91" s="9">
         <v>109321.68211269272</v>
       </c>
       <c r="BE91" s="9">
         <v>129086.7099398432</v>
       </c>
       <c r="BF91" s="7">
         <v>151127.76982683258</v>
       </c>
       <c r="BG91" s="7">
         <v>167816.13488356283</v>
       </c>
       <c r="BH91" s="7">
         <v>189076.16012140879</v>
       </c>
       <c r="BI91" s="7">
-        <v>215045.40528218297</v>
+        <v>168179.8682683809</v>
       </c>
       <c r="BJ91" s="7">
         <v>10241.743302774021</v>
       </c>
       <c r="BK91" s="7">
         <v>20092.220413575989</v>
       </c>
       <c r="BL91" s="7">
         <v>32024.157095242015</v>
       </c>
       <c r="BM91" s="7">
         <v>44319.568967823783</v>
       </c>
       <c r="BN91" s="7">
         <v>58306.464378539938</v>
       </c>
       <c r="BO91" s="9">
         <v>80370.177302223557</v>
       </c>
       <c r="BP91" s="7">
         <v>93014.900423190513</v>
       </c>
       <c r="BQ91" s="7">
         <v>109381.3235814006</v>
       </c>
@@ -25825,51 +25968,53 @@
       </c>
       <c r="CQ91" s="7">
         <v>169384.09493990574</v>
       </c>
       <c r="CR91" s="7">
         <v>188531.23318656397</v>
       </c>
       <c r="CS91" s="7">
         <v>221195.39366589329</v>
       </c>
       <c r="CT91" s="2">
         <v>13372.299989714629</v>
       </c>
       <c r="CU91" s="7">
         <v>28429.920197745254</v>
       </c>
       <c r="CV91" s="7">
         <v>45400.120712659846</v>
       </c>
       <c r="CW91" s="7">
         <v>64859.712480519498</v>
       </c>
       <c r="CX91" s="7">
         <v>84968.451075270219</v>
       </c>
-      <c r="CY91" s="9"/>
+      <c r="CY91" s="9">
+        <v>114032.66607077108</v>
+      </c>
       <c r="CZ91" s="7"/>
       <c r="DA91" s="7"/>
       <c r="DB91" s="7"/>
       <c r="DC91" s="7"/>
       <c r="DD91" s="7"/>
       <c r="DE91" s="7"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F92" s="18" t="s">
         <v>40</v>
@@ -26015,51 +26160,51 @@
       <c r="BA92" s="7">
         <v>51372.240268666617</v>
       </c>
       <c r="BB92" s="8">
         <v>63740.361815002507</v>
       </c>
       <c r="BC92" s="9">
         <v>93711.014760356295</v>
       </c>
       <c r="BD92" s="9">
         <v>105167.38880685656</v>
       </c>
       <c r="BE92" s="9">
         <v>120834.13895579129</v>
       </c>
       <c r="BF92" s="7">
         <v>144411.60995489967</v>
       </c>
       <c r="BG92" s="7">
         <v>164402.81237574309</v>
       </c>
       <c r="BH92" s="7">
         <v>184714.85580162445</v>
       </c>
       <c r="BI92" s="7">
-        <v>212271.29711279584</v>
+        <v>161506.69049087627</v>
       </c>
       <c r="BJ92" s="7">
         <v>7895.21748301958</v>
       </c>
       <c r="BK92" s="7">
         <v>14769.753620204019</v>
       </c>
       <c r="BL92" s="7">
         <v>31702.028553549484</v>
       </c>
       <c r="BM92" s="7">
         <v>41746.026510199328</v>
       </c>
       <c r="BN92" s="7">
         <v>51510.814232104218</v>
       </c>
       <c r="BO92" s="9">
         <v>76127.659045274515</v>
       </c>
       <c r="BP92" s="7">
         <v>84921.142817342945</v>
       </c>
       <c r="BQ92" s="7">
         <v>97257.42960393164</v>
       </c>
@@ -26140,51 +26285,53 @@
       </c>
       <c r="CQ92" s="7">
         <v>149583.63247412976</v>
       </c>
       <c r="CR92" s="7">
         <v>166857.25167639041</v>
       </c>
       <c r="CS92" s="7">
         <v>195362.75872505334</v>
       </c>
       <c r="CT92" s="7">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU92" s="7">
         <v>18767.901169372799</v>
       </c>
       <c r="CV92" s="7">
         <v>43761.866542926902</v>
       </c>
       <c r="CW92" s="7">
         <v>55902.060030977671</v>
       </c>
       <c r="CX92" s="7">
         <v>68723.637235311588</v>
       </c>
-      <c r="CY92" s="9"/>
+      <c r="CY92" s="9">
+        <v>103992.92389595963</v>
+      </c>
       <c r="CZ92" s="7"/>
       <c r="DA92" s="7"/>
       <c r="DB92" s="7"/>
       <c r="DC92" s="7"/>
       <c r="DD92" s="7"/>
       <c r="DE92" s="7"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C93" s="2">
         <v>14072.649739395543</v>
       </c>
       <c r="D93" s="2">
         <v>25230.096646918351</v>
       </c>
       <c r="E93" s="2">
         <v>34325.930254990541</v>
       </c>
       <c r="F93" s="2">
         <v>48067.848738484121</v>
@@ -26330,51 +26477,51 @@
       <c r="BA93" s="7">
         <v>48328.384978473347</v>
       </c>
       <c r="BB93" s="8">
         <v>68741.07416768049</v>
       </c>
       <c r="BC93" s="9">
         <v>103776.37072136256</v>
       </c>
       <c r="BD93" s="9">
         <v>121290.06914472122</v>
       </c>
       <c r="BE93" s="9">
         <v>138654.70425058296</v>
       </c>
       <c r="BF93" s="7">
         <v>164917.85491050337</v>
       </c>
       <c r="BG93" s="7">
         <v>179798.89016941426</v>
       </c>
       <c r="BH93" s="7">
         <v>196146.86806605509</v>
       </c>
       <c r="BI93" s="7">
-        <v>225605.27401337799</v>
+        <v>149923.31717689591</v>
       </c>
       <c r="BJ93" s="7">
         <v>8304.1718540948932</v>
       </c>
       <c r="BK93" s="7">
         <v>16426.467730285593</v>
       </c>
       <c r="BL93" s="7">
         <v>29751.405835354075</v>
       </c>
       <c r="BM93" s="7">
         <v>40914.343126744992</v>
       </c>
       <c r="BN93" s="7">
         <v>56522.318463650772</v>
       </c>
       <c r="BO93" s="9">
         <v>83802.047525462549</v>
       </c>
       <c r="BP93" s="7">
         <v>97198.213984823873</v>
       </c>
       <c r="BQ93" s="7">
         <v>111225.03161041802</v>
       </c>
@@ -26455,51 +26602,53 @@
       </c>
       <c r="CQ93" s="7">
         <v>179120.15346570069</v>
       </c>
       <c r="CR93" s="7">
         <v>197948.43394902919</v>
       </c>
       <c r="CS93" s="7">
         <v>232702.64756132141</v>
       </c>
       <c r="CT93" s="7">
         <v>11713.623901708419</v>
       </c>
       <c r="CU93" s="7">
         <v>22151.445466891368</v>
       </c>
       <c r="CV93" s="7">
         <v>39675.471546732755</v>
       </c>
       <c r="CW93" s="7">
         <v>54364.425765640757</v>
       </c>
       <c r="CX93" s="7">
         <v>76385.175116089027</v>
       </c>
-      <c r="CY93" s="9"/>
+      <c r="CY93" s="9">
+        <v>117132.89379797682</v>
+      </c>
       <c r="CZ93" s="7"/>
       <c r="DA93" s="7"/>
       <c r="DB93" s="7"/>
       <c r="DC93" s="7"/>
       <c r="DD93" s="7"/>
       <c r="DE93" s="7"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C94" s="2">
         <v>16837.823420309131</v>
       </c>
       <c r="D94" s="2">
         <v>24797.608023255256</v>
       </c>
       <c r="E94" s="2">
         <v>36822.108334358199</v>
       </c>
       <c r="F94" s="2">
         <v>49255.239125942113</v>
@@ -26645,51 +26794,51 @@
       <c r="BA94" s="7">
         <v>65532.584250402018</v>
       </c>
       <c r="BB94" s="8">
         <v>88096.067662762187</v>
       </c>
       <c r="BC94" s="9">
         <v>125863.06339073252</v>
       </c>
       <c r="BD94" s="9">
         <v>143723.66094203945</v>
       </c>
       <c r="BE94" s="9">
         <v>157661.29125375993</v>
       </c>
       <c r="BF94" s="7">
         <v>172260.74163735431</v>
       </c>
       <c r="BG94" s="7">
         <v>182747.90423350441</v>
       </c>
       <c r="BH94" s="7">
         <v>192991.45429242853</v>
       </c>
       <c r="BI94" s="7">
-        <v>207066.03720556767</v>
+        <v>117355.31020023343</v>
       </c>
       <c r="BJ94" s="7">
         <v>10233.032668578542</v>
       </c>
       <c r="BK94" s="7">
         <v>21971.139666771502</v>
       </c>
       <c r="BL94" s="7">
         <v>32109.256502456756</v>
       </c>
       <c r="BM94" s="7">
         <v>45796.265832896301</v>
       </c>
       <c r="BN94" s="7">
         <v>60655.56636130983</v>
       </c>
       <c r="BO94" s="9">
         <v>81234.837941260135</v>
       </c>
       <c r="BP94" s="7">
         <v>92133.307613065932</v>
       </c>
       <c r="BQ94" s="7">
         <v>101552.40721831194</v>
       </c>
@@ -26770,51 +26919,53 @@
       </c>
       <c r="CQ94" s="7">
         <v>149162.96443459202</v>
       </c>
       <c r="CR94" s="7">
         <v>157688.08011911085</v>
       </c>
       <c r="CS94" s="7">
         <v>169260.31640817301</v>
       </c>
       <c r="CT94" s="7">
         <v>13873.218638546416</v>
       </c>
       <c r="CU94" s="7">
         <v>29737.820162574706</v>
       </c>
       <c r="CV94" s="7">
         <v>44147.7322045115</v>
       </c>
       <c r="CW94" s="7">
         <v>64470.809003334602</v>
       </c>
       <c r="CX94" s="7">
         <v>84659.408876172733</v>
       </c>
-      <c r="CY94" s="9"/>
+      <c r="CY94" s="9">
+        <v>120247.10815903249</v>
+      </c>
       <c r="CZ94" s="7"/>
       <c r="DA94" s="7"/>
       <c r="DB94" s="7"/>
       <c r="DC94" s="7"/>
       <c r="DD94" s="7"/>
       <c r="DE94" s="7"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C95" s="7">
         <v>5544.9659293698987</v>
       </c>
       <c r="D95" s="7">
         <v>8314.5985675108786</v>
       </c>
       <c r="E95" s="7">
         <v>11156.24492704671</v>
       </c>
       <c r="F95" s="7">
         <v>14077.940530556712</v>
@@ -26960,51 +27111,51 @@
       <c r="BA95" s="7">
         <v>18917.914892500994</v>
       </c>
       <c r="BB95" s="8">
         <v>23978.241633764701</v>
       </c>
       <c r="BC95" s="9">
         <v>29940.840791656374</v>
       </c>
       <c r="BD95" s="9">
         <v>35445.448590803986</v>
       </c>
       <c r="BE95" s="9">
         <v>41370.160751566531</v>
       </c>
       <c r="BF95" s="7">
         <v>47583.615415221007</v>
       </c>
       <c r="BG95" s="7">
         <v>53861.95678193264</v>
       </c>
       <c r="BH95" s="7">
         <v>60332.344946035104</v>
       </c>
       <c r="BI95" s="7">
-        <v>68282.204227252616</v>
+        <v>55222.323480759645</v>
       </c>
       <c r="BJ95" s="7">
         <v>4209.0713142083632</v>
       </c>
       <c r="BK95" s="7">
         <v>8001.2619086257855</v>
       </c>
       <c r="BL95" s="7">
         <v>11979.039111122973</v>
       </c>
       <c r="BM95" s="7">
         <v>16040.09664492784</v>
       </c>
       <c r="BN95" s="7">
         <v>20168.620923622497</v>
       </c>
       <c r="BO95" s="9">
         <v>24871.041998039946</v>
       </c>
       <c r="BP95" s="7">
         <v>29373.940009901333</v>
       </c>
       <c r="BQ95" s="7">
         <v>34131.611553219751</v>
       </c>
@@ -27085,51 +27236,53 @@
       </c>
       <c r="CQ95" s="7">
         <v>52244.291742087531</v>
       </c>
       <c r="CR95" s="7">
         <v>58662.601040041518</v>
       </c>
       <c r="CS95" s="7">
         <v>72038.796766170664</v>
       </c>
       <c r="CT95" s="7">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU95" s="7">
         <v>10657.257195736491</v>
       </c>
       <c r="CV95" s="7">
         <v>15538.818483737268</v>
       </c>
       <c r="CW95" s="7">
         <v>20721.263558528393</v>
       </c>
       <c r="CX95" s="7">
         <v>25936.657541663964</v>
       </c>
-      <c r="CY95" s="9"/>
+      <c r="CY95" s="9">
+        <v>32584.866052185847</v>
+      </c>
       <c r="CZ95" s="7"/>
       <c r="DA95" s="7"/>
       <c r="DB95" s="7"/>
       <c r="DC95" s="7"/>
       <c r="DD95" s="7"/>
       <c r="DE95" s="7"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C96" s="7">
         <v>1491.9081388731815</v>
       </c>
       <c r="D96" s="7">
         <v>1815.2305081152726</v>
       </c>
       <c r="E96" s="7">
         <v>2396.5311974816946</v>
       </c>
       <c r="F96" s="7">
         <v>3069.9800244143471</v>
@@ -27275,51 +27428,51 @@
       <c r="BA96" s="7">
         <v>4855.6488142971148</v>
       </c>
       <c r="BB96" s="8">
         <v>5948.2122901680586</v>
       </c>
       <c r="BC96" s="9">
         <v>8664.5798005976685</v>
       </c>
       <c r="BD96" s="9">
         <v>10184.858282548545</v>
       </c>
       <c r="BE96" s="9">
         <v>11539.075376457664</v>
       </c>
       <c r="BF96" s="7">
         <v>14902.957918521279</v>
       </c>
       <c r="BG96" s="7">
         <v>17016.752483734053</v>
       </c>
       <c r="BH96" s="7">
         <v>19456.826844949195</v>
       </c>
       <c r="BI96" s="7">
-        <v>23208.753062002917</v>
+        <v>22762.728397519175</v>
       </c>
       <c r="BJ96" s="7">
         <v>1575.7509601600732</v>
       </c>
       <c r="BK96" s="7">
         <v>3546.7784852232926</v>
       </c>
       <c r="BL96" s="7">
         <v>4739.1825880790275</v>
       </c>
       <c r="BM96" s="7">
         <v>6431.0376480223022</v>
       </c>
       <c r="BN96" s="7">
         <v>7934.877003640253</v>
       </c>
       <c r="BO96" s="9">
         <v>10870.82403988011</v>
       </c>
       <c r="BP96" s="7">
         <v>12625.253606265725</v>
       </c>
       <c r="BQ96" s="7">
         <v>14237.873805130501</v>
       </c>
@@ -27400,51 +27553,53 @@
       </c>
       <c r="CQ96" s="7">
         <v>25409.353452233423</v>
       </c>
       <c r="CR96" s="7">
         <v>29216.40371391243</v>
       </c>
       <c r="CS96" s="7">
         <v>34924.953974885</v>
       </c>
       <c r="CT96" s="7">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU96" s="7">
         <v>4944.0918941908258</v>
       </c>
       <c r="CV96" s="7">
         <v>6394.8373255574788</v>
       </c>
       <c r="CW96" s="7">
         <v>9301.2760845162884</v>
       </c>
       <c r="CX96" s="7">
         <v>11414.888424341183</v>
       </c>
-      <c r="CY96" s="9"/>
+      <c r="CY96" s="9">
+        <v>15779.489384511398</v>
+      </c>
       <c r="CZ96" s="7"/>
       <c r="DA96" s="7"/>
       <c r="DB96" s="7"/>
       <c r="DC96" s="7"/>
       <c r="DD96" s="7"/>
       <c r="DE96" s="7"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C97" s="7">
         <v>13325.216169473333</v>
       </c>
       <c r="D97" s="7">
         <v>21310.019628864015</v>
       </c>
       <c r="E97" s="7">
         <v>29515.193676597017</v>
       </c>
       <c r="F97" s="7">
         <v>39568.424235483049</v>
@@ -27590,51 +27745,51 @@
       <c r="BA97" s="7">
         <v>51727.119487764488</v>
       </c>
       <c r="BB97" s="8">
         <v>69038.966794602587</v>
       </c>
       <c r="BC97" s="7">
         <v>91978.465595160873</v>
       </c>
       <c r="BD97" s="9">
         <v>112101.71866189297</v>
       </c>
       <c r="BE97" s="9">
         <v>131611.92640621209</v>
       </c>
       <c r="BF97" s="7">
         <v>148923.26423070513</v>
       </c>
       <c r="BG97" s="7">
         <v>165421.49163931783</v>
       </c>
       <c r="BH97" s="7">
         <v>183019.21829795727</v>
       </c>
       <c r="BI97" s="7">
-        <v>203273.26153460619</v>
+        <v>141510.28367463974</v>
       </c>
       <c r="BJ97" s="7">
         <v>10000.565798747701</v>
       </c>
       <c r="BK97" s="7">
         <v>19721.843792697411</v>
       </c>
       <c r="BL97" s="7">
         <v>31442.081177494816</v>
       </c>
       <c r="BM97" s="7">
         <v>45094.352106102539</v>
       </c>
       <c r="BN97" s="7">
         <v>59427.477212041158</v>
       </c>
       <c r="BO97" s="7">
         <v>77568.610247081713</v>
       </c>
       <c r="BP97" s="7">
         <v>93284.961390565353</v>
       </c>
       <c r="BQ97" s="7">
         <v>109396.98902605756</v>
       </c>
@@ -27715,51 +27870,53 @@
       </c>
       <c r="CQ97" s="7">
         <v>158902.6850446903</v>
       </c>
       <c r="CR97" s="7">
         <v>176203.47059960727</v>
       </c>
       <c r="CS97" s="7">
         <v>198905.93522348668</v>
       </c>
       <c r="CT97" s="7">
         <v>11975.744855618668</v>
       </c>
       <c r="CU97" s="7">
         <v>25328.535663418545</v>
       </c>
       <c r="CV97" s="7">
         <v>40731.77897845312</v>
       </c>
       <c r="CW97" s="7">
         <v>58016.1569008488</v>
       </c>
       <c r="CX97" s="7">
         <v>75505.318465057877</v>
       </c>
-      <c r="CY97" s="7"/>
+      <c r="CY97" s="7">
+        <v>103046.37367322214</v>
+      </c>
       <c r="CZ97" s="7"/>
       <c r="DA97" s="7"/>
       <c r="DB97" s="7"/>
       <c r="DC97" s="7"/>
       <c r="DD97" s="7"/>
       <c r="DE97" s="7"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C98" s="7">
         <v>15630.034303305405</v>
       </c>
       <c r="D98" s="7">
         <v>22334.375067590168</v>
       </c>
       <c r="E98" s="7">
         <v>33930.049449554215</v>
       </c>
       <c r="F98" s="7">
         <v>46777.195252159167</v>
@@ -27905,51 +28062,51 @@
       <c r="BA98" s="7">
         <v>60535.755498990562</v>
       </c>
       <c r="BB98" s="8">
         <v>83717.1538967979</v>
       </c>
       <c r="BC98" s="7">
         <v>111171.0019726365</v>
       </c>
       <c r="BD98" s="9">
         <v>145144.45081791232</v>
       </c>
       <c r="BE98" s="9">
         <v>177078.11629532036</v>
       </c>
       <c r="BF98" s="7">
         <v>208014.4535632132</v>
       </c>
       <c r="BG98" s="7">
         <v>228951.30936321861</v>
       </c>
       <c r="BH98" s="7">
         <v>243645.16152760017</v>
       </c>
       <c r="BI98" s="7">
-        <v>263024.78702635824</v>
+        <v>149117.98368963343</v>
       </c>
       <c r="BJ98" s="7">
         <v>12348.020303790992</v>
       </c>
       <c r="BK98" s="7">
         <v>21454.280661619836</v>
       </c>
       <c r="BL98" s="7">
         <v>31377.559834208776</v>
       </c>
       <c r="BM98" s="7">
         <v>45021.687961308824</v>
       </c>
       <c r="BN98" s="7">
         <v>59951.029856875313</v>
       </c>
       <c r="BO98" s="7">
         <v>77882.219918353265</v>
       </c>
       <c r="BP98" s="7">
         <v>98608.491497685303</v>
       </c>
       <c r="BQ98" s="7">
         <v>120650.09589080454</v>
       </c>
@@ -28030,51 +28187,53 @@
       </c>
       <c r="CQ98" s="7">
         <v>179207.96032773593</v>
       </c>
       <c r="CR98" s="7">
         <v>191910.22027928036</v>
       </c>
       <c r="CS98" s="7">
         <v>208454.30730442968</v>
       </c>
       <c r="CT98" s="7">
         <v>15231.339578948831</v>
       </c>
       <c r="CU98" s="7">
         <v>27016.92586442436</v>
       </c>
       <c r="CV98" s="7">
         <v>40504.726925425792</v>
       </c>
       <c r="CW98" s="7">
         <v>58425.273356640915</v>
       </c>
       <c r="CX98" s="7">
         <v>77679.042127225301</v>
       </c>
-      <c r="CY98" s="7"/>
+      <c r="CY98" s="7">
+        <v>102060.28515214825</v>
+      </c>
       <c r="CZ98" s="7"/>
       <c r="DA98" s="7"/>
       <c r="DB98" s="7"/>
       <c r="DC98" s="7"/>
       <c r="DD98" s="7"/>
       <c r="DE98" s="7"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C99" s="7">
         <v>35326.083245767513</v>
       </c>
       <c r="D99" s="7">
         <v>55869.668947125159</v>
       </c>
       <c r="E99" s="7">
         <v>76480.637781067853</v>
       </c>
       <c r="F99" s="7">
         <v>99343.382834341275</v>
@@ -28220,51 +28379,51 @@
       <c r="BA99" s="7">
         <v>120397.70789546249</v>
       </c>
       <c r="BB99" s="8">
         <v>157814.81149952451</v>
       </c>
       <c r="BC99" s="7">
         <v>197843.06832208479</v>
       </c>
       <c r="BD99" s="9">
         <v>230837.80108635756</v>
       </c>
       <c r="BE99" s="9">
         <v>264689.33582189772</v>
       </c>
       <c r="BF99" s="7">
         <v>297151.88980574114</v>
       </c>
       <c r="BG99" s="7">
         <v>330905.39865390945</v>
       </c>
       <c r="BH99" s="7">
         <v>364036.45594297897</v>
       </c>
       <c r="BI99" s="7">
-        <v>401717.61437054683</v>
+        <v>276270.23026859143</v>
       </c>
       <c r="BJ99" s="7">
         <v>20839.299549018397</v>
       </c>
       <c r="BK99" s="7">
         <v>42525.663748430845</v>
       </c>
       <c r="BL99" s="7">
         <v>67894.581618810305</v>
       </c>
       <c r="BM99" s="7">
         <v>95695.895093342566</v>
       </c>
       <c r="BN99" s="7">
         <v>124147.50787160608</v>
       </c>
       <c r="BO99" s="7">
         <v>155577.13839608082</v>
       </c>
       <c r="BP99" s="7">
         <v>177715.49509179182</v>
       </c>
       <c r="BQ99" s="7">
         <v>204919.7414820549</v>
       </c>
@@ -28345,51 +28504,53 @@
       </c>
       <c r="CQ99" s="7">
         <v>357536.60039217945</v>
       </c>
       <c r="CR99" s="7">
         <v>390640.33020337974</v>
       </c>
       <c r="CS99" s="7">
         <v>446464.39668345917</v>
       </c>
       <c r="CT99" s="7">
         <v>36711.784736797061</v>
       </c>
       <c r="CU99" s="7">
         <v>76797.53650299419</v>
       </c>
       <c r="CV99" s="7">
         <v>120051.73992165628</v>
       </c>
       <c r="CW99" s="7">
         <v>168105.53467616282</v>
       </c>
       <c r="CX99" s="7">
         <v>215559.52705436866</v>
       </c>
-      <c r="CY99" s="7"/>
+      <c r="CY99" s="7">
+        <v>269070.62211358827</v>
+      </c>
       <c r="CZ99" s="7"/>
       <c r="DA99" s="7"/>
       <c r="DB99" s="7"/>
       <c r="DC99" s="7"/>
       <c r="DD99" s="7"/>
       <c r="DE99" s="7"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F100" s="18" t="s">
         <v>40</v>
@@ -28535,51 +28696,51 @@
       <c r="BA100" s="7">
         <v>14865.164255846161</v>
       </c>
       <c r="BB100" s="8">
         <v>19865.729281461841</v>
       </c>
       <c r="BC100" s="7">
         <v>29711.118996436089</v>
       </c>
       <c r="BD100" s="9">
         <v>34416.530687746119</v>
       </c>
       <c r="BE100" s="9">
         <v>39989.086888573496</v>
       </c>
       <c r="BF100" s="7">
         <v>47587.565039300571</v>
       </c>
       <c r="BG100" s="7">
         <v>52059.758311086574</v>
       </c>
       <c r="BH100" s="7">
         <v>56476.709685663962</v>
       </c>
       <c r="BI100" s="7">
-        <v>68504.805316860904</v>
+        <v>46599.814673253823</v>
       </c>
       <c r="BJ100" s="7">
         <v>5516.4951867184136</v>
       </c>
       <c r="BK100" s="7">
         <v>7615.1051416662785</v>
       </c>
       <c r="BL100" s="7">
         <v>11347.738493303883</v>
       </c>
       <c r="BM100" s="7">
         <v>13868.609756498612</v>
       </c>
       <c r="BN100" s="7">
         <v>17682.870829639331</v>
       </c>
       <c r="BO100" s="7">
         <v>24216.517895214165</v>
       </c>
       <c r="BP100" s="7">
         <v>28030.660989731565</v>
       </c>
       <c r="BQ100" s="7">
         <v>32587.57049344097</v>
       </c>
@@ -28660,51 +28821,53 @@
       </c>
       <c r="CQ100" s="7">
         <v>45427.626849486005</v>
       </c>
       <c r="CR100" s="7">
         <v>48671.529877123503</v>
       </c>
       <c r="CS100" s="7">
         <v>58915.410901528332</v>
       </c>
       <c r="CT100" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU100" s="7">
         <v>8208.9417233591212</v>
       </c>
       <c r="CV100" s="7">
         <v>12269.789054257752</v>
       </c>
       <c r="CW100" s="7">
         <v>15055.598963975843</v>
       </c>
       <c r="CX100" s="7">
         <v>19368.02629813282</v>
       </c>
-      <c r="CY100" s="7"/>
+      <c r="CY100" s="7">
+        <v>25891.406468414934</v>
+      </c>
       <c r="CZ100" s="7"/>
       <c r="DA100" s="7"/>
       <c r="DB100" s="7"/>
       <c r="DC100" s="7"/>
       <c r="DD100" s="7"/>
       <c r="DE100" s="7"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C101" s="7">
         <v>26092.082789206564</v>
       </c>
       <c r="D101" s="7">
         <v>44903.494065566396</v>
       </c>
       <c r="E101" s="7">
         <v>65322.000994277099</v>
       </c>
       <c r="F101" s="7">
         <v>89143.237662395288</v>
@@ -28850,51 +29013,51 @@
       <c r="BA101" s="7">
         <v>57292.428149603344</v>
       </c>
       <c r="BB101" s="7">
         <v>77441.803280421576</v>
       </c>
       <c r="BC101" s="7">
         <v>106786.03289384879</v>
       </c>
       <c r="BD101" s="9">
         <v>132179.52692606783</v>
       </c>
       <c r="BE101" s="9">
         <v>155054.95956927448</v>
       </c>
       <c r="BF101" s="7">
         <v>181370.91790220566</v>
       </c>
       <c r="BG101" s="7">
         <v>202731.25790686798</v>
       </c>
       <c r="BH101" s="7">
         <v>226098.30721090161</v>
       </c>
       <c r="BI101" s="7">
-        <v>255844.43592380494</v>
+        <v>167386.21124886439</v>
       </c>
       <c r="BJ101" s="7">
         <v>10606.77860591068</v>
       </c>
       <c r="BK101" s="7">
         <v>22177.401778875614</v>
       </c>
       <c r="BL101" s="7">
         <v>35702.924031544448</v>
       </c>
       <c r="BM101" s="7">
         <v>49370.358852289733</v>
       </c>
       <c r="BN101" s="7">
         <v>65196.702512016127</v>
       </c>
       <c r="BO101" s="7">
         <v>87750.049164844109</v>
       </c>
       <c r="BP101" s="7">
         <v>106382.54749433385</v>
       </c>
       <c r="BQ101" s="7">
         <v>123079.15300556697</v>
       </c>
@@ -28975,51 +29138,53 @@
       </c>
       <c r="CQ101" s="7">
         <v>211107.76187407915</v>
       </c>
       <c r="CR101" s="7">
         <v>236076.57098543836</v>
       </c>
       <c r="CS101" s="7">
         <v>272731.42365211999</v>
       </c>
       <c r="CT101" s="7">
         <v>14655.345362592652</v>
       </c>
       <c r="CU101" s="7">
         <v>32091.864423750143</v>
       </c>
       <c r="CV101" s="7">
         <v>54545.690648439588</v>
       </c>
       <c r="CW101" s="7">
         <v>76896.429300855569</v>
       </c>
       <c r="CX101" s="7">
         <v>101809.63561018428</v>
       </c>
-      <c r="CY101" s="7"/>
+      <c r="CY101" s="7">
+        <v>135675.4906227928</v>
+      </c>
       <c r="CZ101" s="7"/>
       <c r="DA101" s="7"/>
       <c r="DB101" s="7"/>
       <c r="DC101" s="7"/>
       <c r="DD101" s="7"/>
       <c r="DE101" s="7"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B102" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C102" s="7">
         <v>27.009947979807073</v>
       </c>
       <c r="D102" s="7">
         <v>40.202807233368866</v>
       </c>
       <c r="E102" s="7">
         <v>56.04120260927192</v>
       </c>
       <c r="F102" s="7">
         <v>73.449750508923117</v>
@@ -29165,51 +29330,51 @@
       <c r="BA102" s="7">
         <v>50.365283004509067</v>
       </c>
       <c r="BB102" s="7">
         <v>65.504821518698435</v>
       </c>
       <c r="BC102" s="7">
         <v>81.148376384355544</v>
       </c>
       <c r="BD102" s="9">
         <v>94.52152296223889</v>
       </c>
       <c r="BE102" s="9">
         <v>108.24878501732648</v>
       </c>
       <c r="BF102" s="7">
         <v>119.8205971315197</v>
       </c>
       <c r="BG102" s="7">
         <v>132.06939876989111</v>
       </c>
       <c r="BH102" s="7">
         <v>142.33582183020147</v>
       </c>
       <c r="BI102" s="7">
-        <v>157.79668978230572</v>
+        <v>157.77248978230571</v>
       </c>
       <c r="BJ102" s="7">
         <v>11.14328594060896</v>
       </c>
       <c r="BK102" s="7">
         <v>23.957874294258779</v>
       </c>
       <c r="BL102" s="7">
         <v>39.829810978940223</v>
       </c>
       <c r="BM102" s="7">
         <v>55.825761890331236</v>
       </c>
       <c r="BN102" s="7">
         <v>70.235386353361122</v>
       </c>
       <c r="BO102" s="7">
         <v>86.227201868663855</v>
       </c>
       <c r="BP102" s="7">
         <v>104.7000944274435</v>
       </c>
       <c r="BQ102" s="7">
         <v>123.42834177065144</v>
       </c>
@@ -29290,51 +29455,53 @@
       </c>
       <c r="CQ102" s="7">
         <v>181.92746535590587</v>
       </c>
       <c r="CR102" s="7">
         <v>206.14564339707863</v>
       </c>
       <c r="CS102" s="7">
         <v>250.05572533666674</v>
       </c>
       <c r="CT102" s="7">
         <v>10.313460922453118</v>
       </c>
       <c r="CU102" s="7">
         <v>20.578461733400911</v>
       </c>
       <c r="CV102" s="7">
         <v>37.607643173238721</v>
       </c>
       <c r="CW102" s="7">
         <v>51.187559915509375</v>
       </c>
       <c r="CX102" s="7">
         <v>63.284014470237516</v>
       </c>
-      <c r="CY102" s="7"/>
+      <c r="CY102" s="7">
+        <v>79.318462394342376</v>
+      </c>
       <c r="CZ102" s="7"/>
       <c r="DA102" s="7"/>
       <c r="DB102" s="7"/>
       <c r="DC102" s="7"/>
       <c r="DD102" s="7"/>
       <c r="DE102" s="7"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C103" s="7">
         <v>191.11479140628546</v>
       </c>
       <c r="D103" s="7">
         <v>306.27080306795341</v>
       </c>
       <c r="E103" s="7">
         <v>374.28250983876728</v>
       </c>
       <c r="F103" s="7">
         <v>520.87341064538941</v>
@@ -29480,51 +29647,51 @@
       <c r="BA103" s="7">
         <v>107.94363642081511</v>
       </c>
       <c r="BB103" s="7">
         <v>149.16743297042575</v>
       </c>
       <c r="BC103" s="7">
         <v>224.46105652201908</v>
       </c>
       <c r="BD103" s="9">
         <v>268.11757732586636</v>
       </c>
       <c r="BE103" s="9">
         <v>321.11705538439344</v>
       </c>
       <c r="BF103" s="7">
         <v>379.87871165217751</v>
       </c>
       <c r="BG103" s="7">
         <v>542.68393903731135</v>
       </c>
       <c r="BH103" s="7">
         <v>641.02162873817906</v>
       </c>
       <c r="BI103" s="7">
-        <v>705.38730315741213</v>
+        <v>705.47468125741227</v>
       </c>
       <c r="BJ103" s="7">
         <v>22.641319311985672</v>
       </c>
       <c r="BK103" s="7">
         <v>39.052190198818877</v>
       </c>
       <c r="BL103" s="7">
         <v>40.218425303201492</v>
       </c>
       <c r="BM103" s="7">
         <v>55.820614858168</v>
       </c>
       <c r="BN103" s="7">
         <v>71.111234239042716</v>
       </c>
       <c r="BO103" s="7">
         <v>94.391252370123908</v>
       </c>
       <c r="BP103" s="7">
         <v>116.29001623643501</v>
       </c>
       <c r="BQ103" s="7">
         <v>121.05228459399622</v>
       </c>
@@ -29605,51 +29772,53 @@
       </c>
       <c r="CQ103" s="7">
         <v>313.36678657482798</v>
       </c>
       <c r="CR103" s="7">
         <v>333.57870158439164</v>
       </c>
       <c r="CS103" s="7">
         <v>348.09265771000008</v>
       </c>
       <c r="CT103" s="7">
         <v>22.518500463630893</v>
       </c>
       <c r="CU103" s="7">
         <v>41.186052316790366</v>
       </c>
       <c r="CV103" s="7">
         <v>72.074592783309924</v>
       </c>
       <c r="CW103" s="7">
         <v>93.182031405877623</v>
       </c>
       <c r="CX103" s="7">
         <v>114.18948847652248</v>
       </c>
-      <c r="CY103" s="7"/>
+      <c r="CY103" s="7">
+        <v>172.15664995746721</v>
+      </c>
       <c r="CZ103" s="7"/>
       <c r="DA103" s="7"/>
       <c r="DB103" s="7"/>
       <c r="DC103" s="7"/>
       <c r="DD103" s="7"/>
       <c r="DE103" s="7"/>
     </row>
     <row r="104" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="7">
         <v>1087.9220374591055</v>
       </c>
       <c r="C104" s="7">
         <v>2159.4574227208723</v>
       </c>
       <c r="D104" s="7">
         <v>3493.9407593119204</v>
       </c>
       <c r="E104" s="7">
         <v>6019.6120942780963</v>
       </c>
       <c r="F104" s="7">
         <v>7972.4990033825388</v>
@@ -29795,51 +29964,51 @@
       <c r="BA104" s="7">
         <v>8717.8178293700203</v>
       </c>
       <c r="BB104" s="7">
         <v>11416.474930114222</v>
       </c>
       <c r="BC104" s="7">
         <v>14324.785033793676</v>
       </c>
       <c r="BD104" s="9">
         <v>16627.043239645765</v>
       </c>
       <c r="BE104" s="9">
         <v>18735.213633275085</v>
       </c>
       <c r="BF104" s="7">
         <v>20590.882127230914</v>
       </c>
       <c r="BG104" s="7">
         <v>22288.641247399082</v>
       </c>
       <c r="BH104" s="7">
         <v>23823.988052104381</v>
       </c>
       <c r="BI104" s="7">
-        <v>26120.773915599311</v>
+        <v>26121.005287399312</v>
       </c>
       <c r="BJ104" s="7">
         <v>2369.5116876916918</v>
       </c>
       <c r="BK104" s="7">
         <v>4730.368295677983</v>
       </c>
       <c r="BL104" s="7">
         <v>7241.076809952051</v>
       </c>
       <c r="BM104" s="7">
         <v>10370.791426576998</v>
       </c>
       <c r="BN104" s="7">
         <v>13639.366676334288</v>
       </c>
       <c r="BO104" s="7">
         <v>17030.001413012429</v>
       </c>
       <c r="BP104" s="7">
         <v>20114.993782268593</v>
       </c>
       <c r="BQ104" s="7">
         <v>22824.769068452268</v>
       </c>
@@ -29920,98 +30089,100 @@
       </c>
       <c r="CQ104" s="7">
         <v>33558.245076435327</v>
       </c>
       <c r="CR104" s="7">
         <v>36614.714428836458</v>
       </c>
       <c r="CS104" s="7">
         <v>40446.88443388934</v>
       </c>
       <c r="CT104" s="7">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU104" s="7">
         <v>6884.6820589327008</v>
       </c>
       <c r="CV104" s="7">
         <v>10434.206828585196</v>
       </c>
       <c r="CW104" s="7">
         <v>14863.153238841403</v>
       </c>
       <c r="CX104" s="7">
         <v>19710.855327547208</v>
       </c>
-      <c r="CY104" s="7"/>
+      <c r="CY104" s="7">
+        <v>23945.360333890003</v>
+      </c>
       <c r="CZ104" s="7"/>
       <c r="DA104" s="7"/>
       <c r="DB104" s="7"/>
       <c r="DC104" s="7"/>
       <c r="DD104" s="7"/>
       <c r="DE104" s="7"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
       <c r="B106" s="34"/>
       <c r="C106" s="34"/>
       <c r="D106" s="34"/>
       <c r="E106" s="34"/>
       <c r="F106" s="34"/>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106" s="15"/>
       <c r="Z106" s="15"/>
       <c r="BJ106" s="33" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="BK106" s="33"/>
       <c r="BL106" s="33"/>
       <c r="BM106" s="33"/>
       <c r="BN106" s="33"/>
       <c r="BO106" s="33"/>
       <c r="BP106" s="33"/>
       <c r="BQ106" s="33"/>
       <c r="BR106" s="33"/>
       <c r="BS106" s="33"/>
       <c r="BT106" s="33"/>
       <c r="BU106" s="33"/>
       <c r="BV106" s="33"/>
       <c r="BW106" s="33"/>
       <c r="BX106" s="33"/>
       <c r="BY106" s="33"/>
       <c r="BZ106" s="33"/>
       <c r="CA106" s="33"/>
       <c r="CB106" s="33"/>
       <c r="CC106" s="33"/>
       <c r="CD106" s="33"/>
       <c r="CE106" s="33"/>
       <c r="CF106" s="33"/>
       <c r="CG106" s="33"/>
       <c r="CH106" s="33" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="CI106" s="33"/>
       <c r="CJ106" s="33"/>
       <c r="CK106" s="33"/>
       <c r="CL106" s="33"/>
       <c r="CM106" s="33"/>
       <c r="CN106" s="33"/>
       <c r="CO106" s="33"/>
       <c r="CP106" s="33"/>
       <c r="CQ106" s="33"/>
       <c r="CR106" s="33"/>
       <c r="CS106" s="33"/>
       <c r="CT106" s="33"/>
       <c r="CU106" s="33"/>
       <c r="CV106" s="33"/>
       <c r="CW106" s="33"/>
       <c r="CX106" s="33"/>
       <c r="CY106" s="33"/>
       <c r="CZ106" s="33"/>
       <c r="DA106" s="33"/>
       <c r="DB106" s="33"/>
       <c r="DC106" s="33"/>
       <c r="DD106" s="33"/>
       <c r="DE106" s="33"/>
     </row>
@@ -30155,140 +30326,140 @@
     <mergeCell ref="BV30:CG30"/>
     <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BR29:BU29"/>
     <mergeCell ref="BJ30:BU30"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>