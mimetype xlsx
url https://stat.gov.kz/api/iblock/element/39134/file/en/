--- v4 (2026-07-18)
+++ v5 (2026-08-27)
@@ -1,59 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13200" windowHeight="7635" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодом" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="53">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
@@ -219,51 +214,51 @@
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>2023 year*</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t>2025 year*</t>
   </si>
   <si>
     <t>*Data for 2025 are recalculated by updated annual data</t>
   </si>
   <si>
     <t>Year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2022 - 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -501,82 +496,82 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -599,86 +594,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -849,53 +844,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EO108"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="CY84" sqref="CY84:CY104"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CZ5" sqref="CZ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="3"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="10" style="3" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3"/>
     <col min="19" max="19" width="10.28515625" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="3" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="3" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="3" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3"/>
     <col min="31" max="31" width="11" style="3" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="3" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="3" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="3" customWidth="1"/>
@@ -927,360 +922,360 @@
     <col min="80" max="80" width="10.140625" style="3" customWidth="1"/>
     <col min="81" max="82" width="10.5703125" style="3" customWidth="1"/>
     <col min="83" max="83" width="10.140625" style="3" customWidth="1"/>
     <col min="84" max="84" width="10" style="3" customWidth="1"/>
     <col min="85" max="85" width="10.5703125" style="3" customWidth="1"/>
     <col min="86" max="88" width="9.140625" style="3"/>
     <col min="89" max="90" width="10.140625" style="3" customWidth="1"/>
     <col min="91" max="92" width="10" style="3" customWidth="1"/>
     <col min="93" max="93" width="11" style="3" customWidth="1"/>
     <col min="94" max="94" width="10" style="3" customWidth="1"/>
     <col min="95" max="95" width="10.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="10.85546875" style="3" customWidth="1"/>
     <col min="97" max="97" width="10.42578125" style="3" customWidth="1"/>
     <col min="98" max="100" width="9.140625" style="3"/>
     <col min="101" max="102" width="10.140625" style="3" customWidth="1"/>
     <col min="103" max="104" width="10" style="3" customWidth="1"/>
     <col min="105" max="105" width="11" style="3" customWidth="1"/>
     <col min="106" max="106" width="10" style="3" customWidth="1"/>
     <col min="107" max="107" width="10.28515625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.85546875" style="3" customWidth="1"/>
     <col min="109" max="109" width="10.42578125" style="3" customWidth="1"/>
     <col min="110" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="31" t="s">
+      <c r="B2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="31"/>
-[...58 lines deleted...]
-      <c r="CH2" s="35" t="s">
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="33"/>
+      <c r="Y2" s="33"/>
+      <c r="Z2" s="33"/>
+      <c r="AA2" s="33"/>
+      <c r="AB2" s="33"/>
+      <c r="AC2" s="33"/>
+      <c r="AD2" s="33"/>
+      <c r="AE2" s="33"/>
+      <c r="AF2" s="33"/>
+      <c r="AG2" s="33"/>
+      <c r="AH2" s="33"/>
+      <c r="AI2" s="33"/>
+      <c r="AJ2" s="33"/>
+      <c r="AK2" s="33"/>
+      <c r="AL2" s="33"/>
+      <c r="AM2" s="33"/>
+      <c r="AN2" s="33"/>
+      <c r="AO2" s="33"/>
+      <c r="AP2" s="33"/>
+      <c r="AQ2" s="33"/>
+      <c r="AR2" s="33"/>
+      <c r="AS2" s="33"/>
+      <c r="AT2" s="33"/>
+      <c r="AU2" s="33"/>
+      <c r="AV2" s="33"/>
+      <c r="AW2" s="33"/>
+      <c r="AX2" s="33"/>
+      <c r="AY2" s="33"/>
+      <c r="AZ2" s="33"/>
+      <c r="BA2" s="33"/>
+      <c r="BB2" s="33"/>
+      <c r="BC2" s="33"/>
+      <c r="BD2" s="33"/>
+      <c r="BE2" s="33"/>
+      <c r="BF2" s="33"/>
+      <c r="BG2" s="33"/>
+      <c r="BH2" s="33"/>
+      <c r="BI2" s="33"/>
+      <c r="CH2" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="CI2" s="35"/>
-[...21 lines deleted...]
-      <c r="DE2" s="35"/>
+      <c r="CI2" s="26"/>
+      <c r="CJ2" s="26"/>
+      <c r="CK2" s="26"/>
+      <c r="CL2" s="26"/>
+      <c r="CM2" s="26"/>
+      <c r="CN2" s="26"/>
+      <c r="CO2" s="26"/>
+      <c r="CP2" s="26"/>
+      <c r="CQ2" s="26"/>
+      <c r="CR2" s="26"/>
+      <c r="CS2" s="26"/>
+      <c r="CT2" s="26"/>
+      <c r="CU2" s="26"/>
+      <c r="CV2" s="26"/>
+      <c r="CW2" s="26"/>
+      <c r="CX2" s="26"/>
+      <c r="CY2" s="26"/>
+      <c r="CZ2" s="26"/>
+      <c r="DA2" s="26"/>
+      <c r="DB2" s="26"/>
+      <c r="DC2" s="26"/>
+      <c r="DD2" s="26"/>
+      <c r="DE2" s="26"/>
       <c r="DF2" s="22"/>
       <c r="DG2" s="22"/>
       <c r="DH2" s="22"/>
       <c r="DI2" s="22"/>
       <c r="DJ2" s="22"/>
       <c r="DK2" s="22"/>
       <c r="DL2" s="22"/>
       <c r="DM2" s="22"/>
       <c r="DN2" s="22"/>
       <c r="DO2" s="22"/>
       <c r="DP2" s="22"/>
       <c r="DQ2" s="22"/>
       <c r="DR2" s="22"/>
       <c r="DS2" s="22"/>
       <c r="DT2" s="22"/>
       <c r="DU2" s="22"/>
       <c r="DV2" s="22"/>
       <c r="DW2" s="22"/>
       <c r="DX2" s="22"/>
       <c r="DY2" s="22"/>
       <c r="DZ2" s="22"/>
       <c r="EA2" s="22"/>
       <c r="EB2" s="22"/>
       <c r="EC2" s="22"/>
       <c r="ED2" s="22"/>
       <c r="EE2" s="22"/>
       <c r="EF2" s="22"/>
       <c r="EG2" s="22"/>
       <c r="EH2" s="22"/>
       <c r="EI2" s="22"/>
       <c r="EJ2" s="22"/>
       <c r="EK2" s="22"/>
       <c r="EL2" s="22"/>
       <c r="EM2" s="22"/>
       <c r="EN2" s="22"/>
       <c r="EO2" s="22"/>
     </row>
     <row r="3" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K3" s="32" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="32"/>
       <c r="M3" s="32"/>
       <c r="W3" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
-      <c r="AH3" s="25" t="s">
+      <c r="AH3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AI3" s="25"/>
-[...2 lines deleted...]
-      <c r="AT3" s="25" t="s">
+      <c r="AI3" s="30"/>
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AT3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AU3" s="25"/>
-[...2 lines deleted...]
-      <c r="BF3" s="25" t="s">
+      <c r="AU3" s="30"/>
+      <c r="AV3" s="30"/>
+      <c r="AW3" s="30"/>
+      <c r="BF3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BG3" s="25"/>
-[...2 lines deleted...]
-      <c r="BR3" s="25" t="s">
+      <c r="BG3" s="30"/>
+      <c r="BH3" s="30"/>
+      <c r="BI3" s="30"/>
+      <c r="BR3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BS3" s="25"/>
-[...2 lines deleted...]
-      <c r="CD3" s="25" t="s">
+      <c r="BS3" s="30"/>
+      <c r="BT3" s="30"/>
+      <c r="BU3" s="30"/>
+      <c r="CD3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CE3" s="25"/>
-[...2 lines deleted...]
-      <c r="CP3" s="25" t="s">
+      <c r="CE3" s="30"/>
+      <c r="CF3" s="30"/>
+      <c r="CG3" s="30"/>
+      <c r="CP3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CQ3" s="25"/>
-[...2 lines deleted...]
-      <c r="DB3" s="25" t="s">
+      <c r="CQ3" s="30"/>
+      <c r="CR3" s="30"/>
+      <c r="CS3" s="30"/>
+      <c r="DB3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="DC3" s="25"/>
-[...1 lines deleted...]
-      <c r="DE3" s="25"/>
+      <c r="DC3" s="30"/>
+      <c r="DD3" s="30"/>
+      <c r="DE3" s="30"/>
     </row>
     <row r="4" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="29"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="27"/>
-[...10 lines deleted...]
-      <c r="N4" s="26" t="s">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="27"/>
-[...10 lines deleted...]
-      <c r="Z4" s="26" t="s">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="AA4" s="27"/>
-[...10 lines deleted...]
-      <c r="AL4" s="26" t="s">
+      <c r="AA4" s="28"/>
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
+      <c r="AE4" s="28"/>
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="28"/>
+      <c r="AH4" s="28"/>
+      <c r="AI4" s="28"/>
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="29"/>
+      <c r="AL4" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="AM4" s="27"/>
-[...10 lines deleted...]
-      <c r="AX4" s="26" t="s">
+      <c r="AM4" s="28"/>
+      <c r="AN4" s="28"/>
+      <c r="AO4" s="28"/>
+      <c r="AP4" s="28"/>
+      <c r="AQ4" s="28"/>
+      <c r="AR4" s="28"/>
+      <c r="AS4" s="28"/>
+      <c r="AT4" s="28"/>
+      <c r="AU4" s="28"/>
+      <c r="AV4" s="28"/>
+      <c r="AW4" s="29"/>
+      <c r="AX4" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="AY4" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="26" t="s">
+      <c r="AY4" s="28"/>
+      <c r="AZ4" s="28"/>
+      <c r="BA4" s="28"/>
+      <c r="BB4" s="28"/>
+      <c r="BC4" s="28"/>
+      <c r="BD4" s="28"/>
+      <c r="BE4" s="28"/>
+      <c r="BF4" s="28"/>
+      <c r="BG4" s="28"/>
+      <c r="BH4" s="28"/>
+      <c r="BI4" s="29"/>
+      <c r="BJ4" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="BK4" s="27"/>
-[...10 lines deleted...]
-      <c r="BV4" s="26" t="s">
+      <c r="BK4" s="28"/>
+      <c r="BL4" s="28"/>
+      <c r="BM4" s="28"/>
+      <c r="BN4" s="28"/>
+      <c r="BO4" s="28"/>
+      <c r="BP4" s="28"/>
+      <c r="BQ4" s="28"/>
+      <c r="BR4" s="28"/>
+      <c r="BS4" s="28"/>
+      <c r="BT4" s="28"/>
+      <c r="BU4" s="29"/>
+      <c r="BV4" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="BW4" s="27"/>
-[...10 lines deleted...]
-      <c r="CH4" s="26" t="s">
+      <c r="BW4" s="28"/>
+      <c r="BX4" s="28"/>
+      <c r="BY4" s="28"/>
+      <c r="BZ4" s="28"/>
+      <c r="CA4" s="28"/>
+      <c r="CB4" s="28"/>
+      <c r="CC4" s="28"/>
+      <c r="CD4" s="28"/>
+      <c r="CE4" s="28"/>
+      <c r="CF4" s="28"/>
+      <c r="CG4" s="29"/>
+      <c r="CH4" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI4" s="27"/>
-[...10 lines deleted...]
-      <c r="CT4" s="26" t="s">
+      <c r="CI4" s="28"/>
+      <c r="CJ4" s="28"/>
+      <c r="CK4" s="28"/>
+      <c r="CL4" s="28"/>
+      <c r="CM4" s="28"/>
+      <c r="CN4" s="28"/>
+      <c r="CO4" s="28"/>
+      <c r="CP4" s="28"/>
+      <c r="CQ4" s="28"/>
+      <c r="CR4" s="28"/>
+      <c r="CS4" s="29"/>
+      <c r="CT4" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="CU4" s="27"/>
-[...9 lines deleted...]
-      <c r="DE4" s="28"/>
+      <c r="CU4" s="28"/>
+      <c r="CV4" s="28"/>
+      <c r="CW4" s="28"/>
+      <c r="CX4" s="28"/>
+      <c r="CY4" s="28"/>
+      <c r="CZ4" s="28"/>
+      <c r="DA4" s="28"/>
+      <c r="DB4" s="28"/>
+      <c r="DC4" s="28"/>
+      <c r="DD4" s="28"/>
+      <c r="DE4" s="29"/>
     </row>
     <row r="5" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="30"/>
+      <c r="A5" s="35"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1872,51 +1867,53 @@
       </c>
       <c r="CR6" s="1">
         <v>9278562.8140782937</v>
       </c>
       <c r="CS6" s="1">
         <v>9771522.2410008982</v>
       </c>
       <c r="CT6" s="1">
         <v>259537.41645133332</v>
       </c>
       <c r="CU6" s="1">
         <v>535274.99975708791</v>
       </c>
       <c r="CV6" s="1">
         <v>898695.0585833498</v>
       </c>
       <c r="CW6" s="1">
         <v>1251245.2252336636</v>
       </c>
       <c r="CX6" s="12">
         <v>1631677.4440092372</v>
       </c>
       <c r="CY6" s="13">
         <v>2207216.470521634</v>
       </c>
-      <c r="CZ6" s="13"/>
+      <c r="CZ6" s="13">
+        <v>2959391.1733908509</v>
+      </c>
       <c r="DA6" s="13"/>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1"/>
       <c r="DE6" s="1"/>
     </row>
     <row r="7" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>40</v>
       </c>
@@ -2189,51 +2186,53 @@
       </c>
       <c r="CR7" s="2">
         <v>520347.21498274885</v>
       </c>
       <c r="CS7" s="2">
         <v>572207.78096108313</v>
       </c>
       <c r="CT7" s="7">
         <v>12104.167185066426</v>
       </c>
       <c r="CU7" s="7">
         <v>28333.658770851427</v>
       </c>
       <c r="CV7" s="24">
         <v>50963.765266947979</v>
       </c>
       <c r="CW7" s="7">
         <v>77350.632364348494</v>
       </c>
       <c r="CX7" s="7">
         <v>107130.79523143817</v>
       </c>
       <c r="CY7" s="21">
         <v>158686.22712168674</v>
       </c>
-      <c r="CZ7" s="21"/>
+      <c r="CZ7" s="21">
+        <v>214751.43929110866</v>
+      </c>
       <c r="DA7" s="21"/>
       <c r="DB7" s="7"/>
       <c r="DC7" s="2"/>
       <c r="DD7" s="2"/>
       <c r="DE7" s="7"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2">
         <v>8700.9655365574399</v>
       </c>
       <c r="C8" s="2">
         <v>17224.175908224461</v>
       </c>
       <c r="D8" s="2">
         <v>27715.673349938133</v>
       </c>
       <c r="E8" s="2">
         <v>39491.203301140864</v>
       </c>
       <c r="F8" s="2">
         <v>53097.711893160114</v>
       </c>
@@ -2506,51 +2505,53 @@
       </c>
       <c r="CR8" s="7">
         <v>1140812.5357207386</v>
       </c>
       <c r="CS8" s="7">
         <v>1174911.6911291354</v>
       </c>
       <c r="CT8" s="7">
         <v>29469.714405250052</v>
       </c>
       <c r="CU8" s="7">
         <v>60365.798745003609</v>
       </c>
       <c r="CV8" s="7">
         <v>98172.944919477843</v>
       </c>
       <c r="CW8" s="7">
         <v>136963.77963707308</v>
       </c>
       <c r="CX8" s="7">
         <v>176419.9873574269</v>
       </c>
       <c r="CY8" s="9">
         <v>220795.35236168097</v>
       </c>
-      <c r="CZ8" s="9"/>
+      <c r="CZ8" s="9">
+        <v>264982.93970778357</v>
+      </c>
       <c r="DA8" s="9"/>
       <c r="DB8" s="7"/>
       <c r="DC8" s="7"/>
       <c r="DD8" s="7"/>
       <c r="DE8" s="7"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2">
         <v>7840.5553219245776</v>
       </c>
       <c r="C9" s="2">
         <v>16274.128602053584</v>
       </c>
       <c r="D9" s="2">
         <v>30575.186649708125</v>
       </c>
       <c r="E9" s="2">
         <v>42019.018276348004</v>
       </c>
       <c r="F9" s="2">
         <v>54703.01681194792</v>
       </c>
@@ -2823,51 +2824,53 @@
       </c>
       <c r="CR9" s="7">
         <v>387255.88524239365</v>
       </c>
       <c r="CS9" s="7">
         <v>415396.14912071225</v>
       </c>
       <c r="CT9" s="7">
         <v>12673.324962121482</v>
       </c>
       <c r="CU9" s="7">
         <v>26600.298396649217</v>
       </c>
       <c r="CV9" s="7">
         <v>52290.715145374859</v>
       </c>
       <c r="CW9" s="7">
         <v>72850.582840870295</v>
       </c>
       <c r="CX9" s="7">
         <v>93336.50350964503</v>
       </c>
       <c r="CY9" s="9">
         <v>126017.51917926055</v>
       </c>
-      <c r="CZ9" s="9"/>
+      <c r="CZ9" s="9">
+        <v>179280.59776303987</v>
+      </c>
       <c r="DA9" s="9"/>
       <c r="DB9" s="7"/>
       <c r="DC9" s="7"/>
       <c r="DD9" s="7"/>
       <c r="DE9" s="7"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="2">
         <v>20787.914912910335</v>
       </c>
       <c r="C10" s="2">
         <v>38328.915403374267</v>
       </c>
       <c r="D10" s="2">
         <v>73952.133820169838</v>
       </c>
       <c r="E10" s="2">
         <v>96458.032957600211</v>
       </c>
       <c r="F10" s="2">
         <v>123460.2088581921</v>
       </c>
@@ -3140,51 +3143,53 @@
       </c>
       <c r="CR10" s="7">
         <v>746942.30319351121</v>
       </c>
       <c r="CS10" s="7">
         <v>808461.53286776785</v>
       </c>
       <c r="CT10" s="7">
         <v>31930.345811066021</v>
       </c>
       <c r="CU10" s="7">
         <v>65281.84920811998</v>
       </c>
       <c r="CV10" s="7">
         <v>123611.05330994519</v>
       </c>
       <c r="CW10" s="7">
         <v>159771.49962104601</v>
       </c>
       <c r="CX10" s="7">
         <v>200310.00965498065</v>
       </c>
       <c r="CY10" s="9">
         <v>269190.01045971923</v>
       </c>
-      <c r="CZ10" s="9"/>
+      <c r="CZ10" s="9">
+        <v>343833.91881944949</v>
+      </c>
       <c r="DA10" s="9"/>
       <c r="DB10" s="7"/>
       <c r="DC10" s="7"/>
       <c r="DD10" s="7"/>
       <c r="DE10" s="7"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>2371.2900010054163</v>
       </c>
       <c r="C11" s="2">
         <v>4728.5236321735247</v>
       </c>
       <c r="D11" s="2">
         <v>7764.2398342335382</v>
       </c>
       <c r="E11" s="2">
         <v>10842.937991668365</v>
       </c>
       <c r="F11" s="2">
         <v>15644.554625837885</v>
       </c>
@@ -3457,51 +3462,53 @@
       </c>
       <c r="CR11" s="7">
         <v>126092.48176743396</v>
       </c>
       <c r="CS11" s="7">
         <v>137866.72882828271</v>
       </c>
       <c r="CT11" s="7">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU11" s="7">
         <v>11476.223063721405</v>
       </c>
       <c r="CV11" s="7">
         <v>18635.462860345702</v>
       </c>
       <c r="CW11" s="7">
         <v>26057.496518696709</v>
       </c>
       <c r="CX11" s="7">
         <v>35373.732507220244</v>
       </c>
       <c r="CY11" s="9">
         <v>47721.415247520868</v>
       </c>
-      <c r="CZ11" s="9"/>
+      <c r="CZ11" s="9">
+        <v>63240.105864417084</v>
+      </c>
       <c r="DA11" s="9"/>
       <c r="DB11" s="7"/>
       <c r="DC11" s="7"/>
       <c r="DD11" s="7"/>
       <c r="DE11" s="7"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C12" s="2">
         <v>7245.8164981872214</v>
       </c>
       <c r="D12" s="2">
         <v>12732.763059377008</v>
       </c>
       <c r="E12" s="2">
         <v>19899.145121594811</v>
       </c>
       <c r="F12" s="2">
         <v>30356.203718340985</v>
       </c>
@@ -3774,51 +3781,53 @@
       </c>
       <c r="CR12" s="7">
         <v>303456.87419379392</v>
       </c>
       <c r="CS12" s="7">
         <v>324739.52656917972</v>
       </c>
       <c r="CT12" s="2">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU12" s="2">
         <v>22047.900666375113</v>
       </c>
       <c r="CV12" s="7">
         <v>36422.043523295171</v>
       </c>
       <c r="CW12" s="7">
         <v>55458.22326328067</v>
       </c>
       <c r="CX12" s="7">
         <v>82276.994837657636</v>
       </c>
       <c r="CY12" s="9">
         <v>118473.26076289397</v>
       </c>
-      <c r="CZ12" s="9"/>
+      <c r="CZ12" s="9">
+        <v>167056.81063099694</v>
+      </c>
       <c r="DA12" s="9"/>
       <c r="DB12" s="7"/>
       <c r="DC12" s="7"/>
       <c r="DD12" s="7"/>
       <c r="DE12" s="7"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C13" s="2">
         <v>13410.740379233201</v>
       </c>
       <c r="D13" s="2">
         <v>20863.893530229725</v>
       </c>
       <c r="E13" s="2">
         <v>29259.948047663322</v>
       </c>
       <c r="F13" s="2">
         <v>38495.080252575135</v>
       </c>
@@ -4091,51 +4100,53 @@
       </c>
       <c r="CR13" s="7">
         <v>501347.87749958888</v>
       </c>
       <c r="CS13" s="7">
         <v>534249.14725309715</v>
       </c>
       <c r="CT13" s="2">
         <v>13671.955163542962</v>
       </c>
       <c r="CU13" s="2">
         <v>29035.06106747609</v>
       </c>
       <c r="CV13" s="7">
         <v>46285.28501931818</v>
       </c>
       <c r="CW13" s="7">
         <v>65919.4051749645</v>
       </c>
       <c r="CX13" s="7">
         <v>86705.137688268966</v>
       </c>
       <c r="CY13" s="9">
         <v>123241.8368335898</v>
       </c>
-      <c r="CZ13" s="9"/>
+      <c r="CZ13" s="9">
+        <v>181650.45272027756</v>
+      </c>
       <c r="DA13" s="9"/>
       <c r="DB13" s="7"/>
       <c r="DC13" s="7"/>
       <c r="DD13" s="7"/>
       <c r="DE13" s="7"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="18" t="s">
         <v>40</v>
       </c>
@@ -4408,51 +4419,53 @@
       </c>
       <c r="CR14" s="7">
         <v>451605.86258735287</v>
       </c>
       <c r="CS14" s="7">
         <v>480274.25486741582</v>
       </c>
       <c r="CT14" s="7">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU14" s="7">
         <v>18988.478032022795</v>
       </c>
       <c r="CV14" s="24">
         <v>44256.318231685233</v>
       </c>
       <c r="CW14" s="7">
         <v>56592.369299102669</v>
       </c>
       <c r="CX14" s="7">
         <v>71800.3029974534</v>
       </c>
       <c r="CY14" s="9">
         <v>109767.34146258814</v>
       </c>
-      <c r="CZ14" s="9"/>
+      <c r="CZ14" s="9">
+        <v>148343.50072615407</v>
+      </c>
       <c r="DA14" s="9"/>
       <c r="DB14" s="7"/>
       <c r="DC14" s="7"/>
       <c r="DD14" s="7"/>
       <c r="DE14" s="7"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C15" s="2">
         <v>14492.744626087657</v>
       </c>
       <c r="D15" s="2">
         <v>25861.335646116073</v>
       </c>
       <c r="E15" s="2">
         <v>35167.764752092393</v>
       </c>
       <c r="F15" s="2">
         <v>49121.515100175864</v>
       </c>
@@ -4725,51 +4738,53 @@
       </c>
       <c r="CR15" s="7">
         <v>485579.23712091264</v>
       </c>
       <c r="CS15" s="7">
         <v>520511.92079711187</v>
       </c>
       <c r="CT15" s="7">
         <v>11991.295060006834</v>
       </c>
       <c r="CU15" s="7">
         <v>22757.420845716151</v>
       </c>
       <c r="CV15" s="7">
         <v>40516.469008491091</v>
       </c>
       <c r="CW15" s="7">
         <v>55360.43783426247</v>
       </c>
       <c r="CX15" s="7">
         <v>77517.838320050389</v>
       </c>
       <c r="CY15" s="9">
         <v>118443.1400737144</v>
       </c>
-      <c r="CZ15" s="9"/>
+      <c r="CZ15" s="9">
+        <v>165091.54979439784</v>
+      </c>
       <c r="DA15" s="9"/>
       <c r="DB15" s="7"/>
       <c r="DC15" s="7"/>
       <c r="DD15" s="7"/>
       <c r="DE15" s="7"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C16" s="2">
         <v>16975.636729423641</v>
       </c>
       <c r="D16" s="2">
         <v>25004.327746992574</v>
       </c>
       <c r="E16" s="2">
         <v>37097.736596891125</v>
       </c>
       <c r="F16" s="2">
         <v>49599.776140816146</v>
       </c>
@@ -5042,51 +5057,53 @@
       </c>
       <c r="CR16" s="7">
         <v>909113.7922381598</v>
       </c>
       <c r="CS16" s="7">
         <v>920959.24209724157</v>
       </c>
       <c r="CT16" s="7">
         <v>14123.35940800475</v>
       </c>
       <c r="CU16" s="7">
         <v>30248.462315366371</v>
       </c>
       <c r="CV16" s="7">
         <v>45017.380907303159</v>
       </c>
       <c r="CW16" s="7">
         <v>65607.619489459597</v>
       </c>
       <c r="CX16" s="7">
         <v>86077.579220631073</v>
       </c>
       <c r="CY16" s="9">
         <v>122500.02741898735</v>
       </c>
-      <c r="CZ16" s="9"/>
+      <c r="CZ16" s="9">
+        <v>148047.81369976953</v>
+      </c>
       <c r="DA16" s="9"/>
       <c r="DB16" s="7"/>
       <c r="DC16" s="7"/>
       <c r="DD16" s="7"/>
       <c r="DE16" s="7"/>
     </row>
     <row r="17" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C17" s="2">
         <v>5766.988996459615</v>
       </c>
       <c r="D17" s="2">
         <v>8647.6330778710872</v>
       </c>
       <c r="E17" s="2">
         <v>11600.293161466261</v>
       </c>
       <c r="F17" s="2">
         <v>14700.367523133615</v>
       </c>
@@ -5359,51 +5376,53 @@
       </c>
       <c r="CR17" s="7">
         <v>216130.17287184871</v>
       </c>
       <c r="CS17" s="7">
         <v>229839.95022395224</v>
       </c>
       <c r="CT17" s="7">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU17" s="7">
         <v>11390.656947582325</v>
       </c>
       <c r="CV17" s="7">
         <v>16644.669531895604</v>
       </c>
       <c r="CW17" s="7">
         <v>22090.236571220063</v>
       </c>
       <c r="CX17" s="7">
         <v>27723.047680894811</v>
       </c>
       <c r="CY17" s="9">
         <v>34937.028302888953</v>
       </c>
-      <c r="CZ17" s="9"/>
+      <c r="CZ17" s="9">
+        <v>51514.448381736394</v>
+      </c>
       <c r="DA17" s="9"/>
       <c r="DB17" s="7"/>
       <c r="DC17" s="7"/>
       <c r="DD17" s="7"/>
       <c r="DE17" s="7"/>
     </row>
     <row r="18" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C18" s="2">
         <v>1742.7169008846608</v>
       </c>
       <c r="D18" s="2">
         <v>2189.3414844229665</v>
       </c>
       <c r="E18" s="2">
         <v>2895.2275701945055</v>
       </c>
       <c r="F18" s="2">
         <v>3693.7201376343555</v>
       </c>
@@ -5676,51 +5695,53 @@
       </c>
       <c r="CR18" s="7">
         <v>38653.222157532378</v>
       </c>
       <c r="CS18" s="7">
         <v>44675.526639302792</v>
       </c>
       <c r="CT18" s="7">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU18" s="7">
         <v>5456.0181561929094</v>
       </c>
       <c r="CV18" s="7">
         <v>7281.6440499824794</v>
       </c>
       <c r="CW18" s="7">
         <v>10768.599583441288</v>
       </c>
       <c r="CX18" s="7">
         <v>13195.923200516039</v>
       </c>
       <c r="CY18" s="9">
         <v>17862.574144085582</v>
       </c>
-      <c r="CZ18" s="9"/>
+      <c r="CZ18" s="9">
+        <v>21454.199833275747</v>
+      </c>
       <c r="DA18" s="9"/>
       <c r="DB18" s="7"/>
       <c r="DC18" s="7"/>
       <c r="DD18" s="7"/>
       <c r="DE18" s="7"/>
     </row>
     <row r="19" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="2">
         <v>6855.275050643475</v>
       </c>
       <c r="C19" s="2">
         <v>13908.239801949963</v>
       </c>
       <c r="D19" s="2">
         <v>22184.55507757896</v>
       </c>
       <c r="E19" s="2">
         <v>30681.240941550277</v>
       </c>
       <c r="F19" s="2">
         <v>41025.983316674632</v>
       </c>
@@ -5993,51 +6014,53 @@
       </c>
       <c r="CR19" s="7">
         <v>560399.83517652331</v>
       </c>
       <c r="CS19" s="7">
         <v>584157.70697643887</v>
       </c>
       <c r="CT19" s="7">
         <v>13252.641775145334</v>
       </c>
       <c r="CU19" s="7">
         <v>28246.346171708123</v>
       </c>
       <c r="CV19" s="7">
         <v>45100.164633789784</v>
       </c>
       <c r="CW19" s="7">
         <v>63570.480303407967</v>
       </c>
       <c r="CX19" s="7">
         <v>81795.535782319552</v>
       </c>
       <c r="CY19" s="7">
         <v>110313.70572553364</v>
       </c>
-      <c r="CZ19" s="9"/>
+      <c r="CZ19" s="9">
+        <v>145093.69404789919</v>
+      </c>
       <c r="DA19" s="9"/>
       <c r="DB19" s="7"/>
       <c r="DC19" s="7"/>
       <c r="DD19" s="7"/>
       <c r="DE19" s="7"/>
     </row>
     <row r="20" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="2">
         <v>8957.8491000425875</v>
       </c>
       <c r="C20" s="2">
         <v>15945.508133716143</v>
       </c>
       <c r="D20" s="2">
         <v>22807.572992411384</v>
       </c>
       <c r="E20" s="2">
         <v>34561.027930583208</v>
       </c>
       <c r="F20" s="2">
         <v>47565.968735420523</v>
       </c>
@@ -6310,51 +6333,53 @@
       </c>
       <c r="CR20" s="7">
         <v>1091691.9248333217</v>
       </c>
       <c r="CS20" s="7">
         <v>1108733.3219358935</v>
       </c>
       <c r="CT20" s="7">
         <v>15766.478763215213</v>
       </c>
       <c r="CU20" s="7">
         <v>28064.49155938912</v>
       </c>
       <c r="CV20" s="7">
         <v>42100.47131721997</v>
       </c>
       <c r="CW20" s="7">
         <v>60721.573293039852</v>
       </c>
       <c r="CX20" s="7">
         <v>80420.243407842878</v>
       </c>
       <c r="CY20" s="7">
         <v>105311.42282167326</v>
       </c>
-      <c r="CZ20" s="9"/>
+      <c r="CZ20" s="9">
+        <v>149709.18924314447</v>
+      </c>
       <c r="DA20" s="9"/>
       <c r="DB20" s="7"/>
       <c r="DC20" s="7"/>
       <c r="DD20" s="7"/>
       <c r="DE20" s="7"/>
     </row>
     <row r="21" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="2">
         <v>19722.22482619459</v>
       </c>
       <c r="C21" s="2">
         <v>39716.074947713903</v>
       </c>
       <c r="D21" s="2">
         <v>62454.670577795812</v>
       </c>
       <c r="E21" s="2">
         <v>85306.660609331651</v>
       </c>
       <c r="F21" s="2">
         <v>110991.13923967062</v>
       </c>
@@ -6627,51 +6652,53 @@
       </c>
       <c r="CR21" s="7">
         <v>1146527.5531417201</v>
       </c>
       <c r="CS21" s="7">
         <v>1209190.1482771318</v>
       </c>
       <c r="CT21" s="7">
         <v>46417.235610056559</v>
       </c>
       <c r="CU21" s="7">
         <v>95136.475837582693</v>
       </c>
       <c r="CV21" s="7">
         <v>147332.4748705955</v>
       </c>
       <c r="CW21" s="7">
         <v>205943.03196542728</v>
       </c>
       <c r="CX21" s="7">
         <v>259516.6209987326</v>
       </c>
       <c r="CY21" s="7">
         <v>325307.42016687512</v>
       </c>
-      <c r="CZ21" s="9"/>
+      <c r="CZ21" s="9">
+        <v>457808.18156931398</v>
+      </c>
       <c r="DA21" s="9"/>
       <c r="DB21" s="7"/>
       <c r="DC21" s="7"/>
       <c r="DD21" s="7"/>
       <c r="DE21" s="7"/>
     </row>
     <row r="22" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="18" t="s">
         <v>40</v>
       </c>
@@ -6944,51 +6971,53 @@
       </c>
       <c r="CR22" s="7">
         <v>61397.295574801377</v>
       </c>
       <c r="CS22" s="7">
         <v>71642.679032539541</v>
       </c>
       <c r="CT22" s="7">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU22" s="7">
         <v>8211.2145900257892</v>
       </c>
       <c r="CV22" s="24">
         <v>12273.403504257753</v>
       </c>
       <c r="CW22" s="7">
         <v>15061.608697309177</v>
       </c>
       <c r="CX22" s="7">
         <v>19375.538464799487</v>
       </c>
       <c r="CY22" s="7">
         <v>25900.812494710732</v>
       </c>
-      <c r="CZ22" s="9"/>
+      <c r="CZ22" s="9">
+        <v>32795.384040184385</v>
+      </c>
       <c r="DA22" s="9"/>
       <c r="DB22" s="7"/>
       <c r="DC22" s="7"/>
       <c r="DD22" s="7"/>
       <c r="DE22" s="7"/>
     </row>
     <row r="23" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="2">
         <v>11782.415834204789</v>
       </c>
       <c r="C23" s="2">
         <v>26669.075558941222</v>
       </c>
       <c r="D23" s="2">
         <v>45769.53130862712</v>
       </c>
       <c r="E23" s="2">
         <v>66477.235490207473</v>
       </c>
       <c r="F23" s="2">
         <v>90587.992893805553</v>
       </c>
@@ -7261,51 +7290,53 @@
       </c>
       <c r="CR23" s="7">
         <v>526800.51381921011</v>
       </c>
       <c r="CS23" s="7">
         <v>564121.66998205497</v>
       </c>
       <c r="CT23" s="7">
         <v>15127.591236372122</v>
       </c>
       <c r="CU23" s="7">
         <v>33036.78891898704</v>
       </c>
       <c r="CV23" s="7">
         <v>56065.976641580419</v>
       </c>
       <c r="CW23" s="7">
         <v>79552.936277771689</v>
       </c>
       <c r="CX23" s="7">
         <v>105130.30871323655</v>
       </c>
       <c r="CY23" s="7">
         <v>139675.30148422273</v>
       </c>
-      <c r="CZ23" s="9"/>
+      <c r="CZ23" s="9">
+        <v>185343.65423789315</v>
+      </c>
       <c r="DA23" s="9"/>
       <c r="DB23" s="7"/>
       <c r="DC23" s="7"/>
       <c r="DD23" s="7"/>
       <c r="DE23" s="7"/>
     </row>
     <row r="24" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="2">
         <v>171.86396028101746</v>
       </c>
       <c r="C24" s="2">
         <v>342.94040923180711</v>
       </c>
       <c r="D24" s="2">
         <v>514.09849911136894</v>
       </c>
       <c r="E24" s="2">
         <v>687.90212511327195</v>
       </c>
       <c r="F24" s="2">
         <v>863.27590363892318</v>
       </c>
@@ -7578,51 +7609,53 @@
       </c>
       <c r="CR24" s="7">
         <v>3886.1450944456892</v>
       </c>
       <c r="CS24" s="7">
         <v>4163.9996422581944</v>
       </c>
       <c r="CT24" s="7">
         <v>321.59396621078645</v>
       </c>
       <c r="CU24" s="7">
         <v>651.34925906756757</v>
       </c>
       <c r="CV24" s="7">
         <v>803.92938034490544</v>
       </c>
       <c r="CW24" s="7">
         <v>1049.9602690871761</v>
       </c>
       <c r="CX24" s="7">
         <v>1286.9699213610709</v>
       </c>
       <c r="CY24" s="7">
         <v>1534.4297528641712</v>
       </c>
-      <c r="CZ24" s="9"/>
+      <c r="CZ24" s="9">
+        <v>1806.5538667583087</v>
+      </c>
       <c r="DA24" s="9"/>
       <c r="DB24" s="7"/>
       <c r="DC24" s="7"/>
       <c r="DD24" s="7"/>
       <c r="DE24" s="7"/>
     </row>
     <row r="25" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="2">
         <v>336.90265532778255</v>
       </c>
       <c r="C25" s="2">
         <v>619.45702989053291</v>
       </c>
       <c r="D25" s="2">
         <v>948.78416079432452</v>
       </c>
       <c r="E25" s="2">
         <v>1230.9669868072619</v>
       </c>
       <c r="F25" s="2">
         <v>1591.7290068560078</v>
       </c>
@@ -7895,51 +7928,53 @@
       </c>
       <c r="CR25" s="23">
         <v>9424.1111268282548</v>
       </c>
       <c r="CS25" s="7">
         <v>9784.7828550749473</v>
       </c>
       <c r="CT25" s="7">
         <v>439.96803735529755</v>
       </c>
       <c r="CU25" s="7">
         <v>875.2811376926237</v>
       </c>
       <c r="CV25" s="7">
         <v>1428.3442689016433</v>
       </c>
       <c r="CW25" s="7">
         <v>1820.0398543775441</v>
       </c>
       <c r="CX25" s="7">
         <v>2117.9878238823558</v>
       </c>
       <c r="CY25" s="7">
         <v>2447.6424342191831</v>
       </c>
-      <c r="CZ25" s="9"/>
+      <c r="CZ25" s="9">
+        <v>3244.6206328527096</v>
+      </c>
       <c r="DA25" s="9"/>
       <c r="DB25" s="7"/>
       <c r="DC25" s="7"/>
       <c r="DD25" s="7"/>
       <c r="DE25" s="7"/>
     </row>
     <row r="26" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="2">
         <v>1206.8361756815532</v>
       </c>
       <c r="C26" s="2">
         <v>2396.973785012221</v>
       </c>
       <c r="D26" s="2">
         <v>3855.0644673210591</v>
       </c>
       <c r="E26" s="2">
         <v>6559.4227055791362</v>
       </c>
       <c r="F26" s="2">
         <v>8687.8969801238418</v>
       </c>
@@ -8212,368 +8247,370 @@
       </c>
       <c r="CR26" s="7">
         <v>51097.97573542827</v>
       </c>
       <c r="CS26" s="7">
         <v>55634.480945221309</v>
       </c>
       <c r="CT26" s="7">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU26" s="7">
         <v>9071.2260675575126</v>
       </c>
       <c r="CV26" s="7">
         <v>13492.542192597128</v>
       </c>
       <c r="CW26" s="7">
         <v>18734.712375477255</v>
       </c>
       <c r="CX26" s="7">
         <v>24166.38669087939</v>
       </c>
       <c r="CY26" s="7">
         <v>29090.002272918129</v>
       </c>
-      <c r="CZ26" s="9"/>
+      <c r="CZ26" s="9">
+        <v>34342.118520397584</v>
+      </c>
       <c r="DA26" s="9"/>
       <c r="DB26" s="7"/>
       <c r="DC26" s="7"/>
       <c r="DD26" s="7"/>
       <c r="DE26" s="7"/>
     </row>
     <row r="28" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="31" t="s">
+      <c r="B28" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="31"/>
-[...58 lines deleted...]
-      <c r="CH28" s="35" t="s">
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="33"/>
+      <c r="R28" s="33"/>
+      <c r="S28" s="33"/>
+      <c r="T28" s="33"/>
+      <c r="U28" s="33"/>
+      <c r="V28" s="33"/>
+      <c r="W28" s="33"/>
+      <c r="X28" s="33"/>
+      <c r="Y28" s="33"/>
+      <c r="Z28" s="33"/>
+      <c r="AA28" s="33"/>
+      <c r="AB28" s="33"/>
+      <c r="AC28" s="33"/>
+      <c r="AD28" s="33"/>
+      <c r="AE28" s="33"/>
+      <c r="AF28" s="33"/>
+      <c r="AG28" s="33"/>
+      <c r="AH28" s="33"/>
+      <c r="AI28" s="33"/>
+      <c r="AJ28" s="33"/>
+      <c r="AK28" s="33"/>
+      <c r="AL28" s="33"/>
+      <c r="AM28" s="33"/>
+      <c r="AN28" s="33"/>
+      <c r="AO28" s="33"/>
+      <c r="AP28" s="33"/>
+      <c r="AQ28" s="33"/>
+      <c r="AR28" s="33"/>
+      <c r="AS28" s="33"/>
+      <c r="AT28" s="33"/>
+      <c r="AU28" s="33"/>
+      <c r="AV28" s="33"/>
+      <c r="AW28" s="33"/>
+      <c r="AX28" s="33"/>
+      <c r="AY28" s="33"/>
+      <c r="AZ28" s="33"/>
+      <c r="BA28" s="33"/>
+      <c r="BB28" s="33"/>
+      <c r="BC28" s="33"/>
+      <c r="BD28" s="33"/>
+      <c r="BE28" s="33"/>
+      <c r="BF28" s="33"/>
+      <c r="BG28" s="33"/>
+      <c r="BH28" s="33"/>
+      <c r="BI28" s="33"/>
+      <c r="CH28" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="35"/>
-[...21 lines deleted...]
-      <c r="DE28" s="35"/>
+      <c r="CI28" s="26"/>
+      <c r="CJ28" s="26"/>
+      <c r="CK28" s="26"/>
+      <c r="CL28" s="26"/>
+      <c r="CM28" s="26"/>
+      <c r="CN28" s="26"/>
+      <c r="CO28" s="26"/>
+      <c r="CP28" s="26"/>
+      <c r="CQ28" s="26"/>
+      <c r="CR28" s="26"/>
+      <c r="CS28" s="26"/>
+      <c r="CT28" s="26"/>
+      <c r="CU28" s="26"/>
+      <c r="CV28" s="26"/>
+      <c r="CW28" s="26"/>
+      <c r="CX28" s="26"/>
+      <c r="CY28" s="26"/>
+      <c r="CZ28" s="26"/>
+      <c r="DA28" s="26"/>
+      <c r="DB28" s="26"/>
+      <c r="DC28" s="26"/>
+      <c r="DD28" s="26"/>
+      <c r="DE28" s="26"/>
       <c r="DF28" s="22"/>
       <c r="DG28" s="22"/>
       <c r="DH28" s="22"/>
       <c r="DI28" s="22"/>
       <c r="DJ28" s="22"/>
       <c r="DK28" s="22"/>
       <c r="DL28" s="22"/>
       <c r="DM28" s="22"/>
       <c r="DN28" s="22"/>
       <c r="DO28" s="22"/>
       <c r="DP28" s="22"/>
       <c r="DQ28" s="22"/>
       <c r="DR28" s="22"/>
       <c r="DS28" s="22"/>
       <c r="DT28" s="22"/>
       <c r="DU28" s="22"/>
       <c r="DV28" s="22"/>
       <c r="DW28" s="22"/>
       <c r="DX28" s="22"/>
       <c r="DY28" s="22"/>
       <c r="DZ28" s="22"/>
       <c r="EA28" s="22"/>
       <c r="EB28" s="22"/>
       <c r="EC28" s="22"/>
       <c r="ED28" s="22"/>
       <c r="EE28" s="22"/>
       <c r="EF28" s="22"/>
       <c r="EG28" s="22"/>
       <c r="EH28" s="22"/>
       <c r="EI28" s="22"/>
       <c r="EJ28" s="22"/>
       <c r="EK28" s="22"/>
       <c r="EL28" s="22"/>
       <c r="EM28" s="22"/>
       <c r="EN28" s="22"/>
       <c r="EO28" s="22"/>
     </row>
     <row r="29" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K29" s="32" t="s">
         <v>12</v>
       </c>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="W29" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X29" s="32"/>
       <c r="Y29" s="32"/>
-      <c r="AH29" s="25" t="s">
+      <c r="AH29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AI29" s="25"/>
-[...2 lines deleted...]
-      <c r="AT29" s="25" t="s">
+      <c r="AI29" s="30"/>
+      <c r="AJ29" s="30"/>
+      <c r="AK29" s="30"/>
+      <c r="AT29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AU29" s="25"/>
-[...2 lines deleted...]
-      <c r="BF29" s="25" t="s">
+      <c r="AU29" s="30"/>
+      <c r="AV29" s="30"/>
+      <c r="AW29" s="30"/>
+      <c r="BF29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BG29" s="25"/>
-[...2 lines deleted...]
-      <c r="BR29" s="25" t="s">
+      <c r="BG29" s="30"/>
+      <c r="BH29" s="30"/>
+      <c r="BI29" s="30"/>
+      <c r="BR29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BS29" s="25"/>
-[...2 lines deleted...]
-      <c r="CD29" s="25" t="s">
+      <c r="BS29" s="30"/>
+      <c r="BT29" s="30"/>
+      <c r="BU29" s="30"/>
+      <c r="CD29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CE29" s="25"/>
-[...2 lines deleted...]
-      <c r="CP29" s="25" t="s">
+      <c r="CE29" s="30"/>
+      <c r="CF29" s="30"/>
+      <c r="CG29" s="30"/>
+      <c r="CP29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CQ29" s="25"/>
-[...2 lines deleted...]
-      <c r="DB29" s="25" t="s">
+      <c r="CQ29" s="30"/>
+      <c r="CR29" s="30"/>
+      <c r="CS29" s="30"/>
+      <c r="DB29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="DC29" s="25"/>
-[...1 lines deleted...]
-      <c r="DE29" s="25"/>
+      <c r="DC29" s="30"/>
+      <c r="DD29" s="30"/>
+      <c r="DE29" s="30"/>
     </row>
     <row r="30" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="29"/>
-      <c r="B30" s="26" t="s">
+      <c r="A30" s="34"/>
+      <c r="B30" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C30" s="27"/>
-[...10 lines deleted...]
-      <c r="N30" s="26" t="s">
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+      <c r="K30" s="28"/>
+      <c r="L30" s="28"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="O30" s="27"/>
-[...10 lines deleted...]
-      <c r="Z30" s="26" t="s">
+      <c r="O30" s="28"/>
+      <c r="P30" s="28"/>
+      <c r="Q30" s="28"/>
+      <c r="R30" s="28"/>
+      <c r="S30" s="28"/>
+      <c r="T30" s="28"/>
+      <c r="U30" s="28"/>
+      <c r="V30" s="28"/>
+      <c r="W30" s="28"/>
+      <c r="X30" s="28"/>
+      <c r="Y30" s="29"/>
+      <c r="Z30" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="AA30" s="27"/>
-[...10 lines deleted...]
-      <c r="AL30" s="26" t="s">
+      <c r="AA30" s="28"/>
+      <c r="AB30" s="28"/>
+      <c r="AC30" s="28"/>
+      <c r="AD30" s="28"/>
+      <c r="AE30" s="28"/>
+      <c r="AF30" s="28"/>
+      <c r="AG30" s="28"/>
+      <c r="AH30" s="28"/>
+      <c r="AI30" s="28"/>
+      <c r="AJ30" s="28"/>
+      <c r="AK30" s="29"/>
+      <c r="AL30" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="AM30" s="27"/>
-[...10 lines deleted...]
-      <c r="AX30" s="26" t="s">
+      <c r="AM30" s="28"/>
+      <c r="AN30" s="28"/>
+      <c r="AO30" s="28"/>
+      <c r="AP30" s="28"/>
+      <c r="AQ30" s="28"/>
+      <c r="AR30" s="28"/>
+      <c r="AS30" s="28"/>
+      <c r="AT30" s="28"/>
+      <c r="AU30" s="28"/>
+      <c r="AV30" s="28"/>
+      <c r="AW30" s="29"/>
+      <c r="AX30" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="AY30" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="26" t="s">
+      <c r="AY30" s="28"/>
+      <c r="AZ30" s="28"/>
+      <c r="BA30" s="28"/>
+      <c r="BB30" s="28"/>
+      <c r="BC30" s="28"/>
+      <c r="BD30" s="28"/>
+      <c r="BE30" s="28"/>
+      <c r="BF30" s="28"/>
+      <c r="BG30" s="28"/>
+      <c r="BH30" s="28"/>
+      <c r="BI30" s="29"/>
+      <c r="BJ30" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="BK30" s="27"/>
-[...10 lines deleted...]
-      <c r="BV30" s="26" t="s">
+      <c r="BK30" s="28"/>
+      <c r="BL30" s="28"/>
+      <c r="BM30" s="28"/>
+      <c r="BN30" s="28"/>
+      <c r="BO30" s="28"/>
+      <c r="BP30" s="28"/>
+      <c r="BQ30" s="28"/>
+      <c r="BR30" s="28"/>
+      <c r="BS30" s="28"/>
+      <c r="BT30" s="28"/>
+      <c r="BU30" s="29"/>
+      <c r="BV30" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="BW30" s="27"/>
-[...10 lines deleted...]
-      <c r="CH30" s="26" t="s">
+      <c r="BW30" s="28"/>
+      <c r="BX30" s="28"/>
+      <c r="BY30" s="28"/>
+      <c r="BZ30" s="28"/>
+      <c r="CA30" s="28"/>
+      <c r="CB30" s="28"/>
+      <c r="CC30" s="28"/>
+      <c r="CD30" s="28"/>
+      <c r="CE30" s="28"/>
+      <c r="CF30" s="28"/>
+      <c r="CG30" s="29"/>
+      <c r="CH30" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI30" s="27"/>
-[...10 lines deleted...]
-      <c r="CT30" s="26" t="s">
+      <c r="CI30" s="28"/>
+      <c r="CJ30" s="28"/>
+      <c r="CK30" s="28"/>
+      <c r="CL30" s="28"/>
+      <c r="CM30" s="28"/>
+      <c r="CN30" s="28"/>
+      <c r="CO30" s="28"/>
+      <c r="CP30" s="28"/>
+      <c r="CQ30" s="28"/>
+      <c r="CR30" s="28"/>
+      <c r="CS30" s="29"/>
+      <c r="CT30" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="CU30" s="27"/>
-[...9 lines deleted...]
-      <c r="DE30" s="28"/>
+      <c r="CU30" s="28"/>
+      <c r="CV30" s="28"/>
+      <c r="CW30" s="28"/>
+      <c r="CX30" s="28"/>
+      <c r="CY30" s="28"/>
+      <c r="CZ30" s="28"/>
+      <c r="DA30" s="28"/>
+      <c r="DB30" s="28"/>
+      <c r="DC30" s="28"/>
+      <c r="DD30" s="28"/>
+      <c r="DE30" s="29"/>
     </row>
     <row r="31" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="30"/>
+      <c r="A31" s="35"/>
       <c r="B31" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="10" t="s">
@@ -9165,51 +9202,53 @@
       </c>
       <c r="CR32" s="1">
         <v>9217567.601503294</v>
       </c>
       <c r="CS32" s="1">
         <v>9704982.0091008954</v>
       </c>
       <c r="CT32" s="1">
         <v>255152.36250966671</v>
       </c>
       <c r="CU32" s="1">
         <v>526504.89187375456</v>
       </c>
       <c r="CV32" s="1">
         <v>884392.02370834956</v>
       </c>
       <c r="CW32" s="1">
         <v>1229065.147933664</v>
       </c>
       <c r="CX32" s="12">
         <v>1603952.3473842375</v>
       </c>
       <c r="CY32" s="13">
         <v>2173946.354571634</v>
       </c>
-      <c r="CZ32" s="13"/>
+      <c r="CZ32" s="13">
+        <v>2920576.0381158497</v>
+      </c>
       <c r="DA32" s="13"/>
       <c r="DB32" s="1"/>
       <c r="DC32" s="1"/>
       <c r="DD32" s="1"/>
       <c r="DE32" s="1"/>
     </row>
     <row r="33" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F33" s="18" t="s">
         <v>40</v>
       </c>
@@ -9482,51 +9521,53 @@
       </c>
       <c r="CR33" s="7">
         <v>518148.20186608215</v>
       </c>
       <c r="CS33" s="7">
         <v>569808.85756108304</v>
       </c>
       <c r="CT33" s="7">
         <v>12034.124710066426</v>
       </c>
       <c r="CU33" s="7">
         <v>28193.573820851427</v>
       </c>
       <c r="CV33" s="7">
         <v>50576.593016947983</v>
       </c>
       <c r="CW33" s="7">
         <v>76550.991231015156</v>
       </c>
       <c r="CX33" s="7">
         <v>106131.2438147715</v>
       </c>
       <c r="CY33" s="21">
         <v>157486.76542168675</v>
       </c>
-      <c r="CZ33" s="7"/>
+      <c r="CZ33" s="7">
+        <v>213352.06730777532</v>
+      </c>
       <c r="DA33" s="7"/>
       <c r="DB33" s="7"/>
       <c r="DC33" s="7"/>
       <c r="DD33" s="2"/>
       <c r="DE33" s="7"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C34" s="7">
         <v>16656.43268766244</v>
       </c>
       <c r="D34" s="7">
         <v>26864.058519095102</v>
       </c>
       <c r="E34" s="7">
         <v>38355.716860016822</v>
       </c>
       <c r="F34" s="7">
         <v>51678.353841755059</v>
       </c>
@@ -9799,51 +9840,53 @@
       </c>
       <c r="CR34" s="7">
         <v>1136168.9736290718</v>
       </c>
       <c r="CS34" s="7">
         <v>1169845.9870291355</v>
       </c>
       <c r="CT34" s="7">
         <v>29123.899888583386</v>
       </c>
       <c r="CU34" s="7">
         <v>59674.169711670278</v>
       </c>
       <c r="CV34" s="7">
         <v>96923.769894477853</v>
       </c>
       <c r="CW34" s="7">
         <v>135275.21160373976</v>
       </c>
       <c r="CX34" s="7">
         <v>174309.27731576026</v>
       </c>
       <c r="CY34" s="9">
         <v>218262.50031168101</v>
       </c>
-      <c r="CZ34" s="7"/>
+      <c r="CZ34" s="7">
+        <v>262027.9456494503</v>
+      </c>
       <c r="DA34" s="7"/>
       <c r="DB34" s="7"/>
       <c r="DC34" s="7"/>
       <c r="DD34" s="7"/>
       <c r="DE34" s="7"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C35" s="7">
         <v>16165.370030105933</v>
       </c>
       <c r="D35" s="7">
         <v>30412.048791786645</v>
       </c>
       <c r="E35" s="7">
         <v>41801.5011324527</v>
       </c>
       <c r="F35" s="7">
         <v>54431.120382078792</v>
       </c>
@@ -10116,51 +10159,53 @@
       </c>
       <c r="CR35" s="7">
         <v>383561.81436739367</v>
       </c>
       <c r="CS35" s="7">
         <v>411366.25362071226</v>
       </c>
       <c r="CT35" s="7">
         <v>12392.057595454815</v>
       </c>
       <c r="CU35" s="7">
         <v>26037.763663315884</v>
       </c>
       <c r="CV35" s="7">
         <v>51290.088520374862</v>
       </c>
       <c r="CW35" s="7">
         <v>71507.284340870305</v>
       </c>
       <c r="CX35" s="7">
         <v>91657.380384645032</v>
       </c>
       <c r="CY35" s="9">
         <v>124002.57142926054</v>
       </c>
-      <c r="CZ35" s="7"/>
+      <c r="CZ35" s="7">
+        <v>176929.82538803987</v>
+      </c>
       <c r="DA35" s="7"/>
       <c r="DB35" s="7"/>
       <c r="DC35" s="7"/>
       <c r="DD35" s="7"/>
       <c r="DE35" s="7"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C36" s="7">
         <v>37810.686209069499</v>
       </c>
       <c r="D36" s="7">
         <v>73174.790028712683</v>
       </c>
       <c r="E36" s="7">
         <v>95421.574568990676</v>
       </c>
       <c r="F36" s="7">
         <v>122164.63587243018</v>
       </c>
@@ -10433,51 +10478,53 @@
       </c>
       <c r="CR36" s="7">
         <v>740639.05871851125</v>
       </c>
       <c r="CS36" s="7">
         <v>801585.26616776781</v>
       </c>
       <c r="CT36" s="7">
         <v>31319.863477732692</v>
       </c>
       <c r="CU36" s="7">
         <v>64060.884541453321</v>
       </c>
       <c r="CV36" s="7">
         <v>121932.45850994519</v>
       </c>
       <c r="CW36" s="7">
         <v>157479.41072104604</v>
       </c>
       <c r="CX36" s="7">
         <v>197444.89852998068</v>
       </c>
       <c r="CY36" s="9">
         <v>265751.87710971932</v>
       </c>
-      <c r="CZ36" s="7"/>
+      <c r="CZ36" s="7">
+        <v>339822.76324444963</v>
+      </c>
       <c r="DA36" s="7"/>
       <c r="DB36" s="7"/>
       <c r="DC36" s="7"/>
       <c r="DD36" s="7"/>
       <c r="DE36" s="7"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C37" s="7">
         <v>4447.7724135484987</v>
       </c>
       <c r="D37" s="7">
         <v>7343.1130062959983</v>
       </c>
       <c r="E37" s="7">
         <v>10281.435554418313</v>
       </c>
       <c r="F37" s="7">
         <v>14942.676579275319</v>
       </c>
@@ -10750,51 +10797,53 @@
       </c>
       <c r="CR37" s="7">
         <v>123299.43024243397</v>
       </c>
       <c r="CS37" s="7">
         <v>134819.7635282827</v>
       </c>
       <c r="CT37" s="7">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU37" s="7">
         <v>11140.337847054736</v>
       </c>
       <c r="CV37" s="7">
         <v>18120.521460345703</v>
       </c>
       <c r="CW37" s="7">
         <v>25041.841418696713</v>
       </c>
       <c r="CX37" s="7">
         <v>34104.163632220247</v>
       </c>
       <c r="CY37" s="9">
         <v>46197.932597520863</v>
       </c>
-      <c r="CZ37" s="7"/>
+      <c r="CZ37" s="7">
+        <v>61462.709439417078</v>
+      </c>
       <c r="DA37" s="7"/>
       <c r="DB37" s="7"/>
       <c r="DC37" s="7"/>
       <c r="DD37" s="7"/>
       <c r="DE37" s="7"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="7">
         <v>3161.1499686012839</v>
       </c>
       <c r="C38" s="7">
         <v>7228.0003545378404</v>
       </c>
       <c r="D38" s="7">
         <v>12706.038843902934</v>
       </c>
       <c r="E38" s="7">
         <v>19863.512834296045</v>
       </c>
       <c r="F38" s="7">
         <v>30311.663359217528</v>
       </c>
@@ -11067,51 +11116,53 @@
       </c>
       <c r="CR38" s="7">
         <v>303280.74091046059</v>
       </c>
       <c r="CS38" s="7">
         <v>324547.38116917975</v>
       </c>
       <c r="CT38" s="2">
         <v>9286.270722417361</v>
       </c>
       <c r="CU38" s="7">
         <v>22014.975216375111</v>
       </c>
       <c r="CV38" s="7">
         <v>36373.521373295167</v>
       </c>
       <c r="CW38" s="7">
         <v>55394.174796614003</v>
       </c>
       <c r="CX38" s="7">
         <v>82196.934254324296</v>
       </c>
       <c r="CY38" s="9">
         <v>118377.18806289395</v>
       </c>
-      <c r="CZ38" s="7"/>
+      <c r="CZ38" s="7">
+        <v>166944.72581433028</v>
+      </c>
       <c r="DA38" s="7"/>
       <c r="DB38" s="7"/>
       <c r="DC38" s="7"/>
       <c r="DD38" s="7"/>
       <c r="DE38" s="7"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="7">
         <v>6772.2658140711628</v>
       </c>
       <c r="C39" s="7">
         <v>13241.41233254412</v>
       </c>
       <c r="D39" s="7">
         <v>20609.901460196106</v>
       </c>
       <c r="E39" s="7">
         <v>28921.29195428516</v>
       </c>
       <c r="F39" s="7">
         <v>38071.760135852433</v>
       </c>
@@ -11384,51 +11435,53 @@
       </c>
       <c r="CR39" s="7">
         <v>499056.84241625562</v>
       </c>
       <c r="CS39" s="7">
         <v>531749.83625309728</v>
       </c>
       <c r="CT39" s="2">
         <v>13434.638321876295</v>
       </c>
       <c r="CU39" s="7">
         <v>28560.427384142757</v>
       </c>
       <c r="CV39" s="7">
         <v>45582.468069318187</v>
       </c>
       <c r="CW39" s="7">
         <v>65086.301508297838</v>
       </c>
       <c r="CX39" s="7">
         <v>85663.758104935638</v>
       </c>
       <c r="CY39" s="9">
         <v>121992.18133358979</v>
       </c>
-      <c r="CZ39" s="7"/>
+      <c r="CZ39" s="7">
+        <v>180192.52130361088</v>
+      </c>
       <c r="DA39" s="7"/>
       <c r="DB39" s="7"/>
       <c r="DC39" s="7"/>
       <c r="DD39" s="7"/>
       <c r="DE39" s="7"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F40" s="18" t="s">
         <v>40</v>
       </c>
@@ -11701,51 +11754,53 @@
       </c>
       <c r="CR40" s="7">
         <v>450047.0041873529</v>
       </c>
       <c r="CS40" s="7">
         <v>478573.68206741585</v>
       </c>
       <c r="CT40" s="7">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU40" s="7">
         <v>18842.205715356133</v>
       </c>
       <c r="CV40" s="7">
         <v>43863.925481685234</v>
       </c>
       <c r="CW40" s="7">
         <v>56025.511699102673</v>
       </c>
       <c r="CX40" s="7">
         <v>71091.7309974534</v>
       </c>
       <c r="CY40" s="9">
         <v>108917.05506258814</v>
       </c>
-      <c r="CZ40" s="7"/>
+      <c r="CZ40" s="7">
+        <v>147351.49992615407</v>
+      </c>
       <c r="DA40" s="7"/>
       <c r="DB40" s="7"/>
       <c r="DC40" s="7"/>
       <c r="DD40" s="7"/>
       <c r="DE40" s="7"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="7">
         <v>7710.2171226470018</v>
       </c>
       <c r="C41" s="7">
         <v>14422.474000344493</v>
       </c>
       <c r="D41" s="7">
         <v>25755.929707501324</v>
       </c>
       <c r="E41" s="7">
         <v>35027.223500606058</v>
       </c>
       <c r="F41" s="7">
         <v>48945.838535817944</v>
       </c>
@@ -12018,51 +12073,53 @@
       </c>
       <c r="CR41" s="7">
         <v>484960.26812924602</v>
       </c>
       <c r="CS41" s="7">
         <v>519836.68189711194</v>
       </c>
       <c r="CT41" s="7">
         <v>11926.206568340167</v>
       </c>
       <c r="CU41" s="7">
         <v>22627.24386238282</v>
       </c>
       <c r="CV41" s="7">
         <v>40316.200133491089</v>
       </c>
       <c r="CW41" s="7">
         <v>55135.358200929128</v>
       </c>
       <c r="CX41" s="7">
         <v>77236.488778383704</v>
       </c>
       <c r="CY41" s="9">
         <v>118105.52062371437</v>
       </c>
-      <c r="CZ41" s="7"/>
+      <c r="CZ41" s="7">
+        <v>164697.66043606447</v>
+      </c>
       <c r="DA41" s="7"/>
       <c r="DB41" s="7"/>
       <c r="DC41" s="7"/>
       <c r="DD41" s="7"/>
       <c r="DE41" s="7"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="7">
         <v>8100.7506435233408</v>
       </c>
       <c r="C42" s="7">
         <v>16839.764503691462</v>
       </c>
       <c r="D42" s="7">
         <v>24800.519408394306</v>
       </c>
       <c r="E42" s="7">
         <v>36825.992145426768</v>
       </c>
       <c r="F42" s="7">
         <v>49260.095576485699</v>
       </c>
@@ -12335,51 +12392,53 @@
       </c>
       <c r="CR42" s="7">
         <v>906165.94046315982</v>
       </c>
       <c r="CS42" s="7">
         <v>917743.40379724163</v>
       </c>
       <c r="CT42" s="7">
         <v>13885.425524671416</v>
       </c>
       <c r="CU42" s="7">
         <v>29772.594548699708</v>
       </c>
       <c r="CV42" s="7">
         <v>44199.223257303165</v>
       </c>
       <c r="CW42" s="7">
         <v>64535.673389459596</v>
       </c>
       <c r="CX42" s="7">
         <v>84737.646595631057</v>
       </c>
       <c r="CY42" s="9">
         <v>120892.10826898733</v>
       </c>
-      <c r="CZ42" s="7"/>
+      <c r="CZ42" s="7">
+        <v>146171.90802476951</v>
+      </c>
       <c r="DA42" s="7"/>
       <c r="DB42" s="7"/>
       <c r="DC42" s="7"/>
       <c r="DD42" s="7"/>
       <c r="DE42" s="7"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="7">
         <v>2882.7011478745499</v>
       </c>
       <c r="C43" s="7">
         <v>5559.4408362378399</v>
       </c>
       <c r="D43" s="7">
         <v>8336.3108375384254</v>
       </c>
       <c r="E43" s="7">
         <v>11185.196841022711</v>
       </c>
       <c r="F43" s="7">
         <v>14181.497122579176</v>
       </c>
@@ -12652,51 +12711,53 @@
       </c>
       <c r="CR43" s="7">
         <v>212614.83843018208</v>
       </c>
       <c r="CS43" s="7">
         <v>226005.03992395228</v>
       </c>
       <c r="CT43" s="7">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU43" s="7">
         <v>10717.077597582324</v>
       </c>
       <c r="CV43" s="7">
         <v>15616.353556895601</v>
       </c>
       <c r="CW43" s="7">
         <v>20811.933137886728</v>
       </c>
       <c r="CX43" s="7">
         <v>26125.168389228143</v>
       </c>
       <c r="CY43" s="9">
         <v>33019.573152888952</v>
       </c>
-      <c r="CZ43" s="7"/>
+      <c r="CZ43" s="7">
+        <v>49277.417373403063</v>
+      </c>
       <c r="DA43" s="7"/>
       <c r="DB43" s="7"/>
       <c r="DC43" s="7"/>
       <c r="DD43" s="7"/>
       <c r="DE43" s="7"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C44" s="7">
         <v>1580.837020913161</v>
       </c>
       <c r="D44" s="7">
         <v>1946.5216644657166</v>
       </c>
       <c r="E44" s="7">
         <v>2571.4678102515054</v>
       </c>
       <c r="F44" s="7">
         <v>3289.0204377056057</v>
       </c>
@@ -12969,51 +13030,53 @@
       </c>
       <c r="CR44" s="7">
         <v>35745.091474199042</v>
       </c>
       <c r="CS44" s="7">
         <v>41503.020439302789</v>
       </c>
       <c r="CT44" s="7">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU44" s="7">
         <v>5175.3324895262431</v>
       </c>
       <c r="CV44" s="7">
         <v>6728.1348499824799</v>
       </c>
       <c r="CW44" s="7">
         <v>9711.0975167746219</v>
       </c>
       <c r="CX44" s="7">
         <v>11874.045617182706</v>
       </c>
       <c r="CY44" s="9">
         <v>16276.321044085582</v>
       </c>
-      <c r="CZ44" s="7"/>
+      <c r="CZ44" s="7">
+        <v>19603.571216609078</v>
+      </c>
       <c r="DA44" s="7"/>
       <c r="DB44" s="7"/>
       <c r="DC44" s="7"/>
       <c r="DD44" s="7"/>
       <c r="DE44" s="7"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C45" s="7">
         <v>13783.510765539999</v>
       </c>
       <c r="D45" s="7">
         <v>21997.461522964011</v>
       </c>
       <c r="E45" s="7">
         <v>30431.782868730348</v>
       </c>
       <c r="F45" s="7">
         <v>40714.160725649723</v>
       </c>
@@ -13286,51 +13349,53 @@
       </c>
       <c r="CR45" s="7">
         <v>557717.2348348567</v>
       </c>
       <c r="CS45" s="7">
         <v>581231.23387643893</v>
       </c>
       <c r="CT45" s="7">
         <v>13023.686500145333</v>
       </c>
       <c r="CU45" s="7">
         <v>27788.435621708122</v>
       </c>
       <c r="CV45" s="7">
         <v>44283.841058789782</v>
       </c>
       <c r="CW45" s="7">
         <v>62594.989270074628</v>
       </c>
       <c r="CX45" s="7">
         <v>80576.171990652874</v>
       </c>
       <c r="CY45" s="7">
         <v>108850.46917553362</v>
       </c>
-      <c r="CZ45" s="7"/>
+      <c r="CZ45" s="7">
+        <v>143386.58473956585</v>
+      </c>
       <c r="DA45" s="7"/>
       <c r="DB45" s="7"/>
       <c r="DC45" s="7"/>
       <c r="DD45" s="7"/>
       <c r="DE45" s="7"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C46" s="7">
         <v>15637.766417019546</v>
       </c>
       <c r="D46" s="7">
         <v>22345.960417366488</v>
       </c>
       <c r="E46" s="7">
         <v>33945.544497190014</v>
       </c>
       <c r="F46" s="7">
         <v>46796.614443679027</v>
       </c>
@@ -13603,51 +13668,53 @@
       </c>
       <c r="CR46" s="7">
         <v>1087306.0633166551</v>
       </c>
       <c r="CS46" s="7">
         <v>1103948.7457358935</v>
       </c>
       <c r="CT46" s="7">
         <v>15450.562638215211</v>
       </c>
       <c r="CU46" s="7">
         <v>27432.659309389117</v>
       </c>
       <c r="CV46" s="7">
         <v>41102.462417219962</v>
       </c>
       <c r="CW46" s="7">
         <v>59126.71455970651</v>
       </c>
       <c r="CX46" s="7">
         <v>78426.669991176197</v>
       </c>
       <c r="CY46" s="7">
         <v>102919.13472167324</v>
       </c>
-      <c r="CZ46" s="7"/>
+      <c r="CZ46" s="7">
+        <v>146918.18645981111</v>
+      </c>
       <c r="DA46" s="7"/>
       <c r="DB46" s="7"/>
       <c r="DC46" s="7"/>
       <c r="DD46" s="7"/>
       <c r="DE46" s="7"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C47" s="7">
         <v>39333.050749418726</v>
       </c>
       <c r="D47" s="7">
         <v>61880.13428035305</v>
       </c>
       <c r="E47" s="7">
         <v>84540.612212741296</v>
       </c>
       <c r="F47" s="7">
         <v>110033.57874393267</v>
       </c>
@@ -13920,51 +13987,53 @@
       </c>
       <c r="CR47" s="7">
         <v>1137104.9243583868</v>
       </c>
       <c r="CS47" s="7">
         <v>1198910.9168771317</v>
       </c>
       <c r="CT47" s="7">
         <v>45967.466101723228</v>
       </c>
       <c r="CU47" s="7">
         <v>94236.936820916031</v>
       </c>
       <c r="CV47" s="7">
         <v>145858.21172059551</v>
       </c>
       <c r="CW47" s="7">
         <v>202516.62149876062</v>
       </c>
       <c r="CX47" s="7">
         <v>255233.60791539931</v>
       </c>
       <c r="CY47" s="7">
         <v>320167.8044668751</v>
       </c>
-      <c r="CZ47" s="7"/>
+      <c r="CZ47" s="7">
+        <v>451811.96325264731</v>
+      </c>
       <c r="DA47" s="7"/>
       <c r="DB47" s="7"/>
       <c r="DC47" s="7"/>
       <c r="DD47" s="7"/>
       <c r="DE47" s="7"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E48" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F48" s="18" t="s">
         <v>40</v>
       </c>
@@ -14237,51 +14306,53 @@
       </c>
       <c r="CR48" s="7">
         <v>61380.768808134701</v>
       </c>
       <c r="CS48" s="7">
         <v>71624.649832539522</v>
       </c>
       <c r="CT48" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU48" s="7">
         <v>8208.9417233591212</v>
       </c>
       <c r="CV48" s="7">
         <v>12269.789054257752</v>
       </c>
       <c r="CW48" s="7">
         <v>15055.598963975843</v>
       </c>
       <c r="CX48" s="7">
         <v>19368.02629813282</v>
       </c>
       <c r="CY48" s="7">
         <v>25891.797894710733</v>
       </c>
-      <c r="CZ48" s="7"/>
+      <c r="CZ48" s="7">
+        <v>32784.867006851047</v>
+      </c>
       <c r="DA48" s="7"/>
       <c r="DB48" s="7"/>
       <c r="DC48" s="7"/>
       <c r="DD48" s="7"/>
       <c r="DE48" s="7"/>
     </row>
     <row r="49" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C49" s="7">
         <v>26185.665088713911</v>
       </c>
       <c r="D49" s="7">
         <v>45044.41560328615</v>
       </c>
       <c r="E49" s="7">
         <v>65510.414549752852</v>
       </c>
       <c r="F49" s="7">
         <v>89379.466718237265</v>
       </c>
@@ -14554,51 +14625,53 @@
       </c>
       <c r="CR49" s="7">
         <v>519532.22981087671</v>
       </c>
       <c r="CS49" s="7">
         <v>556192.6328820549</v>
       </c>
       <c r="CT49" s="7">
         <v>14658.432128038789</v>
       </c>
       <c r="CU49" s="7">
         <v>32098.470702320374</v>
       </c>
       <c r="CV49" s="7">
         <v>54555.882491580414</v>
       </c>
       <c r="CW49" s="7">
         <v>76909.923911105026</v>
       </c>
       <c r="CX49" s="7">
         <v>101826.54325490323</v>
       </c>
       <c r="CY49" s="7">
         <v>135710.78293422272</v>
       </c>
-      <c r="CZ49" s="7"/>
+      <c r="CZ49" s="7">
+        <v>180718.38259622647</v>
+      </c>
       <c r="DA49" s="7"/>
       <c r="DB49" s="7"/>
       <c r="DC49" s="7"/>
       <c r="DD49" s="7"/>
       <c r="DE49" s="7"/>
     </row>
     <row r="50" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C50" s="7">
         <v>53.861242565140401</v>
       </c>
       <c r="D50" s="7">
         <v>80.479749111368861</v>
       </c>
       <c r="E50" s="7">
         <v>109.74379177993858</v>
       </c>
       <c r="F50" s="7">
         <v>140.57798697225644</v>
       </c>
@@ -14871,51 +14944,53 @@
       </c>
       <c r="CR50" s="7">
         <v>1590.423094445689</v>
       </c>
       <c r="CS50" s="7">
         <v>1659.5756422581937</v>
       </c>
       <c r="CT50" s="7">
         <v>60.331216210786451</v>
       </c>
       <c r="CU50" s="7">
         <v>128.82375906756758</v>
       </c>
       <c r="CV50" s="7">
         <v>177.82338034490539</v>
       </c>
       <c r="CW50" s="7">
         <v>215.15226908717605</v>
       </c>
       <c r="CX50" s="7">
         <v>243.45992136107085</v>
       </c>
       <c r="CY50" s="7">
         <v>282.21775286417108</v>
       </c>
-      <c r="CZ50" s="7"/>
+      <c r="CZ50" s="7">
+        <v>345.6398667583087</v>
+      </c>
       <c r="DA50" s="7"/>
       <c r="DB50" s="7"/>
       <c r="DC50" s="7"/>
       <c r="DD50" s="7"/>
       <c r="DE50" s="7"/>
     </row>
     <row r="51" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C51" s="7">
         <v>532.08586322386623</v>
       </c>
       <c r="D51" s="7">
         <v>817.72741079432456</v>
       </c>
       <c r="E51" s="7">
         <v>1056.2246534739288</v>
       </c>
       <c r="F51" s="7">
         <v>1373.3010901893413</v>
       </c>
@@ -15188,51 +15263,53 @@
       </c>
       <c r="CR51" s="7">
         <v>8527.6267101615886</v>
       </c>
       <c r="CS51" s="7">
         <v>8806.7998550749471</v>
       </c>
       <c r="CT51" s="7">
         <v>382.25328735529757</v>
       </c>
       <c r="CU51" s="7">
         <v>759.85163769262374</v>
       </c>
       <c r="CV51" s="7">
         <v>1183.7735189016432</v>
       </c>
       <c r="CW51" s="7">
         <v>1494.0455210442108</v>
       </c>
       <c r="CX51" s="7">
         <v>1710.494907215689</v>
       </c>
       <c r="CY51" s="7">
         <v>1958.650934219183</v>
       </c>
-      <c r="CZ51" s="7"/>
+      <c r="CZ51" s="7">
+        <v>2674.130549519376</v>
+      </c>
       <c r="DA51" s="7"/>
       <c r="DB51" s="7"/>
       <c r="DC51" s="7"/>
       <c r="DD51" s="7"/>
       <c r="DE51" s="7"/>
     </row>
     <row r="52" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="7">
         <v>1205.5091756815532</v>
       </c>
       <c r="C52" s="7">
         <v>2394.319785012221</v>
       </c>
       <c r="D52" s="7">
         <v>3851.0834673210593</v>
       </c>
       <c r="E52" s="7">
         <v>6554.1147055791362</v>
       </c>
       <c r="F52" s="7">
         <v>8681.2619801238416</v>
       </c>
@@ -15505,369 +15582,371 @@
       </c>
       <c r="CR52" s="7">
         <v>50720.125735428257</v>
       </c>
       <c r="CS52" s="7">
         <v>55222.280945221297</v>
       </c>
       <c r="CT52" s="7">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU52" s="7">
         <v>9034.185900890845</v>
       </c>
       <c r="CV52" s="7">
         <v>13436.981942597127</v>
       </c>
       <c r="CW52" s="7">
         <v>18597.312375477253</v>
       </c>
       <c r="CX52" s="7">
         <v>23994.636690879386</v>
       </c>
       <c r="CY52" s="7">
         <v>28883.902272918127</v>
       </c>
-      <c r="CZ52" s="9"/>
+      <c r="CZ52" s="9">
+        <v>34101.668520397579</v>
+      </c>
       <c r="DA52" s="9"/>
       <c r="DB52" s="7"/>
       <c r="DC52" s="7"/>
       <c r="DD52" s="7"/>
       <c r="DE52" s="7"/>
     </row>
     <row r="54" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="31" t="s">
+      <c r="B54" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C54" s="31"/>
-[...58 lines deleted...]
-      <c r="CG54" s="35" t="s">
+      <c r="C54" s="33"/>
+      <c r="D54" s="33"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="33"/>
+      <c r="G54" s="33"/>
+      <c r="H54" s="33"/>
+      <c r="I54" s="33"/>
+      <c r="J54" s="33"/>
+      <c r="K54" s="33"/>
+      <c r="L54" s="33"/>
+      <c r="M54" s="33"/>
+      <c r="N54" s="33"/>
+      <c r="O54" s="33"/>
+      <c r="P54" s="33"/>
+      <c r="Q54" s="33"/>
+      <c r="R54" s="33"/>
+      <c r="S54" s="33"/>
+      <c r="T54" s="33"/>
+      <c r="U54" s="33"/>
+      <c r="V54" s="33"/>
+      <c r="W54" s="33"/>
+      <c r="X54" s="33"/>
+      <c r="Y54" s="33"/>
+      <c r="Z54" s="33"/>
+      <c r="AA54" s="33"/>
+      <c r="AB54" s="33"/>
+      <c r="AC54" s="33"/>
+      <c r="AD54" s="33"/>
+      <c r="AE54" s="33"/>
+      <c r="AF54" s="33"/>
+      <c r="AG54" s="33"/>
+      <c r="AH54" s="33"/>
+      <c r="AI54" s="33"/>
+      <c r="AJ54" s="33"/>
+      <c r="AK54" s="33"/>
+      <c r="AL54" s="33"/>
+      <c r="AM54" s="33"/>
+      <c r="AN54" s="33"/>
+      <c r="AO54" s="33"/>
+      <c r="AP54" s="33"/>
+      <c r="AQ54" s="33"/>
+      <c r="AR54" s="33"/>
+      <c r="AS54" s="33"/>
+      <c r="AT54" s="33"/>
+      <c r="AU54" s="33"/>
+      <c r="AV54" s="33"/>
+      <c r="AW54" s="33"/>
+      <c r="AX54" s="33"/>
+      <c r="AY54" s="33"/>
+      <c r="AZ54" s="33"/>
+      <c r="BA54" s="33"/>
+      <c r="BB54" s="33"/>
+      <c r="BC54" s="33"/>
+      <c r="BD54" s="33"/>
+      <c r="BE54" s="33"/>
+      <c r="BF54" s="33"/>
+      <c r="BG54" s="33"/>
+      <c r="BH54" s="33"/>
+      <c r="BI54" s="33"/>
+      <c r="CG54" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="CH54" s="35"/>
-[...22 lines deleted...]
-      <c r="DE54" s="35"/>
+      <c r="CH54" s="26"/>
+      <c r="CI54" s="26"/>
+      <c r="CJ54" s="26"/>
+      <c r="CK54" s="26"/>
+      <c r="CL54" s="26"/>
+      <c r="CM54" s="26"/>
+      <c r="CN54" s="26"/>
+      <c r="CO54" s="26"/>
+      <c r="CP54" s="26"/>
+      <c r="CQ54" s="26"/>
+      <c r="CR54" s="26"/>
+      <c r="CS54" s="26"/>
+      <c r="CT54" s="26"/>
+      <c r="CU54" s="26"/>
+      <c r="CV54" s="26"/>
+      <c r="CW54" s="26"/>
+      <c r="CX54" s="26"/>
+      <c r="CY54" s="26"/>
+      <c r="CZ54" s="26"/>
+      <c r="DA54" s="26"/>
+      <c r="DB54" s="26"/>
+      <c r="DC54" s="26"/>
+      <c r="DD54" s="26"/>
+      <c r="DE54" s="26"/>
       <c r="DF54" s="22"/>
       <c r="DG54" s="22"/>
       <c r="DH54" s="22"/>
       <c r="DI54" s="22"/>
       <c r="DJ54" s="22"/>
       <c r="DK54" s="22"/>
       <c r="DL54" s="22"/>
       <c r="DM54" s="22"/>
       <c r="DN54" s="22"/>
       <c r="DO54" s="22"/>
       <c r="DP54" s="22"/>
       <c r="DQ54" s="22"/>
       <c r="DR54" s="22"/>
       <c r="DS54" s="22"/>
       <c r="DT54" s="22"/>
       <c r="DU54" s="22"/>
       <c r="DV54" s="22"/>
       <c r="DW54" s="22"/>
       <c r="DX54" s="22"/>
       <c r="DY54" s="22"/>
       <c r="DZ54" s="22"/>
       <c r="EA54" s="22"/>
       <c r="EB54" s="22"/>
       <c r="EC54" s="22"/>
       <c r="ED54" s="22"/>
       <c r="EE54" s="22"/>
       <c r="EF54" s="22"/>
       <c r="EG54" s="22"/>
       <c r="EH54" s="22"/>
       <c r="EI54" s="22"/>
       <c r="EJ54" s="22"/>
       <c r="EK54" s="22"/>
       <c r="EL54" s="22"/>
       <c r="EM54" s="22"/>
       <c r="EN54" s="22"/>
       <c r="EO54" s="22"/>
     </row>
     <row r="55" spans="1:145" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="25" t="s">
+      <c r="K55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="L55" s="25"/>
-      <c r="M55" s="25"/>
+      <c r="L55" s="30"/>
+      <c r="M55" s="30"/>
       <c r="W55" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X55" s="32"/>
       <c r="Y55" s="32"/>
-      <c r="AH55" s="25" t="s">
+      <c r="AH55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AI55" s="25"/>
-[...2 lines deleted...]
-      <c r="AT55" s="25" t="s">
+      <c r="AI55" s="30"/>
+      <c r="AJ55" s="30"/>
+      <c r="AK55" s="30"/>
+      <c r="AT55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AU55" s="25"/>
-[...2 lines deleted...]
-      <c r="BF55" s="25" t="s">
+      <c r="AU55" s="30"/>
+      <c r="AV55" s="30"/>
+      <c r="AW55" s="30"/>
+      <c r="BF55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BG55" s="25"/>
-[...2 lines deleted...]
-      <c r="BR55" s="25" t="s">
+      <c r="BG55" s="30"/>
+      <c r="BH55" s="30"/>
+      <c r="BI55" s="30"/>
+      <c r="BR55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BS55" s="25"/>
-[...2 lines deleted...]
-      <c r="CD55" s="25" t="s">
+      <c r="BS55" s="30"/>
+      <c r="BT55" s="30"/>
+      <c r="BU55" s="30"/>
+      <c r="CD55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CE55" s="25"/>
-[...2 lines deleted...]
-      <c r="CP55" s="25" t="s">
+      <c r="CE55" s="30"/>
+      <c r="CF55" s="30"/>
+      <c r="CG55" s="30"/>
+      <c r="CP55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CQ55" s="25"/>
-[...2 lines deleted...]
-      <c r="DB55" s="25" t="s">
+      <c r="CQ55" s="30"/>
+      <c r="CR55" s="30"/>
+      <c r="CS55" s="30"/>
+      <c r="DB55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="DC55" s="25"/>
-[...1 lines deleted...]
-      <c r="DE55" s="25"/>
+      <c r="DC55" s="30"/>
+      <c r="DD55" s="30"/>
+      <c r="DE55" s="30"/>
     </row>
     <row r="56" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="29"/>
-      <c r="B56" s="26" t="s">
+      <c r="A56" s="34"/>
+      <c r="B56" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C56" s="27"/>
-[...10 lines deleted...]
-      <c r="N56" s="26" t="s">
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="28"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="28"/>
+      <c r="K56" s="28"/>
+      <c r="L56" s="28"/>
+      <c r="M56" s="29"/>
+      <c r="N56" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="O56" s="27"/>
-[...10 lines deleted...]
-      <c r="Z56" s="26" t="s">
+      <c r="O56" s="28"/>
+      <c r="P56" s="28"/>
+      <c r="Q56" s="28"/>
+      <c r="R56" s="28"/>
+      <c r="S56" s="28"/>
+      <c r="T56" s="28"/>
+      <c r="U56" s="28"/>
+      <c r="V56" s="28"/>
+      <c r="W56" s="28"/>
+      <c r="X56" s="28"/>
+      <c r="Y56" s="29"/>
+      <c r="Z56" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="AA56" s="27"/>
-[...10 lines deleted...]
-      <c r="AL56" s="26" t="s">
+      <c r="AA56" s="28"/>
+      <c r="AB56" s="28"/>
+      <c r="AC56" s="28"/>
+      <c r="AD56" s="28"/>
+      <c r="AE56" s="28"/>
+      <c r="AF56" s="28"/>
+      <c r="AG56" s="28"/>
+      <c r="AH56" s="28"/>
+      <c r="AI56" s="28"/>
+      <c r="AJ56" s="28"/>
+      <c r="AK56" s="29"/>
+      <c r="AL56" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="AM56" s="27"/>
-[...10 lines deleted...]
-      <c r="AX56" s="26" t="s">
+      <c r="AM56" s="28"/>
+      <c r="AN56" s="28"/>
+      <c r="AO56" s="28"/>
+      <c r="AP56" s="28"/>
+      <c r="AQ56" s="28"/>
+      <c r="AR56" s="28"/>
+      <c r="AS56" s="28"/>
+      <c r="AT56" s="28"/>
+      <c r="AU56" s="28"/>
+      <c r="AV56" s="28"/>
+      <c r="AW56" s="29"/>
+      <c r="AX56" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="AY56" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="26" t="s">
+      <c r="AY56" s="28"/>
+      <c r="AZ56" s="28"/>
+      <c r="BA56" s="28"/>
+      <c r="BB56" s="28"/>
+      <c r="BC56" s="28"/>
+      <c r="BD56" s="28"/>
+      <c r="BE56" s="28"/>
+      <c r="BF56" s="28"/>
+      <c r="BG56" s="28"/>
+      <c r="BH56" s="28"/>
+      <c r="BI56" s="29"/>
+      <c r="BJ56" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="BK56" s="27"/>
-[...10 lines deleted...]
-      <c r="BV56" s="26" t="s">
+      <c r="BK56" s="28"/>
+      <c r="BL56" s="28"/>
+      <c r="BM56" s="28"/>
+      <c r="BN56" s="28"/>
+      <c r="BO56" s="28"/>
+      <c r="BP56" s="28"/>
+      <c r="BQ56" s="28"/>
+      <c r="BR56" s="28"/>
+      <c r="BS56" s="28"/>
+      <c r="BT56" s="28"/>
+      <c r="BU56" s="29"/>
+      <c r="BV56" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="BW56" s="27"/>
-[...10 lines deleted...]
-      <c r="CH56" s="26" t="s">
+      <c r="BW56" s="28"/>
+      <c r="BX56" s="28"/>
+      <c r="BY56" s="28"/>
+      <c r="BZ56" s="28"/>
+      <c r="CA56" s="28"/>
+      <c r="CB56" s="28"/>
+      <c r="CC56" s="28"/>
+      <c r="CD56" s="28"/>
+      <c r="CE56" s="28"/>
+      <c r="CF56" s="28"/>
+      <c r="CG56" s="29"/>
+      <c r="CH56" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI56" s="27"/>
-[...10 lines deleted...]
-      <c r="CT56" s="26" t="s">
+      <c r="CI56" s="28"/>
+      <c r="CJ56" s="28"/>
+      <c r="CK56" s="28"/>
+      <c r="CL56" s="28"/>
+      <c r="CM56" s="28"/>
+      <c r="CN56" s="28"/>
+      <c r="CO56" s="28"/>
+      <c r="CP56" s="28"/>
+      <c r="CQ56" s="28"/>
+      <c r="CR56" s="28"/>
+      <c r="CS56" s="29"/>
+      <c r="CT56" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="CU56" s="27"/>
-[...9 lines deleted...]
-      <c r="DE56" s="28"/>
+      <c r="CU56" s="28"/>
+      <c r="CV56" s="28"/>
+      <c r="CW56" s="28"/>
+      <c r="CX56" s="28"/>
+      <c r="CY56" s="28"/>
+      <c r="CZ56" s="28"/>
+      <c r="DA56" s="28"/>
+      <c r="DB56" s="28"/>
+      <c r="DC56" s="28"/>
+      <c r="DD56" s="28"/>
+      <c r="DE56" s="29"/>
     </row>
     <row r="57" spans="1:145" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="30"/>
+      <c r="A57" s="35"/>
       <c r="B57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J57" s="10" t="s">
@@ -16459,51 +16538,53 @@
       </c>
       <c r="CR58" s="1">
         <v>5876658.7812538128</v>
       </c>
       <c r="CS58" s="1">
         <v>5888573.0768552599</v>
       </c>
       <c r="CT58" s="1">
         <v>17721.096678214919</v>
       </c>
       <c r="CU58" s="1">
         <v>35736.881485100515</v>
       </c>
       <c r="CV58" s="1">
         <v>52525.421586184631</v>
       </c>
       <c r="CW58" s="1">
         <v>70563.592965951975</v>
       </c>
       <c r="CX58" s="12">
         <v>85240.786245757612</v>
       </c>
       <c r="CY58" s="13">
         <v>114214.32312030278</v>
       </c>
-      <c r="CZ58" s="13"/>
+      <c r="CZ58" s="13">
+        <v>496208.48027708783</v>
+      </c>
       <c r="DA58" s="13"/>
       <c r="DB58" s="1"/>
       <c r="DC58" s="1"/>
       <c r="DD58" s="1"/>
       <c r="DE58" s="1"/>
     </row>
     <row r="59" spans="1:145" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F59" s="18" t="s">
         <v>40</v>
       </c>
@@ -16776,51 +16857,53 @@
       </c>
       <c r="CR59" s="7">
         <v>243984.19886002343</v>
       </c>
       <c r="CS59" s="7">
         <v>243984.19886002343</v>
       </c>
       <c r="CT59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CV59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CW59" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CX59" s="7">
         <v>0</v>
       </c>
       <c r="CY59" s="21">
         <v>0</v>
       </c>
-      <c r="CZ59" s="7"/>
+      <c r="CZ59" s="7">
+        <v>19556.215915286652</v>
+      </c>
       <c r="DA59" s="7"/>
       <c r="DB59" s="7"/>
       <c r="DC59" s="7"/>
       <c r="DD59" s="2"/>
       <c r="DE59" s="7"/>
     </row>
     <row r="60" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C60" s="2">
         <v>233.48817902350675</v>
       </c>
       <c r="D60" s="2">
         <v>350.23226853526012</v>
       </c>
       <c r="E60" s="2">
         <v>466.97635804701349</v>
       </c>
       <c r="F60" s="2">
         <v>583.72044755876686</v>
       </c>
@@ -17093,51 +17176,53 @@
       </c>
       <c r="CR60" s="7">
         <v>828933.83688135748</v>
       </c>
       <c r="CS60" s="7">
         <v>829146.11814538518</v>
       </c>
       <c r="CT60" s="23">
         <v>271.76481409550001</v>
       </c>
       <c r="CU60" s="7">
         <v>580.93389095626662</v>
       </c>
       <c r="CV60" s="23">
         <v>823.78486403124998</v>
       </c>
       <c r="CW60" s="23">
         <v>1027.4243921329332</v>
       </c>
       <c r="CX60" s="7">
         <v>1172.3335659848331</v>
       </c>
       <c r="CY60" s="9">
         <v>1370.1177409808665</v>
       </c>
-      <c r="CZ60" s="7"/>
+      <c r="CZ60" s="7">
+        <v>10601.665663013309</v>
+      </c>
       <c r="DA60" s="7"/>
       <c r="DB60" s="7"/>
       <c r="DC60" s="7"/>
       <c r="DD60" s="7"/>
       <c r="DE60" s="7"/>
     </row>
     <row r="61" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C61" s="2">
         <v>389.19605746666667</v>
       </c>
       <c r="D61" s="2">
         <v>583.79408620000004</v>
       </c>
       <c r="E61" s="2">
         <v>778.39211493333335</v>
       </c>
       <c r="F61" s="2">
         <v>972.99014366666665</v>
       </c>
@@ -17410,51 +17495,53 @@
       </c>
       <c r="CR61" s="7">
         <v>187875.29914820933</v>
       </c>
       <c r="CS61" s="7">
         <v>188742.08297203455</v>
       </c>
       <c r="CT61" s="23">
         <v>966.52688603624983</v>
       </c>
       <c r="CU61" s="7">
         <v>2221.645615520833</v>
       </c>
       <c r="CV61" s="23">
         <v>3819.7740559824997</v>
       </c>
       <c r="CW61" s="23">
         <v>5010.6604114233332</v>
       </c>
       <c r="CX61" s="7">
         <v>5818.475294312083</v>
       </c>
       <c r="CY61" s="9">
         <v>6602.6793052610165</v>
       </c>
-      <c r="CZ61" s="7"/>
+      <c r="CZ61" s="7">
+        <v>39145.372748478847</v>
+      </c>
       <c r="DA61" s="7"/>
       <c r="DB61" s="7"/>
       <c r="DC61" s="7"/>
       <c r="DD61" s="7"/>
       <c r="DE61" s="7"/>
     </row>
     <row r="62" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C62" s="2">
         <v>2061.5470122959387</v>
       </c>
       <c r="D62" s="2">
         <v>3092.320518443908</v>
       </c>
       <c r="E62" s="2">
         <v>4306.9392625418768</v>
       </c>
       <c r="F62" s="2">
         <v>6694.1302201101407</v>
       </c>
@@ -17727,51 +17814,53 @@
       </c>
       <c r="CR62" s="7">
         <v>306742.28616069519</v>
       </c>
       <c r="CS62" s="7">
         <v>309021.359960726</v>
       </c>
       <c r="CT62" s="23">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU62" s="7">
         <v>6979.2391903586667</v>
       </c>
       <c r="CV62" s="23">
         <v>9993.763695802083</v>
       </c>
       <c r="CW62" s="23">
         <v>14937.071669694167</v>
       </c>
       <c r="CX62" s="7">
         <v>18753.355472566778</v>
       </c>
       <c r="CY62" s="9">
         <v>22904.258489140528</v>
       </c>
-      <c r="CZ62" s="7"/>
+      <c r="CZ62" s="7">
+        <v>61990.309866066615</v>
+      </c>
       <c r="DA62" s="7"/>
       <c r="DB62" s="7"/>
       <c r="DC62" s="7"/>
       <c r="DD62" s="7"/>
       <c r="DE62" s="7"/>
     </row>
     <row r="63" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C63" s="2">
         <v>113.62037437073811</v>
       </c>
       <c r="D63" s="2">
         <v>170.43056155610716</v>
       </c>
       <c r="E63" s="2">
         <v>227.24074874147621</v>
       </c>
       <c r="F63" s="2">
         <v>284.05093592684528</v>
       </c>
@@ -18044,51 +18133,53 @@
       </c>
       <c r="CR63" s="7">
         <v>58410.503414606079</v>
       </c>
       <c r="CS63" s="7">
         <v>58478.646772462329</v>
       </c>
       <c r="CT63" s="23">
         <v>76.249031169583333</v>
       </c>
       <c r="CU63" s="7">
         <v>174.29023950291668</v>
       </c>
       <c r="CV63" s="23">
         <v>269.11702002875001</v>
       </c>
       <c r="CW63" s="23">
         <v>357.84574159458333</v>
       </c>
       <c r="CX63" s="7">
         <v>438.44371788041667</v>
       </c>
       <c r="CY63" s="9">
         <v>536.48492621374999</v>
       </c>
-      <c r="CZ63" s="7"/>
+      <c r="CZ63" s="7">
+        <v>9376.5449620027939</v>
+      </c>
       <c r="DA63" s="7"/>
       <c r="DB63" s="7"/>
       <c r="DC63" s="7"/>
       <c r="DD63" s="7"/>
       <c r="DE63" s="7"/>
     </row>
     <row r="64" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C64" s="2">
         <v>11.343979777765773</v>
       </c>
       <c r="D64" s="2">
         <v>17.015969666648658</v>
       </c>
       <c r="E64" s="2">
         <v>22.687959555531545</v>
       </c>
       <c r="F64" s="2">
         <v>28.359949444414433</v>
       </c>
@@ -18361,51 +18452,53 @@
       </c>
       <c r="CR64" s="7">
         <v>128353.46020088319</v>
       </c>
       <c r="CS64" s="7">
         <v>128764.46873131569</v>
       </c>
       <c r="CT64" s="24">
         <v>742.26039097749992</v>
       </c>
       <c r="CU64" s="7">
         <v>1489.1089581949998</v>
       </c>
       <c r="CV64" s="23">
         <v>2030.4825027249997</v>
       </c>
       <c r="CW64" s="23">
         <v>2568.3824632974997</v>
       </c>
       <c r="CX64" s="7">
         <v>2892.8301710199999</v>
       </c>
       <c r="CY64" s="9">
         <v>3246.19506138</v>
       </c>
-      <c r="CZ64" s="7"/>
+      <c r="CZ64" s="7">
+        <v>30760.943294648216</v>
+      </c>
       <c r="DA64" s="7"/>
       <c r="DB64" s="7"/>
       <c r="DC64" s="7"/>
       <c r="DD64" s="7"/>
       <c r="DE64" s="7"/>
     </row>
     <row r="65" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C65" s="2">
         <v>98.236014249999997</v>
       </c>
       <c r="D65" s="2">
         <v>147.354021375</v>
       </c>
       <c r="E65" s="2">
         <v>196.47202849999999</v>
       </c>
       <c r="F65" s="2">
         <v>430.26989147357017</v>
       </c>
@@ -18678,51 +18771,53 @@
       </c>
       <c r="CR65" s="7">
         <v>307993.43997521797</v>
       </c>
       <c r="CS65" s="7">
         <v>308021.20573353884</v>
       </c>
       <c r="CT65" s="24">
         <v>62.338332161666671</v>
       </c>
       <c r="CU65" s="7">
         <v>130.50718639749999</v>
       </c>
       <c r="CV65" s="23">
         <v>182.34735665833333</v>
       </c>
       <c r="CW65" s="23">
         <v>226.58902777833333</v>
       </c>
       <c r="CX65" s="7">
         <v>694.68970596751092</v>
       </c>
       <c r="CY65" s="9">
         <v>7789.98081793455</v>
       </c>
-      <c r="CZ65" s="7"/>
+      <c r="CZ65" s="7">
+        <v>47745.637896594213</v>
+      </c>
       <c r="DA65" s="7"/>
       <c r="DB65" s="7"/>
       <c r="DC65" s="7"/>
       <c r="DD65" s="7"/>
       <c r="DE65" s="7"/>
     </row>
     <row r="66" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E66" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F66" s="18" t="s">
         <v>40</v>
       </c>
@@ -18995,51 +19090,53 @@
       </c>
       <c r="CR66" s="7">
         <v>282583.41542985203</v>
       </c>
       <c r="CS66" s="7">
         <v>282604.58626125206</v>
       </c>
       <c r="CT66" s="23">
         <v>34.760418666666666</v>
       </c>
       <c r="CU66" s="7">
         <v>74.304545983333341</v>
       </c>
       <c r="CV66" s="23">
         <v>102.05893875833334</v>
       </c>
       <c r="CW66" s="23">
         <v>123.451668125</v>
       </c>
       <c r="CX66" s="7">
         <v>2368.0937621418107</v>
       </c>
       <c r="CY66" s="9">
         <v>4879.8755374723105</v>
       </c>
-      <c r="CZ66" s="7"/>
+      <c r="CZ66" s="7">
+        <v>31268.180665506439</v>
+      </c>
       <c r="DA66" s="7"/>
       <c r="DB66" s="7"/>
       <c r="DC66" s="7"/>
       <c r="DD66" s="7"/>
       <c r="DE66" s="7"/>
     </row>
     <row r="67" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C67" s="2">
         <v>345.98732662672177</v>
       </c>
       <c r="D67" s="2">
         <v>518.98098994008262</v>
       </c>
       <c r="E67" s="2">
         <v>691.97465325344353</v>
       </c>
       <c r="F67" s="2">
         <v>864.96831656680445</v>
       </c>
@@ -19312,51 +19409,53 @@
       </c>
       <c r="CR67" s="7">
         <v>286396.51983518398</v>
       </c>
       <c r="CS67" s="7">
         <v>286516.46570195933</v>
       </c>
       <c r="CT67" s="23">
         <v>211.98635630333331</v>
       </c>
       <c r="CU67" s="7">
         <v>474.66703329833331</v>
       </c>
       <c r="CV67" s="23">
         <v>638.71277675166664</v>
       </c>
       <c r="CW67" s="23">
         <v>768.17566737833329</v>
       </c>
       <c r="CX67" s="7">
         <v>847.23082654999996</v>
       </c>
       <c r="CY67" s="9">
         <v>925.22771792166668</v>
       </c>
-      <c r="CZ67" s="7"/>
+      <c r="CZ67" s="7">
+        <v>27804.195186304682</v>
+      </c>
       <c r="DA67" s="7"/>
       <c r="DB67" s="7"/>
       <c r="DC67" s="7"/>
       <c r="DD67" s="7"/>
       <c r="DE67" s="7"/>
     </row>
     <row r="68" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C68" s="2">
         <v>1.9322831233333333</v>
       </c>
       <c r="D68" s="2">
         <v>2.8984246850000002</v>
       </c>
       <c r="E68" s="2">
         <v>3.8645662466666666</v>
       </c>
       <c r="F68" s="2">
         <v>4.830707808333333</v>
       </c>
@@ -19629,51 +19728,53 @@
       </c>
       <c r="CR68" s="7">
         <v>746625.17032944737</v>
       </c>
       <c r="CS68" s="7">
         <v>746630.39737446699</v>
       </c>
       <c r="CT68" s="23">
         <v>12.206886124999999</v>
       </c>
       <c r="CU68" s="7">
         <v>34.774386124999999</v>
       </c>
       <c r="CV68" s="23">
         <v>51.491052791666661</v>
       </c>
       <c r="CW68" s="23">
         <v>64.864386124999996</v>
       </c>
       <c r="CX68" s="7">
         <v>78.237719458333331</v>
       </c>
       <c r="CY68" s="9">
         <v>573.77582045833333</v>
       </c>
-      <c r="CZ68" s="7"/>
+      <c r="CZ68" s="7">
+        <v>11418.497200610418</v>
+      </c>
       <c r="DA68" s="7"/>
       <c r="DB68" s="7"/>
       <c r="DC68" s="7"/>
       <c r="DD68" s="7"/>
       <c r="DE68" s="7"/>
     </row>
     <row r="69" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C69" s="2">
         <v>14.29883612967533</v>
       </c>
       <c r="D69" s="2">
         <v>21.448254194512995</v>
       </c>
       <c r="E69" s="2">
         <v>28.597672259350659</v>
       </c>
       <c r="F69" s="2">
         <v>103.10745572591192</v>
       </c>
@@ -19946,51 +20047,53 @@
       </c>
       <c r="CR69" s="7">
         <v>153506.96781121261</v>
       </c>
       <c r="CS69" s="7">
         <v>153520.91930398345</v>
       </c>
       <c r="CT69" s="23">
         <v>27.656786991666664</v>
       </c>
       <c r="CU69" s="7">
         <v>59.820401845833331</v>
       </c>
       <c r="CV69" s="23">
         <v>77.535073158333333</v>
       </c>
       <c r="CW69" s="23">
         <v>90.669579358333337</v>
       </c>
       <c r="CX69" s="7">
         <v>188.48959462317288</v>
       </c>
       <c r="CY69" s="9">
         <v>419.69753136266525</v>
       </c>
-      <c r="CZ69" s="7"/>
+      <c r="CZ69" s="7">
+        <v>11016.799971461856</v>
+      </c>
       <c r="DA69" s="7"/>
       <c r="DB69" s="7"/>
       <c r="DC69" s="7"/>
       <c r="DD69" s="7"/>
       <c r="DE69" s="7"/>
     </row>
     <row r="70" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C70" s="2">
         <v>81.10472857001443</v>
       </c>
       <c r="D70" s="2">
         <v>121.65709285502165</v>
       </c>
       <c r="E70" s="2">
         <v>162.20945714002886</v>
       </c>
       <c r="F70" s="2">
         <v>202.76182142503609</v>
       </c>
@@ -20263,51 +20366,53 @@
       </c>
       <c r="CR70" s="7">
         <v>6518.2515861028323</v>
       </c>
       <c r="CS70" s="7">
         <v>6565.949199288666</v>
       </c>
       <c r="CT70" s="23">
         <v>49.58331410000001</v>
       </c>
       <c r="CU70" s="24">
         <v>231.24059533541669</v>
       </c>
       <c r="CV70" s="23">
         <v>333.29752442500001</v>
       </c>
       <c r="CW70" s="23">
         <v>409.82143225833335</v>
       </c>
       <c r="CX70" s="7">
         <v>458.59482633541671</v>
       </c>
       <c r="CY70" s="9">
         <v>495.1247014570834</v>
       </c>
-      <c r="CZ70" s="7"/>
+      <c r="CZ70" s="7">
+        <v>910.94428642383332</v>
+      </c>
       <c r="DA70" s="7"/>
       <c r="DB70" s="7"/>
       <c r="DC70" s="7"/>
       <c r="DD70" s="7"/>
       <c r="DE70" s="7"/>
     </row>
     <row r="71" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="2">
         <v>229.14729803333333</v>
       </c>
       <c r="C71" s="2">
         <v>458.29459606666666</v>
       </c>
       <c r="D71" s="2">
         <v>687.44189410000001</v>
       </c>
       <c r="E71" s="2">
         <v>916.58919213333331</v>
       </c>
       <c r="F71" s="2">
         <v>1145.7364901666667</v>
       </c>
@@ -20580,51 +20685,53 @@
       </c>
       <c r="CR71" s="7">
         <v>381318.0625433487</v>
       </c>
       <c r="CS71" s="7">
         <v>382129.59696105152</v>
       </c>
       <c r="CT71" s="23">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU71" s="7">
         <v>2459.8999582895835</v>
       </c>
       <c r="CV71" s="23">
         <v>3552.0620803366669</v>
       </c>
       <c r="CW71" s="23">
         <v>4578.8323692258336</v>
       </c>
       <c r="CX71" s="7">
         <v>5070.8535255950001</v>
       </c>
       <c r="CY71" s="7">
         <v>5795.3304701841671</v>
       </c>
-      <c r="CZ71" s="7"/>
+      <c r="CZ71" s="7">
+        <v>20469.949164130459</v>
+      </c>
       <c r="DA71" s="7"/>
       <c r="DB71" s="7"/>
       <c r="DC71" s="7"/>
       <c r="DD71" s="7"/>
       <c r="DE71" s="7"/>
     </row>
     <row r="72" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="2">
         <v>3.7758027183333334</v>
       </c>
       <c r="C72" s="2">
         <v>7.5516054366666667</v>
       </c>
       <c r="D72" s="2">
         <v>11.327408155000001</v>
       </c>
       <c r="E72" s="2">
         <v>15.103210873333333</v>
       </c>
       <c r="F72" s="2">
         <v>18.879013591666666</v>
       </c>
@@ -20897,51 +21004,53 @@
       </c>
       <c r="CR72" s="7">
         <v>894009.97652615327</v>
       </c>
       <c r="CS72" s="7">
         <v>894108.23733053578</v>
       </c>
       <c r="CT72" s="23">
         <v>219.06855363999998</v>
       </c>
       <c r="CU72" s="7">
         <v>415.45911837166659</v>
       </c>
       <c r="CV72" s="23">
         <v>597.32446716999993</v>
       </c>
       <c r="CW72" s="23">
         <v>700.84993591999989</v>
       </c>
       <c r="CX72" s="7">
         <v>746.65059769666652</v>
       </c>
       <c r="CY72" s="7">
         <v>829.95199011499983</v>
       </c>
-      <c r="CZ72" s="7"/>
+      <c r="CZ72" s="7">
+        <v>17340.606958295342</v>
+      </c>
       <c r="DA72" s="7"/>
       <c r="DB72" s="7"/>
       <c r="DC72" s="7"/>
       <c r="DD72" s="7"/>
       <c r="DE72" s="7"/>
     </row>
     <row r="73" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="2">
         <v>2003.3876383526035</v>
       </c>
       <c r="C73" s="2">
         <v>4006.775276705207</v>
       </c>
       <c r="D73" s="2">
         <v>6010.1629150578101</v>
       </c>
       <c r="E73" s="2">
         <v>8059.5612681026141</v>
       </c>
       <c r="F73" s="2">
         <v>10689.658157792404</v>
       </c>
@@ -21214,51 +21323,53 @@
       </c>
       <c r="CR73" s="7">
         <v>744931.89765347284</v>
       </c>
       <c r="CS73" s="7">
         <v>750913.82369213842</v>
       </c>
       <c r="CT73" s="23">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU73" s="7">
         <v>17439.400317921834</v>
       </c>
       <c r="CV73" s="23">
         <v>25806.471798939216</v>
       </c>
       <c r="CW73" s="23">
         <v>34411.086822597783</v>
       </c>
       <c r="CX73" s="7">
         <v>39674.080861030598</v>
       </c>
       <c r="CY73" s="7">
         <v>51027.690734000149</v>
       </c>
-      <c r="CZ73" s="7"/>
+      <c r="CZ73" s="7">
+        <v>130037.05280024372</v>
+      </c>
       <c r="DA73" s="7"/>
       <c r="DB73" s="7"/>
       <c r="DC73" s="7"/>
       <c r="DD73" s="7"/>
       <c r="DE73" s="7"/>
     </row>
     <row r="74" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E74" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F74" s="18" t="s">
         <v>40</v>
       </c>
@@ -21531,51 +21642,53 @@
       </c>
       <c r="CR74" s="7">
         <v>12705.353561048778</v>
       </c>
       <c r="CS74" s="7">
         <v>12705.353561048778</v>
       </c>
       <c r="CT74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CU74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CV74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CW74" s="23" t="s">
         <v>40</v>
       </c>
       <c r="CX74" s="7">
         <v>0</v>
       </c>
       <c r="CY74" s="7">
         <v>0</v>
       </c>
-      <c r="CZ74" s="7"/>
+      <c r="CZ74" s="7">
+        <v>1321.9108442081722</v>
+      </c>
       <c r="DA74" s="7"/>
       <c r="DB74" s="7"/>
       <c r="DC74" s="7"/>
       <c r="DD74" s="7"/>
       <c r="DE74" s="7"/>
     </row>
     <row r="75" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="2">
         <v>45.546589833333336</v>
       </c>
       <c r="C75" s="2">
         <v>91.093179666666671</v>
       </c>
       <c r="D75" s="2">
         <v>136.6397695</v>
       </c>
       <c r="E75" s="2">
         <v>182.18635933333334</v>
       </c>
       <c r="F75" s="2">
         <v>227.73294916666669</v>
       </c>
@@ -21848,51 +21961,53 @@
       </c>
       <c r="CR75" s="7">
         <v>283141.62105530087</v>
       </c>
       <c r="CS75" s="7">
         <v>283142.59387465089</v>
       </c>
       <c r="CT75" s="23">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU75" s="7">
         <v>3.3964315000000003</v>
       </c>
       <c r="CV75" s="23">
         <v>4.7362548916666665</v>
       </c>
       <c r="CW75" s="23">
         <v>5.8036178583333333</v>
       </c>
       <c r="CX75" s="7">
         <v>6.4758241999999999</v>
       </c>
       <c r="CY75" s="7">
         <v>7.243741841666667</v>
       </c>
-      <c r="CZ75" s="7"/>
+      <c r="CZ75" s="7">
+        <v>16474.384398543236</v>
+      </c>
       <c r="DA75" s="7"/>
       <c r="DB75" s="7"/>
       <c r="DC75" s="7"/>
       <c r="DD75" s="7"/>
       <c r="DE75" s="7"/>
     </row>
     <row r="76" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="2">
         <v>13.425647292666666</v>
       </c>
       <c r="C76" s="2">
         <v>26.851294585333331</v>
       </c>
       <c r="D76" s="2">
         <v>40.276941877999995</v>
       </c>
       <c r="E76" s="2">
         <v>53.702589170666663</v>
       </c>
       <c r="F76" s="2">
         <v>67.128236463333323</v>
       </c>
@@ -22165,51 +22280,53 @@
       </c>
       <c r="CR76" s="7">
         <v>1332.8101606020834</v>
       </c>
       <c r="CS76" s="7">
         <v>1358.0526264750001</v>
       </c>
       <c r="CT76" s="7">
         <v>50.017755288333333</v>
       </c>
       <c r="CU76" s="7">
         <v>108.24529733416668</v>
       </c>
       <c r="CV76" s="23">
         <v>140.21573717166669</v>
       </c>
       <c r="CW76" s="23">
         <v>163.9647091716667</v>
       </c>
       <c r="CX76" s="7">
         <v>180.17590689083337</v>
       </c>
       <c r="CY76" s="7">
         <v>201.97801681500005</v>
       </c>
-      <c r="CZ76" s="7"/>
+      <c r="CZ76" s="7">
+        <v>249.18202152071314</v>
+      </c>
       <c r="DA76" s="7"/>
       <c r="DB76" s="7"/>
       <c r="DC76" s="7"/>
       <c r="DD76" s="7"/>
       <c r="DE76" s="7"/>
     </row>
     <row r="77" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="2">
         <v>170.48553590879038</v>
       </c>
       <c r="C77" s="2">
         <v>340.97107181758076</v>
       </c>
       <c r="D77" s="2">
         <v>511.45660772637115</v>
       </c>
       <c r="E77" s="2">
         <v>681.94214363516153</v>
       </c>
       <c r="F77" s="2">
         <v>852.42767954395185</v>
       </c>
@@ -22482,51 +22599,53 @@
       </c>
       <c r="CR77" s="7">
         <v>8170.001964471694</v>
       </c>
       <c r="CS77" s="7">
         <v>8434.6611532594434</v>
       </c>
       <c r="CT77" s="7">
         <v>359.73478689166666</v>
       </c>
       <c r="CU77" s="7">
         <v>718.6655853758333</v>
       </c>
       <c r="CV77" s="7">
         <v>1111.6989261183332</v>
       </c>
       <c r="CW77" s="23">
         <v>1400.8634896383332</v>
       </c>
       <c r="CX77" s="7">
         <v>1596.3054187391665</v>
       </c>
       <c r="CY77" s="7">
         <v>1786.0649743349998</v>
       </c>
-      <c r="CZ77" s="7"/>
+      <c r="CZ77" s="7">
+        <v>2489.3322855847109</v>
+      </c>
       <c r="DA77" s="7"/>
       <c r="DB77" s="7"/>
       <c r="DC77" s="7"/>
       <c r="DD77" s="7"/>
       <c r="DE77" s="7"/>
     </row>
     <row r="78" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="2">
         <v>95.069314462949137</v>
       </c>
       <c r="C78" s="2">
         <v>190.13862892589827</v>
       </c>
       <c r="D78" s="2">
         <v>285.20794338884741</v>
       </c>
       <c r="E78" s="2">
         <v>412.07766189629655</v>
       </c>
       <c r="F78" s="2">
         <v>546.60483541654366</v>
       </c>
@@ -22799,368 +22918,370 @@
       </c>
       <c r="CR78" s="7">
         <v>13125.70815662267</v>
       </c>
       <c r="CS78" s="7">
         <v>13784.358639663711</v>
       </c>
       <c r="CT78" s="7">
         <v>974.55134392000014</v>
       </c>
       <c r="CU78" s="7">
         <v>2141.2827327883333</v>
       </c>
       <c r="CV78" s="7">
         <v>2990.547460444167</v>
       </c>
       <c r="CW78" s="23">
         <v>3717.2355823741668</v>
       </c>
       <c r="CX78" s="7">
         <v>4255.4694547649997</v>
       </c>
       <c r="CY78" s="7">
         <v>4822.6455434290328</v>
       </c>
-      <c r="CZ78" s="7"/>
+      <c r="CZ78" s="7">
+        <v>6230.7541481636363</v>
+      </c>
       <c r="DA78" s="7"/>
       <c r="DB78" s="7"/>
       <c r="DC78" s="7"/>
       <c r="DD78" s="7"/>
       <c r="DE78" s="7"/>
     </row>
     <row r="80" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="31" t="s">
+      <c r="B80" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="C80" s="31"/>
-[...58 lines deleted...]
-      <c r="CH80" s="35" t="s">
+      <c r="C80" s="33"/>
+      <c r="D80" s="33"/>
+      <c r="E80" s="33"/>
+      <c r="F80" s="33"/>
+      <c r="G80" s="33"/>
+      <c r="H80" s="33"/>
+      <c r="I80" s="33"/>
+      <c r="J80" s="33"/>
+      <c r="K80" s="33"/>
+      <c r="L80" s="33"/>
+      <c r="M80" s="33"/>
+      <c r="N80" s="33"/>
+      <c r="O80" s="33"/>
+      <c r="P80" s="33"/>
+      <c r="Q80" s="33"/>
+      <c r="R80" s="33"/>
+      <c r="S80" s="33"/>
+      <c r="T80" s="33"/>
+      <c r="U80" s="33"/>
+      <c r="V80" s="33"/>
+      <c r="W80" s="33"/>
+      <c r="X80" s="33"/>
+      <c r="Y80" s="33"/>
+      <c r="Z80" s="33"/>
+      <c r="AA80" s="33"/>
+      <c r="AB80" s="33"/>
+      <c r="AC80" s="33"/>
+      <c r="AD80" s="33"/>
+      <c r="AE80" s="33"/>
+      <c r="AF80" s="33"/>
+      <c r="AG80" s="33"/>
+      <c r="AH80" s="33"/>
+      <c r="AI80" s="33"/>
+      <c r="AJ80" s="33"/>
+      <c r="AK80" s="33"/>
+      <c r="AL80" s="33"/>
+      <c r="AM80" s="33"/>
+      <c r="AN80" s="33"/>
+      <c r="AO80" s="33"/>
+      <c r="AP80" s="33"/>
+      <c r="AQ80" s="33"/>
+      <c r="AR80" s="33"/>
+      <c r="AS80" s="33"/>
+      <c r="AT80" s="33"/>
+      <c r="AU80" s="33"/>
+      <c r="AV80" s="33"/>
+      <c r="AW80" s="33"/>
+      <c r="AX80" s="33"/>
+      <c r="AY80" s="33"/>
+      <c r="AZ80" s="33"/>
+      <c r="BA80" s="33"/>
+      <c r="BB80" s="33"/>
+      <c r="BC80" s="33"/>
+      <c r="BD80" s="33"/>
+      <c r="BE80" s="33"/>
+      <c r="BF80" s="33"/>
+      <c r="BG80" s="33"/>
+      <c r="BH80" s="33"/>
+      <c r="BI80" s="33"/>
+      <c r="CH80" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="CI80" s="35"/>
-[...21 lines deleted...]
-      <c r="DE80" s="35"/>
+      <c r="CI80" s="26"/>
+      <c r="CJ80" s="26"/>
+      <c r="CK80" s="26"/>
+      <c r="CL80" s="26"/>
+      <c r="CM80" s="26"/>
+      <c r="CN80" s="26"/>
+      <c r="CO80" s="26"/>
+      <c r="CP80" s="26"/>
+      <c r="CQ80" s="26"/>
+      <c r="CR80" s="26"/>
+      <c r="CS80" s="26"/>
+      <c r="CT80" s="26"/>
+      <c r="CU80" s="26"/>
+      <c r="CV80" s="26"/>
+      <c r="CW80" s="26"/>
+      <c r="CX80" s="26"/>
+      <c r="CY80" s="26"/>
+      <c r="CZ80" s="26"/>
+      <c r="DA80" s="26"/>
+      <c r="DB80" s="26"/>
+      <c r="DC80" s="26"/>
+      <c r="DD80" s="26"/>
+      <c r="DE80" s="26"/>
       <c r="DF80" s="22"/>
       <c r="DG80" s="22"/>
       <c r="DH80" s="22"/>
       <c r="DI80" s="22"/>
       <c r="DJ80" s="22"/>
       <c r="DK80" s="22"/>
       <c r="DL80" s="22"/>
       <c r="DM80" s="22"/>
       <c r="DN80" s="22"/>
       <c r="DO80" s="22"/>
       <c r="DP80" s="22"/>
       <c r="DQ80" s="22"/>
       <c r="DR80" s="22"/>
       <c r="DS80" s="22"/>
       <c r="DT80" s="22"/>
       <c r="DU80" s="22"/>
       <c r="DV80" s="22"/>
       <c r="DW80" s="22"/>
       <c r="DX80" s="22"/>
       <c r="DY80" s="22"/>
       <c r="DZ80" s="22"/>
       <c r="EA80" s="22"/>
       <c r="EB80" s="22"/>
       <c r="EC80" s="22"/>
       <c r="ED80" s="22"/>
       <c r="EE80" s="22"/>
       <c r="EF80" s="22"/>
       <c r="EG80" s="22"/>
       <c r="EH80" s="22"/>
       <c r="EI80" s="22"/>
       <c r="EJ80" s="22"/>
       <c r="EK80" s="22"/>
       <c r="EL80" s="22"/>
       <c r="EM80" s="22"/>
       <c r="EN80" s="22"/>
       <c r="EO80" s="22"/>
     </row>
     <row r="81" spans="1:109" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K81" s="25" t="s">
+      <c r="K81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="L81" s="25"/>
-      <c r="M81" s="25"/>
+      <c r="L81" s="30"/>
+      <c r="M81" s="30"/>
       <c r="W81" s="32" t="s">
         <v>12</v>
       </c>
       <c r="X81" s="32"/>
       <c r="Y81" s="32"/>
-      <c r="AH81" s="25" t="s">
+      <c r="AH81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AI81" s="25"/>
-[...2 lines deleted...]
-      <c r="AT81" s="25" t="s">
+      <c r="AI81" s="30"/>
+      <c r="AJ81" s="30"/>
+      <c r="AK81" s="30"/>
+      <c r="AT81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AU81" s="25"/>
-[...2 lines deleted...]
-      <c r="BF81" s="25" t="s">
+      <c r="AU81" s="30"/>
+      <c r="AV81" s="30"/>
+      <c r="AW81" s="30"/>
+      <c r="BF81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BG81" s="25"/>
-[...2 lines deleted...]
-      <c r="BR81" s="25" t="s">
+      <c r="BG81" s="30"/>
+      <c r="BH81" s="30"/>
+      <c r="BI81" s="30"/>
+      <c r="BR81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BS81" s="25"/>
-[...2 lines deleted...]
-      <c r="CD81" s="25" t="s">
+      <c r="BS81" s="30"/>
+      <c r="BT81" s="30"/>
+      <c r="BU81" s="30"/>
+      <c r="CD81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CE81" s="25"/>
-[...2 lines deleted...]
-      <c r="CP81" s="25" t="s">
+      <c r="CE81" s="30"/>
+      <c r="CF81" s="30"/>
+      <c r="CG81" s="30"/>
+      <c r="CP81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CQ81" s="25"/>
-[...2 lines deleted...]
-      <c r="DB81" s="25" t="s">
+      <c r="CQ81" s="30"/>
+      <c r="CR81" s="30"/>
+      <c r="CS81" s="30"/>
+      <c r="DB81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="DC81" s="25"/>
-[...1 lines deleted...]
-      <c r="DE81" s="25"/>
+      <c r="DC81" s="30"/>
+      <c r="DD81" s="30"/>
+      <c r="DE81" s="30"/>
     </row>
     <row r="82" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="29"/>
-      <c r="B82" s="26" t="s">
+      <c r="A82" s="34"/>
+      <c r="B82" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="C82" s="27"/>
-[...10 lines deleted...]
-      <c r="N82" s="26" t="s">
+      <c r="C82" s="28"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="28"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="28"/>
+      <c r="H82" s="28"/>
+      <c r="I82" s="28"/>
+      <c r="J82" s="28"/>
+      <c r="K82" s="28"/>
+      <c r="L82" s="28"/>
+      <c r="M82" s="29"/>
+      <c r="N82" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="O82" s="27"/>
-[...10 lines deleted...]
-      <c r="Z82" s="26" t="s">
+      <c r="O82" s="28"/>
+      <c r="P82" s="28"/>
+      <c r="Q82" s="28"/>
+      <c r="R82" s="28"/>
+      <c r="S82" s="28"/>
+      <c r="T82" s="28"/>
+      <c r="U82" s="28"/>
+      <c r="V82" s="28"/>
+      <c r="W82" s="28"/>
+      <c r="X82" s="28"/>
+      <c r="Y82" s="29"/>
+      <c r="Z82" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="AA82" s="27"/>
-[...10 lines deleted...]
-      <c r="AL82" s="26" t="s">
+      <c r="AA82" s="28"/>
+      <c r="AB82" s="28"/>
+      <c r="AC82" s="28"/>
+      <c r="AD82" s="28"/>
+      <c r="AE82" s="28"/>
+      <c r="AF82" s="28"/>
+      <c r="AG82" s="28"/>
+      <c r="AH82" s="28"/>
+      <c r="AI82" s="28"/>
+      <c r="AJ82" s="28"/>
+      <c r="AK82" s="29"/>
+      <c r="AL82" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="AM82" s="27"/>
-[...10 lines deleted...]
-      <c r="AX82" s="26" t="s">
+      <c r="AM82" s="28"/>
+      <c r="AN82" s="28"/>
+      <c r="AO82" s="28"/>
+      <c r="AP82" s="28"/>
+      <c r="AQ82" s="28"/>
+      <c r="AR82" s="28"/>
+      <c r="AS82" s="28"/>
+      <c r="AT82" s="28"/>
+      <c r="AU82" s="28"/>
+      <c r="AV82" s="28"/>
+      <c r="AW82" s="29"/>
+      <c r="AX82" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="AY82" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ82" s="26" t="s">
+      <c r="AY82" s="28"/>
+      <c r="AZ82" s="28"/>
+      <c r="BA82" s="28"/>
+      <c r="BB82" s="28"/>
+      <c r="BC82" s="28"/>
+      <c r="BD82" s="28"/>
+      <c r="BE82" s="28"/>
+      <c r="BF82" s="28"/>
+      <c r="BG82" s="28"/>
+      <c r="BH82" s="28"/>
+      <c r="BI82" s="29"/>
+      <c r="BJ82" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="BK82" s="27"/>
-[...10 lines deleted...]
-      <c r="BV82" s="26" t="s">
+      <c r="BK82" s="28"/>
+      <c r="BL82" s="28"/>
+      <c r="BM82" s="28"/>
+      <c r="BN82" s="28"/>
+      <c r="BO82" s="28"/>
+      <c r="BP82" s="28"/>
+      <c r="BQ82" s="28"/>
+      <c r="BR82" s="28"/>
+      <c r="BS82" s="28"/>
+      <c r="BT82" s="28"/>
+      <c r="BU82" s="29"/>
+      <c r="BV82" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="BW82" s="27"/>
-[...10 lines deleted...]
-      <c r="CH82" s="26" t="s">
+      <c r="BW82" s="28"/>
+      <c r="BX82" s="28"/>
+      <c r="BY82" s="28"/>
+      <c r="BZ82" s="28"/>
+      <c r="CA82" s="28"/>
+      <c r="CB82" s="28"/>
+      <c r="CC82" s="28"/>
+      <c r="CD82" s="28"/>
+      <c r="CE82" s="28"/>
+      <c r="CF82" s="28"/>
+      <c r="CG82" s="29"/>
+      <c r="CH82" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="CI82" s="27"/>
-[...10 lines deleted...]
-      <c r="CT82" s="26" t="s">
+      <c r="CI82" s="28"/>
+      <c r="CJ82" s="28"/>
+      <c r="CK82" s="28"/>
+      <c r="CL82" s="28"/>
+      <c r="CM82" s="28"/>
+      <c r="CN82" s="28"/>
+      <c r="CO82" s="28"/>
+      <c r="CP82" s="28"/>
+      <c r="CQ82" s="28"/>
+      <c r="CR82" s="28"/>
+      <c r="CS82" s="29"/>
+      <c r="CT82" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="CU82" s="27"/>
-[...9 lines deleted...]
-      <c r="DE82" s="28"/>
+      <c r="CU82" s="28"/>
+      <c r="CV82" s="28"/>
+      <c r="CW82" s="28"/>
+      <c r="CX82" s="28"/>
+      <c r="CY82" s="28"/>
+      <c r="CZ82" s="28"/>
+      <c r="DA82" s="28"/>
+      <c r="DB82" s="28"/>
+      <c r="DC82" s="28"/>
+      <c r="DD82" s="28"/>
+      <c r="DE82" s="29"/>
     </row>
     <row r="83" spans="1:109" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="30"/>
+      <c r="A83" s="35"/>
       <c r="B83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H83" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I83" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J83" s="10" t="s">
@@ -23752,51 +23873,53 @@
       </c>
       <c r="CR84" s="1">
         <v>3324758.5926363533</v>
       </c>
       <c r="CS84" s="1">
         <v>3800228.8749078969</v>
       </c>
       <c r="CT84" s="1">
         <v>237420.48102405143</v>
       </c>
       <c r="CU84" s="1">
         <v>490745.82862368284</v>
       </c>
       <c r="CV84" s="1">
         <v>831831.06183735013</v>
       </c>
       <c r="CW84" s="1">
         <v>1158451.7262280812</v>
       </c>
       <c r="CX84" s="12">
         <v>1518636.6441100705</v>
       </c>
       <c r="CY84" s="13">
         <v>2058615.8938970873</v>
       </c>
-      <c r="CZ84" s="13"/>
+      <c r="CZ84" s="13">
+        <v>2421876.2743394757</v>
+      </c>
       <c r="DA84" s="13"/>
       <c r="DB84" s="1"/>
       <c r="DC84" s="1"/>
       <c r="DD84" s="1"/>
       <c r="DE84" s="1"/>
     </row>
     <row r="85" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E85" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F85" s="18" t="s">
         <v>40</v>
       </c>
@@ -24069,51 +24192,53 @@
       </c>
       <c r="CR85" s="7">
         <v>273927.43418467045</v>
       </c>
       <c r="CS85" s="7">
         <v>325585.74470608181</v>
       </c>
       <c r="CT85" s="7">
         <v>12033.523003830924</v>
       </c>
       <c r="CU85" s="7">
         <v>28192.164142160385</v>
       </c>
       <c r="CV85" s="7">
         <v>50574.064187297132</v>
       </c>
       <c r="CW85" s="7">
         <v>76547.163681453618</v>
       </c>
       <c r="CX85" s="7">
         <v>106125.93725258077</v>
       </c>
       <c r="CY85" s="21">
         <v>157458.35092853161</v>
       </c>
-      <c r="CZ85" s="7"/>
+      <c r="CZ85" s="7">
+        <v>193742.29974759414</v>
+      </c>
       <c r="DA85" s="7"/>
       <c r="DB85" s="7"/>
       <c r="DC85" s="7"/>
       <c r="DD85" s="2"/>
       <c r="DE85" s="7"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C86" s="2">
         <v>16422.320260181026</v>
       </c>
       <c r="D86" s="2">
         <v>26512.819441513864</v>
       </c>
       <c r="E86" s="2">
         <v>37887.303009467621</v>
       </c>
       <c r="F86" s="2">
         <v>51092.696596966198</v>
       </c>
@@ -24386,51 +24511,53 @@
       </c>
       <c r="CR86" s="7">
         <v>306890.42642238032</v>
       </c>
       <c r="CS86" s="7">
         <v>340349.26574935962</v>
       </c>
       <c r="CT86" s="7">
         <v>28848.34896750237</v>
       </c>
       <c r="CU86" s="7">
         <v>59085.478178651494</v>
       </c>
       <c r="CV86" s="7">
         <v>96087.384940360324</v>
       </c>
       <c r="CW86" s="7">
         <v>134230.20143409833</v>
       </c>
       <c r="CX86" s="7">
         <v>173113.11252175301</v>
       </c>
       <c r="CY86" s="9">
         <v>216856.24612780634</v>
       </c>
-      <c r="CZ86" s="7"/>
+      <c r="CZ86" s="7">
+        <v>251377.89089920645</v>
+      </c>
       <c r="DA86" s="7"/>
       <c r="DB86" s="7"/>
       <c r="DC86" s="7"/>
       <c r="DD86" s="7"/>
       <c r="DE86" s="7"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C87" s="2">
         <v>15776.173972639266</v>
       </c>
       <c r="D87" s="2">
         <v>29828.254705586645</v>
       </c>
       <c r="E87" s="2">
         <v>41023.109017519368</v>
       </c>
       <c r="F87" s="2">
         <v>53458.130238412123</v>
       </c>
@@ -24703,51 +24830,53 @@
       </c>
       <c r="CR87" s="7">
         <v>195046.51434391661</v>
       </c>
       <c r="CS87" s="7">
         <v>221984.16977340999</v>
       </c>
       <c r="CT87" s="7">
         <v>11425.519432646153</v>
       </c>
       <c r="CU87" s="7">
         <v>23816.094353430119</v>
       </c>
       <c r="CV87" s="7">
         <v>47470.26779041181</v>
       </c>
       <c r="CW87" s="7">
         <v>66496.558857818221</v>
       </c>
       <c r="CX87" s="7">
         <v>85838.840018704199</v>
       </c>
       <c r="CY87" s="9">
         <v>117349.36855434118</v>
       </c>
-      <c r="CZ87" s="7"/>
+      <c r="CZ87" s="7">
+        <v>137651.362553727</v>
+      </c>
       <c r="DA87" s="7"/>
       <c r="DB87" s="7"/>
       <c r="DC87" s="7"/>
       <c r="DD87" s="7"/>
       <c r="DE87" s="7"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C88" s="2">
         <v>35743.347765533217</v>
       </c>
       <c r="D88" s="2">
         <v>70071.26138877013</v>
       </c>
       <c r="E88" s="2">
         <v>91100.019663534855</v>
       </c>
       <c r="F88" s="2">
         <v>115451.79379703272</v>
       </c>
@@ -25020,51 +25149,53 @@
       </c>
       <c r="CR88" s="7">
         <v>431746.20117229759</v>
       </c>
       <c r="CS88" s="7">
         <v>490413.33482152334</v>
       </c>
       <c r="CT88" s="7">
         <v>27962.716387571108</v>
       </c>
       <c r="CU88" s="7">
         <v>57081.645351094659</v>
       </c>
       <c r="CV88" s="7">
         <v>111938.69481414312</v>
       </c>
       <c r="CW88" s="7">
         <v>142542.33905135188</v>
       </c>
       <c r="CX88" s="7">
         <v>178691.54305741389</v>
       </c>
       <c r="CY88" s="9">
         <v>242677.5342439152</v>
       </c>
-      <c r="CZ88" s="7"/>
+      <c r="CZ88" s="7">
+        <v>277477.93249524396</v>
+      </c>
       <c r="DA88" s="7"/>
       <c r="DB88" s="7"/>
       <c r="DC88" s="7"/>
       <c r="DD88" s="7"/>
       <c r="DE88" s="7"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C89" s="2">
         <v>4334.1520391777613</v>
       </c>
       <c r="D89" s="2">
         <v>7172.6824447398922</v>
       </c>
       <c r="E89" s="2">
         <v>10054.194805676838</v>
       </c>
       <c r="F89" s="2">
         <v>14658.625643348474</v>
       </c>
@@ -25337,51 +25468,53 @@
       </c>
       <c r="CR89" s="7">
         <v>63820.508889007513</v>
       </c>
       <c r="CS89" s="7">
         <v>75272.698816999997</v>
       </c>
       <c r="CT89" s="7">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU89" s="7">
         <v>10966.04760755182</v>
       </c>
       <c r="CV89" s="7">
         <v>17851.404440316954</v>
       </c>
       <c r="CW89" s="7">
         <v>24683.995677102128</v>
       </c>
       <c r="CX89" s="7">
         <v>33665.719914339825</v>
       </c>
       <c r="CY89" s="9">
         <v>45556.231881308995</v>
       </c>
-      <c r="CZ89" s="7"/>
+      <c r="CZ89" s="7">
+        <v>51848.145128891672</v>
+      </c>
       <c r="DA89" s="7"/>
       <c r="DB89" s="7"/>
       <c r="DC89" s="7"/>
       <c r="DD89" s="7"/>
       <c r="DE89" s="7"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C90" s="2">
         <v>7214.5156846196614</v>
       </c>
       <c r="D90" s="2">
         <v>12685.259773690814</v>
       </c>
       <c r="E90" s="2">
         <v>19834.941971587137</v>
       </c>
       <c r="F90" s="2">
         <v>30274.326116509445</v>
       </c>
@@ -25654,51 +25787,53 @@
       </c>
       <c r="CR90" s="7">
         <v>173766.9432203857</v>
       </c>
       <c r="CS90" s="7">
         <v>194622.28735706565</v>
       </c>
       <c r="CT90" s="2">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU90" s="7">
         <v>20525.712153353597</v>
       </c>
       <c r="CV90" s="7">
         <v>34342.78425592056</v>
       </c>
       <c r="CW90" s="7">
         <v>52825.404574092936</v>
       </c>
       <c r="CX90" s="7">
         <v>79303.394690967252</v>
       </c>
       <c r="CY90" s="9">
         <v>115007.20132433863</v>
       </c>
-      <c r="CZ90" s="7"/>
+      <c r="CZ90" s="7">
+        <v>135894.76802380994</v>
+      </c>
       <c r="DA90" s="7"/>
       <c r="DB90" s="7"/>
       <c r="DC90" s="7"/>
       <c r="DD90" s="7"/>
       <c r="DE90" s="7"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C91" s="2">
         <v>13137.807221739218</v>
       </c>
       <c r="D91" s="2">
         <v>20454.190584722179</v>
       </c>
       <c r="E91" s="2">
         <v>28713.092988726232</v>
       </c>
       <c r="F91" s="2">
         <v>37626.052997123748</v>
       </c>
@@ -25971,51 +26106,53 @@
       </c>
       <c r="CR91" s="7">
         <v>188531.23318656397</v>
       </c>
       <c r="CS91" s="7">
         <v>221195.39366589329</v>
       </c>
       <c r="CT91" s="2">
         <v>13372.299989714629</v>
       </c>
       <c r="CU91" s="7">
         <v>28429.920197745254</v>
       </c>
       <c r="CV91" s="7">
         <v>45400.120712659846</v>
       </c>
       <c r="CW91" s="7">
         <v>64859.712480519498</v>
       </c>
       <c r="CX91" s="7">
         <v>84968.451075270219</v>
       </c>
       <c r="CY91" s="9">
         <v>114032.66607077108</v>
       </c>
-      <c r="CZ91" s="7"/>
+      <c r="CZ91" s="7">
+        <v>132006.73347689887</v>
+      </c>
       <c r="DA91" s="7"/>
       <c r="DB91" s="7"/>
       <c r="DC91" s="7"/>
       <c r="DD91" s="7"/>
       <c r="DE91" s="7"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E92" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F92" s="18" t="s">
         <v>40</v>
       </c>
@@ -26288,51 +26425,53 @@
       </c>
       <c r="CR92" s="7">
         <v>166857.25167639041</v>
       </c>
       <c r="CS92" s="7">
         <v>195362.75872505334</v>
       </c>
       <c r="CT92" s="7">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU92" s="7">
         <v>18767.901169372799</v>
       </c>
       <c r="CV92" s="7">
         <v>43761.866542926902</v>
       </c>
       <c r="CW92" s="7">
         <v>55902.060030977671</v>
       </c>
       <c r="CX92" s="7">
         <v>68723.637235311588</v>
       </c>
       <c r="CY92" s="9">
         <v>103992.92389595963</v>
       </c>
-      <c r="CZ92" s="7"/>
+      <c r="CZ92" s="7">
+        <v>115994.09533100105</v>
+      </c>
       <c r="DA92" s="7"/>
       <c r="DB92" s="7"/>
       <c r="DC92" s="7"/>
       <c r="DD92" s="7"/>
       <c r="DE92" s="7"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C93" s="2">
         <v>14072.649739395543</v>
       </c>
       <c r="D93" s="2">
         <v>25230.096646918351</v>
       </c>
       <c r="E93" s="2">
         <v>34325.930254990541</v>
       </c>
       <c r="F93" s="2">
         <v>48067.848738484121</v>
       </c>
@@ -26605,51 +26744,53 @@
       </c>
       <c r="CR93" s="7">
         <v>197948.43394902919</v>
       </c>
       <c r="CS93" s="7">
         <v>232702.64756132141</v>
       </c>
       <c r="CT93" s="7">
         <v>11713.623901708419</v>
       </c>
       <c r="CU93" s="7">
         <v>22151.445466891368</v>
       </c>
       <c r="CV93" s="7">
         <v>39675.471546732755</v>
       </c>
       <c r="CW93" s="7">
         <v>54364.425765640757</v>
       </c>
       <c r="CX93" s="7">
         <v>76385.175116089027</v>
       </c>
       <c r="CY93" s="9">
         <v>117132.89379797682</v>
       </c>
-      <c r="CZ93" s="7"/>
+      <c r="CZ93" s="7">
+        <v>136796.68406183666</v>
+      </c>
       <c r="DA93" s="7"/>
       <c r="DB93" s="7"/>
       <c r="DC93" s="7"/>
       <c r="DD93" s="7"/>
       <c r="DE93" s="7"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C94" s="2">
         <v>16837.823420309131</v>
       </c>
       <c r="D94" s="2">
         <v>24797.608023255256</v>
       </c>
       <c r="E94" s="2">
         <v>36822.108334358199</v>
       </c>
       <c r="F94" s="2">
         <v>49255.239125942113</v>
       </c>
@@ -26922,51 +27063,53 @@
       </c>
       <c r="CR94" s="7">
         <v>157688.08011911085</v>
       </c>
       <c r="CS94" s="7">
         <v>169260.31640817301</v>
       </c>
       <c r="CT94" s="7">
         <v>13873.218638546416</v>
       </c>
       <c r="CU94" s="7">
         <v>29737.820162574706</v>
       </c>
       <c r="CV94" s="7">
         <v>44147.7322045115</v>
       </c>
       <c r="CW94" s="7">
         <v>64470.809003334602</v>
       </c>
       <c r="CX94" s="7">
         <v>84659.408876172733</v>
       </c>
       <c r="CY94" s="9">
         <v>120247.10815903249</v>
       </c>
-      <c r="CZ94" s="7"/>
+      <c r="CZ94" s="7">
+        <v>134632.3853291437</v>
+      </c>
       <c r="DA94" s="7"/>
       <c r="DB94" s="7"/>
       <c r="DC94" s="7"/>
       <c r="DD94" s="7"/>
       <c r="DE94" s="7"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C95" s="7">
         <v>5544.9659293698987</v>
       </c>
       <c r="D95" s="7">
         <v>8314.5985675108786</v>
       </c>
       <c r="E95" s="7">
         <v>11156.24492704671</v>
       </c>
       <c r="F95" s="7">
         <v>14077.940530556712</v>
       </c>
@@ -27239,51 +27382,53 @@
       </c>
       <c r="CR95" s="7">
         <v>58662.601040041518</v>
       </c>
       <c r="CS95" s="7">
         <v>72038.796766170664</v>
       </c>
       <c r="CT95" s="7">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU95" s="7">
         <v>10657.257195736491</v>
       </c>
       <c r="CV95" s="7">
         <v>15538.818483737268</v>
       </c>
       <c r="CW95" s="7">
         <v>20721.263558528393</v>
       </c>
       <c r="CX95" s="7">
         <v>25936.657541663964</v>
       </c>
       <c r="CY95" s="9">
         <v>32584.866052185847</v>
       </c>
-      <c r="CZ95" s="7"/>
+      <c r="CZ95" s="7">
+        <v>38210.263561194748</v>
+      </c>
       <c r="DA95" s="7"/>
       <c r="DB95" s="7"/>
       <c r="DC95" s="7"/>
       <c r="DD95" s="7"/>
       <c r="DE95" s="7"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C96" s="7">
         <v>1491.9081388731815</v>
       </c>
       <c r="D96" s="7">
         <v>1815.2305081152726</v>
       </c>
       <c r="E96" s="7">
         <v>2396.5311974816946</v>
       </c>
       <c r="F96" s="7">
         <v>3069.9800244143471</v>
       </c>
@@ -27556,51 +27701,53 @@
       </c>
       <c r="CR96" s="7">
         <v>29216.40371391243</v>
       </c>
       <c r="CS96" s="7">
         <v>34924.953974885</v>
       </c>
       <c r="CT96" s="7">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU96" s="7">
         <v>4944.0918941908258</v>
       </c>
       <c r="CV96" s="7">
         <v>6394.8373255574788</v>
       </c>
       <c r="CW96" s="7">
         <v>9301.2760845162884</v>
       </c>
       <c r="CX96" s="7">
         <v>11414.888424341183</v>
       </c>
       <c r="CY96" s="9">
         <v>15779.489384511398</v>
       </c>
-      <c r="CZ96" s="7"/>
+      <c r="CZ96" s="7">
+        <v>18690.054887023289</v>
+      </c>
       <c r="DA96" s="7"/>
       <c r="DB96" s="7"/>
       <c r="DC96" s="7"/>
       <c r="DD96" s="7"/>
       <c r="DE96" s="7"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C97" s="7">
         <v>13325.216169473333</v>
       </c>
       <c r="D97" s="7">
         <v>21310.019628864015</v>
       </c>
       <c r="E97" s="7">
         <v>29515.193676597017</v>
       </c>
       <c r="F97" s="7">
         <v>39568.424235483049</v>
       </c>
@@ -27873,51 +28020,53 @@
       </c>
       <c r="CR97" s="7">
         <v>176203.47059960727</v>
       </c>
       <c r="CS97" s="7">
         <v>198905.93522348668</v>
       </c>
       <c r="CT97" s="7">
         <v>11975.744855618668</v>
       </c>
       <c r="CU97" s="7">
         <v>25328.535663418545</v>
       </c>
       <c r="CV97" s="7">
         <v>40731.77897845312</v>
       </c>
       <c r="CW97" s="7">
         <v>58016.1569008488</v>
       </c>
       <c r="CX97" s="7">
         <v>75505.318465057877</v>
       </c>
       <c r="CY97" s="7">
         <v>103046.37367322214</v>
       </c>
-      <c r="CZ97" s="7"/>
+      <c r="CZ97" s="7">
+        <v>122897.16434748322</v>
+      </c>
       <c r="DA97" s="7"/>
       <c r="DB97" s="7"/>
       <c r="DC97" s="7"/>
       <c r="DD97" s="7"/>
       <c r="DE97" s="7"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C98" s="7">
         <v>15630.034303305405</v>
       </c>
       <c r="D98" s="7">
         <v>22334.375067590168</v>
       </c>
       <c r="E98" s="7">
         <v>33930.049449554215</v>
       </c>
       <c r="F98" s="7">
         <v>46777.195252159167</v>
       </c>
@@ -28190,51 +28339,53 @@
       </c>
       <c r="CR98" s="7">
         <v>191910.22027928036</v>
       </c>
       <c r="CS98" s="7">
         <v>208454.30730442968</v>
       </c>
       <c r="CT98" s="7">
         <v>15231.339578948831</v>
       </c>
       <c r="CU98" s="7">
         <v>27016.92586442436</v>
       </c>
       <c r="CV98" s="7">
         <v>40504.726925425792</v>
       </c>
       <c r="CW98" s="7">
         <v>58425.273356640915</v>
       </c>
       <c r="CX98" s="7">
         <v>77679.042127225301</v>
       </c>
       <c r="CY98" s="7">
         <v>102060.28515214825</v>
       </c>
-      <c r="CZ98" s="7"/>
+      <c r="CZ98" s="7">
+        <v>129498.52497315832</v>
+      </c>
       <c r="DA98" s="7"/>
       <c r="DB98" s="7"/>
       <c r="DC98" s="7"/>
       <c r="DD98" s="7"/>
       <c r="DE98" s="7"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C99" s="7">
         <v>35326.083245767513</v>
       </c>
       <c r="D99" s="7">
         <v>55869.668947125159</v>
       </c>
       <c r="E99" s="7">
         <v>76480.637781067853</v>
       </c>
       <c r="F99" s="7">
         <v>99343.382834341275</v>
       </c>
@@ -28507,51 +28658,53 @@
       </c>
       <c r="CR99" s="7">
         <v>390640.33020337974</v>
       </c>
       <c r="CS99" s="7">
         <v>446464.39668345917</v>
       </c>
       <c r="CT99" s="7">
         <v>36711.784736797061</v>
       </c>
       <c r="CU99" s="7">
         <v>76797.53650299419</v>
       </c>
       <c r="CV99" s="7">
         <v>120051.73992165628</v>
       </c>
       <c r="CW99" s="7">
         <v>168105.53467616282</v>
       </c>
       <c r="CX99" s="7">
         <v>215559.52705436866</v>
       </c>
       <c r="CY99" s="7">
         <v>269070.62211358827</v>
       </c>
-      <c r="CZ99" s="7"/>
+      <c r="CZ99" s="7">
+        <v>321564.55958321615</v>
+      </c>
       <c r="DA99" s="7"/>
       <c r="DB99" s="7"/>
       <c r="DC99" s="7"/>
       <c r="DD99" s="7"/>
       <c r="DE99" s="7"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="E100" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F100" s="18" t="s">
         <v>40</v>
       </c>
@@ -28824,51 +28977,53 @@
       </c>
       <c r="CR100" s="7">
         <v>48671.529877123503</v>
       </c>
       <c r="CS100" s="7">
         <v>58915.410901528332</v>
       </c>
       <c r="CT100" s="7">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU100" s="7">
         <v>8208.9417233591212</v>
       </c>
       <c r="CV100" s="7">
         <v>12269.789054257752</v>
       </c>
       <c r="CW100" s="7">
         <v>15055.598963975843</v>
       </c>
       <c r="CX100" s="7">
         <v>19368.02629813282</v>
       </c>
       <c r="CY100" s="7">
         <v>25891.406468414934</v>
       </c>
-      <c r="CZ100" s="7"/>
+      <c r="CZ100" s="7">
+        <v>31462.151152200349</v>
+      </c>
       <c r="DA100" s="7"/>
       <c r="DB100" s="7"/>
       <c r="DC100" s="7"/>
       <c r="DD100" s="7"/>
       <c r="DE100" s="7"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C101" s="7">
         <v>26092.082789206564</v>
       </c>
       <c r="D101" s="7">
         <v>44903.494065566396</v>
       </c>
       <c r="E101" s="7">
         <v>65322.000994277099</v>
       </c>
       <c r="F101" s="7">
         <v>89143.237662395288</v>
       </c>
@@ -29141,51 +29296,53 @@
       </c>
       <c r="CR101" s="7">
         <v>236076.57098543836</v>
       </c>
       <c r="CS101" s="7">
         <v>272731.42365211999</v>
       </c>
       <c r="CT101" s="7">
         <v>14655.345362592652</v>
       </c>
       <c r="CU101" s="7">
         <v>32091.864423750143</v>
       </c>
       <c r="CV101" s="7">
         <v>54545.690648439588</v>
       </c>
       <c r="CW101" s="7">
         <v>76896.429300855569</v>
       </c>
       <c r="CX101" s="7">
         <v>101809.63561018428</v>
       </c>
       <c r="CY101" s="7">
         <v>135675.4906227928</v>
       </c>
-      <c r="CZ101" s="7"/>
+      <c r="CZ101" s="7">
+        <v>164192.54973490088</v>
+      </c>
       <c r="DA101" s="7"/>
       <c r="DB101" s="7"/>
       <c r="DC101" s="7"/>
       <c r="DD101" s="7"/>
       <c r="DE101" s="7"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B102" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C102" s="7">
         <v>27.009947979807073</v>
       </c>
       <c r="D102" s="7">
         <v>40.202807233368866</v>
       </c>
       <c r="E102" s="7">
         <v>56.04120260927192</v>
       </c>
       <c r="F102" s="7">
         <v>73.449750508923117</v>
       </c>
@@ -29458,51 +29615,53 @@
       </c>
       <c r="CR102" s="7">
         <v>206.14564339707863</v>
       </c>
       <c r="CS102" s="7">
         <v>250.05572533666674</v>
       </c>
       <c r="CT102" s="7">
         <v>10.313460922453118</v>
       </c>
       <c r="CU102" s="7">
         <v>20.578461733400911</v>
       </c>
       <c r="CV102" s="7">
         <v>37.607643173238721</v>
       </c>
       <c r="CW102" s="7">
         <v>51.187559915509375</v>
       </c>
       <c r="CX102" s="7">
         <v>63.284014470237516</v>
       </c>
       <c r="CY102" s="7">
         <v>79.318462394342376</v>
       </c>
-      <c r="CZ102" s="7"/>
+      <c r="CZ102" s="7">
+        <v>94.029027935503251</v>
+      </c>
       <c r="DA102" s="7"/>
       <c r="DB102" s="7"/>
       <c r="DC102" s="7"/>
       <c r="DD102" s="7"/>
       <c r="DE102" s="7"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C103" s="7">
         <v>191.11479140628546</v>
       </c>
       <c r="D103" s="7">
         <v>306.27080306795341</v>
       </c>
       <c r="E103" s="7">
         <v>374.28250983876728</v>
       </c>
       <c r="F103" s="7">
         <v>520.87341064538941</v>
       </c>
@@ -29775,51 +29934,53 @@
       </c>
       <c r="CR103" s="7">
         <v>333.57870158439164</v>
       </c>
       <c r="CS103" s="7">
         <v>348.09265771000008</v>
       </c>
       <c r="CT103" s="7">
         <v>22.518500463630893</v>
       </c>
       <c r="CU103" s="7">
         <v>41.186052316790366</v>
       </c>
       <c r="CV103" s="7">
         <v>72.074592783309924</v>
       </c>
       <c r="CW103" s="7">
         <v>93.182031405877623</v>
       </c>
       <c r="CX103" s="7">
         <v>114.18948847652248</v>
       </c>
       <c r="CY103" s="7">
         <v>172.15664995746721</v>
       </c>
-      <c r="CZ103" s="7"/>
+      <c r="CZ103" s="7">
+        <v>183.13117427347964</v>
+      </c>
       <c r="DA103" s="7"/>
       <c r="DB103" s="7"/>
       <c r="DC103" s="7"/>
       <c r="DD103" s="7"/>
       <c r="DE103" s="7"/>
     </row>
     <row r="104" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="7">
         <v>1087.9220374591055</v>
       </c>
       <c r="C104" s="7">
         <v>2159.4574227208723</v>
       </c>
       <c r="D104" s="7">
         <v>3493.9407593119204</v>
       </c>
       <c r="E104" s="7">
         <v>6019.6120942780963</v>
       </c>
       <c r="F104" s="7">
         <v>7972.4990033825388</v>
       </c>
@@ -30092,374 +30253,376 @@
       </c>
       <c r="CR104" s="7">
         <v>36614.714428836458</v>
       </c>
       <c r="CS104" s="7">
         <v>40446.88443388934</v>
       </c>
       <c r="CT104" s="7">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU104" s="7">
         <v>6884.6820589327008</v>
       </c>
       <c r="CV104" s="7">
         <v>10434.206828585196</v>
       </c>
       <c r="CW104" s="7">
         <v>14863.153238841403</v>
       </c>
       <c r="CX104" s="7">
         <v>19710.855327547208</v>
       </c>
       <c r="CY104" s="7">
         <v>23945.360333890003</v>
       </c>
-      <c r="CZ104" s="7"/>
+      <c r="CZ104" s="7">
+        <v>27661.54885073653</v>
+      </c>
       <c r="DA104" s="7"/>
       <c r="DB104" s="7"/>
       <c r="DC104" s="7"/>
       <c r="DD104" s="7"/>
       <c r="DE104" s="7"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="B106" s="34"/>
-[...3 lines deleted...]
-      <c r="F106" s="34"/>
+      <c r="B106" s="31"/>
+      <c r="C106" s="31"/>
+      <c r="D106" s="31"/>
+      <c r="E106" s="31"/>
+      <c r="F106" s="31"/>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106" s="15"/>
       <c r="Z106" s="15"/>
-      <c r="BJ106" s="33" t="s">
+      <c r="BJ106" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="BK106" s="33"/>
-[...22 lines deleted...]
-      <c r="CH106" s="33" t="s">
+      <c r="BK106" s="25"/>
+      <c r="BL106" s="25"/>
+      <c r="BM106" s="25"/>
+      <c r="BN106" s="25"/>
+      <c r="BO106" s="25"/>
+      <c r="BP106" s="25"/>
+      <c r="BQ106" s="25"/>
+      <c r="BR106" s="25"/>
+      <c r="BS106" s="25"/>
+      <c r="BT106" s="25"/>
+      <c r="BU106" s="25"/>
+      <c r="BV106" s="25"/>
+      <c r="BW106" s="25"/>
+      <c r="BX106" s="25"/>
+      <c r="BY106" s="25"/>
+      <c r="BZ106" s="25"/>
+      <c r="CA106" s="25"/>
+      <c r="CB106" s="25"/>
+      <c r="CC106" s="25"/>
+      <c r="CD106" s="25"/>
+      <c r="CE106" s="25"/>
+      <c r="CF106" s="25"/>
+      <c r="CG106" s="25"/>
+      <c r="CH106" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="CI106" s="33"/>
-[...21 lines deleted...]
-      <c r="DE106" s="33"/>
+      <c r="CI106" s="25"/>
+      <c r="CJ106" s="25"/>
+      <c r="CK106" s="25"/>
+      <c r="CL106" s="25"/>
+      <c r="CM106" s="25"/>
+      <c r="CN106" s="25"/>
+      <c r="CO106" s="25"/>
+      <c r="CP106" s="25"/>
+      <c r="CQ106" s="25"/>
+      <c r="CR106" s="25"/>
+      <c r="CS106" s="25"/>
+      <c r="CT106" s="25"/>
+      <c r="CU106" s="25"/>
+      <c r="CV106" s="25"/>
+      <c r="CW106" s="25"/>
+      <c r="CX106" s="25"/>
+      <c r="CY106" s="25"/>
+      <c r="CZ106" s="25"/>
+      <c r="DA106" s="25"/>
+      <c r="DB106" s="25"/>
+      <c r="DC106" s="25"/>
+      <c r="DD106" s="25"/>
+      <c r="DE106" s="25"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ107" s="33"/>
-[...22 lines deleted...]
-      <c r="CG107" s="33"/>
+      <c r="BJ107" s="25"/>
+      <c r="BK107" s="25"/>
+      <c r="BL107" s="25"/>
+      <c r="BM107" s="25"/>
+      <c r="BN107" s="25"/>
+      <c r="BO107" s="25"/>
+      <c r="BP107" s="25"/>
+      <c r="BQ107" s="25"/>
+      <c r="BR107" s="25"/>
+      <c r="BS107" s="25"/>
+      <c r="BT107" s="25"/>
+      <c r="BU107" s="25"/>
+      <c r="BV107" s="25"/>
+      <c r="BW107" s="25"/>
+      <c r="BX107" s="25"/>
+      <c r="BY107" s="25"/>
+      <c r="BZ107" s="25"/>
+      <c r="CA107" s="25"/>
+      <c r="CB107" s="25"/>
+      <c r="CC107" s="25"/>
+      <c r="CD107" s="25"/>
+      <c r="CE107" s="25"/>
+      <c r="CF107" s="25"/>
+      <c r="CG107" s="25"/>
     </row>
     <row r="108" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ108" s="33"/>
-[...22 lines deleted...]
-      <c r="CG108" s="33"/>
+      <c r="BJ108" s="25"/>
+      <c r="BK108" s="25"/>
+      <c r="BL108" s="25"/>
+      <c r="BM108" s="25"/>
+      <c r="BN108" s="25"/>
+      <c r="BO108" s="25"/>
+      <c r="BP108" s="25"/>
+      <c r="BQ108" s="25"/>
+      <c r="BR108" s="25"/>
+      <c r="BS108" s="25"/>
+      <c r="BT108" s="25"/>
+      <c r="BU108" s="25"/>
+      <c r="BV108" s="25"/>
+      <c r="BW108" s="25"/>
+      <c r="BX108" s="25"/>
+      <c r="BY108" s="25"/>
+      <c r="BZ108" s="25"/>
+      <c r="CA108" s="25"/>
+      <c r="CB108" s="25"/>
+      <c r="CC108" s="25"/>
+      <c r="CD108" s="25"/>
+      <c r="CE108" s="25"/>
+      <c r="CF108" s="25"/>
+      <c r="CG108" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="88">
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="B80:BI80"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AX82:BI82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AT55:AW55"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AH81:AK81"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AH55:AK55"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="B2:BI2"/>
+    <mergeCell ref="AT29:AW29"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="AT81:AW81"/>
+    <mergeCell ref="B28:BI28"/>
+    <mergeCell ref="B54:BI54"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="BF81:BI81"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="BF55:BI55"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="CD55:CG55"/>
+    <mergeCell ref="BR55:BU55"/>
+    <mergeCell ref="BJ106:CG107"/>
+    <mergeCell ref="BJ108:CG108"/>
+    <mergeCell ref="B106:F106"/>
+    <mergeCell ref="W81:Y81"/>
+    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="BR81:BU81"/>
+    <mergeCell ref="BJ82:BU82"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CD81:CG81"/>
+    <mergeCell ref="BV82:CG82"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP55:CS55"/>
     <mergeCell ref="CH106:DE106"/>
     <mergeCell ref="CH2:DE2"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DB81:DE81"/>
     <mergeCell ref="CT82:DE82"/>
     <mergeCell ref="CG54:DE54"/>
     <mergeCell ref="CH80:DE80"/>
     <mergeCell ref="DB3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DB29:DE29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DB55:DE55"/>
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CH56:CS56"/>
     <mergeCell ref="CP81:CS81"/>
     <mergeCell ref="CH82:CS82"/>
-    <mergeCell ref="CP3:CS3"/>
-[...70 lines deleted...]
-    <mergeCell ref="BJ30:BU30"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодом</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>