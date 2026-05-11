--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -402,67 +402,67 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -737,269 +737,269 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ4" sqref="CJ4"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="25" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="25" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="25" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="25" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="25" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="25"/>
     <col min="22" max="22" width="9.7109375" style="25" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="25"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.85546875" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.85546875" style="2" customWidth="1"/>
     <col min="47" max="96" width="9.140625" style="2"/>
     <col min="97" max="97" width="10" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...47 lines deleted...]
-      <c r="BV1" s="35" t="s">
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+      <c r="Z1" s="32"/>
+      <c r="AA1" s="32"/>
+      <c r="AB1" s="32"/>
+      <c r="AC1" s="32"/>
+      <c r="AD1" s="32"/>
+      <c r="AE1" s="32"/>
+      <c r="AF1" s="32"/>
+      <c r="AG1" s="32"/>
+      <c r="AH1" s="32"/>
+      <c r="AI1" s="32"/>
+      <c r="AJ1" s="32"/>
+      <c r="AK1" s="32"/>
+      <c r="AL1" s="32"/>
+      <c r="AM1" s="32"/>
+      <c r="AN1" s="32"/>
+      <c r="AO1" s="32"/>
+      <c r="AP1" s="32"/>
+      <c r="AQ1" s="32"/>
+      <c r="AR1" s="32"/>
+      <c r="AS1" s="32"/>
+      <c r="AT1" s="32"/>
+      <c r="AU1" s="32"/>
+      <c r="AV1" s="32"/>
+      <c r="AW1" s="32"/>
+      <c r="BV1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="35"/>
-[...21 lines deleted...]
-      <c r="CS1" s="35"/>
+      <c r="BW1" s="32"/>
+      <c r="BX1" s="32"/>
+      <c r="BY1" s="32"/>
+      <c r="BZ1" s="32"/>
+      <c r="CA1" s="32"/>
+      <c r="CB1" s="32"/>
+      <c r="CC1" s="32"/>
+      <c r="CD1" s="32"/>
+      <c r="CE1" s="32"/>
+      <c r="CF1" s="32"/>
+      <c r="CG1" s="32"/>
+      <c r="CH1" s="32"/>
+      <c r="CI1" s="32"/>
+      <c r="CJ1" s="32"/>
+      <c r="CK1" s="32"/>
+      <c r="CL1" s="32"/>
+      <c r="CM1" s="32"/>
+      <c r="CN1" s="32"/>
+      <c r="CO1" s="32"/>
+      <c r="CP1" s="32"/>
+      <c r="CQ1" s="32"/>
+      <c r="CR1" s="32"/>
+      <c r="CS1" s="32"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="36"/>
-      <c r="B2" s="32" t="s">
+      <c r="A2" s="33"/>
+      <c r="B2" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="33"/>
-[...10 lines deleted...]
-      <c r="N2" s="32" t="s">
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="O2" s="33"/>
-[...10 lines deleted...]
-      <c r="Z2" s="32" t="s">
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+      <c r="U2" s="36"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="AA2" s="33"/>
-[...10 lines deleted...]
-      <c r="AL2" s="32" t="s">
+      <c r="AA2" s="36"/>
+      <c r="AB2" s="36"/>
+      <c r="AC2" s="36"/>
+      <c r="AD2" s="36"/>
+      <c r="AE2" s="36"/>
+      <c r="AF2" s="36"/>
+      <c r="AG2" s="36"/>
+      <c r="AH2" s="36"/>
+      <c r="AI2" s="36"/>
+      <c r="AJ2" s="36"/>
+      <c r="AK2" s="37"/>
+      <c r="AL2" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="AM2" s="33"/>
-[...10 lines deleted...]
-      <c r="AX2" s="32" t="s">
+      <c r="AM2" s="36"/>
+      <c r="AN2" s="36"/>
+      <c r="AO2" s="36"/>
+      <c r="AP2" s="36"/>
+      <c r="AQ2" s="36"/>
+      <c r="AR2" s="36"/>
+      <c r="AS2" s="36"/>
+      <c r="AT2" s="36"/>
+      <c r="AU2" s="36"/>
+      <c r="AV2" s="36"/>
+      <c r="AW2" s="37"/>
+      <c r="AX2" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="33"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="32" t="s">
+      <c r="AY2" s="36"/>
+      <c r="AZ2" s="36"/>
+      <c r="BA2" s="36"/>
+      <c r="BB2" s="36"/>
+      <c r="BC2" s="36"/>
+      <c r="BD2" s="36"/>
+      <c r="BE2" s="36"/>
+      <c r="BF2" s="36"/>
+      <c r="BG2" s="36"/>
+      <c r="BH2" s="36"/>
+      <c r="BI2" s="37"/>
+      <c r="BJ2" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="33"/>
-[...10 lines deleted...]
-      <c r="BV2" s="32" t="s">
+      <c r="BK2" s="36"/>
+      <c r="BL2" s="36"/>
+      <c r="BM2" s="36"/>
+      <c r="BN2" s="36"/>
+      <c r="BO2" s="36"/>
+      <c r="BP2" s="36"/>
+      <c r="BQ2" s="36"/>
+      <c r="BR2" s="36"/>
+      <c r="BS2" s="36"/>
+      <c r="BT2" s="36"/>
+      <c r="BU2" s="37"/>
+      <c r="BV2" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="BW2" s="33"/>
-[...10 lines deleted...]
-      <c r="CH2" s="32" t="s">
+      <c r="BW2" s="36"/>
+      <c r="BX2" s="36"/>
+      <c r="BY2" s="36"/>
+      <c r="BZ2" s="36"/>
+      <c r="CA2" s="36"/>
+      <c r="CB2" s="36"/>
+      <c r="CC2" s="36"/>
+      <c r="CD2" s="36"/>
+      <c r="CE2" s="36"/>
+      <c r="CF2" s="36"/>
+      <c r="CG2" s="37"/>
+      <c r="CH2" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="CI2" s="33"/>
-[...9 lines deleted...]
-      <c r="CS2" s="34"/>
+      <c r="CI2" s="36"/>
+      <c r="CJ2" s="36"/>
+      <c r="CK2" s="36"/>
+      <c r="CL2" s="36"/>
+      <c r="CM2" s="36"/>
+      <c r="CN2" s="36"/>
+      <c r="CO2" s="36"/>
+      <c r="CP2" s="36"/>
+      <c r="CQ2" s="36"/>
+      <c r="CR2" s="36"/>
+      <c r="CS2" s="37"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="37"/>
+      <c r="A3" s="34"/>
       <c r="B3" s="29" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="30" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="30" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="30" t="s">
@@ -1507,51 +1507,53 @@
       </c>
       <c r="CB4" s="8">
         <v>405.30279999999993</v>
       </c>
       <c r="CC4" s="31">
         <v>401.61119999999983</v>
       </c>
       <c r="CD4" s="31">
         <v>397.11420000000044</v>
       </c>
       <c r="CE4" s="31">
         <v>378.73940000000084</v>
       </c>
       <c r="CF4" s="31">
         <v>369.19239999999854</v>
       </c>
       <c r="CG4" s="31">
         <v>411.80640000000039</v>
       </c>
       <c r="CH4" s="4">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="6">
         <v>349.27510000000001</v>
       </c>
-      <c r="CJ4" s="6"/>
+      <c r="CJ4" s="6">
+        <v>401.45820000000026</v>
+      </c>
       <c r="CK4" s="6"/>
       <c r="CL4" s="7"/>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="31"/>
       <c r="CP4" s="31"/>
       <c r="CQ4" s="31"/>
       <c r="CR4" s="31"/>
       <c r="CS4" s="31"/>
     </row>
     <row r="5" spans="1:97" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>21</v>
@@ -1780,51 +1782,53 @@
       </c>
       <c r="CB5" s="27">
         <v>7.458200000000005</v>
       </c>
       <c r="CC5" s="18">
         <v>6.2528999999999968</v>
       </c>
       <c r="CD5" s="18">
         <v>5.6263000000000005</v>
       </c>
       <c r="CE5" s="18">
         <v>4.391299999999994</v>
       </c>
       <c r="CF5" s="18">
         <v>3.3921000000000063</v>
       </c>
       <c r="CG5" s="18">
         <v>3.6232000000000042</v>
       </c>
       <c r="CH5" s="27">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="15">
         <v>2.9398</v>
       </c>
-      <c r="CJ5" s="27"/>
+      <c r="CJ5" s="27">
+        <v>4.1638999999999999</v>
+      </c>
       <c r="CK5" s="27"/>
       <c r="CL5" s="27"/>
       <c r="CM5" s="27"/>
       <c r="CN5" s="27"/>
       <c r="CO5" s="18"/>
       <c r="CP5" s="18"/>
       <c r="CQ5" s="18"/>
       <c r="CR5" s="18"/>
       <c r="CS5" s="18"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="14">
         <v>65.641100000000009</v>
       </c>
       <c r="D6" s="15">
         <v>72.736199999999997</v>
       </c>
       <c r="E6" s="14">
         <v>72.274600000000007</v>
@@ -2053,51 +2057,53 @@
       </c>
       <c r="CB6" s="16">
         <v>62.214800000000082</v>
       </c>
       <c r="CC6" s="18">
         <v>58.844799999999964</v>
       </c>
       <c r="CD6" s="18">
         <v>57.669700000000034</v>
       </c>
       <c r="CE6" s="18">
         <v>57.961099999999988</v>
       </c>
       <c r="CF6" s="18">
         <v>54.466400000000021</v>
       </c>
       <c r="CG6" s="18">
         <v>58.668700000000058</v>
       </c>
       <c r="CH6" s="21">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="15">
         <v>52.719999999999992</v>
       </c>
-      <c r="CJ6" s="15"/>
+      <c r="CJ6" s="15">
+        <v>62.73360000000001</v>
+      </c>
       <c r="CK6" s="15"/>
       <c r="CL6" s="16"/>
       <c r="CM6" s="16"/>
       <c r="CN6" s="16"/>
       <c r="CO6" s="18"/>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="14">
         <v>15.657200000000001</v>
       </c>
       <c r="D7" s="15">
         <v>19.294599999999999</v>
       </c>
       <c r="E7" s="14">
         <v>16.922099999999997</v>
@@ -2326,51 +2332,53 @@
       </c>
       <c r="CB7" s="16">
         <v>21.0137</v>
       </c>
       <c r="CC7" s="18">
         <v>20.835100000000011</v>
       </c>
       <c r="CD7" s="18">
         <v>22.913899999999984</v>
       </c>
       <c r="CE7" s="18">
         <v>20.544600000000003</v>
       </c>
       <c r="CF7" s="18">
         <v>19.289800000000014</v>
       </c>
       <c r="CG7" s="18">
         <v>18.030100000000004</v>
       </c>
       <c r="CH7" s="21">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="15">
         <v>18.652900000000002</v>
       </c>
-      <c r="CJ7" s="15"/>
+      <c r="CJ7" s="15">
+        <v>20.518099999999997</v>
+      </c>
       <c r="CK7" s="15"/>
       <c r="CL7" s="16"/>
       <c r="CM7" s="16"/>
       <c r="CN7" s="16"/>
       <c r="CO7" s="18"/>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="18"/>
       <c r="CR7" s="18"/>
       <c r="CS7" s="18"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="14">
         <v>82.67</v>
       </c>
       <c r="D8" s="15">
         <v>94.397199999999998</v>
       </c>
       <c r="E8" s="14">
         <v>88.945999999999998</v>
@@ -2599,51 +2607,53 @@
       </c>
       <c r="CB8" s="16">
         <v>34.238099999999974</v>
       </c>
       <c r="CC8" s="18">
         <v>42.994799999999998</v>
       </c>
       <c r="CD8" s="18">
         <v>44.230999999999995</v>
       </c>
       <c r="CE8" s="18">
         <v>48.753099999999961</v>
       </c>
       <c r="CF8" s="18">
         <v>46.830900000000042</v>
       </c>
       <c r="CG8" s="18">
         <v>48.072300000000041</v>
       </c>
       <c r="CH8" s="21">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="15">
         <v>41.316699999999997</v>
       </c>
-      <c r="CJ8" s="15"/>
+      <c r="CJ8" s="15">
+        <v>47.426900000000003</v>
+      </c>
       <c r="CK8" s="15"/>
       <c r="CL8" s="16"/>
       <c r="CM8" s="16"/>
       <c r="CN8" s="16"/>
       <c r="CO8" s="18"/>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="18"/>
       <c r="CR8" s="18"/>
       <c r="CS8" s="18"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="14">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="14">
         <v>10.187200000000001</v>
       </c>
       <c r="D9" s="15">
         <v>10.464499999999999</v>
       </c>
       <c r="E9" s="14">
         <v>9.5337000000000014</v>
@@ -2872,51 +2882,53 @@
       </c>
       <c r="CB9" s="16">
         <v>3.8831000000000024</v>
       </c>
       <c r="CC9" s="18">
         <v>4.2090999999999994</v>
       </c>
       <c r="CD9" s="18">
         <v>3.5694000000000017</v>
       </c>
       <c r="CE9" s="18">
         <v>4.6516999999999982</v>
       </c>
       <c r="CF9" s="18">
         <v>4.4596000000000018</v>
       </c>
       <c r="CG9" s="18">
         <v>5.3202999999999889</v>
       </c>
       <c r="CH9" s="21">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="15">
         <v>5.2019000000000002</v>
       </c>
-      <c r="CJ9" s="15"/>
+      <c r="CJ9" s="15">
+        <v>4.9171999999999993</v>
+      </c>
       <c r="CK9" s="15"/>
       <c r="CL9" s="16"/>
       <c r="CM9" s="16"/>
       <c r="CN9" s="16"/>
       <c r="CO9" s="18"/>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="18"/>
       <c r="CR9" s="18"/>
       <c r="CS9" s="18"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="14">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="14">
         <v>12.4353</v>
       </c>
       <c r="D10" s="15">
         <v>14.831100000000001</v>
       </c>
       <c r="E10" s="14">
         <v>15.963899999999999</v>
@@ -3145,51 +3157,53 @@
       </c>
       <c r="CB10" s="16">
         <v>11.245800000000003</v>
       </c>
       <c r="CC10" s="18">
         <v>12.201999999999998</v>
       </c>
       <c r="CD10" s="18">
         <v>13.166899999999998</v>
       </c>
       <c r="CE10" s="18">
         <v>10.791499999999999</v>
       </c>
       <c r="CF10" s="18">
         <v>11.310500000000005</v>
       </c>
       <c r="CG10" s="18">
         <v>10.726800000000026</v>
       </c>
       <c r="CH10" s="21">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="15">
         <v>9.9350999999999985</v>
       </c>
-      <c r="CJ10" s="15"/>
+      <c r="CJ10" s="15">
+        <v>11.292900000000003</v>
+      </c>
       <c r="CK10" s="15"/>
       <c r="CL10" s="16"/>
       <c r="CM10" s="16"/>
       <c r="CN10" s="16"/>
       <c r="CO10" s="18"/>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="18"/>
       <c r="CR10" s="18"/>
       <c r="CS10" s="18"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="14">
         <v>6.3754</v>
       </c>
       <c r="D11" s="15">
         <v>8.5033999999999992</v>
       </c>
       <c r="E11" s="14">
         <v>11.493799999999998</v>
@@ -3418,51 +3432,53 @@
       </c>
       <c r="CB11" s="16">
         <v>13.810000000000002</v>
       </c>
       <c r="CC11" s="18">
         <v>14.889999999999993</v>
       </c>
       <c r="CD11" s="18">
         <v>11.376500000000007</v>
       </c>
       <c r="CE11" s="18">
         <v>7.3278999999999854</v>
       </c>
       <c r="CF11" s="18">
         <v>7.2180000000000035</v>
       </c>
       <c r="CG11" s="18">
         <v>8.670100000000005</v>
       </c>
       <c r="CH11" s="21">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>6.1520000000000001</v>
       </c>
-      <c r="CJ11" s="15"/>
+      <c r="CJ11" s="15">
+        <v>8.309099999999999</v>
+      </c>
       <c r="CK11" s="15"/>
       <c r="CL11" s="16"/>
       <c r="CM11" s="16"/>
       <c r="CN11" s="16"/>
       <c r="CO11" s="18"/>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="18"/>
       <c r="CR11" s="18"/>
       <c r="CS11" s="18"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>21</v>
@@ -3691,51 +3707,53 @@
       </c>
       <c r="CB12" s="21">
         <v>27.987200000000001</v>
       </c>
       <c r="CC12" s="18">
         <v>29.770600000000002</v>
       </c>
       <c r="CD12" s="18">
         <v>30.153199999999998</v>
       </c>
       <c r="CE12" s="18">
         <v>25.752699999999976</v>
       </c>
       <c r="CF12" s="18">
         <v>24.93650000000008</v>
       </c>
       <c r="CG12" s="18">
         <v>27.469399999999951</v>
       </c>
       <c r="CH12" s="21">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="15">
         <v>30.821399999999993</v>
       </c>
-      <c r="CJ12" s="21"/>
+      <c r="CJ12" s="21">
+        <v>28.943700000000007</v>
+      </c>
       <c r="CK12" s="21"/>
       <c r="CL12" s="21"/>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="18"/>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="18"/>
       <c r="CR12" s="18"/>
       <c r="CS12" s="18"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="14">
         <v>52.4116</v>
       </c>
       <c r="D13" s="15">
         <v>59.795699999999997</v>
       </c>
       <c r="E13" s="14">
         <v>61.770900000000005</v>
@@ -3964,51 +3982,53 @@
       </c>
       <c r="CB13" s="16">
         <v>54.984800000000007</v>
       </c>
       <c r="CC13" s="18">
         <v>54.429899999999918</v>
       </c>
       <c r="CD13" s="18">
         <v>50.697800000000086</v>
       </c>
       <c r="CE13" s="18">
         <v>51.942299999999932</v>
       </c>
       <c r="CF13" s="18">
         <v>52.127999999999929</v>
       </c>
       <c r="CG13" s="18">
         <v>59.825500000000034</v>
       </c>
       <c r="CH13" s="21">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="15">
         <v>47.040899999999993</v>
       </c>
-      <c r="CJ13" s="15"/>
+      <c r="CJ13" s="15">
+        <v>51.5441</v>
+      </c>
       <c r="CK13" s="15"/>
       <c r="CL13" s="16"/>
       <c r="CM13" s="16"/>
       <c r="CN13" s="16"/>
       <c r="CO13" s="18"/>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="18"/>
       <c r="CR13" s="18"/>
       <c r="CS13" s="18"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="14">
         <v>44.4069</v>
       </c>
       <c r="C14" s="14">
         <v>41.994199999999999</v>
       </c>
       <c r="D14" s="15">
         <v>70.301299999999998</v>
       </c>
       <c r="E14" s="14">
         <v>61.920999999999999</v>
@@ -4237,51 +4257,53 @@
       </c>
       <c r="CB14" s="16">
         <v>32.197300000000013</v>
       </c>
       <c r="CC14" s="18">
         <v>32.694400000000002</v>
       </c>
       <c r="CD14" s="18">
         <v>32.674200000000013</v>
       </c>
       <c r="CE14" s="18">
         <v>31.15850000000006</v>
       </c>
       <c r="CF14" s="18">
         <v>34.209399999999903</v>
       </c>
       <c r="CG14" s="18">
         <v>39.965400000000102</v>
       </c>
       <c r="CH14" s="21">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="15">
         <v>29.3261</v>
       </c>
-      <c r="CJ14" s="15"/>
+      <c r="CJ14" s="15">
+        <v>34.685400000000001</v>
+      </c>
       <c r="CK14" s="15"/>
       <c r="CL14" s="16"/>
       <c r="CM14" s="16"/>
       <c r="CN14" s="16"/>
       <c r="CO14" s="18"/>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="18"/>
       <c r="CR14" s="18"/>
       <c r="CS14" s="18"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="14">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="14">
         <v>0.59360000000000002</v>
       </c>
       <c r="D15" s="15">
         <v>0.49819999999999998</v>
       </c>
       <c r="E15" s="14">
         <v>0.69779999999999998</v>
@@ -4510,51 +4532,53 @@
       </c>
       <c r="CB15" s="16">
         <v>0.8089000000000004</v>
       </c>
       <c r="CC15" s="18">
         <v>0.85079999999999956</v>
       </c>
       <c r="CD15" s="18">
         <v>0.92520000000000024</v>
       </c>
       <c r="CE15" s="18">
         <v>0.81040000000000045</v>
       </c>
       <c r="CF15" s="18">
         <v>0.78149999999999942</v>
       </c>
       <c r="CG15" s="18">
         <v>0.63700000000000134</v>
       </c>
       <c r="CH15" s="21">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="15">
         <v>0.44619999999999999</v>
       </c>
-      <c r="CJ15" s="15"/>
+      <c r="CJ15" s="15">
+        <v>0.45709999999999995</v>
+      </c>
       <c r="CK15" s="15"/>
       <c r="CL15" s="16"/>
       <c r="CM15" s="16"/>
       <c r="CN15" s="16"/>
       <c r="CO15" s="18"/>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="18"/>
       <c r="CR15" s="18"/>
       <c r="CS15" s="18"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="14">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="14">
         <v>0.6573</v>
       </c>
       <c r="D16" s="15">
         <v>0.79139999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.80840000000000001</v>
@@ -4783,51 +4807,53 @@
       </c>
       <c r="CB16" s="16">
         <v>8.7800000000000045E-2</v>
       </c>
       <c r="CC16" s="18">
         <v>5.8199999999999974E-2</v>
       </c>
       <c r="CD16" s="18">
         <v>5.7300000000000018E-2</v>
       </c>
       <c r="CE16" s="18">
         <v>6.3900000000000068E-2</v>
       </c>
       <c r="CF16" s="18">
         <v>4.4799999999999951E-2</v>
       </c>
       <c r="CG16" s="18">
         <v>3.9999999999999925E-2</v>
       </c>
       <c r="CH16" s="21">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="15">
         <v>2.3900000000000001E-2</v>
       </c>
-      <c r="CJ16" s="15"/>
+      <c r="CJ16" s="15">
+        <v>3.5099999999999999E-2</v>
+      </c>
       <c r="CK16" s="15"/>
       <c r="CL16" s="16"/>
       <c r="CM16" s="16"/>
       <c r="CN16" s="16"/>
       <c r="CO16" s="18"/>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="18"/>
       <c r="CR16" s="18"/>
       <c r="CS16" s="18"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="14">
         <v>16.581</v>
       </c>
       <c r="D17" s="15">
         <v>19.203200000000002</v>
       </c>
       <c r="E17" s="14">
         <v>20.4999</v>
@@ -5056,51 +5082,53 @@
       </c>
       <c r="CB17" s="16">
         <v>18.734200000000001</v>
       </c>
       <c r="CC17" s="18">
         <v>18.887799999999999</v>
       </c>
       <c r="CD17" s="18">
         <v>17.628399999999999</v>
       </c>
       <c r="CE17" s="18">
         <v>16.372399999999999</v>
       </c>
       <c r="CF17" s="18">
         <v>17.111400000000003</v>
       </c>
       <c r="CG17" s="18">
         <v>17.274299999999982</v>
       </c>
       <c r="CH17" s="21">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="15">
         <v>14.9879</v>
       </c>
-      <c r="CJ17" s="15"/>
+      <c r="CJ17" s="15">
+        <v>15.709099999999996</v>
+      </c>
       <c r="CK17" s="15"/>
       <c r="CL17" s="16"/>
       <c r="CM17" s="16"/>
       <c r="CN17" s="16"/>
       <c r="CO17" s="18"/>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="18"/>
       <c r="CR17" s="18"/>
       <c r="CS17" s="18"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="14">
         <v>53.443199999999997</v>
       </c>
       <c r="D18" s="15">
         <v>59.018500000000003</v>
       </c>
       <c r="E18" s="14">
         <v>65.322199999999995</v>
@@ -5329,51 +5357,53 @@
       </c>
       <c r="CB18" s="16">
         <v>63.008600000000058</v>
       </c>
       <c r="CC18" s="18">
         <v>55.266699999999958</v>
       </c>
       <c r="CD18" s="18">
         <v>53.204900000000009</v>
       </c>
       <c r="CE18" s="18">
         <v>48.543799999999862</v>
       </c>
       <c r="CF18" s="18">
         <v>46.107300000000237</v>
       </c>
       <c r="CG18" s="18">
         <v>53.911399999999844</v>
       </c>
       <c r="CH18" s="21">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>42.9709</v>
       </c>
-      <c r="CJ18" s="15"/>
+      <c r="CJ18" s="15">
+        <v>52.547799999999995</v>
+      </c>
       <c r="CK18" s="15"/>
       <c r="CL18" s="16"/>
       <c r="CM18" s="16"/>
       <c r="CN18" s="16"/>
       <c r="CO18" s="18"/>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="23">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="14">
         <v>11.841799999999999</v>
       </c>
       <c r="D19" s="15">
         <v>17.005200000000002</v>
       </c>
       <c r="E19" s="14">
         <v>17.679099999999998</v>
@@ -5602,51 +5632,53 @@
       </c>
       <c r="CB19" s="16">
         <v>23.460700000000003</v>
       </c>
       <c r="CC19" s="18">
         <v>20.383199999999988</v>
       </c>
       <c r="CD19" s="18">
         <v>22.608600000000024</v>
       </c>
       <c r="CE19" s="18">
         <v>20.538400000000024</v>
       </c>
       <c r="CF19" s="18">
         <v>18.355899999999963</v>
       </c>
       <c r="CG19" s="18">
         <v>26.972499999999997</v>
       </c>
       <c r="CH19" s="23">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="15">
         <v>22.955999999999996</v>
       </c>
-      <c r="CJ19" s="15"/>
+      <c r="CJ19" s="15">
+        <v>31.402299999999997</v>
+      </c>
       <c r="CK19" s="15"/>
       <c r="CL19" s="16"/>
       <c r="CM19" s="16"/>
       <c r="CN19" s="16"/>
       <c r="CO19" s="18"/>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>21</v>
@@ -5875,51 +5907,53 @@
       </c>
       <c r="CB20" s="28">
         <v>2.2470999999999997</v>
       </c>
       <c r="CC20" s="18">
         <v>1.6536000000000008</v>
       </c>
       <c r="CD20" s="18">
         <v>3.2814000000000014</v>
       </c>
       <c r="CE20" s="18">
         <v>2.2401999999999944</v>
       </c>
       <c r="CF20" s="18">
         <v>1.5215000000000067</v>
       </c>
       <c r="CG20" s="18">
         <v>4.3869999999999969</v>
       </c>
       <c r="CH20" s="28">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="15">
         <v>1.8672</v>
       </c>
-      <c r="CJ20" s="28"/>
+      <c r="CJ20" s="28">
+        <v>2.6386000000000007</v>
+      </c>
       <c r="CK20" s="28"/>
       <c r="CL20" s="28"/>
       <c r="CM20" s="28"/>
       <c r="CN20" s="28"/>
       <c r="CO20" s="18"/>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="21">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="14">
         <v>7.6461000000000006</v>
       </c>
       <c r="D21" s="20">
         <v>11.383100000000001</v>
       </c>
       <c r="E21" s="14">
         <v>12.364100000000001</v>
@@ -6148,51 +6182,53 @@
       </c>
       <c r="CB21" s="16">
         <v>6.0763999999999996</v>
       </c>
       <c r="CC21" s="18">
         <v>5.929000000000002</v>
       </c>
       <c r="CD21" s="18">
         <v>5.8791999999999973</v>
       </c>
       <c r="CE21" s="18">
         <v>4.9557000000000002</v>
       </c>
       <c r="CF21" s="18">
         <v>4.5668999999999969</v>
       </c>
       <c r="CG21" s="18">
         <v>4.8034000000000034</v>
       </c>
       <c r="CH21" s="21">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="15">
         <v>3.1638000000000006</v>
       </c>
-      <c r="CJ21" s="15"/>
+      <c r="CJ21" s="15">
+        <v>3.5611000000000006</v>
+      </c>
       <c r="CK21" s="15"/>
       <c r="CL21" s="16"/>
       <c r="CM21" s="16"/>
       <c r="CN21" s="16"/>
       <c r="CO21" s="18"/>
       <c r="CP21" s="18"/>
       <c r="CQ21" s="18"/>
       <c r="CR21" s="18"/>
       <c r="CS21" s="18"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="14">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="D22" s="20">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="E22" s="14">
         <v>5.0000000000000001E-4</v>
@@ -6421,51 +6457,53 @@
       </c>
       <c r="CB22" s="16">
         <v>1.9999999999999987E-4</v>
       </c>
       <c r="CC22" s="18">
         <v>3.0000000000000014E-4</v>
       </c>
       <c r="CD22" s="18">
         <v>9.9999999999999829E-5</v>
       </c>
       <c r="CE22" s="18">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CF22" s="18">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CG22" s="21">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CH22" s="21">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="15">
         <v>2.0000000000000004E-4</v>
       </c>
-      <c r="CJ22" s="20"/>
+      <c r="CJ22" s="20">
+        <v>1.9999999999999998E-4</v>
+      </c>
       <c r="CK22" s="20"/>
       <c r="CL22" s="16"/>
       <c r="CM22" s="16"/>
       <c r="CN22" s="16"/>
       <c r="CO22" s="18"/>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="14">
         <v>3.2899999999999999E-2</v>
       </c>
       <c r="D23" s="20">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="E23" s="14">
         <v>2.8000000000000001E-2</v>
@@ -6694,51 +6732,53 @@
       </c>
       <c r="CB23" s="16">
         <v>1.4000000000000012E-2</v>
       </c>
       <c r="CC23" s="18">
         <v>1.3899999999999996E-2</v>
       </c>
       <c r="CD23" s="18">
         <v>1.3899999999999996E-2</v>
       </c>
       <c r="CE23" s="18">
         <v>1.3800000000000034E-2</v>
       </c>
       <c r="CF23" s="18">
         <v>1.3699999999999962E-2</v>
       </c>
       <c r="CG23" s="18">
         <v>1.3500000000000012E-2</v>
       </c>
       <c r="CH23" s="21">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>1.34E-2</v>
       </c>
-      <c r="CJ23" s="20"/>
+      <c r="CJ23" s="20">
+        <v>1.3100000000000004E-2</v>
+      </c>
       <c r="CK23" s="20"/>
       <c r="CL23" s="16"/>
       <c r="CM23" s="16"/>
       <c r="CN23" s="16"/>
       <c r="CO23" s="18"/>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="23">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="23">
         <v>10.015000000000001</v>
       </c>
       <c r="D24" s="23">
         <v>11.206700000000001</v>
       </c>
       <c r="E24" s="23">
         <v>9.1910000000000007</v>
@@ -6967,74 +7007,76 @@
       </c>
       <c r="CB24" s="23">
         <v>21.831999999999994</v>
       </c>
       <c r="CC24" s="18">
         <v>21.44410000000002</v>
       </c>
       <c r="CD24" s="18">
         <v>21.436200000000014</v>
       </c>
       <c r="CE24" s="18">
         <v>21.925999999999988</v>
       </c>
       <c r="CF24" s="18">
         <v>22.448100000000011</v>
       </c>
       <c r="CG24" s="18">
         <v>23.395399999999967</v>
       </c>
       <c r="CH24" s="23">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="15">
         <v>18.738999999999997</v>
       </c>
-      <c r="CJ24" s="23"/>
+      <c r="CJ24" s="23">
+        <v>20.558700000000002</v>
+      </c>
       <c r="CK24" s="23"/>
       <c r="CL24" s="23"/>
       <c r="CM24" s="23"/>
       <c r="CN24" s="23"/>
       <c r="CO24" s="18"/>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>