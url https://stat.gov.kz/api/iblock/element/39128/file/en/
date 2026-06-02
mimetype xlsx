--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -402,67 +402,67 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -737,269 +737,269 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="25" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="25" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="25" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="25" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="25" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="25"/>
     <col min="22" max="22" width="9.7109375" style="25" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="25"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.85546875" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.85546875" style="2" customWidth="1"/>
     <col min="47" max="96" width="9.140625" style="2"/>
     <col min="97" max="97" width="10" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...47 lines deleted...]
-      <c r="BV1" s="32" t="s">
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
+      <c r="Z1" s="35"/>
+      <c r="AA1" s="35"/>
+      <c r="AB1" s="35"/>
+      <c r="AC1" s="35"/>
+      <c r="AD1" s="35"/>
+      <c r="AE1" s="35"/>
+      <c r="AF1" s="35"/>
+      <c r="AG1" s="35"/>
+      <c r="AH1" s="35"/>
+      <c r="AI1" s="35"/>
+      <c r="AJ1" s="35"/>
+      <c r="AK1" s="35"/>
+      <c r="AL1" s="35"/>
+      <c r="AM1" s="35"/>
+      <c r="AN1" s="35"/>
+      <c r="AO1" s="35"/>
+      <c r="AP1" s="35"/>
+      <c r="AQ1" s="35"/>
+      <c r="AR1" s="35"/>
+      <c r="AS1" s="35"/>
+      <c r="AT1" s="35"/>
+      <c r="AU1" s="35"/>
+      <c r="AV1" s="35"/>
+      <c r="AW1" s="35"/>
+      <c r="BV1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="32"/>
-[...21 lines deleted...]
-      <c r="CS1" s="32"/>
+      <c r="BW1" s="35"/>
+      <c r="BX1" s="35"/>
+      <c r="BY1" s="35"/>
+      <c r="BZ1" s="35"/>
+      <c r="CA1" s="35"/>
+      <c r="CB1" s="35"/>
+      <c r="CC1" s="35"/>
+      <c r="CD1" s="35"/>
+      <c r="CE1" s="35"/>
+      <c r="CF1" s="35"/>
+      <c r="CG1" s="35"/>
+      <c r="CH1" s="35"/>
+      <c r="CI1" s="35"/>
+      <c r="CJ1" s="35"/>
+      <c r="CK1" s="35"/>
+      <c r="CL1" s="35"/>
+      <c r="CM1" s="35"/>
+      <c r="CN1" s="35"/>
+      <c r="CO1" s="35"/>
+      <c r="CP1" s="35"/>
+      <c r="CQ1" s="35"/>
+      <c r="CR1" s="35"/>
+      <c r="CS1" s="35"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="33"/>
-      <c r="B2" s="35" t="s">
+      <c r="A2" s="36"/>
+      <c r="B2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="36"/>
-[...10 lines deleted...]
-      <c r="N2" s="35" t="s">
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="O2" s="36"/>
-[...10 lines deleted...]
-      <c r="Z2" s="35" t="s">
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="33"/>
+      <c r="Y2" s="34"/>
+      <c r="Z2" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="AA2" s="36"/>
-[...10 lines deleted...]
-      <c r="AL2" s="35" t="s">
+      <c r="AA2" s="33"/>
+      <c r="AB2" s="33"/>
+      <c r="AC2" s="33"/>
+      <c r="AD2" s="33"/>
+      <c r="AE2" s="33"/>
+      <c r="AF2" s="33"/>
+      <c r="AG2" s="33"/>
+      <c r="AH2" s="33"/>
+      <c r="AI2" s="33"/>
+      <c r="AJ2" s="33"/>
+      <c r="AK2" s="34"/>
+      <c r="AL2" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="AM2" s="36"/>
-[...10 lines deleted...]
-      <c r="AX2" s="35" t="s">
+      <c r="AM2" s="33"/>
+      <c r="AN2" s="33"/>
+      <c r="AO2" s="33"/>
+      <c r="AP2" s="33"/>
+      <c r="AQ2" s="33"/>
+      <c r="AR2" s="33"/>
+      <c r="AS2" s="33"/>
+      <c r="AT2" s="33"/>
+      <c r="AU2" s="33"/>
+      <c r="AV2" s="33"/>
+      <c r="AW2" s="34"/>
+      <c r="AX2" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="36"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="35" t="s">
+      <c r="AY2" s="33"/>
+      <c r="AZ2" s="33"/>
+      <c r="BA2" s="33"/>
+      <c r="BB2" s="33"/>
+      <c r="BC2" s="33"/>
+      <c r="BD2" s="33"/>
+      <c r="BE2" s="33"/>
+      <c r="BF2" s="33"/>
+      <c r="BG2" s="33"/>
+      <c r="BH2" s="33"/>
+      <c r="BI2" s="34"/>
+      <c r="BJ2" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="36"/>
-[...10 lines deleted...]
-      <c r="BV2" s="35" t="s">
+      <c r="BK2" s="33"/>
+      <c r="BL2" s="33"/>
+      <c r="BM2" s="33"/>
+      <c r="BN2" s="33"/>
+      <c r="BO2" s="33"/>
+      <c r="BP2" s="33"/>
+      <c r="BQ2" s="33"/>
+      <c r="BR2" s="33"/>
+      <c r="BS2" s="33"/>
+      <c r="BT2" s="33"/>
+      <c r="BU2" s="34"/>
+      <c r="BV2" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="BW2" s="36"/>
-[...10 lines deleted...]
-      <c r="CH2" s="35" t="s">
+      <c r="BW2" s="33"/>
+      <c r="BX2" s="33"/>
+      <c r="BY2" s="33"/>
+      <c r="BZ2" s="33"/>
+      <c r="CA2" s="33"/>
+      <c r="CB2" s="33"/>
+      <c r="CC2" s="33"/>
+      <c r="CD2" s="33"/>
+      <c r="CE2" s="33"/>
+      <c r="CF2" s="33"/>
+      <c r="CG2" s="34"/>
+      <c r="CH2" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="CI2" s="36"/>
-[...9 lines deleted...]
-      <c r="CS2" s="37"/>
+      <c r="CI2" s="33"/>
+      <c r="CJ2" s="33"/>
+      <c r="CK2" s="33"/>
+      <c r="CL2" s="33"/>
+      <c r="CM2" s="33"/>
+      <c r="CN2" s="33"/>
+      <c r="CO2" s="33"/>
+      <c r="CP2" s="33"/>
+      <c r="CQ2" s="33"/>
+      <c r="CR2" s="33"/>
+      <c r="CS2" s="34"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="34"/>
+      <c r="A3" s="37"/>
       <c r="B3" s="29" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="30" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="30" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="30" t="s">
@@ -1510,51 +1510,53 @@
       </c>
       <c r="CC4" s="31">
         <v>401.61119999999983</v>
       </c>
       <c r="CD4" s="31">
         <v>397.11420000000044</v>
       </c>
       <c r="CE4" s="31">
         <v>378.73940000000084</v>
       </c>
       <c r="CF4" s="31">
         <v>369.19239999999854</v>
       </c>
       <c r="CG4" s="31">
         <v>411.80640000000039</v>
       </c>
       <c r="CH4" s="4">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="6">
         <v>349.27510000000001</v>
       </c>
       <c r="CJ4" s="6">
         <v>401.45820000000026</v>
       </c>
-      <c r="CK4" s="6"/>
+      <c r="CK4" s="6">
+        <v>402.30879999999956</v>
+      </c>
       <c r="CL4" s="7"/>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="31"/>
       <c r="CP4" s="31"/>
       <c r="CQ4" s="31"/>
       <c r="CR4" s="31"/>
       <c r="CS4" s="31"/>
     </row>
     <row r="5" spans="1:97" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>21</v>
       </c>
@@ -1785,51 +1787,53 @@
       </c>
       <c r="CC5" s="18">
         <v>6.2528999999999968</v>
       </c>
       <c r="CD5" s="18">
         <v>5.6263000000000005</v>
       </c>
       <c r="CE5" s="18">
         <v>4.391299999999994</v>
       </c>
       <c r="CF5" s="18">
         <v>3.3921000000000063</v>
       </c>
       <c r="CG5" s="18">
         <v>3.6232000000000042</v>
       </c>
       <c r="CH5" s="27">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="15">
         <v>2.9398</v>
       </c>
       <c r="CJ5" s="27">
         <v>4.1638999999999999</v>
       </c>
-      <c r="CK5" s="27"/>
+      <c r="CK5" s="27">
+        <v>4.932500000000001</v>
+      </c>
       <c r="CL5" s="27"/>
       <c r="CM5" s="27"/>
       <c r="CN5" s="27"/>
       <c r="CO5" s="18"/>
       <c r="CP5" s="18"/>
       <c r="CQ5" s="18"/>
       <c r="CR5" s="18"/>
       <c r="CS5" s="18"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="14">
         <v>65.641100000000009</v>
       </c>
       <c r="D6" s="15">
         <v>72.736199999999997</v>
       </c>
       <c r="E6" s="14">
         <v>72.274600000000007</v>
       </c>
@@ -2060,51 +2064,53 @@
       </c>
       <c r="CC6" s="18">
         <v>58.844799999999964</v>
       </c>
       <c r="CD6" s="18">
         <v>57.669700000000034</v>
       </c>
       <c r="CE6" s="18">
         <v>57.961099999999988</v>
       </c>
       <c r="CF6" s="18">
         <v>54.466400000000021</v>
       </c>
       <c r="CG6" s="18">
         <v>58.668700000000058</v>
       </c>
       <c r="CH6" s="21">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="15">
         <v>52.719999999999992</v>
       </c>
       <c r="CJ6" s="15">
         <v>62.73360000000001</v>
       </c>
-      <c r="CK6" s="15"/>
+      <c r="CK6" s="15">
+        <v>60.058300000000003</v>
+      </c>
       <c r="CL6" s="16"/>
       <c r="CM6" s="16"/>
       <c r="CN6" s="16"/>
       <c r="CO6" s="18"/>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="14">
         <v>15.657200000000001</v>
       </c>
       <c r="D7" s="15">
         <v>19.294599999999999</v>
       </c>
       <c r="E7" s="14">
         <v>16.922099999999997</v>
       </c>
@@ -2335,51 +2341,53 @@
       </c>
       <c r="CC7" s="18">
         <v>20.835100000000011</v>
       </c>
       <c r="CD7" s="18">
         <v>22.913899999999984</v>
       </c>
       <c r="CE7" s="18">
         <v>20.544600000000003</v>
       </c>
       <c r="CF7" s="18">
         <v>19.289800000000014</v>
       </c>
       <c r="CG7" s="18">
         <v>18.030100000000004</v>
       </c>
       <c r="CH7" s="21">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="15">
         <v>18.652900000000002</v>
       </c>
       <c r="CJ7" s="15">
         <v>20.518099999999997</v>
       </c>
-      <c r="CK7" s="15"/>
+      <c r="CK7" s="15">
+        <v>18.856499999999997</v>
+      </c>
       <c r="CL7" s="16"/>
       <c r="CM7" s="16"/>
       <c r="CN7" s="16"/>
       <c r="CO7" s="18"/>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="18"/>
       <c r="CR7" s="18"/>
       <c r="CS7" s="18"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="14">
         <v>82.67</v>
       </c>
       <c r="D8" s="15">
         <v>94.397199999999998</v>
       </c>
       <c r="E8" s="14">
         <v>88.945999999999998</v>
       </c>
@@ -2610,51 +2618,53 @@
       </c>
       <c r="CC8" s="18">
         <v>42.994799999999998</v>
       </c>
       <c r="CD8" s="18">
         <v>44.230999999999995</v>
       </c>
       <c r="CE8" s="18">
         <v>48.753099999999961</v>
       </c>
       <c r="CF8" s="18">
         <v>46.830900000000042</v>
       </c>
       <c r="CG8" s="18">
         <v>48.072300000000041</v>
       </c>
       <c r="CH8" s="21">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="15">
         <v>41.316699999999997</v>
       </c>
       <c r="CJ8" s="15">
         <v>47.426900000000003</v>
       </c>
-      <c r="CK8" s="15"/>
+      <c r="CK8" s="15">
+        <v>46.86269999999999</v>
+      </c>
       <c r="CL8" s="16"/>
       <c r="CM8" s="16"/>
       <c r="CN8" s="16"/>
       <c r="CO8" s="18"/>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="18"/>
       <c r="CR8" s="18"/>
       <c r="CS8" s="18"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="14">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="14">
         <v>10.187200000000001</v>
       </c>
       <c r="D9" s="15">
         <v>10.464499999999999</v>
       </c>
       <c r="E9" s="14">
         <v>9.5337000000000014</v>
       </c>
@@ -2885,51 +2895,53 @@
       </c>
       <c r="CC9" s="18">
         <v>4.2090999999999994</v>
       </c>
       <c r="CD9" s="18">
         <v>3.5694000000000017</v>
       </c>
       <c r="CE9" s="18">
         <v>4.6516999999999982</v>
       </c>
       <c r="CF9" s="18">
         <v>4.4596000000000018</v>
       </c>
       <c r="CG9" s="18">
         <v>5.3202999999999889</v>
       </c>
       <c r="CH9" s="21">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="15">
         <v>5.2019000000000002</v>
       </c>
       <c r="CJ9" s="15">
         <v>4.9171999999999993</v>
       </c>
-      <c r="CK9" s="15"/>
+      <c r="CK9" s="15">
+        <v>5.7790999999999997</v>
+      </c>
       <c r="CL9" s="16"/>
       <c r="CM9" s="16"/>
       <c r="CN9" s="16"/>
       <c r="CO9" s="18"/>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="18"/>
       <c r="CR9" s="18"/>
       <c r="CS9" s="18"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="14">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="14">
         <v>12.4353</v>
       </c>
       <c r="D10" s="15">
         <v>14.831100000000001</v>
       </c>
       <c r="E10" s="14">
         <v>15.963899999999999</v>
       </c>
@@ -3160,51 +3172,53 @@
       </c>
       <c r="CC10" s="18">
         <v>12.201999999999998</v>
       </c>
       <c r="CD10" s="18">
         <v>13.166899999999998</v>
       </c>
       <c r="CE10" s="18">
         <v>10.791499999999999</v>
       </c>
       <c r="CF10" s="18">
         <v>11.310500000000005</v>
       </c>
       <c r="CG10" s="18">
         <v>10.726800000000026</v>
       </c>
       <c r="CH10" s="21">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="15">
         <v>9.9350999999999985</v>
       </c>
       <c r="CJ10" s="15">
         <v>11.292900000000003</v>
       </c>
-      <c r="CK10" s="15"/>
+      <c r="CK10" s="15">
+        <v>13.466499999999993</v>
+      </c>
       <c r="CL10" s="16"/>
       <c r="CM10" s="16"/>
       <c r="CN10" s="16"/>
       <c r="CO10" s="18"/>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="18"/>
       <c r="CR10" s="18"/>
       <c r="CS10" s="18"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="14">
         <v>6.3754</v>
       </c>
       <c r="D11" s="15">
         <v>8.5033999999999992</v>
       </c>
       <c r="E11" s="14">
         <v>11.493799999999998</v>
       </c>
@@ -3435,51 +3449,53 @@
       </c>
       <c r="CC11" s="18">
         <v>14.889999999999993</v>
       </c>
       <c r="CD11" s="18">
         <v>11.376500000000007</v>
       </c>
       <c r="CE11" s="18">
         <v>7.3278999999999854</v>
       </c>
       <c r="CF11" s="18">
         <v>7.2180000000000035</v>
       </c>
       <c r="CG11" s="18">
         <v>8.670100000000005</v>
       </c>
       <c r="CH11" s="21">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>6.1520000000000001</v>
       </c>
       <c r="CJ11" s="15">
         <v>8.309099999999999</v>
       </c>
-      <c r="CK11" s="15"/>
+      <c r="CK11" s="15">
+        <v>9.3003999999999998</v>
+      </c>
       <c r="CL11" s="16"/>
       <c r="CM11" s="16"/>
       <c r="CN11" s="16"/>
       <c r="CO11" s="18"/>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="18"/>
       <c r="CR11" s="18"/>
       <c r="CS11" s="18"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>21</v>
       </c>
@@ -3710,51 +3726,53 @@
       </c>
       <c r="CC12" s="18">
         <v>29.770600000000002</v>
       </c>
       <c r="CD12" s="18">
         <v>30.153199999999998</v>
       </c>
       <c r="CE12" s="18">
         <v>25.752699999999976</v>
       </c>
       <c r="CF12" s="18">
         <v>24.93650000000008</v>
       </c>
       <c r="CG12" s="18">
         <v>27.469399999999951</v>
       </c>
       <c r="CH12" s="21">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="15">
         <v>30.821399999999993</v>
       </c>
       <c r="CJ12" s="21">
         <v>28.943700000000007</v>
       </c>
-      <c r="CK12" s="21"/>
+      <c r="CK12" s="21">
+        <v>30.583099999999988</v>
+      </c>
       <c r="CL12" s="21"/>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="18"/>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="18"/>
       <c r="CR12" s="18"/>
       <c r="CS12" s="18"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="14">
         <v>52.4116</v>
       </c>
       <c r="D13" s="15">
         <v>59.795699999999997</v>
       </c>
       <c r="E13" s="14">
         <v>61.770900000000005</v>
       </c>
@@ -3985,51 +4003,53 @@
       </c>
       <c r="CC13" s="18">
         <v>54.429899999999918</v>
       </c>
       <c r="CD13" s="18">
         <v>50.697800000000086</v>
       </c>
       <c r="CE13" s="18">
         <v>51.942299999999932</v>
       </c>
       <c r="CF13" s="18">
         <v>52.127999999999929</v>
       </c>
       <c r="CG13" s="18">
         <v>59.825500000000034</v>
       </c>
       <c r="CH13" s="21">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="15">
         <v>47.040899999999993</v>
       </c>
       <c r="CJ13" s="15">
         <v>51.5441</v>
       </c>
-      <c r="CK13" s="15"/>
+      <c r="CK13" s="15">
+        <v>50.065499999999986</v>
+      </c>
       <c r="CL13" s="16"/>
       <c r="CM13" s="16"/>
       <c r="CN13" s="16"/>
       <c r="CO13" s="18"/>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="18"/>
       <c r="CR13" s="18"/>
       <c r="CS13" s="18"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="14">
         <v>44.4069</v>
       </c>
       <c r="C14" s="14">
         <v>41.994199999999999</v>
       </c>
       <c r="D14" s="15">
         <v>70.301299999999998</v>
       </c>
       <c r="E14" s="14">
         <v>61.920999999999999</v>
       </c>
@@ -4260,51 +4280,53 @@
       </c>
       <c r="CC14" s="18">
         <v>32.694400000000002</v>
       </c>
       <c r="CD14" s="18">
         <v>32.674200000000013</v>
       </c>
       <c r="CE14" s="18">
         <v>31.15850000000006</v>
       </c>
       <c r="CF14" s="18">
         <v>34.209399999999903</v>
       </c>
       <c r="CG14" s="18">
         <v>39.965400000000102</v>
       </c>
       <c r="CH14" s="21">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="15">
         <v>29.3261</v>
       </c>
       <c r="CJ14" s="15">
         <v>34.685400000000001</v>
       </c>
-      <c r="CK14" s="15"/>
+      <c r="CK14" s="15">
+        <v>35.720999999999989</v>
+      </c>
       <c r="CL14" s="16"/>
       <c r="CM14" s="16"/>
       <c r="CN14" s="16"/>
       <c r="CO14" s="18"/>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="18"/>
       <c r="CR14" s="18"/>
       <c r="CS14" s="18"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="14">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="14">
         <v>0.59360000000000002</v>
       </c>
       <c r="D15" s="15">
         <v>0.49819999999999998</v>
       </c>
       <c r="E15" s="14">
         <v>0.69779999999999998</v>
       </c>
@@ -4535,51 +4557,53 @@
       </c>
       <c r="CC15" s="18">
         <v>0.85079999999999956</v>
       </c>
       <c r="CD15" s="18">
         <v>0.92520000000000024</v>
       </c>
       <c r="CE15" s="18">
         <v>0.81040000000000045</v>
       </c>
       <c r="CF15" s="18">
         <v>0.78149999999999942</v>
       </c>
       <c r="CG15" s="18">
         <v>0.63700000000000134</v>
       </c>
       <c r="CH15" s="21">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="15">
         <v>0.44619999999999999</v>
       </c>
       <c r="CJ15" s="15">
         <v>0.45709999999999995</v>
       </c>
-      <c r="CK15" s="15"/>
+      <c r="CK15" s="15">
+        <v>0.69499999999999984</v>
+      </c>
       <c r="CL15" s="16"/>
       <c r="CM15" s="16"/>
       <c r="CN15" s="16"/>
       <c r="CO15" s="18"/>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="18"/>
       <c r="CR15" s="18"/>
       <c r="CS15" s="18"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="14">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="14">
         <v>0.6573</v>
       </c>
       <c r="D16" s="15">
         <v>0.79139999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.80840000000000001</v>
       </c>
@@ -4810,51 +4834,53 @@
       </c>
       <c r="CC16" s="18">
         <v>5.8199999999999974E-2</v>
       </c>
       <c r="CD16" s="18">
         <v>5.7300000000000018E-2</v>
       </c>
       <c r="CE16" s="18">
         <v>6.3900000000000068E-2</v>
       </c>
       <c r="CF16" s="18">
         <v>4.4799999999999951E-2</v>
       </c>
       <c r="CG16" s="18">
         <v>3.9999999999999925E-2</v>
       </c>
       <c r="CH16" s="21">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="15">
         <v>2.3900000000000001E-2</v>
       </c>
       <c r="CJ16" s="15">
         <v>3.5099999999999999E-2</v>
       </c>
-      <c r="CK16" s="15"/>
+      <c r="CK16" s="15">
+        <v>4.8200000000000007E-2</v>
+      </c>
       <c r="CL16" s="16"/>
       <c r="CM16" s="16"/>
       <c r="CN16" s="16"/>
       <c r="CO16" s="18"/>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="18"/>
       <c r="CR16" s="18"/>
       <c r="CS16" s="18"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="14">
         <v>16.581</v>
       </c>
       <c r="D17" s="15">
         <v>19.203200000000002</v>
       </c>
       <c r="E17" s="14">
         <v>20.4999</v>
       </c>
@@ -5085,51 +5111,53 @@
       </c>
       <c r="CC17" s="18">
         <v>18.887799999999999</v>
       </c>
       <c r="CD17" s="18">
         <v>17.628399999999999</v>
       </c>
       <c r="CE17" s="18">
         <v>16.372399999999999</v>
       </c>
       <c r="CF17" s="18">
         <v>17.111400000000003</v>
       </c>
       <c r="CG17" s="18">
         <v>17.274299999999982</v>
       </c>
       <c r="CH17" s="21">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="15">
         <v>14.9879</v>
       </c>
       <c r="CJ17" s="15">
         <v>15.709099999999996</v>
       </c>
-      <c r="CK17" s="15"/>
+      <c r="CK17" s="15">
+        <v>15.815900000000006</v>
+      </c>
       <c r="CL17" s="16"/>
       <c r="CM17" s="16"/>
       <c r="CN17" s="16"/>
       <c r="CO17" s="18"/>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="18"/>
       <c r="CR17" s="18"/>
       <c r="CS17" s="18"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="14">
         <v>53.443199999999997</v>
       </c>
       <c r="D18" s="15">
         <v>59.018500000000003</v>
       </c>
       <c r="E18" s="14">
         <v>65.322199999999995</v>
       </c>
@@ -5360,51 +5388,53 @@
       </c>
       <c r="CC18" s="18">
         <v>55.266699999999958</v>
       </c>
       <c r="CD18" s="18">
         <v>53.204900000000009</v>
       </c>
       <c r="CE18" s="18">
         <v>48.543799999999862</v>
       </c>
       <c r="CF18" s="18">
         <v>46.107300000000237</v>
       </c>
       <c r="CG18" s="18">
         <v>53.911399999999844</v>
       </c>
       <c r="CH18" s="21">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>42.9709</v>
       </c>
       <c r="CJ18" s="15">
         <v>52.547799999999995</v>
       </c>
-      <c r="CK18" s="15"/>
+      <c r="CK18" s="15">
+        <v>54.130600000000015</v>
+      </c>
       <c r="CL18" s="16"/>
       <c r="CM18" s="16"/>
       <c r="CN18" s="16"/>
       <c r="CO18" s="18"/>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="23">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="14">
         <v>11.841799999999999</v>
       </c>
       <c r="D19" s="15">
         <v>17.005200000000002</v>
       </c>
       <c r="E19" s="14">
         <v>17.679099999999998</v>
       </c>
@@ -5635,51 +5665,53 @@
       </c>
       <c r="CC19" s="18">
         <v>20.383199999999988</v>
       </c>
       <c r="CD19" s="18">
         <v>22.608600000000024</v>
       </c>
       <c r="CE19" s="18">
         <v>20.538400000000024</v>
       </c>
       <c r="CF19" s="18">
         <v>18.355899999999963</v>
       </c>
       <c r="CG19" s="18">
         <v>26.972499999999997</v>
       </c>
       <c r="CH19" s="23">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="15">
         <v>22.955999999999996</v>
       </c>
       <c r="CJ19" s="15">
         <v>31.402299999999997</v>
       </c>
-      <c r="CK19" s="15"/>
+      <c r="CK19" s="15">
+        <v>30.444600000000008</v>
+      </c>
       <c r="CL19" s="16"/>
       <c r="CM19" s="16"/>
       <c r="CN19" s="16"/>
       <c r="CO19" s="18"/>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>21</v>
       </c>
@@ -5910,51 +5942,53 @@
       </c>
       <c r="CC20" s="18">
         <v>1.6536000000000008</v>
       </c>
       <c r="CD20" s="18">
         <v>3.2814000000000014</v>
       </c>
       <c r="CE20" s="18">
         <v>2.2401999999999944</v>
       </c>
       <c r="CF20" s="18">
         <v>1.5215000000000067</v>
       </c>
       <c r="CG20" s="18">
         <v>4.3869999999999969</v>
       </c>
       <c r="CH20" s="28">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="15">
         <v>1.8672</v>
       </c>
       <c r="CJ20" s="28">
         <v>2.6386000000000007</v>
       </c>
-      <c r="CK20" s="28"/>
+      <c r="CK20" s="28">
+        <v>2.0076999999999998</v>
+      </c>
       <c r="CL20" s="28"/>
       <c r="CM20" s="28"/>
       <c r="CN20" s="28"/>
       <c r="CO20" s="18"/>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="21">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="14">
         <v>7.6461000000000006</v>
       </c>
       <c r="D21" s="20">
         <v>11.383100000000001</v>
       </c>
       <c r="E21" s="14">
         <v>12.364100000000001</v>
       </c>
@@ -6185,51 +6219,53 @@
       </c>
       <c r="CC21" s="18">
         <v>5.929000000000002</v>
       </c>
       <c r="CD21" s="18">
         <v>5.8791999999999973</v>
       </c>
       <c r="CE21" s="18">
         <v>4.9557000000000002</v>
       </c>
       <c r="CF21" s="18">
         <v>4.5668999999999969</v>
       </c>
       <c r="CG21" s="18">
         <v>4.8034000000000034</v>
       </c>
       <c r="CH21" s="21">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="15">
         <v>3.1638000000000006</v>
       </c>
       <c r="CJ21" s="15">
         <v>3.5611000000000006</v>
       </c>
-      <c r="CK21" s="15"/>
+      <c r="CK21" s="15">
+        <v>4.0409999999999986</v>
+      </c>
       <c r="CL21" s="16"/>
       <c r="CM21" s="16"/>
       <c r="CN21" s="16"/>
       <c r="CO21" s="18"/>
       <c r="CP21" s="18"/>
       <c r="CQ21" s="18"/>
       <c r="CR21" s="18"/>
       <c r="CS21" s="18"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="14">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="D22" s="20">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="E22" s="14">
         <v>5.0000000000000001E-4</v>
       </c>
@@ -6460,51 +6496,53 @@
       </c>
       <c r="CC22" s="18">
         <v>3.0000000000000014E-4</v>
       </c>
       <c r="CD22" s="18">
         <v>9.9999999999999829E-5</v>
       </c>
       <c r="CE22" s="18">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CF22" s="18">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CG22" s="21">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CH22" s="21">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="15">
         <v>2.0000000000000004E-4</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9999999999999998E-4</v>
       </c>
-      <c r="CK22" s="20"/>
+      <c r="CK22" s="20">
+        <v>4.999999999999999E-4</v>
+      </c>
       <c r="CL22" s="16"/>
       <c r="CM22" s="16"/>
       <c r="CN22" s="16"/>
       <c r="CO22" s="18"/>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="14">
         <v>3.2899999999999999E-2</v>
       </c>
       <c r="D23" s="20">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="E23" s="14">
         <v>2.8000000000000001E-2</v>
       </c>
@@ -6735,51 +6773,53 @@
       </c>
       <c r="CC23" s="18">
         <v>1.3899999999999996E-2</v>
       </c>
       <c r="CD23" s="18">
         <v>1.3899999999999996E-2</v>
       </c>
       <c r="CE23" s="18">
         <v>1.3800000000000034E-2</v>
       </c>
       <c r="CF23" s="18">
         <v>1.3699999999999962E-2</v>
       </c>
       <c r="CG23" s="18">
         <v>1.3500000000000012E-2</v>
       </c>
       <c r="CH23" s="21">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>1.34E-2</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.3100000000000004E-2</v>
       </c>
-      <c r="CK23" s="20"/>
+      <c r="CK23" s="20">
+        <v>1.2799999999999999E-2</v>
+      </c>
       <c r="CL23" s="16"/>
       <c r="CM23" s="16"/>
       <c r="CN23" s="16"/>
       <c r="CO23" s="18"/>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="23">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="23">
         <v>10.015000000000001</v>
       </c>
       <c r="D24" s="23">
         <v>11.206700000000001</v>
       </c>
       <c r="E24" s="23">
         <v>9.1910000000000007</v>
       </c>
@@ -7010,73 +7050,75 @@
       </c>
       <c r="CC24" s="18">
         <v>21.44410000000002</v>
       </c>
       <c r="CD24" s="18">
         <v>21.436200000000014</v>
       </c>
       <c r="CE24" s="18">
         <v>21.925999999999988</v>
       </c>
       <c r="CF24" s="18">
         <v>22.448100000000011</v>
       </c>
       <c r="CG24" s="18">
         <v>23.395399999999967</v>
       </c>
       <c r="CH24" s="23">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="15">
         <v>18.738999999999997</v>
       </c>
       <c r="CJ24" s="23">
         <v>20.558700000000002</v>
       </c>
-      <c r="CK24" s="23"/>
+      <c r="CK24" s="23">
+        <v>19.486900000000006</v>
+      </c>
       <c r="CL24" s="23"/>
       <c r="CM24" s="23"/>
       <c r="CN24" s="23"/>
       <c r="CO24" s="18"/>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>