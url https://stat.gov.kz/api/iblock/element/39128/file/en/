--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\Производство\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="43">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
@@ -148,51 +153,51 @@
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -402,67 +407,67 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -485,86 +490,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -736,270 +741,270 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
+      <pane xSplit="1" topLeftCell="CI1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="25" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="25" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="25" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="25" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="25" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="25"/>
     <col min="22" max="22" width="9.7109375" style="25" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="25"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.85546875" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.85546875" style="2" customWidth="1"/>
     <col min="47" max="96" width="9.140625" style="2"/>
     <col min="97" max="97" width="10" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...47 lines deleted...]
-      <c r="BV1" s="35" t="s">
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+      <c r="Z1" s="32"/>
+      <c r="AA1" s="32"/>
+      <c r="AB1" s="32"/>
+      <c r="AC1" s="32"/>
+      <c r="AD1" s="32"/>
+      <c r="AE1" s="32"/>
+      <c r="AF1" s="32"/>
+      <c r="AG1" s="32"/>
+      <c r="AH1" s="32"/>
+      <c r="AI1" s="32"/>
+      <c r="AJ1" s="32"/>
+      <c r="AK1" s="32"/>
+      <c r="AL1" s="32"/>
+      <c r="AM1" s="32"/>
+      <c r="AN1" s="32"/>
+      <c r="AO1" s="32"/>
+      <c r="AP1" s="32"/>
+      <c r="AQ1" s="32"/>
+      <c r="AR1" s="32"/>
+      <c r="AS1" s="32"/>
+      <c r="AT1" s="32"/>
+      <c r="AU1" s="32"/>
+      <c r="AV1" s="32"/>
+      <c r="AW1" s="32"/>
+      <c r="BV1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="35"/>
-[...21 lines deleted...]
-      <c r="CS1" s="35"/>
+      <c r="BW1" s="32"/>
+      <c r="BX1" s="32"/>
+      <c r="BY1" s="32"/>
+      <c r="BZ1" s="32"/>
+      <c r="CA1" s="32"/>
+      <c r="CB1" s="32"/>
+      <c r="CC1" s="32"/>
+      <c r="CD1" s="32"/>
+      <c r="CE1" s="32"/>
+      <c r="CF1" s="32"/>
+      <c r="CG1" s="32"/>
+      <c r="CH1" s="32"/>
+      <c r="CI1" s="32"/>
+      <c r="CJ1" s="32"/>
+      <c r="CK1" s="32"/>
+      <c r="CL1" s="32"/>
+      <c r="CM1" s="32"/>
+      <c r="CN1" s="32"/>
+      <c r="CO1" s="32"/>
+      <c r="CP1" s="32"/>
+      <c r="CQ1" s="32"/>
+      <c r="CR1" s="32"/>
+      <c r="CS1" s="32"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="36"/>
-      <c r="B2" s="32" t="s">
+      <c r="A2" s="33"/>
+      <c r="B2" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="33"/>
-[...10 lines deleted...]
-      <c r="N2" s="32" t="s">
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="O2" s="33"/>
-[...10 lines deleted...]
-      <c r="Z2" s="32" t="s">
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+      <c r="U2" s="36"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="AA2" s="33"/>
-[...10 lines deleted...]
-      <c r="AL2" s="32" t="s">
+      <c r="AA2" s="36"/>
+      <c r="AB2" s="36"/>
+      <c r="AC2" s="36"/>
+      <c r="AD2" s="36"/>
+      <c r="AE2" s="36"/>
+      <c r="AF2" s="36"/>
+      <c r="AG2" s="36"/>
+      <c r="AH2" s="36"/>
+      <c r="AI2" s="36"/>
+      <c r="AJ2" s="36"/>
+      <c r="AK2" s="37"/>
+      <c r="AL2" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="AM2" s="33"/>
-[...10 lines deleted...]
-      <c r="AX2" s="32" t="s">
+      <c r="AM2" s="36"/>
+      <c r="AN2" s="36"/>
+      <c r="AO2" s="36"/>
+      <c r="AP2" s="36"/>
+      <c r="AQ2" s="36"/>
+      <c r="AR2" s="36"/>
+      <c r="AS2" s="36"/>
+      <c r="AT2" s="36"/>
+      <c r="AU2" s="36"/>
+      <c r="AV2" s="36"/>
+      <c r="AW2" s="37"/>
+      <c r="AX2" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="33"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="32" t="s">
+      <c r="AY2" s="36"/>
+      <c r="AZ2" s="36"/>
+      <c r="BA2" s="36"/>
+      <c r="BB2" s="36"/>
+      <c r="BC2" s="36"/>
+      <c r="BD2" s="36"/>
+      <c r="BE2" s="36"/>
+      <c r="BF2" s="36"/>
+      <c r="BG2" s="36"/>
+      <c r="BH2" s="36"/>
+      <c r="BI2" s="37"/>
+      <c r="BJ2" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="33"/>
-[...10 lines deleted...]
-      <c r="BV2" s="32" t="s">
+      <c r="BK2" s="36"/>
+      <c r="BL2" s="36"/>
+      <c r="BM2" s="36"/>
+      <c r="BN2" s="36"/>
+      <c r="BO2" s="36"/>
+      <c r="BP2" s="36"/>
+      <c r="BQ2" s="36"/>
+      <c r="BR2" s="36"/>
+      <c r="BS2" s="36"/>
+      <c r="BT2" s="36"/>
+      <c r="BU2" s="37"/>
+      <c r="BV2" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="BW2" s="33"/>
-[...10 lines deleted...]
-      <c r="CH2" s="32" t="s">
+      <c r="BW2" s="36"/>
+      <c r="BX2" s="36"/>
+      <c r="BY2" s="36"/>
+      <c r="BZ2" s="36"/>
+      <c r="CA2" s="36"/>
+      <c r="CB2" s="36"/>
+      <c r="CC2" s="36"/>
+      <c r="CD2" s="36"/>
+      <c r="CE2" s="36"/>
+      <c r="CF2" s="36"/>
+      <c r="CG2" s="37"/>
+      <c r="CH2" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="CI2" s="33"/>
-[...9 lines deleted...]
-      <c r="CS2" s="34"/>
+      <c r="CI2" s="36"/>
+      <c r="CJ2" s="36"/>
+      <c r="CK2" s="36"/>
+      <c r="CL2" s="36"/>
+      <c r="CM2" s="36"/>
+      <c r="CN2" s="36"/>
+      <c r="CO2" s="36"/>
+      <c r="CP2" s="36"/>
+      <c r="CQ2" s="36"/>
+      <c r="CR2" s="36"/>
+      <c r="CS2" s="37"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="37"/>
+      <c r="A3" s="34"/>
       <c r="B3" s="29" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="30" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="30" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="30" t="s">
@@ -1513,51 +1518,53 @@
       </c>
       <c r="CD4" s="31">
         <v>397.11420000000044</v>
       </c>
       <c r="CE4" s="31">
         <v>378.73940000000084</v>
       </c>
       <c r="CF4" s="31">
         <v>369.19239999999854</v>
       </c>
       <c r="CG4" s="31">
         <v>411.80640000000039</v>
       </c>
       <c r="CH4" s="4">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="6">
         <v>349.27510000000001</v>
       </c>
       <c r="CJ4" s="6">
         <v>401.45820000000026</v>
       </c>
       <c r="CK4" s="6">
         <v>402.30879999999956</v>
       </c>
-      <c r="CL4" s="7"/>
+      <c r="CL4" s="7">
+        <v>413.60360000000014</v>
+      </c>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="31"/>
       <c r="CP4" s="31"/>
       <c r="CQ4" s="31"/>
       <c r="CR4" s="31"/>
       <c r="CS4" s="31"/>
     </row>
     <row r="5" spans="1:97" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="4" t="s">
@@ -1790,51 +1797,53 @@
       </c>
       <c r="CD5" s="18">
         <v>5.6263000000000005</v>
       </c>
       <c r="CE5" s="18">
         <v>4.391299999999994</v>
       </c>
       <c r="CF5" s="18">
         <v>3.3921000000000063</v>
       </c>
       <c r="CG5" s="18">
         <v>3.6232000000000042</v>
       </c>
       <c r="CH5" s="27">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="15">
         <v>2.9398</v>
       </c>
       <c r="CJ5" s="27">
         <v>4.1638999999999999</v>
       </c>
       <c r="CK5" s="27">
         <v>4.932500000000001</v>
       </c>
-      <c r="CL5" s="27"/>
+      <c r="CL5" s="27">
+        <v>5.7027999999999963</v>
+      </c>
       <c r="CM5" s="27"/>
       <c r="CN5" s="27"/>
       <c r="CO5" s="18"/>
       <c r="CP5" s="18"/>
       <c r="CQ5" s="18"/>
       <c r="CR5" s="18"/>
       <c r="CS5" s="18"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="14">
         <v>65.641100000000009</v>
       </c>
       <c r="D6" s="15">
         <v>72.736199999999997</v>
       </c>
       <c r="E6" s="14">
         <v>72.274600000000007</v>
       </c>
       <c r="F6" s="16">
@@ -2067,51 +2076,53 @@
       </c>
       <c r="CD6" s="18">
         <v>57.669700000000034</v>
       </c>
       <c r="CE6" s="18">
         <v>57.961099999999988</v>
       </c>
       <c r="CF6" s="18">
         <v>54.466400000000021</v>
       </c>
       <c r="CG6" s="18">
         <v>58.668700000000058</v>
       </c>
       <c r="CH6" s="21">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="15">
         <v>52.719999999999992</v>
       </c>
       <c r="CJ6" s="15">
         <v>62.73360000000001</v>
       </c>
       <c r="CK6" s="15">
         <v>60.058300000000003</v>
       </c>
-      <c r="CL6" s="16"/>
+      <c r="CL6" s="16">
+        <v>66.188899999999961</v>
+      </c>
       <c r="CM6" s="16"/>
       <c r="CN6" s="16"/>
       <c r="CO6" s="18"/>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="14">
         <v>15.657200000000001</v>
       </c>
       <c r="D7" s="15">
         <v>19.294599999999999</v>
       </c>
       <c r="E7" s="14">
         <v>16.922099999999997</v>
       </c>
       <c r="F7" s="16">
@@ -2344,51 +2355,53 @@
       </c>
       <c r="CD7" s="18">
         <v>22.913899999999984</v>
       </c>
       <c r="CE7" s="18">
         <v>20.544600000000003</v>
       </c>
       <c r="CF7" s="18">
         <v>19.289800000000014</v>
       </c>
       <c r="CG7" s="18">
         <v>18.030100000000004</v>
       </c>
       <c r="CH7" s="21">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="15">
         <v>18.652900000000002</v>
       </c>
       <c r="CJ7" s="15">
         <v>20.518099999999997</v>
       </c>
       <c r="CK7" s="15">
         <v>18.856499999999997</v>
       </c>
-      <c r="CL7" s="16"/>
+      <c r="CL7" s="16">
+        <v>21.975700000000003</v>
+      </c>
       <c r="CM7" s="16"/>
       <c r="CN7" s="16"/>
       <c r="CO7" s="18"/>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="18"/>
       <c r="CR7" s="18"/>
       <c r="CS7" s="18"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="14">
         <v>82.67</v>
       </c>
       <c r="D8" s="15">
         <v>94.397199999999998</v>
       </c>
       <c r="E8" s="14">
         <v>88.945999999999998</v>
       </c>
       <c r="F8" s="16">
@@ -2621,51 +2634,53 @@
       </c>
       <c r="CD8" s="18">
         <v>44.230999999999995</v>
       </c>
       <c r="CE8" s="18">
         <v>48.753099999999961</v>
       </c>
       <c r="CF8" s="18">
         <v>46.830900000000042</v>
       </c>
       <c r="CG8" s="18">
         <v>48.072300000000041</v>
       </c>
       <c r="CH8" s="21">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="15">
         <v>41.316699999999997</v>
       </c>
       <c r="CJ8" s="15">
         <v>47.426900000000003</v>
       </c>
       <c r="CK8" s="15">
         <v>46.86269999999999</v>
       </c>
-      <c r="CL8" s="16"/>
+      <c r="CL8" s="16">
+        <v>45.284599999999983</v>
+      </c>
       <c r="CM8" s="16"/>
       <c r="CN8" s="16"/>
       <c r="CO8" s="18"/>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="18"/>
       <c r="CR8" s="18"/>
       <c r="CS8" s="18"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="14">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="14">
         <v>10.187200000000001</v>
       </c>
       <c r="D9" s="15">
         <v>10.464499999999999</v>
       </c>
       <c r="E9" s="14">
         <v>9.5337000000000014</v>
       </c>
       <c r="F9" s="16">
@@ -2898,51 +2913,53 @@
       </c>
       <c r="CD9" s="18">
         <v>3.5694000000000017</v>
       </c>
       <c r="CE9" s="18">
         <v>4.6516999999999982</v>
       </c>
       <c r="CF9" s="18">
         <v>4.4596000000000018</v>
       </c>
       <c r="CG9" s="18">
         <v>5.3202999999999889</v>
       </c>
       <c r="CH9" s="21">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="15">
         <v>5.2019000000000002</v>
       </c>
       <c r="CJ9" s="15">
         <v>4.9171999999999993</v>
       </c>
       <c r="CK9" s="15">
         <v>5.7790999999999997</v>
       </c>
-      <c r="CL9" s="16"/>
+      <c r="CL9" s="16">
+        <v>4.8775000000000013</v>
+      </c>
       <c r="CM9" s="16"/>
       <c r="CN9" s="16"/>
       <c r="CO9" s="18"/>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="18"/>
       <c r="CR9" s="18"/>
       <c r="CS9" s="18"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="14">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="14">
         <v>12.4353</v>
       </c>
       <c r="D10" s="15">
         <v>14.831100000000001</v>
       </c>
       <c r="E10" s="14">
         <v>15.963899999999999</v>
       </c>
       <c r="F10" s="16">
@@ -3175,51 +3192,53 @@
       </c>
       <c r="CD10" s="18">
         <v>13.166899999999998</v>
       </c>
       <c r="CE10" s="18">
         <v>10.791499999999999</v>
       </c>
       <c r="CF10" s="18">
         <v>11.310500000000005</v>
       </c>
       <c r="CG10" s="18">
         <v>10.726800000000026</v>
       </c>
       <c r="CH10" s="21">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="15">
         <v>9.9350999999999985</v>
       </c>
       <c r="CJ10" s="15">
         <v>11.292900000000003</v>
       </c>
       <c r="CK10" s="15">
         <v>13.466499999999993</v>
       </c>
-      <c r="CL10" s="16"/>
+      <c r="CL10" s="16">
+        <v>13.663499999999999</v>
+      </c>
       <c r="CM10" s="16"/>
       <c r="CN10" s="16"/>
       <c r="CO10" s="18"/>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="18"/>
       <c r="CR10" s="18"/>
       <c r="CS10" s="18"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="14">
         <v>6.3754</v>
       </c>
       <c r="D11" s="15">
         <v>8.5033999999999992</v>
       </c>
       <c r="E11" s="14">
         <v>11.493799999999998</v>
       </c>
       <c r="F11" s="16">
@@ -3452,51 +3471,53 @@
       </c>
       <c r="CD11" s="18">
         <v>11.376500000000007</v>
       </c>
       <c r="CE11" s="18">
         <v>7.3278999999999854</v>
       </c>
       <c r="CF11" s="18">
         <v>7.2180000000000035</v>
       </c>
       <c r="CG11" s="18">
         <v>8.670100000000005</v>
       </c>
       <c r="CH11" s="21">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>6.1520000000000001</v>
       </c>
       <c r="CJ11" s="15">
         <v>8.309099999999999</v>
       </c>
       <c r="CK11" s="15">
         <v>9.3003999999999998</v>
       </c>
-      <c r="CL11" s="16"/>
+      <c r="CL11" s="16">
+        <v>8.4558</v>
+      </c>
       <c r="CM11" s="16"/>
       <c r="CN11" s="16"/>
       <c r="CO11" s="18"/>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="18"/>
       <c r="CR11" s="18"/>
       <c r="CS11" s="18"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="21" t="s">
@@ -3729,51 +3750,53 @@
       </c>
       <c r="CD12" s="18">
         <v>30.153199999999998</v>
       </c>
       <c r="CE12" s="18">
         <v>25.752699999999976</v>
       </c>
       <c r="CF12" s="18">
         <v>24.93650000000008</v>
       </c>
       <c r="CG12" s="18">
         <v>27.469399999999951</v>
       </c>
       <c r="CH12" s="21">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="15">
         <v>30.821399999999993</v>
       </c>
       <c r="CJ12" s="21">
         <v>28.943700000000007</v>
       </c>
       <c r="CK12" s="21">
         <v>30.583099999999988</v>
       </c>
-      <c r="CL12" s="21"/>
+      <c r="CL12" s="21">
+        <v>29.028100000000023</v>
+      </c>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="18"/>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="18"/>
       <c r="CR12" s="18"/>
       <c r="CS12" s="18"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="14">
         <v>52.4116</v>
       </c>
       <c r="D13" s="15">
         <v>59.795699999999997</v>
       </c>
       <c r="E13" s="14">
         <v>61.770900000000005</v>
       </c>
       <c r="F13" s="16">
@@ -4006,51 +4029,53 @@
       </c>
       <c r="CD13" s="18">
         <v>50.697800000000086</v>
       </c>
       <c r="CE13" s="18">
         <v>51.942299999999932</v>
       </c>
       <c r="CF13" s="18">
         <v>52.127999999999929</v>
       </c>
       <c r="CG13" s="18">
         <v>59.825500000000034</v>
       </c>
       <c r="CH13" s="21">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="15">
         <v>47.040899999999993</v>
       </c>
       <c r="CJ13" s="15">
         <v>51.5441</v>
       </c>
       <c r="CK13" s="15">
         <v>50.065499999999986</v>
       </c>
-      <c r="CL13" s="16"/>
+      <c r="CL13" s="16">
+        <v>54.232200000000034</v>
+      </c>
       <c r="CM13" s="16"/>
       <c r="CN13" s="16"/>
       <c r="CO13" s="18"/>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="18"/>
       <c r="CR13" s="18"/>
       <c r="CS13" s="18"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="14">
         <v>44.4069</v>
       </c>
       <c r="C14" s="14">
         <v>41.994199999999999</v>
       </c>
       <c r="D14" s="15">
         <v>70.301299999999998</v>
       </c>
       <c r="E14" s="14">
         <v>61.920999999999999</v>
       </c>
       <c r="F14" s="16">
@@ -4283,51 +4308,53 @@
       </c>
       <c r="CD14" s="18">
         <v>32.674200000000013</v>
       </c>
       <c r="CE14" s="18">
         <v>31.15850000000006</v>
       </c>
       <c r="CF14" s="18">
         <v>34.209399999999903</v>
       </c>
       <c r="CG14" s="18">
         <v>39.965400000000102</v>
       </c>
       <c r="CH14" s="21">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="15">
         <v>29.3261</v>
       </c>
       <c r="CJ14" s="15">
         <v>34.685400000000001</v>
       </c>
       <c r="CK14" s="15">
         <v>35.720999999999989</v>
       </c>
-      <c r="CL14" s="16"/>
+      <c r="CL14" s="16">
+        <v>29.430499999999995</v>
+      </c>
       <c r="CM14" s="16"/>
       <c r="CN14" s="16"/>
       <c r="CO14" s="18"/>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="18"/>
       <c r="CR14" s="18"/>
       <c r="CS14" s="18"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="14">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="14">
         <v>0.59360000000000002</v>
       </c>
       <c r="D15" s="15">
         <v>0.49819999999999998</v>
       </c>
       <c r="E15" s="14">
         <v>0.69779999999999998</v>
       </c>
       <c r="F15" s="16">
@@ -4560,51 +4587,53 @@
       </c>
       <c r="CD15" s="18">
         <v>0.92520000000000024</v>
       </c>
       <c r="CE15" s="18">
         <v>0.81040000000000045</v>
       </c>
       <c r="CF15" s="18">
         <v>0.78149999999999942</v>
       </c>
       <c r="CG15" s="18">
         <v>0.63700000000000134</v>
       </c>
       <c r="CH15" s="21">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="15">
         <v>0.44619999999999999</v>
       </c>
       <c r="CJ15" s="15">
         <v>0.45709999999999995</v>
       </c>
       <c r="CK15" s="15">
         <v>0.69499999999999984</v>
       </c>
-      <c r="CL15" s="16"/>
+      <c r="CL15" s="16">
+        <v>0.76090000000000035</v>
+      </c>
       <c r="CM15" s="16"/>
       <c r="CN15" s="16"/>
       <c r="CO15" s="18"/>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="18"/>
       <c r="CR15" s="18"/>
       <c r="CS15" s="18"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="14">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="14">
         <v>0.6573</v>
       </c>
       <c r="D16" s="15">
         <v>0.79139999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.80840000000000001</v>
       </c>
       <c r="F16" s="16">
@@ -4837,51 +4866,53 @@
       </c>
       <c r="CD16" s="18">
         <v>5.7300000000000018E-2</v>
       </c>
       <c r="CE16" s="18">
         <v>6.3900000000000068E-2</v>
       </c>
       <c r="CF16" s="18">
         <v>4.4799999999999951E-2</v>
       </c>
       <c r="CG16" s="18">
         <v>3.9999999999999925E-2</v>
       </c>
       <c r="CH16" s="21">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="15">
         <v>2.3900000000000001E-2</v>
       </c>
       <c r="CJ16" s="15">
         <v>3.5099999999999999E-2</v>
       </c>
       <c r="CK16" s="15">
         <v>4.8200000000000007E-2</v>
       </c>
-      <c r="CL16" s="16"/>
+      <c r="CL16" s="16">
+        <v>5.0099999999999978E-2</v>
+      </c>
       <c r="CM16" s="16"/>
       <c r="CN16" s="16"/>
       <c r="CO16" s="18"/>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="18"/>
       <c r="CR16" s="18"/>
       <c r="CS16" s="18"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="14">
         <v>16.581</v>
       </c>
       <c r="D17" s="15">
         <v>19.203200000000002</v>
       </c>
       <c r="E17" s="14">
         <v>20.4999</v>
       </c>
       <c r="F17" s="16">
@@ -5114,51 +5145,53 @@
       </c>
       <c r="CD17" s="18">
         <v>17.628399999999999</v>
       </c>
       <c r="CE17" s="18">
         <v>16.372399999999999</v>
       </c>
       <c r="CF17" s="18">
         <v>17.111400000000003</v>
       </c>
       <c r="CG17" s="18">
         <v>17.274299999999982</v>
       </c>
       <c r="CH17" s="21">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="15">
         <v>14.9879</v>
       </c>
       <c r="CJ17" s="15">
         <v>15.709099999999996</v>
       </c>
       <c r="CK17" s="15">
         <v>15.815900000000006</v>
       </c>
-      <c r="CL17" s="16"/>
+      <c r="CL17" s="16">
+        <v>17.224000000000004</v>
+      </c>
       <c r="CM17" s="16"/>
       <c r="CN17" s="16"/>
       <c r="CO17" s="18"/>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="18"/>
       <c r="CR17" s="18"/>
       <c r="CS17" s="18"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="14">
         <v>53.443199999999997</v>
       </c>
       <c r="D18" s="15">
         <v>59.018500000000003</v>
       </c>
       <c r="E18" s="14">
         <v>65.322199999999995</v>
       </c>
       <c r="F18" s="16">
@@ -5391,51 +5424,53 @@
       </c>
       <c r="CD18" s="18">
         <v>53.204900000000009</v>
       </c>
       <c r="CE18" s="18">
         <v>48.543799999999862</v>
       </c>
       <c r="CF18" s="18">
         <v>46.107300000000237</v>
       </c>
       <c r="CG18" s="18">
         <v>53.911399999999844</v>
       </c>
       <c r="CH18" s="21">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>42.9709</v>
       </c>
       <c r="CJ18" s="15">
         <v>52.547799999999995</v>
       </c>
       <c r="CK18" s="15">
         <v>54.130600000000015</v>
       </c>
-      <c r="CL18" s="16"/>
+      <c r="CL18" s="16">
+        <v>59.851200000000006</v>
+      </c>
       <c r="CM18" s="16"/>
       <c r="CN18" s="16"/>
       <c r="CO18" s="18"/>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="23">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="14">
         <v>11.841799999999999</v>
       </c>
       <c r="D19" s="15">
         <v>17.005200000000002</v>
       </c>
       <c r="E19" s="14">
         <v>17.679099999999998</v>
       </c>
       <c r="F19" s="16">
@@ -5668,51 +5703,53 @@
       </c>
       <c r="CD19" s="18">
         <v>22.608600000000024</v>
       </c>
       <c r="CE19" s="18">
         <v>20.538400000000024</v>
       </c>
       <c r="CF19" s="18">
         <v>18.355899999999963</v>
       </c>
       <c r="CG19" s="18">
         <v>26.972499999999997</v>
       </c>
       <c r="CH19" s="23">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="15">
         <v>22.955999999999996</v>
       </c>
       <c r="CJ19" s="15">
         <v>31.402299999999997</v>
       </c>
       <c r="CK19" s="15">
         <v>30.444600000000008</v>
       </c>
-      <c r="CL19" s="16"/>
+      <c r="CL19" s="16">
+        <v>30.706999999999994</v>
+      </c>
       <c r="CM19" s="16"/>
       <c r="CN19" s="16"/>
       <c r="CO19" s="18"/>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="28" t="s">
@@ -5945,51 +5982,53 @@
       </c>
       <c r="CD20" s="18">
         <v>3.2814000000000014</v>
       </c>
       <c r="CE20" s="18">
         <v>2.2401999999999944</v>
       </c>
       <c r="CF20" s="18">
         <v>1.5215000000000067</v>
       </c>
       <c r="CG20" s="18">
         <v>4.3869999999999969</v>
       </c>
       <c r="CH20" s="28">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="15">
         <v>1.8672</v>
       </c>
       <c r="CJ20" s="28">
         <v>2.6386000000000007</v>
       </c>
       <c r="CK20" s="28">
         <v>2.0076999999999998</v>
       </c>
-      <c r="CL20" s="28"/>
+      <c r="CL20" s="28">
+        <v>1.9014000000000006</v>
+      </c>
       <c r="CM20" s="28"/>
       <c r="CN20" s="28"/>
       <c r="CO20" s="18"/>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="21">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="14">
         <v>7.6461000000000006</v>
       </c>
       <c r="D21" s="20">
         <v>11.383100000000001</v>
       </c>
       <c r="E21" s="14">
         <v>12.364100000000001</v>
       </c>
       <c r="F21" s="16">
@@ -6222,51 +6261,53 @@
       </c>
       <c r="CD21" s="18">
         <v>5.8791999999999973</v>
       </c>
       <c r="CE21" s="18">
         <v>4.9557000000000002</v>
       </c>
       <c r="CF21" s="18">
         <v>4.5668999999999969</v>
       </c>
       <c r="CG21" s="18">
         <v>4.8034000000000034</v>
       </c>
       <c r="CH21" s="21">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="15">
         <v>3.1638000000000006</v>
       </c>
       <c r="CJ21" s="15">
         <v>3.5611000000000006</v>
       </c>
       <c r="CK21" s="15">
         <v>4.0409999999999986</v>
       </c>
-      <c r="CL21" s="16"/>
+      <c r="CL21" s="16">
+        <v>5.0866000000000007</v>
+      </c>
       <c r="CM21" s="16"/>
       <c r="CN21" s="16"/>
       <c r="CO21" s="18"/>
       <c r="CP21" s="18"/>
       <c r="CQ21" s="18"/>
       <c r="CR21" s="18"/>
       <c r="CS21" s="18"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="14">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="D22" s="20">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="E22" s="14">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F22" s="16">
@@ -6499,51 +6540,53 @@
       </c>
       <c r="CD22" s="18">
         <v>9.9999999999999829E-5</v>
       </c>
       <c r="CE22" s="18">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CF22" s="18">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CG22" s="21">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CH22" s="21">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="15">
         <v>2.0000000000000004E-4</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9999999999999998E-4</v>
       </c>
       <c r="CK22" s="20">
         <v>4.999999999999999E-4</v>
       </c>
-      <c r="CL22" s="16"/>
+      <c r="CL22" s="16">
+        <v>2.0000000000000009E-4</v>
+      </c>
       <c r="CM22" s="16"/>
       <c r="CN22" s="16"/>
       <c r="CO22" s="18"/>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="14">
         <v>3.2899999999999999E-2</v>
       </c>
       <c r="D23" s="20">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="E23" s="14">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="F23" s="16">
@@ -6776,51 +6819,53 @@
       </c>
       <c r="CD23" s="18">
         <v>1.3899999999999996E-2</v>
       </c>
       <c r="CE23" s="18">
         <v>1.3800000000000034E-2</v>
       </c>
       <c r="CF23" s="18">
         <v>1.3699999999999962E-2</v>
       </c>
       <c r="CG23" s="18">
         <v>1.3500000000000012E-2</v>
       </c>
       <c r="CH23" s="21">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>1.34E-2</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.3100000000000004E-2</v>
       </c>
       <c r="CK23" s="20">
         <v>1.2799999999999999E-2</v>
       </c>
-      <c r="CL23" s="16"/>
+      <c r="CL23" s="16">
+        <v>1.2699999999999989E-2</v>
+      </c>
       <c r="CM23" s="16"/>
       <c r="CN23" s="16"/>
       <c r="CO23" s="18"/>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="23">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="23">
         <v>10.015000000000001</v>
       </c>
       <c r="D24" s="23">
         <v>11.206700000000001</v>
       </c>
       <c r="E24" s="23">
         <v>9.1910000000000007</v>
       </c>
       <c r="F24" s="23">
@@ -7053,72 +7098,74 @@
       </c>
       <c r="CD24" s="18">
         <v>21.436200000000014</v>
       </c>
       <c r="CE24" s="18">
         <v>21.925999999999988</v>
       </c>
       <c r="CF24" s="18">
         <v>22.448100000000011</v>
       </c>
       <c r="CG24" s="18">
         <v>23.395399999999967</v>
       </c>
       <c r="CH24" s="23">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="15">
         <v>18.738999999999997</v>
       </c>
       <c r="CJ24" s="23">
         <v>20.558700000000002</v>
       </c>
       <c r="CK24" s="23">
         <v>19.486900000000006</v>
       </c>
-      <c r="CL24" s="23"/>
+      <c r="CL24" s="23">
+        <v>19.169899999999984</v>
+      </c>
       <c r="CM24" s="23"/>
       <c r="CN24" s="23"/>
       <c r="CO24" s="18"/>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>