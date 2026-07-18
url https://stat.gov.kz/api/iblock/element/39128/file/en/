--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="43">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
@@ -153,51 +148,51 @@
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -407,67 +402,67 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -490,86 +485,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -742,269 +737,269 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="25" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="25" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="25" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="25" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="25" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="25"/>
     <col min="22" max="22" width="9.7109375" style="25" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="25"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.85546875" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.85546875" style="2" customWidth="1"/>
     <col min="47" max="96" width="9.140625" style="2"/>
     <col min="97" max="97" width="10" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...47 lines deleted...]
-      <c r="BV1" s="32" t="s">
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
+      <c r="Z1" s="35"/>
+      <c r="AA1" s="35"/>
+      <c r="AB1" s="35"/>
+      <c r="AC1" s="35"/>
+      <c r="AD1" s="35"/>
+      <c r="AE1" s="35"/>
+      <c r="AF1" s="35"/>
+      <c r="AG1" s="35"/>
+      <c r="AH1" s="35"/>
+      <c r="AI1" s="35"/>
+      <c r="AJ1" s="35"/>
+      <c r="AK1" s="35"/>
+      <c r="AL1" s="35"/>
+      <c r="AM1" s="35"/>
+      <c r="AN1" s="35"/>
+      <c r="AO1" s="35"/>
+      <c r="AP1" s="35"/>
+      <c r="AQ1" s="35"/>
+      <c r="AR1" s="35"/>
+      <c r="AS1" s="35"/>
+      <c r="AT1" s="35"/>
+      <c r="AU1" s="35"/>
+      <c r="AV1" s="35"/>
+      <c r="AW1" s="35"/>
+      <c r="BV1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="32"/>
-[...21 lines deleted...]
-      <c r="CS1" s="32"/>
+      <c r="BW1" s="35"/>
+      <c r="BX1" s="35"/>
+      <c r="BY1" s="35"/>
+      <c r="BZ1" s="35"/>
+      <c r="CA1" s="35"/>
+      <c r="CB1" s="35"/>
+      <c r="CC1" s="35"/>
+      <c r="CD1" s="35"/>
+      <c r="CE1" s="35"/>
+      <c r="CF1" s="35"/>
+      <c r="CG1" s="35"/>
+      <c r="CH1" s="35"/>
+      <c r="CI1" s="35"/>
+      <c r="CJ1" s="35"/>
+      <c r="CK1" s="35"/>
+      <c r="CL1" s="35"/>
+      <c r="CM1" s="35"/>
+      <c r="CN1" s="35"/>
+      <c r="CO1" s="35"/>
+      <c r="CP1" s="35"/>
+      <c r="CQ1" s="35"/>
+      <c r="CR1" s="35"/>
+      <c r="CS1" s="35"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="33"/>
-      <c r="B2" s="35" t="s">
+      <c r="A2" s="36"/>
+      <c r="B2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="36"/>
-[...10 lines deleted...]
-      <c r="N2" s="35" t="s">
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="O2" s="36"/>
-[...10 lines deleted...]
-      <c r="Z2" s="35" t="s">
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="33"/>
+      <c r="Y2" s="34"/>
+      <c r="Z2" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="AA2" s="36"/>
-[...10 lines deleted...]
-      <c r="AL2" s="35" t="s">
+      <c r="AA2" s="33"/>
+      <c r="AB2" s="33"/>
+      <c r="AC2" s="33"/>
+      <c r="AD2" s="33"/>
+      <c r="AE2" s="33"/>
+      <c r="AF2" s="33"/>
+      <c r="AG2" s="33"/>
+      <c r="AH2" s="33"/>
+      <c r="AI2" s="33"/>
+      <c r="AJ2" s="33"/>
+      <c r="AK2" s="34"/>
+      <c r="AL2" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="AM2" s="36"/>
-[...10 lines deleted...]
-      <c r="AX2" s="35" t="s">
+      <c r="AM2" s="33"/>
+      <c r="AN2" s="33"/>
+      <c r="AO2" s="33"/>
+      <c r="AP2" s="33"/>
+      <c r="AQ2" s="33"/>
+      <c r="AR2" s="33"/>
+      <c r="AS2" s="33"/>
+      <c r="AT2" s="33"/>
+      <c r="AU2" s="33"/>
+      <c r="AV2" s="33"/>
+      <c r="AW2" s="34"/>
+      <c r="AX2" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="36"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="35" t="s">
+      <c r="AY2" s="33"/>
+      <c r="AZ2" s="33"/>
+      <c r="BA2" s="33"/>
+      <c r="BB2" s="33"/>
+      <c r="BC2" s="33"/>
+      <c r="BD2" s="33"/>
+      <c r="BE2" s="33"/>
+      <c r="BF2" s="33"/>
+      <c r="BG2" s="33"/>
+      <c r="BH2" s="33"/>
+      <c r="BI2" s="34"/>
+      <c r="BJ2" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="36"/>
-[...10 lines deleted...]
-      <c r="BV2" s="35" t="s">
+      <c r="BK2" s="33"/>
+      <c r="BL2" s="33"/>
+      <c r="BM2" s="33"/>
+      <c r="BN2" s="33"/>
+      <c r="BO2" s="33"/>
+      <c r="BP2" s="33"/>
+      <c r="BQ2" s="33"/>
+      <c r="BR2" s="33"/>
+      <c r="BS2" s="33"/>
+      <c r="BT2" s="33"/>
+      <c r="BU2" s="34"/>
+      <c r="BV2" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="BW2" s="36"/>
-[...10 lines deleted...]
-      <c r="CH2" s="35" t="s">
+      <c r="BW2" s="33"/>
+      <c r="BX2" s="33"/>
+      <c r="BY2" s="33"/>
+      <c r="BZ2" s="33"/>
+      <c r="CA2" s="33"/>
+      <c r="CB2" s="33"/>
+      <c r="CC2" s="33"/>
+      <c r="CD2" s="33"/>
+      <c r="CE2" s="33"/>
+      <c r="CF2" s="33"/>
+      <c r="CG2" s="34"/>
+      <c r="CH2" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="CI2" s="36"/>
-[...9 lines deleted...]
-      <c r="CS2" s="37"/>
+      <c r="CI2" s="33"/>
+      <c r="CJ2" s="33"/>
+      <c r="CK2" s="33"/>
+      <c r="CL2" s="33"/>
+      <c r="CM2" s="33"/>
+      <c r="CN2" s="33"/>
+      <c r="CO2" s="33"/>
+      <c r="CP2" s="33"/>
+      <c r="CQ2" s="33"/>
+      <c r="CR2" s="33"/>
+      <c r="CS2" s="34"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="34"/>
+      <c r="A3" s="37"/>
       <c r="B3" s="29" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="30" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="30" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="30" t="s">
@@ -1521,51 +1516,53 @@
       </c>
       <c r="CE4" s="31">
         <v>378.73940000000084</v>
       </c>
       <c r="CF4" s="31">
         <v>369.19239999999854</v>
       </c>
       <c r="CG4" s="31">
         <v>411.80640000000039</v>
       </c>
       <c r="CH4" s="4">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="6">
         <v>349.27510000000001</v>
       </c>
       <c r="CJ4" s="6">
         <v>401.45820000000026</v>
       </c>
       <c r="CK4" s="6">
         <v>402.30879999999956</v>
       </c>
       <c r="CL4" s="7">
         <v>413.60360000000014</v>
       </c>
-      <c r="CM4" s="8"/>
+      <c r="CM4" s="8">
+        <v>444.89470000000006</v>
+      </c>
       <c r="CN4" s="8"/>
       <c r="CO4" s="31"/>
       <c r="CP4" s="31"/>
       <c r="CQ4" s="31"/>
       <c r="CR4" s="31"/>
       <c r="CS4" s="31"/>
     </row>
     <row r="5" spans="1:97" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>21</v>
@@ -1800,51 +1797,53 @@
       </c>
       <c r="CE5" s="18">
         <v>4.391299999999994</v>
       </c>
       <c r="CF5" s="18">
         <v>3.3921000000000063</v>
       </c>
       <c r="CG5" s="18">
         <v>3.6232000000000042</v>
       </c>
       <c r="CH5" s="27">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="15">
         <v>2.9398</v>
       </c>
       <c r="CJ5" s="27">
         <v>4.1638999999999999</v>
       </c>
       <c r="CK5" s="27">
         <v>4.932500000000001</v>
       </c>
       <c r="CL5" s="27">
         <v>5.7027999999999963</v>
       </c>
-      <c r="CM5" s="27"/>
+      <c r="CM5" s="27">
+        <v>6.5361000000000047</v>
+      </c>
       <c r="CN5" s="27"/>
       <c r="CO5" s="18"/>
       <c r="CP5" s="18"/>
       <c r="CQ5" s="18"/>
       <c r="CR5" s="18"/>
       <c r="CS5" s="18"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="14">
         <v>65.641100000000009</v>
       </c>
       <c r="D6" s="15">
         <v>72.736199999999997</v>
       </c>
       <c r="E6" s="14">
         <v>72.274600000000007</v>
       </c>
       <c r="F6" s="16">
         <v>81.002800000000008</v>
@@ -2079,51 +2078,53 @@
       </c>
       <c r="CE6" s="18">
         <v>57.961099999999988</v>
       </c>
       <c r="CF6" s="18">
         <v>54.466400000000021</v>
       </c>
       <c r="CG6" s="18">
         <v>58.668700000000058</v>
       </c>
       <c r="CH6" s="21">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="15">
         <v>52.719999999999992</v>
       </c>
       <c r="CJ6" s="15">
         <v>62.73360000000001</v>
       </c>
       <c r="CK6" s="15">
         <v>60.058300000000003</v>
       </c>
       <c r="CL6" s="16">
         <v>66.188899999999961</v>
       </c>
-      <c r="CM6" s="16"/>
+      <c r="CM6" s="16">
+        <v>67.827800000000025</v>
+      </c>
       <c r="CN6" s="16"/>
       <c r="CO6" s="18"/>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="14">
         <v>15.657200000000001</v>
       </c>
       <c r="D7" s="15">
         <v>19.294599999999999</v>
       </c>
       <c r="E7" s="14">
         <v>16.922099999999997</v>
       </c>
       <c r="F7" s="16">
         <v>18.684999999999999</v>
@@ -2358,51 +2359,53 @@
       </c>
       <c r="CE7" s="18">
         <v>20.544600000000003</v>
       </c>
       <c r="CF7" s="18">
         <v>19.289800000000014</v>
       </c>
       <c r="CG7" s="18">
         <v>18.030100000000004</v>
       </c>
       <c r="CH7" s="21">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="15">
         <v>18.652900000000002</v>
       </c>
       <c r="CJ7" s="15">
         <v>20.518099999999997</v>
       </c>
       <c r="CK7" s="15">
         <v>18.856499999999997</v>
       </c>
       <c r="CL7" s="16">
         <v>21.975700000000003</v>
       </c>
-      <c r="CM7" s="16"/>
+      <c r="CM7" s="16">
+        <v>22.518699999999995</v>
+      </c>
       <c r="CN7" s="16"/>
       <c r="CO7" s="18"/>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="18"/>
       <c r="CR7" s="18"/>
       <c r="CS7" s="18"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="14">
         <v>82.67</v>
       </c>
       <c r="D8" s="15">
         <v>94.397199999999998</v>
       </c>
       <c r="E8" s="14">
         <v>88.945999999999998</v>
       </c>
       <c r="F8" s="16">
         <v>98.305399999999992</v>
@@ -2637,51 +2640,53 @@
       </c>
       <c r="CE8" s="18">
         <v>48.753099999999961</v>
       </c>
       <c r="CF8" s="18">
         <v>46.830900000000042</v>
       </c>
       <c r="CG8" s="18">
         <v>48.072300000000041</v>
       </c>
       <c r="CH8" s="21">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="15">
         <v>41.316699999999997</v>
       </c>
       <c r="CJ8" s="15">
         <v>47.426900000000003</v>
       </c>
       <c r="CK8" s="15">
         <v>46.86269999999999</v>
       </c>
       <c r="CL8" s="16">
         <v>45.284599999999983</v>
       </c>
-      <c r="CM8" s="16"/>
+      <c r="CM8" s="16">
+        <v>49.300999999999988</v>
+      </c>
       <c r="CN8" s="16"/>
       <c r="CO8" s="18"/>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="18"/>
       <c r="CR8" s="18"/>
       <c r="CS8" s="18"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="14">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="14">
         <v>10.187200000000001</v>
       </c>
       <c r="D9" s="15">
         <v>10.464499999999999</v>
       </c>
       <c r="E9" s="14">
         <v>9.5337000000000014</v>
       </c>
       <c r="F9" s="16">
         <v>9.8732000000000006</v>
@@ -2916,51 +2921,53 @@
       </c>
       <c r="CE9" s="18">
         <v>4.6516999999999982</v>
       </c>
       <c r="CF9" s="18">
         <v>4.4596000000000018</v>
       </c>
       <c r="CG9" s="18">
         <v>5.3202999999999889</v>
       </c>
       <c r="CH9" s="21">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="15">
         <v>5.2019000000000002</v>
       </c>
       <c r="CJ9" s="15">
         <v>4.9171999999999993</v>
       </c>
       <c r="CK9" s="15">
         <v>5.7790999999999997</v>
       </c>
       <c r="CL9" s="16">
         <v>4.8775000000000013</v>
       </c>
-      <c r="CM9" s="16"/>
+      <c r="CM9" s="16">
+        <v>4.061399999999999</v>
+      </c>
       <c r="CN9" s="16"/>
       <c r="CO9" s="18"/>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="18"/>
       <c r="CR9" s="18"/>
       <c r="CS9" s="18"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="14">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="14">
         <v>12.4353</v>
       </c>
       <c r="D10" s="15">
         <v>14.831100000000001</v>
       </c>
       <c r="E10" s="14">
         <v>15.963899999999999</v>
       </c>
       <c r="F10" s="16">
         <v>16.783900000000003</v>
@@ -3195,51 +3202,53 @@
       </c>
       <c r="CE10" s="18">
         <v>10.791499999999999</v>
       </c>
       <c r="CF10" s="18">
         <v>11.310500000000005</v>
       </c>
       <c r="CG10" s="18">
         <v>10.726800000000026</v>
       </c>
       <c r="CH10" s="21">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="15">
         <v>9.9350999999999985</v>
       </c>
       <c r="CJ10" s="15">
         <v>11.292900000000003</v>
       </c>
       <c r="CK10" s="15">
         <v>13.466499999999993</v>
       </c>
       <c r="CL10" s="16">
         <v>13.663499999999999</v>
       </c>
-      <c r="CM10" s="16"/>
+      <c r="CM10" s="16">
+        <v>15.098100000000009</v>
+      </c>
       <c r="CN10" s="16"/>
       <c r="CO10" s="18"/>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="18"/>
       <c r="CR10" s="18"/>
       <c r="CS10" s="18"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="14">
         <v>6.3754</v>
       </c>
       <c r="D11" s="15">
         <v>8.5033999999999992</v>
       </c>
       <c r="E11" s="14">
         <v>11.493799999999998</v>
       </c>
       <c r="F11" s="16">
         <v>11.573700000000001</v>
@@ -3474,51 +3483,53 @@
       </c>
       <c r="CE11" s="18">
         <v>7.3278999999999854</v>
       </c>
       <c r="CF11" s="18">
         <v>7.2180000000000035</v>
       </c>
       <c r="CG11" s="18">
         <v>8.670100000000005</v>
       </c>
       <c r="CH11" s="21">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>6.1520000000000001</v>
       </c>
       <c r="CJ11" s="15">
         <v>8.309099999999999</v>
       </c>
       <c r="CK11" s="15">
         <v>9.3003999999999998</v>
       </c>
       <c r="CL11" s="16">
         <v>8.4558</v>
       </c>
-      <c r="CM11" s="16"/>
+      <c r="CM11" s="16">
+        <v>11.441099999999999</v>
+      </c>
       <c r="CN11" s="16"/>
       <c r="CO11" s="18"/>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="18"/>
       <c r="CR11" s="18"/>
       <c r="CS11" s="18"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>21</v>
@@ -3753,51 +3764,53 @@
       </c>
       <c r="CE12" s="18">
         <v>25.752699999999976</v>
       </c>
       <c r="CF12" s="18">
         <v>24.93650000000008</v>
       </c>
       <c r="CG12" s="18">
         <v>27.469399999999951</v>
       </c>
       <c r="CH12" s="21">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="15">
         <v>30.821399999999993</v>
       </c>
       <c r="CJ12" s="21">
         <v>28.943700000000007</v>
       </c>
       <c r="CK12" s="21">
         <v>30.583099999999988</v>
       </c>
       <c r="CL12" s="21">
         <v>29.028100000000023</v>
       </c>
-      <c r="CM12" s="21"/>
+      <c r="CM12" s="21">
+        <v>28.849799999999988</v>
+      </c>
       <c r="CN12" s="21"/>
       <c r="CO12" s="18"/>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="18"/>
       <c r="CR12" s="18"/>
       <c r="CS12" s="18"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="14">
         <v>52.4116</v>
       </c>
       <c r="D13" s="15">
         <v>59.795699999999997</v>
       </c>
       <c r="E13" s="14">
         <v>61.770900000000005</v>
       </c>
       <c r="F13" s="16">
         <v>63.2896</v>
@@ -4032,51 +4045,53 @@
       </c>
       <c r="CE13" s="18">
         <v>51.942299999999932</v>
       </c>
       <c r="CF13" s="18">
         <v>52.127999999999929</v>
       </c>
       <c r="CG13" s="18">
         <v>59.825500000000034</v>
       </c>
       <c r="CH13" s="21">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="15">
         <v>47.040899999999993</v>
       </c>
       <c r="CJ13" s="15">
         <v>51.5441</v>
       </c>
       <c r="CK13" s="15">
         <v>50.065499999999986</v>
       </c>
       <c r="CL13" s="16">
         <v>54.232200000000034</v>
       </c>
-      <c r="CM13" s="16"/>
+      <c r="CM13" s="16">
+        <v>56.597000000000008</v>
+      </c>
       <c r="CN13" s="16"/>
       <c r="CO13" s="18"/>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="18"/>
       <c r="CR13" s="18"/>
       <c r="CS13" s="18"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="14">
         <v>44.4069</v>
       </c>
       <c r="C14" s="14">
         <v>41.994199999999999</v>
       </c>
       <c r="D14" s="15">
         <v>70.301299999999998</v>
       </c>
       <c r="E14" s="14">
         <v>61.920999999999999</v>
       </c>
       <c r="F14" s="16">
         <v>54.247</v>
@@ -4311,51 +4326,53 @@
       </c>
       <c r="CE14" s="18">
         <v>31.15850000000006</v>
       </c>
       <c r="CF14" s="18">
         <v>34.209399999999903</v>
       </c>
       <c r="CG14" s="18">
         <v>39.965400000000102</v>
       </c>
       <c r="CH14" s="21">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="15">
         <v>29.3261</v>
       </c>
       <c r="CJ14" s="15">
         <v>34.685400000000001</v>
       </c>
       <c r="CK14" s="15">
         <v>35.720999999999989</v>
       </c>
       <c r="CL14" s="16">
         <v>29.430499999999995</v>
       </c>
-      <c r="CM14" s="16"/>
+      <c r="CM14" s="16">
+        <v>37.6096</v>
+      </c>
       <c r="CN14" s="16"/>
       <c r="CO14" s="18"/>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="18"/>
       <c r="CR14" s="18"/>
       <c r="CS14" s="18"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="14">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="14">
         <v>0.59360000000000002</v>
       </c>
       <c r="D15" s="15">
         <v>0.49819999999999998</v>
       </c>
       <c r="E15" s="14">
         <v>0.69779999999999998</v>
       </c>
       <c r="F15" s="16">
         <v>0.754</v>
@@ -4590,51 +4607,53 @@
       </c>
       <c r="CE15" s="18">
         <v>0.81040000000000045</v>
       </c>
       <c r="CF15" s="18">
         <v>0.78149999999999942</v>
       </c>
       <c r="CG15" s="18">
         <v>0.63700000000000134</v>
       </c>
       <c r="CH15" s="21">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="15">
         <v>0.44619999999999999</v>
       </c>
       <c r="CJ15" s="15">
         <v>0.45709999999999995</v>
       </c>
       <c r="CK15" s="15">
         <v>0.69499999999999984</v>
       </c>
       <c r="CL15" s="16">
         <v>0.76090000000000035</v>
       </c>
-      <c r="CM15" s="16"/>
+      <c r="CM15" s="16">
+        <v>0.84439999999999982</v>
+      </c>
       <c r="CN15" s="16"/>
       <c r="CO15" s="18"/>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="18"/>
       <c r="CR15" s="18"/>
       <c r="CS15" s="18"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="14">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="14">
         <v>0.6573</v>
       </c>
       <c r="D16" s="15">
         <v>0.79139999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.80840000000000001</v>
       </c>
       <c r="F16" s="16">
         <v>0.78320000000000001</v>
@@ -4869,51 +4888,53 @@
       </c>
       <c r="CE16" s="18">
         <v>6.3900000000000068E-2</v>
       </c>
       <c r="CF16" s="18">
         <v>4.4799999999999951E-2</v>
       </c>
       <c r="CG16" s="18">
         <v>3.9999999999999925E-2</v>
       </c>
       <c r="CH16" s="21">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="15">
         <v>2.3900000000000001E-2</v>
       </c>
       <c r="CJ16" s="15">
         <v>3.5099999999999999E-2</v>
       </c>
       <c r="CK16" s="15">
         <v>4.8200000000000007E-2</v>
       </c>
       <c r="CL16" s="16">
         <v>5.0099999999999978E-2</v>
       </c>
-      <c r="CM16" s="16"/>
+      <c r="CM16" s="16">
+        <v>8.8500000000000023E-2</v>
+      </c>
       <c r="CN16" s="16"/>
       <c r="CO16" s="18"/>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="18"/>
       <c r="CR16" s="18"/>
       <c r="CS16" s="18"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="14">
         <v>16.581</v>
       </c>
       <c r="D17" s="15">
         <v>19.203200000000002</v>
       </c>
       <c r="E17" s="14">
         <v>20.4999</v>
       </c>
       <c r="F17" s="16">
         <v>21.971</v>
@@ -5148,51 +5169,53 @@
       </c>
       <c r="CE17" s="18">
         <v>16.372399999999999</v>
       </c>
       <c r="CF17" s="18">
         <v>17.111400000000003</v>
       </c>
       <c r="CG17" s="18">
         <v>17.274299999999982</v>
       </c>
       <c r="CH17" s="21">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="15">
         <v>14.9879</v>
       </c>
       <c r="CJ17" s="15">
         <v>15.709099999999996</v>
       </c>
       <c r="CK17" s="15">
         <v>15.815900000000006</v>
       </c>
       <c r="CL17" s="16">
         <v>17.224000000000004</v>
       </c>
-      <c r="CM17" s="16"/>
+      <c r="CM17" s="16">
+        <v>18.853099999999998</v>
+      </c>
       <c r="CN17" s="16"/>
       <c r="CO17" s="18"/>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="18"/>
       <c r="CR17" s="18"/>
       <c r="CS17" s="18"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="14">
         <v>53.443199999999997</v>
       </c>
       <c r="D18" s="15">
         <v>59.018500000000003</v>
       </c>
       <c r="E18" s="14">
         <v>65.322199999999995</v>
       </c>
       <c r="F18" s="16">
         <v>70.363500000000002</v>
@@ -5427,51 +5450,53 @@
       </c>
       <c r="CE18" s="18">
         <v>48.543799999999862</v>
       </c>
       <c r="CF18" s="18">
         <v>46.107300000000237</v>
       </c>
       <c r="CG18" s="18">
         <v>53.911399999999844</v>
       </c>
       <c r="CH18" s="21">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>42.9709</v>
       </c>
       <c r="CJ18" s="15">
         <v>52.547799999999995</v>
       </c>
       <c r="CK18" s="15">
         <v>54.130600000000015</v>
       </c>
       <c r="CL18" s="16">
         <v>59.851200000000006</v>
       </c>
-      <c r="CM18" s="16"/>
+      <c r="CM18" s="16">
+        <v>66.023099999999999</v>
+      </c>
       <c r="CN18" s="16"/>
       <c r="CO18" s="18"/>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="23">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="14">
         <v>11.841799999999999</v>
       </c>
       <c r="D19" s="15">
         <v>17.005200000000002</v>
       </c>
       <c r="E19" s="14">
         <v>17.679099999999998</v>
       </c>
       <c r="F19" s="16">
         <v>19.435400000000001</v>
@@ -5706,51 +5731,53 @@
       </c>
       <c r="CE19" s="18">
         <v>20.538400000000024</v>
       </c>
       <c r="CF19" s="18">
         <v>18.355899999999963</v>
       </c>
       <c r="CG19" s="18">
         <v>26.972499999999997</v>
       </c>
       <c r="CH19" s="23">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="15">
         <v>22.955999999999996</v>
       </c>
       <c r="CJ19" s="15">
         <v>31.402299999999997</v>
       </c>
       <c r="CK19" s="15">
         <v>30.444600000000008</v>
       </c>
       <c r="CL19" s="16">
         <v>30.706999999999994</v>
       </c>
-      <c r="CM19" s="16"/>
+      <c r="CM19" s="16">
+        <v>31.530100000000004</v>
+      </c>
       <c r="CN19" s="16"/>
       <c r="CO19" s="18"/>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>21</v>
@@ -5985,51 +6012,53 @@
       </c>
       <c r="CE20" s="18">
         <v>2.2401999999999944</v>
       </c>
       <c r="CF20" s="18">
         <v>1.5215000000000067</v>
       </c>
       <c r="CG20" s="18">
         <v>4.3869999999999969</v>
       </c>
       <c r="CH20" s="28">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="15">
         <v>1.8672</v>
       </c>
       <c r="CJ20" s="28">
         <v>2.6386000000000007</v>
       </c>
       <c r="CK20" s="28">
         <v>2.0076999999999998</v>
       </c>
       <c r="CL20" s="28">
         <v>1.9014000000000006</v>
       </c>
-      <c r="CM20" s="28"/>
+      <c r="CM20" s="28">
+        <v>5.3849</v>
+      </c>
       <c r="CN20" s="28"/>
       <c r="CO20" s="18"/>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="21">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="14">
         <v>7.6461000000000006</v>
       </c>
       <c r="D21" s="20">
         <v>11.383100000000001</v>
       </c>
       <c r="E21" s="14">
         <v>12.364100000000001</v>
       </c>
       <c r="F21" s="16">
         <v>16.543200000000002</v>
@@ -6264,51 +6293,53 @@
       </c>
       <c r="CE21" s="18">
         <v>4.9557000000000002</v>
       </c>
       <c r="CF21" s="18">
         <v>4.5668999999999969</v>
       </c>
       <c r="CG21" s="18">
         <v>4.8034000000000034</v>
       </c>
       <c r="CH21" s="21">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="15">
         <v>3.1638000000000006</v>
       </c>
       <c r="CJ21" s="15">
         <v>3.5611000000000006</v>
       </c>
       <c r="CK21" s="15">
         <v>4.0409999999999986</v>
       </c>
       <c r="CL21" s="16">
         <v>5.0866000000000007</v>
       </c>
-      <c r="CM21" s="16"/>
+      <c r="CM21" s="16">
+        <v>6.0136000000000003</v>
+      </c>
       <c r="CN21" s="16"/>
       <c r="CO21" s="18"/>
       <c r="CP21" s="18"/>
       <c r="CQ21" s="18"/>
       <c r="CR21" s="18"/>
       <c r="CS21" s="18"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="14">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="D22" s="20">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="E22" s="14">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F22" s="16">
         <v>5.0000000000000001E-4</v>
@@ -6543,51 +6574,53 @@
       </c>
       <c r="CE22" s="18">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CF22" s="18">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CG22" s="21">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CH22" s="21">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="15">
         <v>2.0000000000000004E-4</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9999999999999998E-4</v>
       </c>
       <c r="CK22" s="20">
         <v>4.999999999999999E-4</v>
       </c>
       <c r="CL22" s="16">
         <v>2.0000000000000009E-4</v>
       </c>
-      <c r="CM22" s="16"/>
+      <c r="CM22" s="16">
+        <v>2.0000000000000009E-4</v>
+      </c>
       <c r="CN22" s="16"/>
       <c r="CO22" s="18"/>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="14">
         <v>3.2899999999999999E-2</v>
       </c>
       <c r="D23" s="20">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="E23" s="14">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="F23" s="16">
         <v>2.3E-2</v>
@@ -6822,51 +6855,53 @@
       </c>
       <c r="CE23" s="18">
         <v>1.3800000000000034E-2</v>
       </c>
       <c r="CF23" s="18">
         <v>1.3699999999999962E-2</v>
       </c>
       <c r="CG23" s="18">
         <v>1.3500000000000012E-2</v>
       </c>
       <c r="CH23" s="21">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>1.34E-2</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.3100000000000004E-2</v>
       </c>
       <c r="CK23" s="20">
         <v>1.2799999999999999E-2</v>
       </c>
       <c r="CL23" s="16">
         <v>1.2699999999999989E-2</v>
       </c>
-      <c r="CM23" s="16"/>
+      <c r="CM23" s="16">
+        <v>1.2700000000000003E-2</v>
+      </c>
       <c r="CN23" s="16"/>
       <c r="CO23" s="18"/>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="23">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="23">
         <v>10.015000000000001</v>
       </c>
       <c r="D24" s="23">
         <v>11.206700000000001</v>
       </c>
       <c r="E24" s="23">
         <v>9.1910000000000007</v>
       </c>
       <c r="F24" s="23">
         <v>9.9454999999999991</v>
@@ -7101,71 +7136,73 @@
       </c>
       <c r="CE24" s="18">
         <v>21.925999999999988</v>
       </c>
       <c r="CF24" s="18">
         <v>22.448100000000011</v>
       </c>
       <c r="CG24" s="18">
         <v>23.395399999999967</v>
       </c>
       <c r="CH24" s="23">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="15">
         <v>18.738999999999997</v>
       </c>
       <c r="CJ24" s="23">
         <v>20.558700000000002</v>
       </c>
       <c r="CK24" s="23">
         <v>19.486900000000006</v>
       </c>
       <c r="CL24" s="23">
         <v>19.169899999999984</v>
       </c>
-      <c r="CM24" s="23"/>
+      <c r="CM24" s="23">
+        <v>16.3035</v>
+      </c>
       <c r="CN24" s="23"/>
       <c r="CO24" s="18"/>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>