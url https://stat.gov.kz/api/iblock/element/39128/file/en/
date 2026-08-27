--- v4 (2026-07-18)
+++ v5 (2026-08-27)
@@ -736,52 +736,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN3" sqref="CN3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="25" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="25" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="25" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="25" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="25" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="25"/>
     <col min="22" max="22" width="9.7109375" style="25" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="25"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.85546875" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.85546875" style="2" customWidth="1"/>
     <col min="47" max="96" width="9.140625" style="2"/>
     <col min="97" max="97" width="10" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
         <v>0</v>
@@ -1519,51 +1519,53 @@
       </c>
       <c r="CF4" s="31">
         <v>369.19239999999854</v>
       </c>
       <c r="CG4" s="31">
         <v>411.80640000000039</v>
       </c>
       <c r="CH4" s="4">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="6">
         <v>349.27510000000001</v>
       </c>
       <c r="CJ4" s="6">
         <v>401.45820000000026</v>
       </c>
       <c r="CK4" s="6">
         <v>402.30879999999956</v>
       </c>
       <c r="CL4" s="7">
         <v>413.60360000000014</v>
       </c>
       <c r="CM4" s="8">
         <v>444.89470000000006</v>
       </c>
-      <c r="CN4" s="8"/>
+      <c r="CN4" s="8">
+        <v>442.93339999999989</v>
+      </c>
       <c r="CO4" s="31"/>
       <c r="CP4" s="31"/>
       <c r="CQ4" s="31"/>
       <c r="CR4" s="31"/>
       <c r="CS4" s="31"/>
     </row>
     <row r="5" spans="1:97" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>21</v>
       </c>
@@ -1800,51 +1802,53 @@
       </c>
       <c r="CF5" s="18">
         <v>3.3921000000000063</v>
       </c>
       <c r="CG5" s="18">
         <v>3.6232000000000042</v>
       </c>
       <c r="CH5" s="27">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="15">
         <v>2.9398</v>
       </c>
       <c r="CJ5" s="27">
         <v>4.1638999999999999</v>
       </c>
       <c r="CK5" s="27">
         <v>4.932500000000001</v>
       </c>
       <c r="CL5" s="27">
         <v>5.7027999999999963</v>
       </c>
       <c r="CM5" s="27">
         <v>6.5361000000000047</v>
       </c>
-      <c r="CN5" s="27"/>
+      <c r="CN5" s="27">
+        <v>7.2956000000000003</v>
+      </c>
       <c r="CO5" s="18"/>
       <c r="CP5" s="18"/>
       <c r="CQ5" s="18"/>
       <c r="CR5" s="18"/>
       <c r="CS5" s="18"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="14">
         <v>65.641100000000009</v>
       </c>
       <c r="D6" s="15">
         <v>72.736199999999997</v>
       </c>
       <c r="E6" s="14">
         <v>72.274600000000007</v>
       </c>
       <c r="F6" s="16">
         <v>81.002800000000008</v>
       </c>
@@ -2081,51 +2085,53 @@
       </c>
       <c r="CF6" s="18">
         <v>54.466400000000021</v>
       </c>
       <c r="CG6" s="18">
         <v>58.668700000000058</v>
       </c>
       <c r="CH6" s="21">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="15">
         <v>52.719999999999992</v>
       </c>
       <c r="CJ6" s="15">
         <v>62.73360000000001</v>
       </c>
       <c r="CK6" s="15">
         <v>60.058300000000003</v>
       </c>
       <c r="CL6" s="16">
         <v>66.188899999999961</v>
       </c>
       <c r="CM6" s="16">
         <v>67.827800000000025</v>
       </c>
-      <c r="CN6" s="16"/>
+      <c r="CN6" s="16">
+        <v>68.805300000000045</v>
+      </c>
       <c r="CO6" s="18"/>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="14">
         <v>15.657200000000001</v>
       </c>
       <c r="D7" s="15">
         <v>19.294599999999999</v>
       </c>
       <c r="E7" s="14">
         <v>16.922099999999997</v>
       </c>
       <c r="F7" s="16">
         <v>18.684999999999999</v>
       </c>
@@ -2362,51 +2368,53 @@
       </c>
       <c r="CF7" s="18">
         <v>19.289800000000014</v>
       </c>
       <c r="CG7" s="18">
         <v>18.030100000000004</v>
       </c>
       <c r="CH7" s="21">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="15">
         <v>18.652900000000002</v>
       </c>
       <c r="CJ7" s="15">
         <v>20.518099999999997</v>
       </c>
       <c r="CK7" s="15">
         <v>18.856499999999997</v>
       </c>
       <c r="CL7" s="16">
         <v>21.975700000000003</v>
       </c>
       <c r="CM7" s="16">
         <v>22.518699999999995</v>
       </c>
-      <c r="CN7" s="16"/>
+      <c r="CN7" s="16">
+        <v>23.617900000000006</v>
+      </c>
       <c r="CO7" s="18"/>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="18"/>
       <c r="CR7" s="18"/>
       <c r="CS7" s="18"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="14">
         <v>82.67</v>
       </c>
       <c r="D8" s="15">
         <v>94.397199999999998</v>
       </c>
       <c r="E8" s="14">
         <v>88.945999999999998</v>
       </c>
       <c r="F8" s="16">
         <v>98.305399999999992</v>
       </c>
@@ -2643,51 +2651,53 @@
       </c>
       <c r="CF8" s="18">
         <v>46.830900000000042</v>
       </c>
       <c r="CG8" s="18">
         <v>48.072300000000041</v>
       </c>
       <c r="CH8" s="21">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="15">
         <v>41.316699999999997</v>
       </c>
       <c r="CJ8" s="15">
         <v>47.426900000000003</v>
       </c>
       <c r="CK8" s="15">
         <v>46.86269999999999</v>
       </c>
       <c r="CL8" s="16">
         <v>45.284599999999983</v>
       </c>
       <c r="CM8" s="16">
         <v>49.300999999999988</v>
       </c>
-      <c r="CN8" s="16"/>
+      <c r="CN8" s="16">
+        <v>49.504100000000051</v>
+      </c>
       <c r="CO8" s="18"/>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="18"/>
       <c r="CR8" s="18"/>
       <c r="CS8" s="18"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="14">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="14">
         <v>10.187200000000001</v>
       </c>
       <c r="D9" s="15">
         <v>10.464499999999999</v>
       </c>
       <c r="E9" s="14">
         <v>9.5337000000000014</v>
       </c>
       <c r="F9" s="16">
         <v>9.8732000000000006</v>
       </c>
@@ -2924,51 +2934,53 @@
       </c>
       <c r="CF9" s="18">
         <v>4.4596000000000018</v>
       </c>
       <c r="CG9" s="18">
         <v>5.3202999999999889</v>
       </c>
       <c r="CH9" s="21">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="15">
         <v>5.2019000000000002</v>
       </c>
       <c r="CJ9" s="15">
         <v>4.9171999999999993</v>
       </c>
       <c r="CK9" s="15">
         <v>5.7790999999999997</v>
       </c>
       <c r="CL9" s="16">
         <v>4.8775000000000013</v>
       </c>
       <c r="CM9" s="16">
         <v>4.061399999999999</v>
       </c>
-      <c r="CN9" s="16"/>
+      <c r="CN9" s="16">
+        <v>4.3897000000000013</v>
+      </c>
       <c r="CO9" s="18"/>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="18"/>
       <c r="CR9" s="18"/>
       <c r="CS9" s="18"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="14">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="14">
         <v>12.4353</v>
       </c>
       <c r="D10" s="15">
         <v>14.831100000000001</v>
       </c>
       <c r="E10" s="14">
         <v>15.963899999999999</v>
       </c>
       <c r="F10" s="16">
         <v>16.783900000000003</v>
       </c>
@@ -3205,51 +3217,53 @@
       </c>
       <c r="CF10" s="18">
         <v>11.310500000000005</v>
       </c>
       <c r="CG10" s="18">
         <v>10.726800000000026</v>
       </c>
       <c r="CH10" s="21">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="15">
         <v>9.9350999999999985</v>
       </c>
       <c r="CJ10" s="15">
         <v>11.292900000000003</v>
       </c>
       <c r="CK10" s="15">
         <v>13.466499999999993</v>
       </c>
       <c r="CL10" s="16">
         <v>13.663499999999999</v>
       </c>
       <c r="CM10" s="16">
         <v>15.098100000000009</v>
       </c>
-      <c r="CN10" s="16"/>
+      <c r="CN10" s="16">
+        <v>14.222800000000007</v>
+      </c>
       <c r="CO10" s="18"/>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="18"/>
       <c r="CR10" s="18"/>
       <c r="CS10" s="18"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="14">
         <v>6.3754</v>
       </c>
       <c r="D11" s="15">
         <v>8.5033999999999992</v>
       </c>
       <c r="E11" s="14">
         <v>11.493799999999998</v>
       </c>
       <c r="F11" s="16">
         <v>11.573700000000001</v>
       </c>
@@ -3486,51 +3500,53 @@
       </c>
       <c r="CF11" s="18">
         <v>7.2180000000000035</v>
       </c>
       <c r="CG11" s="18">
         <v>8.670100000000005</v>
       </c>
       <c r="CH11" s="21">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>6.1520000000000001</v>
       </c>
       <c r="CJ11" s="15">
         <v>8.309099999999999</v>
       </c>
       <c r="CK11" s="15">
         <v>9.3003999999999998</v>
       </c>
       <c r="CL11" s="16">
         <v>8.4558</v>
       </c>
       <c r="CM11" s="16">
         <v>11.441099999999999</v>
       </c>
-      <c r="CN11" s="16"/>
+      <c r="CN11" s="16">
+        <v>14.450000000000003</v>
+      </c>
       <c r="CO11" s="18"/>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="18"/>
       <c r="CR11" s="18"/>
       <c r="CS11" s="18"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>21</v>
       </c>
@@ -3767,51 +3783,53 @@
       </c>
       <c r="CF12" s="18">
         <v>24.93650000000008</v>
       </c>
       <c r="CG12" s="18">
         <v>27.469399999999951</v>
       </c>
       <c r="CH12" s="21">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="15">
         <v>30.821399999999993</v>
       </c>
       <c r="CJ12" s="21">
         <v>28.943700000000007</v>
       </c>
       <c r="CK12" s="21">
         <v>30.583099999999988</v>
       </c>
       <c r="CL12" s="21">
         <v>29.028100000000023</v>
       </c>
       <c r="CM12" s="21">
         <v>28.849799999999988</v>
       </c>
-      <c r="CN12" s="21"/>
+      <c r="CN12" s="21">
+        <v>29.975200000000001</v>
+      </c>
       <c r="CO12" s="18"/>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="18"/>
       <c r="CR12" s="18"/>
       <c r="CS12" s="18"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="14">
         <v>52.4116</v>
       </c>
       <c r="D13" s="15">
         <v>59.795699999999997</v>
       </c>
       <c r="E13" s="14">
         <v>61.770900000000005</v>
       </c>
       <c r="F13" s="16">
         <v>63.2896</v>
       </c>
@@ -4048,51 +4066,53 @@
       </c>
       <c r="CF13" s="18">
         <v>52.127999999999929</v>
       </c>
       <c r="CG13" s="18">
         <v>59.825500000000034</v>
       </c>
       <c r="CH13" s="21">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="15">
         <v>47.040899999999993</v>
       </c>
       <c r="CJ13" s="15">
         <v>51.5441</v>
       </c>
       <c r="CK13" s="15">
         <v>50.065499999999986</v>
       </c>
       <c r="CL13" s="16">
         <v>54.232200000000034</v>
       </c>
       <c r="CM13" s="16">
         <v>56.597000000000008</v>
       </c>
-      <c r="CN13" s="16"/>
+      <c r="CN13" s="16">
+        <v>59.305499999999995</v>
+      </c>
       <c r="CO13" s="18"/>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="18"/>
       <c r="CR13" s="18"/>
       <c r="CS13" s="18"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="14">
         <v>44.4069</v>
       </c>
       <c r="C14" s="14">
         <v>41.994199999999999</v>
       </c>
       <c r="D14" s="15">
         <v>70.301299999999998</v>
       </c>
       <c r="E14" s="14">
         <v>61.920999999999999</v>
       </c>
       <c r="F14" s="16">
         <v>54.247</v>
       </c>
@@ -4329,51 +4349,53 @@
       </c>
       <c r="CF14" s="18">
         <v>34.209399999999903</v>
       </c>
       <c r="CG14" s="18">
         <v>39.965400000000102</v>
       </c>
       <c r="CH14" s="21">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="15">
         <v>29.3261</v>
       </c>
       <c r="CJ14" s="15">
         <v>34.685400000000001</v>
       </c>
       <c r="CK14" s="15">
         <v>35.720999999999989</v>
       </c>
       <c r="CL14" s="16">
         <v>29.430499999999995</v>
       </c>
       <c r="CM14" s="16">
         <v>37.6096</v>
       </c>
-      <c r="CN14" s="16"/>
+      <c r="CN14" s="16">
+        <v>29.054100000000005</v>
+      </c>
       <c r="CO14" s="18"/>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="18"/>
       <c r="CR14" s="18"/>
       <c r="CS14" s="18"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="14">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="14">
         <v>0.59360000000000002</v>
       </c>
       <c r="D15" s="15">
         <v>0.49819999999999998</v>
       </c>
       <c r="E15" s="14">
         <v>0.69779999999999998</v>
       </c>
       <c r="F15" s="16">
         <v>0.754</v>
       </c>
@@ -4610,51 +4632,53 @@
       </c>
       <c r="CF15" s="18">
         <v>0.78149999999999942</v>
       </c>
       <c r="CG15" s="18">
         <v>0.63700000000000134</v>
       </c>
       <c r="CH15" s="21">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="15">
         <v>0.44619999999999999</v>
       </c>
       <c r="CJ15" s="15">
         <v>0.45709999999999995</v>
       </c>
       <c r="CK15" s="15">
         <v>0.69499999999999984</v>
       </c>
       <c r="CL15" s="16">
         <v>0.76090000000000035</v>
       </c>
       <c r="CM15" s="16">
         <v>0.84439999999999982</v>
       </c>
-      <c r="CN15" s="16"/>
+      <c r="CN15" s="16">
+        <v>0.82379999999999987</v>
+      </c>
       <c r="CO15" s="18"/>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="18"/>
       <c r="CR15" s="18"/>
       <c r="CS15" s="18"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="14">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="14">
         <v>0.6573</v>
       </c>
       <c r="D16" s="15">
         <v>0.79139999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.80840000000000001</v>
       </c>
       <c r="F16" s="16">
         <v>0.78320000000000001</v>
       </c>
@@ -4891,51 +4915,53 @@
       </c>
       <c r="CF16" s="18">
         <v>4.4799999999999951E-2</v>
       </c>
       <c r="CG16" s="18">
         <v>3.9999999999999925E-2</v>
       </c>
       <c r="CH16" s="21">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="15">
         <v>2.3900000000000001E-2</v>
       </c>
       <c r="CJ16" s="15">
         <v>3.5099999999999999E-2</v>
       </c>
       <c r="CK16" s="15">
         <v>4.8200000000000007E-2</v>
       </c>
       <c r="CL16" s="16">
         <v>5.0099999999999978E-2</v>
       </c>
       <c r="CM16" s="16">
         <v>8.8500000000000023E-2</v>
       </c>
-      <c r="CN16" s="16"/>
+      <c r="CN16" s="16">
+        <v>8.6000000000000021E-2</v>
+      </c>
       <c r="CO16" s="18"/>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="18"/>
       <c r="CR16" s="18"/>
       <c r="CS16" s="18"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="14">
         <v>16.581</v>
       </c>
       <c r="D17" s="15">
         <v>19.203200000000002</v>
       </c>
       <c r="E17" s="14">
         <v>20.4999</v>
       </c>
       <c r="F17" s="16">
         <v>21.971</v>
       </c>
@@ -5172,51 +5198,53 @@
       </c>
       <c r="CF17" s="18">
         <v>17.111400000000003</v>
       </c>
       <c r="CG17" s="18">
         <v>17.274299999999982</v>
       </c>
       <c r="CH17" s="21">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="15">
         <v>14.9879</v>
       </c>
       <c r="CJ17" s="15">
         <v>15.709099999999996</v>
       </c>
       <c r="CK17" s="15">
         <v>15.815900000000006</v>
       </c>
       <c r="CL17" s="16">
         <v>17.224000000000004</v>
       </c>
       <c r="CM17" s="16">
         <v>18.853099999999998</v>
       </c>
-      <c r="CN17" s="16"/>
+      <c r="CN17" s="16">
+        <v>18.871399999999994</v>
+      </c>
       <c r="CO17" s="18"/>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="18"/>
       <c r="CR17" s="18"/>
       <c r="CS17" s="18"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="14">
         <v>53.443199999999997</v>
       </c>
       <c r="D18" s="15">
         <v>59.018500000000003</v>
       </c>
       <c r="E18" s="14">
         <v>65.322199999999995</v>
       </c>
       <c r="F18" s="16">
         <v>70.363500000000002</v>
       </c>
@@ -5453,51 +5481,53 @@
       </c>
       <c r="CF18" s="18">
         <v>46.107300000000237</v>
       </c>
       <c r="CG18" s="18">
         <v>53.911399999999844</v>
       </c>
       <c r="CH18" s="21">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>42.9709</v>
       </c>
       <c r="CJ18" s="15">
         <v>52.547799999999995</v>
       </c>
       <c r="CK18" s="15">
         <v>54.130600000000015</v>
       </c>
       <c r="CL18" s="16">
         <v>59.851200000000006</v>
       </c>
       <c r="CM18" s="16">
         <v>66.023099999999999</v>
       </c>
-      <c r="CN18" s="16"/>
+      <c r="CN18" s="16">
+        <v>65.828399999999988</v>
+      </c>
       <c r="CO18" s="18"/>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="23">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="14">
         <v>11.841799999999999</v>
       </c>
       <c r="D19" s="15">
         <v>17.005200000000002</v>
       </c>
       <c r="E19" s="14">
         <v>17.679099999999998</v>
       </c>
       <c r="F19" s="16">
         <v>19.435400000000001</v>
       </c>
@@ -5734,51 +5764,53 @@
       </c>
       <c r="CF19" s="18">
         <v>18.355899999999963</v>
       </c>
       <c r="CG19" s="18">
         <v>26.972499999999997</v>
       </c>
       <c r="CH19" s="23">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="15">
         <v>22.955999999999996</v>
       </c>
       <c r="CJ19" s="15">
         <v>31.402299999999997</v>
       </c>
       <c r="CK19" s="15">
         <v>30.444600000000008</v>
       </c>
       <c r="CL19" s="16">
         <v>30.706999999999994</v>
       </c>
       <c r="CM19" s="16">
         <v>31.530100000000004</v>
       </c>
-      <c r="CN19" s="16"/>
+      <c r="CN19" s="16">
+        <v>30.477199999999982</v>
+      </c>
       <c r="CO19" s="18"/>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>21</v>
       </c>
@@ -6015,51 +6047,53 @@
       </c>
       <c r="CF20" s="18">
         <v>1.5215000000000067</v>
       </c>
       <c r="CG20" s="18">
         <v>4.3869999999999969</v>
       </c>
       <c r="CH20" s="28">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="15">
         <v>1.8672</v>
       </c>
       <c r="CJ20" s="28">
         <v>2.6386000000000007</v>
       </c>
       <c r="CK20" s="28">
         <v>2.0076999999999998</v>
       </c>
       <c r="CL20" s="28">
         <v>1.9014000000000006</v>
       </c>
       <c r="CM20" s="28">
         <v>5.3849</v>
       </c>
-      <c r="CN20" s="28"/>
+      <c r="CN20" s="28">
+        <v>2.2189999999999959</v>
+      </c>
       <c r="CO20" s="18"/>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="21">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="14">
         <v>7.6461000000000006</v>
       </c>
       <c r="D21" s="20">
         <v>11.383100000000001</v>
       </c>
       <c r="E21" s="14">
         <v>12.364100000000001</v>
       </c>
       <c r="F21" s="16">
         <v>16.543200000000002</v>
       </c>
@@ -6296,51 +6330,53 @@
       </c>
       <c r="CF21" s="18">
         <v>4.5668999999999969</v>
       </c>
       <c r="CG21" s="18">
         <v>4.8034000000000034</v>
       </c>
       <c r="CH21" s="21">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="15">
         <v>3.1638000000000006</v>
       </c>
       <c r="CJ21" s="15">
         <v>3.5611000000000006</v>
       </c>
       <c r="CK21" s="15">
         <v>4.0409999999999986</v>
       </c>
       <c r="CL21" s="16">
         <v>5.0866000000000007</v>
       </c>
       <c r="CM21" s="16">
         <v>6.0136000000000003</v>
       </c>
-      <c r="CN21" s="16"/>
+      <c r="CN21" s="16">
+        <v>6.2893000000000008</v>
+      </c>
       <c r="CO21" s="18"/>
       <c r="CP21" s="18"/>
       <c r="CQ21" s="18"/>
       <c r="CR21" s="18"/>
       <c r="CS21" s="18"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="14">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="D22" s="20">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="E22" s="14">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F22" s="16">
         <v>5.0000000000000001E-4</v>
       </c>
@@ -6577,51 +6613,53 @@
       </c>
       <c r="CF22" s="18">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CG22" s="21">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CH22" s="21">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="15">
         <v>2.0000000000000004E-4</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9999999999999998E-4</v>
       </c>
       <c r="CK22" s="20">
         <v>4.999999999999999E-4</v>
       </c>
       <c r="CL22" s="16">
         <v>2.0000000000000009E-4</v>
       </c>
       <c r="CM22" s="16">
         <v>2.0000000000000009E-4</v>
       </c>
-      <c r="CN22" s="16"/>
+      <c r="CN22" s="16">
+        <v>1.9999999999999987E-4</v>
+      </c>
       <c r="CO22" s="18"/>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="14">
         <v>3.2899999999999999E-2</v>
       </c>
       <c r="D23" s="20">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="E23" s="14">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="F23" s="16">
         <v>2.3E-2</v>
       </c>
@@ -6858,51 +6896,53 @@
       </c>
       <c r="CF23" s="18">
         <v>1.3699999999999962E-2</v>
       </c>
       <c r="CG23" s="18">
         <v>1.3500000000000012E-2</v>
       </c>
       <c r="CH23" s="21">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>1.34E-2</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.3100000000000004E-2</v>
       </c>
       <c r="CK23" s="20">
         <v>1.2799999999999999E-2</v>
       </c>
       <c r="CL23" s="16">
         <v>1.2699999999999989E-2</v>
       </c>
       <c r="CM23" s="16">
         <v>1.2700000000000003E-2</v>
       </c>
-      <c r="CN23" s="16"/>
+      <c r="CN23" s="16">
+        <v>1.2400000000000008E-2</v>
+      </c>
       <c r="CO23" s="18"/>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="23">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="23">
         <v>10.015000000000001</v>
       </c>
       <c r="D24" s="23">
         <v>11.206700000000001</v>
       </c>
       <c r="E24" s="23">
         <v>9.1910000000000007</v>
       </c>
       <c r="F24" s="23">
         <v>9.9454999999999991</v>
       </c>
@@ -7139,51 +7179,53 @@
       </c>
       <c r="CF24" s="18">
         <v>22.448100000000011</v>
       </c>
       <c r="CG24" s="18">
         <v>23.395399999999967</v>
       </c>
       <c r="CH24" s="23">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="15">
         <v>18.738999999999997</v>
       </c>
       <c r="CJ24" s="23">
         <v>20.558700000000002</v>
       </c>
       <c r="CK24" s="23">
         <v>19.486900000000006</v>
       </c>
       <c r="CL24" s="23">
         <v>19.169899999999984</v>
       </c>
       <c r="CM24" s="23">
         <v>16.3035</v>
       </c>
-      <c r="CN24" s="23"/>
+      <c r="CN24" s="23">
+        <v>17.705600000000018</v>
+      </c>
       <c r="CO24" s="18"/>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>