--- v5 (2026-08-27)
+++ v6 (2026-09-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="4005" yWindow="-135" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="43">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
@@ -737,74 +737,74 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN3" sqref="CN3"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="25" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="25" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="25" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="25" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="25" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="25"/>
     <col min="22" max="22" width="9.7109375" style="25" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="25"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.85546875" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.85546875" style="2" customWidth="1"/>
     <col min="47" max="96" width="9.140625" style="2"/>
     <col min="97" max="97" width="10" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="35"/>
       <c r="N1" s="35"/>
       <c r="O1" s="35"/>
       <c r="P1" s="35"/>
       <c r="Q1" s="35"/>
       <c r="R1" s="35"/>
       <c r="S1" s="35"/>
       <c r="T1" s="35"/>
       <c r="U1" s="35"/>
       <c r="V1" s="35"/>
       <c r="W1" s="35"/>
@@ -1522,51 +1522,53 @@
       </c>
       <c r="CG4" s="31">
         <v>411.80640000000039</v>
       </c>
       <c r="CH4" s="4">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="6">
         <v>349.27510000000001</v>
       </c>
       <c r="CJ4" s="6">
         <v>401.45820000000026</v>
       </c>
       <c r="CK4" s="6">
         <v>402.30879999999956</v>
       </c>
       <c r="CL4" s="7">
         <v>413.60360000000014</v>
       </c>
       <c r="CM4" s="8">
         <v>444.89470000000006</v>
       </c>
       <c r="CN4" s="8">
         <v>442.93339999999989</v>
       </c>
-      <c r="CO4" s="31"/>
+      <c r="CO4" s="31">
+        <v>426.18110000000024</v>
+      </c>
       <c r="CP4" s="31"/>
       <c r="CQ4" s="31"/>
       <c r="CR4" s="31"/>
       <c r="CS4" s="31"/>
     </row>
     <row r="5" spans="1:97" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="4" t="s">
@@ -1805,51 +1807,53 @@
       </c>
       <c r="CG5" s="18">
         <v>3.6232000000000042</v>
       </c>
       <c r="CH5" s="27">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="15">
         <v>2.9398</v>
       </c>
       <c r="CJ5" s="27">
         <v>4.1638999999999999</v>
       </c>
       <c r="CK5" s="27">
         <v>4.932500000000001</v>
       </c>
       <c r="CL5" s="27">
         <v>5.7027999999999963</v>
       </c>
       <c r="CM5" s="27">
         <v>6.5361000000000047</v>
       </c>
       <c r="CN5" s="27">
         <v>7.2956000000000003</v>
       </c>
-      <c r="CO5" s="18"/>
+      <c r="CO5" s="18">
+        <v>6.1011000000000024</v>
+      </c>
       <c r="CP5" s="18"/>
       <c r="CQ5" s="18"/>
       <c r="CR5" s="18"/>
       <c r="CS5" s="18"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="14">
         <v>65.641100000000009</v>
       </c>
       <c r="D6" s="15">
         <v>72.736199999999997</v>
       </c>
       <c r="E6" s="14">
         <v>72.274600000000007</v>
       </c>
       <c r="F6" s="16">
         <v>81.002800000000008</v>
       </c>
       <c r="G6" s="16">
@@ -2088,51 +2092,53 @@
       </c>
       <c r="CG6" s="18">
         <v>58.668700000000058</v>
       </c>
       <c r="CH6" s="21">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="15">
         <v>52.719999999999992</v>
       </c>
       <c r="CJ6" s="15">
         <v>62.73360000000001</v>
       </c>
       <c r="CK6" s="15">
         <v>60.058300000000003</v>
       </c>
       <c r="CL6" s="16">
         <v>66.188899999999961</v>
       </c>
       <c r="CM6" s="16">
         <v>67.827800000000025</v>
       </c>
       <c r="CN6" s="16">
         <v>68.805300000000045</v>
       </c>
-      <c r="CO6" s="18"/>
+      <c r="CO6" s="18">
+        <v>64.0505</v>
+      </c>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="14">
         <v>15.657200000000001</v>
       </c>
       <c r="D7" s="15">
         <v>19.294599999999999</v>
       </c>
       <c r="E7" s="14">
         <v>16.922099999999997</v>
       </c>
       <c r="F7" s="16">
         <v>18.684999999999999</v>
       </c>
       <c r="G7" s="16">
@@ -2371,51 +2377,53 @@
       </c>
       <c r="CG7" s="18">
         <v>18.030100000000004</v>
       </c>
       <c r="CH7" s="21">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="15">
         <v>18.652900000000002</v>
       </c>
       <c r="CJ7" s="15">
         <v>20.518099999999997</v>
       </c>
       <c r="CK7" s="15">
         <v>18.856499999999997</v>
       </c>
       <c r="CL7" s="16">
         <v>21.975700000000003</v>
       </c>
       <c r="CM7" s="16">
         <v>22.518699999999995</v>
       </c>
       <c r="CN7" s="16">
         <v>23.617900000000006</v>
       </c>
-      <c r="CO7" s="18"/>
+      <c r="CO7" s="18">
+        <v>20.755799999999994</v>
+      </c>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="18"/>
       <c r="CR7" s="18"/>
       <c r="CS7" s="18"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="14">
         <v>82.67</v>
       </c>
       <c r="D8" s="15">
         <v>94.397199999999998</v>
       </c>
       <c r="E8" s="14">
         <v>88.945999999999998</v>
       </c>
       <c r="F8" s="16">
         <v>98.305399999999992</v>
       </c>
       <c r="G8" s="16">
@@ -2654,51 +2662,53 @@
       </c>
       <c r="CG8" s="18">
         <v>48.072300000000041</v>
       </c>
       <c r="CH8" s="21">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="15">
         <v>41.316699999999997</v>
       </c>
       <c r="CJ8" s="15">
         <v>47.426900000000003</v>
       </c>
       <c r="CK8" s="15">
         <v>46.86269999999999</v>
       </c>
       <c r="CL8" s="16">
         <v>45.284599999999983</v>
       </c>
       <c r="CM8" s="16">
         <v>49.300999999999988</v>
       </c>
       <c r="CN8" s="16">
         <v>49.504100000000051</v>
       </c>
-      <c r="CO8" s="18"/>
+      <c r="CO8" s="18">
+        <v>47.557499999999948</v>
+      </c>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="18"/>
       <c r="CR8" s="18"/>
       <c r="CS8" s="18"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="14">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="14">
         <v>10.187200000000001</v>
       </c>
       <c r="D9" s="15">
         <v>10.464499999999999</v>
       </c>
       <c r="E9" s="14">
         <v>9.5337000000000014</v>
       </c>
       <c r="F9" s="16">
         <v>9.8732000000000006</v>
       </c>
       <c r="G9" s="16">
@@ -2937,51 +2947,53 @@
       </c>
       <c r="CG9" s="18">
         <v>5.3202999999999889</v>
       </c>
       <c r="CH9" s="21">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="15">
         <v>5.2019000000000002</v>
       </c>
       <c r="CJ9" s="15">
         <v>4.9171999999999993</v>
       </c>
       <c r="CK9" s="15">
         <v>5.7790999999999997</v>
       </c>
       <c r="CL9" s="16">
         <v>4.8775000000000013</v>
       </c>
       <c r="CM9" s="16">
         <v>4.061399999999999</v>
       </c>
       <c r="CN9" s="16">
         <v>4.3897000000000013</v>
       </c>
-      <c r="CO9" s="18"/>
+      <c r="CO9" s="18">
+        <v>4.1968000000000032</v>
+      </c>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="18"/>
       <c r="CR9" s="18"/>
       <c r="CS9" s="18"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="14">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="14">
         <v>12.4353</v>
       </c>
       <c r="D10" s="15">
         <v>14.831100000000001</v>
       </c>
       <c r="E10" s="14">
         <v>15.963899999999999</v>
       </c>
       <c r="F10" s="16">
         <v>16.783900000000003</v>
       </c>
       <c r="G10" s="16">
@@ -3220,51 +3232,53 @@
       </c>
       <c r="CG10" s="18">
         <v>10.726800000000026</v>
       </c>
       <c r="CH10" s="21">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="15">
         <v>9.9350999999999985</v>
       </c>
       <c r="CJ10" s="15">
         <v>11.292900000000003</v>
       </c>
       <c r="CK10" s="15">
         <v>13.466499999999993</v>
       </c>
       <c r="CL10" s="16">
         <v>13.663499999999999</v>
       </c>
       <c r="CM10" s="16">
         <v>15.098100000000009</v>
       </c>
       <c r="CN10" s="16">
         <v>14.222800000000007</v>
       </c>
-      <c r="CO10" s="18"/>
+      <c r="CO10" s="18">
+        <v>13.604100000000003</v>
+      </c>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="18"/>
       <c r="CR10" s="18"/>
       <c r="CS10" s="18"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="14">
         <v>6.3754</v>
       </c>
       <c r="D11" s="15">
         <v>8.5033999999999992</v>
       </c>
       <c r="E11" s="14">
         <v>11.493799999999998</v>
       </c>
       <c r="F11" s="16">
         <v>11.573700000000001</v>
       </c>
       <c r="G11" s="16">
@@ -3503,51 +3517,53 @@
       </c>
       <c r="CG11" s="18">
         <v>8.670100000000005</v>
       </c>
       <c r="CH11" s="21">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>6.1520000000000001</v>
       </c>
       <c r="CJ11" s="15">
         <v>8.309099999999999</v>
       </c>
       <c r="CK11" s="15">
         <v>9.3003999999999998</v>
       </c>
       <c r="CL11" s="16">
         <v>8.4558</v>
       </c>
       <c r="CM11" s="16">
         <v>11.441099999999999</v>
       </c>
       <c r="CN11" s="16">
         <v>14.450000000000003</v>
       </c>
-      <c r="CO11" s="18"/>
+      <c r="CO11" s="18">
+        <v>14.122199999999999</v>
+      </c>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="18"/>
       <c r="CR11" s="18"/>
       <c r="CS11" s="18"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="21" t="s">
@@ -3786,51 +3802,53 @@
       </c>
       <c r="CG12" s="18">
         <v>27.469399999999951</v>
       </c>
       <c r="CH12" s="21">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="15">
         <v>30.821399999999993</v>
       </c>
       <c r="CJ12" s="21">
         <v>28.943700000000007</v>
       </c>
       <c r="CK12" s="21">
         <v>30.583099999999988</v>
       </c>
       <c r="CL12" s="21">
         <v>29.028100000000023</v>
       </c>
       <c r="CM12" s="21">
         <v>28.849799999999988</v>
       </c>
       <c r="CN12" s="21">
         <v>29.975200000000001</v>
       </c>
-      <c r="CO12" s="18"/>
+      <c r="CO12" s="18">
+        <v>30.676600000000008</v>
+      </c>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="18"/>
       <c r="CR12" s="18"/>
       <c r="CS12" s="18"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="14">
         <v>52.4116</v>
       </c>
       <c r="D13" s="15">
         <v>59.795699999999997</v>
       </c>
       <c r="E13" s="14">
         <v>61.770900000000005</v>
       </c>
       <c r="F13" s="16">
         <v>63.2896</v>
       </c>
       <c r="G13" s="16">
@@ -4069,51 +4087,53 @@
       </c>
       <c r="CG13" s="18">
         <v>59.825500000000034</v>
       </c>
       <c r="CH13" s="21">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="15">
         <v>47.040899999999993</v>
       </c>
       <c r="CJ13" s="15">
         <v>51.5441</v>
       </c>
       <c r="CK13" s="15">
         <v>50.065499999999986</v>
       </c>
       <c r="CL13" s="16">
         <v>54.232200000000034</v>
       </c>
       <c r="CM13" s="16">
         <v>56.597000000000008</v>
       </c>
       <c r="CN13" s="16">
         <v>59.305499999999995</v>
       </c>
-      <c r="CO13" s="18"/>
+      <c r="CO13" s="18">
+        <v>58.849799999999959</v>
+      </c>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="18"/>
       <c r="CR13" s="18"/>
       <c r="CS13" s="18"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="14">
         <v>44.4069</v>
       </c>
       <c r="C14" s="14">
         <v>41.994199999999999</v>
       </c>
       <c r="D14" s="15">
         <v>70.301299999999998</v>
       </c>
       <c r="E14" s="14">
         <v>61.920999999999999</v>
       </c>
       <c r="F14" s="16">
         <v>54.247</v>
       </c>
       <c r="G14" s="16">
@@ -4352,51 +4372,53 @@
       </c>
       <c r="CG14" s="18">
         <v>39.965400000000102</v>
       </c>
       <c r="CH14" s="21">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="15">
         <v>29.3261</v>
       </c>
       <c r="CJ14" s="15">
         <v>34.685400000000001</v>
       </c>
       <c r="CK14" s="15">
         <v>35.720999999999989</v>
       </c>
       <c r="CL14" s="16">
         <v>29.430499999999995</v>
       </c>
       <c r="CM14" s="16">
         <v>37.6096</v>
       </c>
       <c r="CN14" s="16">
         <v>29.054100000000005</v>
       </c>
-      <c r="CO14" s="18"/>
+      <c r="CO14" s="18">
+        <v>27.045999999999992</v>
+      </c>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="18"/>
       <c r="CR14" s="18"/>
       <c r="CS14" s="18"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="14">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="14">
         <v>0.59360000000000002</v>
       </c>
       <c r="D15" s="15">
         <v>0.49819999999999998</v>
       </c>
       <c r="E15" s="14">
         <v>0.69779999999999998</v>
       </c>
       <c r="F15" s="16">
         <v>0.754</v>
       </c>
       <c r="G15" s="16">
@@ -4635,51 +4657,53 @@
       </c>
       <c r="CG15" s="18">
         <v>0.63700000000000134</v>
       </c>
       <c r="CH15" s="21">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="15">
         <v>0.44619999999999999</v>
       </c>
       <c r="CJ15" s="15">
         <v>0.45709999999999995</v>
       </c>
       <c r="CK15" s="15">
         <v>0.69499999999999984</v>
       </c>
       <c r="CL15" s="16">
         <v>0.76090000000000035</v>
       </c>
       <c r="CM15" s="16">
         <v>0.84439999999999982</v>
       </c>
       <c r="CN15" s="16">
         <v>0.82379999999999987</v>
       </c>
-      <c r="CO15" s="18"/>
+      <c r="CO15" s="18">
+        <v>0.86160000000000014</v>
+      </c>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="18"/>
       <c r="CR15" s="18"/>
       <c r="CS15" s="18"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="14">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="14">
         <v>0.6573</v>
       </c>
       <c r="D16" s="15">
         <v>0.79139999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.80840000000000001</v>
       </c>
       <c r="F16" s="16">
         <v>0.78320000000000001</v>
       </c>
       <c r="G16" s="16">
@@ -4918,51 +4942,53 @@
       </c>
       <c r="CG16" s="18">
         <v>3.9999999999999925E-2</v>
       </c>
       <c r="CH16" s="21">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="15">
         <v>2.3900000000000001E-2</v>
       </c>
       <c r="CJ16" s="15">
         <v>3.5099999999999999E-2</v>
       </c>
       <c r="CK16" s="15">
         <v>4.8200000000000007E-2</v>
       </c>
       <c r="CL16" s="16">
         <v>5.0099999999999978E-2</v>
       </c>
       <c r="CM16" s="16">
         <v>8.8500000000000023E-2</v>
       </c>
       <c r="CN16" s="16">
         <v>8.6000000000000021E-2</v>
       </c>
-      <c r="CO16" s="18"/>
+      <c r="CO16" s="18">
+        <v>5.8099999999999985E-2</v>
+      </c>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="18"/>
       <c r="CR16" s="18"/>
       <c r="CS16" s="18"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="14">
         <v>16.581</v>
       </c>
       <c r="D17" s="15">
         <v>19.203200000000002</v>
       </c>
       <c r="E17" s="14">
         <v>20.4999</v>
       </c>
       <c r="F17" s="16">
         <v>21.971</v>
       </c>
       <c r="G17" s="16">
@@ -5201,51 +5227,53 @@
       </c>
       <c r="CG17" s="18">
         <v>17.274299999999982</v>
       </c>
       <c r="CH17" s="21">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="15">
         <v>14.9879</v>
       </c>
       <c r="CJ17" s="15">
         <v>15.709099999999996</v>
       </c>
       <c r="CK17" s="15">
         <v>15.815900000000006</v>
       </c>
       <c r="CL17" s="16">
         <v>17.224000000000004</v>
       </c>
       <c r="CM17" s="16">
         <v>18.853099999999998</v>
       </c>
       <c r="CN17" s="16">
         <v>18.871399999999994</v>
       </c>
-      <c r="CO17" s="18"/>
+      <c r="CO17" s="18">
+        <v>18.8643</v>
+      </c>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="18"/>
       <c r="CR17" s="18"/>
       <c r="CS17" s="18"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="14">
         <v>53.443199999999997</v>
       </c>
       <c r="D18" s="15">
         <v>59.018500000000003</v>
       </c>
       <c r="E18" s="14">
         <v>65.322199999999995</v>
       </c>
       <c r="F18" s="16">
         <v>70.363500000000002</v>
       </c>
       <c r="G18" s="16">
@@ -5484,51 +5512,53 @@
       </c>
       <c r="CG18" s="18">
         <v>53.911399999999844</v>
       </c>
       <c r="CH18" s="21">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>42.9709</v>
       </c>
       <c r="CJ18" s="15">
         <v>52.547799999999995</v>
       </c>
       <c r="CK18" s="15">
         <v>54.130600000000015</v>
       </c>
       <c r="CL18" s="16">
         <v>59.851200000000006</v>
       </c>
       <c r="CM18" s="16">
         <v>66.023099999999999</v>
       </c>
       <c r="CN18" s="16">
         <v>65.828399999999988</v>
       </c>
-      <c r="CO18" s="18"/>
+      <c r="CO18" s="18">
+        <v>63.407800000000009</v>
+      </c>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="23">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="14">
         <v>11.841799999999999</v>
       </c>
       <c r="D19" s="15">
         <v>17.005200000000002</v>
       </c>
       <c r="E19" s="14">
         <v>17.679099999999998</v>
       </c>
       <c r="F19" s="16">
         <v>19.435400000000001</v>
       </c>
       <c r="G19" s="16">
@@ -5767,51 +5797,53 @@
       </c>
       <c r="CG19" s="18">
         <v>26.972499999999997</v>
       </c>
       <c r="CH19" s="23">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="15">
         <v>22.955999999999996</v>
       </c>
       <c r="CJ19" s="15">
         <v>31.402299999999997</v>
       </c>
       <c r="CK19" s="15">
         <v>30.444600000000008</v>
       </c>
       <c r="CL19" s="16">
         <v>30.706999999999994</v>
       </c>
       <c r="CM19" s="16">
         <v>31.530100000000004</v>
       </c>
       <c r="CN19" s="16">
         <v>30.477199999999982</v>
       </c>
-      <c r="CO19" s="18"/>
+      <c r="CO19" s="18">
+        <v>26.067400000000021</v>
+      </c>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="28" t="s">
@@ -6050,51 +6082,53 @@
       </c>
       <c r="CG20" s="18">
         <v>4.3869999999999969</v>
       </c>
       <c r="CH20" s="28">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="15">
         <v>1.8672</v>
       </c>
       <c r="CJ20" s="28">
         <v>2.6386000000000007</v>
       </c>
       <c r="CK20" s="28">
         <v>2.0076999999999998</v>
       </c>
       <c r="CL20" s="28">
         <v>1.9014000000000006</v>
       </c>
       <c r="CM20" s="28">
         <v>5.3849</v>
       </c>
       <c r="CN20" s="28">
         <v>2.2189999999999959</v>
       </c>
-      <c r="CO20" s="18"/>
+      <c r="CO20" s="18">
+        <v>1.5535000000000032</v>
+      </c>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="21">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="14">
         <v>7.6461000000000006</v>
       </c>
       <c r="D21" s="20">
         <v>11.383100000000001</v>
       </c>
       <c r="E21" s="14">
         <v>12.364100000000001</v>
       </c>
       <c r="F21" s="16">
         <v>16.543200000000002</v>
       </c>
       <c r="G21" s="16">
@@ -6333,51 +6367,53 @@
       </c>
       <c r="CG21" s="18">
         <v>4.8034000000000034</v>
       </c>
       <c r="CH21" s="21">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="15">
         <v>3.1638000000000006</v>
       </c>
       <c r="CJ21" s="15">
         <v>3.5611000000000006</v>
       </c>
       <c r="CK21" s="15">
         <v>4.0409999999999986</v>
       </c>
       <c r="CL21" s="16">
         <v>5.0866000000000007</v>
       </c>
       <c r="CM21" s="16">
         <v>6.0136000000000003</v>
       </c>
       <c r="CN21" s="16">
         <v>6.2893000000000008</v>
       </c>
-      <c r="CO21" s="18"/>
+      <c r="CO21" s="18">
+        <v>6.0498000000000012</v>
+      </c>
       <c r="CP21" s="18"/>
       <c r="CQ21" s="18"/>
       <c r="CR21" s="18"/>
       <c r="CS21" s="18"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="14">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="D22" s="20">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="E22" s="14">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F22" s="16">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="G22" s="16">
@@ -6616,51 +6652,53 @@
       </c>
       <c r="CG22" s="21">
         <v>1.0000000000000005E-4</v>
       </c>
       <c r="CH22" s="21">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="15">
         <v>2.0000000000000004E-4</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9999999999999998E-4</v>
       </c>
       <c r="CK22" s="20">
         <v>4.999999999999999E-4</v>
       </c>
       <c r="CL22" s="16">
         <v>2.0000000000000009E-4</v>
       </c>
       <c r="CM22" s="16">
         <v>2.0000000000000009E-4</v>
       </c>
       <c r="CN22" s="16">
         <v>1.9999999999999987E-4</v>
       </c>
-      <c r="CO22" s="18"/>
+      <c r="CO22" s="18">
+        <v>2.0000000000000009E-4</v>
+      </c>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="14">
         <v>3.2899999999999999E-2</v>
       </c>
       <c r="D23" s="20">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="E23" s="14">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="F23" s="16">
         <v>2.3E-2</v>
       </c>
       <c r="G23" s="16">
@@ -6899,51 +6937,53 @@
       </c>
       <c r="CG23" s="18">
         <v>1.3500000000000012E-2</v>
       </c>
       <c r="CH23" s="21">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>1.34E-2</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.3100000000000004E-2</v>
       </c>
       <c r="CK23" s="20">
         <v>1.2799999999999999E-2</v>
       </c>
       <c r="CL23" s="16">
         <v>1.2699999999999989E-2</v>
       </c>
       <c r="CM23" s="16">
         <v>1.2700000000000003E-2</v>
       </c>
       <c r="CN23" s="16">
         <v>1.2400000000000008E-2</v>
       </c>
-      <c r="CO23" s="18"/>
+      <c r="CO23" s="18">
+        <v>1.2399999999999994E-2</v>
+      </c>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="23">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="23">
         <v>10.015000000000001</v>
       </c>
       <c r="D24" s="23">
         <v>11.206700000000001</v>
       </c>
       <c r="E24" s="23">
         <v>9.1910000000000007</v>
       </c>
       <c r="F24" s="23">
         <v>9.9454999999999991</v>
       </c>
       <c r="G24" s="23">
@@ -7182,51 +7222,53 @@
       </c>
       <c r="CG24" s="18">
         <v>23.395399999999967</v>
       </c>
       <c r="CH24" s="23">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="15">
         <v>18.738999999999997</v>
       </c>
       <c r="CJ24" s="23">
         <v>20.558700000000002</v>
       </c>
       <c r="CK24" s="23">
         <v>19.486900000000006</v>
       </c>
       <c r="CL24" s="23">
         <v>19.169899999999984</v>
       </c>
       <c r="CM24" s="23">
         <v>16.3035</v>
       </c>
       <c r="CN24" s="23">
         <v>17.705600000000018</v>
       </c>
-      <c r="CO24" s="18"/>
+      <c r="CO24" s="18">
+        <v>22.345499999999987</v>
+      </c>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 