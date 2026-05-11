--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -992,67 +992,67 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="414">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
     <cellStyle name="60% — акцент3 2 3" xfId="321"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="185"/>
     <cellStyle name="60% — акцент4 2" xfId="8"/>
     <cellStyle name="60% — акцент4 2 2" xfId="275"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="369"/>
     <cellStyle name="60% — акцент4 2 3" xfId="322"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="186"/>
     <cellStyle name="60% — акцент5 2" xfId="9"/>
     <cellStyle name="60% — акцент5 2 2" xfId="276"/>
@@ -1739,284 +1739,284 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ4" sqref="CJ4"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="27" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="27" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="27" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="27" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="27"/>
     <col min="10" max="10" width="10" style="27" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="27"/>
     <col min="12" max="12" width="9.7109375" style="27" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="27" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="27"/>
     <col min="18" max="18" width="8.140625" style="27" customWidth="1"/>
     <col min="19" max="19" width="7" style="27" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="27" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="27" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="27" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="27" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="27" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="27" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8" style="1" customWidth="1"/>
     <col min="30" max="30" width="7.42578125" style="1" customWidth="1"/>
     <col min="31" max="32" width="7.28515625" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="37" width="9.85546875" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.42578125" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...47 lines deleted...]
-      <c r="BV1" s="46" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="43"/>
+      <c r="AF1" s="43"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="43"/>
+      <c r="AI1" s="43"/>
+      <c r="AJ1" s="43"/>
+      <c r="AK1" s="43"/>
+      <c r="AL1" s="43"/>
+      <c r="AM1" s="43"/>
+      <c r="AN1" s="43"/>
+      <c r="AO1" s="43"/>
+      <c r="AP1" s="43"/>
+      <c r="AQ1" s="43"/>
+      <c r="AR1" s="43"/>
+      <c r="AS1" s="43"/>
+      <c r="AT1" s="43"/>
+      <c r="AU1" s="43"/>
+      <c r="AV1" s="43"/>
+      <c r="AW1" s="43"/>
+      <c r="BV1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="46"/>
-[...21 lines deleted...]
-      <c r="CS1" s="46"/>
+      <c r="BW1" s="43"/>
+      <c r="BX1" s="43"/>
+      <c r="BY1" s="43"/>
+      <c r="BZ1" s="43"/>
+      <c r="CA1" s="43"/>
+      <c r="CB1" s="43"/>
+      <c r="CC1" s="43"/>
+      <c r="CD1" s="43"/>
+      <c r="CE1" s="43"/>
+      <c r="CF1" s="43"/>
+      <c r="CG1" s="43"/>
+      <c r="CH1" s="43"/>
+      <c r="CI1" s="43"/>
+      <c r="CJ1" s="43"/>
+      <c r="CK1" s="43"/>
+      <c r="CL1" s="43"/>
+      <c r="CM1" s="43"/>
+      <c r="CN1" s="43"/>
+      <c r="CO1" s="43"/>
+      <c r="CP1" s="43"/>
+      <c r="CQ1" s="43"/>
+      <c r="CR1" s="43"/>
+      <c r="CS1" s="43"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="47"/>
-      <c r="B2" s="43" t="s">
+      <c r="A2" s="44"/>
+      <c r="B2" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="44"/>
-[...10 lines deleted...]
-      <c r="N2" s="43" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="O2" s="44"/>
-[...10 lines deleted...]
-      <c r="Z2" s="43" t="s">
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AA2" s="44"/>
-[...10 lines deleted...]
-      <c r="AL2" s="43" t="s">
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AM2" s="44"/>
-[...10 lines deleted...]
-      <c r="AX2" s="43" t="s">
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="AY2" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="43" t="s">
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
+      <c r="BE2" s="47"/>
+      <c r="BF2" s="47"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="44"/>
-[...10 lines deleted...]
-      <c r="BV2" s="43" t="s">
+      <c r="BK2" s="47"/>
+      <c r="BL2" s="47"/>
+      <c r="BM2" s="47"/>
+      <c r="BN2" s="47"/>
+      <c r="BO2" s="47"/>
+      <c r="BP2" s="47"/>
+      <c r="BQ2" s="47"/>
+      <c r="BR2" s="47"/>
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="48"/>
+      <c r="BV2" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="44"/>
-[...10 lines deleted...]
-      <c r="CH2" s="43" t="s">
+      <c r="BW2" s="47"/>
+      <c r="BX2" s="47"/>
+      <c r="BY2" s="47"/>
+      <c r="BZ2" s="47"/>
+      <c r="CA2" s="47"/>
+      <c r="CB2" s="47"/>
+      <c r="CC2" s="47"/>
+      <c r="CD2" s="47"/>
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="48"/>
+      <c r="CH2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="44"/>
-[...9 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CI2" s="47"/>
+      <c r="CJ2" s="47"/>
+      <c r="CK2" s="47"/>
+      <c r="CL2" s="47"/>
+      <c r="CM2" s="47"/>
+      <c r="CN2" s="47"/>
+      <c r="CO2" s="47"/>
+      <c r="CP2" s="47"/>
+      <c r="CQ2" s="47"/>
+      <c r="CR2" s="47"/>
+      <c r="CS2" s="48"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="48"/>
+      <c r="A3" s="45"/>
       <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="32" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="33" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="33" t="s">
@@ -2524,51 +2524,53 @@
       </c>
       <c r="CB4" s="7">
         <v>129.4153500000001</v>
       </c>
       <c r="CC4" s="34">
         <v>146.84275999999966</v>
       </c>
       <c r="CD4" s="35">
         <v>209.82149999999999</v>
       </c>
       <c r="CE4" s="35">
         <v>165.97031999999899</v>
       </c>
       <c r="CF4" s="35">
         <v>186.33799000000067</v>
       </c>
       <c r="CG4" s="35">
         <v>319.6843000000008</v>
       </c>
       <c r="CH4" s="3">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="3">
         <v>127.30975999999998</v>
       </c>
-      <c r="CJ4" s="36"/>
+      <c r="CJ4" s="36">
+        <v>165.75209000000009</v>
+      </c>
       <c r="CK4" s="36"/>
       <c r="CL4" s="6"/>
       <c r="CM4" s="7"/>
       <c r="CN4" s="7"/>
       <c r="CO4" s="34"/>
       <c r="CP4" s="35"/>
       <c r="CQ4" s="35"/>
       <c r="CR4" s="35"/>
       <c r="CS4" s="35"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="4"/>
       <c r="J5" s="8"/>
       <c r="K5" s="9"/>
       <c r="L5" s="8"/>
@@ -2749,51 +2751,53 @@
       </c>
       <c r="CB5" s="30">
         <v>11.46188999999999</v>
       </c>
       <c r="CC5" s="19">
         <v>12.994800000000012</v>
       </c>
       <c r="CD5" s="20">
         <v>16.057600000000008</v>
       </c>
       <c r="CE5" s="20">
         <v>11.491329999999991</v>
       </c>
       <c r="CF5" s="20">
         <v>13.536770000000004</v>
       </c>
       <c r="CG5" s="20">
         <v>33.971120000000028</v>
       </c>
       <c r="CH5" s="42">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="42">
         <v>7.7187700000000001</v>
       </c>
-      <c r="CJ5" s="42"/>
+      <c r="CJ5" s="42">
+        <v>8.9654000000000007</v>
+      </c>
       <c r="CK5" s="42"/>
       <c r="CL5" s="42"/>
       <c r="CM5" s="42"/>
       <c r="CN5" s="42"/>
       <c r="CO5" s="19"/>
       <c r="CP5" s="20"/>
       <c r="CQ5" s="20"/>
       <c r="CR5" s="20"/>
       <c r="CS5" s="20"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="15">
         <v>10.373329999999999</v>
       </c>
       <c r="D6" s="16">
         <v>11.19791</v>
       </c>
       <c r="E6" s="15">
         <v>11.08939</v>
@@ -3019,54 +3023,56 @@
       </c>
       <c r="CA6" s="17">
         <v>18.367760000000004</v>
       </c>
       <c r="CB6" s="17">
         <v>15.465770000000006</v>
       </c>
       <c r="CC6" s="19">
         <v>14.342399999999984</v>
       </c>
       <c r="CD6" s="20">
         <v>16.4666</v>
       </c>
       <c r="CE6" s="20">
         <v>15.642680000000013</v>
       </c>
       <c r="CF6" s="20">
         <v>18.352660000000014</v>
       </c>
       <c r="CG6" s="20">
         <v>23.350219999999979</v>
       </c>
       <c r="CH6" s="39">
         <v>16.335989999999999</v>
       </c>
-      <c r="CI6" s="39">
+      <c r="CI6" s="42">
         <v>18.191260000000003</v>
       </c>
-      <c r="CJ6" s="37"/>
+      <c r="CJ6" s="37">
+        <v>18.207340000000002</v>
+      </c>
       <c r="CK6" s="37"/>
       <c r="CL6" s="17"/>
       <c r="CM6" s="17"/>
       <c r="CN6" s="17"/>
       <c r="CO6" s="19"/>
       <c r="CP6" s="20"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="20"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="15">
         <v>8.7340599999999995</v>
       </c>
       <c r="D7" s="16">
         <v>14.833500000000001</v>
       </c>
       <c r="E7" s="15">
         <v>11.206440000000001</v>
@@ -3292,54 +3298,56 @@
       </c>
       <c r="CA7" s="17">
         <v>11.847449999999995</v>
       </c>
       <c r="CB7" s="17">
         <v>6.3954299999999975</v>
       </c>
       <c r="CC7" s="19">
         <v>6.8109500000000125</v>
       </c>
       <c r="CD7" s="20">
         <v>9.4141300000000001</v>
       </c>
       <c r="CE7" s="20">
         <v>7.7168399999999906</v>
       </c>
       <c r="CF7" s="20">
         <v>11.587299999999999</v>
       </c>
       <c r="CG7" s="20">
         <v>20.021029999999996</v>
       </c>
       <c r="CH7" s="39">
         <v>7.6038300000000003</v>
       </c>
-      <c r="CI7" s="39">
+      <c r="CI7" s="42">
         <v>6.1692100000000014</v>
       </c>
-      <c r="CJ7" s="37"/>
+      <c r="CJ7" s="37">
+        <v>12.010279999999998</v>
+      </c>
       <c r="CK7" s="37"/>
       <c r="CL7" s="17"/>
       <c r="CM7" s="17"/>
       <c r="CN7" s="17"/>
       <c r="CO7" s="19"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="15">
         <v>16.546490000000002</v>
       </c>
       <c r="D8" s="16">
         <v>40.255319999999998</v>
       </c>
       <c r="E8" s="15">
         <v>19.83886</v>
@@ -3565,54 +3573,56 @@
       </c>
       <c r="CA8" s="17">
         <v>30.739139999999992</v>
       </c>
       <c r="CB8" s="17">
         <v>15.580029999999994</v>
       </c>
       <c r="CC8" s="19">
         <v>20.063180000000017</v>
       </c>
       <c r="CD8" s="20">
         <v>29.737729999999971</v>
       </c>
       <c r="CE8" s="20">
         <v>25.715860000000021</v>
       </c>
       <c r="CF8" s="20">
         <v>28.008229999999998</v>
       </c>
       <c r="CG8" s="20">
         <v>36.334410000000048</v>
       </c>
       <c r="CH8" s="39">
         <v>14.153589999999999</v>
       </c>
-      <c r="CI8" s="39">
+      <c r="CI8" s="42">
         <v>15.460839999999999</v>
       </c>
-      <c r="CJ8" s="37"/>
+      <c r="CJ8" s="37">
+        <v>30.911340000000003</v>
+      </c>
       <c r="CK8" s="37"/>
       <c r="CL8" s="17"/>
       <c r="CM8" s="17"/>
       <c r="CN8" s="17"/>
       <c r="CO8" s="19"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>3.26892</v>
       </c>
       <c r="C9" s="15">
         <v>3.2771399999999997</v>
       </c>
       <c r="D9" s="16">
         <v>4.1713699999999996</v>
       </c>
       <c r="E9" s="15">
         <v>2.86348</v>
@@ -3838,54 +3848,56 @@
       </c>
       <c r="CA9" s="17">
         <v>6.1349900000000019</v>
       </c>
       <c r="CB9" s="17">
         <v>2.4564599999999963</v>
       </c>
       <c r="CC9" s="19">
         <v>3.6118999999999986</v>
       </c>
       <c r="CD9" s="20">
         <v>5.2675899999999984</v>
       </c>
       <c r="CE9" s="20">
         <v>4.6599599999999981</v>
       </c>
       <c r="CF9" s="20">
         <v>5.3624600000000058</v>
       </c>
       <c r="CG9" s="20">
         <v>9.578719999999997</v>
       </c>
       <c r="CH9" s="39">
         <v>2.9275100000000003</v>
       </c>
-      <c r="CI9" s="39">
+      <c r="CI9" s="42">
         <v>3.8675200000000003</v>
       </c>
-      <c r="CJ9" s="37"/>
+      <c r="CJ9" s="37">
+        <v>4.0887399999999996</v>
+      </c>
       <c r="CK9" s="37"/>
       <c r="CL9" s="17"/>
       <c r="CM9" s="17"/>
       <c r="CN9" s="17"/>
       <c r="CO9" s="19"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="15">
         <v>5.4967899999999998</v>
       </c>
       <c r="D10" s="16">
         <v>7.43947</v>
       </c>
       <c r="E10" s="15">
         <v>6.5916199999999998</v>
@@ -4111,54 +4123,56 @@
       </c>
       <c r="CA10" s="17">
         <v>13.384680000000003</v>
       </c>
       <c r="CB10" s="17">
         <v>7.0248199999999983</v>
       </c>
       <c r="CC10" s="19">
         <v>7.4753200000000035</v>
       </c>
       <c r="CD10" s="20">
         <v>9.7871199999999874</v>
       </c>
       <c r="CE10" s="20">
         <v>7.6134200000000192</v>
       </c>
       <c r="CF10" s="20">
         <v>9.0587099999999907</v>
       </c>
       <c r="CG10" s="20">
         <v>16.357140000000015</v>
       </c>
       <c r="CH10" s="39">
         <v>6.3755499999999996</v>
       </c>
-      <c r="CI10" s="39">
+      <c r="CI10" s="42">
         <v>6.8581199999999987</v>
       </c>
-      <c r="CJ10" s="37"/>
+      <c r="CJ10" s="37">
+        <v>7.6338500000000007</v>
+      </c>
       <c r="CK10" s="37"/>
       <c r="CL10" s="17"/>
       <c r="CM10" s="17"/>
       <c r="CN10" s="17"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="15">
         <v>7.4495500000000003</v>
       </c>
       <c r="D11" s="16">
         <v>8.4245800000000006</v>
       </c>
       <c r="E11" s="15">
         <v>7.7876400000000006</v>
@@ -4384,54 +4398,56 @@
       </c>
       <c r="CA11" s="17">
         <v>15.169830000000005</v>
       </c>
       <c r="CB11" s="17">
         <v>7.2761099999999956</v>
       </c>
       <c r="CC11" s="19">
         <v>10.237040000000007</v>
       </c>
       <c r="CD11" s="20">
         <v>10.913989999999984</v>
       </c>
       <c r="CE11" s="20">
         <v>10.03840000000001</v>
       </c>
       <c r="CF11" s="20">
         <v>12.972979999999993</v>
       </c>
       <c r="CG11" s="20">
         <v>24.293430000000029</v>
       </c>
       <c r="CH11" s="39">
         <v>8.1197999999999997</v>
       </c>
-      <c r="CI11" s="39">
+      <c r="CI11" s="42">
         <v>8.0519300000000005</v>
       </c>
-      <c r="CJ11" s="37"/>
+      <c r="CJ11" s="37">
+        <v>8.8647500000000008</v>
+      </c>
       <c r="CK11" s="37"/>
       <c r="CL11" s="17"/>
       <c r="CM11" s="17"/>
       <c r="CN11" s="17"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>31</v>
@@ -4657,54 +4673,56 @@
       </c>
       <c r="CA12" s="21">
         <v>17.524589999999996</v>
       </c>
       <c r="CB12" s="21">
         <v>2.6330700000000036</v>
       </c>
       <c r="CC12" s="19">
         <v>6.1772899999999993</v>
       </c>
       <c r="CD12" s="20">
         <v>12.732919999999993</v>
       </c>
       <c r="CE12" s="20">
         <v>11.435600000000008</v>
       </c>
       <c r="CF12" s="20">
         <v>11.564489999999992</v>
       </c>
       <c r="CG12" s="20">
         <v>24.068750000000009</v>
       </c>
       <c r="CH12" s="39">
         <v>4.8295199999999996</v>
       </c>
-      <c r="CI12" s="39">
+      <c r="CI12" s="42">
         <v>3.76945</v>
       </c>
-      <c r="CJ12" s="39"/>
+      <c r="CJ12" s="39">
+        <v>12.89777</v>
+      </c>
       <c r="CK12" s="39"/>
       <c r="CL12" s="39"/>
       <c r="CM12" s="39"/>
       <c r="CN12" s="39"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="15">
         <v>6.2229999999999999</v>
       </c>
       <c r="D13" s="22">
         <v>9.0587400000000002</v>
       </c>
       <c r="E13" s="15">
         <v>6.2418999999999993</v>
@@ -4930,54 +4948,56 @@
       </c>
       <c r="CA13" s="17">
         <v>14.965889999999998</v>
       </c>
       <c r="CB13" s="17">
         <v>5.2265000000000015</v>
       </c>
       <c r="CC13" s="19">
         <v>7.3486800000000017</v>
       </c>
       <c r="CD13" s="20">
         <v>13.350570000000005</v>
       </c>
       <c r="CE13" s="20">
         <v>6.3549499999999881</v>
       </c>
       <c r="CF13" s="20">
         <v>9.6985600000000005</v>
       </c>
       <c r="CG13" s="20">
         <v>19.369250000000008</v>
       </c>
       <c r="CH13" s="39">
         <v>5.7555499999999995</v>
       </c>
-      <c r="CI13" s="39">
+      <c r="CI13" s="42">
         <v>4.4461300000000001</v>
       </c>
-      <c r="CJ13" s="37"/>
+      <c r="CJ13" s="37">
+        <v>6.6315100000000022</v>
+      </c>
       <c r="CK13" s="37"/>
       <c r="CL13" s="17"/>
       <c r="CM13" s="17"/>
       <c r="CN13" s="17"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="20"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="20"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="15">
         <v>9.9194300000000002</v>
       </c>
       <c r="D14" s="22">
         <v>6.6530200000000006</v>
       </c>
       <c r="E14" s="15">
         <v>8.595229999999999</v>
@@ -5203,54 +5223,56 @@
       </c>
       <c r="CA14" s="17">
         <v>6.7208399999999955</v>
       </c>
       <c r="CB14" s="17">
         <v>3.2255500000000055</v>
       </c>
       <c r="CC14" s="19">
         <v>4.3216699999999975</v>
       </c>
       <c r="CD14" s="20">
         <v>5.1180799999999991</v>
       </c>
       <c r="CE14" s="20">
         <v>3.7011300000000062</v>
       </c>
       <c r="CF14" s="20">
         <v>3.9015699999999924</v>
       </c>
       <c r="CG14" s="20">
         <v>5.678990000000006</v>
       </c>
       <c r="CH14" s="39">
         <v>6.0863300000000002</v>
       </c>
-      <c r="CI14" s="39">
+      <c r="CI14" s="42">
         <v>6.2534899999999993</v>
       </c>
-      <c r="CJ14" s="37"/>
+      <c r="CJ14" s="37">
+        <v>5.2313700000000019</v>
+      </c>
       <c r="CK14" s="37"/>
       <c r="CL14" s="17"/>
       <c r="CM14" s="17"/>
       <c r="CN14" s="17"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="15">
         <v>2.56325</v>
       </c>
       <c r="D15" s="22">
         <v>2.6175900000000003</v>
       </c>
       <c r="E15" s="15">
         <v>2.5294299999999996</v>
@@ -5476,54 +5498,56 @@
       </c>
       <c r="CA15" s="17">
         <v>3.3633200000000016</v>
       </c>
       <c r="CB15" s="17">
         <v>2.8195200000000007</v>
       </c>
       <c r="CC15" s="19">
         <v>3.0605499999999992</v>
       </c>
       <c r="CD15" s="20">
         <v>3.2962099999999985</v>
       </c>
       <c r="CE15" s="20">
         <v>3.6729899999999986</v>
       </c>
       <c r="CF15" s="20">
         <v>3.9593600000000002</v>
       </c>
       <c r="CG15" s="20">
         <v>7.5763999999999996</v>
       </c>
       <c r="CH15" s="39">
         <v>3.2584299999999997</v>
       </c>
-      <c r="CI15" s="39">
+      <c r="CI15" s="42">
         <v>2.9251500000000004</v>
       </c>
-      <c r="CJ15" s="37"/>
+      <c r="CJ15" s="37">
+        <v>2.7644200000000003</v>
+      </c>
       <c r="CK15" s="37"/>
       <c r="CL15" s="17"/>
       <c r="CM15" s="17"/>
       <c r="CN15" s="17"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="15">
         <v>0.78895000000000004</v>
       </c>
       <c r="D16" s="22">
         <v>0.29094999999999999</v>
       </c>
       <c r="E16" s="15">
         <v>0.55559999999999998</v>
@@ -5749,54 +5773,56 @@
       </c>
       <c r="CA16" s="17">
         <v>1.9340999999999999</v>
       </c>
       <c r="CB16" s="17">
         <v>1.5101300000000002</v>
       </c>
       <c r="CC16" s="19">
         <v>1.5708699999999993</v>
       </c>
       <c r="CD16" s="20">
         <v>2.6670400000000019</v>
       </c>
       <c r="CE16" s="20">
         <v>1.9353699999999971</v>
       </c>
       <c r="CF16" s="20">
         <v>2.2723399999999998</v>
       </c>
       <c r="CG16" s="20">
         <v>3.1377200000000016</v>
       </c>
       <c r="CH16" s="39">
         <v>1.4176799999999998</v>
       </c>
-      <c r="CI16" s="39">
+      <c r="CI16" s="42">
         <v>1.5969000000000002</v>
       </c>
-      <c r="CJ16" s="37"/>
+      <c r="CJ16" s="37">
+        <v>0.84323999999999977</v>
+      </c>
       <c r="CK16" s="37"/>
       <c r="CL16" s="17"/>
       <c r="CM16" s="17"/>
       <c r="CN16" s="17"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="15">
         <v>6.50563</v>
       </c>
       <c r="D17" s="22">
         <v>6.9489099999999997</v>
       </c>
       <c r="E17" s="15">
         <v>6.2587999999999999</v>
@@ -6022,54 +6048,56 @@
       </c>
       <c r="CA17" s="17">
         <v>11.117919999999998</v>
       </c>
       <c r="CB17" s="17">
         <v>10.123130000000003</v>
       </c>
       <c r="CC17" s="19">
         <v>8.2917699999999996</v>
       </c>
       <c r="CD17" s="20">
         <v>9.2002000000000024</v>
       </c>
       <c r="CE17" s="20">
         <v>10.640929999999997</v>
       </c>
       <c r="CF17" s="20">
         <v>11.070239999999998</v>
       </c>
       <c r="CG17" s="20">
         <v>15.550200000000018</v>
       </c>
       <c r="CH17" s="39">
         <v>6.3883299999999998</v>
       </c>
-      <c r="CI17" s="39">
+      <c r="CI17" s="42">
         <v>6.8398599999999998</v>
       </c>
-      <c r="CJ17" s="37"/>
+      <c r="CJ17" s="37">
+        <v>7.6767200000000013</v>
+      </c>
       <c r="CK17" s="37"/>
       <c r="CL17" s="17"/>
       <c r="CM17" s="17"/>
       <c r="CN17" s="17"/>
       <c r="CO17" s="19"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="15">
         <v>5.9502499999999996</v>
       </c>
       <c r="D18" s="22">
         <v>4.5150299999999994</v>
       </c>
       <c r="E18" s="15">
         <v>5.1754300000000004</v>
@@ -6295,54 +6323,56 @@
       </c>
       <c r="CA18" s="17">
         <v>5.6043600000000033</v>
       </c>
       <c r="CB18" s="17">
         <v>9.1029699999999991</v>
       </c>
       <c r="CC18" s="19">
         <v>9.774879999999996</v>
       </c>
       <c r="CD18" s="20">
         <v>10.008620000000001</v>
       </c>
       <c r="CE18" s="20">
         <v>6.3391400000000075</v>
       </c>
       <c r="CF18" s="20">
         <v>5.3824499999999915</v>
       </c>
       <c r="CG18" s="20">
         <v>8.258189999999999</v>
       </c>
       <c r="CH18" s="39">
         <v>7.6789699999999996</v>
       </c>
-      <c r="CI18" s="39">
+      <c r="CI18" s="42">
         <v>5.0573000000000015</v>
       </c>
-      <c r="CJ18" s="37"/>
+      <c r="CJ18" s="37">
+        <v>4.8398199999999996</v>
+      </c>
       <c r="CK18" s="37"/>
       <c r="CL18" s="17"/>
       <c r="CM18" s="17"/>
       <c r="CN18" s="17"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="17">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="15">
         <v>17.283609999999999</v>
       </c>
       <c r="D19" s="22">
         <v>18.636869999999998</v>
       </c>
       <c r="E19" s="15">
         <v>16.675060000000002</v>
@@ -6568,54 +6598,56 @@
       </c>
       <c r="CA19" s="17">
         <v>16.321460000000002</v>
       </c>
       <c r="CB19" s="17">
         <v>14.102709999999988</v>
       </c>
       <c r="CC19" s="19">
         <v>15.936199999999999</v>
       </c>
       <c r="CD19" s="20">
         <v>35.644810000000007</v>
       </c>
       <c r="CE19" s="20">
         <v>23.051400000000001</v>
       </c>
       <c r="CF19" s="20">
         <v>21.970169999999996</v>
       </c>
       <c r="CG19" s="20">
         <v>41.175829999999991</v>
       </c>
       <c r="CH19" s="40">
         <v>18.16854</v>
       </c>
-      <c r="CI19" s="40">
+      <c r="CI19" s="42">
         <v>18.410110000000003</v>
       </c>
-      <c r="CJ19" s="37"/>
+      <c r="CJ19" s="37">
+        <v>19.526079999999993</v>
+      </c>
       <c r="CK19" s="37"/>
       <c r="CL19" s="17"/>
       <c r="CM19" s="17"/>
       <c r="CN19" s="17"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>31</v>
@@ -6841,54 +6873,56 @@
       </c>
       <c r="CA20" s="31">
         <v>3.1646999999999998</v>
       </c>
       <c r="CB20" s="31">
         <v>1.1138999999999992</v>
       </c>
       <c r="CC20" s="19">
         <v>2.0481999999999996</v>
       </c>
       <c r="CD20" s="20">
         <v>3.6004000000000005</v>
       </c>
       <c r="CE20" s="20">
         <v>1.7977000000000025</v>
       </c>
       <c r="CF20" s="20">
         <v>1.4133999999999993</v>
       </c>
       <c r="CG20" s="20">
         <v>5.554000000000002</v>
       </c>
       <c r="CH20" s="41">
         <v>3.7767000000000004</v>
       </c>
-      <c r="CI20" s="41">
+      <c r="CI20" s="42">
         <v>1.1639000000000004</v>
       </c>
-      <c r="CJ20" s="41"/>
+      <c r="CJ20" s="41">
+        <v>1.5</v>
+      </c>
       <c r="CK20" s="41"/>
       <c r="CL20" s="41"/>
       <c r="CM20" s="41"/>
       <c r="CN20" s="41"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="15">
         <v>16.212150000000001</v>
       </c>
       <c r="D21" s="22">
         <v>18.50976</v>
       </c>
       <c r="E21" s="15">
         <v>17.24981</v>
@@ -7114,54 +7148,56 @@
       </c>
       <c r="CA21" s="17">
         <v>16.348690000000012</v>
       </c>
       <c r="CB21" s="17">
         <v>13.27794999999999</v>
       </c>
       <c r="CC21" s="19">
         <v>12.319640000000021</v>
       </c>
       <c r="CD21" s="20">
         <v>16.060009999999977</v>
       </c>
       <c r="CE21" s="20">
         <v>13.542840000000027</v>
       </c>
       <c r="CF21" s="20">
         <v>15.546709999999976</v>
       </c>
       <c r="CG21" s="20">
         <v>24.297510000000017</v>
       </c>
       <c r="CH21" s="39">
         <v>8.7518700000000003</v>
       </c>
-      <c r="CI21" s="39">
+      <c r="CI21" s="42">
         <v>9.8628200000000028</v>
       </c>
-      <c r="CJ21" s="37"/>
+      <c r="CJ21" s="37">
+        <v>12.625159999999994</v>
+      </c>
       <c r="CK21" s="37"/>
       <c r="CL21" s="17"/>
       <c r="CM21" s="17"/>
       <c r="CN21" s="17"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="15">
         <v>1.4070000000000001E-2</v>
       </c>
       <c r="D22" s="22">
         <v>1.5220000000000001E-2</v>
       </c>
       <c r="E22" s="15">
         <v>1.3509999999999999E-2</v>
@@ -7387,54 +7423,56 @@
       </c>
       <c r="CA22" s="17">
         <v>5.0999999999999969E-3</v>
       </c>
       <c r="CB22" s="17">
         <v>3.4000000000000072E-3</v>
       </c>
       <c r="CC22" s="19">
         <v>5.5999999999999939E-3</v>
       </c>
       <c r="CD22" s="20">
         <v>6.300000000000007E-3</v>
       </c>
       <c r="CE22" s="20">
         <v>6.1299999999999896E-3</v>
       </c>
       <c r="CF22" s="20">
         <v>7.0000000000000132E-3</v>
       </c>
       <c r="CG22" s="20">
         <v>1.3200000000000003E-2</v>
       </c>
       <c r="CH22" s="39">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="CI22" s="39">
+      <c r="CI22" s="42">
         <v>5.1999999999999989E-3</v>
       </c>
-      <c r="CJ22" s="38"/>
+      <c r="CJ22" s="38">
+        <v>9.6000000000000026E-3</v>
+      </c>
       <c r="CK22" s="38"/>
       <c r="CL22" s="17"/>
       <c r="CM22" s="17"/>
       <c r="CN22" s="17"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="15">
         <v>1.03E-2</v>
       </c>
       <c r="D23" s="22">
         <v>9.1129999999999989E-2</v>
       </c>
       <c r="E23" s="15">
         <v>3.6600000000000001E-3</v>
@@ -7660,54 +7698,56 @@
       </c>
       <c r="CA23" s="17">
         <v>5.21E-2</v>
       </c>
       <c r="CB23" s="17">
         <v>5.4199999999999998E-2</v>
       </c>
       <c r="CC23" s="19">
         <v>1.6500000000000001E-2</v>
       </c>
       <c r="CD23" s="20">
         <v>7.8000000000000014E-3</v>
       </c>
       <c r="CE23" s="20">
         <v>2.2999999999999965E-3</v>
       </c>
       <c r="CF23" s="20">
         <v>4.2899999999999883E-3</v>
       </c>
       <c r="CG23" s="20">
         <v>1.0000000000001674E-4</v>
       </c>
       <c r="CH23" s="39">
         <v>2.3999999999999998E-3</v>
       </c>
-      <c r="CI23" s="39">
+      <c r="CI23" s="42">
         <v>4.0999999999999995E-3</v>
       </c>
-      <c r="CJ23" s="38"/>
+      <c r="CJ23" s="38">
+        <v>8.9000000000000017E-3</v>
+      </c>
       <c r="CK23" s="38"/>
       <c r="CL23" s="17"/>
       <c r="CM23" s="17"/>
       <c r="CN23" s="17"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="17">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="24">
         <v>0.90413999999999994</v>
       </c>
       <c r="D24" s="24">
         <v>0.60709000000000002</v>
       </c>
       <c r="E24" s="24">
         <v>1.8797900000000001</v>
@@ -7933,85 +7973,87 @@
       </c>
       <c r="CA24" s="24">
         <v>0.64664999999999973</v>
       </c>
       <c r="CB24" s="24">
         <v>0.56180999999999992</v>
       </c>
       <c r="CC24" s="19">
         <v>0.43531999999999993</v>
       </c>
       <c r="CD24" s="20">
         <v>0.48380000000000045</v>
       </c>
       <c r="CE24" s="20">
         <v>0.61134999999999895</v>
       </c>
       <c r="CF24" s="20">
         <v>0.66830000000000123</v>
       </c>
       <c r="CG24" s="20">
         <v>1.09809</v>
       </c>
       <c r="CH24" s="40">
         <v>0.79289999999999994</v>
       </c>
-      <c r="CI24" s="40">
+      <c r="CI24" s="42">
         <v>0.65770000000000017</v>
       </c>
-      <c r="CJ24" s="40"/>
+      <c r="CJ24" s="40">
+        <v>0.51579999999999981</v>
+      </c>
       <c r="CK24" s="40"/>
       <c r="CL24" s="40"/>
       <c r="CM24" s="40"/>
       <c r="CN24" s="40"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U25" s="27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A27" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>