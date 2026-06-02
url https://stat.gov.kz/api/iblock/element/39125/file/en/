--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -992,67 +992,67 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="414">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
     <cellStyle name="60% — акцент3 2 3" xfId="321"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="185"/>
     <cellStyle name="60% — акцент4 2" xfId="8"/>
     <cellStyle name="60% — акцент4 2 2" xfId="275"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="369"/>
     <cellStyle name="60% — акцент4 2 3" xfId="322"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="186"/>
     <cellStyle name="60% — акцент5 2" xfId="9"/>
     <cellStyle name="60% — акцент5 2 2" xfId="276"/>
@@ -1739,284 +1739,284 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="27" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="27" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="27" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="27" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="27"/>
     <col min="10" max="10" width="10" style="27" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="27"/>
     <col min="12" max="12" width="9.7109375" style="27" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="27" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="27"/>
     <col min="18" max="18" width="8.140625" style="27" customWidth="1"/>
     <col min="19" max="19" width="7" style="27" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="27" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="27" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="27" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="27" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="27" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="27" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8" style="1" customWidth="1"/>
     <col min="30" max="30" width="7.42578125" style="1" customWidth="1"/>
     <col min="31" max="32" width="7.28515625" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="37" width="9.85546875" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.42578125" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...47 lines deleted...]
-      <c r="BV1" s="43" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
+      <c r="AL1" s="46"/>
+      <c r="AM1" s="46"/>
+      <c r="AN1" s="46"/>
+      <c r="AO1" s="46"/>
+      <c r="AP1" s="46"/>
+      <c r="AQ1" s="46"/>
+      <c r="AR1" s="46"/>
+      <c r="AS1" s="46"/>
+      <c r="AT1" s="46"/>
+      <c r="AU1" s="46"/>
+      <c r="AV1" s="46"/>
+      <c r="AW1" s="46"/>
+      <c r="BV1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="43"/>
-[...21 lines deleted...]
-      <c r="CS1" s="43"/>
+      <c r="BW1" s="46"/>
+      <c r="BX1" s="46"/>
+      <c r="BY1" s="46"/>
+      <c r="BZ1" s="46"/>
+      <c r="CA1" s="46"/>
+      <c r="CB1" s="46"/>
+      <c r="CC1" s="46"/>
+      <c r="CD1" s="46"/>
+      <c r="CE1" s="46"/>
+      <c r="CF1" s="46"/>
+      <c r="CG1" s="46"/>
+      <c r="CH1" s="46"/>
+      <c r="CI1" s="46"/>
+      <c r="CJ1" s="46"/>
+      <c r="CK1" s="46"/>
+      <c r="CL1" s="46"/>
+      <c r="CM1" s="46"/>
+      <c r="CN1" s="46"/>
+      <c r="CO1" s="46"/>
+      <c r="CP1" s="46"/>
+      <c r="CQ1" s="46"/>
+      <c r="CR1" s="46"/>
+      <c r="CS1" s="46"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="44"/>
-      <c r="B2" s="46" t="s">
+      <c r="A2" s="47"/>
+      <c r="B2" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="47"/>
-[...10 lines deleted...]
-      <c r="N2" s="46" t="s">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="O2" s="47"/>
-[...10 lines deleted...]
-      <c r="Z2" s="46" t="s">
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AA2" s="47"/>
-[...10 lines deleted...]
-      <c r="AL2" s="46" t="s">
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="AM2" s="47"/>
-[...10 lines deleted...]
-      <c r="AX2" s="46" t="s">
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AY2" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="46" t="s">
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="45"/>
+      <c r="BJ2" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="47"/>
-[...10 lines deleted...]
-      <c r="BV2" s="46" t="s">
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BN2" s="44"/>
+      <c r="BO2" s="44"/>
+      <c r="BP2" s="44"/>
+      <c r="BQ2" s="44"/>
+      <c r="BR2" s="44"/>
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="45"/>
+      <c r="BV2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="47"/>
-[...10 lines deleted...]
-      <c r="CH2" s="46" t="s">
+      <c r="BW2" s="44"/>
+      <c r="BX2" s="44"/>
+      <c r="BY2" s="44"/>
+      <c r="BZ2" s="44"/>
+      <c r="CA2" s="44"/>
+      <c r="CB2" s="44"/>
+      <c r="CC2" s="44"/>
+      <c r="CD2" s="44"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="45"/>
+      <c r="CH2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="47"/>
-[...9 lines deleted...]
-      <c r="CS2" s="48"/>
+      <c r="CI2" s="44"/>
+      <c r="CJ2" s="44"/>
+      <c r="CK2" s="44"/>
+      <c r="CL2" s="44"/>
+      <c r="CM2" s="44"/>
+      <c r="CN2" s="44"/>
+      <c r="CO2" s="44"/>
+      <c r="CP2" s="44"/>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="45"/>
+      <c r="A3" s="48"/>
       <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="32" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="33" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="33" t="s">
@@ -2527,51 +2527,53 @@
       </c>
       <c r="CC4" s="34">
         <v>146.84275999999966</v>
       </c>
       <c r="CD4" s="35">
         <v>209.82149999999999</v>
       </c>
       <c r="CE4" s="35">
         <v>165.97031999999899</v>
       </c>
       <c r="CF4" s="35">
         <v>186.33799000000067</v>
       </c>
       <c r="CG4" s="35">
         <v>319.6843000000008</v>
       </c>
       <c r="CH4" s="3">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="3">
         <v>127.30975999999998</v>
       </c>
       <c r="CJ4" s="36">
         <v>165.75209000000009</v>
       </c>
-      <c r="CK4" s="36"/>
+      <c r="CK4" s="36">
+        <v>138.22158000000007</v>
+      </c>
       <c r="CL4" s="6"/>
       <c r="CM4" s="7"/>
       <c r="CN4" s="7"/>
       <c r="CO4" s="34"/>
       <c r="CP4" s="35"/>
       <c r="CQ4" s="35"/>
       <c r="CR4" s="35"/>
       <c r="CS4" s="35"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="4"/>
       <c r="J5" s="8"/>
       <c r="K5" s="9"/>
       <c r="L5" s="8"/>
       <c r="M5" s="10"/>
@@ -2754,51 +2756,53 @@
       </c>
       <c r="CC5" s="19">
         <v>12.994800000000012</v>
       </c>
       <c r="CD5" s="20">
         <v>16.057600000000008</v>
       </c>
       <c r="CE5" s="20">
         <v>11.491329999999991</v>
       </c>
       <c r="CF5" s="20">
         <v>13.536770000000004</v>
       </c>
       <c r="CG5" s="20">
         <v>33.971120000000028</v>
       </c>
       <c r="CH5" s="42">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="42">
         <v>7.7187700000000001</v>
       </c>
       <c r="CJ5" s="42">
         <v>8.9654000000000007</v>
       </c>
-      <c r="CK5" s="42"/>
+      <c r="CK5" s="42">
+        <v>9.5462199999999982</v>
+      </c>
       <c r="CL5" s="42"/>
       <c r="CM5" s="42"/>
       <c r="CN5" s="42"/>
       <c r="CO5" s="19"/>
       <c r="CP5" s="20"/>
       <c r="CQ5" s="20"/>
       <c r="CR5" s="20"/>
       <c r="CS5" s="20"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="15">
         <v>10.373329999999999</v>
       </c>
       <c r="D6" s="16">
         <v>11.19791</v>
       </c>
       <c r="E6" s="15">
         <v>11.08939</v>
       </c>
@@ -3029,51 +3033,53 @@
       </c>
       <c r="CC6" s="19">
         <v>14.342399999999984</v>
       </c>
       <c r="CD6" s="20">
         <v>16.4666</v>
       </c>
       <c r="CE6" s="20">
         <v>15.642680000000013</v>
       </c>
       <c r="CF6" s="20">
         <v>18.352660000000014</v>
       </c>
       <c r="CG6" s="20">
         <v>23.350219999999979</v>
       </c>
       <c r="CH6" s="39">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="42">
         <v>18.191260000000003</v>
       </c>
       <c r="CJ6" s="37">
         <v>18.207340000000002</v>
       </c>
-      <c r="CK6" s="37"/>
+      <c r="CK6" s="37">
+        <v>18.823689999999992</v>
+      </c>
       <c r="CL6" s="17"/>
       <c r="CM6" s="17"/>
       <c r="CN6" s="17"/>
       <c r="CO6" s="19"/>
       <c r="CP6" s="20"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="20"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="15">
         <v>8.7340599999999995</v>
       </c>
       <c r="D7" s="16">
         <v>14.833500000000001</v>
       </c>
       <c r="E7" s="15">
         <v>11.206440000000001</v>
       </c>
@@ -3304,51 +3310,53 @@
       </c>
       <c r="CC7" s="19">
         <v>6.8109500000000125</v>
       </c>
       <c r="CD7" s="20">
         <v>9.4141300000000001</v>
       </c>
       <c r="CE7" s="20">
         <v>7.7168399999999906</v>
       </c>
       <c r="CF7" s="20">
         <v>11.587299999999999</v>
       </c>
       <c r="CG7" s="20">
         <v>20.021029999999996</v>
       </c>
       <c r="CH7" s="39">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="42">
         <v>6.1692100000000014</v>
       </c>
       <c r="CJ7" s="37">
         <v>12.010279999999998</v>
       </c>
-      <c r="CK7" s="37"/>
+      <c r="CK7" s="37">
+        <v>9.5499000000000045</v>
+      </c>
       <c r="CL7" s="17"/>
       <c r="CM7" s="17"/>
       <c r="CN7" s="17"/>
       <c r="CO7" s="19"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="15">
         <v>16.546490000000002</v>
       </c>
       <c r="D8" s="16">
         <v>40.255319999999998</v>
       </c>
       <c r="E8" s="15">
         <v>19.83886</v>
       </c>
@@ -3579,51 +3587,53 @@
       </c>
       <c r="CC8" s="19">
         <v>20.063180000000017</v>
       </c>
       <c r="CD8" s="20">
         <v>29.737729999999971</v>
       </c>
       <c r="CE8" s="20">
         <v>25.715860000000021</v>
       </c>
       <c r="CF8" s="20">
         <v>28.008229999999998</v>
       </c>
       <c r="CG8" s="20">
         <v>36.334410000000048</v>
       </c>
       <c r="CH8" s="39">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="42">
         <v>15.460839999999999</v>
       </c>
       <c r="CJ8" s="37">
         <v>30.911340000000003</v>
       </c>
-      <c r="CK8" s="37"/>
+      <c r="CK8" s="37">
+        <v>15.654690000000009</v>
+      </c>
       <c r="CL8" s="17"/>
       <c r="CM8" s="17"/>
       <c r="CN8" s="17"/>
       <c r="CO8" s="19"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>3.26892</v>
       </c>
       <c r="C9" s="15">
         <v>3.2771399999999997</v>
       </c>
       <c r="D9" s="16">
         <v>4.1713699999999996</v>
       </c>
       <c r="E9" s="15">
         <v>2.86348</v>
       </c>
@@ -3854,51 +3864,53 @@
       </c>
       <c r="CC9" s="19">
         <v>3.6118999999999986</v>
       </c>
       <c r="CD9" s="20">
         <v>5.2675899999999984</v>
       </c>
       <c r="CE9" s="20">
         <v>4.6599599999999981</v>
       </c>
       <c r="CF9" s="20">
         <v>5.3624600000000058</v>
       </c>
       <c r="CG9" s="20">
         <v>9.578719999999997</v>
       </c>
       <c r="CH9" s="39">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="42">
         <v>3.8675200000000003</v>
       </c>
       <c r="CJ9" s="37">
         <v>4.0887399999999996</v>
       </c>
-      <c r="CK9" s="37"/>
+      <c r="CK9" s="37">
+        <v>3.1641199999999987</v>
+      </c>
       <c r="CL9" s="17"/>
       <c r="CM9" s="17"/>
       <c r="CN9" s="17"/>
       <c r="CO9" s="19"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="15">
         <v>5.4967899999999998</v>
       </c>
       <c r="D10" s="16">
         <v>7.43947</v>
       </c>
       <c r="E10" s="15">
         <v>6.5916199999999998</v>
       </c>
@@ -4129,51 +4141,53 @@
       </c>
       <c r="CC10" s="19">
         <v>7.4753200000000035</v>
       </c>
       <c r="CD10" s="20">
         <v>9.7871199999999874</v>
       </c>
       <c r="CE10" s="20">
         <v>7.6134200000000192</v>
       </c>
       <c r="CF10" s="20">
         <v>9.0587099999999907</v>
       </c>
       <c r="CG10" s="20">
         <v>16.357140000000015</v>
       </c>
       <c r="CH10" s="39">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="42">
         <v>6.8581199999999987</v>
       </c>
       <c r="CJ10" s="37">
         <v>7.6338500000000007</v>
       </c>
-      <c r="CK10" s="37"/>
+      <c r="CK10" s="37">
+        <v>7.8647000000000027</v>
+      </c>
       <c r="CL10" s="17"/>
       <c r="CM10" s="17"/>
       <c r="CN10" s="17"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="15">
         <v>7.4495500000000003</v>
       </c>
       <c r="D11" s="16">
         <v>8.4245800000000006</v>
       </c>
       <c r="E11" s="15">
         <v>7.7876400000000006</v>
       </c>
@@ -4404,51 +4418,53 @@
       </c>
       <c r="CC11" s="19">
         <v>10.237040000000007</v>
       </c>
       <c r="CD11" s="20">
         <v>10.913989999999984</v>
       </c>
       <c r="CE11" s="20">
         <v>10.03840000000001</v>
       </c>
       <c r="CF11" s="20">
         <v>12.972979999999993</v>
       </c>
       <c r="CG11" s="20">
         <v>24.293430000000029</v>
       </c>
       <c r="CH11" s="39">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="42">
         <v>8.0519300000000005</v>
       </c>
       <c r="CJ11" s="37">
         <v>8.8647500000000008</v>
       </c>
-      <c r="CK11" s="37"/>
+      <c r="CK11" s="37">
+        <v>8.6083499999999979</v>
+      </c>
       <c r="CL11" s="17"/>
       <c r="CM11" s="17"/>
       <c r="CN11" s="17"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>31</v>
       </c>
@@ -4679,51 +4695,53 @@
       </c>
       <c r="CC12" s="19">
         <v>6.1772899999999993</v>
       </c>
       <c r="CD12" s="20">
         <v>12.732919999999993</v>
       </c>
       <c r="CE12" s="20">
         <v>11.435600000000008</v>
       </c>
       <c r="CF12" s="20">
         <v>11.564489999999992</v>
       </c>
       <c r="CG12" s="20">
         <v>24.068750000000009</v>
       </c>
       <c r="CH12" s="39">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="42">
         <v>3.76945</v>
       </c>
       <c r="CJ12" s="39">
         <v>12.89777</v>
       </c>
-      <c r="CK12" s="39"/>
+      <c r="CK12" s="39">
+        <v>3.9627000000000017</v>
+      </c>
       <c r="CL12" s="39"/>
       <c r="CM12" s="39"/>
       <c r="CN12" s="39"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="15">
         <v>6.2229999999999999</v>
       </c>
       <c r="D13" s="22">
         <v>9.0587400000000002</v>
       </c>
       <c r="E13" s="15">
         <v>6.2418999999999993</v>
       </c>
@@ -4954,51 +4972,53 @@
       </c>
       <c r="CC13" s="19">
         <v>7.3486800000000017</v>
       </c>
       <c r="CD13" s="20">
         <v>13.350570000000005</v>
       </c>
       <c r="CE13" s="20">
         <v>6.3549499999999881</v>
       </c>
       <c r="CF13" s="20">
         <v>9.6985600000000005</v>
       </c>
       <c r="CG13" s="20">
         <v>19.369250000000008</v>
       </c>
       <c r="CH13" s="39">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="42">
         <v>4.4461300000000001</v>
       </c>
       <c r="CJ13" s="37">
         <v>6.6315100000000022</v>
       </c>
-      <c r="CK13" s="37"/>
+      <c r="CK13" s="37">
+        <v>5.0717999999999961</v>
+      </c>
       <c r="CL13" s="17"/>
       <c r="CM13" s="17"/>
       <c r="CN13" s="17"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="20"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="20"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="15">
         <v>9.9194300000000002</v>
       </c>
       <c r="D14" s="22">
         <v>6.6530200000000006</v>
       </c>
       <c r="E14" s="15">
         <v>8.595229999999999</v>
       </c>
@@ -5229,51 +5249,53 @@
       </c>
       <c r="CC14" s="19">
         <v>4.3216699999999975</v>
       </c>
       <c r="CD14" s="20">
         <v>5.1180799999999991</v>
       </c>
       <c r="CE14" s="20">
         <v>3.7011300000000062</v>
       </c>
       <c r="CF14" s="20">
         <v>3.9015699999999924</v>
       </c>
       <c r="CG14" s="20">
         <v>5.678990000000006</v>
       </c>
       <c r="CH14" s="39">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="42">
         <v>6.2534899999999993</v>
       </c>
       <c r="CJ14" s="37">
         <v>5.2313700000000019</v>
       </c>
-      <c r="CK14" s="37"/>
+      <c r="CK14" s="37">
+        <v>6.2391199999999998</v>
+      </c>
       <c r="CL14" s="17"/>
       <c r="CM14" s="17"/>
       <c r="CN14" s="17"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="15">
         <v>2.56325</v>
       </c>
       <c r="D15" s="22">
         <v>2.6175900000000003</v>
       </c>
       <c r="E15" s="15">
         <v>2.5294299999999996</v>
       </c>
@@ -5504,51 +5526,53 @@
       </c>
       <c r="CC15" s="19">
         <v>3.0605499999999992</v>
       </c>
       <c r="CD15" s="20">
         <v>3.2962099999999985</v>
       </c>
       <c r="CE15" s="20">
         <v>3.6729899999999986</v>
       </c>
       <c r="CF15" s="20">
         <v>3.9593600000000002</v>
       </c>
       <c r="CG15" s="20">
         <v>7.5763999999999996</v>
       </c>
       <c r="CH15" s="39">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="42">
         <v>2.9251500000000004</v>
       </c>
       <c r="CJ15" s="37">
         <v>2.7644200000000003</v>
       </c>
-      <c r="CK15" s="37"/>
+      <c r="CK15" s="37">
+        <v>2.7674599999999998</v>
+      </c>
       <c r="CL15" s="17"/>
       <c r="CM15" s="17"/>
       <c r="CN15" s="17"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="15">
         <v>0.78895000000000004</v>
       </c>
       <c r="D16" s="22">
         <v>0.29094999999999999</v>
       </c>
       <c r="E16" s="15">
         <v>0.55559999999999998</v>
       </c>
@@ -5779,51 +5803,53 @@
       </c>
       <c r="CC16" s="19">
         <v>1.5708699999999993</v>
       </c>
       <c r="CD16" s="20">
         <v>2.6670400000000019</v>
       </c>
       <c r="CE16" s="20">
         <v>1.9353699999999971</v>
       </c>
       <c r="CF16" s="20">
         <v>2.2723399999999998</v>
       </c>
       <c r="CG16" s="20">
         <v>3.1377200000000016</v>
       </c>
       <c r="CH16" s="39">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="42">
         <v>1.5969000000000002</v>
       </c>
       <c r="CJ16" s="37">
         <v>0.84323999999999977</v>
       </c>
-      <c r="CK16" s="37"/>
+      <c r="CK16" s="37">
+        <v>1.5477500000000011</v>
+      </c>
       <c r="CL16" s="17"/>
       <c r="CM16" s="17"/>
       <c r="CN16" s="17"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="15">
         <v>6.50563</v>
       </c>
       <c r="D17" s="22">
         <v>6.9489099999999997</v>
       </c>
       <c r="E17" s="15">
         <v>6.2587999999999999</v>
       </c>
@@ -6054,51 +6080,53 @@
       </c>
       <c r="CC17" s="19">
         <v>8.2917699999999996</v>
       </c>
       <c r="CD17" s="20">
         <v>9.2002000000000024</v>
       </c>
       <c r="CE17" s="20">
         <v>10.640929999999997</v>
       </c>
       <c r="CF17" s="20">
         <v>11.070239999999998</v>
       </c>
       <c r="CG17" s="20">
         <v>15.550200000000018</v>
       </c>
       <c r="CH17" s="39">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="42">
         <v>6.8398599999999998</v>
       </c>
       <c r="CJ17" s="37">
         <v>7.6767200000000013</v>
       </c>
-      <c r="CK17" s="37"/>
+      <c r="CK17" s="37">
+        <v>8.2381399999999978</v>
+      </c>
       <c r="CL17" s="17"/>
       <c r="CM17" s="17"/>
       <c r="CN17" s="17"/>
       <c r="CO17" s="19"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="15">
         <v>5.9502499999999996</v>
       </c>
       <c r="D18" s="22">
         <v>4.5150299999999994</v>
       </c>
       <c r="E18" s="15">
         <v>5.1754300000000004</v>
       </c>
@@ -6329,51 +6357,53 @@
       </c>
       <c r="CC18" s="19">
         <v>9.774879999999996</v>
       </c>
       <c r="CD18" s="20">
         <v>10.008620000000001</v>
       </c>
       <c r="CE18" s="20">
         <v>6.3391400000000075</v>
       </c>
       <c r="CF18" s="20">
         <v>5.3824499999999915</v>
       </c>
       <c r="CG18" s="20">
         <v>8.258189999999999</v>
       </c>
       <c r="CH18" s="39">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="42">
         <v>5.0573000000000015</v>
       </c>
       <c r="CJ18" s="37">
         <v>4.8398199999999996</v>
       </c>
-      <c r="CK18" s="37"/>
+      <c r="CK18" s="37">
+        <v>4.6068800000000003</v>
+      </c>
       <c r="CL18" s="17"/>
       <c r="CM18" s="17"/>
       <c r="CN18" s="17"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="17">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="15">
         <v>17.283609999999999</v>
       </c>
       <c r="D19" s="22">
         <v>18.636869999999998</v>
       </c>
       <c r="E19" s="15">
         <v>16.675060000000002</v>
       </c>
@@ -6604,51 +6634,53 @@
       </c>
       <c r="CC19" s="19">
         <v>15.936199999999999</v>
       </c>
       <c r="CD19" s="20">
         <v>35.644810000000007</v>
       </c>
       <c r="CE19" s="20">
         <v>23.051400000000001</v>
       </c>
       <c r="CF19" s="20">
         <v>21.970169999999996</v>
       </c>
       <c r="CG19" s="20">
         <v>41.175829999999991</v>
       </c>
       <c r="CH19" s="40">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="42">
         <v>18.410110000000003</v>
       </c>
       <c r="CJ19" s="37">
         <v>19.526079999999993</v>
       </c>
-      <c r="CK19" s="37"/>
+      <c r="CK19" s="37">
+        <v>19.965650000000004</v>
+      </c>
       <c r="CL19" s="17"/>
       <c r="CM19" s="17"/>
       <c r="CN19" s="17"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>31</v>
       </c>
@@ -6879,51 +6911,53 @@
       </c>
       <c r="CC20" s="19">
         <v>2.0481999999999996</v>
       </c>
       <c r="CD20" s="20">
         <v>3.6004000000000005</v>
       </c>
       <c r="CE20" s="20">
         <v>1.7977000000000025</v>
       </c>
       <c r="CF20" s="20">
         <v>1.4133999999999993</v>
       </c>
       <c r="CG20" s="20">
         <v>5.554000000000002</v>
       </c>
       <c r="CH20" s="41">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="42">
         <v>1.1639000000000004</v>
       </c>
       <c r="CJ20" s="41">
         <v>1.5</v>
       </c>
-      <c r="CK20" s="41"/>
+      <c r="CK20" s="41">
+        <v>0.81169999999999831</v>
+      </c>
       <c r="CL20" s="41"/>
       <c r="CM20" s="41"/>
       <c r="CN20" s="41"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="15">
         <v>16.212150000000001</v>
       </c>
       <c r="D21" s="22">
         <v>18.50976</v>
       </c>
       <c r="E21" s="15">
         <v>17.24981</v>
       </c>
@@ -7154,51 +7188,53 @@
       </c>
       <c r="CC21" s="19">
         <v>12.319640000000021</v>
       </c>
       <c r="CD21" s="20">
         <v>16.060009999999977</v>
       </c>
       <c r="CE21" s="20">
         <v>13.542840000000027</v>
       </c>
       <c r="CF21" s="20">
         <v>15.546709999999976</v>
       </c>
       <c r="CG21" s="20">
         <v>24.297510000000017</v>
       </c>
       <c r="CH21" s="39">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="42">
         <v>9.8628200000000028</v>
       </c>
       <c r="CJ21" s="37">
         <v>12.625159999999994</v>
       </c>
-      <c r="CK21" s="37"/>
+      <c r="CK21" s="37">
+        <v>11.24051</v>
+      </c>
       <c r="CL21" s="17"/>
       <c r="CM21" s="17"/>
       <c r="CN21" s="17"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="15">
         <v>1.4070000000000001E-2</v>
       </c>
       <c r="D22" s="22">
         <v>1.5220000000000001E-2</v>
       </c>
       <c r="E22" s="15">
         <v>1.3509999999999999E-2</v>
       </c>
@@ -7429,51 +7465,53 @@
       </c>
       <c r="CC22" s="19">
         <v>5.5999999999999939E-3</v>
       </c>
       <c r="CD22" s="20">
         <v>6.300000000000007E-3</v>
       </c>
       <c r="CE22" s="20">
         <v>6.1299999999999896E-3</v>
       </c>
       <c r="CF22" s="20">
         <v>7.0000000000000132E-3</v>
       </c>
       <c r="CG22" s="20">
         <v>1.3200000000000003E-2</v>
       </c>
       <c r="CH22" s="39">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="42">
         <v>5.1999999999999989E-3</v>
       </c>
       <c r="CJ22" s="38">
         <v>9.6000000000000026E-3</v>
       </c>
-      <c r="CK22" s="38"/>
+      <c r="CK22" s="38">
+        <v>5.4999999999999979E-3</v>
+      </c>
       <c r="CL22" s="17"/>
       <c r="CM22" s="17"/>
       <c r="CN22" s="17"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="15">
         <v>1.03E-2</v>
       </c>
       <c r="D23" s="22">
         <v>9.1129999999999989E-2</v>
       </c>
       <c r="E23" s="15">
         <v>3.6600000000000001E-3</v>
       </c>
@@ -7704,51 +7742,53 @@
       </c>
       <c r="CC23" s="19">
         <v>1.6500000000000001E-2</v>
       </c>
       <c r="CD23" s="20">
         <v>7.8000000000000014E-3</v>
       </c>
       <c r="CE23" s="20">
         <v>2.2999999999999965E-3</v>
       </c>
       <c r="CF23" s="20">
         <v>4.2899999999999883E-3</v>
       </c>
       <c r="CG23" s="20">
         <v>1.0000000000001674E-4</v>
       </c>
       <c r="CH23" s="39">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="42">
         <v>4.0999999999999995E-3</v>
       </c>
       <c r="CJ23" s="38">
         <v>8.9000000000000017E-3</v>
       </c>
-      <c r="CK23" s="38"/>
+      <c r="CK23" s="38">
+        <v>7.9999999999999863E-4</v>
+      </c>
       <c r="CL23" s="17"/>
       <c r="CM23" s="17"/>
       <c r="CN23" s="17"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="17">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="24">
         <v>0.90413999999999994</v>
       </c>
       <c r="D24" s="24">
         <v>0.60709000000000002</v>
       </c>
       <c r="E24" s="24">
         <v>1.8797900000000001</v>
       </c>
@@ -7979,81 +8019,83 @@
       </c>
       <c r="CC24" s="19">
         <v>0.43531999999999993</v>
       </c>
       <c r="CD24" s="20">
         <v>0.48380000000000045</v>
       </c>
       <c r="CE24" s="20">
         <v>0.61134999999999895</v>
       </c>
       <c r="CF24" s="20">
         <v>0.66830000000000123</v>
       </c>
       <c r="CG24" s="20">
         <v>1.09809</v>
       </c>
       <c r="CH24" s="40">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="42">
         <v>0.65770000000000017</v>
       </c>
       <c r="CJ24" s="40">
         <v>0.51579999999999981</v>
       </c>
-      <c r="CK24" s="40"/>
+      <c r="CK24" s="40">
+        <v>0.55190000000000006</v>
+      </c>
       <c r="CL24" s="40"/>
       <c r="CM24" s="40"/>
       <c r="CN24" s="40"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U25" s="27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A27" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>