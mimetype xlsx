--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\Производство\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="meet" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">meet!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="44">
   <si>
     <t>All types of livestock and poultry slaughtered in the farm or sold for slaughter, in live weight, thousand tons</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -151,51 +156,51 @@
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -992,67 +997,67 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="414">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
     <cellStyle name="60% — акцент3 2 3" xfId="321"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="185"/>
     <cellStyle name="60% — акцент4 2" xfId="8"/>
     <cellStyle name="60% — акцент4 2 2" xfId="275"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="369"/>
     <cellStyle name="60% — акцент4 2 3" xfId="322"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="186"/>
     <cellStyle name="60% — акцент5 2" xfId="9"/>
     <cellStyle name="60% — акцент5 2 2" xfId="276"/>
@@ -1487,86 +1492,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1738,285 +1743,285 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
+      <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="27" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="27" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="27" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="27" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="27"/>
     <col min="10" max="10" width="10" style="27" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="27"/>
     <col min="12" max="12" width="9.7109375" style="27" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="27" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="27"/>
     <col min="18" max="18" width="8.140625" style="27" customWidth="1"/>
     <col min="19" max="19" width="7" style="27" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="27" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="27" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="27" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="27" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="27" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="27" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8" style="1" customWidth="1"/>
     <col min="30" max="30" width="7.42578125" style="1" customWidth="1"/>
     <col min="31" max="32" width="7.28515625" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="37" width="9.85546875" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.42578125" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...47 lines deleted...]
-      <c r="BV1" s="46" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="43"/>
+      <c r="AF1" s="43"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="43"/>
+      <c r="AI1" s="43"/>
+      <c r="AJ1" s="43"/>
+      <c r="AK1" s="43"/>
+      <c r="AL1" s="43"/>
+      <c r="AM1" s="43"/>
+      <c r="AN1" s="43"/>
+      <c r="AO1" s="43"/>
+      <c r="AP1" s="43"/>
+      <c r="AQ1" s="43"/>
+      <c r="AR1" s="43"/>
+      <c r="AS1" s="43"/>
+      <c r="AT1" s="43"/>
+      <c r="AU1" s="43"/>
+      <c r="AV1" s="43"/>
+      <c r="AW1" s="43"/>
+      <c r="BV1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="46"/>
-[...21 lines deleted...]
-      <c r="CS1" s="46"/>
+      <c r="BW1" s="43"/>
+      <c r="BX1" s="43"/>
+      <c r="BY1" s="43"/>
+      <c r="BZ1" s="43"/>
+      <c r="CA1" s="43"/>
+      <c r="CB1" s="43"/>
+      <c r="CC1" s="43"/>
+      <c r="CD1" s="43"/>
+      <c r="CE1" s="43"/>
+      <c r="CF1" s="43"/>
+      <c r="CG1" s="43"/>
+      <c r="CH1" s="43"/>
+      <c r="CI1" s="43"/>
+      <c r="CJ1" s="43"/>
+      <c r="CK1" s="43"/>
+      <c r="CL1" s="43"/>
+      <c r="CM1" s="43"/>
+      <c r="CN1" s="43"/>
+      <c r="CO1" s="43"/>
+      <c r="CP1" s="43"/>
+      <c r="CQ1" s="43"/>
+      <c r="CR1" s="43"/>
+      <c r="CS1" s="43"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="47"/>
-      <c r="B2" s="43" t="s">
+      <c r="A2" s="44"/>
+      <c r="B2" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="44"/>
-[...10 lines deleted...]
-      <c r="N2" s="43" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="O2" s="44"/>
-[...10 lines deleted...]
-      <c r="Z2" s="43" t="s">
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AA2" s="44"/>
-[...10 lines deleted...]
-      <c r="AL2" s="43" t="s">
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AM2" s="44"/>
-[...10 lines deleted...]
-      <c r="AX2" s="43" t="s">
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="AY2" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="43" t="s">
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
+      <c r="BE2" s="47"/>
+      <c r="BF2" s="47"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="44"/>
-[...10 lines deleted...]
-      <c r="BV2" s="43" t="s">
+      <c r="BK2" s="47"/>
+      <c r="BL2" s="47"/>
+      <c r="BM2" s="47"/>
+      <c r="BN2" s="47"/>
+      <c r="BO2" s="47"/>
+      <c r="BP2" s="47"/>
+      <c r="BQ2" s="47"/>
+      <c r="BR2" s="47"/>
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="48"/>
+      <c r="BV2" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="44"/>
-[...10 lines deleted...]
-      <c r="CH2" s="43" t="s">
+      <c r="BW2" s="47"/>
+      <c r="BX2" s="47"/>
+      <c r="BY2" s="47"/>
+      <c r="BZ2" s="47"/>
+      <c r="CA2" s="47"/>
+      <c r="CB2" s="47"/>
+      <c r="CC2" s="47"/>
+      <c r="CD2" s="47"/>
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="48"/>
+      <c r="CH2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="44"/>
-[...9 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CI2" s="47"/>
+      <c r="CJ2" s="47"/>
+      <c r="CK2" s="47"/>
+      <c r="CL2" s="47"/>
+      <c r="CM2" s="47"/>
+      <c r="CN2" s="47"/>
+      <c r="CO2" s="47"/>
+      <c r="CP2" s="47"/>
+      <c r="CQ2" s="47"/>
+      <c r="CR2" s="47"/>
+      <c r="CS2" s="48"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="48"/>
+      <c r="A3" s="45"/>
       <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="32" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="33" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="33" t="s">
@@ -2530,51 +2535,53 @@
       </c>
       <c r="CD4" s="35">
         <v>209.82149999999999</v>
       </c>
       <c r="CE4" s="35">
         <v>165.97031999999899</v>
       </c>
       <c r="CF4" s="35">
         <v>186.33799000000067</v>
       </c>
       <c r="CG4" s="35">
         <v>319.6843000000008</v>
       </c>
       <c r="CH4" s="3">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="3">
         <v>127.30975999999998</v>
       </c>
       <c r="CJ4" s="36">
         <v>165.75209000000009</v>
       </c>
       <c r="CK4" s="36">
         <v>138.22158000000007</v>
       </c>
-      <c r="CL4" s="6"/>
+      <c r="CL4" s="6">
+        <v>143.49680000000001</v>
+      </c>
       <c r="CM4" s="7"/>
       <c r="CN4" s="7"/>
       <c r="CO4" s="34"/>
       <c r="CP4" s="35"/>
       <c r="CQ4" s="35"/>
       <c r="CR4" s="35"/>
       <c r="CS4" s="35"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="4"/>
       <c r="J5" s="8"/>
       <c r="K5" s="9"/>
       <c r="L5" s="8"/>
       <c r="M5" s="10"/>
       <c r="N5" s="3"/>
@@ -2759,51 +2766,53 @@
       </c>
       <c r="CD5" s="20">
         <v>16.057600000000008</v>
       </c>
       <c r="CE5" s="20">
         <v>11.491329999999991</v>
       </c>
       <c r="CF5" s="20">
         <v>13.536770000000004</v>
       </c>
       <c r="CG5" s="20">
         <v>33.971120000000028</v>
       </c>
       <c r="CH5" s="42">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="42">
         <v>7.7187700000000001</v>
       </c>
       <c r="CJ5" s="42">
         <v>8.9654000000000007</v>
       </c>
       <c r="CK5" s="42">
         <v>9.5462199999999982</v>
       </c>
-      <c r="CL5" s="42"/>
+      <c r="CL5" s="42">
+        <v>10.925319999999999</v>
+      </c>
       <c r="CM5" s="42"/>
       <c r="CN5" s="42"/>
       <c r="CO5" s="19"/>
       <c r="CP5" s="20"/>
       <c r="CQ5" s="20"/>
       <c r="CR5" s="20"/>
       <c r="CS5" s="20"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="15">
         <v>10.373329999999999</v>
       </c>
       <c r="D6" s="16">
         <v>11.19791</v>
       </c>
       <c r="E6" s="15">
         <v>11.08939</v>
       </c>
       <c r="F6" s="17">
@@ -3036,51 +3045,53 @@
       </c>
       <c r="CD6" s="20">
         <v>16.4666</v>
       </c>
       <c r="CE6" s="20">
         <v>15.642680000000013</v>
       </c>
       <c r="CF6" s="20">
         <v>18.352660000000014</v>
       </c>
       <c r="CG6" s="20">
         <v>23.350219999999979</v>
       </c>
       <c r="CH6" s="39">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="42">
         <v>18.191260000000003</v>
       </c>
       <c r="CJ6" s="37">
         <v>18.207340000000002</v>
       </c>
       <c r="CK6" s="37">
         <v>18.823689999999992</v>
       </c>
-      <c r="CL6" s="17"/>
+      <c r="CL6" s="17">
+        <v>17.922449999999998</v>
+      </c>
       <c r="CM6" s="17"/>
       <c r="CN6" s="17"/>
       <c r="CO6" s="19"/>
       <c r="CP6" s="20"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="20"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="15">
         <v>8.7340599999999995</v>
       </c>
       <c r="D7" s="16">
         <v>14.833500000000001</v>
       </c>
       <c r="E7" s="15">
         <v>11.206440000000001</v>
       </c>
       <c r="F7" s="17">
@@ -3313,51 +3324,53 @@
       </c>
       <c r="CD7" s="20">
         <v>9.4141300000000001</v>
       </c>
       <c r="CE7" s="20">
         <v>7.7168399999999906</v>
       </c>
       <c r="CF7" s="20">
         <v>11.587299999999999</v>
       </c>
       <c r="CG7" s="20">
         <v>20.021029999999996</v>
       </c>
       <c r="CH7" s="39">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="42">
         <v>6.1692100000000014</v>
       </c>
       <c r="CJ7" s="37">
         <v>12.010279999999998</v>
       </c>
       <c r="CK7" s="37">
         <v>9.5499000000000045</v>
       </c>
-      <c r="CL7" s="17"/>
+      <c r="CL7" s="17">
+        <v>8.5063399999999945</v>
+      </c>
       <c r="CM7" s="17"/>
       <c r="CN7" s="17"/>
       <c r="CO7" s="19"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="15">
         <v>16.546490000000002</v>
       </c>
       <c r="D8" s="16">
         <v>40.255319999999998</v>
       </c>
       <c r="E8" s="15">
         <v>19.83886</v>
       </c>
       <c r="F8" s="17">
@@ -3590,51 +3603,53 @@
       </c>
       <c r="CD8" s="20">
         <v>29.737729999999971</v>
       </c>
       <c r="CE8" s="20">
         <v>25.715860000000021</v>
       </c>
       <c r="CF8" s="20">
         <v>28.008229999999998</v>
       </c>
       <c r="CG8" s="20">
         <v>36.334410000000048</v>
       </c>
       <c r="CH8" s="39">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="42">
         <v>15.460839999999999</v>
       </c>
       <c r="CJ8" s="37">
         <v>30.911340000000003</v>
       </c>
       <c r="CK8" s="37">
         <v>15.654690000000009</v>
       </c>
-      <c r="CL8" s="17"/>
+      <c r="CL8" s="17">
+        <v>17.777249999999981</v>
+      </c>
       <c r="CM8" s="17"/>
       <c r="CN8" s="17"/>
       <c r="CO8" s="19"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>3.26892</v>
       </c>
       <c r="C9" s="15">
         <v>3.2771399999999997</v>
       </c>
       <c r="D9" s="16">
         <v>4.1713699999999996</v>
       </c>
       <c r="E9" s="15">
         <v>2.86348</v>
       </c>
       <c r="F9" s="17">
@@ -3867,51 +3882,53 @@
       </c>
       <c r="CD9" s="20">
         <v>5.2675899999999984</v>
       </c>
       <c r="CE9" s="20">
         <v>4.6599599999999981</v>
       </c>
       <c r="CF9" s="20">
         <v>5.3624600000000058</v>
       </c>
       <c r="CG9" s="20">
         <v>9.578719999999997</v>
       </c>
       <c r="CH9" s="39">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="42">
         <v>3.8675200000000003</v>
       </c>
       <c r="CJ9" s="37">
         <v>4.0887399999999996</v>
       </c>
       <c r="CK9" s="37">
         <v>3.1641199999999987</v>
       </c>
-      <c r="CL9" s="17"/>
+      <c r="CL9" s="17">
+        <v>4.0741900000000015</v>
+      </c>
       <c r="CM9" s="17"/>
       <c r="CN9" s="17"/>
       <c r="CO9" s="19"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="15">
         <v>5.4967899999999998</v>
       </c>
       <c r="D10" s="16">
         <v>7.43947</v>
       </c>
       <c r="E10" s="15">
         <v>6.5916199999999998</v>
       </c>
       <c r="F10" s="17">
@@ -4144,51 +4161,53 @@
       </c>
       <c r="CD10" s="20">
         <v>9.7871199999999874</v>
       </c>
       <c r="CE10" s="20">
         <v>7.6134200000000192</v>
       </c>
       <c r="CF10" s="20">
         <v>9.0587099999999907</v>
       </c>
       <c r="CG10" s="20">
         <v>16.357140000000015</v>
       </c>
       <c r="CH10" s="39">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="42">
         <v>6.8581199999999987</v>
       </c>
       <c r="CJ10" s="37">
         <v>7.6338500000000007</v>
       </c>
       <c r="CK10" s="37">
         <v>7.8647000000000027</v>
       </c>
-      <c r="CL10" s="17"/>
+      <c r="CL10" s="17">
+        <v>8.3928199999999968</v>
+      </c>
       <c r="CM10" s="17"/>
       <c r="CN10" s="17"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="15">
         <v>7.4495500000000003</v>
       </c>
       <c r="D11" s="16">
         <v>8.4245800000000006</v>
       </c>
       <c r="E11" s="15">
         <v>7.7876400000000006</v>
       </c>
       <c r="F11" s="17">
@@ -4421,51 +4440,53 @@
       </c>
       <c r="CD11" s="20">
         <v>10.913989999999984</v>
       </c>
       <c r="CE11" s="20">
         <v>10.03840000000001</v>
       </c>
       <c r="CF11" s="20">
         <v>12.972979999999993</v>
       </c>
       <c r="CG11" s="20">
         <v>24.293430000000029</v>
       </c>
       <c r="CH11" s="39">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="42">
         <v>8.0519300000000005</v>
       </c>
       <c r="CJ11" s="37">
         <v>8.8647500000000008</v>
       </c>
       <c r="CK11" s="37">
         <v>8.6083499999999979</v>
       </c>
-      <c r="CL11" s="17"/>
+      <c r="CL11" s="17">
+        <v>9.8294400000000053</v>
+      </c>
       <c r="CM11" s="17"/>
       <c r="CN11" s="17"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="21" t="s">
@@ -4698,51 +4719,53 @@
       </c>
       <c r="CD12" s="20">
         <v>12.732919999999993</v>
       </c>
       <c r="CE12" s="20">
         <v>11.435600000000008</v>
       </c>
       <c r="CF12" s="20">
         <v>11.564489999999992</v>
       </c>
       <c r="CG12" s="20">
         <v>24.068750000000009</v>
       </c>
       <c r="CH12" s="39">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="42">
         <v>3.76945</v>
       </c>
       <c r="CJ12" s="39">
         <v>12.89777</v>
       </c>
       <c r="CK12" s="39">
         <v>3.9627000000000017</v>
       </c>
-      <c r="CL12" s="39"/>
+      <c r="CL12" s="39">
+        <v>4.1834400000000009</v>
+      </c>
       <c r="CM12" s="39"/>
       <c r="CN12" s="39"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="15">
         <v>6.2229999999999999</v>
       </c>
       <c r="D13" s="22">
         <v>9.0587400000000002</v>
       </c>
       <c r="E13" s="15">
         <v>6.2418999999999993</v>
       </c>
       <c r="F13" s="17">
@@ -4975,51 +4998,53 @@
       </c>
       <c r="CD13" s="20">
         <v>13.350570000000005</v>
       </c>
       <c r="CE13" s="20">
         <v>6.3549499999999881</v>
       </c>
       <c r="CF13" s="20">
         <v>9.6985600000000005</v>
       </c>
       <c r="CG13" s="20">
         <v>19.369250000000008</v>
       </c>
       <c r="CH13" s="39">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="42">
         <v>4.4461300000000001</v>
       </c>
       <c r="CJ13" s="37">
         <v>6.6315100000000022</v>
       </c>
       <c r="CK13" s="37">
         <v>5.0717999999999961</v>
       </c>
-      <c r="CL13" s="17"/>
+      <c r="CL13" s="17">
+        <v>6.9245400000000004</v>
+      </c>
       <c r="CM13" s="17"/>
       <c r="CN13" s="17"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="20"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="20"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="15">
         <v>9.9194300000000002</v>
       </c>
       <c r="D14" s="22">
         <v>6.6530200000000006</v>
       </c>
       <c r="E14" s="15">
         <v>8.595229999999999</v>
       </c>
       <c r="F14" s="17">
@@ -5252,51 +5277,53 @@
       </c>
       <c r="CD14" s="20">
         <v>5.1180799999999991</v>
       </c>
       <c r="CE14" s="20">
         <v>3.7011300000000062</v>
       </c>
       <c r="CF14" s="20">
         <v>3.9015699999999924</v>
       </c>
       <c r="CG14" s="20">
         <v>5.678990000000006</v>
       </c>
       <c r="CH14" s="39">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="42">
         <v>6.2534899999999993</v>
       </c>
       <c r="CJ14" s="37">
         <v>5.2313700000000019</v>
       </c>
       <c r="CK14" s="37">
         <v>6.2391199999999998</v>
       </c>
-      <c r="CL14" s="17"/>
+      <c r="CL14" s="17">
+        <v>6.3407099999999943</v>
+      </c>
       <c r="CM14" s="17"/>
       <c r="CN14" s="17"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="15">
         <v>2.56325</v>
       </c>
       <c r="D15" s="22">
         <v>2.6175900000000003</v>
       </c>
       <c r="E15" s="15">
         <v>2.5294299999999996</v>
       </c>
       <c r="F15" s="17">
@@ -5529,51 +5556,53 @@
       </c>
       <c r="CD15" s="20">
         <v>3.2962099999999985</v>
       </c>
       <c r="CE15" s="20">
         <v>3.6729899999999986</v>
       </c>
       <c r="CF15" s="20">
         <v>3.9593600000000002</v>
       </c>
       <c r="CG15" s="20">
         <v>7.5763999999999996</v>
       </c>
       <c r="CH15" s="39">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="42">
         <v>2.9251500000000004</v>
       </c>
       <c r="CJ15" s="37">
         <v>2.7644200000000003</v>
       </c>
       <c r="CK15" s="37">
         <v>2.7674599999999998</v>
       </c>
-      <c r="CL15" s="17"/>
+      <c r="CL15" s="17">
+        <v>2.7699599999999975</v>
+      </c>
       <c r="CM15" s="17"/>
       <c r="CN15" s="17"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="15">
         <v>0.78895000000000004</v>
       </c>
       <c r="D16" s="22">
         <v>0.29094999999999999</v>
       </c>
       <c r="E16" s="15">
         <v>0.55559999999999998</v>
       </c>
       <c r="F16" s="17">
@@ -5806,51 +5835,53 @@
       </c>
       <c r="CD16" s="20">
         <v>2.6670400000000019</v>
       </c>
       <c r="CE16" s="20">
         <v>1.9353699999999971</v>
       </c>
       <c r="CF16" s="20">
         <v>2.2723399999999998</v>
       </c>
       <c r="CG16" s="20">
         <v>3.1377200000000016</v>
       </c>
       <c r="CH16" s="39">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="42">
         <v>1.5969000000000002</v>
       </c>
       <c r="CJ16" s="37">
         <v>0.84323999999999977</v>
       </c>
       <c r="CK16" s="37">
         <v>1.5477500000000011</v>
       </c>
-      <c r="CL16" s="17"/>
+      <c r="CL16" s="17">
+        <v>1.4281299999999995</v>
+      </c>
       <c r="CM16" s="17"/>
       <c r="CN16" s="17"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="15">
         <v>6.50563</v>
       </c>
       <c r="D17" s="22">
         <v>6.9489099999999997</v>
       </c>
       <c r="E17" s="15">
         <v>6.2587999999999999</v>
       </c>
       <c r="F17" s="17">
@@ -6083,51 +6114,53 @@
       </c>
       <c r="CD17" s="20">
         <v>9.2002000000000024</v>
       </c>
       <c r="CE17" s="20">
         <v>10.640929999999997</v>
       </c>
       <c r="CF17" s="20">
         <v>11.070239999999998</v>
       </c>
       <c r="CG17" s="20">
         <v>15.550200000000018</v>
       </c>
       <c r="CH17" s="39">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="42">
         <v>6.8398599999999998</v>
       </c>
       <c r="CJ17" s="37">
         <v>7.6767200000000013</v>
       </c>
       <c r="CK17" s="37">
         <v>8.2381399999999978</v>
       </c>
-      <c r="CL17" s="17"/>
+      <c r="CL17" s="17">
+        <v>7.7632299999999965</v>
+      </c>
       <c r="CM17" s="17"/>
       <c r="CN17" s="17"/>
       <c r="CO17" s="19"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="15">
         <v>5.9502499999999996</v>
       </c>
       <c r="D18" s="22">
         <v>4.5150299999999994</v>
       </c>
       <c r="E18" s="15">
         <v>5.1754300000000004</v>
       </c>
       <c r="F18" s="17">
@@ -6360,51 +6393,53 @@
       </c>
       <c r="CD18" s="20">
         <v>10.008620000000001</v>
       </c>
       <c r="CE18" s="20">
         <v>6.3391400000000075</v>
       </c>
       <c r="CF18" s="20">
         <v>5.3824499999999915</v>
       </c>
       <c r="CG18" s="20">
         <v>8.258189999999999</v>
       </c>
       <c r="CH18" s="39">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="42">
         <v>5.0573000000000015</v>
       </c>
       <c r="CJ18" s="37">
         <v>4.8398199999999996</v>
       </c>
       <c r="CK18" s="37">
         <v>4.6068800000000003</v>
       </c>
-      <c r="CL18" s="17"/>
+      <c r="CL18" s="17">
+        <v>5.1710199999999986</v>
+      </c>
       <c r="CM18" s="17"/>
       <c r="CN18" s="17"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="17">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="15">
         <v>17.283609999999999</v>
       </c>
       <c r="D19" s="22">
         <v>18.636869999999998</v>
       </c>
       <c r="E19" s="15">
         <v>16.675060000000002</v>
       </c>
       <c r="F19" s="17">
@@ -6637,51 +6672,53 @@
       </c>
       <c r="CD19" s="20">
         <v>35.644810000000007</v>
       </c>
       <c r="CE19" s="20">
         <v>23.051400000000001</v>
       </c>
       <c r="CF19" s="20">
         <v>21.970169999999996</v>
       </c>
       <c r="CG19" s="20">
         <v>41.175829999999991</v>
       </c>
       <c r="CH19" s="40">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="42">
         <v>18.410110000000003</v>
       </c>
       <c r="CJ19" s="37">
         <v>19.526079999999993</v>
       </c>
       <c r="CK19" s="37">
         <v>19.965650000000004</v>
       </c>
-      <c r="CL19" s="17"/>
+      <c r="CL19" s="17">
+        <v>17.41413</v>
+      </c>
       <c r="CM19" s="17"/>
       <c r="CN19" s="17"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="31" t="s">
@@ -6914,51 +6951,53 @@
       </c>
       <c r="CD20" s="20">
         <v>3.6004000000000005</v>
       </c>
       <c r="CE20" s="20">
         <v>1.7977000000000025</v>
       </c>
       <c r="CF20" s="20">
         <v>1.4133999999999993</v>
       </c>
       <c r="CG20" s="20">
         <v>5.554000000000002</v>
       </c>
       <c r="CH20" s="41">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="42">
         <v>1.1639000000000004</v>
       </c>
       <c r="CJ20" s="41">
         <v>1.5</v>
       </c>
       <c r="CK20" s="41">
         <v>0.81169999999999831</v>
       </c>
-      <c r="CL20" s="41"/>
+      <c r="CL20" s="41">
+        <v>1.5647999999999991</v>
+      </c>
       <c r="CM20" s="41"/>
       <c r="CN20" s="41"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="15">
         <v>16.212150000000001</v>
       </c>
       <c r="D21" s="22">
         <v>18.50976</v>
       </c>
       <c r="E21" s="15">
         <v>17.24981</v>
       </c>
       <c r="F21" s="17">
@@ -7191,51 +7230,53 @@
       </c>
       <c r="CD21" s="20">
         <v>16.060009999999977</v>
       </c>
       <c r="CE21" s="20">
         <v>13.542840000000027</v>
       </c>
       <c r="CF21" s="20">
         <v>15.546709999999976</v>
       </c>
       <c r="CG21" s="20">
         <v>24.297510000000017</v>
       </c>
       <c r="CH21" s="39">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="42">
         <v>9.8628200000000028</v>
       </c>
       <c r="CJ21" s="37">
         <v>12.625159999999994</v>
       </c>
       <c r="CK21" s="37">
         <v>11.24051</v>
       </c>
-      <c r="CL21" s="17"/>
+      <c r="CL21" s="17">
+        <v>11.906830000000006</v>
+      </c>
       <c r="CM21" s="17"/>
       <c r="CN21" s="17"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="15">
         <v>1.4070000000000001E-2</v>
       </c>
       <c r="D22" s="22">
         <v>1.5220000000000001E-2</v>
       </c>
       <c r="E22" s="15">
         <v>1.3509999999999999E-2</v>
       </c>
       <c r="F22" s="17">
@@ -7468,51 +7509,53 @@
       </c>
       <c r="CD22" s="20">
         <v>6.300000000000007E-3</v>
       </c>
       <c r="CE22" s="20">
         <v>6.1299999999999896E-3</v>
       </c>
       <c r="CF22" s="20">
         <v>7.0000000000000132E-3</v>
       </c>
       <c r="CG22" s="20">
         <v>1.3200000000000003E-2</v>
       </c>
       <c r="CH22" s="39">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="42">
         <v>5.1999999999999989E-3</v>
       </c>
       <c r="CJ22" s="38">
         <v>9.6000000000000026E-3</v>
       </c>
       <c r="CK22" s="38">
         <v>5.4999999999999979E-3</v>
       </c>
-      <c r="CL22" s="17"/>
+      <c r="CL22" s="17">
+        <v>4.7999999999999987E-3</v>
+      </c>
       <c r="CM22" s="17"/>
       <c r="CN22" s="17"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="15">
         <v>1.03E-2</v>
       </c>
       <c r="D23" s="22">
         <v>9.1129999999999989E-2</v>
       </c>
       <c r="E23" s="15">
         <v>3.6600000000000001E-3</v>
       </c>
       <c r="F23" s="17">
@@ -7745,51 +7788,53 @@
       </c>
       <c r="CD23" s="20">
         <v>7.8000000000000014E-3</v>
       </c>
       <c r="CE23" s="20">
         <v>2.2999999999999965E-3</v>
       </c>
       <c r="CF23" s="20">
         <v>4.2899999999999883E-3</v>
       </c>
       <c r="CG23" s="20">
         <v>1.0000000000001674E-4</v>
       </c>
       <c r="CH23" s="39">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="42">
         <v>4.0999999999999995E-3</v>
       </c>
       <c r="CJ23" s="38">
         <v>8.9000000000000017E-3</v>
       </c>
       <c r="CK23" s="38">
         <v>7.9999999999999863E-4</v>
       </c>
-      <c r="CL23" s="17"/>
+      <c r="CL23" s="17">
+        <v>6.9999999999999923E-4</v>
+      </c>
       <c r="CM23" s="17"/>
       <c r="CN23" s="17"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="17">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="24">
         <v>0.90413999999999994</v>
       </c>
       <c r="D24" s="24">
         <v>0.60709000000000002</v>
       </c>
       <c r="E24" s="24">
         <v>1.8797900000000001</v>
       </c>
       <c r="F24" s="24">
@@ -8022,80 +8067,82 @@
       </c>
       <c r="CD24" s="20">
         <v>0.48380000000000045</v>
       </c>
       <c r="CE24" s="20">
         <v>0.61134999999999895</v>
       </c>
       <c r="CF24" s="20">
         <v>0.66830000000000123</v>
       </c>
       <c r="CG24" s="20">
         <v>1.09809</v>
       </c>
       <c r="CH24" s="40">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="42">
         <v>0.65770000000000017</v>
       </c>
       <c r="CJ24" s="40">
         <v>0.51579999999999981</v>
       </c>
       <c r="CK24" s="40">
         <v>0.55190000000000006</v>
       </c>
-      <c r="CL24" s="40"/>
+      <c r="CL24" s="40">
+        <v>0.59670000000000023</v>
+      </c>
       <c r="CM24" s="40"/>
       <c r="CN24" s="40"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U25" s="27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A27" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>