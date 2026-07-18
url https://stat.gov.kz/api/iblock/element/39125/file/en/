--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="meet" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">meet!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="44">
   <si>
     <t>All types of livestock and poultry slaughtered in the farm or sold for slaughter, in live weight, thousand tons</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -156,51 +151,51 @@
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -997,67 +992,67 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="414">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
     <cellStyle name="60% — акцент3 2 3" xfId="321"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="185"/>
     <cellStyle name="60% — акцент4 2" xfId="8"/>
     <cellStyle name="60% — акцент4 2 2" xfId="275"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="369"/>
     <cellStyle name="60% — акцент4 2 3" xfId="322"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="186"/>
     <cellStyle name="60% — акцент5 2" xfId="9"/>
     <cellStyle name="60% — акцент5 2 2" xfId="276"/>
@@ -1492,86 +1487,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1744,284 +1739,284 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="27" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="27" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="27" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="27" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="27"/>
     <col min="10" max="10" width="10" style="27" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="27"/>
     <col min="12" max="12" width="9.7109375" style="27" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="27" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="27"/>
     <col min="18" max="18" width="8.140625" style="27" customWidth="1"/>
     <col min="19" max="19" width="7" style="27" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="27" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="27" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="27" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="27" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="27" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="27" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8" style="1" customWidth="1"/>
     <col min="30" max="30" width="7.42578125" style="1" customWidth="1"/>
     <col min="31" max="32" width="7.28515625" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="37" width="9.85546875" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.42578125" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...47 lines deleted...]
-      <c r="BV1" s="43" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
+      <c r="AL1" s="46"/>
+      <c r="AM1" s="46"/>
+      <c r="AN1" s="46"/>
+      <c r="AO1" s="46"/>
+      <c r="AP1" s="46"/>
+      <c r="AQ1" s="46"/>
+      <c r="AR1" s="46"/>
+      <c r="AS1" s="46"/>
+      <c r="AT1" s="46"/>
+      <c r="AU1" s="46"/>
+      <c r="AV1" s="46"/>
+      <c r="AW1" s="46"/>
+      <c r="BV1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="43"/>
-[...21 lines deleted...]
-      <c r="CS1" s="43"/>
+      <c r="BW1" s="46"/>
+      <c r="BX1" s="46"/>
+      <c r="BY1" s="46"/>
+      <c r="BZ1" s="46"/>
+      <c r="CA1" s="46"/>
+      <c r="CB1" s="46"/>
+      <c r="CC1" s="46"/>
+      <c r="CD1" s="46"/>
+      <c r="CE1" s="46"/>
+      <c r="CF1" s="46"/>
+      <c r="CG1" s="46"/>
+      <c r="CH1" s="46"/>
+      <c r="CI1" s="46"/>
+      <c r="CJ1" s="46"/>
+      <c r="CK1" s="46"/>
+      <c r="CL1" s="46"/>
+      <c r="CM1" s="46"/>
+      <c r="CN1" s="46"/>
+      <c r="CO1" s="46"/>
+      <c r="CP1" s="46"/>
+      <c r="CQ1" s="46"/>
+      <c r="CR1" s="46"/>
+      <c r="CS1" s="46"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="44"/>
-      <c r="B2" s="46" t="s">
+      <c r="A2" s="47"/>
+      <c r="B2" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="47"/>
-[...10 lines deleted...]
-      <c r="N2" s="46" t="s">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="O2" s="47"/>
-[...10 lines deleted...]
-      <c r="Z2" s="46" t="s">
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AA2" s="47"/>
-[...10 lines deleted...]
-      <c r="AL2" s="46" t="s">
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="AM2" s="47"/>
-[...10 lines deleted...]
-      <c r="AX2" s="46" t="s">
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AY2" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="46" t="s">
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="45"/>
+      <c r="BJ2" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="47"/>
-[...10 lines deleted...]
-      <c r="BV2" s="46" t="s">
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BN2" s="44"/>
+      <c r="BO2" s="44"/>
+      <c r="BP2" s="44"/>
+      <c r="BQ2" s="44"/>
+      <c r="BR2" s="44"/>
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="45"/>
+      <c r="BV2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="47"/>
-[...10 lines deleted...]
-      <c r="CH2" s="46" t="s">
+      <c r="BW2" s="44"/>
+      <c r="BX2" s="44"/>
+      <c r="BY2" s="44"/>
+      <c r="BZ2" s="44"/>
+      <c r="CA2" s="44"/>
+      <c r="CB2" s="44"/>
+      <c r="CC2" s="44"/>
+      <c r="CD2" s="44"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="45"/>
+      <c r="CH2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="47"/>
-[...9 lines deleted...]
-      <c r="CS2" s="48"/>
+      <c r="CI2" s="44"/>
+      <c r="CJ2" s="44"/>
+      <c r="CK2" s="44"/>
+      <c r="CL2" s="44"/>
+      <c r="CM2" s="44"/>
+      <c r="CN2" s="44"/>
+      <c r="CO2" s="44"/>
+      <c r="CP2" s="44"/>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="45"/>
+      <c r="A3" s="48"/>
       <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="32" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="33" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="33" t="s">
@@ -2538,51 +2533,53 @@
       </c>
       <c r="CE4" s="35">
         <v>165.97031999999899</v>
       </c>
       <c r="CF4" s="35">
         <v>186.33799000000067</v>
       </c>
       <c r="CG4" s="35">
         <v>319.6843000000008</v>
       </c>
       <c r="CH4" s="3">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="3">
         <v>127.30975999999998</v>
       </c>
       <c r="CJ4" s="36">
         <v>165.75209000000009</v>
       </c>
       <c r="CK4" s="36">
         <v>138.22158000000007</v>
       </c>
       <c r="CL4" s="6">
         <v>143.49680000000001</v>
       </c>
-      <c r="CM4" s="7"/>
+      <c r="CM4" s="7">
+        <v>234.8626499999998</v>
+      </c>
       <c r="CN4" s="7"/>
       <c r="CO4" s="34"/>
       <c r="CP4" s="35"/>
       <c r="CQ4" s="35"/>
       <c r="CR4" s="35"/>
       <c r="CS4" s="35"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="4"/>
       <c r="J5" s="8"/>
       <c r="K5" s="9"/>
       <c r="L5" s="8"/>
       <c r="M5" s="10"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
@@ -2769,51 +2766,53 @@
       </c>
       <c r="CE5" s="20">
         <v>11.491329999999991</v>
       </c>
       <c r="CF5" s="20">
         <v>13.536770000000004</v>
       </c>
       <c r="CG5" s="20">
         <v>33.971120000000028</v>
       </c>
       <c r="CH5" s="42">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="42">
         <v>7.7187700000000001</v>
       </c>
       <c r="CJ5" s="42">
         <v>8.9654000000000007</v>
       </c>
       <c r="CK5" s="42">
         <v>9.5462199999999982</v>
       </c>
       <c r="CL5" s="42">
         <v>10.925319999999999</v>
       </c>
-      <c r="CM5" s="42"/>
+      <c r="CM5" s="42">
+        <v>20.241630000000008</v>
+      </c>
       <c r="CN5" s="42"/>
       <c r="CO5" s="19"/>
       <c r="CP5" s="20"/>
       <c r="CQ5" s="20"/>
       <c r="CR5" s="20"/>
       <c r="CS5" s="20"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="15">
         <v>10.373329999999999</v>
       </c>
       <c r="D6" s="16">
         <v>11.19791</v>
       </c>
       <c r="E6" s="15">
         <v>11.08939</v>
       </c>
       <c r="F6" s="17">
         <v>11.60267</v>
@@ -3048,51 +3047,53 @@
       </c>
       <c r="CE6" s="20">
         <v>15.642680000000013</v>
       </c>
       <c r="CF6" s="20">
         <v>18.352660000000014</v>
       </c>
       <c r="CG6" s="20">
         <v>23.350219999999979</v>
       </c>
       <c r="CH6" s="39">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="42">
         <v>18.191260000000003</v>
       </c>
       <c r="CJ6" s="37">
         <v>18.207340000000002</v>
       </c>
       <c r="CK6" s="37">
         <v>18.823689999999992</v>
       </c>
       <c r="CL6" s="17">
         <v>17.922449999999998</v>
       </c>
-      <c r="CM6" s="17"/>
+      <c r="CM6" s="17">
+        <v>21.372960000000006</v>
+      </c>
       <c r="CN6" s="17"/>
       <c r="CO6" s="19"/>
       <c r="CP6" s="20"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="20"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="15">
         <v>8.7340599999999995</v>
       </c>
       <c r="D7" s="16">
         <v>14.833500000000001</v>
       </c>
       <c r="E7" s="15">
         <v>11.206440000000001</v>
       </c>
       <c r="F7" s="17">
         <v>10.387280000000001</v>
@@ -3327,51 +3328,53 @@
       </c>
       <c r="CE7" s="20">
         <v>7.7168399999999906</v>
       </c>
       <c r="CF7" s="20">
         <v>11.587299999999999</v>
       </c>
       <c r="CG7" s="20">
         <v>20.021029999999996</v>
       </c>
       <c r="CH7" s="39">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="42">
         <v>6.1692100000000014</v>
       </c>
       <c r="CJ7" s="37">
         <v>12.010279999999998</v>
       </c>
       <c r="CK7" s="37">
         <v>9.5499000000000045</v>
       </c>
       <c r="CL7" s="17">
         <v>8.5063399999999945</v>
       </c>
-      <c r="CM7" s="17"/>
+      <c r="CM7" s="17">
+        <v>13.154740000000004</v>
+      </c>
       <c r="CN7" s="17"/>
       <c r="CO7" s="19"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="15">
         <v>16.546490000000002</v>
       </c>
       <c r="D8" s="16">
         <v>40.255319999999998</v>
       </c>
       <c r="E8" s="15">
         <v>19.83886</v>
       </c>
       <c r="F8" s="17">
         <v>21.350069999999999</v>
@@ -3606,51 +3609,53 @@
       </c>
       <c r="CE8" s="20">
         <v>25.715860000000021</v>
       </c>
       <c r="CF8" s="20">
         <v>28.008229999999998</v>
       </c>
       <c r="CG8" s="20">
         <v>36.334410000000048</v>
       </c>
       <c r="CH8" s="39">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="42">
         <v>15.460839999999999</v>
       </c>
       <c r="CJ8" s="37">
         <v>30.911340000000003</v>
       </c>
       <c r="CK8" s="37">
         <v>15.654690000000009</v>
       </c>
       <c r="CL8" s="17">
         <v>17.777249999999981</v>
       </c>
-      <c r="CM8" s="17"/>
+      <c r="CM8" s="17">
+        <v>33.422660000000022</v>
+      </c>
       <c r="CN8" s="17"/>
       <c r="CO8" s="19"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>3.26892</v>
       </c>
       <c r="C9" s="15">
         <v>3.2771399999999997</v>
       </c>
       <c r="D9" s="16">
         <v>4.1713699999999996</v>
       </c>
       <c r="E9" s="15">
         <v>2.86348</v>
       </c>
       <c r="F9" s="17">
         <v>4.0613400000000004</v>
@@ -3885,51 +3890,53 @@
       </c>
       <c r="CE9" s="20">
         <v>4.6599599999999981</v>
       </c>
       <c r="CF9" s="20">
         <v>5.3624600000000058</v>
       </c>
       <c r="CG9" s="20">
         <v>9.578719999999997</v>
       </c>
       <c r="CH9" s="39">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="42">
         <v>3.8675200000000003</v>
       </c>
       <c r="CJ9" s="37">
         <v>4.0887399999999996</v>
       </c>
       <c r="CK9" s="37">
         <v>3.1641199999999987</v>
       </c>
       <c r="CL9" s="17">
         <v>4.0741900000000015</v>
       </c>
-      <c r="CM9" s="17"/>
+      <c r="CM9" s="17">
+        <v>6.3274000000000008</v>
+      </c>
       <c r="CN9" s="17"/>
       <c r="CO9" s="19"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="15">
         <v>5.4967899999999998</v>
       </c>
       <c r="D10" s="16">
         <v>7.43947</v>
       </c>
       <c r="E10" s="15">
         <v>6.5916199999999998</v>
       </c>
       <c r="F10" s="17">
         <v>7.1284900000000002</v>
@@ -4164,51 +4171,53 @@
       </c>
       <c r="CE10" s="20">
         <v>7.6134200000000192</v>
       </c>
       <c r="CF10" s="20">
         <v>9.0587099999999907</v>
       </c>
       <c r="CG10" s="20">
         <v>16.357140000000015</v>
       </c>
       <c r="CH10" s="39">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="42">
         <v>6.8581199999999987</v>
       </c>
       <c r="CJ10" s="37">
         <v>7.6338500000000007</v>
       </c>
       <c r="CK10" s="37">
         <v>7.8647000000000027</v>
       </c>
       <c r="CL10" s="17">
         <v>8.3928199999999968</v>
       </c>
-      <c r="CM10" s="17"/>
+      <c r="CM10" s="17">
+        <v>13.861260000000001</v>
+      </c>
       <c r="CN10" s="17"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="15">
         <v>7.4495500000000003</v>
       </c>
       <c r="D11" s="16">
         <v>8.4245800000000006</v>
       </c>
       <c r="E11" s="15">
         <v>7.7876400000000006</v>
       </c>
       <c r="F11" s="17">
         <v>8.4860400000000009</v>
@@ -4443,51 +4452,53 @@
       </c>
       <c r="CE11" s="20">
         <v>10.03840000000001</v>
       </c>
       <c r="CF11" s="20">
         <v>12.972979999999993</v>
       </c>
       <c r="CG11" s="20">
         <v>24.293430000000029</v>
       </c>
       <c r="CH11" s="39">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="42">
         <v>8.0519300000000005</v>
       </c>
       <c r="CJ11" s="37">
         <v>8.8647500000000008</v>
       </c>
       <c r="CK11" s="37">
         <v>8.6083499999999979</v>
       </c>
       <c r="CL11" s="17">
         <v>9.8294400000000053</v>
       </c>
-      <c r="CM11" s="17"/>
+      <c r="CM11" s="17">
+        <v>14.191110000000002</v>
+      </c>
       <c r="CN11" s="17"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>31</v>
@@ -4722,51 +4733,53 @@
       </c>
       <c r="CE12" s="20">
         <v>11.435600000000008</v>
       </c>
       <c r="CF12" s="20">
         <v>11.564489999999992</v>
       </c>
       <c r="CG12" s="20">
         <v>24.068750000000009</v>
       </c>
       <c r="CH12" s="39">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="42">
         <v>3.76945</v>
       </c>
       <c r="CJ12" s="39">
         <v>12.89777</v>
       </c>
       <c r="CK12" s="39">
         <v>3.9627000000000017</v>
       </c>
       <c r="CL12" s="39">
         <v>4.1834400000000009</v>
       </c>
-      <c r="CM12" s="39"/>
+      <c r="CM12" s="39">
+        <v>17.587459999999997</v>
+      </c>
       <c r="CN12" s="39"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="15">
         <v>6.2229999999999999</v>
       </c>
       <c r="D13" s="22">
         <v>9.0587400000000002</v>
       </c>
       <c r="E13" s="15">
         <v>6.2418999999999993</v>
       </c>
       <c r="F13" s="17">
         <v>9.1622400000000006</v>
@@ -5001,51 +5014,53 @@
       </c>
       <c r="CE13" s="20">
         <v>6.3549499999999881</v>
       </c>
       <c r="CF13" s="20">
         <v>9.6985600000000005</v>
       </c>
       <c r="CG13" s="20">
         <v>19.369250000000008</v>
       </c>
       <c r="CH13" s="39">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="42">
         <v>4.4461300000000001</v>
       </c>
       <c r="CJ13" s="37">
         <v>6.6315100000000022</v>
       </c>
       <c r="CK13" s="37">
         <v>5.0717999999999961</v>
       </c>
       <c r="CL13" s="17">
         <v>6.9245400000000004</v>
       </c>
-      <c r="CM13" s="17"/>
+      <c r="CM13" s="17">
+        <v>15.988419999999998</v>
+      </c>
       <c r="CN13" s="17"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="20"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="20"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="15">
         <v>9.9194300000000002</v>
       </c>
       <c r="D14" s="22">
         <v>6.6530200000000006</v>
       </c>
       <c r="E14" s="15">
         <v>8.595229999999999</v>
       </c>
       <c r="F14" s="17">
         <v>9.86416</v>
@@ -5280,51 +5295,53 @@
       </c>
       <c r="CE14" s="20">
         <v>3.7011300000000062</v>
       </c>
       <c r="CF14" s="20">
         <v>3.9015699999999924</v>
       </c>
       <c r="CG14" s="20">
         <v>5.678990000000006</v>
       </c>
       <c r="CH14" s="39">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="42">
         <v>6.2534899999999993</v>
       </c>
       <c r="CJ14" s="37">
         <v>5.2313700000000019</v>
       </c>
       <c r="CK14" s="37">
         <v>6.2391199999999998</v>
       </c>
       <c r="CL14" s="17">
         <v>6.3407099999999943</v>
       </c>
-      <c r="CM14" s="17"/>
+      <c r="CM14" s="17">
+        <v>9.8916700000000048</v>
+      </c>
       <c r="CN14" s="17"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="15">
         <v>2.56325</v>
       </c>
       <c r="D15" s="22">
         <v>2.6175900000000003</v>
       </c>
       <c r="E15" s="15">
         <v>2.5294299999999996</v>
       </c>
       <c r="F15" s="17">
         <v>2.73339</v>
@@ -5559,51 +5576,53 @@
       </c>
       <c r="CE15" s="20">
         <v>3.6729899999999986</v>
       </c>
       <c r="CF15" s="20">
         <v>3.9593600000000002</v>
       </c>
       <c r="CG15" s="20">
         <v>7.5763999999999996</v>
       </c>
       <c r="CH15" s="39">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="42">
         <v>2.9251500000000004</v>
       </c>
       <c r="CJ15" s="37">
         <v>2.7644200000000003</v>
       </c>
       <c r="CK15" s="37">
         <v>2.7674599999999998</v>
       </c>
       <c r="CL15" s="17">
         <v>2.7699599999999975</v>
       </c>
-      <c r="CM15" s="17"/>
+      <c r="CM15" s="17">
+        <v>3.6009000000000029</v>
+      </c>
       <c r="CN15" s="17"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="15">
         <v>0.78895000000000004</v>
       </c>
       <c r="D16" s="22">
         <v>0.29094999999999999</v>
       </c>
       <c r="E16" s="15">
         <v>0.55559999999999998</v>
       </c>
       <c r="F16" s="17">
         <v>0.47108</v>
@@ -5838,51 +5857,53 @@
       </c>
       <c r="CE16" s="20">
         <v>1.9353699999999971</v>
       </c>
       <c r="CF16" s="20">
         <v>2.2723399999999998</v>
       </c>
       <c r="CG16" s="20">
         <v>3.1377200000000016</v>
       </c>
       <c r="CH16" s="39">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="42">
         <v>1.5969000000000002</v>
       </c>
       <c r="CJ16" s="37">
         <v>0.84323999999999977</v>
       </c>
       <c r="CK16" s="37">
         <v>1.5477500000000011</v>
       </c>
       <c r="CL16" s="17">
         <v>1.4281299999999995</v>
       </c>
-      <c r="CM16" s="17"/>
+      <c r="CM16" s="17">
+        <v>2.3151600000000006</v>
+      </c>
       <c r="CN16" s="17"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="15">
         <v>6.50563</v>
       </c>
       <c r="D17" s="22">
         <v>6.9489099999999997</v>
       </c>
       <c r="E17" s="15">
         <v>6.2587999999999999</v>
       </c>
       <c r="F17" s="17">
         <v>7.1225100000000001</v>
@@ -6117,51 +6138,53 @@
       </c>
       <c r="CE17" s="20">
         <v>10.640929999999997</v>
       </c>
       <c r="CF17" s="20">
         <v>11.070239999999998</v>
       </c>
       <c r="CG17" s="20">
         <v>15.550200000000018</v>
       </c>
       <c r="CH17" s="39">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="42">
         <v>6.8398599999999998</v>
       </c>
       <c r="CJ17" s="37">
         <v>7.6767200000000013</v>
       </c>
       <c r="CK17" s="37">
         <v>8.2381399999999978</v>
       </c>
       <c r="CL17" s="17">
         <v>7.7632299999999965</v>
       </c>
-      <c r="CM17" s="17"/>
+      <c r="CM17" s="17">
+        <v>12.20478</v>
+      </c>
       <c r="CN17" s="17"/>
       <c r="CO17" s="19"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="15">
         <v>5.9502499999999996</v>
       </c>
       <c r="D18" s="22">
         <v>4.5150299999999994</v>
       </c>
       <c r="E18" s="15">
         <v>5.1754300000000004</v>
       </c>
       <c r="F18" s="17">
         <v>5.3824100000000001</v>
@@ -6396,51 +6419,53 @@
       </c>
       <c r="CE18" s="20">
         <v>6.3391400000000075</v>
       </c>
       <c r="CF18" s="20">
         <v>5.3824499999999915</v>
       </c>
       <c r="CG18" s="20">
         <v>8.258189999999999</v>
       </c>
       <c r="CH18" s="39">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="42">
         <v>5.0573000000000015</v>
       </c>
       <c r="CJ18" s="37">
         <v>4.8398199999999996</v>
       </c>
       <c r="CK18" s="37">
         <v>4.6068800000000003</v>
       </c>
       <c r="CL18" s="17">
         <v>5.1710199999999986</v>
       </c>
-      <c r="CM18" s="17"/>
+      <c r="CM18" s="17">
+        <v>6.5207200000000007</v>
+      </c>
       <c r="CN18" s="17"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="17">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="15">
         <v>17.283609999999999</v>
       </c>
       <c r="D19" s="22">
         <v>18.636869999999998</v>
       </c>
       <c r="E19" s="15">
         <v>16.675060000000002</v>
       </c>
       <c r="F19" s="17">
         <v>16.064250000000001</v>
@@ -6675,51 +6700,53 @@
       </c>
       <c r="CE19" s="20">
         <v>23.051400000000001</v>
       </c>
       <c r="CF19" s="20">
         <v>21.970169999999996</v>
       </c>
       <c r="CG19" s="20">
         <v>41.175829999999991</v>
       </c>
       <c r="CH19" s="40">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="42">
         <v>18.410110000000003</v>
       </c>
       <c r="CJ19" s="37">
         <v>19.526079999999993</v>
       </c>
       <c r="CK19" s="37">
         <v>19.965650000000004</v>
       </c>
       <c r="CL19" s="17">
         <v>17.41413</v>
       </c>
-      <c r="CM19" s="17"/>
+      <c r="CM19" s="17">
+        <v>22.786789999999982</v>
+      </c>
       <c r="CN19" s="17"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="31" t="s">
         <v>31</v>
@@ -6954,51 +6981,53 @@
       </c>
       <c r="CE20" s="20">
         <v>1.7977000000000025</v>
       </c>
       <c r="CF20" s="20">
         <v>1.4133999999999993</v>
       </c>
       <c r="CG20" s="20">
         <v>5.554000000000002</v>
       </c>
       <c r="CH20" s="41">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="42">
         <v>1.1639000000000004</v>
       </c>
       <c r="CJ20" s="41">
         <v>1.5</v>
       </c>
       <c r="CK20" s="41">
         <v>0.81169999999999831</v>
       </c>
       <c r="CL20" s="41">
         <v>1.5647999999999991</v>
       </c>
-      <c r="CM20" s="41"/>
+      <c r="CM20" s="41">
+        <v>3.1828400000000023</v>
+      </c>
       <c r="CN20" s="41"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="15">
         <v>16.212150000000001</v>
       </c>
       <c r="D21" s="22">
         <v>18.50976</v>
       </c>
       <c r="E21" s="15">
         <v>17.24981</v>
       </c>
       <c r="F21" s="17">
         <v>18.506250000000001</v>
@@ -7233,51 +7262,53 @@
       </c>
       <c r="CE21" s="20">
         <v>13.542840000000027</v>
       </c>
       <c r="CF21" s="20">
         <v>15.546709999999976</v>
       </c>
       <c r="CG21" s="20">
         <v>24.297510000000017</v>
       </c>
       <c r="CH21" s="39">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="42">
         <v>9.8628200000000028</v>
       </c>
       <c r="CJ21" s="37">
         <v>12.625159999999994</v>
       </c>
       <c r="CK21" s="37">
         <v>11.24051</v>
       </c>
       <c r="CL21" s="17">
         <v>11.906830000000006</v>
       </c>
-      <c r="CM21" s="17"/>
+      <c r="CM21" s="17">
+        <v>17.567149999999998</v>
+      </c>
       <c r="CN21" s="17"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="15">
         <v>1.4070000000000001E-2</v>
       </c>
       <c r="D22" s="22">
         <v>1.5220000000000001E-2</v>
       </c>
       <c r="E22" s="15">
         <v>1.3509999999999999E-2</v>
       </c>
       <c r="F22" s="17">
         <v>1.2619999999999999E-2</v>
@@ -7512,51 +7543,53 @@
       </c>
       <c r="CE22" s="20">
         <v>6.1299999999999896E-3</v>
       </c>
       <c r="CF22" s="20">
         <v>7.0000000000000132E-3</v>
       </c>
       <c r="CG22" s="20">
         <v>1.3200000000000003E-2</v>
       </c>
       <c r="CH22" s="39">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="42">
         <v>5.1999999999999989E-3</v>
       </c>
       <c r="CJ22" s="38">
         <v>9.6000000000000026E-3</v>
       </c>
       <c r="CK22" s="38">
         <v>5.4999999999999979E-3</v>
       </c>
       <c r="CL22" s="17">
         <v>4.7999999999999987E-3</v>
       </c>
-      <c r="CM22" s="17"/>
+      <c r="CM22" s="17">
+        <v>5.1000000000000038E-3</v>
+      </c>
       <c r="CN22" s="17"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="15">
         <v>1.03E-2</v>
       </c>
       <c r="D23" s="22">
         <v>9.1129999999999989E-2</v>
       </c>
       <c r="E23" s="15">
         <v>3.6600000000000001E-3</v>
       </c>
       <c r="F23" s="17">
         <v>0.11067</v>
@@ -7791,51 +7824,53 @@
       </c>
       <c r="CE23" s="20">
         <v>2.2999999999999965E-3</v>
       </c>
       <c r="CF23" s="20">
         <v>4.2899999999999883E-3</v>
       </c>
       <c r="CG23" s="20">
         <v>1.0000000000001674E-4</v>
       </c>
       <c r="CH23" s="39">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="42">
         <v>4.0999999999999995E-3</v>
       </c>
       <c r="CJ23" s="38">
         <v>8.9000000000000017E-3</v>
       </c>
       <c r="CK23" s="38">
         <v>7.9999999999999863E-4</v>
       </c>
       <c r="CL23" s="17">
         <v>6.9999999999999923E-4</v>
       </c>
-      <c r="CM23" s="17"/>
+      <c r="CM23" s="17">
+        <v>2.6500000000000003E-2</v>
+      </c>
       <c r="CN23" s="17"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="17">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="24">
         <v>0.90413999999999994</v>
       </c>
       <c r="D24" s="24">
         <v>0.60709000000000002</v>
       </c>
       <c r="E24" s="24">
         <v>1.8797900000000001</v>
       </c>
       <c r="F24" s="24">
         <v>1.8621500000000002</v>
@@ -8070,79 +8105,81 @@
       </c>
       <c r="CE24" s="20">
         <v>0.61134999999999895</v>
       </c>
       <c r="CF24" s="20">
         <v>0.66830000000000123</v>
       </c>
       <c r="CG24" s="20">
         <v>1.09809</v>
       </c>
       <c r="CH24" s="40">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="42">
         <v>0.65770000000000017</v>
       </c>
       <c r="CJ24" s="40">
         <v>0.51579999999999981</v>
       </c>
       <c r="CK24" s="40">
         <v>0.55190000000000006</v>
       </c>
       <c r="CL24" s="40">
         <v>0.59670000000000023</v>
       </c>
-      <c r="CM24" s="40"/>
+      <c r="CM24" s="40">
+        <v>0.6133999999999995</v>
+      </c>
       <c r="CN24" s="40"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U25" s="27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A27" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>