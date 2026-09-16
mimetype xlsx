--- v4 (2026-07-18)
+++ v5 (2026-09-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="-5265" yWindow="1125" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="meet" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">meet!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="44">
   <si>
     <t>All types of livestock and poultry slaughtered in the farm or sold for slaughter, in live weight, thousand tons</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
@@ -992,67 +992,67 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="414">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
     <cellStyle name="60% — акцент3 2 3" xfId="321"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="185"/>
     <cellStyle name="60% — акцент4 2" xfId="8"/>
     <cellStyle name="60% — акцент4 2 2" xfId="275"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="369"/>
     <cellStyle name="60% — акцент4 2 3" xfId="322"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="186"/>
     <cellStyle name="60% — акцент5 2" xfId="9"/>
     <cellStyle name="60% — акцент5 2 2" xfId="276"/>
@@ -1738,285 +1738,285 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="27" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="27" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="27" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="27" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="27"/>
     <col min="10" max="10" width="10" style="27" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="27"/>
     <col min="12" max="12" width="9.7109375" style="27" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="27" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="27"/>
     <col min="18" max="18" width="8.140625" style="27" customWidth="1"/>
     <col min="19" max="19" width="7" style="27" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="27" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="27" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="27" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="27" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="27" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="27" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8" style="1" customWidth="1"/>
     <col min="30" max="30" width="7.42578125" style="1" customWidth="1"/>
     <col min="31" max="32" width="7.28515625" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="37" width="9.85546875" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.42578125" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:97" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...47 lines deleted...]
-      <c r="BV1" s="46" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="43"/>
+      <c r="AF1" s="43"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="43"/>
+      <c r="AI1" s="43"/>
+      <c r="AJ1" s="43"/>
+      <c r="AK1" s="43"/>
+      <c r="AL1" s="43"/>
+      <c r="AM1" s="43"/>
+      <c r="AN1" s="43"/>
+      <c r="AO1" s="43"/>
+      <c r="AP1" s="43"/>
+      <c r="AQ1" s="43"/>
+      <c r="AR1" s="43"/>
+      <c r="AS1" s="43"/>
+      <c r="AT1" s="43"/>
+      <c r="AU1" s="43"/>
+      <c r="AV1" s="43"/>
+      <c r="AW1" s="43"/>
+      <c r="BV1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="46"/>
-[...21 lines deleted...]
-      <c r="CS1" s="46"/>
+      <c r="BW1" s="43"/>
+      <c r="BX1" s="43"/>
+      <c r="BY1" s="43"/>
+      <c r="BZ1" s="43"/>
+      <c r="CA1" s="43"/>
+      <c r="CB1" s="43"/>
+      <c r="CC1" s="43"/>
+      <c r="CD1" s="43"/>
+      <c r="CE1" s="43"/>
+      <c r="CF1" s="43"/>
+      <c r="CG1" s="43"/>
+      <c r="CH1" s="43"/>
+      <c r="CI1" s="43"/>
+      <c r="CJ1" s="43"/>
+      <c r="CK1" s="43"/>
+      <c r="CL1" s="43"/>
+      <c r="CM1" s="43"/>
+      <c r="CN1" s="43"/>
+      <c r="CO1" s="43"/>
+      <c r="CP1" s="43"/>
+      <c r="CQ1" s="43"/>
+      <c r="CR1" s="43"/>
+      <c r="CS1" s="43"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="47"/>
-      <c r="B2" s="43" t="s">
+      <c r="A2" s="44"/>
+      <c r="B2" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="44"/>
-[...10 lines deleted...]
-      <c r="N2" s="43" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="O2" s="44"/>
-[...10 lines deleted...]
-      <c r="Z2" s="43" t="s">
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AA2" s="44"/>
-[...10 lines deleted...]
-      <c r="AL2" s="43" t="s">
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AM2" s="44"/>
-[...10 lines deleted...]
-      <c r="AX2" s="43" t="s">
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="AY2" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="43" t="s">
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
+      <c r="BE2" s="47"/>
+      <c r="BF2" s="47"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="44"/>
-[...10 lines deleted...]
-      <c r="BV2" s="43" t="s">
+      <c r="BK2" s="47"/>
+      <c r="BL2" s="47"/>
+      <c r="BM2" s="47"/>
+      <c r="BN2" s="47"/>
+      <c r="BO2" s="47"/>
+      <c r="BP2" s="47"/>
+      <c r="BQ2" s="47"/>
+      <c r="BR2" s="47"/>
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="48"/>
+      <c r="BV2" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="44"/>
-[...10 lines deleted...]
-      <c r="CH2" s="43" t="s">
+      <c r="BW2" s="47"/>
+      <c r="BX2" s="47"/>
+      <c r="BY2" s="47"/>
+      <c r="BZ2" s="47"/>
+      <c r="CA2" s="47"/>
+      <c r="CB2" s="47"/>
+      <c r="CC2" s="47"/>
+      <c r="CD2" s="47"/>
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="48"/>
+      <c r="CH2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="44"/>
-[...9 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CI2" s="47"/>
+      <c r="CJ2" s="47"/>
+      <c r="CK2" s="47"/>
+      <c r="CL2" s="47"/>
+      <c r="CM2" s="47"/>
+      <c r="CN2" s="47"/>
+      <c r="CO2" s="47"/>
+      <c r="CP2" s="47"/>
+      <c r="CQ2" s="47"/>
+      <c r="CR2" s="47"/>
+      <c r="CS2" s="48"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="48"/>
+      <c r="A3" s="45"/>
       <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="32" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="33" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="33" t="s">
@@ -2536,52 +2536,56 @@
       </c>
       <c r="CF4" s="35">
         <v>186.33799000000067</v>
       </c>
       <c r="CG4" s="35">
         <v>319.6843000000008</v>
       </c>
       <c r="CH4" s="3">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="3">
         <v>127.30975999999998</v>
       </c>
       <c r="CJ4" s="36">
         <v>165.75209000000009</v>
       </c>
       <c r="CK4" s="36">
         <v>138.22158000000007</v>
       </c>
       <c r="CL4" s="6">
         <v>143.49680000000001</v>
       </c>
       <c r="CM4" s="7">
         <v>234.8626499999998</v>
       </c>
-      <c r="CN4" s="7"/>
-      <c r="CO4" s="34"/>
+      <c r="CN4" s="7">
+        <v>135.8120600000002</v>
+      </c>
+      <c r="CO4" s="34">
+        <v>152.26739999999972</v>
+      </c>
       <c r="CP4" s="35"/>
       <c r="CQ4" s="35"/>
       <c r="CR4" s="35"/>
       <c r="CS4" s="35"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="4"/>
       <c r="J5" s="8"/>
       <c r="K5" s="9"/>
       <c r="L5" s="8"/>
       <c r="M5" s="10"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="4"/>
@@ -2769,52 +2773,56 @@
       </c>
       <c r="CF5" s="20">
         <v>13.536770000000004</v>
       </c>
       <c r="CG5" s="20">
         <v>33.971120000000028</v>
       </c>
       <c r="CH5" s="42">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="42">
         <v>7.7187700000000001</v>
       </c>
       <c r="CJ5" s="42">
         <v>8.9654000000000007</v>
       </c>
       <c r="CK5" s="42">
         <v>9.5462199999999982</v>
       </c>
       <c r="CL5" s="42">
         <v>10.925319999999999</v>
       </c>
       <c r="CM5" s="42">
         <v>20.241630000000008</v>
       </c>
-      <c r="CN5" s="42"/>
-      <c r="CO5" s="19"/>
+      <c r="CN5" s="42">
+        <v>12.226109999999998</v>
+      </c>
+      <c r="CO5" s="19">
+        <v>14.723579999999998</v>
+      </c>
       <c r="CP5" s="20"/>
       <c r="CQ5" s="20"/>
       <c r="CR5" s="20"/>
       <c r="CS5" s="20"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="15">
         <v>10.373329999999999</v>
       </c>
       <c r="D6" s="16">
         <v>11.19791</v>
       </c>
       <c r="E6" s="15">
         <v>11.08939</v>
       </c>
       <c r="F6" s="17">
         <v>11.60267</v>
       </c>
       <c r="G6" s="17">
@@ -3050,52 +3058,56 @@
       </c>
       <c r="CF6" s="20">
         <v>18.352660000000014</v>
       </c>
       <c r="CG6" s="20">
         <v>23.350219999999979</v>
       </c>
       <c r="CH6" s="39">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="42">
         <v>18.191260000000003</v>
       </c>
       <c r="CJ6" s="37">
         <v>18.207340000000002</v>
       </c>
       <c r="CK6" s="37">
         <v>18.823689999999992</v>
       </c>
       <c r="CL6" s="17">
         <v>17.922449999999998</v>
       </c>
       <c r="CM6" s="17">
         <v>21.372960000000006</v>
       </c>
-      <c r="CN6" s="17"/>
-      <c r="CO6" s="19"/>
+      <c r="CN6" s="17">
+        <v>15.967649999999992</v>
+      </c>
+      <c r="CO6" s="19">
+        <v>14.519080000000031</v>
+      </c>
       <c r="CP6" s="20"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="20"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="15">
         <v>8.7340599999999995</v>
       </c>
       <c r="D7" s="16">
         <v>14.833500000000001</v>
       </c>
       <c r="E7" s="15">
         <v>11.206440000000001</v>
       </c>
       <c r="F7" s="17">
         <v>10.387280000000001</v>
       </c>
       <c r="G7" s="17">
@@ -3331,52 +3343,56 @@
       </c>
       <c r="CF7" s="20">
         <v>11.587299999999999</v>
       </c>
       <c r="CG7" s="20">
         <v>20.021029999999996</v>
       </c>
       <c r="CH7" s="39">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="42">
         <v>6.1692100000000014</v>
       </c>
       <c r="CJ7" s="37">
         <v>12.010279999999998</v>
       </c>
       <c r="CK7" s="37">
         <v>9.5499000000000045</v>
       </c>
       <c r="CL7" s="17">
         <v>8.5063399999999945</v>
       </c>
       <c r="CM7" s="17">
         <v>13.154740000000004</v>
       </c>
-      <c r="CN7" s="17"/>
-      <c r="CO7" s="19"/>
+      <c r="CN7" s="17">
+        <v>6.119250000000001</v>
+      </c>
+      <c r="CO7" s="19">
+        <v>6.5122599999999977</v>
+      </c>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="15">
         <v>16.546490000000002</v>
       </c>
       <c r="D8" s="16">
         <v>40.255319999999998</v>
       </c>
       <c r="E8" s="15">
         <v>19.83886</v>
       </c>
       <c r="F8" s="17">
         <v>21.350069999999999</v>
       </c>
       <c r="G8" s="17">
@@ -3612,52 +3628,56 @@
       </c>
       <c r="CF8" s="20">
         <v>28.008229999999998</v>
       </c>
       <c r="CG8" s="20">
         <v>36.334410000000048</v>
       </c>
       <c r="CH8" s="39">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="42">
         <v>15.460839999999999</v>
       </c>
       <c r="CJ8" s="37">
         <v>30.911340000000003</v>
       </c>
       <c r="CK8" s="37">
         <v>15.654690000000009</v>
       </c>
       <c r="CL8" s="17">
         <v>17.777249999999981</v>
       </c>
       <c r="CM8" s="17">
         <v>33.422660000000022</v>
       </c>
-      <c r="CN8" s="17"/>
-      <c r="CO8" s="19"/>
+      <c r="CN8" s="17">
+        <v>15.405569999999997</v>
+      </c>
+      <c r="CO8" s="19">
+        <v>19.200819999999993</v>
+      </c>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>3.26892</v>
       </c>
       <c r="C9" s="15">
         <v>3.2771399999999997</v>
       </c>
       <c r="D9" s="16">
         <v>4.1713699999999996</v>
       </c>
       <c r="E9" s="15">
         <v>2.86348</v>
       </c>
       <c r="F9" s="17">
         <v>4.0613400000000004</v>
       </c>
       <c r="G9" s="17">
@@ -3893,52 +3913,56 @@
       </c>
       <c r="CF9" s="20">
         <v>5.3624600000000058</v>
       </c>
       <c r="CG9" s="20">
         <v>9.578719999999997</v>
       </c>
       <c r="CH9" s="39">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="42">
         <v>3.8675200000000003</v>
       </c>
       <c r="CJ9" s="37">
         <v>4.0887399999999996</v>
       </c>
       <c r="CK9" s="37">
         <v>3.1641199999999987</v>
       </c>
       <c r="CL9" s="17">
         <v>4.0741900000000015</v>
       </c>
       <c r="CM9" s="17">
         <v>6.3274000000000008</v>
       </c>
-      <c r="CN9" s="17"/>
-      <c r="CO9" s="19"/>
+      <c r="CN9" s="17">
+        <v>2.5921099999999981</v>
+      </c>
+      <c r="CO9" s="19">
+        <v>4.2239399999999989</v>
+      </c>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="15">
         <v>5.4967899999999998</v>
       </c>
       <c r="D10" s="16">
         <v>7.43947</v>
       </c>
       <c r="E10" s="15">
         <v>6.5916199999999998</v>
       </c>
       <c r="F10" s="17">
         <v>7.1284900000000002</v>
       </c>
       <c r="G10" s="17">
@@ -4174,52 +4198,56 @@
       </c>
       <c r="CF10" s="20">
         <v>9.0587099999999907</v>
       </c>
       <c r="CG10" s="20">
         <v>16.357140000000015</v>
       </c>
       <c r="CH10" s="39">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="42">
         <v>6.8581199999999987</v>
       </c>
       <c r="CJ10" s="37">
         <v>7.6338500000000007</v>
       </c>
       <c r="CK10" s="37">
         <v>7.8647000000000027</v>
       </c>
       <c r="CL10" s="17">
         <v>8.3928199999999968</v>
       </c>
       <c r="CM10" s="17">
         <v>13.861260000000001</v>
       </c>
-      <c r="CN10" s="17"/>
-      <c r="CO10" s="19"/>
+      <c r="CN10" s="17">
+        <v>6.6043900000000022</v>
+      </c>
+      <c r="CO10" s="19">
+        <v>7.6432599999999908</v>
+      </c>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="15">
         <v>7.4495500000000003</v>
       </c>
       <c r="D11" s="16">
         <v>8.4245800000000006</v>
       </c>
       <c r="E11" s="15">
         <v>7.7876400000000006</v>
       </c>
       <c r="F11" s="17">
         <v>8.4860400000000009</v>
       </c>
       <c r="G11" s="17">
@@ -4455,52 +4483,56 @@
       </c>
       <c r="CF11" s="20">
         <v>12.972979999999993</v>
       </c>
       <c r="CG11" s="20">
         <v>24.293430000000029</v>
       </c>
       <c r="CH11" s="39">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="42">
         <v>8.0519300000000005</v>
       </c>
       <c r="CJ11" s="37">
         <v>8.8647500000000008</v>
       </c>
       <c r="CK11" s="37">
         <v>8.6083499999999979</v>
       </c>
       <c r="CL11" s="17">
         <v>9.8294400000000053</v>
       </c>
       <c r="CM11" s="17">
         <v>14.191110000000002</v>
       </c>
-      <c r="CN11" s="17"/>
-      <c r="CO11" s="19"/>
+      <c r="CN11" s="17">
+        <v>7.6494799999999898</v>
+      </c>
+      <c r="CO11" s="19">
+        <v>10.2744</v>
+      </c>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="21" t="s">
@@ -4736,52 +4768,56 @@
       </c>
       <c r="CF12" s="20">
         <v>11.564489999999992</v>
       </c>
       <c r="CG12" s="20">
         <v>24.068750000000009</v>
       </c>
       <c r="CH12" s="39">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="42">
         <v>3.76945</v>
       </c>
       <c r="CJ12" s="39">
         <v>12.89777</v>
       </c>
       <c r="CK12" s="39">
         <v>3.9627000000000017</v>
       </c>
       <c r="CL12" s="39">
         <v>4.1834400000000009</v>
       </c>
       <c r="CM12" s="39">
         <v>17.587459999999997</v>
       </c>
-      <c r="CN12" s="39"/>
-      <c r="CO12" s="19"/>
+      <c r="CN12" s="39">
+        <v>2.8399000000000001</v>
+      </c>
+      <c r="CO12" s="19">
+        <v>6.4029700000000034</v>
+      </c>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="15">
         <v>6.2229999999999999</v>
       </c>
       <c r="D13" s="22">
         <v>9.0587400000000002</v>
       </c>
       <c r="E13" s="15">
         <v>6.2418999999999993</v>
       </c>
       <c r="F13" s="17">
         <v>9.1622400000000006</v>
       </c>
       <c r="G13" s="17">
@@ -5017,52 +5053,56 @@
       </c>
       <c r="CF13" s="20">
         <v>9.6985600000000005</v>
       </c>
       <c r="CG13" s="20">
         <v>19.369250000000008</v>
       </c>
       <c r="CH13" s="39">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="42">
         <v>4.4461300000000001</v>
       </c>
       <c r="CJ13" s="37">
         <v>6.6315100000000022</v>
       </c>
       <c r="CK13" s="37">
         <v>5.0717999999999961</v>
       </c>
       <c r="CL13" s="17">
         <v>6.9245400000000004</v>
       </c>
       <c r="CM13" s="17">
         <v>15.988419999999998</v>
       </c>
-      <c r="CN13" s="17"/>
-      <c r="CO13" s="19"/>
+      <c r="CN13" s="17">
+        <v>5.9633800000000079</v>
+      </c>
+      <c r="CO13" s="19">
+        <v>7.9769700000000014</v>
+      </c>
       <c r="CP13" s="20"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="20"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="15">
         <v>9.9194300000000002</v>
       </c>
       <c r="D14" s="22">
         <v>6.6530200000000006</v>
       </c>
       <c r="E14" s="15">
         <v>8.595229999999999</v>
       </c>
       <c r="F14" s="17">
         <v>9.86416</v>
       </c>
       <c r="G14" s="17">
@@ -5298,52 +5338,56 @@
       </c>
       <c r="CF14" s="20">
         <v>3.9015699999999924</v>
       </c>
       <c r="CG14" s="20">
         <v>5.678990000000006</v>
       </c>
       <c r="CH14" s="39">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="42">
         <v>6.2534899999999993</v>
       </c>
       <c r="CJ14" s="37">
         <v>5.2313700000000019</v>
       </c>
       <c r="CK14" s="37">
         <v>6.2391199999999998</v>
       </c>
       <c r="CL14" s="17">
         <v>6.3407099999999943</v>
       </c>
       <c r="CM14" s="17">
         <v>9.8916700000000048</v>
       </c>
-      <c r="CN14" s="17"/>
-      <c r="CO14" s="19"/>
+      <c r="CN14" s="17">
+        <v>2.9592799999999997</v>
+      </c>
+      <c r="CO14" s="19">
+        <v>4.4892400000000023</v>
+      </c>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="15">
         <v>2.56325</v>
       </c>
       <c r="D15" s="22">
         <v>2.6175900000000003</v>
       </c>
       <c r="E15" s="15">
         <v>2.5294299999999996</v>
       </c>
       <c r="F15" s="17">
         <v>2.73339</v>
       </c>
       <c r="G15" s="17">
@@ -5579,52 +5623,56 @@
       </c>
       <c r="CF15" s="20">
         <v>3.9593600000000002</v>
       </c>
       <c r="CG15" s="20">
         <v>7.5763999999999996</v>
       </c>
       <c r="CH15" s="39">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="42">
         <v>2.9251500000000004</v>
       </c>
       <c r="CJ15" s="37">
         <v>2.7644200000000003</v>
       </c>
       <c r="CK15" s="37">
         <v>2.7674599999999998</v>
       </c>
       <c r="CL15" s="17">
         <v>2.7699599999999975</v>
       </c>
       <c r="CM15" s="17">
         <v>3.6009000000000029</v>
       </c>
-      <c r="CN15" s="17"/>
-      <c r="CO15" s="19"/>
+      <c r="CN15" s="17">
+        <v>2.9076799999999992</v>
+      </c>
+      <c r="CO15" s="19">
+        <v>3.1996199999999995</v>
+      </c>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="15">
         <v>0.78895000000000004</v>
       </c>
       <c r="D16" s="22">
         <v>0.29094999999999999</v>
       </c>
       <c r="E16" s="15">
         <v>0.55559999999999998</v>
       </c>
       <c r="F16" s="17">
         <v>0.47108</v>
       </c>
       <c r="G16" s="17">
@@ -5860,52 +5908,56 @@
       </c>
       <c r="CF16" s="20">
         <v>2.2723399999999998</v>
       </c>
       <c r="CG16" s="20">
         <v>3.1377200000000016</v>
       </c>
       <c r="CH16" s="39">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="42">
         <v>1.5969000000000002</v>
       </c>
       <c r="CJ16" s="37">
         <v>0.84323999999999977</v>
       </c>
       <c r="CK16" s="37">
         <v>1.5477500000000011</v>
       </c>
       <c r="CL16" s="17">
         <v>1.4281299999999995</v>
       </c>
       <c r="CM16" s="17">
         <v>2.3151600000000006</v>
       </c>
-      <c r="CN16" s="17"/>
-      <c r="CO16" s="19"/>
+      <c r="CN16" s="17">
+        <v>1.6778300000000002</v>
+      </c>
+      <c r="CO16" s="19">
+        <v>1.4087299999999985</v>
+      </c>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="15">
         <v>6.50563</v>
       </c>
       <c r="D17" s="22">
         <v>6.9489099999999997</v>
       </c>
       <c r="E17" s="15">
         <v>6.2587999999999999</v>
       </c>
       <c r="F17" s="17">
         <v>7.1225100000000001</v>
       </c>
       <c r="G17" s="17">
@@ -6141,52 +6193,56 @@
       </c>
       <c r="CF17" s="20">
         <v>11.070239999999998</v>
       </c>
       <c r="CG17" s="20">
         <v>15.550200000000018</v>
       </c>
       <c r="CH17" s="39">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="42">
         <v>6.8398599999999998</v>
       </c>
       <c r="CJ17" s="37">
         <v>7.6767200000000013</v>
       </c>
       <c r="CK17" s="37">
         <v>8.2381399999999978</v>
       </c>
       <c r="CL17" s="17">
         <v>7.7632299999999965</v>
       </c>
       <c r="CM17" s="17">
         <v>12.20478</v>
       </c>
-      <c r="CN17" s="17"/>
-      <c r="CO17" s="19"/>
+      <c r="CN17" s="17">
+        <v>8.6660000000000039</v>
+      </c>
+      <c r="CO17" s="19">
+        <v>7.822979999999994</v>
+      </c>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="15">
         <v>5.9502499999999996</v>
       </c>
       <c r="D18" s="22">
         <v>4.5150299999999994</v>
       </c>
       <c r="E18" s="15">
         <v>5.1754300000000004</v>
       </c>
       <c r="F18" s="17">
         <v>5.3824100000000001</v>
       </c>
       <c r="G18" s="17">
@@ -6422,52 +6478,56 @@
       </c>
       <c r="CF18" s="20">
         <v>5.3824499999999915</v>
       </c>
       <c r="CG18" s="20">
         <v>8.258189999999999</v>
       </c>
       <c r="CH18" s="39">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="42">
         <v>5.0573000000000015</v>
       </c>
       <c r="CJ18" s="37">
         <v>4.8398199999999996</v>
       </c>
       <c r="CK18" s="37">
         <v>4.6068800000000003</v>
       </c>
       <c r="CL18" s="17">
         <v>5.1710199999999986</v>
       </c>
       <c r="CM18" s="17">
         <v>6.5207200000000007</v>
       </c>
-      <c r="CN18" s="17"/>
-      <c r="CO18" s="19"/>
+      <c r="CN18" s="17">
+        <v>8.7324599999999961</v>
+      </c>
+      <c r="CO18" s="19">
+        <v>10.128779999999999</v>
+      </c>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="17">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="15">
         <v>17.283609999999999</v>
       </c>
       <c r="D19" s="22">
         <v>18.636869999999998</v>
       </c>
       <c r="E19" s="15">
         <v>16.675060000000002</v>
       </c>
       <c r="F19" s="17">
         <v>16.064250000000001</v>
       </c>
       <c r="G19" s="17">
@@ -6703,52 +6763,56 @@
       </c>
       <c r="CF19" s="20">
         <v>21.970169999999996</v>
       </c>
       <c r="CG19" s="20">
         <v>41.175829999999991</v>
       </c>
       <c r="CH19" s="40">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="42">
         <v>18.410110000000003</v>
       </c>
       <c r="CJ19" s="37">
         <v>19.526079999999993</v>
       </c>
       <c r="CK19" s="37">
         <v>19.965650000000004</v>
       </c>
       <c r="CL19" s="17">
         <v>17.41413</v>
       </c>
       <c r="CM19" s="17">
         <v>22.786789999999982</v>
       </c>
-      <c r="CN19" s="17"/>
-      <c r="CO19" s="19"/>
+      <c r="CN19" s="17">
+        <v>19.79867000000003</v>
+      </c>
+      <c r="CO19" s="19">
+        <v>18.899999999999977</v>
+      </c>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="31" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="31" t="s">
@@ -6984,52 +7048,56 @@
       </c>
       <c r="CF20" s="20">
         <v>1.4133999999999993</v>
       </c>
       <c r="CG20" s="20">
         <v>5.554000000000002</v>
       </c>
       <c r="CH20" s="41">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="42">
         <v>1.1639000000000004</v>
       </c>
       <c r="CJ20" s="41">
         <v>1.5</v>
       </c>
       <c r="CK20" s="41">
         <v>0.81169999999999831</v>
       </c>
       <c r="CL20" s="41">
         <v>1.5647999999999991</v>
       </c>
       <c r="CM20" s="41">
         <v>3.1828400000000023</v>
       </c>
-      <c r="CN20" s="41"/>
-      <c r="CO20" s="19"/>
+      <c r="CN20" s="41">
+        <v>1.2248599999999996</v>
+      </c>
+      <c r="CO20" s="19">
+        <v>2.1454000000000004</v>
+      </c>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="15">
         <v>16.212150000000001</v>
       </c>
       <c r="D21" s="22">
         <v>18.50976</v>
       </c>
       <c r="E21" s="15">
         <v>17.24981</v>
       </c>
       <c r="F21" s="17">
         <v>18.506250000000001</v>
       </c>
       <c r="G21" s="17">
@@ -7265,52 +7333,56 @@
       </c>
       <c r="CF21" s="20">
         <v>15.546709999999976</v>
       </c>
       <c r="CG21" s="20">
         <v>24.297510000000017</v>
       </c>
       <c r="CH21" s="39">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="42">
         <v>9.8628200000000028</v>
       </c>
       <c r="CJ21" s="37">
         <v>12.625159999999994</v>
       </c>
       <c r="CK21" s="37">
         <v>11.24051</v>
       </c>
       <c r="CL21" s="17">
         <v>11.906830000000006</v>
       </c>
       <c r="CM21" s="17">
         <v>17.567149999999998</v>
       </c>
-      <c r="CN21" s="17"/>
-      <c r="CO21" s="19"/>
+      <c r="CN21" s="17">
+        <v>13.954160000000002</v>
+      </c>
+      <c r="CO21" s="19">
+        <v>12.252729999999985</v>
+      </c>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="15">
         <v>1.4070000000000001E-2</v>
       </c>
       <c r="D22" s="22">
         <v>1.5220000000000001E-2</v>
       </c>
       <c r="E22" s="15">
         <v>1.3509999999999999E-2</v>
       </c>
       <c r="F22" s="17">
         <v>1.2619999999999999E-2</v>
       </c>
       <c r="G22" s="17">
@@ -7546,52 +7618,56 @@
       </c>
       <c r="CF22" s="20">
         <v>7.0000000000000132E-3</v>
       </c>
       <c r="CG22" s="20">
         <v>1.3200000000000003E-2</v>
       </c>
       <c r="CH22" s="39">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="42">
         <v>5.1999999999999989E-3</v>
       </c>
       <c r="CJ22" s="38">
         <v>9.6000000000000026E-3</v>
       </c>
       <c r="CK22" s="38">
         <v>5.4999999999999979E-3</v>
       </c>
       <c r="CL22" s="17">
         <v>4.7999999999999987E-3</v>
       </c>
       <c r="CM22" s="17">
         <v>5.1000000000000038E-3</v>
       </c>
-      <c r="CN22" s="17"/>
-      <c r="CO22" s="19"/>
+      <c r="CN22" s="17">
+        <v>2.5000000000000022E-3</v>
+      </c>
+      <c r="CO22" s="19">
+        <v>5.4999999999999979E-3</v>
+      </c>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="15">
         <v>1.03E-2</v>
       </c>
       <c r="D23" s="22">
         <v>9.1129999999999989E-2</v>
       </c>
       <c r="E23" s="15">
         <v>3.6600000000000001E-3</v>
       </c>
       <c r="F23" s="17">
         <v>0.11067</v>
       </c>
       <c r="G23" s="17">
@@ -7827,52 +7903,56 @@
       </c>
       <c r="CF23" s="20">
         <v>4.2899999999999883E-3</v>
       </c>
       <c r="CG23" s="20">
         <v>1.0000000000001674E-4</v>
       </c>
       <c r="CH23" s="39">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="42">
         <v>4.0999999999999995E-3</v>
       </c>
       <c r="CJ23" s="38">
         <v>8.9000000000000017E-3</v>
       </c>
       <c r="CK23" s="38">
         <v>7.9999999999999863E-4</v>
       </c>
       <c r="CL23" s="17">
         <v>6.9999999999999923E-4</v>
       </c>
       <c r="CM23" s="17">
         <v>2.6500000000000003E-2</v>
       </c>
-      <c r="CN23" s="17"/>
-      <c r="CO23" s="19"/>
+      <c r="CN23" s="17">
+        <v>9.9999999999995925E-5</v>
+      </c>
+      <c r="CO23" s="19">
+        <v>2.0000000000000573E-4</v>
+      </c>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="17">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="24">
         <v>0.90413999999999994</v>
       </c>
       <c r="D24" s="24">
         <v>0.60709000000000002</v>
       </c>
       <c r="E24" s="24">
         <v>1.8797900000000001</v>
       </c>
       <c r="F24" s="24">
         <v>1.8621500000000002</v>
       </c>
       <c r="G24" s="24">
@@ -8108,78 +8188,82 @@
       </c>
       <c r="CF24" s="20">
         <v>0.66830000000000123</v>
       </c>
       <c r="CG24" s="20">
         <v>1.09809</v>
       </c>
       <c r="CH24" s="40">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="42">
         <v>0.65770000000000017</v>
       </c>
       <c r="CJ24" s="40">
         <v>0.51579999999999981</v>
       </c>
       <c r="CK24" s="40">
         <v>0.55190000000000006</v>
       </c>
       <c r="CL24" s="40">
         <v>0.59670000000000023</v>
       </c>
       <c r="CM24" s="40">
         <v>0.6133999999999995</v>
       </c>
-      <c r="CN24" s="40"/>
-      <c r="CO24" s="19"/>
+      <c r="CN24" s="40">
+        <v>0.52029999999999976</v>
+      </c>
+      <c r="CO24" s="19">
+        <v>0.4373200000000006</v>
+      </c>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U25" s="27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A27" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>