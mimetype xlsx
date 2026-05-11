--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Pigs" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="45">
   <si>
     <t>Livestock of pigs, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -160,51 +160,51 @@
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -518,70 +518,70 @@
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -860,360 +860,360 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ5" sqref="CJ5"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="44" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="44" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="44" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="44" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="44" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="44"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.7109375" style="2" customWidth="1"/>
     <col min="71" max="71" width="9.140625" style="2"/>
     <col min="72" max="72" width="9.42578125" style="2" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...47 lines deleted...]
-      <c r="BV1" s="61" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
+      <c r="Z1" s="65"/>
+      <c r="AA1" s="65"/>
+      <c r="AB1" s="65"/>
+      <c r="AC1" s="65"/>
+      <c r="AD1" s="65"/>
+      <c r="AE1" s="65"/>
+      <c r="AF1" s="65"/>
+      <c r="AG1" s="65"/>
+      <c r="AH1" s="65"/>
+      <c r="AI1" s="65"/>
+      <c r="AJ1" s="65"/>
+      <c r="AK1" s="65"/>
+      <c r="AL1" s="65"/>
+      <c r="AM1" s="65"/>
+      <c r="AN1" s="65"/>
+      <c r="AO1" s="65"/>
+      <c r="AP1" s="65"/>
+      <c r="AQ1" s="65"/>
+      <c r="AR1" s="65"/>
+      <c r="AS1" s="65"/>
+      <c r="AT1" s="65"/>
+      <c r="AU1" s="65"/>
+      <c r="AV1" s="65"/>
+      <c r="AW1" s="65"/>
+      <c r="BV1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="61"/>
-[...21 lines deleted...]
-      <c r="CS1" s="61"/>
+      <c r="BW1" s="65"/>
+      <c r="BX1" s="65"/>
+      <c r="BY1" s="65"/>
+      <c r="BZ1" s="65"/>
+      <c r="CA1" s="65"/>
+      <c r="CB1" s="65"/>
+      <c r="CC1" s="65"/>
+      <c r="CD1" s="65"/>
+      <c r="CE1" s="65"/>
+      <c r="CF1" s="65"/>
+      <c r="CG1" s="65"/>
+      <c r="CH1" s="65"/>
+      <c r="CI1" s="65"/>
+      <c r="CJ1" s="65"/>
+      <c r="CK1" s="65"/>
+      <c r="CL1" s="65"/>
+      <c r="CM1" s="65"/>
+      <c r="CN1" s="65"/>
+      <c r="CO1" s="65"/>
+      <c r="CP1" s="65"/>
+      <c r="CQ1" s="65"/>
+      <c r="CR1" s="65"/>
+      <c r="CS1" s="65"/>
       <c r="CT1" s="60"/>
       <c r="CU1" s="60"/>
       <c r="CV1" s="60"/>
       <c r="CW1" s="60"/>
       <c r="CX1" s="60"/>
       <c r="CY1" s="60"/>
       <c r="CZ1" s="60"/>
       <c r="DA1" s="60"/>
       <c r="DB1" s="60"/>
       <c r="DC1" s="60"/>
       <c r="DD1" s="60"/>
       <c r="DE1" s="60"/>
       <c r="DF1" s="60"/>
       <c r="DG1" s="60"/>
       <c r="DH1" s="60"/>
       <c r="DI1" s="60"/>
       <c r="DJ1" s="60"/>
       <c r="DK1" s="60"/>
       <c r="DL1" s="60"/>
       <c r="DM1" s="60"/>
       <c r="DN1" s="60"/>
       <c r="DO1" s="60"/>
       <c r="DP1" s="60"/>
       <c r="DQ1" s="60"/>
       <c r="DR1" s="60"/>
     </row>
-    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="48"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
-      <c r="J2" s="62" t="s">
+      <c r="J2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="K2" s="62"/>
-[...1 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
       <c r="N2" s="54"/>
       <c r="O2" s="54"/>
       <c r="P2" s="54"/>
       <c r="Q2" s="54"/>
       <c r="R2" s="54"/>
       <c r="S2" s="54"/>
       <c r="T2" s="54"/>
       <c r="U2" s="54"/>
-      <c r="V2" s="62" t="s">
+      <c r="V2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="W2" s="62"/>
-[...2 lines deleted...]
-      <c r="AH2" s="62" t="s">
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="AH2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="AI2" s="62"/>
-[...2 lines deleted...]
-      <c r="AT2" s="62" t="s">
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AT2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="AU2" s="62"/>
-[...2 lines deleted...]
-      <c r="BF2" s="62" t="s">
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="BF2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="BG2" s="62"/>
-[...2 lines deleted...]
-      <c r="BR2" s="62" t="s">
+      <c r="BG2" s="61"/>
+      <c r="BH2" s="61"/>
+      <c r="BI2" s="61"/>
+      <c r="BR2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="BS2" s="62"/>
-[...2 lines deleted...]
-      <c r="CD2" s="62" t="s">
+      <c r="BS2" s="61"/>
+      <c r="BT2" s="61"/>
+      <c r="BU2" s="61"/>
+      <c r="CD2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="CE2" s="62"/>
-[...2 lines deleted...]
-      <c r="CP2" s="62" t="s">
+      <c r="CE2" s="61"/>
+      <c r="CF2" s="61"/>
+      <c r="CG2" s="61"/>
+      <c r="CP2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="CQ2" s="62"/>
-[...1 lines deleted...]
-      <c r="CS2" s="62"/>
+      <c r="CQ2" s="61"/>
+      <c r="CR2" s="61"/>
+      <c r="CS2" s="61"/>
     </row>
-    <row r="3" spans="1:122" ht="16.5" thickBot="1">
-      <c r="A3" s="63" t="s">
+    <row r="3" spans="1:122" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="65" t="s">
+      <c r="B3" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="66"/>
-[...10 lines deleted...]
-      <c r="N3" s="65" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="66"/>
-[...10 lines deleted...]
-      <c r="Z3" s="65" t="s">
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="66"/>
-[...10 lines deleted...]
-      <c r="AL3" s="65" t="s">
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+      <c r="AH3" s="63"/>
+      <c r="AI3" s="63"/>
+      <c r="AJ3" s="63"/>
+      <c r="AK3" s="64"/>
+      <c r="AL3" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="AM3" s="66"/>
-[...10 lines deleted...]
-      <c r="AX3" s="65" t="s">
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="63"/>
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="63"/>
+      <c r="AS3" s="63"/>
+      <c r="AT3" s="63"/>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="64"/>
+      <c r="AX3" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="65" t="s">
+      <c r="AY3" s="63"/>
+      <c r="AZ3" s="63"/>
+      <c r="BA3" s="63"/>
+      <c r="BB3" s="63"/>
+      <c r="BC3" s="63"/>
+      <c r="BD3" s="63"/>
+      <c r="BE3" s="63"/>
+      <c r="BF3" s="63"/>
+      <c r="BG3" s="63"/>
+      <c r="BH3" s="63"/>
+      <c r="BI3" s="64"/>
+      <c r="BJ3" s="62" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="66"/>
-[...10 lines deleted...]
-      <c r="BV3" s="65" t="s">
+      <c r="BK3" s="63"/>
+      <c r="BL3" s="63"/>
+      <c r="BM3" s="63"/>
+      <c r="BN3" s="63"/>
+      <c r="BO3" s="63"/>
+      <c r="BP3" s="63"/>
+      <c r="BQ3" s="63"/>
+      <c r="BR3" s="63"/>
+      <c r="BS3" s="63"/>
+      <c r="BT3" s="63"/>
+      <c r="BU3" s="64"/>
+      <c r="BV3" s="62" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="66"/>
-[...10 lines deleted...]
-      <c r="CH3" s="65" t="s">
+      <c r="BW3" s="63"/>
+      <c r="BX3" s="63"/>
+      <c r="BY3" s="63"/>
+      <c r="BZ3" s="63"/>
+      <c r="CA3" s="63"/>
+      <c r="CB3" s="63"/>
+      <c r="CC3" s="63"/>
+      <c r="CD3" s="63"/>
+      <c r="CE3" s="63"/>
+      <c r="CF3" s="63"/>
+      <c r="CG3" s="64"/>
+      <c r="CH3" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="66"/>
-[...9 lines deleted...]
-      <c r="CS3" s="67"/>
+      <c r="CI3" s="63"/>
+      <c r="CJ3" s="63"/>
+      <c r="CK3" s="63"/>
+      <c r="CL3" s="63"/>
+      <c r="CM3" s="63"/>
+      <c r="CN3" s="63"/>
+      <c r="CO3" s="63"/>
+      <c r="CP3" s="63"/>
+      <c r="CQ3" s="63"/>
+      <c r="CR3" s="63"/>
+      <c r="CS3" s="64"/>
     </row>
-    <row r="4" spans="1:122" ht="13.5" thickBot="1">
-      <c r="A4" s="64"/>
+    <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="67"/>
       <c r="B4" s="50" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="49" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="49" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="49" t="s">
@@ -1459,51 +1459,51 @@
       <c r="CL4" s="49" t="s">
         <v>30</v>
       </c>
       <c r="CM4" s="49" t="s">
         <v>31</v>
       </c>
       <c r="CN4" s="49" t="s">
         <v>32</v>
       </c>
       <c r="CO4" s="49" t="s">
         <v>33</v>
       </c>
       <c r="CP4" s="49" t="s">
         <v>34</v>
       </c>
       <c r="CQ4" s="49" t="s">
         <v>35</v>
       </c>
       <c r="CR4" s="49" t="s">
         <v>36</v>
       </c>
       <c r="CS4" s="49" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:122" s="20" customFormat="1">
+    <row r="5" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4">
         <v>823.93299999999999</v>
       </c>
       <c r="C5" s="5">
         <v>827.31500000000005</v>
       </c>
       <c r="D5" s="6">
         <v>879.60500000000002</v>
       </c>
       <c r="E5" s="5">
         <v>918.84299999999996</v>
       </c>
       <c r="F5" s="5">
         <v>958.02599999999995</v>
       </c>
       <c r="G5" s="7">
         <v>963.02499999999998</v>
       </c>
       <c r="H5" s="8">
         <v>963.255</v>
       </c>
       <c r="I5" s="5">
@@ -1721,62 +1721,64 @@
       </c>
       <c r="CB5" s="14">
         <v>478.83</v>
       </c>
       <c r="CC5" s="58">
         <v>472.16500000000002</v>
       </c>
       <c r="CD5" s="9">
         <v>485.22300000000001</v>
       </c>
       <c r="CE5" s="58">
         <v>488.62599999999998</v>
       </c>
       <c r="CF5" s="58">
         <v>491.709</v>
       </c>
       <c r="CG5" s="58">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="58">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="58">
         <v>521.91099999999994</v>
       </c>
-      <c r="CJ5" s="58"/>
+      <c r="CJ5" s="58">
+        <v>544.66200000000003</v>
+      </c>
       <c r="CK5" s="58"/>
       <c r="CL5" s="58"/>
       <c r="CM5" s="15"/>
       <c r="CN5" s="14"/>
       <c r="CO5" s="58"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="58"/>
       <c r="CR5" s="58"/>
       <c r="CS5" s="58"/>
     </row>
-    <row r="6" spans="1:122" s="20" customFormat="1">
+    <row r="6" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="52" t="s">
@@ -1994,62 +1996,64 @@
       </c>
       <c r="CB6" s="47">
         <v>4.5890000000000004</v>
       </c>
       <c r="CC6" s="57">
         <v>4.4939999999999998</v>
       </c>
       <c r="CD6" s="27">
         <v>4.4059999999999997</v>
       </c>
       <c r="CE6" s="57">
         <v>4.3579999999999997</v>
       </c>
       <c r="CF6" s="57">
         <v>3.573</v>
       </c>
       <c r="CG6" s="57">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="57">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="57">
         <v>4.5090000000000003</v>
       </c>
-      <c r="CJ6" s="57"/>
+      <c r="CJ6" s="57">
+        <v>4.4059999999999997</v>
+      </c>
       <c r="CK6" s="57"/>
       <c r="CL6" s="57"/>
       <c r="CM6" s="28"/>
       <c r="CN6" s="47"/>
       <c r="CO6" s="57"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="57"/>
       <c r="CR6" s="57"/>
       <c r="CS6" s="57"/>
     </row>
-    <row r="7" spans="1:122" s="35" customFormat="1">
+    <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
       <c r="F7" s="23">
         <v>150.351</v>
       </c>
       <c r="G7" s="25">
         <v>141.339</v>
       </c>
       <c r="H7" s="26">
         <v>111.011</v>
       </c>
       <c r="I7" s="23">
@@ -2267,62 +2271,64 @@
       </c>
       <c r="CB7" s="32">
         <v>41.095999999999997</v>
       </c>
       <c r="CC7" s="57">
         <v>38.104999999999997</v>
       </c>
       <c r="CD7" s="27">
         <v>35.369999999999997</v>
       </c>
       <c r="CE7" s="57">
         <v>34.015999999999998</v>
       </c>
       <c r="CF7" s="57">
         <v>31.99</v>
       </c>
       <c r="CG7" s="57">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="57">
         <v>43.38</v>
       </c>
       <c r="CI7" s="57">
         <v>46.651000000000003</v>
       </c>
-      <c r="CJ7" s="57"/>
+      <c r="CJ7" s="57">
+        <v>48.936</v>
+      </c>
       <c r="CK7" s="57"/>
       <c r="CL7" s="57"/>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
       <c r="CO7" s="57"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="57"/>
       <c r="CR7" s="57"/>
       <c r="CS7" s="57"/>
     </row>
-    <row r="8" spans="1:122" s="35" customFormat="1">
+    <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
       <c r="F8" s="23">
         <v>58.612000000000002</v>
       </c>
       <c r="G8" s="25">
         <v>59.523000000000003</v>
       </c>
       <c r="H8" s="26">
         <v>59.921999999999997</v>
       </c>
       <c r="I8" s="23">
@@ -2540,62 +2546,64 @@
       </c>
       <c r="CB8" s="32">
         <v>2.5680000000000001</v>
       </c>
       <c r="CC8" s="57">
         <v>2.5089999999999999</v>
       </c>
       <c r="CD8" s="27">
         <v>2.0640000000000001</v>
       </c>
       <c r="CE8" s="57">
         <v>1.641</v>
       </c>
       <c r="CF8" s="57">
         <v>1.405</v>
       </c>
       <c r="CG8" s="57">
         <v>2.556</v>
       </c>
       <c r="CH8" s="57">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="57">
         <v>3.26</v>
       </c>
-      <c r="CJ8" s="57"/>
+      <c r="CJ8" s="57">
+        <v>2.6379999999999999</v>
+      </c>
       <c r="CK8" s="57"/>
       <c r="CL8" s="57"/>
       <c r="CM8" s="32"/>
       <c r="CN8" s="32"/>
       <c r="CO8" s="57"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="57"/>
       <c r="CR8" s="57"/>
       <c r="CS8" s="57"/>
     </row>
-    <row r="9" spans="1:122" s="35" customFormat="1">
+    <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
       <c r="F9" s="23">
         <v>67.918999999999997</v>
       </c>
       <c r="G9" s="25">
         <v>66.382000000000005</v>
       </c>
       <c r="H9" s="26">
         <v>67.027000000000001</v>
       </c>
       <c r="I9" s="23">
@@ -2813,62 +2821,64 @@
       </c>
       <c r="CB9" s="32">
         <v>19.222999999999999</v>
       </c>
       <c r="CC9" s="57">
         <v>19.352</v>
       </c>
       <c r="CD9" s="27">
         <v>19.634</v>
       </c>
       <c r="CE9" s="57">
         <v>24.253</v>
       </c>
       <c r="CF9" s="57">
         <v>20.907</v>
       </c>
       <c r="CG9" s="57">
         <v>21.317</v>
       </c>
       <c r="CH9" s="57">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="57">
         <v>19.381</v>
       </c>
-      <c r="CJ9" s="57"/>
+      <c r="CJ9" s="57">
+        <v>21.100999999999999</v>
+      </c>
       <c r="CK9" s="57"/>
       <c r="CL9" s="57"/>
       <c r="CM9" s="32"/>
       <c r="CN9" s="32"/>
       <c r="CO9" s="57"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="57"/>
       <c r="CR9" s="57"/>
       <c r="CS9" s="57"/>
     </row>
-    <row r="10" spans="1:122" s="35" customFormat="1">
+    <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
       <c r="F10" s="23">
         <v>0.57599999999999996</v>
       </c>
       <c r="G10" s="25">
         <v>0.57599999999999996</v>
       </c>
       <c r="H10" s="26">
         <v>0.57599999999999996</v>
       </c>
       <c r="I10" s="23">
@@ -3086,62 +3096,64 @@
       </c>
       <c r="CB10" s="32">
         <v>0.19900000000000001</v>
       </c>
       <c r="CC10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CD10" s="27">
         <v>0.29899999999999999</v>
       </c>
       <c r="CE10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CF10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CG10" s="57">
         <v>0.439</v>
       </c>
       <c r="CH10" s="57">
         <v>0.439</v>
       </c>
       <c r="CI10" s="57">
         <v>0.439</v>
       </c>
-      <c r="CJ10" s="57"/>
+      <c r="CJ10" s="57">
+        <v>0.439</v>
+      </c>
       <c r="CK10" s="57"/>
       <c r="CL10" s="57"/>
       <c r="CM10" s="32"/>
       <c r="CN10" s="32"/>
       <c r="CO10" s="57"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="57"/>
       <c r="CR10" s="57"/>
       <c r="CS10" s="57"/>
     </row>
-    <row r="11" spans="1:122" s="35" customFormat="1">
+    <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
       <c r="F11" s="23">
         <v>26.225999999999999</v>
       </c>
       <c r="G11" s="25">
         <v>22.041</v>
       </c>
       <c r="H11" s="26">
         <v>21.603000000000002</v>
       </c>
       <c r="I11" s="23">
@@ -3359,62 +3371,64 @@
       </c>
       <c r="CB11" s="32">
         <v>10.242000000000001</v>
       </c>
       <c r="CC11" s="57">
         <v>9.9849999999999994</v>
       </c>
       <c r="CD11" s="27">
         <v>9.6880000000000006</v>
       </c>
       <c r="CE11" s="57">
         <v>9.3680000000000003</v>
       </c>
       <c r="CF11" s="57">
         <v>9.3339999999999996</v>
       </c>
       <c r="CG11" s="57">
         <v>10.36</v>
       </c>
       <c r="CH11" s="57">
         <v>10.76</v>
       </c>
       <c r="CI11" s="57">
         <v>10.388</v>
       </c>
-      <c r="CJ11" s="57"/>
+      <c r="CJ11" s="57">
+        <v>11.611000000000001</v>
+      </c>
       <c r="CK11" s="57"/>
       <c r="CL11" s="57"/>
       <c r="CM11" s="32"/>
       <c r="CN11" s="32"/>
       <c r="CO11" s="57"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="57"/>
       <c r="CR11" s="57"/>
       <c r="CS11" s="57"/>
     </row>
-    <row r="12" spans="1:122" s="35" customFormat="1">
+    <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>22.567</v>
       </c>
       <c r="G12" s="25">
         <v>22.817</v>
       </c>
       <c r="H12" s="26">
         <v>21.972000000000001</v>
       </c>
       <c r="I12" s="23">
@@ -3632,62 +3646,64 @@
       </c>
       <c r="CB12" s="32">
         <v>3.8839999999999999</v>
       </c>
       <c r="CC12" s="57">
         <v>3.7869999999999999</v>
       </c>
       <c r="CD12" s="27">
         <v>3.4329999999999998</v>
       </c>
       <c r="CE12" s="57">
         <v>3.218</v>
       </c>
       <c r="CF12" s="57">
         <v>2.8210000000000002</v>
       </c>
       <c r="CG12" s="57">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="57">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="57">
         <v>4.1029999999999998</v>
       </c>
-      <c r="CJ12" s="57"/>
+      <c r="CJ12" s="57">
+        <v>4.5380000000000003</v>
+      </c>
       <c r="CK12" s="57"/>
       <c r="CL12" s="57"/>
       <c r="CM12" s="32"/>
       <c r="CN12" s="32"/>
       <c r="CO12" s="57"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="57"/>
       <c r="CR12" s="57"/>
       <c r="CS12" s="57"/>
     </row>
-    <row r="13" spans="1:122" s="35" customFormat="1">
+    <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="52" t="s">
@@ -3905,62 +3921,64 @@
       </c>
       <c r="CB13" s="32">
         <v>13.965999999999999</v>
       </c>
       <c r="CC13" s="57">
         <v>14.137</v>
       </c>
       <c r="CD13" s="27">
         <v>13.811999999999999</v>
       </c>
       <c r="CE13" s="57">
         <v>13.035</v>
       </c>
       <c r="CF13" s="57">
         <v>13.177</v>
       </c>
       <c r="CG13" s="57">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="57">
         <v>12.19</v>
       </c>
       <c r="CI13" s="57">
         <v>12.404</v>
       </c>
-      <c r="CJ13" s="57"/>
+      <c r="CJ13" s="57">
+        <v>14.484999999999999</v>
+      </c>
       <c r="CK13" s="57"/>
       <c r="CL13" s="57"/>
       <c r="CM13" s="53"/>
       <c r="CN13" s="32"/>
       <c r="CO13" s="57"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="57"/>
       <c r="CR13" s="57"/>
       <c r="CS13" s="57"/>
     </row>
-    <row r="14" spans="1:122" s="35" customFormat="1">
+    <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
       <c r="F14" s="23">
         <v>78.936999999999998</v>
       </c>
       <c r="G14" s="25">
         <v>77.998999999999995</v>
       </c>
       <c r="H14" s="26">
         <v>80.344999999999999</v>
       </c>
       <c r="I14" s="23">
@@ -4178,62 +4196,64 @@
       </c>
       <c r="CB14" s="32">
         <v>62.725999999999999</v>
       </c>
       <c r="CC14" s="57">
         <v>63.338999999999999</v>
       </c>
       <c r="CD14" s="27">
         <v>63.881999999999998</v>
       </c>
       <c r="CE14" s="57">
         <v>64.558000000000007</v>
       </c>
       <c r="CF14" s="57">
         <v>71.429000000000002</v>
       </c>
       <c r="CG14" s="57">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="57">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="57">
         <v>65.168000000000006</v>
       </c>
-      <c r="CJ14" s="57"/>
+      <c r="CJ14" s="57">
+        <v>63.828000000000003</v>
+      </c>
       <c r="CK14" s="57"/>
       <c r="CL14" s="57"/>
       <c r="CM14" s="32"/>
       <c r="CN14" s="32"/>
       <c r="CO14" s="57"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="57"/>
       <c r="CR14" s="57"/>
       <c r="CS14" s="57"/>
     </row>
-    <row r="15" spans="1:122" s="35" customFormat="1">
+    <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
       <c r="F15" s="23">
         <v>177.74700000000001</v>
       </c>
       <c r="G15" s="25">
         <v>185.267</v>
       </c>
       <c r="H15" s="26">
         <v>223.01599999999999</v>
       </c>
       <c r="I15" s="23">
@@ -4451,62 +4471,64 @@
       </c>
       <c r="CB15" s="32">
         <v>71.367999999999995</v>
       </c>
       <c r="CC15" s="57">
         <v>70.510999999999996</v>
       </c>
       <c r="CD15" s="27">
         <v>71.334999999999994</v>
       </c>
       <c r="CE15" s="57">
         <v>70.64</v>
       </c>
       <c r="CF15" s="57">
         <v>68.507000000000005</v>
       </c>
       <c r="CG15" s="57">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="57">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="57">
         <v>71.459000000000003</v>
       </c>
-      <c r="CJ15" s="57"/>
+      <c r="CJ15" s="57">
+        <v>75.995999999999995</v>
+      </c>
       <c r="CK15" s="57"/>
       <c r="CL15" s="57"/>
       <c r="CM15" s="32"/>
       <c r="CN15" s="32"/>
       <c r="CO15" s="57"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="57"/>
       <c r="CR15" s="57"/>
       <c r="CS15" s="57"/>
     </row>
-    <row r="16" spans="1:122" s="35" customFormat="1">
+    <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>3.0409999999999999</v>
       </c>
       <c r="G16" s="25">
         <v>3.238</v>
       </c>
       <c r="H16" s="26">
         <v>2.7330000000000001</v>
       </c>
       <c r="I16" s="23">
@@ -4724,62 +4746,64 @@
       </c>
       <c r="CB16" s="32">
         <v>0.64800000000000002</v>
       </c>
       <c r="CC16" s="57">
         <v>0.70799999999999996</v>
       </c>
       <c r="CD16" s="27">
         <v>0.67200000000000004</v>
       </c>
       <c r="CE16" s="57">
         <v>0.55600000000000005</v>
       </c>
       <c r="CF16" s="57">
         <v>0.70199999999999996</v>
       </c>
       <c r="CG16" s="57">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="57">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="57">
         <v>0.63400000000000001</v>
       </c>
-      <c r="CJ16" s="57"/>
+      <c r="CJ16" s="57">
+        <v>0.63700000000000001</v>
+      </c>
       <c r="CK16" s="57"/>
       <c r="CL16" s="57"/>
       <c r="CM16" s="32"/>
       <c r="CN16" s="32"/>
       <c r="CO16" s="57"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="57"/>
       <c r="CR16" s="57"/>
       <c r="CS16" s="57"/>
     </row>
-    <row r="17" spans="1:97" s="35" customFormat="1">
+    <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F17" s="23">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="G17" s="25">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="H17" s="26">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="I17" s="23">
@@ -4991,68 +5015,70 @@
       </c>
       <c r="BZ17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CA17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CB17" s="30" t="s">
         <v>17</v>
       </c>
       <c r="CC17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CD17" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE17" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CG17" s="57">
         <v>1.9E-2</v>
       </c>
-      <c r="CH17" s="59">
+      <c r="CH17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="56">
         <v>1.9E-2</v>
       </c>
-      <c r="CJ17" s="56"/>
+      <c r="CJ17" s="56" t="s">
+        <v>17</v>
+      </c>
       <c r="CK17" s="56"/>
       <c r="CL17" s="56"/>
       <c r="CM17" s="56"/>
       <c r="CN17" s="30"/>
       <c r="CO17" s="56"/>
       <c r="CP17" s="29"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="57"/>
       <c r="CS17" s="57"/>
     </row>
-    <row r="18" spans="1:97" s="35" customFormat="1">
+    <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
       <c r="F18" s="23">
         <v>83.828000000000003</v>
       </c>
       <c r="G18" s="25">
         <v>85.033000000000001</v>
       </c>
       <c r="H18" s="26">
         <v>74.97</v>
       </c>
       <c r="I18" s="23">
@@ -5270,62 +5296,64 @@
       </c>
       <c r="CB18" s="32">
         <v>93.001999999999995</v>
       </c>
       <c r="CC18" s="57">
         <v>93.063999999999993</v>
       </c>
       <c r="CD18" s="27">
         <v>97.355999999999995</v>
       </c>
       <c r="CE18" s="57">
         <v>95.703999999999994</v>
       </c>
       <c r="CF18" s="57">
         <v>96.045000000000002</v>
       </c>
       <c r="CG18" s="57">
         <v>97.494</v>
       </c>
       <c r="CH18" s="57">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="57">
         <v>101.629</v>
       </c>
-      <c r="CJ18" s="57"/>
+      <c r="CJ18" s="57">
+        <v>106.631</v>
+      </c>
       <c r="CK18" s="57"/>
       <c r="CL18" s="57"/>
       <c r="CM18" s="32"/>
       <c r="CN18" s="32"/>
       <c r="CO18" s="57"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="57"/>
       <c r="CR18" s="57"/>
       <c r="CS18" s="57"/>
     </row>
-    <row r="19" spans="1:97" s="35" customFormat="1">
+    <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
       <c r="F19" s="23">
         <v>190.81299999999999</v>
       </c>
       <c r="G19" s="25">
         <v>208.97200000000001</v>
       </c>
       <c r="H19" s="26">
         <v>210.446</v>
       </c>
       <c r="I19" s="23">
@@ -5543,62 +5571,64 @@
       </c>
       <c r="CB19" s="32">
         <v>129.88399999999999</v>
       </c>
       <c r="CC19" s="57">
         <v>129.059</v>
       </c>
       <c r="CD19" s="27">
         <v>141.09800000000001</v>
       </c>
       <c r="CE19" s="57">
         <v>144.489</v>
       </c>
       <c r="CF19" s="57">
         <v>149.137</v>
       </c>
       <c r="CG19" s="57">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="57">
         <v>151.53</v>
       </c>
       <c r="CI19" s="57">
         <v>157.83699999999999</v>
       </c>
-      <c r="CJ19" s="57"/>
+      <c r="CJ19" s="57">
+        <v>163.845</v>
+      </c>
       <c r="CK19" s="57"/>
       <c r="CL19" s="57"/>
       <c r="CM19" s="32"/>
       <c r="CN19" s="32"/>
       <c r="CO19" s="57"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="57"/>
       <c r="CR19" s="57"/>
       <c r="CS19" s="57"/>
     </row>
-    <row r="20" spans="1:97" s="35" customFormat="1">
+    <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
       <c r="F20" s="23">
         <v>8.1989999999999998</v>
       </c>
       <c r="G20" s="25">
         <v>8.3759999999999994</v>
       </c>
       <c r="H20" s="26">
         <v>7.2619999999999996</v>
       </c>
       <c r="I20" s="23">
@@ -5816,62 +5846,64 @@
       </c>
       <c r="CB20" s="32">
         <v>0.14099999999999999</v>
       </c>
       <c r="CC20" s="57">
         <v>0.14799999999999999</v>
       </c>
       <c r="CD20" s="27">
         <v>0.159</v>
       </c>
       <c r="CE20" s="57">
         <v>0.17199999999999999</v>
       </c>
       <c r="CF20" s="57">
         <v>0.161</v>
       </c>
       <c r="CG20" s="57">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="57">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="57">
         <v>0.11700000000000001</v>
       </c>
-      <c r="CJ20" s="57"/>
+      <c r="CJ20" s="57">
+        <v>0.11899999999999999</v>
+      </c>
       <c r="CK20" s="57"/>
       <c r="CL20" s="57"/>
       <c r="CM20" s="32"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="57"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="57"/>
       <c r="CR20" s="57"/>
       <c r="CS20" s="57"/>
     </row>
-    <row r="21" spans="1:97" s="35" customFormat="1">
+    <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="52" t="s">
@@ -6089,62 +6121,64 @@
       </c>
       <c r="CB21" s="32">
         <v>0.30499999999999999</v>
       </c>
       <c r="CC21" s="57">
         <v>0.30099999999999999</v>
       </c>
       <c r="CD21" s="27">
         <v>0.28499999999999998</v>
       </c>
       <c r="CE21" s="57">
         <v>0.28499999999999998</v>
       </c>
       <c r="CF21" s="57">
         <v>0.28499999999999998</v>
       </c>
       <c r="CG21" s="57">
         <v>0.25</v>
       </c>
       <c r="CH21" s="57">
         <v>0.313</v>
       </c>
       <c r="CI21" s="57">
         <v>0.39300000000000002</v>
       </c>
-      <c r="CJ21" s="57"/>
+      <c r="CJ21" s="57">
+        <v>0.38100000000000001</v>
+      </c>
       <c r="CK21" s="57"/>
       <c r="CL21" s="57"/>
       <c r="CM21" s="29"/>
       <c r="CN21" s="32"/>
       <c r="CO21" s="57"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="57"/>
       <c r="CR21" s="57"/>
       <c r="CS21" s="57"/>
     </row>
-    <row r="22" spans="1:97" s="35" customFormat="1">
+    <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
       <c r="F22" s="23">
         <v>80.603999999999999</v>
       </c>
       <c r="G22" s="25">
         <v>73.346000000000004</v>
       </c>
       <c r="H22" s="23">
         <v>72.328000000000003</v>
       </c>
       <c r="I22" s="23">
@@ -6362,62 +6396,64 @@
       </c>
       <c r="CB22" s="32">
         <v>23.754000000000001</v>
       </c>
       <c r="CC22" s="57">
         <v>21.143999999999998</v>
       </c>
       <c r="CD22" s="27">
         <v>20.486000000000001</v>
       </c>
       <c r="CE22" s="57">
         <v>20.779</v>
       </c>
       <c r="CF22" s="57">
         <v>20.687999999999999</v>
       </c>
       <c r="CG22" s="57">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="57">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="57">
         <v>22.286000000000001</v>
       </c>
-      <c r="CJ22" s="57"/>
+      <c r="CJ22" s="57">
+        <v>23.844999999999999</v>
+      </c>
       <c r="CK22" s="57"/>
       <c r="CL22" s="57"/>
       <c r="CM22" s="32"/>
       <c r="CN22" s="32"/>
       <c r="CO22" s="57"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="57"/>
       <c r="CR22" s="57"/>
       <c r="CS22" s="57"/>
     </row>
-    <row r="23" spans="1:97" s="35" customFormat="1">
+    <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="23" t="s">
@@ -6635,62 +6671,64 @@
       </c>
       <c r="CB23" s="32">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CC23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CD23" s="27">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CE23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CF23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CG23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CJ23" s="57"/>
+      <c r="CJ23" s="57">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CK23" s="57"/>
       <c r="CL23" s="57"/>
       <c r="CM23" s="32"/>
       <c r="CN23" s="32"/>
       <c r="CO23" s="57"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="57"/>
       <c r="CR23" s="57"/>
       <c r="CS23" s="57"/>
     </row>
-    <row r="24" spans="1:97" s="35" customFormat="1">
+    <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
       <c r="F24" s="23">
         <v>0.25</v>
       </c>
       <c r="G24" s="23">
         <v>0.1</v>
       </c>
       <c r="H24" s="23">
         <v>0.13700000000000001</v>
       </c>
       <c r="I24" s="23">
@@ -6908,62 +6946,64 @@
       </c>
       <c r="CB24" s="32">
         <v>0.155</v>
       </c>
       <c r="CC24" s="57">
         <v>0.14899999999999999</v>
       </c>
       <c r="CD24" s="27">
         <v>0.14199999999999999</v>
       </c>
       <c r="CE24" s="57">
         <v>0.13800000000000001</v>
       </c>
       <c r="CF24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CG24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="57">
         <v>0.13100000000000001</v>
       </c>
-      <c r="CJ24" s="57"/>
+      <c r="CJ24" s="57">
+        <v>0.13100000000000001</v>
+      </c>
       <c r="CK24" s="57"/>
       <c r="CL24" s="57"/>
       <c r="CM24" s="32"/>
       <c r="CN24" s="32"/>
       <c r="CO24" s="57"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="57"/>
       <c r="CR24" s="57"/>
       <c r="CS24" s="57"/>
     </row>
-    <row r="25" spans="1:97" s="35" customFormat="1">
+    <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="41">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
       <c r="F25" s="41">
         <v>8.3239999999999998</v>
       </c>
       <c r="G25" s="25">
         <v>7.9710000000000001</v>
       </c>
       <c r="H25" s="27">
         <v>9.8620000000000001</v>
       </c>
       <c r="I25" s="27">
@@ -7181,1135 +7221,1137 @@
       </c>
       <c r="CB25" s="38">
         <v>1.073</v>
       </c>
       <c r="CC25" s="57">
         <v>1.0669999999999999</v>
       </c>
       <c r="CD25" s="27">
         <v>1.095</v>
       </c>
       <c r="CE25" s="57">
         <v>1.0900000000000001</v>
       </c>
       <c r="CF25" s="57">
         <v>1.0860000000000001</v>
       </c>
       <c r="CG25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="57">
         <v>1.099</v>
       </c>
-      <c r="CJ25" s="57"/>
+      <c r="CJ25" s="57">
+        <v>1.091</v>
+      </c>
       <c r="CK25" s="57"/>
       <c r="CL25" s="57"/>
       <c r="CM25" s="38"/>
       <c r="CN25" s="38"/>
       <c r="CO25" s="57"/>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="57"/>
       <c r="CR25" s="57"/>
       <c r="CS25" s="57"/>
     </row>
-    <row r="26" spans="1:97" s="35" customFormat="1">
+    <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="42"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
       <c r="P26" s="42"/>
       <c r="Q26" s="42"/>
       <c r="R26" s="42"/>
       <c r="S26" s="42"/>
       <c r="T26" s="42"/>
       <c r="U26" s="42"/>
       <c r="V26" s="42"/>
       <c r="W26" s="42"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
     </row>
-    <row r="27" spans="1:97" s="35" customFormat="1">
+    <row r="27" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="42"/>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="42"/>
       <c r="M27" s="42"/>
       <c r="N27" s="42"/>
       <c r="O27" s="42"/>
       <c r="P27" s="42"/>
       <c r="Q27" s="42"/>
       <c r="R27" s="42"/>
       <c r="S27" s="42"/>
       <c r="T27" s="42"/>
       <c r="U27" s="42"/>
       <c r="V27" s="42"/>
       <c r="W27" s="42"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
     </row>
-    <row r="28" spans="1:97" s="35" customFormat="1">
+    <row r="28" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="42"/>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
       <c r="N28" s="42"/>
       <c r="O28" s="42"/>
       <c r="P28" s="42"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="42"/>
       <c r="S28" s="42"/>
       <c r="T28" s="42"/>
       <c r="U28" s="42"/>
       <c r="V28" s="42"/>
       <c r="W28" s="42"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
     </row>
-    <row r="29" spans="1:97" s="35" customFormat="1">
+    <row r="29" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="42"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
       <c r="N29" s="43"/>
       <c r="O29" s="43"/>
       <c r="P29" s="42"/>
       <c r="Q29" s="42"/>
       <c r="R29" s="42"/>
       <c r="S29" s="42"/>
       <c r="T29" s="42"/>
       <c r="U29" s="42"/>
       <c r="V29" s="42"/>
       <c r="W29" s="42"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
     </row>
-    <row r="30" spans="1:97" s="35" customFormat="1">
+    <row r="30" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="42"/>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="42"/>
       <c r="I30" s="42"/>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="42"/>
       <c r="N30" s="43"/>
       <c r="O30" s="43"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
     </row>
-    <row r="31" spans="1:97" s="35" customFormat="1">
+    <row r="31" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="42"/>
       <c r="N31" s="43"/>
       <c r="O31" s="43"/>
       <c r="P31" s="42"/>
       <c r="Q31" s="42"/>
       <c r="R31" s="42"/>
       <c r="S31" s="42"/>
       <c r="T31" s="42"/>
       <c r="U31" s="42"/>
       <c r="V31" s="42"/>
       <c r="W31" s="42"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
     </row>
-    <row r="32" spans="1:97" s="35" customFormat="1">
+    <row r="32" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="42"/>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="42"/>
       <c r="I32" s="42"/>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="42"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="42"/>
       <c r="Q32" s="42"/>
       <c r="R32" s="42"/>
       <c r="S32" s="42"/>
       <c r="T32" s="42"/>
       <c r="U32" s="42"/>
       <c r="V32" s="42"/>
       <c r="W32" s="42"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
-    <row r="33" spans="1:25" s="35" customFormat="1">
+    <row r="33" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="42"/>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="42"/>
       <c r="N33" s="43"/>
       <c r="O33" s="43"/>
       <c r="P33" s="42"/>
       <c r="Q33" s="42"/>
       <c r="R33" s="42"/>
       <c r="S33" s="42"/>
       <c r="T33" s="42"/>
       <c r="U33" s="42"/>
       <c r="V33" s="42"/>
       <c r="W33" s="42"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
     </row>
-    <row r="34" spans="1:25" s="35" customFormat="1">
+    <row r="34" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="42"/>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="42"/>
       <c r="I34" s="42"/>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="42"/>
       <c r="N34" s="43"/>
       <c r="O34" s="43"/>
       <c r="P34" s="42"/>
       <c r="Q34" s="42"/>
       <c r="R34" s="42"/>
       <c r="S34" s="42"/>
       <c r="T34" s="42"/>
       <c r="U34" s="42"/>
       <c r="V34" s="42"/>
       <c r="W34" s="42"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
     </row>
-    <row r="35" spans="1:25" s="35" customFormat="1">
+    <row r="35" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="42"/>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="42"/>
       <c r="M35" s="42"/>
       <c r="N35" s="43"/>
       <c r="O35" s="43"/>
       <c r="P35" s="42"/>
       <c r="Q35" s="42"/>
       <c r="R35" s="42"/>
       <c r="S35" s="42"/>
       <c r="T35" s="42"/>
       <c r="U35" s="42"/>
       <c r="V35" s="42"/>
       <c r="W35" s="42"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
     </row>
-    <row r="36" spans="1:25" s="35" customFormat="1">
+    <row r="36" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42"/>
       <c r="B36" s="42"/>
       <c r="C36" s="42"/>
       <c r="D36" s="42"/>
       <c r="E36" s="42"/>
       <c r="F36" s="42"/>
       <c r="G36" s="42"/>
       <c r="H36" s="42"/>
       <c r="I36" s="42"/>
       <c r="J36" s="42"/>
       <c r="K36" s="42"/>
       <c r="L36" s="42"/>
       <c r="M36" s="42"/>
       <c r="N36" s="43"/>
       <c r="O36" s="43"/>
       <c r="P36" s="42"/>
       <c r="Q36" s="42"/>
       <c r="R36" s="42"/>
       <c r="S36" s="42"/>
       <c r="T36" s="42"/>
       <c r="U36" s="42"/>
       <c r="V36" s="42"/>
       <c r="W36" s="42"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
-    <row r="37" spans="1:25" s="35" customFormat="1">
+    <row r="37" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="42"/>
       <c r="B37" s="42"/>
       <c r="C37" s="42"/>
       <c r="D37" s="42"/>
       <c r="E37" s="42"/>
       <c r="F37" s="42"/>
       <c r="G37" s="42"/>
       <c r="H37" s="42"/>
       <c r="I37" s="42"/>
       <c r="J37" s="42"/>
       <c r="K37" s="42"/>
       <c r="L37" s="42"/>
       <c r="M37" s="42"/>
       <c r="N37" s="43"/>
       <c r="O37" s="43"/>
       <c r="P37" s="42"/>
       <c r="Q37" s="42"/>
       <c r="R37" s="42"/>
       <c r="S37" s="42"/>
       <c r="T37" s="42"/>
       <c r="U37" s="42"/>
       <c r="V37" s="42"/>
       <c r="W37" s="42"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
     </row>
-    <row r="38" spans="1:25" s="35" customFormat="1">
+    <row r="38" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="42"/>
       <c r="B38" s="42"/>
       <c r="C38" s="42"/>
       <c r="D38" s="42"/>
       <c r="E38" s="42"/>
       <c r="F38" s="42"/>
       <c r="G38" s="42"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
       <c r="N38" s="43"/>
       <c r="O38" s="43"/>
       <c r="P38" s="42"/>
       <c r="Q38" s="42"/>
       <c r="R38" s="42"/>
       <c r="S38" s="42"/>
       <c r="T38" s="42"/>
       <c r="U38" s="42"/>
       <c r="V38" s="42"/>
       <c r="W38" s="42"/>
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
     </row>
-    <row r="39" spans="1:25" s="35" customFormat="1">
+    <row r="39" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="42"/>
       <c r="B39" s="42"/>
       <c r="C39" s="42"/>
       <c r="D39" s="42"/>
       <c r="E39" s="42"/>
       <c r="F39" s="42"/>
       <c r="G39" s="42"/>
       <c r="H39" s="42"/>
       <c r="I39" s="42"/>
       <c r="J39" s="42"/>
       <c r="K39" s="42"/>
       <c r="L39" s="42"/>
       <c r="M39" s="42"/>
       <c r="N39" s="43"/>
       <c r="O39" s="43"/>
       <c r="P39" s="42"/>
       <c r="Q39" s="42"/>
       <c r="R39" s="42"/>
       <c r="S39" s="42"/>
       <c r="T39" s="42"/>
       <c r="U39" s="42"/>
       <c r="V39" s="42"/>
       <c r="W39" s="42"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
     </row>
-    <row r="40" spans="1:25" s="35" customFormat="1">
+    <row r="40" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="42"/>
       <c r="B40" s="42"/>
       <c r="C40" s="42"/>
       <c r="D40" s="42"/>
       <c r="E40" s="42"/>
       <c r="F40" s="42"/>
       <c r="G40" s="42"/>
       <c r="H40" s="42"/>
       <c r="I40" s="42"/>
       <c r="J40" s="42"/>
       <c r="K40" s="42"/>
       <c r="L40" s="42"/>
       <c r="M40" s="42"/>
       <c r="N40" s="43"/>
       <c r="O40" s="43"/>
       <c r="P40" s="42"/>
       <c r="Q40" s="42"/>
       <c r="R40" s="42"/>
       <c r="S40" s="42"/>
       <c r="T40" s="42"/>
       <c r="U40" s="42"/>
       <c r="V40" s="42"/>
       <c r="W40" s="42"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
     </row>
-    <row r="41" spans="1:25" s="35" customFormat="1">
+    <row r="41" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="42"/>
       <c r="B41" s="42"/>
       <c r="C41" s="42"/>
       <c r="D41" s="42"/>
       <c r="E41" s="42"/>
       <c r="F41" s="42"/>
       <c r="G41" s="42"/>
       <c r="H41" s="42"/>
       <c r="I41" s="42"/>
       <c r="J41" s="42"/>
       <c r="K41" s="42"/>
       <c r="L41" s="42"/>
       <c r="M41" s="42"/>
       <c r="N41" s="43"/>
       <c r="O41" s="43"/>
       <c r="P41" s="42"/>
       <c r="Q41" s="42"/>
       <c r="R41" s="42"/>
       <c r="S41" s="42"/>
       <c r="T41" s="42"/>
       <c r="U41" s="42"/>
       <c r="V41" s="42"/>
       <c r="W41" s="42"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
     </row>
-    <row r="42" spans="1:25" s="35" customFormat="1">
+    <row r="42" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="42"/>
       <c r="B42" s="42"/>
       <c r="C42" s="42"/>
       <c r="D42" s="42"/>
       <c r="E42" s="42"/>
       <c r="F42" s="42"/>
       <c r="G42" s="42"/>
       <c r="H42" s="42"/>
       <c r="I42" s="42"/>
       <c r="J42" s="42"/>
       <c r="K42" s="42"/>
       <c r="L42" s="42"/>
       <c r="M42" s="42"/>
       <c r="N42" s="43"/>
       <c r="O42" s="43"/>
       <c r="P42" s="42"/>
       <c r="Q42" s="42"/>
       <c r="R42" s="42"/>
       <c r="S42" s="42"/>
       <c r="T42" s="42"/>
       <c r="U42" s="42"/>
       <c r="V42" s="42"/>
       <c r="W42" s="42"/>
       <c r="X42" s="2"/>
       <c r="Y42" s="2"/>
     </row>
-    <row r="43" spans="1:25" s="35" customFormat="1">
+    <row r="43" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="42"/>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
       <c r="E43" s="42"/>
       <c r="F43" s="42"/>
       <c r="G43" s="42"/>
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="42"/>
       <c r="K43" s="42"/>
       <c r="L43" s="42"/>
       <c r="M43" s="42"/>
       <c r="N43" s="43"/>
       <c r="O43" s="43"/>
       <c r="P43" s="42"/>
       <c r="Q43" s="42"/>
       <c r="R43" s="42"/>
       <c r="S43" s="42"/>
       <c r="T43" s="42"/>
       <c r="U43" s="42"/>
       <c r="V43" s="42"/>
       <c r="W43" s="42"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
     </row>
-    <row r="44" spans="1:25" s="35" customFormat="1">
+    <row r="44" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="42"/>
       <c r="B44" s="42"/>
       <c r="C44" s="42"/>
       <c r="D44" s="42"/>
       <c r="E44" s="42"/>
       <c r="F44" s="42"/>
       <c r="G44" s="42"/>
       <c r="H44" s="42"/>
       <c r="I44" s="42"/>
       <c r="J44" s="42"/>
       <c r="K44" s="42"/>
       <c r="L44" s="42"/>
       <c r="M44" s="42"/>
       <c r="N44" s="43"/>
       <c r="O44" s="43"/>
       <c r="P44" s="42"/>
       <c r="Q44" s="42"/>
       <c r="R44" s="42"/>
       <c r="S44" s="42"/>
       <c r="T44" s="42"/>
       <c r="U44" s="42"/>
       <c r="V44" s="42"/>
       <c r="W44" s="42"/>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
     </row>
-    <row r="45" spans="1:25" s="35" customFormat="1">
+    <row r="45" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="42"/>
       <c r="B45" s="42"/>
       <c r="C45" s="42"/>
       <c r="D45" s="42"/>
       <c r="E45" s="42"/>
       <c r="F45" s="42"/>
       <c r="G45" s="42"/>
       <c r="H45" s="42"/>
       <c r="I45" s="42"/>
       <c r="J45" s="42"/>
       <c r="K45" s="42"/>
       <c r="L45" s="42"/>
       <c r="M45" s="42"/>
       <c r="N45" s="43"/>
       <c r="O45" s="43"/>
       <c r="P45" s="42"/>
       <c r="Q45" s="42"/>
       <c r="R45" s="42"/>
       <c r="S45" s="42"/>
       <c r="T45" s="42"/>
       <c r="U45" s="42"/>
       <c r="V45" s="42"/>
       <c r="W45" s="42"/>
       <c r="X45" s="2"/>
       <c r="Y45" s="2"/>
     </row>
-    <row r="46" spans="1:25" s="35" customFormat="1">
+    <row r="46" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="42"/>
       <c r="B46" s="42"/>
       <c r="C46" s="42"/>
       <c r="D46" s="42"/>
       <c r="E46" s="42"/>
       <c r="F46" s="42"/>
       <c r="G46" s="42"/>
       <c r="H46" s="42"/>
       <c r="I46" s="42"/>
       <c r="J46" s="42"/>
       <c r="K46" s="42"/>
       <c r="L46" s="42"/>
       <c r="M46" s="42"/>
       <c r="N46" s="42"/>
       <c r="O46" s="42"/>
       <c r="P46" s="42"/>
       <c r="Q46" s="42"/>
       <c r="R46" s="42"/>
       <c r="S46" s="42"/>
       <c r="T46" s="42"/>
       <c r="U46" s="42"/>
       <c r="V46" s="42"/>
       <c r="W46" s="42"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="2"/>
     </row>
-    <row r="47" spans="1:25" s="35" customFormat="1">
+    <row r="47" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="42"/>
       <c r="B47" s="42"/>
       <c r="C47" s="42"/>
       <c r="D47" s="42"/>
       <c r="E47" s="42"/>
       <c r="F47" s="42"/>
       <c r="G47" s="42"/>
       <c r="H47" s="42"/>
       <c r="I47" s="42"/>
       <c r="J47" s="42"/>
       <c r="K47" s="42"/>
       <c r="L47" s="42"/>
       <c r="M47" s="42"/>
       <c r="N47" s="42"/>
       <c r="O47" s="42"/>
       <c r="P47" s="42"/>
       <c r="Q47" s="42"/>
       <c r="R47" s="42"/>
       <c r="S47" s="42"/>
       <c r="T47" s="42"/>
       <c r="U47" s="42"/>
       <c r="V47" s="42"/>
       <c r="W47" s="42"/>
       <c r="X47" s="2"/>
       <c r="Y47" s="2"/>
     </row>
-    <row r="48" spans="1:25" s="35" customFormat="1">
+    <row r="48" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="42"/>
       <c r="B48" s="42"/>
       <c r="C48" s="42"/>
       <c r="D48" s="42"/>
       <c r="E48" s="42"/>
       <c r="F48" s="42"/>
       <c r="G48" s="42"/>
       <c r="H48" s="42"/>
       <c r="I48" s="42"/>
       <c r="J48" s="42"/>
       <c r="K48" s="42"/>
       <c r="L48" s="42"/>
       <c r="M48" s="42"/>
       <c r="N48" s="42"/>
       <c r="O48" s="42"/>
       <c r="P48" s="42"/>
       <c r="Q48" s="42"/>
       <c r="R48" s="42"/>
       <c r="S48" s="42"/>
       <c r="T48" s="42"/>
       <c r="U48" s="42"/>
       <c r="V48" s="42"/>
       <c r="W48" s="42"/>
       <c r="X48" s="2"/>
       <c r="Y48" s="2"/>
     </row>
-    <row r="49" spans="1:25" s="35" customFormat="1">
+    <row r="49" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="42"/>
       <c r="B49" s="42"/>
       <c r="C49" s="42"/>
       <c r="D49" s="42"/>
       <c r="E49" s="42"/>
       <c r="F49" s="42"/>
       <c r="G49" s="42"/>
       <c r="H49" s="42"/>
       <c r="I49" s="42"/>
       <c r="J49" s="42"/>
       <c r="K49" s="42"/>
       <c r="L49" s="42"/>
       <c r="M49" s="42"/>
       <c r="N49" s="42"/>
       <c r="O49" s="42"/>
       <c r="P49" s="42"/>
       <c r="Q49" s="42"/>
       <c r="R49" s="42"/>
       <c r="S49" s="42"/>
       <c r="T49" s="42"/>
       <c r="U49" s="42"/>
       <c r="V49" s="42"/>
       <c r="W49" s="42"/>
       <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
     </row>
-    <row r="50" spans="1:25" s="35" customFormat="1">
+    <row r="50" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="42"/>
       <c r="B50" s="42"/>
       <c r="C50" s="42"/>
       <c r="D50" s="42"/>
       <c r="E50" s="42"/>
       <c r="F50" s="42"/>
       <c r="G50" s="42"/>
       <c r="H50" s="42"/>
       <c r="I50" s="42"/>
       <c r="J50" s="42"/>
       <c r="K50" s="42"/>
       <c r="L50" s="42"/>
       <c r="M50" s="42"/>
       <c r="N50" s="42"/>
       <c r="O50" s="42"/>
       <c r="P50" s="42"/>
       <c r="Q50" s="42"/>
       <c r="R50" s="42"/>
       <c r="S50" s="42"/>
       <c r="T50" s="42"/>
       <c r="U50" s="42"/>
       <c r="V50" s="42"/>
       <c r="W50" s="42"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
     </row>
-    <row r="51" spans="1:25" s="35" customFormat="1">
+    <row r="51" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="42"/>
       <c r="B51" s="42"/>
       <c r="C51" s="42"/>
       <c r="D51" s="42"/>
       <c r="E51" s="42"/>
       <c r="F51" s="42"/>
       <c r="G51" s="42"/>
       <c r="H51" s="42"/>
       <c r="I51" s="42"/>
       <c r="J51" s="42"/>
       <c r="K51" s="42"/>
       <c r="L51" s="42"/>
       <c r="M51" s="42"/>
       <c r="N51" s="42"/>
       <c r="O51" s="42"/>
       <c r="P51" s="42"/>
       <c r="Q51" s="42"/>
       <c r="R51" s="42"/>
       <c r="S51" s="42"/>
       <c r="T51" s="42"/>
       <c r="U51" s="42"/>
       <c r="V51" s="42"/>
       <c r="W51" s="42"/>
       <c r="X51" s="2"/>
       <c r="Y51" s="2"/>
     </row>
-    <row r="52" spans="1:25" s="35" customFormat="1">
+    <row r="52" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="42"/>
       <c r="B52" s="42"/>
       <c r="C52" s="42"/>
       <c r="D52" s="42"/>
       <c r="E52" s="42"/>
       <c r="F52" s="42"/>
       <c r="G52" s="42"/>
       <c r="H52" s="42"/>
       <c r="I52" s="42"/>
       <c r="J52" s="42"/>
       <c r="K52" s="42"/>
       <c r="L52" s="42"/>
       <c r="M52" s="42"/>
       <c r="N52" s="42"/>
       <c r="O52" s="42"/>
       <c r="P52" s="42"/>
       <c r="Q52" s="42"/>
       <c r="R52" s="42"/>
       <c r="S52" s="42"/>
       <c r="T52" s="42"/>
       <c r="U52" s="42"/>
       <c r="V52" s="42"/>
       <c r="W52" s="42"/>
       <c r="X52" s="2"/>
       <c r="Y52" s="2"/>
     </row>
-    <row r="53" spans="1:25" s="35" customFormat="1">
+    <row r="53" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="42"/>
       <c r="B53" s="42"/>
       <c r="C53" s="42"/>
       <c r="D53" s="42"/>
       <c r="E53" s="42"/>
       <c r="F53" s="42"/>
       <c r="G53" s="42"/>
       <c r="H53" s="42"/>
       <c r="I53" s="42"/>
       <c r="J53" s="42"/>
       <c r="K53" s="42"/>
       <c r="L53" s="42"/>
       <c r="M53" s="42"/>
       <c r="N53" s="42"/>
       <c r="O53" s="42"/>
       <c r="P53" s="42"/>
       <c r="Q53" s="42"/>
       <c r="R53" s="42"/>
       <c r="S53" s="42"/>
       <c r="T53" s="42"/>
       <c r="U53" s="42"/>
       <c r="V53" s="42"/>
       <c r="W53" s="42"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
     </row>
-    <row r="54" spans="1:25" s="35" customFormat="1">
+    <row r="54" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="42"/>
       <c r="B54" s="42"/>
       <c r="C54" s="42"/>
       <c r="D54" s="42"/>
       <c r="E54" s="42"/>
       <c r="F54" s="42"/>
       <c r="G54" s="42"/>
       <c r="H54" s="42"/>
       <c r="I54" s="42"/>
       <c r="J54" s="42"/>
       <c r="K54" s="42"/>
       <c r="L54" s="42"/>
       <c r="M54" s="42"/>
       <c r="N54" s="42"/>
       <c r="O54" s="42"/>
       <c r="P54" s="42"/>
       <c r="Q54" s="42"/>
       <c r="R54" s="42"/>
       <c r="S54" s="42"/>
       <c r="T54" s="42"/>
       <c r="U54" s="42"/>
       <c r="V54" s="42"/>
       <c r="W54" s="42"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
     </row>
-    <row r="55" spans="1:25" s="35" customFormat="1">
+    <row r="55" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="42"/>
       <c r="B55" s="42"/>
       <c r="C55" s="42"/>
       <c r="D55" s="42"/>
       <c r="E55" s="42"/>
       <c r="F55" s="42"/>
       <c r="G55" s="42"/>
       <c r="H55" s="42"/>
       <c r="I55" s="42"/>
       <c r="J55" s="42"/>
       <c r="K55" s="42"/>
       <c r="L55" s="42"/>
       <c r="M55" s="42"/>
       <c r="N55" s="42"/>
       <c r="O55" s="42"/>
       <c r="P55" s="42"/>
       <c r="Q55" s="42"/>
       <c r="R55" s="42"/>
       <c r="S55" s="42"/>
       <c r="T55" s="42"/>
       <c r="U55" s="42"/>
       <c r="V55" s="42"/>
       <c r="W55" s="42"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
     </row>
-    <row r="56" spans="1:25" s="35" customFormat="1">
+    <row r="56" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="42"/>
       <c r="B56" s="42"/>
       <c r="C56" s="42"/>
       <c r="D56" s="42"/>
       <c r="E56" s="42"/>
       <c r="F56" s="42"/>
       <c r="G56" s="42"/>
       <c r="H56" s="42"/>
       <c r="I56" s="42"/>
       <c r="J56" s="42"/>
       <c r="K56" s="42"/>
       <c r="L56" s="42"/>
       <c r="M56" s="42"/>
       <c r="N56" s="42"/>
       <c r="O56" s="42"/>
       <c r="P56" s="42"/>
       <c r="Q56" s="42"/>
       <c r="R56" s="42"/>
       <c r="S56" s="42"/>
       <c r="T56" s="42"/>
       <c r="U56" s="42"/>
       <c r="V56" s="42"/>
       <c r="W56" s="42"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
     </row>
-    <row r="57" spans="1:25" s="35" customFormat="1">
+    <row r="57" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="42"/>
       <c r="B57" s="42"/>
       <c r="C57" s="42"/>
       <c r="D57" s="42"/>
       <c r="E57" s="42"/>
       <c r="F57" s="42"/>
       <c r="G57" s="42"/>
       <c r="H57" s="42"/>
       <c r="I57" s="42"/>
       <c r="J57" s="42"/>
       <c r="K57" s="42"/>
       <c r="L57" s="42"/>
       <c r="M57" s="42"/>
       <c r="N57" s="42"/>
       <c r="O57" s="42"/>
       <c r="P57" s="42"/>
       <c r="Q57" s="42"/>
       <c r="R57" s="42"/>
       <c r="S57" s="42"/>
       <c r="T57" s="42"/>
       <c r="U57" s="42"/>
       <c r="V57" s="42"/>
       <c r="W57" s="42"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
     </row>
-    <row r="58" spans="1:25" s="35" customFormat="1">
+    <row r="58" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="42"/>
       <c r="B58" s="42"/>
       <c r="C58" s="42"/>
       <c r="D58" s="42"/>
       <c r="E58" s="42"/>
       <c r="F58" s="42"/>
       <c r="G58" s="42"/>
       <c r="H58" s="42"/>
       <c r="I58" s="42"/>
       <c r="J58" s="42"/>
       <c r="K58" s="42"/>
       <c r="L58" s="42"/>
       <c r="M58" s="42"/>
       <c r="N58" s="42"/>
       <c r="O58" s="42"/>
       <c r="P58" s="42"/>
       <c r="Q58" s="42"/>
       <c r="R58" s="42"/>
       <c r="S58" s="42"/>
       <c r="T58" s="42"/>
       <c r="U58" s="42"/>
       <c r="V58" s="42"/>
       <c r="W58" s="42"/>
       <c r="X58" s="2"/>
       <c r="Y58" s="2"/>
     </row>
-    <row r="59" spans="1:25" s="35" customFormat="1">
+    <row r="59" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="42"/>
       <c r="B59" s="42"/>
       <c r="C59" s="42"/>
       <c r="D59" s="42"/>
       <c r="E59" s="42"/>
       <c r="F59" s="42"/>
       <c r="G59" s="42"/>
       <c r="H59" s="42"/>
       <c r="I59" s="42"/>
       <c r="J59" s="42"/>
       <c r="K59" s="42"/>
       <c r="L59" s="42"/>
       <c r="M59" s="42"/>
       <c r="N59" s="42"/>
       <c r="O59" s="42"/>
       <c r="P59" s="42"/>
       <c r="Q59" s="42"/>
       <c r="R59" s="42"/>
       <c r="S59" s="42"/>
       <c r="T59" s="42"/>
       <c r="U59" s="42"/>
       <c r="V59" s="42"/>
       <c r="W59" s="42"/>
       <c r="X59" s="2"/>
       <c r="Y59" s="2"/>
     </row>
-    <row r="60" spans="1:25" s="35" customFormat="1">
+    <row r="60" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="42"/>
       <c r="B60" s="42"/>
       <c r="C60" s="42"/>
       <c r="D60" s="42"/>
       <c r="E60" s="42"/>
       <c r="F60" s="42"/>
       <c r="G60" s="42"/>
       <c r="H60" s="42"/>
       <c r="I60" s="42"/>
       <c r="J60" s="42"/>
       <c r="K60" s="42"/>
       <c r="L60" s="42"/>
       <c r="M60" s="42"/>
       <c r="N60" s="42"/>
       <c r="O60" s="42"/>
       <c r="P60" s="42"/>
       <c r="Q60" s="42"/>
       <c r="R60" s="42"/>
       <c r="S60" s="42"/>
       <c r="T60" s="42"/>
       <c r="U60" s="42"/>
       <c r="V60" s="42"/>
       <c r="W60" s="42"/>
       <c r="X60" s="2"/>
       <c r="Y60" s="2"/>
     </row>
-    <row r="61" spans="1:25" s="35" customFormat="1">
+    <row r="61" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="42"/>
       <c r="B61" s="42"/>
       <c r="C61" s="42"/>
       <c r="D61" s="42"/>
       <c r="E61" s="42"/>
       <c r="F61" s="42"/>
       <c r="G61" s="42"/>
       <c r="H61" s="42"/>
       <c r="I61" s="42"/>
       <c r="J61" s="42"/>
       <c r="K61" s="42"/>
       <c r="L61" s="42"/>
       <c r="M61" s="42"/>
       <c r="N61" s="42"/>
       <c r="O61" s="42"/>
       <c r="P61" s="42"/>
       <c r="Q61" s="42"/>
       <c r="R61" s="42"/>
       <c r="S61" s="42"/>
       <c r="T61" s="42"/>
       <c r="U61" s="42"/>
       <c r="V61" s="42"/>
       <c r="W61" s="42"/>
       <c r="X61" s="2"/>
       <c r="Y61" s="2"/>
     </row>
-    <row r="62" spans="1:25" s="35" customFormat="1">
+    <row r="62" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="42"/>
       <c r="B62" s="42"/>
       <c r="C62" s="42"/>
       <c r="D62" s="42"/>
       <c r="E62" s="42"/>
       <c r="F62" s="42"/>
       <c r="G62" s="42"/>
       <c r="H62" s="42"/>
       <c r="I62" s="42"/>
       <c r="J62" s="42"/>
       <c r="K62" s="42"/>
       <c r="L62" s="42"/>
       <c r="M62" s="42"/>
       <c r="N62" s="42"/>
       <c r="O62" s="42"/>
       <c r="P62" s="42"/>
       <c r="Q62" s="42"/>
       <c r="R62" s="42"/>
       <c r="S62" s="42"/>
       <c r="T62" s="42"/>
       <c r="U62" s="42"/>
       <c r="V62" s="42"/>
       <c r="W62" s="42"/>
       <c r="X62" s="2"/>
       <c r="Y62" s="2"/>
     </row>
-    <row r="63" spans="1:25" s="35" customFormat="1">
+    <row r="63" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="42"/>
       <c r="B63" s="42"/>
       <c r="C63" s="42"/>
       <c r="D63" s="42"/>
       <c r="E63" s="42"/>
       <c r="F63" s="42"/>
       <c r="G63" s="42"/>
       <c r="H63" s="42"/>
       <c r="I63" s="42"/>
       <c r="J63" s="42"/>
       <c r="K63" s="42"/>
       <c r="L63" s="42"/>
       <c r="M63" s="42"/>
       <c r="N63" s="42"/>
       <c r="O63" s="42"/>
       <c r="P63" s="42"/>
       <c r="Q63" s="42"/>
       <c r="R63" s="42"/>
       <c r="S63" s="42"/>
       <c r="T63" s="42"/>
       <c r="U63" s="42"/>
       <c r="V63" s="42"/>
       <c r="W63" s="42"/>
       <c r="X63" s="2"/>
       <c r="Y63" s="2"/>
     </row>
-    <row r="64" spans="1:25" s="35" customFormat="1">
+    <row r="64" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="42"/>
       <c r="B64" s="42"/>
       <c r="C64" s="42"/>
       <c r="D64" s="42"/>
       <c r="E64" s="42"/>
       <c r="F64" s="42"/>
       <c r="G64" s="42"/>
       <c r="H64" s="42"/>
       <c r="I64" s="42"/>
       <c r="J64" s="42"/>
       <c r="K64" s="42"/>
       <c r="L64" s="42"/>
       <c r="M64" s="42"/>
       <c r="N64" s="42"/>
       <c r="O64" s="42"/>
       <c r="P64" s="42"/>
       <c r="Q64" s="42"/>
       <c r="R64" s="42"/>
       <c r="S64" s="42"/>
       <c r="T64" s="42"/>
       <c r="U64" s="42"/>
       <c r="V64" s="42"/>
       <c r="W64" s="42"/>
       <c r="X64" s="2"/>
       <c r="Y64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>