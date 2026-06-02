--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Pigs" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="45">
   <si>
     <t>Livestock of pigs, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -518,70 +518,70 @@
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -860,360 +860,360 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="44" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="44" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="44" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="44" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="44" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="44"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.7109375" style="2" customWidth="1"/>
     <col min="71" max="71" width="9.140625" style="2"/>
     <col min="72" max="72" width="9.42578125" style="2" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="65"/>
-[...47 lines deleted...]
-      <c r="BV1" s="65" t="s">
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
+      <c r="AN1" s="61"/>
+      <c r="AO1" s="61"/>
+      <c r="AP1" s="61"/>
+      <c r="AQ1" s="61"/>
+      <c r="AR1" s="61"/>
+      <c r="AS1" s="61"/>
+      <c r="AT1" s="61"/>
+      <c r="AU1" s="61"/>
+      <c r="AV1" s="61"/>
+      <c r="AW1" s="61"/>
+      <c r="BV1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="65"/>
-[...21 lines deleted...]
-      <c r="CS1" s="65"/>
+      <c r="BW1" s="61"/>
+      <c r="BX1" s="61"/>
+      <c r="BY1" s="61"/>
+      <c r="BZ1" s="61"/>
+      <c r="CA1" s="61"/>
+      <c r="CB1" s="61"/>
+      <c r="CC1" s="61"/>
+      <c r="CD1" s="61"/>
+      <c r="CE1" s="61"/>
+      <c r="CF1" s="61"/>
+      <c r="CG1" s="61"/>
+      <c r="CH1" s="61"/>
+      <c r="CI1" s="61"/>
+      <c r="CJ1" s="61"/>
+      <c r="CK1" s="61"/>
+      <c r="CL1" s="61"/>
+      <c r="CM1" s="61"/>
+      <c r="CN1" s="61"/>
+      <c r="CO1" s="61"/>
+      <c r="CP1" s="61"/>
+      <c r="CQ1" s="61"/>
+      <c r="CR1" s="61"/>
+      <c r="CS1" s="61"/>
       <c r="CT1" s="60"/>
       <c r="CU1" s="60"/>
       <c r="CV1" s="60"/>
       <c r="CW1" s="60"/>
       <c r="CX1" s="60"/>
       <c r="CY1" s="60"/>
       <c r="CZ1" s="60"/>
       <c r="DA1" s="60"/>
       <c r="DB1" s="60"/>
       <c r="DC1" s="60"/>
       <c r="DD1" s="60"/>
       <c r="DE1" s="60"/>
       <c r="DF1" s="60"/>
       <c r="DG1" s="60"/>
       <c r="DH1" s="60"/>
       <c r="DI1" s="60"/>
       <c r="DJ1" s="60"/>
       <c r="DK1" s="60"/>
       <c r="DL1" s="60"/>
       <c r="DM1" s="60"/>
       <c r="DN1" s="60"/>
       <c r="DO1" s="60"/>
       <c r="DP1" s="60"/>
       <c r="DQ1" s="60"/>
       <c r="DR1" s="60"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="48"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
-      <c r="J2" s="61" t="s">
+      <c r="J2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="K2" s="61"/>
-[...1 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
       <c r="N2" s="54"/>
       <c r="O2" s="54"/>
       <c r="P2" s="54"/>
       <c r="Q2" s="54"/>
       <c r="R2" s="54"/>
       <c r="S2" s="54"/>
       <c r="T2" s="54"/>
       <c r="U2" s="54"/>
-      <c r="V2" s="61" t="s">
+      <c r="V2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="W2" s="61"/>
-[...2 lines deleted...]
-      <c r="AH2" s="61" t="s">
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="AH2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="AI2" s="61"/>
-[...2 lines deleted...]
-      <c r="AT2" s="61" t="s">
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
+      <c r="AT2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="AU2" s="61"/>
-[...2 lines deleted...]
-      <c r="BF2" s="61" t="s">
+      <c r="AU2" s="62"/>
+      <c r="AV2" s="62"/>
+      <c r="AW2" s="62"/>
+      <c r="BF2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="BG2" s="61"/>
-[...2 lines deleted...]
-      <c r="BR2" s="61" t="s">
+      <c r="BG2" s="62"/>
+      <c r="BH2" s="62"/>
+      <c r="BI2" s="62"/>
+      <c r="BR2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="BS2" s="61"/>
-[...2 lines deleted...]
-      <c r="CD2" s="61" t="s">
+      <c r="BS2" s="62"/>
+      <c r="BT2" s="62"/>
+      <c r="BU2" s="62"/>
+      <c r="CD2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="CE2" s="61"/>
-[...2 lines deleted...]
-      <c r="CP2" s="61" t="s">
+      <c r="CE2" s="62"/>
+      <c r="CF2" s="62"/>
+      <c r="CG2" s="62"/>
+      <c r="CP2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="CQ2" s="61"/>
-[...1 lines deleted...]
-      <c r="CS2" s="61"/>
+      <c r="CQ2" s="62"/>
+      <c r="CR2" s="62"/>
+      <c r="CS2" s="62"/>
     </row>
     <row r="3" spans="1:122" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="66" t="s">
+      <c r="A3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="62" t="s">
+      <c r="B3" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="63"/>
-[...10 lines deleted...]
-      <c r="N3" s="62" t="s">
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="63"/>
-[...10 lines deleted...]
-      <c r="Z3" s="62" t="s">
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="63"/>
-[...10 lines deleted...]
-      <c r="AL3" s="62" t="s">
+      <c r="AA3" s="66"/>
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="66"/>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="AM3" s="63"/>
-[...10 lines deleted...]
-      <c r="AX3" s="62" t="s">
+      <c r="AM3" s="66"/>
+      <c r="AN3" s="66"/>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="66"/>
+      <c r="AQ3" s="66"/>
+      <c r="AR3" s="66"/>
+      <c r="AS3" s="66"/>
+      <c r="AT3" s="66"/>
+      <c r="AU3" s="66"/>
+      <c r="AV3" s="66"/>
+      <c r="AW3" s="67"/>
+      <c r="AX3" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="62" t="s">
+      <c r="AY3" s="66"/>
+      <c r="AZ3" s="66"/>
+      <c r="BA3" s="66"/>
+      <c r="BB3" s="66"/>
+      <c r="BC3" s="66"/>
+      <c r="BD3" s="66"/>
+      <c r="BE3" s="66"/>
+      <c r="BF3" s="66"/>
+      <c r="BG3" s="66"/>
+      <c r="BH3" s="66"/>
+      <c r="BI3" s="67"/>
+      <c r="BJ3" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="63"/>
-[...10 lines deleted...]
-      <c r="BV3" s="62" t="s">
+      <c r="BK3" s="66"/>
+      <c r="BL3" s="66"/>
+      <c r="BM3" s="66"/>
+      <c r="BN3" s="66"/>
+      <c r="BO3" s="66"/>
+      <c r="BP3" s="66"/>
+      <c r="BQ3" s="66"/>
+      <c r="BR3" s="66"/>
+      <c r="BS3" s="66"/>
+      <c r="BT3" s="66"/>
+      <c r="BU3" s="67"/>
+      <c r="BV3" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="63"/>
-[...10 lines deleted...]
-      <c r="CH3" s="62" t="s">
+      <c r="BW3" s="66"/>
+      <c r="BX3" s="66"/>
+      <c r="BY3" s="66"/>
+      <c r="BZ3" s="66"/>
+      <c r="CA3" s="66"/>
+      <c r="CB3" s="66"/>
+      <c r="CC3" s="66"/>
+      <c r="CD3" s="66"/>
+      <c r="CE3" s="66"/>
+      <c r="CF3" s="66"/>
+      <c r="CG3" s="67"/>
+      <c r="CH3" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="63"/>
-[...9 lines deleted...]
-      <c r="CS3" s="64"/>
+      <c r="CI3" s="66"/>
+      <c r="CJ3" s="66"/>
+      <c r="CK3" s="66"/>
+      <c r="CL3" s="66"/>
+      <c r="CM3" s="66"/>
+      <c r="CN3" s="66"/>
+      <c r="CO3" s="66"/>
+      <c r="CP3" s="66"/>
+      <c r="CQ3" s="66"/>
+      <c r="CR3" s="66"/>
+      <c r="CS3" s="67"/>
     </row>
     <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="67"/>
+      <c r="A4" s="64"/>
       <c r="B4" s="50" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="49" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="49" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="49" t="s">
@@ -1724,51 +1724,53 @@
       </c>
       <c r="CC5" s="58">
         <v>472.16500000000002</v>
       </c>
       <c r="CD5" s="9">
         <v>485.22300000000001</v>
       </c>
       <c r="CE5" s="58">
         <v>488.62599999999998</v>
       </c>
       <c r="CF5" s="58">
         <v>491.709</v>
       </c>
       <c r="CG5" s="58">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="58">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="58">
         <v>521.91099999999994</v>
       </c>
       <c r="CJ5" s="58">
         <v>544.66200000000003</v>
       </c>
-      <c r="CK5" s="58"/>
+      <c r="CK5" s="58">
+        <v>564.673</v>
+      </c>
       <c r="CL5" s="58"/>
       <c r="CM5" s="15"/>
       <c r="CN5" s="14"/>
       <c r="CO5" s="58"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="58"/>
       <c r="CR5" s="58"/>
       <c r="CS5" s="58"/>
     </row>
     <row r="6" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>17</v>
       </c>
@@ -1999,51 +2001,53 @@
       </c>
       <c r="CC6" s="57">
         <v>4.4939999999999998</v>
       </c>
       <c r="CD6" s="27">
         <v>4.4059999999999997</v>
       </c>
       <c r="CE6" s="57">
         <v>4.3579999999999997</v>
       </c>
       <c r="CF6" s="57">
         <v>3.573</v>
       </c>
       <c r="CG6" s="57">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="57">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="57">
         <v>4.5090000000000003</v>
       </c>
       <c r="CJ6" s="57">
         <v>4.4059999999999997</v>
       </c>
-      <c r="CK6" s="57"/>
+      <c r="CK6" s="57">
+        <v>4.5359999999999996</v>
+      </c>
       <c r="CL6" s="57"/>
       <c r="CM6" s="28"/>
       <c r="CN6" s="47"/>
       <c r="CO6" s="57"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="57"/>
       <c r="CR6" s="57"/>
       <c r="CS6" s="57"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
@@ -2274,51 +2278,53 @@
       </c>
       <c r="CC7" s="57">
         <v>38.104999999999997</v>
       </c>
       <c r="CD7" s="27">
         <v>35.369999999999997</v>
       </c>
       <c r="CE7" s="57">
         <v>34.015999999999998</v>
       </c>
       <c r="CF7" s="57">
         <v>31.99</v>
       </c>
       <c r="CG7" s="57">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="57">
         <v>43.38</v>
       </c>
       <c r="CI7" s="57">
         <v>46.651000000000003</v>
       </c>
       <c r="CJ7" s="57">
         <v>48.936</v>
       </c>
-      <c r="CK7" s="57"/>
+      <c r="CK7" s="57">
+        <v>51.719000000000001</v>
+      </c>
       <c r="CL7" s="57"/>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
       <c r="CO7" s="57"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="57"/>
       <c r="CR7" s="57"/>
       <c r="CS7" s="57"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
@@ -2549,51 +2555,53 @@
       </c>
       <c r="CC8" s="57">
         <v>2.5089999999999999</v>
       </c>
       <c r="CD8" s="27">
         <v>2.0640000000000001</v>
       </c>
       <c r="CE8" s="57">
         <v>1.641</v>
       </c>
       <c r="CF8" s="57">
         <v>1.405</v>
       </c>
       <c r="CG8" s="57">
         <v>2.556</v>
       </c>
       <c r="CH8" s="57">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="57">
         <v>3.26</v>
       </c>
       <c r="CJ8" s="57">
         <v>2.6379999999999999</v>
       </c>
-      <c r="CK8" s="57"/>
+      <c r="CK8" s="57">
+        <v>1.9410000000000001</v>
+      </c>
       <c r="CL8" s="57"/>
       <c r="CM8" s="32"/>
       <c r="CN8" s="32"/>
       <c r="CO8" s="57"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="57"/>
       <c r="CR8" s="57"/>
       <c r="CS8" s="57"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
@@ -2824,51 +2832,53 @@
       </c>
       <c r="CC9" s="57">
         <v>19.352</v>
       </c>
       <c r="CD9" s="27">
         <v>19.634</v>
       </c>
       <c r="CE9" s="57">
         <v>24.253</v>
       </c>
       <c r="CF9" s="57">
         <v>20.907</v>
       </c>
       <c r="CG9" s="57">
         <v>21.317</v>
       </c>
       <c r="CH9" s="57">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="57">
         <v>19.381</v>
       </c>
       <c r="CJ9" s="57">
         <v>21.100999999999999</v>
       </c>
-      <c r="CK9" s="57"/>
+      <c r="CK9" s="57">
+        <v>21.408999999999999</v>
+      </c>
       <c r="CL9" s="57"/>
       <c r="CM9" s="32"/>
       <c r="CN9" s="32"/>
       <c r="CO9" s="57"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="57"/>
       <c r="CR9" s="57"/>
       <c r="CS9" s="57"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
@@ -3099,51 +3109,53 @@
       </c>
       <c r="CC10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CD10" s="27">
         <v>0.29899999999999999</v>
       </c>
       <c r="CE10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CF10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CG10" s="57">
         <v>0.439</v>
       </c>
       <c r="CH10" s="57">
         <v>0.439</v>
       </c>
       <c r="CI10" s="57">
         <v>0.439</v>
       </c>
       <c r="CJ10" s="57">
         <v>0.439</v>
       </c>
-      <c r="CK10" s="57"/>
+      <c r="CK10" s="57">
+        <v>0.439</v>
+      </c>
       <c r="CL10" s="57"/>
       <c r="CM10" s="32"/>
       <c r="CN10" s="32"/>
       <c r="CO10" s="57"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="57"/>
       <c r="CR10" s="57"/>
       <c r="CS10" s="57"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
@@ -3374,51 +3386,53 @@
       </c>
       <c r="CC11" s="57">
         <v>9.9849999999999994</v>
       </c>
       <c r="CD11" s="27">
         <v>9.6880000000000006</v>
       </c>
       <c r="CE11" s="57">
         <v>9.3680000000000003</v>
       </c>
       <c r="CF11" s="57">
         <v>9.3339999999999996</v>
       </c>
       <c r="CG11" s="57">
         <v>10.36</v>
       </c>
       <c r="CH11" s="57">
         <v>10.76</v>
       </c>
       <c r="CI11" s="57">
         <v>10.388</v>
       </c>
       <c r="CJ11" s="57">
         <v>11.611000000000001</v>
       </c>
-      <c r="CK11" s="57"/>
+      <c r="CK11" s="57">
+        <v>11.786</v>
+      </c>
       <c r="CL11" s="57"/>
       <c r="CM11" s="32"/>
       <c r="CN11" s="32"/>
       <c r="CO11" s="57"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="57"/>
       <c r="CR11" s="57"/>
       <c r="CS11" s="57"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
@@ -3649,51 +3663,53 @@
       </c>
       <c r="CC12" s="57">
         <v>3.7869999999999999</v>
       </c>
       <c r="CD12" s="27">
         <v>3.4329999999999998</v>
       </c>
       <c r="CE12" s="57">
         <v>3.218</v>
       </c>
       <c r="CF12" s="57">
         <v>2.8210000000000002</v>
       </c>
       <c r="CG12" s="57">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="57">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="57">
         <v>4.1029999999999998</v>
       </c>
       <c r="CJ12" s="57">
         <v>4.5380000000000003</v>
       </c>
-      <c r="CK12" s="57"/>
+      <c r="CK12" s="57">
+        <v>4.8449999999999998</v>
+      </c>
       <c r="CL12" s="57"/>
       <c r="CM12" s="32"/>
       <c r="CN12" s="32"/>
       <c r="CO12" s="57"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="57"/>
       <c r="CR12" s="57"/>
       <c r="CS12" s="57"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>17</v>
       </c>
@@ -3924,51 +3940,53 @@
       </c>
       <c r="CC13" s="57">
         <v>14.137</v>
       </c>
       <c r="CD13" s="27">
         <v>13.811999999999999</v>
       </c>
       <c r="CE13" s="57">
         <v>13.035</v>
       </c>
       <c r="CF13" s="57">
         <v>13.177</v>
       </c>
       <c r="CG13" s="57">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="57">
         <v>12.19</v>
       </c>
       <c r="CI13" s="57">
         <v>12.404</v>
       </c>
       <c r="CJ13" s="57">
         <v>14.484999999999999</v>
       </c>
-      <c r="CK13" s="57"/>
+      <c r="CK13" s="57">
+        <v>15.118</v>
+      </c>
       <c r="CL13" s="57"/>
       <c r="CM13" s="53"/>
       <c r="CN13" s="32"/>
       <c r="CO13" s="57"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="57"/>
       <c r="CR13" s="57"/>
       <c r="CS13" s="57"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
@@ -4199,51 +4217,53 @@
       </c>
       <c r="CC14" s="57">
         <v>63.338999999999999</v>
       </c>
       <c r="CD14" s="27">
         <v>63.881999999999998</v>
       </c>
       <c r="CE14" s="57">
         <v>64.558000000000007</v>
       </c>
       <c r="CF14" s="57">
         <v>71.429000000000002</v>
       </c>
       <c r="CG14" s="57">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="57">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="57">
         <v>65.168000000000006</v>
       </c>
       <c r="CJ14" s="57">
         <v>63.828000000000003</v>
       </c>
-      <c r="CK14" s="57"/>
+      <c r="CK14" s="57">
+        <v>62.968000000000004</v>
+      </c>
       <c r="CL14" s="57"/>
       <c r="CM14" s="32"/>
       <c r="CN14" s="32"/>
       <c r="CO14" s="57"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="57"/>
       <c r="CR14" s="57"/>
       <c r="CS14" s="57"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
@@ -4474,51 +4494,53 @@
       </c>
       <c r="CC15" s="57">
         <v>70.510999999999996</v>
       </c>
       <c r="CD15" s="27">
         <v>71.334999999999994</v>
       </c>
       <c r="CE15" s="57">
         <v>70.64</v>
       </c>
       <c r="CF15" s="57">
         <v>68.507000000000005</v>
       </c>
       <c r="CG15" s="57">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="57">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="57">
         <v>71.459000000000003</v>
       </c>
       <c r="CJ15" s="57">
         <v>75.995999999999995</v>
       </c>
-      <c r="CK15" s="57"/>
+      <c r="CK15" s="57">
+        <v>81.174999999999997</v>
+      </c>
       <c r="CL15" s="57"/>
       <c r="CM15" s="32"/>
       <c r="CN15" s="32"/>
       <c r="CO15" s="57"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="57"/>
       <c r="CR15" s="57"/>
       <c r="CS15" s="57"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
@@ -4749,51 +4771,53 @@
       </c>
       <c r="CC16" s="57">
         <v>0.70799999999999996</v>
       </c>
       <c r="CD16" s="27">
         <v>0.67200000000000004</v>
       </c>
       <c r="CE16" s="57">
         <v>0.55600000000000005</v>
       </c>
       <c r="CF16" s="57">
         <v>0.70199999999999996</v>
       </c>
       <c r="CG16" s="57">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="57">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="57">
         <v>0.63400000000000001</v>
       </c>
       <c r="CJ16" s="57">
         <v>0.63700000000000001</v>
       </c>
-      <c r="CK16" s="57"/>
+      <c r="CK16" s="57">
+        <v>0.73199999999999998</v>
+      </c>
       <c r="CL16" s="57"/>
       <c r="CM16" s="32"/>
       <c r="CN16" s="32"/>
       <c r="CO16" s="57"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="57"/>
       <c r="CR16" s="57"/>
       <c r="CS16" s="57"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
@@ -5024,51 +5048,53 @@
       </c>
       <c r="CC17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CD17" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE17" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CG17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CH17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="56">
         <v>1.9E-2</v>
       </c>
       <c r="CJ17" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="CK17" s="56"/>
+      <c r="CK17" s="56" t="s">
+        <v>17</v>
+      </c>
       <c r="CL17" s="56"/>
       <c r="CM17" s="56"/>
       <c r="CN17" s="30"/>
       <c r="CO17" s="56"/>
       <c r="CP17" s="29"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="57"/>
       <c r="CS17" s="57"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
@@ -5299,51 +5325,53 @@
       </c>
       <c r="CC18" s="57">
         <v>93.063999999999993</v>
       </c>
       <c r="CD18" s="27">
         <v>97.355999999999995</v>
       </c>
       <c r="CE18" s="57">
         <v>95.703999999999994</v>
       </c>
       <c r="CF18" s="57">
         <v>96.045000000000002</v>
       </c>
       <c r="CG18" s="57">
         <v>97.494</v>
       </c>
       <c r="CH18" s="57">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="57">
         <v>101.629</v>
       </c>
       <c r="CJ18" s="57">
         <v>106.631</v>
       </c>
-      <c r="CK18" s="57"/>
+      <c r="CK18" s="57">
+        <v>107.884</v>
+      </c>
       <c r="CL18" s="57"/>
       <c r="CM18" s="32"/>
       <c r="CN18" s="32"/>
       <c r="CO18" s="57"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="57"/>
       <c r="CR18" s="57"/>
       <c r="CS18" s="57"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
@@ -5574,51 +5602,53 @@
       </c>
       <c r="CC19" s="57">
         <v>129.059</v>
       </c>
       <c r="CD19" s="27">
         <v>141.09800000000001</v>
       </c>
       <c r="CE19" s="57">
         <v>144.489</v>
       </c>
       <c r="CF19" s="57">
         <v>149.137</v>
       </c>
       <c r="CG19" s="57">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="57">
         <v>151.53</v>
       </c>
       <c r="CI19" s="57">
         <v>157.83699999999999</v>
       </c>
       <c r="CJ19" s="57">
         <v>163.845</v>
       </c>
-      <c r="CK19" s="57"/>
+      <c r="CK19" s="57">
+        <v>173.494</v>
+      </c>
       <c r="CL19" s="57"/>
       <c r="CM19" s="32"/>
       <c r="CN19" s="32"/>
       <c r="CO19" s="57"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="57"/>
       <c r="CR19" s="57"/>
       <c r="CS19" s="57"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
@@ -5849,51 +5879,53 @@
       </c>
       <c r="CC20" s="57">
         <v>0.14799999999999999</v>
       </c>
       <c r="CD20" s="27">
         <v>0.159</v>
       </c>
       <c r="CE20" s="57">
         <v>0.17199999999999999</v>
       </c>
       <c r="CF20" s="57">
         <v>0.161</v>
       </c>
       <c r="CG20" s="57">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="57">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="57">
         <v>0.11700000000000001</v>
       </c>
       <c r="CJ20" s="57">
         <v>0.11899999999999999</v>
       </c>
-      <c r="CK20" s="57"/>
+      <c r="CK20" s="57">
+        <v>0.16700000000000001</v>
+      </c>
       <c r="CL20" s="57"/>
       <c r="CM20" s="32"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="57"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="57"/>
       <c r="CR20" s="57"/>
       <c r="CS20" s="57"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>17</v>
       </c>
@@ -6124,51 +6156,53 @@
       </c>
       <c r="CC21" s="57">
         <v>0.30099999999999999</v>
       </c>
       <c r="CD21" s="27">
         <v>0.28499999999999998</v>
       </c>
       <c r="CE21" s="57">
         <v>0.28499999999999998</v>
       </c>
       <c r="CF21" s="57">
         <v>0.28499999999999998</v>
       </c>
       <c r="CG21" s="57">
         <v>0.25</v>
       </c>
       <c r="CH21" s="57">
         <v>0.313</v>
       </c>
       <c r="CI21" s="57">
         <v>0.39300000000000002</v>
       </c>
       <c r="CJ21" s="57">
         <v>0.38100000000000001</v>
       </c>
-      <c r="CK21" s="57"/>
+      <c r="CK21" s="57">
+        <v>0.39400000000000002</v>
+      </c>
       <c r="CL21" s="57"/>
       <c r="CM21" s="29"/>
       <c r="CN21" s="32"/>
       <c r="CO21" s="57"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="57"/>
       <c r="CR21" s="57"/>
       <c r="CS21" s="57"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
@@ -6399,51 +6433,53 @@
       </c>
       <c r="CC22" s="57">
         <v>21.143999999999998</v>
       </c>
       <c r="CD22" s="27">
         <v>20.486000000000001</v>
       </c>
       <c r="CE22" s="57">
         <v>20.779</v>
       </c>
       <c r="CF22" s="57">
         <v>20.687999999999999</v>
       </c>
       <c r="CG22" s="57">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="57">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="57">
         <v>22.286000000000001</v>
       </c>
       <c r="CJ22" s="57">
         <v>23.844999999999999</v>
       </c>
-      <c r="CK22" s="57"/>
+      <c r="CK22" s="57">
+        <v>24.818000000000001</v>
+      </c>
       <c r="CL22" s="57"/>
       <c r="CM22" s="32"/>
       <c r="CN22" s="32"/>
       <c r="CO22" s="57"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="57"/>
       <c r="CR22" s="57"/>
       <c r="CS22" s="57"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>17</v>
       </c>
@@ -6674,51 +6710,53 @@
       </c>
       <c r="CC23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CD23" s="27">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CE23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CF23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CG23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CJ23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CK23" s="57"/>
+      <c r="CK23" s="57">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CL23" s="57"/>
       <c r="CM23" s="32"/>
       <c r="CN23" s="32"/>
       <c r="CO23" s="57"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="57"/>
       <c r="CR23" s="57"/>
       <c r="CS23" s="57"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
@@ -6949,51 +6987,53 @@
       </c>
       <c r="CC24" s="57">
         <v>0.14899999999999999</v>
       </c>
       <c r="CD24" s="27">
         <v>0.14199999999999999</v>
       </c>
       <c r="CE24" s="57">
         <v>0.13800000000000001</v>
       </c>
       <c r="CF24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CG24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="57">
         <v>0.13100000000000001</v>
       </c>
       <c r="CJ24" s="57">
         <v>0.13100000000000001</v>
       </c>
-      <c r="CK24" s="57"/>
+      <c r="CK24" s="57">
+        <v>0.13</v>
+      </c>
       <c r="CL24" s="57"/>
       <c r="CM24" s="32"/>
       <c r="CN24" s="32"/>
       <c r="CO24" s="57"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="57"/>
       <c r="CR24" s="57"/>
       <c r="CS24" s="57"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="41">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
@@ -7224,51 +7264,53 @@
       </c>
       <c r="CC25" s="57">
         <v>1.0669999999999999</v>
       </c>
       <c r="CD25" s="27">
         <v>1.095</v>
       </c>
       <c r="CE25" s="57">
         <v>1.0900000000000001</v>
       </c>
       <c r="CF25" s="57">
         <v>1.0860000000000001</v>
       </c>
       <c r="CG25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="57">
         <v>1.099</v>
       </c>
       <c r="CJ25" s="57">
         <v>1.091</v>
       </c>
-      <c r="CK25" s="57"/>
+      <c r="CK25" s="57">
+        <v>1.1140000000000001</v>
+      </c>
       <c r="CL25" s="57"/>
       <c r="CM25" s="38"/>
       <c r="CN25" s="38"/>
       <c r="CO25" s="57"/>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="57"/>
       <c r="CR25" s="57"/>
       <c r="CS25" s="57"/>
     </row>
     <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="42"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
@@ -8289,69 +8331,69 @@
       <c r="D64" s="42"/>
       <c r="E64" s="42"/>
       <c r="F64" s="42"/>
       <c r="G64" s="42"/>
       <c r="H64" s="42"/>
       <c r="I64" s="42"/>
       <c r="J64" s="42"/>
       <c r="K64" s="42"/>
       <c r="L64" s="42"/>
       <c r="M64" s="42"/>
       <c r="N64" s="42"/>
       <c r="O64" s="42"/>
       <c r="P64" s="42"/>
       <c r="Q64" s="42"/>
       <c r="R64" s="42"/>
       <c r="S64" s="42"/>
       <c r="T64" s="42"/>
       <c r="U64" s="42"/>
       <c r="V64" s="42"/>
       <c r="W64" s="42"/>
       <c r="X64" s="2"/>
       <c r="Y64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>