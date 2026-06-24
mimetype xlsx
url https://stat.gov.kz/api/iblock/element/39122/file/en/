--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\поголовье\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Pigs" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="45">
   <si>
     <t>Livestock of pigs, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -154,57 +159,57 @@
   <si>
     <t>January</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -518,70 +523,70 @@
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -608,86 +613,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -859,361 +864,361 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
+      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="44" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="44" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="44" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="44" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="44" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="44"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.7109375" style="2" customWidth="1"/>
     <col min="71" max="71" width="9.140625" style="2"/>
     <col min="72" max="72" width="9.42578125" style="2" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...47 lines deleted...]
-      <c r="BV1" s="61" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
+      <c r="Z1" s="65"/>
+      <c r="AA1" s="65"/>
+      <c r="AB1" s="65"/>
+      <c r="AC1" s="65"/>
+      <c r="AD1" s="65"/>
+      <c r="AE1" s="65"/>
+      <c r="AF1" s="65"/>
+      <c r="AG1" s="65"/>
+      <c r="AH1" s="65"/>
+      <c r="AI1" s="65"/>
+      <c r="AJ1" s="65"/>
+      <c r="AK1" s="65"/>
+      <c r="AL1" s="65"/>
+      <c r="AM1" s="65"/>
+      <c r="AN1" s="65"/>
+      <c r="AO1" s="65"/>
+      <c r="AP1" s="65"/>
+      <c r="AQ1" s="65"/>
+      <c r="AR1" s="65"/>
+      <c r="AS1" s="65"/>
+      <c r="AT1" s="65"/>
+      <c r="AU1" s="65"/>
+      <c r="AV1" s="65"/>
+      <c r="AW1" s="65"/>
+      <c r="BV1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="61"/>
-[...21 lines deleted...]
-      <c r="CS1" s="61"/>
+      <c r="BW1" s="65"/>
+      <c r="BX1" s="65"/>
+      <c r="BY1" s="65"/>
+      <c r="BZ1" s="65"/>
+      <c r="CA1" s="65"/>
+      <c r="CB1" s="65"/>
+      <c r="CC1" s="65"/>
+      <c r="CD1" s="65"/>
+      <c r="CE1" s="65"/>
+      <c r="CF1" s="65"/>
+      <c r="CG1" s="65"/>
+      <c r="CH1" s="65"/>
+      <c r="CI1" s="65"/>
+      <c r="CJ1" s="65"/>
+      <c r="CK1" s="65"/>
+      <c r="CL1" s="65"/>
+      <c r="CM1" s="65"/>
+      <c r="CN1" s="65"/>
+      <c r="CO1" s="65"/>
+      <c r="CP1" s="65"/>
+      <c r="CQ1" s="65"/>
+      <c r="CR1" s="65"/>
+      <c r="CS1" s="65"/>
       <c r="CT1" s="60"/>
       <c r="CU1" s="60"/>
       <c r="CV1" s="60"/>
       <c r="CW1" s="60"/>
       <c r="CX1" s="60"/>
       <c r="CY1" s="60"/>
       <c r="CZ1" s="60"/>
       <c r="DA1" s="60"/>
       <c r="DB1" s="60"/>
       <c r="DC1" s="60"/>
       <c r="DD1" s="60"/>
       <c r="DE1" s="60"/>
       <c r="DF1" s="60"/>
       <c r="DG1" s="60"/>
       <c r="DH1" s="60"/>
       <c r="DI1" s="60"/>
       <c r="DJ1" s="60"/>
       <c r="DK1" s="60"/>
       <c r="DL1" s="60"/>
       <c r="DM1" s="60"/>
       <c r="DN1" s="60"/>
       <c r="DO1" s="60"/>
       <c r="DP1" s="60"/>
       <c r="DQ1" s="60"/>
       <c r="DR1" s="60"/>
     </row>
-    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="48"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
-      <c r="J2" s="62" t="s">
+      <c r="J2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="K2" s="62"/>
-[...1 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
       <c r="N2" s="54"/>
       <c r="O2" s="54"/>
       <c r="P2" s="54"/>
       <c r="Q2" s="54"/>
       <c r="R2" s="54"/>
       <c r="S2" s="54"/>
       <c r="T2" s="54"/>
       <c r="U2" s="54"/>
-      <c r="V2" s="62" t="s">
+      <c r="V2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="W2" s="62"/>
-[...2 lines deleted...]
-      <c r="AH2" s="62" t="s">
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="AH2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="AI2" s="62"/>
-[...2 lines deleted...]
-      <c r="AT2" s="62" t="s">
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AT2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="AU2" s="62"/>
-[...2 lines deleted...]
-      <c r="BF2" s="62" t="s">
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="BF2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="BG2" s="62"/>
-[...2 lines deleted...]
-      <c r="BR2" s="62" t="s">
+      <c r="BG2" s="61"/>
+      <c r="BH2" s="61"/>
+      <c r="BI2" s="61"/>
+      <c r="BR2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="BS2" s="62"/>
-[...2 lines deleted...]
-      <c r="CD2" s="62" t="s">
+      <c r="BS2" s="61"/>
+      <c r="BT2" s="61"/>
+      <c r="BU2" s="61"/>
+      <c r="CD2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="CE2" s="62"/>
-[...2 lines deleted...]
-      <c r="CP2" s="62" t="s">
+      <c r="CE2" s="61"/>
+      <c r="CF2" s="61"/>
+      <c r="CG2" s="61"/>
+      <c r="CP2" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="CQ2" s="62"/>
-[...1 lines deleted...]
-      <c r="CS2" s="62"/>
+      <c r="CQ2" s="61"/>
+      <c r="CR2" s="61"/>
+      <c r="CS2" s="61"/>
     </row>
-    <row r="3" spans="1:122" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="63" t="s">
+    <row r="3" spans="1:122" ht="16.5" thickBot="1">
+      <c r="A3" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="65" t="s">
+      <c r="B3" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="66"/>
-[...10 lines deleted...]
-      <c r="N3" s="65" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="66"/>
-[...10 lines deleted...]
-      <c r="Z3" s="65" t="s">
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="66"/>
-[...10 lines deleted...]
-      <c r="AL3" s="65" t="s">
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+      <c r="AH3" s="63"/>
+      <c r="AI3" s="63"/>
+      <c r="AJ3" s="63"/>
+      <c r="AK3" s="64"/>
+      <c r="AL3" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="AM3" s="66"/>
-[...10 lines deleted...]
-      <c r="AX3" s="65" t="s">
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="63"/>
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="63"/>
+      <c r="AS3" s="63"/>
+      <c r="AT3" s="63"/>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="64"/>
+      <c r="AX3" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="65" t="s">
+      <c r="AY3" s="63"/>
+      <c r="AZ3" s="63"/>
+      <c r="BA3" s="63"/>
+      <c r="BB3" s="63"/>
+      <c r="BC3" s="63"/>
+      <c r="BD3" s="63"/>
+      <c r="BE3" s="63"/>
+      <c r="BF3" s="63"/>
+      <c r="BG3" s="63"/>
+      <c r="BH3" s="63"/>
+      <c r="BI3" s="64"/>
+      <c r="BJ3" s="62" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="66"/>
-[...10 lines deleted...]
-      <c r="BV3" s="65" t="s">
+      <c r="BK3" s="63"/>
+      <c r="BL3" s="63"/>
+      <c r="BM3" s="63"/>
+      <c r="BN3" s="63"/>
+      <c r="BO3" s="63"/>
+      <c r="BP3" s="63"/>
+      <c r="BQ3" s="63"/>
+      <c r="BR3" s="63"/>
+      <c r="BS3" s="63"/>
+      <c r="BT3" s="63"/>
+      <c r="BU3" s="64"/>
+      <c r="BV3" s="62" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="66"/>
-[...10 lines deleted...]
-      <c r="CH3" s="65" t="s">
+      <c r="BW3" s="63"/>
+      <c r="BX3" s="63"/>
+      <c r="BY3" s="63"/>
+      <c r="BZ3" s="63"/>
+      <c r="CA3" s="63"/>
+      <c r="CB3" s="63"/>
+      <c r="CC3" s="63"/>
+      <c r="CD3" s="63"/>
+      <c r="CE3" s="63"/>
+      <c r="CF3" s="63"/>
+      <c r="CG3" s="64"/>
+      <c r="CH3" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="66"/>
-[...9 lines deleted...]
-      <c r="CS3" s="67"/>
+      <c r="CI3" s="63"/>
+      <c r="CJ3" s="63"/>
+      <c r="CK3" s="63"/>
+      <c r="CL3" s="63"/>
+      <c r="CM3" s="63"/>
+      <c r="CN3" s="63"/>
+      <c r="CO3" s="63"/>
+      <c r="CP3" s="63"/>
+      <c r="CQ3" s="63"/>
+      <c r="CR3" s="63"/>
+      <c r="CS3" s="64"/>
     </row>
-    <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="64"/>
+    <row r="4" spans="1:122" ht="13.5" thickBot="1">
+      <c r="A4" s="67"/>
       <c r="B4" s="50" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="49" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="49" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="49" t="s">
@@ -1459,51 +1464,51 @@
       <c r="CL4" s="49" t="s">
         <v>30</v>
       </c>
       <c r="CM4" s="49" t="s">
         <v>31</v>
       </c>
       <c r="CN4" s="49" t="s">
         <v>32</v>
       </c>
       <c r="CO4" s="49" t="s">
         <v>33</v>
       </c>
       <c r="CP4" s="49" t="s">
         <v>34</v>
       </c>
       <c r="CQ4" s="49" t="s">
         <v>35</v>
       </c>
       <c r="CR4" s="49" t="s">
         <v>36</v>
       </c>
       <c r="CS4" s="49" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:122" s="20" customFormat="1">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4">
         <v>823.93299999999999</v>
       </c>
       <c r="C5" s="5">
         <v>827.31500000000005</v>
       </c>
       <c r="D5" s="6">
         <v>879.60500000000002</v>
       </c>
       <c r="E5" s="5">
         <v>918.84299999999996</v>
       </c>
       <c r="F5" s="5">
         <v>958.02599999999995</v>
       </c>
       <c r="G5" s="7">
         <v>963.02499999999998</v>
       </c>
       <c r="H5" s="8">
         <v>963.255</v>
       </c>
       <c r="I5" s="5">
@@ -1727,60 +1732,62 @@
       </c>
       <c r="CD5" s="9">
         <v>485.22300000000001</v>
       </c>
       <c r="CE5" s="58">
         <v>488.62599999999998</v>
       </c>
       <c r="CF5" s="58">
         <v>491.709</v>
       </c>
       <c r="CG5" s="58">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="58">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="58">
         <v>521.91099999999994</v>
       </c>
       <c r="CJ5" s="58">
         <v>544.66200000000003</v>
       </c>
       <c r="CK5" s="58">
         <v>564.673</v>
       </c>
-      <c r="CL5" s="58"/>
+      <c r="CL5" s="58">
+        <v>586.12</v>
+      </c>
       <c r="CM5" s="15"/>
       <c r="CN5" s="14"/>
       <c r="CO5" s="58"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="58"/>
       <c r="CR5" s="58"/>
       <c r="CS5" s="58"/>
     </row>
-    <row r="6" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:122" s="20" customFormat="1">
       <c r="A6" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="52" t="s">
@@ -2004,60 +2011,62 @@
       </c>
       <c r="CD6" s="27">
         <v>4.4059999999999997</v>
       </c>
       <c r="CE6" s="57">
         <v>4.3579999999999997</v>
       </c>
       <c r="CF6" s="57">
         <v>3.573</v>
       </c>
       <c r="CG6" s="57">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="57">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="57">
         <v>4.5090000000000003</v>
       </c>
       <c r="CJ6" s="57">
         <v>4.4059999999999997</v>
       </c>
       <c r="CK6" s="57">
         <v>4.5359999999999996</v>
       </c>
-      <c r="CL6" s="57"/>
+      <c r="CL6" s="57">
+        <v>4.3719999999999999</v>
+      </c>
       <c r="CM6" s="28"/>
       <c r="CN6" s="47"/>
       <c r="CO6" s="57"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="57"/>
       <c r="CR6" s="57"/>
       <c r="CS6" s="57"/>
     </row>
-    <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:122" s="35" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
       <c r="F7" s="23">
         <v>150.351</v>
       </c>
       <c r="G7" s="25">
         <v>141.339</v>
       </c>
       <c r="H7" s="26">
         <v>111.011</v>
       </c>
       <c r="I7" s="23">
@@ -2281,60 +2290,62 @@
       </c>
       <c r="CD7" s="27">
         <v>35.369999999999997</v>
       </c>
       <c r="CE7" s="57">
         <v>34.015999999999998</v>
       </c>
       <c r="CF7" s="57">
         <v>31.99</v>
       </c>
       <c r="CG7" s="57">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="57">
         <v>43.38</v>
       </c>
       <c r="CI7" s="57">
         <v>46.651000000000003</v>
       </c>
       <c r="CJ7" s="57">
         <v>48.936</v>
       </c>
       <c r="CK7" s="57">
         <v>51.719000000000001</v>
       </c>
-      <c r="CL7" s="57"/>
+      <c r="CL7" s="57">
+        <v>56.646000000000001</v>
+      </c>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
       <c r="CO7" s="57"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="57"/>
       <c r="CR7" s="57"/>
       <c r="CS7" s="57"/>
     </row>
-    <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:122" s="35" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
       <c r="F8" s="23">
         <v>58.612000000000002</v>
       </c>
       <c r="G8" s="25">
         <v>59.523000000000003</v>
       </c>
       <c r="H8" s="26">
         <v>59.921999999999997</v>
       </c>
       <c r="I8" s="23">
@@ -2558,60 +2569,62 @@
       </c>
       <c r="CD8" s="27">
         <v>2.0640000000000001</v>
       </c>
       <c r="CE8" s="57">
         <v>1.641</v>
       </c>
       <c r="CF8" s="57">
         <v>1.405</v>
       </c>
       <c r="CG8" s="57">
         <v>2.556</v>
       </c>
       <c r="CH8" s="57">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="57">
         <v>3.26</v>
       </c>
       <c r="CJ8" s="57">
         <v>2.6379999999999999</v>
       </c>
       <c r="CK8" s="57">
         <v>1.9410000000000001</v>
       </c>
-      <c r="CL8" s="57"/>
+      <c r="CL8" s="57">
+        <v>2.1560000000000001</v>
+      </c>
       <c r="CM8" s="32"/>
       <c r="CN8" s="32"/>
       <c r="CO8" s="57"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="57"/>
       <c r="CR8" s="57"/>
       <c r="CS8" s="57"/>
     </row>
-    <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:122" s="35" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
       <c r="F9" s="23">
         <v>67.918999999999997</v>
       </c>
       <c r="G9" s="25">
         <v>66.382000000000005</v>
       </c>
       <c r="H9" s="26">
         <v>67.027000000000001</v>
       </c>
       <c r="I9" s="23">
@@ -2835,60 +2848,62 @@
       </c>
       <c r="CD9" s="27">
         <v>19.634</v>
       </c>
       <c r="CE9" s="57">
         <v>24.253</v>
       </c>
       <c r="CF9" s="57">
         <v>20.907</v>
       </c>
       <c r="CG9" s="57">
         <v>21.317</v>
       </c>
       <c r="CH9" s="57">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="57">
         <v>19.381</v>
       </c>
       <c r="CJ9" s="57">
         <v>21.100999999999999</v>
       </c>
       <c r="CK9" s="57">
         <v>21.408999999999999</v>
       </c>
-      <c r="CL9" s="57"/>
+      <c r="CL9" s="57">
+        <v>21.548999999999999</v>
+      </c>
       <c r="CM9" s="32"/>
       <c r="CN9" s="32"/>
       <c r="CO9" s="57"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="57"/>
       <c r="CR9" s="57"/>
       <c r="CS9" s="57"/>
     </row>
-    <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:122" s="35" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
       <c r="F10" s="23">
         <v>0.57599999999999996</v>
       </c>
       <c r="G10" s="25">
         <v>0.57599999999999996</v>
       </c>
       <c r="H10" s="26">
         <v>0.57599999999999996</v>
       </c>
       <c r="I10" s="23">
@@ -3112,60 +3127,62 @@
       </c>
       <c r="CD10" s="27">
         <v>0.29899999999999999</v>
       </c>
       <c r="CE10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CF10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CG10" s="57">
         <v>0.439</v>
       </c>
       <c r="CH10" s="57">
         <v>0.439</v>
       </c>
       <c r="CI10" s="57">
         <v>0.439</v>
       </c>
       <c r="CJ10" s="57">
         <v>0.439</v>
       </c>
       <c r="CK10" s="57">
         <v>0.439</v>
       </c>
-      <c r="CL10" s="57"/>
+      <c r="CL10" s="57">
+        <v>0.439</v>
+      </c>
       <c r="CM10" s="32"/>
       <c r="CN10" s="32"/>
       <c r="CO10" s="57"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="57"/>
       <c r="CR10" s="57"/>
       <c r="CS10" s="57"/>
     </row>
-    <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:122" s="35" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
       <c r="F11" s="23">
         <v>26.225999999999999</v>
       </c>
       <c r="G11" s="25">
         <v>22.041</v>
       </c>
       <c r="H11" s="26">
         <v>21.603000000000002</v>
       </c>
       <c r="I11" s="23">
@@ -3389,60 +3406,62 @@
       </c>
       <c r="CD11" s="27">
         <v>9.6880000000000006</v>
       </c>
       <c r="CE11" s="57">
         <v>9.3680000000000003</v>
       </c>
       <c r="CF11" s="57">
         <v>9.3339999999999996</v>
       </c>
       <c r="CG11" s="57">
         <v>10.36</v>
       </c>
       <c r="CH11" s="57">
         <v>10.76</v>
       </c>
       <c r="CI11" s="57">
         <v>10.388</v>
       </c>
       <c r="CJ11" s="57">
         <v>11.611000000000001</v>
       </c>
       <c r="CK11" s="57">
         <v>11.786</v>
       </c>
-      <c r="CL11" s="57"/>
+      <c r="CL11" s="57">
+        <v>12.147</v>
+      </c>
       <c r="CM11" s="32"/>
       <c r="CN11" s="32"/>
       <c r="CO11" s="57"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="57"/>
       <c r="CR11" s="57"/>
       <c r="CS11" s="57"/>
     </row>
-    <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:122" s="35" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>22.567</v>
       </c>
       <c r="G12" s="25">
         <v>22.817</v>
       </c>
       <c r="H12" s="26">
         <v>21.972000000000001</v>
       </c>
       <c r="I12" s="23">
@@ -3666,60 +3685,62 @@
       </c>
       <c r="CD12" s="27">
         <v>3.4329999999999998</v>
       </c>
       <c r="CE12" s="57">
         <v>3.218</v>
       </c>
       <c r="CF12" s="57">
         <v>2.8210000000000002</v>
       </c>
       <c r="CG12" s="57">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="57">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="57">
         <v>4.1029999999999998</v>
       </c>
       <c r="CJ12" s="57">
         <v>4.5380000000000003</v>
       </c>
       <c r="CK12" s="57">
         <v>4.8449999999999998</v>
       </c>
-      <c r="CL12" s="57"/>
+      <c r="CL12" s="57">
+        <v>4.9989999999999997</v>
+      </c>
       <c r="CM12" s="32"/>
       <c r="CN12" s="32"/>
       <c r="CO12" s="57"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="57"/>
       <c r="CR12" s="57"/>
       <c r="CS12" s="57"/>
     </row>
-    <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:122" s="35" customFormat="1">
       <c r="A13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="52" t="s">
@@ -3943,60 +3964,62 @@
       </c>
       <c r="CD13" s="27">
         <v>13.811999999999999</v>
       </c>
       <c r="CE13" s="57">
         <v>13.035</v>
       </c>
       <c r="CF13" s="57">
         <v>13.177</v>
       </c>
       <c r="CG13" s="57">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="57">
         <v>12.19</v>
       </c>
       <c r="CI13" s="57">
         <v>12.404</v>
       </c>
       <c r="CJ13" s="57">
         <v>14.484999999999999</v>
       </c>
       <c r="CK13" s="57">
         <v>15.118</v>
       </c>
-      <c r="CL13" s="57"/>
+      <c r="CL13" s="57">
+        <v>14.789</v>
+      </c>
       <c r="CM13" s="53"/>
       <c r="CN13" s="32"/>
       <c r="CO13" s="57"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="57"/>
       <c r="CR13" s="57"/>
       <c r="CS13" s="57"/>
     </row>
-    <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:122" s="35" customFormat="1">
       <c r="A14" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
       <c r="F14" s="23">
         <v>78.936999999999998</v>
       </c>
       <c r="G14" s="25">
         <v>77.998999999999995</v>
       </c>
       <c r="H14" s="26">
         <v>80.344999999999999</v>
       </c>
       <c r="I14" s="23">
@@ -4220,60 +4243,62 @@
       </c>
       <c r="CD14" s="27">
         <v>63.881999999999998</v>
       </c>
       <c r="CE14" s="57">
         <v>64.558000000000007</v>
       </c>
       <c r="CF14" s="57">
         <v>71.429000000000002</v>
       </c>
       <c r="CG14" s="57">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="57">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="57">
         <v>65.168000000000006</v>
       </c>
       <c r="CJ14" s="57">
         <v>63.828000000000003</v>
       </c>
       <c r="CK14" s="57">
         <v>62.968000000000004</v>
       </c>
-      <c r="CL14" s="57"/>
+      <c r="CL14" s="57">
+        <v>62.780999999999999</v>
+      </c>
       <c r="CM14" s="32"/>
       <c r="CN14" s="32"/>
       <c r="CO14" s="57"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="57"/>
       <c r="CR14" s="57"/>
       <c r="CS14" s="57"/>
     </row>
-    <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:122" s="35" customFormat="1">
       <c r="A15" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
       <c r="F15" s="23">
         <v>177.74700000000001</v>
       </c>
       <c r="G15" s="25">
         <v>185.267</v>
       </c>
       <c r="H15" s="26">
         <v>223.01599999999999</v>
       </c>
       <c r="I15" s="23">
@@ -4497,60 +4522,62 @@
       </c>
       <c r="CD15" s="27">
         <v>71.334999999999994</v>
       </c>
       <c r="CE15" s="57">
         <v>70.64</v>
       </c>
       <c r="CF15" s="57">
         <v>68.507000000000005</v>
       </c>
       <c r="CG15" s="57">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="57">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="57">
         <v>71.459000000000003</v>
       </c>
       <c r="CJ15" s="57">
         <v>75.995999999999995</v>
       </c>
       <c r="CK15" s="57">
         <v>81.174999999999997</v>
       </c>
-      <c r="CL15" s="57"/>
+      <c r="CL15" s="57">
+        <v>87.228999999999999</v>
+      </c>
       <c r="CM15" s="32"/>
       <c r="CN15" s="32"/>
       <c r="CO15" s="57"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="57"/>
       <c r="CR15" s="57"/>
       <c r="CS15" s="57"/>
     </row>
-    <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:122" s="35" customFormat="1">
       <c r="A16" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>3.0409999999999999</v>
       </c>
       <c r="G16" s="25">
         <v>3.238</v>
       </c>
       <c r="H16" s="26">
         <v>2.7330000000000001</v>
       </c>
       <c r="I16" s="23">
@@ -4774,60 +4801,62 @@
       </c>
       <c r="CD16" s="27">
         <v>0.67200000000000004</v>
       </c>
       <c r="CE16" s="57">
         <v>0.55600000000000005</v>
       </c>
       <c r="CF16" s="57">
         <v>0.70199999999999996</v>
       </c>
       <c r="CG16" s="57">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="57">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="57">
         <v>0.63400000000000001</v>
       </c>
       <c r="CJ16" s="57">
         <v>0.63700000000000001</v>
       </c>
       <c r="CK16" s="57">
         <v>0.73199999999999998</v>
       </c>
-      <c r="CL16" s="57"/>
+      <c r="CL16" s="57">
+        <v>0.72699999999999998</v>
+      </c>
       <c r="CM16" s="32"/>
       <c r="CN16" s="32"/>
       <c r="CO16" s="57"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="57"/>
       <c r="CR16" s="57"/>
       <c r="CS16" s="57"/>
     </row>
-    <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:97" s="35" customFormat="1">
       <c r="A17" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F17" s="23">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="G17" s="25">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="H17" s="26">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="I17" s="23">
@@ -5051,60 +5080,62 @@
       </c>
       <c r="CD17" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE17" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CG17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CH17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="56">
         <v>1.9E-2</v>
       </c>
       <c r="CJ17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CK17" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="CL17" s="56"/>
+      <c r="CL17" s="56" t="s">
+        <v>17</v>
+      </c>
       <c r="CM17" s="56"/>
       <c r="CN17" s="30"/>
       <c r="CO17" s="56"/>
       <c r="CP17" s="29"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="57"/>
       <c r="CS17" s="57"/>
     </row>
-    <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:97" s="35" customFormat="1">
       <c r="A18" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
       <c r="F18" s="23">
         <v>83.828000000000003</v>
       </c>
       <c r="G18" s="25">
         <v>85.033000000000001</v>
       </c>
       <c r="H18" s="26">
         <v>74.97</v>
       </c>
       <c r="I18" s="23">
@@ -5328,60 +5359,62 @@
       </c>
       <c r="CD18" s="27">
         <v>97.355999999999995</v>
       </c>
       <c r="CE18" s="57">
         <v>95.703999999999994</v>
       </c>
       <c r="CF18" s="57">
         <v>96.045000000000002</v>
       </c>
       <c r="CG18" s="57">
         <v>97.494</v>
       </c>
       <c r="CH18" s="57">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="57">
         <v>101.629</v>
       </c>
       <c r="CJ18" s="57">
         <v>106.631</v>
       </c>
       <c r="CK18" s="57">
         <v>107.884</v>
       </c>
-      <c r="CL18" s="57"/>
+      <c r="CL18" s="57">
+        <v>105.217</v>
+      </c>
       <c r="CM18" s="32"/>
       <c r="CN18" s="32"/>
       <c r="CO18" s="57"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="57"/>
       <c r="CR18" s="57"/>
       <c r="CS18" s="57"/>
     </row>
-    <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:97" s="35" customFormat="1">
       <c r="A19" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
       <c r="F19" s="23">
         <v>190.81299999999999</v>
       </c>
       <c r="G19" s="25">
         <v>208.97200000000001</v>
       </c>
       <c r="H19" s="26">
         <v>210.446</v>
       </c>
       <c r="I19" s="23">
@@ -5605,60 +5638,62 @@
       </c>
       <c r="CD19" s="27">
         <v>141.09800000000001</v>
       </c>
       <c r="CE19" s="57">
         <v>144.489</v>
       </c>
       <c r="CF19" s="57">
         <v>149.137</v>
       </c>
       <c r="CG19" s="57">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="57">
         <v>151.53</v>
       </c>
       <c r="CI19" s="57">
         <v>157.83699999999999</v>
       </c>
       <c r="CJ19" s="57">
         <v>163.845</v>
       </c>
       <c r="CK19" s="57">
         <v>173.494</v>
       </c>
-      <c r="CL19" s="57"/>
+      <c r="CL19" s="57">
+        <v>184.33</v>
+      </c>
       <c r="CM19" s="32"/>
       <c r="CN19" s="32"/>
       <c r="CO19" s="57"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="57"/>
       <c r="CR19" s="57"/>
       <c r="CS19" s="57"/>
     </row>
-    <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:97" s="35" customFormat="1">
       <c r="A20" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
       <c r="F20" s="23">
         <v>8.1989999999999998</v>
       </c>
       <c r="G20" s="25">
         <v>8.3759999999999994</v>
       </c>
       <c r="H20" s="26">
         <v>7.2619999999999996</v>
       </c>
       <c r="I20" s="23">
@@ -5882,60 +5917,62 @@
       </c>
       <c r="CD20" s="27">
         <v>0.159</v>
       </c>
       <c r="CE20" s="57">
         <v>0.17199999999999999</v>
       </c>
       <c r="CF20" s="57">
         <v>0.161</v>
       </c>
       <c r="CG20" s="57">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="57">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="57">
         <v>0.11700000000000001</v>
       </c>
       <c r="CJ20" s="57">
         <v>0.11899999999999999</v>
       </c>
       <c r="CK20" s="57">
         <v>0.16700000000000001</v>
       </c>
-      <c r="CL20" s="57"/>
+      <c r="CL20" s="57">
+        <v>0.20799999999999999</v>
+      </c>
       <c r="CM20" s="32"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="57"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="57"/>
       <c r="CR20" s="57"/>
       <c r="CS20" s="57"/>
     </row>
-    <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:97" s="35" customFormat="1">
       <c r="A21" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="52" t="s">
@@ -6159,60 +6196,62 @@
       </c>
       <c r="CD21" s="27">
         <v>0.28499999999999998</v>
       </c>
       <c r="CE21" s="57">
         <v>0.28499999999999998</v>
       </c>
       <c r="CF21" s="57">
         <v>0.28499999999999998</v>
       </c>
       <c r="CG21" s="57">
         <v>0.25</v>
       </c>
       <c r="CH21" s="57">
         <v>0.313</v>
       </c>
       <c r="CI21" s="57">
         <v>0.39300000000000002</v>
       </c>
       <c r="CJ21" s="57">
         <v>0.38100000000000001</v>
       </c>
       <c r="CK21" s="57">
         <v>0.39400000000000002</v>
       </c>
-      <c r="CL21" s="57"/>
+      <c r="CL21" s="57">
+        <v>0.39700000000000002</v>
+      </c>
       <c r="CM21" s="29"/>
       <c r="CN21" s="32"/>
       <c r="CO21" s="57"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="57"/>
       <c r="CR21" s="57"/>
       <c r="CS21" s="57"/>
     </row>
-    <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:97" s="35" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
       <c r="F22" s="23">
         <v>80.603999999999999</v>
       </c>
       <c r="G22" s="25">
         <v>73.346000000000004</v>
       </c>
       <c r="H22" s="23">
         <v>72.328000000000003</v>
       </c>
       <c r="I22" s="23">
@@ -6436,60 +6475,62 @@
       </c>
       <c r="CD22" s="27">
         <v>20.486000000000001</v>
       </c>
       <c r="CE22" s="57">
         <v>20.779</v>
       </c>
       <c r="CF22" s="57">
         <v>20.687999999999999</v>
       </c>
       <c r="CG22" s="57">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="57">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="57">
         <v>22.286000000000001</v>
       </c>
       <c r="CJ22" s="57">
         <v>23.844999999999999</v>
       </c>
       <c r="CK22" s="57">
         <v>24.818000000000001</v>
       </c>
-      <c r="CL22" s="57"/>
+      <c r="CL22" s="57">
+        <v>26.751000000000001</v>
+      </c>
       <c r="CM22" s="32"/>
       <c r="CN22" s="32"/>
       <c r="CO22" s="57"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="57"/>
       <c r="CR22" s="57"/>
       <c r="CS22" s="57"/>
     </row>
-    <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:97" s="35" customFormat="1">
       <c r="A23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="23" t="s">
@@ -6713,60 +6754,62 @@
       </c>
       <c r="CD23" s="27">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CE23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CF23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CG23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CJ23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CK23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CL23" s="57"/>
+      <c r="CL23" s="57">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CM23" s="32"/>
       <c r="CN23" s="32"/>
       <c r="CO23" s="57"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="57"/>
       <c r="CR23" s="57"/>
       <c r="CS23" s="57"/>
     </row>
-    <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:97" s="35" customFormat="1">
       <c r="A24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
       <c r="F24" s="23">
         <v>0.25</v>
       </c>
       <c r="G24" s="23">
         <v>0.1</v>
       </c>
       <c r="H24" s="23">
         <v>0.13700000000000001</v>
       </c>
       <c r="I24" s="23">
@@ -6990,60 +7033,62 @@
       </c>
       <c r="CD24" s="27">
         <v>0.14199999999999999</v>
       </c>
       <c r="CE24" s="57">
         <v>0.13800000000000001</v>
       </c>
       <c r="CF24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CG24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="57">
         <v>0.13100000000000001</v>
       </c>
       <c r="CJ24" s="57">
         <v>0.13100000000000001</v>
       </c>
       <c r="CK24" s="57">
         <v>0.13</v>
       </c>
-      <c r="CL24" s="57"/>
+      <c r="CL24" s="57">
+        <v>0.13</v>
+      </c>
       <c r="CM24" s="32"/>
       <c r="CN24" s="32"/>
       <c r="CO24" s="57"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="57"/>
       <c r="CR24" s="57"/>
       <c r="CS24" s="57"/>
     </row>
-    <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:97" s="35" customFormat="1">
       <c r="A25" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="41">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
       <c r="F25" s="41">
         <v>8.3239999999999998</v>
       </c>
       <c r="G25" s="25">
         <v>7.9710000000000001</v>
       </c>
       <c r="H25" s="27">
         <v>9.8620000000000001</v>
       </c>
       <c r="I25" s="27">
@@ -7267,1133 +7312,1135 @@
       </c>
       <c r="CD25" s="27">
         <v>1.095</v>
       </c>
       <c r="CE25" s="57">
         <v>1.0900000000000001</v>
       </c>
       <c r="CF25" s="57">
         <v>1.0860000000000001</v>
       </c>
       <c r="CG25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="57">
         <v>1.099</v>
       </c>
       <c r="CJ25" s="57">
         <v>1.091</v>
       </c>
       <c r="CK25" s="57">
         <v>1.1140000000000001</v>
       </c>
-      <c r="CL25" s="57"/>
+      <c r="CL25" s="57">
+        <v>1.2490000000000001</v>
+      </c>
       <c r="CM25" s="38"/>
       <c r="CN25" s="38"/>
       <c r="CO25" s="57"/>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="57"/>
       <c r="CR25" s="57"/>
       <c r="CS25" s="57"/>
     </row>
-    <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:97" s="35" customFormat="1">
       <c r="A26" s="42"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
       <c r="P26" s="42"/>
       <c r="Q26" s="42"/>
       <c r="R26" s="42"/>
       <c r="S26" s="42"/>
       <c r="T26" s="42"/>
       <c r="U26" s="42"/>
       <c r="V26" s="42"/>
       <c r="W26" s="42"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
     </row>
-    <row r="27" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:97" s="35" customFormat="1">
       <c r="A27" s="42"/>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="42"/>
       <c r="M27" s="42"/>
       <c r="N27" s="42"/>
       <c r="O27" s="42"/>
       <c r="P27" s="42"/>
       <c r="Q27" s="42"/>
       <c r="R27" s="42"/>
       <c r="S27" s="42"/>
       <c r="T27" s="42"/>
       <c r="U27" s="42"/>
       <c r="V27" s="42"/>
       <c r="W27" s="42"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
     </row>
-    <row r="28" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:97" s="35" customFormat="1">
       <c r="A28" s="42"/>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
       <c r="N28" s="42"/>
       <c r="O28" s="42"/>
       <c r="P28" s="42"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="42"/>
       <c r="S28" s="42"/>
       <c r="T28" s="42"/>
       <c r="U28" s="42"/>
       <c r="V28" s="42"/>
       <c r="W28" s="42"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
     </row>
-    <row r="29" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:97" s="35" customFormat="1">
       <c r="A29" s="42"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
       <c r="N29" s="43"/>
       <c r="O29" s="43"/>
       <c r="P29" s="42"/>
       <c r="Q29" s="42"/>
       <c r="R29" s="42"/>
       <c r="S29" s="42"/>
       <c r="T29" s="42"/>
       <c r="U29" s="42"/>
       <c r="V29" s="42"/>
       <c r="W29" s="42"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
     </row>
-    <row r="30" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:97" s="35" customFormat="1">
       <c r="A30" s="42"/>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="42"/>
       <c r="I30" s="42"/>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="42"/>
       <c r="N30" s="43"/>
       <c r="O30" s="43"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
     </row>
-    <row r="31" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:97" s="35" customFormat="1">
       <c r="A31" s="42"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="42"/>
       <c r="N31" s="43"/>
       <c r="O31" s="43"/>
       <c r="P31" s="42"/>
       <c r="Q31" s="42"/>
       <c r="R31" s="42"/>
       <c r="S31" s="42"/>
       <c r="T31" s="42"/>
       <c r="U31" s="42"/>
       <c r="V31" s="42"/>
       <c r="W31" s="42"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
     </row>
-    <row r="32" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:97" s="35" customFormat="1">
       <c r="A32" s="42"/>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="42"/>
       <c r="I32" s="42"/>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="42"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="42"/>
       <c r="Q32" s="42"/>
       <c r="R32" s="42"/>
       <c r="S32" s="42"/>
       <c r="T32" s="42"/>
       <c r="U32" s="42"/>
       <c r="V32" s="42"/>
       <c r="W32" s="42"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
-    <row r="33" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:25" s="35" customFormat="1">
       <c r="A33" s="42"/>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="42"/>
       <c r="N33" s="43"/>
       <c r="O33" s="43"/>
       <c r="P33" s="42"/>
       <c r="Q33" s="42"/>
       <c r="R33" s="42"/>
       <c r="S33" s="42"/>
       <c r="T33" s="42"/>
       <c r="U33" s="42"/>
       <c r="V33" s="42"/>
       <c r="W33" s="42"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
     </row>
-    <row r="34" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:25" s="35" customFormat="1">
       <c r="A34" s="42"/>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="42"/>
       <c r="I34" s="42"/>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="42"/>
       <c r="N34" s="43"/>
       <c r="O34" s="43"/>
       <c r="P34" s="42"/>
       <c r="Q34" s="42"/>
       <c r="R34" s="42"/>
       <c r="S34" s="42"/>
       <c r="T34" s="42"/>
       <c r="U34" s="42"/>
       <c r="V34" s="42"/>
       <c r="W34" s="42"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
     </row>
-    <row r="35" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:25" s="35" customFormat="1">
       <c r="A35" s="42"/>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="42"/>
       <c r="M35" s="42"/>
       <c r="N35" s="43"/>
       <c r="O35" s="43"/>
       <c r="P35" s="42"/>
       <c r="Q35" s="42"/>
       <c r="R35" s="42"/>
       <c r="S35" s="42"/>
       <c r="T35" s="42"/>
       <c r="U35" s="42"/>
       <c r="V35" s="42"/>
       <c r="W35" s="42"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
     </row>
-    <row r="36" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:25" s="35" customFormat="1">
       <c r="A36" s="42"/>
       <c r="B36" s="42"/>
       <c r="C36" s="42"/>
       <c r="D36" s="42"/>
       <c r="E36" s="42"/>
       <c r="F36" s="42"/>
       <c r="G36" s="42"/>
       <c r="H36" s="42"/>
       <c r="I36" s="42"/>
       <c r="J36" s="42"/>
       <c r="K36" s="42"/>
       <c r="L36" s="42"/>
       <c r="M36" s="42"/>
       <c r="N36" s="43"/>
       <c r="O36" s="43"/>
       <c r="P36" s="42"/>
       <c r="Q36" s="42"/>
       <c r="R36" s="42"/>
       <c r="S36" s="42"/>
       <c r="T36" s="42"/>
       <c r="U36" s="42"/>
       <c r="V36" s="42"/>
       <c r="W36" s="42"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
-    <row r="37" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:25" s="35" customFormat="1">
       <c r="A37" s="42"/>
       <c r="B37" s="42"/>
       <c r="C37" s="42"/>
       <c r="D37" s="42"/>
       <c r="E37" s="42"/>
       <c r="F37" s="42"/>
       <c r="G37" s="42"/>
       <c r="H37" s="42"/>
       <c r="I37" s="42"/>
       <c r="J37" s="42"/>
       <c r="K37" s="42"/>
       <c r="L37" s="42"/>
       <c r="M37" s="42"/>
       <c r="N37" s="43"/>
       <c r="O37" s="43"/>
       <c r="P37" s="42"/>
       <c r="Q37" s="42"/>
       <c r="R37" s="42"/>
       <c r="S37" s="42"/>
       <c r="T37" s="42"/>
       <c r="U37" s="42"/>
       <c r="V37" s="42"/>
       <c r="W37" s="42"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
     </row>
-    <row r="38" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:25" s="35" customFormat="1">
       <c r="A38" s="42"/>
       <c r="B38" s="42"/>
       <c r="C38" s="42"/>
       <c r="D38" s="42"/>
       <c r="E38" s="42"/>
       <c r="F38" s="42"/>
       <c r="G38" s="42"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
       <c r="N38" s="43"/>
       <c r="O38" s="43"/>
       <c r="P38" s="42"/>
       <c r="Q38" s="42"/>
       <c r="R38" s="42"/>
       <c r="S38" s="42"/>
       <c r="T38" s="42"/>
       <c r="U38" s="42"/>
       <c r="V38" s="42"/>
       <c r="W38" s="42"/>
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
     </row>
-    <row r="39" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:25" s="35" customFormat="1">
       <c r="A39" s="42"/>
       <c r="B39" s="42"/>
       <c r="C39" s="42"/>
       <c r="D39" s="42"/>
       <c r="E39" s="42"/>
       <c r="F39" s="42"/>
       <c r="G39" s="42"/>
       <c r="H39" s="42"/>
       <c r="I39" s="42"/>
       <c r="J39" s="42"/>
       <c r="K39" s="42"/>
       <c r="L39" s="42"/>
       <c r="M39" s="42"/>
       <c r="N39" s="43"/>
       <c r="O39" s="43"/>
       <c r="P39" s="42"/>
       <c r="Q39" s="42"/>
       <c r="R39" s="42"/>
       <c r="S39" s="42"/>
       <c r="T39" s="42"/>
       <c r="U39" s="42"/>
       <c r="V39" s="42"/>
       <c r="W39" s="42"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
     </row>
-    <row r="40" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:25" s="35" customFormat="1">
       <c r="A40" s="42"/>
       <c r="B40" s="42"/>
       <c r="C40" s="42"/>
       <c r="D40" s="42"/>
       <c r="E40" s="42"/>
       <c r="F40" s="42"/>
       <c r="G40" s="42"/>
       <c r="H40" s="42"/>
       <c r="I40" s="42"/>
       <c r="J40" s="42"/>
       <c r="K40" s="42"/>
       <c r="L40" s="42"/>
       <c r="M40" s="42"/>
       <c r="N40" s="43"/>
       <c r="O40" s="43"/>
       <c r="P40" s="42"/>
       <c r="Q40" s="42"/>
       <c r="R40" s="42"/>
       <c r="S40" s="42"/>
       <c r="T40" s="42"/>
       <c r="U40" s="42"/>
       <c r="V40" s="42"/>
       <c r="W40" s="42"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
     </row>
-    <row r="41" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:25" s="35" customFormat="1">
       <c r="A41" s="42"/>
       <c r="B41" s="42"/>
       <c r="C41" s="42"/>
       <c r="D41" s="42"/>
       <c r="E41" s="42"/>
       <c r="F41" s="42"/>
       <c r="G41" s="42"/>
       <c r="H41" s="42"/>
       <c r="I41" s="42"/>
       <c r="J41" s="42"/>
       <c r="K41" s="42"/>
       <c r="L41" s="42"/>
       <c r="M41" s="42"/>
       <c r="N41" s="43"/>
       <c r="O41" s="43"/>
       <c r="P41" s="42"/>
       <c r="Q41" s="42"/>
       <c r="R41" s="42"/>
       <c r="S41" s="42"/>
       <c r="T41" s="42"/>
       <c r="U41" s="42"/>
       <c r="V41" s="42"/>
       <c r="W41" s="42"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
     </row>
-    <row r="42" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:25" s="35" customFormat="1">
       <c r="A42" s="42"/>
       <c r="B42" s="42"/>
       <c r="C42" s="42"/>
       <c r="D42" s="42"/>
       <c r="E42" s="42"/>
       <c r="F42" s="42"/>
       <c r="G42" s="42"/>
       <c r="H42" s="42"/>
       <c r="I42" s="42"/>
       <c r="J42" s="42"/>
       <c r="K42" s="42"/>
       <c r="L42" s="42"/>
       <c r="M42" s="42"/>
       <c r="N42" s="43"/>
       <c r="O42" s="43"/>
       <c r="P42" s="42"/>
       <c r="Q42" s="42"/>
       <c r="R42" s="42"/>
       <c r="S42" s="42"/>
       <c r="T42" s="42"/>
       <c r="U42" s="42"/>
       <c r="V42" s="42"/>
       <c r="W42" s="42"/>
       <c r="X42" s="2"/>
       <c r="Y42" s="2"/>
     </row>
-    <row r="43" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:25" s="35" customFormat="1">
       <c r="A43" s="42"/>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
       <c r="E43" s="42"/>
       <c r="F43" s="42"/>
       <c r="G43" s="42"/>
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="42"/>
       <c r="K43" s="42"/>
       <c r="L43" s="42"/>
       <c r="M43" s="42"/>
       <c r="N43" s="43"/>
       <c r="O43" s="43"/>
       <c r="P43" s="42"/>
       <c r="Q43" s="42"/>
       <c r="R43" s="42"/>
       <c r="S43" s="42"/>
       <c r="T43" s="42"/>
       <c r="U43" s="42"/>
       <c r="V43" s="42"/>
       <c r="W43" s="42"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
     </row>
-    <row r="44" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:25" s="35" customFormat="1">
       <c r="A44" s="42"/>
       <c r="B44" s="42"/>
       <c r="C44" s="42"/>
       <c r="D44" s="42"/>
       <c r="E44" s="42"/>
       <c r="F44" s="42"/>
       <c r="G44" s="42"/>
       <c r="H44" s="42"/>
       <c r="I44" s="42"/>
       <c r="J44" s="42"/>
       <c r="K44" s="42"/>
       <c r="L44" s="42"/>
       <c r="M44" s="42"/>
       <c r="N44" s="43"/>
       <c r="O44" s="43"/>
       <c r="P44" s="42"/>
       <c r="Q44" s="42"/>
       <c r="R44" s="42"/>
       <c r="S44" s="42"/>
       <c r="T44" s="42"/>
       <c r="U44" s="42"/>
       <c r="V44" s="42"/>
       <c r="W44" s="42"/>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
     </row>
-    <row r="45" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:25" s="35" customFormat="1">
       <c r="A45" s="42"/>
       <c r="B45" s="42"/>
       <c r="C45" s="42"/>
       <c r="D45" s="42"/>
       <c r="E45" s="42"/>
       <c r="F45" s="42"/>
       <c r="G45" s="42"/>
       <c r="H45" s="42"/>
       <c r="I45" s="42"/>
       <c r="J45" s="42"/>
       <c r="K45" s="42"/>
       <c r="L45" s="42"/>
       <c r="M45" s="42"/>
       <c r="N45" s="43"/>
       <c r="O45" s="43"/>
       <c r="P45" s="42"/>
       <c r="Q45" s="42"/>
       <c r="R45" s="42"/>
       <c r="S45" s="42"/>
       <c r="T45" s="42"/>
       <c r="U45" s="42"/>
       <c r="V45" s="42"/>
       <c r="W45" s="42"/>
       <c r="X45" s="2"/>
       <c r="Y45" s="2"/>
     </row>
-    <row r="46" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:25" s="35" customFormat="1">
       <c r="A46" s="42"/>
       <c r="B46" s="42"/>
       <c r="C46" s="42"/>
       <c r="D46" s="42"/>
       <c r="E46" s="42"/>
       <c r="F46" s="42"/>
       <c r="G46" s="42"/>
       <c r="H46" s="42"/>
       <c r="I46" s="42"/>
       <c r="J46" s="42"/>
       <c r="K46" s="42"/>
       <c r="L46" s="42"/>
       <c r="M46" s="42"/>
       <c r="N46" s="42"/>
       <c r="O46" s="42"/>
       <c r="P46" s="42"/>
       <c r="Q46" s="42"/>
       <c r="R46" s="42"/>
       <c r="S46" s="42"/>
       <c r="T46" s="42"/>
       <c r="U46" s="42"/>
       <c r="V46" s="42"/>
       <c r="W46" s="42"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="2"/>
     </row>
-    <row r="47" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:25" s="35" customFormat="1">
       <c r="A47" s="42"/>
       <c r="B47" s="42"/>
       <c r="C47" s="42"/>
       <c r="D47" s="42"/>
       <c r="E47" s="42"/>
       <c r="F47" s="42"/>
       <c r="G47" s="42"/>
       <c r="H47" s="42"/>
       <c r="I47" s="42"/>
       <c r="J47" s="42"/>
       <c r="K47" s="42"/>
       <c r="L47" s="42"/>
       <c r="M47" s="42"/>
       <c r="N47" s="42"/>
       <c r="O47" s="42"/>
       <c r="P47" s="42"/>
       <c r="Q47" s="42"/>
       <c r="R47" s="42"/>
       <c r="S47" s="42"/>
       <c r="T47" s="42"/>
       <c r="U47" s="42"/>
       <c r="V47" s="42"/>
       <c r="W47" s="42"/>
       <c r="X47" s="2"/>
       <c r="Y47" s="2"/>
     </row>
-    <row r="48" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:25" s="35" customFormat="1">
       <c r="A48" s="42"/>
       <c r="B48" s="42"/>
       <c r="C48" s="42"/>
       <c r="D48" s="42"/>
       <c r="E48" s="42"/>
       <c r="F48" s="42"/>
       <c r="G48" s="42"/>
       <c r="H48" s="42"/>
       <c r="I48" s="42"/>
       <c r="J48" s="42"/>
       <c r="K48" s="42"/>
       <c r="L48" s="42"/>
       <c r="M48" s="42"/>
       <c r="N48" s="42"/>
       <c r="O48" s="42"/>
       <c r="P48" s="42"/>
       <c r="Q48" s="42"/>
       <c r="R48" s="42"/>
       <c r="S48" s="42"/>
       <c r="T48" s="42"/>
       <c r="U48" s="42"/>
       <c r="V48" s="42"/>
       <c r="W48" s="42"/>
       <c r="X48" s="2"/>
       <c r="Y48" s="2"/>
     </row>
-    <row r="49" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25" s="35" customFormat="1">
       <c r="A49" s="42"/>
       <c r="B49" s="42"/>
       <c r="C49" s="42"/>
       <c r="D49" s="42"/>
       <c r="E49" s="42"/>
       <c r="F49" s="42"/>
       <c r="G49" s="42"/>
       <c r="H49" s="42"/>
       <c r="I49" s="42"/>
       <c r="J49" s="42"/>
       <c r="K49" s="42"/>
       <c r="L49" s="42"/>
       <c r="M49" s="42"/>
       <c r="N49" s="42"/>
       <c r="O49" s="42"/>
       <c r="P49" s="42"/>
       <c r="Q49" s="42"/>
       <c r="R49" s="42"/>
       <c r="S49" s="42"/>
       <c r="T49" s="42"/>
       <c r="U49" s="42"/>
       <c r="V49" s="42"/>
       <c r="W49" s="42"/>
       <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
     </row>
-    <row r="50" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25" s="35" customFormat="1">
       <c r="A50" s="42"/>
       <c r="B50" s="42"/>
       <c r="C50" s="42"/>
       <c r="D50" s="42"/>
       <c r="E50" s="42"/>
       <c r="F50" s="42"/>
       <c r="G50" s="42"/>
       <c r="H50" s="42"/>
       <c r="I50" s="42"/>
       <c r="J50" s="42"/>
       <c r="K50" s="42"/>
       <c r="L50" s="42"/>
       <c r="M50" s="42"/>
       <c r="N50" s="42"/>
       <c r="O50" s="42"/>
       <c r="P50" s="42"/>
       <c r="Q50" s="42"/>
       <c r="R50" s="42"/>
       <c r="S50" s="42"/>
       <c r="T50" s="42"/>
       <c r="U50" s="42"/>
       <c r="V50" s="42"/>
       <c r="W50" s="42"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
     </row>
-    <row r="51" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25" s="35" customFormat="1">
       <c r="A51" s="42"/>
       <c r="B51" s="42"/>
       <c r="C51" s="42"/>
       <c r="D51" s="42"/>
       <c r="E51" s="42"/>
       <c r="F51" s="42"/>
       <c r="G51" s="42"/>
       <c r="H51" s="42"/>
       <c r="I51" s="42"/>
       <c r="J51" s="42"/>
       <c r="K51" s="42"/>
       <c r="L51" s="42"/>
       <c r="M51" s="42"/>
       <c r="N51" s="42"/>
       <c r="O51" s="42"/>
       <c r="P51" s="42"/>
       <c r="Q51" s="42"/>
       <c r="R51" s="42"/>
       <c r="S51" s="42"/>
       <c r="T51" s="42"/>
       <c r="U51" s="42"/>
       <c r="V51" s="42"/>
       <c r="W51" s="42"/>
       <c r="X51" s="2"/>
       <c r="Y51" s="2"/>
     </row>
-    <row r="52" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:25" s="35" customFormat="1">
       <c r="A52" s="42"/>
       <c r="B52" s="42"/>
       <c r="C52" s="42"/>
       <c r="D52" s="42"/>
       <c r="E52" s="42"/>
       <c r="F52" s="42"/>
       <c r="G52" s="42"/>
       <c r="H52" s="42"/>
       <c r="I52" s="42"/>
       <c r="J52" s="42"/>
       <c r="K52" s="42"/>
       <c r="L52" s="42"/>
       <c r="M52" s="42"/>
       <c r="N52" s="42"/>
       <c r="O52" s="42"/>
       <c r="P52" s="42"/>
       <c r="Q52" s="42"/>
       <c r="R52" s="42"/>
       <c r="S52" s="42"/>
       <c r="T52" s="42"/>
       <c r="U52" s="42"/>
       <c r="V52" s="42"/>
       <c r="W52" s="42"/>
       <c r="X52" s="2"/>
       <c r="Y52" s="2"/>
     </row>
-    <row r="53" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:25" s="35" customFormat="1">
       <c r="A53" s="42"/>
       <c r="B53" s="42"/>
       <c r="C53" s="42"/>
       <c r="D53" s="42"/>
       <c r="E53" s="42"/>
       <c r="F53" s="42"/>
       <c r="G53" s="42"/>
       <c r="H53" s="42"/>
       <c r="I53" s="42"/>
       <c r="J53" s="42"/>
       <c r="K53" s="42"/>
       <c r="L53" s="42"/>
       <c r="M53" s="42"/>
       <c r="N53" s="42"/>
       <c r="O53" s="42"/>
       <c r="P53" s="42"/>
       <c r="Q53" s="42"/>
       <c r="R53" s="42"/>
       <c r="S53" s="42"/>
       <c r="T53" s="42"/>
       <c r="U53" s="42"/>
       <c r="V53" s="42"/>
       <c r="W53" s="42"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
     </row>
-    <row r="54" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25" s="35" customFormat="1">
       <c r="A54" s="42"/>
       <c r="B54" s="42"/>
       <c r="C54" s="42"/>
       <c r="D54" s="42"/>
       <c r="E54" s="42"/>
       <c r="F54" s="42"/>
       <c r="G54" s="42"/>
       <c r="H54" s="42"/>
       <c r="I54" s="42"/>
       <c r="J54" s="42"/>
       <c r="K54" s="42"/>
       <c r="L54" s="42"/>
       <c r="M54" s="42"/>
       <c r="N54" s="42"/>
       <c r="O54" s="42"/>
       <c r="P54" s="42"/>
       <c r="Q54" s="42"/>
       <c r="R54" s="42"/>
       <c r="S54" s="42"/>
       <c r="T54" s="42"/>
       <c r="U54" s="42"/>
       <c r="V54" s="42"/>
       <c r="W54" s="42"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
     </row>
-    <row r="55" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25" s="35" customFormat="1">
       <c r="A55" s="42"/>
       <c r="B55" s="42"/>
       <c r="C55" s="42"/>
       <c r="D55" s="42"/>
       <c r="E55" s="42"/>
       <c r="F55" s="42"/>
       <c r="G55" s="42"/>
       <c r="H55" s="42"/>
       <c r="I55" s="42"/>
       <c r="J55" s="42"/>
       <c r="K55" s="42"/>
       <c r="L55" s="42"/>
       <c r="M55" s="42"/>
       <c r="N55" s="42"/>
       <c r="O55" s="42"/>
       <c r="P55" s="42"/>
       <c r="Q55" s="42"/>
       <c r="R55" s="42"/>
       <c r="S55" s="42"/>
       <c r="T55" s="42"/>
       <c r="U55" s="42"/>
       <c r="V55" s="42"/>
       <c r="W55" s="42"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
     </row>
-    <row r="56" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25" s="35" customFormat="1">
       <c r="A56" s="42"/>
       <c r="B56" s="42"/>
       <c r="C56" s="42"/>
       <c r="D56" s="42"/>
       <c r="E56" s="42"/>
       <c r="F56" s="42"/>
       <c r="G56" s="42"/>
       <c r="H56" s="42"/>
       <c r="I56" s="42"/>
       <c r="J56" s="42"/>
       <c r="K56" s="42"/>
       <c r="L56" s="42"/>
       <c r="M56" s="42"/>
       <c r="N56" s="42"/>
       <c r="O56" s="42"/>
       <c r="P56" s="42"/>
       <c r="Q56" s="42"/>
       <c r="R56" s="42"/>
       <c r="S56" s="42"/>
       <c r="T56" s="42"/>
       <c r="U56" s="42"/>
       <c r="V56" s="42"/>
       <c r="W56" s="42"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
     </row>
-    <row r="57" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25" s="35" customFormat="1">
       <c r="A57" s="42"/>
       <c r="B57" s="42"/>
       <c r="C57" s="42"/>
       <c r="D57" s="42"/>
       <c r="E57" s="42"/>
       <c r="F57" s="42"/>
       <c r="G57" s="42"/>
       <c r="H57" s="42"/>
       <c r="I57" s="42"/>
       <c r="J57" s="42"/>
       <c r="K57" s="42"/>
       <c r="L57" s="42"/>
       <c r="M57" s="42"/>
       <c r="N57" s="42"/>
       <c r="O57" s="42"/>
       <c r="P57" s="42"/>
       <c r="Q57" s="42"/>
       <c r="R57" s="42"/>
       <c r="S57" s="42"/>
       <c r="T57" s="42"/>
       <c r="U57" s="42"/>
       <c r="V57" s="42"/>
       <c r="W57" s="42"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
     </row>
-    <row r="58" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:25" s="35" customFormat="1">
       <c r="A58" s="42"/>
       <c r="B58" s="42"/>
       <c r="C58" s="42"/>
       <c r="D58" s="42"/>
       <c r="E58" s="42"/>
       <c r="F58" s="42"/>
       <c r="G58" s="42"/>
       <c r="H58" s="42"/>
       <c r="I58" s="42"/>
       <c r="J58" s="42"/>
       <c r="K58" s="42"/>
       <c r="L58" s="42"/>
       <c r="M58" s="42"/>
       <c r="N58" s="42"/>
       <c r="O58" s="42"/>
       <c r="P58" s="42"/>
       <c r="Q58" s="42"/>
       <c r="R58" s="42"/>
       <c r="S58" s="42"/>
       <c r="T58" s="42"/>
       <c r="U58" s="42"/>
       <c r="V58" s="42"/>
       <c r="W58" s="42"/>
       <c r="X58" s="2"/>
       <c r="Y58" s="2"/>
     </row>
-    <row r="59" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:25" s="35" customFormat="1">
       <c r="A59" s="42"/>
       <c r="B59" s="42"/>
       <c r="C59" s="42"/>
       <c r="D59" s="42"/>
       <c r="E59" s="42"/>
       <c r="F59" s="42"/>
       <c r="G59" s="42"/>
       <c r="H59" s="42"/>
       <c r="I59" s="42"/>
       <c r="J59" s="42"/>
       <c r="K59" s="42"/>
       <c r="L59" s="42"/>
       <c r="M59" s="42"/>
       <c r="N59" s="42"/>
       <c r="O59" s="42"/>
       <c r="P59" s="42"/>
       <c r="Q59" s="42"/>
       <c r="R59" s="42"/>
       <c r="S59" s="42"/>
       <c r="T59" s="42"/>
       <c r="U59" s="42"/>
       <c r="V59" s="42"/>
       <c r="W59" s="42"/>
       <c r="X59" s="2"/>
       <c r="Y59" s="2"/>
     </row>
-    <row r="60" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:25" s="35" customFormat="1">
       <c r="A60" s="42"/>
       <c r="B60" s="42"/>
       <c r="C60" s="42"/>
       <c r="D60" s="42"/>
       <c r="E60" s="42"/>
       <c r="F60" s="42"/>
       <c r="G60" s="42"/>
       <c r="H60" s="42"/>
       <c r="I60" s="42"/>
       <c r="J60" s="42"/>
       <c r="K60" s="42"/>
       <c r="L60" s="42"/>
       <c r="M60" s="42"/>
       <c r="N60" s="42"/>
       <c r="O60" s="42"/>
       <c r="P60" s="42"/>
       <c r="Q60" s="42"/>
       <c r="R60" s="42"/>
       <c r="S60" s="42"/>
       <c r="T60" s="42"/>
       <c r="U60" s="42"/>
       <c r="V60" s="42"/>
       <c r="W60" s="42"/>
       <c r="X60" s="2"/>
       <c r="Y60" s="2"/>
     </row>
-    <row r="61" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25" s="35" customFormat="1">
       <c r="A61" s="42"/>
       <c r="B61" s="42"/>
       <c r="C61" s="42"/>
       <c r="D61" s="42"/>
       <c r="E61" s="42"/>
       <c r="F61" s="42"/>
       <c r="G61" s="42"/>
       <c r="H61" s="42"/>
       <c r="I61" s="42"/>
       <c r="J61" s="42"/>
       <c r="K61" s="42"/>
       <c r="L61" s="42"/>
       <c r="M61" s="42"/>
       <c r="N61" s="42"/>
       <c r="O61" s="42"/>
       <c r="P61" s="42"/>
       <c r="Q61" s="42"/>
       <c r="R61" s="42"/>
       <c r="S61" s="42"/>
       <c r="T61" s="42"/>
       <c r="U61" s="42"/>
       <c r="V61" s="42"/>
       <c r="W61" s="42"/>
       <c r="X61" s="2"/>
       <c r="Y61" s="2"/>
     </row>
-    <row r="62" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25" s="35" customFormat="1">
       <c r="A62" s="42"/>
       <c r="B62" s="42"/>
       <c r="C62" s="42"/>
       <c r="D62" s="42"/>
       <c r="E62" s="42"/>
       <c r="F62" s="42"/>
       <c r="G62" s="42"/>
       <c r="H62" s="42"/>
       <c r="I62" s="42"/>
       <c r="J62" s="42"/>
       <c r="K62" s="42"/>
       <c r="L62" s="42"/>
       <c r="M62" s="42"/>
       <c r="N62" s="42"/>
       <c r="O62" s="42"/>
       <c r="P62" s="42"/>
       <c r="Q62" s="42"/>
       <c r="R62" s="42"/>
       <c r="S62" s="42"/>
       <c r="T62" s="42"/>
       <c r="U62" s="42"/>
       <c r="V62" s="42"/>
       <c r="W62" s="42"/>
       <c r="X62" s="2"/>
       <c r="Y62" s="2"/>
     </row>
-    <row r="63" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25" s="35" customFormat="1">
       <c r="A63" s="42"/>
       <c r="B63" s="42"/>
       <c r="C63" s="42"/>
       <c r="D63" s="42"/>
       <c r="E63" s="42"/>
       <c r="F63" s="42"/>
       <c r="G63" s="42"/>
       <c r="H63" s="42"/>
       <c r="I63" s="42"/>
       <c r="J63" s="42"/>
       <c r="K63" s="42"/>
       <c r="L63" s="42"/>
       <c r="M63" s="42"/>
       <c r="N63" s="42"/>
       <c r="O63" s="42"/>
       <c r="P63" s="42"/>
       <c r="Q63" s="42"/>
       <c r="R63" s="42"/>
       <c r="S63" s="42"/>
       <c r="T63" s="42"/>
       <c r="U63" s="42"/>
       <c r="V63" s="42"/>
       <c r="W63" s="42"/>
       <c r="X63" s="2"/>
       <c r="Y63" s="2"/>
     </row>
-    <row r="64" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25" s="35" customFormat="1">
       <c r="A64" s="42"/>
       <c r="B64" s="42"/>
       <c r="C64" s="42"/>
       <c r="D64" s="42"/>
       <c r="E64" s="42"/>
       <c r="F64" s="42"/>
       <c r="G64" s="42"/>
       <c r="H64" s="42"/>
       <c r="I64" s="42"/>
       <c r="J64" s="42"/>
       <c r="K64" s="42"/>
       <c r="L64" s="42"/>
       <c r="M64" s="42"/>
       <c r="N64" s="42"/>
       <c r="O64" s="42"/>
       <c r="P64" s="42"/>
       <c r="Q64" s="42"/>
       <c r="R64" s="42"/>
       <c r="S64" s="42"/>
       <c r="T64" s="42"/>
       <c r="U64" s="42"/>
       <c r="V64" s="42"/>
       <c r="W64" s="42"/>
       <c r="X64" s="2"/>
       <c r="Y64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>