--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Pigs" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="45">
   <si>
     <t>Livestock of pigs, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
@@ -159,51 +154,51 @@
   <si>
     <t>January</t>
   </si>
   <si>
     <t>at the end of the month</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -407,51 +402,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -523,88 +518,87 @@
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -613,86 +607,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -865,360 +859,360 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="44" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="44" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="44" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="44" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="44" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="44"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.7109375" style="2" customWidth="1"/>
     <col min="71" max="71" width="9.140625" style="2"/>
     <col min="72" max="72" width="9.42578125" style="2" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="65"/>
-[...47 lines deleted...]
-      <c r="BV1" s="65" t="s">
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
+      <c r="AN1" s="61"/>
+      <c r="AO1" s="61"/>
+      <c r="AP1" s="61"/>
+      <c r="AQ1" s="61"/>
+      <c r="AR1" s="61"/>
+      <c r="AS1" s="61"/>
+      <c r="AT1" s="61"/>
+      <c r="AU1" s="61"/>
+      <c r="AV1" s="61"/>
+      <c r="AW1" s="61"/>
+      <c r="BV1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="65"/>
-[...21 lines deleted...]
-      <c r="CS1" s="65"/>
+      <c r="BW1" s="61"/>
+      <c r="BX1" s="61"/>
+      <c r="BY1" s="61"/>
+      <c r="BZ1" s="61"/>
+      <c r="CA1" s="61"/>
+      <c r="CB1" s="61"/>
+      <c r="CC1" s="61"/>
+      <c r="CD1" s="61"/>
+      <c r="CE1" s="61"/>
+      <c r="CF1" s="61"/>
+      <c r="CG1" s="61"/>
+      <c r="CH1" s="61"/>
+      <c r="CI1" s="61"/>
+      <c r="CJ1" s="61"/>
+      <c r="CK1" s="61"/>
+      <c r="CL1" s="61"/>
+      <c r="CM1" s="61"/>
+      <c r="CN1" s="61"/>
+      <c r="CO1" s="61"/>
+      <c r="CP1" s="61"/>
+      <c r="CQ1" s="61"/>
+      <c r="CR1" s="61"/>
+      <c r="CS1" s="61"/>
       <c r="CT1" s="60"/>
       <c r="CU1" s="60"/>
       <c r="CV1" s="60"/>
       <c r="CW1" s="60"/>
       <c r="CX1" s="60"/>
       <c r="CY1" s="60"/>
       <c r="CZ1" s="60"/>
       <c r="DA1" s="60"/>
       <c r="DB1" s="60"/>
       <c r="DC1" s="60"/>
       <c r="DD1" s="60"/>
       <c r="DE1" s="60"/>
       <c r="DF1" s="60"/>
       <c r="DG1" s="60"/>
       <c r="DH1" s="60"/>
       <c r="DI1" s="60"/>
       <c r="DJ1" s="60"/>
       <c r="DK1" s="60"/>
       <c r="DL1" s="60"/>
       <c r="DM1" s="60"/>
       <c r="DN1" s="60"/>
       <c r="DO1" s="60"/>
       <c r="DP1" s="60"/>
       <c r="DQ1" s="60"/>
       <c r="DR1" s="60"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="48"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
-      <c r="J2" s="61" t="s">
+      <c r="J2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="K2" s="61"/>
-[...1 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
       <c r="N2" s="54"/>
       <c r="O2" s="54"/>
       <c r="P2" s="54"/>
       <c r="Q2" s="54"/>
       <c r="R2" s="54"/>
       <c r="S2" s="54"/>
       <c r="T2" s="54"/>
       <c r="U2" s="54"/>
-      <c r="V2" s="61" t="s">
+      <c r="V2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="W2" s="61"/>
-[...2 lines deleted...]
-      <c r="AH2" s="61" t="s">
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="AH2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="AI2" s="61"/>
-[...2 lines deleted...]
-      <c r="AT2" s="61" t="s">
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
+      <c r="AT2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="AU2" s="61"/>
-[...2 lines deleted...]
-      <c r="BF2" s="61" t="s">
+      <c r="AU2" s="62"/>
+      <c r="AV2" s="62"/>
+      <c r="AW2" s="62"/>
+      <c r="BF2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="BG2" s="61"/>
-[...2 lines deleted...]
-      <c r="BR2" s="61" t="s">
+      <c r="BG2" s="62"/>
+      <c r="BH2" s="62"/>
+      <c r="BI2" s="62"/>
+      <c r="BR2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="BS2" s="61"/>
-[...2 lines deleted...]
-      <c r="CD2" s="61" t="s">
+      <c r="BS2" s="62"/>
+      <c r="BT2" s="62"/>
+      <c r="BU2" s="62"/>
+      <c r="CD2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="CE2" s="61"/>
-[...2 lines deleted...]
-      <c r="CP2" s="61" t="s">
+      <c r="CE2" s="62"/>
+      <c r="CF2" s="62"/>
+      <c r="CG2" s="62"/>
+      <c r="CP2" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="CQ2" s="61"/>
-[...1 lines deleted...]
-      <c r="CS2" s="61"/>
+      <c r="CQ2" s="62"/>
+      <c r="CR2" s="62"/>
+      <c r="CS2" s="62"/>
     </row>
     <row r="3" spans="1:122" ht="16.5" thickBot="1">
-      <c r="A3" s="66" t="s">
+      <c r="A3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="62" t="s">
+      <c r="B3" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="63"/>
-[...10 lines deleted...]
-      <c r="N3" s="62" t="s">
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="63"/>
-[...10 lines deleted...]
-      <c r="Z3" s="62" t="s">
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="63"/>
-[...10 lines deleted...]
-      <c r="AL3" s="62" t="s">
+      <c r="AA3" s="66"/>
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="66"/>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="AM3" s="63"/>
-[...10 lines deleted...]
-      <c r="AX3" s="62" t="s">
+      <c r="AM3" s="66"/>
+      <c r="AN3" s="66"/>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="66"/>
+      <c r="AQ3" s="66"/>
+      <c r="AR3" s="66"/>
+      <c r="AS3" s="66"/>
+      <c r="AT3" s="66"/>
+      <c r="AU3" s="66"/>
+      <c r="AV3" s="66"/>
+      <c r="AW3" s="67"/>
+      <c r="AX3" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="62" t="s">
+      <c r="AY3" s="66"/>
+      <c r="AZ3" s="66"/>
+      <c r="BA3" s="66"/>
+      <c r="BB3" s="66"/>
+      <c r="BC3" s="66"/>
+      <c r="BD3" s="66"/>
+      <c r="BE3" s="66"/>
+      <c r="BF3" s="66"/>
+      <c r="BG3" s="66"/>
+      <c r="BH3" s="66"/>
+      <c r="BI3" s="67"/>
+      <c r="BJ3" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="63"/>
-[...10 lines deleted...]
-      <c r="BV3" s="62" t="s">
+      <c r="BK3" s="66"/>
+      <c r="BL3" s="66"/>
+      <c r="BM3" s="66"/>
+      <c r="BN3" s="66"/>
+      <c r="BO3" s="66"/>
+      <c r="BP3" s="66"/>
+      <c r="BQ3" s="66"/>
+      <c r="BR3" s="66"/>
+      <c r="BS3" s="66"/>
+      <c r="BT3" s="66"/>
+      <c r="BU3" s="67"/>
+      <c r="BV3" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="63"/>
-[...10 lines deleted...]
-      <c r="CH3" s="62" t="s">
+      <c r="BW3" s="66"/>
+      <c r="BX3" s="66"/>
+      <c r="BY3" s="66"/>
+      <c r="BZ3" s="66"/>
+      <c r="CA3" s="66"/>
+      <c r="CB3" s="66"/>
+      <c r="CC3" s="66"/>
+      <c r="CD3" s="66"/>
+      <c r="CE3" s="66"/>
+      <c r="CF3" s="66"/>
+      <c r="CG3" s="67"/>
+      <c r="CH3" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="63"/>
-[...9 lines deleted...]
-      <c r="CS3" s="64"/>
+      <c r="CI3" s="66"/>
+      <c r="CJ3" s="66"/>
+      <c r="CK3" s="66"/>
+      <c r="CL3" s="66"/>
+      <c r="CM3" s="66"/>
+      <c r="CN3" s="66"/>
+      <c r="CO3" s="66"/>
+      <c r="CP3" s="66"/>
+      <c r="CQ3" s="66"/>
+      <c r="CR3" s="66"/>
+      <c r="CS3" s="67"/>
     </row>
     <row r="4" spans="1:122" ht="13.5" thickBot="1">
-      <c r="A4" s="67"/>
+      <c r="A4" s="64"/>
       <c r="B4" s="50" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="49" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="49" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="49" t="s">
@@ -1735,51 +1729,53 @@
       </c>
       <c r="CE5" s="58">
         <v>488.62599999999998</v>
       </c>
       <c r="CF5" s="58">
         <v>491.709</v>
       </c>
       <c r="CG5" s="58">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="58">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="58">
         <v>521.91099999999994</v>
       </c>
       <c r="CJ5" s="58">
         <v>544.66200000000003</v>
       </c>
       <c r="CK5" s="58">
         <v>564.673</v>
       </c>
       <c r="CL5" s="58">
         <v>586.12</v>
       </c>
-      <c r="CM5" s="15"/>
+      <c r="CM5" s="69">
+        <v>561.79700000000003</v>
+      </c>
       <c r="CN5" s="14"/>
       <c r="CO5" s="58"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="58"/>
       <c r="CR5" s="58"/>
       <c r="CS5" s="58"/>
     </row>
     <row r="6" spans="1:122" s="20" customFormat="1">
       <c r="A6" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="52" t="s">
         <v>17</v>
@@ -2014,51 +2010,53 @@
       </c>
       <c r="CE6" s="57">
         <v>4.3579999999999997</v>
       </c>
       <c r="CF6" s="57">
         <v>3.573</v>
       </c>
       <c r="CG6" s="57">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="57">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="57">
         <v>4.5090000000000003</v>
       </c>
       <c r="CJ6" s="57">
         <v>4.4059999999999997</v>
       </c>
       <c r="CK6" s="57">
         <v>4.5359999999999996</v>
       </c>
       <c r="CL6" s="57">
         <v>4.3719999999999999</v>
       </c>
-      <c r="CM6" s="28"/>
+      <c r="CM6" s="68">
+        <v>5.3479999999999999</v>
+      </c>
       <c r="CN6" s="47"/>
       <c r="CO6" s="57"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="57"/>
       <c r="CR6" s="57"/>
       <c r="CS6" s="57"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
       <c r="F7" s="23">
         <v>150.351</v>
@@ -2293,51 +2291,53 @@
       </c>
       <c r="CE7" s="57">
         <v>34.015999999999998</v>
       </c>
       <c r="CF7" s="57">
         <v>31.99</v>
       </c>
       <c r="CG7" s="57">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="57">
         <v>43.38</v>
       </c>
       <c r="CI7" s="57">
         <v>46.651000000000003</v>
       </c>
       <c r="CJ7" s="57">
         <v>48.936</v>
       </c>
       <c r="CK7" s="57">
         <v>51.719000000000001</v>
       </c>
       <c r="CL7" s="57">
         <v>56.646000000000001</v>
       </c>
-      <c r="CM7" s="32"/>
+      <c r="CM7" s="68">
+        <v>54.210999999999999</v>
+      </c>
       <c r="CN7" s="32"/>
       <c r="CO7" s="57"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="57"/>
       <c r="CR7" s="57"/>
       <c r="CS7" s="57"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
       <c r="F8" s="23">
         <v>58.612000000000002</v>
@@ -2572,51 +2572,53 @@
       </c>
       <c r="CE8" s="57">
         <v>1.641</v>
       </c>
       <c r="CF8" s="57">
         <v>1.405</v>
       </c>
       <c r="CG8" s="57">
         <v>2.556</v>
       </c>
       <c r="CH8" s="57">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="57">
         <v>3.26</v>
       </c>
       <c r="CJ8" s="57">
         <v>2.6379999999999999</v>
       </c>
       <c r="CK8" s="57">
         <v>1.9410000000000001</v>
       </c>
       <c r="CL8" s="57">
         <v>2.1560000000000001</v>
       </c>
-      <c r="CM8" s="32"/>
+      <c r="CM8" s="68">
+        <v>3.0209999999999999</v>
+      </c>
       <c r="CN8" s="32"/>
       <c r="CO8" s="57"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="57"/>
       <c r="CR8" s="57"/>
       <c r="CS8" s="57"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
       <c r="F9" s="23">
         <v>67.918999999999997</v>
@@ -2851,51 +2853,53 @@
       </c>
       <c r="CE9" s="57">
         <v>24.253</v>
       </c>
       <c r="CF9" s="57">
         <v>20.907</v>
       </c>
       <c r="CG9" s="57">
         <v>21.317</v>
       </c>
       <c r="CH9" s="57">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="57">
         <v>19.381</v>
       </c>
       <c r="CJ9" s="57">
         <v>21.100999999999999</v>
       </c>
       <c r="CK9" s="57">
         <v>21.408999999999999</v>
       </c>
       <c r="CL9" s="57">
         <v>21.548999999999999</v>
       </c>
-      <c r="CM9" s="32"/>
+      <c r="CM9" s="68">
+        <v>14.164999999999999</v>
+      </c>
       <c r="CN9" s="32"/>
       <c r="CO9" s="57"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="57"/>
       <c r="CR9" s="57"/>
       <c r="CS9" s="57"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
       <c r="F10" s="23">
         <v>0.57599999999999996</v>
@@ -3130,51 +3134,53 @@
       </c>
       <c r="CE10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CF10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CG10" s="57">
         <v>0.439</v>
       </c>
       <c r="CH10" s="57">
         <v>0.439</v>
       </c>
       <c r="CI10" s="57">
         <v>0.439</v>
       </c>
       <c r="CJ10" s="57">
         <v>0.439</v>
       </c>
       <c r="CK10" s="57">
         <v>0.439</v>
       </c>
       <c r="CL10" s="57">
         <v>0.439</v>
       </c>
-      <c r="CM10" s="32"/>
+      <c r="CM10" s="68">
+        <v>0.47899999999999998</v>
+      </c>
       <c r="CN10" s="32"/>
       <c r="CO10" s="57"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="57"/>
       <c r="CR10" s="57"/>
       <c r="CS10" s="57"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
       <c r="F11" s="23">
         <v>26.225999999999999</v>
@@ -3409,51 +3415,53 @@
       </c>
       <c r="CE11" s="57">
         <v>9.3680000000000003</v>
       </c>
       <c r="CF11" s="57">
         <v>9.3339999999999996</v>
       </c>
       <c r="CG11" s="57">
         <v>10.36</v>
       </c>
       <c r="CH11" s="57">
         <v>10.76</v>
       </c>
       <c r="CI11" s="57">
         <v>10.388</v>
       </c>
       <c r="CJ11" s="57">
         <v>11.611000000000001</v>
       </c>
       <c r="CK11" s="57">
         <v>11.786</v>
       </c>
       <c r="CL11" s="57">
         <v>12.147</v>
       </c>
-      <c r="CM11" s="32"/>
+      <c r="CM11" s="68">
+        <v>10.448</v>
+      </c>
       <c r="CN11" s="32"/>
       <c r="CO11" s="57"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="57"/>
       <c r="CR11" s="57"/>
       <c r="CS11" s="57"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>22.567</v>
@@ -3688,51 +3696,53 @@
       </c>
       <c r="CE12" s="57">
         <v>3.218</v>
       </c>
       <c r="CF12" s="57">
         <v>2.8210000000000002</v>
       </c>
       <c r="CG12" s="57">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="57">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="57">
         <v>4.1029999999999998</v>
       </c>
       <c r="CJ12" s="57">
         <v>4.5380000000000003</v>
       </c>
       <c r="CK12" s="57">
         <v>4.8449999999999998</v>
       </c>
       <c r="CL12" s="57">
         <v>4.9989999999999997</v>
       </c>
-      <c r="CM12" s="32"/>
+      <c r="CM12" s="68">
+        <v>4.6429999999999998</v>
+      </c>
       <c r="CN12" s="32"/>
       <c r="CO12" s="57"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="57"/>
       <c r="CR12" s="57"/>
       <c r="CS12" s="57"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1">
       <c r="A13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="52" t="s">
         <v>17</v>
@@ -3967,51 +3977,53 @@
       </c>
       <c r="CE13" s="57">
         <v>13.035</v>
       </c>
       <c r="CF13" s="57">
         <v>13.177</v>
       </c>
       <c r="CG13" s="57">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="57">
         <v>12.19</v>
       </c>
       <c r="CI13" s="57">
         <v>12.404</v>
       </c>
       <c r="CJ13" s="57">
         <v>14.484999999999999</v>
       </c>
       <c r="CK13" s="57">
         <v>15.118</v>
       </c>
       <c r="CL13" s="57">
         <v>14.789</v>
       </c>
-      <c r="CM13" s="53"/>
+      <c r="CM13" s="68">
+        <v>15.468999999999999</v>
+      </c>
       <c r="CN13" s="32"/>
       <c r="CO13" s="57"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="57"/>
       <c r="CR13" s="57"/>
       <c r="CS13" s="57"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1">
       <c r="A14" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
       <c r="F14" s="23">
         <v>78.936999999999998</v>
@@ -4246,51 +4258,53 @@
       </c>
       <c r="CE14" s="57">
         <v>64.558000000000007</v>
       </c>
       <c r="CF14" s="57">
         <v>71.429000000000002</v>
       </c>
       <c r="CG14" s="57">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="57">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="57">
         <v>65.168000000000006</v>
       </c>
       <c r="CJ14" s="57">
         <v>63.828000000000003</v>
       </c>
       <c r="CK14" s="57">
         <v>62.968000000000004</v>
       </c>
       <c r="CL14" s="57">
         <v>62.780999999999999</v>
       </c>
-      <c r="CM14" s="32"/>
+      <c r="CM14" s="68">
+        <v>60.835000000000001</v>
+      </c>
       <c r="CN14" s="32"/>
       <c r="CO14" s="57"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="57"/>
       <c r="CR14" s="57"/>
       <c r="CS14" s="57"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1">
       <c r="A15" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
       <c r="F15" s="23">
         <v>177.74700000000001</v>
@@ -4525,51 +4539,53 @@
       </c>
       <c r="CE15" s="57">
         <v>70.64</v>
       </c>
       <c r="CF15" s="57">
         <v>68.507000000000005</v>
       </c>
       <c r="CG15" s="57">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="57">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="57">
         <v>71.459000000000003</v>
       </c>
       <c r="CJ15" s="57">
         <v>75.995999999999995</v>
       </c>
       <c r="CK15" s="57">
         <v>81.174999999999997</v>
       </c>
       <c r="CL15" s="57">
         <v>87.228999999999999</v>
       </c>
-      <c r="CM15" s="32"/>
+      <c r="CM15" s="68">
+        <v>68.796999999999997</v>
+      </c>
       <c r="CN15" s="32"/>
       <c r="CO15" s="57"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="57"/>
       <c r="CR15" s="57"/>
       <c r="CS15" s="57"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1">
       <c r="A16" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>3.0409999999999999</v>
@@ -4804,51 +4820,53 @@
       </c>
       <c r="CE16" s="57">
         <v>0.55600000000000005</v>
       </c>
       <c r="CF16" s="57">
         <v>0.70199999999999996</v>
       </c>
       <c r="CG16" s="57">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="57">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="57">
         <v>0.63400000000000001</v>
       </c>
       <c r="CJ16" s="57">
         <v>0.63700000000000001</v>
       </c>
       <c r="CK16" s="57">
         <v>0.73199999999999998</v>
       </c>
       <c r="CL16" s="57">
         <v>0.72699999999999998</v>
       </c>
-      <c r="CM16" s="32"/>
+      <c r="CM16" s="68">
+        <v>0.749</v>
+      </c>
       <c r="CN16" s="32"/>
       <c r="CO16" s="57"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="57"/>
       <c r="CR16" s="57"/>
       <c r="CS16" s="57"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1">
       <c r="A17" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F17" s="23">
         <v>3.2000000000000001E-2</v>
@@ -5083,51 +5101,53 @@
       </c>
       <c r="CE17" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CG17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CH17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="56">
         <v>1.9E-2</v>
       </c>
       <c r="CJ17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CK17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CL17" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="CM17" s="56"/>
+      <c r="CM17" s="68">
+        <v>1.9E-2</v>
+      </c>
       <c r="CN17" s="30"/>
       <c r="CO17" s="56"/>
       <c r="CP17" s="29"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="57"/>
       <c r="CS17" s="57"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1">
       <c r="A18" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
       <c r="F18" s="23">
         <v>83.828000000000003</v>
@@ -5362,51 +5382,53 @@
       </c>
       <c r="CE18" s="57">
         <v>95.703999999999994</v>
       </c>
       <c r="CF18" s="57">
         <v>96.045000000000002</v>
       </c>
       <c r="CG18" s="57">
         <v>97.494</v>
       </c>
       <c r="CH18" s="57">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="57">
         <v>101.629</v>
       </c>
       <c r="CJ18" s="57">
         <v>106.631</v>
       </c>
       <c r="CK18" s="57">
         <v>107.884</v>
       </c>
       <c r="CL18" s="57">
         <v>105.217</v>
       </c>
-      <c r="CM18" s="32"/>
+      <c r="CM18" s="68">
+        <v>100.30500000000001</v>
+      </c>
       <c r="CN18" s="32"/>
       <c r="CO18" s="57"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="57"/>
       <c r="CR18" s="57"/>
       <c r="CS18" s="57"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1">
       <c r="A19" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
       <c r="F19" s="23">
         <v>190.81299999999999</v>
@@ -5641,51 +5663,53 @@
       </c>
       <c r="CE19" s="57">
         <v>144.489</v>
       </c>
       <c r="CF19" s="57">
         <v>149.137</v>
       </c>
       <c r="CG19" s="57">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="57">
         <v>151.53</v>
       </c>
       <c r="CI19" s="57">
         <v>157.83699999999999</v>
       </c>
       <c r="CJ19" s="57">
         <v>163.845</v>
       </c>
       <c r="CK19" s="57">
         <v>173.494</v>
       </c>
       <c r="CL19" s="57">
         <v>184.33</v>
       </c>
-      <c r="CM19" s="32"/>
+      <c r="CM19" s="68">
+        <v>196.68600000000001</v>
+      </c>
       <c r="CN19" s="32"/>
       <c r="CO19" s="57"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="57"/>
       <c r="CR19" s="57"/>
       <c r="CS19" s="57"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1">
       <c r="A20" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
       <c r="F20" s="23">
         <v>8.1989999999999998</v>
@@ -5920,51 +5944,53 @@
       </c>
       <c r="CE20" s="57">
         <v>0.17199999999999999</v>
       </c>
       <c r="CF20" s="57">
         <v>0.161</v>
       </c>
       <c r="CG20" s="57">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="57">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="57">
         <v>0.11700000000000001</v>
       </c>
       <c r="CJ20" s="57">
         <v>0.11899999999999999</v>
       </c>
       <c r="CK20" s="57">
         <v>0.16700000000000001</v>
       </c>
       <c r="CL20" s="57">
         <v>0.20799999999999999</v>
       </c>
-      <c r="CM20" s="32"/>
+      <c r="CM20" s="68">
+        <v>0.01</v>
+      </c>
       <c r="CN20" s="32"/>
       <c r="CO20" s="57"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="57"/>
       <c r="CR20" s="57"/>
       <c r="CS20" s="57"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1">
       <c r="A21" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>17</v>
@@ -6199,51 +6225,53 @@
       </c>
       <c r="CE21" s="57">
         <v>0.28499999999999998</v>
       </c>
       <c r="CF21" s="57">
         <v>0.28499999999999998</v>
       </c>
       <c r="CG21" s="57">
         <v>0.25</v>
       </c>
       <c r="CH21" s="57">
         <v>0.313</v>
       </c>
       <c r="CI21" s="57">
         <v>0.39300000000000002</v>
       </c>
       <c r="CJ21" s="57">
         <v>0.38100000000000001</v>
       </c>
       <c r="CK21" s="57">
         <v>0.39400000000000002</v>
       </c>
       <c r="CL21" s="57">
         <v>0.39700000000000002</v>
       </c>
-      <c r="CM21" s="29"/>
+      <c r="CM21" s="68">
+        <v>0.376</v>
+      </c>
       <c r="CN21" s="32"/>
       <c r="CO21" s="57"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="57"/>
       <c r="CR21" s="57"/>
       <c r="CS21" s="57"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
       <c r="F22" s="23">
         <v>80.603999999999999</v>
@@ -6478,51 +6506,53 @@
       </c>
       <c r="CE22" s="57">
         <v>20.779</v>
       </c>
       <c r="CF22" s="57">
         <v>20.687999999999999</v>
       </c>
       <c r="CG22" s="57">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="57">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="57">
         <v>22.286000000000001</v>
       </c>
       <c r="CJ22" s="57">
         <v>23.844999999999999</v>
       </c>
       <c r="CK22" s="57">
         <v>24.818000000000001</v>
       </c>
       <c r="CL22" s="57">
         <v>26.751000000000001</v>
       </c>
-      <c r="CM22" s="32"/>
+      <c r="CM22" s="68">
+        <v>24.832000000000001</v>
+      </c>
       <c r="CN22" s="32"/>
       <c r="CO22" s="57"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="57"/>
       <c r="CR22" s="57"/>
       <c r="CS22" s="57"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1">
       <c r="A23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>17</v>
@@ -6757,51 +6787,53 @@
       </c>
       <c r="CE23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CF23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CG23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CJ23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CK23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CL23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CM23" s="32"/>
+      <c r="CM23" s="68">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CN23" s="32"/>
       <c r="CO23" s="57"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="57"/>
       <c r="CR23" s="57"/>
       <c r="CS23" s="57"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1">
       <c r="A24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
       <c r="F24" s="23">
         <v>0.25</v>
@@ -7036,51 +7068,53 @@
       </c>
       <c r="CE24" s="57">
         <v>0.13800000000000001</v>
       </c>
       <c r="CF24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CG24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="57">
         <v>0.13100000000000001</v>
       </c>
       <c r="CJ24" s="57">
         <v>0.13100000000000001</v>
       </c>
       <c r="CK24" s="57">
         <v>0.13</v>
       </c>
       <c r="CL24" s="57">
         <v>0.13</v>
       </c>
-      <c r="CM24" s="32"/>
+      <c r="CM24" s="68">
+        <v>0.13</v>
+      </c>
       <c r="CN24" s="32"/>
       <c r="CO24" s="57"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="57"/>
       <c r="CR24" s="57"/>
       <c r="CS24" s="57"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1">
       <c r="A25" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="41">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
       <c r="F25" s="41">
         <v>8.3239999999999998</v>
@@ -7315,51 +7349,53 @@
       </c>
       <c r="CE25" s="57">
         <v>1.0900000000000001</v>
       </c>
       <c r="CF25" s="57">
         <v>1.0860000000000001</v>
       </c>
       <c r="CG25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="57">
         <v>1.099</v>
       </c>
       <c r="CJ25" s="57">
         <v>1.091</v>
       </c>
       <c r="CK25" s="57">
         <v>1.1140000000000001</v>
       </c>
       <c r="CL25" s="57">
         <v>1.2490000000000001</v>
       </c>
-      <c r="CM25" s="38"/>
+      <c r="CM25" s="68">
+        <v>1.27</v>
+      </c>
       <c r="CN25" s="38"/>
       <c r="CO25" s="57"/>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="57"/>
       <c r="CR25" s="57"/>
       <c r="CS25" s="57"/>
     </row>
     <row r="26" spans="1:97" s="35" customFormat="1">
       <c r="A26" s="42"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
       <c r="P26" s="42"/>
       <c r="Q26" s="42"/>
@@ -8378,69 +8414,69 @@
       <c r="D64" s="42"/>
       <c r="E64" s="42"/>
       <c r="F64" s="42"/>
       <c r="G64" s="42"/>
       <c r="H64" s="42"/>
       <c r="I64" s="42"/>
       <c r="J64" s="42"/>
       <c r="K64" s="42"/>
       <c r="L64" s="42"/>
       <c r="M64" s="42"/>
       <c r="N64" s="42"/>
       <c r="O64" s="42"/>
       <c r="P64" s="42"/>
       <c r="Q64" s="42"/>
       <c r="R64" s="42"/>
       <c r="S64" s="42"/>
       <c r="T64" s="42"/>
       <c r="U64" s="42"/>
       <c r="V64" s="42"/>
       <c r="W64" s="42"/>
       <c r="X64" s="2"/>
       <c r="Y64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>