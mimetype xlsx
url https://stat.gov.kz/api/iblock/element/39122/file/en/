--- v4 (2026-07-18)
+++ v5 (2026-08-27)
@@ -518,73 +518,73 @@
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -858,361 +858,361 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="44" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="44" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="44" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="44" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="44" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="44"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.7109375" style="2" customWidth="1"/>
     <col min="71" max="71" width="9.140625" style="2"/>
     <col min="72" max="72" width="9.42578125" style="2" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...47 lines deleted...]
-      <c r="BV1" s="61" t="s">
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="63"/>
+      <c r="AE1" s="63"/>
+      <c r="AF1" s="63"/>
+      <c r="AG1" s="63"/>
+      <c r="AH1" s="63"/>
+      <c r="AI1" s="63"/>
+      <c r="AJ1" s="63"/>
+      <c r="AK1" s="63"/>
+      <c r="AL1" s="63"/>
+      <c r="AM1" s="63"/>
+      <c r="AN1" s="63"/>
+      <c r="AO1" s="63"/>
+      <c r="AP1" s="63"/>
+      <c r="AQ1" s="63"/>
+      <c r="AR1" s="63"/>
+      <c r="AS1" s="63"/>
+      <c r="AT1" s="63"/>
+      <c r="AU1" s="63"/>
+      <c r="AV1" s="63"/>
+      <c r="AW1" s="63"/>
+      <c r="BV1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="61"/>
-[...21 lines deleted...]
-      <c r="CS1" s="61"/>
+      <c r="BW1" s="63"/>
+      <c r="BX1" s="63"/>
+      <c r="BY1" s="63"/>
+      <c r="BZ1" s="63"/>
+      <c r="CA1" s="63"/>
+      <c r="CB1" s="63"/>
+      <c r="CC1" s="63"/>
+      <c r="CD1" s="63"/>
+      <c r="CE1" s="63"/>
+      <c r="CF1" s="63"/>
+      <c r="CG1" s="63"/>
+      <c r="CH1" s="63"/>
+      <c r="CI1" s="63"/>
+      <c r="CJ1" s="63"/>
+      <c r="CK1" s="63"/>
+      <c r="CL1" s="63"/>
+      <c r="CM1" s="63"/>
+      <c r="CN1" s="63"/>
+      <c r="CO1" s="63"/>
+      <c r="CP1" s="63"/>
+      <c r="CQ1" s="63"/>
+      <c r="CR1" s="63"/>
+      <c r="CS1" s="63"/>
       <c r="CT1" s="60"/>
       <c r="CU1" s="60"/>
       <c r="CV1" s="60"/>
       <c r="CW1" s="60"/>
       <c r="CX1" s="60"/>
       <c r="CY1" s="60"/>
       <c r="CZ1" s="60"/>
       <c r="DA1" s="60"/>
       <c r="DB1" s="60"/>
       <c r="DC1" s="60"/>
       <c r="DD1" s="60"/>
       <c r="DE1" s="60"/>
       <c r="DF1" s="60"/>
       <c r="DG1" s="60"/>
       <c r="DH1" s="60"/>
       <c r="DI1" s="60"/>
       <c r="DJ1" s="60"/>
       <c r="DK1" s="60"/>
       <c r="DL1" s="60"/>
       <c r="DM1" s="60"/>
       <c r="DN1" s="60"/>
       <c r="DO1" s="60"/>
       <c r="DP1" s="60"/>
       <c r="DQ1" s="60"/>
       <c r="DR1" s="60"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="48"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
-      <c r="J2" s="62" t="s">
+      <c r="J2" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="K2" s="62"/>
-[...1 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
       <c r="N2" s="54"/>
       <c r="O2" s="54"/>
       <c r="P2" s="54"/>
       <c r="Q2" s="54"/>
       <c r="R2" s="54"/>
       <c r="S2" s="54"/>
       <c r="T2" s="54"/>
       <c r="U2" s="54"/>
-      <c r="V2" s="62" t="s">
+      <c r="V2" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="W2" s="62"/>
-[...2 lines deleted...]
-      <c r="AH2" s="62" t="s">
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
+      <c r="AH2" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="AI2" s="62"/>
-[...2 lines deleted...]
-      <c r="AT2" s="62" t="s">
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="64"/>
+      <c r="AT2" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="AU2" s="62"/>
-[...2 lines deleted...]
-      <c r="BF2" s="62" t="s">
+      <c r="AU2" s="64"/>
+      <c r="AV2" s="64"/>
+      <c r="AW2" s="64"/>
+      <c r="BF2" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="BG2" s="62"/>
-[...2 lines deleted...]
-      <c r="BR2" s="62" t="s">
+      <c r="BG2" s="64"/>
+      <c r="BH2" s="64"/>
+      <c r="BI2" s="64"/>
+      <c r="BR2" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="BS2" s="62"/>
-[...2 lines deleted...]
-      <c r="CD2" s="62" t="s">
+      <c r="BS2" s="64"/>
+      <c r="BT2" s="64"/>
+      <c r="BU2" s="64"/>
+      <c r="CD2" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="CE2" s="62"/>
-[...2 lines deleted...]
-      <c r="CP2" s="62" t="s">
+      <c r="CE2" s="64"/>
+      <c r="CF2" s="64"/>
+      <c r="CG2" s="64"/>
+      <c r="CP2" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="CQ2" s="62"/>
-[...1 lines deleted...]
-      <c r="CS2" s="62"/>
+      <c r="CQ2" s="64"/>
+      <c r="CR2" s="64"/>
+      <c r="CS2" s="64"/>
     </row>
     <row r="3" spans="1:122" ht="16.5" thickBot="1">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="65" t="s">
+      <c r="B3" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="66"/>
-[...10 lines deleted...]
-      <c r="N3" s="65" t="s">
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="66"/>
-[...10 lines deleted...]
-      <c r="Z3" s="65" t="s">
+      <c r="O3" s="68"/>
+      <c r="P3" s="68"/>
+      <c r="Q3" s="68"/>
+      <c r="R3" s="68"/>
+      <c r="S3" s="68"/>
+      <c r="T3" s="68"/>
+      <c r="U3" s="68"/>
+      <c r="V3" s="68"/>
+      <c r="W3" s="68"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="66"/>
-[...10 lines deleted...]
-      <c r="AL3" s="65" t="s">
+      <c r="AA3" s="68"/>
+      <c r="AB3" s="68"/>
+      <c r="AC3" s="68"/>
+      <c r="AD3" s="68"/>
+      <c r="AE3" s="68"/>
+      <c r="AF3" s="68"/>
+      <c r="AG3" s="68"/>
+      <c r="AH3" s="68"/>
+      <c r="AI3" s="68"/>
+      <c r="AJ3" s="68"/>
+      <c r="AK3" s="69"/>
+      <c r="AL3" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="AM3" s="66"/>
-[...10 lines deleted...]
-      <c r="AX3" s="65" t="s">
+      <c r="AM3" s="68"/>
+      <c r="AN3" s="68"/>
+      <c r="AO3" s="68"/>
+      <c r="AP3" s="68"/>
+      <c r="AQ3" s="68"/>
+      <c r="AR3" s="68"/>
+      <c r="AS3" s="68"/>
+      <c r="AT3" s="68"/>
+      <c r="AU3" s="68"/>
+      <c r="AV3" s="68"/>
+      <c r="AW3" s="69"/>
+      <c r="AX3" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="65" t="s">
+      <c r="AY3" s="68"/>
+      <c r="AZ3" s="68"/>
+      <c r="BA3" s="68"/>
+      <c r="BB3" s="68"/>
+      <c r="BC3" s="68"/>
+      <c r="BD3" s="68"/>
+      <c r="BE3" s="68"/>
+      <c r="BF3" s="68"/>
+      <c r="BG3" s="68"/>
+      <c r="BH3" s="68"/>
+      <c r="BI3" s="69"/>
+      <c r="BJ3" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="66"/>
-[...10 lines deleted...]
-      <c r="BV3" s="65" t="s">
+      <c r="BK3" s="68"/>
+      <c r="BL3" s="68"/>
+      <c r="BM3" s="68"/>
+      <c r="BN3" s="68"/>
+      <c r="BO3" s="68"/>
+      <c r="BP3" s="68"/>
+      <c r="BQ3" s="68"/>
+      <c r="BR3" s="68"/>
+      <c r="BS3" s="68"/>
+      <c r="BT3" s="68"/>
+      <c r="BU3" s="69"/>
+      <c r="BV3" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="66"/>
-[...10 lines deleted...]
-      <c r="CH3" s="65" t="s">
+      <c r="BW3" s="68"/>
+      <c r="BX3" s="68"/>
+      <c r="BY3" s="68"/>
+      <c r="BZ3" s="68"/>
+      <c r="CA3" s="68"/>
+      <c r="CB3" s="68"/>
+      <c r="CC3" s="68"/>
+      <c r="CD3" s="68"/>
+      <c r="CE3" s="68"/>
+      <c r="CF3" s="68"/>
+      <c r="CG3" s="69"/>
+      <c r="CH3" s="67" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="66"/>
-[...9 lines deleted...]
-      <c r="CS3" s="67"/>
+      <c r="CI3" s="68"/>
+      <c r="CJ3" s="68"/>
+      <c r="CK3" s="68"/>
+      <c r="CL3" s="68"/>
+      <c r="CM3" s="68"/>
+      <c r="CN3" s="68"/>
+      <c r="CO3" s="68"/>
+      <c r="CP3" s="68"/>
+      <c r="CQ3" s="68"/>
+      <c r="CR3" s="68"/>
+      <c r="CS3" s="69"/>
     </row>
     <row r="4" spans="1:122" ht="13.5" thickBot="1">
-      <c r="A4" s="64"/>
+      <c r="A4" s="66"/>
       <c r="B4" s="50" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="49" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="49" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="49" t="s">
@@ -1729,54 +1729,56 @@
       </c>
       <c r="CE5" s="58">
         <v>488.62599999999998</v>
       </c>
       <c r="CF5" s="58">
         <v>491.709</v>
       </c>
       <c r="CG5" s="58">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="58">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="58">
         <v>521.91099999999994</v>
       </c>
       <c r="CJ5" s="58">
         <v>544.66200000000003</v>
       </c>
       <c r="CK5" s="58">
         <v>564.673</v>
       </c>
       <c r="CL5" s="58">
         <v>586.12</v>
       </c>
-      <c r="CM5" s="69">
+      <c r="CM5" s="62">
         <v>561.79700000000003</v>
       </c>
-      <c r="CN5" s="14"/>
+      <c r="CN5" s="14">
+        <v>528.04399999999998</v>
+      </c>
       <c r="CO5" s="58"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="58"/>
       <c r="CR5" s="58"/>
       <c r="CS5" s="58"/>
     </row>
     <row r="6" spans="1:122" s="20" customFormat="1">
       <c r="A6" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="52" t="s">
         <v>17</v>
       </c>
@@ -2010,54 +2012,56 @@
       </c>
       <c r="CE6" s="57">
         <v>4.3579999999999997</v>
       </c>
       <c r="CF6" s="57">
         <v>3.573</v>
       </c>
       <c r="CG6" s="57">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="57">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="57">
         <v>4.5090000000000003</v>
       </c>
       <c r="CJ6" s="57">
         <v>4.4059999999999997</v>
       </c>
       <c r="CK6" s="57">
         <v>4.5359999999999996</v>
       </c>
       <c r="CL6" s="57">
         <v>4.3719999999999999</v>
       </c>
-      <c r="CM6" s="68">
+      <c r="CM6" s="61">
         <v>5.3479999999999999</v>
       </c>
-      <c r="CN6" s="47"/>
+      <c r="CN6" s="47">
+        <v>5.1890000000000001</v>
+      </c>
       <c r="CO6" s="57"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="57"/>
       <c r="CR6" s="57"/>
       <c r="CS6" s="57"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
       <c r="F7" s="23">
         <v>150.351</v>
       </c>
@@ -2291,54 +2295,56 @@
       </c>
       <c r="CE7" s="57">
         <v>34.015999999999998</v>
       </c>
       <c r="CF7" s="57">
         <v>31.99</v>
       </c>
       <c r="CG7" s="57">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="57">
         <v>43.38</v>
       </c>
       <c r="CI7" s="57">
         <v>46.651000000000003</v>
       </c>
       <c r="CJ7" s="57">
         <v>48.936</v>
       </c>
       <c r="CK7" s="57">
         <v>51.719000000000001</v>
       </c>
       <c r="CL7" s="57">
         <v>56.646000000000001</v>
       </c>
-      <c r="CM7" s="68">
+      <c r="CM7" s="61">
         <v>54.210999999999999</v>
       </c>
-      <c r="CN7" s="32"/>
+      <c r="CN7" s="32">
+        <v>39.122</v>
+      </c>
       <c r="CO7" s="57"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="57"/>
       <c r="CR7" s="57"/>
       <c r="CS7" s="57"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
       <c r="F8" s="23">
         <v>58.612000000000002</v>
       </c>
@@ -2572,54 +2578,56 @@
       </c>
       <c r="CE8" s="57">
         <v>1.641</v>
       </c>
       <c r="CF8" s="57">
         <v>1.405</v>
       </c>
       <c r="CG8" s="57">
         <v>2.556</v>
       </c>
       <c r="CH8" s="57">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="57">
         <v>3.26</v>
       </c>
       <c r="CJ8" s="57">
         <v>2.6379999999999999</v>
       </c>
       <c r="CK8" s="57">
         <v>1.9410000000000001</v>
       </c>
       <c r="CL8" s="57">
         <v>2.1560000000000001</v>
       </c>
-      <c r="CM8" s="68">
+      <c r="CM8" s="61">
         <v>3.0209999999999999</v>
       </c>
-      <c r="CN8" s="32"/>
+      <c r="CN8" s="32">
+        <v>2.6760000000000002</v>
+      </c>
       <c r="CO8" s="57"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="57"/>
       <c r="CR8" s="57"/>
       <c r="CS8" s="57"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
       <c r="F9" s="23">
         <v>67.918999999999997</v>
       </c>
@@ -2853,54 +2861,56 @@
       </c>
       <c r="CE9" s="57">
         <v>24.253</v>
       </c>
       <c r="CF9" s="57">
         <v>20.907</v>
       </c>
       <c r="CG9" s="57">
         <v>21.317</v>
       </c>
       <c r="CH9" s="57">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="57">
         <v>19.381</v>
       </c>
       <c r="CJ9" s="57">
         <v>21.100999999999999</v>
       </c>
       <c r="CK9" s="57">
         <v>21.408999999999999</v>
       </c>
       <c r="CL9" s="57">
         <v>21.548999999999999</v>
       </c>
-      <c r="CM9" s="68">
+      <c r="CM9" s="61">
         <v>14.164999999999999</v>
       </c>
-      <c r="CN9" s="32"/>
+      <c r="CN9" s="32">
+        <v>13.521000000000001</v>
+      </c>
       <c r="CO9" s="57"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="57"/>
       <c r="CR9" s="57"/>
       <c r="CS9" s="57"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
       <c r="F10" s="23">
         <v>0.57599999999999996</v>
       </c>
@@ -3134,54 +3144,56 @@
       </c>
       <c r="CE10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CF10" s="57">
         <v>0.29899999999999999</v>
       </c>
       <c r="CG10" s="57">
         <v>0.439</v>
       </c>
       <c r="CH10" s="57">
         <v>0.439</v>
       </c>
       <c r="CI10" s="57">
         <v>0.439</v>
       </c>
       <c r="CJ10" s="57">
         <v>0.439</v>
       </c>
       <c r="CK10" s="57">
         <v>0.439</v>
       </c>
       <c r="CL10" s="57">
         <v>0.439</v>
       </c>
-      <c r="CM10" s="68">
+      <c r="CM10" s="61">
         <v>0.47899999999999998</v>
       </c>
-      <c r="CN10" s="32"/>
+      <c r="CN10" s="32">
+        <v>0.47899999999999998</v>
+      </c>
       <c r="CO10" s="57"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="57"/>
       <c r="CR10" s="57"/>
       <c r="CS10" s="57"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
       <c r="F11" s="23">
         <v>26.225999999999999</v>
       </c>
@@ -3415,54 +3427,56 @@
       </c>
       <c r="CE11" s="57">
         <v>9.3680000000000003</v>
       </c>
       <c r="CF11" s="57">
         <v>9.3339999999999996</v>
       </c>
       <c r="CG11" s="57">
         <v>10.36</v>
       </c>
       <c r="CH11" s="57">
         <v>10.76</v>
       </c>
       <c r="CI11" s="57">
         <v>10.388</v>
       </c>
       <c r="CJ11" s="57">
         <v>11.611000000000001</v>
       </c>
       <c r="CK11" s="57">
         <v>11.786</v>
       </c>
       <c r="CL11" s="57">
         <v>12.147</v>
       </c>
-      <c r="CM11" s="68">
+      <c r="CM11" s="61">
         <v>10.448</v>
       </c>
-      <c r="CN11" s="32"/>
+      <c r="CN11" s="32">
+        <v>9.8520000000000003</v>
+      </c>
       <c r="CO11" s="57"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="57"/>
       <c r="CR11" s="57"/>
       <c r="CS11" s="57"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>22.567</v>
       </c>
@@ -3696,54 +3710,56 @@
       </c>
       <c r="CE12" s="57">
         <v>3.218</v>
       </c>
       <c r="CF12" s="57">
         <v>2.8210000000000002</v>
       </c>
       <c r="CG12" s="57">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="57">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="57">
         <v>4.1029999999999998</v>
       </c>
       <c r="CJ12" s="57">
         <v>4.5380000000000003</v>
       </c>
       <c r="CK12" s="57">
         <v>4.8449999999999998</v>
       </c>
       <c r="CL12" s="57">
         <v>4.9989999999999997</v>
       </c>
-      <c r="CM12" s="68">
+      <c r="CM12" s="61">
         <v>4.6429999999999998</v>
       </c>
-      <c r="CN12" s="32"/>
+      <c r="CN12" s="32">
+        <v>4.6029999999999998</v>
+      </c>
       <c r="CO12" s="57"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="57"/>
       <c r="CR12" s="57"/>
       <c r="CS12" s="57"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1">
       <c r="A13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="52" t="s">
         <v>17</v>
       </c>
@@ -3977,54 +3993,56 @@
       </c>
       <c r="CE13" s="57">
         <v>13.035</v>
       </c>
       <c r="CF13" s="57">
         <v>13.177</v>
       </c>
       <c r="CG13" s="57">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="57">
         <v>12.19</v>
       </c>
       <c r="CI13" s="57">
         <v>12.404</v>
       </c>
       <c r="CJ13" s="57">
         <v>14.484999999999999</v>
       </c>
       <c r="CK13" s="57">
         <v>15.118</v>
       </c>
       <c r="CL13" s="57">
         <v>14.789</v>
       </c>
-      <c r="CM13" s="68">
+      <c r="CM13" s="61">
         <v>15.468999999999999</v>
       </c>
-      <c r="CN13" s="32"/>
+      <c r="CN13" s="32">
+        <v>16.416</v>
+      </c>
       <c r="CO13" s="57"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="57"/>
       <c r="CR13" s="57"/>
       <c r="CS13" s="57"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1">
       <c r="A14" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
       <c r="F14" s="23">
         <v>78.936999999999998</v>
       </c>
@@ -4258,54 +4276,56 @@
       </c>
       <c r="CE14" s="57">
         <v>64.558000000000007</v>
       </c>
       <c r="CF14" s="57">
         <v>71.429000000000002</v>
       </c>
       <c r="CG14" s="57">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="57">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="57">
         <v>65.168000000000006</v>
       </c>
       <c r="CJ14" s="57">
         <v>63.828000000000003</v>
       </c>
       <c r="CK14" s="57">
         <v>62.968000000000004</v>
       </c>
       <c r="CL14" s="57">
         <v>62.780999999999999</v>
       </c>
-      <c r="CM14" s="68">
+      <c r="CM14" s="61">
         <v>60.835000000000001</v>
       </c>
-      <c r="CN14" s="32"/>
+      <c r="CN14" s="32">
+        <v>62.94</v>
+      </c>
       <c r="CO14" s="57"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="57"/>
       <c r="CR14" s="57"/>
       <c r="CS14" s="57"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1">
       <c r="A15" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
       <c r="F15" s="23">
         <v>177.74700000000001</v>
       </c>
@@ -4539,54 +4559,56 @@
       </c>
       <c r="CE15" s="57">
         <v>70.64</v>
       </c>
       <c r="CF15" s="57">
         <v>68.507000000000005</v>
       </c>
       <c r="CG15" s="57">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="57">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="57">
         <v>71.459000000000003</v>
       </c>
       <c r="CJ15" s="57">
         <v>75.995999999999995</v>
       </c>
       <c r="CK15" s="57">
         <v>81.174999999999997</v>
       </c>
       <c r="CL15" s="57">
         <v>87.228999999999999</v>
       </c>
-      <c r="CM15" s="68">
+      <c r="CM15" s="61">
         <v>68.796999999999997</v>
       </c>
-      <c r="CN15" s="32"/>
+      <c r="CN15" s="32">
+        <v>71.331000000000003</v>
+      </c>
       <c r="CO15" s="57"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="57"/>
       <c r="CR15" s="57"/>
       <c r="CS15" s="57"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1">
       <c r="A16" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>3.0409999999999999</v>
       </c>
@@ -4820,54 +4842,56 @@
       </c>
       <c r="CE16" s="57">
         <v>0.55600000000000005</v>
       </c>
       <c r="CF16" s="57">
         <v>0.70199999999999996</v>
       </c>
       <c r="CG16" s="57">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="57">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="57">
         <v>0.63400000000000001</v>
       </c>
       <c r="CJ16" s="57">
         <v>0.63700000000000001</v>
       </c>
       <c r="CK16" s="57">
         <v>0.73199999999999998</v>
       </c>
       <c r="CL16" s="57">
         <v>0.72699999999999998</v>
       </c>
-      <c r="CM16" s="68">
+      <c r="CM16" s="61">
         <v>0.749</v>
       </c>
-      <c r="CN16" s="32"/>
+      <c r="CN16" s="32">
+        <v>0.71799999999999997</v>
+      </c>
       <c r="CO16" s="57"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="57"/>
       <c r="CR16" s="57"/>
       <c r="CS16" s="57"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1">
       <c r="A17" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F17" s="23">
         <v>3.2000000000000001E-2</v>
       </c>
@@ -5101,54 +5125,56 @@
       </c>
       <c r="CE17" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CG17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CH17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="56">
         <v>1.9E-2</v>
       </c>
       <c r="CJ17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CK17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CL17" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="CM17" s="68">
+      <c r="CM17" s="61">
         <v>1.9E-2</v>
       </c>
-      <c r="CN17" s="30"/>
+      <c r="CN17" s="32">
+        <v>1.9E-2</v>
+      </c>
       <c r="CO17" s="56"/>
       <c r="CP17" s="29"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="57"/>
       <c r="CS17" s="57"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1">
       <c r="A18" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
       <c r="F18" s="23">
         <v>83.828000000000003</v>
       </c>
@@ -5382,54 +5408,56 @@
       </c>
       <c r="CE18" s="57">
         <v>95.703999999999994</v>
       </c>
       <c r="CF18" s="57">
         <v>96.045000000000002</v>
       </c>
       <c r="CG18" s="57">
         <v>97.494</v>
       </c>
       <c r="CH18" s="57">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="57">
         <v>101.629</v>
       </c>
       <c r="CJ18" s="57">
         <v>106.631</v>
       </c>
       <c r="CK18" s="57">
         <v>107.884</v>
       </c>
       <c r="CL18" s="57">
         <v>105.217</v>
       </c>
-      <c r="CM18" s="68">
+      <c r="CM18" s="61">
         <v>100.30500000000001</v>
       </c>
-      <c r="CN18" s="32"/>
+      <c r="CN18" s="32">
+        <v>103.40600000000001</v>
+      </c>
       <c r="CO18" s="57"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="57"/>
       <c r="CR18" s="57"/>
       <c r="CS18" s="57"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1">
       <c r="A19" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
       <c r="F19" s="23">
         <v>190.81299999999999</v>
       </c>
@@ -5663,54 +5691,56 @@
       </c>
       <c r="CE19" s="57">
         <v>144.489</v>
       </c>
       <c r="CF19" s="57">
         <v>149.137</v>
       </c>
       <c r="CG19" s="57">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="57">
         <v>151.53</v>
       </c>
       <c r="CI19" s="57">
         <v>157.83699999999999</v>
       </c>
       <c r="CJ19" s="57">
         <v>163.845</v>
       </c>
       <c r="CK19" s="57">
         <v>173.494</v>
       </c>
       <c r="CL19" s="57">
         <v>184.33</v>
       </c>
-      <c r="CM19" s="68">
+      <c r="CM19" s="61">
         <v>196.68600000000001</v>
       </c>
-      <c r="CN19" s="32"/>
+      <c r="CN19" s="32">
+        <v>171.517</v>
+      </c>
       <c r="CO19" s="57"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="57"/>
       <c r="CR19" s="57"/>
       <c r="CS19" s="57"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1">
       <c r="A20" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
       <c r="F20" s="23">
         <v>8.1989999999999998</v>
       </c>
@@ -5944,54 +5974,56 @@
       </c>
       <c r="CE20" s="57">
         <v>0.17199999999999999</v>
       </c>
       <c r="CF20" s="57">
         <v>0.161</v>
       </c>
       <c r="CG20" s="57">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="57">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="57">
         <v>0.11700000000000001</v>
       </c>
       <c r="CJ20" s="57">
         <v>0.11899999999999999</v>
       </c>
       <c r="CK20" s="57">
         <v>0.16700000000000001</v>
       </c>
       <c r="CL20" s="57">
         <v>0.20799999999999999</v>
       </c>
-      <c r="CM20" s="68">
+      <c r="CM20" s="61">
         <v>0.01</v>
       </c>
-      <c r="CN20" s="32"/>
+      <c r="CN20" s="32">
+        <v>2.5000000000000001E-2</v>
+      </c>
       <c r="CO20" s="57"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="57"/>
       <c r="CR20" s="57"/>
       <c r="CS20" s="57"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1">
       <c r="A21" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>17</v>
       </c>
@@ -6225,54 +6257,56 @@
       </c>
       <c r="CE21" s="57">
         <v>0.28499999999999998</v>
       </c>
       <c r="CF21" s="57">
         <v>0.28499999999999998</v>
       </c>
       <c r="CG21" s="57">
         <v>0.25</v>
       </c>
       <c r="CH21" s="57">
         <v>0.313</v>
       </c>
       <c r="CI21" s="57">
         <v>0.39300000000000002</v>
       </c>
       <c r="CJ21" s="57">
         <v>0.38100000000000001</v>
       </c>
       <c r="CK21" s="57">
         <v>0.39400000000000002</v>
       </c>
       <c r="CL21" s="57">
         <v>0.39700000000000002</v>
       </c>
-      <c r="CM21" s="68">
+      <c r="CM21" s="61">
         <v>0.376</v>
       </c>
-      <c r="CN21" s="32"/>
+      <c r="CN21" s="32">
+        <v>0.45100000000000001</v>
+      </c>
       <c r="CO21" s="57"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="57"/>
       <c r="CR21" s="57"/>
       <c r="CS21" s="57"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
       <c r="F22" s="23">
         <v>80.603999999999999</v>
       </c>
@@ -6506,54 +6540,56 @@
       </c>
       <c r="CE22" s="57">
         <v>20.779</v>
       </c>
       <c r="CF22" s="57">
         <v>20.687999999999999</v>
       </c>
       <c r="CG22" s="57">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="57">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="57">
         <v>22.286000000000001</v>
       </c>
       <c r="CJ22" s="57">
         <v>23.844999999999999</v>
       </c>
       <c r="CK22" s="57">
         <v>24.818000000000001</v>
       </c>
       <c r="CL22" s="57">
         <v>26.751000000000001</v>
       </c>
-      <c r="CM22" s="68">
+      <c r="CM22" s="61">
         <v>24.832000000000001</v>
       </c>
-      <c r="CN22" s="32"/>
+      <c r="CN22" s="32">
+        <v>24.382000000000001</v>
+      </c>
       <c r="CO22" s="57"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="57"/>
       <c r="CR22" s="57"/>
       <c r="CS22" s="57"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1">
       <c r="A23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>17</v>
       </c>
@@ -6787,54 +6823,56 @@
       </c>
       <c r="CE23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CF23" s="57">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CG23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CJ23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CK23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CL23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CM23" s="68">
+      <c r="CM23" s="61">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CN23" s="32"/>
+      <c r="CN23" s="32">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CO23" s="57"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="57"/>
       <c r="CR23" s="57"/>
       <c r="CS23" s="57"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1">
       <c r="A24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
       <c r="F24" s="23">
         <v>0.25</v>
       </c>
@@ -7068,54 +7106,56 @@
       </c>
       <c r="CE24" s="57">
         <v>0.13800000000000001</v>
       </c>
       <c r="CF24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CG24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="57">
         <v>0.13100000000000001</v>
       </c>
       <c r="CJ24" s="57">
         <v>0.13100000000000001</v>
       </c>
       <c r="CK24" s="57">
         <v>0.13</v>
       </c>
       <c r="CL24" s="57">
         <v>0.13</v>
       </c>
-      <c r="CM24" s="68">
+      <c r="CM24" s="61">
         <v>0.13</v>
       </c>
-      <c r="CN24" s="32"/>
+      <c r="CN24" s="32">
+        <v>0.13</v>
+      </c>
       <c r="CO24" s="57"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="57"/>
       <c r="CR24" s="57"/>
       <c r="CS24" s="57"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1">
       <c r="A25" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="41">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
       <c r="F25" s="41">
         <v>8.3239999999999998</v>
       </c>
@@ -7349,54 +7389,56 @@
       </c>
       <c r="CE25" s="57">
         <v>1.0900000000000001</v>
       </c>
       <c r="CF25" s="57">
         <v>1.0860000000000001</v>
       </c>
       <c r="CG25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="57">
         <v>1.099</v>
       </c>
       <c r="CJ25" s="57">
         <v>1.091</v>
       </c>
       <c r="CK25" s="57">
         <v>1.1140000000000001</v>
       </c>
       <c r="CL25" s="57">
         <v>1.2490000000000001</v>
       </c>
-      <c r="CM25" s="68">
+      <c r="CM25" s="61">
         <v>1.27</v>
       </c>
-      <c r="CN25" s="38"/>
+      <c r="CN25" s="32">
+        <v>1.2629999999999999</v>
+      </c>
       <c r="CO25" s="57"/>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="57"/>
       <c r="CR25" s="57"/>
       <c r="CS25" s="57"/>
     </row>
     <row r="26" spans="1:97" s="35" customFormat="1">
       <c r="A26" s="42"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
       <c r="P26" s="42"/>
       <c r="Q26" s="42"/>
       <c r="R26" s="42"/>