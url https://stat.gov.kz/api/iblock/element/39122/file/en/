--- v5 (2026-08-27)
+++ v6 (2026-09-16)
@@ -160,51 +160,51 @@
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -859,71 +859,71 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="44" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="44" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="44" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="44" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="44" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="44"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.7109375" style="2" customWidth="1"/>
     <col min="71" max="71" width="9.140625" style="2"/>
     <col min="72" max="72" width="9.42578125" style="2" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="34.5" customHeight="1">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
       <c r="N1" s="63"/>
       <c r="O1" s="63"/>
       <c r="P1" s="63"/>
       <c r="Q1" s="63"/>
       <c r="R1" s="63"/>
       <c r="S1" s="63"/>
       <c r="T1" s="63"/>
       <c r="U1" s="63"/>
       <c r="V1" s="63"/>
       <c r="W1" s="63"/>
@@ -983,51 +983,51 @@
       <c r="CU1" s="60"/>
       <c r="CV1" s="60"/>
       <c r="CW1" s="60"/>
       <c r="CX1" s="60"/>
       <c r="CY1" s="60"/>
       <c r="CZ1" s="60"/>
       <c r="DA1" s="60"/>
       <c r="DB1" s="60"/>
       <c r="DC1" s="60"/>
       <c r="DD1" s="60"/>
       <c r="DE1" s="60"/>
       <c r="DF1" s="60"/>
       <c r="DG1" s="60"/>
       <c r="DH1" s="60"/>
       <c r="DI1" s="60"/>
       <c r="DJ1" s="60"/>
       <c r="DK1" s="60"/>
       <c r="DL1" s="60"/>
       <c r="DM1" s="60"/>
       <c r="DN1" s="60"/>
       <c r="DO1" s="60"/>
       <c r="DP1" s="60"/>
       <c r="DQ1" s="60"/>
       <c r="DR1" s="60"/>
     </row>
-    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="48"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
       <c r="J2" s="64" t="s">
         <v>39</v>
       </c>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="64"/>
       <c r="N2" s="54"/>
       <c r="O2" s="54"/>
       <c r="P2" s="54"/>
       <c r="Q2" s="54"/>
       <c r="R2" s="54"/>
       <c r="S2" s="54"/>
       <c r="T2" s="54"/>
       <c r="U2" s="54"/>
       <c r="V2" s="64" t="s">
         <v>39</v>
@@ -1050,51 +1050,51 @@
       <c r="BF2" s="64" t="s">
         <v>39</v>
       </c>
       <c r="BG2" s="64"/>
       <c r="BH2" s="64"/>
       <c r="BI2" s="64"/>
       <c r="BR2" s="64" t="s">
         <v>39</v>
       </c>
       <c r="BS2" s="64"/>
       <c r="BT2" s="64"/>
       <c r="BU2" s="64"/>
       <c r="CD2" s="64" t="s">
         <v>39</v>
       </c>
       <c r="CE2" s="64"/>
       <c r="CF2" s="64"/>
       <c r="CG2" s="64"/>
       <c r="CP2" s="64" t="s">
         <v>39</v>
       </c>
       <c r="CQ2" s="64"/>
       <c r="CR2" s="64"/>
       <c r="CS2" s="64"/>
     </row>
-    <row r="3" spans="1:122" ht="16.5" thickBot="1">
+    <row r="3" spans="1:122" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="67" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="68"/>
       <c r="G3" s="68"/>
       <c r="H3" s="68"/>
       <c r="I3" s="68"/>
       <c r="J3" s="68"/>
       <c r="K3" s="68"/>
       <c r="L3" s="68"/>
       <c r="M3" s="69"/>
       <c r="N3" s="67" t="s">
         <v>24</v>
       </c>
       <c r="O3" s="68"/>
       <c r="P3" s="68"/>
       <c r="Q3" s="68"/>
       <c r="R3" s="68"/>
       <c r="S3" s="68"/>
@@ -1167,51 +1167,51 @@
       <c r="BX3" s="68"/>
       <c r="BY3" s="68"/>
       <c r="BZ3" s="68"/>
       <c r="CA3" s="68"/>
       <c r="CB3" s="68"/>
       <c r="CC3" s="68"/>
       <c r="CD3" s="68"/>
       <c r="CE3" s="68"/>
       <c r="CF3" s="68"/>
       <c r="CG3" s="69"/>
       <c r="CH3" s="67" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="68"/>
       <c r="CJ3" s="68"/>
       <c r="CK3" s="68"/>
       <c r="CL3" s="68"/>
       <c r="CM3" s="68"/>
       <c r="CN3" s="68"/>
       <c r="CO3" s="68"/>
       <c r="CP3" s="68"/>
       <c r="CQ3" s="68"/>
       <c r="CR3" s="68"/>
       <c r="CS3" s="69"/>
     </row>
-    <row r="4" spans="1:122" ht="13.5" thickBot="1">
+    <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="66"/>
       <c r="B4" s="50" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="49" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="49" t="s">
         <v>33</v>
       </c>
@@ -1458,51 +1458,51 @@
       <c r="CL4" s="49" t="s">
         <v>30</v>
       </c>
       <c r="CM4" s="49" t="s">
         <v>31</v>
       </c>
       <c r="CN4" s="49" t="s">
         <v>32</v>
       </c>
       <c r="CO4" s="49" t="s">
         <v>33</v>
       </c>
       <c r="CP4" s="49" t="s">
         <v>34</v>
       </c>
       <c r="CQ4" s="49" t="s">
         <v>35</v>
       </c>
       <c r="CR4" s="49" t="s">
         <v>36</v>
       </c>
       <c r="CS4" s="49" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:122" s="20" customFormat="1">
+    <row r="5" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4">
         <v>823.93299999999999</v>
       </c>
       <c r="C5" s="5">
         <v>827.31500000000005</v>
       </c>
       <c r="D5" s="6">
         <v>879.60500000000002</v>
       </c>
       <c r="E5" s="5">
         <v>918.84299999999996</v>
       </c>
       <c r="F5" s="5">
         <v>958.02599999999995</v>
       </c>
       <c r="G5" s="7">
         <v>963.02499999999998</v>
       </c>
       <c r="H5" s="8">
         <v>963.255</v>
       </c>
       <c r="I5" s="5">
@@ -1735,57 +1735,59 @@
       </c>
       <c r="CG5" s="58">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="58">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="58">
         <v>521.91099999999994</v>
       </c>
       <c r="CJ5" s="58">
         <v>544.66200000000003</v>
       </c>
       <c r="CK5" s="58">
         <v>564.673</v>
       </c>
       <c r="CL5" s="58">
         <v>586.12</v>
       </c>
       <c r="CM5" s="62">
         <v>561.79700000000003</v>
       </c>
       <c r="CN5" s="14">
         <v>528.04399999999998</v>
       </c>
-      <c r="CO5" s="58"/>
+      <c r="CO5" s="58">
+        <v>527.69899999999996</v>
+      </c>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="58"/>
       <c r="CR5" s="58"/>
       <c r="CS5" s="58"/>
     </row>
-    <row r="6" spans="1:122" s="20" customFormat="1">
+    <row r="6" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="52" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="52" t="s">
@@ -2018,57 +2020,59 @@
       </c>
       <c r="CG6" s="57">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="57">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="57">
         <v>4.5090000000000003</v>
       </c>
       <c r="CJ6" s="57">
         <v>4.4059999999999997</v>
       </c>
       <c r="CK6" s="57">
         <v>4.5359999999999996</v>
       </c>
       <c r="CL6" s="57">
         <v>4.3719999999999999</v>
       </c>
       <c r="CM6" s="61">
         <v>5.3479999999999999</v>
       </c>
       <c r="CN6" s="47">
         <v>5.1890000000000001</v>
       </c>
-      <c r="CO6" s="57"/>
+      <c r="CO6" s="57">
+        <v>5.1289999999999996</v>
+      </c>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="57"/>
       <c r="CR6" s="57"/>
       <c r="CS6" s="57"/>
     </row>
-    <row r="7" spans="1:122" s="35" customFormat="1">
+    <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
       <c r="F7" s="23">
         <v>150.351</v>
       </c>
       <c r="G7" s="25">
         <v>141.339</v>
       </c>
       <c r="H7" s="26">
         <v>111.011</v>
       </c>
       <c r="I7" s="23">
@@ -2301,57 +2305,59 @@
       </c>
       <c r="CG7" s="57">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="57">
         <v>43.38</v>
       </c>
       <c r="CI7" s="57">
         <v>46.651000000000003</v>
       </c>
       <c r="CJ7" s="57">
         <v>48.936</v>
       </c>
       <c r="CK7" s="57">
         <v>51.719000000000001</v>
       </c>
       <c r="CL7" s="57">
         <v>56.646000000000001</v>
       </c>
       <c r="CM7" s="61">
         <v>54.210999999999999</v>
       </c>
       <c r="CN7" s="32">
         <v>39.122</v>
       </c>
-      <c r="CO7" s="57"/>
+      <c r="CO7" s="57">
+        <v>36.134</v>
+      </c>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="57"/>
       <c r="CR7" s="57"/>
       <c r="CS7" s="57"/>
     </row>
-    <row r="8" spans="1:122" s="35" customFormat="1">
+    <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
       <c r="F8" s="23">
         <v>58.612000000000002</v>
       </c>
       <c r="G8" s="25">
         <v>59.523000000000003</v>
       </c>
       <c r="H8" s="26">
         <v>59.921999999999997</v>
       </c>
       <c r="I8" s="23">
@@ -2584,57 +2590,59 @@
       </c>
       <c r="CG8" s="57">
         <v>2.556</v>
       </c>
       <c r="CH8" s="57">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="57">
         <v>3.26</v>
       </c>
       <c r="CJ8" s="57">
         <v>2.6379999999999999</v>
       </c>
       <c r="CK8" s="57">
         <v>1.9410000000000001</v>
       </c>
       <c r="CL8" s="57">
         <v>2.1560000000000001</v>
       </c>
       <c r="CM8" s="61">
         <v>3.0209999999999999</v>
       </c>
       <c r="CN8" s="32">
         <v>2.6760000000000002</v>
       </c>
-      <c r="CO8" s="57"/>
+      <c r="CO8" s="57">
+        <v>2.6160000000000001</v>
+      </c>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="57"/>
       <c r="CR8" s="57"/>
       <c r="CS8" s="57"/>
     </row>
-    <row r="9" spans="1:122" s="35" customFormat="1">
+    <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
       <c r="F9" s="23">
         <v>67.918999999999997</v>
       </c>
       <c r="G9" s="25">
         <v>66.382000000000005</v>
       </c>
       <c r="H9" s="26">
         <v>67.027000000000001</v>
       </c>
       <c r="I9" s="23">
@@ -2867,57 +2875,59 @@
       </c>
       <c r="CG9" s="57">
         <v>21.317</v>
       </c>
       <c r="CH9" s="57">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="57">
         <v>19.381</v>
       </c>
       <c r="CJ9" s="57">
         <v>21.100999999999999</v>
       </c>
       <c r="CK9" s="57">
         <v>21.408999999999999</v>
       </c>
       <c r="CL9" s="57">
         <v>21.548999999999999</v>
       </c>
       <c r="CM9" s="61">
         <v>14.164999999999999</v>
       </c>
       <c r="CN9" s="32">
         <v>13.521000000000001</v>
       </c>
-      <c r="CO9" s="57"/>
+      <c r="CO9" s="57">
+        <v>12.957000000000001</v>
+      </c>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="57"/>
       <c r="CR9" s="57"/>
       <c r="CS9" s="57"/>
     </row>
-    <row r="10" spans="1:122" s="35" customFormat="1">
+    <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
       <c r="F10" s="23">
         <v>0.57599999999999996</v>
       </c>
       <c r="G10" s="25">
         <v>0.57599999999999996</v>
       </c>
       <c r="H10" s="26">
         <v>0.57599999999999996</v>
       </c>
       <c r="I10" s="23">
@@ -3150,57 +3160,59 @@
       </c>
       <c r="CG10" s="57">
         <v>0.439</v>
       </c>
       <c r="CH10" s="57">
         <v>0.439</v>
       </c>
       <c r="CI10" s="57">
         <v>0.439</v>
       </c>
       <c r="CJ10" s="57">
         <v>0.439</v>
       </c>
       <c r="CK10" s="57">
         <v>0.439</v>
       </c>
       <c r="CL10" s="57">
         <v>0.439</v>
       </c>
       <c r="CM10" s="61">
         <v>0.47899999999999998</v>
       </c>
       <c r="CN10" s="32">
         <v>0.47899999999999998</v>
       </c>
-      <c r="CO10" s="57"/>
+      <c r="CO10" s="57">
+        <v>0.47899999999999998</v>
+      </c>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="57"/>
       <c r="CR10" s="57"/>
       <c r="CS10" s="57"/>
     </row>
-    <row r="11" spans="1:122" s="35" customFormat="1">
+    <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
       <c r="F11" s="23">
         <v>26.225999999999999</v>
       </c>
       <c r="G11" s="25">
         <v>22.041</v>
       </c>
       <c r="H11" s="26">
         <v>21.603000000000002</v>
       </c>
       <c r="I11" s="23">
@@ -3433,57 +3445,59 @@
       </c>
       <c r="CG11" s="57">
         <v>10.36</v>
       </c>
       <c r="CH11" s="57">
         <v>10.76</v>
       </c>
       <c r="CI11" s="57">
         <v>10.388</v>
       </c>
       <c r="CJ11" s="57">
         <v>11.611000000000001</v>
       </c>
       <c r="CK11" s="57">
         <v>11.786</v>
       </c>
       <c r="CL11" s="57">
         <v>12.147</v>
       </c>
       <c r="CM11" s="61">
         <v>10.448</v>
       </c>
       <c r="CN11" s="32">
         <v>9.8520000000000003</v>
       </c>
-      <c r="CO11" s="57"/>
+      <c r="CO11" s="57">
+        <v>9.5860000000000003</v>
+      </c>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="57"/>
       <c r="CR11" s="57"/>
       <c r="CS11" s="57"/>
     </row>
-    <row r="12" spans="1:122" s="35" customFormat="1">
+    <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>22.567</v>
       </c>
       <c r="G12" s="25">
         <v>22.817</v>
       </c>
       <c r="H12" s="26">
         <v>21.972000000000001</v>
       </c>
       <c r="I12" s="23">
@@ -3716,57 +3730,59 @@
       </c>
       <c r="CG12" s="57">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="57">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="57">
         <v>4.1029999999999998</v>
       </c>
       <c r="CJ12" s="57">
         <v>4.5380000000000003</v>
       </c>
       <c r="CK12" s="57">
         <v>4.8449999999999998</v>
       </c>
       <c r="CL12" s="57">
         <v>4.9989999999999997</v>
       </c>
       <c r="CM12" s="61">
         <v>4.6429999999999998</v>
       </c>
       <c r="CN12" s="32">
         <v>4.6029999999999998</v>
       </c>
-      <c r="CO12" s="57"/>
+      <c r="CO12" s="57">
+        <v>4.5010000000000003</v>
+      </c>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="57"/>
       <c r="CR12" s="57"/>
       <c r="CS12" s="57"/>
     </row>
-    <row r="13" spans="1:122" s="35" customFormat="1">
+    <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="52" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="52" t="s">
@@ -3999,57 +4015,59 @@
       </c>
       <c r="CG13" s="57">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="57">
         <v>12.19</v>
       </c>
       <c r="CI13" s="57">
         <v>12.404</v>
       </c>
       <c r="CJ13" s="57">
         <v>14.484999999999999</v>
       </c>
       <c r="CK13" s="57">
         <v>15.118</v>
       </c>
       <c r="CL13" s="57">
         <v>14.789</v>
       </c>
       <c r="CM13" s="61">
         <v>15.468999999999999</v>
       </c>
       <c r="CN13" s="32">
         <v>16.416</v>
       </c>
-      <c r="CO13" s="57"/>
+      <c r="CO13" s="57">
+        <v>15.454000000000001</v>
+      </c>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="57"/>
       <c r="CR13" s="57"/>
       <c r="CS13" s="57"/>
     </row>
-    <row r="14" spans="1:122" s="35" customFormat="1">
+    <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
       <c r="F14" s="23">
         <v>78.936999999999998</v>
       </c>
       <c r="G14" s="25">
         <v>77.998999999999995</v>
       </c>
       <c r="H14" s="26">
         <v>80.344999999999999</v>
       </c>
       <c r="I14" s="23">
@@ -4282,57 +4300,59 @@
       </c>
       <c r="CG14" s="57">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="57">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="57">
         <v>65.168000000000006</v>
       </c>
       <c r="CJ14" s="57">
         <v>63.828000000000003</v>
       </c>
       <c r="CK14" s="57">
         <v>62.968000000000004</v>
       </c>
       <c r="CL14" s="57">
         <v>62.780999999999999</v>
       </c>
       <c r="CM14" s="61">
         <v>60.835000000000001</v>
       </c>
       <c r="CN14" s="32">
         <v>62.94</v>
       </c>
-      <c r="CO14" s="57"/>
+      <c r="CO14" s="57">
+        <v>63.716999999999999</v>
+      </c>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="57"/>
       <c r="CR14" s="57"/>
       <c r="CS14" s="57"/>
     </row>
-    <row r="15" spans="1:122" s="35" customFormat="1">
+    <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
       <c r="F15" s="23">
         <v>177.74700000000001</v>
       </c>
       <c r="G15" s="25">
         <v>185.267</v>
       </c>
       <c r="H15" s="26">
         <v>223.01599999999999</v>
       </c>
       <c r="I15" s="23">
@@ -4565,57 +4585,59 @@
       </c>
       <c r="CG15" s="57">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="57">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="57">
         <v>71.459000000000003</v>
       </c>
       <c r="CJ15" s="57">
         <v>75.995999999999995</v>
       </c>
       <c r="CK15" s="57">
         <v>81.174999999999997</v>
       </c>
       <c r="CL15" s="57">
         <v>87.228999999999999</v>
       </c>
       <c r="CM15" s="61">
         <v>68.796999999999997</v>
       </c>
       <c r="CN15" s="32">
         <v>71.331000000000003</v>
       </c>
-      <c r="CO15" s="57"/>
+      <c r="CO15" s="57">
+        <v>70.254000000000005</v>
+      </c>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="57"/>
       <c r="CR15" s="57"/>
       <c r="CS15" s="57"/>
     </row>
-    <row r="16" spans="1:122" s="35" customFormat="1">
+    <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>3.0409999999999999</v>
       </c>
       <c r="G16" s="25">
         <v>3.238</v>
       </c>
       <c r="H16" s="26">
         <v>2.7330000000000001</v>
       </c>
       <c r="I16" s="23">
@@ -4848,57 +4870,59 @@
       </c>
       <c r="CG16" s="57">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="57">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="57">
         <v>0.63400000000000001</v>
       </c>
       <c r="CJ16" s="57">
         <v>0.63700000000000001</v>
       </c>
       <c r="CK16" s="57">
         <v>0.73199999999999998</v>
       </c>
       <c r="CL16" s="57">
         <v>0.72699999999999998</v>
       </c>
       <c r="CM16" s="61">
         <v>0.749</v>
       </c>
       <c r="CN16" s="32">
         <v>0.71799999999999997</v>
       </c>
-      <c r="CO16" s="57"/>
+      <c r="CO16" s="57">
+        <v>0.71099999999999997</v>
+      </c>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="57"/>
       <c r="CR16" s="57"/>
       <c r="CS16" s="57"/>
     </row>
-    <row r="17" spans="1:97" s="35" customFormat="1">
+    <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F17" s="23">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="G17" s="25">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="H17" s="26">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="I17" s="23">
@@ -5131,57 +5155,59 @@
       </c>
       <c r="CG17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CH17" s="57">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="56">
         <v>1.9E-2</v>
       </c>
       <c r="CJ17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CK17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CL17" s="56" t="s">
         <v>17</v>
       </c>
       <c r="CM17" s="61">
         <v>1.9E-2</v>
       </c>
       <c r="CN17" s="32">
         <v>1.9E-2</v>
       </c>
-      <c r="CO17" s="56"/>
+      <c r="CO17" s="56">
+        <v>1.9E-2</v>
+      </c>
       <c r="CP17" s="29"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="57"/>
       <c r="CS17" s="57"/>
     </row>
-    <row r="18" spans="1:97" s="35" customFormat="1">
+    <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
       <c r="F18" s="23">
         <v>83.828000000000003</v>
       </c>
       <c r="G18" s="25">
         <v>85.033000000000001</v>
       </c>
       <c r="H18" s="26">
         <v>74.97</v>
       </c>
       <c r="I18" s="23">
@@ -5414,57 +5440,59 @@
       </c>
       <c r="CG18" s="57">
         <v>97.494</v>
       </c>
       <c r="CH18" s="57">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="57">
         <v>101.629</v>
       </c>
       <c r="CJ18" s="57">
         <v>106.631</v>
       </c>
       <c r="CK18" s="57">
         <v>107.884</v>
       </c>
       <c r="CL18" s="57">
         <v>105.217</v>
       </c>
       <c r="CM18" s="61">
         <v>100.30500000000001</v>
       </c>
       <c r="CN18" s="32">
         <v>103.40600000000001</v>
       </c>
-      <c r="CO18" s="57"/>
+      <c r="CO18" s="57">
+        <v>101.67400000000001</v>
+      </c>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="57"/>
       <c r="CR18" s="57"/>
       <c r="CS18" s="57"/>
     </row>
-    <row r="19" spans="1:97" s="35" customFormat="1">
+    <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
       <c r="F19" s="23">
         <v>190.81299999999999</v>
       </c>
       <c r="G19" s="25">
         <v>208.97200000000001</v>
       </c>
       <c r="H19" s="26">
         <v>210.446</v>
       </c>
       <c r="I19" s="23">
@@ -5697,57 +5725,59 @@
       </c>
       <c r="CG19" s="57">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="57">
         <v>151.53</v>
       </c>
       <c r="CI19" s="57">
         <v>157.83699999999999</v>
       </c>
       <c r="CJ19" s="57">
         <v>163.845</v>
       </c>
       <c r="CK19" s="57">
         <v>173.494</v>
       </c>
       <c r="CL19" s="57">
         <v>184.33</v>
       </c>
       <c r="CM19" s="61">
         <v>196.68600000000001</v>
       </c>
       <c r="CN19" s="32">
         <v>171.517</v>
       </c>
-      <c r="CO19" s="57"/>
+      <c r="CO19" s="57">
+        <v>179.083</v>
+      </c>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="57"/>
       <c r="CR19" s="57"/>
       <c r="CS19" s="57"/>
     </row>
-    <row r="20" spans="1:97" s="35" customFormat="1">
+    <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
       <c r="F20" s="23">
         <v>8.1989999999999998</v>
       </c>
       <c r="G20" s="25">
         <v>8.3759999999999994</v>
       </c>
       <c r="H20" s="26">
         <v>7.2619999999999996</v>
       </c>
       <c r="I20" s="23">
@@ -5980,57 +6010,59 @@
       </c>
       <c r="CG20" s="57">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="57">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="57">
         <v>0.11700000000000001</v>
       </c>
       <c r="CJ20" s="57">
         <v>0.11899999999999999</v>
       </c>
       <c r="CK20" s="57">
         <v>0.16700000000000001</v>
       </c>
       <c r="CL20" s="57">
         <v>0.20799999999999999</v>
       </c>
       <c r="CM20" s="61">
         <v>0.01</v>
       </c>
       <c r="CN20" s="32">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="CO20" s="57"/>
+      <c r="CO20" s="57">
+        <v>3.7999999999999999E-2</v>
+      </c>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="57"/>
       <c r="CR20" s="57"/>
       <c r="CS20" s="57"/>
     </row>
-    <row r="21" spans="1:97" s="35" customFormat="1">
+    <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="52" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="52" t="s">
@@ -6263,57 +6295,59 @@
       </c>
       <c r="CG21" s="57">
         <v>0.25</v>
       </c>
       <c r="CH21" s="57">
         <v>0.313</v>
       </c>
       <c r="CI21" s="57">
         <v>0.39300000000000002</v>
       </c>
       <c r="CJ21" s="57">
         <v>0.38100000000000001</v>
       </c>
       <c r="CK21" s="57">
         <v>0.39400000000000002</v>
       </c>
       <c r="CL21" s="57">
         <v>0.39700000000000002</v>
       </c>
       <c r="CM21" s="61">
         <v>0.376</v>
       </c>
       <c r="CN21" s="32">
         <v>0.45100000000000001</v>
       </c>
-      <c r="CO21" s="57"/>
+      <c r="CO21" s="57">
+        <v>0.44700000000000001</v>
+      </c>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="57"/>
       <c r="CR21" s="57"/>
       <c r="CS21" s="57"/>
     </row>
-    <row r="22" spans="1:97" s="35" customFormat="1">
+    <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
       <c r="F22" s="23">
         <v>80.603999999999999</v>
       </c>
       <c r="G22" s="25">
         <v>73.346000000000004</v>
       </c>
       <c r="H22" s="23">
         <v>72.328000000000003</v>
       </c>
       <c r="I22" s="23">
@@ -6546,57 +6580,59 @@
       </c>
       <c r="CG22" s="57">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="57">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="57">
         <v>22.286000000000001</v>
       </c>
       <c r="CJ22" s="57">
         <v>23.844999999999999</v>
       </c>
       <c r="CK22" s="57">
         <v>24.818000000000001</v>
       </c>
       <c r="CL22" s="57">
         <v>26.751000000000001</v>
       </c>
       <c r="CM22" s="61">
         <v>24.832000000000001</v>
       </c>
       <c r="CN22" s="32">
         <v>24.382000000000001</v>
       </c>
-      <c r="CO22" s="57"/>
+      <c r="CO22" s="57">
+        <v>23.503</v>
+      </c>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="57"/>
       <c r="CR22" s="57"/>
       <c r="CS22" s="57"/>
     </row>
-    <row r="23" spans="1:97" s="35" customFormat="1">
+    <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="23" t="s">
@@ -6829,57 +6865,59 @@
       </c>
       <c r="CG23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CJ23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CK23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CL23" s="57">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CM23" s="61">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CN23" s="32">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CO23" s="57"/>
+      <c r="CO23" s="57">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="57"/>
       <c r="CR23" s="57"/>
       <c r="CS23" s="57"/>
     </row>
-    <row r="24" spans="1:97" s="35" customFormat="1">
+    <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
       <c r="F24" s="23">
         <v>0.25</v>
       </c>
       <c r="G24" s="23">
         <v>0.1</v>
       </c>
       <c r="H24" s="23">
         <v>0.13700000000000001</v>
       </c>
       <c r="I24" s="23">
@@ -7112,57 +7150,59 @@
       </c>
       <c r="CG24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="57">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="57">
         <v>0.13100000000000001</v>
       </c>
       <c r="CJ24" s="57">
         <v>0.13100000000000001</v>
       </c>
       <c r="CK24" s="57">
         <v>0.13</v>
       </c>
       <c r="CL24" s="57">
         <v>0.13</v>
       </c>
       <c r="CM24" s="61">
         <v>0.13</v>
       </c>
       <c r="CN24" s="32">
         <v>0.13</v>
       </c>
-      <c r="CO24" s="57"/>
+      <c r="CO24" s="57">
+        <v>0.123</v>
+      </c>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="57"/>
       <c r="CR24" s="57"/>
       <c r="CS24" s="57"/>
     </row>
-    <row r="25" spans="1:97" s="35" customFormat="1">
+    <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="41">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
       <c r="F25" s="41">
         <v>8.3239999999999998</v>
       </c>
       <c r="G25" s="25">
         <v>7.9710000000000001</v>
       </c>
       <c r="H25" s="27">
         <v>9.8620000000000001</v>
       </c>
       <c r="I25" s="27">
@@ -7395,1083 +7435,1085 @@
       </c>
       <c r="CG25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="57">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="57">
         <v>1.099</v>
       </c>
       <c r="CJ25" s="57">
         <v>1.091</v>
       </c>
       <c r="CK25" s="57">
         <v>1.1140000000000001</v>
       </c>
       <c r="CL25" s="57">
         <v>1.2490000000000001</v>
       </c>
       <c r="CM25" s="61">
         <v>1.27</v>
       </c>
       <c r="CN25" s="32">
         <v>1.2629999999999999</v>
       </c>
-      <c r="CO25" s="57"/>
+      <c r="CO25" s="57">
+        <v>1.27</v>
+      </c>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="57"/>
       <c r="CR25" s="57"/>
       <c r="CS25" s="57"/>
     </row>
-    <row r="26" spans="1:97" s="35" customFormat="1">
+    <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="42"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
       <c r="P26" s="42"/>
       <c r="Q26" s="42"/>
       <c r="R26" s="42"/>
       <c r="S26" s="42"/>
       <c r="T26" s="42"/>
       <c r="U26" s="42"/>
       <c r="V26" s="42"/>
       <c r="W26" s="42"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
     </row>
-    <row r="27" spans="1:97" s="35" customFormat="1">
+    <row r="27" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="42"/>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="42"/>
       <c r="M27" s="42"/>
       <c r="N27" s="42"/>
       <c r="O27" s="42"/>
       <c r="P27" s="42"/>
       <c r="Q27" s="42"/>
       <c r="R27" s="42"/>
       <c r="S27" s="42"/>
       <c r="T27" s="42"/>
       <c r="U27" s="42"/>
       <c r="V27" s="42"/>
       <c r="W27" s="42"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
     </row>
-    <row r="28" spans="1:97" s="35" customFormat="1">
+    <row r="28" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="42"/>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
       <c r="N28" s="42"/>
       <c r="O28" s="42"/>
       <c r="P28" s="42"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="42"/>
       <c r="S28" s="42"/>
       <c r="T28" s="42"/>
       <c r="U28" s="42"/>
       <c r="V28" s="42"/>
       <c r="W28" s="42"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
     </row>
-    <row r="29" spans="1:97" s="35" customFormat="1">
+    <row r="29" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="42"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
       <c r="N29" s="43"/>
       <c r="O29" s="43"/>
       <c r="P29" s="42"/>
       <c r="Q29" s="42"/>
       <c r="R29" s="42"/>
       <c r="S29" s="42"/>
       <c r="T29" s="42"/>
       <c r="U29" s="42"/>
       <c r="V29" s="42"/>
       <c r="W29" s="42"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
     </row>
-    <row r="30" spans="1:97" s="35" customFormat="1">
+    <row r="30" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="42"/>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="42"/>
       <c r="I30" s="42"/>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="42"/>
       <c r="N30" s="43"/>
       <c r="O30" s="43"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
     </row>
-    <row r="31" spans="1:97" s="35" customFormat="1">
+    <row r="31" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="42"/>
       <c r="N31" s="43"/>
       <c r="O31" s="43"/>
       <c r="P31" s="42"/>
       <c r="Q31" s="42"/>
       <c r="R31" s="42"/>
       <c r="S31" s="42"/>
       <c r="T31" s="42"/>
       <c r="U31" s="42"/>
       <c r="V31" s="42"/>
       <c r="W31" s="42"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
     </row>
-    <row r="32" spans="1:97" s="35" customFormat="1">
+    <row r="32" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="42"/>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="42"/>
       <c r="I32" s="42"/>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="42"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="42"/>
       <c r="Q32" s="42"/>
       <c r="R32" s="42"/>
       <c r="S32" s="42"/>
       <c r="T32" s="42"/>
       <c r="U32" s="42"/>
       <c r="V32" s="42"/>
       <c r="W32" s="42"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
-    <row r="33" spans="1:25" s="35" customFormat="1">
+    <row r="33" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="42"/>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="42"/>
       <c r="N33" s="43"/>
       <c r="O33" s="43"/>
       <c r="P33" s="42"/>
       <c r="Q33" s="42"/>
       <c r="R33" s="42"/>
       <c r="S33" s="42"/>
       <c r="T33" s="42"/>
       <c r="U33" s="42"/>
       <c r="V33" s="42"/>
       <c r="W33" s="42"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
     </row>
-    <row r="34" spans="1:25" s="35" customFormat="1">
+    <row r="34" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="42"/>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="42"/>
       <c r="I34" s="42"/>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="42"/>
       <c r="N34" s="43"/>
       <c r="O34" s="43"/>
       <c r="P34" s="42"/>
       <c r="Q34" s="42"/>
       <c r="R34" s="42"/>
       <c r="S34" s="42"/>
       <c r="T34" s="42"/>
       <c r="U34" s="42"/>
       <c r="V34" s="42"/>
       <c r="W34" s="42"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
     </row>
-    <row r="35" spans="1:25" s="35" customFormat="1">
+    <row r="35" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="42"/>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="42"/>
       <c r="M35" s="42"/>
       <c r="N35" s="43"/>
       <c r="O35" s="43"/>
       <c r="P35" s="42"/>
       <c r="Q35" s="42"/>
       <c r="R35" s="42"/>
       <c r="S35" s="42"/>
       <c r="T35" s="42"/>
       <c r="U35" s="42"/>
       <c r="V35" s="42"/>
       <c r="W35" s="42"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
     </row>
-    <row r="36" spans="1:25" s="35" customFormat="1">
+    <row r="36" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42"/>
       <c r="B36" s="42"/>
       <c r="C36" s="42"/>
       <c r="D36" s="42"/>
       <c r="E36" s="42"/>
       <c r="F36" s="42"/>
       <c r="G36" s="42"/>
       <c r="H36" s="42"/>
       <c r="I36" s="42"/>
       <c r="J36" s="42"/>
       <c r="K36" s="42"/>
       <c r="L36" s="42"/>
       <c r="M36" s="42"/>
       <c r="N36" s="43"/>
       <c r="O36" s="43"/>
       <c r="P36" s="42"/>
       <c r="Q36" s="42"/>
       <c r="R36" s="42"/>
       <c r="S36" s="42"/>
       <c r="T36" s="42"/>
       <c r="U36" s="42"/>
       <c r="V36" s="42"/>
       <c r="W36" s="42"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
-    <row r="37" spans="1:25" s="35" customFormat="1">
+    <row r="37" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="42"/>
       <c r="B37" s="42"/>
       <c r="C37" s="42"/>
       <c r="D37" s="42"/>
       <c r="E37" s="42"/>
       <c r="F37" s="42"/>
       <c r="G37" s="42"/>
       <c r="H37" s="42"/>
       <c r="I37" s="42"/>
       <c r="J37" s="42"/>
       <c r="K37" s="42"/>
       <c r="L37" s="42"/>
       <c r="M37" s="42"/>
       <c r="N37" s="43"/>
       <c r="O37" s="43"/>
       <c r="P37" s="42"/>
       <c r="Q37" s="42"/>
       <c r="R37" s="42"/>
       <c r="S37" s="42"/>
       <c r="T37" s="42"/>
       <c r="U37" s="42"/>
       <c r="V37" s="42"/>
       <c r="W37" s="42"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
     </row>
-    <row r="38" spans="1:25" s="35" customFormat="1">
+    <row r="38" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="42"/>
       <c r="B38" s="42"/>
       <c r="C38" s="42"/>
       <c r="D38" s="42"/>
       <c r="E38" s="42"/>
       <c r="F38" s="42"/>
       <c r="G38" s="42"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
       <c r="N38" s="43"/>
       <c r="O38" s="43"/>
       <c r="P38" s="42"/>
       <c r="Q38" s="42"/>
       <c r="R38" s="42"/>
       <c r="S38" s="42"/>
       <c r="T38" s="42"/>
       <c r="U38" s="42"/>
       <c r="V38" s="42"/>
       <c r="W38" s="42"/>
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
     </row>
-    <row r="39" spans="1:25" s="35" customFormat="1">
+    <row r="39" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="42"/>
       <c r="B39" s="42"/>
       <c r="C39" s="42"/>
       <c r="D39" s="42"/>
       <c r="E39" s="42"/>
       <c r="F39" s="42"/>
       <c r="G39" s="42"/>
       <c r="H39" s="42"/>
       <c r="I39" s="42"/>
       <c r="J39" s="42"/>
       <c r="K39" s="42"/>
       <c r="L39" s="42"/>
       <c r="M39" s="42"/>
       <c r="N39" s="43"/>
       <c r="O39" s="43"/>
       <c r="P39" s="42"/>
       <c r="Q39" s="42"/>
       <c r="R39" s="42"/>
       <c r="S39" s="42"/>
       <c r="T39" s="42"/>
       <c r="U39" s="42"/>
       <c r="V39" s="42"/>
       <c r="W39" s="42"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
     </row>
-    <row r="40" spans="1:25" s="35" customFormat="1">
+    <row r="40" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="42"/>
       <c r="B40" s="42"/>
       <c r="C40" s="42"/>
       <c r="D40" s="42"/>
       <c r="E40" s="42"/>
       <c r="F40" s="42"/>
       <c r="G40" s="42"/>
       <c r="H40" s="42"/>
       <c r="I40" s="42"/>
       <c r="J40" s="42"/>
       <c r="K40" s="42"/>
       <c r="L40" s="42"/>
       <c r="M40" s="42"/>
       <c r="N40" s="43"/>
       <c r="O40" s="43"/>
       <c r="P40" s="42"/>
       <c r="Q40" s="42"/>
       <c r="R40" s="42"/>
       <c r="S40" s="42"/>
       <c r="T40" s="42"/>
       <c r="U40" s="42"/>
       <c r="V40" s="42"/>
       <c r="W40" s="42"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
     </row>
-    <row r="41" spans="1:25" s="35" customFormat="1">
+    <row r="41" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="42"/>
       <c r="B41" s="42"/>
       <c r="C41" s="42"/>
       <c r="D41" s="42"/>
       <c r="E41" s="42"/>
       <c r="F41" s="42"/>
       <c r="G41" s="42"/>
       <c r="H41" s="42"/>
       <c r="I41" s="42"/>
       <c r="J41" s="42"/>
       <c r="K41" s="42"/>
       <c r="L41" s="42"/>
       <c r="M41" s="42"/>
       <c r="N41" s="43"/>
       <c r="O41" s="43"/>
       <c r="P41" s="42"/>
       <c r="Q41" s="42"/>
       <c r="R41" s="42"/>
       <c r="S41" s="42"/>
       <c r="T41" s="42"/>
       <c r="U41" s="42"/>
       <c r="V41" s="42"/>
       <c r="W41" s="42"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
     </row>
-    <row r="42" spans="1:25" s="35" customFormat="1">
+    <row r="42" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="42"/>
       <c r="B42" s="42"/>
       <c r="C42" s="42"/>
       <c r="D42" s="42"/>
       <c r="E42" s="42"/>
       <c r="F42" s="42"/>
       <c r="G42" s="42"/>
       <c r="H42" s="42"/>
       <c r="I42" s="42"/>
       <c r="J42" s="42"/>
       <c r="K42" s="42"/>
       <c r="L42" s="42"/>
       <c r="M42" s="42"/>
       <c r="N42" s="43"/>
       <c r="O42" s="43"/>
       <c r="P42" s="42"/>
       <c r="Q42" s="42"/>
       <c r="R42" s="42"/>
       <c r="S42" s="42"/>
       <c r="T42" s="42"/>
       <c r="U42" s="42"/>
       <c r="V42" s="42"/>
       <c r="W42" s="42"/>
       <c r="X42" s="2"/>
       <c r="Y42" s="2"/>
     </row>
-    <row r="43" spans="1:25" s="35" customFormat="1">
+    <row r="43" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="42"/>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
       <c r="E43" s="42"/>
       <c r="F43" s="42"/>
       <c r="G43" s="42"/>
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="42"/>
       <c r="K43" s="42"/>
       <c r="L43" s="42"/>
       <c r="M43" s="42"/>
       <c r="N43" s="43"/>
       <c r="O43" s="43"/>
       <c r="P43" s="42"/>
       <c r="Q43" s="42"/>
       <c r="R43" s="42"/>
       <c r="S43" s="42"/>
       <c r="T43" s="42"/>
       <c r="U43" s="42"/>
       <c r="V43" s="42"/>
       <c r="W43" s="42"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
     </row>
-    <row r="44" spans="1:25" s="35" customFormat="1">
+    <row r="44" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="42"/>
       <c r="B44" s="42"/>
       <c r="C44" s="42"/>
       <c r="D44" s="42"/>
       <c r="E44" s="42"/>
       <c r="F44" s="42"/>
       <c r="G44" s="42"/>
       <c r="H44" s="42"/>
       <c r="I44" s="42"/>
       <c r="J44" s="42"/>
       <c r="K44" s="42"/>
       <c r="L44" s="42"/>
       <c r="M44" s="42"/>
       <c r="N44" s="43"/>
       <c r="O44" s="43"/>
       <c r="P44" s="42"/>
       <c r="Q44" s="42"/>
       <c r="R44" s="42"/>
       <c r="S44" s="42"/>
       <c r="T44" s="42"/>
       <c r="U44" s="42"/>
       <c r="V44" s="42"/>
       <c r="W44" s="42"/>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
     </row>
-    <row r="45" spans="1:25" s="35" customFormat="1">
+    <row r="45" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="42"/>
       <c r="B45" s="42"/>
       <c r="C45" s="42"/>
       <c r="D45" s="42"/>
       <c r="E45" s="42"/>
       <c r="F45" s="42"/>
       <c r="G45" s="42"/>
       <c r="H45" s="42"/>
       <c r="I45" s="42"/>
       <c r="J45" s="42"/>
       <c r="K45" s="42"/>
       <c r="L45" s="42"/>
       <c r="M45" s="42"/>
       <c r="N45" s="43"/>
       <c r="O45" s="43"/>
       <c r="P45" s="42"/>
       <c r="Q45" s="42"/>
       <c r="R45" s="42"/>
       <c r="S45" s="42"/>
       <c r="T45" s="42"/>
       <c r="U45" s="42"/>
       <c r="V45" s="42"/>
       <c r="W45" s="42"/>
       <c r="X45" s="2"/>
       <c r="Y45" s="2"/>
     </row>
-    <row r="46" spans="1:25" s="35" customFormat="1">
+    <row r="46" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="42"/>
       <c r="B46" s="42"/>
       <c r="C46" s="42"/>
       <c r="D46" s="42"/>
       <c r="E46" s="42"/>
       <c r="F46" s="42"/>
       <c r="G46" s="42"/>
       <c r="H46" s="42"/>
       <c r="I46" s="42"/>
       <c r="J46" s="42"/>
       <c r="K46" s="42"/>
       <c r="L46" s="42"/>
       <c r="M46" s="42"/>
       <c r="N46" s="42"/>
       <c r="O46" s="42"/>
       <c r="P46" s="42"/>
       <c r="Q46" s="42"/>
       <c r="R46" s="42"/>
       <c r="S46" s="42"/>
       <c r="T46" s="42"/>
       <c r="U46" s="42"/>
       <c r="V46" s="42"/>
       <c r="W46" s="42"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="2"/>
     </row>
-    <row r="47" spans="1:25" s="35" customFormat="1">
+    <row r="47" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="42"/>
       <c r="B47" s="42"/>
       <c r="C47" s="42"/>
       <c r="D47" s="42"/>
       <c r="E47" s="42"/>
       <c r="F47" s="42"/>
       <c r="G47" s="42"/>
       <c r="H47" s="42"/>
       <c r="I47" s="42"/>
       <c r="J47" s="42"/>
       <c r="K47" s="42"/>
       <c r="L47" s="42"/>
       <c r="M47" s="42"/>
       <c r="N47" s="42"/>
       <c r="O47" s="42"/>
       <c r="P47" s="42"/>
       <c r="Q47" s="42"/>
       <c r="R47" s="42"/>
       <c r="S47" s="42"/>
       <c r="T47" s="42"/>
       <c r="U47" s="42"/>
       <c r="V47" s="42"/>
       <c r="W47" s="42"/>
       <c r="X47" s="2"/>
       <c r="Y47" s="2"/>
     </row>
-    <row r="48" spans="1:25" s="35" customFormat="1">
+    <row r="48" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="42"/>
       <c r="B48" s="42"/>
       <c r="C48" s="42"/>
       <c r="D48" s="42"/>
       <c r="E48" s="42"/>
       <c r="F48" s="42"/>
       <c r="G48" s="42"/>
       <c r="H48" s="42"/>
       <c r="I48" s="42"/>
       <c r="J48" s="42"/>
       <c r="K48" s="42"/>
       <c r="L48" s="42"/>
       <c r="M48" s="42"/>
       <c r="N48" s="42"/>
       <c r="O48" s="42"/>
       <c r="P48" s="42"/>
       <c r="Q48" s="42"/>
       <c r="R48" s="42"/>
       <c r="S48" s="42"/>
       <c r="T48" s="42"/>
       <c r="U48" s="42"/>
       <c r="V48" s="42"/>
       <c r="W48" s="42"/>
       <c r="X48" s="2"/>
       <c r="Y48" s="2"/>
     </row>
-    <row r="49" spans="1:25" s="35" customFormat="1">
+    <row r="49" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="42"/>
       <c r="B49" s="42"/>
       <c r="C49" s="42"/>
       <c r="D49" s="42"/>
       <c r="E49" s="42"/>
       <c r="F49" s="42"/>
       <c r="G49" s="42"/>
       <c r="H49" s="42"/>
       <c r="I49" s="42"/>
       <c r="J49" s="42"/>
       <c r="K49" s="42"/>
       <c r="L49" s="42"/>
       <c r="M49" s="42"/>
       <c r="N49" s="42"/>
       <c r="O49" s="42"/>
       <c r="P49" s="42"/>
       <c r="Q49" s="42"/>
       <c r="R49" s="42"/>
       <c r="S49" s="42"/>
       <c r="T49" s="42"/>
       <c r="U49" s="42"/>
       <c r="V49" s="42"/>
       <c r="W49" s="42"/>
       <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
     </row>
-    <row r="50" spans="1:25" s="35" customFormat="1">
+    <row r="50" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="42"/>
       <c r="B50" s="42"/>
       <c r="C50" s="42"/>
       <c r="D50" s="42"/>
       <c r="E50" s="42"/>
       <c r="F50" s="42"/>
       <c r="G50" s="42"/>
       <c r="H50" s="42"/>
       <c r="I50" s="42"/>
       <c r="J50" s="42"/>
       <c r="K50" s="42"/>
       <c r="L50" s="42"/>
       <c r="M50" s="42"/>
       <c r="N50" s="42"/>
       <c r="O50" s="42"/>
       <c r="P50" s="42"/>
       <c r="Q50" s="42"/>
       <c r="R50" s="42"/>
       <c r="S50" s="42"/>
       <c r="T50" s="42"/>
       <c r="U50" s="42"/>
       <c r="V50" s="42"/>
       <c r="W50" s="42"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
     </row>
-    <row r="51" spans="1:25" s="35" customFormat="1">
+    <row r="51" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="42"/>
       <c r="B51" s="42"/>
       <c r="C51" s="42"/>
       <c r="D51" s="42"/>
       <c r="E51" s="42"/>
       <c r="F51" s="42"/>
       <c r="G51" s="42"/>
       <c r="H51" s="42"/>
       <c r="I51" s="42"/>
       <c r="J51" s="42"/>
       <c r="K51" s="42"/>
       <c r="L51" s="42"/>
       <c r="M51" s="42"/>
       <c r="N51" s="42"/>
       <c r="O51" s="42"/>
       <c r="P51" s="42"/>
       <c r="Q51" s="42"/>
       <c r="R51" s="42"/>
       <c r="S51" s="42"/>
       <c r="T51" s="42"/>
       <c r="U51" s="42"/>
       <c r="V51" s="42"/>
       <c r="W51" s="42"/>
       <c r="X51" s="2"/>
       <c r="Y51" s="2"/>
     </row>
-    <row r="52" spans="1:25" s="35" customFormat="1">
+    <row r="52" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="42"/>
       <c r="B52" s="42"/>
       <c r="C52" s="42"/>
       <c r="D52" s="42"/>
       <c r="E52" s="42"/>
       <c r="F52" s="42"/>
       <c r="G52" s="42"/>
       <c r="H52" s="42"/>
       <c r="I52" s="42"/>
       <c r="J52" s="42"/>
       <c r="K52" s="42"/>
       <c r="L52" s="42"/>
       <c r="M52" s="42"/>
       <c r="N52" s="42"/>
       <c r="O52" s="42"/>
       <c r="P52" s="42"/>
       <c r="Q52" s="42"/>
       <c r="R52" s="42"/>
       <c r="S52" s="42"/>
       <c r="T52" s="42"/>
       <c r="U52" s="42"/>
       <c r="V52" s="42"/>
       <c r="W52" s="42"/>
       <c r="X52" s="2"/>
       <c r="Y52" s="2"/>
     </row>
-    <row r="53" spans="1:25" s="35" customFormat="1">
+    <row r="53" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="42"/>
       <c r="B53" s="42"/>
       <c r="C53" s="42"/>
       <c r="D53" s="42"/>
       <c r="E53" s="42"/>
       <c r="F53" s="42"/>
       <c r="G53" s="42"/>
       <c r="H53" s="42"/>
       <c r="I53" s="42"/>
       <c r="J53" s="42"/>
       <c r="K53" s="42"/>
       <c r="L53" s="42"/>
       <c r="M53" s="42"/>
       <c r="N53" s="42"/>
       <c r="O53" s="42"/>
       <c r="P53" s="42"/>
       <c r="Q53" s="42"/>
       <c r="R53" s="42"/>
       <c r="S53" s="42"/>
       <c r="T53" s="42"/>
       <c r="U53" s="42"/>
       <c r="V53" s="42"/>
       <c r="W53" s="42"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
     </row>
-    <row r="54" spans="1:25" s="35" customFormat="1">
+    <row r="54" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="42"/>
       <c r="B54" s="42"/>
       <c r="C54" s="42"/>
       <c r="D54" s="42"/>
       <c r="E54" s="42"/>
       <c r="F54" s="42"/>
       <c r="G54" s="42"/>
       <c r="H54" s="42"/>
       <c r="I54" s="42"/>
       <c r="J54" s="42"/>
       <c r="K54" s="42"/>
       <c r="L54" s="42"/>
       <c r="M54" s="42"/>
       <c r="N54" s="42"/>
       <c r="O54" s="42"/>
       <c r="P54" s="42"/>
       <c r="Q54" s="42"/>
       <c r="R54" s="42"/>
       <c r="S54" s="42"/>
       <c r="T54" s="42"/>
       <c r="U54" s="42"/>
       <c r="V54" s="42"/>
       <c r="W54" s="42"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
     </row>
-    <row r="55" spans="1:25" s="35" customFormat="1">
+    <row r="55" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="42"/>
       <c r="B55" s="42"/>
       <c r="C55" s="42"/>
       <c r="D55" s="42"/>
       <c r="E55" s="42"/>
       <c r="F55" s="42"/>
       <c r="G55" s="42"/>
       <c r="H55" s="42"/>
       <c r="I55" s="42"/>
       <c r="J55" s="42"/>
       <c r="K55" s="42"/>
       <c r="L55" s="42"/>
       <c r="M55" s="42"/>
       <c r="N55" s="42"/>
       <c r="O55" s="42"/>
       <c r="P55" s="42"/>
       <c r="Q55" s="42"/>
       <c r="R55" s="42"/>
       <c r="S55" s="42"/>
       <c r="T55" s="42"/>
       <c r="U55" s="42"/>
       <c r="V55" s="42"/>
       <c r="W55" s="42"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
     </row>
-    <row r="56" spans="1:25" s="35" customFormat="1">
+    <row r="56" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="42"/>
       <c r="B56" s="42"/>
       <c r="C56" s="42"/>
       <c r="D56" s="42"/>
       <c r="E56" s="42"/>
       <c r="F56" s="42"/>
       <c r="G56" s="42"/>
       <c r="H56" s="42"/>
       <c r="I56" s="42"/>
       <c r="J56" s="42"/>
       <c r="K56" s="42"/>
       <c r="L56" s="42"/>
       <c r="M56" s="42"/>
       <c r="N56" s="42"/>
       <c r="O56" s="42"/>
       <c r="P56" s="42"/>
       <c r="Q56" s="42"/>
       <c r="R56" s="42"/>
       <c r="S56" s="42"/>
       <c r="T56" s="42"/>
       <c r="U56" s="42"/>
       <c r="V56" s="42"/>
       <c r="W56" s="42"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
     </row>
-    <row r="57" spans="1:25" s="35" customFormat="1">
+    <row r="57" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="42"/>
       <c r="B57" s="42"/>
       <c r="C57" s="42"/>
       <c r="D57" s="42"/>
       <c r="E57" s="42"/>
       <c r="F57" s="42"/>
       <c r="G57" s="42"/>
       <c r="H57" s="42"/>
       <c r="I57" s="42"/>
       <c r="J57" s="42"/>
       <c r="K57" s="42"/>
       <c r="L57" s="42"/>
       <c r="M57" s="42"/>
       <c r="N57" s="42"/>
       <c r="O57" s="42"/>
       <c r="P57" s="42"/>
       <c r="Q57" s="42"/>
       <c r="R57" s="42"/>
       <c r="S57" s="42"/>
       <c r="T57" s="42"/>
       <c r="U57" s="42"/>
       <c r="V57" s="42"/>
       <c r="W57" s="42"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
     </row>
-    <row r="58" spans="1:25" s="35" customFormat="1">
+    <row r="58" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="42"/>
       <c r="B58" s="42"/>
       <c r="C58" s="42"/>
       <c r="D58" s="42"/>
       <c r="E58" s="42"/>
       <c r="F58" s="42"/>
       <c r="G58" s="42"/>
       <c r="H58" s="42"/>
       <c r="I58" s="42"/>
       <c r="J58" s="42"/>
       <c r="K58" s="42"/>
       <c r="L58" s="42"/>
       <c r="M58" s="42"/>
       <c r="N58" s="42"/>
       <c r="O58" s="42"/>
       <c r="P58" s="42"/>
       <c r="Q58" s="42"/>
       <c r="R58" s="42"/>
       <c r="S58" s="42"/>
       <c r="T58" s="42"/>
       <c r="U58" s="42"/>
       <c r="V58" s="42"/>
       <c r="W58" s="42"/>
       <c r="X58" s="2"/>
       <c r="Y58" s="2"/>
     </row>
-    <row r="59" spans="1:25" s="35" customFormat="1">
+    <row r="59" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="42"/>
       <c r="B59" s="42"/>
       <c r="C59" s="42"/>
       <c r="D59" s="42"/>
       <c r="E59" s="42"/>
       <c r="F59" s="42"/>
       <c r="G59" s="42"/>
       <c r="H59" s="42"/>
       <c r="I59" s="42"/>
       <c r="J59" s="42"/>
       <c r="K59" s="42"/>
       <c r="L59" s="42"/>
       <c r="M59" s="42"/>
       <c r="N59" s="42"/>
       <c r="O59" s="42"/>
       <c r="P59" s="42"/>
       <c r="Q59" s="42"/>
       <c r="R59" s="42"/>
       <c r="S59" s="42"/>
       <c r="T59" s="42"/>
       <c r="U59" s="42"/>
       <c r="V59" s="42"/>
       <c r="W59" s="42"/>
       <c r="X59" s="2"/>
       <c r="Y59" s="2"/>
     </row>
-    <row r="60" spans="1:25" s="35" customFormat="1">
+    <row r="60" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="42"/>
       <c r="B60" s="42"/>
       <c r="C60" s="42"/>
       <c r="D60" s="42"/>
       <c r="E60" s="42"/>
       <c r="F60" s="42"/>
       <c r="G60" s="42"/>
       <c r="H60" s="42"/>
       <c r="I60" s="42"/>
       <c r="J60" s="42"/>
       <c r="K60" s="42"/>
       <c r="L60" s="42"/>
       <c r="M60" s="42"/>
       <c r="N60" s="42"/>
       <c r="O60" s="42"/>
       <c r="P60" s="42"/>
       <c r="Q60" s="42"/>
       <c r="R60" s="42"/>
       <c r="S60" s="42"/>
       <c r="T60" s="42"/>
       <c r="U60" s="42"/>
       <c r="V60" s="42"/>
       <c r="W60" s="42"/>
       <c r="X60" s="2"/>
       <c r="Y60" s="2"/>
     </row>
-    <row r="61" spans="1:25" s="35" customFormat="1">
+    <row r="61" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="42"/>
       <c r="B61" s="42"/>
       <c r="C61" s="42"/>
       <c r="D61" s="42"/>
       <c r="E61" s="42"/>
       <c r="F61" s="42"/>
       <c r="G61" s="42"/>
       <c r="H61" s="42"/>
       <c r="I61" s="42"/>
       <c r="J61" s="42"/>
       <c r="K61" s="42"/>
       <c r="L61" s="42"/>
       <c r="M61" s="42"/>
       <c r="N61" s="42"/>
       <c r="O61" s="42"/>
       <c r="P61" s="42"/>
       <c r="Q61" s="42"/>
       <c r="R61" s="42"/>
       <c r="S61" s="42"/>
       <c r="T61" s="42"/>
       <c r="U61" s="42"/>
       <c r="V61" s="42"/>
       <c r="W61" s="42"/>
       <c r="X61" s="2"/>
       <c r="Y61" s="2"/>
     </row>
-    <row r="62" spans="1:25" s="35" customFormat="1">
+    <row r="62" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="42"/>
       <c r="B62" s="42"/>
       <c r="C62" s="42"/>
       <c r="D62" s="42"/>
       <c r="E62" s="42"/>
       <c r="F62" s="42"/>
       <c r="G62" s="42"/>
       <c r="H62" s="42"/>
       <c r="I62" s="42"/>
       <c r="J62" s="42"/>
       <c r="K62" s="42"/>
       <c r="L62" s="42"/>
       <c r="M62" s="42"/>
       <c r="N62" s="42"/>
       <c r="O62" s="42"/>
       <c r="P62" s="42"/>
       <c r="Q62" s="42"/>
       <c r="R62" s="42"/>
       <c r="S62" s="42"/>
       <c r="T62" s="42"/>
       <c r="U62" s="42"/>
       <c r="V62" s="42"/>
       <c r="W62" s="42"/>
       <c r="X62" s="2"/>
       <c r="Y62" s="2"/>
     </row>
-    <row r="63" spans="1:25" s="35" customFormat="1">
+    <row r="63" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="42"/>
       <c r="B63" s="42"/>
       <c r="C63" s="42"/>
       <c r="D63" s="42"/>
       <c r="E63" s="42"/>
       <c r="F63" s="42"/>
       <c r="G63" s="42"/>
       <c r="H63" s="42"/>
       <c r="I63" s="42"/>
       <c r="J63" s="42"/>
       <c r="K63" s="42"/>
       <c r="L63" s="42"/>
       <c r="M63" s="42"/>
       <c r="N63" s="42"/>
       <c r="O63" s="42"/>
       <c r="P63" s="42"/>
       <c r="Q63" s="42"/>
       <c r="R63" s="42"/>
       <c r="S63" s="42"/>
       <c r="T63" s="42"/>
       <c r="U63" s="42"/>
       <c r="V63" s="42"/>
       <c r="W63" s="42"/>
       <c r="X63" s="2"/>
       <c r="Y63" s="2"/>
     </row>
-    <row r="64" spans="1:25" s="35" customFormat="1">
+    <row r="64" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="42"/>
       <c r="B64" s="42"/>
       <c r="C64" s="42"/>
       <c r="D64" s="42"/>
       <c r="E64" s="42"/>
       <c r="F64" s="42"/>
       <c r="G64" s="42"/>
       <c r="H64" s="42"/>
       <c r="I64" s="42"/>
       <c r="J64" s="42"/>
       <c r="K64" s="42"/>
       <c r="L64" s="42"/>
       <c r="M64" s="42"/>
       <c r="N64" s="42"/>
       <c r="O64" s="42"/>
       <c r="P64" s="42"/>
       <c r="Q64" s="42"/>
       <c r="R64" s="42"/>
       <c r="S64" s="42"/>
       <c r="T64" s="42"/>
       <c r="U64" s="42"/>
       <c r="V64" s="42"/>
       <c r="W64" s="42"/>
       <c r="X64" s="2"/>
       <c r="Y64" s="2"/>