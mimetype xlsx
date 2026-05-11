--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -481,70 +481,70 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -821,356 +821,356 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR102"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ5" sqref="CJ5"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="38" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="38" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.42578125" style="2" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-[...47 lines deleted...]
-      <c r="BV1" s="59" t="s">
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
+      <c r="Z1" s="60"/>
+      <c r="AA1" s="60"/>
+      <c r="AB1" s="60"/>
+      <c r="AC1" s="60"/>
+      <c r="AD1" s="60"/>
+      <c r="AE1" s="60"/>
+      <c r="AF1" s="60"/>
+      <c r="AG1" s="60"/>
+      <c r="AH1" s="60"/>
+      <c r="AI1" s="60"/>
+      <c r="AJ1" s="60"/>
+      <c r="AK1" s="60"/>
+      <c r="AL1" s="60"/>
+      <c r="AM1" s="60"/>
+      <c r="AN1" s="60"/>
+      <c r="AO1" s="60"/>
+      <c r="AP1" s="60"/>
+      <c r="AQ1" s="60"/>
+      <c r="AR1" s="60"/>
+      <c r="AS1" s="60"/>
+      <c r="AT1" s="60"/>
+      <c r="AU1" s="60"/>
+      <c r="AV1" s="60"/>
+      <c r="AW1" s="60"/>
+      <c r="BV1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="59"/>
-[...21 lines deleted...]
-      <c r="CS1" s="59"/>
+      <c r="BW1" s="60"/>
+      <c r="BX1" s="60"/>
+      <c r="BY1" s="60"/>
+      <c r="BZ1" s="60"/>
+      <c r="CA1" s="60"/>
+      <c r="CB1" s="60"/>
+      <c r="CC1" s="60"/>
+      <c r="CD1" s="60"/>
+      <c r="CE1" s="60"/>
+      <c r="CF1" s="60"/>
+      <c r="CG1" s="60"/>
+      <c r="CH1" s="60"/>
+      <c r="CI1" s="60"/>
+      <c r="CJ1" s="60"/>
+      <c r="CK1" s="60"/>
+      <c r="CL1" s="60"/>
+      <c r="CM1" s="60"/>
+      <c r="CN1" s="60"/>
+      <c r="CO1" s="60"/>
+      <c r="CP1" s="60"/>
+      <c r="CQ1" s="60"/>
+      <c r="CR1" s="60"/>
+      <c r="CS1" s="60"/>
       <c r="CT1" s="54"/>
       <c r="CU1" s="54"/>
       <c r="CV1" s="54"/>
       <c r="CW1" s="54"/>
       <c r="CX1" s="54"/>
       <c r="CY1" s="54"/>
       <c r="CZ1" s="54"/>
       <c r="DA1" s="54"/>
       <c r="DB1" s="54"/>
       <c r="DC1" s="54"/>
       <c r="DD1" s="54"/>
       <c r="DE1" s="54"/>
       <c r="DF1" s="54"/>
       <c r="DG1" s="54"/>
       <c r="DH1" s="54"/>
       <c r="DI1" s="54"/>
       <c r="DJ1" s="54"/>
       <c r="DK1" s="54"/>
       <c r="DL1" s="54"/>
       <c r="DM1" s="54"/>
       <c r="DN1" s="54"/>
       <c r="DO1" s="54"/>
       <c r="DP1" s="54"/>
       <c r="DQ1" s="54"/>
       <c r="DR1" s="54"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
-      <c r="J2" s="55" t="s">
+      <c r="J2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="K2" s="55"/>
-[...1 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
       <c r="N2" s="48"/>
       <c r="O2" s="48"/>
       <c r="P2" s="48"/>
       <c r="Q2" s="48"/>
       <c r="R2" s="48"/>
       <c r="S2" s="48"/>
       <c r="T2" s="48"/>
       <c r="U2" s="48"/>
-      <c r="V2" s="55" t="s">
+      <c r="V2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="W2" s="55"/>
-[...2 lines deleted...]
-      <c r="AH2" s="55" t="s">
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="AH2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="AI2" s="55"/>
-[...2 lines deleted...]
-      <c r="AT2" s="55" t="s">
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AT2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="AU2" s="55"/>
-[...2 lines deleted...]
-      <c r="BF2" s="55" t="s">
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="BF2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="BG2" s="55"/>
-[...2 lines deleted...]
-      <c r="BR2" s="55" t="s">
+      <c r="BG2" s="61"/>
+      <c r="BH2" s="61"/>
+      <c r="BI2" s="61"/>
+      <c r="BR2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="BS2" s="55"/>
-[...2 lines deleted...]
-      <c r="CD2" s="55" t="s">
+      <c r="BS2" s="61"/>
+      <c r="BT2" s="61"/>
+      <c r="BU2" s="61"/>
+      <c r="CD2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="CE2" s="55"/>
-[...2 lines deleted...]
-      <c r="CP2" s="55" t="s">
+      <c r="CE2" s="61"/>
+      <c r="CF2" s="61"/>
+      <c r="CG2" s="61"/>
+      <c r="CP2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="CQ2" s="55"/>
-[...1 lines deleted...]
-      <c r="CS2" s="55"/>
+      <c r="CQ2" s="61"/>
+      <c r="CR2" s="61"/>
+      <c r="CS2" s="61"/>
     </row>
     <row r="3" spans="1:122" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="57"/>
-[...10 lines deleted...]
-      <c r="N3" s="56" t="s">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="O3" s="57"/>
-[...10 lines deleted...]
-      <c r="Z3" s="56" t="s">
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="AA3" s="57"/>
-[...10 lines deleted...]
-      <c r="AL3" s="56" t="s">
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="AM3" s="57"/>
-[...10 lines deleted...]
-      <c r="AX3" s="56" t="s">
+      <c r="AM3" s="58"/>
+      <c r="AN3" s="58"/>
+      <c r="AO3" s="58"/>
+      <c r="AP3" s="58"/>
+      <c r="AQ3" s="58"/>
+      <c r="AR3" s="58"/>
+      <c r="AS3" s="58"/>
+      <c r="AT3" s="58"/>
+      <c r="AU3" s="58"/>
+      <c r="AV3" s="58"/>
+      <c r="AW3" s="59"/>
+      <c r="AX3" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="57"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="56" t="s">
+      <c r="AY3" s="58"/>
+      <c r="AZ3" s="58"/>
+      <c r="BA3" s="58"/>
+      <c r="BB3" s="58"/>
+      <c r="BC3" s="58"/>
+      <c r="BD3" s="58"/>
+      <c r="BE3" s="58"/>
+      <c r="BF3" s="58"/>
+      <c r="BG3" s="58"/>
+      <c r="BH3" s="58"/>
+      <c r="BI3" s="59"/>
+      <c r="BJ3" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="57"/>
-[...10 lines deleted...]
-      <c r="BV3" s="56" t="s">
+      <c r="BK3" s="58"/>
+      <c r="BL3" s="58"/>
+      <c r="BM3" s="58"/>
+      <c r="BN3" s="58"/>
+      <c r="BO3" s="58"/>
+      <c r="BP3" s="58"/>
+      <c r="BQ3" s="58"/>
+      <c r="BR3" s="58"/>
+      <c r="BS3" s="58"/>
+      <c r="BT3" s="58"/>
+      <c r="BU3" s="59"/>
+      <c r="BV3" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="57"/>
-[...10 lines deleted...]
-      <c r="CH3" s="56" t="s">
+      <c r="BW3" s="58"/>
+      <c r="BX3" s="58"/>
+      <c r="BY3" s="58"/>
+      <c r="BZ3" s="58"/>
+      <c r="CA3" s="58"/>
+      <c r="CB3" s="58"/>
+      <c r="CC3" s="58"/>
+      <c r="CD3" s="58"/>
+      <c r="CE3" s="58"/>
+      <c r="CF3" s="58"/>
+      <c r="CG3" s="59"/>
+      <c r="CH3" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="57"/>
-[...9 lines deleted...]
-      <c r="CS3" s="58"/>
+      <c r="CI3" s="58"/>
+      <c r="CJ3" s="58"/>
+      <c r="CK3" s="58"/>
+      <c r="CL3" s="58"/>
+      <c r="CM3" s="58"/>
+      <c r="CN3" s="58"/>
+      <c r="CO3" s="58"/>
+      <c r="CP3" s="58"/>
+      <c r="CQ3" s="58"/>
+      <c r="CR3" s="58"/>
+      <c r="CS3" s="59"/>
     </row>
     <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="61"/>
+      <c r="A4" s="56"/>
       <c r="B4" s="44" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="43" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="43" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="44" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="43" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="43" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="43" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="43" t="s">
@@ -1678,51 +1678,53 @@
       </c>
       <c r="CB5" s="50">
         <v>4601.6959999999999</v>
       </c>
       <c r="CC5" s="50">
         <v>4546.3440000000001</v>
       </c>
       <c r="CD5" s="50">
         <v>4463.4070000000002</v>
       </c>
       <c r="CE5" s="50">
         <v>4410.8720000000003</v>
       </c>
       <c r="CF5" s="50">
         <v>4354.8710000000001</v>
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
-      <c r="CJ5" s="50"/>
+      <c r="CJ5" s="50">
+        <v>4758.6289999999999</v>
+      </c>
       <c r="CK5" s="50"/>
       <c r="CL5" s="50"/>
       <c r="CM5" s="13"/>
       <c r="CN5" s="50"/>
       <c r="CO5" s="50"/>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>34</v>
@@ -1951,51 +1953,53 @@
       </c>
       <c r="CB6" s="53">
         <v>431.726</v>
       </c>
       <c r="CC6" s="53">
         <v>416.24700000000001</v>
       </c>
       <c r="CD6" s="53">
         <v>398.572</v>
       </c>
       <c r="CE6" s="53">
         <v>389.99200000000002</v>
       </c>
       <c r="CF6" s="53">
         <v>378.62</v>
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
-      <c r="CJ6" s="53"/>
+      <c r="CJ6" s="53">
+        <v>412.44900000000001</v>
+      </c>
       <c r="CK6" s="53"/>
       <c r="CL6" s="53"/>
       <c r="CM6" s="46"/>
       <c r="CN6" s="53"/>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
@@ -2224,51 +2228,53 @@
       </c>
       <c r="CB7" s="51">
         <v>271.18900000000002</v>
       </c>
       <c r="CC7" s="51">
         <v>268.87799999999999</v>
       </c>
       <c r="CD7" s="51">
         <v>265.18900000000002</v>
       </c>
       <c r="CE7" s="51">
         <v>261.709</v>
       </c>
       <c r="CF7" s="51">
         <v>254.941</v>
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
-      <c r="CJ7" s="51"/>
+      <c r="CJ7" s="51">
+        <v>274.59100000000001</v>
+      </c>
       <c r="CK7" s="51"/>
       <c r="CL7" s="51"/>
       <c r="CM7" s="51"/>
       <c r="CN7" s="51"/>
       <c r="CO7" s="51"/>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
@@ -2497,51 +2503,53 @@
       </c>
       <c r="CB8" s="51">
         <v>373.88299999999998</v>
       </c>
       <c r="CC8" s="51">
         <v>374.04899999999998</v>
       </c>
       <c r="CD8" s="51">
         <v>368.19900000000001</v>
       </c>
       <c r="CE8" s="51">
         <v>362.25400000000002</v>
       </c>
       <c r="CF8" s="51">
         <v>352.34100000000001</v>
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
-      <c r="CJ8" s="51"/>
+      <c r="CJ8" s="51">
+        <v>399.26100000000002</v>
+      </c>
       <c r="CK8" s="51"/>
       <c r="CL8" s="51"/>
       <c r="CM8" s="51"/>
       <c r="CN8" s="51"/>
       <c r="CO8" s="51"/>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
@@ -2770,51 +2778,53 @@
       </c>
       <c r="CB9" s="51">
         <v>247.595</v>
       </c>
       <c r="CC9" s="51">
         <v>245.096</v>
       </c>
       <c r="CD9" s="51">
         <v>242.37</v>
       </c>
       <c r="CE9" s="51">
         <v>251.482</v>
       </c>
       <c r="CF9" s="51">
         <v>262.733</v>
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
-      <c r="CJ9" s="51"/>
+      <c r="CJ9" s="51">
+        <v>267.62799999999999</v>
+      </c>
       <c r="CK9" s="51"/>
       <c r="CL9" s="51"/>
       <c r="CM9" s="51"/>
       <c r="CN9" s="51"/>
       <c r="CO9" s="51"/>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
@@ -3043,51 +3053,53 @@
       </c>
       <c r="CB10" s="51">
         <v>153.36799999999999</v>
       </c>
       <c r="CC10" s="51">
         <v>152.489</v>
       </c>
       <c r="CD10" s="51">
         <v>150.18700000000001</v>
       </c>
       <c r="CE10" s="51">
         <v>148.92400000000001</v>
       </c>
       <c r="CF10" s="51">
         <v>147.59700000000001</v>
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
-      <c r="CJ10" s="51"/>
+      <c r="CJ10" s="51">
+        <v>155.75700000000001</v>
+      </c>
       <c r="CK10" s="51"/>
       <c r="CL10" s="51"/>
       <c r="CM10" s="51"/>
       <c r="CN10" s="51"/>
       <c r="CO10" s="51"/>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
@@ -3316,51 +3328,53 @@
       </c>
       <c r="CB11" s="51">
         <v>320.786</v>
       </c>
       <c r="CC11" s="51">
         <v>319.06400000000002</v>
       </c>
       <c r="CD11" s="51">
         <v>315.20299999999997</v>
       </c>
       <c r="CE11" s="51">
         <v>313.01799999999997</v>
       </c>
       <c r="CF11" s="51">
         <v>309.41199999999998</v>
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
-      <c r="CJ11" s="51"/>
+      <c r="CJ11" s="51">
+        <v>336.64600000000002</v>
+      </c>
       <c r="CK11" s="51"/>
       <c r="CL11" s="51"/>
       <c r="CM11" s="51"/>
       <c r="CN11" s="51"/>
       <c r="CO11" s="51"/>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
@@ -3589,51 +3603,53 @@
       </c>
       <c r="CB12" s="51">
         <v>195.51499999999999</v>
       </c>
       <c r="CC12" s="51">
         <v>189.98</v>
       </c>
       <c r="CD12" s="51">
         <v>183.63900000000001</v>
       </c>
       <c r="CE12" s="51">
         <v>179.768</v>
       </c>
       <c r="CF12" s="51">
         <v>175.577</v>
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
-      <c r="CJ12" s="51"/>
+      <c r="CJ12" s="51">
+        <v>200.93299999999999</v>
+      </c>
       <c r="CK12" s="51"/>
       <c r="CL12" s="51"/>
       <c r="CM12" s="51"/>
       <c r="CN12" s="51"/>
       <c r="CO12" s="51"/>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>34</v>
@@ -3862,51 +3878,53 @@
       </c>
       <c r="CB13" s="51">
         <v>225.37899999999999</v>
       </c>
       <c r="CC13" s="51">
         <v>224.94399999999999</v>
       </c>
       <c r="CD13" s="51">
         <v>223.98400000000001</v>
       </c>
       <c r="CE13" s="51">
         <v>218.714</v>
       </c>
       <c r="CF13" s="51">
         <v>218.46299999999999</v>
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
-      <c r="CJ13" s="51"/>
+      <c r="CJ13" s="51">
+        <v>228.202</v>
+      </c>
       <c r="CK13" s="51"/>
       <c r="CL13" s="51"/>
       <c r="CM13" s="47"/>
       <c r="CN13" s="51"/>
       <c r="CO13" s="51"/>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
@@ -4135,51 +4153,53 @@
       </c>
       <c r="CB14" s="51">
         <v>395.447</v>
       </c>
       <c r="CC14" s="51">
         <v>392.94200000000001</v>
       </c>
       <c r="CD14" s="51">
         <v>383.83699999999999</v>
       </c>
       <c r="CE14" s="51">
         <v>380.24299999999999</v>
       </c>
       <c r="CF14" s="51">
         <v>374.19299999999998</v>
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
-      <c r="CJ14" s="51"/>
+      <c r="CJ14" s="51">
+        <v>419.76499999999999</v>
+      </c>
       <c r="CK14" s="51"/>
       <c r="CL14" s="51"/>
       <c r="CM14" s="51"/>
       <c r="CN14" s="51"/>
       <c r="CO14" s="51"/>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
@@ -4408,51 +4428,53 @@
       </c>
       <c r="CB15" s="51">
         <v>173.95599999999999</v>
       </c>
       <c r="CC15" s="51">
         <v>172.74199999999999</v>
       </c>
       <c r="CD15" s="51">
         <v>171.62700000000001</v>
       </c>
       <c r="CE15" s="51">
         <v>170.15100000000001</v>
       </c>
       <c r="CF15" s="51">
         <v>169.19800000000001</v>
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
-      <c r="CJ15" s="51"/>
+      <c r="CJ15" s="51">
+        <v>180.97399999999999</v>
+      </c>
       <c r="CK15" s="51"/>
       <c r="CL15" s="51"/>
       <c r="CM15" s="51"/>
       <c r="CN15" s="51"/>
       <c r="CO15" s="51"/>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
@@ -4681,51 +4703,53 @@
       </c>
       <c r="CB16" s="51">
         <v>270.66399999999999</v>
       </c>
       <c r="CC16" s="51">
         <v>269.49700000000001</v>
       </c>
       <c r="CD16" s="51">
         <v>268.10399999999998</v>
       </c>
       <c r="CE16" s="51">
         <v>263.86500000000001</v>
       </c>
       <c r="CF16" s="51">
         <v>263.63200000000001</v>
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
-      <c r="CJ16" s="51"/>
+      <c r="CJ16" s="51">
+        <v>279.27300000000002</v>
+      </c>
       <c r="CK16" s="51"/>
       <c r="CL16" s="51"/>
       <c r="CM16" s="51"/>
       <c r="CN16" s="51"/>
       <c r="CO16" s="51"/>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
@@ -4954,51 +4978,53 @@
       </c>
       <c r="CB17" s="51">
         <v>133.47800000000001</v>
       </c>
       <c r="CC17" s="51">
         <v>133.67500000000001</v>
       </c>
       <c r="CD17" s="51">
         <v>133.80099999999999</v>
       </c>
       <c r="CE17" s="51">
         <v>133.75299999999999</v>
       </c>
       <c r="CF17" s="51">
         <v>140.40899999999999</v>
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
-      <c r="CJ17" s="51"/>
+      <c r="CJ17" s="51">
+        <v>182.22</v>
+      </c>
       <c r="CK17" s="51"/>
       <c r="CL17" s="51"/>
       <c r="CM17" s="51"/>
       <c r="CN17" s="51"/>
       <c r="CO17" s="51"/>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
@@ -5227,51 +5253,53 @@
       </c>
       <c r="CB18" s="51">
         <v>305.41399999999999</v>
       </c>
       <c r="CC18" s="51">
         <v>301.17700000000002</v>
       </c>
       <c r="CD18" s="51">
         <v>295.48</v>
       </c>
       <c r="CE18" s="51">
         <v>286.7</v>
       </c>
       <c r="CF18" s="51">
         <v>281.16199999999998</v>
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
-      <c r="CJ18" s="51"/>
+      <c r="CJ18" s="51">
+        <v>320.88200000000001</v>
+      </c>
       <c r="CK18" s="51"/>
       <c r="CL18" s="51"/>
       <c r="CM18" s="51"/>
       <c r="CN18" s="51"/>
       <c r="CO18" s="51"/>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
@@ -5500,51 +5528,53 @@
       </c>
       <c r="CB19" s="51">
         <v>142.41900000000001</v>
       </c>
       <c r="CC19" s="51">
         <v>135.61099999999999</v>
       </c>
       <c r="CD19" s="51">
         <v>130.374</v>
       </c>
       <c r="CE19" s="51">
         <v>128.79900000000001</v>
       </c>
       <c r="CF19" s="51">
         <v>126.331</v>
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
-      <c r="CJ19" s="51"/>
+      <c r="CJ19" s="51">
+        <v>150.01599999999999</v>
+      </c>
       <c r="CK19" s="51"/>
       <c r="CL19" s="51"/>
       <c r="CM19" s="51"/>
       <c r="CN19" s="51"/>
       <c r="CO19" s="51"/>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
@@ -5773,51 +5803,53 @@
       </c>
       <c r="CB20" s="51">
         <v>500.1</v>
       </c>
       <c r="CC20" s="51">
         <v>495.79399999999998</v>
       </c>
       <c r="CD20" s="51">
         <v>486.87900000000002</v>
       </c>
       <c r="CE20" s="51">
         <v>476.529</v>
       </c>
       <c r="CF20" s="51">
         <v>464.68599999999998</v>
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
-      <c r="CJ20" s="51"/>
+      <c r="CJ20" s="51">
+        <v>509.58</v>
+      </c>
       <c r="CK20" s="51"/>
       <c r="CL20" s="51"/>
       <c r="CM20" s="51"/>
       <c r="CN20" s="51"/>
       <c r="CO20" s="51"/>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>34</v>
@@ -6046,51 +6078,53 @@
       </c>
       <c r="CB21" s="51">
         <v>191.124</v>
       </c>
       <c r="CC21" s="51">
         <v>188.13200000000001</v>
       </c>
       <c r="CD21" s="51">
         <v>182.74100000000001</v>
       </c>
       <c r="CE21" s="51">
         <v>181.74</v>
       </c>
       <c r="CF21" s="51">
         <v>179.08199999999999</v>
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
-      <c r="CJ21" s="51"/>
+      <c r="CJ21" s="51">
+        <v>180.506</v>
+      </c>
       <c r="CK21" s="51"/>
       <c r="CL21" s="51"/>
       <c r="CM21" s="30"/>
       <c r="CN21" s="51"/>
       <c r="CO21" s="51"/>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
@@ -6319,51 +6353,53 @@
       </c>
       <c r="CB22" s="51">
         <v>247.24600000000001</v>
       </c>
       <c r="CC22" s="51">
         <v>243.672</v>
       </c>
       <c r="CD22" s="51">
         <v>239.30699999999999</v>
       </c>
       <c r="CE22" s="51">
         <v>240.11699999999999</v>
       </c>
       <c r="CF22" s="51">
         <v>233.41</v>
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
-      <c r="CJ22" s="51"/>
+      <c r="CJ22" s="51">
+        <v>237.59700000000001</v>
+      </c>
       <c r="CK22" s="51"/>
       <c r="CL22" s="51"/>
       <c r="CM22" s="51"/>
       <c r="CN22" s="51"/>
       <c r="CO22" s="51"/>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
@@ -6592,51 +6628,53 @@
       </c>
       <c r="CB23" s="51">
         <v>0.4</v>
       </c>
       <c r="CC23" s="51">
         <v>0.40300000000000002</v>
       </c>
       <c r="CD23" s="51">
         <v>0.39700000000000002</v>
       </c>
       <c r="CE23" s="51">
         <v>0.44400000000000001</v>
       </c>
       <c r="CF23" s="51">
         <v>0.436</v>
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
-      <c r="CJ23" s="51"/>
+      <c r="CJ23" s="51">
+        <v>0.36</v>
+      </c>
       <c r="CK23" s="51"/>
       <c r="CL23" s="51"/>
       <c r="CM23" s="51"/>
       <c r="CN23" s="51"/>
       <c r="CO23" s="51"/>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
@@ -6865,51 +6903,53 @@
       </c>
       <c r="CB24" s="51">
         <v>1.2110000000000001</v>
       </c>
       <c r="CC24" s="51">
         <v>1.248</v>
       </c>
       <c r="CD24" s="51">
         <v>1.2669999999999999</v>
       </c>
       <c r="CE24" s="51">
         <v>1.3029999999999999</v>
       </c>
       <c r="CF24" s="51">
         <v>1.3640000000000001</v>
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
-      <c r="CJ24" s="51"/>
+      <c r="CJ24" s="51">
+        <v>1.49</v>
+      </c>
       <c r="CK24" s="51"/>
       <c r="CL24" s="51"/>
       <c r="CM24" s="51"/>
       <c r="CN24" s="51"/>
       <c r="CO24" s="51"/>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
@@ -7138,51 +7178,53 @@
       </c>
       <c r="CB25" s="52">
         <v>20.800999999999998</v>
       </c>
       <c r="CC25" s="52">
         <v>20.704000000000001</v>
       </c>
       <c r="CD25" s="52">
         <v>22.25</v>
       </c>
       <c r="CE25" s="52">
         <v>21.367000000000001</v>
       </c>
       <c r="CF25" s="52">
         <v>21.283999999999999</v>
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
-      <c r="CJ25" s="52"/>
+      <c r="CJ25" s="52">
+        <v>20.498999999999999</v>
+      </c>
       <c r="CK25" s="52"/>
       <c r="CL25" s="52"/>
       <c r="CM25" s="52"/>
       <c r="CN25" s="52"/>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="37"/>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="37"/>
       <c r="M26" s="37"/>
       <c r="N26" s="37"/>
@@ -9228,69 +9270,69 @@
       <c r="D102" s="37"/>
       <c r="E102" s="37"/>
       <c r="F102" s="37"/>
       <c r="G102" s="37"/>
       <c r="H102" s="37"/>
       <c r="I102" s="37"/>
       <c r="J102" s="37"/>
       <c r="K102" s="37"/>
       <c r="L102" s="37"/>
       <c r="M102" s="37"/>
       <c r="N102" s="37"/>
       <c r="O102" s="37"/>
       <c r="P102" s="37"/>
       <c r="Q102" s="37"/>
       <c r="R102" s="37"/>
       <c r="S102" s="37"/>
       <c r="T102" s="37"/>
       <c r="U102" s="37"/>
       <c r="V102" s="37"/>
       <c r="W102" s="37"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="BR2:BU2"/>
-[...9 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>