--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -481,70 +481,70 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -821,356 +821,356 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR102"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="38" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="38" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.42578125" style="2" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...47 lines deleted...]
-      <c r="BV1" s="60" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
+      <c r="BV1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="60"/>
-[...21 lines deleted...]
-      <c r="CS1" s="60"/>
+      <c r="BW1" s="59"/>
+      <c r="BX1" s="59"/>
+      <c r="BY1" s="59"/>
+      <c r="BZ1" s="59"/>
+      <c r="CA1" s="59"/>
+      <c r="CB1" s="59"/>
+      <c r="CC1" s="59"/>
+      <c r="CD1" s="59"/>
+      <c r="CE1" s="59"/>
+      <c r="CF1" s="59"/>
+      <c r="CG1" s="59"/>
+      <c r="CH1" s="59"/>
+      <c r="CI1" s="59"/>
+      <c r="CJ1" s="59"/>
+      <c r="CK1" s="59"/>
+      <c r="CL1" s="59"/>
+      <c r="CM1" s="59"/>
+      <c r="CN1" s="59"/>
+      <c r="CO1" s="59"/>
+      <c r="CP1" s="59"/>
+      <c r="CQ1" s="59"/>
+      <c r="CR1" s="59"/>
+      <c r="CS1" s="59"/>
       <c r="CT1" s="54"/>
       <c r="CU1" s="54"/>
       <c r="CV1" s="54"/>
       <c r="CW1" s="54"/>
       <c r="CX1" s="54"/>
       <c r="CY1" s="54"/>
       <c r="CZ1" s="54"/>
       <c r="DA1" s="54"/>
       <c r="DB1" s="54"/>
       <c r="DC1" s="54"/>
       <c r="DD1" s="54"/>
       <c r="DE1" s="54"/>
       <c r="DF1" s="54"/>
       <c r="DG1" s="54"/>
       <c r="DH1" s="54"/>
       <c r="DI1" s="54"/>
       <c r="DJ1" s="54"/>
       <c r="DK1" s="54"/>
       <c r="DL1" s="54"/>
       <c r="DM1" s="54"/>
       <c r="DN1" s="54"/>
       <c r="DO1" s="54"/>
       <c r="DP1" s="54"/>
       <c r="DQ1" s="54"/>
       <c r="DR1" s="54"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
-      <c r="J2" s="61" t="s">
+      <c r="J2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="K2" s="61"/>
-[...1 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
       <c r="N2" s="48"/>
       <c r="O2" s="48"/>
       <c r="P2" s="48"/>
       <c r="Q2" s="48"/>
       <c r="R2" s="48"/>
       <c r="S2" s="48"/>
       <c r="T2" s="48"/>
       <c r="U2" s="48"/>
-      <c r="V2" s="61" t="s">
+      <c r="V2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="W2" s="61"/>
-[...2 lines deleted...]
-      <c r="AH2" s="61" t="s">
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="AH2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="AI2" s="61"/>
-[...2 lines deleted...]
-      <c r="AT2" s="61" t="s">
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AT2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="AU2" s="61"/>
-[...2 lines deleted...]
-      <c r="BF2" s="61" t="s">
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="55"/>
+      <c r="BF2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="BG2" s="61"/>
-[...2 lines deleted...]
-      <c r="BR2" s="61" t="s">
+      <c r="BG2" s="55"/>
+      <c r="BH2" s="55"/>
+      <c r="BI2" s="55"/>
+      <c r="BR2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="BS2" s="61"/>
-[...2 lines deleted...]
-      <c r="CD2" s="61" t="s">
+      <c r="BS2" s="55"/>
+      <c r="BT2" s="55"/>
+      <c r="BU2" s="55"/>
+      <c r="CD2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="CE2" s="61"/>
-[...2 lines deleted...]
-      <c r="CP2" s="61" t="s">
+      <c r="CE2" s="55"/>
+      <c r="CF2" s="55"/>
+      <c r="CG2" s="55"/>
+      <c r="CP2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="CQ2" s="61"/>
-[...1 lines deleted...]
-      <c r="CS2" s="61"/>
+      <c r="CQ2" s="55"/>
+      <c r="CR2" s="55"/>
+      <c r="CS2" s="55"/>
     </row>
     <row r="3" spans="1:122" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="57" t="s">
+      <c r="B3" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="58"/>
-[...10 lines deleted...]
-      <c r="N3" s="57" t="s">
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="O3" s="58"/>
-[...10 lines deleted...]
-      <c r="Z3" s="57" t="s">
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="AA3" s="58"/>
-[...10 lines deleted...]
-      <c r="AL3" s="57" t="s">
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="57"/>
+      <c r="AG3" s="57"/>
+      <c r="AH3" s="57"/>
+      <c r="AI3" s="57"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="58"/>
+      <c r="AL3" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="AM3" s="58"/>
-[...10 lines deleted...]
-      <c r="AX3" s="57" t="s">
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="58"/>
+      <c r="AX3" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="58"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="57" t="s">
+      <c r="AY3" s="57"/>
+      <c r="AZ3" s="57"/>
+      <c r="BA3" s="57"/>
+      <c r="BB3" s="57"/>
+      <c r="BC3" s="57"/>
+      <c r="BD3" s="57"/>
+      <c r="BE3" s="57"/>
+      <c r="BF3" s="57"/>
+      <c r="BG3" s="57"/>
+      <c r="BH3" s="57"/>
+      <c r="BI3" s="58"/>
+      <c r="BJ3" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="58"/>
-[...10 lines deleted...]
-      <c r="BV3" s="57" t="s">
+      <c r="BK3" s="57"/>
+      <c r="BL3" s="57"/>
+      <c r="BM3" s="57"/>
+      <c r="BN3" s="57"/>
+      <c r="BO3" s="57"/>
+      <c r="BP3" s="57"/>
+      <c r="BQ3" s="57"/>
+      <c r="BR3" s="57"/>
+      <c r="BS3" s="57"/>
+      <c r="BT3" s="57"/>
+      <c r="BU3" s="58"/>
+      <c r="BV3" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="58"/>
-[...10 lines deleted...]
-      <c r="CH3" s="57" t="s">
+      <c r="BW3" s="57"/>
+      <c r="BX3" s="57"/>
+      <c r="BY3" s="57"/>
+      <c r="BZ3" s="57"/>
+      <c r="CA3" s="57"/>
+      <c r="CB3" s="57"/>
+      <c r="CC3" s="57"/>
+      <c r="CD3" s="57"/>
+      <c r="CE3" s="57"/>
+      <c r="CF3" s="57"/>
+      <c r="CG3" s="58"/>
+      <c r="CH3" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="58"/>
-[...9 lines deleted...]
-      <c r="CS3" s="59"/>
+      <c r="CI3" s="57"/>
+      <c r="CJ3" s="57"/>
+      <c r="CK3" s="57"/>
+      <c r="CL3" s="57"/>
+      <c r="CM3" s="57"/>
+      <c r="CN3" s="57"/>
+      <c r="CO3" s="57"/>
+      <c r="CP3" s="57"/>
+      <c r="CQ3" s="57"/>
+      <c r="CR3" s="57"/>
+      <c r="CS3" s="58"/>
     </row>
     <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="56"/>
+      <c r="A4" s="61"/>
       <c r="B4" s="44" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="43" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="43" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="44" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="43" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="43" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="43" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="43" t="s">
@@ -1681,51 +1681,53 @@
       </c>
       <c r="CC5" s="50">
         <v>4546.3440000000001</v>
       </c>
       <c r="CD5" s="50">
         <v>4463.4070000000002</v>
       </c>
       <c r="CE5" s="50">
         <v>4410.8720000000003</v>
       </c>
       <c r="CF5" s="50">
         <v>4354.8710000000001</v>
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>4758.6289999999999</v>
       </c>
-      <c r="CK5" s="50"/>
+      <c r="CK5" s="50">
+        <v>5144.665</v>
+      </c>
       <c r="CL5" s="50"/>
       <c r="CM5" s="13"/>
       <c r="CN5" s="50"/>
       <c r="CO5" s="50"/>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>34</v>
       </c>
@@ -1956,51 +1958,53 @@
       </c>
       <c r="CC6" s="53">
         <v>416.24700000000001</v>
       </c>
       <c r="CD6" s="53">
         <v>398.572</v>
       </c>
       <c r="CE6" s="53">
         <v>389.99200000000002</v>
       </c>
       <c r="CF6" s="53">
         <v>378.62</v>
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
       <c r="CJ6" s="53">
         <v>412.44900000000001</v>
       </c>
-      <c r="CK6" s="53"/>
+      <c r="CK6" s="53">
+        <v>493.94900000000001</v>
+      </c>
       <c r="CL6" s="53"/>
       <c r="CM6" s="46"/>
       <c r="CN6" s="53"/>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
       </c>
@@ -2231,51 +2235,53 @@
       </c>
       <c r="CC7" s="51">
         <v>268.87799999999999</v>
       </c>
       <c r="CD7" s="51">
         <v>265.18900000000002</v>
       </c>
       <c r="CE7" s="51">
         <v>261.709</v>
       </c>
       <c r="CF7" s="51">
         <v>254.941</v>
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
       <c r="CJ7" s="51">
         <v>274.59100000000001</v>
       </c>
-      <c r="CK7" s="51"/>
+      <c r="CK7" s="51">
+        <v>288.21899999999999</v>
+      </c>
       <c r="CL7" s="51"/>
       <c r="CM7" s="51"/>
       <c r="CN7" s="51"/>
       <c r="CO7" s="51"/>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
       </c>
@@ -2506,51 +2512,53 @@
       </c>
       <c r="CC8" s="51">
         <v>374.04899999999998</v>
       </c>
       <c r="CD8" s="51">
         <v>368.19900000000001</v>
       </c>
       <c r="CE8" s="51">
         <v>362.25400000000002</v>
       </c>
       <c r="CF8" s="51">
         <v>352.34100000000001</v>
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
       <c r="CJ8" s="51">
         <v>399.26100000000002</v>
       </c>
-      <c r="CK8" s="51"/>
+      <c r="CK8" s="51">
+        <v>420.66</v>
+      </c>
       <c r="CL8" s="51"/>
       <c r="CM8" s="51"/>
       <c r="CN8" s="51"/>
       <c r="CO8" s="51"/>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
       </c>
@@ -2781,51 +2789,53 @@
       </c>
       <c r="CC9" s="51">
         <v>245.096</v>
       </c>
       <c r="CD9" s="51">
         <v>242.37</v>
       </c>
       <c r="CE9" s="51">
         <v>251.482</v>
       </c>
       <c r="CF9" s="51">
         <v>262.733</v>
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
       <c r="CJ9" s="51">
         <v>267.62799999999999</v>
       </c>
-      <c r="CK9" s="51"/>
+      <c r="CK9" s="51">
+        <v>299.19099999999997</v>
+      </c>
       <c r="CL9" s="51"/>
       <c r="CM9" s="51"/>
       <c r="CN9" s="51"/>
       <c r="CO9" s="51"/>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
       </c>
@@ -3056,51 +3066,53 @@
       </c>
       <c r="CC10" s="51">
         <v>152.489</v>
       </c>
       <c r="CD10" s="51">
         <v>150.18700000000001</v>
       </c>
       <c r="CE10" s="51">
         <v>148.92400000000001</v>
       </c>
       <c r="CF10" s="51">
         <v>147.59700000000001</v>
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
       <c r="CJ10" s="51">
         <v>155.75700000000001</v>
       </c>
-      <c r="CK10" s="51"/>
+      <c r="CK10" s="51">
+        <v>159.238</v>
+      </c>
       <c r="CL10" s="51"/>
       <c r="CM10" s="51"/>
       <c r="CN10" s="51"/>
       <c r="CO10" s="51"/>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
       </c>
@@ -3331,51 +3343,53 @@
       </c>
       <c r="CC11" s="51">
         <v>319.06400000000002</v>
       </c>
       <c r="CD11" s="51">
         <v>315.20299999999997</v>
       </c>
       <c r="CE11" s="51">
         <v>313.01799999999997</v>
       </c>
       <c r="CF11" s="51">
         <v>309.41199999999998</v>
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>336.64600000000002</v>
       </c>
-      <c r="CK11" s="51"/>
+      <c r="CK11" s="51">
+        <v>359.18599999999998</v>
+      </c>
       <c r="CL11" s="51"/>
       <c r="CM11" s="51"/>
       <c r="CN11" s="51"/>
       <c r="CO11" s="51"/>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
       </c>
@@ -3606,51 +3620,53 @@
       </c>
       <c r="CC12" s="51">
         <v>189.98</v>
       </c>
       <c r="CD12" s="51">
         <v>183.63900000000001</v>
       </c>
       <c r="CE12" s="51">
         <v>179.768</v>
       </c>
       <c r="CF12" s="51">
         <v>175.577</v>
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
       <c r="CJ12" s="51">
         <v>200.93299999999999</v>
       </c>
-      <c r="CK12" s="51"/>
+      <c r="CK12" s="51">
+        <v>209.786</v>
+      </c>
       <c r="CL12" s="51"/>
       <c r="CM12" s="51"/>
       <c r="CN12" s="51"/>
       <c r="CO12" s="51"/>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>34</v>
       </c>
@@ -3881,51 +3897,53 @@
       </c>
       <c r="CC13" s="51">
         <v>224.94399999999999</v>
       </c>
       <c r="CD13" s="51">
         <v>223.98400000000001</v>
       </c>
       <c r="CE13" s="51">
         <v>218.714</v>
       </c>
       <c r="CF13" s="51">
         <v>218.46299999999999</v>
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
       <c r="CJ13" s="51">
         <v>228.202</v>
       </c>
-      <c r="CK13" s="51"/>
+      <c r="CK13" s="51">
+        <v>242.148</v>
+      </c>
       <c r="CL13" s="51"/>
       <c r="CM13" s="47"/>
       <c r="CN13" s="51"/>
       <c r="CO13" s="51"/>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
       </c>
@@ -4156,51 +4174,53 @@
       </c>
       <c r="CC14" s="51">
         <v>392.94200000000001</v>
       </c>
       <c r="CD14" s="51">
         <v>383.83699999999999</v>
       </c>
       <c r="CE14" s="51">
         <v>380.24299999999999</v>
       </c>
       <c r="CF14" s="51">
         <v>374.19299999999998</v>
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
       <c r="CJ14" s="51">
         <v>419.76499999999999</v>
       </c>
-      <c r="CK14" s="51"/>
+      <c r="CK14" s="51">
+        <v>483.20699999999999</v>
+      </c>
       <c r="CL14" s="51"/>
       <c r="CM14" s="51"/>
       <c r="CN14" s="51"/>
       <c r="CO14" s="51"/>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
       </c>
@@ -4431,51 +4451,53 @@
       </c>
       <c r="CC15" s="51">
         <v>172.74199999999999</v>
       </c>
       <c r="CD15" s="51">
         <v>171.62700000000001</v>
       </c>
       <c r="CE15" s="51">
         <v>170.15100000000001</v>
       </c>
       <c r="CF15" s="51">
         <v>169.19800000000001</v>
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
       <c r="CJ15" s="51">
         <v>180.97399999999999</v>
       </c>
-      <c r="CK15" s="51"/>
+      <c r="CK15" s="51">
+        <v>183.57300000000001</v>
+      </c>
       <c r="CL15" s="51"/>
       <c r="CM15" s="51"/>
       <c r="CN15" s="51"/>
       <c r="CO15" s="51"/>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
       </c>
@@ -4706,51 +4728,53 @@
       </c>
       <c r="CC16" s="51">
         <v>269.49700000000001</v>
       </c>
       <c r="CD16" s="51">
         <v>268.10399999999998</v>
       </c>
       <c r="CE16" s="51">
         <v>263.86500000000001</v>
       </c>
       <c r="CF16" s="51">
         <v>263.63200000000001</v>
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
       <c r="CJ16" s="51">
         <v>279.27300000000002</v>
       </c>
-      <c r="CK16" s="51"/>
+      <c r="CK16" s="51">
+        <v>288.839</v>
+      </c>
       <c r="CL16" s="51"/>
       <c r="CM16" s="51"/>
       <c r="CN16" s="51"/>
       <c r="CO16" s="51"/>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
       </c>
@@ -4981,51 +5005,53 @@
       </c>
       <c r="CC17" s="51">
         <v>133.67500000000001</v>
       </c>
       <c r="CD17" s="51">
         <v>133.80099999999999</v>
       </c>
       <c r="CE17" s="51">
         <v>133.75299999999999</v>
       </c>
       <c r="CF17" s="51">
         <v>140.40899999999999</v>
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
       <c r="CJ17" s="51">
         <v>182.22</v>
       </c>
-      <c r="CK17" s="51"/>
+      <c r="CK17" s="51">
+        <v>182.083</v>
+      </c>
       <c r="CL17" s="51"/>
       <c r="CM17" s="51"/>
       <c r="CN17" s="51"/>
       <c r="CO17" s="51"/>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
       </c>
@@ -5256,51 +5282,53 @@
       </c>
       <c r="CC18" s="51">
         <v>301.17700000000002</v>
       </c>
       <c r="CD18" s="51">
         <v>295.48</v>
       </c>
       <c r="CE18" s="51">
         <v>286.7</v>
       </c>
       <c r="CF18" s="51">
         <v>281.16199999999998</v>
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
       <c r="CJ18" s="51">
         <v>320.88200000000001</v>
       </c>
-      <c r="CK18" s="51"/>
+      <c r="CK18" s="51">
+        <v>354.76499999999999</v>
+      </c>
       <c r="CL18" s="51"/>
       <c r="CM18" s="51"/>
       <c r="CN18" s="51"/>
       <c r="CO18" s="51"/>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
       </c>
@@ -5531,51 +5559,53 @@
       </c>
       <c r="CC19" s="51">
         <v>135.61099999999999</v>
       </c>
       <c r="CD19" s="51">
         <v>130.374</v>
       </c>
       <c r="CE19" s="51">
         <v>128.79900000000001</v>
       </c>
       <c r="CF19" s="51">
         <v>126.331</v>
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
       <c r="CJ19" s="51">
         <v>150.01599999999999</v>
       </c>
-      <c r="CK19" s="51"/>
+      <c r="CK19" s="51">
+        <v>172.666</v>
+      </c>
       <c r="CL19" s="51"/>
       <c r="CM19" s="51"/>
       <c r="CN19" s="51"/>
       <c r="CO19" s="51"/>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
       </c>
@@ -5806,51 +5836,53 @@
       </c>
       <c r="CC20" s="51">
         <v>495.79399999999998</v>
       </c>
       <c r="CD20" s="51">
         <v>486.87900000000002</v>
       </c>
       <c r="CE20" s="51">
         <v>476.529</v>
       </c>
       <c r="CF20" s="51">
         <v>464.68599999999998</v>
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
       <c r="CJ20" s="51">
         <v>509.58</v>
       </c>
-      <c r="CK20" s="51"/>
+      <c r="CK20" s="51">
+        <v>530.91899999999998</v>
+      </c>
       <c r="CL20" s="51"/>
       <c r="CM20" s="51"/>
       <c r="CN20" s="51"/>
       <c r="CO20" s="51"/>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>34</v>
       </c>
@@ -6081,51 +6113,53 @@
       </c>
       <c r="CC21" s="51">
         <v>188.13200000000001</v>
       </c>
       <c r="CD21" s="51">
         <v>182.74100000000001</v>
       </c>
       <c r="CE21" s="51">
         <v>181.74</v>
       </c>
       <c r="CF21" s="51">
         <v>179.08199999999999</v>
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
       <c r="CJ21" s="51">
         <v>180.506</v>
       </c>
-      <c r="CK21" s="51"/>
+      <c r="CK21" s="51">
+        <v>189.45500000000001</v>
+      </c>
       <c r="CL21" s="51"/>
       <c r="CM21" s="30"/>
       <c r="CN21" s="51"/>
       <c r="CO21" s="51"/>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
       </c>
@@ -6356,51 +6390,53 @@
       </c>
       <c r="CC22" s="51">
         <v>243.672</v>
       </c>
       <c r="CD22" s="51">
         <v>239.30699999999999</v>
       </c>
       <c r="CE22" s="51">
         <v>240.11699999999999</v>
       </c>
       <c r="CF22" s="51">
         <v>233.41</v>
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
       <c r="CJ22" s="51">
         <v>237.59700000000001</v>
       </c>
-      <c r="CK22" s="51"/>
+      <c r="CK22" s="51">
+        <v>263.91399999999999</v>
+      </c>
       <c r="CL22" s="51"/>
       <c r="CM22" s="51"/>
       <c r="CN22" s="51"/>
       <c r="CO22" s="51"/>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
       </c>
@@ -6631,51 +6667,53 @@
       </c>
       <c r="CC23" s="51">
         <v>0.40300000000000002</v>
       </c>
       <c r="CD23" s="51">
         <v>0.39700000000000002</v>
       </c>
       <c r="CE23" s="51">
         <v>0.44400000000000001</v>
       </c>
       <c r="CF23" s="51">
         <v>0.436</v>
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
       <c r="CJ23" s="51">
         <v>0.36</v>
       </c>
-      <c r="CK23" s="51"/>
+      <c r="CK23" s="51">
+        <v>0.35399999999999998</v>
+      </c>
       <c r="CL23" s="51"/>
       <c r="CM23" s="51"/>
       <c r="CN23" s="51"/>
       <c r="CO23" s="51"/>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
       </c>
@@ -6906,51 +6944,53 @@
       </c>
       <c r="CC24" s="51">
         <v>1.248</v>
       </c>
       <c r="CD24" s="51">
         <v>1.2669999999999999</v>
       </c>
       <c r="CE24" s="51">
         <v>1.3029999999999999</v>
       </c>
       <c r="CF24" s="51">
         <v>1.3640000000000001</v>
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.49</v>
       </c>
-      <c r="CK24" s="51"/>
+      <c r="CK24" s="51">
+        <v>1.472</v>
+      </c>
       <c r="CL24" s="51"/>
       <c r="CM24" s="51"/>
       <c r="CN24" s="51"/>
       <c r="CO24" s="51"/>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
       </c>
@@ -7181,51 +7221,53 @@
       </c>
       <c r="CC25" s="52">
         <v>20.704000000000001</v>
       </c>
       <c r="CD25" s="52">
         <v>22.25</v>
       </c>
       <c r="CE25" s="52">
         <v>21.367000000000001</v>
       </c>
       <c r="CF25" s="52">
         <v>21.283999999999999</v>
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
       <c r="CJ25" s="52">
         <v>20.498999999999999</v>
       </c>
-      <c r="CK25" s="52"/>
+      <c r="CK25" s="52">
+        <v>21.041</v>
+      </c>
       <c r="CL25" s="52"/>
       <c r="CM25" s="52"/>
       <c r="CN25" s="52"/>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="37"/>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="37"/>
       <c r="M26" s="37"/>
       <c r="N26" s="37"/>
       <c r="O26" s="37"/>
@@ -9270,69 +9312,69 @@
       <c r="D102" s="37"/>
       <c r="E102" s="37"/>
       <c r="F102" s="37"/>
       <c r="G102" s="37"/>
       <c r="H102" s="37"/>
       <c r="I102" s="37"/>
       <c r="J102" s="37"/>
       <c r="K102" s="37"/>
       <c r="L102" s="37"/>
       <c r="M102" s="37"/>
       <c r="N102" s="37"/>
       <c r="O102" s="37"/>
       <c r="P102" s="37"/>
       <c r="Q102" s="37"/>
       <c r="R102" s="37"/>
       <c r="S102" s="37"/>
       <c r="T102" s="37"/>
       <c r="U102" s="37"/>
       <c r="V102" s="37"/>
       <c r="W102" s="37"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...9 lines deleted...]
-    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>