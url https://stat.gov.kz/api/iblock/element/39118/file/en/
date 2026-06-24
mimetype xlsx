--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\поголовье\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Horses" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Horses!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Livestock of horses, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
@@ -154,51 +159,51 @@
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -481,70 +486,70 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -569,86 +574,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -820,357 +825,357 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR102"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
+      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="38" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="38" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.42578125" style="2" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-[...47 lines deleted...]
-      <c r="BV1" s="59" t="s">
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
+      <c r="Z1" s="60"/>
+      <c r="AA1" s="60"/>
+      <c r="AB1" s="60"/>
+      <c r="AC1" s="60"/>
+      <c r="AD1" s="60"/>
+      <c r="AE1" s="60"/>
+      <c r="AF1" s="60"/>
+      <c r="AG1" s="60"/>
+      <c r="AH1" s="60"/>
+      <c r="AI1" s="60"/>
+      <c r="AJ1" s="60"/>
+      <c r="AK1" s="60"/>
+      <c r="AL1" s="60"/>
+      <c r="AM1" s="60"/>
+      <c r="AN1" s="60"/>
+      <c r="AO1" s="60"/>
+      <c r="AP1" s="60"/>
+      <c r="AQ1" s="60"/>
+      <c r="AR1" s="60"/>
+      <c r="AS1" s="60"/>
+      <c r="AT1" s="60"/>
+      <c r="AU1" s="60"/>
+      <c r="AV1" s="60"/>
+      <c r="AW1" s="60"/>
+      <c r="BV1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="59"/>
-[...21 lines deleted...]
-      <c r="CS1" s="59"/>
+      <c r="BW1" s="60"/>
+      <c r="BX1" s="60"/>
+      <c r="BY1" s="60"/>
+      <c r="BZ1" s="60"/>
+      <c r="CA1" s="60"/>
+      <c r="CB1" s="60"/>
+      <c r="CC1" s="60"/>
+      <c r="CD1" s="60"/>
+      <c r="CE1" s="60"/>
+      <c r="CF1" s="60"/>
+      <c r="CG1" s="60"/>
+      <c r="CH1" s="60"/>
+      <c r="CI1" s="60"/>
+      <c r="CJ1" s="60"/>
+      <c r="CK1" s="60"/>
+      <c r="CL1" s="60"/>
+      <c r="CM1" s="60"/>
+      <c r="CN1" s="60"/>
+      <c r="CO1" s="60"/>
+      <c r="CP1" s="60"/>
+      <c r="CQ1" s="60"/>
+      <c r="CR1" s="60"/>
+      <c r="CS1" s="60"/>
       <c r="CT1" s="54"/>
       <c r="CU1" s="54"/>
       <c r="CV1" s="54"/>
       <c r="CW1" s="54"/>
       <c r="CX1" s="54"/>
       <c r="CY1" s="54"/>
       <c r="CZ1" s="54"/>
       <c r="DA1" s="54"/>
       <c r="DB1" s="54"/>
       <c r="DC1" s="54"/>
       <c r="DD1" s="54"/>
       <c r="DE1" s="54"/>
       <c r="DF1" s="54"/>
       <c r="DG1" s="54"/>
       <c r="DH1" s="54"/>
       <c r="DI1" s="54"/>
       <c r="DJ1" s="54"/>
       <c r="DK1" s="54"/>
       <c r="DL1" s="54"/>
       <c r="DM1" s="54"/>
       <c r="DN1" s="54"/>
       <c r="DO1" s="54"/>
       <c r="DP1" s="54"/>
       <c r="DQ1" s="54"/>
       <c r="DR1" s="54"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
-      <c r="J2" s="55" t="s">
+      <c r="J2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="K2" s="55"/>
-[...1 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
       <c r="N2" s="48"/>
       <c r="O2" s="48"/>
       <c r="P2" s="48"/>
       <c r="Q2" s="48"/>
       <c r="R2" s="48"/>
       <c r="S2" s="48"/>
       <c r="T2" s="48"/>
       <c r="U2" s="48"/>
-      <c r="V2" s="55" t="s">
+      <c r="V2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="W2" s="55"/>
-[...2 lines deleted...]
-      <c r="AH2" s="55" t="s">
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="AH2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="AI2" s="55"/>
-[...2 lines deleted...]
-      <c r="AT2" s="55" t="s">
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AT2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="AU2" s="55"/>
-[...2 lines deleted...]
-      <c r="BF2" s="55" t="s">
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="BF2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="BG2" s="55"/>
-[...2 lines deleted...]
-      <c r="BR2" s="55" t="s">
+      <c r="BG2" s="61"/>
+      <c r="BH2" s="61"/>
+      <c r="BI2" s="61"/>
+      <c r="BR2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="BS2" s="55"/>
-[...2 lines deleted...]
-      <c r="CD2" s="55" t="s">
+      <c r="BS2" s="61"/>
+      <c r="BT2" s="61"/>
+      <c r="BU2" s="61"/>
+      <c r="CD2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="CE2" s="55"/>
-[...2 lines deleted...]
-      <c r="CP2" s="55" t="s">
+      <c r="CE2" s="61"/>
+      <c r="CF2" s="61"/>
+      <c r="CG2" s="61"/>
+      <c r="CP2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="CQ2" s="55"/>
-[...1 lines deleted...]
-      <c r="CS2" s="55"/>
+      <c r="CQ2" s="61"/>
+      <c r="CR2" s="61"/>
+      <c r="CS2" s="61"/>
     </row>
     <row r="3" spans="1:122" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="57"/>
-[...10 lines deleted...]
-      <c r="N3" s="56" t="s">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="O3" s="57"/>
-[...10 lines deleted...]
-      <c r="Z3" s="56" t="s">
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="AA3" s="57"/>
-[...10 lines deleted...]
-      <c r="AL3" s="56" t="s">
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="AM3" s="57"/>
-[...10 lines deleted...]
-      <c r="AX3" s="56" t="s">
+      <c r="AM3" s="58"/>
+      <c r="AN3" s="58"/>
+      <c r="AO3" s="58"/>
+      <c r="AP3" s="58"/>
+      <c r="AQ3" s="58"/>
+      <c r="AR3" s="58"/>
+      <c r="AS3" s="58"/>
+      <c r="AT3" s="58"/>
+      <c r="AU3" s="58"/>
+      <c r="AV3" s="58"/>
+      <c r="AW3" s="59"/>
+      <c r="AX3" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="57"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="56" t="s">
+      <c r="AY3" s="58"/>
+      <c r="AZ3" s="58"/>
+      <c r="BA3" s="58"/>
+      <c r="BB3" s="58"/>
+      <c r="BC3" s="58"/>
+      <c r="BD3" s="58"/>
+      <c r="BE3" s="58"/>
+      <c r="BF3" s="58"/>
+      <c r="BG3" s="58"/>
+      <c r="BH3" s="58"/>
+      <c r="BI3" s="59"/>
+      <c r="BJ3" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="57"/>
-[...10 lines deleted...]
-      <c r="BV3" s="56" t="s">
+      <c r="BK3" s="58"/>
+      <c r="BL3" s="58"/>
+      <c r="BM3" s="58"/>
+      <c r="BN3" s="58"/>
+      <c r="BO3" s="58"/>
+      <c r="BP3" s="58"/>
+      <c r="BQ3" s="58"/>
+      <c r="BR3" s="58"/>
+      <c r="BS3" s="58"/>
+      <c r="BT3" s="58"/>
+      <c r="BU3" s="59"/>
+      <c r="BV3" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="57"/>
-[...10 lines deleted...]
-      <c r="CH3" s="56" t="s">
+      <c r="BW3" s="58"/>
+      <c r="BX3" s="58"/>
+      <c r="BY3" s="58"/>
+      <c r="BZ3" s="58"/>
+      <c r="CA3" s="58"/>
+      <c r="CB3" s="58"/>
+      <c r="CC3" s="58"/>
+      <c r="CD3" s="58"/>
+      <c r="CE3" s="58"/>
+      <c r="CF3" s="58"/>
+      <c r="CG3" s="59"/>
+      <c r="CH3" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="57"/>
-[...9 lines deleted...]
-      <c r="CS3" s="58"/>
+      <c r="CI3" s="58"/>
+      <c r="CJ3" s="58"/>
+      <c r="CK3" s="58"/>
+      <c r="CL3" s="58"/>
+      <c r="CM3" s="58"/>
+      <c r="CN3" s="58"/>
+      <c r="CO3" s="58"/>
+      <c r="CP3" s="58"/>
+      <c r="CQ3" s="58"/>
+      <c r="CR3" s="58"/>
+      <c r="CS3" s="59"/>
     </row>
     <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="61"/>
+      <c r="A4" s="56"/>
       <c r="B4" s="44" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="43" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="43" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="44" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="43" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="43" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="43" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="43" t="s">
@@ -1684,51 +1689,53 @@
       </c>
       <c r="CD5" s="50">
         <v>4463.4070000000002</v>
       </c>
       <c r="CE5" s="50">
         <v>4410.8720000000003</v>
       </c>
       <c r="CF5" s="50">
         <v>4354.8710000000001</v>
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>4758.6289999999999</v>
       </c>
       <c r="CK5" s="50">
         <v>5144.665</v>
       </c>
-      <c r="CL5" s="50"/>
+      <c r="CL5" s="50">
+        <v>5380.4690000000001</v>
+      </c>
       <c r="CM5" s="13"/>
       <c r="CN5" s="50"/>
       <c r="CO5" s="50"/>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="45" t="s">
@@ -1961,51 +1968,53 @@
       </c>
       <c r="CD6" s="53">
         <v>398.572</v>
       </c>
       <c r="CE6" s="53">
         <v>389.99200000000002</v>
       </c>
       <c r="CF6" s="53">
         <v>378.62</v>
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
       <c r="CJ6" s="53">
         <v>412.44900000000001</v>
       </c>
       <c r="CK6" s="53">
         <v>493.94900000000001</v>
       </c>
-      <c r="CL6" s="53"/>
+      <c r="CL6" s="53">
+        <v>518.96100000000001</v>
+      </c>
       <c r="CM6" s="46"/>
       <c r="CN6" s="53"/>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
       </c>
       <c r="F7" s="19">
@@ -2238,51 +2247,53 @@
       </c>
       <c r="CD7" s="51">
         <v>265.18900000000002</v>
       </c>
       <c r="CE7" s="51">
         <v>261.709</v>
       </c>
       <c r="CF7" s="51">
         <v>254.941</v>
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
       <c r="CJ7" s="51">
         <v>274.59100000000001</v>
       </c>
       <c r="CK7" s="51">
         <v>288.21899999999999</v>
       </c>
-      <c r="CL7" s="51"/>
+      <c r="CL7" s="51">
+        <v>305.40300000000002</v>
+      </c>
       <c r="CM7" s="51"/>
       <c r="CN7" s="51"/>
       <c r="CO7" s="51"/>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
       </c>
       <c r="F8" s="19">
@@ -2515,51 +2526,53 @@
       </c>
       <c r="CD8" s="51">
         <v>368.19900000000001</v>
       </c>
       <c r="CE8" s="51">
         <v>362.25400000000002</v>
       </c>
       <c r="CF8" s="51">
         <v>352.34100000000001</v>
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
       <c r="CJ8" s="51">
         <v>399.26100000000002</v>
       </c>
       <c r="CK8" s="51">
         <v>420.66</v>
       </c>
-      <c r="CL8" s="51"/>
+      <c r="CL8" s="51">
+        <v>435.75599999999997</v>
+      </c>
       <c r="CM8" s="51"/>
       <c r="CN8" s="51"/>
       <c r="CO8" s="51"/>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
       </c>
       <c r="F9" s="19">
@@ -2792,51 +2805,53 @@
       </c>
       <c r="CD9" s="51">
         <v>242.37</v>
       </c>
       <c r="CE9" s="51">
         <v>251.482</v>
       </c>
       <c r="CF9" s="51">
         <v>262.733</v>
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
       <c r="CJ9" s="51">
         <v>267.62799999999999</v>
       </c>
       <c r="CK9" s="51">
         <v>299.19099999999997</v>
       </c>
-      <c r="CL9" s="51"/>
+      <c r="CL9" s="51">
+        <v>310.35700000000003</v>
+      </c>
       <c r="CM9" s="51"/>
       <c r="CN9" s="51"/>
       <c r="CO9" s="51"/>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
       </c>
       <c r="F10" s="19">
@@ -3069,51 +3084,53 @@
       </c>
       <c r="CD10" s="51">
         <v>150.18700000000001</v>
       </c>
       <c r="CE10" s="51">
         <v>148.92400000000001</v>
       </c>
       <c r="CF10" s="51">
         <v>147.59700000000001</v>
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
       <c r="CJ10" s="51">
         <v>155.75700000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>159.238</v>
       </c>
-      <c r="CL10" s="51"/>
+      <c r="CL10" s="51">
+        <v>165.74100000000001</v>
+      </c>
       <c r="CM10" s="51"/>
       <c r="CN10" s="51"/>
       <c r="CO10" s="51"/>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
       </c>
       <c r="F11" s="19">
@@ -3346,51 +3363,53 @@
       </c>
       <c r="CD11" s="51">
         <v>315.20299999999997</v>
       </c>
       <c r="CE11" s="51">
         <v>313.01799999999997</v>
       </c>
       <c r="CF11" s="51">
         <v>309.41199999999998</v>
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>336.64600000000002</v>
       </c>
       <c r="CK11" s="51">
         <v>359.18599999999998</v>
       </c>
-      <c r="CL11" s="51"/>
+      <c r="CL11" s="51">
+        <v>380.76400000000001</v>
+      </c>
       <c r="CM11" s="51"/>
       <c r="CN11" s="51"/>
       <c r="CO11" s="51"/>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
       </c>
       <c r="F12" s="19">
@@ -3623,51 +3642,53 @@
       </c>
       <c r="CD12" s="51">
         <v>183.63900000000001</v>
       </c>
       <c r="CE12" s="51">
         <v>179.768</v>
       </c>
       <c r="CF12" s="51">
         <v>175.577</v>
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
       <c r="CJ12" s="51">
         <v>200.93299999999999</v>
       </c>
       <c r="CK12" s="51">
         <v>209.786</v>
       </c>
-      <c r="CL12" s="51"/>
+      <c r="CL12" s="51">
+        <v>211.34</v>
+      </c>
       <c r="CM12" s="51"/>
       <c r="CN12" s="51"/>
       <c r="CO12" s="51"/>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="45" t="s">
@@ -3900,51 +3921,53 @@
       </c>
       <c r="CD13" s="51">
         <v>223.98400000000001</v>
       </c>
       <c r="CE13" s="51">
         <v>218.714</v>
       </c>
       <c r="CF13" s="51">
         <v>218.46299999999999</v>
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
       <c r="CJ13" s="51">
         <v>228.202</v>
       </c>
       <c r="CK13" s="51">
         <v>242.148</v>
       </c>
-      <c r="CL13" s="51"/>
+      <c r="CL13" s="51">
+        <v>243.904</v>
+      </c>
       <c r="CM13" s="47"/>
       <c r="CN13" s="51"/>
       <c r="CO13" s="51"/>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
       </c>
       <c r="F14" s="19">
@@ -4177,51 +4200,53 @@
       </c>
       <c r="CD14" s="51">
         <v>383.83699999999999</v>
       </c>
       <c r="CE14" s="51">
         <v>380.24299999999999</v>
       </c>
       <c r="CF14" s="51">
         <v>374.19299999999998</v>
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
       <c r="CJ14" s="51">
         <v>419.76499999999999</v>
       </c>
       <c r="CK14" s="51">
         <v>483.20699999999999</v>
       </c>
-      <c r="CL14" s="51"/>
+      <c r="CL14" s="51">
+        <v>510.45499999999998</v>
+      </c>
       <c r="CM14" s="51"/>
       <c r="CN14" s="51"/>
       <c r="CO14" s="51"/>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
       </c>
       <c r="F15" s="19">
@@ -4454,51 +4479,53 @@
       </c>
       <c r="CD15" s="51">
         <v>171.62700000000001</v>
       </c>
       <c r="CE15" s="51">
         <v>170.15100000000001</v>
       </c>
       <c r="CF15" s="51">
         <v>169.19800000000001</v>
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
       <c r="CJ15" s="51">
         <v>180.97399999999999</v>
       </c>
       <c r="CK15" s="51">
         <v>183.57300000000001</v>
       </c>
-      <c r="CL15" s="51"/>
+      <c r="CL15" s="51">
+        <v>191.726</v>
+      </c>
       <c r="CM15" s="51"/>
       <c r="CN15" s="51"/>
       <c r="CO15" s="51"/>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
       </c>
       <c r="F16" s="19">
@@ -4731,51 +4758,53 @@
       </c>
       <c r="CD16" s="51">
         <v>268.10399999999998</v>
       </c>
       <c r="CE16" s="51">
         <v>263.86500000000001</v>
       </c>
       <c r="CF16" s="51">
         <v>263.63200000000001</v>
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
       <c r="CJ16" s="51">
         <v>279.27300000000002</v>
       </c>
       <c r="CK16" s="51">
         <v>288.839</v>
       </c>
-      <c r="CL16" s="51"/>
+      <c r="CL16" s="51">
+        <v>297.96699999999998</v>
+      </c>
       <c r="CM16" s="51"/>
       <c r="CN16" s="51"/>
       <c r="CO16" s="51"/>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
       </c>
       <c r="F17" s="19">
@@ -5008,51 +5037,53 @@
       </c>
       <c r="CD17" s="51">
         <v>133.80099999999999</v>
       </c>
       <c r="CE17" s="51">
         <v>133.75299999999999</v>
       </c>
       <c r="CF17" s="51">
         <v>140.40899999999999</v>
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
       <c r="CJ17" s="51">
         <v>182.22</v>
       </c>
       <c r="CK17" s="51">
         <v>182.083</v>
       </c>
-      <c r="CL17" s="51"/>
+      <c r="CL17" s="51">
+        <v>181.83</v>
+      </c>
       <c r="CM17" s="51"/>
       <c r="CN17" s="51"/>
       <c r="CO17" s="51"/>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
       </c>
       <c r="F18" s="19">
@@ -5285,51 +5316,53 @@
       </c>
       <c r="CD18" s="51">
         <v>295.48</v>
       </c>
       <c r="CE18" s="51">
         <v>286.7</v>
       </c>
       <c r="CF18" s="51">
         <v>281.16199999999998</v>
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
       <c r="CJ18" s="51">
         <v>320.88200000000001</v>
       </c>
       <c r="CK18" s="51">
         <v>354.76499999999999</v>
       </c>
-      <c r="CL18" s="51"/>
+      <c r="CL18" s="51">
+        <v>378.04700000000003</v>
+      </c>
       <c r="CM18" s="51"/>
       <c r="CN18" s="51"/>
       <c r="CO18" s="51"/>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
       </c>
       <c r="F19" s="19">
@@ -5562,51 +5595,53 @@
       </c>
       <c r="CD19" s="51">
         <v>130.374</v>
       </c>
       <c r="CE19" s="51">
         <v>128.79900000000001</v>
       </c>
       <c r="CF19" s="51">
         <v>126.331</v>
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
       <c r="CJ19" s="51">
         <v>150.01599999999999</v>
       </c>
       <c r="CK19" s="51">
         <v>172.666</v>
       </c>
-      <c r="CL19" s="51"/>
+      <c r="CL19" s="51">
+        <v>205.20400000000001</v>
+      </c>
       <c r="CM19" s="51"/>
       <c r="CN19" s="51"/>
       <c r="CO19" s="51"/>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
       </c>
       <c r="F20" s="19">
@@ -5839,51 +5874,53 @@
       </c>
       <c r="CD20" s="51">
         <v>486.87900000000002</v>
       </c>
       <c r="CE20" s="51">
         <v>476.529</v>
       </c>
       <c r="CF20" s="51">
         <v>464.68599999999998</v>
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
       <c r="CJ20" s="51">
         <v>509.58</v>
       </c>
       <c r="CK20" s="51">
         <v>530.91899999999998</v>
       </c>
-      <c r="CL20" s="51"/>
+      <c r="CL20" s="51">
+        <v>545.08600000000001</v>
+      </c>
       <c r="CM20" s="51"/>
       <c r="CN20" s="51"/>
       <c r="CO20" s="51"/>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="45" t="s">
@@ -6116,51 +6153,53 @@
       </c>
       <c r="CD21" s="51">
         <v>182.74100000000001</v>
       </c>
       <c r="CE21" s="51">
         <v>181.74</v>
       </c>
       <c r="CF21" s="51">
         <v>179.08199999999999</v>
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
       <c r="CJ21" s="51">
         <v>180.506</v>
       </c>
       <c r="CK21" s="51">
         <v>189.45500000000001</v>
       </c>
-      <c r="CL21" s="51"/>
+      <c r="CL21" s="51">
+        <v>192.827</v>
+      </c>
       <c r="CM21" s="30"/>
       <c r="CN21" s="51"/>
       <c r="CO21" s="51"/>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
       </c>
       <c r="F22" s="19">
@@ -6393,51 +6432,53 @@
       </c>
       <c r="CD22" s="51">
         <v>239.30699999999999</v>
       </c>
       <c r="CE22" s="51">
         <v>240.11699999999999</v>
       </c>
       <c r="CF22" s="51">
         <v>233.41</v>
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
       <c r="CJ22" s="51">
         <v>237.59700000000001</v>
       </c>
       <c r="CK22" s="51">
         <v>263.91399999999999</v>
       </c>
-      <c r="CL22" s="51"/>
+      <c r="CL22" s="51">
+        <v>282.43400000000003</v>
+      </c>
       <c r="CM22" s="51"/>
       <c r="CN22" s="51"/>
       <c r="CO22" s="51"/>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
       </c>
       <c r="F23" s="19">
@@ -6670,51 +6711,53 @@
       </c>
       <c r="CD23" s="51">
         <v>0.39700000000000002</v>
       </c>
       <c r="CE23" s="51">
         <v>0.44400000000000001</v>
       </c>
       <c r="CF23" s="51">
         <v>0.436</v>
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
       <c r="CJ23" s="51">
         <v>0.36</v>
       </c>
       <c r="CK23" s="51">
         <v>0.35399999999999998</v>
       </c>
-      <c r="CL23" s="51"/>
+      <c r="CL23" s="51">
+        <v>0.34200000000000003</v>
+      </c>
       <c r="CM23" s="51"/>
       <c r="CN23" s="51"/>
       <c r="CO23" s="51"/>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
       </c>
       <c r="F24" s="21">
@@ -6947,51 +6990,53 @@
       </c>
       <c r="CD24" s="51">
         <v>1.2669999999999999</v>
       </c>
       <c r="CE24" s="51">
         <v>1.3029999999999999</v>
       </c>
       <c r="CF24" s="51">
         <v>1.3640000000000001</v>
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.49</v>
       </c>
       <c r="CK24" s="51">
         <v>1.472</v>
       </c>
-      <c r="CL24" s="51"/>
+      <c r="CL24" s="51">
+        <v>1.464</v>
+      </c>
       <c r="CM24" s="51"/>
       <c r="CN24" s="51"/>
       <c r="CO24" s="51"/>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
       </c>
       <c r="F25" s="21">
@@ -7224,51 +7269,53 @@
       </c>
       <c r="CD25" s="52">
         <v>22.25</v>
       </c>
       <c r="CE25" s="52">
         <v>21.367000000000001</v>
       </c>
       <c r="CF25" s="52">
         <v>21.283999999999999</v>
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
       <c r="CJ25" s="52">
         <v>20.498999999999999</v>
       </c>
       <c r="CK25" s="52">
         <v>21.041</v>
       </c>
-      <c r="CL25" s="52"/>
+      <c r="CL25" s="52">
+        <v>20.861000000000001</v>
+      </c>
       <c r="CM25" s="52"/>
       <c r="CN25" s="52"/>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="37"/>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="37"/>
       <c r="M26" s="37"/>
       <c r="N26" s="37"/>
       <c r="O26" s="37"/>
       <c r="P26" s="37"/>
@@ -9312,69 +9359,69 @@
       <c r="D102" s="37"/>
       <c r="E102" s="37"/>
       <c r="F102" s="37"/>
       <c r="G102" s="37"/>
       <c r="H102" s="37"/>
       <c r="I102" s="37"/>
       <c r="J102" s="37"/>
       <c r="K102" s="37"/>
       <c r="L102" s="37"/>
       <c r="M102" s="37"/>
       <c r="N102" s="37"/>
       <c r="O102" s="37"/>
       <c r="P102" s="37"/>
       <c r="Q102" s="37"/>
       <c r="R102" s="37"/>
       <c r="S102" s="37"/>
       <c r="T102" s="37"/>
       <c r="U102" s="37"/>
       <c r="V102" s="37"/>
       <c r="W102" s="37"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="BR2:BU2"/>
-[...9 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>