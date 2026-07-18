--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -1,56 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="120" yWindow="2760" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Horses" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Horses!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Livestock of horses, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
@@ -159,51 +154,51 @@
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -486,70 +481,70 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -574,86 +569,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -826,356 +821,356 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR102"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="38" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="38" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.42578125" style="2" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...47 lines deleted...]
-      <c r="BV1" s="60" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
+      <c r="BV1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="60"/>
-[...21 lines deleted...]
-      <c r="CS1" s="60"/>
+      <c r="BW1" s="59"/>
+      <c r="BX1" s="59"/>
+      <c r="BY1" s="59"/>
+      <c r="BZ1" s="59"/>
+      <c r="CA1" s="59"/>
+      <c r="CB1" s="59"/>
+      <c r="CC1" s="59"/>
+      <c r="CD1" s="59"/>
+      <c r="CE1" s="59"/>
+      <c r="CF1" s="59"/>
+      <c r="CG1" s="59"/>
+      <c r="CH1" s="59"/>
+      <c r="CI1" s="59"/>
+      <c r="CJ1" s="59"/>
+      <c r="CK1" s="59"/>
+      <c r="CL1" s="59"/>
+      <c r="CM1" s="59"/>
+      <c r="CN1" s="59"/>
+      <c r="CO1" s="59"/>
+      <c r="CP1" s="59"/>
+      <c r="CQ1" s="59"/>
+      <c r="CR1" s="59"/>
+      <c r="CS1" s="59"/>
       <c r="CT1" s="54"/>
       <c r="CU1" s="54"/>
       <c r="CV1" s="54"/>
       <c r="CW1" s="54"/>
       <c r="CX1" s="54"/>
       <c r="CY1" s="54"/>
       <c r="CZ1" s="54"/>
       <c r="DA1" s="54"/>
       <c r="DB1" s="54"/>
       <c r="DC1" s="54"/>
       <c r="DD1" s="54"/>
       <c r="DE1" s="54"/>
       <c r="DF1" s="54"/>
       <c r="DG1" s="54"/>
       <c r="DH1" s="54"/>
       <c r="DI1" s="54"/>
       <c r="DJ1" s="54"/>
       <c r="DK1" s="54"/>
       <c r="DL1" s="54"/>
       <c r="DM1" s="54"/>
       <c r="DN1" s="54"/>
       <c r="DO1" s="54"/>
       <c r="DP1" s="54"/>
       <c r="DQ1" s="54"/>
       <c r="DR1" s="54"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
-      <c r="J2" s="61" t="s">
+      <c r="J2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="K2" s="61"/>
-[...1 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
       <c r="N2" s="48"/>
       <c r="O2" s="48"/>
       <c r="P2" s="48"/>
       <c r="Q2" s="48"/>
       <c r="R2" s="48"/>
       <c r="S2" s="48"/>
       <c r="T2" s="48"/>
       <c r="U2" s="48"/>
-      <c r="V2" s="61" t="s">
+      <c r="V2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="W2" s="61"/>
-[...2 lines deleted...]
-      <c r="AH2" s="61" t="s">
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="AH2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="AI2" s="61"/>
-[...2 lines deleted...]
-      <c r="AT2" s="61" t="s">
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AT2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="AU2" s="61"/>
-[...2 lines deleted...]
-      <c r="BF2" s="61" t="s">
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="55"/>
+      <c r="BF2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="BG2" s="61"/>
-[...2 lines deleted...]
-      <c r="BR2" s="61" t="s">
+      <c r="BG2" s="55"/>
+      <c r="BH2" s="55"/>
+      <c r="BI2" s="55"/>
+      <c r="BR2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="BS2" s="61"/>
-[...2 lines deleted...]
-      <c r="CD2" s="61" t="s">
+      <c r="BS2" s="55"/>
+      <c r="BT2" s="55"/>
+      <c r="BU2" s="55"/>
+      <c r="CD2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="CE2" s="61"/>
-[...2 lines deleted...]
-      <c r="CP2" s="61" t="s">
+      <c r="CE2" s="55"/>
+      <c r="CF2" s="55"/>
+      <c r="CG2" s="55"/>
+      <c r="CP2" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="CQ2" s="61"/>
-[...1 lines deleted...]
-      <c r="CS2" s="61"/>
+      <c r="CQ2" s="55"/>
+      <c r="CR2" s="55"/>
+      <c r="CS2" s="55"/>
     </row>
     <row r="3" spans="1:122" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="57" t="s">
+      <c r="B3" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="58"/>
-[...10 lines deleted...]
-      <c r="N3" s="57" t="s">
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="O3" s="58"/>
-[...10 lines deleted...]
-      <c r="Z3" s="57" t="s">
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="AA3" s="58"/>
-[...10 lines deleted...]
-      <c r="AL3" s="57" t="s">
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="57"/>
+      <c r="AG3" s="57"/>
+      <c r="AH3" s="57"/>
+      <c r="AI3" s="57"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="58"/>
+      <c r="AL3" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="AM3" s="58"/>
-[...10 lines deleted...]
-      <c r="AX3" s="57" t="s">
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="58"/>
+      <c r="AX3" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="58"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="57" t="s">
+      <c r="AY3" s="57"/>
+      <c r="AZ3" s="57"/>
+      <c r="BA3" s="57"/>
+      <c r="BB3" s="57"/>
+      <c r="BC3" s="57"/>
+      <c r="BD3" s="57"/>
+      <c r="BE3" s="57"/>
+      <c r="BF3" s="57"/>
+      <c r="BG3" s="57"/>
+      <c r="BH3" s="57"/>
+      <c r="BI3" s="58"/>
+      <c r="BJ3" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="58"/>
-[...10 lines deleted...]
-      <c r="BV3" s="57" t="s">
+      <c r="BK3" s="57"/>
+      <c r="BL3" s="57"/>
+      <c r="BM3" s="57"/>
+      <c r="BN3" s="57"/>
+      <c r="BO3" s="57"/>
+      <c r="BP3" s="57"/>
+      <c r="BQ3" s="57"/>
+      <c r="BR3" s="57"/>
+      <c r="BS3" s="57"/>
+      <c r="BT3" s="57"/>
+      <c r="BU3" s="58"/>
+      <c r="BV3" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="58"/>
-[...10 lines deleted...]
-      <c r="CH3" s="57" t="s">
+      <c r="BW3" s="57"/>
+      <c r="BX3" s="57"/>
+      <c r="BY3" s="57"/>
+      <c r="BZ3" s="57"/>
+      <c r="CA3" s="57"/>
+      <c r="CB3" s="57"/>
+      <c r="CC3" s="57"/>
+      <c r="CD3" s="57"/>
+      <c r="CE3" s="57"/>
+      <c r="CF3" s="57"/>
+      <c r="CG3" s="58"/>
+      <c r="CH3" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="58"/>
-[...9 lines deleted...]
-      <c r="CS3" s="59"/>
+      <c r="CI3" s="57"/>
+      <c r="CJ3" s="57"/>
+      <c r="CK3" s="57"/>
+      <c r="CL3" s="57"/>
+      <c r="CM3" s="57"/>
+      <c r="CN3" s="57"/>
+      <c r="CO3" s="57"/>
+      <c r="CP3" s="57"/>
+      <c r="CQ3" s="57"/>
+      <c r="CR3" s="57"/>
+      <c r="CS3" s="58"/>
     </row>
     <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="56"/>
+      <c r="A4" s="61"/>
       <c r="B4" s="44" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="43" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="43" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="44" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="43" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="43" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="43" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="43" t="s">
@@ -1692,51 +1687,53 @@
       </c>
       <c r="CE5" s="50">
         <v>4410.8720000000003</v>
       </c>
       <c r="CF5" s="50">
         <v>4354.8710000000001</v>
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>4758.6289999999999</v>
       </c>
       <c r="CK5" s="50">
         <v>5144.665</v>
       </c>
       <c r="CL5" s="50">
         <v>5380.4690000000001</v>
       </c>
-      <c r="CM5" s="13"/>
+      <c r="CM5" s="13">
+        <v>5046.88</v>
+      </c>
       <c r="CN5" s="50"/>
       <c r="CO5" s="50"/>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>34</v>
@@ -1971,51 +1968,53 @@
       </c>
       <c r="CE6" s="53">
         <v>389.99200000000002</v>
       </c>
       <c r="CF6" s="53">
         <v>378.62</v>
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
       <c r="CJ6" s="53">
         <v>412.44900000000001</v>
       </c>
       <c r="CK6" s="53">
         <v>493.94900000000001</v>
       </c>
       <c r="CL6" s="53">
         <v>518.96100000000001</v>
       </c>
-      <c r="CM6" s="46"/>
+      <c r="CM6" s="46">
+        <v>502.01499999999999</v>
+      </c>
       <c r="CN6" s="53"/>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
       </c>
       <c r="F7" s="19">
         <v>219.18600000000001</v>
@@ -2250,51 +2249,53 @@
       </c>
       <c r="CE7" s="51">
         <v>261.709</v>
       </c>
       <c r="CF7" s="51">
         <v>254.941</v>
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
       <c r="CJ7" s="51">
         <v>274.59100000000001</v>
       </c>
       <c r="CK7" s="51">
         <v>288.21899999999999</v>
       </c>
       <c r="CL7" s="51">
         <v>305.40300000000002</v>
       </c>
-      <c r="CM7" s="51"/>
+      <c r="CM7" s="51">
+        <v>308.12299999999999</v>
+      </c>
       <c r="CN7" s="51"/>
       <c r="CO7" s="51"/>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
       </c>
       <c r="F8" s="19">
         <v>148.47499999999999</v>
@@ -2529,51 +2530,53 @@
       </c>
       <c r="CE8" s="51">
         <v>362.25400000000002</v>
       </c>
       <c r="CF8" s="51">
         <v>352.34100000000001</v>
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
       <c r="CJ8" s="51">
         <v>399.26100000000002</v>
       </c>
       <c r="CK8" s="51">
         <v>420.66</v>
       </c>
       <c r="CL8" s="51">
         <v>435.75599999999997</v>
       </c>
-      <c r="CM8" s="51"/>
+      <c r="CM8" s="51">
+        <v>429.74099999999999</v>
+      </c>
       <c r="CN8" s="51"/>
       <c r="CO8" s="51"/>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
       </c>
       <c r="F9" s="19">
         <v>373.947</v>
@@ -2808,51 +2811,53 @@
       </c>
       <c r="CE9" s="51">
         <v>251.482</v>
       </c>
       <c r="CF9" s="51">
         <v>262.733</v>
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
       <c r="CJ9" s="51">
         <v>267.62799999999999</v>
       </c>
       <c r="CK9" s="51">
         <v>299.19099999999997</v>
       </c>
       <c r="CL9" s="51">
         <v>310.35700000000003</v>
       </c>
-      <c r="CM9" s="51"/>
+      <c r="CM9" s="51">
+        <v>268.43900000000002</v>
+      </c>
       <c r="CN9" s="51"/>
       <c r="CO9" s="51"/>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
       </c>
       <c r="F10" s="19">
         <v>89.619</v>
@@ -3087,51 +3092,53 @@
       </c>
       <c r="CE10" s="51">
         <v>148.92400000000001</v>
       </c>
       <c r="CF10" s="51">
         <v>147.59700000000001</v>
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
       <c r="CJ10" s="51">
         <v>155.75700000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>159.238</v>
       </c>
       <c r="CL10" s="51">
         <v>165.74100000000001</v>
       </c>
-      <c r="CM10" s="51"/>
+      <c r="CM10" s="51">
+        <v>165.18</v>
+      </c>
       <c r="CN10" s="51"/>
       <c r="CO10" s="51"/>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
       </c>
       <c r="F11" s="19">
         <v>207.66499999999999</v>
@@ -3366,51 +3373,53 @@
       </c>
       <c r="CE11" s="51">
         <v>313.01799999999997</v>
       </c>
       <c r="CF11" s="51">
         <v>309.41199999999998</v>
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>336.64600000000002</v>
       </c>
       <c r="CK11" s="51">
         <v>359.18599999999998</v>
       </c>
       <c r="CL11" s="51">
         <v>380.76400000000001</v>
       </c>
-      <c r="CM11" s="51"/>
+      <c r="CM11" s="51">
+        <v>324.92099999999999</v>
+      </c>
       <c r="CN11" s="51"/>
       <c r="CO11" s="51"/>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
       </c>
       <c r="F12" s="19">
         <v>140.78800000000001</v>
@@ -3645,51 +3654,53 @@
       </c>
       <c r="CE12" s="51">
         <v>179.768</v>
       </c>
       <c r="CF12" s="51">
         <v>175.577</v>
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
       <c r="CJ12" s="51">
         <v>200.93299999999999</v>
       </c>
       <c r="CK12" s="51">
         <v>209.786</v>
       </c>
       <c r="CL12" s="51">
         <v>211.34</v>
       </c>
-      <c r="CM12" s="51"/>
+      <c r="CM12" s="51">
+        <v>217.57499999999999</v>
+      </c>
       <c r="CN12" s="51"/>
       <c r="CO12" s="51"/>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="45" t="s">
         <v>34</v>
@@ -3924,51 +3935,53 @@
       </c>
       <c r="CE13" s="51">
         <v>218.714</v>
       </c>
       <c r="CF13" s="51">
         <v>218.46299999999999</v>
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
       <c r="CJ13" s="51">
         <v>228.202</v>
       </c>
       <c r="CK13" s="51">
         <v>242.148</v>
       </c>
       <c r="CL13" s="51">
         <v>243.904</v>
       </c>
-      <c r="CM13" s="47"/>
+      <c r="CM13" s="47">
+        <v>240.126</v>
+      </c>
       <c r="CN13" s="51"/>
       <c r="CO13" s="51"/>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
       </c>
       <c r="F14" s="19">
         <v>402.19600000000003</v>
@@ -4203,51 +4216,53 @@
       </c>
       <c r="CE14" s="51">
         <v>380.24299999999999</v>
       </c>
       <c r="CF14" s="51">
         <v>374.19299999999998</v>
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
       <c r="CJ14" s="51">
         <v>419.76499999999999</v>
       </c>
       <c r="CK14" s="51">
         <v>483.20699999999999</v>
       </c>
       <c r="CL14" s="51">
         <v>510.45499999999998</v>
       </c>
-      <c r="CM14" s="51"/>
+      <c r="CM14" s="51">
+        <v>423.77600000000001</v>
+      </c>
       <c r="CN14" s="51"/>
       <c r="CO14" s="51"/>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
       </c>
       <c r="F15" s="19">
         <v>123.08499999999999</v>
@@ -4482,51 +4497,53 @@
       </c>
       <c r="CE15" s="51">
         <v>170.15100000000001</v>
       </c>
       <c r="CF15" s="51">
         <v>169.19800000000001</v>
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
       <c r="CJ15" s="51">
         <v>180.97399999999999</v>
       </c>
       <c r="CK15" s="51">
         <v>183.57300000000001</v>
       </c>
       <c r="CL15" s="51">
         <v>191.726</v>
       </c>
-      <c r="CM15" s="51"/>
+      <c r="CM15" s="51">
+        <v>186.49100000000001</v>
+      </c>
       <c r="CN15" s="51"/>
       <c r="CO15" s="51"/>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
       </c>
       <c r="F16" s="19">
         <v>147.852</v>
@@ -4761,51 +4778,53 @@
       </c>
       <c r="CE16" s="51">
         <v>263.86500000000001</v>
       </c>
       <c r="CF16" s="51">
         <v>263.63200000000001</v>
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
       <c r="CJ16" s="51">
         <v>279.27300000000002</v>
       </c>
       <c r="CK16" s="51">
         <v>288.839</v>
       </c>
       <c r="CL16" s="51">
         <v>297.96699999999998</v>
       </c>
-      <c r="CM16" s="51"/>
+      <c r="CM16" s="51">
+        <v>282.495</v>
+      </c>
       <c r="CN16" s="51"/>
       <c r="CO16" s="51"/>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
       </c>
       <c r="F17" s="19">
         <v>107.036</v>
@@ -5040,51 +5059,53 @@
       </c>
       <c r="CE17" s="51">
         <v>133.75299999999999</v>
       </c>
       <c r="CF17" s="51">
         <v>140.40899999999999</v>
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
       <c r="CJ17" s="51">
         <v>182.22</v>
       </c>
       <c r="CK17" s="51">
         <v>182.083</v>
       </c>
       <c r="CL17" s="51">
         <v>181.83</v>
       </c>
-      <c r="CM17" s="51"/>
+      <c r="CM17" s="51">
+        <v>148.417</v>
+      </c>
       <c r="CN17" s="51"/>
       <c r="CO17" s="51"/>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
       </c>
       <c r="F18" s="19">
         <v>185.614</v>
@@ -5319,51 +5340,53 @@
       </c>
       <c r="CE18" s="51">
         <v>286.7</v>
       </c>
       <c r="CF18" s="51">
         <v>281.16199999999998</v>
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
       <c r="CJ18" s="51">
         <v>320.88200000000001</v>
       </c>
       <c r="CK18" s="51">
         <v>354.76499999999999</v>
       </c>
       <c r="CL18" s="51">
         <v>378.04700000000003</v>
       </c>
-      <c r="CM18" s="51"/>
+      <c r="CM18" s="51">
+        <v>328.89</v>
+      </c>
       <c r="CN18" s="51"/>
       <c r="CO18" s="51"/>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
       </c>
       <c r="F19" s="19">
         <v>162.46799999999999</v>
@@ -5598,51 +5621,53 @@
       </c>
       <c r="CE19" s="51">
         <v>128.79900000000001</v>
       </c>
       <c r="CF19" s="51">
         <v>126.331</v>
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
       <c r="CJ19" s="51">
         <v>150.01599999999999</v>
       </c>
       <c r="CK19" s="51">
         <v>172.666</v>
       </c>
       <c r="CL19" s="51">
         <v>205.20400000000001</v>
       </c>
-      <c r="CM19" s="51"/>
+      <c r="CM19" s="51">
+        <v>206.417</v>
+      </c>
       <c r="CN19" s="51"/>
       <c r="CO19" s="51"/>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
       </c>
       <c r="F20" s="19">
         <v>357.78</v>
@@ -5877,51 +5902,53 @@
       </c>
       <c r="CE20" s="51">
         <v>476.529</v>
       </c>
       <c r="CF20" s="51">
         <v>464.68599999999998</v>
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
       <c r="CJ20" s="51">
         <v>509.58</v>
       </c>
       <c r="CK20" s="51">
         <v>530.91899999999998</v>
       </c>
       <c r="CL20" s="51">
         <v>545.08600000000001</v>
       </c>
-      <c r="CM20" s="51"/>
+      <c r="CM20" s="51">
+        <v>549.03800000000001</v>
+      </c>
       <c r="CN20" s="51"/>
       <c r="CO20" s="51"/>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="45" t="s">
         <v>34</v>
@@ -6156,51 +6183,53 @@
       </c>
       <c r="CE21" s="51">
         <v>181.74</v>
       </c>
       <c r="CF21" s="51">
         <v>179.08199999999999</v>
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
       <c r="CJ21" s="51">
         <v>180.506</v>
       </c>
       <c r="CK21" s="51">
         <v>189.45500000000001</v>
       </c>
       <c r="CL21" s="51">
         <v>192.827</v>
       </c>
-      <c r="CM21" s="30"/>
+      <c r="CM21" s="30">
+        <v>187.75399999999999</v>
+      </c>
       <c r="CN21" s="51"/>
       <c r="CO21" s="51"/>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
       </c>
       <c r="F22" s="19">
         <v>453.52499999999998</v>
@@ -6435,51 +6464,53 @@
       </c>
       <c r="CE22" s="51">
         <v>240.11699999999999</v>
       </c>
       <c r="CF22" s="51">
         <v>233.41</v>
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
       <c r="CJ22" s="51">
         <v>237.59700000000001</v>
       </c>
       <c r="CK22" s="51">
         <v>263.91399999999999</v>
       </c>
       <c r="CL22" s="51">
         <v>282.43400000000003</v>
       </c>
-      <c r="CM22" s="51"/>
+      <c r="CM22" s="51">
+        <v>254.39500000000001</v>
+      </c>
       <c r="CN22" s="51"/>
       <c r="CO22" s="51"/>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
       </c>
       <c r="F23" s="19">
         <v>0.497</v>
@@ -6714,51 +6745,53 @@
       </c>
       <c r="CE23" s="51">
         <v>0.44400000000000001</v>
       </c>
       <c r="CF23" s="51">
         <v>0.436</v>
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
       <c r="CJ23" s="51">
         <v>0.36</v>
       </c>
       <c r="CK23" s="51">
         <v>0.35399999999999998</v>
       </c>
       <c r="CL23" s="51">
         <v>0.34200000000000003</v>
       </c>
-      <c r="CM23" s="51"/>
+      <c r="CM23" s="51">
+        <v>0.40300000000000002</v>
+      </c>
       <c r="CN23" s="51"/>
       <c r="CO23" s="51"/>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
       </c>
       <c r="F24" s="21">
         <v>0.72399999999999998</v>
@@ -6993,51 +7026,53 @@
       </c>
       <c r="CE24" s="51">
         <v>1.3029999999999999</v>
       </c>
       <c r="CF24" s="51">
         <v>1.3640000000000001</v>
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.49</v>
       </c>
       <c r="CK24" s="51">
         <v>1.472</v>
       </c>
       <c r="CL24" s="51">
         <v>1.464</v>
       </c>
-      <c r="CM24" s="51"/>
+      <c r="CM24" s="51">
+        <v>1.7470000000000001</v>
+      </c>
       <c r="CN24" s="51"/>
       <c r="CO24" s="51"/>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
       </c>
       <c r="F25" s="21">
         <v>14.696</v>
@@ -7272,51 +7307,53 @@
       </c>
       <c r="CE25" s="52">
         <v>21.367000000000001</v>
       </c>
       <c r="CF25" s="52">
         <v>21.283999999999999</v>
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
       <c r="CJ25" s="52">
         <v>20.498999999999999</v>
       </c>
       <c r="CK25" s="52">
         <v>21.041</v>
       </c>
       <c r="CL25" s="52">
         <v>20.861000000000001</v>
       </c>
-      <c r="CM25" s="52"/>
+      <c r="CM25" s="52">
+        <v>20.937000000000001</v>
+      </c>
       <c r="CN25" s="52"/>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="37"/>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="37"/>
       <c r="M26" s="37"/>
       <c r="N26" s="37"/>
       <c r="O26" s="37"/>
       <c r="P26" s="37"/>
       <c r="Q26" s="37"/>
@@ -9359,69 +9396,69 @@
       <c r="D102" s="37"/>
       <c r="E102" s="37"/>
       <c r="F102" s="37"/>
       <c r="G102" s="37"/>
       <c r="H102" s="37"/>
       <c r="I102" s="37"/>
       <c r="J102" s="37"/>
       <c r="K102" s="37"/>
       <c r="L102" s="37"/>
       <c r="M102" s="37"/>
       <c r="N102" s="37"/>
       <c r="O102" s="37"/>
       <c r="P102" s="37"/>
       <c r="Q102" s="37"/>
       <c r="R102" s="37"/>
       <c r="S102" s="37"/>
       <c r="T102" s="37"/>
       <c r="U102" s="37"/>
       <c r="V102" s="37"/>
       <c r="W102" s="37"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...9 lines deleted...]
-    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>