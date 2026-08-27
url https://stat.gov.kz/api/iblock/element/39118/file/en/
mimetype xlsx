--- v4 (2026-07-18)
+++ v5 (2026-08-27)
@@ -481,70 +481,70 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -820,357 +820,357 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR102"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="38" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="38" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.42578125" style="2" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-[...47 lines deleted...]
-      <c r="BV1" s="59" t="s">
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
+      <c r="Z1" s="60"/>
+      <c r="AA1" s="60"/>
+      <c r="AB1" s="60"/>
+      <c r="AC1" s="60"/>
+      <c r="AD1" s="60"/>
+      <c r="AE1" s="60"/>
+      <c r="AF1" s="60"/>
+      <c r="AG1" s="60"/>
+      <c r="AH1" s="60"/>
+      <c r="AI1" s="60"/>
+      <c r="AJ1" s="60"/>
+      <c r="AK1" s="60"/>
+      <c r="AL1" s="60"/>
+      <c r="AM1" s="60"/>
+      <c r="AN1" s="60"/>
+      <c r="AO1" s="60"/>
+      <c r="AP1" s="60"/>
+      <c r="AQ1" s="60"/>
+      <c r="AR1" s="60"/>
+      <c r="AS1" s="60"/>
+      <c r="AT1" s="60"/>
+      <c r="AU1" s="60"/>
+      <c r="AV1" s="60"/>
+      <c r="AW1" s="60"/>
+      <c r="BV1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="59"/>
-[...21 lines deleted...]
-      <c r="CS1" s="59"/>
+      <c r="BW1" s="60"/>
+      <c r="BX1" s="60"/>
+      <c r="BY1" s="60"/>
+      <c r="BZ1" s="60"/>
+      <c r="CA1" s="60"/>
+      <c r="CB1" s="60"/>
+      <c r="CC1" s="60"/>
+      <c r="CD1" s="60"/>
+      <c r="CE1" s="60"/>
+      <c r="CF1" s="60"/>
+      <c r="CG1" s="60"/>
+      <c r="CH1" s="60"/>
+      <c r="CI1" s="60"/>
+      <c r="CJ1" s="60"/>
+      <c r="CK1" s="60"/>
+      <c r="CL1" s="60"/>
+      <c r="CM1" s="60"/>
+      <c r="CN1" s="60"/>
+      <c r="CO1" s="60"/>
+      <c r="CP1" s="60"/>
+      <c r="CQ1" s="60"/>
+      <c r="CR1" s="60"/>
+      <c r="CS1" s="60"/>
       <c r="CT1" s="54"/>
       <c r="CU1" s="54"/>
       <c r="CV1" s="54"/>
       <c r="CW1" s="54"/>
       <c r="CX1" s="54"/>
       <c r="CY1" s="54"/>
       <c r="CZ1" s="54"/>
       <c r="DA1" s="54"/>
       <c r="DB1" s="54"/>
       <c r="DC1" s="54"/>
       <c r="DD1" s="54"/>
       <c r="DE1" s="54"/>
       <c r="DF1" s="54"/>
       <c r="DG1" s="54"/>
       <c r="DH1" s="54"/>
       <c r="DI1" s="54"/>
       <c r="DJ1" s="54"/>
       <c r="DK1" s="54"/>
       <c r="DL1" s="54"/>
       <c r="DM1" s="54"/>
       <c r="DN1" s="54"/>
       <c r="DO1" s="54"/>
       <c r="DP1" s="54"/>
       <c r="DQ1" s="54"/>
       <c r="DR1" s="54"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
-      <c r="J2" s="55" t="s">
+      <c r="J2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="K2" s="55"/>
-[...1 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
       <c r="N2" s="48"/>
       <c r="O2" s="48"/>
       <c r="P2" s="48"/>
       <c r="Q2" s="48"/>
       <c r="R2" s="48"/>
       <c r="S2" s="48"/>
       <c r="T2" s="48"/>
       <c r="U2" s="48"/>
-      <c r="V2" s="55" t="s">
+      <c r="V2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="W2" s="55"/>
-[...2 lines deleted...]
-      <c r="AH2" s="55" t="s">
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="AH2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="AI2" s="55"/>
-[...2 lines deleted...]
-      <c r="AT2" s="55" t="s">
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AT2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="AU2" s="55"/>
-[...2 lines deleted...]
-      <c r="BF2" s="55" t="s">
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="BF2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="BG2" s="55"/>
-[...2 lines deleted...]
-      <c r="BR2" s="55" t="s">
+      <c r="BG2" s="61"/>
+      <c r="BH2" s="61"/>
+      <c r="BI2" s="61"/>
+      <c r="BR2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="BS2" s="55"/>
-[...2 lines deleted...]
-      <c r="CD2" s="55" t="s">
+      <c r="BS2" s="61"/>
+      <c r="BT2" s="61"/>
+      <c r="BU2" s="61"/>
+      <c r="CD2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="CE2" s="55"/>
-[...2 lines deleted...]
-      <c r="CP2" s="55" t="s">
+      <c r="CE2" s="61"/>
+      <c r="CF2" s="61"/>
+      <c r="CG2" s="61"/>
+      <c r="CP2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="CQ2" s="55"/>
-[...1 lines deleted...]
-      <c r="CS2" s="55"/>
+      <c r="CQ2" s="61"/>
+      <c r="CR2" s="61"/>
+      <c r="CS2" s="61"/>
     </row>
     <row r="3" spans="1:122" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="57"/>
-[...10 lines deleted...]
-      <c r="N3" s="56" t="s">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="O3" s="57"/>
-[...10 lines deleted...]
-      <c r="Z3" s="56" t="s">
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="AA3" s="57"/>
-[...10 lines deleted...]
-      <c r="AL3" s="56" t="s">
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="AM3" s="57"/>
-[...10 lines deleted...]
-      <c r="AX3" s="56" t="s">
+      <c r="AM3" s="58"/>
+      <c r="AN3" s="58"/>
+      <c r="AO3" s="58"/>
+      <c r="AP3" s="58"/>
+      <c r="AQ3" s="58"/>
+      <c r="AR3" s="58"/>
+      <c r="AS3" s="58"/>
+      <c r="AT3" s="58"/>
+      <c r="AU3" s="58"/>
+      <c r="AV3" s="58"/>
+      <c r="AW3" s="59"/>
+      <c r="AX3" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="57"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="56" t="s">
+      <c r="AY3" s="58"/>
+      <c r="AZ3" s="58"/>
+      <c r="BA3" s="58"/>
+      <c r="BB3" s="58"/>
+      <c r="BC3" s="58"/>
+      <c r="BD3" s="58"/>
+      <c r="BE3" s="58"/>
+      <c r="BF3" s="58"/>
+      <c r="BG3" s="58"/>
+      <c r="BH3" s="58"/>
+      <c r="BI3" s="59"/>
+      <c r="BJ3" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="57"/>
-[...10 lines deleted...]
-      <c r="BV3" s="56" t="s">
+      <c r="BK3" s="58"/>
+      <c r="BL3" s="58"/>
+      <c r="BM3" s="58"/>
+      <c r="BN3" s="58"/>
+      <c r="BO3" s="58"/>
+      <c r="BP3" s="58"/>
+      <c r="BQ3" s="58"/>
+      <c r="BR3" s="58"/>
+      <c r="BS3" s="58"/>
+      <c r="BT3" s="58"/>
+      <c r="BU3" s="59"/>
+      <c r="BV3" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="57"/>
-[...10 lines deleted...]
-      <c r="CH3" s="56" t="s">
+      <c r="BW3" s="58"/>
+      <c r="BX3" s="58"/>
+      <c r="BY3" s="58"/>
+      <c r="BZ3" s="58"/>
+      <c r="CA3" s="58"/>
+      <c r="CB3" s="58"/>
+      <c r="CC3" s="58"/>
+      <c r="CD3" s="58"/>
+      <c r="CE3" s="58"/>
+      <c r="CF3" s="58"/>
+      <c r="CG3" s="59"/>
+      <c r="CH3" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="57"/>
-[...9 lines deleted...]
-      <c r="CS3" s="58"/>
+      <c r="CI3" s="58"/>
+      <c r="CJ3" s="58"/>
+      <c r="CK3" s="58"/>
+      <c r="CL3" s="58"/>
+      <c r="CM3" s="58"/>
+      <c r="CN3" s="58"/>
+      <c r="CO3" s="58"/>
+      <c r="CP3" s="58"/>
+      <c r="CQ3" s="58"/>
+      <c r="CR3" s="58"/>
+      <c r="CS3" s="59"/>
     </row>
     <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="61"/>
+      <c r="A4" s="56"/>
       <c r="B4" s="44" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="43" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="43" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="44" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="43" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="43" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="43" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="43" t="s">
@@ -1690,51 +1690,53 @@
       </c>
       <c r="CF5" s="50">
         <v>4354.8710000000001</v>
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>4758.6289999999999</v>
       </c>
       <c r="CK5" s="50">
         <v>5144.665</v>
       </c>
       <c r="CL5" s="50">
         <v>5380.4690000000001</v>
       </c>
       <c r="CM5" s="13">
         <v>5046.88</v>
       </c>
-      <c r="CN5" s="50"/>
+      <c r="CN5" s="50">
+        <v>4943.7489999999998</v>
+      </c>
       <c r="CO5" s="50"/>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>34</v>
       </c>
@@ -1971,51 +1973,53 @@
       </c>
       <c r="CF6" s="53">
         <v>378.62</v>
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
       <c r="CJ6" s="53">
         <v>412.44900000000001</v>
       </c>
       <c r="CK6" s="53">
         <v>493.94900000000001</v>
       </c>
       <c r="CL6" s="53">
         <v>518.96100000000001</v>
       </c>
       <c r="CM6" s="46">
         <v>502.01499999999999</v>
       </c>
-      <c r="CN6" s="53"/>
+      <c r="CN6" s="53">
+        <v>482.46300000000002</v>
+      </c>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
       </c>
       <c r="F7" s="19">
         <v>219.18600000000001</v>
       </c>
@@ -2252,51 +2256,53 @@
       </c>
       <c r="CF7" s="51">
         <v>254.941</v>
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
       <c r="CJ7" s="51">
         <v>274.59100000000001</v>
       </c>
       <c r="CK7" s="51">
         <v>288.21899999999999</v>
       </c>
       <c r="CL7" s="51">
         <v>305.40300000000002</v>
       </c>
       <c r="CM7" s="51">
         <v>308.12299999999999</v>
       </c>
-      <c r="CN7" s="51"/>
+      <c r="CN7" s="51">
+        <v>292.01799999999997</v>
+      </c>
       <c r="CO7" s="51"/>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
       </c>
       <c r="F8" s="19">
         <v>148.47499999999999</v>
       </c>
@@ -2533,51 +2539,53 @@
       </c>
       <c r="CF8" s="51">
         <v>352.34100000000001</v>
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
       <c r="CJ8" s="51">
         <v>399.26100000000002</v>
       </c>
       <c r="CK8" s="51">
         <v>420.66</v>
       </c>
       <c r="CL8" s="51">
         <v>435.75599999999997</v>
       </c>
       <c r="CM8" s="51">
         <v>429.74099999999999</v>
       </c>
-      <c r="CN8" s="51"/>
+      <c r="CN8" s="51">
+        <v>426.202</v>
+      </c>
       <c r="CO8" s="51"/>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
       </c>
       <c r="F9" s="19">
         <v>373.947</v>
       </c>
@@ -2814,51 +2822,53 @@
       </c>
       <c r="CF9" s="51">
         <v>262.733</v>
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
       <c r="CJ9" s="51">
         <v>267.62799999999999</v>
       </c>
       <c r="CK9" s="51">
         <v>299.19099999999997</v>
       </c>
       <c r="CL9" s="51">
         <v>310.35700000000003</v>
       </c>
       <c r="CM9" s="51">
         <v>268.43900000000002</v>
       </c>
-      <c r="CN9" s="51"/>
+      <c r="CN9" s="51">
+        <v>265.41399999999999</v>
+      </c>
       <c r="CO9" s="51"/>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
       </c>
       <c r="F10" s="19">
         <v>89.619</v>
       </c>
@@ -3095,51 +3105,53 @@
       </c>
       <c r="CF10" s="51">
         <v>147.59700000000001</v>
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
       <c r="CJ10" s="51">
         <v>155.75700000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>159.238</v>
       </c>
       <c r="CL10" s="51">
         <v>165.74100000000001</v>
       </c>
       <c r="CM10" s="51">
         <v>165.18</v>
       </c>
-      <c r="CN10" s="51"/>
+      <c r="CN10" s="51">
+        <v>164.21799999999999</v>
+      </c>
       <c r="CO10" s="51"/>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
       </c>
       <c r="F11" s="19">
         <v>207.66499999999999</v>
       </c>
@@ -3376,51 +3388,53 @@
       </c>
       <c r="CF11" s="51">
         <v>309.41199999999998</v>
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>336.64600000000002</v>
       </c>
       <c r="CK11" s="51">
         <v>359.18599999999998</v>
       </c>
       <c r="CL11" s="51">
         <v>380.76400000000001</v>
       </c>
       <c r="CM11" s="51">
         <v>324.92099999999999</v>
       </c>
-      <c r="CN11" s="51"/>
+      <c r="CN11" s="51">
+        <v>323.64800000000002</v>
+      </c>
       <c r="CO11" s="51"/>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
       </c>
       <c r="F12" s="19">
         <v>140.78800000000001</v>
       </c>
@@ -3657,51 +3671,53 @@
       </c>
       <c r="CF12" s="51">
         <v>175.577</v>
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
       <c r="CJ12" s="51">
         <v>200.93299999999999</v>
       </c>
       <c r="CK12" s="51">
         <v>209.786</v>
       </c>
       <c r="CL12" s="51">
         <v>211.34</v>
       </c>
       <c r="CM12" s="51">
         <v>217.57499999999999</v>
       </c>
-      <c r="CN12" s="51"/>
+      <c r="CN12" s="51">
+        <v>216.23</v>
+      </c>
       <c r="CO12" s="51"/>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="45" t="s">
         <v>34</v>
       </c>
@@ -3938,51 +3954,53 @@
       </c>
       <c r="CF13" s="51">
         <v>218.46299999999999</v>
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
       <c r="CJ13" s="51">
         <v>228.202</v>
       </c>
       <c r="CK13" s="51">
         <v>242.148</v>
       </c>
       <c r="CL13" s="51">
         <v>243.904</v>
       </c>
       <c r="CM13" s="47">
         <v>240.126</v>
       </c>
-      <c r="CN13" s="51"/>
+      <c r="CN13" s="51">
+        <v>239.48500000000001</v>
+      </c>
       <c r="CO13" s="51"/>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
       </c>
       <c r="F14" s="19">
         <v>402.19600000000003</v>
       </c>
@@ -4219,51 +4237,53 @@
       </c>
       <c r="CF14" s="51">
         <v>374.19299999999998</v>
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
       <c r="CJ14" s="51">
         <v>419.76499999999999</v>
       </c>
       <c r="CK14" s="51">
         <v>483.20699999999999</v>
       </c>
       <c r="CL14" s="51">
         <v>510.45499999999998</v>
       </c>
       <c r="CM14" s="51">
         <v>423.77600000000001</v>
       </c>
-      <c r="CN14" s="51"/>
+      <c r="CN14" s="51">
+        <v>420.96199999999999</v>
+      </c>
       <c r="CO14" s="51"/>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
       </c>
       <c r="F15" s="19">
         <v>123.08499999999999</v>
       </c>
@@ -4500,51 +4520,53 @@
       </c>
       <c r="CF15" s="51">
         <v>169.19800000000001</v>
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
       <c r="CJ15" s="51">
         <v>180.97399999999999</v>
       </c>
       <c r="CK15" s="51">
         <v>183.57300000000001</v>
       </c>
       <c r="CL15" s="51">
         <v>191.726</v>
       </c>
       <c r="CM15" s="51">
         <v>186.49100000000001</v>
       </c>
-      <c r="CN15" s="51"/>
+      <c r="CN15" s="51">
+        <v>186.93299999999999</v>
+      </c>
       <c r="CO15" s="51"/>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
       </c>
       <c r="F16" s="19">
         <v>147.852</v>
       </c>
@@ -4781,51 +4803,53 @@
       </c>
       <c r="CF16" s="51">
         <v>263.63200000000001</v>
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
       <c r="CJ16" s="51">
         <v>279.27300000000002</v>
       </c>
       <c r="CK16" s="51">
         <v>288.839</v>
       </c>
       <c r="CL16" s="51">
         <v>297.96699999999998</v>
       </c>
       <c r="CM16" s="51">
         <v>282.495</v>
       </c>
-      <c r="CN16" s="51"/>
+      <c r="CN16" s="51">
+        <v>280.02999999999997</v>
+      </c>
       <c r="CO16" s="51"/>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
       </c>
       <c r="F17" s="19">
         <v>107.036</v>
       </c>
@@ -5062,51 +5086,53 @@
       </c>
       <c r="CF17" s="51">
         <v>140.40899999999999</v>
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
       <c r="CJ17" s="51">
         <v>182.22</v>
       </c>
       <c r="CK17" s="51">
         <v>182.083</v>
       </c>
       <c r="CL17" s="51">
         <v>181.83</v>
       </c>
       <c r="CM17" s="51">
         <v>148.417</v>
       </c>
-      <c r="CN17" s="51"/>
+      <c r="CN17" s="51">
+        <v>147.93600000000001</v>
+      </c>
       <c r="CO17" s="51"/>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
       </c>
       <c r="F18" s="19">
         <v>185.614</v>
       </c>
@@ -5343,51 +5369,53 @@
       </c>
       <c r="CF18" s="51">
         <v>281.16199999999998</v>
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
       <c r="CJ18" s="51">
         <v>320.88200000000001</v>
       </c>
       <c r="CK18" s="51">
         <v>354.76499999999999</v>
       </c>
       <c r="CL18" s="51">
         <v>378.04700000000003</v>
       </c>
       <c r="CM18" s="51">
         <v>328.89</v>
       </c>
-      <c r="CN18" s="51"/>
+      <c r="CN18" s="51">
+        <v>325.71199999999999</v>
+      </c>
       <c r="CO18" s="51"/>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
       </c>
       <c r="F19" s="19">
         <v>162.46799999999999</v>
       </c>
@@ -5624,51 +5652,53 @@
       </c>
       <c r="CF19" s="51">
         <v>126.331</v>
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
       <c r="CJ19" s="51">
         <v>150.01599999999999</v>
       </c>
       <c r="CK19" s="51">
         <v>172.666</v>
       </c>
       <c r="CL19" s="51">
         <v>205.20400000000001</v>
       </c>
       <c r="CM19" s="51">
         <v>206.417</v>
       </c>
-      <c r="CN19" s="51"/>
+      <c r="CN19" s="51">
+        <v>155.34399999999999</v>
+      </c>
       <c r="CO19" s="51"/>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
       </c>
       <c r="F20" s="19">
         <v>357.78</v>
       </c>
@@ -5905,51 +5935,53 @@
       </c>
       <c r="CF20" s="51">
         <v>464.68599999999998</v>
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
       <c r="CJ20" s="51">
         <v>509.58</v>
       </c>
       <c r="CK20" s="51">
         <v>530.91899999999998</v>
       </c>
       <c r="CL20" s="51">
         <v>545.08600000000001</v>
       </c>
       <c r="CM20" s="51">
         <v>549.03800000000001</v>
       </c>
-      <c r="CN20" s="51"/>
+      <c r="CN20" s="51">
+        <v>544.22500000000002</v>
+      </c>
       <c r="CO20" s="51"/>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="45" t="s">
         <v>34</v>
       </c>
@@ -6186,51 +6218,53 @@
       </c>
       <c r="CF21" s="51">
         <v>179.08199999999999</v>
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
       <c r="CJ21" s="51">
         <v>180.506</v>
       </c>
       <c r="CK21" s="51">
         <v>189.45500000000001</v>
       </c>
       <c r="CL21" s="51">
         <v>192.827</v>
       </c>
       <c r="CM21" s="30">
         <v>187.75399999999999</v>
       </c>
-      <c r="CN21" s="51"/>
+      <c r="CN21" s="51">
+        <v>200.566</v>
+      </c>
       <c r="CO21" s="51"/>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
       </c>
       <c r="F22" s="19">
         <v>453.52499999999998</v>
       </c>
@@ -6467,51 +6501,53 @@
       </c>
       <c r="CF22" s="51">
         <v>233.41</v>
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
       <c r="CJ22" s="51">
         <v>237.59700000000001</v>
       </c>
       <c r="CK22" s="51">
         <v>263.91399999999999</v>
       </c>
       <c r="CL22" s="51">
         <v>282.43400000000003</v>
       </c>
       <c r="CM22" s="51">
         <v>254.39500000000001</v>
       </c>
-      <c r="CN22" s="51"/>
+      <c r="CN22" s="51">
+        <v>249.39099999999999</v>
+      </c>
       <c r="CO22" s="51"/>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
       </c>
       <c r="F23" s="19">
         <v>0.497</v>
       </c>
@@ -6748,51 +6784,53 @@
       </c>
       <c r="CF23" s="51">
         <v>0.436</v>
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
       <c r="CJ23" s="51">
         <v>0.36</v>
       </c>
       <c r="CK23" s="51">
         <v>0.35399999999999998</v>
       </c>
       <c r="CL23" s="51">
         <v>0.34200000000000003</v>
       </c>
       <c r="CM23" s="51">
         <v>0.40300000000000002</v>
       </c>
-      <c r="CN23" s="51"/>
+      <c r="CN23" s="51">
+        <v>0.4</v>
+      </c>
       <c r="CO23" s="51"/>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
       </c>
       <c r="F24" s="21">
         <v>0.72399999999999998</v>
       </c>
@@ -7029,51 +7067,53 @@
       </c>
       <c r="CF24" s="51">
         <v>1.3640000000000001</v>
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.49</v>
       </c>
       <c r="CK24" s="51">
         <v>1.472</v>
       </c>
       <c r="CL24" s="51">
         <v>1.464</v>
       </c>
       <c r="CM24" s="51">
         <v>1.7470000000000001</v>
       </c>
-      <c r="CN24" s="51"/>
+      <c r="CN24" s="51">
+        <v>1.7490000000000001</v>
+      </c>
       <c r="CO24" s="51"/>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
       </c>
       <c r="F25" s="21">
         <v>14.696</v>
       </c>
@@ -7310,51 +7350,53 @@
       </c>
       <c r="CF25" s="52">
         <v>21.283999999999999</v>
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
       <c r="CJ25" s="52">
         <v>20.498999999999999</v>
       </c>
       <c r="CK25" s="52">
         <v>21.041</v>
       </c>
       <c r="CL25" s="52">
         <v>20.861000000000001</v>
       </c>
       <c r="CM25" s="52">
         <v>20.937000000000001</v>
       </c>
-      <c r="CN25" s="52"/>
+      <c r="CN25" s="52">
+        <v>20.823</v>
+      </c>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="37"/>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="37"/>
       <c r="M26" s="37"/>
       <c r="N26" s="37"/>
       <c r="O26" s="37"/>
       <c r="P26" s="37"/>
       <c r="Q26" s="37"/>
       <c r="R26" s="37"/>
@@ -9396,69 +9438,69 @@
       <c r="D102" s="37"/>
       <c r="E102" s="37"/>
       <c r="F102" s="37"/>
       <c r="G102" s="37"/>
       <c r="H102" s="37"/>
       <c r="I102" s="37"/>
       <c r="J102" s="37"/>
       <c r="K102" s="37"/>
       <c r="L102" s="37"/>
       <c r="M102" s="37"/>
       <c r="N102" s="37"/>
       <c r="O102" s="37"/>
       <c r="P102" s="37"/>
       <c r="Q102" s="37"/>
       <c r="R102" s="37"/>
       <c r="S102" s="37"/>
       <c r="T102" s="37"/>
       <c r="U102" s="37"/>
       <c r="V102" s="37"/>
       <c r="W102" s="37"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="BR2:BU2"/>
-[...9 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>