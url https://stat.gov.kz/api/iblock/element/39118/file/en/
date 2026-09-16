--- v5 (2026-08-27)
+++ v6 (2026-09-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="2760" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="300" yWindow="960" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Horses" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Horses!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Livestock of horses, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
@@ -821,67 +821,67 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR102"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="38" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="38" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.42578125" style="2" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
       <c r="M1" s="60"/>
       <c r="N1" s="60"/>
       <c r="O1" s="60"/>
       <c r="P1" s="60"/>
       <c r="Q1" s="60"/>
       <c r="R1" s="60"/>
       <c r="S1" s="60"/>
       <c r="T1" s="60"/>
       <c r="U1" s="60"/>
       <c r="V1" s="60"/>
       <c r="W1" s="60"/>
@@ -941,51 +941,51 @@
       <c r="CU1" s="54"/>
       <c r="CV1" s="54"/>
       <c r="CW1" s="54"/>
       <c r="CX1" s="54"/>
       <c r="CY1" s="54"/>
       <c r="CZ1" s="54"/>
       <c r="DA1" s="54"/>
       <c r="DB1" s="54"/>
       <c r="DC1" s="54"/>
       <c r="DD1" s="54"/>
       <c r="DE1" s="54"/>
       <c r="DF1" s="54"/>
       <c r="DG1" s="54"/>
       <c r="DH1" s="54"/>
       <c r="DI1" s="54"/>
       <c r="DJ1" s="54"/>
       <c r="DK1" s="54"/>
       <c r="DL1" s="54"/>
       <c r="DM1" s="54"/>
       <c r="DN1" s="54"/>
       <c r="DO1" s="54"/>
       <c r="DP1" s="54"/>
       <c r="DQ1" s="54"/>
       <c r="DR1" s="54"/>
     </row>
-    <row r="2" spans="1:122" s="1" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:122" s="1" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
       <c r="J2" s="61" t="s">
         <v>35</v>
       </c>
       <c r="K2" s="61"/>
       <c r="L2" s="61"/>
       <c r="M2" s="61"/>
       <c r="N2" s="48"/>
       <c r="O2" s="48"/>
       <c r="P2" s="48"/>
       <c r="Q2" s="48"/>
       <c r="R2" s="48"/>
       <c r="S2" s="48"/>
       <c r="T2" s="48"/>
       <c r="U2" s="48"/>
       <c r="V2" s="61" t="s">
         <v>35</v>
@@ -1693,51 +1693,53 @@
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>4758.6289999999999</v>
       </c>
       <c r="CK5" s="50">
         <v>5144.665</v>
       </c>
       <c r="CL5" s="50">
         <v>5380.4690000000001</v>
       </c>
       <c r="CM5" s="13">
         <v>5046.88</v>
       </c>
       <c r="CN5" s="50">
         <v>4943.7489999999998</v>
       </c>
-      <c r="CO5" s="50"/>
+      <c r="CO5" s="50">
+        <v>4870.8540000000003</v>
+      </c>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="45" t="s">
@@ -1976,51 +1978,53 @@
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
       <c r="CJ6" s="53">
         <v>412.44900000000001</v>
       </c>
       <c r="CK6" s="53">
         <v>493.94900000000001</v>
       </c>
       <c r="CL6" s="53">
         <v>518.96100000000001</v>
       </c>
       <c r="CM6" s="46">
         <v>502.01499999999999</v>
       </c>
       <c r="CN6" s="53">
         <v>482.46300000000002</v>
       </c>
-      <c r="CO6" s="53"/>
+      <c r="CO6" s="53">
+        <v>463.90699999999998</v>
+      </c>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
       </c>
       <c r="F7" s="19">
         <v>219.18600000000001</v>
       </c>
       <c r="G7" s="20">
@@ -2259,51 +2263,53 @@
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
       <c r="CJ7" s="51">
         <v>274.59100000000001</v>
       </c>
       <c r="CK7" s="51">
         <v>288.21899999999999</v>
       </c>
       <c r="CL7" s="51">
         <v>305.40300000000002</v>
       </c>
       <c r="CM7" s="51">
         <v>308.12299999999999</v>
       </c>
       <c r="CN7" s="51">
         <v>292.01799999999997</v>
       </c>
-      <c r="CO7" s="51"/>
+      <c r="CO7" s="51">
+        <v>290.27499999999998</v>
+      </c>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
       </c>
       <c r="F8" s="19">
         <v>148.47499999999999</v>
       </c>
       <c r="G8" s="20">
@@ -2542,51 +2548,53 @@
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
       <c r="CJ8" s="51">
         <v>399.26100000000002</v>
       </c>
       <c r="CK8" s="51">
         <v>420.66</v>
       </c>
       <c r="CL8" s="51">
         <v>435.75599999999997</v>
       </c>
       <c r="CM8" s="51">
         <v>429.74099999999999</v>
       </c>
       <c r="CN8" s="51">
         <v>426.202</v>
       </c>
-      <c r="CO8" s="51"/>
+      <c r="CO8" s="51">
+        <v>423.69400000000002</v>
+      </c>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
       </c>
       <c r="F9" s="19">
         <v>373.947</v>
       </c>
       <c r="G9" s="20">
@@ -2825,51 +2833,53 @@
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
       <c r="CJ9" s="51">
         <v>267.62799999999999</v>
       </c>
       <c r="CK9" s="51">
         <v>299.19099999999997</v>
       </c>
       <c r="CL9" s="51">
         <v>310.35700000000003</v>
       </c>
       <c r="CM9" s="51">
         <v>268.43900000000002</v>
       </c>
       <c r="CN9" s="51">
         <v>265.41399999999999</v>
       </c>
-      <c r="CO9" s="51"/>
+      <c r="CO9" s="51">
+        <v>260.01</v>
+      </c>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
       </c>
       <c r="F10" s="19">
         <v>89.619</v>
       </c>
       <c r="G10" s="20">
@@ -3108,51 +3118,53 @@
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
       <c r="CJ10" s="51">
         <v>155.75700000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>159.238</v>
       </c>
       <c r="CL10" s="51">
         <v>165.74100000000001</v>
       </c>
       <c r="CM10" s="51">
         <v>165.18</v>
       </c>
       <c r="CN10" s="51">
         <v>164.21799999999999</v>
       </c>
-      <c r="CO10" s="51"/>
+      <c r="CO10" s="51">
+        <v>163.23699999999999</v>
+      </c>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
       </c>
       <c r="F11" s="19">
         <v>207.66499999999999</v>
       </c>
       <c r="G11" s="20">
@@ -3391,51 +3403,53 @@
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>336.64600000000002</v>
       </c>
       <c r="CK11" s="51">
         <v>359.18599999999998</v>
       </c>
       <c r="CL11" s="51">
         <v>380.76400000000001</v>
       </c>
       <c r="CM11" s="51">
         <v>324.92099999999999</v>
       </c>
       <c r="CN11" s="51">
         <v>323.64800000000002</v>
       </c>
-      <c r="CO11" s="51"/>
+      <c r="CO11" s="51">
+        <v>322.017</v>
+      </c>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
       </c>
       <c r="F12" s="19">
         <v>140.78800000000001</v>
       </c>
       <c r="G12" s="20">
@@ -3674,51 +3688,53 @@
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
       <c r="CJ12" s="51">
         <v>200.93299999999999</v>
       </c>
       <c r="CK12" s="51">
         <v>209.786</v>
       </c>
       <c r="CL12" s="51">
         <v>211.34</v>
       </c>
       <c r="CM12" s="51">
         <v>217.57499999999999</v>
       </c>
       <c r="CN12" s="51">
         <v>216.23</v>
       </c>
-      <c r="CO12" s="51"/>
+      <c r="CO12" s="51">
+        <v>210.64699999999999</v>
+      </c>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="45" t="s">
@@ -3957,51 +3973,53 @@
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
       <c r="CJ13" s="51">
         <v>228.202</v>
       </c>
       <c r="CK13" s="51">
         <v>242.148</v>
       </c>
       <c r="CL13" s="51">
         <v>243.904</v>
       </c>
       <c r="CM13" s="47">
         <v>240.126</v>
       </c>
       <c r="CN13" s="51">
         <v>239.48500000000001</v>
       </c>
-      <c r="CO13" s="51"/>
+      <c r="CO13" s="51">
+        <v>234.93600000000001</v>
+      </c>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
       </c>
       <c r="F14" s="19">
         <v>402.19600000000003</v>
       </c>
       <c r="G14" s="20">
@@ -4240,51 +4258,53 @@
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
       <c r="CJ14" s="51">
         <v>419.76499999999999</v>
       </c>
       <c r="CK14" s="51">
         <v>483.20699999999999</v>
       </c>
       <c r="CL14" s="51">
         <v>510.45499999999998</v>
       </c>
       <c r="CM14" s="51">
         <v>423.77600000000001</v>
       </c>
       <c r="CN14" s="51">
         <v>420.96199999999999</v>
       </c>
-      <c r="CO14" s="51"/>
+      <c r="CO14" s="51">
+        <v>416.48099999999999</v>
+      </c>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
       </c>
       <c r="F15" s="19">
         <v>123.08499999999999</v>
       </c>
       <c r="G15" s="20">
@@ -4523,51 +4543,53 @@
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
       <c r="CJ15" s="51">
         <v>180.97399999999999</v>
       </c>
       <c r="CK15" s="51">
         <v>183.57300000000001</v>
       </c>
       <c r="CL15" s="51">
         <v>191.726</v>
       </c>
       <c r="CM15" s="51">
         <v>186.49100000000001</v>
       </c>
       <c r="CN15" s="51">
         <v>186.93299999999999</v>
       </c>
-      <c r="CO15" s="51"/>
+      <c r="CO15" s="51">
+        <v>186.55699999999999</v>
+      </c>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
       </c>
       <c r="F16" s="19">
         <v>147.852</v>
       </c>
       <c r="G16" s="20">
@@ -4806,51 +4828,53 @@
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
       <c r="CJ16" s="51">
         <v>279.27300000000002</v>
       </c>
       <c r="CK16" s="51">
         <v>288.839</v>
       </c>
       <c r="CL16" s="51">
         <v>297.96699999999998</v>
       </c>
       <c r="CM16" s="51">
         <v>282.495</v>
       </c>
       <c r="CN16" s="51">
         <v>280.02999999999997</v>
       </c>
-      <c r="CO16" s="51"/>
+      <c r="CO16" s="51">
+        <v>277.28800000000001</v>
+      </c>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
       </c>
       <c r="F17" s="19">
         <v>107.036</v>
       </c>
       <c r="G17" s="20">
@@ -5089,51 +5113,53 @@
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
       <c r="CJ17" s="51">
         <v>182.22</v>
       </c>
       <c r="CK17" s="51">
         <v>182.083</v>
       </c>
       <c r="CL17" s="51">
         <v>181.83</v>
       </c>
       <c r="CM17" s="51">
         <v>148.417</v>
       </c>
       <c r="CN17" s="51">
         <v>147.93600000000001</v>
       </c>
-      <c r="CO17" s="51"/>
+      <c r="CO17" s="51">
+        <v>147.727</v>
+      </c>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
       </c>
       <c r="F18" s="19">
         <v>185.614</v>
       </c>
       <c r="G18" s="20">
@@ -5372,51 +5398,53 @@
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
       <c r="CJ18" s="51">
         <v>320.88200000000001</v>
       </c>
       <c r="CK18" s="51">
         <v>354.76499999999999</v>
       </c>
       <c r="CL18" s="51">
         <v>378.04700000000003</v>
       </c>
       <c r="CM18" s="51">
         <v>328.89</v>
       </c>
       <c r="CN18" s="51">
         <v>325.71199999999999</v>
       </c>
-      <c r="CO18" s="51"/>
+      <c r="CO18" s="51">
+        <v>321.77800000000002</v>
+      </c>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
       </c>
       <c r="F19" s="19">
         <v>162.46799999999999</v>
       </c>
       <c r="G19" s="20">
@@ -5655,51 +5683,53 @@
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
       <c r="CJ19" s="51">
         <v>150.01599999999999</v>
       </c>
       <c r="CK19" s="51">
         <v>172.666</v>
       </c>
       <c r="CL19" s="51">
         <v>205.20400000000001</v>
       </c>
       <c r="CM19" s="51">
         <v>206.417</v>
       </c>
       <c r="CN19" s="51">
         <v>155.34399999999999</v>
       </c>
-      <c r="CO19" s="51"/>
+      <c r="CO19" s="51">
+        <v>147.898</v>
+      </c>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
       </c>
       <c r="F20" s="19">
         <v>357.78</v>
       </c>
       <c r="G20" s="20">
@@ -5938,51 +5968,53 @@
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
       <c r="CJ20" s="51">
         <v>509.58</v>
       </c>
       <c r="CK20" s="51">
         <v>530.91899999999998</v>
       </c>
       <c r="CL20" s="51">
         <v>545.08600000000001</v>
       </c>
       <c r="CM20" s="51">
         <v>549.03800000000001</v>
       </c>
       <c r="CN20" s="51">
         <v>544.22500000000002</v>
       </c>
-      <c r="CO20" s="51"/>
+      <c r="CO20" s="51">
+        <v>539.30799999999999</v>
+      </c>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="G21" s="45" t="s">
@@ -6221,51 +6253,53 @@
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
       <c r="CJ21" s="51">
         <v>180.506</v>
       </c>
       <c r="CK21" s="51">
         <v>189.45500000000001</v>
       </c>
       <c r="CL21" s="51">
         <v>192.827</v>
       </c>
       <c r="CM21" s="30">
         <v>187.75399999999999</v>
       </c>
       <c r="CN21" s="51">
         <v>200.566</v>
       </c>
-      <c r="CO21" s="51"/>
+      <c r="CO21" s="51">
+        <v>197.202</v>
+      </c>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
       </c>
       <c r="F22" s="19">
         <v>453.52499999999998</v>
       </c>
       <c r="G22" s="20">
@@ -6504,51 +6538,53 @@
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
       <c r="CJ22" s="51">
         <v>237.59700000000001</v>
       </c>
       <c r="CK22" s="51">
         <v>263.91399999999999</v>
       </c>
       <c r="CL22" s="51">
         <v>282.43400000000003</v>
       </c>
       <c r="CM22" s="51">
         <v>254.39500000000001</v>
       </c>
       <c r="CN22" s="51">
         <v>249.39099999999999</v>
       </c>
-      <c r="CO22" s="51"/>
+      <c r="CO22" s="51">
+        <v>245.38399999999999</v>
+      </c>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
       </c>
       <c r="F23" s="19">
         <v>0.497</v>
       </c>
       <c r="G23" s="19">
@@ -6787,51 +6823,53 @@
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
       <c r="CJ23" s="51">
         <v>0.36</v>
       </c>
       <c r="CK23" s="51">
         <v>0.35399999999999998</v>
       </c>
       <c r="CL23" s="51">
         <v>0.34200000000000003</v>
       </c>
       <c r="CM23" s="51">
         <v>0.40300000000000002</v>
       </c>
       <c r="CN23" s="51">
         <v>0.4</v>
       </c>
-      <c r="CO23" s="51"/>
+      <c r="CO23" s="51">
+        <v>0.39400000000000002</v>
+      </c>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
       </c>
       <c r="F24" s="21">
         <v>0.72399999999999998</v>
       </c>
       <c r="G24" s="21">
@@ -7070,51 +7108,53 @@
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.49</v>
       </c>
       <c r="CK24" s="51">
         <v>1.472</v>
       </c>
       <c r="CL24" s="51">
         <v>1.464</v>
       </c>
       <c r="CM24" s="51">
         <v>1.7470000000000001</v>
       </c>
       <c r="CN24" s="51">
         <v>1.7490000000000001</v>
       </c>
-      <c r="CO24" s="51"/>
+      <c r="CO24" s="51">
+        <v>1.546</v>
+      </c>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
       </c>
       <c r="F25" s="21">
         <v>14.696</v>
       </c>
       <c r="G25" s="21">
@@ -7353,51 +7393,53 @@
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
       <c r="CJ25" s="52">
         <v>20.498999999999999</v>
       </c>
       <c r="CK25" s="52">
         <v>21.041</v>
       </c>
       <c r="CL25" s="52">
         <v>20.861000000000001</v>
       </c>
       <c r="CM25" s="52">
         <v>20.937000000000001</v>
       </c>
       <c r="CN25" s="52">
         <v>20.823</v>
       </c>
-      <c r="CO25" s="52"/>
+      <c r="CO25" s="52">
+        <v>20.568000000000001</v>
+      </c>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="37"/>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="37"/>
       <c r="M26" s="37"/>
       <c r="N26" s="37"/>
       <c r="O26" s="37"/>
       <c r="P26" s="37"/>
       <c r="Q26" s="37"/>
       <c r="R26" s="37"/>
       <c r="S26" s="37"/>