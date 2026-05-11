--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="camel" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camel!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="45">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -512,61 +512,61 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -845,141 +845,141 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ5" sqref="CJ5"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="55" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="55" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="46" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="46"/>
     <col min="46" max="46" width="10" style="46" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="71"/>
-[...47 lines deleted...]
-      <c r="BV1" s="71" t="s">
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="68"/>
+      <c r="AA1" s="68"/>
+      <c r="AB1" s="68"/>
+      <c r="AC1" s="68"/>
+      <c r="AD1" s="68"/>
+      <c r="AE1" s="68"/>
+      <c r="AF1" s="68"/>
+      <c r="AG1" s="68"/>
+      <c r="AH1" s="68"/>
+      <c r="AI1" s="68"/>
+      <c r="AJ1" s="68"/>
+      <c r="AK1" s="68"/>
+      <c r="AL1" s="68"/>
+      <c r="AM1" s="68"/>
+      <c r="AN1" s="68"/>
+      <c r="AO1" s="68"/>
+      <c r="AP1" s="68"/>
+      <c r="AQ1" s="68"/>
+      <c r="AR1" s="68"/>
+      <c r="AS1" s="68"/>
+      <c r="AT1" s="68"/>
+      <c r="AU1" s="68"/>
+      <c r="AV1" s="68"/>
+      <c r="AW1" s="68"/>
+      <c r="BV1" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="71"/>
-[...21 lines deleted...]
-      <c r="CS1" s="71"/>
+      <c r="BW1" s="68"/>
+      <c r="BX1" s="68"/>
+      <c r="BY1" s="68"/>
+      <c r="BZ1" s="68"/>
+      <c r="CA1" s="68"/>
+      <c r="CB1" s="68"/>
+      <c r="CC1" s="68"/>
+      <c r="CD1" s="68"/>
+      <c r="CE1" s="68"/>
+      <c r="CF1" s="68"/>
+      <c r="CG1" s="68"/>
+      <c r="CH1" s="68"/>
+      <c r="CI1" s="68"/>
+      <c r="CJ1" s="68"/>
+      <c r="CK1" s="68"/>
+      <c r="CL1" s="68"/>
+      <c r="CM1" s="68"/>
+      <c r="CN1" s="68"/>
+      <c r="CO1" s="68"/>
+      <c r="CP1" s="68"/>
+      <c r="CQ1" s="68"/>
+      <c r="CR1" s="68"/>
+      <c r="CS1" s="68"/>
       <c r="CT1" s="66"/>
       <c r="CU1" s="66"/>
       <c r="CV1" s="66"/>
       <c r="CW1" s="66"/>
       <c r="CX1" s="66"/>
       <c r="CY1" s="66"/>
       <c r="CZ1" s="66"/>
       <c r="DA1" s="66"/>
       <c r="DB1" s="66"/>
       <c r="DC1" s="66"/>
       <c r="DD1" s="66"/>
       <c r="DE1" s="66"/>
       <c r="DF1" s="66"/>
       <c r="DG1" s="66"/>
       <c r="DH1" s="66"/>
       <c r="DI1" s="66"/>
       <c r="DJ1" s="66"/>
       <c r="DK1" s="66"/>
       <c r="DL1" s="66"/>
       <c r="DM1" s="66"/>
       <c r="DN1" s="66"/>
       <c r="DO1" s="66"/>
       <c r="DP1" s="66"/>
       <c r="DQ1" s="66"/>
       <c r="DR1" s="66"/>
@@ -1033,162 +1033,162 @@
       <c r="BH2" s="67"/>
       <c r="BI2" s="67"/>
       <c r="BR2" s="67" t="s">
         <v>35</v>
       </c>
       <c r="BS2" s="67"/>
       <c r="BT2" s="67"/>
       <c r="BU2" s="67"/>
       <c r="CD2" s="67" t="s">
         <v>35</v>
       </c>
       <c r="CE2" s="67"/>
       <c r="CF2" s="67"/>
       <c r="CG2" s="67"/>
       <c r="CP2" s="67" t="s">
         <v>35</v>
       </c>
       <c r="CQ2" s="67"/>
       <c r="CR2" s="67"/>
       <c r="CS2" s="67"/>
     </row>
     <row r="3" spans="1:122" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="68" t="s">
+      <c r="B3" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="69"/>
-[...10 lines deleted...]
-      <c r="N3" s="68" t="s">
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="69" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="69"/>
-[...10 lines deleted...]
-      <c r="Z3" s="68" t="s">
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="70"/>
+      <c r="T3" s="70"/>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="70"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="71"/>
+      <c r="Z3" s="69" t="s">
         <v>37</v>
       </c>
-      <c r="AA3" s="69"/>
-[...10 lines deleted...]
-      <c r="AL3" s="68" t="s">
+      <c r="AA3" s="70"/>
+      <c r="AB3" s="70"/>
+      <c r="AC3" s="70"/>
+      <c r="AD3" s="70"/>
+      <c r="AE3" s="70"/>
+      <c r="AF3" s="70"/>
+      <c r="AG3" s="70"/>
+      <c r="AH3" s="70"/>
+      <c r="AI3" s="70"/>
+      <c r="AJ3" s="70"/>
+      <c r="AK3" s="71"/>
+      <c r="AL3" s="69" t="s">
         <v>36</v>
       </c>
-      <c r="AM3" s="69"/>
-[...10 lines deleted...]
-      <c r="AX3" s="68" t="s">
+      <c r="AM3" s="70"/>
+      <c r="AN3" s="70"/>
+      <c r="AO3" s="70"/>
+      <c r="AP3" s="70"/>
+      <c r="AQ3" s="70"/>
+      <c r="AR3" s="70"/>
+      <c r="AS3" s="70"/>
+      <c r="AT3" s="70"/>
+      <c r="AU3" s="70"/>
+      <c r="AV3" s="70"/>
+      <c r="AW3" s="71"/>
+      <c r="AX3" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="69"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="68" t="s">
+      <c r="AY3" s="70"/>
+      <c r="AZ3" s="70"/>
+      <c r="BA3" s="70"/>
+      <c r="BB3" s="70"/>
+      <c r="BC3" s="70"/>
+      <c r="BD3" s="70"/>
+      <c r="BE3" s="70"/>
+      <c r="BF3" s="70"/>
+      <c r="BG3" s="70"/>
+      <c r="BH3" s="70"/>
+      <c r="BI3" s="71"/>
+      <c r="BJ3" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="69"/>
-[...10 lines deleted...]
-      <c r="BV3" s="68" t="s">
+      <c r="BK3" s="70"/>
+      <c r="BL3" s="70"/>
+      <c r="BM3" s="70"/>
+      <c r="BN3" s="70"/>
+      <c r="BO3" s="70"/>
+      <c r="BP3" s="70"/>
+      <c r="BQ3" s="70"/>
+      <c r="BR3" s="70"/>
+      <c r="BS3" s="70"/>
+      <c r="BT3" s="70"/>
+      <c r="BU3" s="71"/>
+      <c r="BV3" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="69"/>
-[...10 lines deleted...]
-      <c r="CH3" s="68" t="s">
+      <c r="BW3" s="70"/>
+      <c r="BX3" s="70"/>
+      <c r="BY3" s="70"/>
+      <c r="BZ3" s="70"/>
+      <c r="CA3" s="70"/>
+      <c r="CB3" s="70"/>
+      <c r="CC3" s="70"/>
+      <c r="CD3" s="70"/>
+      <c r="CE3" s="70"/>
+      <c r="CF3" s="70"/>
+      <c r="CG3" s="71"/>
+      <c r="CH3" s="69" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="69"/>
-[...9 lines deleted...]
-      <c r="CS3" s="70"/>
+      <c r="CI3" s="70"/>
+      <c r="CJ3" s="70"/>
+      <c r="CK3" s="70"/>
+      <c r="CL3" s="70"/>
+      <c r="CM3" s="70"/>
+      <c r="CN3" s="70"/>
+      <c r="CO3" s="70"/>
+      <c r="CP3" s="70"/>
+      <c r="CQ3" s="70"/>
+      <c r="CR3" s="70"/>
+      <c r="CS3" s="71"/>
     </row>
     <row r="4" spans="1:122" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="72"/>
       <c r="B4" s="59" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="58" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="58" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="59" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="58" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="58" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="58" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="58" t="s">
@@ -1699,51 +1699,53 @@
       </c>
       <c r="CB5" s="13">
         <v>300.35500000000002</v>
       </c>
       <c r="CC5" s="63">
         <v>299.798</v>
       </c>
       <c r="CD5" s="10">
         <v>299.67599999999999</v>
       </c>
       <c r="CE5" s="63">
         <v>297.56900000000002</v>
       </c>
       <c r="CF5" s="63">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="65">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="65">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="63">
         <v>289.08999999999997</v>
       </c>
-      <c r="CJ5" s="63"/>
+      <c r="CJ5" s="63">
+        <v>312.62400000000002</v>
+      </c>
       <c r="CK5" s="63"/>
       <c r="CL5" s="63"/>
       <c r="CM5" s="14"/>
       <c r="CN5" s="13"/>
       <c r="CO5" s="63"/>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="63"/>
       <c r="CR5" s="63"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:122" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="56" t="s">
         <v>18</v>
@@ -1972,51 +1974,53 @@
       </c>
       <c r="CB6" s="62">
         <v>0.51800000000000002</v>
       </c>
       <c r="CC6" s="34">
         <v>0.51700000000000002</v>
       </c>
       <c r="CD6" s="28">
         <v>0.52800000000000002</v>
       </c>
       <c r="CE6" s="34">
         <v>0.52800000000000002</v>
       </c>
       <c r="CF6" s="34">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="40">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="40">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="34">
         <v>0.55400000000000005</v>
       </c>
-      <c r="CJ6" s="34"/>
+      <c r="CJ6" s="34">
+        <v>0.55700000000000005</v>
+      </c>
       <c r="CK6" s="34"/>
       <c r="CL6" s="34"/>
       <c r="CM6" s="29"/>
       <c r="CN6" s="62"/>
       <c r="CO6" s="34"/>
       <c r="CP6" s="28"/>
       <c r="CQ6" s="34"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="40"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="22">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="23">
         <v>9.9000000000000005E-2</v>
@@ -2245,51 +2249,53 @@
       </c>
       <c r="CB7" s="32">
         <v>0.23200000000000001</v>
       </c>
       <c r="CC7" s="34">
         <v>0.23100000000000001</v>
       </c>
       <c r="CD7" s="28">
         <v>0.23</v>
       </c>
       <c r="CE7" s="34">
         <v>0.23</v>
       </c>
       <c r="CF7" s="34">
         <v>0.23</v>
       </c>
       <c r="CG7" s="40">
         <v>0.23</v>
       </c>
       <c r="CH7" s="40">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="34">
         <v>0.23</v>
       </c>
-      <c r="CJ7" s="34"/>
+      <c r="CJ7" s="34">
+        <v>0.25</v>
+      </c>
       <c r="CK7" s="34"/>
       <c r="CL7" s="34"/>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
       <c r="CO7" s="34"/>
       <c r="CP7" s="28"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="40"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="21">
         <v>17.041</v>
       </c>
       <c r="D8" s="22">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="23">
         <v>18.422999999999998</v>
@@ -2518,51 +2524,53 @@
       </c>
       <c r="CB8" s="32">
         <v>25.806999999999999</v>
       </c>
       <c r="CC8" s="34">
         <v>25.824999999999999</v>
       </c>
       <c r="CD8" s="28">
         <v>25.715</v>
       </c>
       <c r="CE8" s="34">
         <v>25.594999999999999</v>
       </c>
       <c r="CF8" s="34">
         <v>25.238</v>
       </c>
       <c r="CG8" s="40">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="40">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="34">
         <v>23.620999999999999</v>
       </c>
-      <c r="CJ8" s="34"/>
+      <c r="CJ8" s="34">
+        <v>23.431999999999999</v>
+      </c>
       <c r="CK8" s="34"/>
       <c r="CL8" s="34"/>
       <c r="CM8" s="32"/>
       <c r="CN8" s="32"/>
       <c r="CO8" s="34"/>
       <c r="CP8" s="28"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="40"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="21">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="21">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="22">
         <v>7.665</v>
       </c>
       <c r="E9" s="23">
         <v>7.7919999999999998</v>
@@ -2791,51 +2799,53 @@
       </c>
       <c r="CB9" s="32">
         <v>8.0630000000000006</v>
       </c>
       <c r="CC9" s="34">
         <v>7.8890000000000002</v>
       </c>
       <c r="CD9" s="28">
         <v>8.0760000000000005</v>
       </c>
       <c r="CE9" s="34">
         <v>8.0649999999999995</v>
       </c>
       <c r="CF9" s="34">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="40">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="34">
         <v>8.3729999999999993</v>
       </c>
-      <c r="CJ9" s="34"/>
+      <c r="CJ9" s="34">
+        <v>8.94</v>
+      </c>
       <c r="CK9" s="34"/>
       <c r="CL9" s="34"/>
       <c r="CM9" s="32"/>
       <c r="CN9" s="32"/>
       <c r="CO9" s="34"/>
       <c r="CP9" s="28"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="40"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="21">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="21">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="22">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="23">
         <v>33.36</v>
@@ -3064,51 +3074,53 @@
       </c>
       <c r="CB10" s="32">
         <v>45.167000000000002</v>
       </c>
       <c r="CC10" s="34">
         <v>45.212000000000003</v>
       </c>
       <c r="CD10" s="28">
         <v>44.634999999999998</v>
       </c>
       <c r="CE10" s="34">
         <v>43.484999999999999</v>
       </c>
       <c r="CF10" s="34">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="40">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="40">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="34">
         <v>42.619</v>
       </c>
-      <c r="CJ10" s="34"/>
+      <c r="CJ10" s="34">
+        <v>43.658000000000001</v>
+      </c>
       <c r="CK10" s="34"/>
       <c r="CL10" s="34"/>
       <c r="CM10" s="32"/>
       <c r="CN10" s="32"/>
       <c r="CO10" s="34"/>
       <c r="CP10" s="28"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="40"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="21">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="21">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="22">
         <v>2.484</v>
       </c>
       <c r="E11" s="23">
         <v>2.6869999999999998</v>
@@ -3337,51 +3349,53 @@
       </c>
       <c r="CB11" s="32">
         <v>2.786</v>
       </c>
       <c r="CC11" s="34">
         <v>2.7730000000000001</v>
       </c>
       <c r="CD11" s="28">
         <v>2.71</v>
       </c>
       <c r="CE11" s="34">
         <v>2.6829999999999998</v>
       </c>
       <c r="CF11" s="34">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="40">
         <v>2.597</v>
       </c>
       <c r="CH11" s="40">
         <v>2.593</v>
       </c>
       <c r="CI11" s="34">
         <v>2.5750000000000002</v>
       </c>
-      <c r="CJ11" s="34"/>
+      <c r="CJ11" s="34">
+        <v>2.6269999999999998</v>
+      </c>
       <c r="CK11" s="34"/>
       <c r="CL11" s="34"/>
       <c r="CM11" s="32"/>
       <c r="CN11" s="32"/>
       <c r="CO11" s="34"/>
       <c r="CP11" s="28"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="40"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="21">
         <v>6.44</v>
       </c>
       <c r="C12" s="21">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="22">
         <v>6.84</v>
       </c>
       <c r="E12" s="23">
         <v>7.3979999999999997</v>
@@ -3610,51 +3624,53 @@
       </c>
       <c r="CB12" s="32">
         <v>8.6780000000000008</v>
       </c>
       <c r="CC12" s="34">
         <v>8.65</v>
       </c>
       <c r="CD12" s="28">
         <v>8.3879999999999999</v>
       </c>
       <c r="CE12" s="34">
         <v>8.3279999999999994</v>
       </c>
       <c r="CF12" s="34">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="40">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="40">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="34">
         <v>8.1379999999999999</v>
       </c>
-      <c r="CJ12" s="34"/>
+      <c r="CJ12" s="34">
+        <v>8.593</v>
+      </c>
       <c r="CK12" s="34"/>
       <c r="CL12" s="34"/>
       <c r="CM12" s="32"/>
       <c r="CN12" s="32"/>
       <c r="CO12" s="34"/>
       <c r="CP12" s="28"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="40"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="56" t="s">
         <v>18</v>
@@ -3883,51 +3899,53 @@
       </c>
       <c r="CB13" s="32">
         <v>2.214</v>
       </c>
       <c r="CC13" s="34">
         <v>2.2080000000000002</v>
       </c>
       <c r="CD13" s="28">
         <v>2.4729999999999999</v>
       </c>
       <c r="CE13" s="34">
         <v>2.3279999999999998</v>
       </c>
       <c r="CF13" s="34">
         <v>2.327</v>
       </c>
       <c r="CG13" s="40">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="40">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="34">
         <v>2.3039999999999998</v>
       </c>
-      <c r="CJ13" s="34"/>
+      <c r="CJ13" s="34">
+        <v>2.3340000000000001</v>
+      </c>
       <c r="CK13" s="34"/>
       <c r="CL13" s="34"/>
       <c r="CM13" s="36"/>
       <c r="CN13" s="32"/>
       <c r="CO13" s="34"/>
       <c r="CP13" s="28"/>
       <c r="CQ13" s="34"/>
       <c r="CR13" s="34"/>
       <c r="CS13" s="40"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="21">
         <v>1.353</v>
       </c>
       <c r="C14" s="21">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="22">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="23">
         <v>1.569</v>
@@ -4156,51 +4174,53 @@
       </c>
       <c r="CB14" s="32">
         <v>1.3759999999999999</v>
       </c>
       <c r="CC14" s="34">
         <v>1.3759999999999999</v>
       </c>
       <c r="CD14" s="28">
         <v>1.351</v>
       </c>
       <c r="CE14" s="34">
         <v>1.351</v>
       </c>
       <c r="CF14" s="34">
         <v>1.351</v>
       </c>
       <c r="CG14" s="40">
         <v>1.232</v>
       </c>
       <c r="CH14" s="40">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="34">
         <v>1.2310000000000001</v>
       </c>
-      <c r="CJ14" s="34"/>
+      <c r="CJ14" s="34">
+        <v>1.4179999999999999</v>
+      </c>
       <c r="CK14" s="34"/>
       <c r="CL14" s="34"/>
       <c r="CM14" s="32"/>
       <c r="CN14" s="32"/>
       <c r="CO14" s="34"/>
       <c r="CP14" s="28"/>
       <c r="CQ14" s="34"/>
       <c r="CR14" s="34"/>
       <c r="CS14" s="40"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="22">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="23">
         <v>0.24199999999999999</v>
@@ -4429,51 +4449,53 @@
       </c>
       <c r="CB15" s="32">
         <v>0.24199999999999999</v>
       </c>
       <c r="CC15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CD15" s="28">
         <v>0.24199999999999999</v>
       </c>
       <c r="CE15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CF15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="40">
         <v>0.222</v>
       </c>
       <c r="CH15" s="40">
         <v>0.222</v>
       </c>
       <c r="CI15" s="34">
         <v>0.222</v>
       </c>
-      <c r="CJ15" s="34"/>
+      <c r="CJ15" s="34">
+        <v>0.222</v>
+      </c>
       <c r="CK15" s="34"/>
       <c r="CL15" s="34"/>
       <c r="CM15" s="32"/>
       <c r="CN15" s="32"/>
       <c r="CO15" s="34"/>
       <c r="CP15" s="28"/>
       <c r="CQ15" s="34"/>
       <c r="CR15" s="34"/>
       <c r="CS15" s="40"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="21">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="23">
         <v>50.289000000000001</v>
@@ -4702,51 +4724,53 @@
       </c>
       <c r="CB16" s="32">
         <v>66.040000000000006</v>
       </c>
       <c r="CC16" s="34">
         <v>65.997</v>
       </c>
       <c r="CD16" s="28">
         <v>65.992999999999995</v>
       </c>
       <c r="CE16" s="34">
         <v>65.771000000000001</v>
       </c>
       <c r="CF16" s="34">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="40">
         <v>63.689</v>
       </c>
       <c r="CH16" s="40">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="34">
         <v>62.835000000000001</v>
       </c>
-      <c r="CJ16" s="34"/>
+      <c r="CJ16" s="34">
+        <v>63.637</v>
+      </c>
       <c r="CK16" s="34"/>
       <c r="CL16" s="34"/>
       <c r="CM16" s="32"/>
       <c r="CN16" s="32"/>
       <c r="CO16" s="34"/>
       <c r="CP16" s="28"/>
       <c r="CQ16" s="34"/>
       <c r="CR16" s="34"/>
       <c r="CS16" s="40"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="21">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="21">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="21">
         <v>79.19</v>
@@ -4975,51 +4999,53 @@
       </c>
       <c r="CB17" s="32">
         <v>94.617999999999995</v>
       </c>
       <c r="CC17" s="34">
         <v>94.56</v>
       </c>
       <c r="CD17" s="28">
         <v>94.781000000000006</v>
       </c>
       <c r="CE17" s="34">
         <v>94.748000000000005</v>
       </c>
       <c r="CF17" s="34">
         <v>96.69</v>
       </c>
       <c r="CG17" s="40">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="34">
         <v>94.323999999999998</v>
       </c>
-      <c r="CJ17" s="34"/>
+      <c r="CJ17" s="34">
+        <v>113.623</v>
+      </c>
       <c r="CK17" s="34"/>
       <c r="CL17" s="34"/>
       <c r="CM17" s="32"/>
       <c r="CN17" s="32"/>
       <c r="CO17" s="34"/>
       <c r="CP17" s="28"/>
       <c r="CQ17" s="34"/>
       <c r="CR17" s="34"/>
       <c r="CS17" s="40"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="21">
         <v>8.5999999999999993E-2</v>
@@ -5248,51 +5274,53 @@
       </c>
       <c r="CB18" s="32">
         <v>0.18</v>
       </c>
       <c r="CC18" s="34">
         <v>0.18</v>
       </c>
       <c r="CD18" s="28">
         <v>0.19</v>
       </c>
       <c r="CE18" s="34">
         <v>0.19</v>
       </c>
       <c r="CF18" s="34">
         <v>0.19</v>
       </c>
       <c r="CG18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="34">
         <v>0.14299999999999999</v>
       </c>
-      <c r="CJ18" s="34"/>
+      <c r="CJ18" s="34">
+        <v>0.14299999999999999</v>
+      </c>
       <c r="CK18" s="34"/>
       <c r="CL18" s="34"/>
       <c r="CM18" s="32"/>
       <c r="CN18" s="32"/>
       <c r="CO18" s="34"/>
       <c r="CP18" s="28"/>
       <c r="CQ18" s="34"/>
       <c r="CR18" s="34"/>
       <c r="CS18" s="40"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="21">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="21">
         <v>1.6E-2</v>
@@ -5521,51 +5549,53 @@
       </c>
       <c r="CB19" s="32">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CC19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CD19" s="28">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CE19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CF19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CH19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CI19" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="CJ19" s="34"/>
+      <c r="CJ19" s="40" t="s">
+        <v>18</v>
+      </c>
       <c r="CK19" s="34"/>
       <c r="CL19" s="34"/>
       <c r="CM19" s="32"/>
       <c r="CN19" s="32"/>
       <c r="CO19" s="34"/>
       <c r="CP19" s="28"/>
       <c r="CQ19" s="34"/>
       <c r="CR19" s="34"/>
       <c r="CS19" s="40"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="21">
         <v>27.785</v>
       </c>
       <c r="C20" s="21">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="21">
         <v>30.099</v>
       </c>
       <c r="E20" s="21">
         <v>31.808</v>
@@ -5794,51 +5824,53 @@
       </c>
       <c r="CB20" s="32">
         <v>43.497999999999998</v>
       </c>
       <c r="CC20" s="34">
         <v>43.201999999999998</v>
       </c>
       <c r="CD20" s="28">
         <v>43.427999999999997</v>
       </c>
       <c r="CE20" s="34">
         <v>43.122999999999998</v>
       </c>
       <c r="CF20" s="34">
         <v>42.503</v>
       </c>
       <c r="CG20" s="40">
         <v>40.92</v>
       </c>
       <c r="CH20" s="40">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="34">
         <v>41.043999999999997</v>
       </c>
-      <c r="CJ20" s="34"/>
+      <c r="CJ20" s="34">
+        <v>42.314999999999998</v>
+      </c>
       <c r="CK20" s="34"/>
       <c r="CL20" s="34"/>
       <c r="CM20" s="32"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="34"/>
       <c r="CP20" s="28"/>
       <c r="CQ20" s="34"/>
       <c r="CR20" s="34"/>
       <c r="CS20" s="40"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="56" t="s">
         <v>18</v>
@@ -6067,51 +6099,53 @@
       </c>
       <c r="CB21" s="32">
         <v>0.58399999999999996</v>
       </c>
       <c r="CC21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CD21" s="28">
         <v>0.58399999999999996</v>
       </c>
       <c r="CE21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CF21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="34">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CJ21" s="34"/>
+      <c r="CJ21" s="34">
+        <v>0.58099999999999996</v>
+      </c>
       <c r="CK21" s="34"/>
       <c r="CL21" s="34"/>
       <c r="CM21" s="27"/>
       <c r="CN21" s="32"/>
       <c r="CO21" s="34"/>
       <c r="CP21" s="28"/>
       <c r="CQ21" s="34"/>
       <c r="CR21" s="34"/>
       <c r="CS21" s="40"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="21">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="21">
         <v>0.629</v>
@@ -6340,51 +6374,53 @@
       </c>
       <c r="CB22" s="32">
         <v>0.34300000000000003</v>
       </c>
       <c r="CC22" s="34">
         <v>0.34300000000000003</v>
       </c>
       <c r="CD22" s="28">
         <v>0.34300000000000003</v>
       </c>
       <c r="CE22" s="34">
         <v>0.309</v>
       </c>
       <c r="CF22" s="34">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="34">
         <v>0.29599999999999999</v>
       </c>
-      <c r="CJ22" s="34"/>
+      <c r="CJ22" s="34">
+        <v>0.29399999999999998</v>
+      </c>
       <c r="CK22" s="64"/>
       <c r="CL22" s="64"/>
       <c r="CM22" s="32"/>
       <c r="CN22" s="32"/>
       <c r="CO22" s="34"/>
       <c r="CP22" s="28"/>
       <c r="CQ22" s="34"/>
       <c r="CR22" s="34"/>
       <c r="CS22" s="40"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="56" t="s">
         <v>18</v>
@@ -6613,51 +6649,53 @@
       </c>
       <c r="CB23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="CC23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="CD23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CE23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI23" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CJ23" s="27"/>
+      <c r="CJ23" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CK23" s="27"/>
       <c r="CL23" s="27"/>
       <c r="CM23" s="27"/>
       <c r="CN23" s="56"/>
       <c r="CO23" s="56"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="27"/>
       <c r="CR23" s="27"/>
       <c r="CS23" s="27"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>18</v>
@@ -6886,51 +6924,53 @@
       </c>
       <c r="CB24" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CC24" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CD24" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CE24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI24" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CJ24" s="27"/>
+      <c r="CJ24" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CK24" s="27"/>
       <c r="CL24" s="27"/>
       <c r="CM24" s="27"/>
       <c r="CN24" s="22"/>
       <c r="CO24" s="22"/>
       <c r="CP24" s="22"/>
       <c r="CQ24" s="27"/>
       <c r="CR24" s="27"/>
       <c r="CS24" s="27"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="21">
         <v>3.5000000000000003E-2</v>
@@ -7159,51 +7199,53 @@
       </c>
       <c r="CB25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CC25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CD25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CE25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI25" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CJ25" s="27"/>
+      <c r="CJ25" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CK25" s="27"/>
       <c r="CL25" s="27"/>
       <c r="CM25" s="27"/>
       <c r="CN25" s="22"/>
       <c r="CO25" s="22"/>
       <c r="CP25" s="22"/>
       <c r="CQ25" s="27"/>
       <c r="CR25" s="27"/>
       <c r="CS25" s="27"/>
     </row>
     <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="45"/>
       <c r="B26" s="45"/>
       <c r="C26" s="45"/>
       <c r="D26" s="45"/>
       <c r="E26" s="45"/>
       <c r="F26" s="45"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
       <c r="I26" s="45"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
       <c r="N26" s="45"/>
@@ -7626,69 +7668,69 @@
       <c r="D41" s="45"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="45"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="45"/>
       <c r="N41" s="45"/>
       <c r="O41" s="45"/>
       <c r="P41" s="45"/>
       <c r="Q41" s="45"/>
       <c r="R41" s="45"/>
       <c r="S41" s="45"/>
       <c r="T41" s="45"/>
       <c r="U41" s="45"/>
       <c r="V41" s="45"/>
       <c r="W41" s="45"/>
       <c r="X41" s="46"/>
       <c r="Y41" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="BR2:BU2"/>
-[...8 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>