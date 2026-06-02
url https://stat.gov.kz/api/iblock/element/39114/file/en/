--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="camel" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camel!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="45">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -381,51 +381,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -512,64 +512,67 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -845,141 +848,141 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="55" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="55" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="46" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="46"/>
     <col min="46" max="46" width="10" style="46" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="68"/>
-[...47 lines deleted...]
-      <c r="BV1" s="68" t="s">
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
+      <c r="AP1" s="71"/>
+      <c r="AQ1" s="71"/>
+      <c r="AR1" s="71"/>
+      <c r="AS1" s="71"/>
+      <c r="AT1" s="71"/>
+      <c r="AU1" s="71"/>
+      <c r="AV1" s="71"/>
+      <c r="AW1" s="71"/>
+      <c r="BV1" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="68"/>
-[...21 lines deleted...]
-      <c r="CS1" s="68"/>
+      <c r="BW1" s="71"/>
+      <c r="BX1" s="71"/>
+      <c r="BY1" s="71"/>
+      <c r="BZ1" s="71"/>
+      <c r="CA1" s="71"/>
+      <c r="CB1" s="71"/>
+      <c r="CC1" s="71"/>
+      <c r="CD1" s="71"/>
+      <c r="CE1" s="71"/>
+      <c r="CF1" s="71"/>
+      <c r="CG1" s="71"/>
+      <c r="CH1" s="71"/>
+      <c r="CI1" s="71"/>
+      <c r="CJ1" s="71"/>
+      <c r="CK1" s="71"/>
+      <c r="CL1" s="71"/>
+      <c r="CM1" s="71"/>
+      <c r="CN1" s="71"/>
+      <c r="CO1" s="71"/>
+      <c r="CP1" s="71"/>
+      <c r="CQ1" s="71"/>
+      <c r="CR1" s="71"/>
+      <c r="CS1" s="71"/>
       <c r="CT1" s="66"/>
       <c r="CU1" s="66"/>
       <c r="CV1" s="66"/>
       <c r="CW1" s="66"/>
       <c r="CX1" s="66"/>
       <c r="CY1" s="66"/>
       <c r="CZ1" s="66"/>
       <c r="DA1" s="66"/>
       <c r="DB1" s="66"/>
       <c r="DC1" s="66"/>
       <c r="DD1" s="66"/>
       <c r="DE1" s="66"/>
       <c r="DF1" s="66"/>
       <c r="DG1" s="66"/>
       <c r="DH1" s="66"/>
       <c r="DI1" s="66"/>
       <c r="DJ1" s="66"/>
       <c r="DK1" s="66"/>
       <c r="DL1" s="66"/>
       <c r="DM1" s="66"/>
       <c r="DN1" s="66"/>
       <c r="DO1" s="66"/>
       <c r="DP1" s="66"/>
       <c r="DQ1" s="66"/>
       <c r="DR1" s="66"/>
@@ -1033,162 +1036,162 @@
       <c r="BH2" s="67"/>
       <c r="BI2" s="67"/>
       <c r="BR2" s="67" t="s">
         <v>35</v>
       </c>
       <c r="BS2" s="67"/>
       <c r="BT2" s="67"/>
       <c r="BU2" s="67"/>
       <c r="CD2" s="67" t="s">
         <v>35</v>
       </c>
       <c r="CE2" s="67"/>
       <c r="CF2" s="67"/>
       <c r="CG2" s="67"/>
       <c r="CP2" s="67" t="s">
         <v>35</v>
       </c>
       <c r="CQ2" s="67"/>
       <c r="CR2" s="67"/>
       <c r="CS2" s="67"/>
     </row>
     <row r="3" spans="1:122" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="69" t="s">
+      <c r="B3" s="68" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="70"/>
-[...10 lines deleted...]
-      <c r="N3" s="69" t="s">
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="70"/>
-[...10 lines deleted...]
-      <c r="Z3" s="69" t="s">
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="70"/>
+      <c r="Z3" s="68" t="s">
         <v>37</v>
       </c>
-      <c r="AA3" s="70"/>
-[...10 lines deleted...]
-      <c r="AL3" s="69" t="s">
+      <c r="AA3" s="69"/>
+      <c r="AB3" s="69"/>
+      <c r="AC3" s="69"/>
+      <c r="AD3" s="69"/>
+      <c r="AE3" s="69"/>
+      <c r="AF3" s="69"/>
+      <c r="AG3" s="69"/>
+      <c r="AH3" s="69"/>
+      <c r="AI3" s="69"/>
+      <c r="AJ3" s="69"/>
+      <c r="AK3" s="70"/>
+      <c r="AL3" s="68" t="s">
         <v>36</v>
       </c>
-      <c r="AM3" s="70"/>
-[...10 lines deleted...]
-      <c r="AX3" s="69" t="s">
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="69"/>
+      <c r="AR3" s="69"/>
+      <c r="AS3" s="69"/>
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="70"/>
+      <c r="AX3" s="68" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="70"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="69" t="s">
+      <c r="AY3" s="69"/>
+      <c r="AZ3" s="69"/>
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="69"/>
+      <c r="BC3" s="69"/>
+      <c r="BD3" s="69"/>
+      <c r="BE3" s="69"/>
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="70"/>
+      <c r="BJ3" s="68" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="70"/>
-[...10 lines deleted...]
-      <c r="BV3" s="69" t="s">
+      <c r="BK3" s="69"/>
+      <c r="BL3" s="69"/>
+      <c r="BM3" s="69"/>
+      <c r="BN3" s="69"/>
+      <c r="BO3" s="69"/>
+      <c r="BP3" s="69"/>
+      <c r="BQ3" s="69"/>
+      <c r="BR3" s="69"/>
+      <c r="BS3" s="69"/>
+      <c r="BT3" s="69"/>
+      <c r="BU3" s="70"/>
+      <c r="BV3" s="68" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="70"/>
-[...10 lines deleted...]
-      <c r="CH3" s="69" t="s">
+      <c r="BW3" s="69"/>
+      <c r="BX3" s="69"/>
+      <c r="BY3" s="69"/>
+      <c r="BZ3" s="69"/>
+      <c r="CA3" s="69"/>
+      <c r="CB3" s="69"/>
+      <c r="CC3" s="69"/>
+      <c r="CD3" s="69"/>
+      <c r="CE3" s="69"/>
+      <c r="CF3" s="69"/>
+      <c r="CG3" s="70"/>
+      <c r="CH3" s="68" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="70"/>
-[...9 lines deleted...]
-      <c r="CS3" s="71"/>
+      <c r="CI3" s="69"/>
+      <c r="CJ3" s="69"/>
+      <c r="CK3" s="69"/>
+      <c r="CL3" s="69"/>
+      <c r="CM3" s="69"/>
+      <c r="CN3" s="69"/>
+      <c r="CO3" s="69"/>
+      <c r="CP3" s="69"/>
+      <c r="CQ3" s="69"/>
+      <c r="CR3" s="69"/>
+      <c r="CS3" s="70"/>
     </row>
     <row r="4" spans="1:122" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="72"/>
       <c r="B4" s="59" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="58" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="58" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="59" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="58" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="58" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="58" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="58" t="s">
@@ -1702,51 +1705,53 @@
       </c>
       <c r="CC5" s="63">
         <v>299.798</v>
       </c>
       <c r="CD5" s="10">
         <v>299.67599999999999</v>
       </c>
       <c r="CE5" s="63">
         <v>297.56900000000002</v>
       </c>
       <c r="CF5" s="63">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="65">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="65">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="63">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="63">
         <v>312.62400000000002</v>
       </c>
-      <c r="CK5" s="63"/>
+      <c r="CK5" s="65">
+        <v>322.21899999999999</v>
+      </c>
       <c r="CL5" s="63"/>
       <c r="CM5" s="14"/>
       <c r="CN5" s="13"/>
       <c r="CO5" s="63"/>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="63"/>
       <c r="CR5" s="63"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:122" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="56" t="s">
         <v>18</v>
       </c>
@@ -1977,51 +1982,53 @@
       </c>
       <c r="CC6" s="34">
         <v>0.51700000000000002</v>
       </c>
       <c r="CD6" s="28">
         <v>0.52800000000000002</v>
       </c>
       <c r="CE6" s="34">
         <v>0.52800000000000002</v>
       </c>
       <c r="CF6" s="34">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="40">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="40">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="34">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="34">
         <v>0.55700000000000005</v>
       </c>
-      <c r="CK6" s="34"/>
+      <c r="CK6" s="40">
+        <v>0.58499999999999996</v>
+      </c>
       <c r="CL6" s="34"/>
       <c r="CM6" s="29"/>
       <c r="CN6" s="62"/>
       <c r="CO6" s="34"/>
       <c r="CP6" s="28"/>
       <c r="CQ6" s="34"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="40"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="22">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="23">
         <v>9.9000000000000005E-2</v>
       </c>
@@ -2252,51 +2259,53 @@
       </c>
       <c r="CC7" s="34">
         <v>0.23100000000000001</v>
       </c>
       <c r="CD7" s="28">
         <v>0.23</v>
       </c>
       <c r="CE7" s="34">
         <v>0.23</v>
       </c>
       <c r="CF7" s="34">
         <v>0.23</v>
       </c>
       <c r="CG7" s="40">
         <v>0.23</v>
       </c>
       <c r="CH7" s="40">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="34">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="34">
         <v>0.25</v>
       </c>
-      <c r="CK7" s="34"/>
+      <c r="CK7" s="40">
+        <v>0.245</v>
+      </c>
       <c r="CL7" s="34"/>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
       <c r="CO7" s="34"/>
       <c r="CP7" s="28"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="40"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="21">
         <v>17.041</v>
       </c>
       <c r="D8" s="22">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="23">
         <v>18.422999999999998</v>
       </c>
@@ -2527,51 +2536,53 @@
       </c>
       <c r="CC8" s="34">
         <v>25.824999999999999</v>
       </c>
       <c r="CD8" s="28">
         <v>25.715</v>
       </c>
       <c r="CE8" s="34">
         <v>25.594999999999999</v>
       </c>
       <c r="CF8" s="34">
         <v>25.238</v>
       </c>
       <c r="CG8" s="40">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="40">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="34">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="34">
         <v>23.431999999999999</v>
       </c>
-      <c r="CK8" s="34"/>
+      <c r="CK8" s="40">
+        <v>24.984999999999999</v>
+      </c>
       <c r="CL8" s="34"/>
       <c r="CM8" s="32"/>
       <c r="CN8" s="32"/>
       <c r="CO8" s="34"/>
       <c r="CP8" s="28"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="40"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="21">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="21">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="22">
         <v>7.665</v>
       </c>
       <c r="E9" s="23">
         <v>7.7919999999999998</v>
       </c>
@@ -2802,51 +2813,53 @@
       </c>
       <c r="CC9" s="34">
         <v>7.8890000000000002</v>
       </c>
       <c r="CD9" s="28">
         <v>8.0760000000000005</v>
       </c>
       <c r="CE9" s="34">
         <v>8.0649999999999995</v>
       </c>
       <c r="CF9" s="34">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="40">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="34">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="34">
         <v>8.94</v>
       </c>
-      <c r="CK9" s="34"/>
+      <c r="CK9" s="40">
+        <v>9.2639999999999993</v>
+      </c>
       <c r="CL9" s="34"/>
       <c r="CM9" s="32"/>
       <c r="CN9" s="32"/>
       <c r="CO9" s="34"/>
       <c r="CP9" s="28"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="40"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="21">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="21">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="22">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="23">
         <v>33.36</v>
       </c>
@@ -3077,51 +3090,53 @@
       </c>
       <c r="CC10" s="34">
         <v>45.212000000000003</v>
       </c>
       <c r="CD10" s="28">
         <v>44.634999999999998</v>
       </c>
       <c r="CE10" s="34">
         <v>43.484999999999999</v>
       </c>
       <c r="CF10" s="34">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="40">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="40">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="34">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="34">
         <v>43.658000000000001</v>
       </c>
-      <c r="CK10" s="34"/>
+      <c r="CK10" s="40">
+        <v>44.902999999999999</v>
+      </c>
       <c r="CL10" s="34"/>
       <c r="CM10" s="32"/>
       <c r="CN10" s="32"/>
       <c r="CO10" s="34"/>
       <c r="CP10" s="28"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="40"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="21">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="21">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="22">
         <v>2.484</v>
       </c>
       <c r="E11" s="23">
         <v>2.6869999999999998</v>
       </c>
@@ -3352,51 +3367,53 @@
       </c>
       <c r="CC11" s="34">
         <v>2.7730000000000001</v>
       </c>
       <c r="CD11" s="28">
         <v>2.71</v>
       </c>
       <c r="CE11" s="34">
         <v>2.6829999999999998</v>
       </c>
       <c r="CF11" s="34">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="40">
         <v>2.597</v>
       </c>
       <c r="CH11" s="40">
         <v>2.593</v>
       </c>
       <c r="CI11" s="34">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="34">
         <v>2.6269999999999998</v>
       </c>
-      <c r="CK11" s="34"/>
+      <c r="CK11" s="40">
+        <v>2.83</v>
+      </c>
       <c r="CL11" s="34"/>
       <c r="CM11" s="32"/>
       <c r="CN11" s="32"/>
       <c r="CO11" s="34"/>
       <c r="CP11" s="28"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="40"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="21">
         <v>6.44</v>
       </c>
       <c r="C12" s="21">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="22">
         <v>6.84</v>
       </c>
       <c r="E12" s="23">
         <v>7.3979999999999997</v>
       </c>
@@ -3627,51 +3644,53 @@
       </c>
       <c r="CC12" s="34">
         <v>8.65</v>
       </c>
       <c r="CD12" s="28">
         <v>8.3879999999999999</v>
       </c>
       <c r="CE12" s="34">
         <v>8.3279999999999994</v>
       </c>
       <c r="CF12" s="34">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="40">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="40">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="34">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="34">
         <v>8.593</v>
       </c>
-      <c r="CK12" s="34"/>
+      <c r="CK12" s="40">
+        <v>9.1489999999999991</v>
+      </c>
       <c r="CL12" s="34"/>
       <c r="CM12" s="32"/>
       <c r="CN12" s="32"/>
       <c r="CO12" s="34"/>
       <c r="CP12" s="28"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="40"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="56" t="s">
         <v>18</v>
       </c>
@@ -3902,51 +3921,53 @@
       </c>
       <c r="CC13" s="34">
         <v>2.2080000000000002</v>
       </c>
       <c r="CD13" s="28">
         <v>2.4729999999999999</v>
       </c>
       <c r="CE13" s="34">
         <v>2.3279999999999998</v>
       </c>
       <c r="CF13" s="34">
         <v>2.327</v>
       </c>
       <c r="CG13" s="40">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="40">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="34">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="34">
         <v>2.3340000000000001</v>
       </c>
-      <c r="CK13" s="34"/>
+      <c r="CK13" s="40">
+        <v>2.343</v>
+      </c>
       <c r="CL13" s="34"/>
       <c r="CM13" s="36"/>
       <c r="CN13" s="32"/>
       <c r="CO13" s="34"/>
       <c r="CP13" s="28"/>
       <c r="CQ13" s="34"/>
       <c r="CR13" s="34"/>
       <c r="CS13" s="40"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="21">
         <v>1.353</v>
       </c>
       <c r="C14" s="21">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="22">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="23">
         <v>1.569</v>
       </c>
@@ -4177,51 +4198,53 @@
       </c>
       <c r="CC14" s="34">
         <v>1.3759999999999999</v>
       </c>
       <c r="CD14" s="28">
         <v>1.351</v>
       </c>
       <c r="CE14" s="34">
         <v>1.351</v>
       </c>
       <c r="CF14" s="34">
         <v>1.351</v>
       </c>
       <c r="CG14" s="40">
         <v>1.232</v>
       </c>
       <c r="CH14" s="40">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="34">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="34">
         <v>1.4179999999999999</v>
       </c>
-      <c r="CK14" s="34"/>
+      <c r="CK14" s="40">
+        <v>1.5</v>
+      </c>
       <c r="CL14" s="34"/>
       <c r="CM14" s="32"/>
       <c r="CN14" s="32"/>
       <c r="CO14" s="34"/>
       <c r="CP14" s="28"/>
       <c r="CQ14" s="34"/>
       <c r="CR14" s="34"/>
       <c r="CS14" s="40"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="22">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="23">
         <v>0.24199999999999999</v>
       </c>
@@ -4452,51 +4475,53 @@
       </c>
       <c r="CC15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CD15" s="28">
         <v>0.24199999999999999</v>
       </c>
       <c r="CE15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CF15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="40">
         <v>0.222</v>
       </c>
       <c r="CH15" s="40">
         <v>0.222</v>
       </c>
       <c r="CI15" s="34">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="34">
         <v>0.222</v>
       </c>
-      <c r="CK15" s="34"/>
+      <c r="CK15" s="40">
+        <v>0.22500000000000001</v>
+      </c>
       <c r="CL15" s="34"/>
       <c r="CM15" s="32"/>
       <c r="CN15" s="32"/>
       <c r="CO15" s="34"/>
       <c r="CP15" s="28"/>
       <c r="CQ15" s="34"/>
       <c r="CR15" s="34"/>
       <c r="CS15" s="40"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="21">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="23">
         <v>50.289000000000001</v>
       </c>
@@ -4727,51 +4752,53 @@
       </c>
       <c r="CC16" s="34">
         <v>65.997</v>
       </c>
       <c r="CD16" s="28">
         <v>65.992999999999995</v>
       </c>
       <c r="CE16" s="34">
         <v>65.771000000000001</v>
       </c>
       <c r="CF16" s="34">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="40">
         <v>63.689</v>
       </c>
       <c r="CH16" s="40">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="34">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="34">
         <v>63.637</v>
       </c>
-      <c r="CK16" s="34"/>
+      <c r="CK16" s="40">
+        <v>67.236000000000004</v>
+      </c>
       <c r="CL16" s="34"/>
       <c r="CM16" s="32"/>
       <c r="CN16" s="32"/>
       <c r="CO16" s="34"/>
       <c r="CP16" s="28"/>
       <c r="CQ16" s="34"/>
       <c r="CR16" s="34"/>
       <c r="CS16" s="40"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="21">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="21">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="21">
         <v>79.19</v>
       </c>
@@ -5002,51 +5029,53 @@
       </c>
       <c r="CC17" s="34">
         <v>94.56</v>
       </c>
       <c r="CD17" s="28">
         <v>94.781000000000006</v>
       </c>
       <c r="CE17" s="34">
         <v>94.748000000000005</v>
       </c>
       <c r="CF17" s="34">
         <v>96.69</v>
       </c>
       <c r="CG17" s="40">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="34">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="34">
         <v>113.623</v>
       </c>
-      <c r="CK17" s="34"/>
+      <c r="CK17" s="40">
+        <v>113.446</v>
+      </c>
       <c r="CL17" s="34"/>
       <c r="CM17" s="32"/>
       <c r="CN17" s="32"/>
       <c r="CO17" s="34"/>
       <c r="CP17" s="28"/>
       <c r="CQ17" s="34"/>
       <c r="CR17" s="34"/>
       <c r="CS17" s="40"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
@@ -5277,51 +5306,53 @@
       </c>
       <c r="CC18" s="34">
         <v>0.18</v>
       </c>
       <c r="CD18" s="28">
         <v>0.19</v>
       </c>
       <c r="CE18" s="34">
         <v>0.19</v>
       </c>
       <c r="CF18" s="34">
         <v>0.19</v>
       </c>
       <c r="CG18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="34">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="34">
         <v>0.14299999999999999</v>
       </c>
-      <c r="CK18" s="34"/>
+      <c r="CK18" s="40">
+        <v>0.14299999999999999</v>
+      </c>
       <c r="CL18" s="34"/>
       <c r="CM18" s="32"/>
       <c r="CN18" s="32"/>
       <c r="CO18" s="34"/>
       <c r="CP18" s="28"/>
       <c r="CQ18" s="34"/>
       <c r="CR18" s="34"/>
       <c r="CS18" s="40"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="21">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="21">
         <v>1.6E-2</v>
       </c>
@@ -5552,51 +5583,53 @@
       </c>
       <c r="CC19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CD19" s="28">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CE19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CF19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CH19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CI19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CJ19" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="CK19" s="34"/>
+      <c r="CK19" s="40" t="s">
+        <v>18</v>
+      </c>
       <c r="CL19" s="34"/>
       <c r="CM19" s="32"/>
       <c r="CN19" s="32"/>
       <c r="CO19" s="34"/>
       <c r="CP19" s="28"/>
       <c r="CQ19" s="34"/>
       <c r="CR19" s="34"/>
       <c r="CS19" s="40"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="21">
         <v>27.785</v>
       </c>
       <c r="C20" s="21">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="21">
         <v>30.099</v>
       </c>
       <c r="E20" s="21">
         <v>31.808</v>
       </c>
@@ -5827,51 +5860,53 @@
       </c>
       <c r="CC20" s="34">
         <v>43.201999999999998</v>
       </c>
       <c r="CD20" s="28">
         <v>43.427999999999997</v>
       </c>
       <c r="CE20" s="34">
         <v>43.122999999999998</v>
       </c>
       <c r="CF20" s="34">
         <v>42.503</v>
       </c>
       <c r="CG20" s="40">
         <v>40.92</v>
       </c>
       <c r="CH20" s="40">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="34">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="34">
         <v>42.314999999999998</v>
       </c>
-      <c r="CK20" s="34"/>
+      <c r="CK20" s="40">
+        <v>44.487000000000002</v>
+      </c>
       <c r="CL20" s="34"/>
       <c r="CM20" s="32"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="34"/>
       <c r="CP20" s="28"/>
       <c r="CQ20" s="34"/>
       <c r="CR20" s="34"/>
       <c r="CS20" s="40"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="56" t="s">
         <v>18</v>
       </c>
@@ -6102,51 +6137,53 @@
       </c>
       <c r="CC21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CD21" s="28">
         <v>0.58399999999999996</v>
       </c>
       <c r="CE21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CF21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="34">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CK21" s="34"/>
+      <c r="CK21" s="40">
+        <v>0.58099999999999996</v>
+      </c>
       <c r="CL21" s="34"/>
       <c r="CM21" s="27"/>
       <c r="CN21" s="32"/>
       <c r="CO21" s="34"/>
       <c r="CP21" s="28"/>
       <c r="CQ21" s="34"/>
       <c r="CR21" s="34"/>
       <c r="CS21" s="40"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="21">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="21">
         <v>0.629</v>
       </c>
@@ -6377,51 +6414,53 @@
       </c>
       <c r="CC22" s="34">
         <v>0.34300000000000003</v>
       </c>
       <c r="CD22" s="28">
         <v>0.34300000000000003</v>
       </c>
       <c r="CE22" s="34">
         <v>0.309</v>
       </c>
       <c r="CF22" s="34">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="34">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="34">
         <v>0.29399999999999998</v>
       </c>
-      <c r="CK22" s="64"/>
+      <c r="CK22" s="73">
+        <v>0.29699999999999999</v>
+      </c>
       <c r="CL22" s="64"/>
       <c r="CM22" s="32"/>
       <c r="CN22" s="32"/>
       <c r="CO22" s="34"/>
       <c r="CP22" s="28"/>
       <c r="CQ22" s="34"/>
       <c r="CR22" s="34"/>
       <c r="CS22" s="40"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="56" t="s">
         <v>18</v>
       </c>
@@ -6652,51 +6691,53 @@
       </c>
       <c r="CC23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="CD23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CE23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ23" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CK23" s="27"/>
+      <c r="CK23" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CL23" s="27"/>
       <c r="CM23" s="27"/>
       <c r="CN23" s="56"/>
       <c r="CO23" s="56"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="27"/>
       <c r="CR23" s="27"/>
       <c r="CS23" s="27"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>18</v>
       </c>
@@ -6927,51 +6968,53 @@
       </c>
       <c r="CC24" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CD24" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CE24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ24" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CK24" s="27"/>
+      <c r="CK24" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CL24" s="27"/>
       <c r="CM24" s="27"/>
       <c r="CN24" s="22"/>
       <c r="CO24" s="22"/>
       <c r="CP24" s="22"/>
       <c r="CQ24" s="27"/>
       <c r="CR24" s="27"/>
       <c r="CS24" s="27"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
@@ -7202,51 +7245,53 @@
       </c>
       <c r="CC25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CD25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CE25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ25" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CK25" s="27"/>
+      <c r="CK25" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CL25" s="27"/>
       <c r="CM25" s="27"/>
       <c r="CN25" s="22"/>
       <c r="CO25" s="22"/>
       <c r="CP25" s="22"/>
       <c r="CQ25" s="27"/>
       <c r="CR25" s="27"/>
       <c r="CS25" s="27"/>
     </row>
     <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="45"/>
       <c r="B26" s="45"/>
       <c r="C26" s="45"/>
       <c r="D26" s="45"/>
       <c r="E26" s="45"/>
       <c r="F26" s="45"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
       <c r="I26" s="45"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
       <c r="N26" s="45"/>
       <c r="O26" s="45"/>
@@ -7668,69 +7713,69 @@
       <c r="D41" s="45"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="45"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="45"/>
       <c r="N41" s="45"/>
       <c r="O41" s="45"/>
       <c r="P41" s="45"/>
       <c r="Q41" s="45"/>
       <c r="R41" s="45"/>
       <c r="S41" s="45"/>
       <c r="T41" s="45"/>
       <c r="U41" s="45"/>
       <c r="V41" s="45"/>
       <c r="W41" s="45"/>
       <c r="X41" s="46"/>
       <c r="Y41" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...8 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>