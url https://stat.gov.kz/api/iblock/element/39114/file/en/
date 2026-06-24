--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\поголовье\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="camel" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camel!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="45">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -154,51 +159,51 @@
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -509,70 +514,70 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -596,86 +601,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -847,354 +852,354 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
+      <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CM11" sqref="CM11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="55" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="55" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="46" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="46"/>
     <col min="46" max="46" width="10" style="46" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="71"/>
-[...47 lines deleted...]
-      <c r="BV1" s="71" t="s">
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
+      <c r="AL1" s="69"/>
+      <c r="AM1" s="69"/>
+      <c r="AN1" s="69"/>
+      <c r="AO1" s="69"/>
+      <c r="AP1" s="69"/>
+      <c r="AQ1" s="69"/>
+      <c r="AR1" s="69"/>
+      <c r="AS1" s="69"/>
+      <c r="AT1" s="69"/>
+      <c r="AU1" s="69"/>
+      <c r="AV1" s="69"/>
+      <c r="AW1" s="69"/>
+      <c r="BV1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="71"/>
-[...21 lines deleted...]
-      <c r="CS1" s="71"/>
+      <c r="BW1" s="69"/>
+      <c r="BX1" s="69"/>
+      <c r="BY1" s="69"/>
+      <c r="BZ1" s="69"/>
+      <c r="CA1" s="69"/>
+      <c r="CB1" s="69"/>
+      <c r="CC1" s="69"/>
+      <c r="CD1" s="69"/>
+      <c r="CE1" s="69"/>
+      <c r="CF1" s="69"/>
+      <c r="CG1" s="69"/>
+      <c r="CH1" s="69"/>
+      <c r="CI1" s="69"/>
+      <c r="CJ1" s="69"/>
+      <c r="CK1" s="69"/>
+      <c r="CL1" s="69"/>
+      <c r="CM1" s="69"/>
+      <c r="CN1" s="69"/>
+      <c r="CO1" s="69"/>
+      <c r="CP1" s="69"/>
+      <c r="CQ1" s="69"/>
+      <c r="CR1" s="69"/>
+      <c r="CS1" s="69"/>
       <c r="CT1" s="66"/>
       <c r="CU1" s="66"/>
       <c r="CV1" s="66"/>
       <c r="CW1" s="66"/>
       <c r="CX1" s="66"/>
       <c r="CY1" s="66"/>
       <c r="CZ1" s="66"/>
       <c r="DA1" s="66"/>
       <c r="DB1" s="66"/>
       <c r="DC1" s="66"/>
       <c r="DD1" s="66"/>
       <c r="DE1" s="66"/>
       <c r="DF1" s="66"/>
       <c r="DG1" s="66"/>
       <c r="DH1" s="66"/>
       <c r="DI1" s="66"/>
       <c r="DJ1" s="66"/>
       <c r="DK1" s="66"/>
       <c r="DL1" s="66"/>
       <c r="DM1" s="66"/>
       <c r="DN1" s="66"/>
       <c r="DO1" s="66"/>
       <c r="DP1" s="66"/>
       <c r="DQ1" s="66"/>
       <c r="DR1" s="66"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="60"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
       <c r="D2" s="61"/>
       <c r="E2" s="61"/>
       <c r="F2" s="61"/>
       <c r="G2" s="61"/>
       <c r="H2" s="61"/>
       <c r="I2" s="61"/>
-      <c r="J2" s="67" t="s">
+      <c r="J2" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="K2" s="67"/>
-[...1 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
       <c r="N2" s="61"/>
       <c r="O2" s="61"/>
       <c r="P2" s="61"/>
       <c r="Q2" s="61"/>
       <c r="R2" s="61"/>
       <c r="S2" s="61"/>
       <c r="T2" s="61"/>
       <c r="U2" s="61"/>
-      <c r="V2" s="67" t="s">
+      <c r="V2" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="W2" s="67"/>
-[...2 lines deleted...]
-      <c r="AH2" s="67" t="s">
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
+      <c r="AH2" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="AI2" s="67"/>
-[...2 lines deleted...]
-      <c r="AT2" s="67" t="s">
+      <c r="AI2" s="68"/>
+      <c r="AJ2" s="68"/>
+      <c r="AK2" s="68"/>
+      <c r="AT2" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="AU2" s="67"/>
-[...2 lines deleted...]
-      <c r="BF2" s="67" t="s">
+      <c r="AU2" s="68"/>
+      <c r="AV2" s="68"/>
+      <c r="AW2" s="68"/>
+      <c r="BF2" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="BG2" s="67"/>
-[...2 lines deleted...]
-      <c r="BR2" s="67" t="s">
+      <c r="BG2" s="68"/>
+      <c r="BH2" s="68"/>
+      <c r="BI2" s="68"/>
+      <c r="BR2" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="BS2" s="67"/>
-[...2 lines deleted...]
-      <c r="CD2" s="67" t="s">
+      <c r="BS2" s="68"/>
+      <c r="BT2" s="68"/>
+      <c r="BU2" s="68"/>
+      <c r="CD2" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="CE2" s="67"/>
-[...2 lines deleted...]
-      <c r="CP2" s="67" t="s">
+      <c r="CE2" s="68"/>
+      <c r="CF2" s="68"/>
+      <c r="CG2" s="68"/>
+      <c r="CP2" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="CQ2" s="67"/>
-[...1 lines deleted...]
-      <c r="CS2" s="67"/>
+      <c r="CQ2" s="68"/>
+      <c r="CR2" s="68"/>
+      <c r="CS2" s="68"/>
     </row>
     <row r="3" spans="1:122" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="72" t="s">
+      <c r="A3" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="68" t="s">
+      <c r="B3" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="69"/>
-[...10 lines deleted...]
-      <c r="N3" s="68" t="s">
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="72"/>
+      <c r="N3" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="69"/>
-[...10 lines deleted...]
-      <c r="Z3" s="68" t="s">
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+      <c r="U3" s="71"/>
+      <c r="V3" s="71"/>
+      <c r="W3" s="71"/>
+      <c r="X3" s="71"/>
+      <c r="Y3" s="72"/>
+      <c r="Z3" s="70" t="s">
         <v>37</v>
       </c>
-      <c r="AA3" s="69"/>
-[...10 lines deleted...]
-      <c r="AL3" s="68" t="s">
+      <c r="AA3" s="71"/>
+      <c r="AB3" s="71"/>
+      <c r="AC3" s="71"/>
+      <c r="AD3" s="71"/>
+      <c r="AE3" s="71"/>
+      <c r="AF3" s="71"/>
+      <c r="AG3" s="71"/>
+      <c r="AH3" s="71"/>
+      <c r="AI3" s="71"/>
+      <c r="AJ3" s="71"/>
+      <c r="AK3" s="72"/>
+      <c r="AL3" s="70" t="s">
         <v>36</v>
       </c>
-      <c r="AM3" s="69"/>
-[...10 lines deleted...]
-      <c r="AX3" s="68" t="s">
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="71"/>
+      <c r="AO3" s="71"/>
+      <c r="AP3" s="71"/>
+      <c r="AQ3" s="71"/>
+      <c r="AR3" s="71"/>
+      <c r="AS3" s="71"/>
+      <c r="AT3" s="71"/>
+      <c r="AU3" s="71"/>
+      <c r="AV3" s="71"/>
+      <c r="AW3" s="72"/>
+      <c r="AX3" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="69"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="68" t="s">
+      <c r="AY3" s="71"/>
+      <c r="AZ3" s="71"/>
+      <c r="BA3" s="71"/>
+      <c r="BB3" s="71"/>
+      <c r="BC3" s="71"/>
+      <c r="BD3" s="71"/>
+      <c r="BE3" s="71"/>
+      <c r="BF3" s="71"/>
+      <c r="BG3" s="71"/>
+      <c r="BH3" s="71"/>
+      <c r="BI3" s="72"/>
+      <c r="BJ3" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="69"/>
-[...10 lines deleted...]
-      <c r="BV3" s="68" t="s">
+      <c r="BK3" s="71"/>
+      <c r="BL3" s="71"/>
+      <c r="BM3" s="71"/>
+      <c r="BN3" s="71"/>
+      <c r="BO3" s="71"/>
+      <c r="BP3" s="71"/>
+      <c r="BQ3" s="71"/>
+      <c r="BR3" s="71"/>
+      <c r="BS3" s="71"/>
+      <c r="BT3" s="71"/>
+      <c r="BU3" s="72"/>
+      <c r="BV3" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="69"/>
-[...10 lines deleted...]
-      <c r="CH3" s="68" t="s">
+      <c r="BW3" s="71"/>
+      <c r="BX3" s="71"/>
+      <c r="BY3" s="71"/>
+      <c r="BZ3" s="71"/>
+      <c r="CA3" s="71"/>
+      <c r="CB3" s="71"/>
+      <c r="CC3" s="71"/>
+      <c r="CD3" s="71"/>
+      <c r="CE3" s="71"/>
+      <c r="CF3" s="71"/>
+      <c r="CG3" s="72"/>
+      <c r="CH3" s="70" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="69"/>
-[...9 lines deleted...]
-      <c r="CS3" s="70"/>
+      <c r="CI3" s="71"/>
+      <c r="CJ3" s="71"/>
+      <c r="CK3" s="71"/>
+      <c r="CL3" s="71"/>
+      <c r="CM3" s="71"/>
+      <c r="CN3" s="71"/>
+      <c r="CO3" s="71"/>
+      <c r="CP3" s="71"/>
+      <c r="CQ3" s="71"/>
+      <c r="CR3" s="71"/>
+      <c r="CS3" s="72"/>
     </row>
     <row r="4" spans="1:122" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="72"/>
+      <c r="A4" s="73"/>
       <c r="B4" s="59" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="58" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="58" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="59" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="58" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="58" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="58" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="58" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="58" t="s">
@@ -1708,51 +1713,53 @@
       </c>
       <c r="CD5" s="10">
         <v>299.67599999999999</v>
       </c>
       <c r="CE5" s="63">
         <v>297.56900000000002</v>
       </c>
       <c r="CF5" s="63">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="65">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="65">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="63">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="63">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="65">
         <v>322.21899999999999</v>
       </c>
-      <c r="CL5" s="63"/>
+      <c r="CL5" s="63">
+        <v>329.53399999999999</v>
+      </c>
       <c r="CM5" s="14"/>
       <c r="CN5" s="13"/>
       <c r="CO5" s="63"/>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="63"/>
       <c r="CR5" s="63"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:122" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="56" t="s">
@@ -1985,51 +1992,53 @@
       </c>
       <c r="CD6" s="28">
         <v>0.52800000000000002</v>
       </c>
       <c r="CE6" s="34">
         <v>0.52800000000000002</v>
       </c>
       <c r="CF6" s="34">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="40">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="40">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="34">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="34">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="40">
         <v>0.58499999999999996</v>
       </c>
-      <c r="CL6" s="34"/>
+      <c r="CL6" s="34">
+        <v>0.58499999999999996</v>
+      </c>
       <c r="CM6" s="29"/>
       <c r="CN6" s="62"/>
       <c r="CO6" s="34"/>
       <c r="CP6" s="28"/>
       <c r="CQ6" s="34"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="40"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="22">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="23">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="24">
@@ -2262,51 +2271,53 @@
       </c>
       <c r="CD7" s="28">
         <v>0.23</v>
       </c>
       <c r="CE7" s="34">
         <v>0.23</v>
       </c>
       <c r="CF7" s="34">
         <v>0.23</v>
       </c>
       <c r="CG7" s="40">
         <v>0.23</v>
       </c>
       <c r="CH7" s="40">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="34">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="34">
         <v>0.25</v>
       </c>
       <c r="CK7" s="40">
         <v>0.245</v>
       </c>
-      <c r="CL7" s="34"/>
+      <c r="CL7" s="34">
+        <v>0.245</v>
+      </c>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
       <c r="CO7" s="34"/>
       <c r="CP7" s="28"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="40"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="21">
         <v>17.041</v>
       </c>
       <c r="D8" s="22">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="23">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="24">
@@ -2539,51 +2550,53 @@
       </c>
       <c r="CD8" s="28">
         <v>25.715</v>
       </c>
       <c r="CE8" s="34">
         <v>25.594999999999999</v>
       </c>
       <c r="CF8" s="34">
         <v>25.238</v>
       </c>
       <c r="CG8" s="40">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="40">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="34">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="34">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="40">
         <v>24.984999999999999</v>
       </c>
-      <c r="CL8" s="34"/>
+      <c r="CL8" s="34">
+        <v>25.032</v>
+      </c>
       <c r="CM8" s="32"/>
       <c r="CN8" s="32"/>
       <c r="CO8" s="34"/>
       <c r="CP8" s="28"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="40"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="21">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="21">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="22">
         <v>7.665</v>
       </c>
       <c r="E9" s="23">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="24">
@@ -2816,51 +2829,53 @@
       </c>
       <c r="CD9" s="28">
         <v>8.0760000000000005</v>
       </c>
       <c r="CE9" s="34">
         <v>8.0649999999999995</v>
       </c>
       <c r="CF9" s="34">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="40">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="34">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="34">
         <v>8.94</v>
       </c>
       <c r="CK9" s="40">
         <v>9.2639999999999993</v>
       </c>
-      <c r="CL9" s="34"/>
+      <c r="CL9" s="34">
+        <v>9.2490000000000006</v>
+      </c>
       <c r="CM9" s="32"/>
       <c r="CN9" s="32"/>
       <c r="CO9" s="34"/>
       <c r="CP9" s="28"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="40"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="21">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="21">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="22">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="23">
         <v>33.36</v>
       </c>
       <c r="F10" s="24">
@@ -3093,51 +3108,53 @@
       </c>
       <c r="CD10" s="28">
         <v>44.634999999999998</v>
       </c>
       <c r="CE10" s="34">
         <v>43.484999999999999</v>
       </c>
       <c r="CF10" s="34">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="40">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="40">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="34">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="34">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="40">
         <v>44.902999999999999</v>
       </c>
-      <c r="CL10" s="34"/>
+      <c r="CL10" s="34">
+        <v>47.856999999999999</v>
+      </c>
       <c r="CM10" s="32"/>
       <c r="CN10" s="32"/>
       <c r="CO10" s="34"/>
       <c r="CP10" s="28"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="40"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="21">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="21">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="22">
         <v>2.484</v>
       </c>
       <c r="E11" s="23">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="24">
@@ -3370,51 +3387,53 @@
       </c>
       <c r="CD11" s="28">
         <v>2.71</v>
       </c>
       <c r="CE11" s="34">
         <v>2.6829999999999998</v>
       </c>
       <c r="CF11" s="34">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="40">
         <v>2.597</v>
       </c>
       <c r="CH11" s="40">
         <v>2.593</v>
       </c>
       <c r="CI11" s="34">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="34">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="40">
         <v>2.83</v>
       </c>
-      <c r="CL11" s="34"/>
+      <c r="CL11" s="34">
+        <v>2.976</v>
+      </c>
       <c r="CM11" s="32"/>
       <c r="CN11" s="32"/>
       <c r="CO11" s="34"/>
       <c r="CP11" s="28"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="40"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="21">
         <v>6.44</v>
       </c>
       <c r="C12" s="21">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="22">
         <v>6.84</v>
       </c>
       <c r="E12" s="23">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="24">
@@ -3647,51 +3666,53 @@
       </c>
       <c r="CD12" s="28">
         <v>8.3879999999999999</v>
       </c>
       <c r="CE12" s="34">
         <v>8.3279999999999994</v>
       </c>
       <c r="CF12" s="34">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="40">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="40">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="34">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="34">
         <v>8.593</v>
       </c>
       <c r="CK12" s="40">
         <v>9.1489999999999991</v>
       </c>
-      <c r="CL12" s="34"/>
+      <c r="CL12" s="34">
+        <v>9.2439999999999998</v>
+      </c>
       <c r="CM12" s="32"/>
       <c r="CN12" s="32"/>
       <c r="CO12" s="34"/>
       <c r="CP12" s="28"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="40"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="56" t="s">
@@ -3924,51 +3945,53 @@
       </c>
       <c r="CD13" s="28">
         <v>2.4729999999999999</v>
       </c>
       <c r="CE13" s="34">
         <v>2.3279999999999998</v>
       </c>
       <c r="CF13" s="34">
         <v>2.327</v>
       </c>
       <c r="CG13" s="40">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="40">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="34">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="34">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="40">
         <v>2.343</v>
       </c>
-      <c r="CL13" s="34"/>
+      <c r="CL13" s="34">
+        <v>2.4670000000000001</v>
+      </c>
       <c r="CM13" s="36"/>
       <c r="CN13" s="32"/>
       <c r="CO13" s="34"/>
       <c r="CP13" s="28"/>
       <c r="CQ13" s="34"/>
       <c r="CR13" s="34"/>
       <c r="CS13" s="40"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="21">
         <v>1.353</v>
       </c>
       <c r="C14" s="21">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="22">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="23">
         <v>1.569</v>
       </c>
       <c r="F14" s="24">
@@ -4201,51 +4224,53 @@
       </c>
       <c r="CD14" s="28">
         <v>1.351</v>
       </c>
       <c r="CE14" s="34">
         <v>1.351</v>
       </c>
       <c r="CF14" s="34">
         <v>1.351</v>
       </c>
       <c r="CG14" s="40">
         <v>1.232</v>
       </c>
       <c r="CH14" s="40">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="34">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="34">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="40">
         <v>1.5</v>
       </c>
-      <c r="CL14" s="34"/>
+      <c r="CL14" s="34">
+        <v>1.5429999999999999</v>
+      </c>
       <c r="CM14" s="32"/>
       <c r="CN14" s="32"/>
       <c r="CO14" s="34"/>
       <c r="CP14" s="28"/>
       <c r="CQ14" s="34"/>
       <c r="CR14" s="34"/>
       <c r="CS14" s="40"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="22">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="23">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="24">
@@ -4478,51 +4503,53 @@
       </c>
       <c r="CD15" s="28">
         <v>0.24199999999999999</v>
       </c>
       <c r="CE15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CF15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="40">
         <v>0.222</v>
       </c>
       <c r="CH15" s="40">
         <v>0.222</v>
       </c>
       <c r="CI15" s="34">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="34">
         <v>0.222</v>
       </c>
       <c r="CK15" s="40">
         <v>0.22500000000000001</v>
       </c>
-      <c r="CL15" s="34"/>
+      <c r="CL15" s="34">
+        <v>0.23699999999999999</v>
+      </c>
       <c r="CM15" s="32"/>
       <c r="CN15" s="32"/>
       <c r="CO15" s="34"/>
       <c r="CP15" s="28"/>
       <c r="CQ15" s="34"/>
       <c r="CR15" s="34"/>
       <c r="CS15" s="40"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="21">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="23">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="24">
@@ -4755,51 +4782,53 @@
       </c>
       <c r="CD16" s="28">
         <v>65.992999999999995</v>
       </c>
       <c r="CE16" s="34">
         <v>65.771000000000001</v>
       </c>
       <c r="CF16" s="34">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="40">
         <v>63.689</v>
       </c>
       <c r="CH16" s="40">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="34">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="34">
         <v>63.637</v>
       </c>
       <c r="CK16" s="40">
         <v>67.236000000000004</v>
       </c>
-      <c r="CL16" s="34"/>
+      <c r="CL16" s="34">
+        <v>70.171000000000006</v>
+      </c>
       <c r="CM16" s="32"/>
       <c r="CN16" s="32"/>
       <c r="CO16" s="34"/>
       <c r="CP16" s="28"/>
       <c r="CQ16" s="34"/>
       <c r="CR16" s="34"/>
       <c r="CS16" s="40"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="21">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="21">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="21">
         <v>79.19</v>
       </c>
       <c r="F17" s="21">
@@ -5032,51 +5061,53 @@
       </c>
       <c r="CD17" s="28">
         <v>94.781000000000006</v>
       </c>
       <c r="CE17" s="34">
         <v>94.748000000000005</v>
       </c>
       <c r="CF17" s="34">
         <v>96.69</v>
       </c>
       <c r="CG17" s="40">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="34">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="34">
         <v>113.623</v>
       </c>
       <c r="CK17" s="40">
         <v>113.446</v>
       </c>
-      <c r="CL17" s="34"/>
+      <c r="CL17" s="34">
+        <v>113.137</v>
+      </c>
       <c r="CM17" s="32"/>
       <c r="CN17" s="32"/>
       <c r="CO17" s="34"/>
       <c r="CP17" s="28"/>
       <c r="CQ17" s="34"/>
       <c r="CR17" s="34"/>
       <c r="CS17" s="40"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="21">
@@ -5309,51 +5340,53 @@
       </c>
       <c r="CD18" s="28">
         <v>0.19</v>
       </c>
       <c r="CE18" s="34">
         <v>0.19</v>
       </c>
       <c r="CF18" s="34">
         <v>0.19</v>
       </c>
       <c r="CG18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="34">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="34">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="40">
         <v>0.14299999999999999</v>
       </c>
-      <c r="CL18" s="34"/>
+      <c r="CL18" s="34">
+        <v>0.155</v>
+      </c>
       <c r="CM18" s="32"/>
       <c r="CN18" s="32"/>
       <c r="CO18" s="34"/>
       <c r="CP18" s="28"/>
       <c r="CQ18" s="34"/>
       <c r="CR18" s="34"/>
       <c r="CS18" s="40"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="21">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="21">
@@ -5586,51 +5619,53 @@
       </c>
       <c r="CD19" s="28">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CE19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CF19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CH19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CI19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CJ19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CK19" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="CL19" s="34"/>
+      <c r="CL19" s="34" t="s">
+        <v>18</v>
+      </c>
       <c r="CM19" s="32"/>
       <c r="CN19" s="32"/>
       <c r="CO19" s="34"/>
       <c r="CP19" s="28"/>
       <c r="CQ19" s="34"/>
       <c r="CR19" s="34"/>
       <c r="CS19" s="40"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="21">
         <v>27.785</v>
       </c>
       <c r="C20" s="21">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="21">
         <v>30.099</v>
       </c>
       <c r="E20" s="21">
         <v>31.808</v>
       </c>
       <c r="F20" s="21">
@@ -5863,51 +5898,53 @@
       </c>
       <c r="CD20" s="28">
         <v>43.427999999999997</v>
       </c>
       <c r="CE20" s="34">
         <v>43.122999999999998</v>
       </c>
       <c r="CF20" s="34">
         <v>42.503</v>
       </c>
       <c r="CG20" s="40">
         <v>40.92</v>
       </c>
       <c r="CH20" s="40">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="34">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="34">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="40">
         <v>44.487000000000002</v>
       </c>
-      <c r="CL20" s="34"/>
+      <c r="CL20" s="34">
+        <v>45.735999999999997</v>
+      </c>
       <c r="CM20" s="32"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="34"/>
       <c r="CP20" s="28"/>
       <c r="CQ20" s="34"/>
       <c r="CR20" s="34"/>
       <c r="CS20" s="40"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="56" t="s">
@@ -6140,51 +6177,53 @@
       </c>
       <c r="CD21" s="28">
         <v>0.58399999999999996</v>
       </c>
       <c r="CE21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CF21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="40">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CL21" s="34"/>
+      <c r="CL21" s="34">
+        <v>0.58099999999999996</v>
+      </c>
       <c r="CM21" s="27"/>
       <c r="CN21" s="32"/>
       <c r="CO21" s="34"/>
       <c r="CP21" s="28"/>
       <c r="CQ21" s="34"/>
       <c r="CR21" s="34"/>
       <c r="CS21" s="40"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="21">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="21">
         <v>0.629</v>
       </c>
       <c r="F22" s="21">
@@ -6414,54 +6453,56 @@
       </c>
       <c r="CC22" s="34">
         <v>0.34300000000000003</v>
       </c>
       <c r="CD22" s="28">
         <v>0.34300000000000003</v>
       </c>
       <c r="CE22" s="34">
         <v>0.309</v>
       </c>
       <c r="CF22" s="34">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="34">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="34">
         <v>0.29399999999999998</v>
       </c>
-      <c r="CK22" s="73">
+      <c r="CK22" s="67">
         <v>0.29699999999999999</v>
       </c>
-      <c r="CL22" s="64"/>
+      <c r="CL22" s="64">
+        <v>0.31900000000000001</v>
+      </c>
       <c r="CM22" s="32"/>
       <c r="CN22" s="32"/>
       <c r="CO22" s="34"/>
       <c r="CP22" s="28"/>
       <c r="CQ22" s="34"/>
       <c r="CR22" s="34"/>
       <c r="CS22" s="40"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="56" t="s">
@@ -6694,51 +6735,53 @@
       </c>
       <c r="CD23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CE23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK23" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CL23" s="27"/>
+      <c r="CL23" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CM23" s="27"/>
       <c r="CN23" s="56"/>
       <c r="CO23" s="56"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="27"/>
       <c r="CR23" s="27"/>
       <c r="CS23" s="27"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="21" t="s">
@@ -6971,51 +7014,53 @@
       </c>
       <c r="CD24" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CE24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK24" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CL24" s="27"/>
+      <c r="CL24" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CM24" s="27"/>
       <c r="CN24" s="22"/>
       <c r="CO24" s="22"/>
       <c r="CP24" s="22"/>
       <c r="CQ24" s="27"/>
       <c r="CR24" s="27"/>
       <c r="CS24" s="27"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="21">
@@ -7248,51 +7293,53 @@
       </c>
       <c r="CD25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="CE25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK25" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CL25" s="27"/>
+      <c r="CL25" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CM25" s="27"/>
       <c r="CN25" s="22"/>
       <c r="CO25" s="22"/>
       <c r="CP25" s="22"/>
       <c r="CQ25" s="27"/>
       <c r="CR25" s="27"/>
       <c r="CS25" s="27"/>
     </row>
     <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="45"/>
       <c r="B26" s="45"/>
       <c r="C26" s="45"/>
       <c r="D26" s="45"/>
       <c r="E26" s="45"/>
       <c r="F26" s="45"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
       <c r="I26" s="45"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
       <c r="N26" s="45"/>
       <c r="O26" s="45"/>
       <c r="P26" s="45"/>
@@ -7713,69 +7760,69 @@
       <c r="D41" s="45"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="45"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="45"/>
       <c r="N41" s="45"/>
       <c r="O41" s="45"/>
       <c r="P41" s="45"/>
       <c r="Q41" s="45"/>
       <c r="R41" s="45"/>
       <c r="S41" s="45"/>
       <c r="T41" s="45"/>
       <c r="U41" s="45"/>
       <c r="V41" s="45"/>
       <c r="W41" s="45"/>
       <c r="X41" s="46"/>
       <c r="Y41" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="BR2:BU2"/>
-[...8 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>