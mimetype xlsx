--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -1,69 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16155" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="camel" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camel!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="45">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -159,51 +154,51 @@
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -520,61 +515,61 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -601,86 +596,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -853,141 +848,141 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM11" sqref="CM11"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="55" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="55" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="46" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="46"/>
     <col min="46" max="46" width="10" style="46" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="69"/>
-[...47 lines deleted...]
-      <c r="BV1" s="69" t="s">
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+      <c r="AD1" s="72"/>
+      <c r="AE1" s="72"/>
+      <c r="AF1" s="72"/>
+      <c r="AG1" s="72"/>
+      <c r="AH1" s="72"/>
+      <c r="AI1" s="72"/>
+      <c r="AJ1" s="72"/>
+      <c r="AK1" s="72"/>
+      <c r="AL1" s="72"/>
+      <c r="AM1" s="72"/>
+      <c r="AN1" s="72"/>
+      <c r="AO1" s="72"/>
+      <c r="AP1" s="72"/>
+      <c r="AQ1" s="72"/>
+      <c r="AR1" s="72"/>
+      <c r="AS1" s="72"/>
+      <c r="AT1" s="72"/>
+      <c r="AU1" s="72"/>
+      <c r="AV1" s="72"/>
+      <c r="AW1" s="72"/>
+      <c r="BV1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="69"/>
-[...21 lines deleted...]
-      <c r="CS1" s="69"/>
+      <c r="BW1" s="72"/>
+      <c r="BX1" s="72"/>
+      <c r="BY1" s="72"/>
+      <c r="BZ1" s="72"/>
+      <c r="CA1" s="72"/>
+      <c r="CB1" s="72"/>
+      <c r="CC1" s="72"/>
+      <c r="CD1" s="72"/>
+      <c r="CE1" s="72"/>
+      <c r="CF1" s="72"/>
+      <c r="CG1" s="72"/>
+      <c r="CH1" s="72"/>
+      <c r="CI1" s="72"/>
+      <c r="CJ1" s="72"/>
+      <c r="CK1" s="72"/>
+      <c r="CL1" s="72"/>
+      <c r="CM1" s="72"/>
+      <c r="CN1" s="72"/>
+      <c r="CO1" s="72"/>
+      <c r="CP1" s="72"/>
+      <c r="CQ1" s="72"/>
+      <c r="CR1" s="72"/>
+      <c r="CS1" s="72"/>
       <c r="CT1" s="66"/>
       <c r="CU1" s="66"/>
       <c r="CV1" s="66"/>
       <c r="CW1" s="66"/>
       <c r="CX1" s="66"/>
       <c r="CY1" s="66"/>
       <c r="CZ1" s="66"/>
       <c r="DA1" s="66"/>
       <c r="DB1" s="66"/>
       <c r="DC1" s="66"/>
       <c r="DD1" s="66"/>
       <c r="DE1" s="66"/>
       <c r="DF1" s="66"/>
       <c r="DG1" s="66"/>
       <c r="DH1" s="66"/>
       <c r="DI1" s="66"/>
       <c r="DJ1" s="66"/>
       <c r="DK1" s="66"/>
       <c r="DL1" s="66"/>
       <c r="DM1" s="66"/>
       <c r="DN1" s="66"/>
       <c r="DO1" s="66"/>
       <c r="DP1" s="66"/>
       <c r="DQ1" s="66"/>
       <c r="DR1" s="66"/>
@@ -1041,162 +1036,162 @@
       <c r="BH2" s="68"/>
       <c r="BI2" s="68"/>
       <c r="BR2" s="68" t="s">
         <v>35</v>
       </c>
       <c r="BS2" s="68"/>
       <c r="BT2" s="68"/>
       <c r="BU2" s="68"/>
       <c r="CD2" s="68" t="s">
         <v>35</v>
       </c>
       <c r="CE2" s="68"/>
       <c r="CF2" s="68"/>
       <c r="CG2" s="68"/>
       <c r="CP2" s="68" t="s">
         <v>35</v>
       </c>
       <c r="CQ2" s="68"/>
       <c r="CR2" s="68"/>
       <c r="CS2" s="68"/>
     </row>
     <row r="3" spans="1:122" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="70" t="s">
+      <c r="B3" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="71"/>
-[...10 lines deleted...]
-      <c r="N3" s="70" t="s">
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="69" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="71"/>
-[...10 lines deleted...]
-      <c r="Z3" s="70" t="s">
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="70"/>
+      <c r="T3" s="70"/>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="70"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="71"/>
+      <c r="Z3" s="69" t="s">
         <v>37</v>
       </c>
-      <c r="AA3" s="71"/>
-[...10 lines deleted...]
-      <c r="AL3" s="70" t="s">
+      <c r="AA3" s="70"/>
+      <c r="AB3" s="70"/>
+      <c r="AC3" s="70"/>
+      <c r="AD3" s="70"/>
+      <c r="AE3" s="70"/>
+      <c r="AF3" s="70"/>
+      <c r="AG3" s="70"/>
+      <c r="AH3" s="70"/>
+      <c r="AI3" s="70"/>
+      <c r="AJ3" s="70"/>
+      <c r="AK3" s="71"/>
+      <c r="AL3" s="69" t="s">
         <v>36</v>
       </c>
-      <c r="AM3" s="71"/>
-[...10 lines deleted...]
-      <c r="AX3" s="70" t="s">
+      <c r="AM3" s="70"/>
+      <c r="AN3" s="70"/>
+      <c r="AO3" s="70"/>
+      <c r="AP3" s="70"/>
+      <c r="AQ3" s="70"/>
+      <c r="AR3" s="70"/>
+      <c r="AS3" s="70"/>
+      <c r="AT3" s="70"/>
+      <c r="AU3" s="70"/>
+      <c r="AV3" s="70"/>
+      <c r="AW3" s="71"/>
+      <c r="AX3" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="71"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="70" t="s">
+      <c r="AY3" s="70"/>
+      <c r="AZ3" s="70"/>
+      <c r="BA3" s="70"/>
+      <c r="BB3" s="70"/>
+      <c r="BC3" s="70"/>
+      <c r="BD3" s="70"/>
+      <c r="BE3" s="70"/>
+      <c r="BF3" s="70"/>
+      <c r="BG3" s="70"/>
+      <c r="BH3" s="70"/>
+      <c r="BI3" s="71"/>
+      <c r="BJ3" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="71"/>
-[...10 lines deleted...]
-      <c r="BV3" s="70" t="s">
+      <c r="BK3" s="70"/>
+      <c r="BL3" s="70"/>
+      <c r="BM3" s="70"/>
+      <c r="BN3" s="70"/>
+      <c r="BO3" s="70"/>
+      <c r="BP3" s="70"/>
+      <c r="BQ3" s="70"/>
+      <c r="BR3" s="70"/>
+      <c r="BS3" s="70"/>
+      <c r="BT3" s="70"/>
+      <c r="BU3" s="71"/>
+      <c r="BV3" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="71"/>
-[...10 lines deleted...]
-      <c r="CH3" s="70" t="s">
+      <c r="BW3" s="70"/>
+      <c r="BX3" s="70"/>
+      <c r="BY3" s="70"/>
+      <c r="BZ3" s="70"/>
+      <c r="CA3" s="70"/>
+      <c r="CB3" s="70"/>
+      <c r="CC3" s="70"/>
+      <c r="CD3" s="70"/>
+      <c r="CE3" s="70"/>
+      <c r="CF3" s="70"/>
+      <c r="CG3" s="71"/>
+      <c r="CH3" s="69" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="71"/>
-[...9 lines deleted...]
-      <c r="CS3" s="72"/>
+      <c r="CI3" s="70"/>
+      <c r="CJ3" s="70"/>
+      <c r="CK3" s="70"/>
+      <c r="CL3" s="70"/>
+      <c r="CM3" s="70"/>
+      <c r="CN3" s="70"/>
+      <c r="CO3" s="70"/>
+      <c r="CP3" s="70"/>
+      <c r="CQ3" s="70"/>
+      <c r="CR3" s="70"/>
+      <c r="CS3" s="71"/>
     </row>
     <row r="4" spans="1:122" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="73"/>
       <c r="B4" s="59" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="58" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="58" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="59" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="58" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="58" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="58" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="58" t="s">
@@ -1716,51 +1711,53 @@
       </c>
       <c r="CE5" s="63">
         <v>297.56900000000002</v>
       </c>
       <c r="CF5" s="63">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="65">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="65">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="63">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="63">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="65">
         <v>322.21899999999999</v>
       </c>
       <c r="CL5" s="63">
         <v>329.53399999999999</v>
       </c>
-      <c r="CM5" s="14"/>
+      <c r="CM5" s="14">
+        <v>312.12099999999998</v>
+      </c>
       <c r="CN5" s="13"/>
       <c r="CO5" s="63"/>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="63"/>
       <c r="CR5" s="63"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:122" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="56" t="s">
         <v>18</v>
@@ -1995,51 +1992,53 @@
       </c>
       <c r="CE6" s="34">
         <v>0.52800000000000002</v>
       </c>
       <c r="CF6" s="34">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="40">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="40">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="34">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="34">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="40">
         <v>0.58499999999999996</v>
       </c>
       <c r="CL6" s="34">
         <v>0.58499999999999996</v>
       </c>
-      <c r="CM6" s="29"/>
+      <c r="CM6" s="29">
+        <v>0.60699999999999998</v>
+      </c>
       <c r="CN6" s="62"/>
       <c r="CO6" s="34"/>
       <c r="CP6" s="28"/>
       <c r="CQ6" s="34"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="40"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="22">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="23">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="24">
         <v>0.10100000000000001</v>
@@ -2274,51 +2273,53 @@
       </c>
       <c r="CE7" s="34">
         <v>0.23</v>
       </c>
       <c r="CF7" s="34">
         <v>0.23</v>
       </c>
       <c r="CG7" s="40">
         <v>0.23</v>
       </c>
       <c r="CH7" s="40">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="34">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="34">
         <v>0.25</v>
       </c>
       <c r="CK7" s="40">
         <v>0.245</v>
       </c>
       <c r="CL7" s="34">
         <v>0.245</v>
       </c>
-      <c r="CM7" s="32"/>
+      <c r="CM7" s="32">
+        <v>0.245</v>
+      </c>
       <c r="CN7" s="32"/>
       <c r="CO7" s="34"/>
       <c r="CP7" s="28"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="40"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="21">
         <v>17.041</v>
       </c>
       <c r="D8" s="22">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="23">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="24">
         <v>18.59</v>
@@ -2553,51 +2554,53 @@
       </c>
       <c r="CE8" s="34">
         <v>25.594999999999999</v>
       </c>
       <c r="CF8" s="34">
         <v>25.238</v>
       </c>
       <c r="CG8" s="40">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="40">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="34">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="34">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="40">
         <v>24.984999999999999</v>
       </c>
       <c r="CL8" s="34">
         <v>25.032</v>
       </c>
-      <c r="CM8" s="32"/>
+      <c r="CM8" s="32">
+        <v>26.448</v>
+      </c>
       <c r="CN8" s="32"/>
       <c r="CO8" s="34"/>
       <c r="CP8" s="28"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="40"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="21">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="21">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="22">
         <v>7.665</v>
       </c>
       <c r="E9" s="23">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="24">
         <v>7.9279999999999999</v>
@@ -2832,51 +2835,53 @@
       </c>
       <c r="CE9" s="34">
         <v>8.0649999999999995</v>
       </c>
       <c r="CF9" s="34">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="40">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="34">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="34">
         <v>8.94</v>
       </c>
       <c r="CK9" s="40">
         <v>9.2639999999999993</v>
       </c>
       <c r="CL9" s="34">
         <v>9.2490000000000006</v>
       </c>
-      <c r="CM9" s="32"/>
+      <c r="CM9" s="32">
+        <v>8.3650000000000002</v>
+      </c>
       <c r="CN9" s="32"/>
       <c r="CO9" s="34"/>
       <c r="CP9" s="28"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="40"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="21">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="21">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="22">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="23">
         <v>33.36</v>
       </c>
       <c r="F10" s="24">
         <v>34.555999999999997</v>
@@ -3111,51 +3116,53 @@
       </c>
       <c r="CE10" s="34">
         <v>43.484999999999999</v>
       </c>
       <c r="CF10" s="34">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="40">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="40">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="34">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="34">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="40">
         <v>44.902999999999999</v>
       </c>
       <c r="CL10" s="34">
         <v>47.856999999999999</v>
       </c>
-      <c r="CM10" s="32"/>
+      <c r="CM10" s="32">
+        <v>46.167999999999999</v>
+      </c>
       <c r="CN10" s="32"/>
       <c r="CO10" s="34"/>
       <c r="CP10" s="28"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="40"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="21">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="21">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="22">
         <v>2.484</v>
       </c>
       <c r="E11" s="23">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="24">
         <v>2.7669999999999999</v>
@@ -3390,51 +3397,53 @@
       </c>
       <c r="CE11" s="34">
         <v>2.6829999999999998</v>
       </c>
       <c r="CF11" s="34">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="40">
         <v>2.597</v>
       </c>
       <c r="CH11" s="40">
         <v>2.593</v>
       </c>
       <c r="CI11" s="34">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="34">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="40">
         <v>2.83</v>
       </c>
       <c r="CL11" s="34">
         <v>2.976</v>
       </c>
-      <c r="CM11" s="32"/>
+      <c r="CM11" s="32">
+        <v>2.532</v>
+      </c>
       <c r="CN11" s="32"/>
       <c r="CO11" s="34"/>
       <c r="CP11" s="28"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="40"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="21">
         <v>6.44</v>
       </c>
       <c r="C12" s="21">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="22">
         <v>6.84</v>
       </c>
       <c r="E12" s="23">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="24">
         <v>7.5179999999999998</v>
@@ -3669,51 +3678,53 @@
       </c>
       <c r="CE12" s="34">
         <v>8.3279999999999994</v>
       </c>
       <c r="CF12" s="34">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="40">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="40">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="34">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="34">
         <v>8.593</v>
       </c>
       <c r="CK12" s="40">
         <v>9.1489999999999991</v>
       </c>
       <c r="CL12" s="34">
         <v>9.2439999999999998</v>
       </c>
-      <c r="CM12" s="32"/>
+      <c r="CM12" s="32">
+        <v>8.9570000000000007</v>
+      </c>
       <c r="CN12" s="32"/>
       <c r="CO12" s="34"/>
       <c r="CP12" s="28"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="40"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="56" t="s">
         <v>18</v>
@@ -3948,51 +3959,53 @@
       </c>
       <c r="CE13" s="34">
         <v>2.3279999999999998</v>
       </c>
       <c r="CF13" s="34">
         <v>2.327</v>
       </c>
       <c r="CG13" s="40">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="40">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="34">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="34">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="40">
         <v>2.343</v>
       </c>
       <c r="CL13" s="34">
         <v>2.4670000000000001</v>
       </c>
-      <c r="CM13" s="36"/>
+      <c r="CM13" s="36">
+        <v>2.8319999999999999</v>
+      </c>
       <c r="CN13" s="32"/>
       <c r="CO13" s="34"/>
       <c r="CP13" s="28"/>
       <c r="CQ13" s="34"/>
       <c r="CR13" s="34"/>
       <c r="CS13" s="40"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="21">
         <v>1.353</v>
       </c>
       <c r="C14" s="21">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="22">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="23">
         <v>1.569</v>
       </c>
       <c r="F14" s="24">
         <v>1.639</v>
@@ -4227,51 +4240,53 @@
       </c>
       <c r="CE14" s="34">
         <v>1.351</v>
       </c>
       <c r="CF14" s="34">
         <v>1.351</v>
       </c>
       <c r="CG14" s="40">
         <v>1.232</v>
       </c>
       <c r="CH14" s="40">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="34">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="34">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="40">
         <v>1.5</v>
       </c>
       <c r="CL14" s="34">
         <v>1.5429999999999999</v>
       </c>
-      <c r="CM14" s="32"/>
+      <c r="CM14" s="32">
+        <v>0.92700000000000005</v>
+      </c>
       <c r="CN14" s="32"/>
       <c r="CO14" s="34"/>
       <c r="CP14" s="28"/>
       <c r="CQ14" s="34"/>
       <c r="CR14" s="34"/>
       <c r="CS14" s="40"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="22">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="23">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="24">
         <v>0.25700000000000001</v>
@@ -4506,51 +4521,53 @@
       </c>
       <c r="CE15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CF15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="40">
         <v>0.222</v>
       </c>
       <c r="CH15" s="40">
         <v>0.222</v>
       </c>
       <c r="CI15" s="34">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="34">
         <v>0.222</v>
       </c>
       <c r="CK15" s="40">
         <v>0.22500000000000001</v>
       </c>
       <c r="CL15" s="34">
         <v>0.23699999999999999</v>
       </c>
-      <c r="CM15" s="32"/>
+      <c r="CM15" s="32">
+        <v>0.254</v>
+      </c>
       <c r="CN15" s="32"/>
       <c r="CO15" s="34"/>
       <c r="CP15" s="28"/>
       <c r="CQ15" s="34"/>
       <c r="CR15" s="34"/>
       <c r="CS15" s="40"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="21">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="23">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="24">
         <v>51.947000000000003</v>
@@ -4785,51 +4802,53 @@
       </c>
       <c r="CE16" s="34">
         <v>65.771000000000001</v>
       </c>
       <c r="CF16" s="34">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="40">
         <v>63.689</v>
       </c>
       <c r="CH16" s="40">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="34">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="34">
         <v>63.637</v>
       </c>
       <c r="CK16" s="40">
         <v>67.236000000000004</v>
       </c>
       <c r="CL16" s="34">
         <v>70.171000000000006</v>
       </c>
-      <c r="CM16" s="32"/>
+      <c r="CM16" s="32">
+        <v>68.497</v>
+      </c>
       <c r="CN16" s="32"/>
       <c r="CO16" s="34"/>
       <c r="CP16" s="28"/>
       <c r="CQ16" s="34"/>
       <c r="CR16" s="34"/>
       <c r="CS16" s="40"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="21">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="21">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="21">
         <v>79.19</v>
       </c>
       <c r="F17" s="21">
         <v>78.861999999999995</v>
@@ -5064,51 +5083,53 @@
       </c>
       <c r="CE17" s="34">
         <v>94.748000000000005</v>
       </c>
       <c r="CF17" s="34">
         <v>96.69</v>
       </c>
       <c r="CG17" s="40">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="34">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="34">
         <v>113.623</v>
       </c>
       <c r="CK17" s="40">
         <v>113.446</v>
       </c>
       <c r="CL17" s="34">
         <v>113.137</v>
       </c>
-      <c r="CM17" s="32"/>
+      <c r="CM17" s="32">
+        <v>99.094999999999999</v>
+      </c>
       <c r="CN17" s="32"/>
       <c r="CO17" s="34"/>
       <c r="CP17" s="28"/>
       <c r="CQ17" s="34"/>
       <c r="CR17" s="34"/>
       <c r="CS17" s="40"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="21">
         <v>8.5000000000000006E-2</v>
@@ -5343,51 +5364,53 @@
       </c>
       <c r="CE18" s="34">
         <v>0.19</v>
       </c>
       <c r="CF18" s="34">
         <v>0.19</v>
       </c>
       <c r="CG18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="34">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="34">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="40">
         <v>0.14299999999999999</v>
       </c>
       <c r="CL18" s="34">
         <v>0.155</v>
       </c>
-      <c r="CM18" s="32"/>
+      <c r="CM18" s="32">
+        <v>0.152</v>
+      </c>
       <c r="CN18" s="32"/>
       <c r="CO18" s="34"/>
       <c r="CP18" s="28"/>
       <c r="CQ18" s="34"/>
       <c r="CR18" s="34"/>
       <c r="CS18" s="40"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="21">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="21">
         <v>1.7999999999999999E-2</v>
@@ -5622,51 +5645,53 @@
       </c>
       <c r="CE19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CF19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CH19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CI19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CJ19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CK19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CL19" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="CM19" s="32"/>
+      <c r="CM19" s="30" t="s">
+        <v>18</v>
+      </c>
       <c r="CN19" s="32"/>
       <c r="CO19" s="34"/>
       <c r="CP19" s="28"/>
       <c r="CQ19" s="34"/>
       <c r="CR19" s="34"/>
       <c r="CS19" s="40"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="21">
         <v>27.785</v>
       </c>
       <c r="C20" s="21">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="21">
         <v>30.099</v>
       </c>
       <c r="E20" s="21">
         <v>31.808</v>
       </c>
       <c r="F20" s="21">
         <v>32.167000000000002</v>
@@ -5901,51 +5926,53 @@
       </c>
       <c r="CE20" s="34">
         <v>43.122999999999998</v>
       </c>
       <c r="CF20" s="34">
         <v>42.503</v>
       </c>
       <c r="CG20" s="40">
         <v>40.92</v>
       </c>
       <c r="CH20" s="40">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="34">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="34">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="40">
         <v>44.487000000000002</v>
       </c>
       <c r="CL20" s="34">
         <v>45.735999999999997</v>
       </c>
-      <c r="CM20" s="32"/>
+      <c r="CM20" s="32">
+        <v>46.125</v>
+      </c>
       <c r="CN20" s="32"/>
       <c r="CO20" s="34"/>
       <c r="CP20" s="28"/>
       <c r="CQ20" s="34"/>
       <c r="CR20" s="34"/>
       <c r="CS20" s="40"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="56" t="s">
         <v>18</v>
@@ -6180,51 +6207,53 @@
       </c>
       <c r="CE21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CF21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CL21" s="34">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CM21" s="27"/>
+      <c r="CM21" s="27">
+        <v>0.58099999999999996</v>
+      </c>
       <c r="CN21" s="32"/>
       <c r="CO21" s="34"/>
       <c r="CP21" s="28"/>
       <c r="CQ21" s="34"/>
       <c r="CR21" s="34"/>
       <c r="CS21" s="40"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="21">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="21">
         <v>0.629</v>
       </c>
       <c r="F22" s="21">
         <v>0.65800000000000003</v>
@@ -6459,51 +6488,53 @@
       </c>
       <c r="CE22" s="34">
         <v>0.309</v>
       </c>
       <c r="CF22" s="34">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="34">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="34">
         <v>0.29399999999999998</v>
       </c>
       <c r="CK22" s="67">
         <v>0.29699999999999999</v>
       </c>
       <c r="CL22" s="64">
         <v>0.31900000000000001</v>
       </c>
-      <c r="CM22" s="32"/>
+      <c r="CM22" s="32">
+        <v>0.33600000000000002</v>
+      </c>
       <c r="CN22" s="32"/>
       <c r="CO22" s="34"/>
       <c r="CP22" s="28"/>
       <c r="CQ22" s="34"/>
       <c r="CR22" s="34"/>
       <c r="CS22" s="40"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="56" t="s">
         <v>18</v>
@@ -6738,51 +6769,53 @@
       </c>
       <c r="CE23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CL23" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CM23" s="27"/>
+      <c r="CM23" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CN23" s="56"/>
       <c r="CO23" s="56"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="27"/>
       <c r="CR23" s="27"/>
       <c r="CS23" s="27"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="21" t="s">
         <v>18</v>
@@ -7017,51 +7050,53 @@
       </c>
       <c r="CE24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CL24" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CM24" s="27"/>
+      <c r="CM24" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CN24" s="22"/>
       <c r="CO24" s="22"/>
       <c r="CP24" s="22"/>
       <c r="CQ24" s="27"/>
       <c r="CR24" s="27"/>
       <c r="CS24" s="27"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="21">
         <v>3.5000000000000003E-2</v>
@@ -7296,51 +7331,53 @@
       </c>
       <c r="CE25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CF25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CL25" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CM25" s="27"/>
+      <c r="CM25" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CN25" s="22"/>
       <c r="CO25" s="22"/>
       <c r="CP25" s="22"/>
       <c r="CQ25" s="27"/>
       <c r="CR25" s="27"/>
       <c r="CS25" s="27"/>
     </row>
     <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="45"/>
       <c r="B26" s="45"/>
       <c r="C26" s="45"/>
       <c r="D26" s="45"/>
       <c r="E26" s="45"/>
       <c r="F26" s="45"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
       <c r="I26" s="45"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
       <c r="N26" s="45"/>
       <c r="O26" s="45"/>
       <c r="P26" s="45"/>
       <c r="Q26" s="45"/>
@@ -7760,69 +7797,69 @@
       <c r="D41" s="45"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="45"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="45"/>
       <c r="N41" s="45"/>
       <c r="O41" s="45"/>
       <c r="P41" s="45"/>
       <c r="Q41" s="45"/>
       <c r="R41" s="45"/>
       <c r="S41" s="45"/>
       <c r="T41" s="45"/>
       <c r="U41" s="45"/>
       <c r="V41" s="45"/>
       <c r="W41" s="45"/>
       <c r="X41" s="46"/>
       <c r="Y41" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...8 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>