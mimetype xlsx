--- v4 (2026-07-18)
+++ v5 (2026-08-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16155" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="camel" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camel!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="45">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -515,61 +515,61 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -846,143 +846,143 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="55" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="55" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="46" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="46"/>
     <col min="46" max="46" width="10" style="46" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="72" t="s">
+      <c r="A1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="72"/>
-[...47 lines deleted...]
-      <c r="BV1" s="72" t="s">
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
+      <c r="AL1" s="69"/>
+      <c r="AM1" s="69"/>
+      <c r="AN1" s="69"/>
+      <c r="AO1" s="69"/>
+      <c r="AP1" s="69"/>
+      <c r="AQ1" s="69"/>
+      <c r="AR1" s="69"/>
+      <c r="AS1" s="69"/>
+      <c r="AT1" s="69"/>
+      <c r="AU1" s="69"/>
+      <c r="AV1" s="69"/>
+      <c r="AW1" s="69"/>
+      <c r="BV1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="72"/>
-[...21 lines deleted...]
-      <c r="CS1" s="72"/>
+      <c r="BW1" s="69"/>
+      <c r="BX1" s="69"/>
+      <c r="BY1" s="69"/>
+      <c r="BZ1" s="69"/>
+      <c r="CA1" s="69"/>
+      <c r="CB1" s="69"/>
+      <c r="CC1" s="69"/>
+      <c r="CD1" s="69"/>
+      <c r="CE1" s="69"/>
+      <c r="CF1" s="69"/>
+      <c r="CG1" s="69"/>
+      <c r="CH1" s="69"/>
+      <c r="CI1" s="69"/>
+      <c r="CJ1" s="69"/>
+      <c r="CK1" s="69"/>
+      <c r="CL1" s="69"/>
+      <c r="CM1" s="69"/>
+      <c r="CN1" s="69"/>
+      <c r="CO1" s="69"/>
+      <c r="CP1" s="69"/>
+      <c r="CQ1" s="69"/>
+      <c r="CR1" s="69"/>
+      <c r="CS1" s="69"/>
       <c r="CT1" s="66"/>
       <c r="CU1" s="66"/>
       <c r="CV1" s="66"/>
       <c r="CW1" s="66"/>
       <c r="CX1" s="66"/>
       <c r="CY1" s="66"/>
       <c r="CZ1" s="66"/>
       <c r="DA1" s="66"/>
       <c r="DB1" s="66"/>
       <c r="DC1" s="66"/>
       <c r="DD1" s="66"/>
       <c r="DE1" s="66"/>
       <c r="DF1" s="66"/>
       <c r="DG1" s="66"/>
       <c r="DH1" s="66"/>
       <c r="DI1" s="66"/>
       <c r="DJ1" s="66"/>
       <c r="DK1" s="66"/>
       <c r="DL1" s="66"/>
       <c r="DM1" s="66"/>
       <c r="DN1" s="66"/>
       <c r="DO1" s="66"/>
       <c r="DP1" s="66"/>
       <c r="DQ1" s="66"/>
       <c r="DR1" s="66"/>
@@ -1036,162 +1036,162 @@
       <c r="BH2" s="68"/>
       <c r="BI2" s="68"/>
       <c r="BR2" s="68" t="s">
         <v>35</v>
       </c>
       <c r="BS2" s="68"/>
       <c r="BT2" s="68"/>
       <c r="BU2" s="68"/>
       <c r="CD2" s="68" t="s">
         <v>35</v>
       </c>
       <c r="CE2" s="68"/>
       <c r="CF2" s="68"/>
       <c r="CG2" s="68"/>
       <c r="CP2" s="68" t="s">
         <v>35</v>
       </c>
       <c r="CQ2" s="68"/>
       <c r="CR2" s="68"/>
       <c r="CS2" s="68"/>
     </row>
     <row r="3" spans="1:122" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="69" t="s">
+      <c r="B3" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="70"/>
-[...10 lines deleted...]
-      <c r="N3" s="69" t="s">
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="72"/>
+      <c r="N3" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="70"/>
-[...10 lines deleted...]
-      <c r="Z3" s="69" t="s">
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+      <c r="U3" s="71"/>
+      <c r="V3" s="71"/>
+      <c r="W3" s="71"/>
+      <c r="X3" s="71"/>
+      <c r="Y3" s="72"/>
+      <c r="Z3" s="70" t="s">
         <v>37</v>
       </c>
-      <c r="AA3" s="70"/>
-[...10 lines deleted...]
-      <c r="AL3" s="69" t="s">
+      <c r="AA3" s="71"/>
+      <c r="AB3" s="71"/>
+      <c r="AC3" s="71"/>
+      <c r="AD3" s="71"/>
+      <c r="AE3" s="71"/>
+      <c r="AF3" s="71"/>
+      <c r="AG3" s="71"/>
+      <c r="AH3" s="71"/>
+      <c r="AI3" s="71"/>
+      <c r="AJ3" s="71"/>
+      <c r="AK3" s="72"/>
+      <c r="AL3" s="70" t="s">
         <v>36</v>
       </c>
-      <c r="AM3" s="70"/>
-[...10 lines deleted...]
-      <c r="AX3" s="69" t="s">
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="71"/>
+      <c r="AO3" s="71"/>
+      <c r="AP3" s="71"/>
+      <c r="AQ3" s="71"/>
+      <c r="AR3" s="71"/>
+      <c r="AS3" s="71"/>
+      <c r="AT3" s="71"/>
+      <c r="AU3" s="71"/>
+      <c r="AV3" s="71"/>
+      <c r="AW3" s="72"/>
+      <c r="AX3" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="70"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="69" t="s">
+      <c r="AY3" s="71"/>
+      <c r="AZ3" s="71"/>
+      <c r="BA3" s="71"/>
+      <c r="BB3" s="71"/>
+      <c r="BC3" s="71"/>
+      <c r="BD3" s="71"/>
+      <c r="BE3" s="71"/>
+      <c r="BF3" s="71"/>
+      <c r="BG3" s="71"/>
+      <c r="BH3" s="71"/>
+      <c r="BI3" s="72"/>
+      <c r="BJ3" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="70"/>
-[...10 lines deleted...]
-      <c r="BV3" s="69" t="s">
+      <c r="BK3" s="71"/>
+      <c r="BL3" s="71"/>
+      <c r="BM3" s="71"/>
+      <c r="BN3" s="71"/>
+      <c r="BO3" s="71"/>
+      <c r="BP3" s="71"/>
+      <c r="BQ3" s="71"/>
+      <c r="BR3" s="71"/>
+      <c r="BS3" s="71"/>
+      <c r="BT3" s="71"/>
+      <c r="BU3" s="72"/>
+      <c r="BV3" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="70"/>
-[...10 lines deleted...]
-      <c r="CH3" s="69" t="s">
+      <c r="BW3" s="71"/>
+      <c r="BX3" s="71"/>
+      <c r="BY3" s="71"/>
+      <c r="BZ3" s="71"/>
+      <c r="CA3" s="71"/>
+      <c r="CB3" s="71"/>
+      <c r="CC3" s="71"/>
+      <c r="CD3" s="71"/>
+      <c r="CE3" s="71"/>
+      <c r="CF3" s="71"/>
+      <c r="CG3" s="72"/>
+      <c r="CH3" s="70" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="70"/>
-[...9 lines deleted...]
-      <c r="CS3" s="71"/>
+      <c r="CI3" s="71"/>
+      <c r="CJ3" s="71"/>
+      <c r="CK3" s="71"/>
+      <c r="CL3" s="71"/>
+      <c r="CM3" s="71"/>
+      <c r="CN3" s="71"/>
+      <c r="CO3" s="71"/>
+      <c r="CP3" s="71"/>
+      <c r="CQ3" s="71"/>
+      <c r="CR3" s="71"/>
+      <c r="CS3" s="72"/>
     </row>
     <row r="4" spans="1:122" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="73"/>
       <c r="B4" s="59" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="58" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="58" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="59" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="58" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="58" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="58" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="58" t="s">
@@ -1714,51 +1714,53 @@
       </c>
       <c r="CF5" s="63">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="65">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="65">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="63">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="63">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="65">
         <v>322.21899999999999</v>
       </c>
       <c r="CL5" s="63">
         <v>329.53399999999999</v>
       </c>
       <c r="CM5" s="14">
         <v>312.12099999999998</v>
       </c>
-      <c r="CN5" s="13"/>
+      <c r="CN5" s="13">
+        <v>312.03699999999998</v>
+      </c>
       <c r="CO5" s="63"/>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="63"/>
       <c r="CR5" s="63"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:122" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="56" t="s">
         <v>18</v>
       </c>
@@ -1995,51 +1997,53 @@
       </c>
       <c r="CF6" s="34">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="40">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="40">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="34">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="34">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="40">
         <v>0.58499999999999996</v>
       </c>
       <c r="CL6" s="34">
         <v>0.58499999999999996</v>
       </c>
       <c r="CM6" s="29">
         <v>0.60699999999999998</v>
       </c>
-      <c r="CN6" s="62"/>
+      <c r="CN6" s="62">
+        <v>0.60699999999999998</v>
+      </c>
       <c r="CO6" s="34"/>
       <c r="CP6" s="28"/>
       <c r="CQ6" s="34"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="40"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="22">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="23">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="24">
         <v>0.10100000000000001</v>
       </c>
@@ -2276,51 +2280,53 @@
       </c>
       <c r="CF7" s="34">
         <v>0.23</v>
       </c>
       <c r="CG7" s="40">
         <v>0.23</v>
       </c>
       <c r="CH7" s="40">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="34">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="34">
         <v>0.25</v>
       </c>
       <c r="CK7" s="40">
         <v>0.245</v>
       </c>
       <c r="CL7" s="34">
         <v>0.245</v>
       </c>
       <c r="CM7" s="32">
         <v>0.245</v>
       </c>
-      <c r="CN7" s="32"/>
+      <c r="CN7" s="32">
+        <v>0.26</v>
+      </c>
       <c r="CO7" s="34"/>
       <c r="CP7" s="28"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="40"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="21">
         <v>17.041</v>
       </c>
       <c r="D8" s="22">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="23">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="24">
         <v>18.59</v>
       </c>
@@ -2557,51 +2563,53 @@
       </c>
       <c r="CF8" s="34">
         <v>25.238</v>
       </c>
       <c r="CG8" s="40">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="40">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="34">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="34">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="40">
         <v>24.984999999999999</v>
       </c>
       <c r="CL8" s="34">
         <v>25.032</v>
       </c>
       <c r="CM8" s="32">
         <v>26.448</v>
       </c>
-      <c r="CN8" s="32"/>
+      <c r="CN8" s="32">
+        <v>26.398</v>
+      </c>
       <c r="CO8" s="34"/>
       <c r="CP8" s="28"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="40"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="21">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="21">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="22">
         <v>7.665</v>
       </c>
       <c r="E9" s="23">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="24">
         <v>7.9279999999999999</v>
       </c>
@@ -2838,51 +2846,53 @@
       </c>
       <c r="CF9" s="34">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="40">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="34">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="34">
         <v>8.94</v>
       </c>
       <c r="CK9" s="40">
         <v>9.2639999999999993</v>
       </c>
       <c r="CL9" s="34">
         <v>9.2490000000000006</v>
       </c>
       <c r="CM9" s="32">
         <v>8.3650000000000002</v>
       </c>
-      <c r="CN9" s="32"/>
+      <c r="CN9" s="32">
+        <v>8.7119999999999997</v>
+      </c>
       <c r="CO9" s="34"/>
       <c r="CP9" s="28"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="40"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="21">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="21">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="22">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="23">
         <v>33.36</v>
       </c>
       <c r="F10" s="24">
         <v>34.555999999999997</v>
       </c>
@@ -3119,51 +3129,53 @@
       </c>
       <c r="CF10" s="34">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="40">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="40">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="34">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="34">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="40">
         <v>44.902999999999999</v>
       </c>
       <c r="CL10" s="34">
         <v>47.856999999999999</v>
       </c>
       <c r="CM10" s="32">
         <v>46.167999999999999</v>
       </c>
-      <c r="CN10" s="32"/>
+      <c r="CN10" s="32">
+        <v>46.149000000000001</v>
+      </c>
       <c r="CO10" s="34"/>
       <c r="CP10" s="28"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="40"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="21">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="21">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="22">
         <v>2.484</v>
       </c>
       <c r="E11" s="23">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="24">
         <v>2.7669999999999999</v>
       </c>
@@ -3400,51 +3412,53 @@
       </c>
       <c r="CF11" s="34">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="40">
         <v>2.597</v>
       </c>
       <c r="CH11" s="40">
         <v>2.593</v>
       </c>
       <c r="CI11" s="34">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="34">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="40">
         <v>2.83</v>
       </c>
       <c r="CL11" s="34">
         <v>2.976</v>
       </c>
       <c r="CM11" s="32">
         <v>2.532</v>
       </c>
-      <c r="CN11" s="32"/>
+      <c r="CN11" s="32">
+        <v>2.5310000000000001</v>
+      </c>
       <c r="CO11" s="34"/>
       <c r="CP11" s="28"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="40"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="21">
         <v>6.44</v>
       </c>
       <c r="C12" s="21">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="22">
         <v>6.84</v>
       </c>
       <c r="E12" s="23">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="24">
         <v>7.5179999999999998</v>
       </c>
@@ -3681,51 +3695,53 @@
       </c>
       <c r="CF12" s="34">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="40">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="40">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="34">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="34">
         <v>8.593</v>
       </c>
       <c r="CK12" s="40">
         <v>9.1489999999999991</v>
       </c>
       <c r="CL12" s="34">
         <v>9.2439999999999998</v>
       </c>
       <c r="CM12" s="32">
         <v>8.9570000000000007</v>
       </c>
-      <c r="CN12" s="32"/>
+      <c r="CN12" s="32">
+        <v>8.9640000000000004</v>
+      </c>
       <c r="CO12" s="34"/>
       <c r="CP12" s="28"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="40"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="56" t="s">
         <v>18</v>
       </c>
@@ -3962,51 +3978,53 @@
       </c>
       <c r="CF13" s="34">
         <v>2.327</v>
       </c>
       <c r="CG13" s="40">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="40">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="34">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="34">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="40">
         <v>2.343</v>
       </c>
       <c r="CL13" s="34">
         <v>2.4670000000000001</v>
       </c>
       <c r="CM13" s="36">
         <v>2.8319999999999999</v>
       </c>
-      <c r="CN13" s="32"/>
+      <c r="CN13" s="32">
+        <v>2.6840000000000002</v>
+      </c>
       <c r="CO13" s="34"/>
       <c r="CP13" s="28"/>
       <c r="CQ13" s="34"/>
       <c r="CR13" s="34"/>
       <c r="CS13" s="40"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="21">
         <v>1.353</v>
       </c>
       <c r="C14" s="21">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="22">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="23">
         <v>1.569</v>
       </c>
       <c r="F14" s="24">
         <v>1.639</v>
       </c>
@@ -4243,51 +4261,53 @@
       </c>
       <c r="CF14" s="34">
         <v>1.351</v>
       </c>
       <c r="CG14" s="40">
         <v>1.232</v>
       </c>
       <c r="CH14" s="40">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="34">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="34">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="40">
         <v>1.5</v>
       </c>
       <c r="CL14" s="34">
         <v>1.5429999999999999</v>
       </c>
       <c r="CM14" s="32">
         <v>0.92700000000000005</v>
       </c>
-      <c r="CN14" s="32"/>
+      <c r="CN14" s="32">
+        <v>0.92700000000000005</v>
+      </c>
       <c r="CO14" s="34"/>
       <c r="CP14" s="28"/>
       <c r="CQ14" s="34"/>
       <c r="CR14" s="34"/>
       <c r="CS14" s="40"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="22">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="23">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="24">
         <v>0.25700000000000001</v>
       </c>
@@ -4524,51 +4544,53 @@
       </c>
       <c r="CF15" s="34">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="40">
         <v>0.222</v>
       </c>
       <c r="CH15" s="40">
         <v>0.222</v>
       </c>
       <c r="CI15" s="34">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="34">
         <v>0.222</v>
       </c>
       <c r="CK15" s="40">
         <v>0.22500000000000001</v>
       </c>
       <c r="CL15" s="34">
         <v>0.23699999999999999</v>
       </c>
       <c r="CM15" s="32">
         <v>0.254</v>
       </c>
-      <c r="CN15" s="32"/>
+      <c r="CN15" s="32">
+        <v>0.254</v>
+      </c>
       <c r="CO15" s="34"/>
       <c r="CP15" s="28"/>
       <c r="CQ15" s="34"/>
       <c r="CR15" s="34"/>
       <c r="CS15" s="40"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="21">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="23">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="24">
         <v>51.947000000000003</v>
       </c>
@@ -4805,51 +4827,53 @@
       </c>
       <c r="CF16" s="34">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="40">
         <v>63.689</v>
       </c>
       <c r="CH16" s="40">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="34">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="34">
         <v>63.637</v>
       </c>
       <c r="CK16" s="40">
         <v>67.236000000000004</v>
       </c>
       <c r="CL16" s="34">
         <v>70.171000000000006</v>
       </c>
       <c r="CM16" s="32">
         <v>68.497</v>
       </c>
-      <c r="CN16" s="32"/>
+      <c r="CN16" s="32">
+        <v>68.591999999999999</v>
+      </c>
       <c r="CO16" s="34"/>
       <c r="CP16" s="28"/>
       <c r="CQ16" s="34"/>
       <c r="CR16" s="34"/>
       <c r="CS16" s="40"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="21">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="21">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="21">
         <v>79.19</v>
       </c>
       <c r="F17" s="21">
         <v>78.861999999999995</v>
       </c>
@@ -5086,51 +5110,53 @@
       </c>
       <c r="CF17" s="34">
         <v>96.69</v>
       </c>
       <c r="CG17" s="40">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="34">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="34">
         <v>113.623</v>
       </c>
       <c r="CK17" s="40">
         <v>113.446</v>
       </c>
       <c r="CL17" s="34">
         <v>113.137</v>
       </c>
       <c r="CM17" s="32">
         <v>99.094999999999999</v>
       </c>
-      <c r="CN17" s="32"/>
+      <c r="CN17" s="32">
+        <v>98.762</v>
+      </c>
       <c r="CO17" s="34"/>
       <c r="CP17" s="28"/>
       <c r="CQ17" s="34"/>
       <c r="CR17" s="34"/>
       <c r="CS17" s="40"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="21">
         <v>8.5000000000000006E-2</v>
       </c>
@@ -5367,51 +5393,53 @@
       </c>
       <c r="CF18" s="34">
         <v>0.19</v>
       </c>
       <c r="CG18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="34">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="34">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="40">
         <v>0.14299999999999999</v>
       </c>
       <c r="CL18" s="34">
         <v>0.155</v>
       </c>
       <c r="CM18" s="32">
         <v>0.152</v>
       </c>
-      <c r="CN18" s="32"/>
+      <c r="CN18" s="32">
+        <v>0.158</v>
+      </c>
       <c r="CO18" s="34"/>
       <c r="CP18" s="28"/>
       <c r="CQ18" s="34"/>
       <c r="CR18" s="34"/>
       <c r="CS18" s="40"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="21">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="21">
         <v>1.7999999999999999E-2</v>
       </c>
@@ -5648,51 +5676,53 @@
       </c>
       <c r="CF19" s="34">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CH19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CI19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CJ19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CK19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CL19" s="34" t="s">
         <v>18</v>
       </c>
       <c r="CM19" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="CN19" s="32"/>
+      <c r="CN19" s="30" t="s">
+        <v>18</v>
+      </c>
       <c r="CO19" s="34"/>
       <c r="CP19" s="28"/>
       <c r="CQ19" s="34"/>
       <c r="CR19" s="34"/>
       <c r="CS19" s="40"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="21">
         <v>27.785</v>
       </c>
       <c r="C20" s="21">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="21">
         <v>30.099</v>
       </c>
       <c r="E20" s="21">
         <v>31.808</v>
       </c>
       <c r="F20" s="21">
         <v>32.167000000000002</v>
       </c>
@@ -5929,51 +5959,53 @@
       </c>
       <c r="CF20" s="34">
         <v>42.503</v>
       </c>
       <c r="CG20" s="40">
         <v>40.92</v>
       </c>
       <c r="CH20" s="40">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="34">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="34">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="40">
         <v>44.487000000000002</v>
       </c>
       <c r="CL20" s="34">
         <v>45.735999999999997</v>
       </c>
       <c r="CM20" s="32">
         <v>46.125</v>
       </c>
-      <c r="CN20" s="32"/>
+      <c r="CN20" s="32">
+        <v>46.073</v>
+      </c>
       <c r="CO20" s="34"/>
       <c r="CP20" s="28"/>
       <c r="CQ20" s="34"/>
       <c r="CR20" s="34"/>
       <c r="CS20" s="40"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="56" t="s">
         <v>18</v>
       </c>
@@ -6210,51 +6242,53 @@
       </c>
       <c r="CF21" s="34">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CL21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CM21" s="27">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CN21" s="32"/>
+      <c r="CN21" s="32">
+        <v>0.63</v>
+      </c>
       <c r="CO21" s="34"/>
       <c r="CP21" s="28"/>
       <c r="CQ21" s="34"/>
       <c r="CR21" s="34"/>
       <c r="CS21" s="40"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="21">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="21">
         <v>0.629</v>
       </c>
       <c r="F22" s="21">
         <v>0.65800000000000003</v>
       </c>
@@ -6491,51 +6525,53 @@
       </c>
       <c r="CF22" s="34">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="34">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="34">
         <v>0.29399999999999998</v>
       </c>
       <c r="CK22" s="67">
         <v>0.29699999999999999</v>
       </c>
       <c r="CL22" s="64">
         <v>0.31900000000000001</v>
       </c>
       <c r="CM22" s="32">
         <v>0.33600000000000002</v>
       </c>
-      <c r="CN22" s="32"/>
+      <c r="CN22" s="32">
+        <v>0.33600000000000002</v>
+      </c>
       <c r="CO22" s="34"/>
       <c r="CP22" s="28"/>
       <c r="CQ22" s="34"/>
       <c r="CR22" s="34"/>
       <c r="CS22" s="40"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="56" t="s">
         <v>18</v>
       </c>
@@ -6772,51 +6808,53 @@
       </c>
       <c r="CF23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CL23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CM23" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CN23" s="56"/>
+      <c r="CN23" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CO23" s="56"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="27"/>
       <c r="CR23" s="27"/>
       <c r="CS23" s="27"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="21" t="s">
         <v>18</v>
       </c>
@@ -7053,51 +7091,53 @@
       </c>
       <c r="CF24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CL24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CM24" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CN24" s="22"/>
+      <c r="CN24" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CO24" s="22"/>
       <c r="CP24" s="22"/>
       <c r="CQ24" s="27"/>
       <c r="CR24" s="27"/>
       <c r="CS24" s="27"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
@@ -7334,51 +7374,53 @@
       </c>
       <c r="CF25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CG25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CL25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CM25" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CN25" s="22"/>
+      <c r="CN25" s="27" t="s">
+        <v>18</v>
+      </c>
       <c r="CO25" s="22"/>
       <c r="CP25" s="22"/>
       <c r="CQ25" s="27"/>
       <c r="CR25" s="27"/>
       <c r="CS25" s="27"/>
     </row>
     <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="45"/>
       <c r="B26" s="45"/>
       <c r="C26" s="45"/>
       <c r="D26" s="45"/>
       <c r="E26" s="45"/>
       <c r="F26" s="45"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
       <c r="I26" s="45"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
       <c r="N26" s="45"/>
       <c r="O26" s="45"/>
       <c r="P26" s="45"/>
       <c r="Q26" s="45"/>
       <c r="R26" s="45"/>
@@ -7797,69 +7839,69 @@
       <c r="D41" s="45"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="45"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="45"/>
       <c r="N41" s="45"/>
       <c r="O41" s="45"/>
       <c r="P41" s="45"/>
       <c r="Q41" s="45"/>
       <c r="R41" s="45"/>
       <c r="S41" s="45"/>
       <c r="T41" s="45"/>
       <c r="U41" s="45"/>
       <c r="V41" s="45"/>
       <c r="W41" s="45"/>
       <c r="X41" s="46"/>
       <c r="Y41" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="BR2:BU2"/>
-[...8 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>