--- v5 (2026-08-27)
+++ v6 (2026-09-16)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16155" windowHeight="12315"/>
+    <workbookView xWindow="630" yWindow="-150" windowWidth="22725" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="camel" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camel!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="45">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -848,64 +848,64 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="55" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="55" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="46" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="46"/>
     <col min="46" max="46" width="10" style="46" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="69" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="69"/>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="69"/>
       <c r="F1" s="69"/>
       <c r="G1" s="69"/>
       <c r="H1" s="69"/>
       <c r="I1" s="69"/>
       <c r="J1" s="69"/>
       <c r="K1" s="69"/>
       <c r="L1" s="69"/>
       <c r="M1" s="69"/>
       <c r="N1" s="69"/>
       <c r="O1" s="69"/>
       <c r="P1" s="69"/>
       <c r="Q1" s="69"/>
       <c r="R1" s="69"/>
       <c r="S1" s="69"/>
       <c r="T1" s="69"/>
       <c r="U1" s="69"/>
       <c r="V1" s="69"/>
       <c r="W1" s="69"/>
@@ -1717,51 +1717,53 @@
       </c>
       <c r="CG5" s="65">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="65">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="63">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="63">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="65">
         <v>322.21899999999999</v>
       </c>
       <c r="CL5" s="63">
         <v>329.53399999999999</v>
       </c>
       <c r="CM5" s="14">
         <v>312.12099999999998</v>
       </c>
       <c r="CN5" s="13">
         <v>312.03699999999998</v>
       </c>
-      <c r="CO5" s="63"/>
+      <c r="CO5" s="63">
+        <v>310.92599999999999</v>
+      </c>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="63"/>
       <c r="CR5" s="63"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:122" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="56" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="56" t="s">
@@ -2000,51 +2002,53 @@
       </c>
       <c r="CG6" s="40">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="40">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="34">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="34">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="40">
         <v>0.58499999999999996</v>
       </c>
       <c r="CL6" s="34">
         <v>0.58499999999999996</v>
       </c>
       <c r="CM6" s="29">
         <v>0.60699999999999998</v>
       </c>
       <c r="CN6" s="62">
         <v>0.60699999999999998</v>
       </c>
-      <c r="CO6" s="34"/>
+      <c r="CO6" s="34">
+        <v>0.60699999999999998</v>
+      </c>
       <c r="CP6" s="28"/>
       <c r="CQ6" s="34"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="40"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="21">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="22">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="23">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="24">
         <v>0.10100000000000001</v>
       </c>
       <c r="G7" s="25">
@@ -2283,51 +2287,53 @@
       </c>
       <c r="CG7" s="40">
         <v>0.23</v>
       </c>
       <c r="CH7" s="40">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="34">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="34">
         <v>0.25</v>
       </c>
       <c r="CK7" s="40">
         <v>0.245</v>
       </c>
       <c r="CL7" s="34">
         <v>0.245</v>
       </c>
       <c r="CM7" s="32">
         <v>0.245</v>
       </c>
       <c r="CN7" s="32">
         <v>0.26</v>
       </c>
-      <c r="CO7" s="34"/>
+      <c r="CO7" s="34">
+        <v>0.25700000000000001</v>
+      </c>
       <c r="CP7" s="28"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="40"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="21">
         <v>17.041</v>
       </c>
       <c r="D8" s="22">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="23">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="24">
         <v>18.59</v>
       </c>
       <c r="G8" s="25">
@@ -2566,51 +2572,53 @@
       </c>
       <c r="CG8" s="40">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="40">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="34">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="34">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="40">
         <v>24.984999999999999</v>
       </c>
       <c r="CL8" s="34">
         <v>25.032</v>
       </c>
       <c r="CM8" s="32">
         <v>26.448</v>
       </c>
       <c r="CN8" s="32">
         <v>26.398</v>
       </c>
-      <c r="CO8" s="34"/>
+      <c r="CO8" s="34">
+        <v>26.385999999999999</v>
+      </c>
       <c r="CP8" s="28"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="40"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="21">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="21">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="22">
         <v>7.665</v>
       </c>
       <c r="E9" s="23">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="24">
         <v>7.9279999999999999</v>
       </c>
       <c r="G9" s="25">
@@ -2849,51 +2857,53 @@
       </c>
       <c r="CG9" s="40">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="34">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="34">
         <v>8.94</v>
       </c>
       <c r="CK9" s="40">
         <v>9.2639999999999993</v>
       </c>
       <c r="CL9" s="34">
         <v>9.2490000000000006</v>
       </c>
       <c r="CM9" s="32">
         <v>8.3650000000000002</v>
       </c>
       <c r="CN9" s="32">
         <v>8.7119999999999997</v>
       </c>
-      <c r="CO9" s="34"/>
+      <c r="CO9" s="34">
+        <v>8.6780000000000008</v>
+      </c>
       <c r="CP9" s="28"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="40"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="21">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="21">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="22">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="23">
         <v>33.36</v>
       </c>
       <c r="F10" s="24">
         <v>34.555999999999997</v>
       </c>
       <c r="G10" s="25">
@@ -3132,51 +3142,53 @@
       </c>
       <c r="CG10" s="40">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="40">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="34">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="34">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="40">
         <v>44.902999999999999</v>
       </c>
       <c r="CL10" s="34">
         <v>47.856999999999999</v>
       </c>
       <c r="CM10" s="32">
         <v>46.167999999999999</v>
       </c>
       <c r="CN10" s="32">
         <v>46.149000000000001</v>
       </c>
-      <c r="CO10" s="34"/>
+      <c r="CO10" s="34">
+        <v>45.762</v>
+      </c>
       <c r="CP10" s="28"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="40"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="21">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="21">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="22">
         <v>2.484</v>
       </c>
       <c r="E11" s="23">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="24">
         <v>2.7669999999999999</v>
       </c>
       <c r="G11" s="25">
@@ -3415,51 +3427,53 @@
       </c>
       <c r="CG11" s="40">
         <v>2.597</v>
       </c>
       <c r="CH11" s="40">
         <v>2.593</v>
       </c>
       <c r="CI11" s="34">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="34">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="40">
         <v>2.83</v>
       </c>
       <c r="CL11" s="34">
         <v>2.976</v>
       </c>
       <c r="CM11" s="32">
         <v>2.532</v>
       </c>
       <c r="CN11" s="32">
         <v>2.5310000000000001</v>
       </c>
-      <c r="CO11" s="34"/>
+      <c r="CO11" s="34">
+        <v>2.5169999999999999</v>
+      </c>
       <c r="CP11" s="28"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="40"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="21">
         <v>6.44</v>
       </c>
       <c r="C12" s="21">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="22">
         <v>6.84</v>
       </c>
       <c r="E12" s="23">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="24">
         <v>7.5179999999999998</v>
       </c>
       <c r="G12" s="25">
@@ -3698,51 +3712,53 @@
       </c>
       <c r="CG12" s="40">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="40">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="34">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="34">
         <v>8.593</v>
       </c>
       <c r="CK12" s="40">
         <v>9.1489999999999991</v>
       </c>
       <c r="CL12" s="34">
         <v>9.2439999999999998</v>
       </c>
       <c r="CM12" s="32">
         <v>8.9570000000000007</v>
       </c>
       <c r="CN12" s="32">
         <v>8.9640000000000004</v>
       </c>
-      <c r="CO12" s="34"/>
+      <c r="CO12" s="34">
+        <v>8.9359999999999999</v>
+      </c>
       <c r="CP12" s="28"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="40"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="56" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="56" t="s">
@@ -3981,51 +3997,53 @@
       </c>
       <c r="CG13" s="40">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="40">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="34">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="34">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="40">
         <v>2.343</v>
       </c>
       <c r="CL13" s="34">
         <v>2.4670000000000001</v>
       </c>
       <c r="CM13" s="36">
         <v>2.8319999999999999</v>
       </c>
       <c r="CN13" s="32">
         <v>2.6840000000000002</v>
       </c>
-      <c r="CO13" s="34"/>
+      <c r="CO13" s="34">
+        <v>2.645</v>
+      </c>
       <c r="CP13" s="28"/>
       <c r="CQ13" s="34"/>
       <c r="CR13" s="34"/>
       <c r="CS13" s="40"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="21">
         <v>1.353</v>
       </c>
       <c r="C14" s="21">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="22">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="23">
         <v>1.569</v>
       </c>
       <c r="F14" s="24">
         <v>1.639</v>
       </c>
       <c r="G14" s="25">
@@ -4264,51 +4282,53 @@
       </c>
       <c r="CG14" s="40">
         <v>1.232</v>
       </c>
       <c r="CH14" s="40">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="34">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="34">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="40">
         <v>1.5</v>
       </c>
       <c r="CL14" s="34">
         <v>1.5429999999999999</v>
       </c>
       <c r="CM14" s="32">
         <v>0.92700000000000005</v>
       </c>
       <c r="CN14" s="32">
         <v>0.92700000000000005</v>
       </c>
-      <c r="CO14" s="34"/>
+      <c r="CO14" s="34">
+        <v>0.92700000000000005</v>
+      </c>
       <c r="CP14" s="28"/>
       <c r="CQ14" s="34"/>
       <c r="CR14" s="34"/>
       <c r="CS14" s="40"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="22">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="23">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="24">
         <v>0.25700000000000001</v>
       </c>
       <c r="G15" s="25">
@@ -4547,51 +4567,53 @@
       </c>
       <c r="CG15" s="40">
         <v>0.222</v>
       </c>
       <c r="CH15" s="40">
         <v>0.222</v>
       </c>
       <c r="CI15" s="34">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="34">
         <v>0.222</v>
       </c>
       <c r="CK15" s="40">
         <v>0.22500000000000001</v>
       </c>
       <c r="CL15" s="34">
         <v>0.23699999999999999</v>
       </c>
       <c r="CM15" s="32">
         <v>0.254</v>
       </c>
       <c r="CN15" s="32">
         <v>0.254</v>
       </c>
-      <c r="CO15" s="34"/>
+      <c r="CO15" s="34">
+        <v>0.254</v>
+      </c>
       <c r="CP15" s="28"/>
       <c r="CQ15" s="34"/>
       <c r="CR15" s="34"/>
       <c r="CS15" s="40"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="21">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="22">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="23">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="24">
         <v>51.947000000000003</v>
       </c>
       <c r="G16" s="25">
@@ -4830,51 +4852,53 @@
       </c>
       <c r="CG16" s="40">
         <v>63.689</v>
       </c>
       <c r="CH16" s="40">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="34">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="34">
         <v>63.637</v>
       </c>
       <c r="CK16" s="40">
         <v>67.236000000000004</v>
       </c>
       <c r="CL16" s="34">
         <v>70.171000000000006</v>
       </c>
       <c r="CM16" s="32">
         <v>68.497</v>
       </c>
       <c r="CN16" s="32">
         <v>68.591999999999999</v>
       </c>
-      <c r="CO16" s="34"/>
+      <c r="CO16" s="34">
+        <v>68.486999999999995</v>
+      </c>
       <c r="CP16" s="28"/>
       <c r="CQ16" s="34"/>
       <c r="CR16" s="34"/>
       <c r="CS16" s="40"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="21">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="21">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="21">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="21">
         <v>79.19</v>
       </c>
       <c r="F17" s="21">
         <v>78.861999999999995</v>
       </c>
       <c r="G17" s="21">
@@ -5113,51 +5137,53 @@
       </c>
       <c r="CG17" s="40">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="34">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="34">
         <v>113.623</v>
       </c>
       <c r="CK17" s="40">
         <v>113.446</v>
       </c>
       <c r="CL17" s="34">
         <v>113.137</v>
       </c>
       <c r="CM17" s="32">
         <v>99.094999999999999</v>
       </c>
       <c r="CN17" s="32">
         <v>98.762</v>
       </c>
-      <c r="CO17" s="34"/>
+      <c r="CO17" s="34">
+        <v>98.528999999999996</v>
+      </c>
       <c r="CP17" s="28"/>
       <c r="CQ17" s="34"/>
       <c r="CR17" s="34"/>
       <c r="CS17" s="40"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="21">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="21">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="21">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="G18" s="21">
@@ -5396,51 +5422,53 @@
       </c>
       <c r="CG18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="34">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="34">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="40">
         <v>0.14299999999999999</v>
       </c>
       <c r="CL18" s="34">
         <v>0.155</v>
       </c>
       <c r="CM18" s="32">
         <v>0.152</v>
       </c>
       <c r="CN18" s="32">
         <v>0.158</v>
       </c>
-      <c r="CO18" s="34"/>
+      <c r="CO18" s="34">
+        <v>0.158</v>
+      </c>
       <c r="CP18" s="28"/>
       <c r="CQ18" s="34"/>
       <c r="CR18" s="34"/>
       <c r="CS18" s="40"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="21">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="21">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="21">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G19" s="21">
@@ -5679,51 +5707,53 @@
       </c>
       <c r="CG19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CH19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CI19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CJ19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CK19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CL19" s="34" t="s">
         <v>18</v>
       </c>
       <c r="CM19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="CN19" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="CO19" s="34"/>
+      <c r="CO19" s="34">
+        <v>3.0000000000000001E-3</v>
+      </c>
       <c r="CP19" s="28"/>
       <c r="CQ19" s="34"/>
       <c r="CR19" s="34"/>
       <c r="CS19" s="40"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="21">
         <v>27.785</v>
       </c>
       <c r="C20" s="21">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="21">
         <v>30.099</v>
       </c>
       <c r="E20" s="21">
         <v>31.808</v>
       </c>
       <c r="F20" s="21">
         <v>32.167000000000002</v>
       </c>
       <c r="G20" s="21">
@@ -5962,51 +5992,53 @@
       </c>
       <c r="CG20" s="40">
         <v>40.92</v>
       </c>
       <c r="CH20" s="40">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="34">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="34">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="40">
         <v>44.487000000000002</v>
       </c>
       <c r="CL20" s="34">
         <v>45.735999999999997</v>
       </c>
       <c r="CM20" s="32">
         <v>46.125</v>
       </c>
       <c r="CN20" s="32">
         <v>46.073</v>
       </c>
-      <c r="CO20" s="34"/>
+      <c r="CO20" s="34">
+        <v>45.813000000000002</v>
+      </c>
       <c r="CP20" s="28"/>
       <c r="CQ20" s="34"/>
       <c r="CR20" s="34"/>
       <c r="CS20" s="40"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="56" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="56" t="s">
@@ -6245,51 +6277,53 @@
       </c>
       <c r="CG21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CL21" s="34">
         <v>0.58099999999999996</v>
       </c>
       <c r="CM21" s="27">
         <v>0.58099999999999996</v>
       </c>
       <c r="CN21" s="32">
         <v>0.63</v>
       </c>
-      <c r="CO21" s="34"/>
+      <c r="CO21" s="34">
+        <v>0.63</v>
+      </c>
       <c r="CP21" s="28"/>
       <c r="CQ21" s="34"/>
       <c r="CR21" s="34"/>
       <c r="CS21" s="40"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="21">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="21">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="21">
         <v>0.629</v>
       </c>
       <c r="F22" s="21">
         <v>0.65800000000000003</v>
       </c>
       <c r="G22" s="21">
@@ -6528,51 +6562,53 @@
       </c>
       <c r="CG22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="34">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="34">
         <v>0.29399999999999998</v>
       </c>
       <c r="CK22" s="67">
         <v>0.29699999999999999</v>
       </c>
       <c r="CL22" s="64">
         <v>0.31900000000000001</v>
       </c>
       <c r="CM22" s="32">
         <v>0.33600000000000002</v>
       </c>
       <c r="CN22" s="32">
         <v>0.33600000000000002</v>
       </c>
-      <c r="CO22" s="34"/>
+      <c r="CO22" s="34">
+        <v>0.33700000000000002</v>
+      </c>
       <c r="CP22" s="28"/>
       <c r="CQ22" s="34"/>
       <c r="CR22" s="34"/>
       <c r="CS22" s="40"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="56" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="56" t="s">
@@ -6811,51 +6847,53 @@
       </c>
       <c r="CG23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CL23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CM23" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CN23" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CO23" s="56"/>
+      <c r="CO23" s="56" t="s">
+        <v>18</v>
+      </c>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="27"/>
       <c r="CR23" s="27"/>
       <c r="CS23" s="27"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="21">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="21" t="s">
@@ -7094,51 +7132,53 @@
       </c>
       <c r="CG24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CL24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CM24" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CN24" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CO24" s="22"/>
+      <c r="CO24" s="22" t="s">
+        <v>18</v>
+      </c>
       <c r="CP24" s="22"/>
       <c r="CQ24" s="27"/>
       <c r="CR24" s="27"/>
       <c r="CS24" s="27"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="21">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="G25" s="21">
@@ -7377,51 +7417,53 @@
       </c>
       <c r="CG25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CH25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CI25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CJ25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CK25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CL25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CM25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CN25" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="CO25" s="22"/>
+      <c r="CO25" s="22" t="s">
+        <v>18</v>
+      </c>
       <c r="CP25" s="22"/>
       <c r="CQ25" s="27"/>
       <c r="CR25" s="27"/>
       <c r="CS25" s="27"/>
     </row>
     <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="45"/>
       <c r="B26" s="45"/>
       <c r="C26" s="45"/>
       <c r="D26" s="45"/>
       <c r="E26" s="45"/>
       <c r="F26" s="45"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
       <c r="I26" s="45"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
       <c r="N26" s="45"/>
       <c r="O26" s="45"/>
       <c r="P26" s="45"/>
       <c r="Q26" s="45"/>
       <c r="R26" s="45"/>
       <c r="S26" s="45"/>