--- v0 (2026-05-28)
+++ v1 (2026-06-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="54">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
@@ -140,90 +140,90 @@
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Департамент статистики услуг и энергетики</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Ержанова Ширайлым Сайлаубековна,    Ешанкулова Улбосын Кунтукызы</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172749780</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t xml:space="preserve">sh.yerzhanova@aspire.gov.kz , u.eshankulova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>С января  2019 года</t>
   </si>
   <si>
     <t>Данный показатель включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт.</t>
+  </si>
+  <si>
+    <t>Ержанова Ширайлым Сайлаубековна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sh.yerzhanova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -845,67 +845,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ar.abildaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sh.yerzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="40" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="40" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1045,59 +1045,59 @@
       <c r="B4" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="25" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
     </row>
     <row r="6" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="27" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="23" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="28"/>
     </row>
     <row r="10" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
@@ -1145,76 +1145,76 @@
       <c r="B16" s="34">
         <v>46155</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="34">
         <v>46185</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="35" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="36" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B21" s="37" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="38"/>
       <c r="B22" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" display="ar.abildaeva@aspire.gov.kz "/>
+    <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="41" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="41" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="41"/>
     <col min="257" max="257" width="4.42578125" style="41" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="41" customWidth="1"/>
@@ -1390,104 +1390,104 @@
     <col min="14849" max="14849" width="4.42578125" style="41" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="41" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="41"/>
     <col min="15105" max="15105" width="4.42578125" style="41" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="41" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="41"/>
     <col min="15361" max="15361" width="4.42578125" style="41" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="41" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="41"/>
     <col min="15617" max="15617" width="4.42578125" style="41" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="41" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="41"/>
     <col min="15873" max="15873" width="4.42578125" style="41" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="41" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="41"/>
     <col min="16129" max="16129" width="4.42578125" style="41" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="41" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="42"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="43" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="43" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="43" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="43" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="43"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="44" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="43"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="43"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="45" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
       <c r="M1" s="48"/>
@@ -1829,51 +1829,53 @@
         <v>43700.2</v>
       </c>
       <c r="L10" s="18">
         <v>47329.5</v>
       </c>
       <c r="M10" s="4">
         <v>43663.4</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12">
         <v>2026</v>
       </c>
       <c r="B11" s="13">
         <v>18497.3</v>
       </c>
       <c r="C11" s="13">
         <v>24445.599999999999</v>
       </c>
       <c r="D11" s="14">
         <v>29530.7</v>
       </c>
       <c r="E11" s="14">
         <v>31887.7</v>
       </c>
-      <c r="F11" s="14"/>
+      <c r="F11" s="14">
+        <v>33657.300000000003</v>
+      </c>
       <c r="G11" s="14"/>
       <c r="H11" s="14"/>
       <c r="I11" s="46"/>
       <c r="J11" s="47"/>
       <c r="K11" s="14"/>
       <c r="L11" s="15"/>
       <c r="M11" s="14"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F15" s="19"/>
     </row>
     <row r="19" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G19" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>