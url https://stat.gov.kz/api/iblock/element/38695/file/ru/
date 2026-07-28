--- v1 (2026-06-18)
+++ v2 (2026-07-28)
@@ -3,70 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="54">
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
     <t>Июль</t>
   </si>
   <si>
     <t>Август</t>
@@ -176,54 +173,57 @@
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>С января  2019 года</t>
   </si>
   <si>
     <t>Данный показатель включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт.</t>
   </si>
   <si>
-    <t>Ержанова Ширайлым Сайлаубековна</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">sh.yerzhanova@aspire.gov.kz </t>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
+  <si>
+    <t>Токбаева Гульшат Кайролловна</t>
+  </si>
+  <si>
+    <t>g.tokbaeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -845,67 +845,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sh.yerzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="40" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="40" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1002,207 +1002,207 @@
     <col min="14082" max="14082" width="113.85546875" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="113.85546875" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="113.85546875" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="113.85546875" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="113.85546875" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="113.85546875" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="113.85546875" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="113.85546875" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="113.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="20"/>
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B2" s="22">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="24" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B5" s="22" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
     </row>
     <row r="6" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B6" s="27" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="23" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="24" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B9" s="28"/>
     </row>
     <row r="10" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="28" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B11" s="29"/>
     </row>
     <row r="12" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="30" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="32" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="33" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="33" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B16" s="34">
-        <v>46155</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B17" s="34">
-        <v>46185</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="35" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="36" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="38"/>
       <c r="B22" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
@@ -1390,184 +1390,184 @@
     <col min="14849" max="14849" width="4.42578125" style="41" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="41" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="41"/>
     <col min="15105" max="15105" width="4.42578125" style="41" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="41" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="41"/>
     <col min="15361" max="15361" width="4.42578125" style="41" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="41" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="41"/>
     <col min="15617" max="15617" width="4.42578125" style="41" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="41" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="41"/>
     <col min="15873" max="15873" width="4.42578125" style="41" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="41" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="41"/>
     <col min="16129" max="16129" width="4.42578125" style="41" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="41" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="42"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="43" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="43" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="43" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="43"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="43"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="43"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="45" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
       <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="49" t="s">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="D3" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="E3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="10" t="s">
+      <c r="F3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="G3" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="H3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="10" t="s">
+      <c r="I3" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="J3" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="10" t="s">
+      <c r="K3" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="10" t="s">
+      <c r="L3" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="10" t="s">
+      <c r="M3" s="11" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>2019</v>
       </c>
       <c r="B4" s="6">
         <v>6714.1239999999998</v>
       </c>
       <c r="C4" s="6">
         <v>8101.9830000000002</v>
       </c>
       <c r="D4" s="6">
         <v>7427.5569999999998</v>
       </c>
       <c r="E4" s="6">
         <v>8299.1239999999998</v>
       </c>
       <c r="F4" s="6">
         <v>8852.5149999999994</v>
       </c>
       <c r="G4" s="6">
         <v>12390.421</v>
       </c>
       <c r="H4" s="6">
@@ -1832,51 +1832,53 @@
         <v>47329.5</v>
       </c>
       <c r="M10" s="4">
         <v>43663.4</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12">
         <v>2026</v>
       </c>
       <c r="B11" s="13">
         <v>18497.3</v>
       </c>
       <c r="C11" s="13">
         <v>24445.599999999999</v>
       </c>
       <c r="D11" s="14">
         <v>29530.7</v>
       </c>
       <c r="E11" s="14">
         <v>31887.7</v>
       </c>
       <c r="F11" s="14">
         <v>33657.300000000003</v>
       </c>
-      <c r="G11" s="14"/>
+      <c r="G11" s="14">
+        <v>41536.9</v>
+      </c>
       <c r="H11" s="14"/>
       <c r="I11" s="46"/>
       <c r="J11" s="47"/>
       <c r="K11" s="14"/>
       <c r="L11" s="15"/>
       <c r="M11" s="14"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F15" s="19"/>
     </row>
     <row r="19" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G19" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">