--- v2 (2026-07-28)
+++ v3 (2026-08-18)
@@ -861,51 +861,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="40" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="40" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1121,59 +1121,59 @@
       <c r="B13" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="34">
-        <v>46216</v>
+        <v>46246</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="34">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>40</v>
       </c>
@@ -1443,51 +1443,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="43"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="43"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="45" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
       <c r="M1" s="48"/>
@@ -1835,51 +1835,53 @@
         <v>43663.4</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12">
         <v>2026</v>
       </c>
       <c r="B11" s="13">
         <v>18497.3</v>
       </c>
       <c r="C11" s="13">
         <v>24445.599999999999</v>
       </c>
       <c r="D11" s="14">
         <v>29530.7</v>
       </c>
       <c r="E11" s="14">
         <v>31887.7</v>
       </c>
       <c r="F11" s="14">
         <v>33657.300000000003</v>
       </c>
       <c r="G11" s="14">
         <v>41536.9</v>
       </c>
-      <c r="H11" s="14"/>
+      <c r="H11" s="14">
+        <v>45331.7</v>
+      </c>
       <c r="I11" s="46"/>
       <c r="J11" s="47"/>
       <c r="K11" s="14"/>
       <c r="L11" s="15"/>
       <c r="M11" s="14"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F15" s="19"/>
     </row>
     <row r="19" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G19" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>