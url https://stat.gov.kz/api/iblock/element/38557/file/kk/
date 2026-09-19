--- v0 (2026-07-08)
+++ v1 (2026-09-19)
@@ -1,69 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-5205" yWindow="-60" windowWidth="27225" windowHeight="9810"/>
+    <workbookView xWindow="15810" yWindow="45" windowWidth="12705" windowHeight="9810" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="1" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Деректер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="69">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
@@ -97,110 +96,433 @@
     <t>Ластағыш заттардың ұсталғаны және залалсыздандырылғаны</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Астана қаласы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі әдістеме </t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық жинақ  "Қазақстан Республикасындағы қоршаған ортаны қорғау" </t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы  департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Әділбек Дана</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>+7 7172749307</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>d.adilbek@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Бюроның мекенжай</t>
+  </si>
+  <si>
+    <t>010000, Астана қаласы, Мәңгілік ел даңғылы, Министрліктер үйі, 8, 4 кіреберіс</t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану туралы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП (ауа)), кезеңділігі жылдық</t>
+  </si>
+  <si>
+    <t>Ластаушы заттарды ұстау және кәдеге жарату – өндіріске қайта қайтарылып, тауарлық өнім алуға пайдаланылған немесе басқа жаққа өткізілген ұсталған ластаушы заттардың мөлшері.  Мұнда, егер басынан технологиямен көзделген болса, шикізат немесе жартылай дайын өнім ретінде өнімдерді өндіру мақсатында технологиялық процестерде қолданылатын заттар есепке алынбайды.</t>
+  </si>
+  <si>
+    <t>Ерекше ластаушы заттардың анықтамалығы, ластаушы заттарды топтастыру</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>СКК атауы</t>
+  </si>
+  <si>
+    <t>Ластаушы заттардың ұсталған және залалсыздандырылған көлемі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2005 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...3 lines deleted...]
-    <numFmt numFmtId="184" formatCode="0.0;[Red]0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.0;[Red]#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="178" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -301,226 +623,493 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="16" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="174" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="182" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...51 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="62">
+    <cellStyle name="Comma" xfId="4"/>
+    <cellStyle name="Comma [0]_Book2" xfId="5"/>
+    <cellStyle name="Comma_Book2" xfId="6"/>
+    <cellStyle name="Comma0" xfId="7"/>
+    <cellStyle name="Currency" xfId="8"/>
+    <cellStyle name="Currency [0]_Book2" xfId="9"/>
+    <cellStyle name="Currency_Book2" xfId="10"/>
+    <cellStyle name="Currency0" xfId="11"/>
+    <cellStyle name="Date" xfId="12"/>
+    <cellStyle name="Fixed" xfId="13"/>
+    <cellStyle name="Heading 1" xfId="14"/>
+    <cellStyle name="Heading 2" xfId="15"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="16"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="17"/>
+    <cellStyle name="normal" xfId="18"/>
+    <cellStyle name="Normální 6" xfId="19"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="20"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="21"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="22"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="23"/>
+    <cellStyle name="Percent" xfId="24"/>
+    <cellStyle name="S10" xfId="25"/>
+    <cellStyle name="S12" xfId="26"/>
+    <cellStyle name="S13" xfId="27"/>
+    <cellStyle name="S14" xfId="28"/>
+    <cellStyle name="S15" xfId="29"/>
+    <cellStyle name="S16" xfId="30"/>
+    <cellStyle name="S2" xfId="31"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="32"/>
+    <cellStyle name="S4 3 2" xfId="33"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="34"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="35"/>
+    <cellStyle name="S6" xfId="36"/>
+    <cellStyle name="S7" xfId="37"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="38"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="39"/>
+    <cellStyle name="Total" xfId="40"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="41"/>
+    <cellStyle name="Гиперссылка 3" xfId="3"/>
+    <cellStyle name="Гиперссылка 4" xfId="42"/>
+    <cellStyle name="Денежный 2" xfId="43"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="44"/>
+    <cellStyle name="Обычный 2" xfId="45"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
+    <cellStyle name="Обычный 2 3" xfId="46"/>
+    <cellStyle name="Обычный 3" xfId="47"/>
+    <cellStyle name="Обычный 3 2" xfId="48"/>
+    <cellStyle name="Обычный 3 3" xfId="49"/>
+    <cellStyle name="Обычный 4" xfId="50"/>
+    <cellStyle name="Обычный 5" xfId="51"/>
+    <cellStyle name="Обычный 6" xfId="52"/>
+    <cellStyle name="Обычный 6 2" xfId="53"/>
+    <cellStyle name="Обычный 7" xfId="54"/>
+    <cellStyle name="Обычный 7 2" xfId="55"/>
+    <cellStyle name="Обычный 8" xfId="56"/>
+    <cellStyle name="Обычный 9" xfId="57"/>
+    <cellStyle name="Процентный 2" xfId="58"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="59"/>
+    <cellStyle name="Финансовый 2 2" xfId="60"/>
+    <cellStyle name="Финансовый 2 3" xfId="61"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -684,1234 +1273,1521 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.adilbek@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B37"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="40.140625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="8" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="39">
+        <v>157501021</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="48" customFormat="1">
+      <c r="A5" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="53" customFormat="1">
+      <c r="A6" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" s="56" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="55" customFormat="1" ht="51">
+      <c r="A7" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="58" customFormat="1">
+      <c r="A13" s="65" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="60" customFormat="1">
+      <c r="A14" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="62">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="60" customFormat="1">
+      <c r="A15" s="63" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="62">
+        <v>46566</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="39">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="47" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="34"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="34"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="34"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="34"/>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="35"/>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="34"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="34"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="34"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="36"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="34"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="37"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B9" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B19" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B4:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="92.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:2">
+      <c r="B4" s="50" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="50" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="50" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="50" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="50" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="50"/>
+    </row>
+    <row r="10" spans="2:2" ht="29.25" customHeight="1">
+      <c r="B10" s="49" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="51" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V3" sqref="V3"/>
+      <selection activeCell="W1" sqref="W1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" style="9" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="24.7109375" style="8" customWidth="1"/>
+    <col min="2" max="3" width="10.7109375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="30" customWidth="1"/>
+    <col min="5" max="17" width="10.7109375" style="8" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:22">
+      <c r="A1" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="34"/>
-[...31 lines deleted...]
-      <c r="V2" s="11" t="s">
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+    </row>
+    <row r="2" spans="1:22" ht="13.5" thickBot="1">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="I2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="V2" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="12"/>
+    <row r="3" spans="1:22" ht="13.5" thickBot="1">
+      <c r="A3" s="11"/>
       <c r="B3" s="1">
         <v>2005</v>
       </c>
       <c r="C3" s="1">
         <v>2006</v>
       </c>
-      <c r="D3" s="13">
+      <c r="D3" s="12">
         <v>2007</v>
       </c>
       <c r="E3" s="1">
         <v>2008</v>
       </c>
-      <c r="F3" s="14">
+      <c r="F3" s="13">
         <v>2009</v>
       </c>
-      <c r="G3" s="15">
+      <c r="G3" s="14">
         <v>2010</v>
       </c>
-      <c r="H3" s="14">
+      <c r="H3" s="13">
         <v>2011</v>
       </c>
-      <c r="I3" s="16">
+      <c r="I3" s="15">
         <v>2012</v>
       </c>
-      <c r="J3" s="15">
+      <c r="J3" s="14">
         <v>2013</v>
       </c>
-      <c r="K3" s="15">
+      <c r="K3" s="14">
         <v>2014</v>
       </c>
-      <c r="L3" s="15">
+      <c r="L3" s="14">
         <v>2015</v>
       </c>
       <c r="M3" s="1">
         <v>2016</v>
       </c>
       <c r="N3" s="1">
         <v>2017</v>
       </c>
       <c r="O3" s="1">
         <v>2018</v>
       </c>
       <c r="P3" s="1">
         <v>2019</v>
       </c>
       <c r="Q3" s="1">
         <v>2020</v>
       </c>
       <c r="R3" s="1">
         <v>2021</v>
       </c>
       <c r="S3" s="1">
         <v>2022</v>
       </c>
       <c r="T3" s="1">
         <v>2023</v>
       </c>
       <c r="U3" s="1">
         <v>2024</v>
       </c>
       <c r="V3" s="1">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="17" t="s">
+    <row r="4" spans="1:22" ht="14.25" customHeight="1">
+      <c r="A4" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="18">
+      <c r="B4" s="17">
         <v>21656.400000000001</v>
       </c>
-      <c r="C4" s="18">
+      <c r="C4" s="17">
         <v>23116.6</v>
       </c>
-      <c r="D4" s="18">
+      <c r="D4" s="17">
         <v>23802.3</v>
       </c>
-      <c r="E4" s="19">
+      <c r="E4" s="18">
         <v>24262</v>
       </c>
-      <c r="F4" s="20">
+      <c r="F4" s="19">
         <v>24448.6</v>
       </c>
-      <c r="G4" s="20">
+      <c r="G4" s="19">
         <v>25858.5</v>
       </c>
-      <c r="H4" s="20">
+      <c r="H4" s="19">
         <v>28036.2</v>
       </c>
-      <c r="I4" s="21">
+      <c r="I4" s="20">
         <v>31012.032411</v>
       </c>
-      <c r="J4" s="20">
+      <c r="J4" s="19">
         <v>33378.699999999997</v>
       </c>
-      <c r="K4" s="22">
+      <c r="K4" s="21">
         <v>29673.5</v>
       </c>
-      <c r="L4" s="22">
+      <c r="L4" s="21">
         <v>27949.7</v>
       </c>
       <c r="M4" s="2">
         <v>27485.8</v>
       </c>
       <c r="N4" s="2">
         <v>28206.7</v>
       </c>
       <c r="O4" s="2">
         <v>32372.400000000001</v>
       </c>
       <c r="P4" s="2">
         <v>33767.800000000003</v>
       </c>
       <c r="Q4" s="2">
         <v>33004.800000000003</v>
       </c>
       <c r="R4" s="2">
         <v>31886</v>
       </c>
       <c r="S4" s="2">
         <v>31244.2</v>
       </c>
       <c r="T4" s="2">
         <v>30256.400000000001</v>
       </c>
       <c r="U4" s="2">
         <v>30251.200000000001</v>
       </c>
       <c r="V4" s="2">
         <v>32404</v>
       </c>
     </row>
-    <row r="5" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="23" t="s">
+    <row r="5" spans="1:22" ht="14.25" customHeight="1">
+      <c r="A5" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="24" t="s">
-[...47 lines deleted...]
-      <c r="R5" s="24" t="s">
+      <c r="B5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="L5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="M5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="N5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="O5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="P5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="R5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="S5" s="3">
         <v>144.69999999999999</v>
       </c>
       <c r="T5" s="3">
         <v>152.80000000000001</v>
       </c>
       <c r="U5" s="3">
         <v>149.5</v>
       </c>
       <c r="V5" s="3">
         <v>167.4</v>
       </c>
     </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A6" s="25" t="s">
+    <row r="6" spans="1:22">
+      <c r="A6" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="5">
         <v>363</v>
       </c>
       <c r="C6" s="5">
         <v>448.4</v>
       </c>
       <c r="D6" s="5">
         <v>452.2</v>
       </c>
-      <c r="E6" s="26">
+      <c r="E6" s="25">
         <v>361.4</v>
       </c>
       <c r="F6" s="4">
         <v>453.4</v>
       </c>
       <c r="G6" s="4">
         <v>517.1</v>
       </c>
       <c r="H6" s="4">
         <v>440.3</v>
       </c>
       <c r="I6" s="5">
         <v>330.5</v>
       </c>
       <c r="J6" s="4">
         <v>503.2</v>
       </c>
-      <c r="K6" s="27">
+      <c r="K6" s="26">
         <v>500.1</v>
       </c>
-      <c r="L6" s="27">
+      <c r="L6" s="26">
         <v>542.20000000000005</v>
       </c>
       <c r="M6" s="4">
         <v>430.4</v>
       </c>
       <c r="N6" s="4">
         <v>611.20000000000005</v>
       </c>
       <c r="O6" s="4">
         <v>515.5</v>
       </c>
       <c r="P6" s="4">
         <v>641.5</v>
       </c>
       <c r="Q6" s="4">
         <v>650.20000000000005</v>
       </c>
       <c r="R6" s="4">
         <v>520.20000000000005</v>
       </c>
       <c r="S6" s="4">
         <v>444.1</v>
       </c>
       <c r="T6" s="4">
         <v>469.1</v>
       </c>
       <c r="U6" s="4">
         <v>476.9</v>
       </c>
       <c r="V6" s="4">
         <v>436.6</v>
       </c>
     </row>
-    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A7" s="25" t="s">
+    <row r="7" spans="1:22">
+      <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>71.5</v>
       </c>
       <c r="C7" s="5">
         <v>76.7</v>
       </c>
       <c r="D7" s="5">
         <v>84.5</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E7" s="25">
         <v>108.9</v>
       </c>
       <c r="F7" s="4">
         <v>79.7</v>
       </c>
       <c r="G7" s="4">
         <v>104.4</v>
       </c>
       <c r="H7" s="4">
         <v>64.3</v>
       </c>
       <c r="I7" s="5">
         <v>148</v>
       </c>
       <c r="J7" s="4">
         <v>156.4</v>
       </c>
-      <c r="K7" s="27">
+      <c r="K7" s="26">
         <v>134.6</v>
       </c>
-      <c r="L7" s="27">
+      <c r="L7" s="26">
         <v>143.6</v>
       </c>
       <c r="M7" s="4">
         <v>176.3</v>
       </c>
       <c r="N7" s="4">
         <v>252.3</v>
       </c>
       <c r="O7" s="4">
         <v>246</v>
       </c>
       <c r="P7" s="4">
         <v>233.9</v>
       </c>
       <c r="Q7" s="4">
         <v>229.3</v>
       </c>
       <c r="R7" s="4">
         <v>209.5</v>
       </c>
       <c r="S7" s="4">
         <v>213</v>
       </c>
       <c r="T7" s="4">
         <v>216</v>
       </c>
       <c r="U7" s="4">
         <v>221.3</v>
       </c>
       <c r="V7" s="4">
         <v>207.5</v>
       </c>
     </row>
-    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A8" s="25" t="s">
+    <row r="8" spans="1:22">
+      <c r="A8" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="5">
         <v>763.9</v>
       </c>
       <c r="C8" s="5">
         <v>722.2</v>
       </c>
       <c r="D8" s="5">
         <v>679</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="25">
         <v>682.9</v>
       </c>
       <c r="F8" s="4">
         <v>967.8</v>
       </c>
       <c r="G8" s="4">
         <v>1051.4000000000001</v>
       </c>
       <c r="H8" s="4">
         <v>1117.3</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="27">
         <v>1199</v>
       </c>
       <c r="J8" s="4">
         <v>1243.0999999999999</v>
       </c>
-      <c r="K8" s="27">
+      <c r="K8" s="26">
         <v>370.9</v>
       </c>
-      <c r="L8" s="27">
+      <c r="L8" s="26">
         <v>396.2</v>
       </c>
       <c r="M8" s="4">
         <v>369.5</v>
       </c>
       <c r="N8" s="4">
         <v>358.6</v>
       </c>
       <c r="O8" s="4">
         <v>434.6</v>
       </c>
       <c r="P8" s="4">
         <v>414.7</v>
       </c>
       <c r="Q8" s="4">
         <v>414.4</v>
       </c>
       <c r="R8" s="4">
         <v>601.5</v>
       </c>
       <c r="S8" s="4">
         <v>367.5</v>
       </c>
       <c r="T8" s="4">
         <v>362.3</v>
       </c>
       <c r="U8" s="4">
         <v>321.5</v>
       </c>
       <c r="V8" s="4">
         <v>309.3</v>
       </c>
     </row>
-    <row r="9" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:22" ht="15">
+      <c r="A9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="5">
         <v>0.1</v>
       </c>
       <c r="C9" s="5">
         <v>35</v>
       </c>
       <c r="D9" s="5">
         <v>9</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="25">
         <v>0.4</v>
       </c>
       <c r="F9" s="4">
         <v>3.5</v>
       </c>
       <c r="G9" s="4">
         <v>0.2</v>
       </c>
       <c r="H9" s="4">
         <v>0.2</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="27">
         <v>0.1</v>
       </c>
       <c r="J9" s="4">
         <v>0.7</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="26">
         <v>1.4</v>
       </c>
-      <c r="L9" s="29" t="s">
+      <c r="L9" s="28" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="4">
         <v>0</v>
       </c>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="4">
         <v>0</v>
       </c>
       <c r="P9" s="4">
         <v>0</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0.02</v>
       </c>
       <c r="T9" s="4">
         <v>0</v>
       </c>
       <c r="U9" s="4">
         <v>0.05</v>
       </c>
       <c r="V9" s="4">
         <v>0.1</v>
       </c>
     </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A10" s="25" t="s">
+    <row r="10" spans="1:22">
+      <c r="A10" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="5">
         <v>11.3</v>
       </c>
       <c r="C10" s="5">
         <v>9.3000000000000007</v>
       </c>
       <c r="D10" s="5">
         <v>12.3</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="25">
         <v>1.3</v>
       </c>
       <c r="F10" s="4">
         <v>3.5</v>
       </c>
       <c r="G10" s="4">
         <v>6.6</v>
       </c>
       <c r="H10" s="4">
         <v>13.8</v>
       </c>
-      <c r="I10" s="28">
+      <c r="I10" s="27">
         <v>24.2</v>
       </c>
       <c r="J10" s="4">
         <v>34.799999999999997</v>
       </c>
-      <c r="K10" s="27">
+      <c r="K10" s="26">
         <v>40.799999999999997</v>
       </c>
-      <c r="L10" s="27">
+      <c r="L10" s="26">
         <v>58.7</v>
       </c>
       <c r="M10" s="4">
         <v>79.3</v>
       </c>
       <c r="N10" s="4">
         <v>46.9</v>
       </c>
       <c r="O10" s="4">
         <v>47.6</v>
       </c>
       <c r="P10" s="4">
         <v>11.7</v>
       </c>
       <c r="Q10" s="4">
         <v>17.2</v>
       </c>
       <c r="R10" s="4">
         <v>14.4</v>
       </c>
       <c r="S10" s="4">
         <v>5.26</v>
       </c>
       <c r="T10" s="4">
         <v>18.600000000000001</v>
       </c>
       <c r="U10" s="4">
         <v>28.1</v>
       </c>
       <c r="V10" s="4">
         <v>33.9</v>
       </c>
     </row>
-    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A11" s="25" t="s">
+    <row r="11" spans="1:22">
+      <c r="A11" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="5">
         <v>98.3</v>
       </c>
       <c r="C11" s="5">
         <v>192.2</v>
       </c>
       <c r="D11" s="5">
         <v>199.9</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="25">
         <v>137.30000000000001</v>
       </c>
       <c r="F11" s="4">
         <v>91.7</v>
       </c>
       <c r="G11" s="4">
         <v>143.9</v>
       </c>
       <c r="H11" s="4">
         <v>732.9</v>
       </c>
-      <c r="I11" s="28">
+      <c r="I11" s="27">
         <v>1156</v>
       </c>
       <c r="J11" s="4">
         <v>2125.3000000000002</v>
       </c>
       <c r="K11" s="4">
         <v>1052.0999999999999</v>
       </c>
       <c r="L11" s="4">
         <v>953.2</v>
       </c>
       <c r="M11" s="4">
         <v>797.7</v>
       </c>
       <c r="N11" s="4">
         <v>189</v>
       </c>
       <c r="O11" s="4">
         <v>160.6</v>
       </c>
       <c r="P11" s="4">
         <v>183.5</v>
       </c>
       <c r="Q11" s="4">
         <v>204.1</v>
       </c>
       <c r="R11" s="4">
         <v>178.6</v>
       </c>
       <c r="S11" s="4">
         <v>159.5</v>
       </c>
       <c r="T11" s="4">
         <v>124.3</v>
       </c>
       <c r="U11" s="4">
         <v>142.69999999999999</v>
       </c>
       <c r="V11" s="4">
         <v>161</v>
       </c>
     </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A12" s="25" t="s">
+    <row r="12" spans="1:22">
+      <c r="A12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-      <c r="E12" s="26"/>
+      <c r="E12" s="25"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
-      <c r="I12" s="28"/>
+      <c r="I12" s="27"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="R12" s="4"/>
       <c r="S12" s="4">
         <v>262.3</v>
       </c>
       <c r="T12" s="4">
         <v>312.5</v>
       </c>
       <c r="U12" s="4">
         <v>182.7</v>
       </c>
       <c r="V12" s="4">
         <v>230.4</v>
       </c>
     </row>
-    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A13" s="25" t="s">
+    <row r="13" spans="1:22">
+      <c r="A13" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="5">
         <v>5409.5</v>
       </c>
       <c r="C13" s="5">
         <v>5731.9</v>
       </c>
       <c r="D13" s="5">
         <v>5659.3</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="25">
         <v>5406.3</v>
       </c>
       <c r="F13" s="4">
         <v>5727.3</v>
       </c>
       <c r="G13" s="4">
         <v>6035.2</v>
       </c>
       <c r="H13" s="4">
         <v>6666.1</v>
       </c>
-      <c r="I13" s="28">
+      <c r="I13" s="27">
         <v>6580</v>
       </c>
       <c r="J13" s="4">
         <v>6839.6</v>
       </c>
       <c r="K13" s="4">
         <v>6472.1</v>
       </c>
       <c r="L13" s="4">
         <v>6950.5</v>
       </c>
       <c r="M13" s="4">
         <v>6915.6</v>
       </c>
       <c r="N13" s="4">
         <v>7151.2</v>
       </c>
       <c r="O13" s="4">
         <v>7219.6</v>
       </c>
       <c r="P13" s="4">
         <v>7162.1</v>
       </c>
       <c r="Q13" s="4">
         <v>7407.7</v>
       </c>
       <c r="R13" s="4">
         <v>7417</v>
       </c>
       <c r="S13" s="4">
         <v>6217</v>
       </c>
       <c r="T13" s="4">
         <v>5965</v>
       </c>
       <c r="U13" s="4">
         <v>5917.2</v>
       </c>
       <c r="V13" s="4">
         <v>5857.8</v>
       </c>
     </row>
-    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A14" s="25" t="s">
+    <row r="14" spans="1:22">
+      <c r="A14" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="5">
         <v>964.3</v>
       </c>
       <c r="C14" s="5">
         <v>975.2</v>
       </c>
       <c r="D14" s="5">
         <v>1215.0999999999999</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="25">
         <v>1100.3</v>
       </c>
       <c r="F14" s="4">
         <v>991.2</v>
       </c>
       <c r="G14" s="4">
         <v>1049.5</v>
       </c>
       <c r="H14" s="4">
         <v>979.9</v>
       </c>
-      <c r="I14" s="28">
+      <c r="I14" s="27">
         <v>965.3</v>
       </c>
       <c r="J14" s="4">
         <v>854.7</v>
       </c>
-      <c r="K14" s="27">
+      <c r="K14" s="26">
         <v>798.6</v>
       </c>
-      <c r="L14" s="27">
+      <c r="L14" s="26">
         <v>608.1</v>
       </c>
       <c r="M14" s="4">
         <v>497.2</v>
       </c>
       <c r="N14" s="4">
         <v>646.4</v>
       </c>
       <c r="O14" s="4">
         <v>657.6</v>
       </c>
       <c r="P14" s="4">
         <v>635.1</v>
       </c>
       <c r="Q14" s="4">
         <v>663.8</v>
       </c>
       <c r="R14" s="4">
         <v>669.5</v>
       </c>
       <c r="S14" s="4">
         <v>365.4</v>
       </c>
       <c r="T14" s="4">
         <v>593.1</v>
       </c>
       <c r="U14" s="4">
         <v>139.30000000000001</v>
       </c>
       <c r="V14" s="4">
         <v>379.5</v>
       </c>
     </row>
-    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A15" s="25" t="s">
+    <row r="15" spans="1:22">
+      <c r="A15" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="5">
         <v>0.6</v>
       </c>
       <c r="C15" s="5">
         <v>0.6</v>
       </c>
       <c r="D15" s="5">
         <v>0.4</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="25">
         <v>0.5</v>
       </c>
       <c r="F15" s="4">
         <v>0.3</v>
       </c>
       <c r="G15" s="4">
         <v>0.3</v>
       </c>
       <c r="H15" s="4">
         <v>0.5</v>
       </c>
-      <c r="I15" s="28">
+      <c r="I15" s="27">
         <v>0.5</v>
       </c>
       <c r="J15" s="4">
         <v>1.8</v>
       </c>
-      <c r="K15" s="27">
+      <c r="K15" s="26">
         <v>1</v>
       </c>
-      <c r="L15" s="27">
+      <c r="L15" s="26">
         <v>1</v>
       </c>
       <c r="M15" s="4">
         <v>0.1</v>
       </c>
       <c r="N15" s="4">
         <v>0.1</v>
       </c>
       <c r="O15" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="P15" s="5">
         <v>0.1</v>
       </c>
       <c r="Q15" s="5">
         <v>0.1</v>
       </c>
       <c r="R15" s="5">
         <v>0.1</v>
       </c>
       <c r="S15" s="5">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="T15" s="5">
         <v>0.1</v>
       </c>
       <c r="U15" s="5">
         <v>0.01</v>
       </c>
       <c r="V15" s="5">
         <v>6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A16" s="25" t="s">
+    <row r="16" spans="1:22">
+      <c r="A16" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="5">
         <v>0.1</v>
       </c>
       <c r="C16" s="5">
         <v>0.4</v>
       </c>
       <c r="D16" s="5">
         <v>0.1</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="25">
         <v>5.7</v>
       </c>
       <c r="F16" s="4">
         <v>2.8</v>
       </c>
       <c r="G16" s="4">
         <v>4.5999999999999996</v>
       </c>
       <c r="H16" s="4">
         <v>5.7</v>
       </c>
-      <c r="I16" s="28">
+      <c r="I16" s="27">
         <v>4.5</v>
       </c>
       <c r="J16" s="4">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K16" s="27">
+      <c r="K16" s="26">
         <v>7</v>
       </c>
-      <c r="L16" s="27">
+      <c r="L16" s="26">
         <v>10.1</v>
       </c>
       <c r="M16" s="4">
         <v>14.8</v>
       </c>
       <c r="N16" s="4">
         <v>21.5</v>
       </c>
       <c r="O16" s="4">
         <v>12.3</v>
       </c>
       <c r="P16" s="4">
         <v>9.6</v>
       </c>
       <c r="Q16" s="4">
         <v>7.7</v>
       </c>
       <c r="R16" s="4">
         <v>7.5</v>
       </c>
       <c r="S16" s="4">
         <v>13.2</v>
       </c>
       <c r="T16" s="4">
         <v>10.199999999999999</v>
       </c>
       <c r="U16" s="4">
         <v>221.6</v>
       </c>
       <c r="V16" s="4">
         <v>153.1</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A17" s="25" t="s">
+    <row r="17" spans="1:22" ht="15">
+      <c r="A17" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="5">
         <v>174.3</v>
       </c>
       <c r="C17" s="5">
         <v>160.80000000000001</v>
       </c>
       <c r="D17" s="5">
         <v>143.1</v>
       </c>
-      <c r="E17" s="26">
+      <c r="E17" s="25">
         <v>66</v>
       </c>
       <c r="F17" s="4">
         <v>37.299999999999997</v>
       </c>
       <c r="G17" s="4">
         <v>57</v>
       </c>
       <c r="H17" s="4">
         <v>81.900000000000006</v>
       </c>
-      <c r="I17" s="28">
+      <c r="I17" s="27">
         <v>83</v>
       </c>
       <c r="J17" s="4">
         <v>75.900000000000006</v>
       </c>
-      <c r="K17" s="27">
+      <c r="K17" s="26">
         <v>89.3</v>
       </c>
-      <c r="L17" s="27">
+      <c r="L17" s="26">
         <v>90.3</v>
       </c>
       <c r="M17" s="4">
         <v>113.3</v>
       </c>
       <c r="N17" s="4">
         <v>126.6</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="V17" s="6" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A18" s="25" t="s">
+    <row r="18" spans="1:22">
+      <c r="A18" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="5">
         <v>10929.2</v>
       </c>
       <c r="C18" s="5">
         <v>11991.4</v>
       </c>
       <c r="D18" s="5">
         <v>12323.5</v>
       </c>
-      <c r="E18" s="26">
+      <c r="E18" s="25">
         <v>13167</v>
       </c>
       <c r="F18" s="4">
         <v>12863.3</v>
       </c>
       <c r="G18" s="4">
         <v>13435.4</v>
       </c>
       <c r="H18" s="4">
         <v>14261.2</v>
       </c>
-      <c r="I18" s="28">
+      <c r="I18" s="27">
         <v>15487</v>
       </c>
       <c r="J18" s="4">
         <v>17327.5</v>
       </c>
       <c r="K18" s="4">
         <v>15104.9</v>
       </c>
       <c r="L18" s="4">
         <v>13724.3</v>
       </c>
       <c r="M18" s="4">
         <v>13093</v>
       </c>
       <c r="N18" s="4">
         <v>13989.8</v>
       </c>
       <c r="O18" s="4">
         <v>17953.099999999999</v>
       </c>
       <c r="P18" s="4">
         <v>18998.5</v>
       </c>
       <c r="Q18" s="4">
         <v>17938.900000000001</v>
       </c>
       <c r="R18" s="4">
         <v>17211.2</v>
       </c>
       <c r="S18" s="4">
         <v>17394.7</v>
       </c>
       <c r="T18" s="4">
         <v>16888.099999999999</v>
       </c>
       <c r="U18" s="4">
         <v>17256.3</v>
       </c>
       <c r="V18" s="4">
         <v>18961.7</v>
       </c>
     </row>
-    <row r="19" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A19" s="25" t="s">
+    <row r="19" spans="1:22">
+      <c r="A19" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="5">
         <v>662.5</v>
       </c>
       <c r="C19" s="5">
         <v>695.8</v>
       </c>
       <c r="D19" s="5">
         <v>703.3</v>
       </c>
-      <c r="E19" s="26">
+      <c r="E19" s="25">
         <v>821</v>
       </c>
       <c r="F19" s="4">
         <v>841.6</v>
       </c>
       <c r="G19" s="4">
         <v>911.1</v>
       </c>
       <c r="H19" s="4">
         <v>967.6</v>
       </c>
-      <c r="I19" s="28">
+      <c r="I19" s="27">
         <v>961.3</v>
       </c>
       <c r="J19" s="4">
         <v>991.7</v>
       </c>
-      <c r="K19" s="27">
+      <c r="K19" s="26">
         <v>984.9</v>
       </c>
-      <c r="L19" s="27">
+      <c r="L19" s="26">
         <v>998.8</v>
       </c>
       <c r="M19" s="4">
         <v>1001.8</v>
       </c>
       <c r="N19" s="4">
         <v>1000.4</v>
       </c>
       <c r="O19" s="4">
         <v>1116.5999999999999</v>
       </c>
       <c r="P19" s="4">
         <v>1204.8</v>
       </c>
       <c r="Q19" s="4">
         <v>1213.8</v>
       </c>
       <c r="R19" s="4">
         <v>744.2</v>
       </c>
       <c r="S19" s="4">
         <v>626.9</v>
       </c>
       <c r="T19" s="4">
         <v>828.3</v>
       </c>
       <c r="U19" s="4">
         <v>871.7</v>
       </c>
       <c r="V19" s="4">
         <v>925.3</v>
       </c>
     </row>
-    <row r="20" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A20" s="25" t="s">
+    <row r="20" spans="1:22" ht="15">
+      <c r="A20" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>21</v>
@@ -1934,52 +2810,52 @@
       <c r="O20" s="7">
         <v>21.3</v>
       </c>
       <c r="P20" s="7">
         <v>21.7</v>
       </c>
       <c r="Q20" s="7">
         <v>21.4</v>
       </c>
       <c r="R20" s="7">
         <v>20.2</v>
       </c>
       <c r="S20" s="7">
         <v>31.52</v>
       </c>
       <c r="T20" s="7">
         <v>29.6</v>
       </c>
       <c r="U20" s="7">
         <v>19</v>
       </c>
       <c r="V20" s="7">
         <v>22.7</v>
       </c>
     </row>
-    <row r="21" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A21" s="25" t="s">
+    <row r="21" spans="1:22" ht="15">
+      <c r="A21" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>21</v>
@@ -1989,269 +2865,269 @@
       </c>
       <c r="K21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="S21" s="33">
+      <c r="S21" s="32">
         <v>744.6</v>
       </c>
-      <c r="T21" s="33">
+      <c r="T21" s="32">
         <v>506.5</v>
       </c>
-      <c r="U21" s="33">
+      <c r="U21" s="32">
         <v>762.9</v>
       </c>
-      <c r="V21" s="33">
+      <c r="V21" s="32">
         <v>833.3</v>
       </c>
     </row>
-    <row r="22" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A22" s="25" t="s">
+    <row r="22" spans="1:22">
+      <c r="A22" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="5">
         <v>1482.6</v>
       </c>
       <c r="C22" s="5">
         <v>1298</v>
       </c>
       <c r="D22" s="5">
         <v>1385.2</v>
       </c>
-      <c r="E22" s="26">
+      <c r="E22" s="25">
         <v>1306.2</v>
       </c>
       <c r="F22" s="4">
         <v>1256.9000000000001</v>
       </c>
       <c r="G22" s="4">
         <v>1342</v>
       </c>
       <c r="H22" s="4">
         <v>1338</v>
       </c>
-      <c r="I22" s="28">
+      <c r="I22" s="27">
         <v>2577.1999999999998</v>
       </c>
       <c r="J22" s="4">
         <v>1599.7</v>
       </c>
       <c r="K22" s="4">
         <v>1631.9</v>
       </c>
       <c r="L22" s="4">
         <v>1569.6</v>
       </c>
       <c r="M22" s="4">
         <v>1857</v>
       </c>
       <c r="N22" s="4">
         <v>1619.4</v>
       </c>
       <c r="O22" s="4">
         <v>1556.3</v>
       </c>
       <c r="P22" s="4">
         <v>1680.7</v>
       </c>
       <c r="Q22" s="4">
         <v>1644.4</v>
       </c>
       <c r="R22" s="4">
         <v>1906</v>
       </c>
       <c r="S22" s="4">
         <v>1650.6</v>
       </c>
       <c r="T22" s="4">
         <v>1606</v>
       </c>
       <c r="U22" s="4">
         <v>1049.7</v>
       </c>
       <c r="V22" s="4">
         <v>1153.7</v>
       </c>
     </row>
-    <row r="23" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A23" s="25" t="s">
+    <row r="23" spans="1:22">
+      <c r="A23" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="5">
         <v>616</v>
       </c>
       <c r="C23" s="5">
         <v>661.3</v>
       </c>
       <c r="D23" s="5">
         <v>815.2</v>
       </c>
-      <c r="E23" s="26">
+      <c r="E23" s="25">
         <v>984.1</v>
       </c>
       <c r="F23" s="4">
         <v>1042.9000000000001</v>
       </c>
       <c r="G23" s="4">
         <v>1119.0999999999999</v>
       </c>
       <c r="H23" s="4">
         <v>1286.0999999999999</v>
       </c>
-      <c r="I23" s="28">
+      <c r="I23" s="27">
         <v>1432</v>
       </c>
       <c r="J23" s="4">
         <v>1569.3</v>
       </c>
       <c r="K23" s="4">
         <v>1606</v>
       </c>
       <c r="L23" s="4">
         <v>1023.2</v>
       </c>
       <c r="M23" s="4">
         <v>1233.5</v>
       </c>
       <c r="N23" s="4">
         <v>1272.2</v>
       </c>
       <c r="O23" s="4">
         <v>1354.3</v>
       </c>
       <c r="P23" s="4">
         <v>1464</v>
       </c>
       <c r="Q23" s="4">
         <v>1499</v>
       </c>
       <c r="R23" s="4">
         <v>1347.6</v>
       </c>
       <c r="S23" s="4">
         <v>1634.9</v>
       </c>
       <c r="T23" s="4">
         <v>1152.5</v>
       </c>
       <c r="U23" s="4">
         <v>1457.1</v>
       </c>
       <c r="V23" s="4">
         <v>1524</v>
       </c>
     </row>
-    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A24" s="25" t="s">
+    <row r="24" spans="1:22">
+      <c r="A24" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="5">
         <v>109.2</v>
       </c>
       <c r="C24" s="5">
         <v>117.4</v>
       </c>
       <c r="D24" s="5">
         <v>119.5</v>
       </c>
-      <c r="E24" s="26">
+      <c r="E24" s="25">
         <v>112.7</v>
       </c>
       <c r="F24" s="4">
         <v>85.4</v>
       </c>
       <c r="G24" s="4">
         <v>80.7</v>
       </c>
       <c r="H24" s="4">
         <v>80.400000000000006</v>
       </c>
-      <c r="I24" s="28">
+      <c r="I24" s="27">
         <v>63.4</v>
       </c>
       <c r="J24" s="4">
         <v>50.1</v>
       </c>
-      <c r="K24" s="27">
+      <c r="K24" s="26">
         <v>878.1</v>
       </c>
-      <c r="L24" s="27">
+      <c r="L24" s="26">
         <v>881</v>
       </c>
       <c r="M24" s="4">
         <v>906.3</v>
       </c>
       <c r="N24" s="4">
         <v>921.1</v>
       </c>
       <c r="O24" s="4">
         <v>954.1</v>
       </c>
       <c r="P24" s="4">
         <v>973</v>
       </c>
       <c r="Q24" s="4">
         <v>925</v>
       </c>
       <c r="R24" s="4">
         <v>897.2</v>
       </c>
       <c r="S24" s="4">
         <v>860.6</v>
       </c>
       <c r="T24" s="4">
         <v>927.6</v>
       </c>
       <c r="U24" s="4">
         <v>898</v>
       </c>
       <c r="V24" s="4">
         <v>923.4</v>
       </c>
     </row>
-    <row r="25" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A25" s="30" t="s">
+    <row r="25" spans="1:22" ht="15">
+      <c r="A25" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>21</v>
@@ -2274,61 +3150,61 @@
       <c r="O25" s="5">
         <v>122.8</v>
       </c>
       <c r="P25" s="5">
         <v>132.9</v>
       </c>
       <c r="Q25" s="5">
         <v>167.8</v>
       </c>
       <c r="R25" s="5">
         <v>141.30000000000001</v>
       </c>
       <c r="S25" s="5">
         <v>108.3</v>
       </c>
       <c r="T25" s="5">
         <v>93.8</v>
       </c>
       <c r="U25" s="5">
         <v>135.6</v>
       </c>
       <c r="V25" s="5">
         <v>123.3</v>
       </c>
     </row>
-    <row r="27" spans="1:22" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="U27" s="32"/>
+    <row r="27" spans="1:22">
+      <c r="R27" s="31"/>
+      <c r="S27" s="31"/>
+      <c r="T27" s="31"/>
+      <c r="U27" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:R1"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.4" bottom="0.74" header="0.25" footer="0.44"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
@@ -2393,73 +3269,75 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{702558C0-8B0F-4D02-B758-E5BD1FB0ABFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A24623F5-C0C0-452D-9AED-68B0519879B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CF9DBA9-A81B-42E4-9814-3815D2B03E1D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Деректер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>