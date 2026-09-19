--- v0 (2026-07-08)
+++ v1 (2026-09-19)
@@ -1,69 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="225" yWindow="630" windowWidth="25680" windowHeight="10800"/>
+    <workbookView xWindow="11340" yWindow="-225" windowWidth="18045" windowHeight="10800" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="1" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Деректер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="170">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
@@ -388,123 +387,337 @@
     <t>* 2017 жылдан бастап - ақпарат атмосфераға ластаушы заттардың шығарындыларын іс жүзінде жүзеге асыратын стационарлық көздердің саны бойынша қалыптастырылады</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2025*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың тонна</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі әдістеме </t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП), кезеңділігі жылдық</t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық жинақ  "Қазақстан Республикасындағы қоршаған ортаны қорғау" </t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы  департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Әділбек Дана</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>+7 7172749307</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>d.adilbek@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Бюроның мекенжай</t>
+  </si>
+  <si>
+    <t>010000, Астана қаласы, Мәңгілік ел даңғылы, Министрліктер үйі, 8, 4 кіреберіс</t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану туралы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>157505, 15750503</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Атмосфераны ластаудың стационарлық көзі – пайдалану процесінде зиянды заттарды бөлетін қозғалмайтын технологиялық агрегат (қондырғы, құрылғы, аппарат). Бұған террикондар мен резервуарлар да жатады. Ластау көздері арнайы газ бұру құрылыстарымен (құрылғыларымен) жабдықталуына қарай ұйымдастырылған және ұйымдастырылмаған болып бөлінеді.
+</t>
+  </si>
+  <si>
+    <t>2017 жылдан бастап - ақпарат атмосфераға ластаушы заттардың шығарындыларын іс жүзінде жүзеге асыратын стационарлық көздердің саны бойынша қалыптастырылады</t>
+  </si>
+  <si>
+    <t>Ерекше ластаушы заттардың анықтамалығы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>СКК атауы</t>
+  </si>
+  <si>
+    <t>Ластаушы заттар шығарындыларының тұрақты көздер саны (157505); есепте кезеңде ластаушы заттардың шығарындыларын жүзеге асырған шығарындылардың тұрақты көздерінің саны (15750503).</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2005 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="182" formatCode="0.0;[Red]0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="187" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0;[Red]#,##0"/>
+    <numFmt numFmtId="166" formatCode="0;[Red]0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-      <sz val="11"/>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -585,237 +798,352 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="187" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="182" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...58 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -979,1684 +1307,2001 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.adilbek@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V28"/>
+  <dimension ref="A2:B38"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V3" sqref="V3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="40.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="55" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6" s="56" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="55" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7" s="48" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="57" t="s">
+        <v>166</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="59" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15" s="60">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="59" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16" s="60">
+        <v>46566</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B22" s="3">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A31" s="12"/>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A32" s="13"/>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A33" s="12"/>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A34" s="12"/>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A35" s="12"/>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A36" s="14"/>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A37" s="12"/>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A38" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B23" r:id="rId1"/>
+    <hyperlink ref="B9" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B4:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="92.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="52" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="52" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="52" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="52" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="52" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="52"/>
+    </row>
+    <row r="10" spans="2:2" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="53" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:V26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="W1" sqref="W1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="24.7109375" style="16" customWidth="1"/>
+    <col min="2" max="13" width="10.7109375" style="18" customWidth="1"/>
+    <col min="14" max="15" width="10.7109375" style="16" customWidth="1"/>
+    <col min="16" max="19" width="9.140625" style="16"/>
+    <col min="20" max="21" width="10.140625" style="16" customWidth="1"/>
+    <col min="22" max="22" width="10.85546875" style="16" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="33"/>
-[...19 lines deleted...]
-      <c r="V1" s="33"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
     </row>
     <row r="2" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="6"/>
-[...10 lines deleted...]
-      <c r="V2" s="9" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="H2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="V2" s="20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="10"/>
-      <c r="B3" s="11">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22">
         <v>2005</v>
       </c>
-      <c r="C3" s="11">
+      <c r="C3" s="22">
         <v>2006</v>
       </c>
-      <c r="D3" s="12">
+      <c r="D3" s="23">
         <v>2007</v>
       </c>
-      <c r="E3" s="11">
+      <c r="E3" s="22">
         <v>2008</v>
       </c>
-      <c r="F3" s="11">
+      <c r="F3" s="22">
         <v>2009</v>
       </c>
-      <c r="G3" s="11">
+      <c r="G3" s="22">
         <v>2010</v>
       </c>
-      <c r="H3" s="13">
+      <c r="H3" s="24">
         <v>2011</v>
       </c>
-      <c r="I3" s="13">
+      <c r="I3" s="24">
         <v>2012</v>
       </c>
-      <c r="J3" s="11">
+      <c r="J3" s="22">
         <v>2013</v>
       </c>
-      <c r="K3" s="11">
+      <c r="K3" s="22">
         <v>2014</v>
       </c>
-      <c r="L3" s="13">
+      <c r="L3" s="24">
         <v>2015</v>
       </c>
-      <c r="M3" s="11">
+      <c r="M3" s="22">
         <v>2016</v>
       </c>
-      <c r="N3" s="14" t="s">
+      <c r="N3" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="O3" s="14" t="s">
+      <c r="O3" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="P3" s="14" t="s">
+      <c r="P3" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="Q3" s="14" t="s">
+      <c r="Q3" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="R3" s="14" t="s">
+      <c r="R3" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="14" t="s">
+      <c r="S3" s="25" t="s">
         <v>119</v>
       </c>
-      <c r="T3" s="1" t="s">
+      <c r="T3" s="26" t="s">
         <v>120</v>
       </c>
-      <c r="U3" s="1" t="s">
+      <c r="U3" s="26" t="s">
         <v>121</v>
       </c>
-      <c r="V3" s="1" t="s">
+      <c r="V3" s="26" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="15" t="s">
+      <c r="A4" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="16">
+      <c r="B4" s="28">
         <v>108576</v>
       </c>
-      <c r="C4" s="16">
+      <c r="C4" s="28">
         <v>123037</v>
       </c>
-      <c r="D4" s="16">
+      <c r="D4" s="28">
         <v>137712</v>
       </c>
-      <c r="E4" s="16">
+      <c r="E4" s="28">
         <v>152820</v>
       </c>
-      <c r="F4" s="16">
+      <c r="F4" s="28">
         <v>166019</v>
       </c>
-      <c r="G4" s="16">
+      <c r="G4" s="28">
         <v>168712</v>
       </c>
-      <c r="H4" s="17">
+      <c r="H4" s="29">
         <v>182863</v>
       </c>
-      <c r="I4" s="18">
+      <c r="I4" s="30">
         <v>197650</v>
       </c>
-      <c r="J4" s="16">
+      <c r="J4" s="28">
         <v>202334</v>
       </c>
-      <c r="K4" s="16">
+      <c r="K4" s="28">
         <v>214913</v>
       </c>
-      <c r="L4" s="19">
+      <c r="L4" s="31">
         <v>235049</v>
       </c>
-      <c r="M4" s="20">
+      <c r="M4" s="32">
         <v>252564</v>
       </c>
-      <c r="N4" s="21" t="s">
+      <c r="N4" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="O4" s="21" t="s">
+      <c r="O4" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="P4" s="21" t="s">
+      <c r="P4" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="Q4" s="21" t="s">
+      <c r="Q4" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="R4" s="21" t="s">
+      <c r="R4" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="S4" s="21">
+      <c r="S4" s="33">
         <v>227643</v>
       </c>
-      <c r="T4" s="2">
+      <c r="T4" s="34">
         <v>233823</v>
       </c>
-      <c r="U4" s="2">
+      <c r="U4" s="34">
         <v>232855</v>
       </c>
-      <c r="V4" s="2">
+      <c r="V4" s="34">
         <v>238985</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="22" t="s">
+      <c r="A5" s="35" t="s">
         <v>116</v>
       </c>
-      <c r="B5" s="16" t="s">
-[...50 lines deleted...]
-      <c r="S5" s="23">
+      <c r="B5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="L5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="N5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="O5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="P5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="R5" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="S5" s="36">
         <v>7599</v>
       </c>
-      <c r="T5" s="3">
+      <c r="T5" s="37">
         <v>8023</v>
       </c>
-      <c r="U5" s="3">
+      <c r="U5" s="37">
         <v>8195</v>
       </c>
-      <c r="V5" s="3">
+      <c r="V5" s="37">
         <v>8018</v>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A6" s="24" t="s">
+      <c r="A6" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="39">
         <v>3421</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="39">
         <v>3633</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="39">
         <v>4689</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="39">
         <v>5755</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F6" s="39">
         <v>5649</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="39">
         <v>6033</v>
       </c>
-      <c r="H6" s="26">
+      <c r="H6" s="40">
         <v>7241</v>
       </c>
-      <c r="I6" s="27">
+      <c r="I6" s="41">
         <v>10566</v>
       </c>
-      <c r="J6" s="25">
+      <c r="J6" s="39">
         <v>11795</v>
       </c>
-      <c r="K6" s="25">
+      <c r="K6" s="39">
         <v>12658</v>
       </c>
-      <c r="L6" s="28">
+      <c r="L6" s="42">
         <v>14829</v>
       </c>
-      <c r="M6" s="29">
+      <c r="M6" s="43">
         <v>16982</v>
       </c>
-      <c r="N6" s="30" t="s">
+      <c r="N6" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="O6" s="30" t="s">
+      <c r="O6" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="P6" s="30" t="s">
+      <c r="P6" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="Q6" s="30" t="s">
+      <c r="Q6" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="R6" s="30" t="s">
+      <c r="R6" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="S6" s="30">
+      <c r="S6" s="44">
         <v>17197</v>
       </c>
-      <c r="T6" s="4">
+      <c r="T6" s="45">
         <v>17511</v>
       </c>
-      <c r="U6" s="4">
+      <c r="U6" s="45">
         <v>18218</v>
       </c>
-      <c r="V6" s="4">
+      <c r="V6" s="45">
         <v>18449</v>
       </c>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A7" s="24" t="s">
+      <c r="A7" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="39">
         <v>5473</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="39">
         <v>6734</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="39">
         <v>6554</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="39">
         <v>7789</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="39">
         <v>8609</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="39">
         <v>9958</v>
       </c>
-      <c r="H7" s="26">
+      <c r="H7" s="40">
         <v>11789</v>
       </c>
-      <c r="I7" s="27">
+      <c r="I7" s="41">
         <v>13405</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="39">
         <v>14661</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="39">
         <v>16027</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L7" s="42">
         <v>18706</v>
       </c>
-      <c r="M7" s="29">
+      <c r="M7" s="43">
         <v>20209</v>
       </c>
-      <c r="N7" s="30" t="s">
+      <c r="N7" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="O7" s="30" t="s">
+      <c r="O7" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="P7" s="30" t="s">
+      <c r="P7" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="Q7" s="30" t="s">
+      <c r="Q7" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="R7" s="30" t="s">
+      <c r="R7" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="S7" s="30">
+      <c r="S7" s="44">
         <v>18523</v>
       </c>
-      <c r="T7" s="4">
+      <c r="T7" s="45">
         <v>18845</v>
       </c>
-      <c r="U7" s="4">
+      <c r="U7" s="45">
         <v>19682</v>
       </c>
-      <c r="V7" s="4">
+      <c r="V7" s="45">
         <v>19880</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="39">
         <v>4241</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="39">
         <v>5293</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="39">
         <v>5777</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="39">
         <v>6775</v>
       </c>
-      <c r="F8" s="25">
+      <c r="F8" s="39">
         <v>6283</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="39">
         <v>5974</v>
       </c>
-      <c r="H8" s="26">
+      <c r="H8" s="40">
         <v>6294</v>
       </c>
-      <c r="I8" s="27">
+      <c r="I8" s="41">
         <v>6495</v>
       </c>
-      <c r="J8" s="25">
+      <c r="J8" s="39">
         <v>9827</v>
       </c>
-      <c r="K8" s="25">
+      <c r="K8" s="39">
         <v>14049</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="42">
         <v>13485</v>
       </c>
-      <c r="M8" s="29">
+      <c r="M8" s="43">
         <v>15374</v>
       </c>
-      <c r="N8" s="30" t="s">
+      <c r="N8" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="O8" s="30" t="s">
+      <c r="O8" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="P8" s="30" t="s">
+      <c r="P8" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="Q8" s="30" t="s">
+      <c r="Q8" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="R8" s="30" t="s">
+      <c r="R8" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="S8" s="30">
+      <c r="S8" s="44">
         <v>8332</v>
       </c>
-      <c r="T8" s="4">
+      <c r="T8" s="45">
         <v>7951</v>
       </c>
-      <c r="U8" s="4">
+      <c r="U8" s="45">
         <v>7608</v>
       </c>
-      <c r="V8" s="4">
+      <c r="V8" s="45">
         <v>8128</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+      <c r="A9" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="25">
+      <c r="B9" s="39">
         <v>6824</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="39">
         <v>10633</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="39">
         <v>17353</v>
       </c>
-      <c r="E9" s="25">
+      <c r="E9" s="39">
         <v>17381</v>
       </c>
-      <c r="F9" s="25">
+      <c r="F9" s="39">
         <v>20338</v>
       </c>
-      <c r="G9" s="25">
+      <c r="G9" s="39">
         <v>23269</v>
       </c>
-      <c r="H9" s="26">
+      <c r="H9" s="40">
         <v>22114</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="41">
         <v>23431</v>
       </c>
-      <c r="J9" s="25">
+      <c r="J9" s="39">
         <v>16126</v>
       </c>
-      <c r="K9" s="25">
+      <c r="K9" s="39">
         <v>17775</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="42">
         <v>25355</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="43">
         <v>28422</v>
       </c>
-      <c r="N9" s="30" t="s">
+      <c r="N9" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="O9" s="30" t="s">
+      <c r="O9" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="P9" s="30" t="s">
+      <c r="P9" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="Q9" s="30" t="s">
+      <c r="Q9" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="R9" s="30" t="s">
+      <c r="R9" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="S9" s="30">
+      <c r="S9" s="44">
         <v>24733</v>
       </c>
-      <c r="T9" s="4">
+      <c r="T9" s="45">
         <v>29658</v>
       </c>
-      <c r="U9" s="4">
+      <c r="U9" s="45">
         <v>27063</v>
       </c>
-      <c r="V9" s="4">
+      <c r="V9" s="45">
         <v>28381</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A10" s="24" t="s">
+      <c r="A10" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="39">
         <v>4164</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="39">
         <v>4581</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="39">
         <v>5205</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="39">
         <v>6283</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="39">
         <v>6760</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="39">
         <v>7145</v>
       </c>
-      <c r="H10" s="26">
+      <c r="H10" s="40">
         <v>8715</v>
       </c>
-      <c r="I10" s="27">
+      <c r="I10" s="41">
         <v>9079</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="39">
         <v>10360</v>
       </c>
-      <c r="K10" s="25">
+      <c r="K10" s="39">
         <v>10532</v>
       </c>
-      <c r="L10" s="28">
+      <c r="L10" s="42">
         <v>11415</v>
       </c>
-      <c r="M10" s="29">
+      <c r="M10" s="43">
         <v>11760</v>
       </c>
-      <c r="N10" s="30" t="s">
+      <c r="N10" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="O10" s="30" t="s">
+      <c r="O10" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="P10" s="30" t="s">
+      <c r="P10" s="44" t="s">
         <v>53</v>
       </c>
-      <c r="Q10" s="30" t="s">
+      <c r="Q10" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="R10" s="30" t="s">
+      <c r="R10" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="S10" s="30">
+      <c r="S10" s="44">
         <v>10440</v>
       </c>
-      <c r="T10" s="4">
+      <c r="T10" s="45">
         <v>10436</v>
       </c>
-      <c r="U10" s="4">
+      <c r="U10" s="45">
         <v>11296</v>
       </c>
-      <c r="V10" s="4">
+      <c r="V10" s="45">
         <v>10577</v>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A11" s="24" t="s">
+      <c r="A11" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="39">
         <v>6639</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="39">
         <v>6913</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="39">
         <v>7545</v>
       </c>
-      <c r="E11" s="25">
+      <c r="E11" s="39">
         <v>8272</v>
       </c>
-      <c r="F11" s="25">
+      <c r="F11" s="39">
         <v>8377</v>
       </c>
-      <c r="G11" s="25">
+      <c r="G11" s="39">
         <v>8417</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H11" s="40">
         <v>9684</v>
       </c>
-      <c r="I11" s="27">
+      <c r="I11" s="41">
         <v>9878</v>
       </c>
-      <c r="J11" s="25">
+      <c r="J11" s="39">
         <v>10017</v>
       </c>
-      <c r="K11" s="25">
+      <c r="K11" s="39">
         <v>11252</v>
       </c>
-      <c r="L11" s="28">
+      <c r="L11" s="42">
         <v>12618</v>
       </c>
-      <c r="M11" s="29">
+      <c r="M11" s="43">
         <v>12959</v>
       </c>
-      <c r="N11" s="30" t="s">
+      <c r="N11" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="O11" s="30" t="s">
+      <c r="O11" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="P11" s="30" t="s">
+      <c r="P11" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="Q11" s="30" t="s">
+      <c r="Q11" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="R11" s="30" t="s">
+      <c r="R11" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="S11" s="30">
+      <c r="S11" s="44">
         <v>12924</v>
       </c>
-      <c r="T11" s="4">
+      <c r="T11" s="45">
         <v>12808</v>
       </c>
-      <c r="U11" s="4">
+      <c r="U11" s="45">
         <v>12762</v>
       </c>
-      <c r="V11" s="4">
+      <c r="V11" s="45">
         <v>13358</v>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A12" s="24" t="s">
+      <c r="A12" s="38" t="s">
         <v>117</v>
       </c>
-      <c r="B12" s="16" t="s">
-[...50 lines deleted...]
-      <c r="S12" s="30">
+      <c r="B12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="L12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="N12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="O12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="P12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="R12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="S12" s="44">
         <v>2838</v>
       </c>
-      <c r="T12" s="4">
+      <c r="T12" s="45">
         <v>2398</v>
       </c>
-      <c r="U12" s="4">
+      <c r="U12" s="45">
         <v>2437</v>
       </c>
-      <c r="V12" s="4">
+      <c r="V12" s="45">
         <v>3306</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A13" s="24" t="s">
+      <c r="A13" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="39">
         <v>5961</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="39">
         <v>6471</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="39">
         <v>6897</v>
       </c>
-      <c r="E13" s="25">
+      <c r="E13" s="39">
         <v>7405</v>
       </c>
-      <c r="F13" s="25">
+      <c r="F13" s="39">
         <v>8046</v>
       </c>
-      <c r="G13" s="25">
+      <c r="G13" s="39">
         <v>9163</v>
       </c>
-      <c r="H13" s="26">
+      <c r="H13" s="40">
         <v>9890</v>
       </c>
-      <c r="I13" s="27">
+      <c r="I13" s="41">
         <v>10603</v>
       </c>
-      <c r="J13" s="25">
+      <c r="J13" s="39">
         <v>11705</v>
       </c>
-      <c r="K13" s="25">
+      <c r="K13" s="39">
         <v>12216</v>
       </c>
-      <c r="L13" s="28">
+      <c r="L13" s="42">
         <v>12747</v>
       </c>
-      <c r="M13" s="29">
+      <c r="M13" s="43">
         <v>14230</v>
       </c>
-      <c r="N13" s="30" t="s">
+      <c r="N13" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="O13" s="30" t="s">
+      <c r="O13" s="44" t="s">
         <v>62</v>
       </c>
-      <c r="P13" s="30" t="s">
+      <c r="P13" s="44" t="s">
         <v>63</v>
       </c>
-      <c r="Q13" s="30" t="s">
+      <c r="Q13" s="44" t="s">
         <v>64</v>
       </c>
-      <c r="R13" s="30" t="s">
+      <c r="R13" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="S13" s="30">
+      <c r="S13" s="44">
         <v>11721</v>
       </c>
-      <c r="T13" s="4">
+      <c r="T13" s="45">
         <v>11510</v>
       </c>
-      <c r="U13" s="4">
+      <c r="U13" s="45">
         <v>11445</v>
       </c>
-      <c r="V13" s="4">
+      <c r="V13" s="45">
         <v>12063</v>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A14" s="24" t="s">
+      <c r="A14" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="39">
         <v>4862</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="39">
         <v>6577</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="39">
         <v>7367</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E14" s="39">
         <v>8597</v>
       </c>
-      <c r="F14" s="25">
+      <c r="F14" s="39">
         <v>10265</v>
       </c>
-      <c r="G14" s="25">
+      <c r="G14" s="39">
         <v>10593</v>
       </c>
-      <c r="H14" s="26">
+      <c r="H14" s="40">
         <v>11765</v>
       </c>
-      <c r="I14" s="27">
+      <c r="I14" s="41">
         <v>12245</v>
       </c>
-      <c r="J14" s="25">
+      <c r="J14" s="39">
         <v>17357</v>
       </c>
-      <c r="K14" s="25">
+      <c r="K14" s="39">
         <v>18099</v>
       </c>
-      <c r="L14" s="28">
+      <c r="L14" s="42">
         <v>18366</v>
       </c>
-      <c r="M14" s="29">
+      <c r="M14" s="43">
         <v>19208</v>
       </c>
-      <c r="N14" s="30" t="s">
+      <c r="N14" s="44" t="s">
         <v>66</v>
       </c>
-      <c r="O14" s="30" t="s">
+      <c r="O14" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="P14" s="30" t="s">
+      <c r="P14" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="Q14" s="30" t="s">
+      <c r="Q14" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="R14" s="30" t="s">
+      <c r="R14" s="44" t="s">
         <v>70</v>
       </c>
-      <c r="S14" s="30">
+      <c r="S14" s="44">
         <v>14433</v>
       </c>
-      <c r="T14" s="4">
+      <c r="T14" s="45">
         <v>14778</v>
       </c>
-      <c r="U14" s="4">
+      <c r="U14" s="45">
         <v>14641</v>
       </c>
-      <c r="V14" s="4">
+      <c r="V14" s="45">
         <v>14816</v>
       </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A15" s="24" t="s">
+      <c r="A15" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="39">
         <v>4277</v>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="39">
         <v>5348</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="39">
         <v>4629</v>
       </c>
-      <c r="E15" s="25">
+      <c r="E15" s="39">
         <v>5436</v>
       </c>
-      <c r="F15" s="25">
+      <c r="F15" s="39">
         <v>5557</v>
       </c>
-      <c r="G15" s="25">
+      <c r="G15" s="39">
         <v>6014</v>
       </c>
-      <c r="H15" s="26">
+      <c r="H15" s="40">
         <v>7025</v>
       </c>
-      <c r="I15" s="27">
+      <c r="I15" s="41">
         <v>8561</v>
       </c>
-      <c r="J15" s="25">
+      <c r="J15" s="39">
         <v>9543</v>
       </c>
-      <c r="K15" s="25">
+      <c r="K15" s="39">
         <v>10054</v>
       </c>
-      <c r="L15" s="28">
+      <c r="L15" s="42">
         <v>11590</v>
       </c>
-      <c r="M15" s="29">
+      <c r="M15" s="43">
         <v>12525</v>
       </c>
-      <c r="N15" s="30" t="s">
+      <c r="N15" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="O15" s="30" t="s">
+      <c r="O15" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="P15" s="30" t="s">
+      <c r="P15" s="44" t="s">
         <v>73</v>
       </c>
-      <c r="Q15" s="30" t="s">
+      <c r="Q15" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="R15" s="30" t="s">
+      <c r="R15" s="44" t="s">
         <v>75</v>
       </c>
-      <c r="S15" s="30">
+      <c r="S15" s="44">
         <v>9510</v>
       </c>
-      <c r="T15" s="4">
+      <c r="T15" s="45">
         <v>8603</v>
       </c>
-      <c r="U15" s="4">
+      <c r="U15" s="45">
         <v>8990</v>
       </c>
-      <c r="V15" s="4">
+      <c r="V15" s="45">
         <v>8944</v>
       </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A16" s="24" t="s">
+      <c r="A16" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="25">
+      <c r="B16" s="39">
         <v>14010</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="39">
         <v>15625</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="39">
         <v>17737</v>
       </c>
-      <c r="E16" s="25">
+      <c r="E16" s="39">
         <v>20755</v>
       </c>
-      <c r="F16" s="25">
+      <c r="F16" s="39">
         <v>22452</v>
       </c>
-      <c r="G16" s="25">
+      <c r="G16" s="39">
         <v>21568</v>
       </c>
-      <c r="H16" s="26">
+      <c r="H16" s="40">
         <v>21656</v>
       </c>
-      <c r="I16" s="27">
+      <c r="I16" s="41">
         <v>24347</v>
       </c>
-      <c r="J16" s="25">
+      <c r="J16" s="39">
         <v>21734</v>
       </c>
-      <c r="K16" s="25">
+      <c r="K16" s="39">
         <v>22492</v>
       </c>
-      <c r="L16" s="28">
+      <c r="L16" s="42">
         <v>22863</v>
       </c>
-      <c r="M16" s="29">
+      <c r="M16" s="43">
         <v>22583</v>
       </c>
-      <c r="N16" s="30" t="s">
+      <c r="N16" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="O16" s="30" t="s">
+      <c r="O16" s="44" t="s">
         <v>77</v>
       </c>
-      <c r="P16" s="30" t="s">
+      <c r="P16" s="44" t="s">
         <v>78</v>
       </c>
-      <c r="Q16" s="30" t="s">
+      <c r="Q16" s="44" t="s">
         <v>79</v>
       </c>
-      <c r="R16" s="30" t="s">
+      <c r="R16" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="S16" s="30">
+      <c r="S16" s="44">
         <v>27808</v>
       </c>
-      <c r="T16" s="4">
+      <c r="T16" s="45">
         <v>27028</v>
       </c>
-      <c r="U16" s="4">
+      <c r="U16" s="45">
         <v>26456</v>
       </c>
-      <c r="V16" s="4">
+      <c r="V16" s="45">
         <v>27487</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A17" s="24" t="s">
+    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A17" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="39">
         <v>8367</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="39">
         <v>8528</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="39">
         <v>8874</v>
       </c>
-      <c r="E17" s="25">
+      <c r="E17" s="39">
         <v>11953</v>
       </c>
-      <c r="F17" s="25">
+      <c r="F17" s="39">
         <v>18207</v>
       </c>
-      <c r="G17" s="25">
+      <c r="G17" s="39">
         <v>12663</v>
       </c>
-      <c r="H17" s="26">
+      <c r="H17" s="40">
         <v>14380</v>
       </c>
-      <c r="I17" s="27">
+      <c r="I17" s="41">
         <v>14246</v>
       </c>
-      <c r="J17" s="25">
+      <c r="J17" s="39">
         <v>14823</v>
       </c>
-      <c r="K17" s="25">
+      <c r="K17" s="39">
         <v>15166</v>
       </c>
-      <c r="L17" s="28">
+      <c r="L17" s="42">
         <v>14720</v>
       </c>
-      <c r="M17" s="29">
+      <c r="M17" s="43">
         <v>15289</v>
       </c>
-      <c r="N17" s="30" t="s">
+      <c r="N17" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="O17" s="31" t="s">
-[...20 lines deleted...]
-      <c r="V17" s="4" t="s">
+      <c r="O17" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="P17" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q17" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="R17" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="S17" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="T17" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="U17" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="V17" s="45" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A18" s="24" t="s">
+      <c r="A18" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="25">
+      <c r="B18" s="39">
         <v>4093</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="39">
         <v>4205</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="39">
         <v>4773</v>
       </c>
-      <c r="E18" s="25">
+      <c r="E18" s="39">
         <v>5514</v>
       </c>
-      <c r="F18" s="25">
+      <c r="F18" s="39">
         <v>6844</v>
       </c>
-      <c r="G18" s="25">
+      <c r="G18" s="39">
         <v>7703</v>
       </c>
-      <c r="H18" s="26">
+      <c r="H18" s="40">
         <v>8060</v>
       </c>
-      <c r="I18" s="27">
+      <c r="I18" s="41">
         <v>9587</v>
       </c>
-      <c r="J18" s="25">
+      <c r="J18" s="39">
         <v>10635</v>
       </c>
-      <c r="K18" s="25">
+      <c r="K18" s="39">
         <v>10881</v>
       </c>
-      <c r="L18" s="28">
+      <c r="L18" s="42">
         <v>11803</v>
       </c>
-      <c r="M18" s="29">
+      <c r="M18" s="43">
         <v>12606</v>
       </c>
-      <c r="N18" s="30" t="s">
+      <c r="N18" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="O18" s="30" t="s">
+      <c r="O18" s="44" t="s">
         <v>83</v>
       </c>
-      <c r="P18" s="30" t="s">
+      <c r="P18" s="44" t="s">
         <v>84</v>
       </c>
-      <c r="Q18" s="30" t="s">
+      <c r="Q18" s="44" t="s">
         <v>85</v>
       </c>
-      <c r="R18" s="30" t="s">
+      <c r="R18" s="44" t="s">
         <v>86</v>
       </c>
-      <c r="S18" s="30">
+      <c r="S18" s="44">
         <v>12405</v>
       </c>
-      <c r="T18" s="4">
+      <c r="T18" s="45">
         <v>12484</v>
       </c>
-      <c r="U18" s="4">
+      <c r="U18" s="45">
         <v>12471</v>
       </c>
-      <c r="V18" s="4">
+      <c r="V18" s="45">
         <v>12338</v>
       </c>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A19" s="24" t="s">
+      <c r="A19" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="39">
         <v>3080</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="39">
         <v>3216</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="39">
         <v>3544</v>
       </c>
-      <c r="E19" s="25">
+      <c r="E19" s="39">
         <v>3997</v>
       </c>
-      <c r="F19" s="25">
+      <c r="F19" s="39">
         <v>4884</v>
       </c>
-      <c r="G19" s="25">
+      <c r="G19" s="39">
         <v>6272</v>
       </c>
-      <c r="H19" s="26">
+      <c r="H19" s="40">
         <v>6645</v>
       </c>
-      <c r="I19" s="27">
+      <c r="I19" s="41">
         <v>7161</v>
       </c>
-      <c r="J19" s="25">
+      <c r="J19" s="39">
         <v>7983</v>
       </c>
-      <c r="K19" s="25">
+      <c r="K19" s="39">
         <v>8679</v>
       </c>
-      <c r="L19" s="28">
+      <c r="L19" s="42">
         <v>9171</v>
       </c>
-      <c r="M19" s="29">
+      <c r="M19" s="43">
         <v>9776</v>
       </c>
-      <c r="N19" s="30" t="s">
+      <c r="N19" s="44" t="s">
         <v>87</v>
       </c>
-      <c r="O19" s="30" t="s">
+      <c r="O19" s="44" t="s">
         <v>88</v>
       </c>
-      <c r="P19" s="30" t="s">
+      <c r="P19" s="44" t="s">
         <v>89</v>
       </c>
-      <c r="Q19" s="30" t="s">
+      <c r="Q19" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="R19" s="30" t="s">
+      <c r="R19" s="44" t="s">
         <v>86</v>
       </c>
-      <c r="S19" s="30">
+      <c r="S19" s="44">
         <v>11996</v>
       </c>
-      <c r="T19" s="4">
+      <c r="T19" s="45">
         <v>12839</v>
       </c>
-      <c r="U19" s="4">
+      <c r="U19" s="45">
         <v>12718</v>
       </c>
-      <c r="V19" s="4">
+      <c r="V19" s="45">
         <v>12989</v>
       </c>
     </row>
-    <row r="20" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A20" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="31" t="s">
-[...38 lines deleted...]
-      <c r="O20" s="30" t="s">
+      <c r="B20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="O20" s="44" t="s">
         <v>91</v>
       </c>
-      <c r="P20" s="30" t="s">
+      <c r="P20" s="44" t="s">
         <v>92</v>
       </c>
-      <c r="Q20" s="30" t="s">
+      <c r="Q20" s="44" t="s">
         <v>93</v>
       </c>
-      <c r="R20" s="30" t="s">
+      <c r="R20" s="44" t="s">
         <v>94</v>
       </c>
-      <c r="S20" s="30">
+      <c r="S20" s="44">
         <v>7531</v>
       </c>
-      <c r="T20" s="4">
+      <c r="T20" s="45">
         <v>8363</v>
       </c>
-      <c r="U20" s="4">
+      <c r="U20" s="45">
         <v>8516</v>
       </c>
-      <c r="V20" s="4">
+      <c r="V20" s="45">
         <v>8729</v>
       </c>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A21" s="24" t="s">
+      <c r="A21" s="38" t="s">
         <v>118</v>
       </c>
-      <c r="B21" s="16" t="s">
-[...50 lines deleted...]
-      <c r="S21" s="30">
+      <c r="B21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="L21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="M21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="O21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="P21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="R21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="S21" s="44">
         <v>2312</v>
       </c>
-      <c r="T21" s="4">
+      <c r="T21" s="45">
         <v>2664</v>
       </c>
-      <c r="U21" s="4">
+      <c r="U21" s="45">
         <v>2546</v>
       </c>
-      <c r="V21" s="4">
+      <c r="V21" s="45">
         <v>2789</v>
       </c>
     </row>
     <row r="22" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A22" s="24" t="s">
+      <c r="A22" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="25">
+      <c r="B22" s="39">
         <v>17387</v>
       </c>
-      <c r="C22" s="25">
+      <c r="C22" s="39">
         <v>18160</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D22" s="39">
         <v>18504</v>
       </c>
-      <c r="E22" s="25">
+      <c r="E22" s="39">
         <v>18305</v>
       </c>
-      <c r="F22" s="25">
+      <c r="F22" s="39">
         <v>17764</v>
       </c>
-      <c r="G22" s="25">
+      <c r="G22" s="39">
         <v>17189</v>
       </c>
-      <c r="H22" s="26">
+      <c r="H22" s="40">
         <v>18194</v>
       </c>
-      <c r="I22" s="27">
+      <c r="I22" s="41">
         <v>18064</v>
       </c>
-      <c r="J22" s="25">
+      <c r="J22" s="39">
         <v>18157</v>
       </c>
-      <c r="K22" s="25">
+      <c r="K22" s="39">
         <v>18444</v>
       </c>
-      <c r="L22" s="28">
+      <c r="L22" s="42">
         <v>18523</v>
       </c>
-      <c r="M22" s="29">
+      <c r="M22" s="43">
         <v>19453</v>
       </c>
-      <c r="N22" s="30" t="s">
+      <c r="N22" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="O22" s="30" t="s">
+      <c r="O22" s="44" t="s">
         <v>96</v>
       </c>
-      <c r="P22" s="30" t="s">
+      <c r="P22" s="44" t="s">
         <v>97</v>
       </c>
-      <c r="Q22" s="30" t="s">
+      <c r="Q22" s="44" t="s">
         <v>98</v>
       </c>
-      <c r="R22" s="30" t="s">
+      <c r="R22" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="S22" s="30">
+      <c r="S22" s="44">
         <v>10052</v>
       </c>
-      <c r="T22" s="4">
+      <c r="T22" s="45">
         <v>9852</v>
       </c>
-      <c r="U22" s="4">
+      <c r="U22" s="45">
         <v>9837</v>
       </c>
-      <c r="V22" s="4">
+      <c r="V22" s="45">
         <v>10081</v>
       </c>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A23" s="24" t="s">
+      <c r="A23" s="38" t="s">
         <v>115</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="39">
         <v>1995</v>
       </c>
-      <c r="C23" s="25">
+      <c r="C23" s="39">
         <v>2388</v>
       </c>
-      <c r="D23" s="25">
+      <c r="D23" s="39">
         <v>2779</v>
       </c>
-      <c r="E23" s="25">
+      <c r="E23" s="39">
         <v>3681</v>
       </c>
-      <c r="F23" s="25">
+      <c r="F23" s="39">
         <v>3883</v>
       </c>
-      <c r="G23" s="25">
+      <c r="G23" s="39">
         <v>4494</v>
       </c>
-      <c r="H23" s="26">
+      <c r="H23" s="40">
         <v>5150</v>
       </c>
-      <c r="I23" s="27">
+      <c r="I23" s="41">
         <v>5284</v>
       </c>
-      <c r="J23" s="25">
+      <c r="J23" s="39">
         <v>5678</v>
       </c>
-      <c r="K23" s="25">
+      <c r="K23" s="39">
         <v>4789</v>
       </c>
-      <c r="L23" s="28">
+      <c r="L23" s="42">
         <v>5717</v>
       </c>
-      <c r="M23" s="29">
+      <c r="M23" s="43">
         <v>6486</v>
       </c>
-      <c r="N23" s="30" t="s">
+      <c r="N23" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="O23" s="30" t="s">
+      <c r="O23" s="44" t="s">
         <v>101</v>
       </c>
-      <c r="P23" s="30" t="s">
+      <c r="P23" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="Q23" s="30" t="s">
+      <c r="Q23" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="R23" s="30" t="s">
+      <c r="R23" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="S23" s="30">
+      <c r="S23" s="44">
         <v>4929</v>
       </c>
-      <c r="T23" s="4">
+      <c r="T23" s="45">
         <v>5329</v>
       </c>
-      <c r="U23" s="4">
+      <c r="U23" s="45">
         <v>5730</v>
       </c>
-      <c r="V23" s="4">
+      <c r="V23" s="45">
         <v>6364</v>
       </c>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A24" s="24" t="s">
+      <c r="A24" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="25">
+      <c r="B24" s="39">
         <v>13782</v>
       </c>
-      <c r="C24" s="25">
+      <c r="C24" s="39">
         <v>14732</v>
       </c>
-      <c r="D24" s="25">
+      <c r="D24" s="39">
         <v>15485</v>
       </c>
-      <c r="E24" s="25">
+      <c r="E24" s="39">
         <v>14922</v>
       </c>
-      <c r="F24" s="25">
+      <c r="F24" s="39">
         <v>12101</v>
       </c>
-      <c r="G24" s="25">
+      <c r="G24" s="39">
         <v>12257</v>
       </c>
-      <c r="H24" s="26">
+      <c r="H24" s="40">
         <v>14261</v>
       </c>
-      <c r="I24" s="27">
+      <c r="I24" s="41">
         <v>14698</v>
       </c>
-      <c r="J24" s="25">
+      <c r="J24" s="39">
         <v>11933</v>
       </c>
-      <c r="K24" s="25">
+      <c r="K24" s="39">
         <v>11800</v>
       </c>
-      <c r="L24" s="28">
+      <c r="L24" s="42">
         <v>13141</v>
       </c>
-      <c r="M24" s="29">
+      <c r="M24" s="43">
         <v>14702</v>
       </c>
-      <c r="N24" s="30" t="s">
+      <c r="N24" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="O24" s="30" t="s">
+      <c r="O24" s="44" t="s">
         <v>106</v>
       </c>
-      <c r="P24" s="30" t="s">
+      <c r="P24" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="Q24" s="30" t="s">
+      <c r="Q24" s="44" t="s">
         <v>108</v>
       </c>
-      <c r="R24" s="30" t="s">
+      <c r="R24" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="S24" s="30">
+      <c r="S24" s="44">
         <v>7561</v>
       </c>
-      <c r="T24" s="4">
+      <c r="T24" s="45">
         <v>8767</v>
       </c>
-      <c r="U24" s="4">
+      <c r="U24" s="45">
         <v>8260</v>
       </c>
-      <c r="V24" s="4">
+      <c r="V24" s="45">
         <v>8384</v>
       </c>
     </row>
-    <row r="25" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A25" s="32" t="s">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A25" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="31" t="s">
-[...38 lines deleted...]
-      <c r="O25" s="30" t="s">
+      <c r="B25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="L25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="M25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="O25" s="44" t="s">
         <v>110</v>
       </c>
-      <c r="P25" s="30" t="s">
+      <c r="P25" s="44" t="s">
         <v>111</v>
       </c>
-      <c r="Q25" s="30" t="s">
+      <c r="Q25" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="R25" s="30" t="s">
+      <c r="R25" s="44" t="s">
         <v>113</v>
       </c>
-      <c r="S25" s="30">
+      <c r="S25" s="44">
         <v>4799</v>
       </c>
-      <c r="T25" s="4">
+      <c r="T25" s="45">
         <v>3976</v>
       </c>
-      <c r="U25" s="4">
+      <c r="U25" s="45">
         <v>3984</v>
       </c>
-      <c r="V25" s="4">
+      <c r="V25" s="45">
         <v>3904</v>
       </c>
     </row>
-    <row r="28" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A28" s="5" t="s">
+    <row r="26" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A26" s="50" t="s">
         <v>114</v>
       </c>
+      <c r="B26" s="51"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="51"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="51"/>
+      <c r="J26" s="51"/>
+      <c r="K26" s="51"/>
+      <c r="L26" s="51"/>
+      <c r="M26" s="51"/>
+      <c r="N26" s="51"/>
+      <c r="O26" s="51"/>
+      <c r="P26" s="51"/>
+      <c r="Q26" s="51"/>
+      <c r="R26" s="51"/>
+      <c r="S26" s="51"/>
+      <c r="T26" s="51"/>
+      <c r="U26" s="51"/>
+      <c r="V26" s="51"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A26:V26"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.4" bottom="0.74" header="0.25" footer="0.44"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="N4:R25" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
@@ -2726,73 +3371,75 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{371D8A41-B69C-4FA8-AE1B-3EA9A5374A02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20B93D91-9335-4BF8-8CD6-C9E478BAA3DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F98DEAF-3273-4C76-AEB0-296459CA712B}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Деректер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>