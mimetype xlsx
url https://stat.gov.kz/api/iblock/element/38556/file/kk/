--- v1 (2026-09-19)
+++ v2 (2026-10-10)
@@ -6,63 +6,63 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11340" yWindow="-225" windowWidth="18045" windowHeight="10800" activeTab="2"/>
+    <workbookView xWindow="6855" yWindow="-195" windowWidth="21945" windowHeight="10800"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Деректер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="169">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
@@ -393,53 +393,50 @@
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
-  </si>
-[...1 lines deleted...]
-    <t>мың тонна</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі әдістеме </t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП), кезеңділігі жылдық</t>
   </si>
   <si>
     <t>Жіктеуішілер</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
@@ -963,83 +960,83 @@
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
@@ -1318,234 +1315,234 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.adilbek@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B38"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="110.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>124</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="B5" s="3" t="s">
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="52" t="s">
         <v>162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="55" t="s">
+      <c r="B6" s="53" t="s">
         <v>163</v>
       </c>
-      <c r="B6" s="56" t="s">
+    </row>
+    <row r="7" spans="1:2" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="52" t="s">
         <v>164</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B7" s="48" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B9" s="4" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B10" s="5" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B13" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="B13" s="8" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="54" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14" s="55" t="s">
         <v>166</v>
       </c>
-      <c r="B14" s="58" t="s">
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="56" t="s">
         <v>167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="59" t="s">
+      <c r="B15" s="57">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="56" t="s">
         <v>168</v>
       </c>
-      <c r="B15" s="60">
-[...7 lines deleted...]
-      <c r="B16" s="60">
+      <c r="B16" s="57">
         <v>46566</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B18" s="9" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20" s="4" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B22" s="3">
         <v>1446</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B23" s="11" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A32" s="13"/>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A34" s="12"/>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A35" s="12"/>
@@ -1563,136 +1560,136 @@
   <hyperlinks>
     <hyperlink ref="B23" r:id="rId1"/>
     <hyperlink ref="B9" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B4:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="92.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B4" s="52" t="s">
+      <c r="B4" s="49" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="49" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="52" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="49" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="52" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="49" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="52" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="49" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="52" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="49"/>
+    </row>
+    <row r="10" spans="2:2" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="50" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B10" s="53" t="s">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="51" t="s">
         <v>159</v>
-      </c>
-[...3 lines deleted...]
-        <v>160</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W1" sqref="W1"/>
+    <sheetView topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="V2" sqref="V2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="16" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="18" customWidth="1"/>
     <col min="14" max="15" width="10.7109375" style="16" customWidth="1"/>
     <col min="16" max="19" width="9.140625" style="16"/>
     <col min="20" max="21" width="10.140625" style="16" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" style="16" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="49"/>
-[...19 lines deleted...]
-      <c r="V1" s="49"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
     </row>
     <row r="2" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="H2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="N2" s="20"/>
       <c r="O2" s="20"/>
       <c r="Q2" s="20"/>
       <c r="V2" s="20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="21"/>
       <c r="B3" s="22">
         <v>2005</v>
       </c>
       <c r="C3" s="22">
         <v>2006</v>
       </c>
@@ -3229,199 +3226,199 @@
         <v>110</v>
       </c>
       <c r="P25" s="44" t="s">
         <v>111</v>
       </c>
       <c r="Q25" s="44" t="s">
         <v>112</v>
       </c>
       <c r="R25" s="44" t="s">
         <v>113</v>
       </c>
       <c r="S25" s="44">
         <v>4799</v>
       </c>
       <c r="T25" s="45">
         <v>3976</v>
       </c>
       <c r="U25" s="45">
         <v>3984</v>
       </c>
       <c r="V25" s="45">
         <v>3904</v>
       </c>
     </row>
     <row r="26" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A26" s="50" t="s">
+      <c r="A26" s="59" t="s">
         <v>114</v>
       </c>
-      <c r="B26" s="51"/>
-[...19 lines deleted...]
-      <c r="V26" s="51"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A26:V26"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.4" bottom="0.74" header="0.25" footer="0.44"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="N4:R25" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005F1CCB8670E9634FB3046F27D56A1008" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d20075f139ebbf3ffa978fabe78a1481">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{371D8A41-B69C-4FA8-AE1B-3EA9A5374A02}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20B93D91-9335-4BF8-8CD6-C9E478BAA3DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{371D8A41-B69C-4FA8-AE1B-3EA9A5374A02}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F98DEAF-3273-4C76-AEB0-296459CA712B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Деректер</vt:lpstr>
     </vt:vector>