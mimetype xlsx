--- v0 (2026-07-08)
+++ v1 (2026-09-19)
@@ -1,539 +1,847 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1065" yWindow="3645" windowWidth="26310" windowHeight="9345"/>
+    <workbookView xWindow="12075" yWindow="-330" windowWidth="15255" windowHeight="10920" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="1" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Деректер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="68">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Қызылорда</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Оңтүстік Қазақстан</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
-    <t>мың тонна</t>
-[...2 lines deleted...]
-    <t>Тұрақты көздерден атмосфераға шығатын ластағыш заттардың  шығарындылары</t>
+    <t>жан басына, кг</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тұрақты көздерден атмосфераға шығатын  ластағыш заттардың  шығарындылары </t>
   </si>
   <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
+    <t>Абай</t>
+  </si>
+  <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
-    <t>Абай</t>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі әдістеме </t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП), кезеңділігі жылдық</t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық жинақ  "Қазақстан Республикасындағы қоршаған ортаны қорғау" </t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы  департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Әділбек Дана</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>+7 7172749307</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>d.adilbek@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Бюроның мекенжай</t>
+  </si>
+  <si>
+    <t>010000, Астана қаласы, Мәңгілік ел даңғылы, Министрліктер үйі, 8, 4 кіреберіс</t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану туралы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Атмосфералық ауаға ластаушы заттардың шығарындылары – стационарлық шығарындылар көздерінен атмосфералық ауаға халықтың денсаулығына немесе қызметіне, қоршаған ортаға қолайсыз әсер ететін ластаушы заттардың түсуі.
+Атмосфераны ластаудың стационарлық көзі – пайдалану процесінде зиянды заттарды бөлетін технологиялық агрегат (қондырғы, құрылғы, аппарат).</t>
+  </si>
+  <si>
+    <t>Ерекше ластаушы заттардың анықтамалығы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>СКК атауы</t>
+  </si>
+  <si>
+    <t>Атмосфераға шығарылған ластаушы заттар шығарындыларының көлемі, жан басына шаққандағы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2005 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...4 lines deleted...]
-    <numFmt numFmtId="184" formatCode="0.0;[Red]0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0;[Red]0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-      <sz val="9"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
-      <top/>
-[...52 lines deleted...]
-      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="182" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный_Динамика демографических показателей май 2009" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -697,1676 +1005,2037 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.adilbek@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V25"/>
+  <dimension ref="A2:B37"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="40.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="3">
+        <v>15750204</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="65" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="66" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="67" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="68" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="69" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="70">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="70">
+        <v>46566</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="3">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="12"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A31" s="13"/>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A32" s="12"/>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A33" s="12"/>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A34" s="12"/>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A35" s="14"/>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A36" s="12"/>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A37" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B9" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B19" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B4:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="92.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="71" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="71" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="71" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="71" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="71" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="71"/>
+    </row>
+    <row r="10" spans="2:2" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="72" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="73" t="s">
+        <v>67</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:X42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V4" sqref="V4"/>
+      <selection activeCell="W1" sqref="W1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="24.7109375" style="17" customWidth="1"/>
+    <col min="2" max="16" width="10.7109375" style="17" customWidth="1"/>
+    <col min="17" max="18" width="10.140625" style="20" customWidth="1"/>
+    <col min="19" max="24" width="9.140625" style="17"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="12.75" customHeight="1">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="34"/>
-[...33 lines deleted...]
-      <c r="V2" s="11" t="s">
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="16"/>
+      <c r="U1" s="16"/>
+    </row>
+    <row r="2" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="I2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="S2" s="62" t="s">
         <v>16</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="1">
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="21"/>
+    </row>
+    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23">
         <v>2005</v>
       </c>
-      <c r="C3" s="1">
+      <c r="C3" s="23">
         <v>2006</v>
       </c>
-      <c r="D3" s="15">
+      <c r="D3" s="24">
         <v>2007</v>
       </c>
-      <c r="E3" s="1">
+      <c r="E3" s="25">
         <v>2008</v>
       </c>
-      <c r="F3" s="16">
+      <c r="F3" s="23">
         <v>2009</v>
       </c>
-      <c r="G3" s="1">
+      <c r="G3" s="25">
         <v>2010</v>
       </c>
-      <c r="H3" s="16">
+      <c r="H3" s="23">
         <v>2011</v>
       </c>
-      <c r="I3" s="17">
+      <c r="I3" s="26">
         <v>2012</v>
       </c>
-      <c r="J3" s="1">
+      <c r="J3" s="23">
         <v>2013</v>
       </c>
-      <c r="K3" s="18">
+      <c r="K3" s="23">
         <v>2014</v>
       </c>
-      <c r="L3" s="18">
+      <c r="L3" s="23">
         <v>2015</v>
       </c>
-      <c r="M3" s="1">
+      <c r="M3" s="26">
         <v>2016</v>
       </c>
-      <c r="N3" s="1">
+      <c r="N3" s="23">
         <v>2017</v>
       </c>
-      <c r="O3" s="1">
+      <c r="O3" s="23">
         <v>2018</v>
       </c>
-      <c r="P3" s="1">
+      <c r="P3" s="23">
         <v>2019</v>
       </c>
-      <c r="Q3" s="1">
+      <c r="Q3" s="23">
         <v>2020</v>
       </c>
-      <c r="R3" s="1">
+      <c r="R3" s="23">
         <v>2021</v>
       </c>
-      <c r="S3" s="1">
+      <c r="S3" s="23">
         <v>2022</v>
       </c>
-      <c r="T3" s="1">
+      <c r="T3" s="23">
         <v>2023</v>
       </c>
-      <c r="U3" s="1">
+      <c r="U3" s="23">
         <v>2024</v>
       </c>
-      <c r="V3" s="35">
+      <c r="V3" s="23">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="19" t="s">
+      <c r="W3" s="20"/>
+    </row>
+    <row r="4" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="20">
-[...64 lines deleted...]
-      <c r="A5" s="24" t="s">
+      <c r="B4" s="28">
+        <v>196</v>
+      </c>
+      <c r="C4" s="28">
+        <v>191</v>
+      </c>
+      <c r="D4" s="29">
+        <v>188</v>
+      </c>
+      <c r="E4" s="30">
+        <v>169</v>
+      </c>
+      <c r="F4" s="31">
+        <v>146</v>
+      </c>
+      <c r="G4" s="30">
+        <v>136</v>
+      </c>
+      <c r="H4" s="30">
+        <v>142</v>
+      </c>
+      <c r="I4" s="32">
+        <v>142</v>
+      </c>
+      <c r="J4" s="33">
+        <v>133.99847580975359</v>
+      </c>
+      <c r="K4" s="34">
+        <v>130.5</v>
+      </c>
+      <c r="L4" s="61">
+        <v>124.26033727755946</v>
+      </c>
+      <c r="M4" s="35">
+        <v>127.7</v>
+      </c>
+      <c r="N4" s="36">
+        <v>130.71456259352595</v>
+      </c>
+      <c r="O4" s="36">
+        <v>133.9</v>
+      </c>
+      <c r="P4" s="37">
+        <v>134.12459926239382</v>
+      </c>
+      <c r="Q4" s="38">
+        <v>130.14970825349525</v>
+      </c>
+      <c r="R4" s="38">
+        <v>126.7</v>
+      </c>
+      <c r="S4" s="39">
+        <v>117.9</v>
+      </c>
+      <c r="T4" s="36">
+        <v>113.43800586171331</v>
+      </c>
+      <c r="U4" s="37">
+        <v>112.67811225777795</v>
+      </c>
+      <c r="V4" s="37">
+        <v>111.85549733798614</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="L5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="O5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="P5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="R5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="S5" s="41">
+        <v>63.8</v>
+      </c>
+      <c r="T5" s="41">
+        <v>63.250881517770779</v>
+      </c>
+      <c r="U5" s="42">
+        <v>60.790360717171374</v>
+      </c>
+      <c r="V5" s="43">
+        <v>63.46870223402906</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A6" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="45">
+        <v>59</v>
+      </c>
+      <c r="C6" s="45">
+        <v>72</v>
+      </c>
+      <c r="D6" s="45">
+        <v>105</v>
+      </c>
+      <c r="E6" s="45">
+        <v>101</v>
+      </c>
+      <c r="F6" s="45">
+        <v>97</v>
+      </c>
+      <c r="G6" s="46">
+        <v>99</v>
+      </c>
+      <c r="H6" s="46">
+        <v>106</v>
+      </c>
+      <c r="I6" s="47">
+        <v>144.4</v>
+      </c>
+      <c r="J6" s="48">
+        <v>114.1</v>
+      </c>
+      <c r="K6" s="49">
+        <v>114.9</v>
+      </c>
+      <c r="L6" s="50">
+        <v>115.67038535033997</v>
+      </c>
+      <c r="M6" s="51">
+        <v>127.9</v>
+      </c>
+      <c r="N6" s="42">
+        <v>117.96550900284529</v>
+      </c>
+      <c r="O6" s="42">
+        <v>114.3</v>
+      </c>
+      <c r="P6" s="43">
+        <v>103.96761656099481</v>
+      </c>
+      <c r="Q6" s="52">
+        <v>104.93570205025871</v>
+      </c>
+      <c r="R6" s="52">
+        <v>105.1</v>
+      </c>
+      <c r="S6" s="42">
+        <v>88.3</v>
+      </c>
+      <c r="T6" s="42">
+        <v>88.588566961549333</v>
+      </c>
+      <c r="U6" s="42">
+        <v>86.881212053497748</v>
+      </c>
+      <c r="V6" s="43">
+        <v>88.632097362434834</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A7" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="45">
+        <v>246</v>
+      </c>
+      <c r="C7" s="45">
+        <v>288</v>
+      </c>
+      <c r="D7" s="45">
+        <v>292</v>
+      </c>
+      <c r="E7" s="45">
+        <v>295</v>
+      </c>
+      <c r="F7" s="45">
+        <v>305</v>
+      </c>
+      <c r="G7" s="46">
+        <v>163</v>
+      </c>
+      <c r="H7" s="46">
+        <v>153</v>
+      </c>
+      <c r="I7" s="47">
+        <v>156.61815828262118</v>
+      </c>
+      <c r="J7" s="48">
+        <v>156.32219368885725</v>
+      </c>
+      <c r="K7" s="49">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="L7" s="50">
+        <v>162.10621436200063</v>
+      </c>
+      <c r="M7" s="51">
+        <v>185.3</v>
+      </c>
+      <c r="N7" s="42">
+        <v>199.01490557065617</v>
+      </c>
+      <c r="O7" s="42">
+        <v>183</v>
+      </c>
+      <c r="P7" s="43">
+        <v>156.04034059503635</v>
+      </c>
+      <c r="Q7" s="52">
+        <v>152.19096455823927</v>
+      </c>
+      <c r="R7" s="52">
+        <v>152.6</v>
+      </c>
+      <c r="S7" s="42">
+        <v>148</v>
+      </c>
+      <c r="T7" s="42">
+        <v>119.9963289076037</v>
+      </c>
+      <c r="U7" s="42">
+        <v>133.37462902278008</v>
+      </c>
+      <c r="V7" s="43">
+        <v>134.80282173546598</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A8" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="45">
+        <v>43</v>
+      </c>
+      <c r="C8" s="45">
+        <v>45</v>
+      </c>
+      <c r="D8" s="45">
+        <v>38</v>
+      </c>
+      <c r="E8" s="45">
+        <v>41</v>
+      </c>
+      <c r="F8" s="45">
+        <v>42</v>
+      </c>
+      <c r="G8" s="46">
+        <v>40</v>
+      </c>
+      <c r="H8" s="46">
+        <v>39</v>
+      </c>
+      <c r="I8" s="47">
+        <v>33.374528847061654</v>
+      </c>
+      <c r="J8" s="48">
+        <v>34.819763555278797</v>
+      </c>
+      <c r="K8" s="49">
+        <v>27.1</v>
+      </c>
+      <c r="L8" s="50">
+        <v>28.465511573841969</v>
+      </c>
+      <c r="M8" s="51">
+        <v>25.6</v>
+      </c>
+      <c r="N8" s="42">
+        <v>21.695975396563938</v>
+      </c>
+      <c r="O8" s="42">
+        <v>24.8</v>
+      </c>
+      <c r="P8" s="43">
+        <v>23.510942544680145</v>
+      </c>
+      <c r="Q8" s="52">
+        <v>22.386470496592395</v>
+      </c>
+      <c r="R8" s="52">
+        <v>22.9</v>
+      </c>
+      <c r="S8" s="42">
+        <v>19.3</v>
+      </c>
+      <c r="T8" s="42">
+        <v>18.691743533717784</v>
+      </c>
+      <c r="U8" s="42">
+        <v>19.186505189415943</v>
+      </c>
+      <c r="V8" s="43">
+        <v>18.746143387179345</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A9" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="45">
+        <v>191</v>
+      </c>
+      <c r="C9" s="45">
+        <v>199</v>
+      </c>
+      <c r="D9" s="45">
+        <v>222</v>
+      </c>
+      <c r="E9" s="45">
+        <v>214</v>
+      </c>
+      <c r="F9" s="45">
+        <v>197</v>
+      </c>
+      <c r="G9" s="46">
+        <v>186</v>
+      </c>
+      <c r="H9" s="46">
+        <v>200</v>
+      </c>
+      <c r="I9" s="47">
+        <v>242.34185954604973</v>
+      </c>
+      <c r="J9" s="48">
+        <v>246.5</v>
+      </c>
+      <c r="K9" s="49">
+        <v>189.8</v>
+      </c>
+      <c r="L9" s="50">
+        <v>188.20359410766338</v>
+      </c>
+      <c r="M9" s="51">
+        <v>227.9</v>
+      </c>
+      <c r="N9" s="42">
+        <v>288.22385711912926</v>
+      </c>
+      <c r="O9" s="42">
+        <v>274.7</v>
+      </c>
+      <c r="P9" s="43">
+        <v>257.25584642615894</v>
+      </c>
+      <c r="Q9" s="52">
+        <v>236.42028271101591</v>
+      </c>
+      <c r="R9" s="52">
+        <v>242</v>
+      </c>
+      <c r="S9" s="42">
+        <v>192.2</v>
+      </c>
+      <c r="T9" s="42">
+        <v>200.52139993157519</v>
+      </c>
+      <c r="U9" s="42">
+        <v>215.95216332969571</v>
+      </c>
+      <c r="V9" s="43">
+        <v>225.3595257251628</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A10" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="45">
+        <v>126</v>
+      </c>
+      <c r="C10" s="45">
+        <v>86</v>
+      </c>
+      <c r="D10" s="45">
+        <v>77</v>
+      </c>
+      <c r="E10" s="45">
+        <v>68</v>
+      </c>
+      <c r="F10" s="45">
+        <v>80</v>
+      </c>
+      <c r="G10" s="46">
+        <v>96</v>
+      </c>
+      <c r="H10" s="46">
+        <v>92</v>
+      </c>
+      <c r="I10" s="47">
+        <v>101.01482437714203</v>
+      </c>
+      <c r="J10" s="48">
+        <v>97.324232835085226</v>
+      </c>
+      <c r="K10" s="49">
+        <v>71.3</v>
+      </c>
+      <c r="L10" s="50">
+        <v>66.895677626531011</v>
+      </c>
+      <c r="M10" s="51">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="N10" s="42">
+        <v>64.5</v>
+      </c>
+      <c r="O10" s="42">
+        <v>74.3</v>
+      </c>
+      <c r="P10" s="43">
+        <v>62.990239602556727</v>
+      </c>
+      <c r="Q10" s="52">
+        <v>46.673877222795412</v>
+      </c>
+      <c r="R10" s="52">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="S10" s="42">
+        <v>37.6</v>
+      </c>
+      <c r="T10" s="42">
+        <v>49.777683347932161</v>
+      </c>
+      <c r="U10" s="42">
+        <v>44.924960950152965</v>
+      </c>
+      <c r="V10" s="43">
+        <v>101.82027209681836</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A11" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="45">
+        <v>19</v>
+      </c>
+      <c r="C11" s="45">
+        <v>20</v>
+      </c>
+      <c r="D11" s="45">
+        <v>21</v>
+      </c>
+      <c r="E11" s="45">
+        <v>28</v>
+      </c>
+      <c r="F11" s="45">
+        <v>16</v>
+      </c>
+      <c r="G11" s="46">
+        <v>19</v>
+      </c>
+      <c r="H11" s="46">
         <v>24</v>
       </c>
-      <c r="B5" s="20" t="s">
-[...540 lines deleted...]
-      <c r="A13" s="25" t="s">
+      <c r="I11" s="47">
+        <v>38.278977233702435</v>
+      </c>
+      <c r="J11" s="48">
+        <v>31.210730259994172</v>
+      </c>
+      <c r="K11" s="49">
+        <v>35</v>
+      </c>
+      <c r="L11" s="50">
+        <v>37.952139888344206</v>
+      </c>
+      <c r="M11" s="51">
+        <v>47.1</v>
+      </c>
+      <c r="N11" s="42">
+        <v>46.494377674098601</v>
+      </c>
+      <c r="O11" s="42">
+        <v>46.4</v>
+      </c>
+      <c r="P11" s="43">
+        <v>49.480576713336937</v>
+      </c>
+      <c r="Q11" s="52">
+        <v>48.447583651641132</v>
+      </c>
+      <c r="R11" s="52">
+        <v>48.8</v>
+      </c>
+      <c r="S11" s="42">
+        <v>43.6</v>
+      </c>
+      <c r="T11" s="42">
+        <v>41.927503431322343</v>
+      </c>
+      <c r="U11" s="42">
+        <v>41.685758270810773</v>
+      </c>
+      <c r="V11" s="43">
+        <v>35.406342863775798</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A12" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="L12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="O12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="P12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="R12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="S12" s="42">
+        <v>18.7</v>
+      </c>
+      <c r="T12" s="42">
+        <v>21.163669870854019</v>
+      </c>
+      <c r="U12" s="42">
+        <v>22.127345020368999</v>
+      </c>
+      <c r="V12" s="43">
+        <v>20.963960157044806</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A13" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="26">
-[...64 lines deleted...]
-      <c r="A14" s="25" t="s">
+      <c r="B13" s="45">
+        <v>1062</v>
+      </c>
+      <c r="C13" s="45">
+        <v>975</v>
+      </c>
+      <c r="D13" s="45">
+        <v>944</v>
+      </c>
+      <c r="E13" s="45">
+        <v>738</v>
+      </c>
+      <c r="F13" s="45">
+        <v>510</v>
+      </c>
+      <c r="G13" s="46">
+        <v>490</v>
+      </c>
+      <c r="H13" s="46">
+        <v>510</v>
+      </c>
+      <c r="I13" s="47">
+        <v>471.51270517351895</v>
+      </c>
+      <c r="J13" s="48">
+        <v>419.1</v>
+      </c>
+      <c r="K13" s="49">
+        <v>439.3</v>
+      </c>
+      <c r="L13" s="50">
+        <v>431.64466912855733</v>
+      </c>
+      <c r="M13" s="51">
+        <v>428.5</v>
+      </c>
+      <c r="N13" s="42">
+        <v>433.3268675685926</v>
+      </c>
+      <c r="O13" s="42">
+        <v>425.9</v>
+      </c>
+      <c r="P13" s="43">
+        <v>465.48438601241043</v>
+      </c>
+      <c r="Q13" s="52">
+        <v>456.05982229132314</v>
+      </c>
+      <c r="R13" s="52">
+        <v>414.7</v>
+      </c>
+      <c r="S13" s="42">
+        <v>413.2</v>
+      </c>
+      <c r="T13" s="42">
+        <v>400.83557439280844</v>
+      </c>
+      <c r="U13" s="42">
+        <v>392.42774549152949</v>
+      </c>
+      <c r="V13" s="43">
+        <v>399.82487597592535</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A14" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="26">
-[...11 lines deleted...]
-      <c r="F14" s="27">
+      <c r="B14" s="45">
         <v>111</v>
       </c>
-      <c r="G14" s="4">
-[...23 lines deleted...]
-      <c r="O14" s="5">
+      <c r="C14" s="45">
+        <v>131</v>
+      </c>
+      <c r="D14" s="45">
+        <v>129</v>
+      </c>
+      <c r="E14" s="45">
+        <v>119</v>
+      </c>
+      <c r="F14" s="45">
+        <v>125</v>
+      </c>
+      <c r="G14" s="46">
+        <v>130</v>
+      </c>
+      <c r="H14" s="46">
         <v>124</v>
       </c>
-      <c r="P14" s="5">
-[...22 lines deleted...]
-      <c r="A15" s="25" t="s">
+      <c r="I14" s="47">
+        <v>114.3067219583062</v>
+      </c>
+      <c r="J14" s="48">
+        <v>131.04446654402724</v>
+      </c>
+      <c r="K14" s="49">
+        <v>117.8</v>
+      </c>
+      <c r="L14" s="50">
+        <v>103.82269972851336</v>
+      </c>
+      <c r="M14" s="51">
+        <v>112</v>
+      </c>
+      <c r="N14" s="42">
+        <v>130.9</v>
+      </c>
+      <c r="O14" s="42">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="P14" s="43">
+        <v>149.93181243912747</v>
+      </c>
+      <c r="Q14" s="52">
+        <v>142.35971149962495</v>
+      </c>
+      <c r="R14" s="52">
+        <v>160.1</v>
+      </c>
+      <c r="S14" s="42">
+        <v>145.6</v>
+      </c>
+      <c r="T14" s="42">
+        <v>142.38573881404247</v>
+      </c>
+      <c r="U14" s="42">
+        <v>134.84297684397711</v>
+      </c>
+      <c r="V14" s="43">
+        <v>125.85501159047551</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="26">
-[...64 lines deleted...]
-      <c r="A16" s="25" t="s">
+      <c r="B15" s="45">
+        <v>65</v>
+      </c>
+      <c r="C15" s="45">
+        <v>58</v>
+      </c>
+      <c r="D15" s="45">
+        <v>58</v>
+      </c>
+      <c r="E15" s="45">
+        <v>54</v>
+      </c>
+      <c r="F15" s="45">
+        <v>49</v>
+      </c>
+      <c r="G15" s="46">
+        <v>42</v>
+      </c>
+      <c r="H15" s="46">
+        <v>45</v>
+      </c>
+      <c r="I15" s="47">
+        <v>43.236504838183095</v>
+      </c>
+      <c r="J15" s="48">
+        <v>42.6</v>
+      </c>
+      <c r="K15" s="49">
+        <v>41.3</v>
+      </c>
+      <c r="L15" s="50">
+        <v>39.638194846936088</v>
+      </c>
+      <c r="M15" s="51">
+        <v>39.1</v>
+      </c>
+      <c r="N15" s="42">
+        <v>35.4</v>
+      </c>
+      <c r="O15" s="42">
+        <v>33</v>
+      </c>
+      <c r="P15" s="43">
+        <v>30.52533441477571</v>
+      </c>
+      <c r="Q15" s="52">
+        <v>35.0121029342694</v>
+      </c>
+      <c r="R15" s="52">
+        <v>35.5</v>
+      </c>
+      <c r="S15" s="42">
+        <v>28.2</v>
+      </c>
+      <c r="T15" s="42">
+        <v>30.142691743485013</v>
+      </c>
+      <c r="U15" s="42">
+        <v>29.499584724004375</v>
+      </c>
+      <c r="V15" s="43">
+        <v>27.551597243230979</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="26">
-[...2 lines deleted...]
-      <c r="C16" s="26">
+      <c r="B16" s="45">
+        <v>173</v>
+      </c>
+      <c r="C16" s="45">
+        <v>174</v>
+      </c>
+      <c r="D16" s="45">
+        <v>163</v>
+      </c>
+      <c r="E16" s="45">
+        <v>148</v>
+      </c>
+      <c r="F16" s="45">
+        <v>148</v>
+      </c>
+      <c r="G16" s="46">
+        <v>134</v>
+      </c>
+      <c r="H16" s="46">
+        <v>142</v>
+      </c>
+      <c r="I16" s="47">
+        <v>115.22465936481821</v>
+      </c>
+      <c r="J16" s="48">
+        <v>134.21526992060927</v>
+      </c>
+      <c r="K16" s="49">
+        <v>147.9</v>
+      </c>
+      <c r="L16" s="50">
+        <v>117.61411025838059</v>
+      </c>
+      <c r="M16" s="51">
+        <v>103.7</v>
+      </c>
+      <c r="N16" s="42">
+        <v>96.075485250264364</v>
+      </c>
+      <c r="O16" s="42">
+        <v>97.9</v>
+      </c>
+      <c r="P16" s="43">
+        <v>93.745840577373613</v>
+      </c>
+      <c r="Q16" s="52">
+        <v>102.21029803266853</v>
+      </c>
+      <c r="R16" s="52">
+        <v>103</v>
+      </c>
+      <c r="S16" s="42">
+        <v>104</v>
+      </c>
+      <c r="T16" s="42">
+        <v>110.94079974465006</v>
+      </c>
+      <c r="U16" s="43">
+        <v>132.60408568865751</v>
+      </c>
+      <c r="V16" s="43">
+        <v>112.21761990916812</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="45">
+        <v>17</v>
+      </c>
+      <c r="C17" s="45">
+        <v>17</v>
+      </c>
+      <c r="D17" s="45">
+        <v>17</v>
+      </c>
+      <c r="E17" s="45">
+        <v>17</v>
+      </c>
+      <c r="F17" s="45">
+        <v>17</v>
+      </c>
+      <c r="G17" s="46">
+        <v>16</v>
+      </c>
+      <c r="H17" s="46">
+        <v>18</v>
+      </c>
+      <c r="I17" s="47">
+        <v>18.326008315639612</v>
+      </c>
+      <c r="J17" s="48">
+        <v>20.808520356352574</v>
+      </c>
+      <c r="K17" s="49">
+        <v>21.7</v>
+      </c>
+      <c r="L17" s="50">
+        <v>24.506749545980327</v>
+      </c>
+      <c r="M17" s="51">
+        <v>25.2</v>
+      </c>
+      <c r="N17" s="42">
+        <v>23.485527818297776</v>
+      </c>
+      <c r="O17" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="P17" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q17" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="R17" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="S17" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="T17" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="U17" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="V17" s="56" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="45">
+        <v>749</v>
+      </c>
+      <c r="C18" s="45">
+        <v>784</v>
+      </c>
+      <c r="D18" s="45">
+        <v>772</v>
+      </c>
+      <c r="E18" s="45">
+        <v>798</v>
+      </c>
+      <c r="F18" s="45">
+        <v>748</v>
+      </c>
+      <c r="G18" s="46">
+        <v>768</v>
+      </c>
+      <c r="H18" s="46">
+        <v>847</v>
+      </c>
+      <c r="I18" s="47">
+        <v>903.63666309720043</v>
+      </c>
+      <c r="J18" s="48">
+        <v>866.2</v>
+      </c>
+      <c r="K18" s="49">
+        <v>809</v>
+      </c>
+      <c r="L18" s="50">
+        <v>730.21464270242279</v>
+      </c>
+      <c r="M18" s="51">
+        <v>716.3</v>
+      </c>
+      <c r="N18" s="42">
+        <v>806.68418142324595</v>
+      </c>
+      <c r="O18" s="42">
+        <v>940.2</v>
+      </c>
+      <c r="P18" s="43">
+        <v>958.15451965509146</v>
+      </c>
+      <c r="Q18" s="52">
+        <v>962.01221808137666</v>
+      </c>
+      <c r="R18" s="52">
+        <v>982.8</v>
+      </c>
+      <c r="S18" s="42">
+        <v>958.3</v>
+      </c>
+      <c r="T18" s="42">
+        <v>920.20354859703696</v>
+      </c>
+      <c r="U18" s="55">
+        <v>914</v>
+      </c>
+      <c r="V18" s="56">
+        <v>882.13958126289458</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="45">
+        <v>99</v>
+      </c>
+      <c r="C19" s="45">
+        <v>100</v>
+      </c>
+      <c r="D19" s="45">
+        <v>105</v>
+      </c>
+      <c r="E19" s="45">
+        <v>112</v>
+      </c>
+      <c r="F19" s="45">
+        <v>120</v>
+      </c>
+      <c r="G19" s="46">
+        <v>132</v>
+      </c>
+      <c r="H19" s="46">
+        <v>131</v>
+      </c>
+      <c r="I19" s="47">
+        <v>130.20504562072037</v>
+      </c>
+      <c r="J19" s="48">
+        <v>123.6</v>
+      </c>
+      <c r="K19" s="49">
+        <v>125.5</v>
+      </c>
+      <c r="L19" s="50">
+        <v>131.28040735924515</v>
+      </c>
+      <c r="M19" s="51">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="N19" s="42">
+        <v>136.19946447226272</v>
+      </c>
+      <c r="O19" s="42">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="P19" s="43">
+        <v>135.48021702717008</v>
+      </c>
+      <c r="Q19" s="52">
+        <v>139.09366676125182</v>
+      </c>
+      <c r="R19" s="52">
+        <v>113.2</v>
+      </c>
+      <c r="S19" s="42">
+        <v>98.2</v>
+      </c>
+      <c r="T19" s="42">
+        <v>110.73610589066635</v>
+      </c>
+      <c r="U19" s="43">
+        <v>113.1330393628951</v>
+      </c>
+      <c r="V19" s="56">
+        <v>119.28670475719939</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="O20" s="42">
+        <v>15.2</v>
+      </c>
+      <c r="P20" s="43">
+        <v>16.740107889838164</v>
+      </c>
+      <c r="Q20" s="52">
+        <v>13.862473711946965</v>
+      </c>
+      <c r="R20" s="52">
+        <v>14.1</v>
+      </c>
+      <c r="S20" s="42">
+        <v>12</v>
+      </c>
+      <c r="T20" s="42">
+        <v>12.520349200121274</v>
+      </c>
+      <c r="U20" s="42">
+        <v>12.232460129993584</v>
+      </c>
+      <c r="V20" s="43">
+        <v>12.41651767061423</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A21" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="L21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="M21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="O21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="P21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="R21" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="S21" s="42">
+        <v>474.7</v>
+      </c>
+      <c r="T21" s="42">
+        <v>465.65885183880954</v>
+      </c>
+      <c r="U21" s="42">
+        <v>441.29564164976949</v>
+      </c>
+      <c r="V21" s="43">
+        <v>428.97871866902545</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="45">
+        <v>115</v>
+      </c>
+      <c r="C22" s="45">
+        <v>111</v>
+      </c>
+      <c r="D22" s="45">
+        <v>117</v>
+      </c>
+      <c r="E22" s="45">
+        <v>107</v>
+      </c>
+      <c r="F22" s="45">
+        <v>105</v>
+      </c>
+      <c r="G22" s="46">
+        <v>105</v>
+      </c>
+      <c r="H22" s="46">
+        <v>105</v>
+      </c>
+      <c r="I22" s="47">
+        <v>100.45734863330283</v>
+      </c>
+      <c r="J22" s="48">
+        <v>89.6</v>
+      </c>
+      <c r="K22" s="49">
+        <v>93</v>
+      </c>
+      <c r="L22" s="50">
+        <v>91.117565708389463</v>
+      </c>
+      <c r="M22" s="51">
+        <v>92.4</v>
+      </c>
+      <c r="N22" s="42">
+        <v>93.245909583919882</v>
+      </c>
+      <c r="O22" s="42">
+        <v>94.6</v>
+      </c>
+      <c r="P22" s="43">
+        <v>93.640891750153926</v>
+      </c>
+      <c r="Q22" s="52">
+        <v>93.064598810123968</v>
+      </c>
+      <c r="R22" s="52">
+        <v>94.2</v>
+      </c>
+      <c r="S22" s="42">
+        <v>113.9</v>
+      </c>
+      <c r="T22" s="42">
+        <v>110.96152315390464</v>
+      </c>
+      <c r="U22" s="42">
+        <v>111.50876486885088</v>
+      </c>
+      <c r="V22" s="43">
+        <v>110.44963484831894</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A23" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="45">
+        <v>81</v>
+      </c>
+      <c r="C23" s="45">
+        <v>79</v>
+      </c>
+      <c r="D23" s="45">
+        <v>76</v>
+      </c>
+      <c r="E23" s="45">
+        <v>70</v>
+      </c>
+      <c r="F23" s="45">
+        <v>85</v>
+      </c>
+      <c r="G23" s="46">
+        <v>84</v>
+      </c>
+      <c r="H23" s="46">
+        <v>88</v>
+      </c>
+      <c r="I23" s="47">
+        <v>85.319869671720525</v>
+      </c>
+      <c r="J23" s="48">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="K23" s="49">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="L23" s="50">
+        <v>65.29968588814836</v>
+      </c>
+      <c r="M23" s="51">
         <v>66.7</v>
       </c>
-      <c r="D16" s="26">
-[...126 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="N23" s="42">
+        <v>59.10342500354421</v>
+      </c>
+      <c r="O23" s="42">
+        <v>53.5</v>
+      </c>
+      <c r="P23" s="43">
+        <v>58.786697914691089</v>
+      </c>
+      <c r="Q23" s="52">
+        <v>53.7910261625602</v>
+      </c>
+      <c r="R23" s="52">
+        <v>51.3</v>
+      </c>
+      <c r="S23" s="42">
+        <v>43.5</v>
+      </c>
+      <c r="T23" s="42">
+        <v>33.308678533568141</v>
+      </c>
+      <c r="U23" s="42">
+        <v>33.193016241675707</v>
+      </c>
+      <c r="V23" s="43">
+        <v>33.922803238381263</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A24" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="45">
+        <v>13</v>
+      </c>
+      <c r="C24" s="45">
         <v>12</v>
       </c>
-      <c r="B18" s="26">
-[...472 lines deleted...]
-      <c r="A25" s="8" t="s">
+      <c r="D24" s="45">
+        <v>12</v>
+      </c>
+      <c r="E24" s="45">
+        <v>10</v>
+      </c>
+      <c r="F24" s="45">
+        <v>8</v>
+      </c>
+      <c r="G24" s="46">
+        <v>8</v>
+      </c>
+      <c r="H24" s="46">
+        <v>8</v>
+      </c>
+      <c r="I24" s="47">
+        <v>8.2619207801921775</v>
+      </c>
+      <c r="J24" s="48">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="K24" s="49">
+        <v>26.8</v>
+      </c>
+      <c r="L24" s="50">
+        <v>23.390705884603339</v>
+      </c>
+      <c r="M24" s="51">
+        <v>22.4</v>
+      </c>
+      <c r="N24" s="42">
+        <v>23.133425266653532</v>
+      </c>
+      <c r="O24" s="42">
+        <v>23.5</v>
+      </c>
+      <c r="P24" s="43">
+        <v>24.426621605641078</v>
+      </c>
+      <c r="Q24" s="52">
+        <v>22.838605267482947</v>
+      </c>
+      <c r="R24" s="52">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="S24" s="42">
+        <v>19.5</v>
+      </c>
+      <c r="T24" s="42">
+        <v>20.022224874367282</v>
+      </c>
+      <c r="U24" s="42">
+        <v>19.13578957380777</v>
+      </c>
+      <c r="V24" s="43">
+        <v>21.375700137797033</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A25" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="7" t="s">
-[...61 lines deleted...]
-      </c>
+      <c r="B25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="L25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="M25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="O25" s="49">
+        <v>34.1</v>
+      </c>
+      <c r="P25" s="43">
+        <v>29.114310221195797</v>
+      </c>
+      <c r="Q25" s="58">
+        <v>27.981466597368762</v>
+      </c>
+      <c r="R25" s="58">
+        <v>30.3</v>
+      </c>
+      <c r="S25" s="43">
+        <v>29.7</v>
+      </c>
+      <c r="T25" s="43">
+        <v>24.311303725438705</v>
+      </c>
+      <c r="U25" s="42">
+        <v>22.851489974699685</v>
+      </c>
+      <c r="V25" s="43">
+        <v>22.563322921135249</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="Q26" s="59"/>
+      <c r="R26" s="59"/>
+    </row>
+    <row r="27" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="Q27" s="60"/>
+      <c r="R27" s="60"/>
+    </row>
+    <row r="28" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="Q28" s="60"/>
+      <c r="R28" s="60"/>
+    </row>
+    <row r="29" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+    </row>
+    <row r="30" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="Q30" s="60"/>
+      <c r="R30" s="60"/>
+    </row>
+    <row r="31" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="Q31" s="60"/>
+      <c r="R31" s="60"/>
+    </row>
+    <row r="32" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="Q32" s="60"/>
+      <c r="R32" s="60"/>
+    </row>
+    <row r="33" spans="17:18" x14ac:dyDescent="0.2">
+      <c r="Q33" s="60"/>
+      <c r="R33" s="60"/>
+    </row>
+    <row r="34" spans="17:18" x14ac:dyDescent="0.2">
+      <c r="Q34" s="60"/>
+      <c r="R34" s="60"/>
+    </row>
+    <row r="35" spans="17:18" x14ac:dyDescent="0.2">
+      <c r="Q35" s="60"/>
+      <c r="R35" s="60"/>
+    </row>
+    <row r="36" spans="17:18" x14ac:dyDescent="0.2">
+      <c r="Q36" s="60"/>
+      <c r="R36" s="60"/>
+    </row>
+    <row r="37" spans="17:18" x14ac:dyDescent="0.2">
+      <c r="Q37" s="60"/>
+      <c r="R37" s="60"/>
+    </row>
+    <row r="38" spans="17:18" x14ac:dyDescent="0.2">
+      <c r="Q38" s="60"/>
+      <c r="R38" s="60"/>
+    </row>
+    <row r="39" spans="17:18" x14ac:dyDescent="0.2">
+      <c r="Q39" s="60"/>
+      <c r="R39" s="60"/>
+    </row>
+    <row r="40" spans="17:18" x14ac:dyDescent="0.2">
+      <c r="Q40" s="60"/>
+      <c r="R40" s="60"/>
+    </row>
+    <row r="41" spans="17:18" x14ac:dyDescent="0.2">
+      <c r="Q41" s="60"/>
+      <c r="R41" s="60"/>
+    </row>
+    <row r="42" spans="17:18" x14ac:dyDescent="0.2">
+      <c r="Q42" s="60"/>
+      <c r="R42" s="60"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A1:V1"/>
+  <mergeCells count="3">
+    <mergeCell ref="M2:N2"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="S2:V2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.4" bottom="0.74" header="0.25" footer="0.44"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005F1CCB8670E9634FB3046F27D56A1008" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d20075f139ebbf3ffa978fabe78a1481">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -2408,98 +3077,100 @@
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27E4F27C-1660-4778-B120-B0A7314D4CBA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC912C08-CD13-43D4-9A7D-75F675A476F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57ED24FB-4DC8-4579-AC5F-634922043B70}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B03DB2A8-D42F-4F7F-ABC8-9327663AACCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BDBC99C-A591-4B3D-9A3F-0D39D6C311FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F2138A2-00B5-4858-AD66-B19EB7E17926}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Деректер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>