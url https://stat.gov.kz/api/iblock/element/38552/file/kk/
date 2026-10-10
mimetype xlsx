--- v1 (2026-09-19)
+++ v2 (2026-10-10)
@@ -6,55 +6,55 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12075" yWindow="-330" windowWidth="15255" windowHeight="10920" activeTab="2"/>
+    <workbookView xWindow="11520" yWindow="-15" windowWidth="15840" windowHeight="9345" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
-    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Деректер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="68">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
@@ -68,254 +68,256 @@
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Қызылорда</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Оңтүстік Қазақстан</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
-    <t>жан басына, кг</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Тұрақты көздерден атмосфераға шығатын  ластағыш заттардың  шығарындылары </t>
+    <t>мың тонна</t>
+  </si>
+  <si>
+    <t>Тұрақты көздерден атмосфераға шығатын ластағыш заттардың  шығарындылары</t>
   </si>
   <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
+  </si>
+  <si>
     <t>Абай</t>
   </si>
   <si>
-    <t>Жетісу</t>
-[...4 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі әдістеме </t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
-    <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП), кезеңділігі жылдық</t>
+    <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП (ауа)), кезеңділігі жылдық</t>
   </si>
   <si>
     <t>Жіктеуішілер</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар</t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық жинақ  "Қазақстан Республикасындағы қоршаған ортаны қорғау" </t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Өндіріс және қоршаған орта статистикасы  департаменті</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Әділбек Дана</t>
   </si>
   <si>
     <t>Байланыс телефоны</t>
   </si>
   <si>
     <t>+7 7172749307</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>d.adilbek@aspire.gov.kz</t>
   </si>
   <si>
     <t>Бюроның мекенжай</t>
   </si>
   <si>
     <t>010000, Астана қаласы, Мәңгілік ел даңғылы, Министрліктер үйі, 8, 4 кіреберіс</t>
   </si>
   <si>
     <t>Бірыңғай байланыс орталығы</t>
   </si>
   <si>
     <t>Деректерді пайдалану туралы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/description/</t>
   </si>
   <si>
-    <t>Атмосфералық ауаға ластаушы заттардың шығарындылары – стационарлық шығарындылар көздерінен атмосфералық ауаға халықтың денсаулығына немесе қызметіне, қоршаған ортаға қолайсыз әсер ететін ластаушы заттардың түсуі.
-[...3 lines deleted...]
-    <t>Ерекше ластаушы заттардың анықтамалығы</t>
+    <t xml:space="preserve">Атмосфералық ауаға ластаушы заттардың шығарындылары – стационарлық шығарындылар көздерінен атмосфералық ауаға халықтың денсаулығына немесе қызметіне, қоршаған ортаға қолайсыз әсер ететін ластаушы заттардың түсуі.
+Атмосфераны ластаудың стационарлық көзі – пайдалану процесінде зиянды заттарды бөлетін технологиялық агрегат (қондырғы, құрылғы, аппарат).
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ерекше ластаушы заттардың анықтамалығы, ластаушы заттарды топтастыру </t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
     <t>СКК атауы</t>
   </si>
   <si>
-    <t>Атмосфераға шығарылған ластаушы заттар шығарындыларының көлемі, жан басына шаққандағы</t>
-[...1 lines deleted...]
-  <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>2005 жылдан бастап</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
-    <t>Шартты белгілер:</t>
-[...17 lines deleted...]
-    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+    <t>Атмосфераға шығарылған ластаушы заттар шығарындыларының көлемі</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="166" formatCode="0;[Red]0"/>
+    <numFmt numFmtId="167" formatCode="0.0;[Red]0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial Cyr"/>
-[...3 lines deleted...]
-      <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
@@ -329,422 +331,403 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color indexed="8"/>
-[...5 lines deleted...]
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="13">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...24 lines deleted...]
-      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top/>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="13" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка 3" xfId="4"/>
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2" xfId="2"/>
-    <cellStyle name="Обычный_Динамика демографических показателей май 2009" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1017,168 +1000,168 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.adilbek@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="110.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="3">
-        <v>15750204</v>
+        <v>157502</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="64" t="s">
-[...10 lines deleted...]
-      <c r="B7" s="66" t="s">
+      <c r="A6" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A13" s="67" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="A13" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="60" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="69" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="70">
+      <c r="A14" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="62">
         <v>46202</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="69" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="70">
+      <c r="A15" s="61" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="62">
         <v>46566</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>41</v>
@@ -1253,1906 +1236,1833 @@
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1"/>
     <hyperlink ref="B9" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B19" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B4:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="92.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B4" s="71" t="s">
-        <v>61</v>
+      <c r="B4" s="54" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="71" t="s">
-        <v>62</v>
+      <c r="B5" s="54" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="71" t="s">
-        <v>63</v>
+      <c r="B6" s="54" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="71" t="s">
-        <v>64</v>
+      <c r="B7" s="54" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="71" t="s">
-        <v>65</v>
+      <c r="B8" s="54" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="71"/>
+      <c r="B9" s="54"/>
     </row>
     <row r="10" spans="2:2" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="B10" s="72" t="s">
-        <v>66</v>
+      <c r="B10" s="55" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="73" t="s">
-        <v>67</v>
+      <c r="B18" s="56" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X42"/>
+  <dimension ref="A1:V25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W1" sqref="W1"/>
+      <selection activeCell="X1" sqref="X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="17" customWidth="1"/>
     <col min="2" max="16" width="10.7109375" style="17" customWidth="1"/>
-    <col min="17" max="18" width="10.140625" style="20" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="17" max="21" width="9.140625" style="21" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" style="17"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="63" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
       <c r="N1" s="63"/>
       <c r="O1" s="63"/>
       <c r="P1" s="63"/>
       <c r="Q1" s="63"/>
       <c r="R1" s="63"/>
       <c r="S1" s="63"/>
-      <c r="T1" s="16"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+    </row>
+    <row r="2" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="I2" s="19"/>
       <c r="K2" s="19"/>
-      <c r="L2" s="18"/>
-[...2 lines deleted...]
-      <c r="S2" s="62" t="s">
+      <c r="L2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="Q2" s="20"/>
+      <c r="V2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="T2" s="62"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="3" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="B3" s="23">
         <v>2005</v>
       </c>
       <c r="C3" s="23">
         <v>2006</v>
       </c>
       <c r="D3" s="24">
         <v>2007</v>
       </c>
-      <c r="E3" s="25">
+      <c r="E3" s="23">
         <v>2008</v>
       </c>
-      <c r="F3" s="23">
+      <c r="F3" s="25">
         <v>2009</v>
       </c>
-      <c r="G3" s="25">
+      <c r="G3" s="23">
         <v>2010</v>
       </c>
-      <c r="H3" s="23">
+      <c r="H3" s="25">
         <v>2011</v>
       </c>
       <c r="I3" s="26">
         <v>2012</v>
       </c>
       <c r="J3" s="23">
         <v>2013</v>
       </c>
-      <c r="K3" s="23">
+      <c r="K3" s="27">
         <v>2014</v>
       </c>
-      <c r="L3" s="23">
+      <c r="L3" s="27">
         <v>2015</v>
       </c>
-      <c r="M3" s="26">
+      <c r="M3" s="23">
         <v>2016</v>
       </c>
       <c r="N3" s="23">
         <v>2017</v>
       </c>
       <c r="O3" s="23">
         <v>2018</v>
       </c>
       <c r="P3" s="23">
         <v>2019</v>
       </c>
       <c r="Q3" s="23">
         <v>2020</v>
       </c>
       <c r="R3" s="23">
         <v>2021</v>
       </c>
       <c r="S3" s="23">
         <v>2022</v>
       </c>
       <c r="T3" s="23">
         <v>2023</v>
       </c>
       <c r="U3" s="23">
         <v>2024</v>
       </c>
-      <c r="V3" s="23">
+      <c r="V3" s="28">
         <v>2025</v>
       </c>
-      <c r="W3" s="20"/>
-[...2 lines deleted...]
-      <c r="A4" s="27" t="s">
+    </row>
+    <row r="4" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="28">
-[...6 lines deleted...]
-        <v>188</v>
+      <c r="B4" s="30">
+        <v>2968.8</v>
+      </c>
+      <c r="C4" s="30">
+        <v>2921.2</v>
+      </c>
+      <c r="D4" s="30">
+        <v>2915</v>
       </c>
       <c r="E4" s="30">
-        <v>169</v>
+        <v>2643.1</v>
       </c>
       <c r="F4" s="31">
-        <v>146</v>
-[...13 lines deleted...]
-      <c r="K4" s="34">
+        <v>2320</v>
+      </c>
+      <c r="G4" s="32">
+        <v>2226.6</v>
+      </c>
+      <c r="H4" s="32">
+        <v>2346.2999999999997</v>
+      </c>
+      <c r="I4" s="33">
+        <v>2384.3000000000002</v>
+      </c>
+      <c r="J4" s="31">
+        <v>2282.6999999999998</v>
+      </c>
+      <c r="K4" s="31">
+        <v>2256.6999999999998</v>
+      </c>
+      <c r="L4" s="31">
+        <v>2180</v>
+      </c>
+      <c r="M4" s="34">
+        <v>2271.6</v>
+      </c>
+      <c r="N4" s="32">
+        <v>2357.8000000000002</v>
+      </c>
+      <c r="O4" s="32">
+        <v>2446.6999999999998</v>
+      </c>
+      <c r="P4" s="32">
+        <v>2483.1</v>
+      </c>
+      <c r="Q4" s="32">
+        <v>2441</v>
+      </c>
+      <c r="R4" s="32">
+        <v>2407.4557910000003</v>
+      </c>
+      <c r="S4" s="32">
+        <v>2314.8000000000002</v>
+      </c>
+      <c r="T4" s="32">
+        <v>2257.5</v>
+      </c>
+      <c r="U4" s="32">
+        <v>2271.4</v>
+      </c>
+      <c r="V4" s="35">
+        <v>2280.9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="L5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="N5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="O5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="P5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="R5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="S5" s="37">
+        <v>39</v>
+      </c>
+      <c r="T5" s="37">
+        <v>38.5</v>
+      </c>
+      <c r="U5" s="37">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="V5" s="38">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A6" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="40">
+        <v>43.9</v>
+      </c>
+      <c r="C6" s="40">
+        <v>53.9</v>
+      </c>
+      <c r="D6" s="40">
+        <v>78.2</v>
+      </c>
+      <c r="E6" s="41">
+        <v>75.3</v>
+      </c>
+      <c r="F6" s="42">
+        <v>71.5</v>
+      </c>
+      <c r="G6" s="41">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="H6" s="41">
+        <v>77.8</v>
+      </c>
+      <c r="I6" s="43">
+        <v>105.7</v>
+      </c>
+      <c r="J6" s="44">
+        <v>83.8</v>
+      </c>
+      <c r="K6" s="45">
+        <v>84.6</v>
+      </c>
+      <c r="L6" s="45">
+        <v>85.6</v>
+      </c>
+      <c r="M6" s="46">
+        <v>94.5</v>
+      </c>
+      <c r="N6" s="41">
+        <v>86.9</v>
+      </c>
+      <c r="O6" s="41">
+        <v>84.5</v>
+      </c>
+      <c r="P6" s="41">
+        <v>76.7</v>
+      </c>
+      <c r="Q6" s="41">
+        <v>77.2</v>
+      </c>
+      <c r="R6" s="41">
+        <v>77.3</v>
+      </c>
+      <c r="S6" s="41">
+        <v>69.5</v>
+      </c>
+      <c r="T6" s="41">
+        <v>69.8</v>
+      </c>
+      <c r="U6" s="41">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="V6" s="38">
+        <v>69.900000000000006</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A7" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="40">
+        <v>168.2</v>
+      </c>
+      <c r="C7" s="40">
+        <v>199</v>
+      </c>
+      <c r="D7" s="40">
+        <v>204.6</v>
+      </c>
+      <c r="E7" s="41">
+        <v>208.9</v>
+      </c>
+      <c r="F7" s="42">
+        <v>218.4</v>
+      </c>
+      <c r="G7" s="41">
+        <v>125.3</v>
+      </c>
+      <c r="H7" s="41">
+        <v>119.8</v>
+      </c>
+      <c r="I7" s="43">
+        <v>123.9</v>
+      </c>
+      <c r="J7" s="44">
+        <v>125.4</v>
+      </c>
+      <c r="K7" s="45">
+        <v>121.8</v>
+      </c>
+      <c r="L7" s="45">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="M7" s="46">
+        <v>155.6</v>
+      </c>
+      <c r="N7" s="41">
+        <v>169.5</v>
+      </c>
+      <c r="O7" s="41">
+        <v>158.1</v>
+      </c>
+      <c r="P7" s="41">
+        <v>136.6</v>
+      </c>
+      <c r="Q7" s="41">
+        <v>135.1</v>
+      </c>
+      <c r="R7" s="41">
+        <v>137.4</v>
+      </c>
+      <c r="S7" s="41">
+        <v>136.5</v>
+      </c>
+      <c r="T7" s="41">
+        <v>112.1</v>
+      </c>
+      <c r="U7" s="41">
+        <v>126</v>
+      </c>
+      <c r="V7" s="47">
+        <v>128.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A8" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="40">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="C8" s="40">
+        <v>71.8</v>
+      </c>
+      <c r="D8" s="40">
+        <v>62.4</v>
+      </c>
+      <c r="E8" s="41">
+        <v>68.3</v>
+      </c>
+      <c r="F8" s="42">
+        <v>71.3</v>
+      </c>
+      <c r="G8" s="41">
+        <v>74.7</v>
+      </c>
+      <c r="H8" s="41">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="I8" s="43">
+        <v>64.3</v>
+      </c>
+      <c r="J8" s="44">
+        <v>68.5</v>
+      </c>
+      <c r="K8" s="45">
+        <v>51.6</v>
+      </c>
+      <c r="L8" s="45">
+        <v>55</v>
+      </c>
+      <c r="M8" s="46">
+        <v>50.3</v>
+      </c>
+      <c r="N8" s="48">
+        <v>43.4</v>
+      </c>
+      <c r="O8" s="48">
+        <v>50.2</v>
+      </c>
+      <c r="P8" s="48">
+        <v>48.1</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>46.3</v>
+      </c>
+      <c r="R8" s="48">
+        <v>47.9</v>
+      </c>
+      <c r="S8" s="48">
+        <v>28.8</v>
+      </c>
+      <c r="T8" s="48">
+        <v>28.4</v>
+      </c>
+      <c r="U8" s="48">
+        <v>29.6</v>
+      </c>
+      <c r="V8" s="47">
+        <v>29.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A9" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="40">
+        <v>89.4</v>
+      </c>
+      <c r="C9" s="40">
+        <v>95</v>
+      </c>
+      <c r="D9" s="40">
+        <v>107.7</v>
+      </c>
+      <c r="E9" s="41">
+        <v>106.4</v>
+      </c>
+      <c r="F9" s="42">
+        <v>100.2</v>
+      </c>
+      <c r="G9" s="41">
+        <v>97.8</v>
+      </c>
+      <c r="H9" s="41">
+        <v>107.4</v>
+      </c>
+      <c r="I9" s="43">
+        <v>133.1</v>
+      </c>
+      <c r="J9" s="44">
+        <v>138.4</v>
+      </c>
+      <c r="K9" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="L9" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="M9" s="46">
+        <v>167.1</v>
+      </c>
+      <c r="N9" s="48">
+        <v>177</v>
+      </c>
+      <c r="O9" s="48">
+        <v>172.3</v>
+      </c>
+      <c r="P9" s="48">
+        <v>164.5</v>
+      </c>
+      <c r="Q9" s="49">
+        <v>153.9</v>
+      </c>
+      <c r="R9" s="49">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="S9" s="49">
+        <v>132.1</v>
+      </c>
+      <c r="T9" s="49">
+        <v>140.1</v>
+      </c>
+      <c r="U9" s="49">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="V9" s="47">
+        <v>160.80000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A10" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="40">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="C10" s="40">
+        <v>52.4</v>
+      </c>
+      <c r="D10" s="40">
+        <v>47.3</v>
+      </c>
+      <c r="E10" s="41">
+        <v>41.9</v>
+      </c>
+      <c r="F10" s="42">
+        <v>49.6</v>
+      </c>
+      <c r="G10" s="41">
+        <v>58.1</v>
+      </c>
+      <c r="H10" s="41">
+        <v>55.9</v>
+      </c>
+      <c r="I10" s="50">
+        <v>62</v>
+      </c>
+      <c r="J10" s="51">
+        <v>60.4</v>
+      </c>
+      <c r="K10" s="45">
+        <v>44.7</v>
+      </c>
+      <c r="L10" s="45">
+        <v>42.4</v>
+      </c>
+      <c r="M10" s="46">
+        <v>42.5</v>
+      </c>
+      <c r="N10" s="48">
+        <v>41.5</v>
+      </c>
+      <c r="O10" s="48">
+        <v>48.2</v>
+      </c>
+      <c r="P10" s="48">
+        <v>41.2</v>
+      </c>
+      <c r="Q10" s="48">
+        <v>30.8</v>
+      </c>
+      <c r="R10" s="48">
+        <v>26</v>
+      </c>
+      <c r="S10" s="48">
+        <v>25.8</v>
+      </c>
+      <c r="T10" s="48">
+        <v>34.4</v>
+      </c>
+      <c r="U10" s="48">
+        <v>31.2</v>
+      </c>
+      <c r="V10" s="47">
+        <v>70.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A11" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="40">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="C11" s="40">
+        <v>20</v>
+      </c>
+      <c r="D11" s="40">
+        <v>21.2</v>
+      </c>
+      <c r="E11" s="41">
+        <v>28.9</v>
+      </c>
+      <c r="F11" s="42">
+        <v>16.7</v>
+      </c>
+      <c r="G11" s="41">
+        <v>19.3</v>
+      </c>
+      <c r="H11" s="41">
+        <v>24.9</v>
+      </c>
+      <c r="I11" s="43">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="J11" s="44">
+        <v>33.6</v>
+      </c>
+      <c r="K11" s="45">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="L11" s="45">
+        <v>41.9</v>
+      </c>
+      <c r="M11" s="46">
+        <v>52.4</v>
+      </c>
+      <c r="N11" s="48">
+        <v>51.9</v>
+      </c>
+      <c r="O11" s="48">
+        <v>52.1</v>
+      </c>
+      <c r="P11" s="48">
+        <v>55.8</v>
+      </c>
+      <c r="Q11" s="48">
+        <v>55</v>
+      </c>
+      <c r="R11" s="48">
+        <v>55.8</v>
+      </c>
+      <c r="S11" s="48">
+        <v>52.9</v>
+      </c>
+      <c r="T11" s="48">
+        <v>51.2</v>
+      </c>
+      <c r="U11" s="48">
+        <v>50.9</v>
+      </c>
+      <c r="V11" s="47">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A12" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="L12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="N12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="O12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="P12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="R12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="S12" s="48">
+        <v>13.08</v>
+      </c>
+      <c r="T12" s="48">
+        <v>14.8</v>
+      </c>
+      <c r="U12" s="48">
+        <v>15.4</v>
+      </c>
+      <c r="V12" s="47">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A13" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="40">
+        <v>1415.4</v>
+      </c>
+      <c r="C13" s="40">
+        <v>1303.2</v>
+      </c>
+      <c r="D13" s="40">
+        <v>1265.9000000000001</v>
+      </c>
+      <c r="E13" s="41">
+        <v>991.6</v>
+      </c>
+      <c r="F13" s="42">
+        <v>687.7</v>
+      </c>
+      <c r="G13" s="41">
+        <v>661.2</v>
+      </c>
+      <c r="H13" s="41">
+        <v>691.3</v>
+      </c>
+      <c r="I13" s="43">
+        <v>641.4</v>
+      </c>
+      <c r="J13" s="44">
+        <v>572.6</v>
+      </c>
+      <c r="K13" s="45">
+        <v>603.6</v>
+      </c>
+      <c r="L13" s="45">
+        <v>596.4</v>
+      </c>
+      <c r="M13" s="46">
+        <v>593</v>
+      </c>
+      <c r="N13" s="48">
+        <v>598.70000000000005</v>
+      </c>
+      <c r="O13" s="48">
+        <v>587.5</v>
+      </c>
+      <c r="P13" s="48">
+        <v>641.29999999999995</v>
+      </c>
+      <c r="Q13" s="48">
+        <v>627.70000000000005</v>
+      </c>
+      <c r="R13" s="48">
+        <v>569.70000000000005</v>
+      </c>
+      <c r="S13" s="48">
+        <v>469</v>
+      </c>
+      <c r="T13" s="48">
+        <v>455</v>
+      </c>
+      <c r="U13" s="48">
+        <v>445.3</v>
+      </c>
+      <c r="V13" s="47">
+        <v>452.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A14" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="40">
+        <v>100.4</v>
+      </c>
+      <c r="C14" s="40">
+        <v>118.1</v>
+      </c>
+      <c r="D14" s="40">
+        <v>115.6</v>
+      </c>
+      <c r="E14" s="41">
+        <v>106.3</v>
+      </c>
+      <c r="F14" s="42">
+        <v>111</v>
+      </c>
+      <c r="G14" s="41">
+        <v>114.5</v>
+      </c>
+      <c r="H14" s="41">
+        <v>109.4</v>
+      </c>
+      <c r="I14" s="43">
+        <v>100.6</v>
+      </c>
+      <c r="J14" s="44">
+        <v>115.4</v>
+      </c>
+      <c r="K14" s="45">
+        <v>103.8</v>
+      </c>
+      <c r="L14" s="45">
+        <v>91.6</v>
+      </c>
+      <c r="M14" s="46">
+        <v>98.7</v>
+      </c>
+      <c r="N14" s="48">
+        <v>114.8</v>
+      </c>
+      <c r="O14" s="48">
+        <v>124</v>
+      </c>
+      <c r="P14" s="48">
         <v>130.5</v>
       </c>
-      <c r="L4" s="61">
-[...105 lines deleted...]
-      <c r="B6" s="45">
+      <c r="Q14" s="48">
+        <v>123.4</v>
+      </c>
+      <c r="R14" s="48">
+        <v>137.9</v>
+      </c>
+      <c r="S14" s="48">
+        <v>121.4</v>
+      </c>
+      <c r="T14" s="48">
+        <v>118.3</v>
+      </c>
+      <c r="U14" s="48">
+        <v>111.6</v>
+      </c>
+      <c r="V14" s="47">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A15" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="40">
+        <v>40</v>
+      </c>
+      <c r="C15" s="40">
+        <v>35.9</v>
+      </c>
+      <c r="D15" s="40">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E15" s="41">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="F15" s="42">
+        <v>33.9</v>
+      </c>
+      <c r="G15" s="41">
+        <v>29</v>
+      </c>
+      <c r="H15" s="41">
+        <v>31.9</v>
+      </c>
+      <c r="I15" s="43">
+        <v>31.1</v>
+      </c>
+      <c r="J15" s="44">
+        <v>31.2</v>
+      </c>
+      <c r="K15" s="45">
+        <v>30.8</v>
+      </c>
+      <c r="L15" s="45">
+        <v>30.1</v>
+      </c>
+      <c r="M15" s="46">
+        <v>30.1</v>
+      </c>
+      <c r="N15" s="48">
+        <v>27.5</v>
+      </c>
+      <c r="O15" s="48">
+        <v>26</v>
+      </c>
+      <c r="P15" s="48">
+        <v>24.4</v>
+      </c>
+      <c r="Q15" s="48">
+        <v>28.3</v>
+      </c>
+      <c r="R15" s="48">
+        <v>29.2</v>
+      </c>
+      <c r="S15" s="48">
+        <v>23.4</v>
+      </c>
+      <c r="T15" s="48">
+        <v>25.3</v>
+      </c>
+      <c r="U15" s="48">
+        <v>24.9</v>
+      </c>
+      <c r="V15" s="38">
+        <v>23.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A16" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="40">
+        <v>63.5</v>
+      </c>
+      <c r="C16" s="40">
+        <v>66.7</v>
+      </c>
+      <c r="D16" s="40">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="E16" s="41">
+        <v>61.7</v>
+      </c>
+      <c r="F16" s="42">
+        <v>64.3</v>
+      </c>
+      <c r="G16" s="41">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="H16" s="41">
+        <v>75.8</v>
+      </c>
+      <c r="I16" s="43">
+        <v>64.2</v>
+      </c>
+      <c r="J16" s="44">
+        <v>77.5</v>
+      </c>
+      <c r="K16" s="45">
+        <v>88.3</v>
+      </c>
+      <c r="L16" s="45">
+        <v>72.5</v>
+      </c>
+      <c r="M16" s="46">
+        <v>65.8</v>
+      </c>
+      <c r="N16" s="48">
+        <v>62.6</v>
+      </c>
+      <c r="O16" s="48">
+        <v>65.5</v>
+      </c>
+      <c r="P16" s="48">
+        <v>64.5</v>
+      </c>
+      <c r="Q16" s="48">
+        <v>72.5</v>
+      </c>
+      <c r="R16" s="48">
+        <v>75.2</v>
+      </c>
+      <c r="S16" s="48">
+        <v>78.7</v>
+      </c>
+      <c r="T16" s="48">
+        <v>86.2</v>
+      </c>
+      <c r="U16" s="48">
+        <v>105.5</v>
+      </c>
+      <c r="V16" s="38">
+        <v>91.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A17" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="40">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="C17" s="40">
+        <v>38.9</v>
+      </c>
+      <c r="D17" s="40">
+        <v>39.9</v>
+      </c>
+      <c r="E17" s="41">
+        <v>40.4</v>
+      </c>
+      <c r="F17" s="42">
+        <v>39.9</v>
+      </c>
+      <c r="G17" s="41">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="H17" s="41">
+        <v>47.1</v>
+      </c>
+      <c r="I17" s="43">
+        <v>48.6</v>
+      </c>
+      <c r="J17" s="44">
+        <v>56.3</v>
+      </c>
+      <c r="K17" s="45">
+        <v>59.9</v>
+      </c>
+      <c r="L17" s="45">
+        <v>69</v>
+      </c>
+      <c r="M17" s="46">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="N17" s="48">
+        <v>68.2</v>
+      </c>
+      <c r="O17" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="P17" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q17" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="R17" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="S17" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="T17" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="U17" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="V17" s="52" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A18" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="40">
+        <v>556.79999999999995</v>
+      </c>
+      <c r="C18" s="40">
+        <v>582.9</v>
+      </c>
+      <c r="D18" s="40">
+        <v>575.4</v>
+      </c>
+      <c r="E18" s="41">
+        <v>596.70000000000005</v>
+      </c>
+      <c r="F18" s="42">
+        <v>560.79999999999995</v>
+      </c>
+      <c r="G18" s="41">
+        <v>572.5</v>
+      </c>
+      <c r="H18" s="41">
+        <v>632.20000000000005</v>
+      </c>
+      <c r="I18" s="53">
+        <v>675.9</v>
+      </c>
+      <c r="J18" s="48">
+        <v>650.4</v>
+      </c>
+      <c r="K18" s="45">
+        <v>610.20000000000005</v>
+      </c>
+      <c r="L18" s="45">
+        <v>552.9</v>
+      </c>
+      <c r="M18" s="46">
+        <v>542.70000000000005</v>
+      </c>
+      <c r="N18" s="48">
+        <v>609.79999999999995</v>
+      </c>
+      <c r="O18" s="48">
+        <v>709.3</v>
+      </c>
+      <c r="P18" s="48">
+        <v>721.5</v>
+      </c>
+      <c r="Q18" s="48">
+        <v>723</v>
+      </c>
+      <c r="R18" s="48">
+        <v>736.12</v>
+      </c>
+      <c r="S18" s="48">
+        <v>724.2</v>
+      </c>
+      <c r="T18" s="48">
+        <v>694.2</v>
+      </c>
+      <c r="U18" s="48">
+        <v>687.8</v>
+      </c>
+      <c r="V18" s="48">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A19" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="40">
+        <v>65.5</v>
+      </c>
+      <c r="C19" s="40">
+        <v>66.2</v>
+      </c>
+      <c r="D19" s="40">
+        <v>69.3</v>
+      </c>
+      <c r="E19" s="41">
+        <v>73</v>
+      </c>
+      <c r="F19" s="42">
+        <v>77.7</v>
+      </c>
+      <c r="G19" s="41">
+        <v>77.8</v>
+      </c>
+      <c r="H19" s="41">
+        <v>77</v>
+      </c>
+      <c r="I19" s="43">
+        <v>75.7</v>
+      </c>
+      <c r="J19" s="44">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="K19" s="45">
+        <v>72</v>
+      </c>
+      <c r="L19" s="45">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="M19" s="46">
+        <v>77.7</v>
+      </c>
+      <c r="N19" s="48">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="O19" s="48">
+        <v>75.5</v>
+      </c>
+      <c r="P19" s="48">
+        <v>74.7</v>
+      </c>
+      <c r="Q19" s="48">
+        <v>76</v>
+      </c>
+      <c r="R19" s="48">
+        <v>61.2</v>
+      </c>
+      <c r="S19" s="48">
+        <v>52.7</v>
+      </c>
+      <c r="T19" s="48">
         <v>59</v>
       </c>
-      <c r="C6" s="45">
-[...2 lines deleted...]
-      <c r="D6" s="45">
+      <c r="U19" s="48">
+        <v>59.5</v>
+      </c>
+      <c r="V19" s="48">
+        <v>61.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A20" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="O20" s="48">
+        <v>30</v>
+      </c>
+      <c r="P20" s="48">
+        <v>33.5</v>
+      </c>
+      <c r="Q20" s="48">
+        <v>28.1</v>
+      </c>
+      <c r="R20" s="48">
+        <v>29</v>
+      </c>
+      <c r="S20" s="48">
+        <v>25.2</v>
+      </c>
+      <c r="T20" s="48">
+        <v>26.7</v>
+      </c>
+      <c r="U20" s="48">
+        <v>26.3</v>
+      </c>
+      <c r="V20" s="48">
+        <v>26.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A21" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="L21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="M21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="O21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="P21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="R21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="S21" s="48">
         <v>105</v>
       </c>
-      <c r="E6" s="45">
-[...126 lines deleted...]
-      <c r="B8" s="45">
+      <c r="T21" s="48">
+        <v>103.1</v>
+      </c>
+      <c r="U21" s="48">
+        <v>97.7</v>
+      </c>
+      <c r="V21" s="48">
+        <v>94.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A22" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="40">
+        <v>165.7</v>
+      </c>
+      <c r="C22" s="40">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="D22" s="40">
+        <v>166.5</v>
+      </c>
+      <c r="E22" s="41">
+        <v>151.4</v>
+      </c>
+      <c r="F22" s="42">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="G22" s="41">
+        <v>147</v>
+      </c>
+      <c r="H22" s="41">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="I22" s="43">
+        <v>140.1</v>
+      </c>
+      <c r="J22" s="44">
+        <v>124.9</v>
+      </c>
+      <c r="K22" s="45">
+        <v>129.6</v>
+      </c>
+      <c r="L22" s="45">
+        <v>127.1</v>
+      </c>
+      <c r="M22" s="46">
+        <v>128.6</v>
+      </c>
+      <c r="N22" s="48">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="O22" s="48">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="P22" s="48">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="Q22" s="48">
+        <v>127.2</v>
+      </c>
+      <c r="R22" s="48">
+        <v>128.1</v>
+      </c>
+      <c r="S22" s="48">
+        <v>83.3</v>
+      </c>
+      <c r="T22" s="48">
+        <v>81</v>
+      </c>
+      <c r="U22" s="48">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="V22" s="48">
+        <v>79.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A23" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="40">
+        <v>44</v>
+      </c>
+      <c r="C23" s="40">
+        <v>44.4</v>
+      </c>
+      <c r="D23" s="40">
+        <v>44.7</v>
+      </c>
+      <c r="E23" s="41">
+        <v>43.7</v>
+      </c>
+      <c r="F23" s="42">
+        <v>56.5</v>
+      </c>
+      <c r="G23" s="41">
+        <v>56.2</v>
+      </c>
+      <c r="H23" s="41">
+        <v>63.5</v>
+      </c>
+      <c r="I23" s="43">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="J23" s="44">
+        <v>60.5</v>
+      </c>
+      <c r="K23" s="45">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="L23" s="45">
+        <v>56.3</v>
+      </c>
+      <c r="M23" s="46">
+        <v>61.6</v>
+      </c>
+      <c r="N23" s="48">
+        <v>59.2</v>
+      </c>
+      <c r="O23" s="48">
+        <v>56.4</v>
+      </c>
+      <c r="P23" s="48">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="Q23" s="48">
+        <v>62.4</v>
+      </c>
+      <c r="R23" s="48">
+        <v>62.2</v>
+      </c>
+      <c r="S23" s="48">
+        <v>57.7</v>
+      </c>
+      <c r="T23" s="48">
+        <v>46.4</v>
+      </c>
+      <c r="U23" s="48">
+        <v>49.1</v>
+      </c>
+      <c r="V23" s="48">
+        <v>53.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A24" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="40">
+        <v>15.5</v>
+      </c>
+      <c r="C24" s="40">
+        <v>15</v>
+      </c>
+      <c r="D24" s="40">
+        <v>15.1</v>
+      </c>
+      <c r="E24" s="41">
+        <v>13.9</v>
+      </c>
+      <c r="F24" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="G24" s="41">
+        <v>11</v>
+      </c>
+      <c r="H24" s="41">
+        <v>11.7</v>
+      </c>
+      <c r="I24" s="44">
+        <v>12.1</v>
+      </c>
+      <c r="J24" s="44">
+        <v>12.4</v>
+      </c>
+      <c r="K24" s="45">
+        <v>43.5</v>
+      </c>
+      <c r="L24" s="45">
+        <v>39.1</v>
+      </c>
+      <c r="M24" s="46">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="N24" s="48">
+        <v>41.1</v>
+      </c>
+      <c r="O24" s="48">
         <v>43</v>
       </c>
-      <c r="C8" s="45">
-[...5 lines deleted...]
-      <c r="E8" s="45">
+      <c r="P24" s="48">
+        <v>46.1</v>
+      </c>
+      <c r="Q24" s="48">
+        <v>44.5</v>
+      </c>
+      <c r="R24" s="48">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="S24" s="48">
+        <v>41.5</v>
+      </c>
+      <c r="T24" s="48">
         <v>41</v>
       </c>
-      <c r="F8" s="45">
-[...191 lines deleted...]
-      <c r="B11" s="45">
+      <c r="U24" s="48">
+        <v>43.3</v>
+      </c>
+      <c r="V24" s="48">
+        <v>49.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A25" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="45">
-[...23 lines deleted...]
-      <c r="K11" s="49">
+      <c r="B25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="L25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="M25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="O25" s="44">
+        <v>33.4</v>
+      </c>
+      <c r="P25" s="44">
+        <v>29.8</v>
+      </c>
+      <c r="Q25" s="44">
+        <v>29.6</v>
+      </c>
+      <c r="R25" s="44">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="S25" s="44">
         <v>35</v>
       </c>
-      <c r="L11" s="50">
-[...1051 lines deleted...]
-      <c r="R42" s="60"/>
+      <c r="T25" s="44">
+        <v>29.3</v>
+      </c>
+      <c r="U25" s="44">
+        <v>28.3</v>
+      </c>
+      <c r="V25" s="44">
+        <v>28.8</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="S2:V2"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:V1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.4" bottom="0.74" header="0.25" footer="0.44"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005F1CCB8670E9634FB3046F27D56A1008" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d20075f139ebbf3ffa978fabe78a1481">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC912C08-CD13-43D4-9A7D-75F675A476F7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57ED24FB-4DC8-4579-AC5F-634922043B70}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27E4F27C-1660-4778-B120-B0A7314D4CBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B03DB2A8-D42F-4F7F-ABC8-9327663AACCE}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BDBC99C-A591-4B3D-9A3F-0D39D6C311FA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...6 lines deleted...]
-  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Деректер</vt:lpstr>
     </vt:vector>