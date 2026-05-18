--- v0 (2026-04-23)
+++ v1 (2026-05-18)
@@ -1,70 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\Браки и разводы\Браки\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86487474-7288-4CB4-8897-C0BFF036DB25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="29010" windowHeight="12420" tabRatio="807"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB9" i="1" l="1"/>
   <c r="AB10" i="1"/>
   <c r="AB11" i="1"/>
   <c r="AB12" i="1"/>
   <c r="AB13" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AB15" i="1"/>
   <c r="AB16" i="1"/>
   <c r="AB17" i="1"/>
   <c r="AB18" i="1"/>
   <c r="AB19" i="1"/>
   <c r="AB20" i="1"/>
   <c r="AB21" i="1"/>
   <c r="AB22" i="1"/>
   <c r="AB23" i="1"/>
   <c r="AB24" i="1"/>
   <c r="AB25" i="1"/>
   <c r="AB26" i="1"/>
   <c r="AB27" i="1"/>
   <c r="AB28" i="1"/>
@@ -90,51 +100,51 @@
   <c r="AB49" i="1"/>
   <c r="AB50" i="1"/>
   <c r="AB51" i="1"/>
   <c r="AB53" i="1"/>
   <c r="AB54" i="1"/>
   <c r="AB55" i="1"/>
   <c r="AB56" i="1"/>
   <c r="AB57" i="1"/>
   <c r="AB58" i="1"/>
   <c r="AB59" i="1"/>
   <c r="AB60" i="1"/>
   <c r="AB61" i="1"/>
   <c r="AB62" i="1"/>
   <c r="AB63" i="1"/>
   <c r="AB64" i="1"/>
   <c r="AB65" i="1"/>
   <c r="AB66" i="1"/>
   <c r="AB67" i="1"/>
   <c r="AB68" i="1"/>
   <c r="AB69" i="1"/>
   <c r="AB70" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="95">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -386,51 +396,51 @@
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>The number of registered marriages</t>
   </si>
   <si>
     <t xml:space="preserve">The number of registered marriages </t>
   </si>
   <si>
     <t>Aitbaikyzy Aida</t>
   </si>
   <si>
     <t>ai.kanasheva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -487,64 +497,65 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -641,66 +652,81 @@
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -747,116 +773,124 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="15" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="612401%20&#1063;&#1080;&#1089;&#1083;&#1086;%20&#1079;&#1072;&#1088;&#1077;&#1075;&#1080;&#1089;&#1090;&#1088;&#1080;&#1088;&#1086;&#1074;&#1072;&#1085;&#1085;&#1099;&#1093;%20&#1073;&#1088;&#1072;&#1082;&#1086;&#1074;%20(&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;).xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/D.Karabekova/Desktop/&#1085;&#1072;%20&#1089;&#1072;&#1081;&#1090;%20&#1079;&#1072;%20&#1092;&#1077;&#1074;&#1088;&#1072;&#1083;&#1100;%20&#1084;&#1077;&#1089;&#1103;&#1094;%202026/&#1045;&#1044;&#1053;/&#1041;&#1088;&#1072;&#1082;&#1080;%20&#1080;%20&#1088;&#1072;&#1079;&#1074;&#1086;&#1076;&#1099;/&#1041;&#1088;&#1072;&#1082;&#1080;/612401%20&#1063;&#1080;&#1089;&#1083;&#1086;%20&#1079;&#1072;&#1088;&#1077;&#1075;&#1080;&#1089;&#1090;&#1088;&#1080;&#1088;&#1086;&#1074;&#1072;&#1085;&#1085;&#1099;&#1093;%20&#1073;&#1088;&#1072;&#1082;&#1086;&#1074;%20(&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="Показатель"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="9">
           <cell r="AB9">
             <v>7094</v>
           </cell>
         </row>
         <row r="10">
           <cell r="AB10">
             <v>207</v>
           </cell>
         </row>
         <row r="11">
@@ -1209,85 +1243,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1427,55 +1495,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.85546875" customWidth="1"/>
     <col min="2" max="2" width="82.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="31">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1548,263 +1616,265 @@
       </c>
       <c r="B11" s="33" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="43" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="30" t="s">
+    <row r="15" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="42">
-[...4 lines deleted...]
-      <c r="A16" s="30" t="s">
+      <c r="B15" s="45">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="42">
-        <v>46153</v>
+      <c r="B16" s="45">
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="33" t="s">
+      <c r="B17" s="44" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="35">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="38"/>
       <c r="B21" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B11" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B20" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="34" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AB71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:AC71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:S2"/>
-      <selection pane="bottomLeft" activeCell="AD10" sqref="AD10"/>
+      <selection pane="bottomLeft" activeCell="AG67" sqref="AG67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="17" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="52" t="s">
+      <c r="B2" s="46" t="s">
         <v>92</v>
       </c>
-      <c r="C2" s="52"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:28" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+    </row>
+    <row r="3" spans="1:29" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
     </row>
-    <row r="4" spans="1:28" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
       <c r="U5" s="2"/>
       <c r="X5" s="2"/>
-      <c r="AB5" s="2" t="s">
+      <c r="AC5" s="2" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A6" s="43" t="s">
+    <row r="6" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A6" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="47"/>
-      <c r="C6" s="45">
+      <c r="B6" s="53"/>
+      <c r="C6" s="51">
         <v>2024</v>
       </c>
-      <c r="D6" s="46"/>
-[...10 lines deleted...]
-      <c r="O6" s="49">
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="55">
         <v>2025</v>
       </c>
-      <c r="P6" s="50"/>
-[...10 lines deleted...]
-      <c r="AA6" s="55">
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="56"/>
+      <c r="AA6" s="57">
         <v>2026</v>
       </c>
-      <c r="AB6" s="56"/>
-[...3 lines deleted...]
-      <c r="B7" s="48"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+    </row>
+    <row r="7" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A7" s="50"/>
+      <c r="B7" s="54"/>
       <c r="C7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1833,88 +1903,93 @@
       </c>
       <c r="S7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="U7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X7" s="40" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="41" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AA7" s="5" t="s">
+      <c r="AA7" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="AB7" s="5" t="s">
+      <c r="AB7" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="51" t="s">
+      <c r="AC7" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="51"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+    </row>
+    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="7">
         <v>9613</v>
       </c>
       <c r="D9" s="7">
         <v>8498</v>
       </c>
       <c r="E9" s="7">
         <v>8622</v>
       </c>
       <c r="F9" s="7">
         <v>10619</v>
       </c>
       <c r="G9" s="7">
         <v>8453</v>
       </c>
       <c r="H9" s="7">
         <v>11676</v>
       </c>
       <c r="I9" s="7">
         <v>13742</v>
       </c>
       <c r="J9" s="7">
@@ -1953,52 +2028,55 @@
       <c r="U9" s="7">
         <v>12955</v>
       </c>
       <c r="V9" s="28">
         <v>12418</v>
       </c>
       <c r="W9" s="28">
         <v>10856</v>
       </c>
       <c r="X9" s="28">
         <v>10031</v>
       </c>
       <c r="Y9" s="28">
         <v>8139</v>
       </c>
       <c r="Z9" s="28">
         <v>8735</v>
       </c>
       <c r="AA9" s="28">
         <v>6955</v>
       </c>
       <c r="AB9" s="28">
         <f>[1]Показатель!AB9</f>
         <v>7094</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC9" s="7">
+        <v>7560</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="7">
         <v>246</v>
       </c>
       <c r="D10" s="7">
         <v>256</v>
       </c>
       <c r="E10" s="7">
         <v>260</v>
       </c>
       <c r="F10" s="7">
         <v>322</v>
       </c>
       <c r="G10" s="7">
         <v>279</v>
       </c>
       <c r="H10" s="7">
         <v>381</v>
       </c>
       <c r="I10" s="7">
@@ -2040,52 +2118,55 @@
       <c r="U10" s="7">
         <v>428</v>
       </c>
       <c r="V10" s="28">
         <v>332</v>
       </c>
       <c r="W10" s="28">
         <v>286</v>
       </c>
       <c r="X10" s="28">
         <v>245</v>
       </c>
       <c r="Y10" s="28">
         <v>194</v>
       </c>
       <c r="Z10" s="28">
         <v>232</v>
       </c>
       <c r="AA10" s="28">
         <v>210</v>
       </c>
       <c r="AB10" s="28">
         <f>[1]Показатель!AB10</f>
         <v>207</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC10" s="7">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="7">
         <v>352</v>
       </c>
       <c r="D11" s="7">
         <v>314</v>
       </c>
       <c r="E11" s="7">
         <v>329</v>
       </c>
       <c r="F11" s="7">
         <v>374</v>
       </c>
       <c r="G11" s="7">
         <v>251</v>
       </c>
       <c r="H11" s="7">
         <v>483</v>
       </c>
       <c r="I11" s="7">
@@ -2127,52 +2208,55 @@
       <c r="U11" s="7">
         <v>557</v>
       </c>
       <c r="V11" s="28">
         <v>499</v>
       </c>
       <c r="W11" s="28">
         <v>379</v>
       </c>
       <c r="X11" s="28">
         <v>359</v>
       </c>
       <c r="Y11" s="28">
         <v>343</v>
       </c>
       <c r="Z11" s="28">
         <v>318</v>
       </c>
       <c r="AA11" s="28">
         <v>270</v>
       </c>
       <c r="AB11" s="28">
         <f>[1]Показатель!AB11</f>
         <v>284</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC11" s="7">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="7">
         <v>419</v>
       </c>
       <c r="D12" s="7">
         <v>298</v>
       </c>
       <c r="E12" s="7">
         <v>398</v>
       </c>
       <c r="F12" s="7">
         <v>437</v>
       </c>
       <c r="G12" s="7">
         <v>352</v>
       </c>
       <c r="H12" s="7">
         <v>553</v>
       </c>
       <c r="I12" s="7">
@@ -2214,52 +2298,55 @@
       <c r="U12" s="7">
         <v>630</v>
       </c>
       <c r="V12" s="28">
         <v>577</v>
       </c>
       <c r="W12" s="28">
         <v>500</v>
       </c>
       <c r="X12" s="28">
         <v>387</v>
       </c>
       <c r="Y12" s="28">
         <v>310</v>
       </c>
       <c r="Z12" s="28">
         <v>327</v>
       </c>
       <c r="AA12" s="28">
         <v>297</v>
       </c>
       <c r="AB12" s="28">
         <f>[1]Показатель!AB12</f>
         <v>280</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC12" s="7">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="7">
         <v>966</v>
       </c>
       <c r="D13" s="7">
         <v>748</v>
       </c>
       <c r="E13" s="7">
         <v>720</v>
       </c>
       <c r="F13" s="7">
         <v>894</v>
       </c>
       <c r="G13" s="7">
         <v>797</v>
       </c>
       <c r="H13" s="7">
         <v>929</v>
       </c>
       <c r="I13" s="7">
@@ -2301,52 +2388,55 @@
       <c r="U13" s="7">
         <v>996</v>
       </c>
       <c r="V13" s="28">
         <v>998</v>
       </c>
       <c r="W13" s="28">
         <v>887</v>
       </c>
       <c r="X13" s="28">
         <v>866</v>
       </c>
       <c r="Y13" s="28">
         <v>698</v>
       </c>
       <c r="Z13" s="28">
         <v>761</v>
       </c>
       <c r="AA13" s="28">
         <v>627</v>
       </c>
       <c r="AB13" s="28">
         <f>[1]Показатель!AB13</f>
         <v>595</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC13" s="7">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="7">
         <v>318</v>
       </c>
       <c r="D14" s="7">
         <v>281</v>
       </c>
       <c r="E14" s="7">
         <v>309</v>
       </c>
       <c r="F14" s="7">
         <v>387</v>
       </c>
       <c r="G14" s="7">
         <v>311</v>
       </c>
       <c r="H14" s="7">
         <v>343</v>
       </c>
       <c r="I14" s="7">
@@ -2388,52 +2478,55 @@
       <c r="U14" s="7">
         <v>388</v>
       </c>
       <c r="V14" s="28">
         <v>355</v>
       </c>
       <c r="W14" s="28">
         <v>392</v>
       </c>
       <c r="X14" s="28">
         <v>284</v>
       </c>
       <c r="Y14" s="28">
         <v>228</v>
       </c>
       <c r="Z14" s="28">
         <v>276</v>
       </c>
       <c r="AA14" s="28">
         <v>192</v>
       </c>
       <c r="AB14" s="28">
         <f>[1]Показатель!AB14</f>
         <v>241</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC14" s="7">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="7">
         <v>271</v>
       </c>
       <c r="D15" s="7">
         <v>214</v>
       </c>
       <c r="E15" s="7">
         <v>229</v>
       </c>
       <c r="F15" s="7">
         <v>326</v>
       </c>
       <c r="G15" s="7">
         <v>247</v>
       </c>
       <c r="H15" s="7">
         <v>387</v>
       </c>
       <c r="I15" s="7">
@@ -2475,52 +2568,55 @@
       <c r="U15" s="7">
         <v>421</v>
       </c>
       <c r="V15" s="28">
         <v>434</v>
       </c>
       <c r="W15" s="28">
         <v>317</v>
       </c>
       <c r="X15" s="28">
         <v>368</v>
       </c>
       <c r="Y15" s="28">
         <v>208</v>
       </c>
       <c r="Z15" s="28">
         <v>238</v>
       </c>
       <c r="AA15" s="28">
         <v>186</v>
       </c>
       <c r="AB15" s="28">
         <f>[1]Показатель!AB15</f>
         <v>177</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC15" s="7">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="7">
         <v>631</v>
       </c>
       <c r="D16" s="7">
         <v>537</v>
       </c>
       <c r="E16" s="7">
         <v>508</v>
       </c>
       <c r="F16" s="7">
         <v>501</v>
       </c>
       <c r="G16" s="7">
         <v>531</v>
       </c>
       <c r="H16" s="7">
         <v>626</v>
       </c>
       <c r="I16" s="7">
@@ -2562,52 +2658,55 @@
       <c r="U16" s="7">
         <v>618</v>
       </c>
       <c r="V16" s="28">
         <v>660</v>
       </c>
       <c r="W16" s="28">
         <v>622</v>
       </c>
       <c r="X16" s="28">
         <v>551</v>
       </c>
       <c r="Y16" s="28">
         <v>495</v>
       </c>
       <c r="Z16" s="28">
         <v>584</v>
       </c>
       <c r="AA16" s="28">
         <v>449</v>
       </c>
       <c r="AB16" s="28">
         <f>[1]Показатель!AB16</f>
         <v>404</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC16" s="7">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="7">
         <v>321</v>
       </c>
       <c r="D17" s="7">
         <v>277</v>
       </c>
       <c r="E17" s="7">
         <v>310</v>
       </c>
       <c r="F17" s="7">
         <v>351</v>
       </c>
       <c r="G17" s="7">
         <v>284</v>
       </c>
       <c r="H17" s="7">
         <v>381</v>
       </c>
       <c r="I17" s="7">
@@ -2649,52 +2748,55 @@
       <c r="U17" s="7">
         <v>404</v>
       </c>
       <c r="V17" s="28">
         <v>416</v>
       </c>
       <c r="W17" s="28">
         <v>402</v>
       </c>
       <c r="X17" s="28">
         <v>364</v>
       </c>
       <c r="Y17" s="28">
         <v>274</v>
       </c>
       <c r="Z17" s="28">
         <v>284</v>
       </c>
       <c r="AA17" s="28">
         <v>226</v>
       </c>
       <c r="AB17" s="28">
         <f>[1]Показатель!AB17</f>
         <v>249</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC17" s="7">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="7">
         <v>510</v>
       </c>
       <c r="D18" s="7">
         <v>521</v>
       </c>
       <c r="E18" s="7">
         <v>470</v>
       </c>
       <c r="F18" s="7">
         <v>684</v>
       </c>
       <c r="G18" s="7">
         <v>437</v>
       </c>
       <c r="H18" s="7">
         <v>777</v>
       </c>
       <c r="I18" s="7">
@@ -2736,52 +2838,55 @@
       <c r="U18" s="7">
         <v>855</v>
       </c>
       <c r="V18" s="28">
         <v>840</v>
       </c>
       <c r="W18" s="28">
         <v>660</v>
       </c>
       <c r="X18" s="28">
         <v>578</v>
       </c>
       <c r="Y18" s="28">
         <v>497</v>
       </c>
       <c r="Z18" s="28">
         <v>544</v>
       </c>
       <c r="AA18" s="28">
         <v>416</v>
       </c>
       <c r="AB18" s="28">
         <f>[1]Показатель!AB18</f>
         <v>410</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC18" s="7">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="7">
         <v>345</v>
       </c>
       <c r="D19" s="7">
         <v>345</v>
       </c>
       <c r="E19" s="7">
         <v>348</v>
       </c>
       <c r="F19" s="7">
         <v>435</v>
       </c>
       <c r="G19" s="7">
         <v>264</v>
       </c>
       <c r="H19" s="7">
         <v>545</v>
       </c>
       <c r="I19" s="7">
@@ -2823,52 +2928,55 @@
       <c r="U19" s="7">
         <v>663</v>
       </c>
       <c r="V19" s="28">
         <v>586</v>
       </c>
       <c r="W19" s="28">
         <v>425</v>
       </c>
       <c r="X19" s="28">
         <v>388</v>
       </c>
       <c r="Y19" s="28">
         <v>362</v>
       </c>
       <c r="Z19" s="28">
         <v>377</v>
       </c>
       <c r="AA19" s="28">
         <v>279</v>
       </c>
       <c r="AB19" s="28">
         <f>[1]Показатель!AB19</f>
         <v>298</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC19" s="7">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="7">
         <v>384</v>
       </c>
       <c r="D20" s="7">
         <v>328</v>
       </c>
       <c r="E20" s="7">
         <v>376</v>
       </c>
       <c r="F20" s="7">
         <v>435</v>
       </c>
       <c r="G20" s="7">
         <v>357</v>
       </c>
       <c r="H20" s="7">
         <v>365</v>
       </c>
       <c r="I20" s="7">
@@ -2910,52 +3018,55 @@
       <c r="U20" s="7">
         <v>456</v>
       </c>
       <c r="V20" s="28">
         <v>437</v>
       </c>
       <c r="W20" s="28">
         <v>431</v>
       </c>
       <c r="X20" s="28">
         <v>373</v>
       </c>
       <c r="Y20" s="28">
         <v>302</v>
       </c>
       <c r="Z20" s="28">
         <v>327</v>
       </c>
       <c r="AA20" s="28">
         <v>232</v>
       </c>
       <c r="AB20" s="28">
         <f>[1]Показатель!AB20</f>
         <v>224</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC20" s="7">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="7">
         <v>425</v>
       </c>
       <c r="D21" s="7">
         <v>372</v>
       </c>
       <c r="E21" s="7">
         <v>387</v>
       </c>
       <c r="F21" s="7">
         <v>478</v>
       </c>
       <c r="G21" s="7">
         <v>398</v>
       </c>
       <c r="H21" s="7">
         <v>374</v>
       </c>
       <c r="I21" s="7">
@@ -2997,52 +3108,55 @@
       <c r="U21" s="7">
         <v>381</v>
       </c>
       <c r="V21" s="28">
         <v>405</v>
       </c>
       <c r="W21" s="28">
         <v>395</v>
       </c>
       <c r="X21" s="28">
         <v>376</v>
       </c>
       <c r="Y21" s="28">
         <v>331</v>
       </c>
       <c r="Z21" s="28">
         <v>320</v>
       </c>
       <c r="AA21" s="28">
         <v>228</v>
       </c>
       <c r="AB21" s="28">
         <f>[1]Показатель!AB21</f>
         <v>269</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC21" s="7">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="7">
         <v>313</v>
       </c>
       <c r="D22" s="7">
         <v>281</v>
       </c>
       <c r="E22" s="7">
         <v>331</v>
       </c>
       <c r="F22" s="7">
         <v>405</v>
       </c>
       <c r="G22" s="7">
         <v>243</v>
       </c>
       <c r="H22" s="7">
         <v>479</v>
       </c>
       <c r="I22" s="7">
@@ -3084,52 +3198,55 @@
       <c r="U22" s="7">
         <v>516</v>
       </c>
       <c r="V22" s="28">
         <v>532</v>
       </c>
       <c r="W22" s="28">
         <v>370</v>
       </c>
       <c r="X22" s="28">
         <v>361</v>
       </c>
       <c r="Y22" s="28">
         <v>278</v>
       </c>
       <c r="Z22" s="28">
         <v>352</v>
       </c>
       <c r="AA22" s="28">
         <v>282</v>
       </c>
       <c r="AB22" s="28">
         <f>[1]Показатель!AB22</f>
         <v>248</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC22" s="7">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="7">
         <v>211</v>
       </c>
       <c r="D23" s="7">
         <v>210</v>
       </c>
       <c r="E23" s="7">
         <v>218</v>
       </c>
       <c r="F23" s="7">
         <v>246</v>
       </c>
       <c r="G23" s="7">
         <v>153</v>
       </c>
       <c r="H23" s="7">
         <v>341</v>
       </c>
       <c r="I23" s="7">
@@ -3171,52 +3288,55 @@
       <c r="U23" s="7">
         <v>356</v>
       </c>
       <c r="V23" s="28">
         <v>310</v>
       </c>
       <c r="W23" s="28">
         <v>213</v>
       </c>
       <c r="X23" s="28">
         <v>207</v>
       </c>
       <c r="Y23" s="28">
         <v>230</v>
       </c>
       <c r="Z23" s="28">
         <v>255</v>
       </c>
       <c r="AA23" s="28">
         <v>180</v>
       </c>
       <c r="AB23" s="28">
         <f>[1]Показатель!AB23</f>
         <v>162</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC23" s="7">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="7">
         <v>1124</v>
       </c>
       <c r="D24" s="7">
         <v>959</v>
       </c>
       <c r="E24" s="7">
         <v>863</v>
       </c>
       <c r="F24" s="7">
         <v>927</v>
       </c>
       <c r="G24" s="7">
         <v>991</v>
       </c>
       <c r="H24" s="7">
         <v>906</v>
       </c>
       <c r="I24" s="7">
@@ -3258,52 +3378,55 @@
       <c r="U24" s="7">
         <v>1107</v>
       </c>
       <c r="V24" s="28">
         <v>1011</v>
       </c>
       <c r="W24" s="28">
         <v>1164</v>
       </c>
       <c r="X24" s="28">
         <v>1066</v>
       </c>
       <c r="Y24" s="28">
         <v>849</v>
       </c>
       <c r="Z24" s="28">
         <v>933</v>
       </c>
       <c r="AA24" s="28">
         <v>773</v>
       </c>
       <c r="AB24" s="28">
         <f>[1]Показатель!AB24</f>
         <v>724</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC24" s="7">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="7">
         <v>123</v>
       </c>
       <c r="D25" s="7">
         <v>88</v>
       </c>
       <c r="E25" s="7">
         <v>114</v>
       </c>
       <c r="F25" s="7">
         <v>141</v>
       </c>
       <c r="G25" s="7">
         <v>86</v>
       </c>
       <c r="H25" s="7">
         <v>139</v>
       </c>
       <c r="I25" s="7">
@@ -3345,52 +3468,55 @@
       <c r="U25" s="7">
         <v>171</v>
       </c>
       <c r="V25" s="28">
         <v>131</v>
       </c>
       <c r="W25" s="28">
         <v>137</v>
       </c>
       <c r="X25" s="28">
         <v>105</v>
       </c>
       <c r="Y25" s="28">
         <v>91</v>
       </c>
       <c r="Z25" s="28">
         <v>106</v>
       </c>
       <c r="AA25" s="28">
         <v>75</v>
       </c>
       <c r="AB25" s="28">
         <f>[1]Показатель!AB25</f>
         <v>76</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC25" s="7">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="7">
         <v>280</v>
       </c>
       <c r="D26" s="7">
         <v>285</v>
       </c>
       <c r="E26" s="7">
         <v>288</v>
       </c>
       <c r="F26" s="7">
         <v>446</v>
       </c>
       <c r="G26" s="7">
         <v>251</v>
       </c>
       <c r="H26" s="7">
         <v>533</v>
       </c>
       <c r="I26" s="7">
@@ -3432,52 +3558,55 @@
       <c r="U26" s="7">
         <v>579</v>
       </c>
       <c r="V26" s="28">
         <v>550</v>
       </c>
       <c r="W26" s="28">
         <v>383</v>
       </c>
       <c r="X26" s="28">
         <v>357</v>
       </c>
       <c r="Y26" s="28">
         <v>288</v>
       </c>
       <c r="Z26" s="28">
         <v>334</v>
       </c>
       <c r="AA26" s="28">
         <v>247</v>
       </c>
       <c r="AB26" s="28">
         <f>[1]Показатель!AB26</f>
         <v>318</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC26" s="7">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="7">
         <v>709</v>
       </c>
       <c r="D27" s="7">
         <v>733</v>
       </c>
       <c r="E27" s="7">
         <v>726</v>
       </c>
       <c r="F27" s="7">
         <v>1005</v>
       </c>
       <c r="G27" s="7">
         <v>732</v>
       </c>
       <c r="H27" s="7">
         <v>1162</v>
       </c>
       <c r="I27" s="7">
@@ -3519,52 +3648,55 @@
       <c r="U27" s="7">
         <v>1282</v>
       </c>
       <c r="V27" s="28">
         <v>1236</v>
       </c>
       <c r="W27" s="28">
         <v>990</v>
       </c>
       <c r="X27" s="28">
         <v>883</v>
       </c>
       <c r="Y27" s="28">
         <v>648</v>
       </c>
       <c r="Z27" s="28">
         <v>740</v>
       </c>
       <c r="AA27" s="28">
         <v>640</v>
       </c>
       <c r="AB27" s="28">
         <f>[1]Показатель!AB27</f>
         <v>683</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC27" s="7">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="7">
         <v>1023</v>
       </c>
       <c r="D28" s="7">
         <v>904</v>
       </c>
       <c r="E28" s="7">
         <v>932</v>
       </c>
       <c r="F28" s="7">
         <v>1248</v>
       </c>
       <c r="G28" s="7">
         <v>874</v>
       </c>
       <c r="H28" s="7">
         <v>1339</v>
       </c>
       <c r="I28" s="7">
@@ -3606,52 +3738,55 @@
       <c r="U28" s="7">
         <v>1426</v>
       </c>
       <c r="V28" s="28">
         <v>1468</v>
       </c>
       <c r="W28" s="28">
         <v>1218</v>
       </c>
       <c r="X28" s="28">
         <v>1215</v>
       </c>
       <c r="Y28" s="28">
         <v>903</v>
       </c>
       <c r="Z28" s="28">
         <v>850</v>
       </c>
       <c r="AA28" s="28">
         <v>691</v>
       </c>
       <c r="AB28" s="28">
         <f>[1]Показатель!AB28</f>
         <v>798</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC28" s="7">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="7">
         <v>642</v>
       </c>
       <c r="D29" s="7">
         <v>547</v>
       </c>
       <c r="E29" s="7">
         <v>506</v>
       </c>
       <c r="F29" s="7">
         <v>577</v>
       </c>
       <c r="G29" s="7">
         <v>615</v>
       </c>
       <c r="H29" s="7">
         <v>633</v>
       </c>
       <c r="I29" s="7">
@@ -3693,84 +3828,88 @@
       <c r="U29" s="7">
         <v>720</v>
       </c>
       <c r="V29" s="28">
         <v>641</v>
       </c>
       <c r="W29" s="28">
         <v>685</v>
       </c>
       <c r="X29" s="28">
         <v>698</v>
       </c>
       <c r="Y29" s="28">
         <v>610</v>
       </c>
       <c r="Z29" s="28">
         <v>577</v>
       </c>
       <c r="AA29" s="28">
         <v>455</v>
       </c>
       <c r="AB29" s="28">
         <f>[1]Показатель!AB29</f>
         <v>447</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC29" s="7">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="17"/>
-      <c r="B30" s="53" t="s">
+      <c r="B30" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="C30" s="53"/>
-[...26 lines deleted...]
-    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
+      <c r="N30" s="48"/>
+      <c r="O30" s="48"/>
+      <c r="P30" s="48"/>
+      <c r="Q30" s="48"/>
+      <c r="R30" s="48"/>
+      <c r="S30" s="48"/>
+      <c r="T30" s="48"/>
+      <c r="U30" s="48"/>
+      <c r="V30" s="48"/>
+      <c r="W30" s="48"/>
+      <c r="X30" s="48"/>
+      <c r="Y30" s="48"/>
+      <c r="Z30" s="48"/>
+      <c r="AA30" s="48"/>
+      <c r="AB30" s="48"/>
+      <c r="AC30" s="48"/>
+    </row>
+    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="7">
         <v>6015</v>
       </c>
       <c r="D31" s="7">
         <v>5435</v>
       </c>
       <c r="E31" s="7">
         <v>5576</v>
       </c>
       <c r="F31" s="7">
         <v>7188</v>
       </c>
       <c r="G31" s="7">
         <v>5389</v>
       </c>
       <c r="H31" s="7">
         <v>8100</v>
       </c>
       <c r="I31" s="7">
         <v>9356</v>
       </c>
       <c r="J31" s="7">
@@ -3809,52 +3948,55 @@
       <c r="U31" s="7">
         <v>9068</v>
       </c>
       <c r="V31" s="28">
         <v>8713</v>
       </c>
       <c r="W31" s="28">
         <v>7342</v>
       </c>
       <c r="X31" s="28">
         <v>6799</v>
       </c>
       <c r="Y31" s="28">
         <v>5357</v>
       </c>
       <c r="Z31" s="28">
         <v>5736</v>
       </c>
       <c r="AA31" s="28">
         <v>4572</v>
       </c>
       <c r="AB31" s="28">
         <f>[1]Показатель!AB31</f>
         <v>4802</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC31" s="7">
+        <v>5134</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="7">
         <v>165</v>
       </c>
       <c r="D32" s="7">
         <v>166</v>
       </c>
       <c r="E32" s="7">
         <v>193</v>
       </c>
       <c r="F32" s="7">
         <v>242</v>
       </c>
       <c r="G32" s="7">
         <v>204</v>
       </c>
       <c r="H32" s="7">
         <v>280</v>
       </c>
       <c r="I32" s="7">
@@ -3896,52 +4038,55 @@
       <c r="U32" s="7">
         <v>325</v>
       </c>
       <c r="V32" s="28">
         <v>243</v>
       </c>
       <c r="W32" s="28">
         <v>199</v>
       </c>
       <c r="X32" s="28">
         <v>163</v>
       </c>
       <c r="Y32" s="28">
         <v>135</v>
       </c>
       <c r="Z32" s="28">
         <v>165</v>
       </c>
       <c r="AA32" s="28">
         <v>150</v>
       </c>
       <c r="AB32" s="28">
         <f>[1]Показатель!AB32</f>
         <v>153</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC32" s="7">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="7">
         <v>214</v>
       </c>
       <c r="D33" s="7">
         <v>184</v>
       </c>
       <c r="E33" s="7">
         <v>188</v>
       </c>
       <c r="F33" s="7">
         <v>227</v>
       </c>
       <c r="G33" s="7">
         <v>140</v>
       </c>
       <c r="H33" s="7">
         <v>324</v>
       </c>
       <c r="I33" s="7">
@@ -3983,52 +4128,55 @@
       <c r="U33" s="7">
         <v>336</v>
       </c>
       <c r="V33" s="28">
         <v>339</v>
       </c>
       <c r="W33" s="28">
         <v>240</v>
       </c>
       <c r="X33" s="28">
         <v>227</v>
       </c>
       <c r="Y33" s="28">
         <v>216</v>
       </c>
       <c r="Z33" s="28">
         <v>194</v>
       </c>
       <c r="AA33" s="28">
         <v>149</v>
       </c>
       <c r="AB33" s="28">
         <f>[1]Показатель!AB33</f>
         <v>161</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC33" s="7">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="7">
         <v>341</v>
       </c>
       <c r="D34" s="7">
         <v>237</v>
       </c>
       <c r="E34" s="7">
         <v>306</v>
       </c>
       <c r="F34" s="7">
         <v>357</v>
       </c>
       <c r="G34" s="7">
         <v>275</v>
       </c>
       <c r="H34" s="7">
         <v>472</v>
       </c>
       <c r="I34" s="7">
@@ -4070,52 +4218,55 @@
       <c r="U34" s="7">
         <v>507</v>
       </c>
       <c r="V34" s="28">
         <v>474</v>
       </c>
       <c r="W34" s="28">
         <v>417</v>
       </c>
       <c r="X34" s="28">
         <v>313</v>
       </c>
       <c r="Y34" s="28">
         <v>241</v>
       </c>
       <c r="Z34" s="28">
         <v>274</v>
       </c>
       <c r="AA34" s="28">
         <v>245</v>
       </c>
       <c r="AB34" s="28">
         <f>[1]Показатель!AB34</f>
         <v>236</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC34" s="7">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="7">
         <v>154</v>
       </c>
       <c r="D35" s="7">
         <v>134</v>
       </c>
       <c r="E35" s="7">
         <v>115</v>
       </c>
       <c r="F35" s="7">
         <v>159</v>
       </c>
       <c r="G35" s="7">
         <v>143</v>
       </c>
       <c r="H35" s="7">
         <v>157</v>
       </c>
       <c r="I35" s="7">
@@ -4157,52 +4308,55 @@
       <c r="U35" s="7">
         <v>221</v>
       </c>
       <c r="V35" s="28">
         <v>212</v>
       </c>
       <c r="W35" s="28">
         <v>176</v>
       </c>
       <c r="X35" s="28">
         <v>194</v>
       </c>
       <c r="Y35" s="28">
         <v>140</v>
       </c>
       <c r="Z35" s="28">
         <v>138</v>
       </c>
       <c r="AA35" s="28">
         <v>134</v>
       </c>
       <c r="AB35" s="28">
         <f>[1]Показатель!AB35</f>
         <v>121</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC35" s="7">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="7">
         <v>184</v>
       </c>
       <c r="D36" s="7">
         <v>163</v>
       </c>
       <c r="E36" s="7">
         <v>195</v>
       </c>
       <c r="F36" s="7">
         <v>238</v>
       </c>
       <c r="G36" s="7">
         <v>182</v>
       </c>
       <c r="H36" s="7">
         <v>187</v>
       </c>
       <c r="I36" s="7">
@@ -4244,52 +4398,55 @@
       <c r="U36" s="7">
         <v>245</v>
       </c>
       <c r="V36" s="28">
         <v>214</v>
       </c>
       <c r="W36" s="28">
         <v>257</v>
       </c>
       <c r="X36" s="28">
         <v>168</v>
       </c>
       <c r="Y36" s="28">
         <v>138</v>
       </c>
       <c r="Z36" s="28">
         <v>175</v>
       </c>
       <c r="AA36" s="28">
         <v>122</v>
       </c>
       <c r="AB36" s="28">
         <f>[1]Показатель!AB36</f>
         <v>158</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC36" s="7">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="7">
         <v>169</v>
       </c>
       <c r="D37" s="7">
         <v>144</v>
       </c>
       <c r="E37" s="7">
         <v>158</v>
       </c>
       <c r="F37" s="7">
         <v>232</v>
       </c>
       <c r="G37" s="7">
         <v>186</v>
       </c>
       <c r="H37" s="7">
         <v>273</v>
       </c>
       <c r="I37" s="7">
@@ -4331,52 +4488,55 @@
       <c r="U37" s="7">
         <v>313</v>
       </c>
       <c r="V37" s="28">
         <v>329</v>
       </c>
       <c r="W37" s="28">
         <v>231</v>
       </c>
       <c r="X37" s="28">
         <v>247</v>
       </c>
       <c r="Y37" s="28">
         <v>133</v>
       </c>
       <c r="Z37" s="28">
         <v>160</v>
       </c>
       <c r="AA37" s="28">
         <v>116</v>
       </c>
       <c r="AB37" s="28">
         <f>[1]Показатель!AB37</f>
         <v>123</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC37" s="7">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="7">
         <v>278</v>
       </c>
       <c r="D38" s="7">
         <v>212</v>
       </c>
       <c r="E38" s="7">
         <v>214</v>
       </c>
       <c r="F38" s="7">
         <v>228</v>
       </c>
       <c r="G38" s="7">
         <v>235</v>
       </c>
       <c r="H38" s="7">
         <v>298</v>
       </c>
       <c r="I38" s="7">
@@ -4418,52 +4578,55 @@
       <c r="U38" s="7">
         <v>341</v>
       </c>
       <c r="V38" s="28">
         <v>350</v>
       </c>
       <c r="W38" s="28">
         <v>323</v>
       </c>
       <c r="X38" s="28">
         <v>291</v>
       </c>
       <c r="Y38" s="28">
         <v>227</v>
       </c>
       <c r="Z38" s="28">
         <v>255</v>
       </c>
       <c r="AA38" s="28">
         <v>211</v>
       </c>
       <c r="AB38" s="28">
         <f>[1]Показатель!AB38</f>
         <v>191</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC38" s="7">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="7">
         <v>132</v>
       </c>
       <c r="D39" s="7">
         <v>133</v>
       </c>
       <c r="E39" s="7">
         <v>143</v>
       </c>
       <c r="F39" s="7">
         <v>182</v>
       </c>
       <c r="G39" s="7">
         <v>122</v>
       </c>
       <c r="H39" s="7">
         <v>202</v>
       </c>
       <c r="I39" s="7">
@@ -4505,52 +4668,55 @@
       <c r="U39" s="7">
         <v>212</v>
       </c>
       <c r="V39" s="28">
         <v>224</v>
       </c>
       <c r="W39" s="28">
         <v>192</v>
       </c>
       <c r="X39" s="28">
         <v>181</v>
       </c>
       <c r="Y39" s="28">
         <v>148</v>
       </c>
       <c r="Z39" s="28">
         <v>140</v>
       </c>
       <c r="AA39" s="28">
         <v>109</v>
       </c>
       <c r="AB39" s="28">
         <f>[1]Показатель!AB39</f>
         <v>140</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC39" s="7">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="7">
         <v>431</v>
       </c>
       <c r="D40" s="7">
         <v>441</v>
       </c>
       <c r="E40" s="7">
         <v>405</v>
       </c>
       <c r="F40" s="7">
         <v>587</v>
       </c>
       <c r="G40" s="7">
         <v>369</v>
       </c>
       <c r="H40" s="7">
         <v>682</v>
       </c>
       <c r="I40" s="7">
@@ -4592,52 +4758,55 @@
       <c r="U40" s="7">
         <v>750</v>
       </c>
       <c r="V40" s="28">
         <v>744</v>
       </c>
       <c r="W40" s="28">
         <v>589</v>
       </c>
       <c r="X40" s="28">
         <v>508</v>
       </c>
       <c r="Y40" s="28">
         <v>436</v>
       </c>
       <c r="Z40" s="28">
         <v>477</v>
       </c>
       <c r="AA40" s="28">
         <v>366</v>
       </c>
       <c r="AB40" s="28">
         <f>[1]Показатель!AB40</f>
         <v>351</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC40" s="7">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="7">
         <v>241</v>
       </c>
       <c r="D41" s="7">
         <v>233</v>
       </c>
       <c r="E41" s="7">
         <v>230</v>
       </c>
       <c r="F41" s="7">
         <v>291</v>
       </c>
       <c r="G41" s="7">
         <v>170</v>
       </c>
       <c r="H41" s="7">
         <v>372</v>
       </c>
       <c r="I41" s="7">
@@ -4679,52 +4848,55 @@
       <c r="U41" s="7">
         <v>469</v>
       </c>
       <c r="V41" s="28">
         <v>417</v>
       </c>
       <c r="W41" s="28">
         <v>295</v>
       </c>
       <c r="X41" s="28">
         <v>269</v>
       </c>
       <c r="Y41" s="28">
         <v>237</v>
       </c>
       <c r="Z41" s="28">
         <v>257</v>
       </c>
       <c r="AA41" s="28">
         <v>195</v>
       </c>
       <c r="AB41" s="28">
         <f>[1]Показатель!AB41</f>
         <v>206</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC41" s="7">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="7">
         <v>181</v>
       </c>
       <c r="D42" s="7">
         <v>150</v>
       </c>
       <c r="E42" s="7">
         <v>179</v>
       </c>
       <c r="F42" s="7">
         <v>241</v>
       </c>
       <c r="G42" s="7">
         <v>177</v>
       </c>
       <c r="H42" s="7">
         <v>204</v>
       </c>
       <c r="I42" s="7">
@@ -4766,52 +4938,55 @@
       <c r="U42" s="7">
         <v>263</v>
       </c>
       <c r="V42" s="28">
         <v>225</v>
       </c>
       <c r="W42" s="28">
         <v>228</v>
       </c>
       <c r="X42" s="28">
         <v>193</v>
       </c>
       <c r="Y42" s="28">
         <v>138</v>
       </c>
       <c r="Z42" s="28">
         <v>155</v>
       </c>
       <c r="AA42" s="28">
         <v>114</v>
       </c>
       <c r="AB42" s="28">
         <f>[1]Показатель!AB42</f>
         <v>132</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC42" s="7">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="7">
         <v>206</v>
       </c>
       <c r="D43" s="7">
         <v>184</v>
       </c>
       <c r="E43" s="7">
         <v>194</v>
       </c>
       <c r="F43" s="7">
         <v>244</v>
       </c>
       <c r="G43" s="7">
         <v>185</v>
       </c>
       <c r="H43" s="7">
         <v>195</v>
       </c>
       <c r="I43" s="7">
@@ -4853,52 +5028,55 @@
       <c r="U43" s="7">
         <v>209</v>
       </c>
       <c r="V43" s="28">
         <v>209</v>
       </c>
       <c r="W43" s="28">
         <v>202</v>
       </c>
       <c r="X43" s="28">
         <v>194</v>
       </c>
       <c r="Y43" s="28">
         <v>177</v>
       </c>
       <c r="Z43" s="28">
         <v>182</v>
       </c>
       <c r="AA43" s="28">
         <v>115</v>
       </c>
       <c r="AB43" s="28">
         <f>[1]Показатель!AB43</f>
         <v>147</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC43" s="7">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="7">
         <v>245</v>
       </c>
       <c r="D44" s="7">
         <v>205</v>
       </c>
       <c r="E44" s="7">
         <v>245</v>
       </c>
       <c r="F44" s="7">
         <v>311</v>
       </c>
       <c r="G44" s="7">
         <v>182</v>
       </c>
       <c r="H44" s="7">
         <v>363</v>
       </c>
       <c r="I44" s="7">
@@ -4940,52 +5118,55 @@
       <c r="U44" s="7">
         <v>399</v>
       </c>
       <c r="V44" s="28">
         <v>405</v>
       </c>
       <c r="W44" s="28">
         <v>280</v>
       </c>
       <c r="X44" s="28">
         <v>285</v>
       </c>
       <c r="Y44" s="28">
         <v>213</v>
       </c>
       <c r="Z44" s="28">
         <v>278</v>
       </c>
       <c r="AA44" s="28">
         <v>220</v>
       </c>
       <c r="AB44" s="28">
         <f>[1]Показатель!AB44</f>
         <v>188</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC44" s="7">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="7">
         <v>118</v>
       </c>
       <c r="D45" s="7">
         <v>119</v>
       </c>
       <c r="E45" s="7">
         <v>122</v>
       </c>
       <c r="F45" s="7">
         <v>141</v>
       </c>
       <c r="G45" s="7">
         <v>75</v>
       </c>
       <c r="H45" s="7">
         <v>204</v>
       </c>
       <c r="I45" s="7">
@@ -5027,52 +5208,55 @@
       <c r="U45" s="7">
         <v>202</v>
       </c>
       <c r="V45" s="28">
         <v>192</v>
       </c>
       <c r="W45" s="28">
         <v>114</v>
       </c>
       <c r="X45" s="28">
         <v>121</v>
       </c>
       <c r="Y45" s="28">
         <v>119</v>
       </c>
       <c r="Z45" s="28">
         <v>143</v>
       </c>
       <c r="AA45" s="28">
         <v>98</v>
       </c>
       <c r="AB45" s="28">
         <f>[1]Показатель!AB45</f>
         <v>92</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC45" s="7">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="7">
         <v>296</v>
       </c>
       <c r="D46" s="7">
         <v>260</v>
       </c>
       <c r="E46" s="7">
         <v>216</v>
       </c>
       <c r="F46" s="7">
         <v>248</v>
       </c>
       <c r="G46" s="7">
         <v>281</v>
       </c>
       <c r="H46" s="7">
         <v>251</v>
       </c>
       <c r="I46" s="7">
@@ -5114,52 +5298,55 @@
       <c r="U46" s="7">
         <v>284</v>
       </c>
       <c r="V46" s="28">
         <v>250</v>
       </c>
       <c r="W46" s="28">
         <v>295</v>
       </c>
       <c r="X46" s="28">
         <v>301</v>
       </c>
       <c r="Y46" s="28">
         <v>214</v>
       </c>
       <c r="Z46" s="28">
         <v>238</v>
       </c>
       <c r="AA46" s="28">
         <v>202</v>
       </c>
       <c r="AB46" s="28">
         <f>[1]Показатель!AB46</f>
         <v>178</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC46" s="7">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="7">
         <v>103</v>
       </c>
       <c r="D47" s="7">
         <v>71</v>
       </c>
       <c r="E47" s="7">
         <v>101</v>
       </c>
       <c r="F47" s="7">
         <v>116</v>
       </c>
       <c r="G47" s="7">
         <v>61</v>
       </c>
       <c r="H47" s="7">
         <v>118</v>
       </c>
       <c r="I47" s="7">
@@ -5201,52 +5388,55 @@
       <c r="U47" s="7">
         <v>145</v>
       </c>
       <c r="V47" s="28">
         <v>116</v>
       </c>
       <c r="W47" s="28">
         <v>120</v>
       </c>
       <c r="X47" s="28">
         <v>85</v>
       </c>
       <c r="Y47" s="28">
         <v>79</v>
       </c>
       <c r="Z47" s="28">
         <v>93</v>
       </c>
       <c r="AA47" s="28">
         <v>58</v>
       </c>
       <c r="AB47" s="28">
         <f>[1]Показатель!AB47</f>
         <v>66</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC47" s="7">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="7">
         <v>183</v>
       </c>
       <c r="D48" s="7">
         <v>215</v>
       </c>
       <c r="E48" s="7">
         <v>208</v>
       </c>
       <c r="F48" s="7">
         <v>314</v>
       </c>
       <c r="G48" s="7">
         <v>181</v>
       </c>
       <c r="H48" s="7">
         <v>384</v>
       </c>
       <c r="I48" s="7">
@@ -5288,52 +5478,55 @@
       <c r="U48" s="7">
         <v>418</v>
       </c>
       <c r="V48" s="28">
         <v>425</v>
       </c>
       <c r="W48" s="28">
         <v>291</v>
       </c>
       <c r="X48" s="28">
         <v>263</v>
       </c>
       <c r="Y48" s="28">
         <v>205</v>
       </c>
       <c r="Z48" s="28">
         <v>245</v>
       </c>
       <c r="AA48" s="28">
         <v>182</v>
       </c>
       <c r="AB48" s="28">
         <f>[1]Показатель!AB48</f>
         <v>231</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC48" s="7">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="7">
         <v>709</v>
       </c>
       <c r="D49" s="7">
         <v>733</v>
       </c>
       <c r="E49" s="7">
         <v>726</v>
       </c>
       <c r="F49" s="7">
         <v>1005</v>
       </c>
       <c r="G49" s="7">
         <v>732</v>
       </c>
       <c r="H49" s="7">
         <v>1162</v>
       </c>
       <c r="I49" s="7">
@@ -5375,52 +5568,55 @@
       <c r="U49" s="7">
         <v>1282</v>
       </c>
       <c r="V49" s="28">
         <v>1236</v>
       </c>
       <c r="W49" s="28">
         <v>990</v>
       </c>
       <c r="X49" s="28">
         <v>883</v>
       </c>
       <c r="Y49" s="28">
         <v>648</v>
       </c>
       <c r="Z49" s="28">
         <v>740</v>
       </c>
       <c r="AA49" s="28">
         <v>640</v>
       </c>
       <c r="AB49" s="28">
         <f>[1]Показатель!AB49</f>
         <v>683</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC49" s="7">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="7">
         <v>1023</v>
       </c>
       <c r="D50" s="7">
         <v>904</v>
       </c>
       <c r="E50" s="7">
         <v>932</v>
       </c>
       <c r="F50" s="7">
         <v>1248</v>
       </c>
       <c r="G50" s="7">
         <v>874</v>
       </c>
       <c r="H50" s="7">
         <v>1339</v>
       </c>
       <c r="I50" s="7">
@@ -5462,52 +5658,55 @@
       <c r="U50" s="7">
         <v>1426</v>
       </c>
       <c r="V50" s="28">
         <v>1468</v>
       </c>
       <c r="W50" s="28">
         <v>1218</v>
       </c>
       <c r="X50" s="28">
         <v>1215</v>
       </c>
       <c r="Y50" s="28">
         <v>903</v>
       </c>
       <c r="Z50" s="28">
         <v>850</v>
       </c>
       <c r="AA50" s="28">
         <v>691</v>
       </c>
       <c r="AB50" s="28">
         <f>[1]Показатель!AB50</f>
         <v>798</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC50" s="7">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="7">
         <v>642</v>
       </c>
       <c r="D51" s="7">
         <v>547</v>
       </c>
       <c r="E51" s="7">
         <v>506</v>
       </c>
       <c r="F51" s="7">
         <v>577</v>
       </c>
       <c r="G51" s="7">
         <v>615</v>
       </c>
       <c r="H51" s="7">
         <v>633</v>
       </c>
       <c r="I51" s="7">
@@ -5549,84 +5748,88 @@
       <c r="U51" s="7">
         <v>720</v>
       </c>
       <c r="V51" s="28">
         <v>641</v>
       </c>
       <c r="W51" s="28">
         <v>685</v>
       </c>
       <c r="X51" s="28">
         <v>698</v>
       </c>
       <c r="Y51" s="28">
         <v>610</v>
       </c>
       <c r="Z51" s="28">
         <v>577</v>
       </c>
       <c r="AA51" s="28">
         <v>455</v>
       </c>
       <c r="AB51" s="28">
         <f>[1]Показатель!AB51</f>
         <v>447</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC51" s="7">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="17"/>
-      <c r="B52" s="51" t="s">
+      <c r="B52" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="C52" s="51"/>
-[...26 lines deleted...]
-    <row r="53" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C52" s="47"/>
+      <c r="D52" s="47"/>
+      <c r="E52" s="47"/>
+      <c r="F52" s="47"/>
+      <c r="G52" s="47"/>
+      <c r="H52" s="47"/>
+      <c r="I52" s="47"/>
+      <c r="J52" s="47"/>
+      <c r="K52" s="47"/>
+      <c r="L52" s="47"/>
+      <c r="M52" s="47"/>
+      <c r="N52" s="47"/>
+      <c r="O52" s="47"/>
+      <c r="P52" s="47"/>
+      <c r="Q52" s="47"/>
+      <c r="R52" s="47"/>
+      <c r="S52" s="47"/>
+      <c r="T52" s="47"/>
+      <c r="U52" s="47"/>
+      <c r="V52" s="47"/>
+      <c r="W52" s="47"/>
+      <c r="X52" s="47"/>
+      <c r="Y52" s="47"/>
+      <c r="Z52" s="47"/>
+      <c r="AA52" s="47"/>
+      <c r="AB52" s="47"/>
+      <c r="AC52" s="47"/>
+    </row>
+    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B53" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="7">
         <v>3598</v>
       </c>
       <c r="D53" s="7">
         <v>3063</v>
       </c>
       <c r="E53" s="7">
         <v>3046</v>
       </c>
       <c r="F53" s="7">
         <v>3431</v>
       </c>
       <c r="G53" s="7">
         <v>3064</v>
       </c>
       <c r="H53" s="7">
         <v>3576</v>
       </c>
       <c r="I53" s="7">
         <v>4386</v>
       </c>
       <c r="J53" s="7">
@@ -5665,52 +5868,55 @@
       <c r="U53" s="7">
         <v>3887</v>
       </c>
       <c r="V53" s="28">
         <v>3705</v>
       </c>
       <c r="W53" s="28">
         <v>3514</v>
       </c>
       <c r="X53" s="28">
         <v>3232</v>
       </c>
       <c r="Y53" s="28">
         <v>2782</v>
       </c>
       <c r="Z53" s="28">
         <v>2999</v>
       </c>
       <c r="AA53" s="28">
         <v>2383</v>
       </c>
       <c r="AB53" s="28">
         <f>[1]Показатель!AB53</f>
         <v>2292</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC53" s="7">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C54" s="7">
         <v>81</v>
       </c>
       <c r="D54" s="7">
         <v>90</v>
       </c>
       <c r="E54" s="7">
         <v>67</v>
       </c>
       <c r="F54" s="7">
         <v>80</v>
       </c>
       <c r="G54" s="7">
         <v>75</v>
       </c>
       <c r="H54" s="7">
         <v>101</v>
       </c>
       <c r="I54" s="7">
@@ -5752,52 +5958,55 @@
       <c r="U54" s="7">
         <v>103</v>
       </c>
       <c r="V54" s="28">
         <v>89</v>
       </c>
       <c r="W54" s="28">
         <v>87</v>
       </c>
       <c r="X54" s="28">
         <v>82</v>
       </c>
       <c r="Y54" s="28">
         <v>59</v>
       </c>
       <c r="Z54" s="28">
         <v>67</v>
       </c>
       <c r="AA54" s="28">
         <v>60</v>
       </c>
       <c r="AB54" s="28">
         <f>[1]Показатель!AB54</f>
         <v>54</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC54" s="7">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="7">
         <v>138</v>
       </c>
       <c r="D55" s="7">
         <v>130</v>
       </c>
       <c r="E55" s="7">
         <v>141</v>
       </c>
       <c r="F55" s="7">
         <v>147</v>
       </c>
       <c r="G55" s="7">
         <v>111</v>
       </c>
       <c r="H55" s="7">
         <v>159</v>
       </c>
       <c r="I55" s="7">
@@ -5839,52 +6048,55 @@
       <c r="U55" s="7">
         <v>221</v>
       </c>
       <c r="V55" s="28">
         <v>160</v>
       </c>
       <c r="W55" s="28">
         <v>139</v>
       </c>
       <c r="X55" s="28">
         <v>132</v>
       </c>
       <c r="Y55" s="28">
         <v>127</v>
       </c>
       <c r="Z55" s="28">
         <v>124</v>
       </c>
       <c r="AA55" s="28">
         <v>121</v>
       </c>
       <c r="AB55" s="28">
         <f>[1]Показатель!AB55</f>
         <v>123</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC55" s="7">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="7">
         <v>78</v>
       </c>
       <c r="D56" s="7">
         <v>61</v>
       </c>
       <c r="E56" s="7">
         <v>92</v>
       </c>
       <c r="F56" s="7">
         <v>80</v>
       </c>
       <c r="G56" s="7">
         <v>77</v>
       </c>
       <c r="H56" s="7">
         <v>81</v>
       </c>
       <c r="I56" s="7">
@@ -5926,52 +6138,55 @@
       <c r="U56" s="7">
         <v>123</v>
       </c>
       <c r="V56" s="28">
         <v>103</v>
       </c>
       <c r="W56" s="28">
         <v>83</v>
       </c>
       <c r="X56" s="28">
         <v>74</v>
       </c>
       <c r="Y56" s="28">
         <v>69</v>
       </c>
       <c r="Z56" s="28">
         <v>53</v>
       </c>
       <c r="AA56" s="28">
         <v>52</v>
       </c>
       <c r="AB56" s="28">
         <f>[1]Показатель!AB56</f>
         <v>44</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC56" s="7">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="7">
         <v>812</v>
       </c>
       <c r="D57" s="7">
         <v>614</v>
       </c>
       <c r="E57" s="7">
         <v>605</v>
       </c>
       <c r="F57" s="7">
         <v>735</v>
       </c>
       <c r="G57" s="7">
         <v>654</v>
       </c>
       <c r="H57" s="7">
         <v>772</v>
       </c>
       <c r="I57" s="7">
@@ -6013,52 +6228,55 @@
       <c r="U57" s="7">
         <v>775</v>
       </c>
       <c r="V57" s="28">
         <v>786</v>
       </c>
       <c r="W57" s="28">
         <v>711</v>
       </c>
       <c r="X57" s="28">
         <v>672</v>
       </c>
       <c r="Y57" s="28">
         <v>558</v>
       </c>
       <c r="Z57" s="28">
         <v>623</v>
       </c>
       <c r="AA57" s="28">
         <v>493</v>
       </c>
       <c r="AB57" s="28">
         <f>[1]Показатель!AB57</f>
         <v>474</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC57" s="7">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="7">
         <v>134</v>
       </c>
       <c r="D58" s="7">
         <v>118</v>
       </c>
       <c r="E58" s="7">
         <v>114</v>
       </c>
       <c r="F58" s="7">
         <v>149</v>
       </c>
       <c r="G58" s="7">
         <v>129</v>
       </c>
       <c r="H58" s="7">
         <v>156</v>
       </c>
       <c r="I58" s="7">
@@ -6100,52 +6318,55 @@
       <c r="U58" s="7">
         <v>143</v>
       </c>
       <c r="V58" s="28">
         <v>141</v>
       </c>
       <c r="W58" s="28">
         <v>135</v>
       </c>
       <c r="X58" s="28">
         <v>116</v>
       </c>
       <c r="Y58" s="28">
         <v>90</v>
       </c>
       <c r="Z58" s="28">
         <v>101</v>
       </c>
       <c r="AA58" s="28">
         <v>70</v>
       </c>
       <c r="AB58" s="28">
         <f>[1]Показатель!AB58</f>
         <v>83</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC58" s="7">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="7">
         <v>102</v>
       </c>
       <c r="D59" s="7">
         <v>70</v>
       </c>
       <c r="E59" s="7">
         <v>71</v>
       </c>
       <c r="F59" s="7">
         <v>94</v>
       </c>
       <c r="G59" s="7">
         <v>61</v>
       </c>
       <c r="H59" s="7">
         <v>114</v>
       </c>
       <c r="I59" s="7">
@@ -6187,52 +6408,55 @@
       <c r="U59" s="7">
         <v>108</v>
       </c>
       <c r="V59" s="28">
         <v>105</v>
       </c>
       <c r="W59" s="28">
         <v>86</v>
       </c>
       <c r="X59" s="28">
         <v>121</v>
       </c>
       <c r="Y59" s="28">
         <v>75</v>
       </c>
       <c r="Z59" s="28">
         <v>78</v>
       </c>
       <c r="AA59" s="28">
         <v>70</v>
       </c>
       <c r="AB59" s="28">
         <f>[1]Показатель!AB59</f>
         <v>54</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC59" s="7">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="7">
         <v>353</v>
       </c>
       <c r="D60" s="7">
         <v>325</v>
       </c>
       <c r="E60" s="7">
         <v>294</v>
       </c>
       <c r="F60" s="7">
         <v>273</v>
       </c>
       <c r="G60" s="7">
         <v>296</v>
       </c>
       <c r="H60" s="7">
         <v>328</v>
       </c>
       <c r="I60" s="7">
@@ -6274,52 +6498,55 @@
       <c r="U60" s="7">
         <v>277</v>
       </c>
       <c r="V60" s="28">
         <v>310</v>
       </c>
       <c r="W60" s="28">
         <v>299</v>
       </c>
       <c r="X60" s="28">
         <v>260</v>
       </c>
       <c r="Y60" s="28">
         <v>268</v>
       </c>
       <c r="Z60" s="28">
         <v>329</v>
       </c>
       <c r="AA60" s="28">
         <v>238</v>
       </c>
       <c r="AB60" s="28">
         <f>[1]Показатель!AB60</f>
         <v>213</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC60" s="7">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="7">
         <v>189</v>
       </c>
       <c r="D61" s="7">
         <v>144</v>
       </c>
       <c r="E61" s="7">
         <v>167</v>
       </c>
       <c r="F61" s="7">
         <v>169</v>
       </c>
       <c r="G61" s="7">
         <v>162</v>
       </c>
       <c r="H61" s="7">
         <v>179</v>
       </c>
       <c r="I61" s="7">
@@ -6361,52 +6588,55 @@
       <c r="U61" s="7">
         <v>192</v>
       </c>
       <c r="V61" s="28">
         <v>192</v>
       </c>
       <c r="W61" s="28">
         <v>210</v>
       </c>
       <c r="X61" s="28">
         <v>183</v>
       </c>
       <c r="Y61" s="28">
         <v>126</v>
       </c>
       <c r="Z61" s="28">
         <v>144</v>
       </c>
       <c r="AA61" s="28">
         <v>117</v>
       </c>
       <c r="AB61" s="28">
         <f>[1]Показатель!AB61</f>
         <v>109</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC61" s="7">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="7">
         <v>79</v>
       </c>
       <c r="D62" s="7">
         <v>80</v>
       </c>
       <c r="E62" s="7">
         <v>65</v>
       </c>
       <c r="F62" s="7">
         <v>97</v>
       </c>
       <c r="G62" s="7">
         <v>68</v>
       </c>
       <c r="H62" s="7">
         <v>95</v>
       </c>
       <c r="I62" s="7">
@@ -6448,52 +6678,55 @@
       <c r="U62" s="7">
         <v>105</v>
       </c>
       <c r="V62" s="28">
         <v>96</v>
       </c>
       <c r="W62" s="28">
         <v>71</v>
       </c>
       <c r="X62" s="28">
         <v>70</v>
       </c>
       <c r="Y62" s="28">
         <v>61</v>
       </c>
       <c r="Z62" s="28">
         <v>67</v>
       </c>
       <c r="AA62" s="28">
         <v>50</v>
       </c>
       <c r="AB62" s="28">
         <f>[1]Показатель!AB62</f>
         <v>59</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC62" s="7">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C63" s="7">
         <v>104</v>
       </c>
       <c r="D63" s="7">
         <v>112</v>
       </c>
       <c r="E63" s="7">
         <v>118</v>
       </c>
       <c r="F63" s="7">
         <v>144</v>
       </c>
       <c r="G63" s="7">
         <v>94</v>
       </c>
       <c r="H63" s="7">
         <v>173</v>
       </c>
       <c r="I63" s="7">
@@ -6535,52 +6768,55 @@
       <c r="U63" s="7">
         <v>194</v>
       </c>
       <c r="V63" s="28">
         <v>169</v>
       </c>
       <c r="W63" s="28">
         <v>130</v>
       </c>
       <c r="X63" s="28">
         <v>119</v>
       </c>
       <c r="Y63" s="28">
         <v>125</v>
       </c>
       <c r="Z63" s="28">
         <v>120</v>
       </c>
       <c r="AA63" s="28">
         <v>84</v>
       </c>
       <c r="AB63" s="28">
         <f>[1]Показатель!AB63</f>
         <v>92</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC63" s="7">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="7">
         <v>203</v>
       </c>
       <c r="D64" s="7">
         <v>178</v>
       </c>
       <c r="E64" s="7">
         <v>197</v>
       </c>
       <c r="F64" s="7">
         <v>194</v>
       </c>
       <c r="G64" s="7">
         <v>180</v>
       </c>
       <c r="H64" s="7">
         <v>161</v>
       </c>
       <c r="I64" s="7">
@@ -6622,52 +6858,55 @@
       <c r="U64" s="7">
         <v>193</v>
       </c>
       <c r="V64" s="28">
         <v>212</v>
       </c>
       <c r="W64" s="28">
         <v>203</v>
       </c>
       <c r="X64" s="28">
         <v>180</v>
       </c>
       <c r="Y64" s="28">
         <v>164</v>
       </c>
       <c r="Z64" s="28">
         <v>172</v>
       </c>
       <c r="AA64" s="28">
         <v>118</v>
       </c>
       <c r="AB64" s="28">
         <f>[1]Показатель!AB64</f>
         <v>92</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC64" s="7">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="7">
         <v>219</v>
       </c>
       <c r="D65" s="7">
         <v>188</v>
       </c>
       <c r="E65" s="7">
         <v>193</v>
       </c>
       <c r="F65" s="7">
         <v>234</v>
       </c>
       <c r="G65" s="7">
         <v>213</v>
       </c>
       <c r="H65" s="7">
         <v>179</v>
       </c>
       <c r="I65" s="7">
@@ -6709,52 +6948,55 @@
       <c r="U65" s="7">
         <v>172</v>
       </c>
       <c r="V65" s="28">
         <v>196</v>
       </c>
       <c r="W65" s="28">
         <v>193</v>
       </c>
       <c r="X65" s="28">
         <v>182</v>
       </c>
       <c r="Y65" s="28">
         <v>154</v>
       </c>
       <c r="Z65" s="28">
         <v>138</v>
       </c>
       <c r="AA65" s="28">
         <v>113</v>
       </c>
       <c r="AB65" s="28">
         <f>[1]Показатель!AB65</f>
         <v>122</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC65" s="7">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="7">
         <v>68</v>
       </c>
       <c r="D66" s="7">
         <v>76</v>
       </c>
       <c r="E66" s="7">
         <v>86</v>
       </c>
       <c r="F66" s="7">
         <v>94</v>
       </c>
       <c r="G66" s="7">
         <v>61</v>
       </c>
       <c r="H66" s="7">
         <v>116</v>
       </c>
       <c r="I66" s="7">
@@ -6796,52 +7038,55 @@
       <c r="U66" s="7">
         <v>117</v>
       </c>
       <c r="V66" s="28">
         <v>127</v>
       </c>
       <c r="W66" s="28">
         <v>90</v>
       </c>
       <c r="X66" s="28">
         <v>76</v>
       </c>
       <c r="Y66" s="28">
         <v>65</v>
       </c>
       <c r="Z66" s="28">
         <v>74</v>
       </c>
       <c r="AA66" s="28">
         <v>62</v>
       </c>
       <c r="AB66" s="28">
         <f>[1]Показатель!AB66</f>
         <v>60</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC66" s="7">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="7">
         <v>93</v>
       </c>
       <c r="D67" s="7">
         <v>91</v>
       </c>
       <c r="E67" s="7">
         <v>96</v>
       </c>
       <c r="F67" s="7">
         <v>105</v>
       </c>
       <c r="G67" s="7">
         <v>78</v>
       </c>
       <c r="H67" s="7">
         <v>137</v>
       </c>
       <c r="I67" s="7">
@@ -6883,52 +7128,55 @@
       <c r="U67" s="7">
         <v>154</v>
       </c>
       <c r="V67" s="28">
         <v>118</v>
       </c>
       <c r="W67" s="28">
         <v>99</v>
       </c>
       <c r="X67" s="28">
         <v>86</v>
       </c>
       <c r="Y67" s="28">
         <v>111</v>
       </c>
       <c r="Z67" s="28">
         <v>112</v>
       </c>
       <c r="AA67" s="28">
         <v>82</v>
       </c>
       <c r="AB67" s="28">
         <f>[1]Показатель!AB67</f>
         <v>70</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC67" s="7">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="7">
         <v>828</v>
       </c>
       <c r="D68" s="7">
         <v>699</v>
       </c>
       <c r="E68" s="7">
         <v>647</v>
       </c>
       <c r="F68" s="7">
         <v>679</v>
       </c>
       <c r="G68" s="7">
         <v>710</v>
       </c>
       <c r="H68" s="7">
         <v>655</v>
       </c>
       <c r="I68" s="7">
@@ -6970,52 +7218,55 @@
       <c r="U68" s="7">
         <v>823</v>
       </c>
       <c r="V68" s="28">
         <v>761</v>
       </c>
       <c r="W68" s="28">
         <v>869</v>
       </c>
       <c r="X68" s="28">
         <v>765</v>
       </c>
       <c r="Y68" s="28">
         <v>635</v>
       </c>
       <c r="Z68" s="28">
         <v>695</v>
       </c>
       <c r="AA68" s="28">
         <v>571</v>
       </c>
       <c r="AB68" s="28">
         <f>[1]Показатель!AB68</f>
         <v>546</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC68" s="7">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="7">
         <v>20</v>
       </c>
       <c r="D69" s="7">
         <v>17</v>
       </c>
       <c r="E69" s="7">
         <v>13</v>
       </c>
       <c r="F69" s="7">
         <v>25</v>
       </c>
       <c r="G69" s="7">
         <v>25</v>
       </c>
       <c r="H69" s="7">
         <v>21</v>
       </c>
       <c r="I69" s="7">
@@ -7057,52 +7308,55 @@
       <c r="U69" s="7">
         <v>26</v>
       </c>
       <c r="V69" s="28">
         <v>15</v>
       </c>
       <c r="W69" s="28">
         <v>17</v>
       </c>
       <c r="X69" s="28">
         <v>20</v>
       </c>
       <c r="Y69" s="28">
         <v>12</v>
       </c>
       <c r="Z69" s="28">
         <v>13</v>
       </c>
       <c r="AA69" s="28">
         <v>17</v>
       </c>
       <c r="AB69" s="28">
         <f>[1]Показатель!AB69</f>
         <v>10</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC69" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="11">
         <v>97</v>
       </c>
       <c r="D70" s="11">
         <v>70</v>
       </c>
       <c r="E70" s="11">
         <v>80</v>
       </c>
       <c r="F70" s="11">
         <v>132</v>
       </c>
       <c r="G70" s="11">
         <v>70</v>
       </c>
       <c r="H70" s="11">
         <v>149</v>
       </c>
       <c r="I70" s="11">
@@ -7144,66 +7398,69 @@
       <c r="U70" s="11">
         <v>161</v>
       </c>
       <c r="V70" s="29">
         <v>125</v>
       </c>
       <c r="W70" s="29">
         <v>92</v>
       </c>
       <c r="X70" s="29">
         <v>94</v>
       </c>
       <c r="Y70" s="29">
         <v>83</v>
       </c>
       <c r="Z70" s="29">
         <v>89</v>
       </c>
       <c r="AA70" s="29">
         <v>65</v>
       </c>
       <c r="AB70" s="29">
         <f>[1]Показатель!AB70</f>
         <v>87</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC70" s="11">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B30:AA30"/>
-[...2 lines deleted...]
-    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="B8:AC8"/>
+    <mergeCell ref="B30:AC30"/>
+    <mergeCell ref="B52:AC52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B8:AA8"/>
+    <mergeCell ref="AA6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>