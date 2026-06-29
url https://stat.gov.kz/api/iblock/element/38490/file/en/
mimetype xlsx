--- v1 (2026-05-18)
+++ v2 (2026-06-29)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86487474-7288-4CB4-8897-C0BFF036DB25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75809525-B0E6-407A-8020-08298189E2D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -100,51 +100,51 @@
   <c r="AB49" i="1"/>
   <c r="AB50" i="1"/>
   <c r="AB51" i="1"/>
   <c r="AB53" i="1"/>
   <c r="AB54" i="1"/>
   <c r="AB55" i="1"/>
   <c r="AB56" i="1"/>
   <c r="AB57" i="1"/>
   <c r="AB58" i="1"/>
   <c r="AB59" i="1"/>
   <c r="AB60" i="1"/>
   <c r="AB61" i="1"/>
   <c r="AB62" i="1"/>
   <c r="AB63" i="1"/>
   <c r="AB64" i="1"/>
   <c r="AB65" i="1"/>
   <c r="AB66" i="1"/>
   <c r="AB67" i="1"/>
   <c r="AB68" i="1"/>
   <c r="AB69" i="1"/>
   <c r="AB70" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="95">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -1499,51 +1499,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G27" sqref="G27"/>
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.85546875" customWidth="1"/>
     <col min="2" max="2" width="82.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="31">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1625,59 +1625,59 @@
       <c r="B12" s="33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="45">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="42" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="45">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="35">
         <v>7172749540</v>
       </c>
@@ -1709,170 +1709,172 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="34" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AC71"/>
+  <dimension ref="A2:AD71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:S2"/>
-      <selection pane="bottomLeft" activeCell="AG67" sqref="AG67"/>
+      <selection pane="bottomLeft" activeCell="AG58" sqref="AG58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="17" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B2" s="46" t="s">
         <v>92</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
       <c r="P2" s="46"/>
       <c r="Q2" s="46"/>
       <c r="R2" s="46"/>
       <c r="S2" s="46"/>
       <c r="T2" s="46"/>
       <c r="U2" s="46"/>
       <c r="V2" s="46"/>
       <c r="W2" s="46"/>
       <c r="X2" s="46"/>
       <c r="Y2" s="46"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="46"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="46"/>
-    </row>
-    <row r="3" spans="1:29" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="AD2" s="46"/>
+    </row>
+    <row r="3" spans="1:30" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
     </row>
-    <row r="4" spans="1:29" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
       <c r="U5" s="2"/>
       <c r="X5" s="2"/>
-      <c r="AC5" s="2" t="s">
+      <c r="AD5" s="2" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A6" s="49" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="51">
         <v>2024</v>
       </c>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="55">
         <v>2025</v>
       </c>
       <c r="P6" s="56"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="56"/>
       <c r="S6" s="56"/>
       <c r="T6" s="56"/>
       <c r="U6" s="56"/>
       <c r="V6" s="56"/>
       <c r="W6" s="56"/>
       <c r="X6" s="56"/>
       <c r="Y6" s="56"/>
       <c r="Z6" s="56"/>
       <c r="AA6" s="57">
         <v>2026</v>
       </c>
       <c r="AB6" s="58"/>
       <c r="AC6" s="58"/>
-    </row>
-    <row r="7" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD6" s="58"/>
+    </row>
+    <row r="7" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A7" s="50"/>
       <c r="B7" s="54"/>
       <c r="C7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>22</v>
@@ -1912,84 +1914,88 @@
       </c>
       <c r="V7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X7" s="40" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="41" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AA7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="AB7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="AC7" s="3" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD7" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="47"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
       <c r="N8" s="47"/>
       <c r="O8" s="47"/>
       <c r="P8" s="47"/>
       <c r="Q8" s="47"/>
       <c r="R8" s="47"/>
       <c r="S8" s="47"/>
       <c r="T8" s="47"/>
       <c r="U8" s="47"/>
       <c r="V8" s="47"/>
       <c r="W8" s="47"/>
       <c r="X8" s="47"/>
       <c r="Y8" s="47"/>
       <c r="Z8" s="47"/>
       <c r="AA8" s="47"/>
       <c r="AB8" s="47"/>
       <c r="AC8" s="47"/>
-    </row>
-    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD8" s="47"/>
+    </row>
+    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="7">
         <v>9613</v>
       </c>
       <c r="D9" s="7">
         <v>8498</v>
       </c>
       <c r="E9" s="7">
         <v>8622</v>
       </c>
       <c r="F9" s="7">
         <v>10619</v>
       </c>
       <c r="G9" s="7">
         <v>8453</v>
       </c>
       <c r="H9" s="7">
         <v>11676</v>
       </c>
       <c r="I9" s="7">
         <v>13742</v>
       </c>
       <c r="J9" s="7">
@@ -2031,52 +2037,55 @@
       <c r="V9" s="28">
         <v>12418</v>
       </c>
       <c r="W9" s="28">
         <v>10856</v>
       </c>
       <c r="X9" s="28">
         <v>10031</v>
       </c>
       <c r="Y9" s="28">
         <v>8139</v>
       </c>
       <c r="Z9" s="28">
         <v>8735</v>
       </c>
       <c r="AA9" s="28">
         <v>6955</v>
       </c>
       <c r="AB9" s="28">
         <f>[1]Показатель!AB9</f>
         <v>7094</v>
       </c>
       <c r="AC9" s="7">
         <v>7560</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD9" s="7">
+        <v>8079</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="7">
         <v>246</v>
       </c>
       <c r="D10" s="7">
         <v>256</v>
       </c>
       <c r="E10" s="7">
         <v>260</v>
       </c>
       <c r="F10" s="7">
         <v>322</v>
       </c>
       <c r="G10" s="7">
         <v>279</v>
       </c>
       <c r="H10" s="7">
         <v>381</v>
       </c>
       <c r="I10" s="7">
@@ -2121,52 +2130,55 @@
       <c r="V10" s="28">
         <v>332</v>
       </c>
       <c r="W10" s="28">
         <v>286</v>
       </c>
       <c r="X10" s="28">
         <v>245</v>
       </c>
       <c r="Y10" s="28">
         <v>194</v>
       </c>
       <c r="Z10" s="28">
         <v>232</v>
       </c>
       <c r="AA10" s="28">
         <v>210</v>
       </c>
       <c r="AB10" s="28">
         <f>[1]Показатель!AB10</f>
         <v>207</v>
       </c>
       <c r="AC10" s="7">
         <v>220</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD10" s="7">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="7">
         <v>352</v>
       </c>
       <c r="D11" s="7">
         <v>314</v>
       </c>
       <c r="E11" s="7">
         <v>329</v>
       </c>
       <c r="F11" s="7">
         <v>374</v>
       </c>
       <c r="G11" s="7">
         <v>251</v>
       </c>
       <c r="H11" s="7">
         <v>483</v>
       </c>
       <c r="I11" s="7">
@@ -2211,52 +2223,55 @@
       <c r="V11" s="28">
         <v>499</v>
       </c>
       <c r="W11" s="28">
         <v>379</v>
       </c>
       <c r="X11" s="28">
         <v>359</v>
       </c>
       <c r="Y11" s="28">
         <v>343</v>
       </c>
       <c r="Z11" s="28">
         <v>318</v>
       </c>
       <c r="AA11" s="28">
         <v>270</v>
       </c>
       <c r="AB11" s="28">
         <f>[1]Показатель!AB11</f>
         <v>284</v>
       </c>
       <c r="AC11" s="7">
         <v>270</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD11" s="7">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="7">
         <v>419</v>
       </c>
       <c r="D12" s="7">
         <v>298</v>
       </c>
       <c r="E12" s="7">
         <v>398</v>
       </c>
       <c r="F12" s="7">
         <v>437</v>
       </c>
       <c r="G12" s="7">
         <v>352</v>
       </c>
       <c r="H12" s="7">
         <v>553</v>
       </c>
       <c r="I12" s="7">
@@ -2301,52 +2316,55 @@
       <c r="V12" s="28">
         <v>577</v>
       </c>
       <c r="W12" s="28">
         <v>500</v>
       </c>
       <c r="X12" s="28">
         <v>387</v>
       </c>
       <c r="Y12" s="28">
         <v>310</v>
       </c>
       <c r="Z12" s="28">
         <v>327</v>
       </c>
       <c r="AA12" s="28">
         <v>297</v>
       </c>
       <c r="AB12" s="28">
         <f>[1]Показатель!AB12</f>
         <v>280</v>
       </c>
       <c r="AC12" s="7">
         <v>324</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD12" s="7">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="7">
         <v>966</v>
       </c>
       <c r="D13" s="7">
         <v>748</v>
       </c>
       <c r="E13" s="7">
         <v>720</v>
       </c>
       <c r="F13" s="7">
         <v>894</v>
       </c>
       <c r="G13" s="7">
         <v>797</v>
       </c>
       <c r="H13" s="7">
         <v>929</v>
       </c>
       <c r="I13" s="7">
@@ -2391,52 +2409,55 @@
       <c r="V13" s="28">
         <v>998</v>
       </c>
       <c r="W13" s="28">
         <v>887</v>
       </c>
       <c r="X13" s="28">
         <v>866</v>
       </c>
       <c r="Y13" s="28">
         <v>698</v>
       </c>
       <c r="Z13" s="28">
         <v>761</v>
       </c>
       <c r="AA13" s="28">
         <v>627</v>
       </c>
       <c r="AB13" s="28">
         <f>[1]Показатель!AB13</f>
         <v>595</v>
       </c>
       <c r="AC13" s="7">
         <v>665</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD13" s="7">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="7">
         <v>318</v>
       </c>
       <c r="D14" s="7">
         <v>281</v>
       </c>
       <c r="E14" s="7">
         <v>309</v>
       </c>
       <c r="F14" s="7">
         <v>387</v>
       </c>
       <c r="G14" s="7">
         <v>311</v>
       </c>
       <c r="H14" s="7">
         <v>343</v>
       </c>
       <c r="I14" s="7">
@@ -2481,52 +2502,55 @@
       <c r="V14" s="28">
         <v>355</v>
       </c>
       <c r="W14" s="28">
         <v>392</v>
       </c>
       <c r="X14" s="28">
         <v>284</v>
       </c>
       <c r="Y14" s="28">
         <v>228</v>
       </c>
       <c r="Z14" s="28">
         <v>276</v>
       </c>
       <c r="AA14" s="28">
         <v>192</v>
       </c>
       <c r="AB14" s="28">
         <f>[1]Показатель!AB14</f>
         <v>241</v>
       </c>
       <c r="AC14" s="7">
         <v>245</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD14" s="7">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="7">
         <v>271</v>
       </c>
       <c r="D15" s="7">
         <v>214</v>
       </c>
       <c r="E15" s="7">
         <v>229</v>
       </c>
       <c r="F15" s="7">
         <v>326</v>
       </c>
       <c r="G15" s="7">
         <v>247</v>
       </c>
       <c r="H15" s="7">
         <v>387</v>
       </c>
       <c r="I15" s="7">
@@ -2571,52 +2595,55 @@
       <c r="V15" s="28">
         <v>434</v>
       </c>
       <c r="W15" s="28">
         <v>317</v>
       </c>
       <c r="X15" s="28">
         <v>368</v>
       </c>
       <c r="Y15" s="28">
         <v>208</v>
       </c>
       <c r="Z15" s="28">
         <v>238</v>
       </c>
       <c r="AA15" s="28">
         <v>186</v>
       </c>
       <c r="AB15" s="28">
         <f>[1]Показатель!AB15</f>
         <v>177</v>
       </c>
       <c r="AC15" s="7">
         <v>199</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD15" s="7">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="7">
         <v>631</v>
       </c>
       <c r="D16" s="7">
         <v>537</v>
       </c>
       <c r="E16" s="7">
         <v>508</v>
       </c>
       <c r="F16" s="7">
         <v>501</v>
       </c>
       <c r="G16" s="7">
         <v>531</v>
       </c>
       <c r="H16" s="7">
         <v>626</v>
       </c>
       <c r="I16" s="7">
@@ -2661,52 +2688,55 @@
       <c r="V16" s="28">
         <v>660</v>
       </c>
       <c r="W16" s="28">
         <v>622</v>
       </c>
       <c r="X16" s="28">
         <v>551</v>
       </c>
       <c r="Y16" s="28">
         <v>495</v>
       </c>
       <c r="Z16" s="28">
         <v>584</v>
       </c>
       <c r="AA16" s="28">
         <v>449</v>
       </c>
       <c r="AB16" s="28">
         <f>[1]Показатель!AB16</f>
         <v>404</v>
       </c>
       <c r="AC16" s="7">
         <v>377</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD16" s="7">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="7">
         <v>321</v>
       </c>
       <c r="D17" s="7">
         <v>277</v>
       </c>
       <c r="E17" s="7">
         <v>310</v>
       </c>
       <c r="F17" s="7">
         <v>351</v>
       </c>
       <c r="G17" s="7">
         <v>284</v>
       </c>
       <c r="H17" s="7">
         <v>381</v>
       </c>
       <c r="I17" s="7">
@@ -2751,52 +2781,55 @@
       <c r="V17" s="28">
         <v>416</v>
       </c>
       <c r="W17" s="28">
         <v>402</v>
       </c>
       <c r="X17" s="28">
         <v>364</v>
       </c>
       <c r="Y17" s="28">
         <v>274</v>
       </c>
       <c r="Z17" s="28">
         <v>284</v>
       </c>
       <c r="AA17" s="28">
         <v>226</v>
       </c>
       <c r="AB17" s="28">
         <f>[1]Показатель!AB17</f>
         <v>249</v>
       </c>
       <c r="AC17" s="7">
         <v>255</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD17" s="7">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="7">
         <v>510</v>
       </c>
       <c r="D18" s="7">
         <v>521</v>
       </c>
       <c r="E18" s="7">
         <v>470</v>
       </c>
       <c r="F18" s="7">
         <v>684</v>
       </c>
       <c r="G18" s="7">
         <v>437</v>
       </c>
       <c r="H18" s="7">
         <v>777</v>
       </c>
       <c r="I18" s="7">
@@ -2841,52 +2874,55 @@
       <c r="V18" s="28">
         <v>840</v>
       </c>
       <c r="W18" s="28">
         <v>660</v>
       </c>
       <c r="X18" s="28">
         <v>578</v>
       </c>
       <c r="Y18" s="28">
         <v>497</v>
       </c>
       <c r="Z18" s="28">
         <v>544</v>
       </c>
       <c r="AA18" s="28">
         <v>416</v>
       </c>
       <c r="AB18" s="28">
         <f>[1]Показатель!AB18</f>
         <v>410</v>
       </c>
       <c r="AC18" s="7">
         <v>446</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD18" s="7">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="7">
         <v>345</v>
       </c>
       <c r="D19" s="7">
         <v>345</v>
       </c>
       <c r="E19" s="7">
         <v>348</v>
       </c>
       <c r="F19" s="7">
         <v>435</v>
       </c>
       <c r="G19" s="7">
         <v>264</v>
       </c>
       <c r="H19" s="7">
         <v>545</v>
       </c>
       <c r="I19" s="7">
@@ -2931,52 +2967,55 @@
       <c r="V19" s="28">
         <v>586</v>
       </c>
       <c r="W19" s="28">
         <v>425</v>
       </c>
       <c r="X19" s="28">
         <v>388</v>
       </c>
       <c r="Y19" s="28">
         <v>362</v>
       </c>
       <c r="Z19" s="28">
         <v>377</v>
       </c>
       <c r="AA19" s="28">
         <v>279</v>
       </c>
       <c r="AB19" s="28">
         <f>[1]Показатель!AB19</f>
         <v>298</v>
       </c>
       <c r="AC19" s="7">
         <v>301</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD19" s="7">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="7">
         <v>384</v>
       </c>
       <c r="D20" s="7">
         <v>328</v>
       </c>
       <c r="E20" s="7">
         <v>376</v>
       </c>
       <c r="F20" s="7">
         <v>435</v>
       </c>
       <c r="G20" s="7">
         <v>357</v>
       </c>
       <c r="H20" s="7">
         <v>365</v>
       </c>
       <c r="I20" s="7">
@@ -3021,52 +3060,55 @@
       <c r="V20" s="28">
         <v>437</v>
       </c>
       <c r="W20" s="28">
         <v>431</v>
       </c>
       <c r="X20" s="28">
         <v>373</v>
       </c>
       <c r="Y20" s="28">
         <v>302</v>
       </c>
       <c r="Z20" s="28">
         <v>327</v>
       </c>
       <c r="AA20" s="28">
         <v>232</v>
       </c>
       <c r="AB20" s="28">
         <f>[1]Показатель!AB20</f>
         <v>224</v>
       </c>
       <c r="AC20" s="7">
         <v>287</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD20" s="7">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="7">
         <v>425</v>
       </c>
       <c r="D21" s="7">
         <v>372</v>
       </c>
       <c r="E21" s="7">
         <v>387</v>
       </c>
       <c r="F21" s="7">
         <v>478</v>
       </c>
       <c r="G21" s="7">
         <v>398</v>
       </c>
       <c r="H21" s="7">
         <v>374</v>
       </c>
       <c r="I21" s="7">
@@ -3111,52 +3153,55 @@
       <c r="V21" s="28">
         <v>405</v>
       </c>
       <c r="W21" s="28">
         <v>395</v>
       </c>
       <c r="X21" s="28">
         <v>376</v>
       </c>
       <c r="Y21" s="28">
         <v>331</v>
       </c>
       <c r="Z21" s="28">
         <v>320</v>
       </c>
       <c r="AA21" s="28">
         <v>228</v>
       </c>
       <c r="AB21" s="28">
         <f>[1]Показатель!AB21</f>
         <v>269</v>
       </c>
       <c r="AC21" s="7">
         <v>325</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD21" s="7">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="7">
         <v>313</v>
       </c>
       <c r="D22" s="7">
         <v>281</v>
       </c>
       <c r="E22" s="7">
         <v>331</v>
       </c>
       <c r="F22" s="7">
         <v>405</v>
       </c>
       <c r="G22" s="7">
         <v>243</v>
       </c>
       <c r="H22" s="7">
         <v>479</v>
       </c>
       <c r="I22" s="7">
@@ -3201,52 +3246,55 @@
       <c r="V22" s="28">
         <v>532</v>
       </c>
       <c r="W22" s="28">
         <v>370</v>
       </c>
       <c r="X22" s="28">
         <v>361</v>
       </c>
       <c r="Y22" s="28">
         <v>278</v>
       </c>
       <c r="Z22" s="28">
         <v>352</v>
       </c>
       <c r="AA22" s="28">
         <v>282</v>
       </c>
       <c r="AB22" s="28">
         <f>[1]Показатель!AB22</f>
         <v>248</v>
       </c>
       <c r="AC22" s="7">
         <v>276</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD22" s="7">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="7">
         <v>211</v>
       </c>
       <c r="D23" s="7">
         <v>210</v>
       </c>
       <c r="E23" s="7">
         <v>218</v>
       </c>
       <c r="F23" s="7">
         <v>246</v>
       </c>
       <c r="G23" s="7">
         <v>153</v>
       </c>
       <c r="H23" s="7">
         <v>341</v>
       </c>
       <c r="I23" s="7">
@@ -3291,52 +3339,55 @@
       <c r="V23" s="28">
         <v>310</v>
       </c>
       <c r="W23" s="28">
         <v>213</v>
       </c>
       <c r="X23" s="28">
         <v>207</v>
       </c>
       <c r="Y23" s="28">
         <v>230</v>
       </c>
       <c r="Z23" s="28">
         <v>255</v>
       </c>
       <c r="AA23" s="28">
         <v>180</v>
       </c>
       <c r="AB23" s="28">
         <f>[1]Показатель!AB23</f>
         <v>162</v>
       </c>
       <c r="AC23" s="7">
         <v>189</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD23" s="7">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="7">
         <v>1124</v>
       </c>
       <c r="D24" s="7">
         <v>959</v>
       </c>
       <c r="E24" s="7">
         <v>863</v>
       </c>
       <c r="F24" s="7">
         <v>927</v>
       </c>
       <c r="G24" s="7">
         <v>991</v>
       </c>
       <c r="H24" s="7">
         <v>906</v>
       </c>
       <c r="I24" s="7">
@@ -3381,52 +3432,55 @@
       <c r="V24" s="28">
         <v>1011</v>
       </c>
       <c r="W24" s="28">
         <v>1164</v>
       </c>
       <c r="X24" s="28">
         <v>1066</v>
       </c>
       <c r="Y24" s="28">
         <v>849</v>
       </c>
       <c r="Z24" s="28">
         <v>933</v>
       </c>
       <c r="AA24" s="28">
         <v>773</v>
       </c>
       <c r="AB24" s="28">
         <f>[1]Показатель!AB24</f>
         <v>724</v>
       </c>
       <c r="AC24" s="7">
         <v>753</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD24" s="7">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="7">
         <v>123</v>
       </c>
       <c r="D25" s="7">
         <v>88</v>
       </c>
       <c r="E25" s="7">
         <v>114</v>
       </c>
       <c r="F25" s="7">
         <v>141</v>
       </c>
       <c r="G25" s="7">
         <v>86</v>
       </c>
       <c r="H25" s="7">
         <v>139</v>
       </c>
       <c r="I25" s="7">
@@ -3471,52 +3525,55 @@
       <c r="V25" s="28">
         <v>131</v>
       </c>
       <c r="W25" s="28">
         <v>137</v>
       </c>
       <c r="X25" s="28">
         <v>105</v>
       </c>
       <c r="Y25" s="28">
         <v>91</v>
       </c>
       <c r="Z25" s="28">
         <v>106</v>
       </c>
       <c r="AA25" s="28">
         <v>75</v>
       </c>
       <c r="AB25" s="28">
         <f>[1]Показатель!AB25</f>
         <v>76</v>
       </c>
       <c r="AC25" s="7">
         <v>90</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD25" s="7">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="7">
         <v>280</v>
       </c>
       <c r="D26" s="7">
         <v>285</v>
       </c>
       <c r="E26" s="7">
         <v>288</v>
       </c>
       <c r="F26" s="7">
         <v>446</v>
       </c>
       <c r="G26" s="7">
         <v>251</v>
       </c>
       <c r="H26" s="7">
         <v>533</v>
       </c>
       <c r="I26" s="7">
@@ -3561,52 +3618,55 @@
       <c r="V26" s="28">
         <v>550</v>
       </c>
       <c r="W26" s="28">
         <v>383</v>
       </c>
       <c r="X26" s="28">
         <v>357</v>
       </c>
       <c r="Y26" s="28">
         <v>288</v>
       </c>
       <c r="Z26" s="28">
         <v>334</v>
       </c>
       <c r="AA26" s="28">
         <v>247</v>
       </c>
       <c r="AB26" s="28">
         <f>[1]Показатель!AB26</f>
         <v>318</v>
       </c>
       <c r="AC26" s="7">
         <v>254</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD26" s="7">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="7">
         <v>709</v>
       </c>
       <c r="D27" s="7">
         <v>733</v>
       </c>
       <c r="E27" s="7">
         <v>726</v>
       </c>
       <c r="F27" s="7">
         <v>1005</v>
       </c>
       <c r="G27" s="7">
         <v>732</v>
       </c>
       <c r="H27" s="7">
         <v>1162</v>
       </c>
       <c r="I27" s="7">
@@ -3651,52 +3711,55 @@
       <c r="V27" s="28">
         <v>1236</v>
       </c>
       <c r="W27" s="28">
         <v>990</v>
       </c>
       <c r="X27" s="28">
         <v>883</v>
       </c>
       <c r="Y27" s="28">
         <v>648</v>
       </c>
       <c r="Z27" s="28">
         <v>740</v>
       </c>
       <c r="AA27" s="28">
         <v>640</v>
       </c>
       <c r="AB27" s="28">
         <f>[1]Показатель!AB27</f>
         <v>683</v>
       </c>
       <c r="AC27" s="7">
         <v>736</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD27" s="7">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="7">
         <v>1023</v>
       </c>
       <c r="D28" s="7">
         <v>904</v>
       </c>
       <c r="E28" s="7">
         <v>932</v>
       </c>
       <c r="F28" s="7">
         <v>1248</v>
       </c>
       <c r="G28" s="7">
         <v>874</v>
       </c>
       <c r="H28" s="7">
         <v>1339</v>
       </c>
       <c r="I28" s="7">
@@ -3741,52 +3804,55 @@
       <c r="V28" s="28">
         <v>1468</v>
       </c>
       <c r="W28" s="28">
         <v>1218</v>
       </c>
       <c r="X28" s="28">
         <v>1215</v>
       </c>
       <c r="Y28" s="28">
         <v>903</v>
       </c>
       <c r="Z28" s="28">
         <v>850</v>
       </c>
       <c r="AA28" s="28">
         <v>691</v>
       </c>
       <c r="AB28" s="28">
         <f>[1]Показатель!AB28</f>
         <v>798</v>
       </c>
       <c r="AC28" s="7">
         <v>838</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD28" s="7">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="7">
         <v>642</v>
       </c>
       <c r="D29" s="7">
         <v>547</v>
       </c>
       <c r="E29" s="7">
         <v>506</v>
       </c>
       <c r="F29" s="7">
         <v>577</v>
       </c>
       <c r="G29" s="7">
         <v>615</v>
       </c>
       <c r="H29" s="7">
         <v>633</v>
       </c>
       <c r="I29" s="7">
@@ -3831,85 +3897,89 @@
       <c r="V29" s="28">
         <v>641</v>
       </c>
       <c r="W29" s="28">
         <v>685</v>
       </c>
       <c r="X29" s="28">
         <v>698</v>
       </c>
       <c r="Y29" s="28">
         <v>610</v>
       </c>
       <c r="Z29" s="28">
         <v>577</v>
       </c>
       <c r="AA29" s="28">
         <v>455</v>
       </c>
       <c r="AB29" s="28">
         <f>[1]Показатель!AB29</f>
         <v>447</v>
       </c>
       <c r="AC29" s="7">
         <v>510</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD29" s="7">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="17"/>
       <c r="B30" s="48" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
       <c r="H30" s="48"/>
       <c r="I30" s="48"/>
       <c r="J30" s="48"/>
       <c r="K30" s="48"/>
       <c r="L30" s="48"/>
       <c r="M30" s="48"/>
       <c r="N30" s="48"/>
       <c r="O30" s="48"/>
       <c r="P30" s="48"/>
       <c r="Q30" s="48"/>
       <c r="R30" s="48"/>
       <c r="S30" s="48"/>
       <c r="T30" s="48"/>
       <c r="U30" s="48"/>
       <c r="V30" s="48"/>
       <c r="W30" s="48"/>
       <c r="X30" s="48"/>
       <c r="Y30" s="48"/>
       <c r="Z30" s="48"/>
       <c r="AA30" s="48"/>
       <c r="AB30" s="48"/>
       <c r="AC30" s="48"/>
-    </row>
-    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD30" s="48"/>
+    </row>
+    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="7">
         <v>6015</v>
       </c>
       <c r="D31" s="7">
         <v>5435</v>
       </c>
       <c r="E31" s="7">
         <v>5576</v>
       </c>
       <c r="F31" s="7">
         <v>7188</v>
       </c>
       <c r="G31" s="7">
         <v>5389</v>
       </c>
       <c r="H31" s="7">
         <v>8100</v>
       </c>
       <c r="I31" s="7">
         <v>9356</v>
       </c>
       <c r="J31" s="7">
@@ -3951,52 +4021,55 @@
       <c r="V31" s="28">
         <v>8713</v>
       </c>
       <c r="W31" s="28">
         <v>7342</v>
       </c>
       <c r="X31" s="28">
         <v>6799</v>
       </c>
       <c r="Y31" s="28">
         <v>5357</v>
       </c>
       <c r="Z31" s="28">
         <v>5736</v>
       </c>
       <c r="AA31" s="28">
         <v>4572</v>
       </c>
       <c r="AB31" s="28">
         <f>[1]Показатель!AB31</f>
         <v>4802</v>
       </c>
       <c r="AC31" s="7">
         <v>5134</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD31" s="7">
+        <v>5584</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="7">
         <v>165</v>
       </c>
       <c r="D32" s="7">
         <v>166</v>
       </c>
       <c r="E32" s="7">
         <v>193</v>
       </c>
       <c r="F32" s="7">
         <v>242</v>
       </c>
       <c r="G32" s="7">
         <v>204</v>
       </c>
       <c r="H32" s="7">
         <v>280</v>
       </c>
       <c r="I32" s="7">
@@ -4041,52 +4114,55 @@
       <c r="V32" s="28">
         <v>243</v>
       </c>
       <c r="W32" s="28">
         <v>199</v>
       </c>
       <c r="X32" s="28">
         <v>163</v>
       </c>
       <c r="Y32" s="28">
         <v>135</v>
       </c>
       <c r="Z32" s="28">
         <v>165</v>
       </c>
       <c r="AA32" s="28">
         <v>150</v>
       </c>
       <c r="AB32" s="28">
         <f>[1]Показатель!AB32</f>
         <v>153</v>
       </c>
       <c r="AC32" s="7">
         <v>167</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD32" s="7">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="7">
         <v>214</v>
       </c>
       <c r="D33" s="7">
         <v>184</v>
       </c>
       <c r="E33" s="7">
         <v>188</v>
       </c>
       <c r="F33" s="7">
         <v>227</v>
       </c>
       <c r="G33" s="7">
         <v>140</v>
       </c>
       <c r="H33" s="7">
         <v>324</v>
       </c>
       <c r="I33" s="7">
@@ -4131,52 +4207,55 @@
       <c r="V33" s="28">
         <v>339</v>
       </c>
       <c r="W33" s="28">
         <v>240</v>
       </c>
       <c r="X33" s="28">
         <v>227</v>
       </c>
       <c r="Y33" s="28">
         <v>216</v>
       </c>
       <c r="Z33" s="28">
         <v>194</v>
       </c>
       <c r="AA33" s="28">
         <v>149</v>
       </c>
       <c r="AB33" s="28">
         <f>[1]Показатель!AB33</f>
         <v>161</v>
       </c>
       <c r="AC33" s="7">
         <v>172</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD33" s="7">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="7">
         <v>341</v>
       </c>
       <c r="D34" s="7">
         <v>237</v>
       </c>
       <c r="E34" s="7">
         <v>306</v>
       </c>
       <c r="F34" s="7">
         <v>357</v>
       </c>
       <c r="G34" s="7">
         <v>275</v>
       </c>
       <c r="H34" s="7">
         <v>472</v>
       </c>
       <c r="I34" s="7">
@@ -4221,52 +4300,55 @@
       <c r="V34" s="28">
         <v>474</v>
       </c>
       <c r="W34" s="28">
         <v>417</v>
       </c>
       <c r="X34" s="28">
         <v>313</v>
       </c>
       <c r="Y34" s="28">
         <v>241</v>
       </c>
       <c r="Z34" s="28">
         <v>274</v>
       </c>
       <c r="AA34" s="28">
         <v>245</v>
       </c>
       <c r="AB34" s="28">
         <f>[1]Показатель!AB34</f>
         <v>236</v>
       </c>
       <c r="AC34" s="7">
         <v>263</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD34" s="7">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="7">
         <v>154</v>
       </c>
       <c r="D35" s="7">
         <v>134</v>
       </c>
       <c r="E35" s="7">
         <v>115</v>
       </c>
       <c r="F35" s="7">
         <v>159</v>
       </c>
       <c r="G35" s="7">
         <v>143</v>
       </c>
       <c r="H35" s="7">
         <v>157</v>
       </c>
       <c r="I35" s="7">
@@ -4311,52 +4393,55 @@
       <c r="V35" s="28">
         <v>212</v>
       </c>
       <c r="W35" s="28">
         <v>176</v>
       </c>
       <c r="X35" s="28">
         <v>194</v>
       </c>
       <c r="Y35" s="28">
         <v>140</v>
       </c>
       <c r="Z35" s="28">
         <v>138</v>
       </c>
       <c r="AA35" s="28">
         <v>134</v>
       </c>
       <c r="AB35" s="28">
         <f>[1]Показатель!AB35</f>
         <v>121</v>
       </c>
       <c r="AC35" s="7">
         <v>127</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD35" s="7">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="7">
         <v>184</v>
       </c>
       <c r="D36" s="7">
         <v>163</v>
       </c>
       <c r="E36" s="7">
         <v>195</v>
       </c>
       <c r="F36" s="7">
         <v>238</v>
       </c>
       <c r="G36" s="7">
         <v>182</v>
       </c>
       <c r="H36" s="7">
         <v>187</v>
       </c>
       <c r="I36" s="7">
@@ -4401,52 +4486,55 @@
       <c r="V36" s="28">
         <v>214</v>
       </c>
       <c r="W36" s="28">
         <v>257</v>
       </c>
       <c r="X36" s="28">
         <v>168</v>
       </c>
       <c r="Y36" s="28">
         <v>138</v>
       </c>
       <c r="Z36" s="28">
         <v>175</v>
       </c>
       <c r="AA36" s="28">
         <v>122</v>
       </c>
       <c r="AB36" s="28">
         <f>[1]Показатель!AB36</f>
         <v>158</v>
       </c>
       <c r="AC36" s="7">
         <v>153</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD36" s="7">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="7">
         <v>169</v>
       </c>
       <c r="D37" s="7">
         <v>144</v>
       </c>
       <c r="E37" s="7">
         <v>158</v>
       </c>
       <c r="F37" s="7">
         <v>232</v>
       </c>
       <c r="G37" s="7">
         <v>186</v>
       </c>
       <c r="H37" s="7">
         <v>273</v>
       </c>
       <c r="I37" s="7">
@@ -4491,52 +4579,55 @@
       <c r="V37" s="28">
         <v>329</v>
       </c>
       <c r="W37" s="28">
         <v>231</v>
       </c>
       <c r="X37" s="28">
         <v>247</v>
       </c>
       <c r="Y37" s="28">
         <v>133</v>
       </c>
       <c r="Z37" s="28">
         <v>160</v>
       </c>
       <c r="AA37" s="28">
         <v>116</v>
       </c>
       <c r="AB37" s="28">
         <f>[1]Показатель!AB37</f>
         <v>123</v>
       </c>
       <c r="AC37" s="7">
         <v>131</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD37" s="7">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="7">
         <v>278</v>
       </c>
       <c r="D38" s="7">
         <v>212</v>
       </c>
       <c r="E38" s="7">
         <v>214</v>
       </c>
       <c r="F38" s="7">
         <v>228</v>
       </c>
       <c r="G38" s="7">
         <v>235</v>
       </c>
       <c r="H38" s="7">
         <v>298</v>
       </c>
       <c r="I38" s="7">
@@ -4581,52 +4672,55 @@
       <c r="V38" s="28">
         <v>350</v>
       </c>
       <c r="W38" s="28">
         <v>323</v>
       </c>
       <c r="X38" s="28">
         <v>291</v>
       </c>
       <c r="Y38" s="28">
         <v>227</v>
       </c>
       <c r="Z38" s="28">
         <v>255</v>
       </c>
       <c r="AA38" s="28">
         <v>211</v>
       </c>
       <c r="AB38" s="28">
         <f>[1]Показатель!AB38</f>
         <v>191</v>
       </c>
       <c r="AC38" s="7">
         <v>201</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD38" s="7">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="7">
         <v>132</v>
       </c>
       <c r="D39" s="7">
         <v>133</v>
       </c>
       <c r="E39" s="7">
         <v>143</v>
       </c>
       <c r="F39" s="7">
         <v>182</v>
       </c>
       <c r="G39" s="7">
         <v>122</v>
       </c>
       <c r="H39" s="7">
         <v>202</v>
       </c>
       <c r="I39" s="7">
@@ -4671,52 +4765,55 @@
       <c r="V39" s="28">
         <v>224</v>
       </c>
       <c r="W39" s="28">
         <v>192</v>
       </c>
       <c r="X39" s="28">
         <v>181</v>
       </c>
       <c r="Y39" s="28">
         <v>148</v>
       </c>
       <c r="Z39" s="28">
         <v>140</v>
       </c>
       <c r="AA39" s="28">
         <v>109</v>
       </c>
       <c r="AB39" s="28">
         <f>[1]Показатель!AB39</f>
         <v>140</v>
       </c>
       <c r="AC39" s="7">
         <v>137</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD39" s="7">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="7">
         <v>431</v>
       </c>
       <c r="D40" s="7">
         <v>441</v>
       </c>
       <c r="E40" s="7">
         <v>405</v>
       </c>
       <c r="F40" s="7">
         <v>587</v>
       </c>
       <c r="G40" s="7">
         <v>369</v>
       </c>
       <c r="H40" s="7">
         <v>682</v>
       </c>
       <c r="I40" s="7">
@@ -4761,52 +4858,55 @@
       <c r="V40" s="28">
         <v>744</v>
       </c>
       <c r="W40" s="28">
         <v>589</v>
       </c>
       <c r="X40" s="28">
         <v>508</v>
       </c>
       <c r="Y40" s="28">
         <v>436</v>
       </c>
       <c r="Z40" s="28">
         <v>477</v>
       </c>
       <c r="AA40" s="28">
         <v>366</v>
       </c>
       <c r="AB40" s="28">
         <f>[1]Показатель!AB40</f>
         <v>351</v>
       </c>
       <c r="AC40" s="7">
         <v>391</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD40" s="7">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="7">
         <v>241</v>
       </c>
       <c r="D41" s="7">
         <v>233</v>
       </c>
       <c r="E41" s="7">
         <v>230</v>
       </c>
       <c r="F41" s="7">
         <v>291</v>
       </c>
       <c r="G41" s="7">
         <v>170</v>
       </c>
       <c r="H41" s="7">
         <v>372</v>
       </c>
       <c r="I41" s="7">
@@ -4851,52 +4951,55 @@
       <c r="V41" s="28">
         <v>417</v>
       </c>
       <c r="W41" s="28">
         <v>295</v>
       </c>
       <c r="X41" s="28">
         <v>269</v>
       </c>
       <c r="Y41" s="28">
         <v>237</v>
       </c>
       <c r="Z41" s="28">
         <v>257</v>
       </c>
       <c r="AA41" s="28">
         <v>195</v>
       </c>
       <c r="AB41" s="28">
         <f>[1]Показатель!AB41</f>
         <v>206</v>
       </c>
       <c r="AC41" s="7">
         <v>200</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD41" s="7">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="7">
         <v>181</v>
       </c>
       <c r="D42" s="7">
         <v>150</v>
       </c>
       <c r="E42" s="7">
         <v>179</v>
       </c>
       <c r="F42" s="7">
         <v>241</v>
       </c>
       <c r="G42" s="7">
         <v>177</v>
       </c>
       <c r="H42" s="7">
         <v>204</v>
       </c>
       <c r="I42" s="7">
@@ -4941,52 +5044,55 @@
       <c r="V42" s="28">
         <v>225</v>
       </c>
       <c r="W42" s="28">
         <v>228</v>
       </c>
       <c r="X42" s="28">
         <v>193</v>
       </c>
       <c r="Y42" s="28">
         <v>138</v>
       </c>
       <c r="Z42" s="28">
         <v>155</v>
       </c>
       <c r="AA42" s="28">
         <v>114</v>
       </c>
       <c r="AB42" s="28">
         <f>[1]Показатель!AB42</f>
         <v>132</v>
       </c>
       <c r="AC42" s="7">
         <v>162</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD42" s="7">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="7">
         <v>206</v>
       </c>
       <c r="D43" s="7">
         <v>184</v>
       </c>
       <c r="E43" s="7">
         <v>194</v>
       </c>
       <c r="F43" s="7">
         <v>244</v>
       </c>
       <c r="G43" s="7">
         <v>185</v>
       </c>
       <c r="H43" s="7">
         <v>195</v>
       </c>
       <c r="I43" s="7">
@@ -5031,52 +5137,55 @@
       <c r="V43" s="28">
         <v>209</v>
       </c>
       <c r="W43" s="28">
         <v>202</v>
       </c>
       <c r="X43" s="28">
         <v>194</v>
       </c>
       <c r="Y43" s="28">
         <v>177</v>
       </c>
       <c r="Z43" s="28">
         <v>182</v>
       </c>
       <c r="AA43" s="28">
         <v>115</v>
       </c>
       <c r="AB43" s="28">
         <f>[1]Показатель!AB43</f>
         <v>147</v>
       </c>
       <c r="AC43" s="7">
         <v>172</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD43" s="7">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="7">
         <v>245</v>
       </c>
       <c r="D44" s="7">
         <v>205</v>
       </c>
       <c r="E44" s="7">
         <v>245</v>
       </c>
       <c r="F44" s="7">
         <v>311</v>
       </c>
       <c r="G44" s="7">
         <v>182</v>
       </c>
       <c r="H44" s="7">
         <v>363</v>
       </c>
       <c r="I44" s="7">
@@ -5121,52 +5230,55 @@
       <c r="V44" s="28">
         <v>405</v>
       </c>
       <c r="W44" s="28">
         <v>280</v>
       </c>
       <c r="X44" s="28">
         <v>285</v>
       </c>
       <c r="Y44" s="28">
         <v>213</v>
       </c>
       <c r="Z44" s="28">
         <v>278</v>
       </c>
       <c r="AA44" s="28">
         <v>220</v>
       </c>
       <c r="AB44" s="28">
         <f>[1]Показатель!AB44</f>
         <v>188</v>
       </c>
       <c r="AC44" s="7">
         <v>212</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD44" s="7">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="7">
         <v>118</v>
       </c>
       <c r="D45" s="7">
         <v>119</v>
       </c>
       <c r="E45" s="7">
         <v>122</v>
       </c>
       <c r="F45" s="7">
         <v>141</v>
       </c>
       <c r="G45" s="7">
         <v>75</v>
       </c>
       <c r="H45" s="7">
         <v>204</v>
       </c>
       <c r="I45" s="7">
@@ -5211,52 +5323,55 @@
       <c r="V45" s="28">
         <v>192</v>
       </c>
       <c r="W45" s="28">
         <v>114</v>
       </c>
       <c r="X45" s="28">
         <v>121</v>
       </c>
       <c r="Y45" s="28">
         <v>119</v>
       </c>
       <c r="Z45" s="28">
         <v>143</v>
       </c>
       <c r="AA45" s="28">
         <v>98</v>
       </c>
       <c r="AB45" s="28">
         <f>[1]Показатель!AB45</f>
         <v>92</v>
       </c>
       <c r="AC45" s="7">
         <v>114</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD45" s="7">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="7">
         <v>296</v>
       </c>
       <c r="D46" s="7">
         <v>260</v>
       </c>
       <c r="E46" s="7">
         <v>216</v>
       </c>
       <c r="F46" s="7">
         <v>248</v>
       </c>
       <c r="G46" s="7">
         <v>281</v>
       </c>
       <c r="H46" s="7">
         <v>251</v>
       </c>
       <c r="I46" s="7">
@@ -5301,52 +5416,55 @@
       <c r="V46" s="28">
         <v>250</v>
       </c>
       <c r="W46" s="28">
         <v>295</v>
       </c>
       <c r="X46" s="28">
         <v>301</v>
       </c>
       <c r="Y46" s="28">
         <v>214</v>
       </c>
       <c r="Z46" s="28">
         <v>238</v>
       </c>
       <c r="AA46" s="28">
         <v>202</v>
       </c>
       <c r="AB46" s="28">
         <f>[1]Показатель!AB46</f>
         <v>178</v>
       </c>
       <c r="AC46" s="7">
         <v>188</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD46" s="7">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="7">
         <v>103</v>
       </c>
       <c r="D47" s="7">
         <v>71</v>
       </c>
       <c r="E47" s="7">
         <v>101</v>
       </c>
       <c r="F47" s="7">
         <v>116</v>
       </c>
       <c r="G47" s="7">
         <v>61</v>
       </c>
       <c r="H47" s="7">
         <v>118</v>
       </c>
       <c r="I47" s="7">
@@ -5391,52 +5509,55 @@
       <c r="V47" s="28">
         <v>116</v>
       </c>
       <c r="W47" s="28">
         <v>120</v>
       </c>
       <c r="X47" s="28">
         <v>85</v>
       </c>
       <c r="Y47" s="28">
         <v>79</v>
       </c>
       <c r="Z47" s="28">
         <v>93</v>
       </c>
       <c r="AA47" s="28">
         <v>58</v>
       </c>
       <c r="AB47" s="28">
         <f>[1]Показатель!AB47</f>
         <v>66</v>
       </c>
       <c r="AC47" s="7">
         <v>77</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD47" s="7">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="7">
         <v>183</v>
       </c>
       <c r="D48" s="7">
         <v>215</v>
       </c>
       <c r="E48" s="7">
         <v>208</v>
       </c>
       <c r="F48" s="7">
         <v>314</v>
       </c>
       <c r="G48" s="7">
         <v>181</v>
       </c>
       <c r="H48" s="7">
         <v>384</v>
       </c>
       <c r="I48" s="7">
@@ -5481,52 +5602,55 @@
       <c r="V48" s="28">
         <v>425</v>
       </c>
       <c r="W48" s="28">
         <v>291</v>
       </c>
       <c r="X48" s="28">
         <v>263</v>
       </c>
       <c r="Y48" s="28">
         <v>205</v>
       </c>
       <c r="Z48" s="28">
         <v>245</v>
       </c>
       <c r="AA48" s="28">
         <v>182</v>
       </c>
       <c r="AB48" s="28">
         <f>[1]Показатель!AB48</f>
         <v>231</v>
       </c>
       <c r="AC48" s="7">
         <v>183</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD48" s="7">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="7">
         <v>709</v>
       </c>
       <c r="D49" s="7">
         <v>733</v>
       </c>
       <c r="E49" s="7">
         <v>726</v>
       </c>
       <c r="F49" s="7">
         <v>1005</v>
       </c>
       <c r="G49" s="7">
         <v>732</v>
       </c>
       <c r="H49" s="7">
         <v>1162</v>
       </c>
       <c r="I49" s="7">
@@ -5571,52 +5695,55 @@
       <c r="V49" s="28">
         <v>1236</v>
       </c>
       <c r="W49" s="28">
         <v>990</v>
       </c>
       <c r="X49" s="28">
         <v>883</v>
       </c>
       <c r="Y49" s="28">
         <v>648</v>
       </c>
       <c r="Z49" s="28">
         <v>740</v>
       </c>
       <c r="AA49" s="28">
         <v>640</v>
       </c>
       <c r="AB49" s="28">
         <f>[1]Показатель!AB49</f>
         <v>683</v>
       </c>
       <c r="AC49" s="7">
         <v>736</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD49" s="7">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="7">
         <v>1023</v>
       </c>
       <c r="D50" s="7">
         <v>904</v>
       </c>
       <c r="E50" s="7">
         <v>932</v>
       </c>
       <c r="F50" s="7">
         <v>1248</v>
       </c>
       <c r="G50" s="7">
         <v>874</v>
       </c>
       <c r="H50" s="7">
         <v>1339</v>
       </c>
       <c r="I50" s="7">
@@ -5661,52 +5788,55 @@
       <c r="V50" s="28">
         <v>1468</v>
       </c>
       <c r="W50" s="28">
         <v>1218</v>
       </c>
       <c r="X50" s="28">
         <v>1215</v>
       </c>
       <c r="Y50" s="28">
         <v>903</v>
       </c>
       <c r="Z50" s="28">
         <v>850</v>
       </c>
       <c r="AA50" s="28">
         <v>691</v>
       </c>
       <c r="AB50" s="28">
         <f>[1]Показатель!AB50</f>
         <v>798</v>
       </c>
       <c r="AC50" s="7">
         <v>838</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD50" s="7">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="7">
         <v>642</v>
       </c>
       <c r="D51" s="7">
         <v>547</v>
       </c>
       <c r="E51" s="7">
         <v>506</v>
       </c>
       <c r="F51" s="7">
         <v>577</v>
       </c>
       <c r="G51" s="7">
         <v>615</v>
       </c>
       <c r="H51" s="7">
         <v>633</v>
       </c>
       <c r="I51" s="7">
@@ -5751,85 +5881,89 @@
       <c r="V51" s="28">
         <v>641</v>
       </c>
       <c r="W51" s="28">
         <v>685</v>
       </c>
       <c r="X51" s="28">
         <v>698</v>
       </c>
       <c r="Y51" s="28">
         <v>610</v>
       </c>
       <c r="Z51" s="28">
         <v>577</v>
       </c>
       <c r="AA51" s="28">
         <v>455</v>
       </c>
       <c r="AB51" s="28">
         <f>[1]Показатель!AB51</f>
         <v>447</v>
       </c>
       <c r="AC51" s="7">
         <v>510</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD51" s="7">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="17"/>
       <c r="B52" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="47"/>
       <c r="D52" s="47"/>
       <c r="E52" s="47"/>
       <c r="F52" s="47"/>
       <c r="G52" s="47"/>
       <c r="H52" s="47"/>
       <c r="I52" s="47"/>
       <c r="J52" s="47"/>
       <c r="K52" s="47"/>
       <c r="L52" s="47"/>
       <c r="M52" s="47"/>
       <c r="N52" s="47"/>
       <c r="O52" s="47"/>
       <c r="P52" s="47"/>
       <c r="Q52" s="47"/>
       <c r="R52" s="47"/>
       <c r="S52" s="47"/>
       <c r="T52" s="47"/>
       <c r="U52" s="47"/>
       <c r="V52" s="47"/>
       <c r="W52" s="47"/>
       <c r="X52" s="47"/>
       <c r="Y52" s="47"/>
       <c r="Z52" s="47"/>
       <c r="AA52" s="47"/>
       <c r="AB52" s="47"/>
       <c r="AC52" s="47"/>
-    </row>
-    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD52" s="47"/>
+    </row>
+    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B53" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="7">
         <v>3598</v>
       </c>
       <c r="D53" s="7">
         <v>3063</v>
       </c>
       <c r="E53" s="7">
         <v>3046</v>
       </c>
       <c r="F53" s="7">
         <v>3431</v>
       </c>
       <c r="G53" s="7">
         <v>3064</v>
       </c>
       <c r="H53" s="7">
         <v>3576</v>
       </c>
       <c r="I53" s="7">
         <v>4386</v>
       </c>
       <c r="J53" s="7">
@@ -5871,52 +6005,55 @@
       <c r="V53" s="28">
         <v>3705</v>
       </c>
       <c r="W53" s="28">
         <v>3514</v>
       </c>
       <c r="X53" s="28">
         <v>3232</v>
       </c>
       <c r="Y53" s="28">
         <v>2782</v>
       </c>
       <c r="Z53" s="28">
         <v>2999</v>
       </c>
       <c r="AA53" s="28">
         <v>2383</v>
       </c>
       <c r="AB53" s="28">
         <f>[1]Показатель!AB53</f>
         <v>2292</v>
       </c>
       <c r="AC53" s="7">
         <v>2426</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD53" s="7">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C54" s="7">
         <v>81</v>
       </c>
       <c r="D54" s="7">
         <v>90</v>
       </c>
       <c r="E54" s="7">
         <v>67</v>
       </c>
       <c r="F54" s="7">
         <v>80</v>
       </c>
       <c r="G54" s="7">
         <v>75</v>
       </c>
       <c r="H54" s="7">
         <v>101</v>
       </c>
       <c r="I54" s="7">
@@ -5961,52 +6098,55 @@
       <c r="V54" s="28">
         <v>89</v>
       </c>
       <c r="W54" s="28">
         <v>87</v>
       </c>
       <c r="X54" s="28">
         <v>82</v>
       </c>
       <c r="Y54" s="28">
         <v>59</v>
       </c>
       <c r="Z54" s="28">
         <v>67</v>
       </c>
       <c r="AA54" s="28">
         <v>60</v>
       </c>
       <c r="AB54" s="28">
         <f>[1]Показатель!AB54</f>
         <v>54</v>
       </c>
       <c r="AC54" s="7">
         <v>53</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD54" s="7">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="7">
         <v>138</v>
       </c>
       <c r="D55" s="7">
         <v>130</v>
       </c>
       <c r="E55" s="7">
         <v>141</v>
       </c>
       <c r="F55" s="7">
         <v>147</v>
       </c>
       <c r="G55" s="7">
         <v>111</v>
       </c>
       <c r="H55" s="7">
         <v>159</v>
       </c>
       <c r="I55" s="7">
@@ -6051,52 +6191,55 @@
       <c r="V55" s="28">
         <v>160</v>
       </c>
       <c r="W55" s="28">
         <v>139</v>
       </c>
       <c r="X55" s="28">
         <v>132</v>
       </c>
       <c r="Y55" s="28">
         <v>127</v>
       </c>
       <c r="Z55" s="28">
         <v>124</v>
       </c>
       <c r="AA55" s="28">
         <v>121</v>
       </c>
       <c r="AB55" s="28">
         <f>[1]Показатель!AB55</f>
         <v>123</v>
       </c>
       <c r="AC55" s="7">
         <v>98</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD55" s="7">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="7">
         <v>78</v>
       </c>
       <c r="D56" s="7">
         <v>61</v>
       </c>
       <c r="E56" s="7">
         <v>92</v>
       </c>
       <c r="F56" s="7">
         <v>80</v>
       </c>
       <c r="G56" s="7">
         <v>77</v>
       </c>
       <c r="H56" s="7">
         <v>81</v>
       </c>
       <c r="I56" s="7">
@@ -6141,52 +6284,55 @@
       <c r="V56" s="28">
         <v>103</v>
       </c>
       <c r="W56" s="28">
         <v>83</v>
       </c>
       <c r="X56" s="28">
         <v>74</v>
       </c>
       <c r="Y56" s="28">
         <v>69</v>
       </c>
       <c r="Z56" s="28">
         <v>53</v>
       </c>
       <c r="AA56" s="28">
         <v>52</v>
       </c>
       <c r="AB56" s="28">
         <f>[1]Показатель!AB56</f>
         <v>44</v>
       </c>
       <c r="AC56" s="7">
         <v>61</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD56" s="7">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="7">
         <v>812</v>
       </c>
       <c r="D57" s="7">
         <v>614</v>
       </c>
       <c r="E57" s="7">
         <v>605</v>
       </c>
       <c r="F57" s="7">
         <v>735</v>
       </c>
       <c r="G57" s="7">
         <v>654</v>
       </c>
       <c r="H57" s="7">
         <v>772</v>
       </c>
       <c r="I57" s="7">
@@ -6231,52 +6377,55 @@
       <c r="V57" s="28">
         <v>786</v>
       </c>
       <c r="W57" s="28">
         <v>711</v>
       </c>
       <c r="X57" s="28">
         <v>672</v>
       </c>
       <c r="Y57" s="28">
         <v>558</v>
       </c>
       <c r="Z57" s="28">
         <v>623</v>
       </c>
       <c r="AA57" s="28">
         <v>493</v>
       </c>
       <c r="AB57" s="28">
         <f>[1]Показатель!AB57</f>
         <v>474</v>
       </c>
       <c r="AC57" s="7">
         <v>538</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD57" s="7">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="7">
         <v>134</v>
       </c>
       <c r="D58" s="7">
         <v>118</v>
       </c>
       <c r="E58" s="7">
         <v>114</v>
       </c>
       <c r="F58" s="7">
         <v>149</v>
       </c>
       <c r="G58" s="7">
         <v>129</v>
       </c>
       <c r="H58" s="7">
         <v>156</v>
       </c>
       <c r="I58" s="7">
@@ -6321,52 +6470,55 @@
       <c r="V58" s="28">
         <v>141</v>
       </c>
       <c r="W58" s="28">
         <v>135</v>
       </c>
       <c r="X58" s="28">
         <v>116</v>
       </c>
       <c r="Y58" s="28">
         <v>90</v>
       </c>
       <c r="Z58" s="28">
         <v>101</v>
       </c>
       <c r="AA58" s="28">
         <v>70</v>
       </c>
       <c r="AB58" s="28">
         <f>[1]Показатель!AB58</f>
         <v>83</v>
       </c>
       <c r="AC58" s="7">
         <v>92</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD58" s="7">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="7">
         <v>102</v>
       </c>
       <c r="D59" s="7">
         <v>70</v>
       </c>
       <c r="E59" s="7">
         <v>71</v>
       </c>
       <c r="F59" s="7">
         <v>94</v>
       </c>
       <c r="G59" s="7">
         <v>61</v>
       </c>
       <c r="H59" s="7">
         <v>114</v>
       </c>
       <c r="I59" s="7">
@@ -6411,52 +6563,55 @@
       <c r="V59" s="28">
         <v>105</v>
       </c>
       <c r="W59" s="28">
         <v>86</v>
       </c>
       <c r="X59" s="28">
         <v>121</v>
       </c>
       <c r="Y59" s="28">
         <v>75</v>
       </c>
       <c r="Z59" s="28">
         <v>78</v>
       </c>
       <c r="AA59" s="28">
         <v>70</v>
       </c>
       <c r="AB59" s="28">
         <f>[1]Показатель!AB59</f>
         <v>54</v>
       </c>
       <c r="AC59" s="7">
         <v>68</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD59" s="7">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="7">
         <v>353</v>
       </c>
       <c r="D60" s="7">
         <v>325</v>
       </c>
       <c r="E60" s="7">
         <v>294</v>
       </c>
       <c r="F60" s="7">
         <v>273</v>
       </c>
       <c r="G60" s="7">
         <v>296</v>
       </c>
       <c r="H60" s="7">
         <v>328</v>
       </c>
       <c r="I60" s="7">
@@ -6501,52 +6656,55 @@
       <c r="V60" s="28">
         <v>310</v>
       </c>
       <c r="W60" s="28">
         <v>299</v>
       </c>
       <c r="X60" s="28">
         <v>260</v>
       </c>
       <c r="Y60" s="28">
         <v>268</v>
       </c>
       <c r="Z60" s="28">
         <v>329</v>
       </c>
       <c r="AA60" s="28">
         <v>238</v>
       </c>
       <c r="AB60" s="28">
         <f>[1]Показатель!AB60</f>
         <v>213</v>
       </c>
       <c r="AC60" s="7">
         <v>176</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD60" s="7">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="7">
         <v>189</v>
       </c>
       <c r="D61" s="7">
         <v>144</v>
       </c>
       <c r="E61" s="7">
         <v>167</v>
       </c>
       <c r="F61" s="7">
         <v>169</v>
       </c>
       <c r="G61" s="7">
         <v>162</v>
       </c>
       <c r="H61" s="7">
         <v>179</v>
       </c>
       <c r="I61" s="7">
@@ -6591,52 +6749,55 @@
       <c r="V61" s="28">
         <v>192</v>
       </c>
       <c r="W61" s="28">
         <v>210</v>
       </c>
       <c r="X61" s="28">
         <v>183</v>
       </c>
       <c r="Y61" s="28">
         <v>126</v>
       </c>
       <c r="Z61" s="28">
         <v>144</v>
       </c>
       <c r="AA61" s="28">
         <v>117</v>
       </c>
       <c r="AB61" s="28">
         <f>[1]Показатель!AB61</f>
         <v>109</v>
       </c>
       <c r="AC61" s="7">
         <v>118</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD61" s="7">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="7">
         <v>79</v>
       </c>
       <c r="D62" s="7">
         <v>80</v>
       </c>
       <c r="E62" s="7">
         <v>65</v>
       </c>
       <c r="F62" s="7">
         <v>97</v>
       </c>
       <c r="G62" s="7">
         <v>68</v>
       </c>
       <c r="H62" s="7">
         <v>95</v>
       </c>
       <c r="I62" s="7">
@@ -6681,52 +6842,55 @@
       <c r="V62" s="28">
         <v>96</v>
       </c>
       <c r="W62" s="28">
         <v>71</v>
       </c>
       <c r="X62" s="28">
         <v>70</v>
       </c>
       <c r="Y62" s="28">
         <v>61</v>
       </c>
       <c r="Z62" s="28">
         <v>67</v>
       </c>
       <c r="AA62" s="28">
         <v>50</v>
       </c>
       <c r="AB62" s="28">
         <f>[1]Показатель!AB62</f>
         <v>59</v>
       </c>
       <c r="AC62" s="7">
         <v>55</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD62" s="7">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C63" s="7">
         <v>104</v>
       </c>
       <c r="D63" s="7">
         <v>112</v>
       </c>
       <c r="E63" s="7">
         <v>118</v>
       </c>
       <c r="F63" s="7">
         <v>144</v>
       </c>
       <c r="G63" s="7">
         <v>94</v>
       </c>
       <c r="H63" s="7">
         <v>173</v>
       </c>
       <c r="I63" s="7">
@@ -6771,52 +6935,55 @@
       <c r="V63" s="28">
         <v>169</v>
       </c>
       <c r="W63" s="28">
         <v>130</v>
       </c>
       <c r="X63" s="28">
         <v>119</v>
       </c>
       <c r="Y63" s="28">
         <v>125</v>
       </c>
       <c r="Z63" s="28">
         <v>120</v>
       </c>
       <c r="AA63" s="28">
         <v>84</v>
       </c>
       <c r="AB63" s="28">
         <f>[1]Показатель!AB63</f>
         <v>92</v>
       </c>
       <c r="AC63" s="7">
         <v>101</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD63" s="7">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="7">
         <v>203</v>
       </c>
       <c r="D64" s="7">
         <v>178</v>
       </c>
       <c r="E64" s="7">
         <v>197</v>
       </c>
       <c r="F64" s="7">
         <v>194</v>
       </c>
       <c r="G64" s="7">
         <v>180</v>
       </c>
       <c r="H64" s="7">
         <v>161</v>
       </c>
       <c r="I64" s="7">
@@ -6861,52 +7028,55 @@
       <c r="V64" s="28">
         <v>212</v>
       </c>
       <c r="W64" s="28">
         <v>203</v>
       </c>
       <c r="X64" s="28">
         <v>180</v>
       </c>
       <c r="Y64" s="28">
         <v>164</v>
       </c>
       <c r="Z64" s="28">
         <v>172</v>
       </c>
       <c r="AA64" s="28">
         <v>118</v>
       </c>
       <c r="AB64" s="28">
         <f>[1]Показатель!AB64</f>
         <v>92</v>
       </c>
       <c r="AC64" s="7">
         <v>125</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD64" s="7">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="7">
         <v>219</v>
       </c>
       <c r="D65" s="7">
         <v>188</v>
       </c>
       <c r="E65" s="7">
         <v>193</v>
       </c>
       <c r="F65" s="7">
         <v>234</v>
       </c>
       <c r="G65" s="7">
         <v>213</v>
       </c>
       <c r="H65" s="7">
         <v>179</v>
       </c>
       <c r="I65" s="7">
@@ -6951,52 +7121,55 @@
       <c r="V65" s="28">
         <v>196</v>
       </c>
       <c r="W65" s="28">
         <v>193</v>
       </c>
       <c r="X65" s="28">
         <v>182</v>
       </c>
       <c r="Y65" s="28">
         <v>154</v>
       </c>
       <c r="Z65" s="28">
         <v>138</v>
       </c>
       <c r="AA65" s="28">
         <v>113</v>
       </c>
       <c r="AB65" s="28">
         <f>[1]Показатель!AB65</f>
         <v>122</v>
       </c>
       <c r="AC65" s="7">
         <v>153</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD65" s="7">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="7">
         <v>68</v>
       </c>
       <c r="D66" s="7">
         <v>76</v>
       </c>
       <c r="E66" s="7">
         <v>86</v>
       </c>
       <c r="F66" s="7">
         <v>94</v>
       </c>
       <c r="G66" s="7">
         <v>61</v>
       </c>
       <c r="H66" s="7">
         <v>116</v>
       </c>
       <c r="I66" s="7">
@@ -7041,52 +7214,55 @@
       <c r="V66" s="28">
         <v>127</v>
       </c>
       <c r="W66" s="28">
         <v>90</v>
       </c>
       <c r="X66" s="28">
         <v>76</v>
       </c>
       <c r="Y66" s="28">
         <v>65</v>
       </c>
       <c r="Z66" s="28">
         <v>74</v>
       </c>
       <c r="AA66" s="28">
         <v>62</v>
       </c>
       <c r="AB66" s="28">
         <f>[1]Показатель!AB66</f>
         <v>60</v>
       </c>
       <c r="AC66" s="7">
         <v>64</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD66" s="7">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="7">
         <v>93</v>
       </c>
       <c r="D67" s="7">
         <v>91</v>
       </c>
       <c r="E67" s="7">
         <v>96</v>
       </c>
       <c r="F67" s="7">
         <v>105</v>
       </c>
       <c r="G67" s="7">
         <v>78</v>
       </c>
       <c r="H67" s="7">
         <v>137</v>
       </c>
       <c r="I67" s="7">
@@ -7131,52 +7307,55 @@
       <c r="V67" s="28">
         <v>118</v>
       </c>
       <c r="W67" s="28">
         <v>99</v>
       </c>
       <c r="X67" s="28">
         <v>86</v>
       </c>
       <c r="Y67" s="28">
         <v>111</v>
       </c>
       <c r="Z67" s="28">
         <v>112</v>
       </c>
       <c r="AA67" s="28">
         <v>82</v>
       </c>
       <c r="AB67" s="28">
         <f>[1]Показатель!AB67</f>
         <v>70</v>
       </c>
       <c r="AC67" s="7">
         <v>75</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD67" s="7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="7">
         <v>828</v>
       </c>
       <c r="D68" s="7">
         <v>699</v>
       </c>
       <c r="E68" s="7">
         <v>647</v>
       </c>
       <c r="F68" s="7">
         <v>679</v>
       </c>
       <c r="G68" s="7">
         <v>710</v>
       </c>
       <c r="H68" s="7">
         <v>655</v>
       </c>
       <c r="I68" s="7">
@@ -7221,52 +7400,55 @@
       <c r="V68" s="28">
         <v>761</v>
       </c>
       <c r="W68" s="28">
         <v>869</v>
       </c>
       <c r="X68" s="28">
         <v>765</v>
       </c>
       <c r="Y68" s="28">
         <v>635</v>
       </c>
       <c r="Z68" s="28">
         <v>695</v>
       </c>
       <c r="AA68" s="28">
         <v>571</v>
       </c>
       <c r="AB68" s="28">
         <f>[1]Показатель!AB68</f>
         <v>546</v>
       </c>
       <c r="AC68" s="7">
         <v>565</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD68" s="7">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="7">
         <v>20</v>
       </c>
       <c r="D69" s="7">
         <v>17</v>
       </c>
       <c r="E69" s="7">
         <v>13</v>
       </c>
       <c r="F69" s="7">
         <v>25</v>
       </c>
       <c r="G69" s="7">
         <v>25</v>
       </c>
       <c r="H69" s="7">
         <v>21</v>
       </c>
       <c r="I69" s="7">
@@ -7311,52 +7493,55 @@
       <c r="V69" s="28">
         <v>15</v>
       </c>
       <c r="W69" s="28">
         <v>17</v>
       </c>
       <c r="X69" s="28">
         <v>20</v>
       </c>
       <c r="Y69" s="28">
         <v>12</v>
       </c>
       <c r="Z69" s="28">
         <v>13</v>
       </c>
       <c r="AA69" s="28">
         <v>17</v>
       </c>
       <c r="AB69" s="28">
         <f>[1]Показатель!AB69</f>
         <v>10</v>
       </c>
       <c r="AC69" s="7">
         <v>13</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD69" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="11">
         <v>97</v>
       </c>
       <c r="D70" s="11">
         <v>70</v>
       </c>
       <c r="E70" s="11">
         <v>80</v>
       </c>
       <c r="F70" s="11">
         <v>132</v>
       </c>
       <c r="G70" s="11">
         <v>70</v>
       </c>
       <c r="H70" s="11">
         <v>149</v>
       </c>
       <c r="I70" s="11">
@@ -7401,66 +7586,69 @@
       <c r="V70" s="29">
         <v>125</v>
       </c>
       <c r="W70" s="29">
         <v>92</v>
       </c>
       <c r="X70" s="29">
         <v>94</v>
       </c>
       <c r="Y70" s="29">
         <v>83</v>
       </c>
       <c r="Z70" s="29">
         <v>89</v>
       </c>
       <c r="AA70" s="29">
         <v>65</v>
       </c>
       <c r="AB70" s="29">
         <f>[1]Показатель!AB70</f>
         <v>87</v>
       </c>
       <c r="AC70" s="11">
         <v>71</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD70" s="11">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AC2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B52:AC52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="B2:AD2"/>
+    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B30:AD30"/>
+    <mergeCell ref="B52:AD52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>