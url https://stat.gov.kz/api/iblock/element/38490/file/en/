--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,150 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\АНГ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75809525-B0E6-407A-8020-08298189E2D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{577DF200-AB4E-41EA-9F51-7B6C04A4A744}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...63 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="95">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -842,373 +772,51 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...321 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1499,51 +1107,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.85546875" customWidth="1"/>
     <col min="2" max="2" width="82.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="31">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1625,59 +1233,59 @@
       <c r="B12" s="33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="45">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="42" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="45">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="35">
         <v>7172749540</v>
       </c>
@@ -1709,172 +1317,174 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="34" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AD71"/>
+  <dimension ref="A2:AE71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:S2"/>
-      <selection pane="bottomLeft" activeCell="AG58" sqref="AG58"/>
+      <selection pane="bottomLeft" activeCell="AI62" sqref="AI62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="17" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B2" s="46" t="s">
         <v>92</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
       <c r="P2" s="46"/>
       <c r="Q2" s="46"/>
       <c r="R2" s="46"/>
       <c r="S2" s="46"/>
       <c r="T2" s="46"/>
       <c r="U2" s="46"/>
       <c r="V2" s="46"/>
       <c r="W2" s="46"/>
       <c r="X2" s="46"/>
       <c r="Y2" s="46"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="46"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="46"/>
       <c r="AD2" s="46"/>
-    </row>
-    <row r="3" spans="1:30" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="AE2" s="46"/>
+    </row>
+    <row r="3" spans="1:31" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
     </row>
-    <row r="4" spans="1:30" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" x14ac:dyDescent="0.25">
       <c r="U5" s="2"/>
       <c r="X5" s="2"/>
-      <c r="AD5" s="2" t="s">
+      <c r="AE5" s="2" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A6" s="49" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="51">
         <v>2024</v>
       </c>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="55">
         <v>2025</v>
       </c>
       <c r="P6" s="56"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="56"/>
       <c r="S6" s="56"/>
       <c r="T6" s="56"/>
       <c r="U6" s="56"/>
       <c r="V6" s="56"/>
       <c r="W6" s="56"/>
       <c r="X6" s="56"/>
       <c r="Y6" s="56"/>
       <c r="Z6" s="56"/>
       <c r="AA6" s="57">
         <v>2026</v>
       </c>
       <c r="AB6" s="58"/>
       <c r="AC6" s="58"/>
       <c r="AD6" s="58"/>
-    </row>
-    <row r="7" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE6" s="58"/>
+    </row>
+    <row r="7" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A7" s="50"/>
       <c r="B7" s="54"/>
       <c r="C7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>22</v>
@@ -1917,85 +1527,89 @@
       </c>
       <c r="W7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X7" s="40" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="41" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AA7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="AB7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="AC7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="AD7" s="3" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE7" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="47"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
       <c r="N8" s="47"/>
       <c r="O8" s="47"/>
       <c r="P8" s="47"/>
       <c r="Q8" s="47"/>
       <c r="R8" s="47"/>
       <c r="S8" s="47"/>
       <c r="T8" s="47"/>
       <c r="U8" s="47"/>
       <c r="V8" s="47"/>
       <c r="W8" s="47"/>
       <c r="X8" s="47"/>
       <c r="Y8" s="47"/>
       <c r="Z8" s="47"/>
       <c r="AA8" s="47"/>
       <c r="AB8" s="47"/>
       <c r="AC8" s="47"/>
       <c r="AD8" s="47"/>
-    </row>
-    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE8" s="47"/>
+    </row>
+    <row r="9" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="7">
         <v>9613</v>
       </c>
       <c r="D9" s="7">
         <v>8498</v>
       </c>
       <c r="E9" s="7">
         <v>8622</v>
       </c>
       <c r="F9" s="7">
         <v>10619</v>
       </c>
       <c r="G9" s="7">
         <v>8453</v>
       </c>
       <c r="H9" s="7">
         <v>11676</v>
       </c>
       <c r="I9" s="7">
         <v>13742</v>
       </c>
       <c r="J9" s="7">
@@ -2031,61 +1645,63 @@
       <c r="T9" s="7">
         <v>11847</v>
       </c>
       <c r="U9" s="7">
         <v>12955</v>
       </c>
       <c r="V9" s="28">
         <v>12418</v>
       </c>
       <c r="W9" s="28">
         <v>10856</v>
       </c>
       <c r="X9" s="28">
         <v>10031</v>
       </c>
       <c r="Y9" s="28">
         <v>8139</v>
       </c>
       <c r="Z9" s="28">
         <v>8735</v>
       </c>
       <c r="AA9" s="28">
         <v>6955</v>
       </c>
       <c r="AB9" s="28">
-        <f>[1]Показатель!AB9</f>
         <v>7094</v>
       </c>
       <c r="AC9" s="7">
         <v>7560</v>
       </c>
       <c r="AD9" s="7">
         <v>8079</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE9" s="7">
+        <v>6737</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="7">
         <v>246</v>
       </c>
       <c r="D10" s="7">
         <v>256</v>
       </c>
       <c r="E10" s="7">
         <v>260</v>
       </c>
       <c r="F10" s="7">
         <v>322</v>
       </c>
       <c r="G10" s="7">
         <v>279</v>
       </c>
       <c r="H10" s="7">
         <v>381</v>
       </c>
       <c r="I10" s="7">
@@ -2124,61 +1740,63 @@
       <c r="T10" s="7">
         <v>365</v>
       </c>
       <c r="U10" s="7">
         <v>428</v>
       </c>
       <c r="V10" s="28">
         <v>332</v>
       </c>
       <c r="W10" s="28">
         <v>286</v>
       </c>
       <c r="X10" s="28">
         <v>245</v>
       </c>
       <c r="Y10" s="28">
         <v>194</v>
       </c>
       <c r="Z10" s="28">
         <v>232</v>
       </c>
       <c r="AA10" s="28">
         <v>210</v>
       </c>
       <c r="AB10" s="28">
-        <f>[1]Показатель!AB10</f>
         <v>207</v>
       </c>
       <c r="AC10" s="7">
         <v>220</v>
       </c>
       <c r="AD10" s="7">
         <v>243</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE10" s="7">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="7">
         <v>352</v>
       </c>
       <c r="D11" s="7">
         <v>314</v>
       </c>
       <c r="E11" s="7">
         <v>329</v>
       </c>
       <c r="F11" s="7">
         <v>374</v>
       </c>
       <c r="G11" s="7">
         <v>251</v>
       </c>
       <c r="H11" s="7">
         <v>483</v>
       </c>
       <c r="I11" s="7">
@@ -2217,61 +1835,63 @@
       <c r="T11" s="7">
         <v>524</v>
       </c>
       <c r="U11" s="7">
         <v>557</v>
       </c>
       <c r="V11" s="28">
         <v>499</v>
       </c>
       <c r="W11" s="28">
         <v>379</v>
       </c>
       <c r="X11" s="28">
         <v>359</v>
       </c>
       <c r="Y11" s="28">
         <v>343</v>
       </c>
       <c r="Z11" s="28">
         <v>318</v>
       </c>
       <c r="AA11" s="28">
         <v>270</v>
       </c>
       <c r="AB11" s="28">
-        <f>[1]Показатель!AB11</f>
         <v>284</v>
       </c>
       <c r="AC11" s="7">
         <v>270</v>
       </c>
       <c r="AD11" s="7">
         <v>308</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE11" s="7">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="7">
         <v>419</v>
       </c>
       <c r="D12" s="7">
         <v>298</v>
       </c>
       <c r="E12" s="7">
         <v>398</v>
       </c>
       <c r="F12" s="7">
         <v>437</v>
       </c>
       <c r="G12" s="7">
         <v>352</v>
       </c>
       <c r="H12" s="7">
         <v>553</v>
       </c>
       <c r="I12" s="7">
@@ -2310,61 +1930,63 @@
       <c r="T12" s="7">
         <v>619</v>
       </c>
       <c r="U12" s="7">
         <v>630</v>
       </c>
       <c r="V12" s="28">
         <v>577</v>
       </c>
       <c r="W12" s="28">
         <v>500</v>
       </c>
       <c r="X12" s="28">
         <v>387</v>
       </c>
       <c r="Y12" s="28">
         <v>310</v>
       </c>
       <c r="Z12" s="28">
         <v>327</v>
       </c>
       <c r="AA12" s="28">
         <v>297</v>
       </c>
       <c r="AB12" s="28">
-        <f>[1]Показатель!AB12</f>
         <v>280</v>
       </c>
       <c r="AC12" s="7">
         <v>324</v>
       </c>
       <c r="AD12" s="7">
         <v>348</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE12" s="7">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="7">
         <v>966</v>
       </c>
       <c r="D13" s="7">
         <v>748</v>
       </c>
       <c r="E13" s="7">
         <v>720</v>
       </c>
       <c r="F13" s="7">
         <v>894</v>
       </c>
       <c r="G13" s="7">
         <v>797</v>
       </c>
       <c r="H13" s="7">
         <v>929</v>
       </c>
       <c r="I13" s="7">
@@ -2403,61 +2025,63 @@
       <c r="T13" s="7">
         <v>870</v>
       </c>
       <c r="U13" s="7">
         <v>996</v>
       </c>
       <c r="V13" s="28">
         <v>998</v>
       </c>
       <c r="W13" s="28">
         <v>887</v>
       </c>
       <c r="X13" s="28">
         <v>866</v>
       </c>
       <c r="Y13" s="28">
         <v>698</v>
       </c>
       <c r="Z13" s="28">
         <v>761</v>
       </c>
       <c r="AA13" s="28">
         <v>627</v>
       </c>
       <c r="AB13" s="28">
-        <f>[1]Показатель!AB13</f>
         <v>595</v>
       </c>
       <c r="AC13" s="7">
         <v>665</v>
       </c>
       <c r="AD13" s="7">
         <v>653</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE13" s="7">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="7">
         <v>318</v>
       </c>
       <c r="D14" s="7">
         <v>281</v>
       </c>
       <c r="E14" s="7">
         <v>309</v>
       </c>
       <c r="F14" s="7">
         <v>387</v>
       </c>
       <c r="G14" s="7">
         <v>311</v>
       </c>
       <c r="H14" s="7">
         <v>343</v>
       </c>
       <c r="I14" s="7">
@@ -2496,61 +2120,63 @@
       <c r="T14" s="7">
         <v>337</v>
       </c>
       <c r="U14" s="7">
         <v>388</v>
       </c>
       <c r="V14" s="28">
         <v>355</v>
       </c>
       <c r="W14" s="28">
         <v>392</v>
       </c>
       <c r="X14" s="28">
         <v>284</v>
       </c>
       <c r="Y14" s="28">
         <v>228</v>
       </c>
       <c r="Z14" s="28">
         <v>276</v>
       </c>
       <c r="AA14" s="28">
         <v>192</v>
       </c>
       <c r="AB14" s="28">
-        <f>[1]Показатель!AB14</f>
         <v>241</v>
       </c>
       <c r="AC14" s="7">
         <v>245</v>
       </c>
       <c r="AD14" s="7">
         <v>228</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE14" s="7">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="7">
         <v>271</v>
       </c>
       <c r="D15" s="7">
         <v>214</v>
       </c>
       <c r="E15" s="7">
         <v>229</v>
       </c>
       <c r="F15" s="7">
         <v>326</v>
       </c>
       <c r="G15" s="7">
         <v>247</v>
       </c>
       <c r="H15" s="7">
         <v>387</v>
       </c>
       <c r="I15" s="7">
@@ -2589,61 +2215,63 @@
       <c r="T15" s="7">
         <v>373</v>
       </c>
       <c r="U15" s="7">
         <v>421</v>
       </c>
       <c r="V15" s="28">
         <v>434</v>
       </c>
       <c r="W15" s="28">
         <v>317</v>
       </c>
       <c r="X15" s="28">
         <v>368</v>
       </c>
       <c r="Y15" s="28">
         <v>208</v>
       </c>
       <c r="Z15" s="28">
         <v>238</v>
       </c>
       <c r="AA15" s="28">
         <v>186</v>
       </c>
       <c r="AB15" s="28">
-        <f>[1]Показатель!AB15</f>
         <v>177</v>
       </c>
       <c r="AC15" s="7">
         <v>199</v>
       </c>
       <c r="AD15" s="7">
         <v>226</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE15" s="7">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="7">
         <v>631</v>
       </c>
       <c r="D16" s="7">
         <v>537</v>
       </c>
       <c r="E16" s="7">
         <v>508</v>
       </c>
       <c r="F16" s="7">
         <v>501</v>
       </c>
       <c r="G16" s="7">
         <v>531</v>
       </c>
       <c r="H16" s="7">
         <v>626</v>
       </c>
       <c r="I16" s="7">
@@ -2682,61 +2310,63 @@
       <c r="T16" s="7">
         <v>526</v>
       </c>
       <c r="U16" s="7">
         <v>618</v>
       </c>
       <c r="V16" s="28">
         <v>660</v>
       </c>
       <c r="W16" s="28">
         <v>622</v>
       </c>
       <c r="X16" s="28">
         <v>551</v>
       </c>
       <c r="Y16" s="28">
         <v>495</v>
       </c>
       <c r="Z16" s="28">
         <v>584</v>
       </c>
       <c r="AA16" s="28">
         <v>449</v>
       </c>
       <c r="AB16" s="28">
-        <f>[1]Показатель!AB16</f>
         <v>404</v>
       </c>
       <c r="AC16" s="7">
         <v>377</v>
       </c>
       <c r="AD16" s="7">
         <v>454</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE16" s="7">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="7">
         <v>321</v>
       </c>
       <c r="D17" s="7">
         <v>277</v>
       </c>
       <c r="E17" s="7">
         <v>310</v>
       </c>
       <c r="F17" s="7">
         <v>351</v>
       </c>
       <c r="G17" s="7">
         <v>284</v>
       </c>
       <c r="H17" s="7">
         <v>381</v>
       </c>
       <c r="I17" s="7">
@@ -2775,61 +2405,63 @@
       <c r="T17" s="7">
         <v>348</v>
       </c>
       <c r="U17" s="7">
         <v>404</v>
       </c>
       <c r="V17" s="28">
         <v>416</v>
       </c>
       <c r="W17" s="28">
         <v>402</v>
       </c>
       <c r="X17" s="28">
         <v>364</v>
       </c>
       <c r="Y17" s="28">
         <v>274</v>
       </c>
       <c r="Z17" s="28">
         <v>284</v>
       </c>
       <c r="AA17" s="28">
         <v>226</v>
       </c>
       <c r="AB17" s="28">
-        <f>[1]Показатель!AB17</f>
         <v>249</v>
       </c>
       <c r="AC17" s="7">
         <v>255</v>
       </c>
       <c r="AD17" s="7">
         <v>252</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE17" s="7">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="7">
         <v>510</v>
       </c>
       <c r="D18" s="7">
         <v>521</v>
       </c>
       <c r="E18" s="7">
         <v>470</v>
       </c>
       <c r="F18" s="7">
         <v>684</v>
       </c>
       <c r="G18" s="7">
         <v>437</v>
       </c>
       <c r="H18" s="7">
         <v>777</v>
       </c>
       <c r="I18" s="7">
@@ -2868,61 +2500,63 @@
       <c r="T18" s="7">
         <v>848</v>
       </c>
       <c r="U18" s="7">
         <v>855</v>
       </c>
       <c r="V18" s="28">
         <v>840</v>
       </c>
       <c r="W18" s="28">
         <v>660</v>
       </c>
       <c r="X18" s="28">
         <v>578</v>
       </c>
       <c r="Y18" s="28">
         <v>497</v>
       </c>
       <c r="Z18" s="28">
         <v>544</v>
       </c>
       <c r="AA18" s="28">
         <v>416</v>
       </c>
       <c r="AB18" s="28">
-        <f>[1]Показатель!AB18</f>
         <v>410</v>
       </c>
       <c r="AC18" s="7">
         <v>446</v>
       </c>
       <c r="AD18" s="7">
         <v>455</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE18" s="7">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="7">
         <v>345</v>
       </c>
       <c r="D19" s="7">
         <v>345</v>
       </c>
       <c r="E19" s="7">
         <v>348</v>
       </c>
       <c r="F19" s="7">
         <v>435</v>
       </c>
       <c r="G19" s="7">
         <v>264</v>
       </c>
       <c r="H19" s="7">
         <v>545</v>
       </c>
       <c r="I19" s="7">
@@ -2961,61 +2595,63 @@
       <c r="T19" s="7">
         <v>565</v>
       </c>
       <c r="U19" s="7">
         <v>663</v>
       </c>
       <c r="V19" s="28">
         <v>586</v>
       </c>
       <c r="W19" s="28">
         <v>425</v>
       </c>
       <c r="X19" s="28">
         <v>388</v>
       </c>
       <c r="Y19" s="28">
         <v>362</v>
       </c>
       <c r="Z19" s="28">
         <v>377</v>
       </c>
       <c r="AA19" s="28">
         <v>279</v>
       </c>
       <c r="AB19" s="28">
-        <f>[1]Показатель!AB19</f>
         <v>298</v>
       </c>
       <c r="AC19" s="7">
         <v>301</v>
       </c>
       <c r="AD19" s="7">
         <v>332</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE19" s="7">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="7">
         <v>384</v>
       </c>
       <c r="D20" s="7">
         <v>328</v>
       </c>
       <c r="E20" s="7">
         <v>376</v>
       </c>
       <c r="F20" s="7">
         <v>435</v>
       </c>
       <c r="G20" s="7">
         <v>357</v>
       </c>
       <c r="H20" s="7">
         <v>365</v>
       </c>
       <c r="I20" s="7">
@@ -3054,61 +2690,63 @@
       <c r="T20" s="7">
         <v>354</v>
       </c>
       <c r="U20" s="7">
         <v>456</v>
       </c>
       <c r="V20" s="28">
         <v>437</v>
       </c>
       <c r="W20" s="28">
         <v>431</v>
       </c>
       <c r="X20" s="28">
         <v>373</v>
       </c>
       <c r="Y20" s="28">
         <v>302</v>
       </c>
       <c r="Z20" s="28">
         <v>327</v>
       </c>
       <c r="AA20" s="28">
         <v>232</v>
       </c>
       <c r="AB20" s="28">
-        <f>[1]Показатель!AB20</f>
         <v>224</v>
       </c>
       <c r="AC20" s="7">
         <v>287</v>
       </c>
       <c r="AD20" s="7">
         <v>295</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE20" s="7">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="7">
         <v>425</v>
       </c>
       <c r="D21" s="7">
         <v>372</v>
       </c>
       <c r="E21" s="7">
         <v>387</v>
       </c>
       <c r="F21" s="7">
         <v>478</v>
       </c>
       <c r="G21" s="7">
         <v>398</v>
       </c>
       <c r="H21" s="7">
         <v>374</v>
       </c>
       <c r="I21" s="7">
@@ -3147,61 +2785,63 @@
       <c r="T21" s="7">
         <v>393</v>
       </c>
       <c r="U21" s="7">
         <v>381</v>
       </c>
       <c r="V21" s="28">
         <v>405</v>
       </c>
       <c r="W21" s="28">
         <v>395</v>
       </c>
       <c r="X21" s="28">
         <v>376</v>
       </c>
       <c r="Y21" s="28">
         <v>331</v>
       </c>
       <c r="Z21" s="28">
         <v>320</v>
       </c>
       <c r="AA21" s="28">
         <v>228</v>
       </c>
       <c r="AB21" s="28">
-        <f>[1]Показатель!AB21</f>
         <v>269</v>
       </c>
       <c r="AC21" s="7">
         <v>325</v>
       </c>
       <c r="AD21" s="7">
         <v>267</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE21" s="7">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="7">
         <v>313</v>
       </c>
       <c r="D22" s="7">
         <v>281</v>
       </c>
       <c r="E22" s="7">
         <v>331</v>
       </c>
       <c r="F22" s="7">
         <v>405</v>
       </c>
       <c r="G22" s="7">
         <v>243</v>
       </c>
       <c r="H22" s="7">
         <v>479</v>
       </c>
       <c r="I22" s="7">
@@ -3240,61 +2880,63 @@
       <c r="T22" s="7">
         <v>527</v>
       </c>
       <c r="U22" s="7">
         <v>516</v>
       </c>
       <c r="V22" s="28">
         <v>532</v>
       </c>
       <c r="W22" s="28">
         <v>370</v>
       </c>
       <c r="X22" s="28">
         <v>361</v>
       </c>
       <c r="Y22" s="28">
         <v>278</v>
       </c>
       <c r="Z22" s="28">
         <v>352</v>
       </c>
       <c r="AA22" s="28">
         <v>282</v>
       </c>
       <c r="AB22" s="28">
-        <f>[1]Показатель!AB22</f>
         <v>248</v>
       </c>
       <c r="AC22" s="7">
         <v>276</v>
       </c>
       <c r="AD22" s="7">
         <v>353</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE22" s="7">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="7">
         <v>211</v>
       </c>
       <c r="D23" s="7">
         <v>210</v>
       </c>
       <c r="E23" s="7">
         <v>218</v>
       </c>
       <c r="F23" s="7">
         <v>246</v>
       </c>
       <c r="G23" s="7">
         <v>153</v>
       </c>
       <c r="H23" s="7">
         <v>341</v>
       </c>
       <c r="I23" s="7">
@@ -3333,61 +2975,63 @@
       <c r="T23" s="7">
         <v>339</v>
       </c>
       <c r="U23" s="7">
         <v>356</v>
       </c>
       <c r="V23" s="28">
         <v>310</v>
       </c>
       <c r="W23" s="28">
         <v>213</v>
       </c>
       <c r="X23" s="28">
         <v>207</v>
       </c>
       <c r="Y23" s="28">
         <v>230</v>
       </c>
       <c r="Z23" s="28">
         <v>255</v>
       </c>
       <c r="AA23" s="28">
         <v>180</v>
       </c>
       <c r="AB23" s="28">
-        <f>[1]Показатель!AB23</f>
         <v>162</v>
       </c>
       <c r="AC23" s="7">
         <v>189</v>
       </c>
       <c r="AD23" s="7">
         <v>208</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE23" s="7">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="7">
         <v>1124</v>
       </c>
       <c r="D24" s="7">
         <v>959</v>
       </c>
       <c r="E24" s="7">
         <v>863</v>
       </c>
       <c r="F24" s="7">
         <v>927</v>
       </c>
       <c r="G24" s="7">
         <v>991</v>
       </c>
       <c r="H24" s="7">
         <v>906</v>
       </c>
       <c r="I24" s="7">
@@ -3426,61 +3070,63 @@
       <c r="T24" s="7">
         <v>940</v>
       </c>
       <c r="U24" s="7">
         <v>1107</v>
       </c>
       <c r="V24" s="28">
         <v>1011</v>
       </c>
       <c r="W24" s="28">
         <v>1164</v>
       </c>
       <c r="X24" s="28">
         <v>1066</v>
       </c>
       <c r="Y24" s="28">
         <v>849</v>
       </c>
       <c r="Z24" s="28">
         <v>933</v>
       </c>
       <c r="AA24" s="28">
         <v>773</v>
       </c>
       <c r="AB24" s="28">
-        <f>[1]Показатель!AB24</f>
         <v>724</v>
       </c>
       <c r="AC24" s="7">
         <v>753</v>
       </c>
       <c r="AD24" s="7">
         <v>780</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE24" s="7">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="7">
         <v>123</v>
       </c>
       <c r="D25" s="7">
         <v>88</v>
       </c>
       <c r="E25" s="7">
         <v>114</v>
       </c>
       <c r="F25" s="7">
         <v>141</v>
       </c>
       <c r="G25" s="7">
         <v>86</v>
       </c>
       <c r="H25" s="7">
         <v>139</v>
       </c>
       <c r="I25" s="7">
@@ -3519,61 +3165,63 @@
       <c r="T25" s="7">
         <v>135</v>
       </c>
       <c r="U25" s="7">
         <v>171</v>
       </c>
       <c r="V25" s="28">
         <v>131</v>
       </c>
       <c r="W25" s="28">
         <v>137</v>
       </c>
       <c r="X25" s="28">
         <v>105</v>
       </c>
       <c r="Y25" s="28">
         <v>91</v>
       </c>
       <c r="Z25" s="28">
         <v>106</v>
       </c>
       <c r="AA25" s="28">
         <v>75</v>
       </c>
       <c r="AB25" s="28">
-        <f>[1]Показатель!AB25</f>
         <v>76</v>
       </c>
       <c r="AC25" s="7">
         <v>90</v>
       </c>
       <c r="AD25" s="7">
         <v>83</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE25" s="7">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="7">
         <v>280</v>
       </c>
       <c r="D26" s="7">
         <v>285</v>
       </c>
       <c r="E26" s="7">
         <v>288</v>
       </c>
       <c r="F26" s="7">
         <v>446</v>
       </c>
       <c r="G26" s="7">
         <v>251</v>
       </c>
       <c r="H26" s="7">
         <v>533</v>
       </c>
       <c r="I26" s="7">
@@ -3612,61 +3260,63 @@
       <c r="T26" s="7">
         <v>524</v>
       </c>
       <c r="U26" s="7">
         <v>579</v>
       </c>
       <c r="V26" s="28">
         <v>550</v>
       </c>
       <c r="W26" s="28">
         <v>383</v>
       </c>
       <c r="X26" s="28">
         <v>357</v>
       </c>
       <c r="Y26" s="28">
         <v>288</v>
       </c>
       <c r="Z26" s="28">
         <v>334</v>
       </c>
       <c r="AA26" s="28">
         <v>247</v>
       </c>
       <c r="AB26" s="28">
-        <f>[1]Показатель!AB26</f>
         <v>318</v>
       </c>
       <c r="AC26" s="7">
         <v>254</v>
       </c>
       <c r="AD26" s="7">
         <v>326</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE26" s="7">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="7">
         <v>709</v>
       </c>
       <c r="D27" s="7">
         <v>733</v>
       </c>
       <c r="E27" s="7">
         <v>726</v>
       </c>
       <c r="F27" s="7">
         <v>1005</v>
       </c>
       <c r="G27" s="7">
         <v>732</v>
       </c>
       <c r="H27" s="7">
         <v>1162</v>
       </c>
       <c r="I27" s="7">
@@ -3705,61 +3355,63 @@
       <c r="T27" s="7">
         <v>1257</v>
       </c>
       <c r="U27" s="7">
         <v>1282</v>
       </c>
       <c r="V27" s="28">
         <v>1236</v>
       </c>
       <c r="W27" s="28">
         <v>990</v>
       </c>
       <c r="X27" s="28">
         <v>883</v>
       </c>
       <c r="Y27" s="28">
         <v>648</v>
       </c>
       <c r="Z27" s="28">
         <v>740</v>
       </c>
       <c r="AA27" s="28">
         <v>640</v>
       </c>
       <c r="AB27" s="28">
-        <f>[1]Показатель!AB27</f>
         <v>683</v>
       </c>
       <c r="AC27" s="7">
         <v>736</v>
       </c>
       <c r="AD27" s="7">
         <v>768</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE27" s="7">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="7">
         <v>1023</v>
       </c>
       <c r="D28" s="7">
         <v>904</v>
       </c>
       <c r="E28" s="7">
         <v>932</v>
       </c>
       <c r="F28" s="7">
         <v>1248</v>
       </c>
       <c r="G28" s="7">
         <v>874</v>
       </c>
       <c r="H28" s="7">
         <v>1339</v>
       </c>
       <c r="I28" s="7">
@@ -3798,61 +3450,63 @@
       <c r="T28" s="7">
         <v>1395</v>
       </c>
       <c r="U28" s="7">
         <v>1426</v>
       </c>
       <c r="V28" s="28">
         <v>1468</v>
       </c>
       <c r="W28" s="28">
         <v>1218</v>
       </c>
       <c r="X28" s="28">
         <v>1215</v>
       </c>
       <c r="Y28" s="28">
         <v>903</v>
       </c>
       <c r="Z28" s="28">
         <v>850</v>
       </c>
       <c r="AA28" s="28">
         <v>691</v>
       </c>
       <c r="AB28" s="28">
-        <f>[1]Показатель!AB28</f>
         <v>798</v>
       </c>
       <c r="AC28" s="7">
         <v>838</v>
       </c>
       <c r="AD28" s="7">
         <v>977</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE28" s="7">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="7">
         <v>642</v>
       </c>
       <c r="D29" s="7">
         <v>547</v>
       </c>
       <c r="E29" s="7">
         <v>506</v>
       </c>
       <c r="F29" s="7">
         <v>577</v>
       </c>
       <c r="G29" s="7">
         <v>615</v>
       </c>
       <c r="H29" s="7">
         <v>633</v>
       </c>
       <c r="I29" s="7">
@@ -3891,95 +3545,98 @@
       <c r="T29" s="7">
         <v>608</v>
       </c>
       <c r="U29" s="7">
         <v>720</v>
       </c>
       <c r="V29" s="28">
         <v>641</v>
       </c>
       <c r="W29" s="28">
         <v>685</v>
       </c>
       <c r="X29" s="28">
         <v>698</v>
       </c>
       <c r="Y29" s="28">
         <v>610</v>
       </c>
       <c r="Z29" s="28">
         <v>577</v>
       </c>
       <c r="AA29" s="28">
         <v>455</v>
       </c>
       <c r="AB29" s="28">
-        <f>[1]Показатель!AB29</f>
         <v>447</v>
       </c>
       <c r="AC29" s="7">
         <v>510</v>
       </c>
       <c r="AD29" s="7">
         <v>523</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE29" s="7">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="17"/>
       <c r="B30" s="48" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
       <c r="H30" s="48"/>
       <c r="I30" s="48"/>
       <c r="J30" s="48"/>
       <c r="K30" s="48"/>
       <c r="L30" s="48"/>
       <c r="M30" s="48"/>
       <c r="N30" s="48"/>
       <c r="O30" s="48"/>
       <c r="P30" s="48"/>
       <c r="Q30" s="48"/>
       <c r="R30" s="48"/>
       <c r="S30" s="48"/>
       <c r="T30" s="48"/>
       <c r="U30" s="48"/>
       <c r="V30" s="48"/>
       <c r="W30" s="48"/>
       <c r="X30" s="48"/>
       <c r="Y30" s="48"/>
       <c r="Z30" s="48"/>
       <c r="AA30" s="48"/>
       <c r="AB30" s="48"/>
       <c r="AC30" s="48"/>
       <c r="AD30" s="48"/>
-    </row>
-    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE30" s="48"/>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="7">
         <v>6015</v>
       </c>
       <c r="D31" s="7">
         <v>5435</v>
       </c>
       <c r="E31" s="7">
         <v>5576</v>
       </c>
       <c r="F31" s="7">
         <v>7188</v>
       </c>
       <c r="G31" s="7">
         <v>5389</v>
       </c>
       <c r="H31" s="7">
         <v>8100</v>
       </c>
       <c r="I31" s="7">
         <v>9356</v>
       </c>
       <c r="J31" s="7">
@@ -4015,61 +3672,63 @@
       <c r="T31" s="7">
         <v>8525</v>
       </c>
       <c r="U31" s="7">
         <v>9068</v>
       </c>
       <c r="V31" s="28">
         <v>8713</v>
       </c>
       <c r="W31" s="28">
         <v>7342</v>
       </c>
       <c r="X31" s="28">
         <v>6799</v>
       </c>
       <c r="Y31" s="28">
         <v>5357</v>
       </c>
       <c r="Z31" s="28">
         <v>5736</v>
       </c>
       <c r="AA31" s="28">
         <v>4572</v>
       </c>
       <c r="AB31" s="28">
-        <f>[1]Показатель!AB31</f>
         <v>4802</v>
       </c>
       <c r="AC31" s="7">
         <v>5134</v>
       </c>
       <c r="AD31" s="7">
         <v>5584</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE31" s="7">
+        <v>4455</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="7">
         <v>165</v>
       </c>
       <c r="D32" s="7">
         <v>166</v>
       </c>
       <c r="E32" s="7">
         <v>193</v>
       </c>
       <c r="F32" s="7">
         <v>242</v>
       </c>
       <c r="G32" s="7">
         <v>204</v>
       </c>
       <c r="H32" s="7">
         <v>280</v>
       </c>
       <c r="I32" s="7">
@@ -4108,61 +3767,63 @@
       <c r="T32" s="7">
         <v>285</v>
       </c>
       <c r="U32" s="7">
         <v>325</v>
       </c>
       <c r="V32" s="28">
         <v>243</v>
       </c>
       <c r="W32" s="28">
         <v>199</v>
       </c>
       <c r="X32" s="28">
         <v>163</v>
       </c>
       <c r="Y32" s="28">
         <v>135</v>
       </c>
       <c r="Z32" s="28">
         <v>165</v>
       </c>
       <c r="AA32" s="28">
         <v>150</v>
       </c>
       <c r="AB32" s="28">
-        <f>[1]Показатель!AB32</f>
         <v>153</v>
       </c>
       <c r="AC32" s="7">
         <v>167</v>
       </c>
       <c r="AD32" s="7">
         <v>180</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE32" s="7">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="7">
         <v>214</v>
       </c>
       <c r="D33" s="7">
         <v>184</v>
       </c>
       <c r="E33" s="7">
         <v>188</v>
       </c>
       <c r="F33" s="7">
         <v>227</v>
       </c>
       <c r="G33" s="7">
         <v>140</v>
       </c>
       <c r="H33" s="7">
         <v>324</v>
       </c>
       <c r="I33" s="7">
@@ -4201,61 +3862,63 @@
       <c r="T33" s="7">
         <v>316</v>
       </c>
       <c r="U33" s="7">
         <v>336</v>
       </c>
       <c r="V33" s="28">
         <v>339</v>
       </c>
       <c r="W33" s="28">
         <v>240</v>
       </c>
       <c r="X33" s="28">
         <v>227</v>
       </c>
       <c r="Y33" s="28">
         <v>216</v>
       </c>
       <c r="Z33" s="28">
         <v>194</v>
       </c>
       <c r="AA33" s="28">
         <v>149</v>
       </c>
       <c r="AB33" s="28">
-        <f>[1]Показатель!AB33</f>
         <v>161</v>
       </c>
       <c r="AC33" s="7">
         <v>172</v>
       </c>
       <c r="AD33" s="7">
         <v>190</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE33" s="7">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="7">
         <v>341</v>
       </c>
       <c r="D34" s="7">
         <v>237</v>
       </c>
       <c r="E34" s="7">
         <v>306</v>
       </c>
       <c r="F34" s="7">
         <v>357</v>
       </c>
       <c r="G34" s="7">
         <v>275</v>
       </c>
       <c r="H34" s="7">
         <v>472</v>
       </c>
       <c r="I34" s="7">
@@ -4294,61 +3957,63 @@
       <c r="T34" s="7">
         <v>528</v>
       </c>
       <c r="U34" s="7">
         <v>507</v>
       </c>
       <c r="V34" s="28">
         <v>474</v>
       </c>
       <c r="W34" s="28">
         <v>417</v>
       </c>
       <c r="X34" s="28">
         <v>313</v>
       </c>
       <c r="Y34" s="28">
         <v>241</v>
       </c>
       <c r="Z34" s="28">
         <v>274</v>
       </c>
       <c r="AA34" s="28">
         <v>245</v>
       </c>
       <c r="AB34" s="28">
-        <f>[1]Показатель!AB34</f>
         <v>236</v>
       </c>
       <c r="AC34" s="7">
         <v>263</v>
       </c>
       <c r="AD34" s="7">
         <v>289</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE34" s="7">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="7">
         <v>154</v>
       </c>
       <c r="D35" s="7">
         <v>134</v>
       </c>
       <c r="E35" s="7">
         <v>115</v>
       </c>
       <c r="F35" s="7">
         <v>159</v>
       </c>
       <c r="G35" s="7">
         <v>143</v>
       </c>
       <c r="H35" s="7">
         <v>157</v>
       </c>
       <c r="I35" s="7">
@@ -4387,61 +4052,63 @@
       <c r="T35" s="7">
         <v>191</v>
       </c>
       <c r="U35" s="7">
         <v>221</v>
       </c>
       <c r="V35" s="28">
         <v>212</v>
       </c>
       <c r="W35" s="28">
         <v>176</v>
       </c>
       <c r="X35" s="28">
         <v>194</v>
       </c>
       <c r="Y35" s="28">
         <v>140</v>
       </c>
       <c r="Z35" s="28">
         <v>138</v>
       </c>
       <c r="AA35" s="28">
         <v>134</v>
       </c>
       <c r="AB35" s="28">
-        <f>[1]Показатель!AB35</f>
         <v>121</v>
       </c>
       <c r="AC35" s="7">
         <v>127</v>
       </c>
       <c r="AD35" s="7">
         <v>141</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE35" s="7">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="7">
         <v>184</v>
       </c>
       <c r="D36" s="7">
         <v>163</v>
       </c>
       <c r="E36" s="7">
         <v>195</v>
       </c>
       <c r="F36" s="7">
         <v>238</v>
       </c>
       <c r="G36" s="7">
         <v>182</v>
       </c>
       <c r="H36" s="7">
         <v>187</v>
       </c>
       <c r="I36" s="7">
@@ -4480,61 +4147,63 @@
       <c r="T36" s="7">
         <v>200</v>
       </c>
       <c r="U36" s="7">
         <v>245</v>
       </c>
       <c r="V36" s="28">
         <v>214</v>
       </c>
       <c r="W36" s="28">
         <v>257</v>
       </c>
       <c r="X36" s="28">
         <v>168</v>
       </c>
       <c r="Y36" s="28">
         <v>138</v>
       </c>
       <c r="Z36" s="28">
         <v>175</v>
       </c>
       <c r="AA36" s="28">
         <v>122</v>
       </c>
       <c r="AB36" s="28">
-        <f>[1]Показатель!AB36</f>
         <v>158</v>
       </c>
       <c r="AC36" s="7">
         <v>153</v>
       </c>
       <c r="AD36" s="7">
         <v>136</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE36" s="7">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="7">
         <v>169</v>
       </c>
       <c r="D37" s="7">
         <v>144</v>
       </c>
       <c r="E37" s="7">
         <v>158</v>
       </c>
       <c r="F37" s="7">
         <v>232</v>
       </c>
       <c r="G37" s="7">
         <v>186</v>
       </c>
       <c r="H37" s="7">
         <v>273</v>
       </c>
       <c r="I37" s="7">
@@ -4573,61 +4242,63 @@
       <c r="T37" s="7">
         <v>276</v>
       </c>
       <c r="U37" s="7">
         <v>313</v>
       </c>
       <c r="V37" s="28">
         <v>329</v>
       </c>
       <c r="W37" s="28">
         <v>231</v>
       </c>
       <c r="X37" s="28">
         <v>247</v>
       </c>
       <c r="Y37" s="28">
         <v>133</v>
       </c>
       <c r="Z37" s="28">
         <v>160</v>
       </c>
       <c r="AA37" s="28">
         <v>116</v>
       </c>
       <c r="AB37" s="28">
-        <f>[1]Показатель!AB37</f>
         <v>123</v>
       </c>
       <c r="AC37" s="7">
         <v>131</v>
       </c>
       <c r="AD37" s="7">
         <v>165</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE37" s="7">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="7">
         <v>278</v>
       </c>
       <c r="D38" s="7">
         <v>212</v>
       </c>
       <c r="E38" s="7">
         <v>214</v>
       </c>
       <c r="F38" s="7">
         <v>228</v>
       </c>
       <c r="G38" s="7">
         <v>235</v>
       </c>
       <c r="H38" s="7">
         <v>298</v>
       </c>
       <c r="I38" s="7">
@@ -4666,61 +4337,63 @@
       <c r="T38" s="7">
         <v>286</v>
       </c>
       <c r="U38" s="7">
         <v>341</v>
       </c>
       <c r="V38" s="28">
         <v>350</v>
       </c>
       <c r="W38" s="28">
         <v>323</v>
       </c>
       <c r="X38" s="28">
         <v>291</v>
       </c>
       <c r="Y38" s="28">
         <v>227</v>
       </c>
       <c r="Z38" s="28">
         <v>255</v>
       </c>
       <c r="AA38" s="28">
         <v>211</v>
       </c>
       <c r="AB38" s="28">
-        <f>[1]Показатель!AB38</f>
         <v>191</v>
       </c>
       <c r="AC38" s="7">
         <v>201</v>
       </c>
       <c r="AD38" s="7">
         <v>246</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE38" s="7">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="7">
         <v>132</v>
       </c>
       <c r="D39" s="7">
         <v>133</v>
       </c>
       <c r="E39" s="7">
         <v>143</v>
       </c>
       <c r="F39" s="7">
         <v>182</v>
       </c>
       <c r="G39" s="7">
         <v>122</v>
       </c>
       <c r="H39" s="7">
         <v>202</v>
       </c>
       <c r="I39" s="7">
@@ -4759,61 +4432,63 @@
       <c r="T39" s="7">
         <v>193</v>
       </c>
       <c r="U39" s="7">
         <v>212</v>
       </c>
       <c r="V39" s="28">
         <v>224</v>
       </c>
       <c r="W39" s="28">
         <v>192</v>
       </c>
       <c r="X39" s="28">
         <v>181</v>
       </c>
       <c r="Y39" s="28">
         <v>148</v>
       </c>
       <c r="Z39" s="28">
         <v>140</v>
       </c>
       <c r="AA39" s="28">
         <v>109</v>
       </c>
       <c r="AB39" s="28">
-        <f>[1]Показатель!AB39</f>
         <v>140</v>
       </c>
       <c r="AC39" s="7">
         <v>137</v>
       </c>
       <c r="AD39" s="7">
         <v>122</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE39" s="7">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="7">
         <v>431</v>
       </c>
       <c r="D40" s="7">
         <v>441</v>
       </c>
       <c r="E40" s="7">
         <v>405</v>
       </c>
       <c r="F40" s="7">
         <v>587</v>
       </c>
       <c r="G40" s="7">
         <v>369</v>
       </c>
       <c r="H40" s="7">
         <v>682</v>
       </c>
       <c r="I40" s="7">
@@ -4852,61 +4527,63 @@
       <c r="T40" s="7">
         <v>753</v>
       </c>
       <c r="U40" s="7">
         <v>750</v>
       </c>
       <c r="V40" s="28">
         <v>744</v>
       </c>
       <c r="W40" s="28">
         <v>589</v>
       </c>
       <c r="X40" s="28">
         <v>508</v>
       </c>
       <c r="Y40" s="28">
         <v>436</v>
       </c>
       <c r="Z40" s="28">
         <v>477</v>
       </c>
       <c r="AA40" s="28">
         <v>366</v>
       </c>
       <c r="AB40" s="28">
-        <f>[1]Показатель!AB40</f>
         <v>351</v>
       </c>
       <c r="AC40" s="7">
         <v>391</v>
       </c>
       <c r="AD40" s="7">
         <v>403</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE40" s="7">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="7">
         <v>241</v>
       </c>
       <c r="D41" s="7">
         <v>233</v>
       </c>
       <c r="E41" s="7">
         <v>230</v>
       </c>
       <c r="F41" s="7">
         <v>291</v>
       </c>
       <c r="G41" s="7">
         <v>170</v>
       </c>
       <c r="H41" s="7">
         <v>372</v>
       </c>
       <c r="I41" s="7">
@@ -4945,61 +4622,63 @@
       <c r="T41" s="7">
         <v>412</v>
       </c>
       <c r="U41" s="7">
         <v>469</v>
       </c>
       <c r="V41" s="28">
         <v>417</v>
       </c>
       <c r="W41" s="28">
         <v>295</v>
       </c>
       <c r="X41" s="28">
         <v>269</v>
       </c>
       <c r="Y41" s="28">
         <v>237</v>
       </c>
       <c r="Z41" s="28">
         <v>257</v>
       </c>
       <c r="AA41" s="28">
         <v>195</v>
       </c>
       <c r="AB41" s="28">
-        <f>[1]Показатель!AB41</f>
         <v>206</v>
       </c>
       <c r="AC41" s="7">
         <v>200</v>
       </c>
       <c r="AD41" s="7">
         <v>234</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE41" s="7">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="7">
         <v>181</v>
       </c>
       <c r="D42" s="7">
         <v>150</v>
       </c>
       <c r="E42" s="7">
         <v>179</v>
       </c>
       <c r="F42" s="7">
         <v>241</v>
       </c>
       <c r="G42" s="7">
         <v>177</v>
       </c>
       <c r="H42" s="7">
         <v>204</v>
       </c>
       <c r="I42" s="7">
@@ -5038,61 +4717,63 @@
       <c r="T42" s="7">
         <v>184</v>
       </c>
       <c r="U42" s="7">
         <v>263</v>
       </c>
       <c r="V42" s="28">
         <v>225</v>
       </c>
       <c r="W42" s="28">
         <v>228</v>
       </c>
       <c r="X42" s="28">
         <v>193</v>
       </c>
       <c r="Y42" s="28">
         <v>138</v>
       </c>
       <c r="Z42" s="28">
         <v>155</v>
       </c>
       <c r="AA42" s="28">
         <v>114</v>
       </c>
       <c r="AB42" s="28">
-        <f>[1]Показатель!AB42</f>
         <v>132</v>
       </c>
       <c r="AC42" s="7">
         <v>162</v>
       </c>
       <c r="AD42" s="7">
         <v>156</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE42" s="7">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="7">
         <v>206</v>
       </c>
       <c r="D43" s="7">
         <v>184</v>
       </c>
       <c r="E43" s="7">
         <v>194</v>
       </c>
       <c r="F43" s="7">
         <v>244</v>
       </c>
       <c r="G43" s="7">
         <v>185</v>
       </c>
       <c r="H43" s="7">
         <v>195</v>
       </c>
       <c r="I43" s="7">
@@ -5131,61 +4812,63 @@
       <c r="T43" s="7">
         <v>234</v>
       </c>
       <c r="U43" s="7">
         <v>209</v>
       </c>
       <c r="V43" s="28">
         <v>209</v>
       </c>
       <c r="W43" s="28">
         <v>202</v>
       </c>
       <c r="X43" s="28">
         <v>194</v>
       </c>
       <c r="Y43" s="28">
         <v>177</v>
       </c>
       <c r="Z43" s="28">
         <v>182</v>
       </c>
       <c r="AA43" s="28">
         <v>115</v>
       </c>
       <c r="AB43" s="28">
-        <f>[1]Показатель!AB43</f>
         <v>147</v>
       </c>
       <c r="AC43" s="7">
         <v>172</v>
       </c>
       <c r="AD43" s="7">
         <v>141</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE43" s="7">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="7">
         <v>245</v>
       </c>
       <c r="D44" s="7">
         <v>205</v>
       </c>
       <c r="E44" s="7">
         <v>245</v>
       </c>
       <c r="F44" s="7">
         <v>311</v>
       </c>
       <c r="G44" s="7">
         <v>182</v>
       </c>
       <c r="H44" s="7">
         <v>363</v>
       </c>
       <c r="I44" s="7">
@@ -5224,61 +4907,63 @@
       <c r="T44" s="7">
         <v>416</v>
       </c>
       <c r="U44" s="7">
         <v>399</v>
       </c>
       <c r="V44" s="28">
         <v>405</v>
       </c>
       <c r="W44" s="28">
         <v>280</v>
       </c>
       <c r="X44" s="28">
         <v>285</v>
       </c>
       <c r="Y44" s="28">
         <v>213</v>
       </c>
       <c r="Z44" s="28">
         <v>278</v>
       </c>
       <c r="AA44" s="28">
         <v>220</v>
       </c>
       <c r="AB44" s="28">
-        <f>[1]Показатель!AB44</f>
         <v>188</v>
       </c>
       <c r="AC44" s="7">
         <v>212</v>
       </c>
       <c r="AD44" s="7">
         <v>266</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE44" s="7">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="7">
         <v>118</v>
       </c>
       <c r="D45" s="7">
         <v>119</v>
       </c>
       <c r="E45" s="7">
         <v>122</v>
       </c>
       <c r="F45" s="7">
         <v>141</v>
       </c>
       <c r="G45" s="7">
         <v>75</v>
       </c>
       <c r="H45" s="7">
         <v>204</v>
       </c>
       <c r="I45" s="7">
@@ -5317,61 +5002,63 @@
       <c r="T45" s="7">
         <v>214</v>
       </c>
       <c r="U45" s="7">
         <v>202</v>
       </c>
       <c r="V45" s="28">
         <v>192</v>
       </c>
       <c r="W45" s="28">
         <v>114</v>
       </c>
       <c r="X45" s="28">
         <v>121</v>
       </c>
       <c r="Y45" s="28">
         <v>119</v>
       </c>
       <c r="Z45" s="28">
         <v>143</v>
       </c>
       <c r="AA45" s="28">
         <v>98</v>
       </c>
       <c r="AB45" s="28">
-        <f>[1]Показатель!AB45</f>
         <v>92</v>
       </c>
       <c r="AC45" s="7">
         <v>114</v>
       </c>
       <c r="AD45" s="7">
         <v>128</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE45" s="7">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="7">
         <v>296</v>
       </c>
       <c r="D46" s="7">
         <v>260</v>
       </c>
       <c r="E46" s="7">
         <v>216</v>
       </c>
       <c r="F46" s="7">
         <v>248</v>
       </c>
       <c r="G46" s="7">
         <v>281</v>
       </c>
       <c r="H46" s="7">
         <v>251</v>
       </c>
       <c r="I46" s="7">
@@ -5410,61 +5097,63 @@
       <c r="T46" s="7">
         <v>242</v>
       </c>
       <c r="U46" s="7">
         <v>284</v>
       </c>
       <c r="V46" s="28">
         <v>250</v>
       </c>
       <c r="W46" s="28">
         <v>295</v>
       </c>
       <c r="X46" s="28">
         <v>301</v>
       </c>
       <c r="Y46" s="28">
         <v>214</v>
       </c>
       <c r="Z46" s="28">
         <v>238</v>
       </c>
       <c r="AA46" s="28">
         <v>202</v>
       </c>
       <c r="AB46" s="28">
-        <f>[1]Показатель!AB46</f>
         <v>178</v>
       </c>
       <c r="AC46" s="7">
         <v>188</v>
       </c>
       <c r="AD46" s="7">
         <v>199</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE46" s="7">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="7">
         <v>103</v>
       </c>
       <c r="D47" s="7">
         <v>71</v>
       </c>
       <c r="E47" s="7">
         <v>101</v>
       </c>
       <c r="F47" s="7">
         <v>116</v>
       </c>
       <c r="G47" s="7">
         <v>61</v>
       </c>
       <c r="H47" s="7">
         <v>118</v>
       </c>
       <c r="I47" s="7">
@@ -5503,61 +5192,63 @@
       <c r="T47" s="7">
         <v>117</v>
       </c>
       <c r="U47" s="7">
         <v>145</v>
       </c>
       <c r="V47" s="28">
         <v>116</v>
       </c>
       <c r="W47" s="28">
         <v>120</v>
       </c>
       <c r="X47" s="28">
         <v>85</v>
       </c>
       <c r="Y47" s="28">
         <v>79</v>
       </c>
       <c r="Z47" s="28">
         <v>93</v>
       </c>
       <c r="AA47" s="28">
         <v>58</v>
       </c>
       <c r="AB47" s="28">
-        <f>[1]Показатель!AB47</f>
         <v>66</v>
       </c>
       <c r="AC47" s="7">
         <v>77</v>
       </c>
       <c r="AD47" s="7">
         <v>73</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE47" s="7">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="7">
         <v>183</v>
       </c>
       <c r="D48" s="7">
         <v>215</v>
       </c>
       <c r="E48" s="7">
         <v>208</v>
       </c>
       <c r="F48" s="7">
         <v>314</v>
       </c>
       <c r="G48" s="7">
         <v>181</v>
       </c>
       <c r="H48" s="7">
         <v>384</v>
       </c>
       <c r="I48" s="7">
@@ -5596,61 +5287,63 @@
       <c r="T48" s="7">
         <v>418</v>
       </c>
       <c r="U48" s="7">
         <v>418</v>
       </c>
       <c r="V48" s="28">
         <v>425</v>
       </c>
       <c r="W48" s="28">
         <v>291</v>
       </c>
       <c r="X48" s="28">
         <v>263</v>
       </c>
       <c r="Y48" s="28">
         <v>205</v>
       </c>
       <c r="Z48" s="28">
         <v>245</v>
       </c>
       <c r="AA48" s="28">
         <v>182</v>
       </c>
       <c r="AB48" s="28">
-        <f>[1]Показатель!AB48</f>
         <v>231</v>
       </c>
       <c r="AC48" s="7">
         <v>183</v>
       </c>
       <c r="AD48" s="7">
         <v>247</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE48" s="7">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="7">
         <v>709</v>
       </c>
       <c r="D49" s="7">
         <v>733</v>
       </c>
       <c r="E49" s="7">
         <v>726</v>
       </c>
       <c r="F49" s="7">
         <v>1005</v>
       </c>
       <c r="G49" s="7">
         <v>732</v>
       </c>
       <c r="H49" s="7">
         <v>1162</v>
       </c>
       <c r="I49" s="7">
@@ -5689,61 +5382,63 @@
       <c r="T49" s="7">
         <v>1257</v>
       </c>
       <c r="U49" s="7">
         <v>1282</v>
       </c>
       <c r="V49" s="28">
         <v>1236</v>
       </c>
       <c r="W49" s="28">
         <v>990</v>
       </c>
       <c r="X49" s="28">
         <v>883</v>
       </c>
       <c r="Y49" s="28">
         <v>648</v>
       </c>
       <c r="Z49" s="28">
         <v>740</v>
       </c>
       <c r="AA49" s="28">
         <v>640</v>
       </c>
       <c r="AB49" s="28">
-        <f>[1]Показатель!AB49</f>
         <v>683</v>
       </c>
       <c r="AC49" s="7">
         <v>736</v>
       </c>
       <c r="AD49" s="7">
         <v>768</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE49" s="7">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="7">
         <v>1023</v>
       </c>
       <c r="D50" s="7">
         <v>904</v>
       </c>
       <c r="E50" s="7">
         <v>932</v>
       </c>
       <c r="F50" s="7">
         <v>1248</v>
       </c>
       <c r="G50" s="7">
         <v>874</v>
       </c>
       <c r="H50" s="7">
         <v>1339</v>
       </c>
       <c r="I50" s="7">
@@ -5782,61 +5477,63 @@
       <c r="T50" s="7">
         <v>1395</v>
       </c>
       <c r="U50" s="7">
         <v>1426</v>
       </c>
       <c r="V50" s="28">
         <v>1468</v>
       </c>
       <c r="W50" s="28">
         <v>1218</v>
       </c>
       <c r="X50" s="28">
         <v>1215</v>
       </c>
       <c r="Y50" s="28">
         <v>903</v>
       </c>
       <c r="Z50" s="28">
         <v>850</v>
       </c>
       <c r="AA50" s="28">
         <v>691</v>
       </c>
       <c r="AB50" s="28">
-        <f>[1]Показатель!AB50</f>
         <v>798</v>
       </c>
       <c r="AC50" s="7">
         <v>838</v>
       </c>
       <c r="AD50" s="7">
         <v>977</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE50" s="7">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="7">
         <v>642</v>
       </c>
       <c r="D51" s="7">
         <v>547</v>
       </c>
       <c r="E51" s="7">
         <v>506</v>
       </c>
       <c r="F51" s="7">
         <v>577</v>
       </c>
       <c r="G51" s="7">
         <v>615</v>
       </c>
       <c r="H51" s="7">
         <v>633</v>
       </c>
       <c r="I51" s="7">
@@ -5875,95 +5572,98 @@
       <c r="T51" s="7">
         <v>608</v>
       </c>
       <c r="U51" s="7">
         <v>720</v>
       </c>
       <c r="V51" s="28">
         <v>641</v>
       </c>
       <c r="W51" s="28">
         <v>685</v>
       </c>
       <c r="X51" s="28">
         <v>698</v>
       </c>
       <c r="Y51" s="28">
         <v>610</v>
       </c>
       <c r="Z51" s="28">
         <v>577</v>
       </c>
       <c r="AA51" s="28">
         <v>455</v>
       </c>
       <c r="AB51" s="28">
-        <f>[1]Показатель!AB51</f>
         <v>447</v>
       </c>
       <c r="AC51" s="7">
         <v>510</v>
       </c>
       <c r="AD51" s="7">
         <v>523</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE51" s="7">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="17"/>
       <c r="B52" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="47"/>
       <c r="D52" s="47"/>
       <c r="E52" s="47"/>
       <c r="F52" s="47"/>
       <c r="G52" s="47"/>
       <c r="H52" s="47"/>
       <c r="I52" s="47"/>
       <c r="J52" s="47"/>
       <c r="K52" s="47"/>
       <c r="L52" s="47"/>
       <c r="M52" s="47"/>
       <c r="N52" s="47"/>
       <c r="O52" s="47"/>
       <c r="P52" s="47"/>
       <c r="Q52" s="47"/>
       <c r="R52" s="47"/>
       <c r="S52" s="47"/>
       <c r="T52" s="47"/>
       <c r="U52" s="47"/>
       <c r="V52" s="47"/>
       <c r="W52" s="47"/>
       <c r="X52" s="47"/>
       <c r="Y52" s="47"/>
       <c r="Z52" s="47"/>
       <c r="AA52" s="47"/>
       <c r="AB52" s="47"/>
       <c r="AC52" s="47"/>
       <c r="AD52" s="47"/>
-    </row>
-    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE52" s="47"/>
+    </row>
+    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B53" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="7">
         <v>3598</v>
       </c>
       <c r="D53" s="7">
         <v>3063</v>
       </c>
       <c r="E53" s="7">
         <v>3046</v>
       </c>
       <c r="F53" s="7">
         <v>3431</v>
       </c>
       <c r="G53" s="7">
         <v>3064</v>
       </c>
       <c r="H53" s="7">
         <v>3576</v>
       </c>
       <c r="I53" s="7">
         <v>4386</v>
       </c>
       <c r="J53" s="7">
@@ -5999,61 +5699,63 @@
       <c r="T53" s="7">
         <v>3322</v>
       </c>
       <c r="U53" s="7">
         <v>3887</v>
       </c>
       <c r="V53" s="28">
         <v>3705</v>
       </c>
       <c r="W53" s="28">
         <v>3514</v>
       </c>
       <c r="X53" s="28">
         <v>3232</v>
       </c>
       <c r="Y53" s="28">
         <v>2782</v>
       </c>
       <c r="Z53" s="28">
         <v>2999</v>
       </c>
       <c r="AA53" s="28">
         <v>2383</v>
       </c>
       <c r="AB53" s="28">
-        <f>[1]Показатель!AB53</f>
         <v>2292</v>
       </c>
       <c r="AC53" s="7">
         <v>2426</v>
       </c>
       <c r="AD53" s="7">
         <v>2495</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE53" s="7">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C54" s="7">
         <v>81</v>
       </c>
       <c r="D54" s="7">
         <v>90</v>
       </c>
       <c r="E54" s="7">
         <v>67</v>
       </c>
       <c r="F54" s="7">
         <v>80</v>
       </c>
       <c r="G54" s="7">
         <v>75</v>
       </c>
       <c r="H54" s="7">
         <v>101</v>
       </c>
       <c r="I54" s="7">
@@ -6092,61 +5794,63 @@
       <c r="T54" s="7">
         <v>80</v>
       </c>
       <c r="U54" s="7">
         <v>103</v>
       </c>
       <c r="V54" s="28">
         <v>89</v>
       </c>
       <c r="W54" s="28">
         <v>87</v>
       </c>
       <c r="X54" s="28">
         <v>82</v>
       </c>
       <c r="Y54" s="28">
         <v>59</v>
       </c>
       <c r="Z54" s="28">
         <v>67</v>
       </c>
       <c r="AA54" s="28">
         <v>60</v>
       </c>
       <c r="AB54" s="28">
-        <f>[1]Показатель!AB54</f>
         <v>54</v>
       </c>
       <c r="AC54" s="7">
         <v>53</v>
       </c>
       <c r="AD54" s="7">
         <v>63</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE54" s="7">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="7">
         <v>138</v>
       </c>
       <c r="D55" s="7">
         <v>130</v>
       </c>
       <c r="E55" s="7">
         <v>141</v>
       </c>
       <c r="F55" s="7">
         <v>147</v>
       </c>
       <c r="G55" s="7">
         <v>111</v>
       </c>
       <c r="H55" s="7">
         <v>159</v>
       </c>
       <c r="I55" s="7">
@@ -6185,61 +5889,63 @@
       <c r="T55" s="7">
         <v>208</v>
       </c>
       <c r="U55" s="7">
         <v>221</v>
       </c>
       <c r="V55" s="28">
         <v>160</v>
       </c>
       <c r="W55" s="28">
         <v>139</v>
       </c>
       <c r="X55" s="28">
         <v>132</v>
       </c>
       <c r="Y55" s="28">
         <v>127</v>
       </c>
       <c r="Z55" s="28">
         <v>124</v>
       </c>
       <c r="AA55" s="28">
         <v>121</v>
       </c>
       <c r="AB55" s="28">
-        <f>[1]Показатель!AB55</f>
         <v>123</v>
       </c>
       <c r="AC55" s="7">
         <v>98</v>
       </c>
       <c r="AD55" s="7">
         <v>118</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE55" s="7">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="7">
         <v>78</v>
       </c>
       <c r="D56" s="7">
         <v>61</v>
       </c>
       <c r="E56" s="7">
         <v>92</v>
       </c>
       <c r="F56" s="7">
         <v>80</v>
       </c>
       <c r="G56" s="7">
         <v>77</v>
       </c>
       <c r="H56" s="7">
         <v>81</v>
       </c>
       <c r="I56" s="7">
@@ -6278,61 +5984,63 @@
       <c r="T56" s="7">
         <v>91</v>
       </c>
       <c r="U56" s="7">
         <v>123</v>
       </c>
       <c r="V56" s="28">
         <v>103</v>
       </c>
       <c r="W56" s="28">
         <v>83</v>
       </c>
       <c r="X56" s="28">
         <v>74</v>
       </c>
       <c r="Y56" s="28">
         <v>69</v>
       </c>
       <c r="Z56" s="28">
         <v>53</v>
       </c>
       <c r="AA56" s="28">
         <v>52</v>
       </c>
       <c r="AB56" s="28">
-        <f>[1]Показатель!AB56</f>
         <v>44</v>
       </c>
       <c r="AC56" s="7">
         <v>61</v>
       </c>
       <c r="AD56" s="7">
         <v>59</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE56" s="7">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="7">
         <v>812</v>
       </c>
       <c r="D57" s="7">
         <v>614</v>
       </c>
       <c r="E57" s="7">
         <v>605</v>
       </c>
       <c r="F57" s="7">
         <v>735</v>
       </c>
       <c r="G57" s="7">
         <v>654</v>
       </c>
       <c r="H57" s="7">
         <v>772</v>
       </c>
       <c r="I57" s="7">
@@ -6371,61 +6079,63 @@
       <c r="T57" s="7">
         <v>679</v>
       </c>
       <c r="U57" s="7">
         <v>775</v>
       </c>
       <c r="V57" s="28">
         <v>786</v>
       </c>
       <c r="W57" s="28">
         <v>711</v>
       </c>
       <c r="X57" s="28">
         <v>672</v>
       </c>
       <c r="Y57" s="28">
         <v>558</v>
       </c>
       <c r="Z57" s="28">
         <v>623</v>
       </c>
       <c r="AA57" s="28">
         <v>493</v>
       </c>
       <c r="AB57" s="28">
-        <f>[1]Показатель!AB57</f>
         <v>474</v>
       </c>
       <c r="AC57" s="7">
         <v>538</v>
       </c>
       <c r="AD57" s="7">
         <v>512</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE57" s="7">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="7">
         <v>134</v>
       </c>
       <c r="D58" s="7">
         <v>118</v>
       </c>
       <c r="E58" s="7">
         <v>114</v>
       </c>
       <c r="F58" s="7">
         <v>149</v>
       </c>
       <c r="G58" s="7">
         <v>129</v>
       </c>
       <c r="H58" s="7">
         <v>156</v>
       </c>
       <c r="I58" s="7">
@@ -6464,61 +6174,63 @@
       <c r="T58" s="7">
         <v>137</v>
       </c>
       <c r="U58" s="7">
         <v>143</v>
       </c>
       <c r="V58" s="28">
         <v>141</v>
       </c>
       <c r="W58" s="28">
         <v>135</v>
       </c>
       <c r="X58" s="28">
         <v>116</v>
       </c>
       <c r="Y58" s="28">
         <v>90</v>
       </c>
       <c r="Z58" s="28">
         <v>101</v>
       </c>
       <c r="AA58" s="28">
         <v>70</v>
       </c>
       <c r="AB58" s="28">
-        <f>[1]Показатель!AB58</f>
         <v>83</v>
       </c>
       <c r="AC58" s="7">
         <v>92</v>
       </c>
       <c r="AD58" s="7">
         <v>92</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE58" s="7">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="7">
         <v>102</v>
       </c>
       <c r="D59" s="7">
         <v>70</v>
       </c>
       <c r="E59" s="7">
         <v>71</v>
       </c>
       <c r="F59" s="7">
         <v>94</v>
       </c>
       <c r="G59" s="7">
         <v>61</v>
       </c>
       <c r="H59" s="7">
         <v>114</v>
       </c>
       <c r="I59" s="7">
@@ -6557,61 +6269,63 @@
       <c r="T59" s="7">
         <v>97</v>
       </c>
       <c r="U59" s="7">
         <v>108</v>
       </c>
       <c r="V59" s="28">
         <v>105</v>
       </c>
       <c r="W59" s="28">
         <v>86</v>
       </c>
       <c r="X59" s="28">
         <v>121</v>
       </c>
       <c r="Y59" s="28">
         <v>75</v>
       </c>
       <c r="Z59" s="28">
         <v>78</v>
       </c>
       <c r="AA59" s="28">
         <v>70</v>
       </c>
       <c r="AB59" s="28">
-        <f>[1]Показатель!AB59</f>
         <v>54</v>
       </c>
       <c r="AC59" s="7">
         <v>68</v>
       </c>
       <c r="AD59" s="7">
         <v>61</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE59" s="7">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="7">
         <v>353</v>
       </c>
       <c r="D60" s="7">
         <v>325</v>
       </c>
       <c r="E60" s="7">
         <v>294</v>
       </c>
       <c r="F60" s="7">
         <v>273</v>
       </c>
       <c r="G60" s="7">
         <v>296</v>
       </c>
       <c r="H60" s="7">
         <v>328</v>
       </c>
       <c r="I60" s="7">
@@ -6650,61 +6364,63 @@
       <c r="T60" s="7">
         <v>240</v>
       </c>
       <c r="U60" s="7">
         <v>277</v>
       </c>
       <c r="V60" s="28">
         <v>310</v>
       </c>
       <c r="W60" s="28">
         <v>299</v>
       </c>
       <c r="X60" s="28">
         <v>260</v>
       </c>
       <c r="Y60" s="28">
         <v>268</v>
       </c>
       <c r="Z60" s="28">
         <v>329</v>
       </c>
       <c r="AA60" s="28">
         <v>238</v>
       </c>
       <c r="AB60" s="28">
-        <f>[1]Показатель!AB60</f>
         <v>213</v>
       </c>
       <c r="AC60" s="7">
         <v>176</v>
       </c>
       <c r="AD60" s="7">
         <v>208</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE60" s="7">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="7">
         <v>189</v>
       </c>
       <c r="D61" s="7">
         <v>144</v>
       </c>
       <c r="E61" s="7">
         <v>167</v>
       </c>
       <c r="F61" s="7">
         <v>169</v>
       </c>
       <c r="G61" s="7">
         <v>162</v>
       </c>
       <c r="H61" s="7">
         <v>179</v>
       </c>
       <c r="I61" s="7">
@@ -6743,61 +6459,63 @@
       <c r="T61" s="7">
         <v>155</v>
       </c>
       <c r="U61" s="7">
         <v>192</v>
       </c>
       <c r="V61" s="28">
         <v>192</v>
       </c>
       <c r="W61" s="28">
         <v>210</v>
       </c>
       <c r="X61" s="28">
         <v>183</v>
       </c>
       <c r="Y61" s="28">
         <v>126</v>
       </c>
       <c r="Z61" s="28">
         <v>144</v>
       </c>
       <c r="AA61" s="28">
         <v>117</v>
       </c>
       <c r="AB61" s="28">
-        <f>[1]Показатель!AB61</f>
         <v>109</v>
       </c>
       <c r="AC61" s="7">
         <v>118</v>
       </c>
       <c r="AD61" s="7">
         <v>130</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE61" s="7">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="7">
         <v>79</v>
       </c>
       <c r="D62" s="7">
         <v>80</v>
       </c>
       <c r="E62" s="7">
         <v>65</v>
       </c>
       <c r="F62" s="7">
         <v>97</v>
       </c>
       <c r="G62" s="7">
         <v>68</v>
       </c>
       <c r="H62" s="7">
         <v>95</v>
       </c>
       <c r="I62" s="7">
@@ -6836,61 +6554,63 @@
       <c r="T62" s="7">
         <v>95</v>
       </c>
       <c r="U62" s="7">
         <v>105</v>
       </c>
       <c r="V62" s="28">
         <v>96</v>
       </c>
       <c r="W62" s="28">
         <v>71</v>
       </c>
       <c r="X62" s="28">
         <v>70</v>
       </c>
       <c r="Y62" s="28">
         <v>61</v>
       </c>
       <c r="Z62" s="28">
         <v>67</v>
       </c>
       <c r="AA62" s="28">
         <v>50</v>
       </c>
       <c r="AB62" s="28">
-        <f>[1]Показатель!AB62</f>
         <v>59</v>
       </c>
       <c r="AC62" s="7">
         <v>55</v>
       </c>
       <c r="AD62" s="7">
         <v>52</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE62" s="7">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C63" s="7">
         <v>104</v>
       </c>
       <c r="D63" s="7">
         <v>112</v>
       </c>
       <c r="E63" s="7">
         <v>118</v>
       </c>
       <c r="F63" s="7">
         <v>144</v>
       </c>
       <c r="G63" s="7">
         <v>94</v>
       </c>
       <c r="H63" s="7">
         <v>173</v>
       </c>
       <c r="I63" s="7">
@@ -6929,61 +6649,63 @@
       <c r="T63" s="7">
         <v>153</v>
       </c>
       <c r="U63" s="7">
         <v>194</v>
       </c>
       <c r="V63" s="28">
         <v>169</v>
       </c>
       <c r="W63" s="28">
         <v>130</v>
       </c>
       <c r="X63" s="28">
         <v>119</v>
       </c>
       <c r="Y63" s="28">
         <v>125</v>
       </c>
       <c r="Z63" s="28">
         <v>120</v>
       </c>
       <c r="AA63" s="28">
         <v>84</v>
       </c>
       <c r="AB63" s="28">
-        <f>[1]Показатель!AB63</f>
         <v>92</v>
       </c>
       <c r="AC63" s="7">
         <v>101</v>
       </c>
       <c r="AD63" s="7">
         <v>98</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE63" s="7">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="7">
         <v>203</v>
       </c>
       <c r="D64" s="7">
         <v>178</v>
       </c>
       <c r="E64" s="7">
         <v>197</v>
       </c>
       <c r="F64" s="7">
         <v>194</v>
       </c>
       <c r="G64" s="7">
         <v>180</v>
       </c>
       <c r="H64" s="7">
         <v>161</v>
       </c>
       <c r="I64" s="7">
@@ -7022,61 +6744,63 @@
       <c r="T64" s="7">
         <v>170</v>
       </c>
       <c r="U64" s="7">
         <v>193</v>
       </c>
       <c r="V64" s="28">
         <v>212</v>
       </c>
       <c r="W64" s="28">
         <v>203</v>
       </c>
       <c r="X64" s="28">
         <v>180</v>
       </c>
       <c r="Y64" s="28">
         <v>164</v>
       </c>
       <c r="Z64" s="28">
         <v>172</v>
       </c>
       <c r="AA64" s="28">
         <v>118</v>
       </c>
       <c r="AB64" s="28">
-        <f>[1]Показатель!AB64</f>
         <v>92</v>
       </c>
       <c r="AC64" s="7">
         <v>125</v>
       </c>
       <c r="AD64" s="7">
         <v>139</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE64" s="7">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="7">
         <v>219</v>
       </c>
       <c r="D65" s="7">
         <v>188</v>
       </c>
       <c r="E65" s="7">
         <v>193</v>
       </c>
       <c r="F65" s="7">
         <v>234</v>
       </c>
       <c r="G65" s="7">
         <v>213</v>
       </c>
       <c r="H65" s="7">
         <v>179</v>
       </c>
       <c r="I65" s="7">
@@ -7115,61 +6839,63 @@
       <c r="T65" s="7">
         <v>159</v>
       </c>
       <c r="U65" s="7">
         <v>172</v>
       </c>
       <c r="V65" s="28">
         <v>196</v>
       </c>
       <c r="W65" s="28">
         <v>193</v>
       </c>
       <c r="X65" s="28">
         <v>182</v>
       </c>
       <c r="Y65" s="28">
         <v>154</v>
       </c>
       <c r="Z65" s="28">
         <v>138</v>
       </c>
       <c r="AA65" s="28">
         <v>113</v>
       </c>
       <c r="AB65" s="28">
-        <f>[1]Показатель!AB65</f>
         <v>122</v>
       </c>
       <c r="AC65" s="7">
         <v>153</v>
       </c>
       <c r="AD65" s="7">
         <v>126</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE65" s="7">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="7">
         <v>68</v>
       </c>
       <c r="D66" s="7">
         <v>76</v>
       </c>
       <c r="E66" s="7">
         <v>86</v>
       </c>
       <c r="F66" s="7">
         <v>94</v>
       </c>
       <c r="G66" s="7">
         <v>61</v>
       </c>
       <c r="H66" s="7">
         <v>116</v>
       </c>
       <c r="I66" s="7">
@@ -7208,61 +6934,63 @@
       <c r="T66" s="7">
         <v>111</v>
       </c>
       <c r="U66" s="7">
         <v>117</v>
       </c>
       <c r="V66" s="28">
         <v>127</v>
       </c>
       <c r="W66" s="28">
         <v>90</v>
       </c>
       <c r="X66" s="28">
         <v>76</v>
       </c>
       <c r="Y66" s="28">
         <v>65</v>
       </c>
       <c r="Z66" s="28">
         <v>74</v>
       </c>
       <c r="AA66" s="28">
         <v>62</v>
       </c>
       <c r="AB66" s="28">
-        <f>[1]Показатель!AB66</f>
         <v>60</v>
       </c>
       <c r="AC66" s="7">
         <v>64</v>
       </c>
       <c r="AD66" s="7">
         <v>87</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE66" s="7">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="7">
         <v>93</v>
       </c>
       <c r="D67" s="7">
         <v>91</v>
       </c>
       <c r="E67" s="7">
         <v>96</v>
       </c>
       <c r="F67" s="7">
         <v>105</v>
       </c>
       <c r="G67" s="7">
         <v>78</v>
       </c>
       <c r="H67" s="7">
         <v>137</v>
       </c>
       <c r="I67" s="7">
@@ -7301,61 +7029,63 @@
       <c r="T67" s="7">
         <v>125</v>
       </c>
       <c r="U67" s="7">
         <v>154</v>
       </c>
       <c r="V67" s="28">
         <v>118</v>
       </c>
       <c r="W67" s="28">
         <v>99</v>
       </c>
       <c r="X67" s="28">
         <v>86</v>
       </c>
       <c r="Y67" s="28">
         <v>111</v>
       </c>
       <c r="Z67" s="28">
         <v>112</v>
       </c>
       <c r="AA67" s="28">
         <v>82</v>
       </c>
       <c r="AB67" s="28">
-        <f>[1]Показатель!AB67</f>
         <v>70</v>
       </c>
       <c r="AC67" s="7">
         <v>75</v>
       </c>
       <c r="AD67" s="7">
         <v>80</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE67" s="7">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="7">
         <v>828</v>
       </c>
       <c r="D68" s="7">
         <v>699</v>
       </c>
       <c r="E68" s="7">
         <v>647</v>
       </c>
       <c r="F68" s="7">
         <v>679</v>
       </c>
       <c r="G68" s="7">
         <v>710</v>
       </c>
       <c r="H68" s="7">
         <v>655</v>
       </c>
       <c r="I68" s="7">
@@ -7394,61 +7124,63 @@
       <c r="T68" s="7">
         <v>698</v>
       </c>
       <c r="U68" s="7">
         <v>823</v>
       </c>
       <c r="V68" s="28">
         <v>761</v>
       </c>
       <c r="W68" s="28">
         <v>869</v>
       </c>
       <c r="X68" s="28">
         <v>765</v>
       </c>
       <c r="Y68" s="28">
         <v>635</v>
       </c>
       <c r="Z68" s="28">
         <v>695</v>
       </c>
       <c r="AA68" s="28">
         <v>571</v>
       </c>
       <c r="AB68" s="28">
-        <f>[1]Показатель!AB68</f>
         <v>546</v>
       </c>
       <c r="AC68" s="7">
         <v>565</v>
       </c>
       <c r="AD68" s="7">
         <v>581</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE68" s="7">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="7">
         <v>20</v>
       </c>
       <c r="D69" s="7">
         <v>17</v>
       </c>
       <c r="E69" s="7">
         <v>13</v>
       </c>
       <c r="F69" s="7">
         <v>25</v>
       </c>
       <c r="G69" s="7">
         <v>25</v>
       </c>
       <c r="H69" s="7">
         <v>21</v>
       </c>
       <c r="I69" s="7">
@@ -7487,61 +7219,63 @@
       <c r="T69" s="7">
         <v>18</v>
       </c>
       <c r="U69" s="7">
         <v>26</v>
       </c>
       <c r="V69" s="28">
         <v>15</v>
       </c>
       <c r="W69" s="28">
         <v>17</v>
       </c>
       <c r="X69" s="28">
         <v>20</v>
       </c>
       <c r="Y69" s="28">
         <v>12</v>
       </c>
       <c r="Z69" s="28">
         <v>13</v>
       </c>
       <c r="AA69" s="28">
         <v>17</v>
       </c>
       <c r="AB69" s="28">
-        <f>[1]Показатель!AB69</f>
         <v>10</v>
       </c>
       <c r="AC69" s="7">
         <v>13</v>
       </c>
       <c r="AD69" s="7">
         <v>10</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE69" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="11">
         <v>97</v>
       </c>
       <c r="D70" s="11">
         <v>70</v>
       </c>
       <c r="E70" s="11">
         <v>80</v>
       </c>
       <c r="F70" s="11">
         <v>132</v>
       </c>
       <c r="G70" s="11">
         <v>70</v>
       </c>
       <c r="H70" s="11">
         <v>149</v>
       </c>
       <c r="I70" s="11">
@@ -7580,75 +7314,77 @@
       <c r="T70" s="11">
         <v>106</v>
       </c>
       <c r="U70" s="11">
         <v>161</v>
       </c>
       <c r="V70" s="29">
         <v>125</v>
       </c>
       <c r="W70" s="29">
         <v>92</v>
       </c>
       <c r="X70" s="29">
         <v>94</v>
       </c>
       <c r="Y70" s="29">
         <v>83</v>
       </c>
       <c r="Z70" s="29">
         <v>89</v>
       </c>
       <c r="AA70" s="29">
         <v>65</v>
       </c>
       <c r="AB70" s="29">
-        <f>[1]Показатель!AB70</f>
         <v>87</v>
       </c>
       <c r="AC70" s="11">
         <v>71</v>
       </c>
       <c r="AD70" s="11">
         <v>79</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE70" s="11">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="B8:AE8"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B52:AE52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B2:AD2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AD52"/>
+    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>