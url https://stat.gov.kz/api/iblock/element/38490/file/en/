--- v3 (2026-07-21)
+++ v4 (2026-09-01)
@@ -7,74 +7,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\АНГ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{577DF200-AB4E-41EA-9F51-7B6C04A4A744}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB31A43F-9C3D-4DC2-90C3-0C095DFC7BAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="95">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -713,82 +713,82 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1107,51 +1107,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.85546875" customWidth="1"/>
     <col min="2" max="2" width="82.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="31">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1233,59 +1233,59 @@
       <c r="B12" s="33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="45">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="42" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="45">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="35">
         <v>7172749540</v>
       </c>
@@ -1317,176 +1317,178 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="34" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AE71"/>
+  <dimension ref="A2:AF71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:S2"/>
-      <selection pane="bottomLeft" activeCell="AI62" sqref="AI62"/>
+      <selection pane="bottomLeft" activeCell="AI57" sqref="AI57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="17" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="56" t="s">
         <v>92</v>
       </c>
-      <c r="C2" s="46"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:31" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+    </row>
+    <row r="3" spans="1:32" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
     </row>
-    <row r="4" spans="1:31" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="U5" s="2"/>
       <c r="X5" s="2"/>
-      <c r="AE5" s="2" t="s">
+      <c r="AF5" s="2" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A6" s="49" t="s">
+    <row r="6" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A6" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="53"/>
-      <c r="C6" s="51">
+      <c r="B6" s="52"/>
+      <c r="C6" s="50">
         <v>2024</v>
       </c>
-      <c r="D6" s="52"/>
-[...10 lines deleted...]
-      <c r="O6" s="55">
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="54">
         <v>2025</v>
       </c>
-      <c r="P6" s="56"/>
-[...9 lines deleted...]
-      <c r="Z6" s="56"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="55"/>
       <c r="AA6" s="57">
         <v>2026</v>
       </c>
       <c r="AB6" s="58"/>
       <c r="AC6" s="58"/>
       <c r="AD6" s="58"/>
       <c r="AE6" s="58"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="54"/>
+      <c r="AF6" s="58"/>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A7" s="49"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1530,86 +1532,90 @@
       </c>
       <c r="X7" s="40" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="41" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AA7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="AB7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="AC7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="AD7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="AE7" s="3" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="47" t="s">
+      <c r="AF7" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="47"/>
-[...29 lines deleted...]
-    <row r="9" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="46"/>
+      <c r="W8" s="46"/>
+      <c r="X8" s="46"/>
+      <c r="Y8" s="46"/>
+      <c r="Z8" s="46"/>
+      <c r="AA8" s="46"/>
+      <c r="AB8" s="46"/>
+      <c r="AC8" s="46"/>
+      <c r="AD8" s="46"/>
+      <c r="AE8" s="46"/>
+      <c r="AF8" s="46"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="7">
         <v>9613</v>
       </c>
       <c r="D9" s="7">
         <v>8498</v>
       </c>
       <c r="E9" s="7">
         <v>8622</v>
       </c>
       <c r="F9" s="7">
         <v>10619</v>
       </c>
       <c r="G9" s="7">
         <v>8453</v>
       </c>
       <c r="H9" s="7">
         <v>11676</v>
       </c>
       <c r="I9" s="7">
         <v>13742</v>
       </c>
       <c r="J9" s="7">
@@ -1656,52 +1662,55 @@
       </c>
       <c r="X9" s="28">
         <v>10031</v>
       </c>
       <c r="Y9" s="28">
         <v>8139</v>
       </c>
       <c r="Z9" s="28">
         <v>8735</v>
       </c>
       <c r="AA9" s="28">
         <v>6955</v>
       </c>
       <c r="AB9" s="28">
         <v>7094</v>
       </c>
       <c r="AC9" s="7">
         <v>7560</v>
       </c>
       <c r="AD9" s="7">
         <v>8079</v>
       </c>
       <c r="AE9" s="7">
         <v>6737</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF9" s="7">
+        <v>15290</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>100000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="7">
         <v>246</v>
       </c>
       <c r="D10" s="7">
         <v>256</v>
       </c>
       <c r="E10" s="7">
         <v>260</v>
       </c>
       <c r="F10" s="7">
         <v>322</v>
       </c>
       <c r="G10" s="7">
         <v>279</v>
       </c>
       <c r="H10" s="7">
         <v>381</v>
       </c>
       <c r="I10" s="7">
@@ -1751,52 +1760,55 @@
       </c>
       <c r="X10" s="28">
         <v>245</v>
       </c>
       <c r="Y10" s="28">
         <v>194</v>
       </c>
       <c r="Z10" s="28">
         <v>232</v>
       </c>
       <c r="AA10" s="28">
         <v>210</v>
       </c>
       <c r="AB10" s="28">
         <v>207</v>
       </c>
       <c r="AC10" s="7">
         <v>220</v>
       </c>
       <c r="AD10" s="7">
         <v>243</v>
       </c>
       <c r="AE10" s="7">
         <v>186</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF10" s="7">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="7">
         <v>352</v>
       </c>
       <c r="D11" s="7">
         <v>314</v>
       </c>
       <c r="E11" s="7">
         <v>329</v>
       </c>
       <c r="F11" s="7">
         <v>374</v>
       </c>
       <c r="G11" s="7">
         <v>251</v>
       </c>
       <c r="H11" s="7">
         <v>483</v>
       </c>
       <c r="I11" s="7">
@@ -1846,52 +1858,55 @@
       </c>
       <c r="X11" s="28">
         <v>359</v>
       </c>
       <c r="Y11" s="28">
         <v>343</v>
       </c>
       <c r="Z11" s="28">
         <v>318</v>
       </c>
       <c r="AA11" s="28">
         <v>270</v>
       </c>
       <c r="AB11" s="28">
         <v>284</v>
       </c>
       <c r="AC11" s="7">
         <v>270</v>
       </c>
       <c r="AD11" s="7">
         <v>308</v>
       </c>
       <c r="AE11" s="7">
         <v>227</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF11" s="7">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="7">
         <v>419</v>
       </c>
       <c r="D12" s="7">
         <v>298</v>
       </c>
       <c r="E12" s="7">
         <v>398</v>
       </c>
       <c r="F12" s="7">
         <v>437</v>
       </c>
       <c r="G12" s="7">
         <v>352</v>
       </c>
       <c r="H12" s="7">
         <v>553</v>
       </c>
       <c r="I12" s="7">
@@ -1941,52 +1956,55 @@
       </c>
       <c r="X12" s="28">
         <v>387</v>
       </c>
       <c r="Y12" s="28">
         <v>310</v>
       </c>
       <c r="Z12" s="28">
         <v>327</v>
       </c>
       <c r="AA12" s="28">
         <v>297</v>
       </c>
       <c r="AB12" s="28">
         <v>280</v>
       </c>
       <c r="AC12" s="7">
         <v>324</v>
       </c>
       <c r="AD12" s="7">
         <v>348</v>
       </c>
       <c r="AE12" s="7">
         <v>279</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF12" s="7">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="7">
         <v>966</v>
       </c>
       <c r="D13" s="7">
         <v>748</v>
       </c>
       <c r="E13" s="7">
         <v>720</v>
       </c>
       <c r="F13" s="7">
         <v>894</v>
       </c>
       <c r="G13" s="7">
         <v>797</v>
       </c>
       <c r="H13" s="7">
         <v>929</v>
       </c>
       <c r="I13" s="7">
@@ -2036,52 +2054,55 @@
       </c>
       <c r="X13" s="28">
         <v>866</v>
       </c>
       <c r="Y13" s="28">
         <v>698</v>
       </c>
       <c r="Z13" s="28">
         <v>761</v>
       </c>
       <c r="AA13" s="28">
         <v>627</v>
       </c>
       <c r="AB13" s="28">
         <v>595</v>
       </c>
       <c r="AC13" s="7">
         <v>665</v>
       </c>
       <c r="AD13" s="7">
         <v>653</v>
       </c>
       <c r="AE13" s="7">
         <v>630</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF13" s="7">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="7">
         <v>318</v>
       </c>
       <c r="D14" s="7">
         <v>281</v>
       </c>
       <c r="E14" s="7">
         <v>309</v>
       </c>
       <c r="F14" s="7">
         <v>387</v>
       </c>
       <c r="G14" s="7">
         <v>311</v>
       </c>
       <c r="H14" s="7">
         <v>343</v>
       </c>
       <c r="I14" s="7">
@@ -2131,52 +2152,55 @@
       </c>
       <c r="X14" s="28">
         <v>284</v>
       </c>
       <c r="Y14" s="28">
         <v>228</v>
       </c>
       <c r="Z14" s="28">
         <v>276</v>
       </c>
       <c r="AA14" s="28">
         <v>192</v>
       </c>
       <c r="AB14" s="28">
         <v>241</v>
       </c>
       <c r="AC14" s="7">
         <v>245</v>
       </c>
       <c r="AD14" s="7">
         <v>228</v>
       </c>
       <c r="AE14" s="7">
         <v>215</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF14" s="7">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="7">
         <v>271</v>
       </c>
       <c r="D15" s="7">
         <v>214</v>
       </c>
       <c r="E15" s="7">
         <v>229</v>
       </c>
       <c r="F15" s="7">
         <v>326</v>
       </c>
       <c r="G15" s="7">
         <v>247</v>
       </c>
       <c r="H15" s="7">
         <v>387</v>
       </c>
       <c r="I15" s="7">
@@ -2226,52 +2250,55 @@
       </c>
       <c r="X15" s="28">
         <v>368</v>
       </c>
       <c r="Y15" s="28">
         <v>208</v>
       </c>
       <c r="Z15" s="28">
         <v>238</v>
       </c>
       <c r="AA15" s="28">
         <v>186</v>
       </c>
       <c r="AB15" s="28">
         <v>177</v>
       </c>
       <c r="AC15" s="7">
         <v>199</v>
       </c>
       <c r="AD15" s="7">
         <v>226</v>
       </c>
       <c r="AE15" s="7">
         <v>174</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF15" s="7">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="7">
         <v>631</v>
       </c>
       <c r="D16" s="7">
         <v>537</v>
       </c>
       <c r="E16" s="7">
         <v>508</v>
       </c>
       <c r="F16" s="7">
         <v>501</v>
       </c>
       <c r="G16" s="7">
         <v>531</v>
       </c>
       <c r="H16" s="7">
         <v>626</v>
       </c>
       <c r="I16" s="7">
@@ -2321,52 +2348,55 @@
       </c>
       <c r="X16" s="28">
         <v>551</v>
       </c>
       <c r="Y16" s="28">
         <v>495</v>
       </c>
       <c r="Z16" s="28">
         <v>584</v>
       </c>
       <c r="AA16" s="28">
         <v>449</v>
       </c>
       <c r="AB16" s="28">
         <v>404</v>
       </c>
       <c r="AC16" s="7">
         <v>377</v>
       </c>
       <c r="AD16" s="7">
         <v>454</v>
       </c>
       <c r="AE16" s="7">
         <v>416</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF16" s="7">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="7">
         <v>321</v>
       </c>
       <c r="D17" s="7">
         <v>277</v>
       </c>
       <c r="E17" s="7">
         <v>310</v>
       </c>
       <c r="F17" s="7">
         <v>351</v>
       </c>
       <c r="G17" s="7">
         <v>284</v>
       </c>
       <c r="H17" s="7">
         <v>381</v>
       </c>
       <c r="I17" s="7">
@@ -2416,52 +2446,55 @@
       </c>
       <c r="X17" s="28">
         <v>364</v>
       </c>
       <c r="Y17" s="28">
         <v>274</v>
       </c>
       <c r="Z17" s="28">
         <v>284</v>
       </c>
       <c r="AA17" s="28">
         <v>226</v>
       </c>
       <c r="AB17" s="28">
         <v>249</v>
       </c>
       <c r="AC17" s="7">
         <v>255</v>
       </c>
       <c r="AD17" s="7">
         <v>252</v>
       </c>
       <c r="AE17" s="7">
         <v>255</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF17" s="7">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="7">
         <v>510</v>
       </c>
       <c r="D18" s="7">
         <v>521</v>
       </c>
       <c r="E18" s="7">
         <v>470</v>
       </c>
       <c r="F18" s="7">
         <v>684</v>
       </c>
       <c r="G18" s="7">
         <v>437</v>
       </c>
       <c r="H18" s="7">
         <v>777</v>
       </c>
       <c r="I18" s="7">
@@ -2511,52 +2544,55 @@
       </c>
       <c r="X18" s="28">
         <v>578</v>
       </c>
       <c r="Y18" s="28">
         <v>497</v>
       </c>
       <c r="Z18" s="28">
         <v>544</v>
       </c>
       <c r="AA18" s="28">
         <v>416</v>
       </c>
       <c r="AB18" s="28">
         <v>410</v>
       </c>
       <c r="AC18" s="7">
         <v>446</v>
       </c>
       <c r="AD18" s="7">
         <v>455</v>
       </c>
       <c r="AE18" s="7">
         <v>323</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF18" s="7">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A19" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="7">
         <v>345</v>
       </c>
       <c r="D19" s="7">
         <v>345</v>
       </c>
       <c r="E19" s="7">
         <v>348</v>
       </c>
       <c r="F19" s="7">
         <v>435</v>
       </c>
       <c r="G19" s="7">
         <v>264</v>
       </c>
       <c r="H19" s="7">
         <v>545</v>
       </c>
       <c r="I19" s="7">
@@ -2606,52 +2642,55 @@
       </c>
       <c r="X19" s="28">
         <v>388</v>
       </c>
       <c r="Y19" s="28">
         <v>362</v>
       </c>
       <c r="Z19" s="28">
         <v>377</v>
       </c>
       <c r="AA19" s="28">
         <v>279</v>
       </c>
       <c r="AB19" s="28">
         <v>298</v>
       </c>
       <c r="AC19" s="7">
         <v>301</v>
       </c>
       <c r="AD19" s="7">
         <v>332</v>
       </c>
       <c r="AE19" s="7">
         <v>208</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF19" s="7">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="7">
         <v>384</v>
       </c>
       <c r="D20" s="7">
         <v>328</v>
       </c>
       <c r="E20" s="7">
         <v>376</v>
       </c>
       <c r="F20" s="7">
         <v>435</v>
       </c>
       <c r="G20" s="7">
         <v>357</v>
       </c>
       <c r="H20" s="7">
         <v>365</v>
       </c>
       <c r="I20" s="7">
@@ -2701,52 +2740,55 @@
       </c>
       <c r="X20" s="28">
         <v>373</v>
       </c>
       <c r="Y20" s="28">
         <v>302</v>
       </c>
       <c r="Z20" s="28">
         <v>327</v>
       </c>
       <c r="AA20" s="28">
         <v>232</v>
       </c>
       <c r="AB20" s="28">
         <v>224</v>
       </c>
       <c r="AC20" s="7">
         <v>287</v>
       </c>
       <c r="AD20" s="7">
         <v>295</v>
       </c>
       <c r="AE20" s="7">
         <v>257</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF20" s="7">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="7">
         <v>425</v>
       </c>
       <c r="D21" s="7">
         <v>372</v>
       </c>
       <c r="E21" s="7">
         <v>387</v>
       </c>
       <c r="F21" s="7">
         <v>478</v>
       </c>
       <c r="G21" s="7">
         <v>398</v>
       </c>
       <c r="H21" s="7">
         <v>374</v>
       </c>
       <c r="I21" s="7">
@@ -2796,52 +2838,55 @@
       </c>
       <c r="X21" s="28">
         <v>376</v>
       </c>
       <c r="Y21" s="28">
         <v>331</v>
       </c>
       <c r="Z21" s="28">
         <v>320</v>
       </c>
       <c r="AA21" s="28">
         <v>228</v>
       </c>
       <c r="AB21" s="28">
         <v>269</v>
       </c>
       <c r="AC21" s="7">
         <v>325</v>
       </c>
       <c r="AD21" s="7">
         <v>267</v>
       </c>
       <c r="AE21" s="7">
         <v>294</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF21" s="7">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="7">
         <v>313</v>
       </c>
       <c r="D22" s="7">
         <v>281</v>
       </c>
       <c r="E22" s="7">
         <v>331</v>
       </c>
       <c r="F22" s="7">
         <v>405</v>
       </c>
       <c r="G22" s="7">
         <v>243</v>
       </c>
       <c r="H22" s="7">
         <v>479</v>
       </c>
       <c r="I22" s="7">
@@ -2891,52 +2936,55 @@
       </c>
       <c r="X22" s="28">
         <v>361</v>
       </c>
       <c r="Y22" s="28">
         <v>278</v>
       </c>
       <c r="Z22" s="28">
         <v>352</v>
       </c>
       <c r="AA22" s="28">
         <v>282</v>
       </c>
       <c r="AB22" s="28">
         <v>248</v>
       </c>
       <c r="AC22" s="7">
         <v>276</v>
       </c>
       <c r="AD22" s="7">
         <v>353</v>
       </c>
       <c r="AE22" s="7">
         <v>198</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF22" s="7">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A23" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="7">
         <v>211</v>
       </c>
       <c r="D23" s="7">
         <v>210</v>
       </c>
       <c r="E23" s="7">
         <v>218</v>
       </c>
       <c r="F23" s="7">
         <v>246</v>
       </c>
       <c r="G23" s="7">
         <v>153</v>
       </c>
       <c r="H23" s="7">
         <v>341</v>
       </c>
       <c r="I23" s="7">
@@ -2986,52 +3034,55 @@
       </c>
       <c r="X23" s="28">
         <v>207</v>
       </c>
       <c r="Y23" s="28">
         <v>230</v>
       </c>
       <c r="Z23" s="28">
         <v>255</v>
       </c>
       <c r="AA23" s="28">
         <v>180</v>
       </c>
       <c r="AB23" s="28">
         <v>162</v>
       </c>
       <c r="AC23" s="7">
         <v>189</v>
       </c>
       <c r="AD23" s="7">
         <v>208</v>
       </c>
       <c r="AE23" s="7">
         <v>113</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF23" s="7">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="7">
         <v>1124</v>
       </c>
       <c r="D24" s="7">
         <v>959</v>
       </c>
       <c r="E24" s="7">
         <v>863</v>
       </c>
       <c r="F24" s="7">
         <v>927</v>
       </c>
       <c r="G24" s="7">
         <v>991</v>
       </c>
       <c r="H24" s="7">
         <v>906</v>
       </c>
       <c r="I24" s="7">
@@ -3081,52 +3132,55 @@
       </c>
       <c r="X24" s="28">
         <v>1066</v>
       </c>
       <c r="Y24" s="28">
         <v>849</v>
       </c>
       <c r="Z24" s="28">
         <v>933</v>
       </c>
       <c r="AA24" s="28">
         <v>773</v>
       </c>
       <c r="AB24" s="28">
         <v>724</v>
       </c>
       <c r="AC24" s="7">
         <v>753</v>
       </c>
       <c r="AD24" s="7">
         <v>780</v>
       </c>
       <c r="AE24" s="7">
         <v>783</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF24" s="7">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="7">
         <v>123</v>
       </c>
       <c r="D25" s="7">
         <v>88</v>
       </c>
       <c r="E25" s="7">
         <v>114</v>
       </c>
       <c r="F25" s="7">
         <v>141</v>
       </c>
       <c r="G25" s="7">
         <v>86</v>
       </c>
       <c r="H25" s="7">
         <v>139</v>
       </c>
       <c r="I25" s="7">
@@ -3176,52 +3230,55 @@
       </c>
       <c r="X25" s="28">
         <v>105</v>
       </c>
       <c r="Y25" s="28">
         <v>91</v>
       </c>
       <c r="Z25" s="28">
         <v>106</v>
       </c>
       <c r="AA25" s="28">
         <v>75</v>
       </c>
       <c r="AB25" s="28">
         <v>76</v>
       </c>
       <c r="AC25" s="7">
         <v>90</v>
       </c>
       <c r="AD25" s="7">
         <v>83</v>
       </c>
       <c r="AE25" s="7">
         <v>95</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF25" s="7">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="7">
         <v>280</v>
       </c>
       <c r="D26" s="7">
         <v>285</v>
       </c>
       <c r="E26" s="7">
         <v>288</v>
       </c>
       <c r="F26" s="7">
         <v>446</v>
       </c>
       <c r="G26" s="7">
         <v>251</v>
       </c>
       <c r="H26" s="7">
         <v>533</v>
       </c>
       <c r="I26" s="7">
@@ -3271,52 +3328,55 @@
       </c>
       <c r="X26" s="28">
         <v>357</v>
       </c>
       <c r="Y26" s="28">
         <v>288</v>
       </c>
       <c r="Z26" s="28">
         <v>334</v>
       </c>
       <c r="AA26" s="28">
         <v>247</v>
       </c>
       <c r="AB26" s="28">
         <v>318</v>
       </c>
       <c r="AC26" s="7">
         <v>254</v>
       </c>
       <c r="AD26" s="7">
         <v>326</v>
       </c>
       <c r="AE26" s="7">
         <v>217</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF26" s="7">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="7">
         <v>709</v>
       </c>
       <c r="D27" s="7">
         <v>733</v>
       </c>
       <c r="E27" s="7">
         <v>726</v>
       </c>
       <c r="F27" s="7">
         <v>1005</v>
       </c>
       <c r="G27" s="7">
         <v>732</v>
       </c>
       <c r="H27" s="7">
         <v>1162</v>
       </c>
       <c r="I27" s="7">
@@ -3366,52 +3426,55 @@
       </c>
       <c r="X27" s="28">
         <v>883</v>
       </c>
       <c r="Y27" s="28">
         <v>648</v>
       </c>
       <c r="Z27" s="28">
         <v>740</v>
       </c>
       <c r="AA27" s="28">
         <v>640</v>
       </c>
       <c r="AB27" s="28">
         <v>683</v>
       </c>
       <c r="AC27" s="7">
         <v>736</v>
       </c>
       <c r="AD27" s="7">
         <v>768</v>
       </c>
       <c r="AE27" s="7">
         <v>642</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF27" s="7">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A28" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="7">
         <v>1023</v>
       </c>
       <c r="D28" s="7">
         <v>904</v>
       </c>
       <c r="E28" s="7">
         <v>932</v>
       </c>
       <c r="F28" s="7">
         <v>1248</v>
       </c>
       <c r="G28" s="7">
         <v>874</v>
       </c>
       <c r="H28" s="7">
         <v>1339</v>
       </c>
       <c r="I28" s="7">
@@ -3461,52 +3524,55 @@
       </c>
       <c r="X28" s="28">
         <v>1215</v>
       </c>
       <c r="Y28" s="28">
         <v>903</v>
       </c>
       <c r="Z28" s="28">
         <v>850</v>
       </c>
       <c r="AA28" s="28">
         <v>691</v>
       </c>
       <c r="AB28" s="28">
         <v>798</v>
       </c>
       <c r="AC28" s="7">
         <v>838</v>
       </c>
       <c r="AD28" s="7">
         <v>977</v>
       </c>
       <c r="AE28" s="7">
         <v>739</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF28" s="7">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A29" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="7">
         <v>642</v>
       </c>
       <c r="D29" s="7">
         <v>547</v>
       </c>
       <c r="E29" s="7">
         <v>506</v>
       </c>
       <c r="F29" s="7">
         <v>577</v>
       </c>
       <c r="G29" s="7">
         <v>615</v>
       </c>
       <c r="H29" s="7">
         <v>633</v>
       </c>
       <c r="I29" s="7">
@@ -3556,87 +3622,91 @@
       </c>
       <c r="X29" s="28">
         <v>698</v>
       </c>
       <c r="Y29" s="28">
         <v>610</v>
       </c>
       <c r="Z29" s="28">
         <v>577</v>
       </c>
       <c r="AA29" s="28">
         <v>455</v>
       </c>
       <c r="AB29" s="28">
         <v>447</v>
       </c>
       <c r="AC29" s="7">
         <v>510</v>
       </c>
       <c r="AD29" s="7">
         <v>523</v>
       </c>
       <c r="AE29" s="7">
         <v>486</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF29" s="7">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="17"/>
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="C30" s="48"/>
-[...29 lines deleted...]
-    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="47"/>
+      <c r="O30" s="47"/>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="47"/>
+      <c r="R30" s="47"/>
+      <c r="S30" s="47"/>
+      <c r="T30" s="47"/>
+      <c r="U30" s="47"/>
+      <c r="V30" s="47"/>
+      <c r="W30" s="47"/>
+      <c r="X30" s="47"/>
+      <c r="Y30" s="47"/>
+      <c r="Z30" s="47"/>
+      <c r="AA30" s="47"/>
+      <c r="AB30" s="47"/>
+      <c r="AC30" s="47"/>
+      <c r="AD30" s="47"/>
+      <c r="AE30" s="47"/>
+      <c r="AF30" s="47"/>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="7">
         <v>6015</v>
       </c>
       <c r="D31" s="7">
         <v>5435</v>
       </c>
       <c r="E31" s="7">
         <v>5576</v>
       </c>
       <c r="F31" s="7">
         <v>7188</v>
       </c>
       <c r="G31" s="7">
         <v>5389</v>
       </c>
       <c r="H31" s="7">
         <v>8100</v>
       </c>
       <c r="I31" s="7">
         <v>9356</v>
       </c>
       <c r="J31" s="7">
@@ -3683,52 +3753,55 @@
       </c>
       <c r="X31" s="28">
         <v>6799</v>
       </c>
       <c r="Y31" s="28">
         <v>5357</v>
       </c>
       <c r="Z31" s="28">
         <v>5736</v>
       </c>
       <c r="AA31" s="28">
         <v>4572</v>
       </c>
       <c r="AB31" s="28">
         <v>4802</v>
       </c>
       <c r="AC31" s="7">
         <v>5134</v>
       </c>
       <c r="AD31" s="7">
         <v>5584</v>
       </c>
       <c r="AE31" s="7">
         <v>4455</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF31" s="7">
+        <v>11106</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A32" s="23">
         <v>100000000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="7">
         <v>165</v>
       </c>
       <c r="D32" s="7">
         <v>166</v>
       </c>
       <c r="E32" s="7">
         <v>193</v>
       </c>
       <c r="F32" s="7">
         <v>242</v>
       </c>
       <c r="G32" s="7">
         <v>204</v>
       </c>
       <c r="H32" s="7">
         <v>280</v>
       </c>
       <c r="I32" s="7">
@@ -3778,52 +3851,55 @@
       </c>
       <c r="X32" s="28">
         <v>163</v>
       </c>
       <c r="Y32" s="28">
         <v>135</v>
       </c>
       <c r="Z32" s="28">
         <v>165</v>
       </c>
       <c r="AA32" s="28">
         <v>150</v>
       </c>
       <c r="AB32" s="28">
         <v>153</v>
       </c>
       <c r="AC32" s="7">
         <v>167</v>
       </c>
       <c r="AD32" s="7">
         <v>180</v>
       </c>
       <c r="AE32" s="7">
         <v>144</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF32" s="7">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="7">
         <v>214</v>
       </c>
       <c r="D33" s="7">
         <v>184</v>
       </c>
       <c r="E33" s="7">
         <v>188</v>
       </c>
       <c r="F33" s="7">
         <v>227</v>
       </c>
       <c r="G33" s="7">
         <v>140</v>
       </c>
       <c r="H33" s="7">
         <v>324</v>
       </c>
       <c r="I33" s="7">
@@ -3873,52 +3949,55 @@
       </c>
       <c r="X33" s="28">
         <v>227</v>
       </c>
       <c r="Y33" s="28">
         <v>216</v>
       </c>
       <c r="Z33" s="28">
         <v>194</v>
       </c>
       <c r="AA33" s="28">
         <v>149</v>
       </c>
       <c r="AB33" s="28">
         <v>161</v>
       </c>
       <c r="AC33" s="7">
         <v>172</v>
       </c>
       <c r="AD33" s="7">
         <v>190</v>
       </c>
       <c r="AE33" s="7">
         <v>135</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF33" s="7">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="7">
         <v>341</v>
       </c>
       <c r="D34" s="7">
         <v>237</v>
       </c>
       <c r="E34" s="7">
         <v>306</v>
       </c>
       <c r="F34" s="7">
         <v>357</v>
       </c>
       <c r="G34" s="7">
         <v>275</v>
       </c>
       <c r="H34" s="7">
         <v>472</v>
       </c>
       <c r="I34" s="7">
@@ -3968,52 +4047,55 @@
       </c>
       <c r="X34" s="28">
         <v>313</v>
       </c>
       <c r="Y34" s="28">
         <v>241</v>
       </c>
       <c r="Z34" s="28">
         <v>274</v>
       </c>
       <c r="AA34" s="28">
         <v>245</v>
       </c>
       <c r="AB34" s="28">
         <v>236</v>
       </c>
       <c r="AC34" s="7">
         <v>263</v>
       </c>
       <c r="AD34" s="7">
         <v>289</v>
       </c>
       <c r="AE34" s="7">
         <v>242</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF34" s="7">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="7">
         <v>154</v>
       </c>
       <c r="D35" s="7">
         <v>134</v>
       </c>
       <c r="E35" s="7">
         <v>115</v>
       </c>
       <c r="F35" s="7">
         <v>159</v>
       </c>
       <c r="G35" s="7">
         <v>143</v>
       </c>
       <c r="H35" s="7">
         <v>157</v>
       </c>
       <c r="I35" s="7">
@@ -4063,52 +4145,55 @@
       </c>
       <c r="X35" s="28">
         <v>194</v>
       </c>
       <c r="Y35" s="28">
         <v>140</v>
       </c>
       <c r="Z35" s="28">
         <v>138</v>
       </c>
       <c r="AA35" s="28">
         <v>134</v>
       </c>
       <c r="AB35" s="28">
         <v>121</v>
       </c>
       <c r="AC35" s="7">
         <v>127</v>
       </c>
       <c r="AD35" s="7">
         <v>141</v>
       </c>
       <c r="AE35" s="7">
         <v>121</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF35" s="7">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="7">
         <v>184</v>
       </c>
       <c r="D36" s="7">
         <v>163</v>
       </c>
       <c r="E36" s="7">
         <v>195</v>
       </c>
       <c r="F36" s="7">
         <v>238</v>
       </c>
       <c r="G36" s="7">
         <v>182</v>
       </c>
       <c r="H36" s="7">
         <v>187</v>
       </c>
       <c r="I36" s="7">
@@ -4158,52 +4243,55 @@
       </c>
       <c r="X36" s="28">
         <v>168</v>
       </c>
       <c r="Y36" s="28">
         <v>138</v>
       </c>
       <c r="Z36" s="28">
         <v>175</v>
       </c>
       <c r="AA36" s="28">
         <v>122</v>
       </c>
       <c r="AB36" s="28">
         <v>158</v>
       </c>
       <c r="AC36" s="7">
         <v>153</v>
       </c>
       <c r="AD36" s="7">
         <v>136</v>
       </c>
       <c r="AE36" s="7">
         <v>124</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF36" s="7">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A37" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="7">
         <v>169</v>
       </c>
       <c r="D37" s="7">
         <v>144</v>
       </c>
       <c r="E37" s="7">
         <v>158</v>
       </c>
       <c r="F37" s="7">
         <v>232</v>
       </c>
       <c r="G37" s="7">
         <v>186</v>
       </c>
       <c r="H37" s="7">
         <v>273</v>
       </c>
       <c r="I37" s="7">
@@ -4253,52 +4341,55 @@
       </c>
       <c r="X37" s="28">
         <v>247</v>
       </c>
       <c r="Y37" s="28">
         <v>133</v>
       </c>
       <c r="Z37" s="28">
         <v>160</v>
       </c>
       <c r="AA37" s="28">
         <v>116</v>
       </c>
       <c r="AB37" s="28">
         <v>123</v>
       </c>
       <c r="AC37" s="7">
         <v>131</v>
       </c>
       <c r="AD37" s="7">
         <v>165</v>
       </c>
       <c r="AE37" s="7">
         <v>115</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF37" s="7">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A38" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="7">
         <v>278</v>
       </c>
       <c r="D38" s="7">
         <v>212</v>
       </c>
       <c r="E38" s="7">
         <v>214</v>
       </c>
       <c r="F38" s="7">
         <v>228</v>
       </c>
       <c r="G38" s="7">
         <v>235</v>
       </c>
       <c r="H38" s="7">
         <v>298</v>
       </c>
       <c r="I38" s="7">
@@ -4348,52 +4439,55 @@
       </c>
       <c r="X38" s="28">
         <v>291</v>
       </c>
       <c r="Y38" s="28">
         <v>227</v>
       </c>
       <c r="Z38" s="28">
         <v>255</v>
       </c>
       <c r="AA38" s="28">
         <v>211</v>
       </c>
       <c r="AB38" s="28">
         <v>191</v>
       </c>
       <c r="AC38" s="7">
         <v>201</v>
       </c>
       <c r="AD38" s="7">
         <v>246</v>
       </c>
       <c r="AE38" s="7">
         <v>202</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF38" s="7">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="7">
         <v>132</v>
       </c>
       <c r="D39" s="7">
         <v>133</v>
       </c>
       <c r="E39" s="7">
         <v>143</v>
       </c>
       <c r="F39" s="7">
         <v>182</v>
       </c>
       <c r="G39" s="7">
         <v>122</v>
       </c>
       <c r="H39" s="7">
         <v>202</v>
       </c>
       <c r="I39" s="7">
@@ -4443,52 +4537,55 @@
       </c>
       <c r="X39" s="28">
         <v>181</v>
       </c>
       <c r="Y39" s="28">
         <v>148</v>
       </c>
       <c r="Z39" s="28">
         <v>140</v>
       </c>
       <c r="AA39" s="28">
         <v>109</v>
       </c>
       <c r="AB39" s="28">
         <v>140</v>
       </c>
       <c r="AC39" s="7">
         <v>137</v>
       </c>
       <c r="AD39" s="7">
         <v>122</v>
       </c>
       <c r="AE39" s="7">
         <v>135</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF39" s="7">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A40" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="7">
         <v>431</v>
       </c>
       <c r="D40" s="7">
         <v>441</v>
       </c>
       <c r="E40" s="7">
         <v>405</v>
       </c>
       <c r="F40" s="7">
         <v>587</v>
       </c>
       <c r="G40" s="7">
         <v>369</v>
       </c>
       <c r="H40" s="7">
         <v>682</v>
       </c>
       <c r="I40" s="7">
@@ -4538,52 +4635,55 @@
       </c>
       <c r="X40" s="28">
         <v>508</v>
       </c>
       <c r="Y40" s="28">
         <v>436</v>
       </c>
       <c r="Z40" s="28">
         <v>477</v>
       </c>
       <c r="AA40" s="28">
         <v>366</v>
       </c>
       <c r="AB40" s="28">
         <v>351</v>
       </c>
       <c r="AC40" s="7">
         <v>391</v>
       </c>
       <c r="AD40" s="7">
         <v>403</v>
       </c>
       <c r="AE40" s="7">
         <v>279</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF40" s="7">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A41" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="7">
         <v>241</v>
       </c>
       <c r="D41" s="7">
         <v>233</v>
       </c>
       <c r="E41" s="7">
         <v>230</v>
       </c>
       <c r="F41" s="7">
         <v>291</v>
       </c>
       <c r="G41" s="7">
         <v>170</v>
       </c>
       <c r="H41" s="7">
         <v>372</v>
       </c>
       <c r="I41" s="7">
@@ -4633,52 +4733,55 @@
       </c>
       <c r="X41" s="28">
         <v>269</v>
       </c>
       <c r="Y41" s="28">
         <v>237</v>
       </c>
       <c r="Z41" s="28">
         <v>257</v>
       </c>
       <c r="AA41" s="28">
         <v>195</v>
       </c>
       <c r="AB41" s="28">
         <v>206</v>
       </c>
       <c r="AC41" s="7">
         <v>200</v>
       </c>
       <c r="AD41" s="7">
         <v>234</v>
       </c>
       <c r="AE41" s="7">
         <v>145</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF41" s="7">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A42" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="7">
         <v>181</v>
       </c>
       <c r="D42" s="7">
         <v>150</v>
       </c>
       <c r="E42" s="7">
         <v>179</v>
       </c>
       <c r="F42" s="7">
         <v>241</v>
       </c>
       <c r="G42" s="7">
         <v>177</v>
       </c>
       <c r="H42" s="7">
         <v>204</v>
       </c>
       <c r="I42" s="7">
@@ -4728,52 +4831,55 @@
       </c>
       <c r="X42" s="28">
         <v>193</v>
       </c>
       <c r="Y42" s="28">
         <v>138</v>
       </c>
       <c r="Z42" s="28">
         <v>155</v>
       </c>
       <c r="AA42" s="28">
         <v>114</v>
       </c>
       <c r="AB42" s="28">
         <v>132</v>
       </c>
       <c r="AC42" s="7">
         <v>162</v>
       </c>
       <c r="AD42" s="7">
         <v>156</v>
       </c>
       <c r="AE42" s="7">
         <v>149</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF42" s="7">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A43" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="7">
         <v>206</v>
       </c>
       <c r="D43" s="7">
         <v>184</v>
       </c>
       <c r="E43" s="7">
         <v>194</v>
       </c>
       <c r="F43" s="7">
         <v>244</v>
       </c>
       <c r="G43" s="7">
         <v>185</v>
       </c>
       <c r="H43" s="7">
         <v>195</v>
       </c>
       <c r="I43" s="7">
@@ -4823,52 +4929,55 @@
       </c>
       <c r="X43" s="28">
         <v>194</v>
       </c>
       <c r="Y43" s="28">
         <v>177</v>
       </c>
       <c r="Z43" s="28">
         <v>182</v>
       </c>
       <c r="AA43" s="28">
         <v>115</v>
       </c>
       <c r="AB43" s="28">
         <v>147</v>
       </c>
       <c r="AC43" s="7">
         <v>172</v>
       </c>
       <c r="AD43" s="7">
         <v>141</v>
       </c>
       <c r="AE43" s="7">
         <v>150</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF43" s="7">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A44" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="7">
         <v>245</v>
       </c>
       <c r="D44" s="7">
         <v>205</v>
       </c>
       <c r="E44" s="7">
         <v>245</v>
       </c>
       <c r="F44" s="7">
         <v>311</v>
       </c>
       <c r="G44" s="7">
         <v>182</v>
       </c>
       <c r="H44" s="7">
         <v>363</v>
       </c>
       <c r="I44" s="7">
@@ -4918,52 +5027,55 @@
       </c>
       <c r="X44" s="28">
         <v>285</v>
       </c>
       <c r="Y44" s="28">
         <v>213</v>
       </c>
       <c r="Z44" s="28">
         <v>278</v>
       </c>
       <c r="AA44" s="28">
         <v>220</v>
       </c>
       <c r="AB44" s="28">
         <v>188</v>
       </c>
       <c r="AC44" s="7">
         <v>212</v>
       </c>
       <c r="AD44" s="7">
         <v>266</v>
       </c>
       <c r="AE44" s="7">
         <v>151</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF44" s="7">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A45" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="7">
         <v>118</v>
       </c>
       <c r="D45" s="7">
         <v>119</v>
       </c>
       <c r="E45" s="7">
         <v>122</v>
       </c>
       <c r="F45" s="7">
         <v>141</v>
       </c>
       <c r="G45" s="7">
         <v>75</v>
       </c>
       <c r="H45" s="7">
         <v>204</v>
       </c>
       <c r="I45" s="7">
@@ -5013,52 +5125,55 @@
       </c>
       <c r="X45" s="28">
         <v>121</v>
       </c>
       <c r="Y45" s="28">
         <v>119</v>
       </c>
       <c r="Z45" s="28">
         <v>143</v>
       </c>
       <c r="AA45" s="28">
         <v>98</v>
       </c>
       <c r="AB45" s="28">
         <v>92</v>
       </c>
       <c r="AC45" s="7">
         <v>114</v>
       </c>
       <c r="AD45" s="7">
         <v>128</v>
       </c>
       <c r="AE45" s="7">
         <v>68</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF45" s="7">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A46" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="7">
         <v>296</v>
       </c>
       <c r="D46" s="7">
         <v>260</v>
       </c>
       <c r="E46" s="7">
         <v>216</v>
       </c>
       <c r="F46" s="7">
         <v>248</v>
       </c>
       <c r="G46" s="7">
         <v>281</v>
       </c>
       <c r="H46" s="7">
         <v>251</v>
       </c>
       <c r="I46" s="7">
@@ -5108,52 +5223,55 @@
       </c>
       <c r="X46" s="28">
         <v>301</v>
       </c>
       <c r="Y46" s="28">
         <v>214</v>
       </c>
       <c r="Z46" s="28">
         <v>238</v>
       </c>
       <c r="AA46" s="28">
         <v>202</v>
       </c>
       <c r="AB46" s="28">
         <v>178</v>
       </c>
       <c r="AC46" s="7">
         <v>188</v>
       </c>
       <c r="AD46" s="7">
         <v>199</v>
       </c>
       <c r="AE46" s="7">
         <v>201</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF46" s="7">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A47" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="7">
         <v>103</v>
       </c>
       <c r="D47" s="7">
         <v>71</v>
       </c>
       <c r="E47" s="7">
         <v>101</v>
       </c>
       <c r="F47" s="7">
         <v>116</v>
       </c>
       <c r="G47" s="7">
         <v>61</v>
       </c>
       <c r="H47" s="7">
         <v>118</v>
       </c>
       <c r="I47" s="7">
@@ -5203,52 +5321,55 @@
       </c>
       <c r="X47" s="28">
         <v>85</v>
       </c>
       <c r="Y47" s="28">
         <v>79</v>
       </c>
       <c r="Z47" s="28">
         <v>93</v>
       </c>
       <c r="AA47" s="28">
         <v>58</v>
       </c>
       <c r="AB47" s="28">
         <v>66</v>
       </c>
       <c r="AC47" s="7">
         <v>77</v>
       </c>
       <c r="AD47" s="7">
         <v>73</v>
       </c>
       <c r="AE47" s="7">
         <v>79</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF47" s="7">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A48" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="7">
         <v>183</v>
       </c>
       <c r="D48" s="7">
         <v>215</v>
       </c>
       <c r="E48" s="7">
         <v>208</v>
       </c>
       <c r="F48" s="7">
         <v>314</v>
       </c>
       <c r="G48" s="7">
         <v>181</v>
       </c>
       <c r="H48" s="7">
         <v>384</v>
       </c>
       <c r="I48" s="7">
@@ -5298,52 +5419,55 @@
       </c>
       <c r="X48" s="28">
         <v>263</v>
       </c>
       <c r="Y48" s="28">
         <v>205</v>
       </c>
       <c r="Z48" s="28">
         <v>245</v>
       </c>
       <c r="AA48" s="28">
         <v>182</v>
       </c>
       <c r="AB48" s="28">
         <v>231</v>
       </c>
       <c r="AC48" s="7">
         <v>183</v>
       </c>
       <c r="AD48" s="7">
         <v>247</v>
       </c>
       <c r="AE48" s="7">
         <v>148</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF48" s="7">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="7">
         <v>709</v>
       </c>
       <c r="D49" s="7">
         <v>733</v>
       </c>
       <c r="E49" s="7">
         <v>726</v>
       </c>
       <c r="F49" s="7">
         <v>1005</v>
       </c>
       <c r="G49" s="7">
         <v>732</v>
       </c>
       <c r="H49" s="7">
         <v>1162</v>
       </c>
       <c r="I49" s="7">
@@ -5393,52 +5517,55 @@
       </c>
       <c r="X49" s="28">
         <v>883</v>
       </c>
       <c r="Y49" s="28">
         <v>648</v>
       </c>
       <c r="Z49" s="28">
         <v>740</v>
       </c>
       <c r="AA49" s="28">
         <v>640</v>
       </c>
       <c r="AB49" s="28">
         <v>683</v>
       </c>
       <c r="AC49" s="7">
         <v>736</v>
       </c>
       <c r="AD49" s="7">
         <v>768</v>
       </c>
       <c r="AE49" s="7">
         <v>642</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF49" s="7">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A50" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="7">
         <v>1023</v>
       </c>
       <c r="D50" s="7">
         <v>904</v>
       </c>
       <c r="E50" s="7">
         <v>932</v>
       </c>
       <c r="F50" s="7">
         <v>1248</v>
       </c>
       <c r="G50" s="7">
         <v>874</v>
       </c>
       <c r="H50" s="7">
         <v>1339</v>
       </c>
       <c r="I50" s="7">
@@ -5488,52 +5615,55 @@
       </c>
       <c r="X50" s="28">
         <v>1215</v>
       </c>
       <c r="Y50" s="28">
         <v>903</v>
       </c>
       <c r="Z50" s="28">
         <v>850</v>
       </c>
       <c r="AA50" s="28">
         <v>691</v>
       </c>
       <c r="AB50" s="28">
         <v>798</v>
       </c>
       <c r="AC50" s="7">
         <v>838</v>
       </c>
       <c r="AD50" s="7">
         <v>977</v>
       </c>
       <c r="AE50" s="7">
         <v>739</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF50" s="7">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A51" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="7">
         <v>642</v>
       </c>
       <c r="D51" s="7">
         <v>547</v>
       </c>
       <c r="E51" s="7">
         <v>506</v>
       </c>
       <c r="F51" s="7">
         <v>577</v>
       </c>
       <c r="G51" s="7">
         <v>615</v>
       </c>
       <c r="H51" s="7">
         <v>633</v>
       </c>
       <c r="I51" s="7">
@@ -5583,87 +5713,91 @@
       </c>
       <c r="X51" s="28">
         <v>698</v>
       </c>
       <c r="Y51" s="28">
         <v>610</v>
       </c>
       <c r="Z51" s="28">
         <v>577</v>
       </c>
       <c r="AA51" s="28">
         <v>455</v>
       </c>
       <c r="AB51" s="28">
         <v>447</v>
       </c>
       <c r="AC51" s="7">
         <v>510</v>
       </c>
       <c r="AD51" s="7">
         <v>523</v>
       </c>
       <c r="AE51" s="7">
         <v>486</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF51" s="7">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="13" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="17"/>
-      <c r="B52" s="47" t="s">
+      <c r="B52" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="C52" s="47"/>
-[...29 lines deleted...]
-    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C52" s="46"/>
+      <c r="D52" s="46"/>
+      <c r="E52" s="46"/>
+      <c r="F52" s="46"/>
+      <c r="G52" s="46"/>
+      <c r="H52" s="46"/>
+      <c r="I52" s="46"/>
+      <c r="J52" s="46"/>
+      <c r="K52" s="46"/>
+      <c r="L52" s="46"/>
+      <c r="M52" s="46"/>
+      <c r="N52" s="46"/>
+      <c r="O52" s="46"/>
+      <c r="P52" s="46"/>
+      <c r="Q52" s="46"/>
+      <c r="R52" s="46"/>
+      <c r="S52" s="46"/>
+      <c r="T52" s="46"/>
+      <c r="U52" s="46"/>
+      <c r="V52" s="46"/>
+      <c r="W52" s="46"/>
+      <c r="X52" s="46"/>
+      <c r="Y52" s="46"/>
+      <c r="Z52" s="46"/>
+      <c r="AA52" s="46"/>
+      <c r="AB52" s="46"/>
+      <c r="AC52" s="46"/>
+      <c r="AD52" s="46"/>
+      <c r="AE52" s="46"/>
+      <c r="AF52" s="46"/>
+    </row>
+    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B53" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="7">
         <v>3598</v>
       </c>
       <c r="D53" s="7">
         <v>3063</v>
       </c>
       <c r="E53" s="7">
         <v>3046</v>
       </c>
       <c r="F53" s="7">
         <v>3431</v>
       </c>
       <c r="G53" s="7">
         <v>3064</v>
       </c>
       <c r="H53" s="7">
         <v>3576</v>
       </c>
       <c r="I53" s="7">
         <v>4386</v>
       </c>
       <c r="J53" s="7">
@@ -5710,52 +5844,55 @@
       </c>
       <c r="X53" s="28">
         <v>3232</v>
       </c>
       <c r="Y53" s="28">
         <v>2782</v>
       </c>
       <c r="Z53" s="28">
         <v>2999</v>
       </c>
       <c r="AA53" s="28">
         <v>2383</v>
       </c>
       <c r="AB53" s="28">
         <v>2292</v>
       </c>
       <c r="AC53" s="7">
         <v>2426</v>
       </c>
       <c r="AD53" s="7">
         <v>2495</v>
       </c>
       <c r="AE53" s="7">
         <v>2282</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF53" s="7">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A54" s="23">
         <v>100000000</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C54" s="7">
         <v>81</v>
       </c>
       <c r="D54" s="7">
         <v>90</v>
       </c>
       <c r="E54" s="7">
         <v>67</v>
       </c>
       <c r="F54" s="7">
         <v>80</v>
       </c>
       <c r="G54" s="7">
         <v>75</v>
       </c>
       <c r="H54" s="7">
         <v>101</v>
       </c>
       <c r="I54" s="7">
@@ -5805,52 +5942,55 @@
       </c>
       <c r="X54" s="28">
         <v>82</v>
       </c>
       <c r="Y54" s="28">
         <v>59</v>
       </c>
       <c r="Z54" s="28">
         <v>67</v>
       </c>
       <c r="AA54" s="28">
         <v>60</v>
       </c>
       <c r="AB54" s="28">
         <v>54</v>
       </c>
       <c r="AC54" s="7">
         <v>53</v>
       </c>
       <c r="AD54" s="7">
         <v>63</v>
       </c>
       <c r="AE54" s="7">
         <v>42</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF54" s="7">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A55" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="7">
         <v>138</v>
       </c>
       <c r="D55" s="7">
         <v>130</v>
       </c>
       <c r="E55" s="7">
         <v>141</v>
       </c>
       <c r="F55" s="7">
         <v>147</v>
       </c>
       <c r="G55" s="7">
         <v>111</v>
       </c>
       <c r="H55" s="7">
         <v>159</v>
       </c>
       <c r="I55" s="7">
@@ -5900,52 +6040,55 @@
       </c>
       <c r="X55" s="28">
         <v>132</v>
       </c>
       <c r="Y55" s="28">
         <v>127</v>
       </c>
       <c r="Z55" s="28">
         <v>124</v>
       </c>
       <c r="AA55" s="28">
         <v>121</v>
       </c>
       <c r="AB55" s="28">
         <v>123</v>
       </c>
       <c r="AC55" s="7">
         <v>98</v>
       </c>
       <c r="AD55" s="7">
         <v>118</v>
       </c>
       <c r="AE55" s="7">
         <v>92</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF55" s="7">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A56" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="7">
         <v>78</v>
       </c>
       <c r="D56" s="7">
         <v>61</v>
       </c>
       <c r="E56" s="7">
         <v>92</v>
       </c>
       <c r="F56" s="7">
         <v>80</v>
       </c>
       <c r="G56" s="7">
         <v>77</v>
       </c>
       <c r="H56" s="7">
         <v>81</v>
       </c>
       <c r="I56" s="7">
@@ -5995,52 +6138,55 @@
       </c>
       <c r="X56" s="28">
         <v>74</v>
       </c>
       <c r="Y56" s="28">
         <v>69</v>
       </c>
       <c r="Z56" s="28">
         <v>53</v>
       </c>
       <c r="AA56" s="28">
         <v>52</v>
       </c>
       <c r="AB56" s="28">
         <v>44</v>
       </c>
       <c r="AC56" s="7">
         <v>61</v>
       </c>
       <c r="AD56" s="7">
         <v>59</v>
       </c>
       <c r="AE56" s="7">
         <v>37</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF56" s="7">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="7">
         <v>812</v>
       </c>
       <c r="D57" s="7">
         <v>614</v>
       </c>
       <c r="E57" s="7">
         <v>605</v>
       </c>
       <c r="F57" s="7">
         <v>735</v>
       </c>
       <c r="G57" s="7">
         <v>654</v>
       </c>
       <c r="H57" s="7">
         <v>772</v>
       </c>
       <c r="I57" s="7">
@@ -6090,52 +6236,55 @@
       </c>
       <c r="X57" s="28">
         <v>672</v>
       </c>
       <c r="Y57" s="28">
         <v>558</v>
       </c>
       <c r="Z57" s="28">
         <v>623</v>
       </c>
       <c r="AA57" s="28">
         <v>493</v>
       </c>
       <c r="AB57" s="28">
         <v>474</v>
       </c>
       <c r="AC57" s="7">
         <v>538</v>
       </c>
       <c r="AD57" s="7">
         <v>512</v>
       </c>
       <c r="AE57" s="7">
         <v>509</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF57" s="7">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A58" s="25" t="s">
         <v>70</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="7">
         <v>134</v>
       </c>
       <c r="D58" s="7">
         <v>118</v>
       </c>
       <c r="E58" s="7">
         <v>114</v>
       </c>
       <c r="F58" s="7">
         <v>149</v>
       </c>
       <c r="G58" s="7">
         <v>129</v>
       </c>
       <c r="H58" s="7">
         <v>156</v>
       </c>
       <c r="I58" s="7">
@@ -6185,52 +6334,55 @@
       </c>
       <c r="X58" s="28">
         <v>116</v>
       </c>
       <c r="Y58" s="28">
         <v>90</v>
       </c>
       <c r="Z58" s="28">
         <v>101</v>
       </c>
       <c r="AA58" s="28">
         <v>70</v>
       </c>
       <c r="AB58" s="28">
         <v>83</v>
       </c>
       <c r="AC58" s="7">
         <v>92</v>
       </c>
       <c r="AD58" s="7">
         <v>92</v>
       </c>
       <c r="AE58" s="7">
         <v>91</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF58" s="7">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A59" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="7">
         <v>102</v>
       </c>
       <c r="D59" s="7">
         <v>70</v>
       </c>
       <c r="E59" s="7">
         <v>71</v>
       </c>
       <c r="F59" s="7">
         <v>94</v>
       </c>
       <c r="G59" s="7">
         <v>61</v>
       </c>
       <c r="H59" s="7">
         <v>114</v>
       </c>
       <c r="I59" s="7">
@@ -6280,52 +6432,55 @@
       </c>
       <c r="X59" s="28">
         <v>121</v>
       </c>
       <c r="Y59" s="28">
         <v>75</v>
       </c>
       <c r="Z59" s="28">
         <v>78</v>
       </c>
       <c r="AA59" s="28">
         <v>70</v>
       </c>
       <c r="AB59" s="28">
         <v>54</v>
       </c>
       <c r="AC59" s="7">
         <v>68</v>
       </c>
       <c r="AD59" s="7">
         <v>61</v>
       </c>
       <c r="AE59" s="7">
         <v>59</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF59" s="7">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A60" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="7">
         <v>353</v>
       </c>
       <c r="D60" s="7">
         <v>325</v>
       </c>
       <c r="E60" s="7">
         <v>294</v>
       </c>
       <c r="F60" s="7">
         <v>273</v>
       </c>
       <c r="G60" s="7">
         <v>296</v>
       </c>
       <c r="H60" s="7">
         <v>328</v>
       </c>
       <c r="I60" s="7">
@@ -6375,52 +6530,55 @@
       </c>
       <c r="X60" s="28">
         <v>260</v>
       </c>
       <c r="Y60" s="28">
         <v>268</v>
       </c>
       <c r="Z60" s="28">
         <v>329</v>
       </c>
       <c r="AA60" s="28">
         <v>238</v>
       </c>
       <c r="AB60" s="28">
         <v>213</v>
       </c>
       <c r="AC60" s="7">
         <v>176</v>
       </c>
       <c r="AD60" s="7">
         <v>208</v>
       </c>
       <c r="AE60" s="7">
         <v>214</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF60" s="7">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
         <v>73</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="7">
         <v>189</v>
       </c>
       <c r="D61" s="7">
         <v>144</v>
       </c>
       <c r="E61" s="7">
         <v>167</v>
       </c>
       <c r="F61" s="7">
         <v>169</v>
       </c>
       <c r="G61" s="7">
         <v>162</v>
       </c>
       <c r="H61" s="7">
         <v>179</v>
       </c>
       <c r="I61" s="7">
@@ -6470,52 +6628,55 @@
       </c>
       <c r="X61" s="28">
         <v>183</v>
       </c>
       <c r="Y61" s="28">
         <v>126</v>
       </c>
       <c r="Z61" s="28">
         <v>144</v>
       </c>
       <c r="AA61" s="28">
         <v>117</v>
       </c>
       <c r="AB61" s="28">
         <v>109</v>
       </c>
       <c r="AC61" s="7">
         <v>118</v>
       </c>
       <c r="AD61" s="7">
         <v>130</v>
       </c>
       <c r="AE61" s="7">
         <v>120</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF61" s="7">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A62" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="7">
         <v>79</v>
       </c>
       <c r="D62" s="7">
         <v>80</v>
       </c>
       <c r="E62" s="7">
         <v>65</v>
       </c>
       <c r="F62" s="7">
         <v>97</v>
       </c>
       <c r="G62" s="7">
         <v>68</v>
       </c>
       <c r="H62" s="7">
         <v>95</v>
       </c>
       <c r="I62" s="7">
@@ -6565,52 +6726,55 @@
       </c>
       <c r="X62" s="28">
         <v>70</v>
       </c>
       <c r="Y62" s="28">
         <v>61</v>
       </c>
       <c r="Z62" s="28">
         <v>67</v>
       </c>
       <c r="AA62" s="28">
         <v>50</v>
       </c>
       <c r="AB62" s="28">
         <v>59</v>
       </c>
       <c r="AC62" s="7">
         <v>55</v>
       </c>
       <c r="AD62" s="7">
         <v>52</v>
       </c>
       <c r="AE62" s="7">
         <v>44</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF62" s="7">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A63" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C63" s="7">
         <v>104</v>
       </c>
       <c r="D63" s="7">
         <v>112</v>
       </c>
       <c r="E63" s="7">
         <v>118</v>
       </c>
       <c r="F63" s="7">
         <v>144</v>
       </c>
       <c r="G63" s="7">
         <v>94</v>
       </c>
       <c r="H63" s="7">
         <v>173</v>
       </c>
       <c r="I63" s="7">
@@ -6660,52 +6824,55 @@
       </c>
       <c r="X63" s="28">
         <v>119</v>
       </c>
       <c r="Y63" s="28">
         <v>125</v>
       </c>
       <c r="Z63" s="28">
         <v>120</v>
       </c>
       <c r="AA63" s="28">
         <v>84</v>
       </c>
       <c r="AB63" s="28">
         <v>92</v>
       </c>
       <c r="AC63" s="7">
         <v>101</v>
       </c>
       <c r="AD63" s="7">
         <v>98</v>
       </c>
       <c r="AE63" s="7">
         <v>63</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF63" s="7">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="7">
         <v>203</v>
       </c>
       <c r="D64" s="7">
         <v>178</v>
       </c>
       <c r="E64" s="7">
         <v>197</v>
       </c>
       <c r="F64" s="7">
         <v>194</v>
       </c>
       <c r="G64" s="7">
         <v>180</v>
       </c>
       <c r="H64" s="7">
         <v>161</v>
       </c>
       <c r="I64" s="7">
@@ -6755,52 +6922,55 @@
       </c>
       <c r="X64" s="28">
         <v>180</v>
       </c>
       <c r="Y64" s="28">
         <v>164</v>
       </c>
       <c r="Z64" s="28">
         <v>172</v>
       </c>
       <c r="AA64" s="28">
         <v>118</v>
       </c>
       <c r="AB64" s="28">
         <v>92</v>
       </c>
       <c r="AC64" s="7">
         <v>125</v>
       </c>
       <c r="AD64" s="7">
         <v>139</v>
       </c>
       <c r="AE64" s="7">
         <v>108</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF64" s="7">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A65" s="25" t="s">
         <v>77</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="7">
         <v>219</v>
       </c>
       <c r="D65" s="7">
         <v>188</v>
       </c>
       <c r="E65" s="7">
         <v>193</v>
       </c>
       <c r="F65" s="7">
         <v>234</v>
       </c>
       <c r="G65" s="7">
         <v>213</v>
       </c>
       <c r="H65" s="7">
         <v>179</v>
       </c>
       <c r="I65" s="7">
@@ -6850,52 +7020,55 @@
       </c>
       <c r="X65" s="28">
         <v>182</v>
       </c>
       <c r="Y65" s="28">
         <v>154</v>
       </c>
       <c r="Z65" s="28">
         <v>138</v>
       </c>
       <c r="AA65" s="28">
         <v>113</v>
       </c>
       <c r="AB65" s="28">
         <v>122</v>
       </c>
       <c r="AC65" s="7">
         <v>153</v>
       </c>
       <c r="AD65" s="7">
         <v>126</v>
       </c>
       <c r="AE65" s="7">
         <v>144</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF65" s="7">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A66" s="25" t="s">
         <v>78</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="7">
         <v>68</v>
       </c>
       <c r="D66" s="7">
         <v>76</v>
       </c>
       <c r="E66" s="7">
         <v>86</v>
       </c>
       <c r="F66" s="7">
         <v>94</v>
       </c>
       <c r="G66" s="7">
         <v>61</v>
       </c>
       <c r="H66" s="7">
         <v>116</v>
       </c>
       <c r="I66" s="7">
@@ -6945,52 +7118,55 @@
       </c>
       <c r="X66" s="28">
         <v>76</v>
       </c>
       <c r="Y66" s="28">
         <v>65</v>
       </c>
       <c r="Z66" s="28">
         <v>74</v>
       </c>
       <c r="AA66" s="28">
         <v>62</v>
       </c>
       <c r="AB66" s="28">
         <v>60</v>
       </c>
       <c r="AC66" s="7">
         <v>64</v>
       </c>
       <c r="AD66" s="7">
         <v>87</v>
       </c>
       <c r="AE66" s="7">
         <v>47</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF66" s="7">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A67" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="7">
         <v>93</v>
       </c>
       <c r="D67" s="7">
         <v>91</v>
       </c>
       <c r="E67" s="7">
         <v>96</v>
       </c>
       <c r="F67" s="7">
         <v>105</v>
       </c>
       <c r="G67" s="7">
         <v>78</v>
       </c>
       <c r="H67" s="7">
         <v>137</v>
       </c>
       <c r="I67" s="7">
@@ -7040,52 +7216,55 @@
       </c>
       <c r="X67" s="28">
         <v>86</v>
       </c>
       <c r="Y67" s="28">
         <v>111</v>
       </c>
       <c r="Z67" s="28">
         <v>112</v>
       </c>
       <c r="AA67" s="28">
         <v>82</v>
       </c>
       <c r="AB67" s="28">
         <v>70</v>
       </c>
       <c r="AC67" s="7">
         <v>75</v>
       </c>
       <c r="AD67" s="7">
         <v>80</v>
       </c>
       <c r="AE67" s="7">
         <v>45</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF67" s="7">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A68" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="7">
         <v>828</v>
       </c>
       <c r="D68" s="7">
         <v>699</v>
       </c>
       <c r="E68" s="7">
         <v>647</v>
       </c>
       <c r="F68" s="7">
         <v>679</v>
       </c>
       <c r="G68" s="7">
         <v>710</v>
       </c>
       <c r="H68" s="7">
         <v>655</v>
       </c>
       <c r="I68" s="7">
@@ -7135,52 +7314,55 @@
       </c>
       <c r="X68" s="28">
         <v>765</v>
       </c>
       <c r="Y68" s="28">
         <v>635</v>
       </c>
       <c r="Z68" s="28">
         <v>695</v>
       </c>
       <c r="AA68" s="28">
         <v>571</v>
       </c>
       <c r="AB68" s="28">
         <v>546</v>
       </c>
       <c r="AC68" s="7">
         <v>565</v>
       </c>
       <c r="AD68" s="7">
         <v>581</v>
       </c>
       <c r="AE68" s="7">
         <v>582</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF68" s="7">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A69" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="7">
         <v>20</v>
       </c>
       <c r="D69" s="7">
         <v>17</v>
       </c>
       <c r="E69" s="7">
         <v>13</v>
       </c>
       <c r="F69" s="7">
         <v>25</v>
       </c>
       <c r="G69" s="7">
         <v>25</v>
       </c>
       <c r="H69" s="7">
         <v>21</v>
       </c>
       <c r="I69" s="7">
@@ -7230,52 +7412,55 @@
       </c>
       <c r="X69" s="28">
         <v>20</v>
       </c>
       <c r="Y69" s="28">
         <v>12</v>
       </c>
       <c r="Z69" s="28">
         <v>13</v>
       </c>
       <c r="AA69" s="28">
         <v>17</v>
       </c>
       <c r="AB69" s="28">
         <v>10</v>
       </c>
       <c r="AC69" s="7">
         <v>13</v>
       </c>
       <c r="AD69" s="7">
         <v>10</v>
       </c>
       <c r="AE69" s="7">
         <v>16</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF69" s="7">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A70" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="11">
         <v>97</v>
       </c>
       <c r="D70" s="11">
         <v>70</v>
       </c>
       <c r="E70" s="11">
         <v>80</v>
       </c>
       <c r="F70" s="11">
         <v>132</v>
       </c>
       <c r="G70" s="11">
         <v>70</v>
       </c>
       <c r="H70" s="11">
         <v>149</v>
       </c>
       <c r="I70" s="11">
@@ -7325,66 +7510,69 @@
       </c>
       <c r="X70" s="29">
         <v>94</v>
       </c>
       <c r="Y70" s="29">
         <v>83</v>
       </c>
       <c r="Z70" s="29">
         <v>89</v>
       </c>
       <c r="AA70" s="29">
         <v>65</v>
       </c>
       <c r="AB70" s="29">
         <v>87</v>
       </c>
       <c r="AC70" s="11">
         <v>71</v>
       </c>
       <c r="AD70" s="11">
         <v>79</v>
       </c>
       <c r="AE70" s="11">
         <v>69</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF70" s="11">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AE2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B52:AE52"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>