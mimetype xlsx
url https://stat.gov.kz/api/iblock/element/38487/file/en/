--- v0 (2026-04-23)
+++ v1 (2026-05-18)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\рождаемость\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\ЕДН\рождаемость\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12180"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19755" windowHeight="10635"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="4YIuj5BArxCm/x2rGfpA34TbSmvsAfh51FY7cV0vl8A="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="100">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
@@ -337,51 +337,51 @@
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t xml:space="preserve">Birth number </t>
   </si>
   <si>
     <t>d.atakulov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Atakulov Darkhan</t>
   </si>
   <si>
     <t>+7 7172749805</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -461,50 +461,55 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
@@ -681,51 +686,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -812,95 +817,102 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1094,51 +1106,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="43" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="61.28515625" style="43" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="44" t="s">
         <v>96</v>
       </c>
     </row>
@@ -1221,59 +1233,59 @@
       <c r="B12" s="41" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="47">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="45" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="47">
-        <v>46153</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="45" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="45" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="50" t="s">
         <v>99</v>
       </c>
@@ -1302,358 +1314,360 @@
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="43.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="218.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="25" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB1044"/>
+  <dimension ref="A1:AC1044"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AC11" sqref="AC11"/>
+      <selection pane="bottomLeft" activeCell="AE15" sqref="AE15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="35" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="10.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:28" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="36" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="66" t="s">
+      <c r="B2" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="66"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="66"/>
+    </row>
+    <row r="3" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="X5" s="4"/>
-      <c r="AB5" s="4" t="s">
+      <c r="AC5" s="4" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="6" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="57" t="s">
+    <row r="6" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="59"/>
-      <c r="C6" s="61">
+      <c r="B6" s="58"/>
+      <c r="C6" s="60">
         <v>2024</v>
       </c>
-      <c r="D6" s="62"/>
-[...10 lines deleted...]
-      <c r="O6" s="63">
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="62">
         <v>2025</v>
       </c>
-      <c r="P6" s="64"/>
-[...10 lines deleted...]
-      <c r="AA6" s="69">
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="67">
         <v>2026</v>
       </c>
-      <c r="AB6" s="65"/>
-[...3 lines deleted...]
-      <c r="B7" s="60"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+    </row>
+    <row r="7" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="59"/>
       <c r="C7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="Q7" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="U7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="X7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="Y7" s="48" t="s">
         <v>41</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="AB7" s="68" t="s">
+      <c r="AB7" s="52" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="52" t="s">
+      <c r="AC7" s="52" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="68" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="52"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="68"/>
+      <c r="J8" s="68"/>
+      <c r="K8" s="68"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="68"/>
+      <c r="N8" s="68"/>
+      <c r="O8" s="68"/>
+      <c r="P8" s="68"/>
+      <c r="Q8" s="68"/>
+      <c r="R8" s="68"/>
+      <c r="S8" s="68"/>
+      <c r="T8" s="68"/>
+      <c r="U8" s="68"/>
+      <c r="V8" s="68"/>
+      <c r="W8" s="68"/>
+      <c r="X8" s="68"/>
+      <c r="Y8" s="68"/>
+      <c r="Z8" s="68"/>
+      <c r="AA8" s="68"/>
+    </row>
+    <row r="9" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="8">
         <v>33162</v>
       </c>
       <c r="D9" s="8">
         <v>30075</v>
       </c>
       <c r="E9" s="8">
         <v>28614</v>
       </c>
       <c r="F9" s="8">
         <v>32152</v>
       </c>
       <c r="G9" s="8">
         <v>31140</v>
       </c>
       <c r="H9" s="8">
         <v>29530</v>
       </c>
       <c r="I9" s="8">
         <v>33304</v>
       </c>
       <c r="J9" s="8">
@@ -1691,52 +1705,55 @@
       </c>
       <c r="U9" s="11">
         <v>30729</v>
       </c>
       <c r="V9" s="11">
         <v>27975</v>
       </c>
       <c r="W9" s="14">
         <v>29371</v>
       </c>
       <c r="X9" s="14">
         <v>28348</v>
       </c>
       <c r="Y9" s="14">
         <v>24448</v>
       </c>
       <c r="Z9" s="14">
         <v>27529</v>
       </c>
       <c r="AA9" s="14">
         <v>25819</v>
       </c>
       <c r="AB9" s="14">
         <v>22722</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC9" s="54">
+        <v>25526</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34">
         <v>100000000</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="8">
         <v>804</v>
       </c>
       <c r="D10" s="8">
         <v>748</v>
       </c>
       <c r="E10" s="8">
         <v>768</v>
       </c>
       <c r="F10" s="8">
         <v>857</v>
       </c>
       <c r="G10" s="8">
         <v>823</v>
       </c>
       <c r="H10" s="8">
         <v>767</v>
       </c>
       <c r="I10" s="8">
@@ -1777,52 +1794,55 @@
       </c>
       <c r="U10" s="11">
         <v>744</v>
       </c>
       <c r="V10" s="11">
         <v>721</v>
       </c>
       <c r="W10" s="14">
         <v>779</v>
       </c>
       <c r="X10" s="14">
         <v>650</v>
       </c>
       <c r="Y10" s="14">
         <v>581</v>
       </c>
       <c r="Z10" s="14">
         <v>674</v>
       </c>
       <c r="AA10" s="14">
         <v>594</v>
       </c>
       <c r="AB10" s="14">
         <v>542</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC10" s="54">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="8">
         <v>946</v>
       </c>
       <c r="D11" s="8">
         <v>825</v>
       </c>
       <c r="E11" s="8">
         <v>787</v>
       </c>
       <c r="F11" s="8">
         <v>931</v>
       </c>
       <c r="G11" s="8">
         <v>852</v>
       </c>
       <c r="H11" s="8">
         <v>797</v>
       </c>
       <c r="I11" s="8">
@@ -1863,52 +1883,55 @@
       </c>
       <c r="U11" s="11">
         <v>827</v>
       </c>
       <c r="V11" s="11">
         <v>766</v>
       </c>
       <c r="W11" s="14">
         <v>754</v>
       </c>
       <c r="X11" s="14">
         <v>757</v>
       </c>
       <c r="Y11" s="14">
         <v>730</v>
       </c>
       <c r="Z11" s="14">
         <v>764</v>
       </c>
       <c r="AA11" s="14">
         <v>720</v>
       </c>
       <c r="AB11" s="14">
         <v>650</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC11" s="54">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="8">
         <v>1553</v>
       </c>
       <c r="D12" s="8">
         <v>1485</v>
       </c>
       <c r="E12" s="8">
         <v>1449</v>
       </c>
       <c r="F12" s="8">
         <v>1582</v>
       </c>
       <c r="G12" s="8">
         <v>1564</v>
       </c>
       <c r="H12" s="8">
         <v>1464</v>
       </c>
       <c r="I12" s="8">
@@ -1949,52 +1972,55 @@
       </c>
       <c r="U12" s="11">
         <v>1499</v>
       </c>
       <c r="V12" s="11">
         <v>1242</v>
       </c>
       <c r="W12" s="14">
         <v>1378</v>
       </c>
       <c r="X12" s="14">
         <v>1405</v>
       </c>
       <c r="Y12" s="14">
         <v>1176</v>
       </c>
       <c r="Z12" s="14">
         <v>1364</v>
       </c>
       <c r="AA12" s="14">
         <v>1308</v>
       </c>
       <c r="AB12" s="14">
         <v>1089</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC12" s="54">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="8">
         <v>2914</v>
       </c>
       <c r="D13" s="8">
         <v>2686</v>
       </c>
       <c r="E13" s="8">
         <v>2512</v>
       </c>
       <c r="F13" s="8">
         <v>2697</v>
       </c>
       <c r="G13" s="8">
         <v>2768</v>
       </c>
       <c r="H13" s="8">
         <v>2591</v>
       </c>
       <c r="I13" s="8">
@@ -2035,52 +2061,55 @@
       </c>
       <c r="U13" s="11">
         <v>2693</v>
       </c>
       <c r="V13" s="11">
         <v>2374</v>
       </c>
       <c r="W13" s="14">
         <v>2475</v>
       </c>
       <c r="X13" s="14">
         <v>2391</v>
       </c>
       <c r="Y13" s="14">
         <v>2029</v>
       </c>
       <c r="Z13" s="14">
         <v>2401</v>
       </c>
       <c r="AA13" s="14">
         <v>2136</v>
       </c>
       <c r="AB13" s="14">
         <v>1813</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC13" s="54">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="8">
         <v>1467</v>
       </c>
       <c r="D14" s="8">
         <v>1229</v>
       </c>
       <c r="E14" s="8">
         <v>1246</v>
       </c>
       <c r="F14" s="8">
         <v>1351</v>
       </c>
       <c r="G14" s="8">
         <v>1187</v>
       </c>
       <c r="H14" s="8">
         <v>1149</v>
       </c>
       <c r="I14" s="8">
@@ -2121,52 +2150,55 @@
       </c>
       <c r="U14" s="11">
         <v>1240</v>
       </c>
       <c r="V14" s="11">
         <v>1145</v>
       </c>
       <c r="W14" s="14">
         <v>1196</v>
       </c>
       <c r="X14" s="14">
         <v>1178</v>
       </c>
       <c r="Y14" s="14">
         <v>1082</v>
       </c>
       <c r="Z14" s="14">
         <v>1176</v>
       </c>
       <c r="AA14" s="14">
         <v>1119</v>
       </c>
       <c r="AB14" s="14">
         <v>966</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC14" s="54">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="8">
         <v>1048</v>
       </c>
       <c r="D15" s="8">
         <v>900</v>
       </c>
       <c r="E15" s="8">
         <v>873</v>
       </c>
       <c r="F15" s="8">
         <v>990</v>
       </c>
       <c r="G15" s="8">
         <v>962</v>
       </c>
       <c r="H15" s="8">
         <v>966</v>
       </c>
       <c r="I15" s="8">
@@ -2207,52 +2239,55 @@
       </c>
       <c r="U15" s="11">
         <v>892</v>
       </c>
       <c r="V15" s="11">
         <v>885</v>
       </c>
       <c r="W15" s="14">
         <v>928</v>
       </c>
       <c r="X15" s="14">
         <v>883</v>
       </c>
       <c r="Y15" s="14">
         <v>756</v>
       </c>
       <c r="Z15" s="14">
         <v>921</v>
       </c>
       <c r="AA15" s="14">
         <v>763</v>
       </c>
       <c r="AB15" s="14">
         <v>719</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC15" s="54">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="8">
         <v>2267</v>
       </c>
       <c r="D16" s="8">
         <v>1912</v>
       </c>
       <c r="E16" s="8">
         <v>1879</v>
       </c>
       <c r="F16" s="8">
         <v>2056</v>
       </c>
       <c r="G16" s="8">
         <v>2120</v>
       </c>
       <c r="H16" s="8">
         <v>1950</v>
       </c>
       <c r="I16" s="8">
@@ -2293,52 +2328,55 @@
       </c>
       <c r="U16" s="11">
         <v>2074</v>
       </c>
       <c r="V16" s="11">
         <v>1828</v>
       </c>
       <c r="W16" s="14">
         <v>2043</v>
       </c>
       <c r="X16" s="14">
         <v>1881</v>
       </c>
       <c r="Y16" s="14">
         <v>1666</v>
       </c>
       <c r="Z16" s="14">
         <v>1700</v>
       </c>
       <c r="AA16" s="14">
         <v>1655</v>
       </c>
       <c r="AB16" s="14">
         <v>1491</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC16" s="54">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="8">
         <v>1093</v>
       </c>
       <c r="D17" s="8">
         <v>1072</v>
       </c>
       <c r="E17" s="8">
         <v>988</v>
       </c>
       <c r="F17" s="8">
         <v>1106</v>
       </c>
       <c r="G17" s="8">
         <v>1037</v>
       </c>
       <c r="H17" s="8">
         <v>1011</v>
       </c>
       <c r="I17" s="8">
@@ -2379,52 +2417,55 @@
       </c>
       <c r="U17" s="11">
         <v>1105</v>
       </c>
       <c r="V17" s="11">
         <v>867</v>
       </c>
       <c r="W17" s="14">
         <v>981</v>
       </c>
       <c r="X17" s="14">
         <v>936</v>
       </c>
       <c r="Y17" s="14">
         <v>752</v>
       </c>
       <c r="Z17" s="14">
         <v>916</v>
       </c>
       <c r="AA17" s="14">
         <v>810</v>
       </c>
       <c r="AB17" s="14">
         <v>773</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC17" s="54">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="8">
         <v>1293</v>
       </c>
       <c r="D18" s="8">
         <v>1249</v>
       </c>
       <c r="E18" s="8">
         <v>1217</v>
       </c>
       <c r="F18" s="8">
         <v>1356</v>
       </c>
       <c r="G18" s="8">
         <v>1299</v>
       </c>
       <c r="H18" s="8">
         <v>1319</v>
       </c>
       <c r="I18" s="8">
@@ -2465,52 +2506,55 @@
       </c>
       <c r="U18" s="11">
         <v>1308</v>
       </c>
       <c r="V18" s="11">
         <v>1172</v>
       </c>
       <c r="W18" s="14">
         <v>1244</v>
       </c>
       <c r="X18" s="14">
         <v>1148</v>
       </c>
       <c r="Y18" s="14">
         <v>985</v>
       </c>
       <c r="Z18" s="14">
         <v>1137</v>
       </c>
       <c r="AA18" s="14">
         <v>1067</v>
       </c>
       <c r="AB18" s="14">
         <v>989</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC18" s="54">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="8">
         <v>854</v>
       </c>
       <c r="D19" s="8">
         <v>785</v>
       </c>
       <c r="E19" s="8">
         <v>683</v>
       </c>
       <c r="F19" s="8">
         <v>804</v>
       </c>
       <c r="G19" s="8">
         <v>778</v>
       </c>
       <c r="H19" s="8">
         <v>711</v>
       </c>
       <c r="I19" s="8">
@@ -2551,52 +2595,55 @@
       </c>
       <c r="U19" s="11">
         <v>727</v>
       </c>
       <c r="V19" s="11">
         <v>684</v>
       </c>
       <c r="W19" s="14">
         <v>722</v>
       </c>
       <c r="X19" s="14">
         <v>714</v>
       </c>
       <c r="Y19" s="14">
         <v>608</v>
       </c>
       <c r="Z19" s="14">
         <v>678</v>
       </c>
       <c r="AA19" s="14">
         <v>627</v>
       </c>
       <c r="AB19" s="14">
         <v>541</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC19" s="54">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="8">
         <v>1831</v>
       </c>
       <c r="D20" s="8">
         <v>1536</v>
       </c>
       <c r="E20" s="8">
         <v>1405</v>
       </c>
       <c r="F20" s="8">
         <v>1595</v>
       </c>
       <c r="G20" s="8">
         <v>1557</v>
       </c>
       <c r="H20" s="8">
         <v>1486</v>
       </c>
       <c r="I20" s="8">
@@ -2637,52 +2684,55 @@
       </c>
       <c r="U20" s="11">
         <v>1615</v>
       </c>
       <c r="V20" s="11">
         <v>1401</v>
       </c>
       <c r="W20" s="14">
         <v>1445</v>
       </c>
       <c r="X20" s="14">
         <v>1421</v>
       </c>
       <c r="Y20" s="14">
         <v>1261</v>
       </c>
       <c r="Z20" s="14">
         <v>1360</v>
       </c>
       <c r="AA20" s="14">
         <v>1232</v>
       </c>
       <c r="AB20" s="14">
         <v>1114</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC20" s="54">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="8">
         <v>1787</v>
       </c>
       <c r="D21" s="8">
         <v>1634</v>
       </c>
       <c r="E21" s="8">
         <v>1546</v>
       </c>
       <c r="F21" s="8">
         <v>1674</v>
       </c>
       <c r="G21" s="8">
         <v>1643</v>
       </c>
       <c r="H21" s="8">
         <v>1532</v>
       </c>
       <c r="I21" s="8">
@@ -2723,52 +2773,55 @@
       </c>
       <c r="U21" s="11">
         <v>1586</v>
       </c>
       <c r="V21" s="11">
         <v>1357</v>
       </c>
       <c r="W21" s="14">
         <v>1518</v>
       </c>
       <c r="X21" s="14">
         <v>1455</v>
       </c>
       <c r="Y21" s="14">
         <v>1253</v>
       </c>
       <c r="Z21" s="14">
         <v>1518</v>
       </c>
       <c r="AA21" s="14">
         <v>1378</v>
       </c>
       <c r="AB21" s="14">
         <v>1298</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC21" s="54">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="8">
         <v>805</v>
       </c>
       <c r="D22" s="8">
         <v>726</v>
       </c>
       <c r="E22" s="8">
         <v>714</v>
       </c>
       <c r="F22" s="8">
         <v>794</v>
       </c>
       <c r="G22" s="8">
         <v>755</v>
       </c>
       <c r="H22" s="8">
         <v>746</v>
       </c>
       <c r="I22" s="8">
@@ -2809,52 +2862,55 @@
       </c>
       <c r="U22" s="11">
         <v>727</v>
       </c>
       <c r="V22" s="11">
         <v>752</v>
       </c>
       <c r="W22" s="14">
         <v>759</v>
       </c>
       <c r="X22" s="14">
         <v>688</v>
       </c>
       <c r="Y22" s="14">
         <v>584</v>
       </c>
       <c r="Z22" s="14">
         <v>694</v>
       </c>
       <c r="AA22" s="14">
         <v>595</v>
       </c>
       <c r="AB22" s="14">
         <v>615</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC22" s="54">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="8">
         <v>460</v>
       </c>
       <c r="D23" s="8">
         <v>418</v>
       </c>
       <c r="E23" s="8">
         <v>376</v>
       </c>
       <c r="F23" s="8">
         <v>454</v>
       </c>
       <c r="G23" s="8">
         <v>455</v>
       </c>
       <c r="H23" s="8">
         <v>408</v>
       </c>
       <c r="I23" s="8">
@@ -2895,52 +2951,55 @@
       </c>
       <c r="U23" s="11">
         <v>448</v>
       </c>
       <c r="V23" s="11">
         <v>406</v>
       </c>
       <c r="W23" s="14">
         <v>373</v>
       </c>
       <c r="X23" s="14">
         <v>360</v>
       </c>
       <c r="Y23" s="14">
         <v>352</v>
       </c>
       <c r="Z23" s="14">
         <v>392</v>
       </c>
       <c r="AA23" s="14">
         <v>389</v>
       </c>
       <c r="AB23" s="14">
         <v>302</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC23" s="54">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="8">
         <v>4848</v>
       </c>
       <c r="D24" s="8">
         <v>4289</v>
       </c>
       <c r="E24" s="8">
         <v>4060</v>
       </c>
       <c r="F24" s="8">
         <v>4619</v>
       </c>
       <c r="G24" s="8">
         <v>4519</v>
       </c>
       <c r="H24" s="8">
         <v>4164</v>
       </c>
       <c r="I24" s="8">
@@ -2981,52 +3040,55 @@
       </c>
       <c r="U24" s="11">
         <v>4318</v>
       </c>
       <c r="V24" s="11">
         <v>3934</v>
       </c>
       <c r="W24" s="14">
         <v>4151</v>
       </c>
       <c r="X24" s="14">
         <v>4029</v>
       </c>
       <c r="Y24" s="14">
         <v>3504</v>
       </c>
       <c r="Z24" s="14">
         <v>3831</v>
       </c>
       <c r="AA24" s="14">
         <v>3688</v>
       </c>
       <c r="AB24" s="14">
         <v>3195</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC24" s="54">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="8">
         <v>394</v>
       </c>
       <c r="D25" s="8">
         <v>316</v>
       </c>
       <c r="E25" s="8">
         <v>326</v>
       </c>
       <c r="F25" s="8">
         <v>377</v>
       </c>
       <c r="G25" s="8">
         <v>341</v>
       </c>
       <c r="H25" s="8">
         <v>338</v>
       </c>
       <c r="I25" s="8">
@@ -3067,52 +3129,55 @@
       </c>
       <c r="U25" s="11">
         <v>312</v>
       </c>
       <c r="V25" s="11">
         <v>303</v>
       </c>
       <c r="W25" s="14">
         <v>287</v>
       </c>
       <c r="X25" s="14">
         <v>343</v>
       </c>
       <c r="Y25" s="14">
         <v>243</v>
       </c>
       <c r="Z25" s="14">
         <v>263</v>
       </c>
       <c r="AA25" s="14">
         <v>283</v>
       </c>
       <c r="AB25" s="14">
         <v>201</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC25" s="54">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="8">
         <v>762</v>
       </c>
       <c r="D26" s="8">
         <v>695</v>
       </c>
       <c r="E26" s="8">
         <v>661</v>
       </c>
       <c r="F26" s="8">
         <v>795</v>
       </c>
       <c r="G26" s="8">
         <v>697</v>
       </c>
       <c r="H26" s="8">
         <v>676</v>
       </c>
       <c r="I26" s="8">
@@ -3153,52 +3218,55 @@
       </c>
       <c r="U26" s="11">
         <v>682</v>
       </c>
       <c r="V26" s="11">
         <v>670</v>
       </c>
       <c r="W26" s="14">
         <v>662</v>
       </c>
       <c r="X26" s="14">
         <v>607</v>
       </c>
       <c r="Y26" s="14">
         <v>555</v>
       </c>
       <c r="Z26" s="14">
         <v>633</v>
       </c>
       <c r="AA26" s="14">
         <v>566</v>
       </c>
       <c r="AB26" s="14">
         <v>485</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC26" s="54">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="8">
         <v>2486</v>
       </c>
       <c r="D27" s="8">
         <v>2279</v>
       </c>
       <c r="E27" s="8">
         <v>2177</v>
       </c>
       <c r="F27" s="8">
         <v>2499</v>
       </c>
       <c r="G27" s="8">
         <v>2477</v>
       </c>
       <c r="H27" s="8">
         <v>2463</v>
       </c>
       <c r="I27" s="8">
@@ -3239,52 +3307,55 @@
       </c>
       <c r="U27" s="11">
         <v>2250</v>
       </c>
       <c r="V27" s="11">
         <v>2346</v>
       </c>
       <c r="W27" s="14">
         <v>2381</v>
       </c>
       <c r="X27" s="14">
         <v>2327</v>
       </c>
       <c r="Y27" s="14">
         <v>1955</v>
       </c>
       <c r="Z27" s="14">
         <v>2231</v>
       </c>
       <c r="AA27" s="14">
         <v>2119</v>
       </c>
       <c r="AB27" s="14">
         <v>1954</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC27" s="54">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="8">
         <v>2967</v>
       </c>
       <c r="D28" s="8">
         <v>2908</v>
       </c>
       <c r="E28" s="8">
         <v>2636</v>
       </c>
       <c r="F28" s="8">
         <v>3050</v>
       </c>
       <c r="G28" s="8">
         <v>2843</v>
       </c>
       <c r="H28" s="8">
         <v>2786</v>
       </c>
       <c r="I28" s="8">
@@ -3325,52 +3396,55 @@
       </c>
       <c r="U28" s="11">
         <v>3149</v>
       </c>
       <c r="V28" s="11">
         <v>2715</v>
       </c>
       <c r="W28" s="14">
         <v>2829</v>
       </c>
       <c r="X28" s="14">
         <v>2735</v>
       </c>
       <c r="Y28" s="14">
         <v>2302</v>
       </c>
       <c r="Z28" s="14">
         <v>2580</v>
       </c>
       <c r="AA28" s="14">
         <v>2470</v>
       </c>
       <c r="AB28" s="14">
         <v>2101</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC28" s="54">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="8">
         <v>2583</v>
       </c>
       <c r="D29" s="8">
         <v>2383</v>
       </c>
       <c r="E29" s="8">
         <v>2311</v>
       </c>
       <c r="F29" s="8">
         <v>2565</v>
       </c>
       <c r="G29" s="8">
         <v>2463</v>
       </c>
       <c r="H29" s="8">
         <v>2206</v>
       </c>
       <c r="I29" s="8">
@@ -3411,83 +3485,87 @@
       </c>
       <c r="U29" s="11">
         <v>2533</v>
       </c>
       <c r="V29" s="11">
         <v>2407</v>
       </c>
       <c r="W29" s="14">
         <v>2466</v>
       </c>
       <c r="X29" s="14">
         <v>2440</v>
       </c>
       <c r="Y29" s="14">
         <v>2074</v>
       </c>
       <c r="Z29" s="14">
         <v>2296</v>
       </c>
       <c r="AA29" s="14">
         <v>2300</v>
       </c>
       <c r="AB29" s="14">
         <v>1884</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC29" s="54">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="35"/>
-      <c r="B30" s="53" t="s">
+      <c r="B30" s="69" t="s">
         <v>69</v>
       </c>
-      <c r="C30" s="53"/>
-[...25 lines deleted...]
-    <row r="31" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="69"/>
+      <c r="D30" s="69"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="69"/>
+      <c r="G30" s="69"/>
+      <c r="H30" s="69"/>
+      <c r="I30" s="69"/>
+      <c r="J30" s="69"/>
+      <c r="K30" s="69"/>
+      <c r="L30" s="69"/>
+      <c r="M30" s="69"/>
+      <c r="N30" s="69"/>
+      <c r="O30" s="69"/>
+      <c r="P30" s="69"/>
+      <c r="Q30" s="69"/>
+      <c r="R30" s="69"/>
+      <c r="S30" s="69"/>
+      <c r="T30" s="69"/>
+      <c r="U30" s="69"/>
+      <c r="V30" s="69"/>
+      <c r="W30" s="69"/>
+      <c r="X30" s="69"/>
+      <c r="Y30" s="69"/>
+      <c r="Z30" s="69"/>
+      <c r="AA30" s="69"/>
+      <c r="AC30" s="53"/>
+    </row>
+    <row r="31" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="35"/>
       <c r="B31" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="22">
         <v>17073</v>
       </c>
       <c r="D31" s="8">
         <v>15624</v>
       </c>
       <c r="E31" s="22">
         <v>14890</v>
       </c>
       <c r="F31" s="22">
         <v>16593</v>
       </c>
       <c r="G31" s="22">
         <v>16029</v>
       </c>
       <c r="H31" s="22">
         <v>15209</v>
       </c>
       <c r="I31" s="22">
         <v>17184</v>
       </c>
@@ -3526,52 +3604,55 @@
       </c>
       <c r="U31" s="23">
         <v>15888</v>
       </c>
       <c r="V31" s="11">
         <v>14272</v>
       </c>
       <c r="W31" s="14">
         <v>15094</v>
       </c>
       <c r="X31" s="14">
         <v>14487</v>
       </c>
       <c r="Y31" s="14">
         <v>12604</v>
       </c>
       <c r="Z31" s="14">
         <v>14134</v>
       </c>
       <c r="AA31" s="14">
         <v>13374</v>
       </c>
       <c r="AB31" s="14">
         <v>11584</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC31" s="54">
+        <v>13055</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="34">
         <v>100000000</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="22">
         <v>408</v>
       </c>
       <c r="D32" s="8">
         <v>386</v>
       </c>
       <c r="E32" s="22">
         <v>401</v>
       </c>
       <c r="F32" s="22">
         <v>435</v>
       </c>
       <c r="G32" s="22">
         <v>422</v>
       </c>
       <c r="H32" s="22">
         <v>410</v>
       </c>
       <c r="I32" s="22">
@@ -3612,52 +3693,55 @@
       </c>
       <c r="U32" s="23">
         <v>391</v>
       </c>
       <c r="V32" s="11">
         <v>385</v>
       </c>
       <c r="W32" s="14">
         <v>408</v>
       </c>
       <c r="X32" s="14">
         <v>332</v>
       </c>
       <c r="Y32" s="14">
         <v>304</v>
       </c>
       <c r="Z32" s="14">
         <v>336</v>
       </c>
       <c r="AA32" s="14">
         <v>322</v>
       </c>
       <c r="AB32" s="14">
         <v>286</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC32" s="54">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="22">
         <v>489</v>
       </c>
       <c r="D33" s="8">
         <v>431</v>
       </c>
       <c r="E33" s="22">
         <v>413</v>
       </c>
       <c r="F33" s="22">
         <v>471</v>
       </c>
       <c r="G33" s="22">
         <v>434</v>
       </c>
       <c r="H33" s="22">
         <v>398</v>
       </c>
       <c r="I33" s="22">
@@ -3698,52 +3782,55 @@
       </c>
       <c r="U33" s="23">
         <v>421</v>
       </c>
       <c r="V33" s="11">
         <v>405</v>
       </c>
       <c r="W33" s="14">
         <v>417</v>
       </c>
       <c r="X33" s="14">
         <v>368</v>
       </c>
       <c r="Y33" s="14">
         <v>363</v>
       </c>
       <c r="Z33" s="14">
         <v>393</v>
       </c>
       <c r="AA33" s="14">
         <v>373</v>
       </c>
       <c r="AB33" s="14">
         <v>329</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC33" s="54">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C34" s="22">
         <v>755</v>
       </c>
       <c r="D34" s="8">
         <v>769</v>
       </c>
       <c r="E34" s="22">
         <v>791</v>
       </c>
       <c r="F34" s="22">
         <v>788</v>
       </c>
       <c r="G34" s="22">
         <v>840</v>
       </c>
       <c r="H34" s="22">
         <v>717</v>
       </c>
       <c r="I34" s="22">
@@ -3784,52 +3871,55 @@
       </c>
       <c r="U34" s="23">
         <v>815</v>
       </c>
       <c r="V34" s="11">
         <v>666</v>
       </c>
       <c r="W34" s="14">
         <v>718</v>
       </c>
       <c r="X34" s="14">
         <v>724</v>
       </c>
       <c r="Y34" s="14">
         <v>586</v>
       </c>
       <c r="Z34" s="14">
         <v>714</v>
       </c>
       <c r="AA34" s="14">
         <v>676</v>
       </c>
       <c r="AB34" s="14">
         <v>587</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC34" s="54">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="22">
         <v>1499</v>
       </c>
       <c r="D35" s="8">
         <v>1375</v>
       </c>
       <c r="E35" s="22">
         <v>1310</v>
       </c>
       <c r="F35" s="22">
         <v>1372</v>
       </c>
       <c r="G35" s="22">
         <v>1439</v>
       </c>
       <c r="H35" s="22">
         <v>1332</v>
       </c>
       <c r="I35" s="22">
@@ -3870,52 +3960,55 @@
       </c>
       <c r="U35" s="23">
         <v>1370</v>
       </c>
       <c r="V35" s="11">
         <v>1209</v>
       </c>
       <c r="W35" s="14">
         <v>1262</v>
       </c>
       <c r="X35" s="14">
         <v>1229</v>
       </c>
       <c r="Y35" s="14">
         <v>1046</v>
       </c>
       <c r="Z35" s="14">
         <v>1215</v>
       </c>
       <c r="AA35" s="14">
         <v>1086</v>
       </c>
       <c r="AB35" s="14">
         <v>927</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC35" s="54">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="22">
         <v>737</v>
       </c>
       <c r="D36" s="8">
         <v>652</v>
       </c>
       <c r="E36" s="22">
         <v>616</v>
       </c>
       <c r="F36" s="22">
         <v>688</v>
       </c>
       <c r="G36" s="22">
         <v>600</v>
       </c>
       <c r="H36" s="22">
         <v>620</v>
       </c>
       <c r="I36" s="22">
@@ -3956,52 +4049,55 @@
       </c>
       <c r="U36" s="23">
         <v>678</v>
       </c>
       <c r="V36" s="11">
         <v>568</v>
       </c>
       <c r="W36" s="14">
         <v>614</v>
       </c>
       <c r="X36" s="14">
         <v>606</v>
       </c>
       <c r="Y36" s="14">
         <v>557</v>
       </c>
       <c r="Z36" s="14">
         <v>630</v>
       </c>
       <c r="AA36" s="14">
         <v>560</v>
       </c>
       <c r="AB36" s="14">
         <v>468</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC36" s="54">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="22">
         <v>529</v>
       </c>
       <c r="D37" s="8">
         <v>457</v>
       </c>
       <c r="E37" s="22">
         <v>434</v>
       </c>
       <c r="F37" s="22">
         <v>516</v>
       </c>
       <c r="G37" s="22">
         <v>498</v>
       </c>
       <c r="H37" s="22">
         <v>486</v>
       </c>
       <c r="I37" s="22">
@@ -4042,52 +4138,55 @@
       </c>
       <c r="U37" s="23">
         <v>458</v>
       </c>
       <c r="V37" s="11">
         <v>437</v>
       </c>
       <c r="W37" s="14">
         <v>479</v>
       </c>
       <c r="X37" s="14">
         <v>445</v>
       </c>
       <c r="Y37" s="14">
         <v>388</v>
       </c>
       <c r="Z37" s="14">
         <v>455</v>
       </c>
       <c r="AA37" s="14">
         <v>386</v>
       </c>
       <c r="AB37" s="14">
         <v>349</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC37" s="54">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="22">
         <v>1129</v>
       </c>
       <c r="D38" s="8">
         <v>989</v>
       </c>
       <c r="E38" s="22">
         <v>997</v>
       </c>
       <c r="F38" s="22">
         <v>1066</v>
       </c>
       <c r="G38" s="22">
         <v>1062</v>
       </c>
       <c r="H38" s="22">
         <v>997</v>
       </c>
       <c r="I38" s="22">
@@ -4128,52 +4227,55 @@
       </c>
       <c r="U38" s="23">
         <v>1074</v>
       </c>
       <c r="V38" s="11">
         <v>907</v>
       </c>
       <c r="W38" s="14">
         <v>1049</v>
       </c>
       <c r="X38" s="14">
         <v>912</v>
       </c>
       <c r="Y38" s="14">
         <v>846</v>
       </c>
       <c r="Z38" s="14">
         <v>888</v>
       </c>
       <c r="AA38" s="14">
         <v>844</v>
       </c>
       <c r="AB38" s="14">
         <v>740</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC38" s="54">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="22">
         <v>563</v>
       </c>
       <c r="D39" s="8">
         <v>549</v>
       </c>
       <c r="E39" s="22">
         <v>490</v>
       </c>
       <c r="F39" s="22">
         <v>582</v>
       </c>
       <c r="G39" s="22">
         <v>536</v>
       </c>
       <c r="H39" s="22">
         <v>527</v>
       </c>
       <c r="I39" s="22">
@@ -4214,52 +4316,55 @@
       </c>
       <c r="U39" s="23">
         <v>576</v>
       </c>
       <c r="V39" s="11">
         <v>440</v>
       </c>
       <c r="W39" s="14">
         <v>497</v>
       </c>
       <c r="X39" s="14">
         <v>473</v>
       </c>
       <c r="Y39" s="14">
         <v>394</v>
       </c>
       <c r="Z39" s="14">
         <v>472</v>
       </c>
       <c r="AA39" s="14">
         <v>444</v>
       </c>
       <c r="AB39" s="14">
         <v>420</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC39" s="54">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="22">
         <v>707</v>
       </c>
       <c r="D40" s="8">
         <v>663</v>
       </c>
       <c r="E40" s="22">
         <v>627</v>
       </c>
       <c r="F40" s="22">
         <v>681</v>
       </c>
       <c r="G40" s="22">
         <v>688</v>
       </c>
       <c r="H40" s="22">
         <v>676</v>
       </c>
       <c r="I40" s="22">
@@ -4300,52 +4405,55 @@
       </c>
       <c r="U40" s="23">
         <v>691</v>
       </c>
       <c r="V40" s="11">
         <v>581</v>
       </c>
       <c r="W40" s="14">
         <v>649</v>
       </c>
       <c r="X40" s="14">
         <v>591</v>
       </c>
       <c r="Y40" s="14">
         <v>515</v>
       </c>
       <c r="Z40" s="14">
         <v>571</v>
       </c>
       <c r="AA40" s="14">
         <v>582</v>
       </c>
       <c r="AB40" s="14">
         <v>509</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC40" s="54">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="22">
         <v>440</v>
       </c>
       <c r="D41" s="8">
         <v>400</v>
       </c>
       <c r="E41" s="22">
         <v>353</v>
       </c>
       <c r="F41" s="22">
         <v>412</v>
       </c>
       <c r="G41" s="22">
         <v>399</v>
       </c>
       <c r="H41" s="22">
         <v>354</v>
       </c>
       <c r="I41" s="22">
@@ -4386,52 +4494,55 @@
       </c>
       <c r="U41" s="23">
         <v>372</v>
       </c>
       <c r="V41" s="11">
         <v>345</v>
       </c>
       <c r="W41" s="14">
         <v>373</v>
       </c>
       <c r="X41" s="14">
         <v>393</v>
       </c>
       <c r="Y41" s="14">
         <v>329</v>
       </c>
       <c r="Z41" s="14">
         <v>358</v>
       </c>
       <c r="AA41" s="14">
         <v>316</v>
       </c>
       <c r="AB41" s="14">
         <v>283</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC41" s="54">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="22">
         <v>952</v>
       </c>
       <c r="D42" s="8">
         <v>802</v>
       </c>
       <c r="E42" s="22">
         <v>756</v>
       </c>
       <c r="F42" s="22">
         <v>841</v>
       </c>
       <c r="G42" s="22">
         <v>781</v>
       </c>
       <c r="H42" s="22">
         <v>775</v>
       </c>
       <c r="I42" s="22">
@@ -4472,52 +4583,55 @@
       </c>
       <c r="U42" s="23">
         <v>835</v>
       </c>
       <c r="V42" s="11">
         <v>726</v>
       </c>
       <c r="W42" s="14">
         <v>745</v>
       </c>
       <c r="X42" s="14">
         <v>686</v>
       </c>
       <c r="Y42" s="14">
         <v>661</v>
       </c>
       <c r="Z42" s="14">
         <v>681</v>
       </c>
       <c r="AA42" s="14">
         <v>605</v>
       </c>
       <c r="AB42" s="14">
         <v>567</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC42" s="54">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="22">
         <v>942</v>
       </c>
       <c r="D43" s="8">
         <v>870</v>
       </c>
       <c r="E43" s="22">
         <v>800</v>
       </c>
       <c r="F43" s="22">
         <v>860</v>
       </c>
       <c r="G43" s="22">
         <v>874</v>
       </c>
       <c r="H43" s="22">
         <v>790</v>
       </c>
       <c r="I43" s="22">
@@ -4558,52 +4672,55 @@
       </c>
       <c r="U43" s="23">
         <v>779</v>
       </c>
       <c r="V43" s="11">
         <v>691</v>
       </c>
       <c r="W43" s="14">
         <v>798</v>
       </c>
       <c r="X43" s="14">
         <v>755</v>
       </c>
       <c r="Y43" s="14">
         <v>639</v>
       </c>
       <c r="Z43" s="14">
         <v>783</v>
       </c>
       <c r="AA43" s="14">
         <v>716</v>
       </c>
       <c r="AB43" s="14">
         <v>646</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC43" s="54">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="22">
         <v>412</v>
       </c>
       <c r="D44" s="8">
         <v>391</v>
       </c>
       <c r="E44" s="22">
         <v>361</v>
       </c>
       <c r="F44" s="22">
         <v>402</v>
       </c>
       <c r="G44" s="22">
         <v>365</v>
       </c>
       <c r="H44" s="22">
         <v>375</v>
       </c>
       <c r="I44" s="22">
@@ -4644,52 +4761,55 @@
       </c>
       <c r="U44" s="23">
         <v>375</v>
       </c>
       <c r="V44" s="11">
         <v>391</v>
       </c>
       <c r="W44" s="14">
         <v>391</v>
       </c>
       <c r="X44" s="14">
         <v>323</v>
       </c>
       <c r="Y44" s="14">
         <v>292</v>
       </c>
       <c r="Z44" s="14">
         <v>354</v>
       </c>
       <c r="AA44" s="14">
         <v>325</v>
       </c>
       <c r="AB44" s="14">
         <v>314</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC44" s="54">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="22">
         <v>225</v>
       </c>
       <c r="D45" s="8">
         <v>209</v>
       </c>
       <c r="E45" s="22">
         <v>188</v>
       </c>
       <c r="F45" s="22">
         <v>228</v>
       </c>
       <c r="G45" s="22">
         <v>230</v>
       </c>
       <c r="H45" s="22">
         <v>212</v>
       </c>
       <c r="I45" s="22">
@@ -4730,52 +4850,55 @@
       </c>
       <c r="U45" s="23">
         <v>248</v>
       </c>
       <c r="V45" s="11">
         <v>206</v>
       </c>
       <c r="W45" s="14">
         <v>187</v>
       </c>
       <c r="X45" s="14">
         <v>183</v>
       </c>
       <c r="Y45" s="14">
         <v>174</v>
       </c>
       <c r="Z45" s="14">
         <v>202</v>
       </c>
       <c r="AA45" s="14">
         <v>198</v>
       </c>
       <c r="AB45" s="14">
         <v>155</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC45" s="54">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="22">
         <v>2530</v>
       </c>
       <c r="D46" s="8">
         <v>2231</v>
       </c>
       <c r="E46" s="22">
         <v>2136</v>
       </c>
       <c r="F46" s="22">
         <v>2407</v>
       </c>
       <c r="G46" s="22">
         <v>2329</v>
       </c>
       <c r="H46" s="22">
         <v>2222</v>
       </c>
       <c r="I46" s="22">
@@ -4816,52 +4939,55 @@
       </c>
       <c r="U46" s="23">
         <v>2202</v>
       </c>
       <c r="V46" s="11">
         <v>2012</v>
       </c>
       <c r="W46" s="14">
         <v>2127</v>
       </c>
       <c r="X46" s="14">
         <v>2061</v>
       </c>
       <c r="Y46" s="14">
         <v>1842</v>
       </c>
       <c r="Z46" s="14">
         <v>1982</v>
       </c>
       <c r="AA46" s="14">
         <v>1947</v>
       </c>
       <c r="AB46" s="14">
         <v>1636</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC46" s="54">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C47" s="22">
         <v>197</v>
       </c>
       <c r="D47" s="8">
         <v>183</v>
       </c>
       <c r="E47" s="22">
         <v>180</v>
       </c>
       <c r="F47" s="22">
         <v>190</v>
       </c>
       <c r="G47" s="22">
         <v>170</v>
       </c>
       <c r="H47" s="22">
         <v>168</v>
       </c>
       <c r="I47" s="22">
@@ -4902,52 +5028,55 @@
       </c>
       <c r="U47" s="23">
         <v>146</v>
       </c>
       <c r="V47" s="11">
         <v>161</v>
       </c>
       <c r="W47" s="14">
         <v>154</v>
       </c>
       <c r="X47" s="14">
         <v>176</v>
       </c>
       <c r="Y47" s="14">
         <v>115</v>
       </c>
       <c r="Z47" s="14">
         <v>131</v>
       </c>
       <c r="AA47" s="14">
         <v>145</v>
       </c>
       <c r="AB47" s="14">
         <v>101</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC47" s="54">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="22">
         <v>407</v>
       </c>
       <c r="D48" s="8">
         <v>394</v>
       </c>
       <c r="E48" s="22">
         <v>343</v>
       </c>
       <c r="F48" s="22">
         <v>424</v>
       </c>
       <c r="G48" s="22">
         <v>355</v>
       </c>
       <c r="H48" s="22">
         <v>333</v>
       </c>
       <c r="I48" s="22">
@@ -4988,52 +5117,55 @@
       </c>
       <c r="U48" s="23">
         <v>361</v>
       </c>
       <c r="V48" s="11">
         <v>321</v>
       </c>
       <c r="W48" s="14">
         <v>346</v>
       </c>
       <c r="X48" s="14">
         <v>316</v>
       </c>
       <c r="Y48" s="14">
         <v>272</v>
       </c>
       <c r="Z48" s="14">
         <v>319</v>
       </c>
       <c r="AA48" s="14">
         <v>300</v>
       </c>
       <c r="AB48" s="14">
         <v>248</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC48" s="54">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C49" s="22">
         <v>1291</v>
       </c>
       <c r="D49" s="8">
         <v>1167</v>
       </c>
       <c r="E49" s="22">
         <v>1175</v>
       </c>
       <c r="F49" s="22">
         <v>1279</v>
       </c>
       <c r="G49" s="22">
         <v>1279</v>
       </c>
       <c r="H49" s="22">
         <v>1266</v>
       </c>
       <c r="I49" s="22">
@@ -5074,52 +5206,55 @@
       </c>
       <c r="U49" s="23">
         <v>1159</v>
       </c>
       <c r="V49" s="11">
         <v>1197</v>
       </c>
       <c r="W49" s="14">
         <v>1229</v>
       </c>
       <c r="X49" s="14">
         <v>1220</v>
       </c>
       <c r="Y49" s="14">
         <v>985</v>
       </c>
       <c r="Z49" s="14">
         <v>1114</v>
       </c>
       <c r="AA49" s="14">
         <v>1098</v>
       </c>
       <c r="AB49" s="14">
         <v>1003</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC49" s="54">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C50" s="22">
         <v>1522</v>
       </c>
       <c r="D50" s="8">
         <v>1503</v>
       </c>
       <c r="E50" s="22">
         <v>1348</v>
       </c>
       <c r="F50" s="22">
         <v>1635</v>
       </c>
       <c r="G50" s="22">
         <v>1480</v>
       </c>
       <c r="H50" s="22">
         <v>1448</v>
       </c>
       <c r="I50" s="22">
@@ -5160,52 +5295,55 @@
       </c>
       <c r="U50" s="23">
         <v>1650</v>
       </c>
       <c r="V50" s="11">
         <v>1399</v>
       </c>
       <c r="W50" s="14">
         <v>1419</v>
       </c>
       <c r="X50" s="14">
         <v>1412</v>
       </c>
       <c r="Y50" s="14">
         <v>1214</v>
       </c>
       <c r="Z50" s="14">
         <v>1324</v>
       </c>
       <c r="AA50" s="14">
         <v>1277</v>
       </c>
       <c r="AB50" s="14">
         <v>1080</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC50" s="54">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C51" s="22">
         <v>1339</v>
       </c>
       <c r="D51" s="8">
         <v>1203</v>
       </c>
       <c r="E51" s="22">
         <v>1171</v>
       </c>
       <c r="F51" s="22">
         <v>1316</v>
       </c>
       <c r="G51" s="22">
         <v>1248</v>
       </c>
       <c r="H51" s="22">
         <v>1103</v>
       </c>
       <c r="I51" s="22">
@@ -5246,83 +5384,87 @@
       </c>
       <c r="U51" s="23">
         <v>1287</v>
       </c>
       <c r="V51" s="11">
         <v>1225</v>
       </c>
       <c r="W51" s="14">
         <v>1232</v>
       </c>
       <c r="X51" s="14">
         <v>1282</v>
       </c>
       <c r="Y51" s="14">
         <v>1082</v>
       </c>
       <c r="Z51" s="14">
         <v>1212</v>
       </c>
       <c r="AA51" s="14">
         <v>1174</v>
       </c>
       <c r="AB51" s="14">
         <v>936</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC51" s="54">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="35"/>
-      <c r="B52" s="54" t="s">
+      <c r="B52" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="C52" s="54"/>
-[...25 lines deleted...]
-    <row r="53" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="70"/>
+      <c r="D52" s="70"/>
+      <c r="E52" s="70"/>
+      <c r="F52" s="70"/>
+      <c r="G52" s="70"/>
+      <c r="H52" s="70"/>
+      <c r="I52" s="70"/>
+      <c r="J52" s="70"/>
+      <c r="K52" s="70"/>
+      <c r="L52" s="70"/>
+      <c r="M52" s="70"/>
+      <c r="N52" s="70"/>
+      <c r="O52" s="70"/>
+      <c r="P52" s="70"/>
+      <c r="Q52" s="70"/>
+      <c r="R52" s="70"/>
+      <c r="S52" s="70"/>
+      <c r="T52" s="70"/>
+      <c r="U52" s="70"/>
+      <c r="V52" s="70"/>
+      <c r="W52" s="70"/>
+      <c r="X52" s="70"/>
+      <c r="Y52" s="70"/>
+      <c r="Z52" s="70"/>
+      <c r="AA52" s="70"/>
+      <c r="AC52" s="53"/>
+    </row>
+    <row r="53" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="35"/>
       <c r="B53" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="22">
         <v>16089</v>
       </c>
       <c r="D53" s="8">
         <v>14451</v>
       </c>
       <c r="E53" s="22">
         <v>13724</v>
       </c>
       <c r="F53" s="22">
         <v>15559</v>
       </c>
       <c r="G53" s="22">
         <v>15111</v>
       </c>
       <c r="H53" s="22">
         <v>14321</v>
       </c>
       <c r="I53" s="22">
         <v>16120</v>
       </c>
@@ -5361,52 +5503,55 @@
       </c>
       <c r="U53" s="23">
         <v>14841</v>
       </c>
       <c r="V53" s="11">
         <v>13703</v>
       </c>
       <c r="W53" s="14">
         <v>14277</v>
       </c>
       <c r="X53" s="14">
         <v>13861</v>
       </c>
       <c r="Y53" s="14">
         <v>11844</v>
       </c>
       <c r="Z53" s="14">
         <v>13395</v>
       </c>
       <c r="AA53" s="14">
         <v>12445</v>
       </c>
       <c r="AB53" s="14">
         <v>11138</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC53" s="54">
+        <v>12471</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="34">
         <v>100000000</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C54" s="22">
         <v>396</v>
       </c>
       <c r="D54" s="8">
         <v>362</v>
       </c>
       <c r="E54" s="22">
         <v>367</v>
       </c>
       <c r="F54" s="22">
         <v>422</v>
       </c>
       <c r="G54" s="22">
         <v>401</v>
       </c>
       <c r="H54" s="22">
         <v>357</v>
       </c>
       <c r="I54" s="22">
@@ -5447,52 +5592,55 @@
       </c>
       <c r="U54" s="23">
         <v>353</v>
       </c>
       <c r="V54" s="11">
         <v>336</v>
       </c>
       <c r="W54" s="14">
         <v>371</v>
       </c>
       <c r="X54" s="14">
         <v>318</v>
       </c>
       <c r="Y54" s="14">
         <v>277</v>
       </c>
       <c r="Z54" s="14">
         <v>338</v>
       </c>
       <c r="AA54" s="14">
         <v>272</v>
       </c>
       <c r="AB54" s="14">
         <v>256</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC54" s="54">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C55" s="22">
         <v>457</v>
       </c>
       <c r="D55" s="8">
         <v>394</v>
       </c>
       <c r="E55" s="22">
         <v>374</v>
       </c>
       <c r="F55" s="22">
         <v>460</v>
       </c>
       <c r="G55" s="22">
         <v>418</v>
       </c>
       <c r="H55" s="22">
         <v>399</v>
       </c>
       <c r="I55" s="22">
@@ -5533,52 +5681,55 @@
       </c>
       <c r="U55" s="23">
         <v>406</v>
       </c>
       <c r="V55" s="11">
         <v>361</v>
       </c>
       <c r="W55" s="14">
         <v>337</v>
       </c>
       <c r="X55" s="14">
         <v>389</v>
       </c>
       <c r="Y55" s="14">
         <v>367</v>
       </c>
       <c r="Z55" s="14">
         <v>371</v>
       </c>
       <c r="AA55" s="14">
         <v>347</v>
       </c>
       <c r="AB55" s="14">
         <v>321</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC55" s="54">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C56" s="22">
         <v>798</v>
       </c>
       <c r="D56" s="8">
         <v>716</v>
       </c>
       <c r="E56" s="22">
         <v>658</v>
       </c>
       <c r="F56" s="22">
         <v>794</v>
       </c>
       <c r="G56" s="22">
         <v>724</v>
       </c>
       <c r="H56" s="22">
         <v>747</v>
       </c>
       <c r="I56" s="22">
@@ -5619,52 +5770,55 @@
       </c>
       <c r="U56" s="23">
         <v>684</v>
       </c>
       <c r="V56" s="11">
         <v>576</v>
       </c>
       <c r="W56" s="14">
         <v>660</v>
       </c>
       <c r="X56" s="14">
         <v>681</v>
       </c>
       <c r="Y56" s="14">
         <v>590</v>
       </c>
       <c r="Z56" s="14">
         <v>650</v>
       </c>
       <c r="AA56" s="14">
         <v>632</v>
       </c>
       <c r="AB56" s="14">
         <v>502</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC56" s="54">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C57" s="22">
         <v>1415</v>
       </c>
       <c r="D57" s="8">
         <v>1311</v>
       </c>
       <c r="E57" s="22">
         <v>1202</v>
       </c>
       <c r="F57" s="22">
         <v>1325</v>
       </c>
       <c r="G57" s="22">
         <v>1329</v>
       </c>
       <c r="H57" s="22">
         <v>1259</v>
       </c>
       <c r="I57" s="22">
@@ -5705,52 +5859,55 @@
       </c>
       <c r="U57" s="23">
         <v>1323</v>
       </c>
       <c r="V57" s="11">
         <v>1165</v>
       </c>
       <c r="W57" s="14">
         <v>1213</v>
       </c>
       <c r="X57" s="14">
         <v>1162</v>
       </c>
       <c r="Y57" s="14">
         <v>983</v>
       </c>
       <c r="Z57" s="14">
         <v>1186</v>
       </c>
       <c r="AA57" s="14">
         <v>1050</v>
       </c>
       <c r="AB57" s="14">
         <v>886</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC57" s="54">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C58" s="22">
         <v>730</v>
       </c>
       <c r="D58" s="8">
         <v>577</v>
       </c>
       <c r="E58" s="22">
         <v>630</v>
       </c>
       <c r="F58" s="22">
         <v>663</v>
       </c>
       <c r="G58" s="22">
         <v>587</v>
       </c>
       <c r="H58" s="22">
         <v>529</v>
       </c>
       <c r="I58" s="22">
@@ -5791,52 +5948,55 @@
       </c>
       <c r="U58" s="23">
         <v>562</v>
       </c>
       <c r="V58" s="11">
         <v>577</v>
       </c>
       <c r="W58" s="14">
         <v>582</v>
       </c>
       <c r="X58" s="14">
         <v>572</v>
       </c>
       <c r="Y58" s="14">
         <v>525</v>
       </c>
       <c r="Z58" s="14">
         <v>546</v>
       </c>
       <c r="AA58" s="14">
         <v>559</v>
       </c>
       <c r="AB58" s="14">
         <v>498</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC58" s="54">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C59" s="22">
         <v>519</v>
       </c>
       <c r="D59" s="8">
         <v>443</v>
       </c>
       <c r="E59" s="22">
         <v>439</v>
       </c>
       <c r="F59" s="22">
         <v>474</v>
       </c>
       <c r="G59" s="22">
         <v>464</v>
       </c>
       <c r="H59" s="22">
         <v>480</v>
       </c>
       <c r="I59" s="22">
@@ -5877,52 +6037,55 @@
       </c>
       <c r="U59" s="23">
         <v>434</v>
       </c>
       <c r="V59" s="11">
         <v>448</v>
       </c>
       <c r="W59" s="14">
         <v>449</v>
       </c>
       <c r="X59" s="14">
         <v>438</v>
       </c>
       <c r="Y59" s="14">
         <v>368</v>
       </c>
       <c r="Z59" s="14">
         <v>466</v>
       </c>
       <c r="AA59" s="14">
         <v>377</v>
       </c>
       <c r="AB59" s="14">
         <v>370</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC59" s="54">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C60" s="22">
         <v>1138</v>
       </c>
       <c r="D60" s="8">
         <v>923</v>
       </c>
       <c r="E60" s="22">
         <v>882</v>
       </c>
       <c r="F60" s="22">
         <v>990</v>
       </c>
       <c r="G60" s="22">
         <v>1058</v>
       </c>
       <c r="H60" s="22">
         <v>953</v>
       </c>
       <c r="I60" s="22">
@@ -5963,52 +6126,55 @@
       </c>
       <c r="U60" s="23">
         <v>1000</v>
       </c>
       <c r="V60" s="11">
         <v>921</v>
       </c>
       <c r="W60" s="14">
         <v>994</v>
       </c>
       <c r="X60" s="14">
         <v>969</v>
       </c>
       <c r="Y60" s="14">
         <v>820</v>
       </c>
       <c r="Z60" s="14">
         <v>812</v>
       </c>
       <c r="AA60" s="14">
         <v>811</v>
       </c>
       <c r="AB60" s="14">
         <v>751</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC60" s="54">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C61" s="22">
         <v>530</v>
       </c>
       <c r="D61" s="8">
         <v>523</v>
       </c>
       <c r="E61" s="22">
         <v>498</v>
       </c>
       <c r="F61" s="22">
         <v>524</v>
       </c>
       <c r="G61" s="22">
         <v>501</v>
       </c>
       <c r="H61" s="22">
         <v>484</v>
       </c>
       <c r="I61" s="22">
@@ -6049,52 +6215,55 @@
       </c>
       <c r="U61" s="23">
         <v>529</v>
       </c>
       <c r="V61" s="11">
         <v>427</v>
       </c>
       <c r="W61" s="14">
         <v>484</v>
       </c>
       <c r="X61" s="14">
         <v>463</v>
       </c>
       <c r="Y61" s="14">
         <v>358</v>
       </c>
       <c r="Z61" s="14">
         <v>444</v>
       </c>
       <c r="AA61" s="14">
         <v>366</v>
       </c>
       <c r="AB61" s="14">
         <v>353</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC61" s="54">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C62" s="22">
         <v>586</v>
       </c>
       <c r="D62" s="8">
         <v>586</v>
       </c>
       <c r="E62" s="22">
         <v>590</v>
       </c>
       <c r="F62" s="22">
         <v>675</v>
       </c>
       <c r="G62" s="22">
         <v>611</v>
       </c>
       <c r="H62" s="22">
         <v>643</v>
       </c>
       <c r="I62" s="22">
@@ -6135,52 +6304,55 @@
       </c>
       <c r="U62" s="23">
         <v>617</v>
       </c>
       <c r="V62" s="11">
         <v>591</v>
       </c>
       <c r="W62" s="14">
         <v>595</v>
       </c>
       <c r="X62" s="14">
         <v>557</v>
       </c>
       <c r="Y62" s="14">
         <v>470</v>
       </c>
       <c r="Z62" s="14">
         <v>566</v>
       </c>
       <c r="AA62" s="14">
         <v>485</v>
       </c>
       <c r="AB62" s="14">
         <v>480</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC62" s="54">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C63" s="22">
         <v>414</v>
       </c>
       <c r="D63" s="8">
         <v>385</v>
       </c>
       <c r="E63" s="22">
         <v>330</v>
       </c>
       <c r="F63" s="22">
         <v>392</v>
       </c>
       <c r="G63" s="22">
         <v>379</v>
       </c>
       <c r="H63" s="22">
         <v>357</v>
       </c>
       <c r="I63" s="22">
@@ -6221,52 +6393,55 @@
       </c>
       <c r="U63" s="23">
         <v>355</v>
       </c>
       <c r="V63" s="11">
         <v>339</v>
       </c>
       <c r="W63" s="14">
         <v>349</v>
       </c>
       <c r="X63" s="14">
         <v>321</v>
       </c>
       <c r="Y63" s="14">
         <v>279</v>
       </c>
       <c r="Z63" s="14">
         <v>320</v>
       </c>
       <c r="AA63" s="14">
         <v>311</v>
       </c>
       <c r="AB63" s="14">
         <v>258</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC63" s="54">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C64" s="22">
         <v>879</v>
       </c>
       <c r="D64" s="8">
         <v>734</v>
       </c>
       <c r="E64" s="22">
         <v>649</v>
       </c>
       <c r="F64" s="22">
         <v>754</v>
       </c>
       <c r="G64" s="22">
         <v>776</v>
       </c>
       <c r="H64" s="22">
         <v>711</v>
       </c>
       <c r="I64" s="22">
@@ -6307,52 +6482,55 @@
       </c>
       <c r="U64" s="23">
         <v>780</v>
       </c>
       <c r="V64" s="11">
         <v>675</v>
       </c>
       <c r="W64" s="14">
         <v>700</v>
       </c>
       <c r="X64" s="14">
         <v>735</v>
       </c>
       <c r="Y64" s="14">
         <v>600</v>
       </c>
       <c r="Z64" s="14">
         <v>679</v>
       </c>
       <c r="AA64" s="14">
         <v>627</v>
       </c>
       <c r="AB64" s="14">
         <v>547</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC64" s="54">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="22">
         <v>845</v>
       </c>
       <c r="D65" s="8">
         <v>764</v>
       </c>
       <c r="E65" s="22">
         <v>746</v>
       </c>
       <c r="F65" s="22">
         <v>814</v>
       </c>
       <c r="G65" s="22">
         <v>769</v>
       </c>
       <c r="H65" s="22">
         <v>742</v>
       </c>
       <c r="I65" s="22">
@@ -6393,52 +6571,55 @@
       </c>
       <c r="U65" s="23">
         <v>807</v>
       </c>
       <c r="V65" s="11">
         <v>666</v>
       </c>
       <c r="W65" s="14">
         <v>720</v>
       </c>
       <c r="X65" s="14">
         <v>700</v>
       </c>
       <c r="Y65" s="14">
         <v>614</v>
       </c>
       <c r="Z65" s="14">
         <v>735</v>
       </c>
       <c r="AA65" s="14">
         <v>662</v>
       </c>
       <c r="AB65" s="14">
         <v>652</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC65" s="54">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="22">
         <v>393</v>
       </c>
       <c r="D66" s="8">
         <v>335</v>
       </c>
       <c r="E66" s="22">
         <v>353</v>
       </c>
       <c r="F66" s="22">
         <v>392</v>
       </c>
       <c r="G66" s="22">
         <v>390</v>
       </c>
       <c r="H66" s="22">
         <v>371</v>
       </c>
       <c r="I66" s="22">
@@ -6479,52 +6660,55 @@
       </c>
       <c r="U66" s="23">
         <v>352</v>
       </c>
       <c r="V66" s="11">
         <v>361</v>
       </c>
       <c r="W66" s="14">
         <v>368</v>
       </c>
       <c r="X66" s="14">
         <v>365</v>
       </c>
       <c r="Y66" s="14">
         <v>292</v>
       </c>
       <c r="Z66" s="14">
         <v>340</v>
       </c>
       <c r="AA66" s="14">
         <v>270</v>
       </c>
       <c r="AB66" s="14">
         <v>301</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC66" s="54">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C67" s="22">
         <v>235</v>
       </c>
       <c r="D67" s="8">
         <v>209</v>
       </c>
       <c r="E67" s="22">
         <v>188</v>
       </c>
       <c r="F67" s="22">
         <v>226</v>
       </c>
       <c r="G67" s="22">
         <v>225</v>
       </c>
       <c r="H67" s="22">
         <v>196</v>
       </c>
       <c r="I67" s="22">
@@ -6565,52 +6749,55 @@
       </c>
       <c r="U67" s="23">
         <v>200</v>
       </c>
       <c r="V67" s="11">
         <v>200</v>
       </c>
       <c r="W67" s="14">
         <v>186</v>
       </c>
       <c r="X67" s="14">
         <v>177</v>
       </c>
       <c r="Y67" s="14">
         <v>178</v>
       </c>
       <c r="Z67" s="14">
         <v>190</v>
       </c>
       <c r="AA67" s="14">
         <v>191</v>
       </c>
       <c r="AB67" s="14">
         <v>147</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC67" s="54">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="22">
         <v>2318</v>
       </c>
       <c r="D68" s="8">
         <v>2058</v>
       </c>
       <c r="E68" s="22">
         <v>1924</v>
       </c>
       <c r="F68" s="22">
         <v>2212</v>
       </c>
       <c r="G68" s="22">
         <v>2190</v>
       </c>
       <c r="H68" s="22">
         <v>1942</v>
       </c>
       <c r="I68" s="22">
@@ -6651,52 +6838,55 @@
       </c>
       <c r="U68" s="23">
         <v>2116</v>
       </c>
       <c r="V68" s="11">
         <v>1922</v>
       </c>
       <c r="W68" s="14">
         <v>2024</v>
       </c>
       <c r="X68" s="14">
         <v>1968</v>
       </c>
       <c r="Y68" s="14">
         <v>1662</v>
       </c>
       <c r="Z68" s="14">
         <v>1849</v>
       </c>
       <c r="AA68" s="14">
         <v>1741</v>
       </c>
       <c r="AB68" s="14">
         <v>1559</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC68" s="54">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C69" s="22">
         <v>197</v>
       </c>
       <c r="D69" s="8">
         <v>133</v>
       </c>
       <c r="E69" s="22">
         <v>146</v>
       </c>
       <c r="F69" s="22">
         <v>187</v>
       </c>
       <c r="G69" s="22">
         <v>171</v>
       </c>
       <c r="H69" s="22">
         <v>170</v>
       </c>
       <c r="I69" s="22">
@@ -6737,52 +6927,55 @@
       </c>
       <c r="U69" s="23">
         <v>166</v>
       </c>
       <c r="V69" s="11">
         <v>142</v>
       </c>
       <c r="W69" s="14">
         <v>133</v>
       </c>
       <c r="X69" s="14">
         <v>167</v>
       </c>
       <c r="Y69" s="14">
         <v>128</v>
       </c>
       <c r="Z69" s="14">
         <v>132</v>
       </c>
       <c r="AA69" s="14">
         <v>138</v>
       </c>
       <c r="AB69" s="14">
         <v>100</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC69" s="54">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C70" s="22">
         <v>355</v>
       </c>
       <c r="D70" s="8">
         <v>301</v>
       </c>
       <c r="E70" s="22">
         <v>318</v>
       </c>
       <c r="F70" s="22">
         <v>371</v>
       </c>
       <c r="G70" s="22">
         <v>342</v>
       </c>
       <c r="H70" s="22">
         <v>343</v>
       </c>
       <c r="I70" s="22">
@@ -6823,52 +7016,55 @@
       </c>
       <c r="U70" s="23">
         <v>321</v>
       </c>
       <c r="V70" s="11">
         <v>349</v>
       </c>
       <c r="W70" s="14">
         <v>316</v>
       </c>
       <c r="X70" s="14">
         <v>291</v>
       </c>
       <c r="Y70" s="14">
         <v>283</v>
       </c>
       <c r="Z70" s="14">
         <v>314</v>
       </c>
       <c r="AA70" s="14">
         <v>266</v>
       </c>
       <c r="AB70" s="14">
         <v>237</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC70" s="54">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C71" s="22">
         <v>1195</v>
       </c>
       <c r="D71" s="8">
         <v>1112</v>
       </c>
       <c r="E71" s="22">
         <v>1002</v>
       </c>
       <c r="F71" s="22">
         <v>1220</v>
       </c>
       <c r="G71" s="22">
         <v>1198</v>
       </c>
       <c r="H71" s="22">
         <v>1197</v>
       </c>
       <c r="I71" s="22">
@@ -6909,52 +7105,55 @@
       </c>
       <c r="U71" s="23">
         <v>1091</v>
       </c>
       <c r="V71" s="11">
         <v>1149</v>
       </c>
       <c r="W71" s="14">
         <v>1152</v>
       </c>
       <c r="X71" s="14">
         <v>1107</v>
       </c>
       <c r="Y71" s="14">
         <v>970</v>
       </c>
       <c r="Z71" s="14">
         <v>1117</v>
       </c>
       <c r="AA71" s="14">
         <v>1021</v>
       </c>
       <c r="AB71" s="14">
         <v>951</v>
       </c>
-    </row>
-    <row r="72" spans="1:28" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC71" s="54">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="72" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B72" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C72" s="22">
         <v>1445</v>
       </c>
       <c r="D72" s="8">
         <v>1405</v>
       </c>
       <c r="E72" s="22">
         <v>1288</v>
       </c>
       <c r="F72" s="22">
         <v>1415</v>
       </c>
       <c r="G72" s="22">
         <v>1363</v>
       </c>
       <c r="H72" s="22">
         <v>1338</v>
       </c>
       <c r="I72" s="22">
@@ -6995,52 +7194,55 @@
       </c>
       <c r="U72" s="23">
         <v>1499</v>
       </c>
       <c r="V72" s="11">
         <v>1316</v>
       </c>
       <c r="W72" s="14">
         <v>1410</v>
       </c>
       <c r="X72" s="14">
         <v>1323</v>
       </c>
       <c r="Y72" s="14">
         <v>1088</v>
       </c>
       <c r="Z72" s="14">
         <v>1256</v>
       </c>
       <c r="AA72" s="14">
         <v>1193</v>
       </c>
       <c r="AB72" s="14">
         <v>1021</v>
       </c>
-    </row>
-    <row r="73" spans="1:28" s="33" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC72" s="54">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="73" spans="1:29" s="33" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B73" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C73" s="27">
         <v>1244</v>
       </c>
       <c r="D73" s="28">
         <v>1180</v>
       </c>
       <c r="E73" s="27">
         <v>1140</v>
       </c>
       <c r="F73" s="27">
         <v>1249</v>
       </c>
       <c r="G73" s="27">
         <v>1215</v>
       </c>
       <c r="H73" s="27">
         <v>1103</v>
       </c>
       <c r="I73" s="27">
@@ -7081,83 +7283,87 @@
       </c>
       <c r="U73" s="32">
         <v>1246</v>
       </c>
       <c r="V73" s="11">
         <v>1182</v>
       </c>
       <c r="W73" s="29">
         <v>1234</v>
       </c>
       <c r="X73" s="14">
         <v>1158</v>
       </c>
       <c r="Y73" s="14">
         <v>992</v>
       </c>
       <c r="Z73" s="14">
         <v>1084</v>
       </c>
       <c r="AA73" s="14">
         <v>1126</v>
       </c>
       <c r="AB73" s="14">
         <v>948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B74" s="55" t="s">
+      <c r="AC73" s="54">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="74" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="71" t="s">
         <v>65</v>
       </c>
-      <c r="C74" s="55"/>
-[...23 lines deleted...]
-      <c r="AA74" s="55"/>
+      <c r="C74" s="71"/>
+      <c r="D74" s="71"/>
+      <c r="E74" s="71"/>
+      <c r="F74" s="71"/>
+      <c r="G74" s="71"/>
+      <c r="H74" s="71"/>
+      <c r="I74" s="71"/>
+      <c r="J74" s="71"/>
+      <c r="K74" s="71"/>
+      <c r="L74" s="71"/>
+      <c r="M74" s="71"/>
+      <c r="N74" s="71"/>
+      <c r="O74" s="71"/>
+      <c r="P74" s="71"/>
+      <c r="Q74" s="71"/>
+      <c r="R74" s="71"/>
+      <c r="S74" s="71"/>
+      <c r="T74" s="71"/>
+      <c r="U74" s="71"/>
+      <c r="V74" s="71"/>
+      <c r="W74" s="71"/>
+      <c r="X74" s="71"/>
+      <c r="Y74" s="71"/>
+      <c r="Z74" s="71"/>
+      <c r="AA74" s="71"/>
       <c r="AB74" s="24"/>
-    </row>
-    <row r="75" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC74" s="53"/>
+    </row>
+    <row r="75" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C75" s="8">
         <v>19450</v>
       </c>
       <c r="D75" s="8">
         <v>17881</v>
       </c>
       <c r="E75" s="8">
         <v>17079</v>
       </c>
       <c r="F75" s="8">
         <v>19328</v>
       </c>
       <c r="G75" s="8">
         <v>18526</v>
       </c>
       <c r="H75" s="8">
         <v>17804</v>
       </c>
       <c r="I75" s="8">
         <v>19830</v>
       </c>
       <c r="J75" s="8">
@@ -7195,52 +7401,55 @@
       </c>
       <c r="U75" s="11">
         <v>18868</v>
       </c>
       <c r="V75" s="11">
         <v>17400</v>
       </c>
       <c r="W75" s="14">
         <v>17917</v>
       </c>
       <c r="X75" s="14">
         <v>17317</v>
       </c>
       <c r="Y75" s="14">
         <v>14947</v>
       </c>
       <c r="Z75" s="14">
         <v>16862</v>
       </c>
       <c r="AA75" s="14">
         <v>15936</v>
       </c>
       <c r="AB75" s="14">
         <v>13958</v>
       </c>
-    </row>
-    <row r="76" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC75" s="54">
+        <v>15715</v>
+      </c>
+    </row>
+    <row r="76" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="34">
         <v>100000000</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C76" s="8">
         <v>522</v>
       </c>
       <c r="D76" s="8">
         <v>485</v>
       </c>
       <c r="E76" s="8">
         <v>522</v>
       </c>
       <c r="F76" s="8">
         <v>559</v>
       </c>
       <c r="G76" s="8">
         <v>547</v>
       </c>
       <c r="H76" s="8">
         <v>518</v>
       </c>
       <c r="I76" s="8">
@@ -7281,52 +7490,55 @@
       </c>
       <c r="U76" s="11">
         <v>494</v>
       </c>
       <c r="V76" s="11">
         <v>488</v>
       </c>
       <c r="W76" s="14">
         <v>523</v>
       </c>
       <c r="X76" s="14">
         <v>418</v>
       </c>
       <c r="Y76" s="14">
         <v>394</v>
       </c>
       <c r="Z76" s="14">
         <v>450</v>
       </c>
       <c r="AA76" s="14">
         <v>377</v>
       </c>
       <c r="AB76" s="14">
         <v>366</v>
       </c>
-    </row>
-    <row r="77" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC76" s="54">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="77" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C77" s="8">
         <v>548</v>
       </c>
       <c r="D77" s="8">
         <v>477</v>
       </c>
       <c r="E77" s="8">
         <v>431</v>
       </c>
       <c r="F77" s="8">
         <v>575</v>
       </c>
       <c r="G77" s="8">
         <v>496</v>
       </c>
       <c r="H77" s="8">
         <v>487</v>
       </c>
       <c r="I77" s="8">
@@ -7367,52 +7579,55 @@
       </c>
       <c r="U77" s="11">
         <v>522</v>
       </c>
       <c r="V77" s="11">
         <v>444</v>
       </c>
       <c r="W77" s="14">
         <v>437</v>
       </c>
       <c r="X77" s="14">
         <v>459</v>
       </c>
       <c r="Y77" s="14">
         <v>439</v>
       </c>
       <c r="Z77" s="14">
         <v>445</v>
       </c>
       <c r="AA77" s="14">
         <v>436</v>
       </c>
       <c r="AB77" s="14">
         <v>404</v>
       </c>
-    </row>
-    <row r="78" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC77" s="54">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="78" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C78" s="8">
         <v>1127</v>
       </c>
       <c r="D78" s="8">
         <v>1077</v>
       </c>
       <c r="E78" s="8">
         <v>1080</v>
       </c>
       <c r="F78" s="8">
         <v>1177</v>
       </c>
       <c r="G78" s="8">
         <v>1154</v>
       </c>
       <c r="H78" s="8">
         <v>1117</v>
       </c>
       <c r="I78" s="8">
@@ -7453,52 +7668,55 @@
       </c>
       <c r="U78" s="11">
         <v>1166</v>
       </c>
       <c r="V78" s="11">
         <v>955</v>
       </c>
       <c r="W78" s="14">
         <v>1044</v>
       </c>
       <c r="X78" s="14">
         <v>1117</v>
       </c>
       <c r="Y78" s="14">
         <v>892</v>
       </c>
       <c r="Z78" s="14">
         <v>1058</v>
       </c>
       <c r="AA78" s="14">
         <v>1006</v>
       </c>
       <c r="AB78" s="14">
         <v>833</v>
       </c>
-    </row>
-    <row r="79" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC78" s="54">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="79" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C79" s="8">
         <v>403</v>
       </c>
       <c r="D79" s="8">
         <v>399</v>
       </c>
       <c r="E79" s="8">
         <v>367</v>
       </c>
       <c r="F79" s="8">
         <v>411</v>
       </c>
       <c r="G79" s="8">
         <v>401</v>
       </c>
       <c r="H79" s="8">
         <v>357</v>
       </c>
       <c r="I79" s="8">
@@ -7539,52 +7757,55 @@
       </c>
       <c r="U79" s="11">
         <v>453</v>
       </c>
       <c r="V79" s="11">
         <v>437</v>
       </c>
       <c r="W79" s="14">
         <v>440</v>
       </c>
       <c r="X79" s="14">
         <v>397</v>
       </c>
       <c r="Y79" s="14">
         <v>332</v>
       </c>
       <c r="Z79" s="14">
         <v>373</v>
       </c>
       <c r="AA79" s="14">
         <v>354</v>
       </c>
       <c r="AB79" s="14">
         <v>315</v>
       </c>
-    </row>
-    <row r="80" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC79" s="54">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="80" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C80" s="8">
         <v>810</v>
       </c>
       <c r="D80" s="8">
         <v>643</v>
       </c>
       <c r="E80" s="8">
         <v>665</v>
       </c>
       <c r="F80" s="8">
         <v>707</v>
       </c>
       <c r="G80" s="8">
         <v>643</v>
       </c>
       <c r="H80" s="8">
         <v>600</v>
       </c>
       <c r="I80" s="8">
@@ -7625,52 +7846,55 @@
       </c>
       <c r="U80" s="11">
         <v>658</v>
       </c>
       <c r="V80" s="11">
         <v>621</v>
       </c>
       <c r="W80" s="14">
         <v>620</v>
       </c>
       <c r="X80" s="14">
         <v>609</v>
       </c>
       <c r="Y80" s="14">
         <v>553</v>
       </c>
       <c r="Z80" s="14">
         <v>611</v>
       </c>
       <c r="AA80" s="14">
         <v>590</v>
       </c>
       <c r="AB80" s="14">
         <v>496</v>
       </c>
-    </row>
-    <row r="81" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC80" s="54">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="81" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C81" s="8">
         <v>565</v>
       </c>
       <c r="D81" s="8">
         <v>477</v>
       </c>
       <c r="E81" s="8">
         <v>480</v>
       </c>
       <c r="F81" s="8">
         <v>575</v>
       </c>
       <c r="G81" s="8">
         <v>555</v>
       </c>
       <c r="H81" s="8">
         <v>536</v>
       </c>
       <c r="I81" s="8">
@@ -7711,52 +7935,55 @@
       </c>
       <c r="U81" s="11">
         <v>523</v>
       </c>
       <c r="V81" s="11">
         <v>527</v>
       </c>
       <c r="W81" s="14">
         <v>559</v>
       </c>
       <c r="X81" s="14">
         <v>505</v>
       </c>
       <c r="Y81" s="14">
         <v>439</v>
       </c>
       <c r="Z81" s="14">
         <v>553</v>
       </c>
       <c r="AA81" s="14">
         <v>447</v>
       </c>
       <c r="AB81" s="14">
         <v>414</v>
       </c>
-    </row>
-    <row r="82" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC81" s="54">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="82" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C82" s="8">
         <v>949</v>
       </c>
       <c r="D82" s="8">
         <v>786</v>
       </c>
       <c r="E82" s="8">
         <v>772</v>
       </c>
       <c r="F82" s="8">
         <v>847</v>
       </c>
       <c r="G82" s="8">
         <v>904</v>
       </c>
       <c r="H82" s="8">
         <v>839</v>
       </c>
       <c r="I82" s="8">
@@ -7797,52 +8024,55 @@
       </c>
       <c r="U82" s="11">
         <v>966</v>
       </c>
       <c r="V82" s="11">
         <v>881</v>
       </c>
       <c r="W82" s="14">
         <v>926</v>
       </c>
       <c r="X82" s="14">
         <v>873</v>
       </c>
       <c r="Y82" s="14">
         <v>761</v>
       </c>
       <c r="Z82" s="14">
         <v>811</v>
       </c>
       <c r="AA82" s="14">
         <v>771</v>
       </c>
       <c r="AB82" s="14">
         <v>701</v>
       </c>
-    </row>
-    <row r="83" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC82" s="54">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="83" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C83" s="8">
         <v>477</v>
       </c>
       <c r="D83" s="8">
         <v>475</v>
       </c>
       <c r="E83" s="8">
         <v>435</v>
       </c>
       <c r="F83" s="8">
         <v>494</v>
       </c>
       <c r="G83" s="8">
         <v>455</v>
       </c>
       <c r="H83" s="8">
         <v>448</v>
       </c>
       <c r="I83" s="8">
@@ -7883,52 +8113,55 @@
       </c>
       <c r="U83" s="11">
         <v>524</v>
       </c>
       <c r="V83" s="11">
         <v>406</v>
       </c>
       <c r="W83" s="14">
         <v>482</v>
       </c>
       <c r="X83" s="14">
         <v>425</v>
       </c>
       <c r="Y83" s="14">
         <v>354</v>
       </c>
       <c r="Z83" s="14">
         <v>427</v>
       </c>
       <c r="AA83" s="14">
         <v>363</v>
       </c>
       <c r="AB83" s="14">
         <v>369</v>
       </c>
-    </row>
-    <row r="84" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC83" s="54">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="84" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C84" s="8">
         <v>1041</v>
       </c>
       <c r="D84" s="8">
         <v>1007</v>
       </c>
       <c r="E84" s="8">
         <v>965</v>
       </c>
       <c r="F84" s="8">
         <v>1106</v>
       </c>
       <c r="G84" s="8">
         <v>1020</v>
       </c>
       <c r="H84" s="8">
         <v>1059</v>
       </c>
       <c r="I84" s="8">
@@ -7969,52 +8202,55 @@
       </c>
       <c r="U84" s="11">
         <v>1054</v>
       </c>
       <c r="V84" s="11">
         <v>945</v>
       </c>
       <c r="W84" s="14">
         <v>995</v>
       </c>
       <c r="X84" s="14">
         <v>924</v>
       </c>
       <c r="Y84" s="14">
         <v>815</v>
       </c>
       <c r="Z84" s="14">
         <v>920</v>
       </c>
       <c r="AA84" s="14">
         <v>865</v>
       </c>
       <c r="AB84" s="14">
         <v>800</v>
       </c>
-    </row>
-    <row r="85" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC84" s="54">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="85" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C85" s="8">
         <v>514</v>
       </c>
       <c r="D85" s="8">
         <v>484</v>
       </c>
       <c r="E85" s="8">
         <v>445</v>
       </c>
       <c r="F85" s="8">
         <v>503</v>
       </c>
       <c r="G85" s="8">
         <v>501</v>
       </c>
       <c r="H85" s="8">
         <v>449</v>
       </c>
       <c r="I85" s="8">
@@ -8055,52 +8291,55 @@
       </c>
       <c r="U85" s="11">
         <v>475</v>
       </c>
       <c r="V85" s="11">
         <v>456</v>
       </c>
       <c r="W85" s="14">
         <v>459</v>
       </c>
       <c r="X85" s="14">
         <v>453</v>
       </c>
       <c r="Y85" s="14">
         <v>396</v>
       </c>
       <c r="Z85" s="14">
         <v>424</v>
       </c>
       <c r="AA85" s="14">
         <v>424</v>
       </c>
       <c r="AB85" s="14">
         <v>354</v>
       </c>
-    </row>
-    <row r="86" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC85" s="54">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="86" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C86" s="8">
         <v>830</v>
       </c>
       <c r="D86" s="8">
         <v>740</v>
       </c>
       <c r="E86" s="8">
         <v>652</v>
       </c>
       <c r="F86" s="8">
         <v>731</v>
       </c>
       <c r="G86" s="8">
         <v>716</v>
       </c>
       <c r="H86" s="8">
         <v>711</v>
       </c>
       <c r="I86" s="8">
@@ -8141,52 +8380,55 @@
       </c>
       <c r="U86" s="11">
         <v>783</v>
       </c>
       <c r="V86" s="11">
         <v>685</v>
       </c>
       <c r="W86" s="14">
         <v>682</v>
       </c>
       <c r="X86" s="14">
         <v>618</v>
       </c>
       <c r="Y86" s="14">
         <v>602</v>
       </c>
       <c r="Z86" s="14">
         <v>643</v>
       </c>
       <c r="AA86" s="14">
         <v>582</v>
       </c>
       <c r="AB86" s="14">
         <v>527</v>
       </c>
-    </row>
-    <row r="87" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC86" s="54">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="87" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C87" s="8">
         <v>776</v>
       </c>
       <c r="D87" s="8">
         <v>702</v>
       </c>
       <c r="E87" s="8">
         <v>672</v>
       </c>
       <c r="F87" s="8">
         <v>731</v>
       </c>
       <c r="G87" s="8">
         <v>713</v>
       </c>
       <c r="H87" s="8">
         <v>670</v>
       </c>
       <c r="I87" s="8">
@@ -8227,52 +8469,55 @@
       </c>
       <c r="U87" s="11">
         <v>718</v>
       </c>
       <c r="V87" s="11">
         <v>619</v>
       </c>
       <c r="W87" s="14">
         <v>625</v>
       </c>
       <c r="X87" s="14">
         <v>652</v>
       </c>
       <c r="Y87" s="14">
         <v>563</v>
       </c>
       <c r="Z87" s="14">
         <v>687</v>
       </c>
       <c r="AA87" s="14">
         <v>618</v>
       </c>
       <c r="AB87" s="14">
         <v>559</v>
       </c>
-    </row>
-    <row r="88" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC87" s="54">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="88" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B88" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C88" s="8">
         <v>554</v>
       </c>
       <c r="D88" s="8">
         <v>512</v>
       </c>
       <c r="E88" s="8">
         <v>514</v>
       </c>
       <c r="F88" s="8">
         <v>526</v>
       </c>
       <c r="G88" s="8">
         <v>536</v>
       </c>
       <c r="H88" s="8">
         <v>534</v>
       </c>
       <c r="I88" s="8">
@@ -8313,52 +8558,55 @@
       </c>
       <c r="U88" s="11">
         <v>526</v>
       </c>
       <c r="V88" s="11">
         <v>521</v>
       </c>
       <c r="W88" s="14">
         <v>504</v>
       </c>
       <c r="X88" s="14">
         <v>482</v>
       </c>
       <c r="Y88" s="14">
         <v>391</v>
       </c>
       <c r="Z88" s="14">
         <v>486</v>
       </c>
       <c r="AA88" s="14">
         <v>436</v>
       </c>
       <c r="AB88" s="14">
         <v>443</v>
       </c>
-    </row>
-    <row r="89" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC88" s="54">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="89" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C89" s="8">
         <v>240</v>
       </c>
       <c r="D89" s="8">
         <v>214</v>
       </c>
       <c r="E89" s="8">
         <v>193</v>
       </c>
       <c r="F89" s="8">
         <v>223</v>
       </c>
       <c r="G89" s="8">
         <v>207</v>
       </c>
       <c r="H89" s="8">
         <v>196</v>
       </c>
       <c r="I89" s="8">
@@ -8399,52 +8647,55 @@
       </c>
       <c r="U89" s="11">
         <v>204</v>
       </c>
       <c r="V89" s="11">
         <v>207</v>
       </c>
       <c r="W89" s="14">
         <v>180</v>
       </c>
       <c r="X89" s="14">
         <v>170</v>
       </c>
       <c r="Y89" s="14">
         <v>165</v>
       </c>
       <c r="Z89" s="14">
         <v>200</v>
       </c>
       <c r="AA89" s="14">
         <v>198</v>
       </c>
       <c r="AB89" s="14">
         <v>149</v>
       </c>
-    </row>
-    <row r="90" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC89" s="54">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="90" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C90" s="8">
         <v>1253</v>
       </c>
       <c r="D90" s="8">
         <v>1122</v>
       </c>
       <c r="E90" s="8">
         <v>1049</v>
       </c>
       <c r="F90" s="8">
         <v>1187</v>
       </c>
       <c r="G90" s="8">
         <v>1170</v>
       </c>
       <c r="H90" s="8">
         <v>1103</v>
       </c>
       <c r="I90" s="8">
@@ -8485,52 +8736,55 @@
       </c>
       <c r="U90" s="11">
         <v>1155</v>
       </c>
       <c r="V90" s="11">
         <v>1007</v>
       </c>
       <c r="W90" s="14">
         <v>1086</v>
       </c>
       <c r="X90" s="14">
         <v>1040</v>
       </c>
       <c r="Y90" s="14">
         <v>934</v>
       </c>
       <c r="Z90" s="14">
         <v>1023</v>
       </c>
       <c r="AA90" s="14">
         <v>972</v>
       </c>
       <c r="AB90" s="14">
         <v>792</v>
       </c>
-    </row>
-    <row r="91" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC90" s="54">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="91" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C91" s="8">
         <v>294</v>
       </c>
       <c r="D91" s="8">
         <v>245</v>
       </c>
       <c r="E91" s="8">
         <v>260</v>
       </c>
       <c r="F91" s="8">
         <v>311</v>
       </c>
       <c r="G91" s="8">
         <v>249</v>
       </c>
       <c r="H91" s="8">
         <v>261</v>
       </c>
       <c r="I91" s="8">
@@ -8571,52 +8825,55 @@
       </c>
       <c r="U91" s="11">
         <v>248</v>
       </c>
       <c r="V91" s="11">
         <v>238</v>
       </c>
       <c r="W91" s="14">
         <v>227</v>
       </c>
       <c r="X91" s="14">
         <v>269</v>
       </c>
       <c r="Y91" s="14">
         <v>194</v>
       </c>
       <c r="Z91" s="14">
         <v>212</v>
       </c>
       <c r="AA91" s="14">
         <v>227</v>
       </c>
       <c r="AB91" s="14">
         <v>165</v>
       </c>
-    </row>
-    <row r="92" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC91" s="54">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="92" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C92" s="8">
         <v>511</v>
       </c>
       <c r="D92" s="8">
         <v>466</v>
       </c>
       <c r="E92" s="8">
         <v>453</v>
       </c>
       <c r="F92" s="8">
         <v>551</v>
       </c>
       <c r="G92" s="8">
         <v>476</v>
       </c>
       <c r="H92" s="8">
         <v>464</v>
       </c>
       <c r="I92" s="8">
@@ -8657,52 +8914,55 @@
       </c>
       <c r="U92" s="11">
         <v>467</v>
       </c>
       <c r="V92" s="11">
         <v>495</v>
       </c>
       <c r="W92" s="14">
         <v>452</v>
       </c>
       <c r="X92" s="14">
         <v>404</v>
       </c>
       <c r="Y92" s="14">
         <v>392</v>
       </c>
       <c r="Z92" s="14">
         <v>432</v>
       </c>
       <c r="AA92" s="14">
         <v>381</v>
       </c>
       <c r="AB92" s="14">
         <v>332</v>
       </c>
-    </row>
-    <row r="93" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC92" s="54">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="93" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C93" s="8">
         <v>2486</v>
       </c>
       <c r="D93" s="8">
         <v>2279</v>
       </c>
       <c r="E93" s="8">
         <v>2177</v>
       </c>
       <c r="F93" s="8">
         <v>2499</v>
       </c>
       <c r="G93" s="8">
         <v>2477</v>
       </c>
       <c r="H93" s="8">
         <v>2463</v>
       </c>
       <c r="I93" s="8">
@@ -8743,52 +9003,55 @@
       </c>
       <c r="U93" s="11">
         <v>2250</v>
       </c>
       <c r="V93" s="11">
         <v>2346</v>
       </c>
       <c r="W93" s="14">
         <v>2381</v>
       </c>
       <c r="X93" s="14">
         <v>2327</v>
       </c>
       <c r="Y93" s="14">
         <v>1955</v>
       </c>
       <c r="Z93" s="14">
         <v>2231</v>
       </c>
       <c r="AA93" s="14">
         <v>2119</v>
       </c>
       <c r="AB93" s="14">
         <v>1954</v>
       </c>
-    </row>
-    <row r="94" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC93" s="54">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="94" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B94" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C94" s="8">
         <v>2967</v>
       </c>
       <c r="D94" s="8">
         <v>2908</v>
       </c>
       <c r="E94" s="8">
         <v>2636</v>
       </c>
       <c r="F94" s="8">
         <v>3050</v>
       </c>
       <c r="G94" s="8">
         <v>2843</v>
       </c>
       <c r="H94" s="8">
         <v>2786</v>
       </c>
       <c r="I94" s="8">
@@ -8829,52 +9092,55 @@
       </c>
       <c r="U94" s="11">
         <v>3149</v>
       </c>
       <c r="V94" s="11">
         <v>2715</v>
       </c>
       <c r="W94" s="14">
         <v>2829</v>
       </c>
       <c r="X94" s="14">
         <v>2735</v>
       </c>
       <c r="Y94" s="14">
         <v>2302</v>
       </c>
       <c r="Z94" s="14">
         <v>2580</v>
       </c>
       <c r="AA94" s="14">
         <v>2470</v>
       </c>
       <c r="AB94" s="14">
         <v>2101</v>
       </c>
-    </row>
-    <row r="95" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC94" s="54">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="95" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C95" s="8">
         <v>2583</v>
       </c>
       <c r="D95" s="8">
         <v>2383</v>
       </c>
       <c r="E95" s="8">
         <v>2311</v>
       </c>
       <c r="F95" s="8">
         <v>2565</v>
       </c>
       <c r="G95" s="8">
         <v>2463</v>
       </c>
       <c r="H95" s="8">
         <v>2206</v>
       </c>
       <c r="I95" s="8">
@@ -8915,83 +9181,87 @@
       </c>
       <c r="U95" s="11">
         <v>2533</v>
       </c>
       <c r="V95" s="11">
         <v>2407</v>
       </c>
       <c r="W95" s="14">
         <v>2466</v>
       </c>
       <c r="X95" s="14">
         <v>2440</v>
       </c>
       <c r="Y95" s="14">
         <v>2074</v>
       </c>
       <c r="Z95" s="14">
         <v>2296</v>
       </c>
       <c r="AA95" s="14">
         <v>2300</v>
       </c>
       <c r="AB95" s="14">
         <v>1884</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B96" s="56" t="s">
+      <c r="AC95" s="54">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="96" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="72" t="s">
         <v>66</v>
       </c>
-      <c r="C96" s="56"/>
-[...23 lines deleted...]
-      <c r="AA96" s="56"/>
+      <c r="C96" s="72"/>
+      <c r="D96" s="72"/>
+      <c r="E96" s="72"/>
+      <c r="F96" s="72"/>
+      <c r="G96" s="72"/>
+      <c r="H96" s="72"/>
+      <c r="I96" s="72"/>
+      <c r="J96" s="72"/>
+      <c r="K96" s="72"/>
+      <c r="L96" s="72"/>
+      <c r="M96" s="72"/>
+      <c r="N96" s="72"/>
+      <c r="O96" s="72"/>
+      <c r="P96" s="72"/>
+      <c r="Q96" s="72"/>
+      <c r="R96" s="72"/>
+      <c r="S96" s="72"/>
+      <c r="T96" s="72"/>
+      <c r="U96" s="72"/>
+      <c r="V96" s="72"/>
+      <c r="W96" s="72"/>
+      <c r="X96" s="72"/>
+      <c r="Y96" s="72"/>
+      <c r="Z96" s="72"/>
+      <c r="AA96" s="72"/>
       <c r="AB96" s="24"/>
-    </row>
-    <row r="97" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC96" s="53"/>
+    </row>
+    <row r="97" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C97" s="8">
         <v>13712</v>
       </c>
       <c r="D97" s="8">
         <v>12194</v>
       </c>
       <c r="E97" s="8">
         <v>11535</v>
       </c>
       <c r="F97" s="8">
         <v>12824</v>
       </c>
       <c r="G97" s="8">
         <v>12614</v>
       </c>
       <c r="H97" s="8">
         <v>11726</v>
       </c>
       <c r="I97" s="8">
         <v>13474</v>
       </c>
       <c r="J97" s="8">
@@ -9029,52 +9299,55 @@
       </c>
       <c r="U97" s="11">
         <v>11861</v>
       </c>
       <c r="V97" s="11">
         <v>10575</v>
       </c>
       <c r="W97" s="14">
         <v>11454</v>
       </c>
       <c r="X97" s="14">
         <v>11031</v>
       </c>
       <c r="Y97" s="14">
         <v>9501</v>
       </c>
       <c r="Z97" s="14">
         <v>10667</v>
       </c>
       <c r="AA97" s="14">
         <v>9883</v>
       </c>
       <c r="AB97" s="14">
         <v>8764</v>
       </c>
-    </row>
-    <row r="98" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC97" s="54">
+        <v>9811</v>
+      </c>
+    </row>
+    <row r="98" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="34">
         <v>100000000</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C98" s="8">
         <v>282</v>
       </c>
       <c r="D98" s="8">
         <v>263</v>
       </c>
       <c r="E98" s="8">
         <v>246</v>
       </c>
       <c r="F98" s="8">
         <v>298</v>
       </c>
       <c r="G98" s="8">
         <v>276</v>
       </c>
       <c r="H98" s="8">
         <v>249</v>
       </c>
       <c r="I98" s="8">
@@ -9115,52 +9388,55 @@
       </c>
       <c r="U98" s="11">
         <v>250</v>
       </c>
       <c r="V98" s="11">
         <v>233</v>
       </c>
       <c r="W98" s="14">
         <v>256</v>
       </c>
       <c r="X98" s="14">
         <v>232</v>
       </c>
       <c r="Y98" s="14">
         <v>187</v>
       </c>
       <c r="Z98" s="14">
         <v>224</v>
       </c>
       <c r="AA98" s="14">
         <v>217</v>
       </c>
       <c r="AB98" s="14">
         <v>176</v>
       </c>
-    </row>
-    <row r="99" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC98" s="54">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="99" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C99" s="8">
         <v>398</v>
       </c>
       <c r="D99" s="8">
         <v>348</v>
       </c>
       <c r="E99" s="8">
         <v>356</v>
       </c>
       <c r="F99" s="8">
         <v>356</v>
       </c>
       <c r="G99" s="8">
         <v>356</v>
       </c>
       <c r="H99" s="8">
         <v>310</v>
       </c>
       <c r="I99" s="8">
@@ -9201,52 +9477,55 @@
       </c>
       <c r="U99" s="11">
         <v>305</v>
       </c>
       <c r="V99" s="11">
         <v>322</v>
       </c>
       <c r="W99" s="14">
         <v>317</v>
       </c>
       <c r="X99" s="14">
         <v>298</v>
       </c>
       <c r="Y99" s="14">
         <v>291</v>
       </c>
       <c r="Z99" s="14">
         <v>319</v>
       </c>
       <c r="AA99" s="14">
         <v>284</v>
       </c>
       <c r="AB99" s="14">
         <v>246</v>
       </c>
-    </row>
-    <row r="100" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC99" s="54">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="100" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C100" s="8">
         <v>426</v>
       </c>
       <c r="D100" s="8">
         <v>408</v>
       </c>
       <c r="E100" s="8">
         <v>369</v>
       </c>
       <c r="F100" s="8">
         <v>405</v>
       </c>
       <c r="G100" s="8">
         <v>410</v>
       </c>
       <c r="H100" s="8">
         <v>347</v>
       </c>
       <c r="I100" s="8">
@@ -9287,52 +9566,55 @@
       </c>
       <c r="U100" s="11">
         <v>333</v>
       </c>
       <c r="V100" s="11">
         <v>287</v>
       </c>
       <c r="W100" s="14">
         <v>334</v>
       </c>
       <c r="X100" s="14">
         <v>288</v>
       </c>
       <c r="Y100" s="14">
         <v>284</v>
       </c>
       <c r="Z100" s="14">
         <v>306</v>
       </c>
       <c r="AA100" s="14">
         <v>302</v>
       </c>
       <c r="AB100" s="14">
         <v>256</v>
       </c>
-    </row>
-    <row r="101" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC100" s="54">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="101" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B101" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C101" s="8">
         <v>2511</v>
       </c>
       <c r="D101" s="8">
         <v>2287</v>
       </c>
       <c r="E101" s="8">
         <v>2145</v>
       </c>
       <c r="F101" s="8">
         <v>2286</v>
       </c>
       <c r="G101" s="8">
         <v>2367</v>
       </c>
       <c r="H101" s="8">
         <v>2234</v>
       </c>
       <c r="I101" s="8">
@@ -9373,52 +9655,55 @@
       </c>
       <c r="U101" s="11">
         <v>2240</v>
       </c>
       <c r="V101" s="11">
         <v>1937</v>
       </c>
       <c r="W101" s="14">
         <v>2035</v>
       </c>
       <c r="X101" s="14">
         <v>1994</v>
       </c>
       <c r="Y101" s="14">
         <v>1697</v>
       </c>
       <c r="Z101" s="14">
         <v>2028</v>
       </c>
       <c r="AA101" s="14">
         <v>1782</v>
       </c>
       <c r="AB101" s="14">
         <v>1498</v>
       </c>
-    </row>
-    <row r="102" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC101" s="54">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="102" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C102" s="8">
         <v>657</v>
       </c>
       <c r="D102" s="8">
         <v>586</v>
       </c>
       <c r="E102" s="8">
         <v>581</v>
       </c>
       <c r="F102" s="8">
         <v>644</v>
       </c>
       <c r="G102" s="8">
         <v>544</v>
       </c>
       <c r="H102" s="8">
         <v>549</v>
       </c>
       <c r="I102" s="8">
@@ -9459,52 +9744,55 @@
       </c>
       <c r="U102" s="11">
         <v>582</v>
       </c>
       <c r="V102" s="11">
         <v>524</v>
       </c>
       <c r="W102" s="14">
         <v>576</v>
       </c>
       <c r="X102" s="14">
         <v>569</v>
       </c>
       <c r="Y102" s="14">
         <v>529</v>
       </c>
       <c r="Z102" s="14">
         <v>565</v>
       </c>
       <c r="AA102" s="14">
         <v>529</v>
       </c>
       <c r="AB102" s="14">
         <v>470</v>
       </c>
-    </row>
-    <row r="103" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC102" s="54">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="103" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C103" s="8">
         <v>483</v>
       </c>
       <c r="D103" s="8">
         <v>423</v>
       </c>
       <c r="E103" s="8">
         <v>393</v>
       </c>
       <c r="F103" s="8">
         <v>415</v>
       </c>
       <c r="G103" s="8">
         <v>407</v>
       </c>
       <c r="H103" s="8">
         <v>430</v>
       </c>
       <c r="I103" s="8">
@@ -9545,52 +9833,55 @@
       </c>
       <c r="U103" s="11">
         <v>369</v>
       </c>
       <c r="V103" s="11">
         <v>358</v>
       </c>
       <c r="W103" s="14">
         <v>369</v>
       </c>
       <c r="X103" s="14">
         <v>378</v>
       </c>
       <c r="Y103" s="14">
         <v>317</v>
       </c>
       <c r="Z103" s="14">
         <v>368</v>
       </c>
       <c r="AA103" s="14">
         <v>316</v>
       </c>
       <c r="AB103" s="14">
         <v>305</v>
       </c>
-    </row>
-    <row r="104" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC103" s="54">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="104" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B104" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C104" s="8">
         <v>1318</v>
       </c>
       <c r="D104" s="8">
         <v>1126</v>
       </c>
       <c r="E104" s="8">
         <v>1107</v>
       </c>
       <c r="F104" s="8">
         <v>1209</v>
       </c>
       <c r="G104" s="8">
         <v>1216</v>
       </c>
       <c r="H104" s="8">
         <v>1111</v>
       </c>
       <c r="I104" s="8">
@@ -9631,52 +9922,55 @@
       </c>
       <c r="U104" s="11">
         <v>1108</v>
       </c>
       <c r="V104" s="11">
         <v>947</v>
       </c>
       <c r="W104" s="14">
         <v>1117</v>
       </c>
       <c r="X104" s="14">
         <v>1008</v>
       </c>
       <c r="Y104" s="14">
         <v>905</v>
       </c>
       <c r="Z104" s="14">
         <v>889</v>
       </c>
       <c r="AA104" s="14">
         <v>884</v>
       </c>
       <c r="AB104" s="14">
         <v>790</v>
       </c>
-    </row>
-    <row r="105" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC104" s="54">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="105" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C105" s="8">
         <v>616</v>
       </c>
       <c r="D105" s="8">
         <v>597</v>
       </c>
       <c r="E105" s="8">
         <v>553</v>
       </c>
       <c r="F105" s="8">
         <v>612</v>
       </c>
       <c r="G105" s="8">
         <v>582</v>
       </c>
       <c r="H105" s="8">
         <v>563</v>
       </c>
       <c r="I105" s="8">
@@ -9717,52 +10011,55 @@
       </c>
       <c r="U105" s="11">
         <v>581</v>
       </c>
       <c r="V105" s="11">
         <v>461</v>
       </c>
       <c r="W105" s="14">
         <v>499</v>
       </c>
       <c r="X105" s="14">
         <v>511</v>
       </c>
       <c r="Y105" s="14">
         <v>398</v>
       </c>
       <c r="Z105" s="14">
         <v>489</v>
       </c>
       <c r="AA105" s="14">
         <v>447</v>
       </c>
       <c r="AB105" s="14">
         <v>404</v>
       </c>
-    </row>
-    <row r="106" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC105" s="54">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="106" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C106" s="8">
         <v>252</v>
       </c>
       <c r="D106" s="8">
         <v>242</v>
       </c>
       <c r="E106" s="8">
         <v>252</v>
       </c>
       <c r="F106" s="8">
         <v>250</v>
       </c>
       <c r="G106" s="8">
         <v>279</v>
       </c>
       <c r="H106" s="8">
         <v>260</v>
       </c>
       <c r="I106" s="8">
@@ -9803,52 +10100,55 @@
       </c>
       <c r="U106" s="11">
         <v>254</v>
       </c>
       <c r="V106" s="11">
         <v>227</v>
       </c>
       <c r="W106" s="14">
         <v>249</v>
       </c>
       <c r="X106" s="14">
         <v>224</v>
       </c>
       <c r="Y106" s="14">
         <v>170</v>
       </c>
       <c r="Z106" s="14">
         <v>217</v>
       </c>
       <c r="AA106" s="14">
         <v>202</v>
       </c>
       <c r="AB106" s="14">
         <v>189</v>
       </c>
-    </row>
-    <row r="107" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC106" s="54">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="107" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B107" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C107" s="8">
         <v>340</v>
       </c>
       <c r="D107" s="8">
         <v>301</v>
       </c>
       <c r="E107" s="8">
         <v>238</v>
       </c>
       <c r="F107" s="8">
         <v>301</v>
       </c>
       <c r="G107" s="8">
         <v>277</v>
       </c>
       <c r="H107" s="8">
         <v>262</v>
       </c>
       <c r="I107" s="8">
@@ -9889,52 +10189,55 @@
       </c>
       <c r="U107" s="11">
         <v>252</v>
       </c>
       <c r="V107" s="11">
         <v>228</v>
       </c>
       <c r="W107" s="14">
         <v>263</v>
       </c>
       <c r="X107" s="14">
         <v>261</v>
       </c>
       <c r="Y107" s="14">
         <v>212</v>
       </c>
       <c r="Z107" s="14">
         <v>254</v>
       </c>
       <c r="AA107" s="14">
         <v>203</v>
       </c>
       <c r="AB107" s="14">
         <v>187</v>
       </c>
-    </row>
-    <row r="108" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC107" s="54">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="108" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B108" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C108" s="8">
         <v>1001</v>
       </c>
       <c r="D108" s="8">
         <v>796</v>
       </c>
       <c r="E108" s="8">
         <v>753</v>
       </c>
       <c r="F108" s="8">
         <v>864</v>
       </c>
       <c r="G108" s="8">
         <v>841</v>
       </c>
       <c r="H108" s="8">
         <v>775</v>
       </c>
       <c r="I108" s="8">
@@ -9975,52 +10278,55 @@
       </c>
       <c r="U108" s="11">
         <v>832</v>
       </c>
       <c r="V108" s="11">
         <v>716</v>
       </c>
       <c r="W108" s="14">
         <v>763</v>
       </c>
       <c r="X108" s="14">
         <v>803</v>
       </c>
       <c r="Y108" s="14">
         <v>659</v>
       </c>
       <c r="Z108" s="14">
         <v>717</v>
       </c>
       <c r="AA108" s="14">
         <v>650</v>
       </c>
       <c r="AB108" s="14">
         <v>587</v>
       </c>
-    </row>
-    <row r="109" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC108" s="54">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="109" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C109" s="8">
         <v>1011</v>
       </c>
       <c r="D109" s="8">
         <v>932</v>
       </c>
       <c r="E109" s="8">
         <v>874</v>
       </c>
       <c r="F109" s="8">
         <v>943</v>
       </c>
       <c r="G109" s="8">
         <v>930</v>
       </c>
       <c r="H109" s="8">
         <v>862</v>
       </c>
       <c r="I109" s="8">
@@ -10061,52 +10367,55 @@
       </c>
       <c r="U109" s="11">
         <v>868</v>
       </c>
       <c r="V109" s="11">
         <v>738</v>
       </c>
       <c r="W109" s="14">
         <v>893</v>
       </c>
       <c r="X109" s="14">
         <v>803</v>
       </c>
       <c r="Y109" s="14">
         <v>690</v>
       </c>
       <c r="Z109" s="14">
         <v>831</v>
       </c>
       <c r="AA109" s="14">
         <v>760</v>
       </c>
       <c r="AB109" s="14">
         <v>739</v>
       </c>
-    </row>
-    <row r="110" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC109" s="54">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="110" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C110" s="8">
         <v>251</v>
       </c>
       <c r="D110" s="8">
         <v>214</v>
       </c>
       <c r="E110" s="8">
         <v>200</v>
       </c>
       <c r="F110" s="8">
         <v>268</v>
       </c>
       <c r="G110" s="8">
         <v>219</v>
       </c>
       <c r="H110" s="8">
         <v>212</v>
       </c>
       <c r="I110" s="8">
@@ -10147,52 +10456,55 @@
       </c>
       <c r="U110" s="11">
         <v>201</v>
       </c>
       <c r="V110" s="11">
         <v>231</v>
       </c>
       <c r="W110" s="14">
         <v>255</v>
       </c>
       <c r="X110" s="14">
         <v>206</v>
       </c>
       <c r="Y110" s="14">
         <v>193</v>
       </c>
       <c r="Z110" s="14">
         <v>208</v>
       </c>
       <c r="AA110" s="14">
         <v>159</v>
       </c>
       <c r="AB110" s="14">
         <v>172</v>
       </c>
-    </row>
-    <row r="111" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC110" s="54">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="111" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C111" s="8">
         <v>220</v>
       </c>
       <c r="D111" s="8">
         <v>204</v>
       </c>
       <c r="E111" s="8">
         <v>183</v>
       </c>
       <c r="F111" s="8">
         <v>231</v>
       </c>
       <c r="G111" s="8">
         <v>248</v>
       </c>
       <c r="H111" s="8">
         <v>212</v>
       </c>
       <c r="I111" s="8">
@@ -10233,52 +10545,55 @@
       </c>
       <c r="U111" s="11">
         <v>244</v>
       </c>
       <c r="V111" s="11">
         <v>199</v>
       </c>
       <c r="W111" s="14">
         <v>193</v>
       </c>
       <c r="X111" s="14">
         <v>190</v>
       </c>
       <c r="Y111" s="14">
         <v>187</v>
       </c>
       <c r="Z111" s="14">
         <v>192</v>
       </c>
       <c r="AA111" s="14">
         <v>191</v>
       </c>
       <c r="AB111" s="14">
         <v>153</v>
       </c>
-    </row>
-    <row r="112" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC111" s="54">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="112" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B112" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C112" s="8">
         <v>3595</v>
       </c>
       <c r="D112" s="8">
         <v>3167</v>
       </c>
       <c r="E112" s="8">
         <v>3011</v>
       </c>
       <c r="F112" s="8">
         <v>3432</v>
       </c>
       <c r="G112" s="8">
         <v>3349</v>
       </c>
       <c r="H112" s="8">
         <v>3061</v>
       </c>
       <c r="I112" s="8">
@@ -10319,52 +10634,55 @@
       </c>
       <c r="U112" s="11">
         <v>3163</v>
       </c>
       <c r="V112" s="11">
         <v>2927</v>
       </c>
       <c r="W112" s="14">
         <v>3065</v>
       </c>
       <c r="X112" s="14">
         <v>2989</v>
       </c>
       <c r="Y112" s="14">
         <v>2570</v>
       </c>
       <c r="Z112" s="14">
         <v>2808</v>
       </c>
       <c r="AA112" s="14">
         <v>2716</v>
       </c>
       <c r="AB112" s="14">
         <v>2403</v>
       </c>
-    </row>
-    <row r="113" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC112" s="54">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="113" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B113" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C113" s="8">
         <v>100</v>
       </c>
       <c r="D113" s="8">
         <v>71</v>
       </c>
       <c r="E113" s="8">
         <v>66</v>
       </c>
       <c r="F113" s="8">
         <v>66</v>
       </c>
       <c r="G113" s="8">
         <v>92</v>
       </c>
       <c r="H113" s="8">
         <v>77</v>
       </c>
       <c r="I113" s="8">
@@ -10405,52 +10723,55 @@
       </c>
       <c r="U113" s="11">
         <v>64</v>
       </c>
       <c r="V113" s="11">
         <v>65</v>
       </c>
       <c r="W113" s="14">
         <v>60</v>
       </c>
       <c r="X113" s="14">
         <v>74</v>
       </c>
       <c r="Y113" s="14">
         <v>49</v>
       </c>
       <c r="Z113" s="14">
         <v>51</v>
       </c>
       <c r="AA113" s="14">
         <v>56</v>
       </c>
       <c r="AB113" s="14">
         <v>36</v>
       </c>
-    </row>
-    <row r="114" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC113" s="54">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="114" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B114" s="16" t="s">
         <v>61</v>
       </c>
       <c r="C114" s="17">
         <v>251</v>
       </c>
       <c r="D114" s="17">
         <v>229</v>
       </c>
       <c r="E114" s="17">
         <v>208</v>
       </c>
       <c r="F114" s="17">
         <v>244</v>
       </c>
       <c r="G114" s="17">
         <v>221</v>
       </c>
       <c r="H114" s="17">
         <v>212</v>
       </c>
       <c r="I114" s="17">
@@ -10491,408 +10812,411 @@
       </c>
       <c r="U114" s="20">
         <v>215</v>
       </c>
       <c r="V114" s="40">
         <v>175</v>
       </c>
       <c r="W114" s="42">
         <v>210</v>
       </c>
       <c r="X114" s="42">
         <v>203</v>
       </c>
       <c r="Y114" s="42">
         <v>163</v>
       </c>
       <c r="Z114" s="42">
         <v>201</v>
       </c>
       <c r="AA114" s="42">
         <v>185</v>
       </c>
       <c r="AB114" s="42">
         <v>153</v>
       </c>
-    </row>
-    <row r="115" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC114" s="55">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="115" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="37"/>
       <c r="B115" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="9"/>
       <c r="T115" s="1"/>
       <c r="U115" s="11"/>
       <c r="V115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
       <c r="Z115" s="1"/>
       <c r="AA115" s="1"/>
     </row>
-    <row r="116" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="38"/>
       <c r="B116" s="1"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="9"/>
       <c r="T116" s="1"/>
       <c r="U116" s="11"/>
       <c r="V116" s="1"/>
       <c r="X116" s="1"/>
       <c r="Y116" s="1"/>
       <c r="Z116" s="1"/>
       <c r="AA116" s="1"/>
     </row>
-    <row r="117" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="38"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="9"/>
       <c r="T117" s="1"/>
       <c r="U117" s="11"/>
       <c r="V117" s="1"/>
       <c r="X117" s="1"/>
       <c r="Y117" s="1"/>
       <c r="Z117" s="1"/>
       <c r="AA117" s="1"/>
     </row>
-    <row r="118" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="X118" s="1"/>
       <c r="Y118" s="1"/>
       <c r="Z118" s="1"/>
       <c r="AA118" s="1"/>
     </row>
-    <row r="119" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="X119" s="1"/>
       <c r="Y119" s="1"/>
       <c r="Z119" s="1"/>
       <c r="AA119" s="1"/>
     </row>
-    <row r="120" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="X120" s="1"/>
       <c r="Y120" s="1"/>
       <c r="Z120" s="1"/>
       <c r="AA120" s="1"/>
     </row>
-    <row r="121" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="X121" s="1"/>
       <c r="Y121" s="1"/>
       <c r="Z121" s="1"/>
       <c r="AA121" s="1"/>
     </row>
-    <row r="122" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="X122" s="1"/>
       <c r="Y122" s="1"/>
       <c r="Z122" s="1"/>
       <c r="AA122" s="1"/>
     </row>
-    <row r="123" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="X123" s="1"/>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1"/>
     </row>
-    <row r="124" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="X124" s="1"/>
       <c r="Y124" s="1"/>
       <c r="Z124" s="1"/>
       <c r="AA124" s="1"/>
     </row>
-    <row r="125" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="X125" s="1"/>
       <c r="Y125" s="1"/>
       <c r="Z125" s="1"/>
       <c r="AA125" s="1"/>
     </row>
-    <row r="126" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="X126" s="1"/>
       <c r="Y126" s="1"/>
       <c r="Z126" s="1"/>
       <c r="AA126" s="1"/>
     </row>
-    <row r="127" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="X127" s="1"/>
       <c r="Y127" s="1"/>
       <c r="Z127" s="1"/>
       <c r="AA127" s="1"/>
     </row>
-    <row r="128" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="X128" s="1"/>
       <c r="Y128" s="1"/>
       <c r="Z128" s="1"/>
       <c r="AA128" s="1"/>
@@ -35609,61 +35933,61 @@
       <c r="E1044" s="1"/>
       <c r="F1044" s="1"/>
       <c r="G1044" s="1"/>
       <c r="H1044" s="1"/>
       <c r="I1044" s="1"/>
       <c r="J1044" s="1"/>
       <c r="K1044" s="1"/>
       <c r="L1044" s="1"/>
       <c r="M1044" s="1"/>
       <c r="N1044" s="1"/>
       <c r="O1044" s="1"/>
       <c r="P1044" s="1"/>
       <c r="Q1044" s="1"/>
       <c r="R1044" s="1"/>
       <c r="S1044" s="1"/>
       <c r="T1044" s="1"/>
       <c r="U1044" s="1"/>
       <c r="V1044" s="1"/>
       <c r="X1044" s="1"/>
       <c r="Y1044" s="1"/>
       <c r="Z1044" s="1"/>
       <c r="AA1044" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B8:AA8"/>
+    <mergeCell ref="B30:AA30"/>
+    <mergeCell ref="B52:AA52"/>
+    <mergeCell ref="B74:AA74"/>
+    <mergeCell ref="B96:AA96"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="AA6:AB6"/>
-[...4 lines deleted...]
-    <mergeCell ref="B96:AA96"/>
+    <mergeCell ref="AA6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>