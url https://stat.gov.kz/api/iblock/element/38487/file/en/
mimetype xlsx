--- v1 (2026-05-18)
+++ v2 (2026-06-29)
@@ -4,72 +4,72 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\ЕДН\рождаемость\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\ЕДН\рождаемость +\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19755" windowHeight="10635"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10095" windowHeight="9930"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="4YIuj5BArxCm/x2rGfpA34TbSmvsAfh51FY7cV0vl8A="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="100">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t>From January 1, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
@@ -466,61 +466,62 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -659,63 +660,50 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...11 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -817,86 +805,86 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1106,51 +1094,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="43" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="61.28515625" style="43" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="44" t="s">
         <v>96</v>
       </c>
     </row>
@@ -1233,59 +1221,59 @@
       <c r="B12" s="41" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="47">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="45" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="47">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="45" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="45" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="50" t="s">
         <v>99</v>
       </c>
@@ -1314,360 +1302,368 @@
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="43.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="218.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="25" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AC1044"/>
+  <dimension ref="A1:AD1044"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AE15" sqref="AE15"/>
+      <selection pane="bottomLeft" activeCell="AF107" sqref="AF107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="35" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
-    <col min="28" max="28" width="10.140625" customWidth="1"/>
-    <col min="29" max="29" width="9.5703125" customWidth="1"/>
+    <col min="28" max="28" width="8.5703125" customWidth="1"/>
+    <col min="29" max="29" width="7.85546875" customWidth="1"/>
+    <col min="30" max="30" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:29" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="36" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="65" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="65"/>
       <c r="D2" s="65"/>
       <c r="E2" s="65"/>
       <c r="F2" s="65"/>
       <c r="G2" s="65"/>
       <c r="H2" s="65"/>
       <c r="I2" s="65"/>
       <c r="J2" s="65"/>
       <c r="K2" s="65"/>
       <c r="L2" s="65"/>
       <c r="M2" s="65"/>
       <c r="N2" s="65"/>
       <c r="O2" s="65"/>
       <c r="P2" s="65"/>
       <c r="Q2" s="65"/>
       <c r="R2" s="65"/>
       <c r="S2" s="65"/>
       <c r="T2" s="65"/>
       <c r="U2" s="65"/>
       <c r="V2" s="65"/>
       <c r="W2" s="65"/>
       <c r="X2" s="65"/>
       <c r="Y2" s="65"/>
       <c r="Z2" s="65"/>
       <c r="AA2" s="65"/>
       <c r="AB2" s="66"/>
     </row>
-    <row r="3" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="X5" s="4"/>
-      <c r="AC5" s="4" t="s">
+      <c r="AD5" s="4" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="6" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="60">
         <v>2024</v>
       </c>
       <c r="D6" s="61"/>
       <c r="E6" s="61"/>
       <c r="F6" s="61"/>
       <c r="G6" s="61"/>
       <c r="H6" s="61"/>
       <c r="I6" s="61"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
       <c r="M6" s="61"/>
       <c r="N6" s="61"/>
       <c r="O6" s="62">
         <v>2025</v>
       </c>
       <c r="P6" s="63"/>
       <c r="Q6" s="63"/>
       <c r="R6" s="63"/>
       <c r="S6" s="63"/>
       <c r="T6" s="63"/>
       <c r="U6" s="63"/>
       <c r="V6" s="63"/>
       <c r="W6" s="63"/>
       <c r="X6" s="63"/>
       <c r="Y6" s="63"/>
       <c r="Z6" s="64"/>
       <c r="AA6" s="67">
         <v>2026</v>
       </c>
       <c r="AB6" s="64"/>
       <c r="AC6" s="64"/>
-    </row>
-    <row r="7" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD6" s="64"/>
+    </row>
+    <row r="7" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="57"/>
       <c r="B7" s="59"/>
       <c r="C7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="Q7" s="52" t="s">
+        <v>33</v>
+      </c>
       <c r="R7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="U7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="X7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="Y7" s="48" t="s">
         <v>41</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AB7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="AC7" s="52" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD7" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="68" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="68"/>
       <c r="D8" s="68"/>
       <c r="E8" s="68"/>
       <c r="F8" s="68"/>
       <c r="G8" s="68"/>
       <c r="H8" s="68"/>
       <c r="I8" s="68"/>
       <c r="J8" s="68"/>
       <c r="K8" s="68"/>
       <c r="L8" s="68"/>
       <c r="M8" s="68"/>
       <c r="N8" s="68"/>
       <c r="O8" s="68"/>
       <c r="P8" s="68"/>
       <c r="Q8" s="68"/>
       <c r="R8" s="68"/>
       <c r="S8" s="68"/>
       <c r="T8" s="68"/>
       <c r="U8" s="68"/>
       <c r="V8" s="68"/>
       <c r="W8" s="68"/>
       <c r="X8" s="68"/>
       <c r="Y8" s="68"/>
       <c r="Z8" s="68"/>
       <c r="AA8" s="68"/>
     </row>
-    <row r="9" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="8">
         <v>33162</v>
       </c>
       <c r="D9" s="8">
         <v>30075</v>
       </c>
       <c r="E9" s="8">
         <v>28614</v>
       </c>
       <c r="F9" s="8">
         <v>32152</v>
       </c>
       <c r="G9" s="8">
         <v>31140</v>
       </c>
       <c r="H9" s="8">
         <v>29530</v>
       </c>
       <c r="I9" s="8">
         <v>33304</v>
       </c>
       <c r="J9" s="8">
@@ -1708,52 +1704,55 @@
       </c>
       <c r="V9" s="11">
         <v>27975</v>
       </c>
       <c r="W9" s="14">
         <v>29371</v>
       </c>
       <c r="X9" s="14">
         <v>28348</v>
       </c>
       <c r="Y9" s="14">
         <v>24448</v>
       </c>
       <c r="Z9" s="14">
         <v>27529</v>
       </c>
       <c r="AA9" s="14">
         <v>25819</v>
       </c>
       <c r="AB9" s="14">
         <v>22722</v>
       </c>
       <c r="AC9" s="54">
         <v>25526</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD9" s="54">
+        <v>25313</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34">
         <v>100000000</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="8">
         <v>804</v>
       </c>
       <c r="D10" s="8">
         <v>748</v>
       </c>
       <c r="E10" s="8">
         <v>768</v>
       </c>
       <c r="F10" s="8">
         <v>857</v>
       </c>
       <c r="G10" s="8">
         <v>823</v>
       </c>
       <c r="H10" s="8">
         <v>767</v>
       </c>
       <c r="I10" s="8">
@@ -1797,52 +1796,55 @@
       </c>
       <c r="V10" s="11">
         <v>721</v>
       </c>
       <c r="W10" s="14">
         <v>779</v>
       </c>
       <c r="X10" s="14">
         <v>650</v>
       </c>
       <c r="Y10" s="14">
         <v>581</v>
       </c>
       <c r="Z10" s="14">
         <v>674</v>
       </c>
       <c r="AA10" s="14">
         <v>594</v>
       </c>
       <c r="AB10" s="14">
         <v>542</v>
       </c>
       <c r="AC10" s="54">
         <v>661</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD10" s="54">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="8">
         <v>946</v>
       </c>
       <c r="D11" s="8">
         <v>825</v>
       </c>
       <c r="E11" s="8">
         <v>787</v>
       </c>
       <c r="F11" s="8">
         <v>931</v>
       </c>
       <c r="G11" s="8">
         <v>852</v>
       </c>
       <c r="H11" s="8">
         <v>797</v>
       </c>
       <c r="I11" s="8">
@@ -1886,52 +1888,55 @@
       </c>
       <c r="V11" s="11">
         <v>766</v>
       </c>
       <c r="W11" s="14">
         <v>754</v>
       </c>
       <c r="X11" s="14">
         <v>757</v>
       </c>
       <c r="Y11" s="14">
         <v>730</v>
       </c>
       <c r="Z11" s="14">
         <v>764</v>
       </c>
       <c r="AA11" s="14">
         <v>720</v>
       </c>
       <c r="AB11" s="14">
         <v>650</v>
       </c>
       <c r="AC11" s="54">
         <v>702</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD11" s="54">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="8">
         <v>1553</v>
       </c>
       <c r="D12" s="8">
         <v>1485</v>
       </c>
       <c r="E12" s="8">
         <v>1449</v>
       </c>
       <c r="F12" s="8">
         <v>1582</v>
       </c>
       <c r="G12" s="8">
         <v>1564</v>
       </c>
       <c r="H12" s="8">
         <v>1464</v>
       </c>
       <c r="I12" s="8">
@@ -1975,52 +1980,55 @@
       </c>
       <c r="V12" s="11">
         <v>1242</v>
       </c>
       <c r="W12" s="14">
         <v>1378</v>
       </c>
       <c r="X12" s="14">
         <v>1405</v>
       </c>
       <c r="Y12" s="14">
         <v>1176</v>
       </c>
       <c r="Z12" s="14">
         <v>1364</v>
       </c>
       <c r="AA12" s="14">
         <v>1308</v>
       </c>
       <c r="AB12" s="14">
         <v>1089</v>
       </c>
       <c r="AC12" s="54">
         <v>1196</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD12" s="54">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="8">
         <v>2914</v>
       </c>
       <c r="D13" s="8">
         <v>2686</v>
       </c>
       <c r="E13" s="8">
         <v>2512</v>
       </c>
       <c r="F13" s="8">
         <v>2697</v>
       </c>
       <c r="G13" s="8">
         <v>2768</v>
       </c>
       <c r="H13" s="8">
         <v>2591</v>
       </c>
       <c r="I13" s="8">
@@ -2064,52 +2072,55 @@
       </c>
       <c r="V13" s="11">
         <v>2374</v>
       </c>
       <c r="W13" s="14">
         <v>2475</v>
       </c>
       <c r="X13" s="14">
         <v>2391</v>
       </c>
       <c r="Y13" s="14">
         <v>2029</v>
       </c>
       <c r="Z13" s="14">
         <v>2401</v>
       </c>
       <c r="AA13" s="14">
         <v>2136</v>
       </c>
       <c r="AB13" s="14">
         <v>1813</v>
       </c>
       <c r="AC13" s="54">
         <v>2295</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD13" s="54">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="8">
         <v>1467</v>
       </c>
       <c r="D14" s="8">
         <v>1229</v>
       </c>
       <c r="E14" s="8">
         <v>1246</v>
       </c>
       <c r="F14" s="8">
         <v>1351</v>
       </c>
       <c r="G14" s="8">
         <v>1187</v>
       </c>
       <c r="H14" s="8">
         <v>1149</v>
       </c>
       <c r="I14" s="8">
@@ -2153,52 +2164,55 @@
       </c>
       <c r="V14" s="11">
         <v>1145</v>
       </c>
       <c r="W14" s="14">
         <v>1196</v>
       </c>
       <c r="X14" s="14">
         <v>1178</v>
       </c>
       <c r="Y14" s="14">
         <v>1082</v>
       </c>
       <c r="Z14" s="14">
         <v>1176</v>
       </c>
       <c r="AA14" s="14">
         <v>1119</v>
       </c>
       <c r="AB14" s="14">
         <v>966</v>
       </c>
       <c r="AC14" s="54">
         <v>1068</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD14" s="54">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="8">
         <v>1048</v>
       </c>
       <c r="D15" s="8">
         <v>900</v>
       </c>
       <c r="E15" s="8">
         <v>873</v>
       </c>
       <c r="F15" s="8">
         <v>990</v>
       </c>
       <c r="G15" s="8">
         <v>962</v>
       </c>
       <c r="H15" s="8">
         <v>966</v>
       </c>
       <c r="I15" s="8">
@@ -2242,52 +2256,55 @@
       </c>
       <c r="V15" s="11">
         <v>885</v>
       </c>
       <c r="W15" s="14">
         <v>928</v>
       </c>
       <c r="X15" s="14">
         <v>883</v>
       </c>
       <c r="Y15" s="14">
         <v>756</v>
       </c>
       <c r="Z15" s="14">
         <v>921</v>
       </c>
       <c r="AA15" s="14">
         <v>763</v>
       </c>
       <c r="AB15" s="14">
         <v>719</v>
       </c>
       <c r="AC15" s="54">
         <v>725</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD15" s="54">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="8">
         <v>2267</v>
       </c>
       <c r="D16" s="8">
         <v>1912</v>
       </c>
       <c r="E16" s="8">
         <v>1879</v>
       </c>
       <c r="F16" s="8">
         <v>2056</v>
       </c>
       <c r="G16" s="8">
         <v>2120</v>
       </c>
       <c r="H16" s="8">
         <v>1950</v>
       </c>
       <c r="I16" s="8">
@@ -2331,52 +2348,55 @@
       </c>
       <c r="V16" s="11">
         <v>1828</v>
       </c>
       <c r="W16" s="14">
         <v>2043</v>
       </c>
       <c r="X16" s="14">
         <v>1881</v>
       </c>
       <c r="Y16" s="14">
         <v>1666</v>
       </c>
       <c r="Z16" s="14">
         <v>1700</v>
       </c>
       <c r="AA16" s="14">
         <v>1655</v>
       </c>
       <c r="AB16" s="14">
         <v>1491</v>
       </c>
       <c r="AC16" s="54">
         <v>1627</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD16" s="54">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="8">
         <v>1093</v>
       </c>
       <c r="D17" s="8">
         <v>1072</v>
       </c>
       <c r="E17" s="8">
         <v>988</v>
       </c>
       <c r="F17" s="8">
         <v>1106</v>
       </c>
       <c r="G17" s="8">
         <v>1037</v>
       </c>
       <c r="H17" s="8">
         <v>1011</v>
       </c>
       <c r="I17" s="8">
@@ -2420,52 +2440,55 @@
       </c>
       <c r="V17" s="11">
         <v>867</v>
       </c>
       <c r="W17" s="14">
         <v>981</v>
       </c>
       <c r="X17" s="14">
         <v>936</v>
       </c>
       <c r="Y17" s="14">
         <v>752</v>
       </c>
       <c r="Z17" s="14">
         <v>916</v>
       </c>
       <c r="AA17" s="14">
         <v>810</v>
       </c>
       <c r="AB17" s="14">
         <v>773</v>
       </c>
       <c r="AC17" s="54">
         <v>795</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD17" s="54">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="8">
         <v>1293</v>
       </c>
       <c r="D18" s="8">
         <v>1249</v>
       </c>
       <c r="E18" s="8">
         <v>1217</v>
       </c>
       <c r="F18" s="8">
         <v>1356</v>
       </c>
       <c r="G18" s="8">
         <v>1299</v>
       </c>
       <c r="H18" s="8">
         <v>1319</v>
       </c>
       <c r="I18" s="8">
@@ -2509,52 +2532,55 @@
       </c>
       <c r="V18" s="11">
         <v>1172</v>
       </c>
       <c r="W18" s="14">
         <v>1244</v>
       </c>
       <c r="X18" s="14">
         <v>1148</v>
       </c>
       <c r="Y18" s="14">
         <v>985</v>
       </c>
       <c r="Z18" s="14">
         <v>1137</v>
       </c>
       <c r="AA18" s="14">
         <v>1067</v>
       </c>
       <c r="AB18" s="14">
         <v>989</v>
       </c>
       <c r="AC18" s="54">
         <v>1037</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD18" s="54">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="8">
         <v>854</v>
       </c>
       <c r="D19" s="8">
         <v>785</v>
       </c>
       <c r="E19" s="8">
         <v>683</v>
       </c>
       <c r="F19" s="8">
         <v>804</v>
       </c>
       <c r="G19" s="8">
         <v>778</v>
       </c>
       <c r="H19" s="8">
         <v>711</v>
       </c>
       <c r="I19" s="8">
@@ -2598,52 +2624,55 @@
       </c>
       <c r="V19" s="11">
         <v>684</v>
       </c>
       <c r="W19" s="14">
         <v>722</v>
       </c>
       <c r="X19" s="14">
         <v>714</v>
       </c>
       <c r="Y19" s="14">
         <v>608</v>
       </c>
       <c r="Z19" s="14">
         <v>678</v>
       </c>
       <c r="AA19" s="14">
         <v>627</v>
       </c>
       <c r="AB19" s="14">
         <v>541</v>
       </c>
       <c r="AC19" s="54">
         <v>621</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD19" s="54">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="8">
         <v>1831</v>
       </c>
       <c r="D20" s="8">
         <v>1536</v>
       </c>
       <c r="E20" s="8">
         <v>1405</v>
       </c>
       <c r="F20" s="8">
         <v>1595</v>
       </c>
       <c r="G20" s="8">
         <v>1557</v>
       </c>
       <c r="H20" s="8">
         <v>1486</v>
       </c>
       <c r="I20" s="8">
@@ -2687,52 +2716,55 @@
       </c>
       <c r="V20" s="11">
         <v>1401</v>
       </c>
       <c r="W20" s="14">
         <v>1445</v>
       </c>
       <c r="X20" s="14">
         <v>1421</v>
       </c>
       <c r="Y20" s="14">
         <v>1261</v>
       </c>
       <c r="Z20" s="14">
         <v>1360</v>
       </c>
       <c r="AA20" s="14">
         <v>1232</v>
       </c>
       <c r="AB20" s="14">
         <v>1114</v>
       </c>
       <c r="AC20" s="54">
         <v>1207</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD20" s="54">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="8">
         <v>1787</v>
       </c>
       <c r="D21" s="8">
         <v>1634</v>
       </c>
       <c r="E21" s="8">
         <v>1546</v>
       </c>
       <c r="F21" s="8">
         <v>1674</v>
       </c>
       <c r="G21" s="8">
         <v>1643</v>
       </c>
       <c r="H21" s="8">
         <v>1532</v>
       </c>
       <c r="I21" s="8">
@@ -2774,54 +2806,57 @@
       <c r="U21" s="11">
         <v>1586</v>
       </c>
       <c r="V21" s="11">
         <v>1357</v>
       </c>
       <c r="W21" s="14">
         <v>1518</v>
       </c>
       <c r="X21" s="14">
         <v>1455</v>
       </c>
       <c r="Y21" s="14">
         <v>1253</v>
       </c>
       <c r="Z21" s="14">
         <v>1518</v>
       </c>
       <c r="AA21" s="14">
         <v>1378</v>
       </c>
       <c r="AB21" s="14">
         <v>1298</v>
       </c>
       <c r="AC21" s="54">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1293</v>
+      </c>
+      <c r="AD21" s="54">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="8">
         <v>805</v>
       </c>
       <c r="D22" s="8">
         <v>726</v>
       </c>
       <c r="E22" s="8">
         <v>714</v>
       </c>
       <c r="F22" s="8">
         <v>794</v>
       </c>
       <c r="G22" s="8">
         <v>755</v>
       </c>
       <c r="H22" s="8">
         <v>746</v>
       </c>
       <c r="I22" s="8">
@@ -2865,52 +2900,55 @@
       </c>
       <c r="V22" s="11">
         <v>752</v>
       </c>
       <c r="W22" s="14">
         <v>759</v>
       </c>
       <c r="X22" s="14">
         <v>688</v>
       </c>
       <c r="Y22" s="14">
         <v>584</v>
       </c>
       <c r="Z22" s="14">
         <v>694</v>
       </c>
       <c r="AA22" s="14">
         <v>595</v>
       </c>
       <c r="AB22" s="14">
         <v>615</v>
       </c>
       <c r="AC22" s="54">
         <v>688</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD22" s="54">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="8">
         <v>460</v>
       </c>
       <c r="D23" s="8">
         <v>418</v>
       </c>
       <c r="E23" s="8">
         <v>376</v>
       </c>
       <c r="F23" s="8">
         <v>454</v>
       </c>
       <c r="G23" s="8">
         <v>455</v>
       </c>
       <c r="H23" s="8">
         <v>408</v>
       </c>
       <c r="I23" s="8">
@@ -2954,52 +2992,55 @@
       </c>
       <c r="V23" s="11">
         <v>406</v>
       </c>
       <c r="W23" s="14">
         <v>373</v>
       </c>
       <c r="X23" s="14">
         <v>360</v>
       </c>
       <c r="Y23" s="14">
         <v>352</v>
       </c>
       <c r="Z23" s="14">
         <v>392</v>
       </c>
       <c r="AA23" s="14">
         <v>389</v>
       </c>
       <c r="AB23" s="14">
         <v>302</v>
       </c>
       <c r="AC23" s="54">
         <v>368</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD23" s="54">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="8">
         <v>4848</v>
       </c>
       <c r="D24" s="8">
         <v>4289</v>
       </c>
       <c r="E24" s="8">
         <v>4060</v>
       </c>
       <c r="F24" s="8">
         <v>4619</v>
       </c>
       <c r="G24" s="8">
         <v>4519</v>
       </c>
       <c r="H24" s="8">
         <v>4164</v>
       </c>
       <c r="I24" s="8">
@@ -3043,52 +3084,55 @@
       </c>
       <c r="V24" s="11">
         <v>3934</v>
       </c>
       <c r="W24" s="14">
         <v>4151</v>
       </c>
       <c r="X24" s="14">
         <v>4029</v>
       </c>
       <c r="Y24" s="14">
         <v>3504</v>
       </c>
       <c r="Z24" s="14">
         <v>3831</v>
       </c>
       <c r="AA24" s="14">
         <v>3688</v>
       </c>
       <c r="AB24" s="14">
         <v>3195</v>
       </c>
       <c r="AC24" s="54">
         <v>3559</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD24" s="54">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="8">
         <v>394</v>
       </c>
       <c r="D25" s="8">
         <v>316</v>
       </c>
       <c r="E25" s="8">
         <v>326</v>
       </c>
       <c r="F25" s="8">
         <v>377</v>
       </c>
       <c r="G25" s="8">
         <v>341</v>
       </c>
       <c r="H25" s="8">
         <v>338</v>
       </c>
       <c r="I25" s="8">
@@ -3132,52 +3176,55 @@
       </c>
       <c r="V25" s="11">
         <v>303</v>
       </c>
       <c r="W25" s="14">
         <v>287</v>
       </c>
       <c r="X25" s="14">
         <v>343</v>
       </c>
       <c r="Y25" s="14">
         <v>243</v>
       </c>
       <c r="Z25" s="14">
         <v>263</v>
       </c>
       <c r="AA25" s="14">
         <v>283</v>
       </c>
       <c r="AB25" s="14">
         <v>201</v>
       </c>
       <c r="AC25" s="54">
         <v>254</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD25" s="54">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="8">
         <v>762</v>
       </c>
       <c r="D26" s="8">
         <v>695</v>
       </c>
       <c r="E26" s="8">
         <v>661</v>
       </c>
       <c r="F26" s="8">
         <v>795</v>
       </c>
       <c r="G26" s="8">
         <v>697</v>
       </c>
       <c r="H26" s="8">
         <v>676</v>
       </c>
       <c r="I26" s="8">
@@ -3221,52 +3268,55 @@
       </c>
       <c r="V26" s="11">
         <v>670</v>
       </c>
       <c r="W26" s="14">
         <v>662</v>
       </c>
       <c r="X26" s="14">
         <v>607</v>
       </c>
       <c r="Y26" s="14">
         <v>555</v>
       </c>
       <c r="Z26" s="14">
         <v>633</v>
       </c>
       <c r="AA26" s="14">
         <v>566</v>
       </c>
       <c r="AB26" s="14">
         <v>485</v>
       </c>
       <c r="AC26" s="54">
         <v>516</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD26" s="54">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="8">
         <v>2486</v>
       </c>
       <c r="D27" s="8">
         <v>2279</v>
       </c>
       <c r="E27" s="8">
         <v>2177</v>
       </c>
       <c r="F27" s="8">
         <v>2499</v>
       </c>
       <c r="G27" s="8">
         <v>2477</v>
       </c>
       <c r="H27" s="8">
         <v>2463</v>
       </c>
       <c r="I27" s="8">
@@ -3310,52 +3360,55 @@
       </c>
       <c r="V27" s="11">
         <v>2346</v>
       </c>
       <c r="W27" s="14">
         <v>2381</v>
       </c>
       <c r="X27" s="14">
         <v>2327</v>
       </c>
       <c r="Y27" s="14">
         <v>1955</v>
       </c>
       <c r="Z27" s="14">
         <v>2231</v>
       </c>
       <c r="AA27" s="14">
         <v>2119</v>
       </c>
       <c r="AB27" s="14">
         <v>1954</v>
       </c>
       <c r="AC27" s="54">
         <v>2170</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD27" s="54">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="8">
         <v>2967</v>
       </c>
       <c r="D28" s="8">
         <v>2908</v>
       </c>
       <c r="E28" s="8">
         <v>2636</v>
       </c>
       <c r="F28" s="8">
         <v>3050</v>
       </c>
       <c r="G28" s="8">
         <v>2843</v>
       </c>
       <c r="H28" s="8">
         <v>2786</v>
       </c>
       <c r="I28" s="8">
@@ -3399,52 +3452,55 @@
       </c>
       <c r="V28" s="11">
         <v>2715</v>
       </c>
       <c r="W28" s="14">
         <v>2829</v>
       </c>
       <c r="X28" s="14">
         <v>2735</v>
       </c>
       <c r="Y28" s="14">
         <v>2302</v>
       </c>
       <c r="Z28" s="14">
         <v>2580</v>
       </c>
       <c r="AA28" s="14">
         <v>2470</v>
       </c>
       <c r="AB28" s="14">
         <v>2101</v>
       </c>
       <c r="AC28" s="54">
         <v>2638</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD28" s="54">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="8">
         <v>2583</v>
       </c>
       <c r="D29" s="8">
         <v>2383</v>
       </c>
       <c r="E29" s="8">
         <v>2311</v>
       </c>
       <c r="F29" s="8">
         <v>2565</v>
       </c>
       <c r="G29" s="8">
         <v>2463</v>
       </c>
       <c r="H29" s="8">
         <v>2206</v>
       </c>
       <c r="I29" s="8">
@@ -3488,84 +3544,87 @@
       </c>
       <c r="V29" s="11">
         <v>2407</v>
       </c>
       <c r="W29" s="14">
         <v>2466</v>
       </c>
       <c r="X29" s="14">
         <v>2440</v>
       </c>
       <c r="Y29" s="14">
         <v>2074</v>
       </c>
       <c r="Z29" s="14">
         <v>2296</v>
       </c>
       <c r="AA29" s="14">
         <v>2300</v>
       </c>
       <c r="AB29" s="14">
         <v>1884</v>
       </c>
       <c r="AC29" s="54">
         <v>2106</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD29" s="54">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="35"/>
       <c r="B30" s="69" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="69"/>
       <c r="D30" s="69"/>
       <c r="E30" s="69"/>
       <c r="F30" s="69"/>
       <c r="G30" s="69"/>
       <c r="H30" s="69"/>
       <c r="I30" s="69"/>
       <c r="J30" s="69"/>
       <c r="K30" s="69"/>
       <c r="L30" s="69"/>
       <c r="M30" s="69"/>
       <c r="N30" s="69"/>
       <c r="O30" s="69"/>
       <c r="P30" s="69"/>
       <c r="Q30" s="69"/>
       <c r="R30" s="69"/>
       <c r="S30" s="69"/>
       <c r="T30" s="69"/>
       <c r="U30" s="69"/>
       <c r="V30" s="69"/>
       <c r="W30" s="69"/>
       <c r="X30" s="69"/>
       <c r="Y30" s="69"/>
       <c r="Z30" s="69"/>
       <c r="AA30" s="69"/>
       <c r="AC30" s="53"/>
     </row>
-    <row r="31" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="35"/>
       <c r="B31" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="22">
         <v>17073</v>
       </c>
       <c r="D31" s="8">
         <v>15624</v>
       </c>
       <c r="E31" s="22">
         <v>14890</v>
       </c>
       <c r="F31" s="22">
         <v>16593</v>
       </c>
       <c r="G31" s="22">
         <v>16029</v>
       </c>
       <c r="H31" s="22">
         <v>15209</v>
       </c>
       <c r="I31" s="22">
         <v>17184</v>
       </c>
@@ -3607,52 +3666,55 @@
       </c>
       <c r="V31" s="11">
         <v>14272</v>
       </c>
       <c r="W31" s="14">
         <v>15094</v>
       </c>
       <c r="X31" s="14">
         <v>14487</v>
       </c>
       <c r="Y31" s="14">
         <v>12604</v>
       </c>
       <c r="Z31" s="14">
         <v>14134</v>
       </c>
       <c r="AA31" s="14">
         <v>13374</v>
       </c>
       <c r="AB31" s="14">
         <v>11584</v>
       </c>
       <c r="AC31" s="54">
         <v>13055</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD31" s="54">
+        <v>13140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="34">
         <v>100000000</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="22">
         <v>408</v>
       </c>
       <c r="D32" s="8">
         <v>386</v>
       </c>
       <c r="E32" s="22">
         <v>401</v>
       </c>
       <c r="F32" s="22">
         <v>435</v>
       </c>
       <c r="G32" s="22">
         <v>422</v>
       </c>
       <c r="H32" s="22">
         <v>410</v>
       </c>
       <c r="I32" s="22">
@@ -3696,52 +3758,55 @@
       </c>
       <c r="V32" s="11">
         <v>385</v>
       </c>
       <c r="W32" s="14">
         <v>408</v>
       </c>
       <c r="X32" s="14">
         <v>332</v>
       </c>
       <c r="Y32" s="14">
         <v>304</v>
       </c>
       <c r="Z32" s="14">
         <v>336</v>
       </c>
       <c r="AA32" s="14">
         <v>322</v>
       </c>
       <c r="AB32" s="14">
         <v>286</v>
       </c>
       <c r="AC32" s="54">
         <v>352</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD32" s="54">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="22">
         <v>489</v>
       </c>
       <c r="D33" s="8">
         <v>431</v>
       </c>
       <c r="E33" s="22">
         <v>413</v>
       </c>
       <c r="F33" s="22">
         <v>471</v>
       </c>
       <c r="G33" s="22">
         <v>434</v>
       </c>
       <c r="H33" s="22">
         <v>398</v>
       </c>
       <c r="I33" s="22">
@@ -3785,52 +3850,55 @@
       </c>
       <c r="V33" s="11">
         <v>405</v>
       </c>
       <c r="W33" s="14">
         <v>417</v>
       </c>
       <c r="X33" s="14">
         <v>368</v>
       </c>
       <c r="Y33" s="14">
         <v>363</v>
       </c>
       <c r="Z33" s="14">
         <v>393</v>
       </c>
       <c r="AA33" s="14">
         <v>373</v>
       </c>
       <c r="AB33" s="14">
         <v>329</v>
       </c>
       <c r="AC33" s="54">
         <v>372</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD33" s="54">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C34" s="22">
         <v>755</v>
       </c>
       <c r="D34" s="8">
         <v>769</v>
       </c>
       <c r="E34" s="22">
         <v>791</v>
       </c>
       <c r="F34" s="22">
         <v>788</v>
       </c>
       <c r="G34" s="22">
         <v>840</v>
       </c>
       <c r="H34" s="22">
         <v>717</v>
       </c>
       <c r="I34" s="22">
@@ -3874,52 +3942,55 @@
       </c>
       <c r="V34" s="11">
         <v>666</v>
       </c>
       <c r="W34" s="14">
         <v>718</v>
       </c>
       <c r="X34" s="14">
         <v>724</v>
       </c>
       <c r="Y34" s="14">
         <v>586</v>
       </c>
       <c r="Z34" s="14">
         <v>714</v>
       </c>
       <c r="AA34" s="14">
         <v>676</v>
       </c>
       <c r="AB34" s="14">
         <v>587</v>
       </c>
       <c r="AC34" s="54">
         <v>601</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD34" s="54">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="22">
         <v>1499</v>
       </c>
       <c r="D35" s="8">
         <v>1375</v>
       </c>
       <c r="E35" s="22">
         <v>1310</v>
       </c>
       <c r="F35" s="22">
         <v>1372</v>
       </c>
       <c r="G35" s="22">
         <v>1439</v>
       </c>
       <c r="H35" s="22">
         <v>1332</v>
       </c>
       <c r="I35" s="22">
@@ -3963,52 +4034,55 @@
       </c>
       <c r="V35" s="11">
         <v>1209</v>
       </c>
       <c r="W35" s="14">
         <v>1262</v>
       </c>
       <c r="X35" s="14">
         <v>1229</v>
       </c>
       <c r="Y35" s="14">
         <v>1046</v>
       </c>
       <c r="Z35" s="14">
         <v>1215</v>
       </c>
       <c r="AA35" s="14">
         <v>1086</v>
       </c>
       <c r="AB35" s="14">
         <v>927</v>
       </c>
       <c r="AC35" s="54">
         <v>1140</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD35" s="54">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="22">
         <v>737</v>
       </c>
       <c r="D36" s="8">
         <v>652</v>
       </c>
       <c r="E36" s="22">
         <v>616</v>
       </c>
       <c r="F36" s="22">
         <v>688</v>
       </c>
       <c r="G36" s="22">
         <v>600</v>
       </c>
       <c r="H36" s="22">
         <v>620</v>
       </c>
       <c r="I36" s="22">
@@ -4052,52 +4126,55 @@
       </c>
       <c r="V36" s="11">
         <v>568</v>
       </c>
       <c r="W36" s="14">
         <v>614</v>
       </c>
       <c r="X36" s="14">
         <v>606</v>
       </c>
       <c r="Y36" s="14">
         <v>557</v>
       </c>
       <c r="Z36" s="14">
         <v>630</v>
       </c>
       <c r="AA36" s="14">
         <v>560</v>
       </c>
       <c r="AB36" s="14">
         <v>468</v>
       </c>
       <c r="AC36" s="54">
         <v>541</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD36" s="54">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="22">
         <v>529</v>
       </c>
       <c r="D37" s="8">
         <v>457</v>
       </c>
       <c r="E37" s="22">
         <v>434</v>
       </c>
       <c r="F37" s="22">
         <v>516</v>
       </c>
       <c r="G37" s="22">
         <v>498</v>
       </c>
       <c r="H37" s="22">
         <v>486</v>
       </c>
       <c r="I37" s="22">
@@ -4141,52 +4218,55 @@
       </c>
       <c r="V37" s="11">
         <v>437</v>
       </c>
       <c r="W37" s="14">
         <v>479</v>
       </c>
       <c r="X37" s="14">
         <v>445</v>
       </c>
       <c r="Y37" s="14">
         <v>388</v>
       </c>
       <c r="Z37" s="14">
         <v>455</v>
       </c>
       <c r="AA37" s="14">
         <v>386</v>
       </c>
       <c r="AB37" s="14">
         <v>349</v>
       </c>
       <c r="AC37" s="54">
         <v>399</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD37" s="54">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="22">
         <v>1129</v>
       </c>
       <c r="D38" s="8">
         <v>989</v>
       </c>
       <c r="E38" s="22">
         <v>997</v>
       </c>
       <c r="F38" s="22">
         <v>1066</v>
       </c>
       <c r="G38" s="22">
         <v>1062</v>
       </c>
       <c r="H38" s="22">
         <v>997</v>
       </c>
       <c r="I38" s="22">
@@ -4230,52 +4310,55 @@
       </c>
       <c r="V38" s="11">
         <v>907</v>
       </c>
       <c r="W38" s="14">
         <v>1049</v>
       </c>
       <c r="X38" s="14">
         <v>912</v>
       </c>
       <c r="Y38" s="14">
         <v>846</v>
       </c>
       <c r="Z38" s="14">
         <v>888</v>
       </c>
       <c r="AA38" s="14">
         <v>844</v>
       </c>
       <c r="AB38" s="14">
         <v>740</v>
       </c>
       <c r="AC38" s="54">
         <v>845</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD38" s="54">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="22">
         <v>563</v>
       </c>
       <c r="D39" s="8">
         <v>549</v>
       </c>
       <c r="E39" s="22">
         <v>490</v>
       </c>
       <c r="F39" s="22">
         <v>582</v>
       </c>
       <c r="G39" s="22">
         <v>536</v>
       </c>
       <c r="H39" s="22">
         <v>527</v>
       </c>
       <c r="I39" s="22">
@@ -4319,52 +4402,55 @@
       </c>
       <c r="V39" s="11">
         <v>440</v>
       </c>
       <c r="W39" s="14">
         <v>497</v>
       </c>
       <c r="X39" s="14">
         <v>473</v>
       </c>
       <c r="Y39" s="14">
         <v>394</v>
       </c>
       <c r="Z39" s="14">
         <v>472</v>
       </c>
       <c r="AA39" s="14">
         <v>444</v>
       </c>
       <c r="AB39" s="14">
         <v>420</v>
       </c>
       <c r="AC39" s="54">
         <v>401</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD39" s="54">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="22">
         <v>707</v>
       </c>
       <c r="D40" s="8">
         <v>663</v>
       </c>
       <c r="E40" s="22">
         <v>627</v>
       </c>
       <c r="F40" s="22">
         <v>681</v>
       </c>
       <c r="G40" s="22">
         <v>688</v>
       </c>
       <c r="H40" s="22">
         <v>676</v>
       </c>
       <c r="I40" s="22">
@@ -4408,52 +4494,55 @@
       </c>
       <c r="V40" s="11">
         <v>581</v>
       </c>
       <c r="W40" s="14">
         <v>649</v>
       </c>
       <c r="X40" s="14">
         <v>591</v>
       </c>
       <c r="Y40" s="14">
         <v>515</v>
       </c>
       <c r="Z40" s="14">
         <v>571</v>
       </c>
       <c r="AA40" s="14">
         <v>582</v>
       </c>
       <c r="AB40" s="14">
         <v>509</v>
       </c>
       <c r="AC40" s="54">
         <v>554</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD40" s="54">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="22">
         <v>440</v>
       </c>
       <c r="D41" s="8">
         <v>400</v>
       </c>
       <c r="E41" s="22">
         <v>353</v>
       </c>
       <c r="F41" s="22">
         <v>412</v>
       </c>
       <c r="G41" s="22">
         <v>399</v>
       </c>
       <c r="H41" s="22">
         <v>354</v>
       </c>
       <c r="I41" s="22">
@@ -4497,52 +4586,55 @@
       </c>
       <c r="V41" s="11">
         <v>345</v>
       </c>
       <c r="W41" s="14">
         <v>373</v>
       </c>
       <c r="X41" s="14">
         <v>393</v>
       </c>
       <c r="Y41" s="14">
         <v>329</v>
       </c>
       <c r="Z41" s="14">
         <v>358</v>
       </c>
       <c r="AA41" s="14">
         <v>316</v>
       </c>
       <c r="AB41" s="14">
         <v>283</v>
       </c>
       <c r="AC41" s="54">
         <v>306</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD41" s="54">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="22">
         <v>952</v>
       </c>
       <c r="D42" s="8">
         <v>802</v>
       </c>
       <c r="E42" s="22">
         <v>756</v>
       </c>
       <c r="F42" s="22">
         <v>841</v>
       </c>
       <c r="G42" s="22">
         <v>781</v>
       </c>
       <c r="H42" s="22">
         <v>775</v>
       </c>
       <c r="I42" s="22">
@@ -4586,52 +4678,55 @@
       </c>
       <c r="V42" s="11">
         <v>726</v>
       </c>
       <c r="W42" s="14">
         <v>745</v>
       </c>
       <c r="X42" s="14">
         <v>686</v>
       </c>
       <c r="Y42" s="14">
         <v>661</v>
       </c>
       <c r="Z42" s="14">
         <v>681</v>
       </c>
       <c r="AA42" s="14">
         <v>605</v>
       </c>
       <c r="AB42" s="14">
         <v>567</v>
       </c>
       <c r="AC42" s="54">
         <v>617</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD42" s="54">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="22">
         <v>942</v>
       </c>
       <c r="D43" s="8">
         <v>870</v>
       </c>
       <c r="E43" s="22">
         <v>800</v>
       </c>
       <c r="F43" s="22">
         <v>860</v>
       </c>
       <c r="G43" s="22">
         <v>874</v>
       </c>
       <c r="H43" s="22">
         <v>790</v>
       </c>
       <c r="I43" s="22">
@@ -4673,54 +4768,57 @@
       <c r="U43" s="23">
         <v>779</v>
       </c>
       <c r="V43" s="11">
         <v>691</v>
       </c>
       <c r="W43" s="14">
         <v>798</v>
       </c>
       <c r="X43" s="14">
         <v>755</v>
       </c>
       <c r="Y43" s="14">
         <v>639</v>
       </c>
       <c r="Z43" s="14">
         <v>783</v>
       </c>
       <c r="AA43" s="14">
         <v>716</v>
       </c>
       <c r="AB43" s="14">
         <v>646</v>
       </c>
       <c r="AC43" s="54">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>627</v>
+      </c>
+      <c r="AD43" s="54">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="22">
         <v>412</v>
       </c>
       <c r="D44" s="8">
         <v>391</v>
       </c>
       <c r="E44" s="22">
         <v>361</v>
       </c>
       <c r="F44" s="22">
         <v>402</v>
       </c>
       <c r="G44" s="22">
         <v>365</v>
       </c>
       <c r="H44" s="22">
         <v>375</v>
       </c>
       <c r="I44" s="22">
@@ -4764,52 +4862,55 @@
       </c>
       <c r="V44" s="11">
         <v>391</v>
       </c>
       <c r="W44" s="14">
         <v>391</v>
       </c>
       <c r="X44" s="14">
         <v>323</v>
       </c>
       <c r="Y44" s="14">
         <v>292</v>
       </c>
       <c r="Z44" s="14">
         <v>354</v>
       </c>
       <c r="AA44" s="14">
         <v>325</v>
       </c>
       <c r="AB44" s="14">
         <v>314</v>
       </c>
       <c r="AC44" s="54">
         <v>360</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD44" s="54">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="22">
         <v>225</v>
       </c>
       <c r="D45" s="8">
         <v>209</v>
       </c>
       <c r="E45" s="22">
         <v>188</v>
       </c>
       <c r="F45" s="22">
         <v>228</v>
       </c>
       <c r="G45" s="22">
         <v>230</v>
       </c>
       <c r="H45" s="22">
         <v>212</v>
       </c>
       <c r="I45" s="22">
@@ -4853,52 +4954,55 @@
       </c>
       <c r="V45" s="11">
         <v>206</v>
       </c>
       <c r="W45" s="14">
         <v>187</v>
       </c>
       <c r="X45" s="14">
         <v>183</v>
       </c>
       <c r="Y45" s="14">
         <v>174</v>
       </c>
       <c r="Z45" s="14">
         <v>202</v>
       </c>
       <c r="AA45" s="14">
         <v>198</v>
       </c>
       <c r="AB45" s="14">
         <v>155</v>
       </c>
       <c r="AC45" s="54">
         <v>198</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD45" s="54">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="22">
         <v>2530</v>
       </c>
       <c r="D46" s="8">
         <v>2231</v>
       </c>
       <c r="E46" s="22">
         <v>2136</v>
       </c>
       <c r="F46" s="22">
         <v>2407</v>
       </c>
       <c r="G46" s="22">
         <v>2329</v>
       </c>
       <c r="H46" s="22">
         <v>2222</v>
       </c>
       <c r="I46" s="22">
@@ -4942,52 +5046,55 @@
       </c>
       <c r="V46" s="11">
         <v>2012</v>
       </c>
       <c r="W46" s="14">
         <v>2127</v>
       </c>
       <c r="X46" s="14">
         <v>2061</v>
       </c>
       <c r="Y46" s="14">
         <v>1842</v>
       </c>
       <c r="Z46" s="14">
         <v>1982</v>
       </c>
       <c r="AA46" s="14">
         <v>1947</v>
       </c>
       <c r="AB46" s="14">
         <v>1636</v>
       </c>
       <c r="AC46" s="54">
         <v>1812</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD46" s="54">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C47" s="22">
         <v>197</v>
       </c>
       <c r="D47" s="8">
         <v>183</v>
       </c>
       <c r="E47" s="22">
         <v>180</v>
       </c>
       <c r="F47" s="22">
         <v>190</v>
       </c>
       <c r="G47" s="22">
         <v>170</v>
       </c>
       <c r="H47" s="22">
         <v>168</v>
       </c>
       <c r="I47" s="22">
@@ -5031,52 +5138,55 @@
       </c>
       <c r="V47" s="11">
         <v>161</v>
       </c>
       <c r="W47" s="14">
         <v>154</v>
       </c>
       <c r="X47" s="14">
         <v>176</v>
       </c>
       <c r="Y47" s="14">
         <v>115</v>
       </c>
       <c r="Z47" s="14">
         <v>131</v>
       </c>
       <c r="AA47" s="14">
         <v>145</v>
       </c>
       <c r="AB47" s="14">
         <v>101</v>
       </c>
       <c r="AC47" s="54">
         <v>136</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD47" s="54">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="22">
         <v>407</v>
       </c>
       <c r="D48" s="8">
         <v>394</v>
       </c>
       <c r="E48" s="22">
         <v>343</v>
       </c>
       <c r="F48" s="22">
         <v>424</v>
       </c>
       <c r="G48" s="22">
         <v>355</v>
       </c>
       <c r="H48" s="22">
         <v>333</v>
       </c>
       <c r="I48" s="22">
@@ -5120,52 +5230,55 @@
       </c>
       <c r="V48" s="11">
         <v>321</v>
       </c>
       <c r="W48" s="14">
         <v>346</v>
       </c>
       <c r="X48" s="14">
         <v>316</v>
       </c>
       <c r="Y48" s="14">
         <v>272</v>
       </c>
       <c r="Z48" s="14">
         <v>319</v>
       </c>
       <c r="AA48" s="14">
         <v>300</v>
       </c>
       <c r="AB48" s="14">
         <v>248</v>
       </c>
       <c r="AC48" s="54">
         <v>264</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD48" s="54">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C49" s="22">
         <v>1291</v>
       </c>
       <c r="D49" s="8">
         <v>1167</v>
       </c>
       <c r="E49" s="22">
         <v>1175</v>
       </c>
       <c r="F49" s="22">
         <v>1279</v>
       </c>
       <c r="G49" s="22">
         <v>1279</v>
       </c>
       <c r="H49" s="22">
         <v>1266</v>
       </c>
       <c r="I49" s="22">
@@ -5209,52 +5322,55 @@
       </c>
       <c r="V49" s="11">
         <v>1197</v>
       </c>
       <c r="W49" s="14">
         <v>1229</v>
       </c>
       <c r="X49" s="14">
         <v>1220</v>
       </c>
       <c r="Y49" s="14">
         <v>985</v>
       </c>
       <c r="Z49" s="14">
         <v>1114</v>
       </c>
       <c r="AA49" s="14">
         <v>1098</v>
       </c>
       <c r="AB49" s="14">
         <v>1003</v>
       </c>
       <c r="AC49" s="54">
         <v>1118</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD49" s="54">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C50" s="22">
         <v>1522</v>
       </c>
       <c r="D50" s="8">
         <v>1503</v>
       </c>
       <c r="E50" s="22">
         <v>1348</v>
       </c>
       <c r="F50" s="22">
         <v>1635</v>
       </c>
       <c r="G50" s="22">
         <v>1480</v>
       </c>
       <c r="H50" s="22">
         <v>1448</v>
       </c>
       <c r="I50" s="22">
@@ -5298,52 +5414,55 @@
       </c>
       <c r="V50" s="11">
         <v>1399</v>
       </c>
       <c r="W50" s="14">
         <v>1419</v>
       </c>
       <c r="X50" s="14">
         <v>1412</v>
       </c>
       <c r="Y50" s="14">
         <v>1214</v>
       </c>
       <c r="Z50" s="14">
         <v>1324</v>
       </c>
       <c r="AA50" s="14">
         <v>1277</v>
       </c>
       <c r="AB50" s="14">
         <v>1080</v>
       </c>
       <c r="AC50" s="54">
         <v>1372</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD50" s="54">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C51" s="22">
         <v>1339</v>
       </c>
       <c r="D51" s="8">
         <v>1203</v>
       </c>
       <c r="E51" s="22">
         <v>1171</v>
       </c>
       <c r="F51" s="22">
         <v>1316</v>
       </c>
       <c r="G51" s="22">
         <v>1248</v>
       </c>
       <c r="H51" s="22">
         <v>1103</v>
       </c>
       <c r="I51" s="22">
@@ -5387,84 +5506,87 @@
       </c>
       <c r="V51" s="11">
         <v>1225</v>
       </c>
       <c r="W51" s="14">
         <v>1232</v>
       </c>
       <c r="X51" s="14">
         <v>1282</v>
       </c>
       <c r="Y51" s="14">
         <v>1082</v>
       </c>
       <c r="Z51" s="14">
         <v>1212</v>
       </c>
       <c r="AA51" s="14">
         <v>1174</v>
       </c>
       <c r="AB51" s="14">
         <v>936</v>
       </c>
       <c r="AC51" s="54">
         <v>1040</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD51" s="54">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="35"/>
       <c r="B52" s="70" t="s">
         <v>70</v>
       </c>
       <c r="C52" s="70"/>
       <c r="D52" s="70"/>
       <c r="E52" s="70"/>
       <c r="F52" s="70"/>
       <c r="G52" s="70"/>
       <c r="H52" s="70"/>
       <c r="I52" s="70"/>
       <c r="J52" s="70"/>
       <c r="K52" s="70"/>
       <c r="L52" s="70"/>
       <c r="M52" s="70"/>
       <c r="N52" s="70"/>
       <c r="O52" s="70"/>
       <c r="P52" s="70"/>
       <c r="Q52" s="70"/>
       <c r="R52" s="70"/>
       <c r="S52" s="70"/>
       <c r="T52" s="70"/>
       <c r="U52" s="70"/>
       <c r="V52" s="70"/>
       <c r="W52" s="70"/>
       <c r="X52" s="70"/>
       <c r="Y52" s="70"/>
       <c r="Z52" s="70"/>
       <c r="AA52" s="70"/>
       <c r="AC52" s="53"/>
     </row>
-    <row r="53" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="35"/>
       <c r="B53" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="22">
         <v>16089</v>
       </c>
       <c r="D53" s="8">
         <v>14451</v>
       </c>
       <c r="E53" s="22">
         <v>13724</v>
       </c>
       <c r="F53" s="22">
         <v>15559</v>
       </c>
       <c r="G53" s="22">
         <v>15111</v>
       </c>
       <c r="H53" s="22">
         <v>14321</v>
       </c>
       <c r="I53" s="22">
         <v>16120</v>
       </c>
@@ -5506,52 +5628,55 @@
       </c>
       <c r="V53" s="11">
         <v>13703</v>
       </c>
       <c r="W53" s="14">
         <v>14277</v>
       </c>
       <c r="X53" s="14">
         <v>13861</v>
       </c>
       <c r="Y53" s="14">
         <v>11844</v>
       </c>
       <c r="Z53" s="14">
         <v>13395</v>
       </c>
       <c r="AA53" s="14">
         <v>12445</v>
       </c>
       <c r="AB53" s="14">
         <v>11138</v>
       </c>
       <c r="AC53" s="54">
         <v>12471</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD53" s="54">
+        <v>12173</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="34">
         <v>100000000</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C54" s="22">
         <v>396</v>
       </c>
       <c r="D54" s="8">
         <v>362</v>
       </c>
       <c r="E54" s="22">
         <v>367</v>
       </c>
       <c r="F54" s="22">
         <v>422</v>
       </c>
       <c r="G54" s="22">
         <v>401</v>
       </c>
       <c r="H54" s="22">
         <v>357</v>
       </c>
       <c r="I54" s="22">
@@ -5595,52 +5720,55 @@
       </c>
       <c r="V54" s="11">
         <v>336</v>
       </c>
       <c r="W54" s="14">
         <v>371</v>
       </c>
       <c r="X54" s="14">
         <v>318</v>
       </c>
       <c r="Y54" s="14">
         <v>277</v>
       </c>
       <c r="Z54" s="14">
         <v>338</v>
       </c>
       <c r="AA54" s="14">
         <v>272</v>
       </c>
       <c r="AB54" s="14">
         <v>256</v>
       </c>
       <c r="AC54" s="54">
         <v>309</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD54" s="54">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C55" s="22">
         <v>457</v>
       </c>
       <c r="D55" s="8">
         <v>394</v>
       </c>
       <c r="E55" s="22">
         <v>374</v>
       </c>
       <c r="F55" s="22">
         <v>460</v>
       </c>
       <c r="G55" s="22">
         <v>418</v>
       </c>
       <c r="H55" s="22">
         <v>399</v>
       </c>
       <c r="I55" s="22">
@@ -5684,52 +5812,55 @@
       </c>
       <c r="V55" s="11">
         <v>361</v>
       </c>
       <c r="W55" s="14">
         <v>337</v>
       </c>
       <c r="X55" s="14">
         <v>389</v>
       </c>
       <c r="Y55" s="14">
         <v>367</v>
       </c>
       <c r="Z55" s="14">
         <v>371</v>
       </c>
       <c r="AA55" s="14">
         <v>347</v>
       </c>
       <c r="AB55" s="14">
         <v>321</v>
       </c>
       <c r="AC55" s="54">
         <v>330</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD55" s="54">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C56" s="22">
         <v>798</v>
       </c>
       <c r="D56" s="8">
         <v>716</v>
       </c>
       <c r="E56" s="22">
         <v>658</v>
       </c>
       <c r="F56" s="22">
         <v>794</v>
       </c>
       <c r="G56" s="22">
         <v>724</v>
       </c>
       <c r="H56" s="22">
         <v>747</v>
       </c>
       <c r="I56" s="22">
@@ -5773,52 +5904,55 @@
       </c>
       <c r="V56" s="11">
         <v>576</v>
       </c>
       <c r="W56" s="14">
         <v>660</v>
       </c>
       <c r="X56" s="14">
         <v>681</v>
       </c>
       <c r="Y56" s="14">
         <v>590</v>
       </c>
       <c r="Z56" s="14">
         <v>650</v>
       </c>
       <c r="AA56" s="14">
         <v>632</v>
       </c>
       <c r="AB56" s="14">
         <v>502</v>
       </c>
       <c r="AC56" s="54">
         <v>595</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD56" s="54">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C57" s="22">
         <v>1415</v>
       </c>
       <c r="D57" s="8">
         <v>1311</v>
       </c>
       <c r="E57" s="22">
         <v>1202</v>
       </c>
       <c r="F57" s="22">
         <v>1325</v>
       </c>
       <c r="G57" s="22">
         <v>1329</v>
       </c>
       <c r="H57" s="22">
         <v>1259</v>
       </c>
       <c r="I57" s="22">
@@ -5862,52 +5996,55 @@
       </c>
       <c r="V57" s="11">
         <v>1165</v>
       </c>
       <c r="W57" s="14">
         <v>1213</v>
       </c>
       <c r="X57" s="14">
         <v>1162</v>
       </c>
       <c r="Y57" s="14">
         <v>983</v>
       </c>
       <c r="Z57" s="14">
         <v>1186</v>
       </c>
       <c r="AA57" s="14">
         <v>1050</v>
       </c>
       <c r="AB57" s="14">
         <v>886</v>
       </c>
       <c r="AC57" s="54">
         <v>1155</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD57" s="54">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C58" s="22">
         <v>730</v>
       </c>
       <c r="D58" s="8">
         <v>577</v>
       </c>
       <c r="E58" s="22">
         <v>630</v>
       </c>
       <c r="F58" s="22">
         <v>663</v>
       </c>
       <c r="G58" s="22">
         <v>587</v>
       </c>
       <c r="H58" s="22">
         <v>529</v>
       </c>
       <c r="I58" s="22">
@@ -5951,52 +6088,55 @@
       </c>
       <c r="V58" s="11">
         <v>577</v>
       </c>
       <c r="W58" s="14">
         <v>582</v>
       </c>
       <c r="X58" s="14">
         <v>572</v>
       </c>
       <c r="Y58" s="14">
         <v>525</v>
       </c>
       <c r="Z58" s="14">
         <v>546</v>
       </c>
       <c r="AA58" s="14">
         <v>559</v>
       </c>
       <c r="AB58" s="14">
         <v>498</v>
       </c>
       <c r="AC58" s="54">
         <v>527</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD58" s="54">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C59" s="22">
         <v>519</v>
       </c>
       <c r="D59" s="8">
         <v>443</v>
       </c>
       <c r="E59" s="22">
         <v>439</v>
       </c>
       <c r="F59" s="22">
         <v>474</v>
       </c>
       <c r="G59" s="22">
         <v>464</v>
       </c>
       <c r="H59" s="22">
         <v>480</v>
       </c>
       <c r="I59" s="22">
@@ -6040,52 +6180,55 @@
       </c>
       <c r="V59" s="11">
         <v>448</v>
       </c>
       <c r="W59" s="14">
         <v>449</v>
       </c>
       <c r="X59" s="14">
         <v>438</v>
       </c>
       <c r="Y59" s="14">
         <v>368</v>
       </c>
       <c r="Z59" s="14">
         <v>466</v>
       </c>
       <c r="AA59" s="14">
         <v>377</v>
       </c>
       <c r="AB59" s="14">
         <v>370</v>
       </c>
       <c r="AC59" s="54">
         <v>326</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD59" s="54">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C60" s="22">
         <v>1138</v>
       </c>
       <c r="D60" s="8">
         <v>923</v>
       </c>
       <c r="E60" s="22">
         <v>882</v>
       </c>
       <c r="F60" s="22">
         <v>990</v>
       </c>
       <c r="G60" s="22">
         <v>1058</v>
       </c>
       <c r="H60" s="22">
         <v>953</v>
       </c>
       <c r="I60" s="22">
@@ -6129,52 +6272,55 @@
       </c>
       <c r="V60" s="11">
         <v>921</v>
       </c>
       <c r="W60" s="14">
         <v>994</v>
       </c>
       <c r="X60" s="14">
         <v>969</v>
       </c>
       <c r="Y60" s="14">
         <v>820</v>
       </c>
       <c r="Z60" s="14">
         <v>812</v>
       </c>
       <c r="AA60" s="14">
         <v>811</v>
       </c>
       <c r="AB60" s="14">
         <v>751</v>
       </c>
       <c r="AC60" s="54">
         <v>782</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD60" s="54">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C61" s="22">
         <v>530</v>
       </c>
       <c r="D61" s="8">
         <v>523</v>
       </c>
       <c r="E61" s="22">
         <v>498</v>
       </c>
       <c r="F61" s="22">
         <v>524</v>
       </c>
       <c r="G61" s="22">
         <v>501</v>
       </c>
       <c r="H61" s="22">
         <v>484</v>
       </c>
       <c r="I61" s="22">
@@ -6218,52 +6364,55 @@
       </c>
       <c r="V61" s="11">
         <v>427</v>
       </c>
       <c r="W61" s="14">
         <v>484</v>
       </c>
       <c r="X61" s="14">
         <v>463</v>
       </c>
       <c r="Y61" s="14">
         <v>358</v>
       </c>
       <c r="Z61" s="14">
         <v>444</v>
       </c>
       <c r="AA61" s="14">
         <v>366</v>
       </c>
       <c r="AB61" s="14">
         <v>353</v>
       </c>
       <c r="AC61" s="54">
         <v>394</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD61" s="54">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C62" s="22">
         <v>586</v>
       </c>
       <c r="D62" s="8">
         <v>586</v>
       </c>
       <c r="E62" s="22">
         <v>590</v>
       </c>
       <c r="F62" s="22">
         <v>675</v>
       </c>
       <c r="G62" s="22">
         <v>611</v>
       </c>
       <c r="H62" s="22">
         <v>643</v>
       </c>
       <c r="I62" s="22">
@@ -6307,52 +6456,55 @@
       </c>
       <c r="V62" s="11">
         <v>591</v>
       </c>
       <c r="W62" s="14">
         <v>595</v>
       </c>
       <c r="X62" s="14">
         <v>557</v>
       </c>
       <c r="Y62" s="14">
         <v>470</v>
       </c>
       <c r="Z62" s="14">
         <v>566</v>
       </c>
       <c r="AA62" s="14">
         <v>485</v>
       </c>
       <c r="AB62" s="14">
         <v>480</v>
       </c>
       <c r="AC62" s="54">
         <v>483</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD62" s="54">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C63" s="22">
         <v>414</v>
       </c>
       <c r="D63" s="8">
         <v>385</v>
       </c>
       <c r="E63" s="22">
         <v>330</v>
       </c>
       <c r="F63" s="22">
         <v>392</v>
       </c>
       <c r="G63" s="22">
         <v>379</v>
       </c>
       <c r="H63" s="22">
         <v>357</v>
       </c>
       <c r="I63" s="22">
@@ -6396,52 +6548,55 @@
       </c>
       <c r="V63" s="11">
         <v>339</v>
       </c>
       <c r="W63" s="14">
         <v>349</v>
       </c>
       <c r="X63" s="14">
         <v>321</v>
       </c>
       <c r="Y63" s="14">
         <v>279</v>
       </c>
       <c r="Z63" s="14">
         <v>320</v>
       </c>
       <c r="AA63" s="14">
         <v>311</v>
       </c>
       <c r="AB63" s="14">
         <v>258</v>
       </c>
       <c r="AC63" s="54">
         <v>315</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD63" s="54">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C64" s="22">
         <v>879</v>
       </c>
       <c r="D64" s="8">
         <v>734</v>
       </c>
       <c r="E64" s="22">
         <v>649</v>
       </c>
       <c r="F64" s="22">
         <v>754</v>
       </c>
       <c r="G64" s="22">
         <v>776</v>
       </c>
       <c r="H64" s="22">
         <v>711</v>
       </c>
       <c r="I64" s="22">
@@ -6485,52 +6640,55 @@
       </c>
       <c r="V64" s="11">
         <v>675</v>
       </c>
       <c r="W64" s="14">
         <v>700</v>
       </c>
       <c r="X64" s="14">
         <v>735</v>
       </c>
       <c r="Y64" s="14">
         <v>600</v>
       </c>
       <c r="Z64" s="14">
         <v>679</v>
       </c>
       <c r="AA64" s="14">
         <v>627</v>
       </c>
       <c r="AB64" s="14">
         <v>547</v>
       </c>
       <c r="AC64" s="54">
         <v>590</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD64" s="54">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="22">
         <v>845</v>
       </c>
       <c r="D65" s="8">
         <v>764</v>
       </c>
       <c r="E65" s="22">
         <v>746</v>
       </c>
       <c r="F65" s="22">
         <v>814</v>
       </c>
       <c r="G65" s="22">
         <v>769</v>
       </c>
       <c r="H65" s="22">
         <v>742</v>
       </c>
       <c r="I65" s="22">
@@ -6572,54 +6730,57 @@
       <c r="U65" s="23">
         <v>807</v>
       </c>
       <c r="V65" s="11">
         <v>666</v>
       </c>
       <c r="W65" s="14">
         <v>720</v>
       </c>
       <c r="X65" s="14">
         <v>700</v>
       </c>
       <c r="Y65" s="14">
         <v>614</v>
       </c>
       <c r="Z65" s="14">
         <v>735</v>
       </c>
       <c r="AA65" s="14">
         <v>662</v>
       </c>
       <c r="AB65" s="14">
         <v>652</v>
       </c>
       <c r="AC65" s="54">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>666</v>
+      </c>
+      <c r="AD65" s="54">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="22">
         <v>393</v>
       </c>
       <c r="D66" s="8">
         <v>335</v>
       </c>
       <c r="E66" s="22">
         <v>353</v>
       </c>
       <c r="F66" s="22">
         <v>392</v>
       </c>
       <c r="G66" s="22">
         <v>390</v>
       </c>
       <c r="H66" s="22">
         <v>371</v>
       </c>
       <c r="I66" s="22">
@@ -6663,52 +6824,55 @@
       </c>
       <c r="V66" s="11">
         <v>361</v>
       </c>
       <c r="W66" s="14">
         <v>368</v>
       </c>
       <c r="X66" s="14">
         <v>365</v>
       </c>
       <c r="Y66" s="14">
         <v>292</v>
       </c>
       <c r="Z66" s="14">
         <v>340</v>
       </c>
       <c r="AA66" s="14">
         <v>270</v>
       </c>
       <c r="AB66" s="14">
         <v>301</v>
       </c>
       <c r="AC66" s="54">
         <v>328</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD66" s="54">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C67" s="22">
         <v>235</v>
       </c>
       <c r="D67" s="8">
         <v>209</v>
       </c>
       <c r="E67" s="22">
         <v>188</v>
       </c>
       <c r="F67" s="22">
         <v>226</v>
       </c>
       <c r="G67" s="22">
         <v>225</v>
       </c>
       <c r="H67" s="22">
         <v>196</v>
       </c>
       <c r="I67" s="22">
@@ -6752,52 +6916,55 @@
       </c>
       <c r="V67" s="11">
         <v>200</v>
       </c>
       <c r="W67" s="14">
         <v>186</v>
       </c>
       <c r="X67" s="14">
         <v>177</v>
       </c>
       <c r="Y67" s="14">
         <v>178</v>
       </c>
       <c r="Z67" s="14">
         <v>190</v>
       </c>
       <c r="AA67" s="14">
         <v>191</v>
       </c>
       <c r="AB67" s="14">
         <v>147</v>
       </c>
       <c r="AC67" s="54">
         <v>170</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD67" s="54">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="22">
         <v>2318</v>
       </c>
       <c r="D68" s="8">
         <v>2058</v>
       </c>
       <c r="E68" s="22">
         <v>1924</v>
       </c>
       <c r="F68" s="22">
         <v>2212</v>
       </c>
       <c r="G68" s="22">
         <v>2190</v>
       </c>
       <c r="H68" s="22">
         <v>1942</v>
       </c>
       <c r="I68" s="22">
@@ -6841,52 +7008,55 @@
       </c>
       <c r="V68" s="11">
         <v>1922</v>
       </c>
       <c r="W68" s="14">
         <v>2024</v>
       </c>
       <c r="X68" s="14">
         <v>1968</v>
       </c>
       <c r="Y68" s="14">
         <v>1662</v>
       </c>
       <c r="Z68" s="14">
         <v>1849</v>
       </c>
       <c r="AA68" s="14">
         <v>1741</v>
       </c>
       <c r="AB68" s="14">
         <v>1559</v>
       </c>
       <c r="AC68" s="54">
         <v>1747</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD68" s="54">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C69" s="22">
         <v>197</v>
       </c>
       <c r="D69" s="8">
         <v>133</v>
       </c>
       <c r="E69" s="22">
         <v>146</v>
       </c>
       <c r="F69" s="22">
         <v>187</v>
       </c>
       <c r="G69" s="22">
         <v>171</v>
       </c>
       <c r="H69" s="22">
         <v>170</v>
       </c>
       <c r="I69" s="22">
@@ -6930,52 +7100,55 @@
       </c>
       <c r="V69" s="11">
         <v>142</v>
       </c>
       <c r="W69" s="14">
         <v>133</v>
       </c>
       <c r="X69" s="14">
         <v>167</v>
       </c>
       <c r="Y69" s="14">
         <v>128</v>
       </c>
       <c r="Z69" s="14">
         <v>132</v>
       </c>
       <c r="AA69" s="14">
         <v>138</v>
       </c>
       <c r="AB69" s="14">
         <v>100</v>
       </c>
       <c r="AC69" s="54">
         <v>118</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD69" s="54">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C70" s="22">
         <v>355</v>
       </c>
       <c r="D70" s="8">
         <v>301</v>
       </c>
       <c r="E70" s="22">
         <v>318</v>
       </c>
       <c r="F70" s="22">
         <v>371</v>
       </c>
       <c r="G70" s="22">
         <v>342</v>
       </c>
       <c r="H70" s="22">
         <v>343</v>
       </c>
       <c r="I70" s="22">
@@ -7019,52 +7192,55 @@
       </c>
       <c r="V70" s="11">
         <v>349</v>
       </c>
       <c r="W70" s="14">
         <v>316</v>
       </c>
       <c r="X70" s="14">
         <v>291</v>
       </c>
       <c r="Y70" s="14">
         <v>283</v>
       </c>
       <c r="Z70" s="14">
         <v>314</v>
       </c>
       <c r="AA70" s="14">
         <v>266</v>
       </c>
       <c r="AB70" s="14">
         <v>237</v>
       </c>
       <c r="AC70" s="54">
         <v>252</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD70" s="54">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C71" s="22">
         <v>1195</v>
       </c>
       <c r="D71" s="8">
         <v>1112</v>
       </c>
       <c r="E71" s="22">
         <v>1002</v>
       </c>
       <c r="F71" s="22">
         <v>1220</v>
       </c>
       <c r="G71" s="22">
         <v>1198</v>
       </c>
       <c r="H71" s="22">
         <v>1197</v>
       </c>
       <c r="I71" s="22">
@@ -7108,52 +7284,55 @@
       </c>
       <c r="V71" s="11">
         <v>1149</v>
       </c>
       <c r="W71" s="14">
         <v>1152</v>
       </c>
       <c r="X71" s="14">
         <v>1107</v>
       </c>
       <c r="Y71" s="14">
         <v>970</v>
       </c>
       <c r="Z71" s="14">
         <v>1117</v>
       </c>
       <c r="AA71" s="14">
         <v>1021</v>
       </c>
       <c r="AB71" s="14">
         <v>951</v>
       </c>
       <c r="AC71" s="54">
         <v>1052</v>
       </c>
-    </row>
-    <row r="72" spans="1:29" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD71" s="54">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="72" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B72" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C72" s="22">
         <v>1445</v>
       </c>
       <c r="D72" s="8">
         <v>1405</v>
       </c>
       <c r="E72" s="22">
         <v>1288</v>
       </c>
       <c r="F72" s="22">
         <v>1415</v>
       </c>
       <c r="G72" s="22">
         <v>1363</v>
       </c>
       <c r="H72" s="22">
         <v>1338</v>
       </c>
       <c r="I72" s="22">
@@ -7197,52 +7376,55 @@
       </c>
       <c r="V72" s="11">
         <v>1316</v>
       </c>
       <c r="W72" s="14">
         <v>1410</v>
       </c>
       <c r="X72" s="14">
         <v>1323</v>
       </c>
       <c r="Y72" s="14">
         <v>1088</v>
       </c>
       <c r="Z72" s="14">
         <v>1256</v>
       </c>
       <c r="AA72" s="14">
         <v>1193</v>
       </c>
       <c r="AB72" s="14">
         <v>1021</v>
       </c>
       <c r="AC72" s="54">
         <v>1266</v>
       </c>
-    </row>
-    <row r="73" spans="1:29" s="33" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD72" s="54">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="73" spans="1:30" s="33" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B73" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C73" s="27">
         <v>1244</v>
       </c>
       <c r="D73" s="28">
         <v>1180</v>
       </c>
       <c r="E73" s="27">
         <v>1140</v>
       </c>
       <c r="F73" s="27">
         <v>1249</v>
       </c>
       <c r="G73" s="27">
         <v>1215</v>
       </c>
       <c r="H73" s="27">
         <v>1103</v>
       </c>
       <c r="I73" s="27">
@@ -7286,84 +7468,87 @@
       </c>
       <c r="V73" s="11">
         <v>1182</v>
       </c>
       <c r="W73" s="29">
         <v>1234</v>
       </c>
       <c r="X73" s="14">
         <v>1158</v>
       </c>
       <c r="Y73" s="14">
         <v>992</v>
       </c>
       <c r="Z73" s="14">
         <v>1084</v>
       </c>
       <c r="AA73" s="14">
         <v>1126</v>
       </c>
       <c r="AB73" s="14">
         <v>948</v>
       </c>
       <c r="AC73" s="54">
         <v>1066</v>
       </c>
-    </row>
-    <row r="74" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD73" s="54">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="74" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="71" t="s">
         <v>65</v>
       </c>
       <c r="C74" s="71"/>
       <c r="D74" s="71"/>
       <c r="E74" s="71"/>
       <c r="F74" s="71"/>
       <c r="G74" s="71"/>
       <c r="H74" s="71"/>
       <c r="I74" s="71"/>
       <c r="J74" s="71"/>
       <c r="K74" s="71"/>
       <c r="L74" s="71"/>
       <c r="M74" s="71"/>
       <c r="N74" s="71"/>
       <c r="O74" s="71"/>
       <c r="P74" s="71"/>
       <c r="Q74" s="71"/>
       <c r="R74" s="71"/>
       <c r="S74" s="71"/>
       <c r="T74" s="71"/>
       <c r="U74" s="71"/>
       <c r="V74" s="71"/>
       <c r="W74" s="71"/>
       <c r="X74" s="71"/>
       <c r="Y74" s="71"/>
       <c r="Z74" s="71"/>
       <c r="AA74" s="71"/>
       <c r="AB74" s="24"/>
       <c r="AC74" s="53"/>
     </row>
-    <row r="75" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C75" s="8">
         <v>19450</v>
       </c>
       <c r="D75" s="8">
         <v>17881</v>
       </c>
       <c r="E75" s="8">
         <v>17079</v>
       </c>
       <c r="F75" s="8">
         <v>19328</v>
       </c>
       <c r="G75" s="8">
         <v>18526</v>
       </c>
       <c r="H75" s="8">
         <v>17804</v>
       </c>
       <c r="I75" s="8">
         <v>19830</v>
       </c>
       <c r="J75" s="8">
@@ -7404,52 +7589,55 @@
       </c>
       <c r="V75" s="11">
         <v>17400</v>
       </c>
       <c r="W75" s="14">
         <v>17917</v>
       </c>
       <c r="X75" s="14">
         <v>17317</v>
       </c>
       <c r="Y75" s="14">
         <v>14947</v>
       </c>
       <c r="Z75" s="14">
         <v>16862</v>
       </c>
       <c r="AA75" s="14">
         <v>15936</v>
       </c>
       <c r="AB75" s="14">
         <v>13958</v>
       </c>
       <c r="AC75" s="54">
         <v>15715</v>
       </c>
-    </row>
-    <row r="76" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD75" s="54">
+        <v>15750</v>
+      </c>
+    </row>
+    <row r="76" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="34">
         <v>100000000</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C76" s="8">
         <v>522</v>
       </c>
       <c r="D76" s="8">
         <v>485</v>
       </c>
       <c r="E76" s="8">
         <v>522</v>
       </c>
       <c r="F76" s="8">
         <v>559</v>
       </c>
       <c r="G76" s="8">
         <v>547</v>
       </c>
       <c r="H76" s="8">
         <v>518</v>
       </c>
       <c r="I76" s="8">
@@ -7493,52 +7681,55 @@
       </c>
       <c r="V76" s="11">
         <v>488</v>
       </c>
       <c r="W76" s="14">
         <v>523</v>
       </c>
       <c r="X76" s="14">
         <v>418</v>
       </c>
       <c r="Y76" s="14">
         <v>394</v>
       </c>
       <c r="Z76" s="14">
         <v>450</v>
       </c>
       <c r="AA76" s="14">
         <v>377</v>
       </c>
       <c r="AB76" s="14">
         <v>366</v>
       </c>
       <c r="AC76" s="54">
         <v>463</v>
       </c>
-    </row>
-    <row r="77" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD76" s="54">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="77" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C77" s="8">
         <v>548</v>
       </c>
       <c r="D77" s="8">
         <v>477</v>
       </c>
       <c r="E77" s="8">
         <v>431</v>
       </c>
       <c r="F77" s="8">
         <v>575</v>
       </c>
       <c r="G77" s="8">
         <v>496</v>
       </c>
       <c r="H77" s="8">
         <v>487</v>
       </c>
       <c r="I77" s="8">
@@ -7582,52 +7773,55 @@
       </c>
       <c r="V77" s="11">
         <v>444</v>
       </c>
       <c r="W77" s="14">
         <v>437</v>
       </c>
       <c r="X77" s="14">
         <v>459</v>
       </c>
       <c r="Y77" s="14">
         <v>439</v>
       </c>
       <c r="Z77" s="14">
         <v>445</v>
       </c>
       <c r="AA77" s="14">
         <v>436</v>
       </c>
       <c r="AB77" s="14">
         <v>404</v>
       </c>
       <c r="AC77" s="54">
         <v>418</v>
       </c>
-    </row>
-    <row r="78" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD77" s="54">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="78" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C78" s="8">
         <v>1127</v>
       </c>
       <c r="D78" s="8">
         <v>1077</v>
       </c>
       <c r="E78" s="8">
         <v>1080</v>
       </c>
       <c r="F78" s="8">
         <v>1177</v>
       </c>
       <c r="G78" s="8">
         <v>1154</v>
       </c>
       <c r="H78" s="8">
         <v>1117</v>
       </c>
       <c r="I78" s="8">
@@ -7671,52 +7865,55 @@
       </c>
       <c r="V78" s="11">
         <v>955</v>
       </c>
       <c r="W78" s="14">
         <v>1044</v>
       </c>
       <c r="X78" s="14">
         <v>1117</v>
       </c>
       <c r="Y78" s="14">
         <v>892</v>
       </c>
       <c r="Z78" s="14">
         <v>1058</v>
       </c>
       <c r="AA78" s="14">
         <v>1006</v>
       </c>
       <c r="AB78" s="14">
         <v>833</v>
       </c>
       <c r="AC78" s="54">
         <v>907</v>
       </c>
-    </row>
-    <row r="79" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD78" s="54">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="79" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C79" s="8">
         <v>403</v>
       </c>
       <c r="D79" s="8">
         <v>399</v>
       </c>
       <c r="E79" s="8">
         <v>367</v>
       </c>
       <c r="F79" s="8">
         <v>411</v>
       </c>
       <c r="G79" s="8">
         <v>401</v>
       </c>
       <c r="H79" s="8">
         <v>357</v>
       </c>
       <c r="I79" s="8">
@@ -7760,52 +7957,55 @@
       </c>
       <c r="V79" s="11">
         <v>437</v>
       </c>
       <c r="W79" s="14">
         <v>440</v>
       </c>
       <c r="X79" s="14">
         <v>397</v>
       </c>
       <c r="Y79" s="14">
         <v>332</v>
       </c>
       <c r="Z79" s="14">
         <v>373</v>
       </c>
       <c r="AA79" s="14">
         <v>354</v>
       </c>
       <c r="AB79" s="14">
         <v>315</v>
       </c>
       <c r="AC79" s="54">
         <v>392</v>
       </c>
-    </row>
-    <row r="80" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD79" s="54">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="80" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C80" s="8">
         <v>810</v>
       </c>
       <c r="D80" s="8">
         <v>643</v>
       </c>
       <c r="E80" s="8">
         <v>665</v>
       </c>
       <c r="F80" s="8">
         <v>707</v>
       </c>
       <c r="G80" s="8">
         <v>643</v>
       </c>
       <c r="H80" s="8">
         <v>600</v>
       </c>
       <c r="I80" s="8">
@@ -7849,52 +8049,55 @@
       </c>
       <c r="V80" s="11">
         <v>621</v>
       </c>
       <c r="W80" s="14">
         <v>620</v>
       </c>
       <c r="X80" s="14">
         <v>609</v>
       </c>
       <c r="Y80" s="14">
         <v>553</v>
       </c>
       <c r="Z80" s="14">
         <v>611</v>
       </c>
       <c r="AA80" s="14">
         <v>590</v>
       </c>
       <c r="AB80" s="14">
         <v>496</v>
       </c>
       <c r="AC80" s="54">
         <v>557</v>
       </c>
-    </row>
-    <row r="81" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD80" s="54">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="81" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C81" s="8">
         <v>565</v>
       </c>
       <c r="D81" s="8">
         <v>477</v>
       </c>
       <c r="E81" s="8">
         <v>480</v>
       </c>
       <c r="F81" s="8">
         <v>575</v>
       </c>
       <c r="G81" s="8">
         <v>555</v>
       </c>
       <c r="H81" s="8">
         <v>536</v>
       </c>
       <c r="I81" s="8">
@@ -7938,52 +8141,55 @@
       </c>
       <c r="V81" s="11">
         <v>527</v>
       </c>
       <c r="W81" s="14">
         <v>559</v>
       </c>
       <c r="X81" s="14">
         <v>505</v>
       </c>
       <c r="Y81" s="14">
         <v>439</v>
       </c>
       <c r="Z81" s="14">
         <v>553</v>
       </c>
       <c r="AA81" s="14">
         <v>447</v>
       </c>
       <c r="AB81" s="14">
         <v>414</v>
       </c>
       <c r="AC81" s="54">
         <v>431</v>
       </c>
-    </row>
-    <row r="82" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD81" s="54">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="82" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C82" s="8">
         <v>949</v>
       </c>
       <c r="D82" s="8">
         <v>786</v>
       </c>
       <c r="E82" s="8">
         <v>772</v>
       </c>
       <c r="F82" s="8">
         <v>847</v>
       </c>
       <c r="G82" s="8">
         <v>904</v>
       </c>
       <c r="H82" s="8">
         <v>839</v>
       </c>
       <c r="I82" s="8">
@@ -8027,52 +8233,55 @@
       </c>
       <c r="V82" s="11">
         <v>881</v>
       </c>
       <c r="W82" s="14">
         <v>926</v>
       </c>
       <c r="X82" s="14">
         <v>873</v>
       </c>
       <c r="Y82" s="14">
         <v>761</v>
       </c>
       <c r="Z82" s="14">
         <v>811</v>
       </c>
       <c r="AA82" s="14">
         <v>771</v>
       </c>
       <c r="AB82" s="14">
         <v>701</v>
       </c>
       <c r="AC82" s="54">
         <v>748</v>
       </c>
-    </row>
-    <row r="83" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD82" s="54">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="83" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C83" s="8">
         <v>477</v>
       </c>
       <c r="D83" s="8">
         <v>475</v>
       </c>
       <c r="E83" s="8">
         <v>435</v>
       </c>
       <c r="F83" s="8">
         <v>494</v>
       </c>
       <c r="G83" s="8">
         <v>455</v>
       </c>
       <c r="H83" s="8">
         <v>448</v>
       </c>
       <c r="I83" s="8">
@@ -8116,52 +8325,55 @@
       </c>
       <c r="V83" s="11">
         <v>406</v>
       </c>
       <c r="W83" s="14">
         <v>482</v>
       </c>
       <c r="X83" s="14">
         <v>425</v>
       </c>
       <c r="Y83" s="14">
         <v>354</v>
       </c>
       <c r="Z83" s="14">
         <v>427</v>
       </c>
       <c r="AA83" s="14">
         <v>363</v>
       </c>
       <c r="AB83" s="14">
         <v>369</v>
       </c>
       <c r="AC83" s="54">
         <v>399</v>
       </c>
-    </row>
-    <row r="84" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD83" s="54">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="84" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C84" s="8">
         <v>1041</v>
       </c>
       <c r="D84" s="8">
         <v>1007</v>
       </c>
       <c r="E84" s="8">
         <v>965</v>
       </c>
       <c r="F84" s="8">
         <v>1106</v>
       </c>
       <c r="G84" s="8">
         <v>1020</v>
       </c>
       <c r="H84" s="8">
         <v>1059</v>
       </c>
       <c r="I84" s="8">
@@ -8205,52 +8417,55 @@
       </c>
       <c r="V84" s="11">
         <v>945</v>
       </c>
       <c r="W84" s="14">
         <v>995</v>
       </c>
       <c r="X84" s="14">
         <v>924</v>
       </c>
       <c r="Y84" s="14">
         <v>815</v>
       </c>
       <c r="Z84" s="14">
         <v>920</v>
       </c>
       <c r="AA84" s="14">
         <v>865</v>
       </c>
       <c r="AB84" s="14">
         <v>800</v>
       </c>
       <c r="AC84" s="54">
         <v>832</v>
       </c>
-    </row>
-    <row r="85" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD84" s="54">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="85" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C85" s="8">
         <v>514</v>
       </c>
       <c r="D85" s="8">
         <v>484</v>
       </c>
       <c r="E85" s="8">
         <v>445</v>
       </c>
       <c r="F85" s="8">
         <v>503</v>
       </c>
       <c r="G85" s="8">
         <v>501</v>
       </c>
       <c r="H85" s="8">
         <v>449</v>
       </c>
       <c r="I85" s="8">
@@ -8294,52 +8509,55 @@
       </c>
       <c r="V85" s="11">
         <v>456</v>
       </c>
       <c r="W85" s="14">
         <v>459</v>
       </c>
       <c r="X85" s="14">
         <v>453</v>
       </c>
       <c r="Y85" s="14">
         <v>396</v>
       </c>
       <c r="Z85" s="14">
         <v>424</v>
       </c>
       <c r="AA85" s="14">
         <v>424</v>
       </c>
       <c r="AB85" s="14">
         <v>354</v>
       </c>
       <c r="AC85" s="54">
         <v>385</v>
       </c>
-    </row>
-    <row r="86" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD85" s="54">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="86" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C86" s="8">
         <v>830</v>
       </c>
       <c r="D86" s="8">
         <v>740</v>
       </c>
       <c r="E86" s="8">
         <v>652</v>
       </c>
       <c r="F86" s="8">
         <v>731</v>
       </c>
       <c r="G86" s="8">
         <v>716</v>
       </c>
       <c r="H86" s="8">
         <v>711</v>
       </c>
       <c r="I86" s="8">
@@ -8383,52 +8601,55 @@
       </c>
       <c r="V86" s="11">
         <v>685</v>
       </c>
       <c r="W86" s="14">
         <v>682</v>
       </c>
       <c r="X86" s="14">
         <v>618</v>
       </c>
       <c r="Y86" s="14">
         <v>602</v>
       </c>
       <c r="Z86" s="14">
         <v>643</v>
       </c>
       <c r="AA86" s="14">
         <v>582</v>
       </c>
       <c r="AB86" s="14">
         <v>527</v>
       </c>
       <c r="AC86" s="54">
         <v>580</v>
       </c>
-    </row>
-    <row r="87" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD86" s="54">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="87" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C87" s="8">
         <v>776</v>
       </c>
       <c r="D87" s="8">
         <v>702</v>
       </c>
       <c r="E87" s="8">
         <v>672</v>
       </c>
       <c r="F87" s="8">
         <v>731</v>
       </c>
       <c r="G87" s="8">
         <v>713</v>
       </c>
       <c r="H87" s="8">
         <v>670</v>
       </c>
       <c r="I87" s="8">
@@ -8472,52 +8693,55 @@
       </c>
       <c r="V87" s="11">
         <v>619</v>
       </c>
       <c r="W87" s="14">
         <v>625</v>
       </c>
       <c r="X87" s="14">
         <v>652</v>
       </c>
       <c r="Y87" s="14">
         <v>563</v>
       </c>
       <c r="Z87" s="14">
         <v>687</v>
       </c>
       <c r="AA87" s="14">
         <v>618</v>
       </c>
       <c r="AB87" s="14">
         <v>559</v>
       </c>
       <c r="AC87" s="54">
         <v>579</v>
       </c>
-    </row>
-    <row r="88" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD87" s="54">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="88" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B88" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C88" s="8">
         <v>554</v>
       </c>
       <c r="D88" s="8">
         <v>512</v>
       </c>
       <c r="E88" s="8">
         <v>514</v>
       </c>
       <c r="F88" s="8">
         <v>526</v>
       </c>
       <c r="G88" s="8">
         <v>536</v>
       </c>
       <c r="H88" s="8">
         <v>534</v>
       </c>
       <c r="I88" s="8">
@@ -8561,52 +8785,55 @@
       </c>
       <c r="V88" s="11">
         <v>521</v>
       </c>
       <c r="W88" s="14">
         <v>504</v>
       </c>
       <c r="X88" s="14">
         <v>482</v>
       </c>
       <c r="Y88" s="14">
         <v>391</v>
       </c>
       <c r="Z88" s="14">
         <v>486</v>
       </c>
       <c r="AA88" s="14">
         <v>436</v>
       </c>
       <c r="AB88" s="14">
         <v>443</v>
       </c>
       <c r="AC88" s="54">
         <v>461</v>
       </c>
-    </row>
-    <row r="89" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD88" s="54">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="89" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C89" s="8">
         <v>240</v>
       </c>
       <c r="D89" s="8">
         <v>214</v>
       </c>
       <c r="E89" s="8">
         <v>193</v>
       </c>
       <c r="F89" s="8">
         <v>223</v>
       </c>
       <c r="G89" s="8">
         <v>207</v>
       </c>
       <c r="H89" s="8">
         <v>196</v>
       </c>
       <c r="I89" s="8">
@@ -8650,52 +8877,55 @@
       </c>
       <c r="V89" s="11">
         <v>207</v>
       </c>
       <c r="W89" s="14">
         <v>180</v>
       </c>
       <c r="X89" s="14">
         <v>170</v>
       </c>
       <c r="Y89" s="14">
         <v>165</v>
       </c>
       <c r="Z89" s="14">
         <v>200</v>
       </c>
       <c r="AA89" s="14">
         <v>198</v>
       </c>
       <c r="AB89" s="14">
         <v>149</v>
       </c>
       <c r="AC89" s="54">
         <v>166</v>
       </c>
-    </row>
-    <row r="90" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD89" s="54">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="90" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C90" s="8">
         <v>1253</v>
       </c>
       <c r="D90" s="8">
         <v>1122</v>
       </c>
       <c r="E90" s="8">
         <v>1049</v>
       </c>
       <c r="F90" s="8">
         <v>1187</v>
       </c>
       <c r="G90" s="8">
         <v>1170</v>
       </c>
       <c r="H90" s="8">
         <v>1103</v>
       </c>
       <c r="I90" s="8">
@@ -8739,52 +8969,55 @@
       </c>
       <c r="V90" s="11">
         <v>1007</v>
       </c>
       <c r="W90" s="14">
         <v>1086</v>
       </c>
       <c r="X90" s="14">
         <v>1040</v>
       </c>
       <c r="Y90" s="14">
         <v>934</v>
       </c>
       <c r="Z90" s="14">
         <v>1023</v>
       </c>
       <c r="AA90" s="14">
         <v>972</v>
       </c>
       <c r="AB90" s="14">
         <v>792</v>
       </c>
       <c r="AC90" s="54">
         <v>946</v>
       </c>
-    </row>
-    <row r="91" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD90" s="54">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="91" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C91" s="8">
         <v>294</v>
       </c>
       <c r="D91" s="8">
         <v>245</v>
       </c>
       <c r="E91" s="8">
         <v>260</v>
       </c>
       <c r="F91" s="8">
         <v>311</v>
       </c>
       <c r="G91" s="8">
         <v>249</v>
       </c>
       <c r="H91" s="8">
         <v>261</v>
       </c>
       <c r="I91" s="8">
@@ -8828,52 +9061,55 @@
       </c>
       <c r="V91" s="11">
         <v>238</v>
       </c>
       <c r="W91" s="14">
         <v>227</v>
       </c>
       <c r="X91" s="14">
         <v>269</v>
       </c>
       <c r="Y91" s="14">
         <v>194</v>
       </c>
       <c r="Z91" s="14">
         <v>212</v>
       </c>
       <c r="AA91" s="14">
         <v>227</v>
       </c>
       <c r="AB91" s="14">
         <v>165</v>
       </c>
       <c r="AC91" s="54">
         <v>197</v>
       </c>
-    </row>
-    <row r="92" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD91" s="54">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="92" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C92" s="8">
         <v>511</v>
       </c>
       <c r="D92" s="8">
         <v>466</v>
       </c>
       <c r="E92" s="8">
         <v>453</v>
       </c>
       <c r="F92" s="8">
         <v>551</v>
       </c>
       <c r="G92" s="8">
         <v>476</v>
       </c>
       <c r="H92" s="8">
         <v>464</v>
       </c>
       <c r="I92" s="8">
@@ -8917,52 +9153,55 @@
       </c>
       <c r="V92" s="11">
         <v>495</v>
       </c>
       <c r="W92" s="14">
         <v>452</v>
       </c>
       <c r="X92" s="14">
         <v>404</v>
       </c>
       <c r="Y92" s="14">
         <v>392</v>
       </c>
       <c r="Z92" s="14">
         <v>432</v>
       </c>
       <c r="AA92" s="14">
         <v>381</v>
       </c>
       <c r="AB92" s="14">
         <v>332</v>
       </c>
       <c r="AC92" s="54">
         <v>340</v>
       </c>
-    </row>
-    <row r="93" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD92" s="54">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="93" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C93" s="8">
         <v>2486</v>
       </c>
       <c r="D93" s="8">
         <v>2279</v>
       </c>
       <c r="E93" s="8">
         <v>2177</v>
       </c>
       <c r="F93" s="8">
         <v>2499</v>
       </c>
       <c r="G93" s="8">
         <v>2477</v>
       </c>
       <c r="H93" s="8">
         <v>2463</v>
       </c>
       <c r="I93" s="8">
@@ -9006,52 +9245,55 @@
       </c>
       <c r="V93" s="11">
         <v>2346</v>
       </c>
       <c r="W93" s="14">
         <v>2381</v>
       </c>
       <c r="X93" s="14">
         <v>2327</v>
       </c>
       <c r="Y93" s="14">
         <v>1955</v>
       </c>
       <c r="Z93" s="14">
         <v>2231</v>
       </c>
       <c r="AA93" s="14">
         <v>2119</v>
       </c>
       <c r="AB93" s="14">
         <v>1954</v>
       </c>
       <c r="AC93" s="54">
         <v>2170</v>
       </c>
-    </row>
-    <row r="94" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD93" s="54">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="94" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B94" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C94" s="8">
         <v>2967</v>
       </c>
       <c r="D94" s="8">
         <v>2908</v>
       </c>
       <c r="E94" s="8">
         <v>2636</v>
       </c>
       <c r="F94" s="8">
         <v>3050</v>
       </c>
       <c r="G94" s="8">
         <v>2843</v>
       </c>
       <c r="H94" s="8">
         <v>2786</v>
       </c>
       <c r="I94" s="8">
@@ -9095,52 +9337,55 @@
       </c>
       <c r="V94" s="11">
         <v>2715</v>
       </c>
       <c r="W94" s="14">
         <v>2829</v>
       </c>
       <c r="X94" s="14">
         <v>2735</v>
       </c>
       <c r="Y94" s="14">
         <v>2302</v>
       </c>
       <c r="Z94" s="14">
         <v>2580</v>
       </c>
       <c r="AA94" s="14">
         <v>2470</v>
       </c>
       <c r="AB94" s="14">
         <v>2101</v>
       </c>
       <c r="AC94" s="54">
         <v>2638</v>
       </c>
-    </row>
-    <row r="95" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD94" s="54">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="95" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C95" s="8">
         <v>2583</v>
       </c>
       <c r="D95" s="8">
         <v>2383</v>
       </c>
       <c r="E95" s="8">
         <v>2311</v>
       </c>
       <c r="F95" s="8">
         <v>2565</v>
       </c>
       <c r="G95" s="8">
         <v>2463</v>
       </c>
       <c r="H95" s="8">
         <v>2206</v>
       </c>
       <c r="I95" s="8">
@@ -9184,84 +9429,87 @@
       </c>
       <c r="V95" s="11">
         <v>2407</v>
       </c>
       <c r="W95" s="14">
         <v>2466</v>
       </c>
       <c r="X95" s="14">
         <v>2440</v>
       </c>
       <c r="Y95" s="14">
         <v>2074</v>
       </c>
       <c r="Z95" s="14">
         <v>2296</v>
       </c>
       <c r="AA95" s="14">
         <v>2300</v>
       </c>
       <c r="AB95" s="14">
         <v>1884</v>
       </c>
       <c r="AC95" s="54">
         <v>2106</v>
       </c>
-    </row>
-    <row r="96" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD95" s="54">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="96" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="72" t="s">
         <v>66</v>
       </c>
       <c r="C96" s="72"/>
       <c r="D96" s="72"/>
       <c r="E96" s="72"/>
       <c r="F96" s="72"/>
       <c r="G96" s="72"/>
       <c r="H96" s="72"/>
       <c r="I96" s="72"/>
       <c r="J96" s="72"/>
       <c r="K96" s="72"/>
       <c r="L96" s="72"/>
       <c r="M96" s="72"/>
       <c r="N96" s="72"/>
       <c r="O96" s="72"/>
       <c r="P96" s="72"/>
       <c r="Q96" s="72"/>
       <c r="R96" s="72"/>
       <c r="S96" s="72"/>
       <c r="T96" s="72"/>
       <c r="U96" s="72"/>
       <c r="V96" s="72"/>
       <c r="W96" s="72"/>
       <c r="X96" s="72"/>
       <c r="Y96" s="72"/>
       <c r="Z96" s="72"/>
       <c r="AA96" s="72"/>
       <c r="AB96" s="24"/>
       <c r="AC96" s="53"/>
     </row>
-    <row r="97" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C97" s="8">
         <v>13712</v>
       </c>
       <c r="D97" s="8">
         <v>12194</v>
       </c>
       <c r="E97" s="8">
         <v>11535</v>
       </c>
       <c r="F97" s="8">
         <v>12824</v>
       </c>
       <c r="G97" s="8">
         <v>12614</v>
       </c>
       <c r="H97" s="8">
         <v>11726</v>
       </c>
       <c r="I97" s="8">
         <v>13474</v>
       </c>
       <c r="J97" s="8">
@@ -9302,52 +9550,55 @@
       </c>
       <c r="V97" s="11">
         <v>10575</v>
       </c>
       <c r="W97" s="14">
         <v>11454</v>
       </c>
       <c r="X97" s="14">
         <v>11031</v>
       </c>
       <c r="Y97" s="14">
         <v>9501</v>
       </c>
       <c r="Z97" s="14">
         <v>10667</v>
       </c>
       <c r="AA97" s="14">
         <v>9883</v>
       </c>
       <c r="AB97" s="14">
         <v>8764</v>
       </c>
       <c r="AC97" s="54">
         <v>9811</v>
       </c>
-    </row>
-    <row r="98" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD97" s="54">
+        <v>9563</v>
+      </c>
+    </row>
+    <row r="98" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="34">
         <v>100000000</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C98" s="8">
         <v>282</v>
       </c>
       <c r="D98" s="8">
         <v>263</v>
       </c>
       <c r="E98" s="8">
         <v>246</v>
       </c>
       <c r="F98" s="8">
         <v>298</v>
       </c>
       <c r="G98" s="8">
         <v>276</v>
       </c>
       <c r="H98" s="8">
         <v>249</v>
       </c>
       <c r="I98" s="8">
@@ -9391,52 +9642,55 @@
       </c>
       <c r="V98" s="11">
         <v>233</v>
       </c>
       <c r="W98" s="14">
         <v>256</v>
       </c>
       <c r="X98" s="14">
         <v>232</v>
       </c>
       <c r="Y98" s="14">
         <v>187</v>
       </c>
       <c r="Z98" s="14">
         <v>224</v>
       </c>
       <c r="AA98" s="14">
         <v>217</v>
       </c>
       <c r="AB98" s="14">
         <v>176</v>
       </c>
       <c r="AC98" s="54">
         <v>198</v>
       </c>
-    </row>
-    <row r="99" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD98" s="54">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C99" s="8">
         <v>398</v>
       </c>
       <c r="D99" s="8">
         <v>348</v>
       </c>
       <c r="E99" s="8">
         <v>356</v>
       </c>
       <c r="F99" s="8">
         <v>356</v>
       </c>
       <c r="G99" s="8">
         <v>356</v>
       </c>
       <c r="H99" s="8">
         <v>310</v>
       </c>
       <c r="I99" s="8">
@@ -9480,52 +9734,55 @@
       </c>
       <c r="V99" s="11">
         <v>322</v>
       </c>
       <c r="W99" s="14">
         <v>317</v>
       </c>
       <c r="X99" s="14">
         <v>298</v>
       </c>
       <c r="Y99" s="14">
         <v>291</v>
       </c>
       <c r="Z99" s="14">
         <v>319</v>
       </c>
       <c r="AA99" s="14">
         <v>284</v>
       </c>
       <c r="AB99" s="14">
         <v>246</v>
       </c>
       <c r="AC99" s="54">
         <v>284</v>
       </c>
-    </row>
-    <row r="100" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD99" s="54">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="100" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C100" s="8">
         <v>426</v>
       </c>
       <c r="D100" s="8">
         <v>408</v>
       </c>
       <c r="E100" s="8">
         <v>369</v>
       </c>
       <c r="F100" s="8">
         <v>405</v>
       </c>
       <c r="G100" s="8">
         <v>410</v>
       </c>
       <c r="H100" s="8">
         <v>347</v>
       </c>
       <c r="I100" s="8">
@@ -9569,52 +9826,55 @@
       </c>
       <c r="V100" s="11">
         <v>287</v>
       </c>
       <c r="W100" s="14">
         <v>334</v>
       </c>
       <c r="X100" s="14">
         <v>288</v>
       </c>
       <c r="Y100" s="14">
         <v>284</v>
       </c>
       <c r="Z100" s="14">
         <v>306</v>
       </c>
       <c r="AA100" s="14">
         <v>302</v>
       </c>
       <c r="AB100" s="14">
         <v>256</v>
       </c>
       <c r="AC100" s="54">
         <v>289</v>
       </c>
-    </row>
-    <row r="101" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD100" s="54">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="101" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B101" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C101" s="8">
         <v>2511</v>
       </c>
       <c r="D101" s="8">
         <v>2287</v>
       </c>
       <c r="E101" s="8">
         <v>2145</v>
       </c>
       <c r="F101" s="8">
         <v>2286</v>
       </c>
       <c r="G101" s="8">
         <v>2367</v>
       </c>
       <c r="H101" s="8">
         <v>2234</v>
       </c>
       <c r="I101" s="8">
@@ -9658,52 +9918,55 @@
       </c>
       <c r="V101" s="11">
         <v>1937</v>
       </c>
       <c r="W101" s="14">
         <v>2035</v>
       </c>
       <c r="X101" s="14">
         <v>1994</v>
       </c>
       <c r="Y101" s="14">
         <v>1697</v>
       </c>
       <c r="Z101" s="14">
         <v>2028</v>
       </c>
       <c r="AA101" s="14">
         <v>1782</v>
       </c>
       <c r="AB101" s="14">
         <v>1498</v>
       </c>
       <c r="AC101" s="54">
         <v>1903</v>
       </c>
-    </row>
-    <row r="102" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD101" s="54">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="102" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C102" s="8">
         <v>657</v>
       </c>
       <c r="D102" s="8">
         <v>586</v>
       </c>
       <c r="E102" s="8">
         <v>581</v>
       </c>
       <c r="F102" s="8">
         <v>644</v>
       </c>
       <c r="G102" s="8">
         <v>544</v>
       </c>
       <c r="H102" s="8">
         <v>549</v>
       </c>
       <c r="I102" s="8">
@@ -9747,52 +10010,55 @@
       </c>
       <c r="V102" s="11">
         <v>524</v>
       </c>
       <c r="W102" s="14">
         <v>576</v>
       </c>
       <c r="X102" s="14">
         <v>569</v>
       </c>
       <c r="Y102" s="14">
         <v>529</v>
       </c>
       <c r="Z102" s="14">
         <v>565</v>
       </c>
       <c r="AA102" s="14">
         <v>529</v>
       </c>
       <c r="AB102" s="14">
         <v>470</v>
       </c>
       <c r="AC102" s="54">
         <v>511</v>
       </c>
-    </row>
-    <row r="103" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD102" s="54">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="103" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C103" s="8">
         <v>483</v>
       </c>
       <c r="D103" s="8">
         <v>423</v>
       </c>
       <c r="E103" s="8">
         <v>393</v>
       </c>
       <c r="F103" s="8">
         <v>415</v>
       </c>
       <c r="G103" s="8">
         <v>407</v>
       </c>
       <c r="H103" s="8">
         <v>430</v>
       </c>
       <c r="I103" s="8">
@@ -9836,52 +10102,55 @@
       </c>
       <c r="V103" s="11">
         <v>358</v>
       </c>
       <c r="W103" s="14">
         <v>369</v>
       </c>
       <c r="X103" s="14">
         <v>378</v>
       </c>
       <c r="Y103" s="14">
         <v>317</v>
       </c>
       <c r="Z103" s="14">
         <v>368</v>
       </c>
       <c r="AA103" s="14">
         <v>316</v>
       </c>
       <c r="AB103" s="14">
         <v>305</v>
       </c>
       <c r="AC103" s="54">
         <v>294</v>
       </c>
-    </row>
-    <row r="104" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD103" s="54">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="104" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B104" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C104" s="8">
         <v>1318</v>
       </c>
       <c r="D104" s="8">
         <v>1126</v>
       </c>
       <c r="E104" s="8">
         <v>1107</v>
       </c>
       <c r="F104" s="8">
         <v>1209</v>
       </c>
       <c r="G104" s="8">
         <v>1216</v>
       </c>
       <c r="H104" s="8">
         <v>1111</v>
       </c>
       <c r="I104" s="8">
@@ -9925,52 +10194,55 @@
       </c>
       <c r="V104" s="11">
         <v>947</v>
       </c>
       <c r="W104" s="14">
         <v>1117</v>
       </c>
       <c r="X104" s="14">
         <v>1008</v>
       </c>
       <c r="Y104" s="14">
         <v>905</v>
       </c>
       <c r="Z104" s="14">
         <v>889</v>
       </c>
       <c r="AA104" s="14">
         <v>884</v>
       </c>
       <c r="AB104" s="14">
         <v>790</v>
       </c>
       <c r="AC104" s="54">
         <v>879</v>
       </c>
-    </row>
-    <row r="105" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD104" s="54">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="105" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C105" s="8">
         <v>616</v>
       </c>
       <c r="D105" s="8">
         <v>597</v>
       </c>
       <c r="E105" s="8">
         <v>553</v>
       </c>
       <c r="F105" s="8">
         <v>612</v>
       </c>
       <c r="G105" s="8">
         <v>582</v>
       </c>
       <c r="H105" s="8">
         <v>563</v>
       </c>
       <c r="I105" s="8">
@@ -10014,52 +10286,55 @@
       </c>
       <c r="V105" s="11">
         <v>461</v>
       </c>
       <c r="W105" s="14">
         <v>499</v>
       </c>
       <c r="X105" s="14">
         <v>511</v>
       </c>
       <c r="Y105" s="14">
         <v>398</v>
       </c>
       <c r="Z105" s="14">
         <v>489</v>
       </c>
       <c r="AA105" s="14">
         <v>447</v>
       </c>
       <c r="AB105" s="14">
         <v>404</v>
       </c>
       <c r="AC105" s="54">
         <v>396</v>
       </c>
-    </row>
-    <row r="106" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD105" s="54">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="106" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C106" s="8">
         <v>252</v>
       </c>
       <c r="D106" s="8">
         <v>242</v>
       </c>
       <c r="E106" s="8">
         <v>252</v>
       </c>
       <c r="F106" s="8">
         <v>250</v>
       </c>
       <c r="G106" s="8">
         <v>279</v>
       </c>
       <c r="H106" s="8">
         <v>260</v>
       </c>
       <c r="I106" s="8">
@@ -10103,52 +10378,55 @@
       </c>
       <c r="V106" s="11">
         <v>227</v>
       </c>
       <c r="W106" s="14">
         <v>249</v>
       </c>
       <c r="X106" s="14">
         <v>224</v>
       </c>
       <c r="Y106" s="14">
         <v>170</v>
       </c>
       <c r="Z106" s="14">
         <v>217</v>
       </c>
       <c r="AA106" s="14">
         <v>202</v>
       </c>
       <c r="AB106" s="14">
         <v>189</v>
       </c>
       <c r="AC106" s="54">
         <v>205</v>
       </c>
-    </row>
-    <row r="107" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD106" s="54">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="107" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B107" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C107" s="8">
         <v>340</v>
       </c>
       <c r="D107" s="8">
         <v>301</v>
       </c>
       <c r="E107" s="8">
         <v>238</v>
       </c>
       <c r="F107" s="8">
         <v>301</v>
       </c>
       <c r="G107" s="8">
         <v>277</v>
       </c>
       <c r="H107" s="8">
         <v>262</v>
       </c>
       <c r="I107" s="8">
@@ -10192,52 +10470,55 @@
       </c>
       <c r="V107" s="11">
         <v>228</v>
       </c>
       <c r="W107" s="14">
         <v>263</v>
       </c>
       <c r="X107" s="14">
         <v>261</v>
       </c>
       <c r="Y107" s="14">
         <v>212</v>
       </c>
       <c r="Z107" s="14">
         <v>254</v>
       </c>
       <c r="AA107" s="14">
         <v>203</v>
       </c>
       <c r="AB107" s="14">
         <v>187</v>
       </c>
       <c r="AC107" s="54">
         <v>236</v>
       </c>
-    </row>
-    <row r="108" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD107" s="54">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="108" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B108" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C108" s="8">
         <v>1001</v>
       </c>
       <c r="D108" s="8">
         <v>796</v>
       </c>
       <c r="E108" s="8">
         <v>753</v>
       </c>
       <c r="F108" s="8">
         <v>864</v>
       </c>
       <c r="G108" s="8">
         <v>841</v>
       </c>
       <c r="H108" s="8">
         <v>775</v>
       </c>
       <c r="I108" s="8">
@@ -10281,52 +10562,55 @@
       </c>
       <c r="V108" s="11">
         <v>716</v>
       </c>
       <c r="W108" s="14">
         <v>763</v>
       </c>
       <c r="X108" s="14">
         <v>803</v>
       </c>
       <c r="Y108" s="14">
         <v>659</v>
       </c>
       <c r="Z108" s="14">
         <v>717</v>
       </c>
       <c r="AA108" s="14">
         <v>650</v>
       </c>
       <c r="AB108" s="14">
         <v>587</v>
       </c>
       <c r="AC108" s="54">
         <v>627</v>
       </c>
-    </row>
-    <row r="109" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD108" s="54">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="109" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C109" s="8">
         <v>1011</v>
       </c>
       <c r="D109" s="8">
         <v>932</v>
       </c>
       <c r="E109" s="8">
         <v>874</v>
       </c>
       <c r="F109" s="8">
         <v>943</v>
       </c>
       <c r="G109" s="8">
         <v>930</v>
       </c>
       <c r="H109" s="8">
         <v>862</v>
       </c>
       <c r="I109" s="8">
@@ -10370,52 +10654,55 @@
       </c>
       <c r="V109" s="11">
         <v>738</v>
       </c>
       <c r="W109" s="14">
         <v>893</v>
       </c>
       <c r="X109" s="14">
         <v>803</v>
       </c>
       <c r="Y109" s="14">
         <v>690</v>
       </c>
       <c r="Z109" s="14">
         <v>831</v>
       </c>
       <c r="AA109" s="14">
         <v>760</v>
       </c>
       <c r="AB109" s="14">
         <v>739</v>
       </c>
       <c r="AC109" s="54">
         <v>714</v>
       </c>
-    </row>
-    <row r="110" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD109" s="54">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="110" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C110" s="8">
         <v>251</v>
       </c>
       <c r="D110" s="8">
         <v>214</v>
       </c>
       <c r="E110" s="8">
         <v>200</v>
       </c>
       <c r="F110" s="8">
         <v>268</v>
       </c>
       <c r="G110" s="8">
         <v>219</v>
       </c>
       <c r="H110" s="8">
         <v>212</v>
       </c>
       <c r="I110" s="8">
@@ -10459,52 +10746,55 @@
       </c>
       <c r="V110" s="11">
         <v>231</v>
       </c>
       <c r="W110" s="14">
         <v>255</v>
       </c>
       <c r="X110" s="14">
         <v>206</v>
       </c>
       <c r="Y110" s="14">
         <v>193</v>
       </c>
       <c r="Z110" s="14">
         <v>208</v>
       </c>
       <c r="AA110" s="14">
         <v>159</v>
       </c>
       <c r="AB110" s="14">
         <v>172</v>
       </c>
       <c r="AC110" s="54">
         <v>227</v>
       </c>
-    </row>
-    <row r="111" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD110" s="54">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="111" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C111" s="8">
         <v>220</v>
       </c>
       <c r="D111" s="8">
         <v>204</v>
       </c>
       <c r="E111" s="8">
         <v>183</v>
       </c>
       <c r="F111" s="8">
         <v>231</v>
       </c>
       <c r="G111" s="8">
         <v>248</v>
       </c>
       <c r="H111" s="8">
         <v>212</v>
       </c>
       <c r="I111" s="8">
@@ -10548,52 +10838,55 @@
       </c>
       <c r="V111" s="11">
         <v>199</v>
       </c>
       <c r="W111" s="14">
         <v>193</v>
       </c>
       <c r="X111" s="14">
         <v>190</v>
       </c>
       <c r="Y111" s="14">
         <v>187</v>
       </c>
       <c r="Z111" s="14">
         <v>192</v>
       </c>
       <c r="AA111" s="14">
         <v>191</v>
       </c>
       <c r="AB111" s="14">
         <v>153</v>
       </c>
       <c r="AC111" s="54">
         <v>202</v>
       </c>
-    </row>
-    <row r="112" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD111" s="54">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="112" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B112" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C112" s="8">
         <v>3595</v>
       </c>
       <c r="D112" s="8">
         <v>3167</v>
       </c>
       <c r="E112" s="8">
         <v>3011</v>
       </c>
       <c r="F112" s="8">
         <v>3432</v>
       </c>
       <c r="G112" s="8">
         <v>3349</v>
       </c>
       <c r="H112" s="8">
         <v>3061</v>
       </c>
       <c r="I112" s="8">
@@ -10637,52 +10930,55 @@
       </c>
       <c r="V112" s="11">
         <v>2927</v>
       </c>
       <c r="W112" s="14">
         <v>3065</v>
       </c>
       <c r="X112" s="14">
         <v>2989</v>
       </c>
       <c r="Y112" s="14">
         <v>2570</v>
       </c>
       <c r="Z112" s="14">
         <v>2808</v>
       </c>
       <c r="AA112" s="14">
         <v>2716</v>
       </c>
       <c r="AB112" s="14">
         <v>2403</v>
       </c>
       <c r="AC112" s="54">
         <v>2613</v>
       </c>
-    </row>
-    <row r="113" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD112" s="54">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="113" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B113" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C113" s="8">
         <v>100</v>
       </c>
       <c r="D113" s="8">
         <v>71</v>
       </c>
       <c r="E113" s="8">
         <v>66</v>
       </c>
       <c r="F113" s="8">
         <v>66</v>
       </c>
       <c r="G113" s="8">
         <v>92</v>
       </c>
       <c r="H113" s="8">
         <v>77</v>
       </c>
       <c r="I113" s="8">
@@ -10726,52 +11022,55 @@
       </c>
       <c r="V113" s="11">
         <v>65</v>
       </c>
       <c r="W113" s="14">
         <v>60</v>
       </c>
       <c r="X113" s="14">
         <v>74</v>
       </c>
       <c r="Y113" s="14">
         <v>49</v>
       </c>
       <c r="Z113" s="14">
         <v>51</v>
       </c>
       <c r="AA113" s="14">
         <v>56</v>
       </c>
       <c r="AB113" s="14">
         <v>36</v>
       </c>
       <c r="AC113" s="54">
         <v>57</v>
       </c>
-    </row>
-    <row r="114" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD113" s="54">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="114" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B114" s="16" t="s">
         <v>61</v>
       </c>
       <c r="C114" s="17">
         <v>251</v>
       </c>
       <c r="D114" s="17">
         <v>229</v>
       </c>
       <c r="E114" s="17">
         <v>208</v>
       </c>
       <c r="F114" s="17">
         <v>244</v>
       </c>
       <c r="G114" s="17">
         <v>221</v>
       </c>
       <c r="H114" s="17">
         <v>212</v>
       </c>
       <c r="I114" s="17">
@@ -10815,408 +11114,411 @@
       </c>
       <c r="V114" s="40">
         <v>175</v>
       </c>
       <c r="W114" s="42">
         <v>210</v>
       </c>
       <c r="X114" s="42">
         <v>203</v>
       </c>
       <c r="Y114" s="42">
         <v>163</v>
       </c>
       <c r="Z114" s="42">
         <v>201</v>
       </c>
       <c r="AA114" s="42">
         <v>185</v>
       </c>
       <c r="AB114" s="42">
         <v>153</v>
       </c>
       <c r="AC114" s="55">
         <v>176</v>
       </c>
-    </row>
-    <row r="115" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD114" s="55">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="115" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="37"/>
       <c r="B115" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="9"/>
       <c r="T115" s="1"/>
       <c r="U115" s="11"/>
       <c r="V115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
       <c r="Z115" s="1"/>
       <c r="AA115" s="1"/>
     </row>
-    <row r="116" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="38"/>
       <c r="B116" s="1"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="9"/>
       <c r="T116" s="1"/>
       <c r="U116" s="11"/>
       <c r="V116" s="1"/>
       <c r="X116" s="1"/>
       <c r="Y116" s="1"/>
       <c r="Z116" s="1"/>
       <c r="AA116" s="1"/>
     </row>
-    <row r="117" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="38"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="9"/>
       <c r="T117" s="1"/>
       <c r="U117" s="11"/>
       <c r="V117" s="1"/>
       <c r="X117" s="1"/>
       <c r="Y117" s="1"/>
       <c r="Z117" s="1"/>
       <c r="AA117" s="1"/>
     </row>
-    <row r="118" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="X118" s="1"/>
       <c r="Y118" s="1"/>
       <c r="Z118" s="1"/>
       <c r="AA118" s="1"/>
     </row>
-    <row r="119" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="X119" s="1"/>
       <c r="Y119" s="1"/>
       <c r="Z119" s="1"/>
       <c r="AA119" s="1"/>
     </row>
-    <row r="120" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="X120" s="1"/>
       <c r="Y120" s="1"/>
       <c r="Z120" s="1"/>
       <c r="AA120" s="1"/>
     </row>
-    <row r="121" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="X121" s="1"/>
       <c r="Y121" s="1"/>
       <c r="Z121" s="1"/>
       <c r="AA121" s="1"/>
     </row>
-    <row r="122" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="X122" s="1"/>
       <c r="Y122" s="1"/>
       <c r="Z122" s="1"/>
       <c r="AA122" s="1"/>
     </row>
-    <row r="123" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="X123" s="1"/>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1"/>
     </row>
-    <row r="124" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="X124" s="1"/>
       <c r="Y124" s="1"/>
       <c r="Z124" s="1"/>
       <c r="AA124" s="1"/>
     </row>
-    <row r="125" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="X125" s="1"/>
       <c r="Y125" s="1"/>
       <c r="Z125" s="1"/>
       <c r="AA125" s="1"/>
     </row>
-    <row r="126" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="X126" s="1"/>
       <c r="Y126" s="1"/>
       <c r="Z126" s="1"/>
       <c r="AA126" s="1"/>
     </row>
-    <row r="127" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="X127" s="1"/>
       <c r="Y127" s="1"/>
       <c r="Z127" s="1"/>
       <c r="AA127" s="1"/>
     </row>
-    <row r="128" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="X128" s="1"/>
       <c r="Y128" s="1"/>
       <c r="Z128" s="1"/>
       <c r="AA128" s="1"/>
@@ -35943,51 +36245,51 @@
       <c r="O1044" s="1"/>
       <c r="P1044" s="1"/>
       <c r="Q1044" s="1"/>
       <c r="R1044" s="1"/>
       <c r="S1044" s="1"/>
       <c r="T1044" s="1"/>
       <c r="U1044" s="1"/>
       <c r="V1044" s="1"/>
       <c r="X1044" s="1"/>
       <c r="Y1044" s="1"/>
       <c r="Z1044" s="1"/>
       <c r="AA1044" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B8:AA8"/>
     <mergeCell ref="B30:AA30"/>
     <mergeCell ref="B52:AA52"/>
     <mergeCell ref="B74:AA74"/>
     <mergeCell ref="B96:AA96"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="AA6:AD6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>