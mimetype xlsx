--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -4,72 +4,72 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\ЕДН\рождаемость +\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.atakulov\Desktop\ЕДН\612101 Число родившихся (по месяцам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10095" windowHeight="9930"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="4YIuj5BArxCm/x2rGfpA34TbSmvsAfh51FY7cV0vl8A="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="100">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t>From January 1, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
@@ -337,51 +337,51 @@
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t xml:space="preserve">Birth number </t>
   </si>
   <si>
     <t>d.atakulov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Atakulov Darkhan</t>
   </si>
   <si>
     <t>+7 7172749805</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -466,50 +466,61 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
@@ -674,51 +685,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -815,92 +826,110 @@
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1094,51 +1123,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+      <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="43" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="61.28515625" style="43" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="44" t="s">
         <v>96</v>
       </c>
     </row>
@@ -1221,59 +1250,59 @@
       <c r="B12" s="41" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="47">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="45" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="47">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="45" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="45" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="50" t="s">
         <v>99</v>
       </c>
@@ -1302,252 +1331,255 @@
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="43.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="218.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="25" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AD1044"/>
+  <dimension ref="A1:AE1044"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AF107" sqref="AF107"/>
+      <selection pane="bottomLeft" activeCell="AE120" sqref="AE120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="35" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="8.5703125" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" customWidth="1"/>
+    <col min="31" max="31" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:30" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:31" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="36" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="65" t="s">
+      <c r="B2" s="75" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="65"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="75"/>
+      <c r="Q2" s="75"/>
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+      <c r="U2" s="75"/>
+      <c r="V2" s="75"/>
+      <c r="W2" s="75"/>
+      <c r="X2" s="75"/>
+      <c r="Y2" s="75"/>
+      <c r="Z2" s="75"/>
+      <c r="AA2" s="75"/>
+      <c r="AB2" s="76"/>
+    </row>
+    <row r="3" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="X5" s="4"/>
-      <c r="AD5" s="4" t="s">
+      <c r="AD5" s="4"/>
+      <c r="AE5" s="4" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="6" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="56" t="s">
+    <row r="6" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="66" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="58"/>
-      <c r="C6" s="60">
+      <c r="B6" s="68"/>
+      <c r="C6" s="70">
         <v>2024</v>
       </c>
-      <c r="D6" s="61"/>
-[...10 lines deleted...]
-      <c r="O6" s="62">
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
+      <c r="O6" s="72">
         <v>2025</v>
       </c>
-      <c r="P6" s="63"/>
-[...10 lines deleted...]
-      <c r="AA6" s="67">
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
+      <c r="Z6" s="74"/>
+      <c r="AA6" s="77">
         <v>2026</v>
       </c>
-      <c r="AB6" s="64"/>
-[...5 lines deleted...]
-      <c r="B7" s="59"/>
+      <c r="AB6" s="78"/>
+      <c r="AC6" s="78"/>
+      <c r="AD6" s="78"/>
+      <c r="AE6" s="78"/>
+    </row>
+    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="67"/>
+      <c r="B7" s="69"/>
       <c r="C7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1585,85 +1617,88 @@
       </c>
       <c r="V7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="X7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="Y7" s="48" t="s">
         <v>41</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AB7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="AC7" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="AD7" s="5" t="s">
+      <c r="AD7" s="57" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="68" t="s">
+      <c r="AE7" s="56" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="61" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="68"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="61"/>
+      <c r="D8" s="61"/>
+      <c r="E8" s="61"/>
+      <c r="F8" s="61"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="61"/>
+      <c r="I8" s="61"/>
+      <c r="J8" s="61"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="61"/>
+      <c r="M8" s="61"/>
+      <c r="N8" s="61"/>
+      <c r="O8" s="61"/>
+      <c r="P8" s="61"/>
+      <c r="Q8" s="61"/>
+      <c r="R8" s="61"/>
+      <c r="S8" s="61"/>
+      <c r="T8" s="61"/>
+      <c r="U8" s="61"/>
+      <c r="V8" s="61"/>
+      <c r="W8" s="61"/>
+      <c r="X8" s="61"/>
+      <c r="Y8" s="61"/>
+      <c r="Z8" s="61"/>
+      <c r="AA8" s="61"/>
+    </row>
+    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="8">
         <v>33162</v>
       </c>
       <c r="D9" s="8">
         <v>30075</v>
       </c>
       <c r="E9" s="8">
         <v>28614</v>
       </c>
       <c r="F9" s="8">
         <v>32152</v>
       </c>
       <c r="G9" s="8">
         <v>31140</v>
       </c>
       <c r="H9" s="8">
         <v>29530</v>
       </c>
       <c r="I9" s="8">
         <v>33304</v>
       </c>
       <c r="J9" s="8">
@@ -1707,52 +1742,55 @@
       </c>
       <c r="W9" s="14">
         <v>29371</v>
       </c>
       <c r="X9" s="14">
         <v>28348</v>
       </c>
       <c r="Y9" s="14">
         <v>24448</v>
       </c>
       <c r="Z9" s="14">
         <v>27529</v>
       </c>
       <c r="AA9" s="14">
         <v>25819</v>
       </c>
       <c r="AB9" s="14">
         <v>22722</v>
       </c>
       <c r="AC9" s="54">
         <v>25526</v>
       </c>
       <c r="AD9" s="54">
         <v>25313</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE9" s="58">
+        <v>23604</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34">
         <v>100000000</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="8">
         <v>804</v>
       </c>
       <c r="D10" s="8">
         <v>748</v>
       </c>
       <c r="E10" s="8">
         <v>768</v>
       </c>
       <c r="F10" s="8">
         <v>857</v>
       </c>
       <c r="G10" s="8">
         <v>823</v>
       </c>
       <c r="H10" s="8">
         <v>767</v>
       </c>
       <c r="I10" s="8">
@@ -1799,52 +1837,55 @@
       </c>
       <c r="W10" s="14">
         <v>779</v>
       </c>
       <c r="X10" s="14">
         <v>650</v>
       </c>
       <c r="Y10" s="14">
         <v>581</v>
       </c>
       <c r="Z10" s="14">
         <v>674</v>
       </c>
       <c r="AA10" s="14">
         <v>594</v>
       </c>
       <c r="AB10" s="14">
         <v>542</v>
       </c>
       <c r="AC10" s="54">
         <v>661</v>
       </c>
       <c r="AD10" s="54">
         <v>639</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE10" s="59">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="8">
         <v>946</v>
       </c>
       <c r="D11" s="8">
         <v>825</v>
       </c>
       <c r="E11" s="8">
         <v>787</v>
       </c>
       <c r="F11" s="8">
         <v>931</v>
       </c>
       <c r="G11" s="8">
         <v>852</v>
       </c>
       <c r="H11" s="8">
         <v>797</v>
       </c>
       <c r="I11" s="8">
@@ -1891,52 +1932,55 @@
       </c>
       <c r="W11" s="14">
         <v>754</v>
       </c>
       <c r="X11" s="14">
         <v>757</v>
       </c>
       <c r="Y11" s="14">
         <v>730</v>
       </c>
       <c r="Z11" s="14">
         <v>764</v>
       </c>
       <c r="AA11" s="14">
         <v>720</v>
       </c>
       <c r="AB11" s="14">
         <v>650</v>
       </c>
       <c r="AC11" s="54">
         <v>702</v>
       </c>
       <c r="AD11" s="54">
         <v>721</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE11" s="59">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="8">
         <v>1553</v>
       </c>
       <c r="D12" s="8">
         <v>1485</v>
       </c>
       <c r="E12" s="8">
         <v>1449</v>
       </c>
       <c r="F12" s="8">
         <v>1582</v>
       </c>
       <c r="G12" s="8">
         <v>1564</v>
       </c>
       <c r="H12" s="8">
         <v>1464</v>
       </c>
       <c r="I12" s="8">
@@ -1983,52 +2027,55 @@
       </c>
       <c r="W12" s="14">
         <v>1378</v>
       </c>
       <c r="X12" s="14">
         <v>1405</v>
       </c>
       <c r="Y12" s="14">
         <v>1176</v>
       </c>
       <c r="Z12" s="14">
         <v>1364</v>
       </c>
       <c r="AA12" s="14">
         <v>1308</v>
       </c>
       <c r="AB12" s="14">
         <v>1089</v>
       </c>
       <c r="AC12" s="54">
         <v>1196</v>
       </c>
       <c r="AD12" s="54">
         <v>1197</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE12" s="59">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="8">
         <v>2914</v>
       </c>
       <c r="D13" s="8">
         <v>2686</v>
       </c>
       <c r="E13" s="8">
         <v>2512</v>
       </c>
       <c r="F13" s="8">
         <v>2697</v>
       </c>
       <c r="G13" s="8">
         <v>2768</v>
       </c>
       <c r="H13" s="8">
         <v>2591</v>
       </c>
       <c r="I13" s="8">
@@ -2075,52 +2122,55 @@
       </c>
       <c r="W13" s="14">
         <v>2475</v>
       </c>
       <c r="X13" s="14">
         <v>2391</v>
       </c>
       <c r="Y13" s="14">
         <v>2029</v>
       </c>
       <c r="Z13" s="14">
         <v>2401</v>
       </c>
       <c r="AA13" s="14">
         <v>2136</v>
       </c>
       <c r="AB13" s="14">
         <v>1813</v>
       </c>
       <c r="AC13" s="54">
         <v>2295</v>
       </c>
       <c r="AD13" s="54">
         <v>2235</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE13" s="59">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="8">
         <v>1467</v>
       </c>
       <c r="D14" s="8">
         <v>1229</v>
       </c>
       <c r="E14" s="8">
         <v>1246</v>
       </c>
       <c r="F14" s="8">
         <v>1351</v>
       </c>
       <c r="G14" s="8">
         <v>1187</v>
       </c>
       <c r="H14" s="8">
         <v>1149</v>
       </c>
       <c r="I14" s="8">
@@ -2167,52 +2217,55 @@
       </c>
       <c r="W14" s="14">
         <v>1196</v>
       </c>
       <c r="X14" s="14">
         <v>1178</v>
       </c>
       <c r="Y14" s="14">
         <v>1082</v>
       </c>
       <c r="Z14" s="14">
         <v>1176</v>
       </c>
       <c r="AA14" s="14">
         <v>1119</v>
       </c>
       <c r="AB14" s="14">
         <v>966</v>
       </c>
       <c r="AC14" s="54">
         <v>1068</v>
       </c>
       <c r="AD14" s="54">
         <v>958</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE14" s="59">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="8">
         <v>1048</v>
       </c>
       <c r="D15" s="8">
         <v>900</v>
       </c>
       <c r="E15" s="8">
         <v>873</v>
       </c>
       <c r="F15" s="8">
         <v>990</v>
       </c>
       <c r="G15" s="8">
         <v>962</v>
       </c>
       <c r="H15" s="8">
         <v>966</v>
       </c>
       <c r="I15" s="8">
@@ -2259,52 +2312,55 @@
       </c>
       <c r="W15" s="14">
         <v>928</v>
       </c>
       <c r="X15" s="14">
         <v>883</v>
       </c>
       <c r="Y15" s="14">
         <v>756</v>
       </c>
       <c r="Z15" s="14">
         <v>921</v>
       </c>
       <c r="AA15" s="14">
         <v>763</v>
       </c>
       <c r="AB15" s="14">
         <v>719</v>
       </c>
       <c r="AC15" s="54">
         <v>725</v>
       </c>
       <c r="AD15" s="54">
         <v>706</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE15" s="59">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="8">
         <v>2267</v>
       </c>
       <c r="D16" s="8">
         <v>1912</v>
       </c>
       <c r="E16" s="8">
         <v>1879</v>
       </c>
       <c r="F16" s="8">
         <v>2056</v>
       </c>
       <c r="G16" s="8">
         <v>2120</v>
       </c>
       <c r="H16" s="8">
         <v>1950</v>
       </c>
       <c r="I16" s="8">
@@ -2351,52 +2407,55 @@
       </c>
       <c r="W16" s="14">
         <v>2043</v>
       </c>
       <c r="X16" s="14">
         <v>1881</v>
       </c>
       <c r="Y16" s="14">
         <v>1666</v>
       </c>
       <c r="Z16" s="14">
         <v>1700</v>
       </c>
       <c r="AA16" s="14">
         <v>1655</v>
       </c>
       <c r="AB16" s="14">
         <v>1491</v>
       </c>
       <c r="AC16" s="54">
         <v>1627</v>
       </c>
       <c r="AD16" s="54">
         <v>1581</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE16" s="59">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="8">
         <v>1093</v>
       </c>
       <c r="D17" s="8">
         <v>1072</v>
       </c>
       <c r="E17" s="8">
         <v>988</v>
       </c>
       <c r="F17" s="8">
         <v>1106</v>
       </c>
       <c r="G17" s="8">
         <v>1037</v>
       </c>
       <c r="H17" s="8">
         <v>1011</v>
       </c>
       <c r="I17" s="8">
@@ -2443,52 +2502,55 @@
       </c>
       <c r="W17" s="14">
         <v>981</v>
       </c>
       <c r="X17" s="14">
         <v>936</v>
       </c>
       <c r="Y17" s="14">
         <v>752</v>
       </c>
       <c r="Z17" s="14">
         <v>916</v>
       </c>
       <c r="AA17" s="14">
         <v>810</v>
       </c>
       <c r="AB17" s="14">
         <v>773</v>
       </c>
       <c r="AC17" s="54">
         <v>795</v>
       </c>
       <c r="AD17" s="54">
         <v>824</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE17" s="59">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="8">
         <v>1293</v>
       </c>
       <c r="D18" s="8">
         <v>1249</v>
       </c>
       <c r="E18" s="8">
         <v>1217</v>
       </c>
       <c r="F18" s="8">
         <v>1356</v>
       </c>
       <c r="G18" s="8">
         <v>1299</v>
       </c>
       <c r="H18" s="8">
         <v>1319</v>
       </c>
       <c r="I18" s="8">
@@ -2535,52 +2597,55 @@
       </c>
       <c r="W18" s="14">
         <v>1244</v>
       </c>
       <c r="X18" s="14">
         <v>1148</v>
       </c>
       <c r="Y18" s="14">
         <v>985</v>
       </c>
       <c r="Z18" s="14">
         <v>1137</v>
       </c>
       <c r="AA18" s="14">
         <v>1067</v>
       </c>
       <c r="AB18" s="14">
         <v>989</v>
       </c>
       <c r="AC18" s="54">
         <v>1037</v>
       </c>
       <c r="AD18" s="54">
         <v>1068</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE18" s="59">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="8">
         <v>854</v>
       </c>
       <c r="D19" s="8">
         <v>785</v>
       </c>
       <c r="E19" s="8">
         <v>683</v>
       </c>
       <c r="F19" s="8">
         <v>804</v>
       </c>
       <c r="G19" s="8">
         <v>778</v>
       </c>
       <c r="H19" s="8">
         <v>711</v>
       </c>
       <c r="I19" s="8">
@@ -2627,52 +2692,55 @@
       </c>
       <c r="W19" s="14">
         <v>722</v>
       </c>
       <c r="X19" s="14">
         <v>714</v>
       </c>
       <c r="Y19" s="14">
         <v>608</v>
       </c>
       <c r="Z19" s="14">
         <v>678</v>
       </c>
       <c r="AA19" s="14">
         <v>627</v>
       </c>
       <c r="AB19" s="14">
         <v>541</v>
       </c>
       <c r="AC19" s="54">
         <v>621</v>
       </c>
       <c r="AD19" s="54">
         <v>620</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE19" s="59">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="8">
         <v>1831</v>
       </c>
       <c r="D20" s="8">
         <v>1536</v>
       </c>
       <c r="E20" s="8">
         <v>1405</v>
       </c>
       <c r="F20" s="8">
         <v>1595</v>
       </c>
       <c r="G20" s="8">
         <v>1557</v>
       </c>
       <c r="H20" s="8">
         <v>1486</v>
       </c>
       <c r="I20" s="8">
@@ -2719,52 +2787,55 @@
       </c>
       <c r="W20" s="14">
         <v>1445</v>
       </c>
       <c r="X20" s="14">
         <v>1421</v>
       </c>
       <c r="Y20" s="14">
         <v>1261</v>
       </c>
       <c r="Z20" s="14">
         <v>1360</v>
       </c>
       <c r="AA20" s="14">
         <v>1232</v>
       </c>
       <c r="AB20" s="14">
         <v>1114</v>
       </c>
       <c r="AC20" s="54">
         <v>1207</v>
       </c>
       <c r="AD20" s="54">
         <v>1193</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE20" s="59">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="8">
         <v>1787</v>
       </c>
       <c r="D21" s="8">
         <v>1634</v>
       </c>
       <c r="E21" s="8">
         <v>1546</v>
       </c>
       <c r="F21" s="8">
         <v>1674</v>
       </c>
       <c r="G21" s="8">
         <v>1643</v>
       </c>
       <c r="H21" s="8">
         <v>1532</v>
       </c>
       <c r="I21" s="8">
@@ -2811,52 +2882,55 @@
       </c>
       <c r="W21" s="14">
         <v>1518</v>
       </c>
       <c r="X21" s="14">
         <v>1455</v>
       </c>
       <c r="Y21" s="14">
         <v>1253</v>
       </c>
       <c r="Z21" s="14">
         <v>1518</v>
       </c>
       <c r="AA21" s="14">
         <v>1378</v>
       </c>
       <c r="AB21" s="14">
         <v>1298</v>
       </c>
       <c r="AC21" s="54">
         <v>1293</v>
       </c>
       <c r="AD21" s="54">
         <v>1265</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE21" s="59">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="8">
         <v>805</v>
       </c>
       <c r="D22" s="8">
         <v>726</v>
       </c>
       <c r="E22" s="8">
         <v>714</v>
       </c>
       <c r="F22" s="8">
         <v>794</v>
       </c>
       <c r="G22" s="8">
         <v>755</v>
       </c>
       <c r="H22" s="8">
         <v>746</v>
       </c>
       <c r="I22" s="8">
@@ -2903,52 +2977,55 @@
       </c>
       <c r="W22" s="14">
         <v>759</v>
       </c>
       <c r="X22" s="14">
         <v>688</v>
       </c>
       <c r="Y22" s="14">
         <v>584</v>
       </c>
       <c r="Z22" s="14">
         <v>694</v>
       </c>
       <c r="AA22" s="14">
         <v>595</v>
       </c>
       <c r="AB22" s="14">
         <v>615</v>
       </c>
       <c r="AC22" s="54">
         <v>688</v>
       </c>
       <c r="AD22" s="54">
         <v>634</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE22" s="59">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="8">
         <v>460</v>
       </c>
       <c r="D23" s="8">
         <v>418</v>
       </c>
       <c r="E23" s="8">
         <v>376</v>
       </c>
       <c r="F23" s="8">
         <v>454</v>
       </c>
       <c r="G23" s="8">
         <v>455</v>
       </c>
       <c r="H23" s="8">
         <v>408</v>
       </c>
       <c r="I23" s="8">
@@ -2995,52 +3072,55 @@
       </c>
       <c r="W23" s="14">
         <v>373</v>
       </c>
       <c r="X23" s="14">
         <v>360</v>
       </c>
       <c r="Y23" s="14">
         <v>352</v>
       </c>
       <c r="Z23" s="14">
         <v>392</v>
       </c>
       <c r="AA23" s="14">
         <v>389</v>
       </c>
       <c r="AB23" s="14">
         <v>302</v>
       </c>
       <c r="AC23" s="54">
         <v>368</v>
       </c>
       <c r="AD23" s="54">
         <v>394</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE23" s="59">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="8">
         <v>4848</v>
       </c>
       <c r="D24" s="8">
         <v>4289</v>
       </c>
       <c r="E24" s="8">
         <v>4060</v>
       </c>
       <c r="F24" s="8">
         <v>4619</v>
       </c>
       <c r="G24" s="8">
         <v>4519</v>
       </c>
       <c r="H24" s="8">
         <v>4164</v>
       </c>
       <c r="I24" s="8">
@@ -3087,52 +3167,55 @@
       </c>
       <c r="W24" s="14">
         <v>4151</v>
       </c>
       <c r="X24" s="14">
         <v>4029</v>
       </c>
       <c r="Y24" s="14">
         <v>3504</v>
       </c>
       <c r="Z24" s="14">
         <v>3831</v>
       </c>
       <c r="AA24" s="14">
         <v>3688</v>
       </c>
       <c r="AB24" s="14">
         <v>3195</v>
       </c>
       <c r="AC24" s="54">
         <v>3559</v>
       </c>
       <c r="AD24" s="54">
         <v>3487</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE24" s="59">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="8">
         <v>394</v>
       </c>
       <c r="D25" s="8">
         <v>316</v>
       </c>
       <c r="E25" s="8">
         <v>326</v>
       </c>
       <c r="F25" s="8">
         <v>377</v>
       </c>
       <c r="G25" s="8">
         <v>341</v>
       </c>
       <c r="H25" s="8">
         <v>338</v>
       </c>
       <c r="I25" s="8">
@@ -3179,52 +3262,55 @@
       </c>
       <c r="W25" s="14">
         <v>287</v>
       </c>
       <c r="X25" s="14">
         <v>343</v>
       </c>
       <c r="Y25" s="14">
         <v>243</v>
       </c>
       <c r="Z25" s="14">
         <v>263</v>
       </c>
       <c r="AA25" s="14">
         <v>283</v>
       </c>
       <c r="AB25" s="14">
         <v>201</v>
       </c>
       <c r="AC25" s="54">
         <v>254</v>
       </c>
       <c r="AD25" s="54">
         <v>267</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE25" s="59">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="8">
         <v>762</v>
       </c>
       <c r="D26" s="8">
         <v>695</v>
       </c>
       <c r="E26" s="8">
         <v>661</v>
       </c>
       <c r="F26" s="8">
         <v>795</v>
       </c>
       <c r="G26" s="8">
         <v>697</v>
       </c>
       <c r="H26" s="8">
         <v>676</v>
       </c>
       <c r="I26" s="8">
@@ -3271,52 +3357,55 @@
       </c>
       <c r="W26" s="14">
         <v>662</v>
       </c>
       <c r="X26" s="14">
         <v>607</v>
       </c>
       <c r="Y26" s="14">
         <v>555</v>
       </c>
       <c r="Z26" s="14">
         <v>633</v>
       </c>
       <c r="AA26" s="14">
         <v>566</v>
       </c>
       <c r="AB26" s="14">
         <v>485</v>
       </c>
       <c r="AC26" s="54">
         <v>516</v>
       </c>
       <c r="AD26" s="54">
         <v>608</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE26" s="59">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="8">
         <v>2486</v>
       </c>
       <c r="D27" s="8">
         <v>2279</v>
       </c>
       <c r="E27" s="8">
         <v>2177</v>
       </c>
       <c r="F27" s="8">
         <v>2499</v>
       </c>
       <c r="G27" s="8">
         <v>2477</v>
       </c>
       <c r="H27" s="8">
         <v>2463</v>
       </c>
       <c r="I27" s="8">
@@ -3363,52 +3452,55 @@
       </c>
       <c r="W27" s="14">
         <v>2381</v>
       </c>
       <c r="X27" s="14">
         <v>2327</v>
       </c>
       <c r="Y27" s="14">
         <v>1955</v>
       </c>
       <c r="Z27" s="14">
         <v>2231</v>
       </c>
       <c r="AA27" s="14">
         <v>2119</v>
       </c>
       <c r="AB27" s="14">
         <v>1954</v>
       </c>
       <c r="AC27" s="54">
         <v>2170</v>
       </c>
       <c r="AD27" s="54">
         <v>2331</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE27" s="59">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="8">
         <v>2967</v>
       </c>
       <c r="D28" s="8">
         <v>2908</v>
       </c>
       <c r="E28" s="8">
         <v>2636</v>
       </c>
       <c r="F28" s="8">
         <v>3050</v>
       </c>
       <c r="G28" s="8">
         <v>2843</v>
       </c>
       <c r="H28" s="8">
         <v>2786</v>
       </c>
       <c r="I28" s="8">
@@ -3455,52 +3547,55 @@
       </c>
       <c r="W28" s="14">
         <v>2829</v>
       </c>
       <c r="X28" s="14">
         <v>2735</v>
       </c>
       <c r="Y28" s="14">
         <v>2302</v>
       </c>
       <c r="Z28" s="14">
         <v>2580</v>
       </c>
       <c r="AA28" s="14">
         <v>2470</v>
       </c>
       <c r="AB28" s="14">
         <v>2101</v>
       </c>
       <c r="AC28" s="54">
         <v>2638</v>
       </c>
       <c r="AD28" s="54">
         <v>2515</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE28" s="59">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="8">
         <v>2583</v>
       </c>
       <c r="D29" s="8">
         <v>2383</v>
       </c>
       <c r="E29" s="8">
         <v>2311</v>
       </c>
       <c r="F29" s="8">
         <v>2565</v>
       </c>
       <c r="G29" s="8">
         <v>2463</v>
       </c>
       <c r="H29" s="8">
         <v>2206</v>
       </c>
       <c r="I29" s="8">
@@ -3547,84 +3642,87 @@
       </c>
       <c r="W29" s="14">
         <v>2466</v>
       </c>
       <c r="X29" s="14">
         <v>2440</v>
       </c>
       <c r="Y29" s="14">
         <v>2074</v>
       </c>
       <c r="Z29" s="14">
         <v>2296</v>
       </c>
       <c r="AA29" s="14">
         <v>2300</v>
       </c>
       <c r="AB29" s="14">
         <v>1884</v>
       </c>
       <c r="AC29" s="54">
         <v>2106</v>
       </c>
       <c r="AD29" s="54">
         <v>2070</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE29" s="59">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="35"/>
-      <c r="B30" s="69" t="s">
+      <c r="B30" s="62" t="s">
         <v>69</v>
       </c>
-      <c r="C30" s="69"/>
-[...23 lines deleted...]
-      <c r="AA30" s="69"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="62"/>
+      <c r="N30" s="62"/>
+      <c r="O30" s="62"/>
+      <c r="P30" s="62"/>
+      <c r="Q30" s="62"/>
+      <c r="R30" s="62"/>
+      <c r="S30" s="62"/>
+      <c r="T30" s="62"/>
+      <c r="U30" s="62"/>
+      <c r="V30" s="62"/>
+      <c r="W30" s="62"/>
+      <c r="X30" s="62"/>
+      <c r="Y30" s="62"/>
+      <c r="Z30" s="62"/>
+      <c r="AA30" s="62"/>
       <c r="AC30" s="53"/>
     </row>
-    <row r="31" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="35"/>
       <c r="B31" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="22">
         <v>17073</v>
       </c>
       <c r="D31" s="8">
         <v>15624</v>
       </c>
       <c r="E31" s="22">
         <v>14890</v>
       </c>
       <c r="F31" s="22">
         <v>16593</v>
       </c>
       <c r="G31" s="22">
         <v>16029</v>
       </c>
       <c r="H31" s="22">
         <v>15209</v>
       </c>
       <c r="I31" s="22">
         <v>17184</v>
       </c>
@@ -3669,52 +3767,55 @@
       </c>
       <c r="W31" s="14">
         <v>15094</v>
       </c>
       <c r="X31" s="14">
         <v>14487</v>
       </c>
       <c r="Y31" s="14">
         <v>12604</v>
       </c>
       <c r="Z31" s="14">
         <v>14134</v>
       </c>
       <c r="AA31" s="14">
         <v>13374</v>
       </c>
       <c r="AB31" s="14">
         <v>11584</v>
       </c>
       <c r="AC31" s="54">
         <v>13055</v>
       </c>
       <c r="AD31" s="54">
         <v>13140</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE31" s="59">
+        <v>12320</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="34">
         <v>100000000</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="22">
         <v>408</v>
       </c>
       <c r="D32" s="8">
         <v>386</v>
       </c>
       <c r="E32" s="22">
         <v>401</v>
       </c>
       <c r="F32" s="22">
         <v>435</v>
       </c>
       <c r="G32" s="22">
         <v>422</v>
       </c>
       <c r="H32" s="22">
         <v>410</v>
       </c>
       <c r="I32" s="22">
@@ -3761,52 +3862,55 @@
       </c>
       <c r="W32" s="14">
         <v>408</v>
       </c>
       <c r="X32" s="14">
         <v>332</v>
       </c>
       <c r="Y32" s="14">
         <v>304</v>
       </c>
       <c r="Z32" s="14">
         <v>336</v>
       </c>
       <c r="AA32" s="14">
         <v>322</v>
       </c>
       <c r="AB32" s="14">
         <v>286</v>
       </c>
       <c r="AC32" s="54">
         <v>352</v>
       </c>
       <c r="AD32" s="54">
         <v>317</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE32" s="59">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="22">
         <v>489</v>
       </c>
       <c r="D33" s="8">
         <v>431</v>
       </c>
       <c r="E33" s="22">
         <v>413</v>
       </c>
       <c r="F33" s="22">
         <v>471</v>
       </c>
       <c r="G33" s="22">
         <v>434</v>
       </c>
       <c r="H33" s="22">
         <v>398</v>
       </c>
       <c r="I33" s="22">
@@ -3853,52 +3957,55 @@
       </c>
       <c r="W33" s="14">
         <v>417</v>
       </c>
       <c r="X33" s="14">
         <v>368</v>
       </c>
       <c r="Y33" s="14">
         <v>363</v>
       </c>
       <c r="Z33" s="14">
         <v>393</v>
       </c>
       <c r="AA33" s="14">
         <v>373</v>
       </c>
       <c r="AB33" s="14">
         <v>329</v>
       </c>
       <c r="AC33" s="54">
         <v>372</v>
       </c>
       <c r="AD33" s="54">
         <v>386</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE33" s="59">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C34" s="22">
         <v>755</v>
       </c>
       <c r="D34" s="8">
         <v>769</v>
       </c>
       <c r="E34" s="22">
         <v>791</v>
       </c>
       <c r="F34" s="22">
         <v>788</v>
       </c>
       <c r="G34" s="22">
         <v>840</v>
       </c>
       <c r="H34" s="22">
         <v>717</v>
       </c>
       <c r="I34" s="22">
@@ -3945,52 +4052,55 @@
       </c>
       <c r="W34" s="14">
         <v>718</v>
       </c>
       <c r="X34" s="14">
         <v>724</v>
       </c>
       <c r="Y34" s="14">
         <v>586</v>
       </c>
       <c r="Z34" s="14">
         <v>714</v>
       </c>
       <c r="AA34" s="14">
         <v>676</v>
       </c>
       <c r="AB34" s="14">
         <v>587</v>
       </c>
       <c r="AC34" s="54">
         <v>601</v>
       </c>
       <c r="AD34" s="54">
         <v>590</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE34" s="59">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="22">
         <v>1499</v>
       </c>
       <c r="D35" s="8">
         <v>1375</v>
       </c>
       <c r="E35" s="22">
         <v>1310</v>
       </c>
       <c r="F35" s="22">
         <v>1372</v>
       </c>
       <c r="G35" s="22">
         <v>1439</v>
       </c>
       <c r="H35" s="22">
         <v>1332</v>
       </c>
       <c r="I35" s="22">
@@ -4037,52 +4147,55 @@
       </c>
       <c r="W35" s="14">
         <v>1262</v>
       </c>
       <c r="X35" s="14">
         <v>1229</v>
       </c>
       <c r="Y35" s="14">
         <v>1046</v>
       </c>
       <c r="Z35" s="14">
         <v>1215</v>
       </c>
       <c r="AA35" s="14">
         <v>1086</v>
       </c>
       <c r="AB35" s="14">
         <v>927</v>
       </c>
       <c r="AC35" s="54">
         <v>1140</v>
       </c>
       <c r="AD35" s="54">
         <v>1150</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE35" s="59">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="22">
         <v>737</v>
       </c>
       <c r="D36" s="8">
         <v>652</v>
       </c>
       <c r="E36" s="22">
         <v>616</v>
       </c>
       <c r="F36" s="22">
         <v>688</v>
       </c>
       <c r="G36" s="22">
         <v>600</v>
       </c>
       <c r="H36" s="22">
         <v>620</v>
       </c>
       <c r="I36" s="22">
@@ -4129,52 +4242,55 @@
       </c>
       <c r="W36" s="14">
         <v>614</v>
       </c>
       <c r="X36" s="14">
         <v>606</v>
       </c>
       <c r="Y36" s="14">
         <v>557</v>
       </c>
       <c r="Z36" s="14">
         <v>630</v>
       </c>
       <c r="AA36" s="14">
         <v>560</v>
       </c>
       <c r="AB36" s="14">
         <v>468</v>
       </c>
       <c r="AC36" s="54">
         <v>541</v>
       </c>
       <c r="AD36" s="54">
         <v>502</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE36" s="59">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="22">
         <v>529</v>
       </c>
       <c r="D37" s="8">
         <v>457</v>
       </c>
       <c r="E37" s="22">
         <v>434</v>
       </c>
       <c r="F37" s="22">
         <v>516</v>
       </c>
       <c r="G37" s="22">
         <v>498</v>
       </c>
       <c r="H37" s="22">
         <v>486</v>
       </c>
       <c r="I37" s="22">
@@ -4221,52 +4337,55 @@
       </c>
       <c r="W37" s="14">
         <v>479</v>
       </c>
       <c r="X37" s="14">
         <v>445</v>
       </c>
       <c r="Y37" s="14">
         <v>388</v>
       </c>
       <c r="Z37" s="14">
         <v>455</v>
       </c>
       <c r="AA37" s="14">
         <v>386</v>
       </c>
       <c r="AB37" s="14">
         <v>349</v>
       </c>
       <c r="AC37" s="54">
         <v>399</v>
       </c>
       <c r="AD37" s="54">
         <v>368</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE37" s="59">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="22">
         <v>1129</v>
       </c>
       <c r="D38" s="8">
         <v>989</v>
       </c>
       <c r="E38" s="22">
         <v>997</v>
       </c>
       <c r="F38" s="22">
         <v>1066</v>
       </c>
       <c r="G38" s="22">
         <v>1062</v>
       </c>
       <c r="H38" s="22">
         <v>997</v>
       </c>
       <c r="I38" s="22">
@@ -4313,52 +4432,55 @@
       </c>
       <c r="W38" s="14">
         <v>1049</v>
       </c>
       <c r="X38" s="14">
         <v>912</v>
       </c>
       <c r="Y38" s="14">
         <v>846</v>
       </c>
       <c r="Z38" s="14">
         <v>888</v>
       </c>
       <c r="AA38" s="14">
         <v>844</v>
       </c>
       <c r="AB38" s="14">
         <v>740</v>
       </c>
       <c r="AC38" s="54">
         <v>845</v>
       </c>
       <c r="AD38" s="54">
         <v>843</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE38" s="59">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="22">
         <v>563</v>
       </c>
       <c r="D39" s="8">
         <v>549</v>
       </c>
       <c r="E39" s="22">
         <v>490</v>
       </c>
       <c r="F39" s="22">
         <v>582</v>
       </c>
       <c r="G39" s="22">
         <v>536</v>
       </c>
       <c r="H39" s="22">
         <v>527</v>
       </c>
       <c r="I39" s="22">
@@ -4405,52 +4527,55 @@
       </c>
       <c r="W39" s="14">
         <v>497</v>
       </c>
       <c r="X39" s="14">
         <v>473</v>
       </c>
       <c r="Y39" s="14">
         <v>394</v>
       </c>
       <c r="Z39" s="14">
         <v>472</v>
       </c>
       <c r="AA39" s="14">
         <v>444</v>
       </c>
       <c r="AB39" s="14">
         <v>420</v>
       </c>
       <c r="AC39" s="54">
         <v>401</v>
       </c>
       <c r="AD39" s="54">
         <v>420</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE39" s="59">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="22">
         <v>707</v>
       </c>
       <c r="D40" s="8">
         <v>663</v>
       </c>
       <c r="E40" s="22">
         <v>627</v>
       </c>
       <c r="F40" s="22">
         <v>681</v>
       </c>
       <c r="G40" s="22">
         <v>688</v>
       </c>
       <c r="H40" s="22">
         <v>676</v>
       </c>
       <c r="I40" s="22">
@@ -4497,52 +4622,55 @@
       </c>
       <c r="W40" s="14">
         <v>649</v>
       </c>
       <c r="X40" s="14">
         <v>591</v>
       </c>
       <c r="Y40" s="14">
         <v>515</v>
       </c>
       <c r="Z40" s="14">
         <v>571</v>
       </c>
       <c r="AA40" s="14">
         <v>582</v>
       </c>
       <c r="AB40" s="14">
         <v>509</v>
       </c>
       <c r="AC40" s="54">
         <v>554</v>
       </c>
       <c r="AD40" s="54">
         <v>579</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE40" s="59">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="22">
         <v>440</v>
       </c>
       <c r="D41" s="8">
         <v>400</v>
       </c>
       <c r="E41" s="22">
         <v>353</v>
       </c>
       <c r="F41" s="22">
         <v>412</v>
       </c>
       <c r="G41" s="22">
         <v>399</v>
       </c>
       <c r="H41" s="22">
         <v>354</v>
       </c>
       <c r="I41" s="22">
@@ -4589,52 +4717,55 @@
       </c>
       <c r="W41" s="14">
         <v>373</v>
       </c>
       <c r="X41" s="14">
         <v>393</v>
       </c>
       <c r="Y41" s="14">
         <v>329</v>
       </c>
       <c r="Z41" s="14">
         <v>358</v>
       </c>
       <c r="AA41" s="14">
         <v>316</v>
       </c>
       <c r="AB41" s="14">
         <v>283</v>
       </c>
       <c r="AC41" s="54">
         <v>306</v>
       </c>
       <c r="AD41" s="54">
         <v>313</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE41" s="59">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="22">
         <v>952</v>
       </c>
       <c r="D42" s="8">
         <v>802</v>
       </c>
       <c r="E42" s="22">
         <v>756</v>
       </c>
       <c r="F42" s="22">
         <v>841</v>
       </c>
       <c r="G42" s="22">
         <v>781</v>
       </c>
       <c r="H42" s="22">
         <v>775</v>
       </c>
       <c r="I42" s="22">
@@ -4681,52 +4812,55 @@
       </c>
       <c r="W42" s="14">
         <v>745</v>
       </c>
       <c r="X42" s="14">
         <v>686</v>
       </c>
       <c r="Y42" s="14">
         <v>661</v>
       </c>
       <c r="Z42" s="14">
         <v>681</v>
       </c>
       <c r="AA42" s="14">
         <v>605</v>
       </c>
       <c r="AB42" s="14">
         <v>567</v>
       </c>
       <c r="AC42" s="54">
         <v>617</v>
       </c>
       <c r="AD42" s="54">
         <v>629</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE42" s="59">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="22">
         <v>942</v>
       </c>
       <c r="D43" s="8">
         <v>870</v>
       </c>
       <c r="E43" s="22">
         <v>800</v>
       </c>
       <c r="F43" s="22">
         <v>860</v>
       </c>
       <c r="G43" s="22">
         <v>874</v>
       </c>
       <c r="H43" s="22">
         <v>790</v>
       </c>
       <c r="I43" s="22">
@@ -4773,52 +4907,55 @@
       </c>
       <c r="W43" s="14">
         <v>798</v>
       </c>
       <c r="X43" s="14">
         <v>755</v>
       </c>
       <c r="Y43" s="14">
         <v>639</v>
       </c>
       <c r="Z43" s="14">
         <v>783</v>
       </c>
       <c r="AA43" s="14">
         <v>716</v>
       </c>
       <c r="AB43" s="14">
         <v>646</v>
       </c>
       <c r="AC43" s="54">
         <v>627</v>
       </c>
       <c r="AD43" s="54">
         <v>666</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE43" s="59">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="22">
         <v>412</v>
       </c>
       <c r="D44" s="8">
         <v>391</v>
       </c>
       <c r="E44" s="22">
         <v>361</v>
       </c>
       <c r="F44" s="22">
         <v>402</v>
       </c>
       <c r="G44" s="22">
         <v>365</v>
       </c>
       <c r="H44" s="22">
         <v>375</v>
       </c>
       <c r="I44" s="22">
@@ -4865,52 +5002,55 @@
       </c>
       <c r="W44" s="14">
         <v>391</v>
       </c>
       <c r="X44" s="14">
         <v>323</v>
       </c>
       <c r="Y44" s="14">
         <v>292</v>
       </c>
       <c r="Z44" s="14">
         <v>354</v>
       </c>
       <c r="AA44" s="14">
         <v>325</v>
       </c>
       <c r="AB44" s="14">
         <v>314</v>
       </c>
       <c r="AC44" s="54">
         <v>360</v>
       </c>
       <c r="AD44" s="54">
         <v>322</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE44" s="59">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="22">
         <v>225</v>
       </c>
       <c r="D45" s="8">
         <v>209</v>
       </c>
       <c r="E45" s="22">
         <v>188</v>
       </c>
       <c r="F45" s="22">
         <v>228</v>
       </c>
       <c r="G45" s="22">
         <v>230</v>
       </c>
       <c r="H45" s="22">
         <v>212</v>
       </c>
       <c r="I45" s="22">
@@ -4957,52 +5097,55 @@
       </c>
       <c r="W45" s="14">
         <v>187</v>
       </c>
       <c r="X45" s="14">
         <v>183</v>
       </c>
       <c r="Y45" s="14">
         <v>174</v>
       </c>
       <c r="Z45" s="14">
         <v>202</v>
       </c>
       <c r="AA45" s="14">
         <v>198</v>
       </c>
       <c r="AB45" s="14">
         <v>155</v>
       </c>
       <c r="AC45" s="54">
         <v>198</v>
       </c>
       <c r="AD45" s="54">
         <v>203</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE45" s="59">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="22">
         <v>2530</v>
       </c>
       <c r="D46" s="8">
         <v>2231</v>
       </c>
       <c r="E46" s="22">
         <v>2136</v>
       </c>
       <c r="F46" s="22">
         <v>2407</v>
       </c>
       <c r="G46" s="22">
         <v>2329</v>
       </c>
       <c r="H46" s="22">
         <v>2222</v>
       </c>
       <c r="I46" s="22">
@@ -5049,52 +5192,55 @@
       </c>
       <c r="W46" s="14">
         <v>2127</v>
       </c>
       <c r="X46" s="14">
         <v>2061</v>
       </c>
       <c r="Y46" s="14">
         <v>1842</v>
       </c>
       <c r="Z46" s="14">
         <v>1982</v>
       </c>
       <c r="AA46" s="14">
         <v>1947</v>
       </c>
       <c r="AB46" s="14">
         <v>1636</v>
       </c>
       <c r="AC46" s="54">
         <v>1812</v>
       </c>
       <c r="AD46" s="54">
         <v>1799</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE46" s="59">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C47" s="22">
         <v>197</v>
       </c>
       <c r="D47" s="8">
         <v>183</v>
       </c>
       <c r="E47" s="22">
         <v>180</v>
       </c>
       <c r="F47" s="22">
         <v>190</v>
       </c>
       <c r="G47" s="22">
         <v>170</v>
       </c>
       <c r="H47" s="22">
         <v>168</v>
       </c>
       <c r="I47" s="22">
@@ -5141,52 +5287,55 @@
       </c>
       <c r="W47" s="14">
         <v>154</v>
       </c>
       <c r="X47" s="14">
         <v>176</v>
       </c>
       <c r="Y47" s="14">
         <v>115</v>
       </c>
       <c r="Z47" s="14">
         <v>131</v>
       </c>
       <c r="AA47" s="14">
         <v>145</v>
       </c>
       <c r="AB47" s="14">
         <v>101</v>
       </c>
       <c r="AC47" s="54">
         <v>136</v>
       </c>
       <c r="AD47" s="54">
         <v>134</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE47" s="59">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="22">
         <v>407</v>
       </c>
       <c r="D48" s="8">
         <v>394</v>
       </c>
       <c r="E48" s="22">
         <v>343</v>
       </c>
       <c r="F48" s="22">
         <v>424</v>
       </c>
       <c r="G48" s="22">
         <v>355</v>
       </c>
       <c r="H48" s="22">
         <v>333</v>
       </c>
       <c r="I48" s="22">
@@ -5233,52 +5382,55 @@
       </c>
       <c r="W48" s="14">
         <v>346</v>
       </c>
       <c r="X48" s="14">
         <v>316</v>
       </c>
       <c r="Y48" s="14">
         <v>272</v>
       </c>
       <c r="Z48" s="14">
         <v>319</v>
       </c>
       <c r="AA48" s="14">
         <v>300</v>
       </c>
       <c r="AB48" s="14">
         <v>248</v>
       </c>
       <c r="AC48" s="54">
         <v>264</v>
       </c>
       <c r="AD48" s="54">
         <v>318</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE48" s="59">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C49" s="22">
         <v>1291</v>
       </c>
       <c r="D49" s="8">
         <v>1167</v>
       </c>
       <c r="E49" s="22">
         <v>1175</v>
       </c>
       <c r="F49" s="22">
         <v>1279</v>
       </c>
       <c r="G49" s="22">
         <v>1279</v>
       </c>
       <c r="H49" s="22">
         <v>1266</v>
       </c>
       <c r="I49" s="22">
@@ -5325,52 +5477,55 @@
       </c>
       <c r="W49" s="14">
         <v>1229</v>
       </c>
       <c r="X49" s="14">
         <v>1220</v>
       </c>
       <c r="Y49" s="14">
         <v>985</v>
       </c>
       <c r="Z49" s="14">
         <v>1114</v>
       </c>
       <c r="AA49" s="14">
         <v>1098</v>
       </c>
       <c r="AB49" s="14">
         <v>1003</v>
       </c>
       <c r="AC49" s="54">
         <v>1118</v>
       </c>
       <c r="AD49" s="54">
         <v>1196</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE49" s="59">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C50" s="22">
         <v>1522</v>
       </c>
       <c r="D50" s="8">
         <v>1503</v>
       </c>
       <c r="E50" s="22">
         <v>1348</v>
       </c>
       <c r="F50" s="22">
         <v>1635</v>
       </c>
       <c r="G50" s="22">
         <v>1480</v>
       </c>
       <c r="H50" s="22">
         <v>1448</v>
       </c>
       <c r="I50" s="22">
@@ -5417,52 +5572,55 @@
       </c>
       <c r="W50" s="14">
         <v>1419</v>
       </c>
       <c r="X50" s="14">
         <v>1412</v>
       </c>
       <c r="Y50" s="14">
         <v>1214</v>
       </c>
       <c r="Z50" s="14">
         <v>1324</v>
       </c>
       <c r="AA50" s="14">
         <v>1277</v>
       </c>
       <c r="AB50" s="14">
         <v>1080</v>
       </c>
       <c r="AC50" s="54">
         <v>1372</v>
       </c>
       <c r="AD50" s="54">
         <v>1310</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE50" s="59">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C51" s="22">
         <v>1339</v>
       </c>
       <c r="D51" s="8">
         <v>1203</v>
       </c>
       <c r="E51" s="22">
         <v>1171</v>
       </c>
       <c r="F51" s="22">
         <v>1316</v>
       </c>
       <c r="G51" s="22">
         <v>1248</v>
       </c>
       <c r="H51" s="22">
         <v>1103</v>
       </c>
       <c r="I51" s="22">
@@ -5509,84 +5667,87 @@
       </c>
       <c r="W51" s="14">
         <v>1232</v>
       </c>
       <c r="X51" s="14">
         <v>1282</v>
       </c>
       <c r="Y51" s="14">
         <v>1082</v>
       </c>
       <c r="Z51" s="14">
         <v>1212</v>
       </c>
       <c r="AA51" s="14">
         <v>1174</v>
       </c>
       <c r="AB51" s="14">
         <v>936</v>
       </c>
       <c r="AC51" s="54">
         <v>1040</v>
       </c>
       <c r="AD51" s="54">
         <v>1095</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE51" s="59">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="35"/>
-      <c r="B52" s="70" t="s">
+      <c r="B52" s="63" t="s">
         <v>70</v>
       </c>
-      <c r="C52" s="70"/>
-[...23 lines deleted...]
-      <c r="AA52" s="70"/>
+      <c r="C52" s="63"/>
+      <c r="D52" s="63"/>
+      <c r="E52" s="63"/>
+      <c r="F52" s="63"/>
+      <c r="G52" s="63"/>
+      <c r="H52" s="63"/>
+      <c r="I52" s="63"/>
+      <c r="J52" s="63"/>
+      <c r="K52" s="63"/>
+      <c r="L52" s="63"/>
+      <c r="M52" s="63"/>
+      <c r="N52" s="63"/>
+      <c r="O52" s="63"/>
+      <c r="P52" s="63"/>
+      <c r="Q52" s="63"/>
+      <c r="R52" s="63"/>
+      <c r="S52" s="63"/>
+      <c r="T52" s="63"/>
+      <c r="U52" s="63"/>
+      <c r="V52" s="63"/>
+      <c r="W52" s="63"/>
+      <c r="X52" s="63"/>
+      <c r="Y52" s="63"/>
+      <c r="Z52" s="63"/>
+      <c r="AA52" s="63"/>
       <c r="AC52" s="53"/>
     </row>
-    <row r="53" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="35"/>
       <c r="B53" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="22">
         <v>16089</v>
       </c>
       <c r="D53" s="8">
         <v>14451</v>
       </c>
       <c r="E53" s="22">
         <v>13724</v>
       </c>
       <c r="F53" s="22">
         <v>15559</v>
       </c>
       <c r="G53" s="22">
         <v>15111</v>
       </c>
       <c r="H53" s="22">
         <v>14321</v>
       </c>
       <c r="I53" s="22">
         <v>16120</v>
       </c>
@@ -5631,52 +5792,55 @@
       </c>
       <c r="W53" s="14">
         <v>14277</v>
       </c>
       <c r="X53" s="14">
         <v>13861</v>
       </c>
       <c r="Y53" s="14">
         <v>11844</v>
       </c>
       <c r="Z53" s="14">
         <v>13395</v>
       </c>
       <c r="AA53" s="14">
         <v>12445</v>
       </c>
       <c r="AB53" s="14">
         <v>11138</v>
       </c>
       <c r="AC53" s="54">
         <v>12471</v>
       </c>
       <c r="AD53" s="54">
         <v>12173</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE53" s="59">
+        <v>11284</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="34">
         <v>100000000</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C54" s="22">
         <v>396</v>
       </c>
       <c r="D54" s="8">
         <v>362</v>
       </c>
       <c r="E54" s="22">
         <v>367</v>
       </c>
       <c r="F54" s="22">
         <v>422</v>
       </c>
       <c r="G54" s="22">
         <v>401</v>
       </c>
       <c r="H54" s="22">
         <v>357</v>
       </c>
       <c r="I54" s="22">
@@ -5723,52 +5887,55 @@
       </c>
       <c r="W54" s="14">
         <v>371</v>
       </c>
       <c r="X54" s="14">
         <v>318</v>
       </c>
       <c r="Y54" s="14">
         <v>277</v>
       </c>
       <c r="Z54" s="14">
         <v>338</v>
       </c>
       <c r="AA54" s="14">
         <v>272</v>
       </c>
       <c r="AB54" s="14">
         <v>256</v>
       </c>
       <c r="AC54" s="54">
         <v>309</v>
       </c>
       <c r="AD54" s="54">
         <v>322</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE54" s="59">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C55" s="22">
         <v>457</v>
       </c>
       <c r="D55" s="8">
         <v>394</v>
       </c>
       <c r="E55" s="22">
         <v>374</v>
       </c>
       <c r="F55" s="22">
         <v>460</v>
       </c>
       <c r="G55" s="22">
         <v>418</v>
       </c>
       <c r="H55" s="22">
         <v>399</v>
       </c>
       <c r="I55" s="22">
@@ -5815,52 +5982,55 @@
       </c>
       <c r="W55" s="14">
         <v>337</v>
       </c>
       <c r="X55" s="14">
         <v>389</v>
       </c>
       <c r="Y55" s="14">
         <v>367</v>
       </c>
       <c r="Z55" s="14">
         <v>371</v>
       </c>
       <c r="AA55" s="14">
         <v>347</v>
       </c>
       <c r="AB55" s="14">
         <v>321</v>
       </c>
       <c r="AC55" s="54">
         <v>330</v>
       </c>
       <c r="AD55" s="54">
         <v>335</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE55" s="59">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C56" s="22">
         <v>798</v>
       </c>
       <c r="D56" s="8">
         <v>716</v>
       </c>
       <c r="E56" s="22">
         <v>658</v>
       </c>
       <c r="F56" s="22">
         <v>794</v>
       </c>
       <c r="G56" s="22">
         <v>724</v>
       </c>
       <c r="H56" s="22">
         <v>747</v>
       </c>
       <c r="I56" s="22">
@@ -5907,52 +6077,55 @@
       </c>
       <c r="W56" s="14">
         <v>660</v>
       </c>
       <c r="X56" s="14">
         <v>681</v>
       </c>
       <c r="Y56" s="14">
         <v>590</v>
       </c>
       <c r="Z56" s="14">
         <v>650</v>
       </c>
       <c r="AA56" s="14">
         <v>632</v>
       </c>
       <c r="AB56" s="14">
         <v>502</v>
       </c>
       <c r="AC56" s="54">
         <v>595</v>
       </c>
       <c r="AD56" s="54">
         <v>607</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE56" s="59">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C57" s="22">
         <v>1415</v>
       </c>
       <c r="D57" s="8">
         <v>1311</v>
       </c>
       <c r="E57" s="22">
         <v>1202</v>
       </c>
       <c r="F57" s="22">
         <v>1325</v>
       </c>
       <c r="G57" s="22">
         <v>1329</v>
       </c>
       <c r="H57" s="22">
         <v>1259</v>
       </c>
       <c r="I57" s="22">
@@ -5999,52 +6172,55 @@
       </c>
       <c r="W57" s="14">
         <v>1213</v>
       </c>
       <c r="X57" s="14">
         <v>1162</v>
       </c>
       <c r="Y57" s="14">
         <v>983</v>
       </c>
       <c r="Z57" s="14">
         <v>1186</v>
       </c>
       <c r="AA57" s="14">
         <v>1050</v>
       </c>
       <c r="AB57" s="14">
         <v>886</v>
       </c>
       <c r="AC57" s="54">
         <v>1155</v>
       </c>
       <c r="AD57" s="54">
         <v>1085</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE57" s="59">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C58" s="22">
         <v>730</v>
       </c>
       <c r="D58" s="8">
         <v>577</v>
       </c>
       <c r="E58" s="22">
         <v>630</v>
       </c>
       <c r="F58" s="22">
         <v>663</v>
       </c>
       <c r="G58" s="22">
         <v>587</v>
       </c>
       <c r="H58" s="22">
         <v>529</v>
       </c>
       <c r="I58" s="22">
@@ -6091,52 +6267,55 @@
       </c>
       <c r="W58" s="14">
         <v>582</v>
       </c>
       <c r="X58" s="14">
         <v>572</v>
       </c>
       <c r="Y58" s="14">
         <v>525</v>
       </c>
       <c r="Z58" s="14">
         <v>546</v>
       </c>
       <c r="AA58" s="14">
         <v>559</v>
       </c>
       <c r="AB58" s="14">
         <v>498</v>
       </c>
       <c r="AC58" s="54">
         <v>527</v>
       </c>
       <c r="AD58" s="54">
         <v>456</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE58" s="59">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C59" s="22">
         <v>519</v>
       </c>
       <c r="D59" s="8">
         <v>443</v>
       </c>
       <c r="E59" s="22">
         <v>439</v>
       </c>
       <c r="F59" s="22">
         <v>474</v>
       </c>
       <c r="G59" s="22">
         <v>464</v>
       </c>
       <c r="H59" s="22">
         <v>480</v>
       </c>
       <c r="I59" s="22">
@@ -6183,52 +6362,55 @@
       </c>
       <c r="W59" s="14">
         <v>449</v>
       </c>
       <c r="X59" s="14">
         <v>438</v>
       </c>
       <c r="Y59" s="14">
         <v>368</v>
       </c>
       <c r="Z59" s="14">
         <v>466</v>
       </c>
       <c r="AA59" s="14">
         <v>377</v>
       </c>
       <c r="AB59" s="14">
         <v>370</v>
       </c>
       <c r="AC59" s="54">
         <v>326</v>
       </c>
       <c r="AD59" s="54">
         <v>338</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE59" s="59">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C60" s="22">
         <v>1138</v>
       </c>
       <c r="D60" s="8">
         <v>923</v>
       </c>
       <c r="E60" s="22">
         <v>882</v>
       </c>
       <c r="F60" s="22">
         <v>990</v>
       </c>
       <c r="G60" s="22">
         <v>1058</v>
       </c>
       <c r="H60" s="22">
         <v>953</v>
       </c>
       <c r="I60" s="22">
@@ -6275,52 +6457,55 @@
       </c>
       <c r="W60" s="14">
         <v>994</v>
       </c>
       <c r="X60" s="14">
         <v>969</v>
       </c>
       <c r="Y60" s="14">
         <v>820</v>
       </c>
       <c r="Z60" s="14">
         <v>812</v>
       </c>
       <c r="AA60" s="14">
         <v>811</v>
       </c>
       <c r="AB60" s="14">
         <v>751</v>
       </c>
       <c r="AC60" s="54">
         <v>782</v>
       </c>
       <c r="AD60" s="54">
         <v>738</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE60" s="59">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C61" s="22">
         <v>530</v>
       </c>
       <c r="D61" s="8">
         <v>523</v>
       </c>
       <c r="E61" s="22">
         <v>498</v>
       </c>
       <c r="F61" s="22">
         <v>524</v>
       </c>
       <c r="G61" s="22">
         <v>501</v>
       </c>
       <c r="H61" s="22">
         <v>484</v>
       </c>
       <c r="I61" s="22">
@@ -6367,52 +6552,55 @@
       </c>
       <c r="W61" s="14">
         <v>484</v>
       </c>
       <c r="X61" s="14">
         <v>463</v>
       </c>
       <c r="Y61" s="14">
         <v>358</v>
       </c>
       <c r="Z61" s="14">
         <v>444</v>
       </c>
       <c r="AA61" s="14">
         <v>366</v>
       </c>
       <c r="AB61" s="14">
         <v>353</v>
       </c>
       <c r="AC61" s="54">
         <v>394</v>
       </c>
       <c r="AD61" s="54">
         <v>404</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE61" s="59">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C62" s="22">
         <v>586</v>
       </c>
       <c r="D62" s="8">
         <v>586</v>
       </c>
       <c r="E62" s="22">
         <v>590</v>
       </c>
       <c r="F62" s="22">
         <v>675</v>
       </c>
       <c r="G62" s="22">
         <v>611</v>
       </c>
       <c r="H62" s="22">
         <v>643</v>
       </c>
       <c r="I62" s="22">
@@ -6459,52 +6647,55 @@
       </c>
       <c r="W62" s="14">
         <v>595</v>
       </c>
       <c r="X62" s="14">
         <v>557</v>
       </c>
       <c r="Y62" s="14">
         <v>470</v>
       </c>
       <c r="Z62" s="14">
         <v>566</v>
       </c>
       <c r="AA62" s="14">
         <v>485</v>
       </c>
       <c r="AB62" s="14">
         <v>480</v>
       </c>
       <c r="AC62" s="54">
         <v>483</v>
       </c>
       <c r="AD62" s="54">
         <v>489</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE62" s="59">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C63" s="22">
         <v>414</v>
       </c>
       <c r="D63" s="8">
         <v>385</v>
       </c>
       <c r="E63" s="22">
         <v>330</v>
       </c>
       <c r="F63" s="22">
         <v>392</v>
       </c>
       <c r="G63" s="22">
         <v>379</v>
       </c>
       <c r="H63" s="22">
         <v>357</v>
       </c>
       <c r="I63" s="22">
@@ -6551,52 +6742,55 @@
       </c>
       <c r="W63" s="14">
         <v>349</v>
       </c>
       <c r="X63" s="14">
         <v>321</v>
       </c>
       <c r="Y63" s="14">
         <v>279</v>
       </c>
       <c r="Z63" s="14">
         <v>320</v>
       </c>
       <c r="AA63" s="14">
         <v>311</v>
       </c>
       <c r="AB63" s="14">
         <v>258</v>
       </c>
       <c r="AC63" s="54">
         <v>315</v>
       </c>
       <c r="AD63" s="54">
         <v>307</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE63" s="59">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C64" s="22">
         <v>879</v>
       </c>
       <c r="D64" s="8">
         <v>734</v>
       </c>
       <c r="E64" s="22">
         <v>649</v>
       </c>
       <c r="F64" s="22">
         <v>754</v>
       </c>
       <c r="G64" s="22">
         <v>776</v>
       </c>
       <c r="H64" s="22">
         <v>711</v>
       </c>
       <c r="I64" s="22">
@@ -6643,52 +6837,55 @@
       </c>
       <c r="W64" s="14">
         <v>700</v>
       </c>
       <c r="X64" s="14">
         <v>735</v>
       </c>
       <c r="Y64" s="14">
         <v>600</v>
       </c>
       <c r="Z64" s="14">
         <v>679</v>
       </c>
       <c r="AA64" s="14">
         <v>627</v>
       </c>
       <c r="AB64" s="14">
         <v>547</v>
       </c>
       <c r="AC64" s="54">
         <v>590</v>
       </c>
       <c r="AD64" s="54">
         <v>564</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE64" s="59">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="22">
         <v>845</v>
       </c>
       <c r="D65" s="8">
         <v>764</v>
       </c>
       <c r="E65" s="22">
         <v>746</v>
       </c>
       <c r="F65" s="22">
         <v>814</v>
       </c>
       <c r="G65" s="22">
         <v>769</v>
       </c>
       <c r="H65" s="22">
         <v>742</v>
       </c>
       <c r="I65" s="22">
@@ -6735,52 +6932,55 @@
       </c>
       <c r="W65" s="14">
         <v>720</v>
       </c>
       <c r="X65" s="14">
         <v>700</v>
       </c>
       <c r="Y65" s="14">
         <v>614</v>
       </c>
       <c r="Z65" s="14">
         <v>735</v>
       </c>
       <c r="AA65" s="14">
         <v>662</v>
       </c>
       <c r="AB65" s="14">
         <v>652</v>
       </c>
       <c r="AC65" s="54">
         <v>666</v>
       </c>
       <c r="AD65" s="54">
         <v>599</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE65" s="59">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="22">
         <v>393</v>
       </c>
       <c r="D66" s="8">
         <v>335</v>
       </c>
       <c r="E66" s="22">
         <v>353</v>
       </c>
       <c r="F66" s="22">
         <v>392</v>
       </c>
       <c r="G66" s="22">
         <v>390</v>
       </c>
       <c r="H66" s="22">
         <v>371</v>
       </c>
       <c r="I66" s="22">
@@ -6827,52 +7027,55 @@
       </c>
       <c r="W66" s="14">
         <v>368</v>
       </c>
       <c r="X66" s="14">
         <v>365</v>
       </c>
       <c r="Y66" s="14">
         <v>292</v>
       </c>
       <c r="Z66" s="14">
         <v>340</v>
       </c>
       <c r="AA66" s="14">
         <v>270</v>
       </c>
       <c r="AB66" s="14">
         <v>301</v>
       </c>
       <c r="AC66" s="54">
         <v>328</v>
       </c>
       <c r="AD66" s="54">
         <v>312</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE66" s="59">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C67" s="22">
         <v>235</v>
       </c>
       <c r="D67" s="8">
         <v>209</v>
       </c>
       <c r="E67" s="22">
         <v>188</v>
       </c>
       <c r="F67" s="22">
         <v>226</v>
       </c>
       <c r="G67" s="22">
         <v>225</v>
       </c>
       <c r="H67" s="22">
         <v>196</v>
       </c>
       <c r="I67" s="22">
@@ -6919,52 +7122,55 @@
       </c>
       <c r="W67" s="14">
         <v>186</v>
       </c>
       <c r="X67" s="14">
         <v>177</v>
       </c>
       <c r="Y67" s="14">
         <v>178</v>
       </c>
       <c r="Z67" s="14">
         <v>190</v>
       </c>
       <c r="AA67" s="14">
         <v>191</v>
       </c>
       <c r="AB67" s="14">
         <v>147</v>
       </c>
       <c r="AC67" s="54">
         <v>170</v>
       </c>
       <c r="AD67" s="54">
         <v>191</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE67" s="59">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="22">
         <v>2318</v>
       </c>
       <c r="D68" s="8">
         <v>2058</v>
       </c>
       <c r="E68" s="22">
         <v>1924</v>
       </c>
       <c r="F68" s="22">
         <v>2212</v>
       </c>
       <c r="G68" s="22">
         <v>2190</v>
       </c>
       <c r="H68" s="22">
         <v>1942</v>
       </c>
       <c r="I68" s="22">
@@ -7011,52 +7217,55 @@
       </c>
       <c r="W68" s="14">
         <v>2024</v>
       </c>
       <c r="X68" s="14">
         <v>1968</v>
       </c>
       <c r="Y68" s="14">
         <v>1662</v>
       </c>
       <c r="Z68" s="14">
         <v>1849</v>
       </c>
       <c r="AA68" s="14">
         <v>1741</v>
       </c>
       <c r="AB68" s="14">
         <v>1559</v>
       </c>
       <c r="AC68" s="54">
         <v>1747</v>
       </c>
       <c r="AD68" s="54">
         <v>1688</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE68" s="59">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C69" s="22">
         <v>197</v>
       </c>
       <c r="D69" s="8">
         <v>133</v>
       </c>
       <c r="E69" s="22">
         <v>146</v>
       </c>
       <c r="F69" s="22">
         <v>187</v>
       </c>
       <c r="G69" s="22">
         <v>171</v>
       </c>
       <c r="H69" s="22">
         <v>170</v>
       </c>
       <c r="I69" s="22">
@@ -7103,52 +7312,55 @@
       </c>
       <c r="W69" s="14">
         <v>133</v>
       </c>
       <c r="X69" s="14">
         <v>167</v>
       </c>
       <c r="Y69" s="14">
         <v>128</v>
       </c>
       <c r="Z69" s="14">
         <v>132</v>
       </c>
       <c r="AA69" s="14">
         <v>138</v>
       </c>
       <c r="AB69" s="14">
         <v>100</v>
       </c>
       <c r="AC69" s="54">
         <v>118</v>
       </c>
       <c r="AD69" s="54">
         <v>133</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE69" s="59">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C70" s="22">
         <v>355</v>
       </c>
       <c r="D70" s="8">
         <v>301</v>
       </c>
       <c r="E70" s="22">
         <v>318</v>
       </c>
       <c r="F70" s="22">
         <v>371</v>
       </c>
       <c r="G70" s="22">
         <v>342</v>
       </c>
       <c r="H70" s="22">
         <v>343</v>
       </c>
       <c r="I70" s="22">
@@ -7195,52 +7407,55 @@
       </c>
       <c r="W70" s="14">
         <v>316</v>
       </c>
       <c r="X70" s="14">
         <v>291</v>
       </c>
       <c r="Y70" s="14">
         <v>283</v>
       </c>
       <c r="Z70" s="14">
         <v>314</v>
       </c>
       <c r="AA70" s="14">
         <v>266</v>
       </c>
       <c r="AB70" s="14">
         <v>237</v>
       </c>
       <c r="AC70" s="54">
         <v>252</v>
       </c>
       <c r="AD70" s="54">
         <v>290</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE70" s="59">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C71" s="22">
         <v>1195</v>
       </c>
       <c r="D71" s="8">
         <v>1112</v>
       </c>
       <c r="E71" s="22">
         <v>1002</v>
       </c>
       <c r="F71" s="22">
         <v>1220</v>
       </c>
       <c r="G71" s="22">
         <v>1198</v>
       </c>
       <c r="H71" s="22">
         <v>1197</v>
       </c>
       <c r="I71" s="22">
@@ -7287,52 +7502,55 @@
       </c>
       <c r="W71" s="14">
         <v>1152</v>
       </c>
       <c r="X71" s="14">
         <v>1107</v>
       </c>
       <c r="Y71" s="14">
         <v>970</v>
       </c>
       <c r="Z71" s="14">
         <v>1117</v>
       </c>
       <c r="AA71" s="14">
         <v>1021</v>
       </c>
       <c r="AB71" s="14">
         <v>951</v>
       </c>
       <c r="AC71" s="54">
         <v>1052</v>
       </c>
       <c r="AD71" s="54">
         <v>1135</v>
       </c>
-    </row>
-    <row r="72" spans="1:30" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE71" s="59">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B72" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C72" s="22">
         <v>1445</v>
       </c>
       <c r="D72" s="8">
         <v>1405</v>
       </c>
       <c r="E72" s="22">
         <v>1288</v>
       </c>
       <c r="F72" s="22">
         <v>1415</v>
       </c>
       <c r="G72" s="22">
         <v>1363</v>
       </c>
       <c r="H72" s="22">
         <v>1338</v>
       </c>
       <c r="I72" s="22">
@@ -7379,52 +7597,55 @@
       </c>
       <c r="W72" s="14">
         <v>1410</v>
       </c>
       <c r="X72" s="14">
         <v>1323</v>
       </c>
       <c r="Y72" s="14">
         <v>1088</v>
       </c>
       <c r="Z72" s="14">
         <v>1256</v>
       </c>
       <c r="AA72" s="14">
         <v>1193</v>
       </c>
       <c r="AB72" s="14">
         <v>1021</v>
       </c>
       <c r="AC72" s="54">
         <v>1266</v>
       </c>
       <c r="AD72" s="54">
         <v>1205</v>
       </c>
-    </row>
-    <row r="73" spans="1:30" s="33" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE72" s="59">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31" s="33" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B73" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C73" s="27">
         <v>1244</v>
       </c>
       <c r="D73" s="28">
         <v>1180</v>
       </c>
       <c r="E73" s="27">
         <v>1140</v>
       </c>
       <c r="F73" s="27">
         <v>1249</v>
       </c>
       <c r="G73" s="27">
         <v>1215</v>
       </c>
       <c r="H73" s="27">
         <v>1103</v>
       </c>
       <c r="I73" s="27">
@@ -7471,84 +7692,87 @@
       </c>
       <c r="W73" s="29">
         <v>1234</v>
       </c>
       <c r="X73" s="14">
         <v>1158</v>
       </c>
       <c r="Y73" s="14">
         <v>992</v>
       </c>
       <c r="Z73" s="14">
         <v>1084</v>
       </c>
       <c r="AA73" s="14">
         <v>1126</v>
       </c>
       <c r="AB73" s="14">
         <v>948</v>
       </c>
       <c r="AC73" s="54">
         <v>1066</v>
       </c>
       <c r="AD73" s="54">
         <v>975</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B74" s="71" t="s">
+      <c r="AE73" s="59">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="64" t="s">
         <v>65</v>
       </c>
-      <c r="C74" s="71"/>
-[...23 lines deleted...]
-      <c r="AA74" s="71"/>
+      <c r="C74" s="64"/>
+      <c r="D74" s="64"/>
+      <c r="E74" s="64"/>
+      <c r="F74" s="64"/>
+      <c r="G74" s="64"/>
+      <c r="H74" s="64"/>
+      <c r="I74" s="64"/>
+      <c r="J74" s="64"/>
+      <c r="K74" s="64"/>
+      <c r="L74" s="64"/>
+      <c r="M74" s="64"/>
+      <c r="N74" s="64"/>
+      <c r="O74" s="64"/>
+      <c r="P74" s="64"/>
+      <c r="Q74" s="64"/>
+      <c r="R74" s="64"/>
+      <c r="S74" s="64"/>
+      <c r="T74" s="64"/>
+      <c r="U74" s="64"/>
+      <c r="V74" s="64"/>
+      <c r="W74" s="64"/>
+      <c r="X74" s="64"/>
+      <c r="Y74" s="64"/>
+      <c r="Z74" s="64"/>
+      <c r="AA74" s="64"/>
       <c r="AB74" s="24"/>
       <c r="AC74" s="53"/>
     </row>
-    <row r="75" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C75" s="8">
         <v>19450</v>
       </c>
       <c r="D75" s="8">
         <v>17881</v>
       </c>
       <c r="E75" s="8">
         <v>17079</v>
       </c>
       <c r="F75" s="8">
         <v>19328</v>
       </c>
       <c r="G75" s="8">
         <v>18526</v>
       </c>
       <c r="H75" s="8">
         <v>17804</v>
       </c>
       <c r="I75" s="8">
         <v>19830</v>
       </c>
       <c r="J75" s="8">
@@ -7592,52 +7816,55 @@
       </c>
       <c r="W75" s="14">
         <v>17917</v>
       </c>
       <c r="X75" s="14">
         <v>17317</v>
       </c>
       <c r="Y75" s="14">
         <v>14947</v>
       </c>
       <c r="Z75" s="14">
         <v>16862</v>
       </c>
       <c r="AA75" s="14">
         <v>15936</v>
       </c>
       <c r="AB75" s="14">
         <v>13958</v>
       </c>
       <c r="AC75" s="54">
         <v>15715</v>
       </c>
       <c r="AD75" s="54">
         <v>15750</v>
       </c>
-    </row>
-    <row r="76" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE75" s="59">
+        <v>14653</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="34">
         <v>100000000</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C76" s="8">
         <v>522</v>
       </c>
       <c r="D76" s="8">
         <v>485</v>
       </c>
       <c r="E76" s="8">
         <v>522</v>
       </c>
       <c r="F76" s="8">
         <v>559</v>
       </c>
       <c r="G76" s="8">
         <v>547</v>
       </c>
       <c r="H76" s="8">
         <v>518</v>
       </c>
       <c r="I76" s="8">
@@ -7684,52 +7911,55 @@
       </c>
       <c r="W76" s="14">
         <v>523</v>
       </c>
       <c r="X76" s="14">
         <v>418</v>
       </c>
       <c r="Y76" s="14">
         <v>394</v>
       </c>
       <c r="Z76" s="14">
         <v>450</v>
       </c>
       <c r="AA76" s="14">
         <v>377</v>
       </c>
       <c r="AB76" s="14">
         <v>366</v>
       </c>
       <c r="AC76" s="54">
         <v>463</v>
       </c>
       <c r="AD76" s="54">
         <v>439</v>
       </c>
-    </row>
-    <row r="77" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE76" s="59">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C77" s="8">
         <v>548</v>
       </c>
       <c r="D77" s="8">
         <v>477</v>
       </c>
       <c r="E77" s="8">
         <v>431</v>
       </c>
       <c r="F77" s="8">
         <v>575</v>
       </c>
       <c r="G77" s="8">
         <v>496</v>
       </c>
       <c r="H77" s="8">
         <v>487</v>
       </c>
       <c r="I77" s="8">
@@ -7776,52 +8006,55 @@
       </c>
       <c r="W77" s="14">
         <v>437</v>
       </c>
       <c r="X77" s="14">
         <v>459</v>
       </c>
       <c r="Y77" s="14">
         <v>439</v>
       </c>
       <c r="Z77" s="14">
         <v>445</v>
       </c>
       <c r="AA77" s="14">
         <v>436</v>
       </c>
       <c r="AB77" s="14">
         <v>404</v>
       </c>
       <c r="AC77" s="54">
         <v>418</v>
       </c>
       <c r="AD77" s="54">
         <v>419</v>
       </c>
-    </row>
-    <row r="78" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE77" s="59">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C78" s="8">
         <v>1127</v>
       </c>
       <c r="D78" s="8">
         <v>1077</v>
       </c>
       <c r="E78" s="8">
         <v>1080</v>
       </c>
       <c r="F78" s="8">
         <v>1177</v>
       </c>
       <c r="G78" s="8">
         <v>1154</v>
       </c>
       <c r="H78" s="8">
         <v>1117</v>
       </c>
       <c r="I78" s="8">
@@ -7868,52 +8101,55 @@
       </c>
       <c r="W78" s="14">
         <v>1044</v>
       </c>
       <c r="X78" s="14">
         <v>1117</v>
       </c>
       <c r="Y78" s="14">
         <v>892</v>
       </c>
       <c r="Z78" s="14">
         <v>1058</v>
       </c>
       <c r="AA78" s="14">
         <v>1006</v>
       </c>
       <c r="AB78" s="14">
         <v>833</v>
       </c>
       <c r="AC78" s="54">
         <v>907</v>
       </c>
       <c r="AD78" s="54">
         <v>927</v>
       </c>
-    </row>
-    <row r="79" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE78" s="59">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C79" s="8">
         <v>403</v>
       </c>
       <c r="D79" s="8">
         <v>399</v>
       </c>
       <c r="E79" s="8">
         <v>367</v>
       </c>
       <c r="F79" s="8">
         <v>411</v>
       </c>
       <c r="G79" s="8">
         <v>401</v>
       </c>
       <c r="H79" s="8">
         <v>357</v>
       </c>
       <c r="I79" s="8">
@@ -7960,52 +8196,55 @@
       </c>
       <c r="W79" s="14">
         <v>440</v>
       </c>
       <c r="X79" s="14">
         <v>397</v>
       </c>
       <c r="Y79" s="14">
         <v>332</v>
       </c>
       <c r="Z79" s="14">
         <v>373</v>
       </c>
       <c r="AA79" s="14">
         <v>354</v>
       </c>
       <c r="AB79" s="14">
         <v>315</v>
       </c>
       <c r="AC79" s="54">
         <v>392</v>
       </c>
       <c r="AD79" s="54">
         <v>400</v>
       </c>
-    </row>
-    <row r="80" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE79" s="59">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C80" s="8">
         <v>810</v>
       </c>
       <c r="D80" s="8">
         <v>643</v>
       </c>
       <c r="E80" s="8">
         <v>665</v>
       </c>
       <c r="F80" s="8">
         <v>707</v>
       </c>
       <c r="G80" s="8">
         <v>643</v>
       </c>
       <c r="H80" s="8">
         <v>600</v>
       </c>
       <c r="I80" s="8">
@@ -8052,52 +8291,55 @@
       </c>
       <c r="W80" s="14">
         <v>620</v>
       </c>
       <c r="X80" s="14">
         <v>609</v>
       </c>
       <c r="Y80" s="14">
         <v>553</v>
       </c>
       <c r="Z80" s="14">
         <v>611</v>
       </c>
       <c r="AA80" s="14">
         <v>590</v>
       </c>
       <c r="AB80" s="14">
         <v>496</v>
       </c>
       <c r="AC80" s="54">
         <v>557</v>
       </c>
       <c r="AD80" s="54">
         <v>508</v>
       </c>
-    </row>
-    <row r="81" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE80" s="59">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C81" s="8">
         <v>565</v>
       </c>
       <c r="D81" s="8">
         <v>477</v>
       </c>
       <c r="E81" s="8">
         <v>480</v>
       </c>
       <c r="F81" s="8">
         <v>575</v>
       </c>
       <c r="G81" s="8">
         <v>555</v>
       </c>
       <c r="H81" s="8">
         <v>536</v>
       </c>
       <c r="I81" s="8">
@@ -8144,52 +8386,55 @@
       </c>
       <c r="W81" s="14">
         <v>559</v>
       </c>
       <c r="X81" s="14">
         <v>505</v>
       </c>
       <c r="Y81" s="14">
         <v>439</v>
       </c>
       <c r="Z81" s="14">
         <v>553</v>
       </c>
       <c r="AA81" s="14">
         <v>447</v>
       </c>
       <c r="AB81" s="14">
         <v>414</v>
       </c>
       <c r="AC81" s="54">
         <v>431</v>
       </c>
       <c r="AD81" s="54">
         <v>412</v>
       </c>
-    </row>
-    <row r="82" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE81" s="59">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="82" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C82" s="8">
         <v>949</v>
       </c>
       <c r="D82" s="8">
         <v>786</v>
       </c>
       <c r="E82" s="8">
         <v>772</v>
       </c>
       <c r="F82" s="8">
         <v>847</v>
       </c>
       <c r="G82" s="8">
         <v>904</v>
       </c>
       <c r="H82" s="8">
         <v>839</v>
       </c>
       <c r="I82" s="8">
@@ -8236,52 +8481,55 @@
       </c>
       <c r="W82" s="14">
         <v>926</v>
       </c>
       <c r="X82" s="14">
         <v>873</v>
       </c>
       <c r="Y82" s="14">
         <v>761</v>
       </c>
       <c r="Z82" s="14">
         <v>811</v>
       </c>
       <c r="AA82" s="14">
         <v>771</v>
       </c>
       <c r="AB82" s="14">
         <v>701</v>
       </c>
       <c r="AC82" s="54">
         <v>748</v>
       </c>
       <c r="AD82" s="54">
         <v>734</v>
       </c>
-    </row>
-    <row r="83" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE82" s="59">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C83" s="8">
         <v>477</v>
       </c>
       <c r="D83" s="8">
         <v>475</v>
       </c>
       <c r="E83" s="8">
         <v>435</v>
       </c>
       <c r="F83" s="8">
         <v>494</v>
       </c>
       <c r="G83" s="8">
         <v>455</v>
       </c>
       <c r="H83" s="8">
         <v>448</v>
       </c>
       <c r="I83" s="8">
@@ -8328,52 +8576,55 @@
       </c>
       <c r="W83" s="14">
         <v>482</v>
       </c>
       <c r="X83" s="14">
         <v>425</v>
       </c>
       <c r="Y83" s="14">
         <v>354</v>
       </c>
       <c r="Z83" s="14">
         <v>427</v>
       </c>
       <c r="AA83" s="14">
         <v>363</v>
       </c>
       <c r="AB83" s="14">
         <v>369</v>
       </c>
       <c r="AC83" s="54">
         <v>399</v>
       </c>
       <c r="AD83" s="54">
         <v>414</v>
       </c>
-    </row>
-    <row r="84" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE83" s="59">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C84" s="8">
         <v>1041</v>
       </c>
       <c r="D84" s="8">
         <v>1007</v>
       </c>
       <c r="E84" s="8">
         <v>965</v>
       </c>
       <c r="F84" s="8">
         <v>1106</v>
       </c>
       <c r="G84" s="8">
         <v>1020</v>
       </c>
       <c r="H84" s="8">
         <v>1059</v>
       </c>
       <c r="I84" s="8">
@@ -8420,52 +8671,55 @@
       </c>
       <c r="W84" s="14">
         <v>995</v>
       </c>
       <c r="X84" s="14">
         <v>924</v>
       </c>
       <c r="Y84" s="14">
         <v>815</v>
       </c>
       <c r="Z84" s="14">
         <v>920</v>
       </c>
       <c r="AA84" s="14">
         <v>865</v>
       </c>
       <c r="AB84" s="14">
         <v>800</v>
       </c>
       <c r="AC84" s="54">
         <v>832</v>
       </c>
       <c r="AD84" s="54">
         <v>869</v>
       </c>
-    </row>
-    <row r="85" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE84" s="59">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C85" s="8">
         <v>514</v>
       </c>
       <c r="D85" s="8">
         <v>484</v>
       </c>
       <c r="E85" s="8">
         <v>445</v>
       </c>
       <c r="F85" s="8">
         <v>503</v>
       </c>
       <c r="G85" s="8">
         <v>501</v>
       </c>
       <c r="H85" s="8">
         <v>449</v>
       </c>
       <c r="I85" s="8">
@@ -8512,52 +8766,55 @@
       </c>
       <c r="W85" s="14">
         <v>459</v>
       </c>
       <c r="X85" s="14">
         <v>453</v>
       </c>
       <c r="Y85" s="14">
         <v>396</v>
       </c>
       <c r="Z85" s="14">
         <v>424</v>
       </c>
       <c r="AA85" s="14">
         <v>424</v>
       </c>
       <c r="AB85" s="14">
         <v>354</v>
       </c>
       <c r="AC85" s="54">
         <v>385</v>
       </c>
       <c r="AD85" s="54">
         <v>414</v>
       </c>
-    </row>
-    <row r="86" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE85" s="59">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C86" s="8">
         <v>830</v>
       </c>
       <c r="D86" s="8">
         <v>740</v>
       </c>
       <c r="E86" s="8">
         <v>652</v>
       </c>
       <c r="F86" s="8">
         <v>731</v>
       </c>
       <c r="G86" s="8">
         <v>716</v>
       </c>
       <c r="H86" s="8">
         <v>711</v>
       </c>
       <c r="I86" s="8">
@@ -8604,52 +8861,55 @@
       </c>
       <c r="W86" s="14">
         <v>682</v>
       </c>
       <c r="X86" s="14">
         <v>618</v>
       </c>
       <c r="Y86" s="14">
         <v>602</v>
       </c>
       <c r="Z86" s="14">
         <v>643</v>
       </c>
       <c r="AA86" s="14">
         <v>582</v>
       </c>
       <c r="AB86" s="14">
         <v>527</v>
       </c>
       <c r="AC86" s="54">
         <v>580</v>
       </c>
       <c r="AD86" s="54">
         <v>540</v>
       </c>
-    </row>
-    <row r="87" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE86" s="59">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C87" s="8">
         <v>776</v>
       </c>
       <c r="D87" s="8">
         <v>702</v>
       </c>
       <c r="E87" s="8">
         <v>672</v>
       </c>
       <c r="F87" s="8">
         <v>731</v>
       </c>
       <c r="G87" s="8">
         <v>713</v>
       </c>
       <c r="H87" s="8">
         <v>670</v>
       </c>
       <c r="I87" s="8">
@@ -8696,52 +8956,55 @@
       </c>
       <c r="W87" s="14">
         <v>625</v>
       </c>
       <c r="X87" s="14">
         <v>652</v>
       </c>
       <c r="Y87" s="14">
         <v>563</v>
       </c>
       <c r="Z87" s="14">
         <v>687</v>
       </c>
       <c r="AA87" s="14">
         <v>618</v>
       </c>
       <c r="AB87" s="14">
         <v>559</v>
       </c>
       <c r="AC87" s="54">
         <v>579</v>
       </c>
       <c r="AD87" s="54">
         <v>583</v>
       </c>
-    </row>
-    <row r="88" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE87" s="59">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B88" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C88" s="8">
         <v>554</v>
       </c>
       <c r="D88" s="8">
         <v>512</v>
       </c>
       <c r="E88" s="8">
         <v>514</v>
       </c>
       <c r="F88" s="8">
         <v>526</v>
       </c>
       <c r="G88" s="8">
         <v>536</v>
       </c>
       <c r="H88" s="8">
         <v>534</v>
       </c>
       <c r="I88" s="8">
@@ -8788,52 +9051,55 @@
       </c>
       <c r="W88" s="14">
         <v>504</v>
       </c>
       <c r="X88" s="14">
         <v>482</v>
       </c>
       <c r="Y88" s="14">
         <v>391</v>
       </c>
       <c r="Z88" s="14">
         <v>486</v>
       </c>
       <c r="AA88" s="14">
         <v>436</v>
       </c>
       <c r="AB88" s="14">
         <v>443</v>
       </c>
       <c r="AC88" s="54">
         <v>461</v>
       </c>
       <c r="AD88" s="54">
         <v>444</v>
       </c>
-    </row>
-    <row r="89" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE88" s="59">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C89" s="8">
         <v>240</v>
       </c>
       <c r="D89" s="8">
         <v>214</v>
       </c>
       <c r="E89" s="8">
         <v>193</v>
       </c>
       <c r="F89" s="8">
         <v>223</v>
       </c>
       <c r="G89" s="8">
         <v>207</v>
       </c>
       <c r="H89" s="8">
         <v>196</v>
       </c>
       <c r="I89" s="8">
@@ -8880,52 +9146,55 @@
       </c>
       <c r="W89" s="14">
         <v>180</v>
       </c>
       <c r="X89" s="14">
         <v>170</v>
       </c>
       <c r="Y89" s="14">
         <v>165</v>
       </c>
       <c r="Z89" s="14">
         <v>200</v>
       </c>
       <c r="AA89" s="14">
         <v>198</v>
       </c>
       <c r="AB89" s="14">
         <v>149</v>
       </c>
       <c r="AC89" s="54">
         <v>166</v>
       </c>
       <c r="AD89" s="54">
         <v>200</v>
       </c>
-    </row>
-    <row r="90" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE89" s="59">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C90" s="8">
         <v>1253</v>
       </c>
       <c r="D90" s="8">
         <v>1122</v>
       </c>
       <c r="E90" s="8">
         <v>1049</v>
       </c>
       <c r="F90" s="8">
         <v>1187</v>
       </c>
       <c r="G90" s="8">
         <v>1170</v>
       </c>
       <c r="H90" s="8">
         <v>1103</v>
       </c>
       <c r="I90" s="8">
@@ -8972,52 +9241,55 @@
       </c>
       <c r="W90" s="14">
         <v>1086</v>
       </c>
       <c r="X90" s="14">
         <v>1040</v>
       </c>
       <c r="Y90" s="14">
         <v>934</v>
       </c>
       <c r="Z90" s="14">
         <v>1023</v>
       </c>
       <c r="AA90" s="14">
         <v>972</v>
       </c>
       <c r="AB90" s="14">
         <v>792</v>
       </c>
       <c r="AC90" s="54">
         <v>946</v>
       </c>
       <c r="AD90" s="54">
         <v>895</v>
       </c>
-    </row>
-    <row r="91" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE90" s="59">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C91" s="8">
         <v>294</v>
       </c>
       <c r="D91" s="8">
         <v>245</v>
       </c>
       <c r="E91" s="8">
         <v>260</v>
       </c>
       <c r="F91" s="8">
         <v>311</v>
       </c>
       <c r="G91" s="8">
         <v>249</v>
       </c>
       <c r="H91" s="8">
         <v>261</v>
       </c>
       <c r="I91" s="8">
@@ -9064,52 +9336,55 @@
       </c>
       <c r="W91" s="14">
         <v>227</v>
       </c>
       <c r="X91" s="14">
         <v>269</v>
       </c>
       <c r="Y91" s="14">
         <v>194</v>
       </c>
       <c r="Z91" s="14">
         <v>212</v>
       </c>
       <c r="AA91" s="14">
         <v>227</v>
       </c>
       <c r="AB91" s="14">
         <v>165</v>
       </c>
       <c r="AC91" s="54">
         <v>197</v>
       </c>
       <c r="AD91" s="54">
         <v>217</v>
       </c>
-    </row>
-    <row r="92" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE91" s="59">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C92" s="8">
         <v>511</v>
       </c>
       <c r="D92" s="8">
         <v>466</v>
       </c>
       <c r="E92" s="8">
         <v>453</v>
       </c>
       <c r="F92" s="8">
         <v>551</v>
       </c>
       <c r="G92" s="8">
         <v>476</v>
       </c>
       <c r="H92" s="8">
         <v>464</v>
       </c>
       <c r="I92" s="8">
@@ -9156,52 +9431,55 @@
       </c>
       <c r="W92" s="14">
         <v>452</v>
       </c>
       <c r="X92" s="14">
         <v>404</v>
       </c>
       <c r="Y92" s="14">
         <v>392</v>
       </c>
       <c r="Z92" s="14">
         <v>432</v>
       </c>
       <c r="AA92" s="14">
         <v>381</v>
       </c>
       <c r="AB92" s="14">
         <v>332</v>
       </c>
       <c r="AC92" s="54">
         <v>340</v>
       </c>
       <c r="AD92" s="54">
         <v>419</v>
       </c>
-    </row>
-    <row r="93" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE92" s="59">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C93" s="8">
         <v>2486</v>
       </c>
       <c r="D93" s="8">
         <v>2279</v>
       </c>
       <c r="E93" s="8">
         <v>2177</v>
       </c>
       <c r="F93" s="8">
         <v>2499</v>
       </c>
       <c r="G93" s="8">
         <v>2477</v>
       </c>
       <c r="H93" s="8">
         <v>2463</v>
       </c>
       <c r="I93" s="8">
@@ -9248,52 +9526,55 @@
       </c>
       <c r="W93" s="14">
         <v>2381</v>
       </c>
       <c r="X93" s="14">
         <v>2327</v>
       </c>
       <c r="Y93" s="14">
         <v>1955</v>
       </c>
       <c r="Z93" s="14">
         <v>2231</v>
       </c>
       <c r="AA93" s="14">
         <v>2119</v>
       </c>
       <c r="AB93" s="14">
         <v>1954</v>
       </c>
       <c r="AC93" s="54">
         <v>2170</v>
       </c>
       <c r="AD93" s="54">
         <v>2331</v>
       </c>
-    </row>
-    <row r="94" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE93" s="59">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B94" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C94" s="8">
         <v>2967</v>
       </c>
       <c r="D94" s="8">
         <v>2908</v>
       </c>
       <c r="E94" s="8">
         <v>2636</v>
       </c>
       <c r="F94" s="8">
         <v>3050</v>
       </c>
       <c r="G94" s="8">
         <v>2843</v>
       </c>
       <c r="H94" s="8">
         <v>2786</v>
       </c>
       <c r="I94" s="8">
@@ -9340,52 +9621,55 @@
       </c>
       <c r="W94" s="14">
         <v>2829</v>
       </c>
       <c r="X94" s="14">
         <v>2735</v>
       </c>
       <c r="Y94" s="14">
         <v>2302</v>
       </c>
       <c r="Z94" s="14">
         <v>2580</v>
       </c>
       <c r="AA94" s="14">
         <v>2470</v>
       </c>
       <c r="AB94" s="14">
         <v>2101</v>
       </c>
       <c r="AC94" s="54">
         <v>2638</v>
       </c>
       <c r="AD94" s="54">
         <v>2515</v>
       </c>
-    </row>
-    <row r="95" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE94" s="59">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C95" s="8">
         <v>2583</v>
       </c>
       <c r="D95" s="8">
         <v>2383</v>
       </c>
       <c r="E95" s="8">
         <v>2311</v>
       </c>
       <c r="F95" s="8">
         <v>2565</v>
       </c>
       <c r="G95" s="8">
         <v>2463</v>
       </c>
       <c r="H95" s="8">
         <v>2206</v>
       </c>
       <c r="I95" s="8">
@@ -9432,84 +9716,87 @@
       </c>
       <c r="W95" s="14">
         <v>2466</v>
       </c>
       <c r="X95" s="14">
         <v>2440</v>
       </c>
       <c r="Y95" s="14">
         <v>2074</v>
       </c>
       <c r="Z95" s="14">
         <v>2296</v>
       </c>
       <c r="AA95" s="14">
         <v>2300</v>
       </c>
       <c r="AB95" s="14">
         <v>1884</v>
       </c>
       <c r="AC95" s="54">
         <v>2106</v>
       </c>
       <c r="AD95" s="54">
         <v>2070</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B96" s="72" t="s">
+      <c r="AE95" s="59">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="65" t="s">
         <v>66</v>
       </c>
-      <c r="C96" s="72"/>
-[...23 lines deleted...]
-      <c r="AA96" s="72"/>
+      <c r="C96" s="65"/>
+      <c r="D96" s="65"/>
+      <c r="E96" s="65"/>
+      <c r="F96" s="65"/>
+      <c r="G96" s="65"/>
+      <c r="H96" s="65"/>
+      <c r="I96" s="65"/>
+      <c r="J96" s="65"/>
+      <c r="K96" s="65"/>
+      <c r="L96" s="65"/>
+      <c r="M96" s="65"/>
+      <c r="N96" s="65"/>
+      <c r="O96" s="65"/>
+      <c r="P96" s="65"/>
+      <c r="Q96" s="65"/>
+      <c r="R96" s="65"/>
+      <c r="S96" s="65"/>
+      <c r="T96" s="65"/>
+      <c r="U96" s="65"/>
+      <c r="V96" s="65"/>
+      <c r="W96" s="65"/>
+      <c r="X96" s="65"/>
+      <c r="Y96" s="65"/>
+      <c r="Z96" s="65"/>
+      <c r="AA96" s="65"/>
       <c r="AB96" s="24"/>
       <c r="AC96" s="53"/>
     </row>
-    <row r="97" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C97" s="8">
         <v>13712</v>
       </c>
       <c r="D97" s="8">
         <v>12194</v>
       </c>
       <c r="E97" s="8">
         <v>11535</v>
       </c>
       <c r="F97" s="8">
         <v>12824</v>
       </c>
       <c r="G97" s="8">
         <v>12614</v>
       </c>
       <c r="H97" s="8">
         <v>11726</v>
       </c>
       <c r="I97" s="8">
         <v>13474</v>
       </c>
       <c r="J97" s="8">
@@ -9553,52 +9840,55 @@
       </c>
       <c r="W97" s="14">
         <v>11454</v>
       </c>
       <c r="X97" s="14">
         <v>11031</v>
       </c>
       <c r="Y97" s="14">
         <v>9501</v>
       </c>
       <c r="Z97" s="14">
         <v>10667</v>
       </c>
       <c r="AA97" s="14">
         <v>9883</v>
       </c>
       <c r="AB97" s="14">
         <v>8764</v>
       </c>
       <c r="AC97" s="54">
         <v>9811</v>
       </c>
       <c r="AD97" s="54">
         <v>9563</v>
       </c>
-    </row>
-    <row r="98" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE97" s="59">
+        <v>8951</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="34">
         <v>100000000</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C98" s="8">
         <v>282</v>
       </c>
       <c r="D98" s="8">
         <v>263</v>
       </c>
       <c r="E98" s="8">
         <v>246</v>
       </c>
       <c r="F98" s="8">
         <v>298</v>
       </c>
       <c r="G98" s="8">
         <v>276</v>
       </c>
       <c r="H98" s="8">
         <v>249</v>
       </c>
       <c r="I98" s="8">
@@ -9645,52 +9935,55 @@
       </c>
       <c r="W98" s="14">
         <v>256</v>
       </c>
       <c r="X98" s="14">
         <v>232</v>
       </c>
       <c r="Y98" s="14">
         <v>187</v>
       </c>
       <c r="Z98" s="14">
         <v>224</v>
       </c>
       <c r="AA98" s="14">
         <v>217</v>
       </c>
       <c r="AB98" s="14">
         <v>176</v>
       </c>
       <c r="AC98" s="54">
         <v>198</v>
       </c>
       <c r="AD98" s="54">
         <v>200</v>
       </c>
-    </row>
-    <row r="99" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE98" s="59">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C99" s="8">
         <v>398</v>
       </c>
       <c r="D99" s="8">
         <v>348</v>
       </c>
       <c r="E99" s="8">
         <v>356</v>
       </c>
       <c r="F99" s="8">
         <v>356</v>
       </c>
       <c r="G99" s="8">
         <v>356</v>
       </c>
       <c r="H99" s="8">
         <v>310</v>
       </c>
       <c r="I99" s="8">
@@ -9737,52 +10030,55 @@
       </c>
       <c r="W99" s="14">
         <v>317</v>
       </c>
       <c r="X99" s="14">
         <v>298</v>
       </c>
       <c r="Y99" s="14">
         <v>291</v>
       </c>
       <c r="Z99" s="14">
         <v>319</v>
       </c>
       <c r="AA99" s="14">
         <v>284</v>
       </c>
       <c r="AB99" s="14">
         <v>246</v>
       </c>
       <c r="AC99" s="54">
         <v>284</v>
       </c>
       <c r="AD99" s="54">
         <v>302</v>
       </c>
-    </row>
-    <row r="100" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE99" s="59">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C100" s="8">
         <v>426</v>
       </c>
       <c r="D100" s="8">
         <v>408</v>
       </c>
       <c r="E100" s="8">
         <v>369</v>
       </c>
       <c r="F100" s="8">
         <v>405</v>
       </c>
       <c r="G100" s="8">
         <v>410</v>
       </c>
       <c r="H100" s="8">
         <v>347</v>
       </c>
       <c r="I100" s="8">
@@ -9829,52 +10125,55 @@
       </c>
       <c r="W100" s="14">
         <v>334</v>
       </c>
       <c r="X100" s="14">
         <v>288</v>
       </c>
       <c r="Y100" s="14">
         <v>284</v>
       </c>
       <c r="Z100" s="14">
         <v>306</v>
       </c>
       <c r="AA100" s="14">
         <v>302</v>
       </c>
       <c r="AB100" s="14">
         <v>256</v>
       </c>
       <c r="AC100" s="54">
         <v>289</v>
       </c>
       <c r="AD100" s="54">
         <v>270</v>
       </c>
-    </row>
-    <row r="101" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE100" s="59">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B101" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C101" s="8">
         <v>2511</v>
       </c>
       <c r="D101" s="8">
         <v>2287</v>
       </c>
       <c r="E101" s="8">
         <v>2145</v>
       </c>
       <c r="F101" s="8">
         <v>2286</v>
       </c>
       <c r="G101" s="8">
         <v>2367</v>
       </c>
       <c r="H101" s="8">
         <v>2234</v>
       </c>
       <c r="I101" s="8">
@@ -9921,52 +10220,55 @@
       </c>
       <c r="W101" s="14">
         <v>2035</v>
       </c>
       <c r="X101" s="14">
         <v>1994</v>
       </c>
       <c r="Y101" s="14">
         <v>1697</v>
       </c>
       <c r="Z101" s="14">
         <v>2028</v>
       </c>
       <c r="AA101" s="14">
         <v>1782</v>
       </c>
       <c r="AB101" s="14">
         <v>1498</v>
       </c>
       <c r="AC101" s="54">
         <v>1903</v>
       </c>
       <c r="AD101" s="54">
         <v>1835</v>
       </c>
-    </row>
-    <row r="102" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE101" s="59">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C102" s="8">
         <v>657</v>
       </c>
       <c r="D102" s="8">
         <v>586</v>
       </c>
       <c r="E102" s="8">
         <v>581</v>
       </c>
       <c r="F102" s="8">
         <v>644</v>
       </c>
       <c r="G102" s="8">
         <v>544</v>
       </c>
       <c r="H102" s="8">
         <v>549</v>
       </c>
       <c r="I102" s="8">
@@ -10013,52 +10315,55 @@
       </c>
       <c r="W102" s="14">
         <v>576</v>
       </c>
       <c r="X102" s="14">
         <v>569</v>
       </c>
       <c r="Y102" s="14">
         <v>529</v>
       </c>
       <c r="Z102" s="14">
         <v>565</v>
       </c>
       <c r="AA102" s="14">
         <v>529</v>
       </c>
       <c r="AB102" s="14">
         <v>470</v>
       </c>
       <c r="AC102" s="54">
         <v>511</v>
       </c>
       <c r="AD102" s="54">
         <v>450</v>
       </c>
-    </row>
-    <row r="103" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE102" s="59">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C103" s="8">
         <v>483</v>
       </c>
       <c r="D103" s="8">
         <v>423</v>
       </c>
       <c r="E103" s="8">
         <v>393</v>
       </c>
       <c r="F103" s="8">
         <v>415</v>
       </c>
       <c r="G103" s="8">
         <v>407</v>
       </c>
       <c r="H103" s="8">
         <v>430</v>
       </c>
       <c r="I103" s="8">
@@ -10105,52 +10410,55 @@
       </c>
       <c r="W103" s="14">
         <v>369</v>
       </c>
       <c r="X103" s="14">
         <v>378</v>
       </c>
       <c r="Y103" s="14">
         <v>317</v>
       </c>
       <c r="Z103" s="14">
         <v>368</v>
       </c>
       <c r="AA103" s="14">
         <v>316</v>
       </c>
       <c r="AB103" s="14">
         <v>305</v>
       </c>
       <c r="AC103" s="54">
         <v>294</v>
       </c>
       <c r="AD103" s="54">
         <v>294</v>
       </c>
-    </row>
-    <row r="104" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE103" s="59">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B104" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C104" s="8">
         <v>1318</v>
       </c>
       <c r="D104" s="8">
         <v>1126</v>
       </c>
       <c r="E104" s="8">
         <v>1107</v>
       </c>
       <c r="F104" s="8">
         <v>1209</v>
       </c>
       <c r="G104" s="8">
         <v>1216</v>
       </c>
       <c r="H104" s="8">
         <v>1111</v>
       </c>
       <c r="I104" s="8">
@@ -10197,52 +10505,55 @@
       </c>
       <c r="W104" s="14">
         <v>1117</v>
       </c>
       <c r="X104" s="14">
         <v>1008</v>
       </c>
       <c r="Y104" s="14">
         <v>905</v>
       </c>
       <c r="Z104" s="14">
         <v>889</v>
       </c>
       <c r="AA104" s="14">
         <v>884</v>
       </c>
       <c r="AB104" s="14">
         <v>790</v>
       </c>
       <c r="AC104" s="54">
         <v>879</v>
       </c>
       <c r="AD104" s="54">
         <v>847</v>
       </c>
-    </row>
-    <row r="105" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE104" s="59">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C105" s="8">
         <v>616</v>
       </c>
       <c r="D105" s="8">
         <v>597</v>
       </c>
       <c r="E105" s="8">
         <v>553</v>
       </c>
       <c r="F105" s="8">
         <v>612</v>
       </c>
       <c r="G105" s="8">
         <v>582</v>
       </c>
       <c r="H105" s="8">
         <v>563</v>
       </c>
       <c r="I105" s="8">
@@ -10289,52 +10600,55 @@
       </c>
       <c r="W105" s="14">
         <v>499</v>
       </c>
       <c r="X105" s="14">
         <v>511</v>
       </c>
       <c r="Y105" s="14">
         <v>398</v>
       </c>
       <c r="Z105" s="14">
         <v>489</v>
       </c>
       <c r="AA105" s="14">
         <v>447</v>
       </c>
       <c r="AB105" s="14">
         <v>404</v>
       </c>
       <c r="AC105" s="54">
         <v>396</v>
       </c>
       <c r="AD105" s="54">
         <v>410</v>
       </c>
-    </row>
-    <row r="106" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE105" s="59">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C106" s="8">
         <v>252</v>
       </c>
       <c r="D106" s="8">
         <v>242</v>
       </c>
       <c r="E106" s="8">
         <v>252</v>
       </c>
       <c r="F106" s="8">
         <v>250</v>
       </c>
       <c r="G106" s="8">
         <v>279</v>
       </c>
       <c r="H106" s="8">
         <v>260</v>
       </c>
       <c r="I106" s="8">
@@ -10381,52 +10695,55 @@
       </c>
       <c r="W106" s="14">
         <v>249</v>
       </c>
       <c r="X106" s="14">
         <v>224</v>
       </c>
       <c r="Y106" s="14">
         <v>170</v>
       </c>
       <c r="Z106" s="14">
         <v>217</v>
       </c>
       <c r="AA106" s="14">
         <v>202</v>
       </c>
       <c r="AB106" s="14">
         <v>189</v>
       </c>
       <c r="AC106" s="54">
         <v>205</v>
       </c>
       <c r="AD106" s="54">
         <v>199</v>
       </c>
-    </row>
-    <row r="107" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE106" s="59">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B107" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C107" s="8">
         <v>340</v>
       </c>
       <c r="D107" s="8">
         <v>301</v>
       </c>
       <c r="E107" s="8">
         <v>238</v>
       </c>
       <c r="F107" s="8">
         <v>301</v>
       </c>
       <c r="G107" s="8">
         <v>277</v>
       </c>
       <c r="H107" s="8">
         <v>262</v>
       </c>
       <c r="I107" s="8">
@@ -10473,52 +10790,55 @@
       </c>
       <c r="W107" s="14">
         <v>263</v>
       </c>
       <c r="X107" s="14">
         <v>261</v>
       </c>
       <c r="Y107" s="14">
         <v>212</v>
       </c>
       <c r="Z107" s="14">
         <v>254</v>
       </c>
       <c r="AA107" s="14">
         <v>203</v>
       </c>
       <c r="AB107" s="14">
         <v>187</v>
       </c>
       <c r="AC107" s="54">
         <v>236</v>
       </c>
       <c r="AD107" s="54">
         <v>206</v>
       </c>
-    </row>
-    <row r="108" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE107" s="59">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B108" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C108" s="8">
         <v>1001</v>
       </c>
       <c r="D108" s="8">
         <v>796</v>
       </c>
       <c r="E108" s="8">
         <v>753</v>
       </c>
       <c r="F108" s="8">
         <v>864</v>
       </c>
       <c r="G108" s="8">
         <v>841</v>
       </c>
       <c r="H108" s="8">
         <v>775</v>
       </c>
       <c r="I108" s="8">
@@ -10565,52 +10885,55 @@
       </c>
       <c r="W108" s="14">
         <v>763</v>
       </c>
       <c r="X108" s="14">
         <v>803</v>
       </c>
       <c r="Y108" s="14">
         <v>659</v>
       </c>
       <c r="Z108" s="14">
         <v>717</v>
       </c>
       <c r="AA108" s="14">
         <v>650</v>
       </c>
       <c r="AB108" s="14">
         <v>587</v>
       </c>
       <c r="AC108" s="54">
         <v>627</v>
       </c>
       <c r="AD108" s="54">
         <v>653</v>
       </c>
-    </row>
-    <row r="109" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE108" s="59">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C109" s="8">
         <v>1011</v>
       </c>
       <c r="D109" s="8">
         <v>932</v>
       </c>
       <c r="E109" s="8">
         <v>874</v>
       </c>
       <c r="F109" s="8">
         <v>943</v>
       </c>
       <c r="G109" s="8">
         <v>930</v>
       </c>
       <c r="H109" s="8">
         <v>862</v>
       </c>
       <c r="I109" s="8">
@@ -10657,52 +10980,55 @@
       </c>
       <c r="W109" s="14">
         <v>893</v>
       </c>
       <c r="X109" s="14">
         <v>803</v>
       </c>
       <c r="Y109" s="14">
         <v>690</v>
       </c>
       <c r="Z109" s="14">
         <v>831</v>
       </c>
       <c r="AA109" s="14">
         <v>760</v>
       </c>
       <c r="AB109" s="14">
         <v>739</v>
       </c>
       <c r="AC109" s="54">
         <v>714</v>
       </c>
       <c r="AD109" s="54">
         <v>682</v>
       </c>
-    </row>
-    <row r="110" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE109" s="59">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C110" s="8">
         <v>251</v>
       </c>
       <c r="D110" s="8">
         <v>214</v>
       </c>
       <c r="E110" s="8">
         <v>200</v>
       </c>
       <c r="F110" s="8">
         <v>268</v>
       </c>
       <c r="G110" s="8">
         <v>219</v>
       </c>
       <c r="H110" s="8">
         <v>212</v>
       </c>
       <c r="I110" s="8">
@@ -10749,52 +11075,55 @@
       </c>
       <c r="W110" s="14">
         <v>255</v>
       </c>
       <c r="X110" s="14">
         <v>206</v>
       </c>
       <c r="Y110" s="14">
         <v>193</v>
       </c>
       <c r="Z110" s="14">
         <v>208</v>
       </c>
       <c r="AA110" s="14">
         <v>159</v>
       </c>
       <c r="AB110" s="14">
         <v>172</v>
       </c>
       <c r="AC110" s="54">
         <v>227</v>
       </c>
       <c r="AD110" s="54">
         <v>190</v>
       </c>
-    </row>
-    <row r="111" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE110" s="59">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C111" s="8">
         <v>220</v>
       </c>
       <c r="D111" s="8">
         <v>204</v>
       </c>
       <c r="E111" s="8">
         <v>183</v>
       </c>
       <c r="F111" s="8">
         <v>231</v>
       </c>
       <c r="G111" s="8">
         <v>248</v>
       </c>
       <c r="H111" s="8">
         <v>212</v>
       </c>
       <c r="I111" s="8">
@@ -10841,52 +11170,55 @@
       </c>
       <c r="W111" s="14">
         <v>193</v>
       </c>
       <c r="X111" s="14">
         <v>190</v>
       </c>
       <c r="Y111" s="14">
         <v>187</v>
       </c>
       <c r="Z111" s="14">
         <v>192</v>
       </c>
       <c r="AA111" s="14">
         <v>191</v>
       </c>
       <c r="AB111" s="14">
         <v>153</v>
       </c>
       <c r="AC111" s="54">
         <v>202</v>
       </c>
       <c r="AD111" s="54">
         <v>194</v>
       </c>
-    </row>
-    <row r="112" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE111" s="59">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B112" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C112" s="8">
         <v>3595</v>
       </c>
       <c r="D112" s="8">
         <v>3167</v>
       </c>
       <c r="E112" s="8">
         <v>3011</v>
       </c>
       <c r="F112" s="8">
         <v>3432</v>
       </c>
       <c r="G112" s="8">
         <v>3349</v>
       </c>
       <c r="H112" s="8">
         <v>3061</v>
       </c>
       <c r="I112" s="8">
@@ -10933,52 +11265,55 @@
       </c>
       <c r="W112" s="14">
         <v>3065</v>
       </c>
       <c r="X112" s="14">
         <v>2989</v>
       </c>
       <c r="Y112" s="14">
         <v>2570</v>
       </c>
       <c r="Z112" s="14">
         <v>2808</v>
       </c>
       <c r="AA112" s="14">
         <v>2716</v>
       </c>
       <c r="AB112" s="14">
         <v>2403</v>
       </c>
       <c r="AC112" s="54">
         <v>2613</v>
       </c>
       <c r="AD112" s="54">
         <v>2592</v>
       </c>
-    </row>
-    <row r="113" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE112" s="59">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B113" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C113" s="8">
         <v>100</v>
       </c>
       <c r="D113" s="8">
         <v>71</v>
       </c>
       <c r="E113" s="8">
         <v>66</v>
       </c>
       <c r="F113" s="8">
         <v>66</v>
       </c>
       <c r="G113" s="8">
         <v>92</v>
       </c>
       <c r="H113" s="8">
         <v>77</v>
       </c>
       <c r="I113" s="8">
@@ -11025,52 +11360,55 @@
       </c>
       <c r="W113" s="14">
         <v>60</v>
       </c>
       <c r="X113" s="14">
         <v>74</v>
       </c>
       <c r="Y113" s="14">
         <v>49</v>
       </c>
       <c r="Z113" s="14">
         <v>51</v>
       </c>
       <c r="AA113" s="14">
         <v>56</v>
       </c>
       <c r="AB113" s="14">
         <v>36</v>
       </c>
       <c r="AC113" s="54">
         <v>57</v>
       </c>
       <c r="AD113" s="54">
         <v>50</v>
       </c>
-    </row>
-    <row r="114" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE113" s="59">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B114" s="16" t="s">
         <v>61</v>
       </c>
       <c r="C114" s="17">
         <v>251</v>
       </c>
       <c r="D114" s="17">
         <v>229</v>
       </c>
       <c r="E114" s="17">
         <v>208</v>
       </c>
       <c r="F114" s="17">
         <v>244</v>
       </c>
       <c r="G114" s="17">
         <v>221</v>
       </c>
       <c r="H114" s="17">
         <v>212</v>
       </c>
       <c r="I114" s="17">
@@ -11117,408 +11455,411 @@
       </c>
       <c r="W114" s="42">
         <v>210</v>
       </c>
       <c r="X114" s="42">
         <v>203</v>
       </c>
       <c r="Y114" s="42">
         <v>163</v>
       </c>
       <c r="Z114" s="42">
         <v>201</v>
       </c>
       <c r="AA114" s="42">
         <v>185</v>
       </c>
       <c r="AB114" s="42">
         <v>153</v>
       </c>
       <c r="AC114" s="55">
         <v>176</v>
       </c>
       <c r="AD114" s="55">
         <v>189</v>
       </c>
-    </row>
-    <row r="115" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE114" s="60">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="37"/>
       <c r="B115" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="9"/>
       <c r="T115" s="1"/>
       <c r="U115" s="11"/>
       <c r="V115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
       <c r="Z115" s="1"/>
       <c r="AA115" s="1"/>
     </row>
-    <row r="116" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="38"/>
       <c r="B116" s="1"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="9"/>
       <c r="T116" s="1"/>
       <c r="U116" s="11"/>
       <c r="V116" s="1"/>
       <c r="X116" s="1"/>
       <c r="Y116" s="1"/>
       <c r="Z116" s="1"/>
       <c r="AA116" s="1"/>
     </row>
-    <row r="117" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="38"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="9"/>
       <c r="T117" s="1"/>
       <c r="U117" s="11"/>
       <c r="V117" s="1"/>
       <c r="X117" s="1"/>
       <c r="Y117" s="1"/>
       <c r="Z117" s="1"/>
       <c r="AA117" s="1"/>
     </row>
-    <row r="118" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="X118" s="1"/>
       <c r="Y118" s="1"/>
       <c r="Z118" s="1"/>
       <c r="AA118" s="1"/>
     </row>
-    <row r="119" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="X119" s="1"/>
       <c r="Y119" s="1"/>
       <c r="Z119" s="1"/>
       <c r="AA119" s="1"/>
     </row>
-    <row r="120" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="X120" s="1"/>
       <c r="Y120" s="1"/>
       <c r="Z120" s="1"/>
       <c r="AA120" s="1"/>
     </row>
-    <row r="121" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="X121" s="1"/>
       <c r="Y121" s="1"/>
       <c r="Z121" s="1"/>
       <c r="AA121" s="1"/>
     </row>
-    <row r="122" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="X122" s="1"/>
       <c r="Y122" s="1"/>
       <c r="Z122" s="1"/>
       <c r="AA122" s="1"/>
     </row>
-    <row r="123" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="X123" s="1"/>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1"/>
     </row>
-    <row r="124" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="X124" s="1"/>
       <c r="Y124" s="1"/>
       <c r="Z124" s="1"/>
       <c r="AA124" s="1"/>
     </row>
-    <row r="125" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="X125" s="1"/>
       <c r="Y125" s="1"/>
       <c r="Z125" s="1"/>
       <c r="AA125" s="1"/>
     </row>
-    <row r="126" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="X126" s="1"/>
       <c r="Y126" s="1"/>
       <c r="Z126" s="1"/>
       <c r="AA126" s="1"/>
     </row>
-    <row r="127" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="X127" s="1"/>
       <c r="Y127" s="1"/>
       <c r="Z127" s="1"/>
       <c r="AA127" s="1"/>
     </row>
-    <row r="128" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="X128" s="1"/>
       <c r="Y128" s="1"/>
       <c r="Z128" s="1"/>
       <c r="AA128" s="1"/>
@@ -36235,61 +36576,61 @@
       <c r="E1044" s="1"/>
       <c r="F1044" s="1"/>
       <c r="G1044" s="1"/>
       <c r="H1044" s="1"/>
       <c r="I1044" s="1"/>
       <c r="J1044" s="1"/>
       <c r="K1044" s="1"/>
       <c r="L1044" s="1"/>
       <c r="M1044" s="1"/>
       <c r="N1044" s="1"/>
       <c r="O1044" s="1"/>
       <c r="P1044" s="1"/>
       <c r="Q1044" s="1"/>
       <c r="R1044" s="1"/>
       <c r="S1044" s="1"/>
       <c r="T1044" s="1"/>
       <c r="U1044" s="1"/>
       <c r="V1044" s="1"/>
       <c r="X1044" s="1"/>
       <c r="Y1044" s="1"/>
       <c r="Z1044" s="1"/>
       <c r="AA1044" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:N6"/>
+    <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="AA6:AE6"/>
     <mergeCell ref="B8:AA8"/>
     <mergeCell ref="B30:AA30"/>
     <mergeCell ref="B52:AA52"/>
     <mergeCell ref="B74:AA74"/>
     <mergeCell ref="B96:AA96"/>
-    <mergeCell ref="A6:A7"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA6:AD6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>