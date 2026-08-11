--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -4,72 +4,72 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.atakulov\Desktop\ЕДН\612101 Число родившихся (по месяцам)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\ЕДН\рождаемость +\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="4YIuj5BArxCm/x2rGfpA34TbSmvsAfh51FY7cV0vl8A="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="100">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t>From January 1, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
@@ -309,72 +309,72 @@
   <si>
     <t>590000000</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>620000000</t>
   </si>
   <si>
     <t>630000000</t>
   </si>
   <si>
     <t>710000000</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
   </si>
   <si>
     <t>SIC code  - 612101</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Birth number </t>
   </si>
   <si>
     <t>d.atakulov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Atakulov Darkhan</t>
   </si>
   <si>
     <t>+7 7172749805</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=36720&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -584,59 +584,50 @@
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...7 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -678,257 +669,267 @@
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1108,597 +1109,612 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=36720&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C27" sqref="C27"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="33.42578125" style="43" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="43"/>
+    <col min="1" max="1" width="33.42578125" style="42" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="71.7109375" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46">
+      <c r="B1" s="45">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="44" t="s">
+      <c r="B2" s="43" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="59" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="59" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...75 lines deleted...]
-      <c r="B12" s="41" t="s">
+    <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="46">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="46">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="50" t="s">
         <v>93</v>
-      </c>
-[...62 lines deleted...]
-        <v>97</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="43.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="218.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="25" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AE1044"/>
+  <dimension ref="A1:AF1044"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AE120" sqref="AE120"/>
+      <selection pane="bottomLeft" activeCell="AI106" sqref="AI106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="35" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="8.5703125" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" customWidth="1"/>
     <col min="31" max="31" width="8.85546875" customWidth="1"/>
+    <col min="32" max="32" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:31" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="36" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="75" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="75"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
       <c r="H2" s="75"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
       <c r="K2" s="75"/>
       <c r="L2" s="75"/>
       <c r="M2" s="75"/>
       <c r="N2" s="75"/>
       <c r="O2" s="75"/>
       <c r="P2" s="75"/>
       <c r="Q2" s="75"/>
       <c r="R2" s="75"/>
       <c r="S2" s="75"/>
       <c r="T2" s="75"/>
       <c r="U2" s="75"/>
       <c r="V2" s="75"/>
       <c r="W2" s="75"/>
       <c r="X2" s="75"/>
       <c r="Y2" s="75"/>
       <c r="Z2" s="75"/>
       <c r="AA2" s="75"/>
-      <c r="AB2" s="76"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+    </row>
+    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="X5" s="4"/>
       <c r="AD5" s="4"/>
-      <c r="AE5" s="4" t="s">
+      <c r="AF5" s="4" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="6" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="66" t="s">
         <v>71</v>
       </c>
       <c r="B6" s="68"/>
       <c r="C6" s="70">
         <v>2024</v>
       </c>
       <c r="D6" s="71"/>
       <c r="E6" s="71"/>
       <c r="F6" s="71"/>
       <c r="G6" s="71"/>
       <c r="H6" s="71"/>
       <c r="I6" s="71"/>
       <c r="J6" s="71"/>
       <c r="K6" s="71"/>
       <c r="L6" s="71"/>
       <c r="M6" s="71"/>
       <c r="N6" s="71"/>
       <c r="O6" s="72">
         <v>2025</v>
       </c>
       <c r="P6" s="73"/>
       <c r="Q6" s="73"/>
       <c r="R6" s="73"/>
       <c r="S6" s="73"/>
       <c r="T6" s="73"/>
       <c r="U6" s="73"/>
       <c r="V6" s="73"/>
       <c r="W6" s="73"/>
       <c r="X6" s="73"/>
       <c r="Y6" s="73"/>
       <c r="Z6" s="74"/>
-      <c r="AA6" s="77">
+      <c r="AA6" s="76">
         <v>2026</v>
       </c>
-      <c r="AB6" s="78"/>
-[...4 lines deleted...]
-    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB6" s="77"/>
+      <c r="AC6" s="77"/>
+      <c r="AD6" s="77"/>
+      <c r="AE6" s="77"/>
+      <c r="AF6" s="74"/>
+    </row>
+    <row r="7" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="67"/>
       <c r="B7" s="69"/>
       <c r="C7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="Q7" s="52" t="s">
+      <c r="Q7" s="51" t="s">
         <v>33</v>
       </c>
       <c r="R7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="U7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="X7" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="Y7" s="48" t="s">
+      <c r="Y7" s="47" t="s">
         <v>41</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="AB7" s="52" t="s">
+      <c r="AB7" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="AC7" s="52" t="s">
+      <c r="AC7" s="51" t="s">
         <v>33</v>
       </c>
       <c r="AD7" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="AE7" s="56" t="s">
+      <c r="AE7" s="58" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="61" t="s">
+      <c r="AF7" s="58" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="61"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="61"/>
+      <c r="AC8" s="61"/>
+      <c r="AD8" s="61"/>
+      <c r="AE8" s="61"/>
+      <c r="AF8" s="61"/>
+    </row>
+    <row r="9" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="8">
         <v>33162</v>
       </c>
       <c r="D9" s="8">
         <v>30075</v>
       </c>
       <c r="E9" s="8">
         <v>28614</v>
       </c>
       <c r="F9" s="8">
         <v>32152</v>
       </c>
       <c r="G9" s="8">
         <v>31140</v>
       </c>
       <c r="H9" s="8">
         <v>29530</v>
       </c>
       <c r="I9" s="8">
         <v>33304</v>
       </c>
       <c r="J9" s="8">
@@ -1736,61 +1752,64 @@
       </c>
       <c r="U9" s="11">
         <v>30729</v>
       </c>
       <c r="V9" s="11">
         <v>27975</v>
       </c>
       <c r="W9" s="14">
         <v>29371</v>
       </c>
       <c r="X9" s="14">
         <v>28348</v>
       </c>
       <c r="Y9" s="14">
         <v>24448</v>
       </c>
       <c r="Z9" s="14">
         <v>27529</v>
       </c>
       <c r="AA9" s="14">
         <v>25819</v>
       </c>
       <c r="AB9" s="14">
         <v>22722</v>
       </c>
-      <c r="AC9" s="54">
+      <c r="AC9" s="52">
         <v>25526</v>
       </c>
-      <c r="AD9" s="54">
+      <c r="AD9" s="52">
         <v>25313</v>
       </c>
-      <c r="AE9" s="58">
+      <c r="AE9" s="54">
         <v>23604</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF9" s="54">
+        <v>26790</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34">
         <v>100000000</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="8">
         <v>804</v>
       </c>
       <c r="D10" s="8">
         <v>748</v>
       </c>
       <c r="E10" s="8">
         <v>768</v>
       </c>
       <c r="F10" s="8">
         <v>857</v>
       </c>
       <c r="G10" s="8">
         <v>823</v>
       </c>
       <c r="H10" s="8">
         <v>767</v>
       </c>
       <c r="I10" s="8">
@@ -1831,61 +1850,64 @@
       </c>
       <c r="U10" s="11">
         <v>744</v>
       </c>
       <c r="V10" s="11">
         <v>721</v>
       </c>
       <c r="W10" s="14">
         <v>779</v>
       </c>
       <c r="X10" s="14">
         <v>650</v>
       </c>
       <c r="Y10" s="14">
         <v>581</v>
       </c>
       <c r="Z10" s="14">
         <v>674</v>
       </c>
       <c r="AA10" s="14">
         <v>594</v>
       </c>
       <c r="AB10" s="14">
         <v>542</v>
       </c>
-      <c r="AC10" s="54">
+      <c r="AC10" s="52">
         <v>661</v>
       </c>
-      <c r="AD10" s="54">
+      <c r="AD10" s="52">
         <v>639</v>
       </c>
-      <c r="AE10" s="59">
+      <c r="AE10" s="55">
         <v>592</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF10" s="54">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="8">
         <v>946</v>
       </c>
       <c r="D11" s="8">
         <v>825</v>
       </c>
       <c r="E11" s="8">
         <v>787</v>
       </c>
       <c r="F11" s="8">
         <v>931</v>
       </c>
       <c r="G11" s="8">
         <v>852</v>
       </c>
       <c r="H11" s="8">
         <v>797</v>
       </c>
       <c r="I11" s="8">
@@ -1926,61 +1948,64 @@
       </c>
       <c r="U11" s="11">
         <v>827</v>
       </c>
       <c r="V11" s="11">
         <v>766</v>
       </c>
       <c r="W11" s="14">
         <v>754</v>
       </c>
       <c r="X11" s="14">
         <v>757</v>
       </c>
       <c r="Y11" s="14">
         <v>730</v>
       </c>
       <c r="Z11" s="14">
         <v>764</v>
       </c>
       <c r="AA11" s="14">
         <v>720</v>
       </c>
       <c r="AB11" s="14">
         <v>650</v>
       </c>
-      <c r="AC11" s="54">
+      <c r="AC11" s="52">
         <v>702</v>
       </c>
-      <c r="AD11" s="54">
+      <c r="AD11" s="52">
         <v>721</v>
       </c>
-      <c r="AE11" s="59">
+      <c r="AE11" s="55">
         <v>659</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF11" s="54">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="8">
         <v>1553</v>
       </c>
       <c r="D12" s="8">
         <v>1485</v>
       </c>
       <c r="E12" s="8">
         <v>1449</v>
       </c>
       <c r="F12" s="8">
         <v>1582</v>
       </c>
       <c r="G12" s="8">
         <v>1564</v>
       </c>
       <c r="H12" s="8">
         <v>1464</v>
       </c>
       <c r="I12" s="8">
@@ -2021,61 +2046,64 @@
       </c>
       <c r="U12" s="11">
         <v>1499</v>
       </c>
       <c r="V12" s="11">
         <v>1242</v>
       </c>
       <c r="W12" s="14">
         <v>1378</v>
       </c>
       <c r="X12" s="14">
         <v>1405</v>
       </c>
       <c r="Y12" s="14">
         <v>1176</v>
       </c>
       <c r="Z12" s="14">
         <v>1364</v>
       </c>
       <c r="AA12" s="14">
         <v>1308</v>
       </c>
       <c r="AB12" s="14">
         <v>1089</v>
       </c>
-      <c r="AC12" s="54">
+      <c r="AC12" s="52">
         <v>1196</v>
       </c>
-      <c r="AD12" s="54">
+      <c r="AD12" s="52">
         <v>1197</v>
       </c>
-      <c r="AE12" s="59">
+      <c r="AE12" s="55">
         <v>1149</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF12" s="54">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="8">
         <v>2914</v>
       </c>
       <c r="D13" s="8">
         <v>2686</v>
       </c>
       <c r="E13" s="8">
         <v>2512</v>
       </c>
       <c r="F13" s="8">
         <v>2697</v>
       </c>
       <c r="G13" s="8">
         <v>2768</v>
       </c>
       <c r="H13" s="8">
         <v>2591</v>
       </c>
       <c r="I13" s="8">
@@ -2116,61 +2144,64 @@
       </c>
       <c r="U13" s="11">
         <v>2693</v>
       </c>
       <c r="V13" s="11">
         <v>2374</v>
       </c>
       <c r="W13" s="14">
         <v>2475</v>
       </c>
       <c r="X13" s="14">
         <v>2391</v>
       </c>
       <c r="Y13" s="14">
         <v>2029</v>
       </c>
       <c r="Z13" s="14">
         <v>2401</v>
       </c>
       <c r="AA13" s="14">
         <v>2136</v>
       </c>
       <c r="AB13" s="14">
         <v>1813</v>
       </c>
-      <c r="AC13" s="54">
+      <c r="AC13" s="52">
         <v>2295</v>
       </c>
-      <c r="AD13" s="54">
+      <c r="AD13" s="52">
         <v>2235</v>
       </c>
-      <c r="AE13" s="59">
+      <c r="AE13" s="55">
         <v>2067</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF13" s="54">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="8">
         <v>1467</v>
       </c>
       <c r="D14" s="8">
         <v>1229</v>
       </c>
       <c r="E14" s="8">
         <v>1246</v>
       </c>
       <c r="F14" s="8">
         <v>1351</v>
       </c>
       <c r="G14" s="8">
         <v>1187</v>
       </c>
       <c r="H14" s="8">
         <v>1149</v>
       </c>
       <c r="I14" s="8">
@@ -2211,61 +2242,64 @@
       </c>
       <c r="U14" s="11">
         <v>1240</v>
       </c>
       <c r="V14" s="11">
         <v>1145</v>
       </c>
       <c r="W14" s="14">
         <v>1196</v>
       </c>
       <c r="X14" s="14">
         <v>1178</v>
       </c>
       <c r="Y14" s="14">
         <v>1082</v>
       </c>
       <c r="Z14" s="14">
         <v>1176</v>
       </c>
       <c r="AA14" s="14">
         <v>1119</v>
       </c>
       <c r="AB14" s="14">
         <v>966</v>
       </c>
-      <c r="AC14" s="54">
+      <c r="AC14" s="52">
         <v>1068</v>
       </c>
-      <c r="AD14" s="54">
+      <c r="AD14" s="52">
         <v>958</v>
       </c>
-      <c r="AE14" s="59">
+      <c r="AE14" s="55">
         <v>934</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF14" s="54">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="8">
         <v>1048</v>
       </c>
       <c r="D15" s="8">
         <v>900</v>
       </c>
       <c r="E15" s="8">
         <v>873</v>
       </c>
       <c r="F15" s="8">
         <v>990</v>
       </c>
       <c r="G15" s="8">
         <v>962</v>
       </c>
       <c r="H15" s="8">
         <v>966</v>
       </c>
       <c r="I15" s="8">
@@ -2306,61 +2340,64 @@
       </c>
       <c r="U15" s="11">
         <v>892</v>
       </c>
       <c r="V15" s="11">
         <v>885</v>
       </c>
       <c r="W15" s="14">
         <v>928</v>
       </c>
       <c r="X15" s="14">
         <v>883</v>
       </c>
       <c r="Y15" s="14">
         <v>756</v>
       </c>
       <c r="Z15" s="14">
         <v>921</v>
       </c>
       <c r="AA15" s="14">
         <v>763</v>
       </c>
       <c r="AB15" s="14">
         <v>719</v>
       </c>
-      <c r="AC15" s="54">
+      <c r="AC15" s="52">
         <v>725</v>
       </c>
-      <c r="AD15" s="54">
+      <c r="AD15" s="52">
         <v>706</v>
       </c>
-      <c r="AE15" s="59">
+      <c r="AE15" s="55">
         <v>677</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF15" s="54">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="8">
         <v>2267</v>
       </c>
       <c r="D16" s="8">
         <v>1912</v>
       </c>
       <c r="E16" s="8">
         <v>1879</v>
       </c>
       <c r="F16" s="8">
         <v>2056</v>
       </c>
       <c r="G16" s="8">
         <v>2120</v>
       </c>
       <c r="H16" s="8">
         <v>1950</v>
       </c>
       <c r="I16" s="8">
@@ -2401,61 +2438,64 @@
       </c>
       <c r="U16" s="11">
         <v>2074</v>
       </c>
       <c r="V16" s="11">
         <v>1828</v>
       </c>
       <c r="W16" s="14">
         <v>2043</v>
       </c>
       <c r="X16" s="14">
         <v>1881</v>
       </c>
       <c r="Y16" s="14">
         <v>1666</v>
       </c>
       <c r="Z16" s="14">
         <v>1700</v>
       </c>
       <c r="AA16" s="14">
         <v>1655</v>
       </c>
       <c r="AB16" s="14">
         <v>1491</v>
       </c>
-      <c r="AC16" s="54">
+      <c r="AC16" s="52">
         <v>1627</v>
       </c>
-      <c r="AD16" s="54">
+      <c r="AD16" s="52">
         <v>1581</v>
       </c>
-      <c r="AE16" s="59">
+      <c r="AE16" s="55">
         <v>1540</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF16" s="54">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="8">
         <v>1093</v>
       </c>
       <c r="D17" s="8">
         <v>1072</v>
       </c>
       <c r="E17" s="8">
         <v>988</v>
       </c>
       <c r="F17" s="8">
         <v>1106</v>
       </c>
       <c r="G17" s="8">
         <v>1037</v>
       </c>
       <c r="H17" s="8">
         <v>1011</v>
       </c>
       <c r="I17" s="8">
@@ -2496,61 +2536,64 @@
       </c>
       <c r="U17" s="11">
         <v>1105</v>
       </c>
       <c r="V17" s="11">
         <v>867</v>
       </c>
       <c r="W17" s="14">
         <v>981</v>
       </c>
       <c r="X17" s="14">
         <v>936</v>
       </c>
       <c r="Y17" s="14">
         <v>752</v>
       </c>
       <c r="Z17" s="14">
         <v>916</v>
       </c>
       <c r="AA17" s="14">
         <v>810</v>
       </c>
       <c r="AB17" s="14">
         <v>773</v>
       </c>
-      <c r="AC17" s="54">
+      <c r="AC17" s="52">
         <v>795</v>
       </c>
-      <c r="AD17" s="54">
+      <c r="AD17" s="52">
         <v>824</v>
       </c>
-      <c r="AE17" s="59">
+      <c r="AE17" s="55">
         <v>770</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF17" s="54">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="8">
         <v>1293</v>
       </c>
       <c r="D18" s="8">
         <v>1249</v>
       </c>
       <c r="E18" s="8">
         <v>1217</v>
       </c>
       <c r="F18" s="8">
         <v>1356</v>
       </c>
       <c r="G18" s="8">
         <v>1299</v>
       </c>
       <c r="H18" s="8">
         <v>1319</v>
       </c>
       <c r="I18" s="8">
@@ -2591,61 +2634,64 @@
       </c>
       <c r="U18" s="11">
         <v>1308</v>
       </c>
       <c r="V18" s="11">
         <v>1172</v>
       </c>
       <c r="W18" s="14">
         <v>1244</v>
       </c>
       <c r="X18" s="14">
         <v>1148</v>
       </c>
       <c r="Y18" s="14">
         <v>985</v>
       </c>
       <c r="Z18" s="14">
         <v>1137</v>
       </c>
       <c r="AA18" s="14">
         <v>1067</v>
       </c>
       <c r="AB18" s="14">
         <v>989</v>
       </c>
-      <c r="AC18" s="54">
+      <c r="AC18" s="52">
         <v>1037</v>
       </c>
-      <c r="AD18" s="54">
+      <c r="AD18" s="52">
         <v>1068</v>
       </c>
-      <c r="AE18" s="59">
+      <c r="AE18" s="55">
         <v>967</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF18" s="54">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="8">
         <v>854</v>
       </c>
       <c r="D19" s="8">
         <v>785</v>
       </c>
       <c r="E19" s="8">
         <v>683</v>
       </c>
       <c r="F19" s="8">
         <v>804</v>
       </c>
       <c r="G19" s="8">
         <v>778</v>
       </c>
       <c r="H19" s="8">
         <v>711</v>
       </c>
       <c r="I19" s="8">
@@ -2686,61 +2732,64 @@
       </c>
       <c r="U19" s="11">
         <v>727</v>
       </c>
       <c r="V19" s="11">
         <v>684</v>
       </c>
       <c r="W19" s="14">
         <v>722</v>
       </c>
       <c r="X19" s="14">
         <v>714</v>
       </c>
       <c r="Y19" s="14">
         <v>608</v>
       </c>
       <c r="Z19" s="14">
         <v>678</v>
       </c>
       <c r="AA19" s="14">
         <v>627</v>
       </c>
       <c r="AB19" s="14">
         <v>541</v>
       </c>
-      <c r="AC19" s="54">
+      <c r="AC19" s="52">
         <v>621</v>
       </c>
-      <c r="AD19" s="54">
+      <c r="AD19" s="52">
         <v>620</v>
       </c>
-      <c r="AE19" s="59">
+      <c r="AE19" s="55">
         <v>618</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF19" s="54">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="8">
         <v>1831</v>
       </c>
       <c r="D20" s="8">
         <v>1536</v>
       </c>
       <c r="E20" s="8">
         <v>1405</v>
       </c>
       <c r="F20" s="8">
         <v>1595</v>
       </c>
       <c r="G20" s="8">
         <v>1557</v>
       </c>
       <c r="H20" s="8">
         <v>1486</v>
       </c>
       <c r="I20" s="8">
@@ -2781,61 +2830,64 @@
       </c>
       <c r="U20" s="11">
         <v>1615</v>
       </c>
       <c r="V20" s="11">
         <v>1401</v>
       </c>
       <c r="W20" s="14">
         <v>1445</v>
       </c>
       <c r="X20" s="14">
         <v>1421</v>
       </c>
       <c r="Y20" s="14">
         <v>1261</v>
       </c>
       <c r="Z20" s="14">
         <v>1360</v>
       </c>
       <c r="AA20" s="14">
         <v>1232</v>
       </c>
       <c r="AB20" s="14">
         <v>1114</v>
       </c>
-      <c r="AC20" s="54">
+      <c r="AC20" s="52">
         <v>1207</v>
       </c>
-      <c r="AD20" s="54">
+      <c r="AD20" s="52">
         <v>1193</v>
       </c>
-      <c r="AE20" s="59">
+      <c r="AE20" s="55">
         <v>1149</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF20" s="54">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="8">
         <v>1787</v>
       </c>
       <c r="D21" s="8">
         <v>1634</v>
       </c>
       <c r="E21" s="8">
         <v>1546</v>
       </c>
       <c r="F21" s="8">
         <v>1674</v>
       </c>
       <c r="G21" s="8">
         <v>1643</v>
       </c>
       <c r="H21" s="8">
         <v>1532</v>
       </c>
       <c r="I21" s="8">
@@ -2876,61 +2928,64 @@
       </c>
       <c r="U21" s="11">
         <v>1586</v>
       </c>
       <c r="V21" s="11">
         <v>1357</v>
       </c>
       <c r="W21" s="14">
         <v>1518</v>
       </c>
       <c r="X21" s="14">
         <v>1455</v>
       </c>
       <c r="Y21" s="14">
         <v>1253</v>
       </c>
       <c r="Z21" s="14">
         <v>1518</v>
       </c>
       <c r="AA21" s="14">
         <v>1378</v>
       </c>
       <c r="AB21" s="14">
         <v>1298</v>
       </c>
-      <c r="AC21" s="54">
+      <c r="AC21" s="52">
         <v>1293</v>
       </c>
-      <c r="AD21" s="54">
+      <c r="AD21" s="52">
         <v>1265</v>
       </c>
-      <c r="AE21" s="59">
+      <c r="AE21" s="55">
         <v>1168</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF21" s="54">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="8">
         <v>805</v>
       </c>
       <c r="D22" s="8">
         <v>726</v>
       </c>
       <c r="E22" s="8">
         <v>714</v>
       </c>
       <c r="F22" s="8">
         <v>794</v>
       </c>
       <c r="G22" s="8">
         <v>755</v>
       </c>
       <c r="H22" s="8">
         <v>746</v>
       </c>
       <c r="I22" s="8">
@@ -2971,61 +3026,64 @@
       </c>
       <c r="U22" s="11">
         <v>727</v>
       </c>
       <c r="V22" s="11">
         <v>752</v>
       </c>
       <c r="W22" s="14">
         <v>759</v>
       </c>
       <c r="X22" s="14">
         <v>688</v>
       </c>
       <c r="Y22" s="14">
         <v>584</v>
       </c>
       <c r="Z22" s="14">
         <v>694</v>
       </c>
       <c r="AA22" s="14">
         <v>595</v>
       </c>
       <c r="AB22" s="14">
         <v>615</v>
       </c>
-      <c r="AC22" s="54">
+      <c r="AC22" s="52">
         <v>688</v>
       </c>
-      <c r="AD22" s="54">
+      <c r="AD22" s="52">
         <v>634</v>
       </c>
-      <c r="AE22" s="59">
+      <c r="AE22" s="55">
         <v>612</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF22" s="54">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="8">
         <v>460</v>
       </c>
       <c r="D23" s="8">
         <v>418</v>
       </c>
       <c r="E23" s="8">
         <v>376</v>
       </c>
       <c r="F23" s="8">
         <v>454</v>
       </c>
       <c r="G23" s="8">
         <v>455</v>
       </c>
       <c r="H23" s="8">
         <v>408</v>
       </c>
       <c r="I23" s="8">
@@ -3066,61 +3124,64 @@
       </c>
       <c r="U23" s="11">
         <v>448</v>
       </c>
       <c r="V23" s="11">
         <v>406</v>
       </c>
       <c r="W23" s="14">
         <v>373</v>
       </c>
       <c r="X23" s="14">
         <v>360</v>
       </c>
       <c r="Y23" s="14">
         <v>352</v>
       </c>
       <c r="Z23" s="14">
         <v>392</v>
       </c>
       <c r="AA23" s="14">
         <v>389</v>
       </c>
       <c r="AB23" s="14">
         <v>302</v>
       </c>
-      <c r="AC23" s="54">
+      <c r="AC23" s="52">
         <v>368</v>
       </c>
-      <c r="AD23" s="54">
+      <c r="AD23" s="52">
         <v>394</v>
       </c>
-      <c r="AE23" s="59">
+      <c r="AE23" s="55">
         <v>298</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF23" s="54">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="8">
         <v>4848</v>
       </c>
       <c r="D24" s="8">
         <v>4289</v>
       </c>
       <c r="E24" s="8">
         <v>4060</v>
       </c>
       <c r="F24" s="8">
         <v>4619</v>
       </c>
       <c r="G24" s="8">
         <v>4519</v>
       </c>
       <c r="H24" s="8">
         <v>4164</v>
       </c>
       <c r="I24" s="8">
@@ -3161,61 +3222,64 @@
       </c>
       <c r="U24" s="11">
         <v>4318</v>
       </c>
       <c r="V24" s="11">
         <v>3934</v>
       </c>
       <c r="W24" s="14">
         <v>4151</v>
       </c>
       <c r="X24" s="14">
         <v>4029</v>
       </c>
       <c r="Y24" s="14">
         <v>3504</v>
       </c>
       <c r="Z24" s="14">
         <v>3831</v>
       </c>
       <c r="AA24" s="14">
         <v>3688</v>
       </c>
       <c r="AB24" s="14">
         <v>3195</v>
       </c>
-      <c r="AC24" s="54">
+      <c r="AC24" s="52">
         <v>3559</v>
       </c>
-      <c r="AD24" s="54">
+      <c r="AD24" s="52">
         <v>3487</v>
       </c>
-      <c r="AE24" s="59">
+      <c r="AE24" s="55">
         <v>3259</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF24" s="54">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="8">
         <v>394</v>
       </c>
       <c r="D25" s="8">
         <v>316</v>
       </c>
       <c r="E25" s="8">
         <v>326</v>
       </c>
       <c r="F25" s="8">
         <v>377</v>
       </c>
       <c r="G25" s="8">
         <v>341</v>
       </c>
       <c r="H25" s="8">
         <v>338</v>
       </c>
       <c r="I25" s="8">
@@ -3256,61 +3320,64 @@
       </c>
       <c r="U25" s="11">
         <v>312</v>
       </c>
       <c r="V25" s="11">
         <v>303</v>
       </c>
       <c r="W25" s="14">
         <v>287</v>
       </c>
       <c r="X25" s="14">
         <v>343</v>
       </c>
       <c r="Y25" s="14">
         <v>243</v>
       </c>
       <c r="Z25" s="14">
         <v>263</v>
       </c>
       <c r="AA25" s="14">
         <v>283</v>
       </c>
       <c r="AB25" s="14">
         <v>201</v>
       </c>
-      <c r="AC25" s="54">
+      <c r="AC25" s="52">
         <v>254</v>
       </c>
-      <c r="AD25" s="54">
+      <c r="AD25" s="52">
         <v>267</v>
       </c>
-      <c r="AE25" s="59">
+      <c r="AE25" s="55">
         <v>298</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF25" s="54">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="8">
         <v>762</v>
       </c>
       <c r="D26" s="8">
         <v>695</v>
       </c>
       <c r="E26" s="8">
         <v>661</v>
       </c>
       <c r="F26" s="8">
         <v>795</v>
       </c>
       <c r="G26" s="8">
         <v>697</v>
       </c>
       <c r="H26" s="8">
         <v>676</v>
       </c>
       <c r="I26" s="8">
@@ -3351,61 +3418,64 @@
       </c>
       <c r="U26" s="11">
         <v>682</v>
       </c>
       <c r="V26" s="11">
         <v>670</v>
       </c>
       <c r="W26" s="14">
         <v>662</v>
       </c>
       <c r="X26" s="14">
         <v>607</v>
       </c>
       <c r="Y26" s="14">
         <v>555</v>
       </c>
       <c r="Z26" s="14">
         <v>633</v>
       </c>
       <c r="AA26" s="14">
         <v>566</v>
       </c>
       <c r="AB26" s="14">
         <v>485</v>
       </c>
-      <c r="AC26" s="54">
+      <c r="AC26" s="52">
         <v>516</v>
       </c>
-      <c r="AD26" s="54">
+      <c r="AD26" s="52">
         <v>608</v>
       </c>
-      <c r="AE26" s="59">
+      <c r="AE26" s="55">
         <v>534</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF26" s="54">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="8">
         <v>2486</v>
       </c>
       <c r="D27" s="8">
         <v>2279</v>
       </c>
       <c r="E27" s="8">
         <v>2177</v>
       </c>
       <c r="F27" s="8">
         <v>2499</v>
       </c>
       <c r="G27" s="8">
         <v>2477</v>
       </c>
       <c r="H27" s="8">
         <v>2463</v>
       </c>
       <c r="I27" s="8">
@@ -3446,61 +3516,64 @@
       </c>
       <c r="U27" s="11">
         <v>2250</v>
       </c>
       <c r="V27" s="11">
         <v>2346</v>
       </c>
       <c r="W27" s="14">
         <v>2381</v>
       </c>
       <c r="X27" s="14">
         <v>2327</v>
       </c>
       <c r="Y27" s="14">
         <v>1955</v>
       </c>
       <c r="Z27" s="14">
         <v>2231</v>
       </c>
       <c r="AA27" s="14">
         <v>2119</v>
       </c>
       <c r="AB27" s="14">
         <v>1954</v>
       </c>
-      <c r="AC27" s="54">
+      <c r="AC27" s="52">
         <v>2170</v>
       </c>
-      <c r="AD27" s="54">
+      <c r="AD27" s="52">
         <v>2331</v>
       </c>
-      <c r="AE27" s="59">
+      <c r="AE27" s="55">
         <v>2118</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF27" s="54">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="8">
         <v>2967</v>
       </c>
       <c r="D28" s="8">
         <v>2908</v>
       </c>
       <c r="E28" s="8">
         <v>2636</v>
       </c>
       <c r="F28" s="8">
         <v>3050</v>
       </c>
       <c r="G28" s="8">
         <v>2843</v>
       </c>
       <c r="H28" s="8">
         <v>2786</v>
       </c>
       <c r="I28" s="8">
@@ -3541,61 +3614,64 @@
       </c>
       <c r="U28" s="11">
         <v>3149</v>
       </c>
       <c r="V28" s="11">
         <v>2715</v>
       </c>
       <c r="W28" s="14">
         <v>2829</v>
       </c>
       <c r="X28" s="14">
         <v>2735</v>
       </c>
       <c r="Y28" s="14">
         <v>2302</v>
       </c>
       <c r="Z28" s="14">
         <v>2580</v>
       </c>
       <c r="AA28" s="14">
         <v>2470</v>
       </c>
       <c r="AB28" s="14">
         <v>2101</v>
       </c>
-      <c r="AC28" s="54">
+      <c r="AC28" s="52">
         <v>2638</v>
       </c>
-      <c r="AD28" s="54">
+      <c r="AD28" s="52">
         <v>2515</v>
       </c>
-      <c r="AE28" s="59">
+      <c r="AE28" s="55">
         <v>2294</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF28" s="54">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="8">
         <v>2583</v>
       </c>
       <c r="D29" s="8">
         <v>2383</v>
       </c>
       <c r="E29" s="8">
         <v>2311</v>
       </c>
       <c r="F29" s="8">
         <v>2565</v>
       </c>
       <c r="G29" s="8">
         <v>2463</v>
       </c>
       <c r="H29" s="8">
         <v>2206</v>
       </c>
       <c r="I29" s="8">
@@ -3636,93 +3712,100 @@
       </c>
       <c r="U29" s="11">
         <v>2533</v>
       </c>
       <c r="V29" s="11">
         <v>2407</v>
       </c>
       <c r="W29" s="14">
         <v>2466</v>
       </c>
       <c r="X29" s="14">
         <v>2440</v>
       </c>
       <c r="Y29" s="14">
         <v>2074</v>
       </c>
       <c r="Z29" s="14">
         <v>2296</v>
       </c>
       <c r="AA29" s="14">
         <v>2300</v>
       </c>
       <c r="AB29" s="14">
         <v>1884</v>
       </c>
-      <c r="AC29" s="54">
+      <c r="AC29" s="52">
         <v>2106</v>
       </c>
-      <c r="AD29" s="54">
+      <c r="AD29" s="52">
         <v>2070</v>
       </c>
-      <c r="AE29" s="59">
+      <c r="AE29" s="55">
         <v>1901</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF29" s="54">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="35"/>
       <c r="B30" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="E30" s="62"/>
       <c r="F30" s="62"/>
       <c r="G30" s="62"/>
       <c r="H30" s="62"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
       <c r="K30" s="62"/>
       <c r="L30" s="62"/>
       <c r="M30" s="62"/>
       <c r="N30" s="62"/>
       <c r="O30" s="62"/>
       <c r="P30" s="62"/>
       <c r="Q30" s="62"/>
       <c r="R30" s="62"/>
       <c r="S30" s="62"/>
       <c r="T30" s="62"/>
       <c r="U30" s="62"/>
       <c r="V30" s="62"/>
       <c r="W30" s="62"/>
       <c r="X30" s="62"/>
       <c r="Y30" s="62"/>
       <c r="Z30" s="62"/>
       <c r="AA30" s="62"/>
-      <c r="AC30" s="53"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB30" s="61"/>
+      <c r="AC30" s="61"/>
+      <c r="AD30" s="61"/>
+      <c r="AE30" s="61"/>
+      <c r="AF30" s="61"/>
+    </row>
+    <row r="31" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="35"/>
       <c r="B31" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="22">
         <v>17073</v>
       </c>
       <c r="D31" s="8">
         <v>15624</v>
       </c>
       <c r="E31" s="22">
         <v>14890</v>
       </c>
       <c r="F31" s="22">
         <v>16593</v>
       </c>
       <c r="G31" s="22">
         <v>16029</v>
       </c>
       <c r="H31" s="22">
         <v>15209</v>
       </c>
       <c r="I31" s="22">
         <v>17184</v>
       </c>
@@ -3761,61 +3844,64 @@
       </c>
       <c r="U31" s="23">
         <v>15888</v>
       </c>
       <c r="V31" s="11">
         <v>14272</v>
       </c>
       <c r="W31" s="14">
         <v>15094</v>
       </c>
       <c r="X31" s="14">
         <v>14487</v>
       </c>
       <c r="Y31" s="14">
         <v>12604</v>
       </c>
       <c r="Z31" s="14">
         <v>14134</v>
       </c>
       <c r="AA31" s="14">
         <v>13374</v>
       </c>
       <c r="AB31" s="14">
         <v>11584</v>
       </c>
-      <c r="AC31" s="54">
+      <c r="AC31" s="52">
         <v>13055</v>
       </c>
-      <c r="AD31" s="54">
+      <c r="AD31" s="52">
         <v>13140</v>
       </c>
-      <c r="AE31" s="59">
+      <c r="AE31" s="55">
         <v>12320</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF31" s="55">
+        <v>13692</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="34">
         <v>100000000</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="22">
         <v>408</v>
       </c>
       <c r="D32" s="8">
         <v>386</v>
       </c>
       <c r="E32" s="22">
         <v>401</v>
       </c>
       <c r="F32" s="22">
         <v>435</v>
       </c>
       <c r="G32" s="22">
         <v>422</v>
       </c>
       <c r="H32" s="22">
         <v>410</v>
       </c>
       <c r="I32" s="22">
@@ -3856,61 +3942,64 @@
       </c>
       <c r="U32" s="23">
         <v>391</v>
       </c>
       <c r="V32" s="11">
         <v>385</v>
       </c>
       <c r="W32" s="14">
         <v>408</v>
       </c>
       <c r="X32" s="14">
         <v>332</v>
       </c>
       <c r="Y32" s="14">
         <v>304</v>
       </c>
       <c r="Z32" s="14">
         <v>336</v>
       </c>
       <c r="AA32" s="14">
         <v>322</v>
       </c>
       <c r="AB32" s="14">
         <v>286</v>
       </c>
-      <c r="AC32" s="54">
+      <c r="AC32" s="52">
         <v>352</v>
       </c>
-      <c r="AD32" s="54">
+      <c r="AD32" s="52">
         <v>317</v>
       </c>
-      <c r="AE32" s="59">
+      <c r="AE32" s="55">
         <v>307</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF32" s="55">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="22">
         <v>489</v>
       </c>
       <c r="D33" s="8">
         <v>431</v>
       </c>
       <c r="E33" s="22">
         <v>413</v>
       </c>
       <c r="F33" s="22">
         <v>471</v>
       </c>
       <c r="G33" s="22">
         <v>434</v>
       </c>
       <c r="H33" s="22">
         <v>398</v>
       </c>
       <c r="I33" s="22">
@@ -3951,61 +4040,64 @@
       </c>
       <c r="U33" s="23">
         <v>421</v>
       </c>
       <c r="V33" s="11">
         <v>405</v>
       </c>
       <c r="W33" s="14">
         <v>417</v>
       </c>
       <c r="X33" s="14">
         <v>368</v>
       </c>
       <c r="Y33" s="14">
         <v>363</v>
       </c>
       <c r="Z33" s="14">
         <v>393</v>
       </c>
       <c r="AA33" s="14">
         <v>373</v>
       </c>
       <c r="AB33" s="14">
         <v>329</v>
       </c>
-      <c r="AC33" s="54">
+      <c r="AC33" s="52">
         <v>372</v>
       </c>
-      <c r="AD33" s="54">
+      <c r="AD33" s="52">
         <v>386</v>
       </c>
-      <c r="AE33" s="59">
+      <c r="AE33" s="55">
         <v>331</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF33" s="55">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C34" s="22">
         <v>755</v>
       </c>
       <c r="D34" s="8">
         <v>769</v>
       </c>
       <c r="E34" s="22">
         <v>791</v>
       </c>
       <c r="F34" s="22">
         <v>788</v>
       </c>
       <c r="G34" s="22">
         <v>840</v>
       </c>
       <c r="H34" s="22">
         <v>717</v>
       </c>
       <c r="I34" s="22">
@@ -4046,61 +4138,64 @@
       </c>
       <c r="U34" s="23">
         <v>815</v>
       </c>
       <c r="V34" s="11">
         <v>666</v>
       </c>
       <c r="W34" s="14">
         <v>718</v>
       </c>
       <c r="X34" s="14">
         <v>724</v>
       </c>
       <c r="Y34" s="14">
         <v>586</v>
       </c>
       <c r="Z34" s="14">
         <v>714</v>
       </c>
       <c r="AA34" s="14">
         <v>676</v>
       </c>
       <c r="AB34" s="14">
         <v>587</v>
       </c>
-      <c r="AC34" s="54">
+      <c r="AC34" s="52">
         <v>601</v>
       </c>
-      <c r="AD34" s="54">
+      <c r="AD34" s="52">
         <v>590</v>
       </c>
-      <c r="AE34" s="59">
+      <c r="AE34" s="55">
         <v>601</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF34" s="55">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="22">
         <v>1499</v>
       </c>
       <c r="D35" s="8">
         <v>1375</v>
       </c>
       <c r="E35" s="22">
         <v>1310</v>
       </c>
       <c r="F35" s="22">
         <v>1372</v>
       </c>
       <c r="G35" s="22">
         <v>1439</v>
       </c>
       <c r="H35" s="22">
         <v>1332</v>
       </c>
       <c r="I35" s="22">
@@ -4141,61 +4236,64 @@
       </c>
       <c r="U35" s="23">
         <v>1370</v>
       </c>
       <c r="V35" s="11">
         <v>1209</v>
       </c>
       <c r="W35" s="14">
         <v>1262</v>
       </c>
       <c r="X35" s="14">
         <v>1229</v>
       </c>
       <c r="Y35" s="14">
         <v>1046</v>
       </c>
       <c r="Z35" s="14">
         <v>1215</v>
       </c>
       <c r="AA35" s="14">
         <v>1086</v>
       </c>
       <c r="AB35" s="14">
         <v>927</v>
       </c>
-      <c r="AC35" s="54">
+      <c r="AC35" s="52">
         <v>1140</v>
       </c>
-      <c r="AD35" s="54">
+      <c r="AD35" s="52">
         <v>1150</v>
       </c>
-      <c r="AE35" s="59">
+      <c r="AE35" s="55">
         <v>1062</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF35" s="55">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="22">
         <v>737</v>
       </c>
       <c r="D36" s="8">
         <v>652</v>
       </c>
       <c r="E36" s="22">
         <v>616</v>
       </c>
       <c r="F36" s="22">
         <v>688</v>
       </c>
       <c r="G36" s="22">
         <v>600</v>
       </c>
       <c r="H36" s="22">
         <v>620</v>
       </c>
       <c r="I36" s="22">
@@ -4236,61 +4334,64 @@
       </c>
       <c r="U36" s="23">
         <v>678</v>
       </c>
       <c r="V36" s="11">
         <v>568</v>
       </c>
       <c r="W36" s="14">
         <v>614</v>
       </c>
       <c r="X36" s="14">
         <v>606</v>
       </c>
       <c r="Y36" s="14">
         <v>557</v>
       </c>
       <c r="Z36" s="14">
         <v>630</v>
       </c>
       <c r="AA36" s="14">
         <v>560</v>
       </c>
       <c r="AB36" s="14">
         <v>468</v>
       </c>
-      <c r="AC36" s="54">
+      <c r="AC36" s="52">
         <v>541</v>
       </c>
-      <c r="AD36" s="54">
+      <c r="AD36" s="52">
         <v>502</v>
       </c>
-      <c r="AE36" s="59">
+      <c r="AE36" s="55">
         <v>494</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF36" s="55">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="22">
         <v>529</v>
       </c>
       <c r="D37" s="8">
         <v>457</v>
       </c>
       <c r="E37" s="22">
         <v>434</v>
       </c>
       <c r="F37" s="22">
         <v>516</v>
       </c>
       <c r="G37" s="22">
         <v>498</v>
       </c>
       <c r="H37" s="22">
         <v>486</v>
       </c>
       <c r="I37" s="22">
@@ -4331,61 +4432,64 @@
       </c>
       <c r="U37" s="23">
         <v>458</v>
       </c>
       <c r="V37" s="11">
         <v>437</v>
       </c>
       <c r="W37" s="14">
         <v>479</v>
       </c>
       <c r="X37" s="14">
         <v>445</v>
       </c>
       <c r="Y37" s="14">
         <v>388</v>
       </c>
       <c r="Z37" s="14">
         <v>455</v>
       </c>
       <c r="AA37" s="14">
         <v>386</v>
       </c>
       <c r="AB37" s="14">
         <v>349</v>
       </c>
-      <c r="AC37" s="54">
+      <c r="AC37" s="52">
         <v>399</v>
       </c>
-      <c r="AD37" s="54">
+      <c r="AD37" s="52">
         <v>368</v>
       </c>
-      <c r="AE37" s="59">
+      <c r="AE37" s="55">
         <v>359</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF37" s="55">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="22">
         <v>1129</v>
       </c>
       <c r="D38" s="8">
         <v>989</v>
       </c>
       <c r="E38" s="22">
         <v>997</v>
       </c>
       <c r="F38" s="22">
         <v>1066</v>
       </c>
       <c r="G38" s="22">
         <v>1062</v>
       </c>
       <c r="H38" s="22">
         <v>997</v>
       </c>
       <c r="I38" s="22">
@@ -4426,61 +4530,64 @@
       </c>
       <c r="U38" s="23">
         <v>1074</v>
       </c>
       <c r="V38" s="11">
         <v>907</v>
       </c>
       <c r="W38" s="14">
         <v>1049</v>
       </c>
       <c r="X38" s="14">
         <v>912</v>
       </c>
       <c r="Y38" s="14">
         <v>846</v>
       </c>
       <c r="Z38" s="14">
         <v>888</v>
       </c>
       <c r="AA38" s="14">
         <v>844</v>
       </c>
       <c r="AB38" s="14">
         <v>740</v>
       </c>
-      <c r="AC38" s="54">
+      <c r="AC38" s="52">
         <v>845</v>
       </c>
-      <c r="AD38" s="54">
+      <c r="AD38" s="52">
         <v>843</v>
       </c>
-      <c r="AE38" s="59">
+      <c r="AE38" s="55">
         <v>814</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF38" s="55">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="22">
         <v>563</v>
       </c>
       <c r="D39" s="8">
         <v>549</v>
       </c>
       <c r="E39" s="22">
         <v>490</v>
       </c>
       <c r="F39" s="22">
         <v>582</v>
       </c>
       <c r="G39" s="22">
         <v>536</v>
       </c>
       <c r="H39" s="22">
         <v>527</v>
       </c>
       <c r="I39" s="22">
@@ -4521,61 +4628,64 @@
       </c>
       <c r="U39" s="23">
         <v>576</v>
       </c>
       <c r="V39" s="11">
         <v>440</v>
       </c>
       <c r="W39" s="14">
         <v>497</v>
       </c>
       <c r="X39" s="14">
         <v>473</v>
       </c>
       <c r="Y39" s="14">
         <v>394</v>
       </c>
       <c r="Z39" s="14">
         <v>472</v>
       </c>
       <c r="AA39" s="14">
         <v>444</v>
       </c>
       <c r="AB39" s="14">
         <v>420</v>
       </c>
-      <c r="AC39" s="54">
+      <c r="AC39" s="52">
         <v>401</v>
       </c>
-      <c r="AD39" s="54">
+      <c r="AD39" s="52">
         <v>420</v>
       </c>
-      <c r="AE39" s="59">
+      <c r="AE39" s="55">
         <v>407</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF39" s="55">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="22">
         <v>707</v>
       </c>
       <c r="D40" s="8">
         <v>663</v>
       </c>
       <c r="E40" s="22">
         <v>627</v>
       </c>
       <c r="F40" s="22">
         <v>681</v>
       </c>
       <c r="G40" s="22">
         <v>688</v>
       </c>
       <c r="H40" s="22">
         <v>676</v>
       </c>
       <c r="I40" s="22">
@@ -4616,61 +4726,64 @@
       </c>
       <c r="U40" s="23">
         <v>691</v>
       </c>
       <c r="V40" s="11">
         <v>581</v>
       </c>
       <c r="W40" s="14">
         <v>649</v>
       </c>
       <c r="X40" s="14">
         <v>591</v>
       </c>
       <c r="Y40" s="14">
         <v>515</v>
       </c>
       <c r="Z40" s="14">
         <v>571</v>
       </c>
       <c r="AA40" s="14">
         <v>582</v>
       </c>
       <c r="AB40" s="14">
         <v>509</v>
       </c>
-      <c r="AC40" s="54">
+      <c r="AC40" s="52">
         <v>554</v>
       </c>
-      <c r="AD40" s="54">
+      <c r="AD40" s="52">
         <v>579</v>
       </c>
-      <c r="AE40" s="59">
+      <c r="AE40" s="55">
         <v>519</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF40" s="55">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="22">
         <v>440</v>
       </c>
       <c r="D41" s="8">
         <v>400</v>
       </c>
       <c r="E41" s="22">
         <v>353</v>
       </c>
       <c r="F41" s="22">
         <v>412</v>
       </c>
       <c r="G41" s="22">
         <v>399</v>
       </c>
       <c r="H41" s="22">
         <v>354</v>
       </c>
       <c r="I41" s="22">
@@ -4711,61 +4824,64 @@
       </c>
       <c r="U41" s="23">
         <v>372</v>
       </c>
       <c r="V41" s="11">
         <v>345</v>
       </c>
       <c r="W41" s="14">
         <v>373</v>
       </c>
       <c r="X41" s="14">
         <v>393</v>
       </c>
       <c r="Y41" s="14">
         <v>329</v>
       </c>
       <c r="Z41" s="14">
         <v>358</v>
       </c>
       <c r="AA41" s="14">
         <v>316</v>
       </c>
       <c r="AB41" s="14">
         <v>283</v>
       </c>
-      <c r="AC41" s="54">
+      <c r="AC41" s="52">
         <v>306</v>
       </c>
-      <c r="AD41" s="54">
+      <c r="AD41" s="52">
         <v>313</v>
       </c>
-      <c r="AE41" s="59">
+      <c r="AE41" s="55">
         <v>352</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF41" s="55">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="22">
         <v>952</v>
       </c>
       <c r="D42" s="8">
         <v>802</v>
       </c>
       <c r="E42" s="22">
         <v>756</v>
       </c>
       <c r="F42" s="22">
         <v>841</v>
       </c>
       <c r="G42" s="22">
         <v>781</v>
       </c>
       <c r="H42" s="22">
         <v>775</v>
       </c>
       <c r="I42" s="22">
@@ -4806,61 +4922,64 @@
       </c>
       <c r="U42" s="23">
         <v>835</v>
       </c>
       <c r="V42" s="11">
         <v>726</v>
       </c>
       <c r="W42" s="14">
         <v>745</v>
       </c>
       <c r="X42" s="14">
         <v>686</v>
       </c>
       <c r="Y42" s="14">
         <v>661</v>
       </c>
       <c r="Z42" s="14">
         <v>681</v>
       </c>
       <c r="AA42" s="14">
         <v>605</v>
       </c>
       <c r="AB42" s="14">
         <v>567</v>
       </c>
-      <c r="AC42" s="54">
+      <c r="AC42" s="52">
         <v>617</v>
       </c>
-      <c r="AD42" s="54">
+      <c r="AD42" s="52">
         <v>629</v>
       </c>
-      <c r="AE42" s="59">
+      <c r="AE42" s="55">
         <v>563</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF42" s="55">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="22">
         <v>942</v>
       </c>
       <c r="D43" s="8">
         <v>870</v>
       </c>
       <c r="E43" s="22">
         <v>800</v>
       </c>
       <c r="F43" s="22">
         <v>860</v>
       </c>
       <c r="G43" s="22">
         <v>874</v>
       </c>
       <c r="H43" s="22">
         <v>790</v>
       </c>
       <c r="I43" s="22">
@@ -4901,61 +5020,64 @@
       </c>
       <c r="U43" s="23">
         <v>779</v>
       </c>
       <c r="V43" s="11">
         <v>691</v>
       </c>
       <c r="W43" s="14">
         <v>798</v>
       </c>
       <c r="X43" s="14">
         <v>755</v>
       </c>
       <c r="Y43" s="14">
         <v>639</v>
       </c>
       <c r="Z43" s="14">
         <v>783</v>
       </c>
       <c r="AA43" s="14">
         <v>716</v>
       </c>
       <c r="AB43" s="14">
         <v>646</v>
       </c>
-      <c r="AC43" s="54">
+      <c r="AC43" s="52">
         <v>627</v>
       </c>
-      <c r="AD43" s="54">
+      <c r="AD43" s="52">
         <v>666</v>
       </c>
-      <c r="AE43" s="59">
+      <c r="AE43" s="55">
         <v>600</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF43" s="55">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="22">
         <v>412</v>
       </c>
       <c r="D44" s="8">
         <v>391</v>
       </c>
       <c r="E44" s="22">
         <v>361</v>
       </c>
       <c r="F44" s="22">
         <v>402</v>
       </c>
       <c r="G44" s="22">
         <v>365</v>
       </c>
       <c r="H44" s="22">
         <v>375</v>
       </c>
       <c r="I44" s="22">
@@ -4996,61 +5118,64 @@
       </c>
       <c r="U44" s="23">
         <v>375</v>
       </c>
       <c r="V44" s="11">
         <v>391</v>
       </c>
       <c r="W44" s="14">
         <v>391</v>
       </c>
       <c r="X44" s="14">
         <v>323</v>
       </c>
       <c r="Y44" s="14">
         <v>292</v>
       </c>
       <c r="Z44" s="14">
         <v>354</v>
       </c>
       <c r="AA44" s="14">
         <v>325</v>
       </c>
       <c r="AB44" s="14">
         <v>314</v>
       </c>
-      <c r="AC44" s="54">
+      <c r="AC44" s="52">
         <v>360</v>
       </c>
-      <c r="AD44" s="54">
+      <c r="AD44" s="52">
         <v>322</v>
       </c>
-      <c r="AE44" s="59">
+      <c r="AE44" s="55">
         <v>321</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF44" s="55">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="22">
         <v>225</v>
       </c>
       <c r="D45" s="8">
         <v>209</v>
       </c>
       <c r="E45" s="22">
         <v>188</v>
       </c>
       <c r="F45" s="22">
         <v>228</v>
       </c>
       <c r="G45" s="22">
         <v>230</v>
       </c>
       <c r="H45" s="22">
         <v>212</v>
       </c>
       <c r="I45" s="22">
@@ -5091,61 +5216,64 @@
       </c>
       <c r="U45" s="23">
         <v>248</v>
       </c>
       <c r="V45" s="11">
         <v>206</v>
       </c>
       <c r="W45" s="14">
         <v>187</v>
       </c>
       <c r="X45" s="14">
         <v>183</v>
       </c>
       <c r="Y45" s="14">
         <v>174</v>
       </c>
       <c r="Z45" s="14">
         <v>202</v>
       </c>
       <c r="AA45" s="14">
         <v>198</v>
       </c>
       <c r="AB45" s="14">
         <v>155</v>
       </c>
-      <c r="AC45" s="54">
+      <c r="AC45" s="52">
         <v>198</v>
       </c>
-      <c r="AD45" s="54">
+      <c r="AD45" s="52">
         <v>203</v>
       </c>
-      <c r="AE45" s="59">
+      <c r="AE45" s="55">
         <v>140</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF45" s="55">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="22">
         <v>2530</v>
       </c>
       <c r="D46" s="8">
         <v>2231</v>
       </c>
       <c r="E46" s="22">
         <v>2136</v>
       </c>
       <c r="F46" s="22">
         <v>2407</v>
       </c>
       <c r="G46" s="22">
         <v>2329</v>
       </c>
       <c r="H46" s="22">
         <v>2222</v>
       </c>
       <c r="I46" s="22">
@@ -5186,61 +5314,64 @@
       </c>
       <c r="U46" s="23">
         <v>2202</v>
       </c>
       <c r="V46" s="11">
         <v>2012</v>
       </c>
       <c r="W46" s="14">
         <v>2127</v>
       </c>
       <c r="X46" s="14">
         <v>2061</v>
       </c>
       <c r="Y46" s="14">
         <v>1842</v>
       </c>
       <c r="Z46" s="14">
         <v>1982</v>
       </c>
       <c r="AA46" s="14">
         <v>1947</v>
       </c>
       <c r="AB46" s="14">
         <v>1636</v>
       </c>
-      <c r="AC46" s="54">
+      <c r="AC46" s="52">
         <v>1812</v>
       </c>
-      <c r="AD46" s="54">
+      <c r="AD46" s="52">
         <v>1799</v>
       </c>
-      <c r="AE46" s="59">
+      <c r="AE46" s="55">
         <v>1717</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF46" s="55">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C47" s="22">
         <v>197</v>
       </c>
       <c r="D47" s="8">
         <v>183</v>
       </c>
       <c r="E47" s="22">
         <v>180</v>
       </c>
       <c r="F47" s="22">
         <v>190</v>
       </c>
       <c r="G47" s="22">
         <v>170</v>
       </c>
       <c r="H47" s="22">
         <v>168</v>
       </c>
       <c r="I47" s="22">
@@ -5281,61 +5412,64 @@
       </c>
       <c r="U47" s="23">
         <v>146</v>
       </c>
       <c r="V47" s="11">
         <v>161</v>
       </c>
       <c r="W47" s="14">
         <v>154</v>
       </c>
       <c r="X47" s="14">
         <v>176</v>
       </c>
       <c r="Y47" s="14">
         <v>115</v>
       </c>
       <c r="Z47" s="14">
         <v>131</v>
       </c>
       <c r="AA47" s="14">
         <v>145</v>
       </c>
       <c r="AB47" s="14">
         <v>101</v>
       </c>
-      <c r="AC47" s="54">
+      <c r="AC47" s="52">
         <v>136</v>
       </c>
-      <c r="AD47" s="54">
+      <c r="AD47" s="52">
         <v>134</v>
       </c>
-      <c r="AE47" s="59">
+      <c r="AE47" s="55">
         <v>139</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF47" s="55">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="22">
         <v>407</v>
       </c>
       <c r="D48" s="8">
         <v>394</v>
       </c>
       <c r="E48" s="22">
         <v>343</v>
       </c>
       <c r="F48" s="22">
         <v>424</v>
       </c>
       <c r="G48" s="22">
         <v>355</v>
       </c>
       <c r="H48" s="22">
         <v>333</v>
       </c>
       <c r="I48" s="22">
@@ -5376,61 +5510,64 @@
       </c>
       <c r="U48" s="23">
         <v>361</v>
       </c>
       <c r="V48" s="11">
         <v>321</v>
       </c>
       <c r="W48" s="14">
         <v>346</v>
       </c>
       <c r="X48" s="14">
         <v>316</v>
       </c>
       <c r="Y48" s="14">
         <v>272</v>
       </c>
       <c r="Z48" s="14">
         <v>319</v>
       </c>
       <c r="AA48" s="14">
         <v>300</v>
       </c>
       <c r="AB48" s="14">
         <v>248</v>
       </c>
-      <c r="AC48" s="54">
+      <c r="AC48" s="52">
         <v>264</v>
       </c>
-      <c r="AD48" s="54">
+      <c r="AD48" s="52">
         <v>318</v>
       </c>
-      <c r="AE48" s="59">
+      <c r="AE48" s="55">
         <v>275</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF48" s="55">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C49" s="22">
         <v>1291</v>
       </c>
       <c r="D49" s="8">
         <v>1167</v>
       </c>
       <c r="E49" s="22">
         <v>1175</v>
       </c>
       <c r="F49" s="22">
         <v>1279</v>
       </c>
       <c r="G49" s="22">
         <v>1279</v>
       </c>
       <c r="H49" s="22">
         <v>1266</v>
       </c>
       <c r="I49" s="22">
@@ -5471,61 +5608,64 @@
       </c>
       <c r="U49" s="23">
         <v>1159</v>
       </c>
       <c r="V49" s="11">
         <v>1197</v>
       </c>
       <c r="W49" s="14">
         <v>1229</v>
       </c>
       <c r="X49" s="14">
         <v>1220</v>
       </c>
       <c r="Y49" s="14">
         <v>985</v>
       </c>
       <c r="Z49" s="14">
         <v>1114</v>
       </c>
       <c r="AA49" s="14">
         <v>1098</v>
       </c>
       <c r="AB49" s="14">
         <v>1003</v>
       </c>
-      <c r="AC49" s="54">
+      <c r="AC49" s="52">
         <v>1118</v>
       </c>
-      <c r="AD49" s="54">
+      <c r="AD49" s="52">
         <v>1196</v>
       </c>
-      <c r="AE49" s="59">
+      <c r="AE49" s="55">
         <v>1103</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF49" s="55">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C50" s="22">
         <v>1522</v>
       </c>
       <c r="D50" s="8">
         <v>1503</v>
       </c>
       <c r="E50" s="22">
         <v>1348</v>
       </c>
       <c r="F50" s="22">
         <v>1635</v>
       </c>
       <c r="G50" s="22">
         <v>1480</v>
       </c>
       <c r="H50" s="22">
         <v>1448</v>
       </c>
       <c r="I50" s="22">
@@ -5566,61 +5706,64 @@
       </c>
       <c r="U50" s="23">
         <v>1650</v>
       </c>
       <c r="V50" s="11">
         <v>1399</v>
       </c>
       <c r="W50" s="14">
         <v>1419</v>
       </c>
       <c r="X50" s="14">
         <v>1412</v>
       </c>
       <c r="Y50" s="14">
         <v>1214</v>
       </c>
       <c r="Z50" s="14">
         <v>1324</v>
       </c>
       <c r="AA50" s="14">
         <v>1277</v>
       </c>
       <c r="AB50" s="14">
         <v>1080</v>
       </c>
-      <c r="AC50" s="54">
+      <c r="AC50" s="52">
         <v>1372</v>
       </c>
-      <c r="AD50" s="54">
+      <c r="AD50" s="52">
         <v>1310</v>
       </c>
-      <c r="AE50" s="59">
+      <c r="AE50" s="55">
         <v>1204</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF50" s="55">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C51" s="22">
         <v>1339</v>
       </c>
       <c r="D51" s="8">
         <v>1203</v>
       </c>
       <c r="E51" s="22">
         <v>1171</v>
       </c>
       <c r="F51" s="22">
         <v>1316</v>
       </c>
       <c r="G51" s="22">
         <v>1248</v>
       </c>
       <c r="H51" s="22">
         <v>1103</v>
       </c>
       <c r="I51" s="22">
@@ -5661,93 +5804,100 @@
       </c>
       <c r="U51" s="23">
         <v>1287</v>
       </c>
       <c r="V51" s="11">
         <v>1225</v>
       </c>
       <c r="W51" s="14">
         <v>1232</v>
       </c>
       <c r="X51" s="14">
         <v>1282</v>
       </c>
       <c r="Y51" s="14">
         <v>1082</v>
       </c>
       <c r="Z51" s="14">
         <v>1212</v>
       </c>
       <c r="AA51" s="14">
         <v>1174</v>
       </c>
       <c r="AB51" s="14">
         <v>936</v>
       </c>
-      <c r="AC51" s="54">
+      <c r="AC51" s="52">
         <v>1040</v>
       </c>
-      <c r="AD51" s="54">
+      <c r="AD51" s="52">
         <v>1095</v>
       </c>
-      <c r="AE51" s="59">
+      <c r="AE51" s="55">
         <v>1012</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF51" s="55">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="35"/>
       <c r="B52" s="63" t="s">
         <v>70</v>
       </c>
       <c r="C52" s="63"/>
       <c r="D52" s="63"/>
       <c r="E52" s="63"/>
       <c r="F52" s="63"/>
       <c r="G52" s="63"/>
       <c r="H52" s="63"/>
       <c r="I52" s="63"/>
       <c r="J52" s="63"/>
       <c r="K52" s="63"/>
       <c r="L52" s="63"/>
       <c r="M52" s="63"/>
       <c r="N52" s="63"/>
       <c r="O52" s="63"/>
       <c r="P52" s="63"/>
       <c r="Q52" s="63"/>
       <c r="R52" s="63"/>
       <c r="S52" s="63"/>
       <c r="T52" s="63"/>
       <c r="U52" s="63"/>
       <c r="V52" s="63"/>
       <c r="W52" s="63"/>
       <c r="X52" s="63"/>
       <c r="Y52" s="63"/>
       <c r="Z52" s="63"/>
       <c r="AA52" s="63"/>
-      <c r="AC52" s="53"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB52" s="61"/>
+      <c r="AC52" s="61"/>
+      <c r="AD52" s="61"/>
+      <c r="AE52" s="61"/>
+      <c r="AF52" s="61"/>
+    </row>
+    <row r="53" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="35"/>
       <c r="B53" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="22">
         <v>16089</v>
       </c>
       <c r="D53" s="8">
         <v>14451</v>
       </c>
       <c r="E53" s="22">
         <v>13724</v>
       </c>
       <c r="F53" s="22">
         <v>15559</v>
       </c>
       <c r="G53" s="22">
         <v>15111</v>
       </c>
       <c r="H53" s="22">
         <v>14321</v>
       </c>
       <c r="I53" s="22">
         <v>16120</v>
       </c>
@@ -5786,61 +5936,64 @@
       </c>
       <c r="U53" s="23">
         <v>14841</v>
       </c>
       <c r="V53" s="11">
         <v>13703</v>
       </c>
       <c r="W53" s="14">
         <v>14277</v>
       </c>
       <c r="X53" s="14">
         <v>13861</v>
       </c>
       <c r="Y53" s="14">
         <v>11844</v>
       </c>
       <c r="Z53" s="14">
         <v>13395</v>
       </c>
       <c r="AA53" s="14">
         <v>12445</v>
       </c>
       <c r="AB53" s="14">
         <v>11138</v>
       </c>
-      <c r="AC53" s="54">
+      <c r="AC53" s="52">
         <v>12471</v>
       </c>
-      <c r="AD53" s="54">
+      <c r="AD53" s="52">
         <v>12173</v>
       </c>
-      <c r="AE53" s="59">
+      <c r="AE53" s="55">
         <v>11284</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF53" s="55">
+        <v>13098</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="34">
         <v>100000000</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C54" s="22">
         <v>396</v>
       </c>
       <c r="D54" s="8">
         <v>362</v>
       </c>
       <c r="E54" s="22">
         <v>367</v>
       </c>
       <c r="F54" s="22">
         <v>422</v>
       </c>
       <c r="G54" s="22">
         <v>401</v>
       </c>
       <c r="H54" s="22">
         <v>357</v>
       </c>
       <c r="I54" s="22">
@@ -5881,61 +6034,64 @@
       </c>
       <c r="U54" s="23">
         <v>353</v>
       </c>
       <c r="V54" s="11">
         <v>336</v>
       </c>
       <c r="W54" s="14">
         <v>371</v>
       </c>
       <c r="X54" s="14">
         <v>318</v>
       </c>
       <c r="Y54" s="14">
         <v>277</v>
       </c>
       <c r="Z54" s="14">
         <v>338</v>
       </c>
       <c r="AA54" s="14">
         <v>272</v>
       </c>
       <c r="AB54" s="14">
         <v>256</v>
       </c>
-      <c r="AC54" s="54">
+      <c r="AC54" s="52">
         <v>309</v>
       </c>
-      <c r="AD54" s="54">
+      <c r="AD54" s="52">
         <v>322</v>
       </c>
-      <c r="AE54" s="59">
+      <c r="AE54" s="55">
         <v>285</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF54" s="55">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C55" s="22">
         <v>457</v>
       </c>
       <c r="D55" s="8">
         <v>394</v>
       </c>
       <c r="E55" s="22">
         <v>374</v>
       </c>
       <c r="F55" s="22">
         <v>460</v>
       </c>
       <c r="G55" s="22">
         <v>418</v>
       </c>
       <c r="H55" s="22">
         <v>399</v>
       </c>
       <c r="I55" s="22">
@@ -5976,61 +6132,64 @@
       </c>
       <c r="U55" s="23">
         <v>406</v>
       </c>
       <c r="V55" s="11">
         <v>361</v>
       </c>
       <c r="W55" s="14">
         <v>337</v>
       </c>
       <c r="X55" s="14">
         <v>389</v>
       </c>
       <c r="Y55" s="14">
         <v>367</v>
       </c>
       <c r="Z55" s="14">
         <v>371</v>
       </c>
       <c r="AA55" s="14">
         <v>347</v>
       </c>
       <c r="AB55" s="14">
         <v>321</v>
       </c>
-      <c r="AC55" s="54">
+      <c r="AC55" s="52">
         <v>330</v>
       </c>
-      <c r="AD55" s="54">
+      <c r="AD55" s="52">
         <v>335</v>
       </c>
-      <c r="AE55" s="59">
+      <c r="AE55" s="55">
         <v>328</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF55" s="55">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C56" s="22">
         <v>798</v>
       </c>
       <c r="D56" s="8">
         <v>716</v>
       </c>
       <c r="E56" s="22">
         <v>658</v>
       </c>
       <c r="F56" s="22">
         <v>794</v>
       </c>
       <c r="G56" s="22">
         <v>724</v>
       </c>
       <c r="H56" s="22">
         <v>747</v>
       </c>
       <c r="I56" s="22">
@@ -6071,61 +6230,64 @@
       </c>
       <c r="U56" s="23">
         <v>684</v>
       </c>
       <c r="V56" s="11">
         <v>576</v>
       </c>
       <c r="W56" s="14">
         <v>660</v>
       </c>
       <c r="X56" s="14">
         <v>681</v>
       </c>
       <c r="Y56" s="14">
         <v>590</v>
       </c>
       <c r="Z56" s="14">
         <v>650</v>
       </c>
       <c r="AA56" s="14">
         <v>632</v>
       </c>
       <c r="AB56" s="14">
         <v>502</v>
       </c>
-      <c r="AC56" s="54">
+      <c r="AC56" s="52">
         <v>595</v>
       </c>
-      <c r="AD56" s="54">
+      <c r="AD56" s="52">
         <v>607</v>
       </c>
-      <c r="AE56" s="59">
+      <c r="AE56" s="55">
         <v>548</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF56" s="55">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C57" s="22">
         <v>1415</v>
       </c>
       <c r="D57" s="8">
         <v>1311</v>
       </c>
       <c r="E57" s="22">
         <v>1202</v>
       </c>
       <c r="F57" s="22">
         <v>1325</v>
       </c>
       <c r="G57" s="22">
         <v>1329</v>
       </c>
       <c r="H57" s="22">
         <v>1259</v>
       </c>
       <c r="I57" s="22">
@@ -6166,61 +6328,64 @@
       </c>
       <c r="U57" s="23">
         <v>1323</v>
       </c>
       <c r="V57" s="11">
         <v>1165</v>
       </c>
       <c r="W57" s="14">
         <v>1213</v>
       </c>
       <c r="X57" s="14">
         <v>1162</v>
       </c>
       <c r="Y57" s="14">
         <v>983</v>
       </c>
       <c r="Z57" s="14">
         <v>1186</v>
       </c>
       <c r="AA57" s="14">
         <v>1050</v>
       </c>
       <c r="AB57" s="14">
         <v>886</v>
       </c>
-      <c r="AC57" s="54">
+      <c r="AC57" s="52">
         <v>1155</v>
       </c>
-      <c r="AD57" s="54">
+      <c r="AD57" s="52">
         <v>1085</v>
       </c>
-      <c r="AE57" s="59">
+      <c r="AE57" s="55">
         <v>1005</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF57" s="55">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C58" s="22">
         <v>730</v>
       </c>
       <c r="D58" s="8">
         <v>577</v>
       </c>
       <c r="E58" s="22">
         <v>630</v>
       </c>
       <c r="F58" s="22">
         <v>663</v>
       </c>
       <c r="G58" s="22">
         <v>587</v>
       </c>
       <c r="H58" s="22">
         <v>529</v>
       </c>
       <c r="I58" s="22">
@@ -6261,61 +6426,64 @@
       </c>
       <c r="U58" s="23">
         <v>562</v>
       </c>
       <c r="V58" s="11">
         <v>577</v>
       </c>
       <c r="W58" s="14">
         <v>582</v>
       </c>
       <c r="X58" s="14">
         <v>572</v>
       </c>
       <c r="Y58" s="14">
         <v>525</v>
       </c>
       <c r="Z58" s="14">
         <v>546</v>
       </c>
       <c r="AA58" s="14">
         <v>559</v>
       </c>
       <c r="AB58" s="14">
         <v>498</v>
       </c>
-      <c r="AC58" s="54">
+      <c r="AC58" s="52">
         <v>527</v>
       </c>
-      <c r="AD58" s="54">
+      <c r="AD58" s="52">
         <v>456</v>
       </c>
-      <c r="AE58" s="59">
+      <c r="AE58" s="55">
         <v>440</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF58" s="55">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C59" s="22">
         <v>519</v>
       </c>
       <c r="D59" s="8">
         <v>443</v>
       </c>
       <c r="E59" s="22">
         <v>439</v>
       </c>
       <c r="F59" s="22">
         <v>474</v>
       </c>
       <c r="G59" s="22">
         <v>464</v>
       </c>
       <c r="H59" s="22">
         <v>480</v>
       </c>
       <c r="I59" s="22">
@@ -6356,61 +6524,64 @@
       </c>
       <c r="U59" s="23">
         <v>434</v>
       </c>
       <c r="V59" s="11">
         <v>448</v>
       </c>
       <c r="W59" s="14">
         <v>449</v>
       </c>
       <c r="X59" s="14">
         <v>438</v>
       </c>
       <c r="Y59" s="14">
         <v>368</v>
       </c>
       <c r="Z59" s="14">
         <v>466</v>
       </c>
       <c r="AA59" s="14">
         <v>377</v>
       </c>
       <c r="AB59" s="14">
         <v>370</v>
       </c>
-      <c r="AC59" s="54">
+      <c r="AC59" s="52">
         <v>326</v>
       </c>
-      <c r="AD59" s="54">
+      <c r="AD59" s="52">
         <v>338</v>
       </c>
-      <c r="AE59" s="59">
+      <c r="AE59" s="55">
         <v>318</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF59" s="55">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C60" s="22">
         <v>1138</v>
       </c>
       <c r="D60" s="8">
         <v>923</v>
       </c>
       <c r="E60" s="22">
         <v>882</v>
       </c>
       <c r="F60" s="22">
         <v>990</v>
       </c>
       <c r="G60" s="22">
         <v>1058</v>
       </c>
       <c r="H60" s="22">
         <v>953</v>
       </c>
       <c r="I60" s="22">
@@ -6451,61 +6622,64 @@
       </c>
       <c r="U60" s="23">
         <v>1000</v>
       </c>
       <c r="V60" s="11">
         <v>921</v>
       </c>
       <c r="W60" s="14">
         <v>994</v>
       </c>
       <c r="X60" s="14">
         <v>969</v>
       </c>
       <c r="Y60" s="14">
         <v>820</v>
       </c>
       <c r="Z60" s="14">
         <v>812</v>
       </c>
       <c r="AA60" s="14">
         <v>811</v>
       </c>
       <c r="AB60" s="14">
         <v>751</v>
       </c>
-      <c r="AC60" s="54">
+      <c r="AC60" s="52">
         <v>782</v>
       </c>
-      <c r="AD60" s="54">
+      <c r="AD60" s="52">
         <v>738</v>
       </c>
-      <c r="AE60" s="59">
+      <c r="AE60" s="55">
         <v>726</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF60" s="55">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C61" s="22">
         <v>530</v>
       </c>
       <c r="D61" s="8">
         <v>523</v>
       </c>
       <c r="E61" s="22">
         <v>498</v>
       </c>
       <c r="F61" s="22">
         <v>524</v>
       </c>
       <c r="G61" s="22">
         <v>501</v>
       </c>
       <c r="H61" s="22">
         <v>484</v>
       </c>
       <c r="I61" s="22">
@@ -6546,61 +6720,64 @@
       </c>
       <c r="U61" s="23">
         <v>529</v>
       </c>
       <c r="V61" s="11">
         <v>427</v>
       </c>
       <c r="W61" s="14">
         <v>484</v>
       </c>
       <c r="X61" s="14">
         <v>463</v>
       </c>
       <c r="Y61" s="14">
         <v>358</v>
       </c>
       <c r="Z61" s="14">
         <v>444</v>
       </c>
       <c r="AA61" s="14">
         <v>366</v>
       </c>
       <c r="AB61" s="14">
         <v>353</v>
       </c>
-      <c r="AC61" s="54">
+      <c r="AC61" s="52">
         <v>394</v>
       </c>
-      <c r="AD61" s="54">
+      <c r="AD61" s="52">
         <v>404</v>
       </c>
-      <c r="AE61" s="59">
+      <c r="AE61" s="55">
         <v>363</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF61" s="55">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C62" s="22">
         <v>586</v>
       </c>
       <c r="D62" s="8">
         <v>586</v>
       </c>
       <c r="E62" s="22">
         <v>590</v>
       </c>
       <c r="F62" s="22">
         <v>675</v>
       </c>
       <c r="G62" s="22">
         <v>611</v>
       </c>
       <c r="H62" s="22">
         <v>643</v>
       </c>
       <c r="I62" s="22">
@@ -6641,61 +6818,64 @@
       </c>
       <c r="U62" s="23">
         <v>617</v>
       </c>
       <c r="V62" s="11">
         <v>591</v>
       </c>
       <c r="W62" s="14">
         <v>595</v>
       </c>
       <c r="X62" s="14">
         <v>557</v>
       </c>
       <c r="Y62" s="14">
         <v>470</v>
       </c>
       <c r="Z62" s="14">
         <v>566</v>
       </c>
       <c r="AA62" s="14">
         <v>485</v>
       </c>
       <c r="AB62" s="14">
         <v>480</v>
       </c>
-      <c r="AC62" s="54">
+      <c r="AC62" s="52">
         <v>483</v>
       </c>
-      <c r="AD62" s="54">
+      <c r="AD62" s="52">
         <v>489</v>
       </c>
-      <c r="AE62" s="59">
+      <c r="AE62" s="55">
         <v>448</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF62" s="55">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C63" s="22">
         <v>414</v>
       </c>
       <c r="D63" s="8">
         <v>385</v>
       </c>
       <c r="E63" s="22">
         <v>330</v>
       </c>
       <c r="F63" s="22">
         <v>392</v>
       </c>
       <c r="G63" s="22">
         <v>379</v>
       </c>
       <c r="H63" s="22">
         <v>357</v>
       </c>
       <c r="I63" s="22">
@@ -6736,61 +6916,64 @@
       </c>
       <c r="U63" s="23">
         <v>355</v>
       </c>
       <c r="V63" s="11">
         <v>339</v>
       </c>
       <c r="W63" s="14">
         <v>349</v>
       </c>
       <c r="X63" s="14">
         <v>321</v>
       </c>
       <c r="Y63" s="14">
         <v>279</v>
       </c>
       <c r="Z63" s="14">
         <v>320</v>
       </c>
       <c r="AA63" s="14">
         <v>311</v>
       </c>
       <c r="AB63" s="14">
         <v>258</v>
       </c>
-      <c r="AC63" s="54">
+      <c r="AC63" s="52">
         <v>315</v>
       </c>
-      <c r="AD63" s="54">
+      <c r="AD63" s="52">
         <v>307</v>
       </c>
-      <c r="AE63" s="59">
+      <c r="AE63" s="55">
         <v>266</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF63" s="55">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C64" s="22">
         <v>879</v>
       </c>
       <c r="D64" s="8">
         <v>734</v>
       </c>
       <c r="E64" s="22">
         <v>649</v>
       </c>
       <c r="F64" s="22">
         <v>754</v>
       </c>
       <c r="G64" s="22">
         <v>776</v>
       </c>
       <c r="H64" s="22">
         <v>711</v>
       </c>
       <c r="I64" s="22">
@@ -6831,61 +7014,64 @@
       </c>
       <c r="U64" s="23">
         <v>780</v>
       </c>
       <c r="V64" s="11">
         <v>675</v>
       </c>
       <c r="W64" s="14">
         <v>700</v>
       </c>
       <c r="X64" s="14">
         <v>735</v>
       </c>
       <c r="Y64" s="14">
         <v>600</v>
       </c>
       <c r="Z64" s="14">
         <v>679</v>
       </c>
       <c r="AA64" s="14">
         <v>627</v>
       </c>
       <c r="AB64" s="14">
         <v>547</v>
       </c>
-      <c r="AC64" s="54">
+      <c r="AC64" s="52">
         <v>590</v>
       </c>
-      <c r="AD64" s="54">
+      <c r="AD64" s="52">
         <v>564</v>
       </c>
-      <c r="AE64" s="59">
+      <c r="AE64" s="55">
         <v>586</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF64" s="55">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="22">
         <v>845</v>
       </c>
       <c r="D65" s="8">
         <v>764</v>
       </c>
       <c r="E65" s="22">
         <v>746</v>
       </c>
       <c r="F65" s="22">
         <v>814</v>
       </c>
       <c r="G65" s="22">
         <v>769</v>
       </c>
       <c r="H65" s="22">
         <v>742</v>
       </c>
       <c r="I65" s="22">
@@ -6926,61 +7112,64 @@
       </c>
       <c r="U65" s="23">
         <v>807</v>
       </c>
       <c r="V65" s="11">
         <v>666</v>
       </c>
       <c r="W65" s="14">
         <v>720</v>
       </c>
       <c r="X65" s="14">
         <v>700</v>
       </c>
       <c r="Y65" s="14">
         <v>614</v>
       </c>
       <c r="Z65" s="14">
         <v>735</v>
       </c>
       <c r="AA65" s="14">
         <v>662</v>
       </c>
       <c r="AB65" s="14">
         <v>652</v>
       </c>
-      <c r="AC65" s="54">
+      <c r="AC65" s="52">
         <v>666</v>
       </c>
-      <c r="AD65" s="54">
+      <c r="AD65" s="52">
         <v>599</v>
       </c>
-      <c r="AE65" s="59">
+      <c r="AE65" s="55">
         <v>568</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF65" s="55">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="22">
         <v>393</v>
       </c>
       <c r="D66" s="8">
         <v>335</v>
       </c>
       <c r="E66" s="22">
         <v>353</v>
       </c>
       <c r="F66" s="22">
         <v>392</v>
       </c>
       <c r="G66" s="22">
         <v>390</v>
       </c>
       <c r="H66" s="22">
         <v>371</v>
       </c>
       <c r="I66" s="22">
@@ -7021,61 +7210,64 @@
       </c>
       <c r="U66" s="23">
         <v>352</v>
       </c>
       <c r="V66" s="11">
         <v>361</v>
       </c>
       <c r="W66" s="14">
         <v>368</v>
       </c>
       <c r="X66" s="14">
         <v>365</v>
       </c>
       <c r="Y66" s="14">
         <v>292</v>
       </c>
       <c r="Z66" s="14">
         <v>340</v>
       </c>
       <c r="AA66" s="14">
         <v>270</v>
       </c>
       <c r="AB66" s="14">
         <v>301</v>
       </c>
-      <c r="AC66" s="54">
+      <c r="AC66" s="52">
         <v>328</v>
       </c>
-      <c r="AD66" s="54">
+      <c r="AD66" s="52">
         <v>312</v>
       </c>
-      <c r="AE66" s="59">
+      <c r="AE66" s="55">
         <v>291</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF66" s="55">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C67" s="22">
         <v>235</v>
       </c>
       <c r="D67" s="8">
         <v>209</v>
       </c>
       <c r="E67" s="22">
         <v>188</v>
       </c>
       <c r="F67" s="22">
         <v>226</v>
       </c>
       <c r="G67" s="22">
         <v>225</v>
       </c>
       <c r="H67" s="22">
         <v>196</v>
       </c>
       <c r="I67" s="22">
@@ -7116,61 +7308,64 @@
       </c>
       <c r="U67" s="23">
         <v>200</v>
       </c>
       <c r="V67" s="11">
         <v>200</v>
       </c>
       <c r="W67" s="14">
         <v>186</v>
       </c>
       <c r="X67" s="14">
         <v>177</v>
       </c>
       <c r="Y67" s="14">
         <v>178</v>
       </c>
       <c r="Z67" s="14">
         <v>190</v>
       </c>
       <c r="AA67" s="14">
         <v>191</v>
       </c>
       <c r="AB67" s="14">
         <v>147</v>
       </c>
-      <c r="AC67" s="54">
+      <c r="AC67" s="52">
         <v>170</v>
       </c>
-      <c r="AD67" s="54">
+      <c r="AD67" s="52">
         <v>191</v>
       </c>
-      <c r="AE67" s="59">
+      <c r="AE67" s="55">
         <v>158</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF67" s="55">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="22">
         <v>2318</v>
       </c>
       <c r="D68" s="8">
         <v>2058</v>
       </c>
       <c r="E68" s="22">
         <v>1924</v>
       </c>
       <c r="F68" s="22">
         <v>2212</v>
       </c>
       <c r="G68" s="22">
         <v>2190</v>
       </c>
       <c r="H68" s="22">
         <v>1942</v>
       </c>
       <c r="I68" s="22">
@@ -7211,61 +7406,64 @@
       </c>
       <c r="U68" s="23">
         <v>2116</v>
       </c>
       <c r="V68" s="11">
         <v>1922</v>
       </c>
       <c r="W68" s="14">
         <v>2024</v>
       </c>
       <c r="X68" s="14">
         <v>1968</v>
       </c>
       <c r="Y68" s="14">
         <v>1662</v>
       </c>
       <c r="Z68" s="14">
         <v>1849</v>
       </c>
       <c r="AA68" s="14">
         <v>1741</v>
       </c>
       <c r="AB68" s="14">
         <v>1559</v>
       </c>
-      <c r="AC68" s="54">
+      <c r="AC68" s="52">
         <v>1747</v>
       </c>
-      <c r="AD68" s="54">
+      <c r="AD68" s="52">
         <v>1688</v>
       </c>
-      <c r="AE68" s="59">
+      <c r="AE68" s="55">
         <v>1542</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF68" s="55">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C69" s="22">
         <v>197</v>
       </c>
       <c r="D69" s="8">
         <v>133</v>
       </c>
       <c r="E69" s="22">
         <v>146</v>
       </c>
       <c r="F69" s="22">
         <v>187</v>
       </c>
       <c r="G69" s="22">
         <v>171</v>
       </c>
       <c r="H69" s="22">
         <v>170</v>
       </c>
       <c r="I69" s="22">
@@ -7306,61 +7504,64 @@
       </c>
       <c r="U69" s="23">
         <v>166</v>
       </c>
       <c r="V69" s="11">
         <v>142</v>
       </c>
       <c r="W69" s="14">
         <v>133</v>
       </c>
       <c r="X69" s="14">
         <v>167</v>
       </c>
       <c r="Y69" s="14">
         <v>128</v>
       </c>
       <c r="Z69" s="14">
         <v>132</v>
       </c>
       <c r="AA69" s="14">
         <v>138</v>
       </c>
       <c r="AB69" s="14">
         <v>100</v>
       </c>
-      <c r="AC69" s="54">
+      <c r="AC69" s="52">
         <v>118</v>
       </c>
-      <c r="AD69" s="54">
+      <c r="AD69" s="52">
         <v>133</v>
       </c>
-      <c r="AE69" s="59">
+      <c r="AE69" s="55">
         <v>159</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF69" s="55">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C70" s="22">
         <v>355</v>
       </c>
       <c r="D70" s="8">
         <v>301</v>
       </c>
       <c r="E70" s="22">
         <v>318</v>
       </c>
       <c r="F70" s="22">
         <v>371</v>
       </c>
       <c r="G70" s="22">
         <v>342</v>
       </c>
       <c r="H70" s="22">
         <v>343</v>
       </c>
       <c r="I70" s="22">
@@ -7401,61 +7602,64 @@
       </c>
       <c r="U70" s="23">
         <v>321</v>
       </c>
       <c r="V70" s="11">
         <v>349</v>
       </c>
       <c r="W70" s="14">
         <v>316</v>
       </c>
       <c r="X70" s="14">
         <v>291</v>
       </c>
       <c r="Y70" s="14">
         <v>283</v>
       </c>
       <c r="Z70" s="14">
         <v>314</v>
       </c>
       <c r="AA70" s="14">
         <v>266</v>
       </c>
       <c r="AB70" s="14">
         <v>237</v>
       </c>
-      <c r="AC70" s="54">
+      <c r="AC70" s="52">
         <v>252</v>
       </c>
-      <c r="AD70" s="54">
+      <c r="AD70" s="52">
         <v>290</v>
       </c>
-      <c r="AE70" s="59">
+      <c r="AE70" s="55">
         <v>259</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF70" s="55">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C71" s="22">
         <v>1195</v>
       </c>
       <c r="D71" s="8">
         <v>1112</v>
       </c>
       <c r="E71" s="22">
         <v>1002</v>
       </c>
       <c r="F71" s="22">
         <v>1220</v>
       </c>
       <c r="G71" s="22">
         <v>1198</v>
       </c>
       <c r="H71" s="22">
         <v>1197</v>
       </c>
       <c r="I71" s="22">
@@ -7496,61 +7700,64 @@
       </c>
       <c r="U71" s="23">
         <v>1091</v>
       </c>
       <c r="V71" s="11">
         <v>1149</v>
       </c>
       <c r="W71" s="14">
         <v>1152</v>
       </c>
       <c r="X71" s="14">
         <v>1107</v>
       </c>
       <c r="Y71" s="14">
         <v>970</v>
       </c>
       <c r="Z71" s="14">
         <v>1117</v>
       </c>
       <c r="AA71" s="14">
         <v>1021</v>
       </c>
       <c r="AB71" s="14">
         <v>951</v>
       </c>
-      <c r="AC71" s="54">
+      <c r="AC71" s="52">
         <v>1052</v>
       </c>
-      <c r="AD71" s="54">
+      <c r="AD71" s="52">
         <v>1135</v>
       </c>
-      <c r="AE71" s="59">
+      <c r="AE71" s="55">
         <v>1015</v>
       </c>
-    </row>
-    <row r="72" spans="1:31" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF71" s="55">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="72" spans="1:32" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B72" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C72" s="22">
         <v>1445</v>
       </c>
       <c r="D72" s="8">
         <v>1405</v>
       </c>
       <c r="E72" s="22">
         <v>1288</v>
       </c>
       <c r="F72" s="22">
         <v>1415</v>
       </c>
       <c r="G72" s="22">
         <v>1363</v>
       </c>
       <c r="H72" s="22">
         <v>1338</v>
       </c>
       <c r="I72" s="22">
@@ -7591,61 +7798,64 @@
       </c>
       <c r="U72" s="23">
         <v>1499</v>
       </c>
       <c r="V72" s="11">
         <v>1316</v>
       </c>
       <c r="W72" s="14">
         <v>1410</v>
       </c>
       <c r="X72" s="14">
         <v>1323</v>
       </c>
       <c r="Y72" s="14">
         <v>1088</v>
       </c>
       <c r="Z72" s="14">
         <v>1256</v>
       </c>
       <c r="AA72" s="14">
         <v>1193</v>
       </c>
       <c r="AB72" s="14">
         <v>1021</v>
       </c>
-      <c r="AC72" s="54">
+      <c r="AC72" s="52">
         <v>1266</v>
       </c>
-      <c r="AD72" s="54">
+      <c r="AD72" s="52">
         <v>1205</v>
       </c>
-      <c r="AE72" s="59">
+      <c r="AE72" s="55">
         <v>1090</v>
       </c>
-    </row>
-    <row r="73" spans="1:31" s="33" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF72" s="55">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="73" spans="1:32" s="33" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B73" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C73" s="27">
         <v>1244</v>
       </c>
       <c r="D73" s="28">
         <v>1180</v>
       </c>
       <c r="E73" s="27">
         <v>1140</v>
       </c>
       <c r="F73" s="27">
         <v>1249</v>
       </c>
       <c r="G73" s="27">
         <v>1215</v>
       </c>
       <c r="H73" s="27">
         <v>1103</v>
       </c>
       <c r="I73" s="27">
@@ -7686,93 +7896,99 @@
       </c>
       <c r="U73" s="32">
         <v>1246</v>
       </c>
       <c r="V73" s="11">
         <v>1182</v>
       </c>
       <c r="W73" s="29">
         <v>1234</v>
       </c>
       <c r="X73" s="14">
         <v>1158</v>
       </c>
       <c r="Y73" s="14">
         <v>992</v>
       </c>
       <c r="Z73" s="14">
         <v>1084</v>
       </c>
       <c r="AA73" s="14">
         <v>1126</v>
       </c>
       <c r="AB73" s="14">
         <v>948</v>
       </c>
-      <c r="AC73" s="54">
+      <c r="AC73" s="52">
         <v>1066</v>
       </c>
-      <c r="AD73" s="54">
+      <c r="AD73" s="52">
         <v>975</v>
       </c>
-      <c r="AE73" s="59">
+      <c r="AE73" s="55">
         <v>889</v>
       </c>
-    </row>
-    <row r="74" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF73" s="55">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="74" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="64" t="s">
         <v>65</v>
       </c>
       <c r="C74" s="64"/>
       <c r="D74" s="64"/>
       <c r="E74" s="64"/>
       <c r="F74" s="64"/>
       <c r="G74" s="64"/>
       <c r="H74" s="64"/>
       <c r="I74" s="64"/>
       <c r="J74" s="64"/>
       <c r="K74" s="64"/>
       <c r="L74" s="64"/>
       <c r="M74" s="64"/>
       <c r="N74" s="64"/>
       <c r="O74" s="64"/>
       <c r="P74" s="64"/>
       <c r="Q74" s="64"/>
       <c r="R74" s="64"/>
       <c r="S74" s="64"/>
       <c r="T74" s="64"/>
       <c r="U74" s="64"/>
       <c r="V74" s="64"/>
       <c r="W74" s="64"/>
       <c r="X74" s="64"/>
       <c r="Y74" s="64"/>
       <c r="Z74" s="64"/>
       <c r="AA74" s="64"/>
-      <c r="AB74" s="24"/>
-[...2 lines deleted...]
-    <row r="75" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB74" s="61"/>
+      <c r="AC74" s="61"/>
+      <c r="AD74" s="61"/>
+      <c r="AE74" s="61"/>
+      <c r="AF74" s="61"/>
+    </row>
+    <row r="75" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C75" s="8">
         <v>19450</v>
       </c>
       <c r="D75" s="8">
         <v>17881</v>
       </c>
       <c r="E75" s="8">
         <v>17079</v>
       </c>
       <c r="F75" s="8">
         <v>19328</v>
       </c>
       <c r="G75" s="8">
         <v>18526</v>
       </c>
       <c r="H75" s="8">
         <v>17804</v>
       </c>
       <c r="I75" s="8">
         <v>19830</v>
       </c>
       <c r="J75" s="8">
@@ -7810,61 +8026,64 @@
       </c>
       <c r="U75" s="11">
         <v>18868</v>
       </c>
       <c r="V75" s="11">
         <v>17400</v>
       </c>
       <c r="W75" s="14">
         <v>17917</v>
       </c>
       <c r="X75" s="14">
         <v>17317</v>
       </c>
       <c r="Y75" s="14">
         <v>14947</v>
       </c>
       <c r="Z75" s="14">
         <v>16862</v>
       </c>
       <c r="AA75" s="14">
         <v>15936</v>
       </c>
       <c r="AB75" s="14">
         <v>13958</v>
       </c>
-      <c r="AC75" s="54">
+      <c r="AC75" s="52">
         <v>15715</v>
       </c>
-      <c r="AD75" s="54">
+      <c r="AD75" s="52">
         <v>15750</v>
       </c>
-      <c r="AE75" s="59">
+      <c r="AE75" s="55">
         <v>14653</v>
       </c>
-    </row>
-    <row r="76" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF75" s="55">
+        <v>16545</v>
+      </c>
+    </row>
+    <row r="76" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="34">
         <v>100000000</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C76" s="8">
         <v>522</v>
       </c>
       <c r="D76" s="8">
         <v>485</v>
       </c>
       <c r="E76" s="8">
         <v>522</v>
       </c>
       <c r="F76" s="8">
         <v>559</v>
       </c>
       <c r="G76" s="8">
         <v>547</v>
       </c>
       <c r="H76" s="8">
         <v>518</v>
       </c>
       <c r="I76" s="8">
@@ -7905,61 +8124,64 @@
       </c>
       <c r="U76" s="11">
         <v>494</v>
       </c>
       <c r="V76" s="11">
         <v>488</v>
       </c>
       <c r="W76" s="14">
         <v>523</v>
       </c>
       <c r="X76" s="14">
         <v>418</v>
       </c>
       <c r="Y76" s="14">
         <v>394</v>
       </c>
       <c r="Z76" s="14">
         <v>450</v>
       </c>
       <c r="AA76" s="14">
         <v>377</v>
       </c>
       <c r="AB76" s="14">
         <v>366</v>
       </c>
-      <c r="AC76" s="54">
+      <c r="AC76" s="52">
         <v>463</v>
       </c>
-      <c r="AD76" s="54">
+      <c r="AD76" s="52">
         <v>439</v>
       </c>
-      <c r="AE76" s="59">
+      <c r="AE76" s="55">
         <v>392</v>
       </c>
-    </row>
-    <row r="77" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF76" s="55">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="77" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C77" s="8">
         <v>548</v>
       </c>
       <c r="D77" s="8">
         <v>477</v>
       </c>
       <c r="E77" s="8">
         <v>431</v>
       </c>
       <c r="F77" s="8">
         <v>575</v>
       </c>
       <c r="G77" s="8">
         <v>496</v>
       </c>
       <c r="H77" s="8">
         <v>487</v>
       </c>
       <c r="I77" s="8">
@@ -8000,61 +8222,64 @@
       </c>
       <c r="U77" s="11">
         <v>522</v>
       </c>
       <c r="V77" s="11">
         <v>444</v>
       </c>
       <c r="W77" s="14">
         <v>437</v>
       </c>
       <c r="X77" s="14">
         <v>459</v>
       </c>
       <c r="Y77" s="14">
         <v>439</v>
       </c>
       <c r="Z77" s="14">
         <v>445</v>
       </c>
       <c r="AA77" s="14">
         <v>436</v>
       </c>
       <c r="AB77" s="14">
         <v>404</v>
       </c>
-      <c r="AC77" s="54">
+      <c r="AC77" s="52">
         <v>418</v>
       </c>
-      <c r="AD77" s="54">
+      <c r="AD77" s="52">
         <v>419</v>
       </c>
-      <c r="AE77" s="59">
+      <c r="AE77" s="55">
         <v>395</v>
       </c>
-    </row>
-    <row r="78" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF77" s="55">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="78" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C78" s="8">
         <v>1127</v>
       </c>
       <c r="D78" s="8">
         <v>1077</v>
       </c>
       <c r="E78" s="8">
         <v>1080</v>
       </c>
       <c r="F78" s="8">
         <v>1177</v>
       </c>
       <c r="G78" s="8">
         <v>1154</v>
       </c>
       <c r="H78" s="8">
         <v>1117</v>
       </c>
       <c r="I78" s="8">
@@ -8095,61 +8320,64 @@
       </c>
       <c r="U78" s="11">
         <v>1166</v>
       </c>
       <c r="V78" s="11">
         <v>955</v>
       </c>
       <c r="W78" s="14">
         <v>1044</v>
       </c>
       <c r="X78" s="14">
         <v>1117</v>
       </c>
       <c r="Y78" s="14">
         <v>892</v>
       </c>
       <c r="Z78" s="14">
         <v>1058</v>
       </c>
       <c r="AA78" s="14">
         <v>1006</v>
       </c>
       <c r="AB78" s="14">
         <v>833</v>
       </c>
-      <c r="AC78" s="54">
+      <c r="AC78" s="52">
         <v>907</v>
       </c>
-      <c r="AD78" s="54">
+      <c r="AD78" s="52">
         <v>927</v>
       </c>
-      <c r="AE78" s="59">
+      <c r="AE78" s="55">
         <v>874</v>
       </c>
-    </row>
-    <row r="79" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF78" s="55">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="79" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C79" s="8">
         <v>403</v>
       </c>
       <c r="D79" s="8">
         <v>399</v>
       </c>
       <c r="E79" s="8">
         <v>367</v>
       </c>
       <c r="F79" s="8">
         <v>411</v>
       </c>
       <c r="G79" s="8">
         <v>401</v>
       </c>
       <c r="H79" s="8">
         <v>357</v>
       </c>
       <c r="I79" s="8">
@@ -8190,61 +8418,64 @@
       </c>
       <c r="U79" s="11">
         <v>453</v>
       </c>
       <c r="V79" s="11">
         <v>437</v>
       </c>
       <c r="W79" s="14">
         <v>440</v>
       </c>
       <c r="X79" s="14">
         <v>397</v>
       </c>
       <c r="Y79" s="14">
         <v>332</v>
       </c>
       <c r="Z79" s="14">
         <v>373</v>
       </c>
       <c r="AA79" s="14">
         <v>354</v>
       </c>
       <c r="AB79" s="14">
         <v>315</v>
       </c>
-      <c r="AC79" s="54">
+      <c r="AC79" s="52">
         <v>392</v>
       </c>
-      <c r="AD79" s="54">
+      <c r="AD79" s="52">
         <v>400</v>
       </c>
-      <c r="AE79" s="59">
+      <c r="AE79" s="55">
         <v>346</v>
       </c>
-    </row>
-    <row r="80" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF79" s="55">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="80" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C80" s="8">
         <v>810</v>
       </c>
       <c r="D80" s="8">
         <v>643</v>
       </c>
       <c r="E80" s="8">
         <v>665</v>
       </c>
       <c r="F80" s="8">
         <v>707</v>
       </c>
       <c r="G80" s="8">
         <v>643</v>
       </c>
       <c r="H80" s="8">
         <v>600</v>
       </c>
       <c r="I80" s="8">
@@ -8285,61 +8516,64 @@
       </c>
       <c r="U80" s="11">
         <v>658</v>
       </c>
       <c r="V80" s="11">
         <v>621</v>
       </c>
       <c r="W80" s="14">
         <v>620</v>
       </c>
       <c r="X80" s="14">
         <v>609</v>
       </c>
       <c r="Y80" s="14">
         <v>553</v>
       </c>
       <c r="Z80" s="14">
         <v>611</v>
       </c>
       <c r="AA80" s="14">
         <v>590</v>
       </c>
       <c r="AB80" s="14">
         <v>496</v>
       </c>
-      <c r="AC80" s="54">
+      <c r="AC80" s="52">
         <v>557</v>
       </c>
-      <c r="AD80" s="54">
+      <c r="AD80" s="52">
         <v>508</v>
       </c>
-      <c r="AE80" s="59">
+      <c r="AE80" s="55">
         <v>514</v>
       </c>
-    </row>
-    <row r="81" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF80" s="55">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="81" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C81" s="8">
         <v>565</v>
       </c>
       <c r="D81" s="8">
         <v>477</v>
       </c>
       <c r="E81" s="8">
         <v>480</v>
       </c>
       <c r="F81" s="8">
         <v>575</v>
       </c>
       <c r="G81" s="8">
         <v>555</v>
       </c>
       <c r="H81" s="8">
         <v>536</v>
       </c>
       <c r="I81" s="8">
@@ -8380,61 +8614,64 @@
       </c>
       <c r="U81" s="11">
         <v>523</v>
       </c>
       <c r="V81" s="11">
         <v>527</v>
       </c>
       <c r="W81" s="14">
         <v>559</v>
       </c>
       <c r="X81" s="14">
         <v>505</v>
       </c>
       <c r="Y81" s="14">
         <v>439</v>
       </c>
       <c r="Z81" s="14">
         <v>553</v>
       </c>
       <c r="AA81" s="14">
         <v>447</v>
       </c>
       <c r="AB81" s="14">
         <v>414</v>
       </c>
-      <c r="AC81" s="54">
+      <c r="AC81" s="52">
         <v>431</v>
       </c>
-      <c r="AD81" s="54">
+      <c r="AD81" s="52">
         <v>412</v>
       </c>
-      <c r="AE81" s="59">
+      <c r="AE81" s="55">
         <v>409</v>
       </c>
-    </row>
-    <row r="82" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF81" s="55">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="82" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C82" s="8">
         <v>949</v>
       </c>
       <c r="D82" s="8">
         <v>786</v>
       </c>
       <c r="E82" s="8">
         <v>772</v>
       </c>
       <c r="F82" s="8">
         <v>847</v>
       </c>
       <c r="G82" s="8">
         <v>904</v>
       </c>
       <c r="H82" s="8">
         <v>839</v>
       </c>
       <c r="I82" s="8">
@@ -8475,61 +8712,64 @@
       </c>
       <c r="U82" s="11">
         <v>966</v>
       </c>
       <c r="V82" s="11">
         <v>881</v>
       </c>
       <c r="W82" s="14">
         <v>926</v>
       </c>
       <c r="X82" s="14">
         <v>873</v>
       </c>
       <c r="Y82" s="14">
         <v>761</v>
       </c>
       <c r="Z82" s="14">
         <v>811</v>
       </c>
       <c r="AA82" s="14">
         <v>771</v>
       </c>
       <c r="AB82" s="14">
         <v>701</v>
       </c>
-      <c r="AC82" s="54">
+      <c r="AC82" s="52">
         <v>748</v>
       </c>
-      <c r="AD82" s="54">
+      <c r="AD82" s="52">
         <v>734</v>
       </c>
-      <c r="AE82" s="59">
+      <c r="AE82" s="55">
         <v>726</v>
       </c>
-    </row>
-    <row r="83" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF82" s="55">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="83" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C83" s="8">
         <v>477</v>
       </c>
       <c r="D83" s="8">
         <v>475</v>
       </c>
       <c r="E83" s="8">
         <v>435</v>
       </c>
       <c r="F83" s="8">
         <v>494</v>
       </c>
       <c r="G83" s="8">
         <v>455</v>
       </c>
       <c r="H83" s="8">
         <v>448</v>
       </c>
       <c r="I83" s="8">
@@ -8570,61 +8810,64 @@
       </c>
       <c r="U83" s="11">
         <v>524</v>
       </c>
       <c r="V83" s="11">
         <v>406</v>
       </c>
       <c r="W83" s="14">
         <v>482</v>
       </c>
       <c r="X83" s="14">
         <v>425</v>
       </c>
       <c r="Y83" s="14">
         <v>354</v>
       </c>
       <c r="Z83" s="14">
         <v>427</v>
       </c>
       <c r="AA83" s="14">
         <v>363</v>
       </c>
       <c r="AB83" s="14">
         <v>369</v>
       </c>
-      <c r="AC83" s="54">
+      <c r="AC83" s="52">
         <v>399</v>
       </c>
-      <c r="AD83" s="54">
+      <c r="AD83" s="52">
         <v>414</v>
       </c>
-      <c r="AE83" s="59">
+      <c r="AE83" s="55">
         <v>356</v>
       </c>
-    </row>
-    <row r="84" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF83" s="55">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="84" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C84" s="8">
         <v>1041</v>
       </c>
       <c r="D84" s="8">
         <v>1007</v>
       </c>
       <c r="E84" s="8">
         <v>965</v>
       </c>
       <c r="F84" s="8">
         <v>1106</v>
       </c>
       <c r="G84" s="8">
         <v>1020</v>
       </c>
       <c r="H84" s="8">
         <v>1059</v>
       </c>
       <c r="I84" s="8">
@@ -8665,61 +8908,64 @@
       </c>
       <c r="U84" s="11">
         <v>1054</v>
       </c>
       <c r="V84" s="11">
         <v>945</v>
       </c>
       <c r="W84" s="14">
         <v>995</v>
       </c>
       <c r="X84" s="14">
         <v>924</v>
       </c>
       <c r="Y84" s="14">
         <v>815</v>
       </c>
       <c r="Z84" s="14">
         <v>920</v>
       </c>
       <c r="AA84" s="14">
         <v>865</v>
       </c>
       <c r="AB84" s="14">
         <v>800</v>
       </c>
-      <c r="AC84" s="54">
+      <c r="AC84" s="52">
         <v>832</v>
       </c>
-      <c r="AD84" s="54">
+      <c r="AD84" s="52">
         <v>869</v>
       </c>
-      <c r="AE84" s="59">
+      <c r="AE84" s="55">
         <v>798</v>
       </c>
-    </row>
-    <row r="85" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF84" s="55">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="85" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C85" s="8">
         <v>514</v>
       </c>
       <c r="D85" s="8">
         <v>484</v>
       </c>
       <c r="E85" s="8">
         <v>445</v>
       </c>
       <c r="F85" s="8">
         <v>503</v>
       </c>
       <c r="G85" s="8">
         <v>501</v>
       </c>
       <c r="H85" s="8">
         <v>449</v>
       </c>
       <c r="I85" s="8">
@@ -8760,61 +9006,64 @@
       </c>
       <c r="U85" s="11">
         <v>475</v>
       </c>
       <c r="V85" s="11">
         <v>456</v>
       </c>
       <c r="W85" s="14">
         <v>459</v>
       </c>
       <c r="X85" s="14">
         <v>453</v>
       </c>
       <c r="Y85" s="14">
         <v>396</v>
       </c>
       <c r="Z85" s="14">
         <v>424</v>
       </c>
       <c r="AA85" s="14">
         <v>424</v>
       </c>
       <c r="AB85" s="14">
         <v>354</v>
       </c>
-      <c r="AC85" s="54">
+      <c r="AC85" s="52">
         <v>385</v>
       </c>
-      <c r="AD85" s="54">
+      <c r="AD85" s="52">
         <v>414</v>
       </c>
-      <c r="AE85" s="59">
+      <c r="AE85" s="55">
         <v>418</v>
       </c>
-    </row>
-    <row r="86" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF85" s="55">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="86" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C86" s="8">
         <v>830</v>
       </c>
       <c r="D86" s="8">
         <v>740</v>
       </c>
       <c r="E86" s="8">
         <v>652</v>
       </c>
       <c r="F86" s="8">
         <v>731</v>
       </c>
       <c r="G86" s="8">
         <v>716</v>
       </c>
       <c r="H86" s="8">
         <v>711</v>
       </c>
       <c r="I86" s="8">
@@ -8855,61 +9104,64 @@
       </c>
       <c r="U86" s="11">
         <v>783</v>
       </c>
       <c r="V86" s="11">
         <v>685</v>
       </c>
       <c r="W86" s="14">
         <v>682</v>
       </c>
       <c r="X86" s="14">
         <v>618</v>
       </c>
       <c r="Y86" s="14">
         <v>602</v>
       </c>
       <c r="Z86" s="14">
         <v>643</v>
       </c>
       <c r="AA86" s="14">
         <v>582</v>
       </c>
       <c r="AB86" s="14">
         <v>527</v>
       </c>
-      <c r="AC86" s="54">
+      <c r="AC86" s="52">
         <v>580</v>
       </c>
-      <c r="AD86" s="54">
+      <c r="AD86" s="52">
         <v>540</v>
       </c>
-      <c r="AE86" s="59">
+      <c r="AE86" s="55">
         <v>541</v>
       </c>
-    </row>
-    <row r="87" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF86" s="55">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="87" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C87" s="8">
         <v>776</v>
       </c>
       <c r="D87" s="8">
         <v>702</v>
       </c>
       <c r="E87" s="8">
         <v>672</v>
       </c>
       <c r="F87" s="8">
         <v>731</v>
       </c>
       <c r="G87" s="8">
         <v>713</v>
       </c>
       <c r="H87" s="8">
         <v>670</v>
       </c>
       <c r="I87" s="8">
@@ -8950,61 +9202,64 @@
       </c>
       <c r="U87" s="11">
         <v>718</v>
       </c>
       <c r="V87" s="11">
         <v>619</v>
       </c>
       <c r="W87" s="14">
         <v>625</v>
       </c>
       <c r="X87" s="14">
         <v>652</v>
       </c>
       <c r="Y87" s="14">
         <v>563</v>
       </c>
       <c r="Z87" s="14">
         <v>687</v>
       </c>
       <c r="AA87" s="14">
         <v>618</v>
       </c>
       <c r="AB87" s="14">
         <v>559</v>
       </c>
-      <c r="AC87" s="54">
+      <c r="AC87" s="52">
         <v>579</v>
       </c>
-      <c r="AD87" s="54">
+      <c r="AD87" s="52">
         <v>583</v>
       </c>
-      <c r="AE87" s="59">
+      <c r="AE87" s="55">
         <v>524</v>
       </c>
-    </row>
-    <row r="88" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF87" s="55">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="88" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B88" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C88" s="8">
         <v>554</v>
       </c>
       <c r="D88" s="8">
         <v>512</v>
       </c>
       <c r="E88" s="8">
         <v>514</v>
       </c>
       <c r="F88" s="8">
         <v>526</v>
       </c>
       <c r="G88" s="8">
         <v>536</v>
       </c>
       <c r="H88" s="8">
         <v>534</v>
       </c>
       <c r="I88" s="8">
@@ -9045,61 +9300,64 @@
       </c>
       <c r="U88" s="11">
         <v>526</v>
       </c>
       <c r="V88" s="11">
         <v>521</v>
       </c>
       <c r="W88" s="14">
         <v>504</v>
       </c>
       <c r="X88" s="14">
         <v>482</v>
       </c>
       <c r="Y88" s="14">
         <v>391</v>
       </c>
       <c r="Z88" s="14">
         <v>486</v>
       </c>
       <c r="AA88" s="14">
         <v>436</v>
       </c>
       <c r="AB88" s="14">
         <v>443</v>
       </c>
-      <c r="AC88" s="54">
+      <c r="AC88" s="52">
         <v>461</v>
       </c>
-      <c r="AD88" s="54">
+      <c r="AD88" s="52">
         <v>444</v>
       </c>
-      <c r="AE88" s="59">
+      <c r="AE88" s="55">
         <v>436</v>
       </c>
-    </row>
-    <row r="89" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF88" s="55">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="89" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C89" s="8">
         <v>240</v>
       </c>
       <c r="D89" s="8">
         <v>214</v>
       </c>
       <c r="E89" s="8">
         <v>193</v>
       </c>
       <c r="F89" s="8">
         <v>223</v>
       </c>
       <c r="G89" s="8">
         <v>207</v>
       </c>
       <c r="H89" s="8">
         <v>196</v>
       </c>
       <c r="I89" s="8">
@@ -9140,61 +9398,64 @@
       </c>
       <c r="U89" s="11">
         <v>204</v>
       </c>
       <c r="V89" s="11">
         <v>207</v>
       </c>
       <c r="W89" s="14">
         <v>180</v>
       </c>
       <c r="X89" s="14">
         <v>170</v>
       </c>
       <c r="Y89" s="14">
         <v>165</v>
       </c>
       <c r="Z89" s="14">
         <v>200</v>
       </c>
       <c r="AA89" s="14">
         <v>198</v>
       </c>
       <c r="AB89" s="14">
         <v>149</v>
       </c>
-      <c r="AC89" s="54">
+      <c r="AC89" s="52">
         <v>166</v>
       </c>
-      <c r="AD89" s="54">
+      <c r="AD89" s="52">
         <v>200</v>
       </c>
-      <c r="AE89" s="59">
+      <c r="AE89" s="55">
         <v>158</v>
       </c>
-    </row>
-    <row r="90" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF89" s="55">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="90" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C90" s="8">
         <v>1253</v>
       </c>
       <c r="D90" s="8">
         <v>1122</v>
       </c>
       <c r="E90" s="8">
         <v>1049</v>
       </c>
       <c r="F90" s="8">
         <v>1187</v>
       </c>
       <c r="G90" s="8">
         <v>1170</v>
       </c>
       <c r="H90" s="8">
         <v>1103</v>
       </c>
       <c r="I90" s="8">
@@ -9235,61 +9496,64 @@
       </c>
       <c r="U90" s="11">
         <v>1155</v>
       </c>
       <c r="V90" s="11">
         <v>1007</v>
       </c>
       <c r="W90" s="14">
         <v>1086</v>
       </c>
       <c r="X90" s="14">
         <v>1040</v>
       </c>
       <c r="Y90" s="14">
         <v>934</v>
       </c>
       <c r="Z90" s="14">
         <v>1023</v>
       </c>
       <c r="AA90" s="14">
         <v>972</v>
       </c>
       <c r="AB90" s="14">
         <v>792</v>
       </c>
-      <c r="AC90" s="54">
+      <c r="AC90" s="52">
         <v>946</v>
       </c>
-      <c r="AD90" s="54">
+      <c r="AD90" s="52">
         <v>895</v>
       </c>
-      <c r="AE90" s="59">
+      <c r="AE90" s="55">
         <v>829</v>
       </c>
-    </row>
-    <row r="91" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF90" s="55">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="91" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C91" s="8">
         <v>294</v>
       </c>
       <c r="D91" s="8">
         <v>245</v>
       </c>
       <c r="E91" s="8">
         <v>260</v>
       </c>
       <c r="F91" s="8">
         <v>311</v>
       </c>
       <c r="G91" s="8">
         <v>249</v>
       </c>
       <c r="H91" s="8">
         <v>261</v>
       </c>
       <c r="I91" s="8">
@@ -9330,61 +9594,64 @@
       </c>
       <c r="U91" s="11">
         <v>248</v>
       </c>
       <c r="V91" s="11">
         <v>238</v>
       </c>
       <c r="W91" s="14">
         <v>227</v>
       </c>
       <c r="X91" s="14">
         <v>269</v>
       </c>
       <c r="Y91" s="14">
         <v>194</v>
       </c>
       <c r="Z91" s="14">
         <v>212</v>
       </c>
       <c r="AA91" s="14">
         <v>227</v>
       </c>
       <c r="AB91" s="14">
         <v>165</v>
       </c>
-      <c r="AC91" s="54">
+      <c r="AC91" s="52">
         <v>197</v>
       </c>
-      <c r="AD91" s="54">
+      <c r="AD91" s="52">
         <v>217</v>
       </c>
-      <c r="AE91" s="59">
+      <c r="AE91" s="55">
         <v>247</v>
       </c>
-    </row>
-    <row r="92" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF91" s="55">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C92" s="8">
         <v>511</v>
       </c>
       <c r="D92" s="8">
         <v>466</v>
       </c>
       <c r="E92" s="8">
         <v>453</v>
       </c>
       <c r="F92" s="8">
         <v>551</v>
       </c>
       <c r="G92" s="8">
         <v>476</v>
       </c>
       <c r="H92" s="8">
         <v>464</v>
       </c>
       <c r="I92" s="8">
@@ -9425,61 +9692,64 @@
       </c>
       <c r="U92" s="11">
         <v>467</v>
       </c>
       <c r="V92" s="11">
         <v>495</v>
       </c>
       <c r="W92" s="14">
         <v>452</v>
       </c>
       <c r="X92" s="14">
         <v>404</v>
       </c>
       <c r="Y92" s="14">
         <v>392</v>
       </c>
       <c r="Z92" s="14">
         <v>432</v>
       </c>
       <c r="AA92" s="14">
         <v>381</v>
       </c>
       <c r="AB92" s="14">
         <v>332</v>
       </c>
-      <c r="AC92" s="54">
+      <c r="AC92" s="52">
         <v>340</v>
       </c>
-      <c r="AD92" s="54">
+      <c r="AD92" s="52">
         <v>419</v>
       </c>
-      <c r="AE92" s="59">
+      <c r="AE92" s="55">
         <v>377</v>
       </c>
-    </row>
-    <row r="93" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF92" s="55">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="93" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C93" s="8">
         <v>2486</v>
       </c>
       <c r="D93" s="8">
         <v>2279</v>
       </c>
       <c r="E93" s="8">
         <v>2177</v>
       </c>
       <c r="F93" s="8">
         <v>2499</v>
       </c>
       <c r="G93" s="8">
         <v>2477</v>
       </c>
       <c r="H93" s="8">
         <v>2463</v>
       </c>
       <c r="I93" s="8">
@@ -9520,61 +9790,64 @@
       </c>
       <c r="U93" s="11">
         <v>2250</v>
       </c>
       <c r="V93" s="11">
         <v>2346</v>
       </c>
       <c r="W93" s="14">
         <v>2381</v>
       </c>
       <c r="X93" s="14">
         <v>2327</v>
       </c>
       <c r="Y93" s="14">
         <v>1955</v>
       </c>
       <c r="Z93" s="14">
         <v>2231</v>
       </c>
       <c r="AA93" s="14">
         <v>2119</v>
       </c>
       <c r="AB93" s="14">
         <v>1954</v>
       </c>
-      <c r="AC93" s="54">
+      <c r="AC93" s="52">
         <v>2170</v>
       </c>
-      <c r="AD93" s="54">
+      <c r="AD93" s="52">
         <v>2331</v>
       </c>
-      <c r="AE93" s="59">
+      <c r="AE93" s="55">
         <v>2118</v>
       </c>
-    </row>
-    <row r="94" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF93" s="55">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="94" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B94" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C94" s="8">
         <v>2967</v>
       </c>
       <c r="D94" s="8">
         <v>2908</v>
       </c>
       <c r="E94" s="8">
         <v>2636</v>
       </c>
       <c r="F94" s="8">
         <v>3050</v>
       </c>
       <c r="G94" s="8">
         <v>2843</v>
       </c>
       <c r="H94" s="8">
         <v>2786</v>
       </c>
       <c r="I94" s="8">
@@ -9615,61 +9888,64 @@
       </c>
       <c r="U94" s="11">
         <v>3149</v>
       </c>
       <c r="V94" s="11">
         <v>2715</v>
       </c>
       <c r="W94" s="14">
         <v>2829</v>
       </c>
       <c r="X94" s="14">
         <v>2735</v>
       </c>
       <c r="Y94" s="14">
         <v>2302</v>
       </c>
       <c r="Z94" s="14">
         <v>2580</v>
       </c>
       <c r="AA94" s="14">
         <v>2470</v>
       </c>
       <c r="AB94" s="14">
         <v>2101</v>
       </c>
-      <c r="AC94" s="54">
+      <c r="AC94" s="52">
         <v>2638</v>
       </c>
-      <c r="AD94" s="54">
+      <c r="AD94" s="52">
         <v>2515</v>
       </c>
-      <c r="AE94" s="59">
+      <c r="AE94" s="55">
         <v>2294</v>
       </c>
-    </row>
-    <row r="95" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF94" s="55">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="95" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C95" s="8">
         <v>2583</v>
       </c>
       <c r="D95" s="8">
         <v>2383</v>
       </c>
       <c r="E95" s="8">
         <v>2311</v>
       </c>
       <c r="F95" s="8">
         <v>2565</v>
       </c>
       <c r="G95" s="8">
         <v>2463</v>
       </c>
       <c r="H95" s="8">
         <v>2206</v>
       </c>
       <c r="I95" s="8">
@@ -9710,93 +9986,99 @@
       </c>
       <c r="U95" s="11">
         <v>2533</v>
       </c>
       <c r="V95" s="11">
         <v>2407</v>
       </c>
       <c r="W95" s="14">
         <v>2466</v>
       </c>
       <c r="X95" s="14">
         <v>2440</v>
       </c>
       <c r="Y95" s="14">
         <v>2074</v>
       </c>
       <c r="Z95" s="14">
         <v>2296</v>
       </c>
       <c r="AA95" s="14">
         <v>2300</v>
       </c>
       <c r="AB95" s="14">
         <v>1884</v>
       </c>
-      <c r="AC95" s="54">
+      <c r="AC95" s="52">
         <v>2106</v>
       </c>
-      <c r="AD95" s="54">
+      <c r="AD95" s="52">
         <v>2070</v>
       </c>
-      <c r="AE95" s="59">
+      <c r="AE95" s="55">
         <v>1901</v>
       </c>
-    </row>
-    <row r="96" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF95" s="55">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="96" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C96" s="65"/>
       <c r="D96" s="65"/>
       <c r="E96" s="65"/>
       <c r="F96" s="65"/>
       <c r="G96" s="65"/>
       <c r="H96" s="65"/>
       <c r="I96" s="65"/>
       <c r="J96" s="65"/>
       <c r="K96" s="65"/>
       <c r="L96" s="65"/>
       <c r="M96" s="65"/>
       <c r="N96" s="65"/>
       <c r="O96" s="65"/>
       <c r="P96" s="65"/>
       <c r="Q96" s="65"/>
       <c r="R96" s="65"/>
       <c r="S96" s="65"/>
       <c r="T96" s="65"/>
       <c r="U96" s="65"/>
       <c r="V96" s="65"/>
       <c r="W96" s="65"/>
       <c r="X96" s="65"/>
       <c r="Y96" s="65"/>
       <c r="Z96" s="65"/>
       <c r="AA96" s="65"/>
-      <c r="AB96" s="24"/>
-[...2 lines deleted...]
-    <row r="97" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB96" s="61"/>
+      <c r="AC96" s="61"/>
+      <c r="AD96" s="61"/>
+      <c r="AE96" s="61"/>
+      <c r="AF96" s="61"/>
+    </row>
+    <row r="97" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C97" s="8">
         <v>13712</v>
       </c>
       <c r="D97" s="8">
         <v>12194</v>
       </c>
       <c r="E97" s="8">
         <v>11535</v>
       </c>
       <c r="F97" s="8">
         <v>12824</v>
       </c>
       <c r="G97" s="8">
         <v>12614</v>
       </c>
       <c r="H97" s="8">
         <v>11726</v>
       </c>
       <c r="I97" s="8">
         <v>13474</v>
       </c>
       <c r="J97" s="8">
@@ -9834,61 +10116,64 @@
       </c>
       <c r="U97" s="11">
         <v>11861</v>
       </c>
       <c r="V97" s="11">
         <v>10575</v>
       </c>
       <c r="W97" s="14">
         <v>11454</v>
       </c>
       <c r="X97" s="14">
         <v>11031</v>
       </c>
       <c r="Y97" s="14">
         <v>9501</v>
       </c>
       <c r="Z97" s="14">
         <v>10667</v>
       </c>
       <c r="AA97" s="14">
         <v>9883</v>
       </c>
       <c r="AB97" s="14">
         <v>8764</v>
       </c>
-      <c r="AC97" s="54">
+      <c r="AC97" s="52">
         <v>9811</v>
       </c>
-      <c r="AD97" s="54">
+      <c r="AD97" s="52">
         <v>9563</v>
       </c>
-      <c r="AE97" s="59">
+      <c r="AE97" s="55">
         <v>8951</v>
       </c>
-    </row>
-    <row r="98" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF97" s="55">
+        <v>10245</v>
+      </c>
+    </row>
+    <row r="98" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="34">
         <v>100000000</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C98" s="8">
         <v>282</v>
       </c>
       <c r="D98" s="8">
         <v>263</v>
       </c>
       <c r="E98" s="8">
         <v>246</v>
       </c>
       <c r="F98" s="8">
         <v>298</v>
       </c>
       <c r="G98" s="8">
         <v>276</v>
       </c>
       <c r="H98" s="8">
         <v>249</v>
       </c>
       <c r="I98" s="8">
@@ -9929,61 +10214,64 @@
       </c>
       <c r="U98" s="11">
         <v>250</v>
       </c>
       <c r="V98" s="11">
         <v>233</v>
       </c>
       <c r="W98" s="14">
         <v>256</v>
       </c>
       <c r="X98" s="14">
         <v>232</v>
       </c>
       <c r="Y98" s="14">
         <v>187</v>
       </c>
       <c r="Z98" s="14">
         <v>224</v>
       </c>
       <c r="AA98" s="14">
         <v>217</v>
       </c>
       <c r="AB98" s="14">
         <v>176</v>
       </c>
-      <c r="AC98" s="54">
+      <c r="AC98" s="52">
         <v>198</v>
       </c>
-      <c r="AD98" s="54">
+      <c r="AD98" s="52">
         <v>200</v>
       </c>
-      <c r="AE98" s="59">
+      <c r="AE98" s="55">
         <v>200</v>
       </c>
-    </row>
-    <row r="99" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF98" s="55">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="99" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C99" s="8">
         <v>398</v>
       </c>
       <c r="D99" s="8">
         <v>348</v>
       </c>
       <c r="E99" s="8">
         <v>356</v>
       </c>
       <c r="F99" s="8">
         <v>356</v>
       </c>
       <c r="G99" s="8">
         <v>356</v>
       </c>
       <c r="H99" s="8">
         <v>310</v>
       </c>
       <c r="I99" s="8">
@@ -10024,61 +10312,64 @@
       </c>
       <c r="U99" s="11">
         <v>305</v>
       </c>
       <c r="V99" s="11">
         <v>322</v>
       </c>
       <c r="W99" s="14">
         <v>317</v>
       </c>
       <c r="X99" s="14">
         <v>298</v>
       </c>
       <c r="Y99" s="14">
         <v>291</v>
       </c>
       <c r="Z99" s="14">
         <v>319</v>
       </c>
       <c r="AA99" s="14">
         <v>284</v>
       </c>
       <c r="AB99" s="14">
         <v>246</v>
       </c>
-      <c r="AC99" s="54">
+      <c r="AC99" s="52">
         <v>284</v>
       </c>
-      <c r="AD99" s="54">
+      <c r="AD99" s="52">
         <v>302</v>
       </c>
-      <c r="AE99" s="59">
+      <c r="AE99" s="55">
         <v>264</v>
       </c>
-    </row>
-    <row r="100" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF99" s="55">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="100" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C100" s="8">
         <v>426</v>
       </c>
       <c r="D100" s="8">
         <v>408</v>
       </c>
       <c r="E100" s="8">
         <v>369</v>
       </c>
       <c r="F100" s="8">
         <v>405</v>
       </c>
       <c r="G100" s="8">
         <v>410</v>
       </c>
       <c r="H100" s="8">
         <v>347</v>
       </c>
       <c r="I100" s="8">
@@ -10119,61 +10410,64 @@
       </c>
       <c r="U100" s="11">
         <v>333</v>
       </c>
       <c r="V100" s="11">
         <v>287</v>
       </c>
       <c r="W100" s="14">
         <v>334</v>
       </c>
       <c r="X100" s="14">
         <v>288</v>
       </c>
       <c r="Y100" s="14">
         <v>284</v>
       </c>
       <c r="Z100" s="14">
         <v>306</v>
       </c>
       <c r="AA100" s="14">
         <v>302</v>
       </c>
       <c r="AB100" s="14">
         <v>256</v>
       </c>
-      <c r="AC100" s="54">
+      <c r="AC100" s="52">
         <v>289</v>
       </c>
-      <c r="AD100" s="54">
+      <c r="AD100" s="52">
         <v>270</v>
       </c>
-      <c r="AE100" s="59">
+      <c r="AE100" s="55">
         <v>275</v>
       </c>
-    </row>
-    <row r="101" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF100" s="55">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="101" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B101" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C101" s="8">
         <v>2511</v>
       </c>
       <c r="D101" s="8">
         <v>2287</v>
       </c>
       <c r="E101" s="8">
         <v>2145</v>
       </c>
       <c r="F101" s="8">
         <v>2286</v>
       </c>
       <c r="G101" s="8">
         <v>2367</v>
       </c>
       <c r="H101" s="8">
         <v>2234</v>
       </c>
       <c r="I101" s="8">
@@ -10214,61 +10508,64 @@
       </c>
       <c r="U101" s="11">
         <v>2240</v>
       </c>
       <c r="V101" s="11">
         <v>1937</v>
       </c>
       <c r="W101" s="14">
         <v>2035</v>
       </c>
       <c r="X101" s="14">
         <v>1994</v>
       </c>
       <c r="Y101" s="14">
         <v>1697</v>
       </c>
       <c r="Z101" s="14">
         <v>2028</v>
       </c>
       <c r="AA101" s="14">
         <v>1782</v>
       </c>
       <c r="AB101" s="14">
         <v>1498</v>
       </c>
-      <c r="AC101" s="54">
+      <c r="AC101" s="52">
         <v>1903</v>
       </c>
-      <c r="AD101" s="54">
+      <c r="AD101" s="52">
         <v>1835</v>
       </c>
-      <c r="AE101" s="59">
+      <c r="AE101" s="55">
         <v>1721</v>
       </c>
-    </row>
-    <row r="102" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF101" s="55">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C102" s="8">
         <v>657</v>
       </c>
       <c r="D102" s="8">
         <v>586</v>
       </c>
       <c r="E102" s="8">
         <v>581</v>
       </c>
       <c r="F102" s="8">
         <v>644</v>
       </c>
       <c r="G102" s="8">
         <v>544</v>
       </c>
       <c r="H102" s="8">
         <v>549</v>
       </c>
       <c r="I102" s="8">
@@ -10309,61 +10606,64 @@
       </c>
       <c r="U102" s="11">
         <v>582</v>
       </c>
       <c r="V102" s="11">
         <v>524</v>
       </c>
       <c r="W102" s="14">
         <v>576</v>
       </c>
       <c r="X102" s="14">
         <v>569</v>
       </c>
       <c r="Y102" s="14">
         <v>529</v>
       </c>
       <c r="Z102" s="14">
         <v>565</v>
       </c>
       <c r="AA102" s="14">
         <v>529</v>
       </c>
       <c r="AB102" s="14">
         <v>470</v>
       </c>
-      <c r="AC102" s="54">
+      <c r="AC102" s="52">
         <v>511</v>
       </c>
-      <c r="AD102" s="54">
+      <c r="AD102" s="52">
         <v>450</v>
       </c>
-      <c r="AE102" s="59">
+      <c r="AE102" s="55">
         <v>420</v>
       </c>
-    </row>
-    <row r="103" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF102" s="55">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="103" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C103" s="8">
         <v>483</v>
       </c>
       <c r="D103" s="8">
         <v>423</v>
       </c>
       <c r="E103" s="8">
         <v>393</v>
       </c>
       <c r="F103" s="8">
         <v>415</v>
       </c>
       <c r="G103" s="8">
         <v>407</v>
       </c>
       <c r="H103" s="8">
         <v>430</v>
       </c>
       <c r="I103" s="8">
@@ -10404,61 +10704,64 @@
       </c>
       <c r="U103" s="11">
         <v>369</v>
       </c>
       <c r="V103" s="11">
         <v>358</v>
       </c>
       <c r="W103" s="14">
         <v>369</v>
       </c>
       <c r="X103" s="14">
         <v>378</v>
       </c>
       <c r="Y103" s="14">
         <v>317</v>
       </c>
       <c r="Z103" s="14">
         <v>368</v>
       </c>
       <c r="AA103" s="14">
         <v>316</v>
       </c>
       <c r="AB103" s="14">
         <v>305</v>
       </c>
-      <c r="AC103" s="54">
+      <c r="AC103" s="52">
         <v>294</v>
       </c>
-      <c r="AD103" s="54">
+      <c r="AD103" s="52">
         <v>294</v>
       </c>
-      <c r="AE103" s="59">
+      <c r="AE103" s="55">
         <v>268</v>
       </c>
-    </row>
-    <row r="104" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF103" s="55">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="104" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B104" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C104" s="8">
         <v>1318</v>
       </c>
       <c r="D104" s="8">
         <v>1126</v>
       </c>
       <c r="E104" s="8">
         <v>1107</v>
       </c>
       <c r="F104" s="8">
         <v>1209</v>
       </c>
       <c r="G104" s="8">
         <v>1216</v>
       </c>
       <c r="H104" s="8">
         <v>1111</v>
       </c>
       <c r="I104" s="8">
@@ -10499,61 +10802,64 @@
       </c>
       <c r="U104" s="11">
         <v>1108</v>
       </c>
       <c r="V104" s="11">
         <v>947</v>
       </c>
       <c r="W104" s="14">
         <v>1117</v>
       </c>
       <c r="X104" s="14">
         <v>1008</v>
       </c>
       <c r="Y104" s="14">
         <v>905</v>
       </c>
       <c r="Z104" s="14">
         <v>889</v>
       </c>
       <c r="AA104" s="14">
         <v>884</v>
       </c>
       <c r="AB104" s="14">
         <v>790</v>
       </c>
-      <c r="AC104" s="54">
+      <c r="AC104" s="52">
         <v>879</v>
       </c>
-      <c r="AD104" s="54">
+      <c r="AD104" s="52">
         <v>847</v>
       </c>
-      <c r="AE104" s="59">
+      <c r="AE104" s="55">
         <v>814</v>
       </c>
-    </row>
-    <row r="105" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF104" s="55">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="105" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C105" s="8">
         <v>616</v>
       </c>
       <c r="D105" s="8">
         <v>597</v>
       </c>
       <c r="E105" s="8">
         <v>553</v>
       </c>
       <c r="F105" s="8">
         <v>612</v>
       </c>
       <c r="G105" s="8">
         <v>582</v>
       </c>
       <c r="H105" s="8">
         <v>563</v>
       </c>
       <c r="I105" s="8">
@@ -10594,61 +10900,64 @@
       </c>
       <c r="U105" s="11">
         <v>581</v>
       </c>
       <c r="V105" s="11">
         <v>461</v>
       </c>
       <c r="W105" s="14">
         <v>499</v>
       </c>
       <c r="X105" s="14">
         <v>511</v>
       </c>
       <c r="Y105" s="14">
         <v>398</v>
       </c>
       <c r="Z105" s="14">
         <v>489</v>
       </c>
       <c r="AA105" s="14">
         <v>447</v>
       </c>
       <c r="AB105" s="14">
         <v>404</v>
       </c>
-      <c r="AC105" s="54">
+      <c r="AC105" s="52">
         <v>396</v>
       </c>
-      <c r="AD105" s="54">
+      <c r="AD105" s="52">
         <v>410</v>
       </c>
-      <c r="AE105" s="59">
+      <c r="AE105" s="55">
         <v>414</v>
       </c>
-    </row>
-    <row r="106" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF105" s="55">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="106" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C106" s="8">
         <v>252</v>
       </c>
       <c r="D106" s="8">
         <v>242</v>
       </c>
       <c r="E106" s="8">
         <v>252</v>
       </c>
       <c r="F106" s="8">
         <v>250</v>
       </c>
       <c r="G106" s="8">
         <v>279</v>
       </c>
       <c r="H106" s="8">
         <v>260</v>
       </c>
       <c r="I106" s="8">
@@ -10689,61 +10998,64 @@
       </c>
       <c r="U106" s="11">
         <v>254</v>
       </c>
       <c r="V106" s="11">
         <v>227</v>
       </c>
       <c r="W106" s="14">
         <v>249</v>
       </c>
       <c r="X106" s="14">
         <v>224</v>
       </c>
       <c r="Y106" s="14">
         <v>170</v>
       </c>
       <c r="Z106" s="14">
         <v>217</v>
       </c>
       <c r="AA106" s="14">
         <v>202</v>
       </c>
       <c r="AB106" s="14">
         <v>189</v>
       </c>
-      <c r="AC106" s="54">
+      <c r="AC106" s="52">
         <v>205</v>
       </c>
-      <c r="AD106" s="54">
+      <c r="AD106" s="52">
         <v>199</v>
       </c>
-      <c r="AE106" s="59">
+      <c r="AE106" s="55">
         <v>169</v>
       </c>
-    </row>
-    <row r="107" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF106" s="55">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="107" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B107" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C107" s="8">
         <v>340</v>
       </c>
       <c r="D107" s="8">
         <v>301</v>
       </c>
       <c r="E107" s="8">
         <v>238</v>
       </c>
       <c r="F107" s="8">
         <v>301</v>
       </c>
       <c r="G107" s="8">
         <v>277</v>
       </c>
       <c r="H107" s="8">
         <v>262</v>
       </c>
       <c r="I107" s="8">
@@ -10784,61 +11096,64 @@
       </c>
       <c r="U107" s="11">
         <v>252</v>
       </c>
       <c r="V107" s="11">
         <v>228</v>
       </c>
       <c r="W107" s="14">
         <v>263</v>
       </c>
       <c r="X107" s="14">
         <v>261</v>
       </c>
       <c r="Y107" s="14">
         <v>212</v>
       </c>
       <c r="Z107" s="14">
         <v>254</v>
       </c>
       <c r="AA107" s="14">
         <v>203</v>
       </c>
       <c r="AB107" s="14">
         <v>187</v>
       </c>
-      <c r="AC107" s="54">
+      <c r="AC107" s="52">
         <v>236</v>
       </c>
-      <c r="AD107" s="54">
+      <c r="AD107" s="52">
         <v>206</v>
       </c>
-      <c r="AE107" s="59">
+      <c r="AE107" s="55">
         <v>200</v>
       </c>
-    </row>
-    <row r="108" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF107" s="55">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="108" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B108" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C108" s="8">
         <v>1001</v>
       </c>
       <c r="D108" s="8">
         <v>796</v>
       </c>
       <c r="E108" s="8">
         <v>753</v>
       </c>
       <c r="F108" s="8">
         <v>864</v>
       </c>
       <c r="G108" s="8">
         <v>841</v>
       </c>
       <c r="H108" s="8">
         <v>775</v>
       </c>
       <c r="I108" s="8">
@@ -10879,61 +11194,64 @@
       </c>
       <c r="U108" s="11">
         <v>832</v>
       </c>
       <c r="V108" s="11">
         <v>716</v>
       </c>
       <c r="W108" s="14">
         <v>763</v>
       </c>
       <c r="X108" s="14">
         <v>803</v>
       </c>
       <c r="Y108" s="14">
         <v>659</v>
       </c>
       <c r="Z108" s="14">
         <v>717</v>
       </c>
       <c r="AA108" s="14">
         <v>650</v>
       </c>
       <c r="AB108" s="14">
         <v>587</v>
       </c>
-      <c r="AC108" s="54">
+      <c r="AC108" s="52">
         <v>627</v>
       </c>
-      <c r="AD108" s="54">
+      <c r="AD108" s="52">
         <v>653</v>
       </c>
-      <c r="AE108" s="59">
+      <c r="AE108" s="55">
         <v>608</v>
       </c>
-    </row>
-    <row r="109" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF108" s="55">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="109" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C109" s="8">
         <v>1011</v>
       </c>
       <c r="D109" s="8">
         <v>932</v>
       </c>
       <c r="E109" s="8">
         <v>874</v>
       </c>
       <c r="F109" s="8">
         <v>943</v>
       </c>
       <c r="G109" s="8">
         <v>930</v>
       </c>
       <c r="H109" s="8">
         <v>862</v>
       </c>
       <c r="I109" s="8">
@@ -10974,61 +11292,64 @@
       </c>
       <c r="U109" s="11">
         <v>868</v>
       </c>
       <c r="V109" s="11">
         <v>738</v>
       </c>
       <c r="W109" s="14">
         <v>893</v>
       </c>
       <c r="X109" s="14">
         <v>803</v>
       </c>
       <c r="Y109" s="14">
         <v>690</v>
       </c>
       <c r="Z109" s="14">
         <v>831</v>
       </c>
       <c r="AA109" s="14">
         <v>760</v>
       </c>
       <c r="AB109" s="14">
         <v>739</v>
       </c>
-      <c r="AC109" s="54">
+      <c r="AC109" s="52">
         <v>714</v>
       </c>
-      <c r="AD109" s="54">
+      <c r="AD109" s="52">
         <v>682</v>
       </c>
-      <c r="AE109" s="59">
+      <c r="AE109" s="55">
         <v>644</v>
       </c>
-    </row>
-    <row r="110" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF109" s="55">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="110" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C110" s="8">
         <v>251</v>
       </c>
       <c r="D110" s="8">
         <v>214</v>
       </c>
       <c r="E110" s="8">
         <v>200</v>
       </c>
       <c r="F110" s="8">
         <v>268</v>
       </c>
       <c r="G110" s="8">
         <v>219</v>
       </c>
       <c r="H110" s="8">
         <v>212</v>
       </c>
       <c r="I110" s="8">
@@ -11069,61 +11390,64 @@
       </c>
       <c r="U110" s="11">
         <v>201</v>
       </c>
       <c r="V110" s="11">
         <v>231</v>
       </c>
       <c r="W110" s="14">
         <v>255</v>
       </c>
       <c r="X110" s="14">
         <v>206</v>
       </c>
       <c r="Y110" s="14">
         <v>193</v>
       </c>
       <c r="Z110" s="14">
         <v>208</v>
       </c>
       <c r="AA110" s="14">
         <v>159</v>
       </c>
       <c r="AB110" s="14">
         <v>172</v>
       </c>
-      <c r="AC110" s="54">
+      <c r="AC110" s="52">
         <v>227</v>
       </c>
-      <c r="AD110" s="54">
+      <c r="AD110" s="52">
         <v>190</v>
       </c>
-      <c r="AE110" s="59">
+      <c r="AE110" s="55">
         <v>176</v>
       </c>
-    </row>
-    <row r="111" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF110" s="55">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="111" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C111" s="8">
         <v>220</v>
       </c>
       <c r="D111" s="8">
         <v>204</v>
       </c>
       <c r="E111" s="8">
         <v>183</v>
       </c>
       <c r="F111" s="8">
         <v>231</v>
       </c>
       <c r="G111" s="8">
         <v>248</v>
       </c>
       <c r="H111" s="8">
         <v>212</v>
       </c>
       <c r="I111" s="8">
@@ -11164,61 +11488,64 @@
       </c>
       <c r="U111" s="11">
         <v>244</v>
       </c>
       <c r="V111" s="11">
         <v>199</v>
       </c>
       <c r="W111" s="14">
         <v>193</v>
       </c>
       <c r="X111" s="14">
         <v>190</v>
       </c>
       <c r="Y111" s="14">
         <v>187</v>
       </c>
       <c r="Z111" s="14">
         <v>192</v>
       </c>
       <c r="AA111" s="14">
         <v>191</v>
       </c>
       <c r="AB111" s="14">
         <v>153</v>
       </c>
-      <c r="AC111" s="54">
+      <c r="AC111" s="52">
         <v>202</v>
       </c>
-      <c r="AD111" s="54">
+      <c r="AD111" s="52">
         <v>194</v>
       </c>
-      <c r="AE111" s="59">
+      <c r="AE111" s="55">
         <v>140</v>
       </c>
-    </row>
-    <row r="112" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF111" s="55">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="112" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B112" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C112" s="8">
         <v>3595</v>
       </c>
       <c r="D112" s="8">
         <v>3167</v>
       </c>
       <c r="E112" s="8">
         <v>3011</v>
       </c>
       <c r="F112" s="8">
         <v>3432</v>
       </c>
       <c r="G112" s="8">
         <v>3349</v>
       </c>
       <c r="H112" s="8">
         <v>3061</v>
       </c>
       <c r="I112" s="8">
@@ -11259,61 +11586,64 @@
       </c>
       <c r="U112" s="11">
         <v>3163</v>
       </c>
       <c r="V112" s="11">
         <v>2927</v>
       </c>
       <c r="W112" s="14">
         <v>3065</v>
       </c>
       <c r="X112" s="14">
         <v>2989</v>
       </c>
       <c r="Y112" s="14">
         <v>2570</v>
       </c>
       <c r="Z112" s="14">
         <v>2808</v>
       </c>
       <c r="AA112" s="14">
         <v>2716</v>
       </c>
       <c r="AB112" s="14">
         <v>2403</v>
       </c>
-      <c r="AC112" s="54">
+      <c r="AC112" s="52">
         <v>2613</v>
       </c>
-      <c r="AD112" s="54">
+      <c r="AD112" s="52">
         <v>2592</v>
       </c>
-      <c r="AE112" s="59">
+      <c r="AE112" s="55">
         <v>2430</v>
       </c>
-    </row>
-    <row r="113" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF112" s="55">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="113" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B113" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C113" s="8">
         <v>100</v>
       </c>
       <c r="D113" s="8">
         <v>71</v>
       </c>
       <c r="E113" s="8">
         <v>66</v>
       </c>
       <c r="F113" s="8">
         <v>66</v>
       </c>
       <c r="G113" s="8">
         <v>92</v>
       </c>
       <c r="H113" s="8">
         <v>77</v>
       </c>
       <c r="I113" s="8">
@@ -11354,61 +11684,64 @@
       </c>
       <c r="U113" s="11">
         <v>64</v>
       </c>
       <c r="V113" s="11">
         <v>65</v>
       </c>
       <c r="W113" s="14">
         <v>60</v>
       </c>
       <c r="X113" s="14">
         <v>74</v>
       </c>
       <c r="Y113" s="14">
         <v>49</v>
       </c>
       <c r="Z113" s="14">
         <v>51</v>
       </c>
       <c r="AA113" s="14">
         <v>56</v>
       </c>
       <c r="AB113" s="14">
         <v>36</v>
       </c>
-      <c r="AC113" s="54">
+      <c r="AC113" s="52">
         <v>57</v>
       </c>
-      <c r="AD113" s="54">
+      <c r="AD113" s="52">
         <v>50</v>
       </c>
-      <c r="AE113" s="59">
+      <c r="AE113" s="55">
         <v>51</v>
       </c>
-    </row>
-    <row r="114" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF113" s="55">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="114" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B114" s="16" t="s">
         <v>61</v>
       </c>
       <c r="C114" s="17">
         <v>251</v>
       </c>
       <c r="D114" s="17">
         <v>229</v>
       </c>
       <c r="E114" s="17">
         <v>208</v>
       </c>
       <c r="F114" s="17">
         <v>244</v>
       </c>
       <c r="G114" s="17">
         <v>221</v>
       </c>
       <c r="H114" s="17">
         <v>212</v>
       </c>
       <c r="I114" s="17">
@@ -11431,435 +11764,438 @@
       </c>
       <c r="O114" s="17">
         <v>188</v>
       </c>
       <c r="P114" s="17">
         <v>201</v>
       </c>
       <c r="Q114" s="17">
         <v>210</v>
       </c>
       <c r="R114" s="18">
         <v>265</v>
       </c>
       <c r="S114" s="18">
         <v>208</v>
       </c>
       <c r="T114" s="19">
         <v>223</v>
       </c>
       <c r="U114" s="20">
         <v>215</v>
       </c>
       <c r="V114" s="40">
         <v>175</v>
       </c>
-      <c r="W114" s="42">
+      <c r="W114" s="41">
         <v>210</v>
       </c>
-      <c r="X114" s="42">
+      <c r="X114" s="41">
         <v>203</v>
       </c>
-      <c r="Y114" s="42">
+      <c r="Y114" s="41">
         <v>163</v>
       </c>
-      <c r="Z114" s="42">
+      <c r="Z114" s="41">
         <v>201</v>
       </c>
-      <c r="AA114" s="42">
+      <c r="AA114" s="41">
         <v>185</v>
       </c>
-      <c r="AB114" s="42">
+      <c r="AB114" s="41">
         <v>153</v>
       </c>
-      <c r="AC114" s="55">
+      <c r="AC114" s="53">
         <v>176</v>
       </c>
-      <c r="AD114" s="55">
+      <c r="AD114" s="53">
         <v>189</v>
       </c>
-      <c r="AE114" s="60">
+      <c r="AE114" s="56">
         <v>157</v>
       </c>
-    </row>
-    <row r="115" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF114" s="56">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="115" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="37"/>
       <c r="B115" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="9"/>
       <c r="T115" s="1"/>
       <c r="U115" s="11"/>
       <c r="V115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
       <c r="Z115" s="1"/>
       <c r="AA115" s="1"/>
     </row>
-    <row r="116" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="38"/>
       <c r="B116" s="1"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="9"/>
       <c r="T116" s="1"/>
       <c r="U116" s="11"/>
       <c r="V116" s="1"/>
       <c r="X116" s="1"/>
       <c r="Y116" s="1"/>
       <c r="Z116" s="1"/>
       <c r="AA116" s="1"/>
     </row>
-    <row r="117" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="38"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="9"/>
       <c r="T117" s="1"/>
       <c r="U117" s="11"/>
       <c r="V117" s="1"/>
       <c r="X117" s="1"/>
       <c r="Y117" s="1"/>
       <c r="Z117" s="1"/>
       <c r="AA117" s="1"/>
     </row>
-    <row r="118" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="X118" s="1"/>
       <c r="Y118" s="1"/>
       <c r="Z118" s="1"/>
       <c r="AA118" s="1"/>
     </row>
-    <row r="119" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="X119" s="1"/>
       <c r="Y119" s="1"/>
       <c r="Z119" s="1"/>
       <c r="AA119" s="1"/>
     </row>
-    <row r="120" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="X120" s="1"/>
       <c r="Y120" s="1"/>
       <c r="Z120" s="1"/>
       <c r="AA120" s="1"/>
     </row>
-    <row r="121" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="X121" s="1"/>
       <c r="Y121" s="1"/>
       <c r="Z121" s="1"/>
       <c r="AA121" s="1"/>
     </row>
-    <row r="122" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="X122" s="1"/>
       <c r="Y122" s="1"/>
       <c r="Z122" s="1"/>
       <c r="AA122" s="1"/>
     </row>
-    <row r="123" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="X123" s="1"/>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1"/>
     </row>
-    <row r="124" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="X124" s="1"/>
       <c r="Y124" s="1"/>
       <c r="Z124" s="1"/>
       <c r="AA124" s="1"/>
     </row>
-    <row r="125" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="X125" s="1"/>
       <c r="Y125" s="1"/>
       <c r="Z125" s="1"/>
       <c r="AA125" s="1"/>
     </row>
-    <row r="126" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="X126" s="1"/>
       <c r="Y126" s="1"/>
       <c r="Z126" s="1"/>
       <c r="AA126" s="1"/>
     </row>
-    <row r="127" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="X127" s="1"/>
       <c r="Y127" s="1"/>
       <c r="Z127" s="1"/>
       <c r="AA127" s="1"/>
     </row>
-    <row r="128" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="X128" s="1"/>
       <c r="Y128" s="1"/>
       <c r="Z128" s="1"/>
       <c r="AA128" s="1"/>
@@ -36580,57 +36916,57 @@
       <c r="I1044" s="1"/>
       <c r="J1044" s="1"/>
       <c r="K1044" s="1"/>
       <c r="L1044" s="1"/>
       <c r="M1044" s="1"/>
       <c r="N1044" s="1"/>
       <c r="O1044" s="1"/>
       <c r="P1044" s="1"/>
       <c r="Q1044" s="1"/>
       <c r="R1044" s="1"/>
       <c r="S1044" s="1"/>
       <c r="T1044" s="1"/>
       <c r="U1044" s="1"/>
       <c r="V1044" s="1"/>
       <c r="X1044" s="1"/>
       <c r="Y1044" s="1"/>
       <c r="Z1044" s="1"/>
       <c r="AA1044" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B2:AB2"/>
-[...5 lines deleted...]
-    <mergeCell ref="B96:AA96"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
+    <mergeCell ref="B74:AF74"/>
+    <mergeCell ref="B96:AF96"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>