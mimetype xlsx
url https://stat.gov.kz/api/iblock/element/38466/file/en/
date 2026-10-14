--- v0 (2026-04-23)
+++ v1 (2026-10-14)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
@@ -383,51 +388,51 @@
   <si>
     <t>The difference between the number of arrivals during the reporting period and the number of departures</t>
   </si>
   <si>
     <t>since 2000</t>
   </si>
   <si>
     <t>To generate current data on population migration statistics, data sources such as administrative data provided by administrative sources are used</t>
   </si>
   <si>
     <t>The arithmetic difference between the number of arrivals and the number of departures during the reporting period</t>
   </si>
   <si>
     <t>Karabekova Danagul</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -1109,65 +1114,65 @@
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="29" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="31">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
@@ -1219,86 +1224,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2223,95 +2228,95 @@
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="35"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="61" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB71"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B50" sqref="B50:AB50"/>
+      <selection pane="bottomLeft" activeCell="M70" sqref="M70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="59" t="s">
         <v>81</v>
       </c>
-      <c r="B2" s="70" t="s">
+      <c r="B2" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="C2" s="70"/>
-[...24 lines deleted...]
-      <c r="AB2" s="71"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="67"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="Z4" s="5"/>
       <c r="AB4" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
@@ -2377,110 +2382,110 @@
         <v>2018</v>
       </c>
       <c r="V5" s="8">
         <v>2019</v>
       </c>
       <c r="W5" s="9">
         <v>2020</v>
       </c>
       <c r="X5" s="9">
         <v>2021</v>
       </c>
       <c r="Y5" s="10">
         <v>2022</v>
       </c>
       <c r="Z5" s="10">
         <v>2023</v>
       </c>
       <c r="AA5" s="10">
         <v>2024</v>
       </c>
       <c r="AB5" s="10">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="69" t="s">
+      <c r="B6" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="69"/>
-[...24 lines deleted...]
-      <c r="AB6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="68"/>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="69"/>
     </row>
     <row r="7" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="12">
         <v>-108307</v>
       </c>
       <c r="D7" s="12">
         <v>-88162</v>
       </c>
       <c r="E7" s="12">
         <v>-62012</v>
       </c>
       <c r="F7" s="12">
         <v>-8306</v>
       </c>
       <c r="G7" s="12">
         <v>2789</v>
       </c>
       <c r="H7" s="12">
         <v>22668</v>
       </c>
       <c r="I7" s="12">
         <v>33041</v>
       </c>
       <c r="J7" s="12">
         <v>10962</v>
       </c>
       <c r="K7" s="12">
-        <v>1117</v>
+        <v>1300</v>
       </c>
       <c r="L7" s="13">
         <v>7526</v>
       </c>
       <c r="M7" s="13">
         <v>15516</v>
       </c>
       <c r="N7" s="13">
         <v>5096</v>
       </c>
       <c r="O7" s="13">
         <v>-1426</v>
       </c>
       <c r="P7" s="13">
         <v>-279</v>
       </c>
       <c r="Q7" s="12">
         <v>-12162</v>
       </c>
       <c r="R7" s="12">
         <v>-13466</v>
       </c>
       <c r="S7" s="12">
         <v>-21145</v>
       </c>
@@ -3382,51 +3387,51 @@
       <c r="C18" s="12">
         <v>-7042</v>
       </c>
       <c r="D18" s="12">
         <v>-6579</v>
       </c>
       <c r="E18" s="12">
         <v>-4730</v>
       </c>
       <c r="F18" s="12">
         <v>-4276</v>
       </c>
       <c r="G18" s="12">
         <v>-5054</v>
       </c>
       <c r="H18" s="12">
         <v>-3035</v>
       </c>
       <c r="I18" s="12">
         <v>-3578</v>
       </c>
       <c r="J18" s="12">
         <v>-4488</v>
       </c>
       <c r="K18" s="12">
-        <v>-3694</v>
+        <v>-3511</v>
       </c>
       <c r="L18" s="13">
         <v>-2919</v>
       </c>
       <c r="M18" s="13">
         <v>-3742</v>
       </c>
       <c r="N18" s="13">
         <v>-2991</v>
       </c>
       <c r="O18" s="13">
         <v>-1662</v>
       </c>
       <c r="P18" s="13">
         <v>-2183</v>
       </c>
       <c r="Q18" s="12">
         <v>-2537</v>
       </c>
       <c r="R18" s="12">
         <v>-3279</v>
       </c>
       <c r="S18" s="12">
         <v>-6671</v>
       </c>
@@ -4211,110 +4216,110 @@
         <v>34456</v>
       </c>
       <c r="V27" s="14">
         <v>5370</v>
       </c>
       <c r="W27" s="17">
         <v>11343</v>
       </c>
       <c r="X27" s="15">
         <v>10030</v>
       </c>
       <c r="Y27" s="15">
         <v>2989</v>
       </c>
       <c r="Z27" s="15">
         <v>3925</v>
       </c>
       <c r="AA27" s="31">
         <v>9987</v>
       </c>
       <c r="AB27" s="31">
         <v>15435</v>
       </c>
     </row>
     <row r="28" spans="1:28" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="67" t="s">
+      <c r="B28" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="C28" s="67"/>
-[...24 lines deleted...]
-      <c r="AB28" s="68"/>
+      <c r="C28" s="70"/>
+      <c r="D28" s="70"/>
+      <c r="E28" s="70"/>
+      <c r="F28" s="70"/>
+      <c r="G28" s="70"/>
+      <c r="H28" s="70"/>
+      <c r="I28" s="70"/>
+      <c r="J28" s="70"/>
+      <c r="K28" s="70"/>
+      <c r="L28" s="70"/>
+      <c r="M28" s="70"/>
+      <c r="N28" s="70"/>
+      <c r="O28" s="70"/>
+      <c r="P28" s="70"/>
+      <c r="Q28" s="70"/>
+      <c r="R28" s="70"/>
+      <c r="S28" s="70"/>
+      <c r="T28" s="70"/>
+      <c r="U28" s="70"/>
+      <c r="V28" s="70"/>
+      <c r="W28" s="70"/>
+      <c r="X28" s="70"/>
+      <c r="Y28" s="70"/>
+      <c r="Z28" s="70"/>
+      <c r="AA28" s="70"/>
+      <c r="AB28" s="69"/>
     </row>
     <row r="29" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B29" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="19">
         <v>-5561</v>
       </c>
       <c r="D29" s="19">
         <v>8409</v>
       </c>
       <c r="E29" s="12">
         <v>5406</v>
       </c>
       <c r="F29" s="12">
         <v>43731</v>
       </c>
       <c r="G29" s="12">
         <v>59644</v>
       </c>
       <c r="H29" s="19">
         <v>65818</v>
       </c>
       <c r="I29" s="12">
         <v>67405</v>
       </c>
       <c r="J29" s="12">
         <v>58467</v>
       </c>
       <c r="K29" s="12">
-        <v>50121</v>
+        <v>50304</v>
       </c>
       <c r="L29" s="13">
         <v>51183</v>
       </c>
       <c r="M29" s="13">
         <v>48859</v>
       </c>
       <c r="N29" s="13">
         <v>41580</v>
       </c>
       <c r="O29" s="13">
         <v>31352</v>
       </c>
       <c r="P29" s="13">
         <v>43193</v>
       </c>
       <c r="Q29" s="12">
         <v>50258</v>
       </c>
       <c r="R29" s="12">
         <v>51383</v>
       </c>
       <c r="S29" s="12">
         <v>63400</v>
       </c>
@@ -5216,51 +5221,51 @@
       <c r="C40" s="19">
         <v>-5699</v>
       </c>
       <c r="D40" s="19">
         <v>-5097</v>
       </c>
       <c r="E40" s="12">
         <v>-3277</v>
       </c>
       <c r="F40" s="12">
         <v>-2990</v>
       </c>
       <c r="G40" s="12">
         <v>-3822</v>
       </c>
       <c r="H40" s="19">
         <v>-1827</v>
       </c>
       <c r="I40" s="12">
         <v>-2568</v>
       </c>
       <c r="J40" s="12">
         <v>-1648</v>
       </c>
       <c r="K40" s="12">
-        <v>-1798</v>
+        <v>-1615</v>
       </c>
       <c r="L40" s="13">
         <v>-121</v>
       </c>
       <c r="M40" s="13">
         <v>-1653</v>
       </c>
       <c r="N40" s="13">
         <v>-826</v>
       </c>
       <c r="O40" s="13">
         <v>674</v>
       </c>
       <c r="P40" s="13">
         <v>-266</v>
       </c>
       <c r="Q40" s="12">
         <v>892</v>
       </c>
       <c r="R40" s="12">
         <v>1482</v>
       </c>
       <c r="S40" s="12">
         <v>-16</v>
       </c>
@@ -6045,79 +6050,79 @@
         <v>34456</v>
       </c>
       <c r="V49" s="13">
         <v>5370</v>
       </c>
       <c r="W49" s="17">
         <v>11343</v>
       </c>
       <c r="X49" s="15">
         <v>10030</v>
       </c>
       <c r="Y49" s="15">
         <v>2989</v>
       </c>
       <c r="Z49" s="15">
         <v>3925</v>
       </c>
       <c r="AA49" s="31">
         <v>9987</v>
       </c>
       <c r="AB49" s="31">
         <v>15435</v>
       </c>
     </row>
     <row r="50" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="66" t="s">
+      <c r="B50" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="C50" s="66"/>
-[...24 lines deleted...]
-      <c r="AB50" s="68"/>
+      <c r="C50" s="71"/>
+      <c r="D50" s="71"/>
+      <c r="E50" s="71"/>
+      <c r="F50" s="71"/>
+      <c r="G50" s="71"/>
+      <c r="H50" s="71"/>
+      <c r="I50" s="71"/>
+      <c r="J50" s="71"/>
+      <c r="K50" s="71"/>
+      <c r="L50" s="71"/>
+      <c r="M50" s="71"/>
+      <c r="N50" s="71"/>
+      <c r="O50" s="71"/>
+      <c r="P50" s="71"/>
+      <c r="Q50" s="71"/>
+      <c r="R50" s="71"/>
+      <c r="S50" s="71"/>
+      <c r="T50" s="71"/>
+      <c r="U50" s="71"/>
+      <c r="V50" s="71"/>
+      <c r="W50" s="71"/>
+      <c r="X50" s="71"/>
+      <c r="Y50" s="71"/>
+      <c r="Z50" s="71"/>
+      <c r="AA50" s="71"/>
+      <c r="AB50" s="69"/>
     </row>
     <row r="51" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B51" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="19">
         <v>-102746</v>
       </c>
       <c r="D51" s="19">
         <v>-96571</v>
       </c>
       <c r="E51" s="12">
         <v>-67418</v>
       </c>
       <c r="F51" s="12">
         <v>-52037</v>
       </c>
       <c r="G51" s="12">
         <v>-56855</v>
       </c>
       <c r="H51" s="19">
         <v>-43150</v>
       </c>
       <c r="I51" s="12">
         <v>-34364</v>