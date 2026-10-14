--- v0 (2026-04-23)
+++ v1 (2026-10-14)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\Динамика (годовая)\АНГЛ\МН\Внешняя\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B410BA8-2EC4-46F4-B9EF-FB9B993A50E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="9" r:id="rId2"/>
     <sheet name="Indicator" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
@@ -389,51 +388,51 @@
   <si>
     <t>Balance of external migration for all flows</t>
   </si>
   <si>
     <t>SIC code  - 613203</t>
   </si>
   <si>
     <t>the difference between the number of persons who arrived in the country from abroad during the reporting period and the number of persons who left the country for abroad during the same period</t>
   </si>
   <si>
     <t>The arithmetic difference between the number of arrivals and the number of departures abroad during the reporting period</t>
   </si>
   <si>
     <t>Karabekova Danagul</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -1142,97 +1141,97 @@
     <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
-    <cellStyle name="Нейтральный 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Название 2" xfId="23"/>
+    <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 2" xfId="22"/>
+    <cellStyle name="Обычный 2 2" xfId="27"/>
+    <cellStyle name="Обычный 2 3" xfId="26"/>
+    <cellStyle name="Обычный 2 4" xfId="31"/>
+    <cellStyle name="Обычный 3 2" xfId="29"/>
+    <cellStyle name="Обычный 4" xfId="28"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="25" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Примечание 2" xfId="25"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1286,119 +1285,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1542,51 +1507,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="35" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="35" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="35"/>
     <col min="257" max="257" width="44.28515625" style="35" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="35" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="35"/>
     <col min="513" max="513" width="44.28515625" style="35" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="35" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="35"/>
     <col min="769" max="769" width="44.28515625" style="35" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="35" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="35"/>
     <col min="1025" max="1025" width="44.28515625" style="35" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="35" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="35"/>
     <col min="1281" max="1281" width="44.28515625" style="35" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="35" customWidth="1"/>
@@ -1946,64 +1911,64 @@
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="50"/>
       <c r="B25" s="50"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="50"/>
       <c r="B26" s="50"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="50"/>
       <c r="B27" s="50"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="50"/>
       <c r="B28" s="50"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="51"/>
       <c r="B29" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="35" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="35" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="35" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="35"/>
     <col min="257" max="257" width="4.42578125" style="35" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="35" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="35" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="35"/>
     <col min="513" max="513" width="4.42578125" style="35" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="35" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="35" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="35"/>
     <col min="769" max="769" width="4.42578125" style="35" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="35" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="35" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="35"/>
     <col min="1025" max="1025" width="4.42578125" style="35" customWidth="1"/>
@@ -2284,103 +2249,103 @@
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="55"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="55"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="56" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="57"/>
       <c r="D20" s="57"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB75"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A90" sqref="A90"/>
-      <selection pane="bottomLeft" activeCell="B51" sqref="B51:AB51"/>
+      <selection pane="bottomLeft" activeCell="N73" sqref="N73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.42578125" style="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="3"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="71" t="s">
         <v>85</v>
       </c>
-      <c r="C2" s="73"/>
-[...24 lines deleted...]
-      <c r="AB2" s="74"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="71"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="72"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="5"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="Z5" s="6"/>
       <c r="AB5" s="6" t="s">
         <v>19</v>
@@ -2449,110 +2414,110 @@
         <v>2018</v>
       </c>
       <c r="V6" s="10">
         <v>2019</v>
       </c>
       <c r="W6" s="28">
         <v>2020</v>
       </c>
       <c r="X6" s="28">
         <v>2021</v>
       </c>
       <c r="Y6" s="11">
         <v>2022</v>
       </c>
       <c r="Z6" s="11">
         <v>2023</v>
       </c>
       <c r="AA6" s="11">
         <v>2024</v>
       </c>
       <c r="AB6" s="11">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="75" t="s">
+      <c r="B7" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="75"/>
-[...24 lines deleted...]
-      <c r="AB7" s="76"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="73"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="73"/>
+      <c r="N7" s="73"/>
+      <c r="O7" s="73"/>
+      <c r="P7" s="73"/>
+      <c r="Q7" s="73"/>
+      <c r="R7" s="73"/>
+      <c r="S7" s="73"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="73"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="73"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="73"/>
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="74"/>
     </row>
     <row r="8" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>-108307</v>
       </c>
       <c r="D8" s="13">
         <v>-88162</v>
       </c>
       <c r="E8" s="13">
         <v>-62012</v>
       </c>
       <c r="F8" s="13">
         <v>-8306</v>
       </c>
       <c r="G8" s="13">
         <v>2789</v>
       </c>
       <c r="H8" s="13">
         <v>22668</v>
       </c>
       <c r="I8" s="13">
         <v>33041</v>
       </c>
       <c r="J8" s="13">
         <v>10962</v>
       </c>
       <c r="K8" s="13">
-        <v>1117</v>
+        <v>1300</v>
       </c>
       <c r="L8" s="14">
         <v>7526</v>
       </c>
       <c r="M8" s="14">
         <v>15516</v>
       </c>
       <c r="N8" s="14">
         <v>5096</v>
       </c>
       <c r="O8" s="14">
         <v>-1426</v>
       </c>
       <c r="P8" s="14">
         <v>-279</v>
       </c>
       <c r="Q8" s="13">
         <v>-12162</v>
       </c>
       <c r="R8" s="13">
         <v>-13466</v>
       </c>
       <c r="S8" s="13">
         <v>-21145</v>
       </c>
@@ -2852,51 +2817,51 @@
       <c r="C12" s="13">
         <v>-6151</v>
       </c>
       <c r="D12" s="13">
         <v>-4344</v>
       </c>
       <c r="E12" s="13">
         <v>-1116</v>
       </c>
       <c r="F12" s="13">
         <v>3205</v>
       </c>
       <c r="G12" s="13">
         <v>5101</v>
       </c>
       <c r="H12" s="13">
         <v>5682</v>
       </c>
       <c r="I12" s="13">
         <v>4946</v>
       </c>
       <c r="J12" s="13">
         <v>4633</v>
       </c>
       <c r="K12" s="13">
-        <v>2419</v>
+        <v>2400</v>
       </c>
       <c r="L12" s="14">
         <v>2501</v>
       </c>
       <c r="M12" s="14">
         <v>2466</v>
       </c>
       <c r="N12" s="14">
         <v>2592</v>
       </c>
       <c r="O12" s="14">
         <v>973</v>
       </c>
       <c r="P12" s="14">
         <v>2432</v>
       </c>
       <c r="Q12" s="13">
         <v>851</v>
       </c>
       <c r="R12" s="13">
         <v>2290</v>
       </c>
       <c r="S12" s="13">
         <v>2571</v>
       </c>
@@ -3024,51 +2989,51 @@
       <c r="C14" s="13">
         <v>-7078</v>
       </c>
       <c r="D14" s="13">
         <v>-1874</v>
       </c>
       <c r="E14" s="13">
         <v>420</v>
       </c>
       <c r="F14" s="13">
         <v>-123</v>
       </c>
       <c r="G14" s="13">
         <v>-15</v>
       </c>
       <c r="H14" s="13">
         <v>735</v>
       </c>
       <c r="I14" s="13">
         <v>735</v>
       </c>
       <c r="J14" s="13">
         <v>353</v>
       </c>
       <c r="K14" s="13">
-        <v>-517</v>
+        <v>-521</v>
       </c>
       <c r="L14" s="14">
         <v>861</v>
       </c>
       <c r="M14" s="14">
         <v>599</v>
       </c>
       <c r="N14" s="14">
         <v>-595</v>
       </c>
       <c r="O14" s="14">
         <v>-586</v>
       </c>
       <c r="P14" s="14">
         <v>-435</v>
       </c>
       <c r="Q14" s="13">
         <v>-565</v>
       </c>
       <c r="R14" s="13">
         <v>-731</v>
       </c>
       <c r="S14" s="13">
         <v>-526</v>
       </c>
@@ -3110,51 +3075,51 @@
       <c r="C15" s="13">
         <v>-4959</v>
       </c>
       <c r="D15" s="13">
         <v>-3958</v>
       </c>
       <c r="E15" s="13">
         <v>-1360</v>
       </c>
       <c r="F15" s="13">
         <v>2267</v>
       </c>
       <c r="G15" s="13">
         <v>2390</v>
       </c>
       <c r="H15" s="13">
         <v>4052</v>
       </c>
       <c r="I15" s="13">
         <v>793</v>
       </c>
       <c r="J15" s="13">
         <v>476</v>
       </c>
       <c r="K15" s="13">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="L15" s="14">
         <v>983</v>
       </c>
       <c r="M15" s="14">
         <v>57</v>
       </c>
       <c r="N15" s="14">
         <v>1037</v>
       </c>
       <c r="O15" s="14">
         <v>1145</v>
       </c>
       <c r="P15" s="14">
         <v>369</v>
       </c>
       <c r="Q15" s="13">
         <v>-142</v>
       </c>
       <c r="R15" s="13">
         <v>-434</v>
       </c>
       <c r="S15" s="13">
         <v>-626</v>
       </c>
@@ -3282,51 +3247,51 @@
       <c r="C17" s="13">
         <v>-14827</v>
       </c>
       <c r="D17" s="13">
         <v>-14516</v>
       </c>
       <c r="E17" s="13">
         <v>-10335</v>
       </c>
       <c r="F17" s="13">
         <v>-3997</v>
       </c>
       <c r="G17" s="13">
         <v>-1485</v>
       </c>
       <c r="H17" s="13">
         <v>197</v>
       </c>
       <c r="I17" s="13">
         <v>1239</v>
       </c>
       <c r="J17" s="13">
         <v>-1833</v>
       </c>
       <c r="K17" s="13">
-        <v>-2398</v>
+        <v>-2402</v>
       </c>
       <c r="L17" s="14">
         <v>-1238</v>
       </c>
       <c r="M17" s="14">
         <v>-882</v>
       </c>
       <c r="N17" s="14">
         <v>-991</v>
       </c>
       <c r="O17" s="14">
         <v>-1699</v>
       </c>
       <c r="P17" s="14">
         <v>-1516</v>
       </c>
       <c r="Q17" s="13">
         <v>-2992</v>
       </c>
       <c r="R17" s="13">
         <v>-3486</v>
       </c>
       <c r="S17" s="13">
         <v>-5117</v>
       </c>
@@ -3454,51 +3419,51 @@
       <c r="C19" s="18">
         <v>-1629</v>
       </c>
       <c r="D19" s="13">
         <v>-1231</v>
       </c>
       <c r="E19" s="13">
         <v>-757</v>
       </c>
       <c r="F19" s="13">
         <v>2</v>
       </c>
       <c r="G19" s="13">
         <v>367</v>
       </c>
       <c r="H19" s="13">
         <v>1844</v>
       </c>
       <c r="I19" s="13">
         <v>675</v>
       </c>
       <c r="J19" s="13">
         <v>41</v>
       </c>
       <c r="K19" s="13">
-        <v>-31</v>
+        <v>266</v>
       </c>
       <c r="L19" s="14">
         <v>143</v>
       </c>
       <c r="M19" s="14">
         <v>175</v>
       </c>
       <c r="N19" s="14">
         <v>70</v>
       </c>
       <c r="O19" s="14">
         <v>46</v>
       </c>
       <c r="P19" s="14">
         <v>13</v>
       </c>
       <c r="Q19" s="13">
         <v>19</v>
       </c>
       <c r="R19" s="13">
         <v>-45</v>
       </c>
       <c r="S19" s="13">
         <v>-51</v>
       </c>
@@ -3626,51 +3591,51 @@
       <c r="C21" s="16">
         <v>-15924</v>
       </c>
       <c r="D21" s="16">
         <v>-13403</v>
       </c>
       <c r="E21" s="16">
         <v>-10953</v>
       </c>
       <c r="F21" s="16">
         <v>-4872</v>
       </c>
       <c r="G21" s="16">
         <v>-3217</v>
       </c>
       <c r="H21" s="16">
         <v>-1529</v>
       </c>
       <c r="I21" s="16">
         <v>1006</v>
       </c>
       <c r="J21" s="16">
         <v>46</v>
       </c>
       <c r="K21" s="13">
-        <v>-779</v>
+        <v>-780</v>
       </c>
       <c r="L21" s="19">
         <v>-1381</v>
       </c>
       <c r="M21" s="19">
         <v>-403</v>
       </c>
       <c r="N21" s="19">
         <v>-1608</v>
       </c>
       <c r="O21" s="19">
         <v>-2209</v>
       </c>
       <c r="P21" s="19">
         <v>-1953</v>
       </c>
       <c r="Q21" s="16">
         <v>-2370</v>
       </c>
       <c r="R21" s="16">
         <v>-2966</v>
       </c>
       <c r="S21" s="16">
         <v>-3974</v>
       </c>
@@ -4056,51 +4021,51 @@
       <c r="C26" s="16">
         <v>-6406</v>
       </c>
       <c r="D26" s="16">
         <v>-3833</v>
       </c>
       <c r="E26" s="16">
         <v>-2621</v>
       </c>
       <c r="F26" s="16">
         <v>-429</v>
       </c>
       <c r="G26" s="16">
         <v>-633</v>
       </c>
       <c r="H26" s="16">
         <v>-462</v>
       </c>
       <c r="I26" s="16">
         <v>-233</v>
       </c>
       <c r="J26" s="16">
         <v>-780</v>
       </c>
       <c r="K26" s="13">
-        <v>-797</v>
+        <v>-836</v>
       </c>
       <c r="L26" s="19">
         <v>-334</v>
       </c>
       <c r="M26" s="19">
         <v>715</v>
       </c>
       <c r="N26" s="19">
         <v>380</v>
       </c>
       <c r="O26" s="19">
         <v>-287</v>
       </c>
       <c r="P26" s="19">
         <v>1412</v>
       </c>
       <c r="Q26" s="16">
         <v>375</v>
       </c>
       <c r="R26" s="16">
         <v>-25</v>
       </c>
       <c r="S26" s="16">
         <v>-636</v>
       </c>
@@ -4142,51 +4107,51 @@
       <c r="C27" s="16">
         <v>-8072</v>
       </c>
       <c r="D27" s="16">
         <v>-5656</v>
       </c>
       <c r="E27" s="16">
         <v>-3113</v>
       </c>
       <c r="F27" s="16">
         <v>-141</v>
       </c>
       <c r="G27" s="16">
         <v>402</v>
       </c>
       <c r="H27" s="16">
         <v>1565</v>
       </c>
       <c r="I27" s="16">
         <v>1456</v>
       </c>
       <c r="J27" s="16">
         <v>428</v>
       </c>
       <c r="K27" s="13">
-        <v>718</v>
+        <v>673</v>
       </c>
       <c r="L27" s="19">
         <v>75</v>
       </c>
       <c r="M27" s="19">
         <v>342</v>
       </c>
       <c r="N27" s="19">
         <v>66</v>
       </c>
       <c r="O27" s="19">
         <v>-202</v>
       </c>
       <c r="P27" s="19">
         <v>-217</v>
       </c>
       <c r="Q27" s="16">
         <v>-597</v>
       </c>
       <c r="R27" s="16">
         <v>-1173</v>
       </c>
       <c r="S27" s="16">
         <v>-1936</v>
       </c>
@@ -4283,110 +4248,110 @@
         <v>362</v>
       </c>
       <c r="V28" s="16">
         <v>493</v>
       </c>
       <c r="W28" s="16">
         <v>301</v>
       </c>
       <c r="X28" s="15">
         <v>256</v>
       </c>
       <c r="Y28" s="15">
         <v>233</v>
       </c>
       <c r="Z28" s="15">
         <v>509</v>
       </c>
       <c r="AA28" s="34">
         <v>626</v>
       </c>
       <c r="AB28" s="34">
         <v>305</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="72" t="s">
+      <c r="B29" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="C29" s="72"/>
-[...24 lines deleted...]
-      <c r="AB29" s="72"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="K29" s="75"/>
+      <c r="L29" s="75"/>
+      <c r="M29" s="75"/>
+      <c r="N29" s="75"/>
+      <c r="O29" s="75"/>
+      <c r="P29" s="75"/>
+      <c r="Q29" s="75"/>
+      <c r="R29" s="75"/>
+      <c r="S29" s="75"/>
+      <c r="T29" s="75"/>
+      <c r="U29" s="75"/>
+      <c r="V29" s="75"/>
+      <c r="W29" s="75"/>
+      <c r="X29" s="75"/>
+      <c r="Y29" s="75"/>
+      <c r="Z29" s="75"/>
+      <c r="AA29" s="75"/>
+      <c r="AB29" s="75"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B30" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="20">
         <v>-77073</v>
       </c>
       <c r="D30" s="20">
         <v>-64409</v>
       </c>
       <c r="E30" s="16">
         <v>-49434</v>
       </c>
       <c r="F30" s="16">
         <v>-10821</v>
       </c>
       <c r="G30" s="16">
         <v>-5789</v>
       </c>
       <c r="H30" s="20">
         <v>6409</v>
       </c>
       <c r="I30" s="16">
         <v>14065</v>
       </c>
       <c r="J30" s="16">
         <v>72</v>
       </c>
       <c r="K30" s="13">
-        <v>-8153</v>
+        <v>-8223</v>
       </c>
       <c r="L30" s="19">
         <v>-3003</v>
       </c>
       <c r="M30" s="19">
         <v>2544</v>
       </c>
       <c r="N30" s="19">
         <v>-4976</v>
       </c>
       <c r="O30" s="19">
         <v>-7703</v>
       </c>
       <c r="P30" s="19">
         <v>-5110</v>
       </c>
       <c r="Q30" s="16">
         <v>-12431</v>
       </c>
       <c r="R30" s="16">
         <v>-16105</v>
       </c>
       <c r="S30" s="16">
         <v>-21769</v>
       </c>
@@ -4686,51 +4651,51 @@
       <c r="C34" s="20">
         <v>-4046</v>
       </c>
       <c r="D34" s="20">
         <v>-3484</v>
       </c>
       <c r="E34" s="16">
         <v>-1824</v>
       </c>
       <c r="F34" s="16">
         <v>228</v>
       </c>
       <c r="G34" s="16">
         <v>805</v>
       </c>
       <c r="H34" s="20">
         <v>764</v>
       </c>
       <c r="I34" s="16">
         <v>1243</v>
       </c>
       <c r="J34" s="16">
         <v>876</v>
       </c>
       <c r="K34" s="13">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="L34" s="19">
         <v>198</v>
       </c>
       <c r="M34" s="19">
         <v>8</v>
       </c>
       <c r="N34" s="19">
         <v>32</v>
       </c>
       <c r="O34" s="19">
         <v>-6</v>
       </c>
       <c r="P34" s="19">
         <v>266</v>
       </c>
       <c r="Q34" s="16">
         <v>135</v>
       </c>
       <c r="R34" s="16">
         <v>323</v>
       </c>
       <c r="S34" s="16">
         <v>280</v>
       </c>
@@ -4858,51 +4823,51 @@
       <c r="C36" s="20">
         <v>-4038</v>
       </c>
       <c r="D36" s="20">
         <v>-1569</v>
       </c>
       <c r="E36" s="16">
         <v>685</v>
       </c>
       <c r="F36" s="16">
         <v>-253</v>
       </c>
       <c r="G36" s="16">
         <v>-670</v>
       </c>
       <c r="H36" s="20">
         <v>306</v>
       </c>
       <c r="I36" s="16">
         <v>600</v>
       </c>
       <c r="J36" s="16">
         <v>72</v>
       </c>
       <c r="K36" s="13">
-        <v>-813</v>
+        <v>-815</v>
       </c>
       <c r="L36" s="19">
         <v>471</v>
       </c>
       <c r="M36" s="19">
         <v>369</v>
       </c>
       <c r="N36" s="19">
         <v>-432</v>
       </c>
       <c r="O36" s="19">
         <v>-379</v>
       </c>
       <c r="P36" s="19">
         <v>-338</v>
       </c>
       <c r="Q36" s="16">
         <v>-429</v>
       </c>
       <c r="R36" s="16">
         <v>-592</v>
       </c>
       <c r="S36" s="16">
         <v>-407</v>
       </c>
@@ -4944,51 +4909,51 @@
       <c r="C37" s="20">
         <v>-4016</v>
       </c>
       <c r="D37" s="20">
         <v>-3881</v>
       </c>
       <c r="E37" s="16">
         <v>-2567</v>
       </c>
       <c r="F37" s="16">
         <v>-4</v>
       </c>
       <c r="G37" s="16">
         <v>212</v>
       </c>
       <c r="H37" s="20">
         <v>907</v>
       </c>
       <c r="I37" s="16">
         <v>60</v>
       </c>
       <c r="J37" s="16">
         <v>-124</v>
       </c>
       <c r="K37" s="13">
-        <v>-449</v>
+        <v>-450</v>
       </c>
       <c r="L37" s="19">
         <v>-666</v>
       </c>
       <c r="M37" s="19">
         <v>-649</v>
       </c>
       <c r="N37" s="19">
         <v>-343</v>
       </c>
       <c r="O37" s="19">
         <v>-517</v>
       </c>
       <c r="P37" s="19">
         <v>-344</v>
       </c>
       <c r="Q37" s="16">
         <v>-739</v>
       </c>
       <c r="R37" s="16">
         <v>-649</v>
       </c>
       <c r="S37" s="16">
         <v>-698</v>
       </c>
@@ -5116,51 +5081,51 @@
       <c r="C39" s="20">
         <v>-13265</v>
       </c>
       <c r="D39" s="20">
         <v>-12726</v>
       </c>
       <c r="E39" s="16">
         <v>-9198</v>
       </c>
       <c r="F39" s="16">
         <v>-3373</v>
       </c>
       <c r="G39" s="16">
         <v>-1289</v>
       </c>
       <c r="H39" s="20">
         <v>308</v>
       </c>
       <c r="I39" s="16">
         <v>1129</v>
       </c>
       <c r="J39" s="16">
         <v>-1883</v>
       </c>
       <c r="K39" s="13">
-        <v>-2210</v>
+        <v>-2214</v>
       </c>
       <c r="L39" s="19">
         <v>-1079</v>
       </c>
       <c r="M39" s="19">
         <v>-733</v>
       </c>
       <c r="N39" s="19">
         <v>-837</v>
       </c>
       <c r="O39" s="19">
         <v>-1451</v>
       </c>
       <c r="P39" s="19">
         <v>-1419</v>
       </c>
       <c r="Q39" s="16">
         <v>-2763</v>
       </c>
       <c r="R39" s="16">
         <v>-3349</v>
       </c>
       <c r="S39" s="16">
         <v>-5006</v>
       </c>
@@ -5288,51 +5253,51 @@
       <c r="C41" s="20">
         <v>-1516</v>
       </c>
       <c r="D41" s="20">
         <v>-1091</v>
       </c>
       <c r="E41" s="16">
         <v>-623</v>
       </c>
       <c r="F41" s="16">
         <v>-51</v>
       </c>
       <c r="G41" s="16">
         <v>272</v>
       </c>
       <c r="H41" s="20">
         <v>1728</v>
       </c>
       <c r="I41" s="16">
         <v>721</v>
       </c>
       <c r="J41" s="16">
         <v>371</v>
       </c>
       <c r="K41" s="13">
-        <v>241</v>
+        <v>268</v>
       </c>
       <c r="L41" s="19">
         <v>129</v>
       </c>
       <c r="M41" s="19">
         <v>153</v>
       </c>
       <c r="N41" s="19">
         <v>60</v>
       </c>
       <c r="O41" s="19">
         <v>44</v>
       </c>
       <c r="P41" s="19">
         <v>12</v>
       </c>
       <c r="Q41" s="16">
         <v>19</v>
       </c>
       <c r="R41" s="16">
         <v>-34</v>
       </c>
       <c r="S41" s="16">
         <v>-48</v>
       </c>
@@ -5460,51 +5425,51 @@
       <c r="C43" s="20">
         <v>-11171</v>
       </c>
       <c r="D43" s="20">
         <v>-8302</v>
       </c>
       <c r="E43" s="16">
         <v>-7766</v>
       </c>
       <c r="F43" s="16">
         <v>-3062</v>
       </c>
       <c r="G43" s="16">
         <v>-1722</v>
       </c>
       <c r="H43" s="20">
         <v>-1108</v>
       </c>
       <c r="I43" s="16">
         <v>199</v>
       </c>
       <c r="J43" s="16">
         <v>-645</v>
       </c>
       <c r="K43" s="13">
-        <v>-1243</v>
+        <v>-1244</v>
       </c>
       <c r="L43" s="19">
         <v>-1360</v>
       </c>
       <c r="M43" s="19">
         <v>-742</v>
       </c>
       <c r="N43" s="19">
         <v>-1593</v>
       </c>
       <c r="O43" s="19">
         <v>-1936</v>
       </c>
       <c r="P43" s="19">
         <v>-1646</v>
       </c>
       <c r="Q43" s="16">
         <v>-2103</v>
       </c>
       <c r="R43" s="16">
         <v>-2670</v>
       </c>
       <c r="S43" s="16">
         <v>-3597</v>
       </c>
@@ -5804,51 +5769,51 @@
       <c r="C47" s="20">
         <v>-7622</v>
       </c>
       <c r="D47" s="20">
         <v>-7573</v>
       </c>
       <c r="E47" s="16">
         <v>-8380</v>
       </c>
       <c r="F47" s="16">
         <v>-3864</v>
       </c>
       <c r="G47" s="16">
         <v>-5433</v>
       </c>
       <c r="H47" s="20">
         <v>-4277</v>
       </c>
       <c r="I47" s="16">
         <v>-2265</v>
       </c>
       <c r="J47" s="16">
         <v>-3112</v>
       </c>
       <c r="K47" s="13">
-        <v>-3407</v>
+        <v>-3406</v>
       </c>
       <c r="L47" s="19">
         <v>-1617</v>
       </c>
       <c r="M47" s="19">
         <v>-1307</v>
       </c>
       <c r="N47" s="19">
         <v>-2208</v>
       </c>
       <c r="O47" s="19">
         <v>-2041</v>
       </c>
       <c r="P47" s="19">
         <v>-1379</v>
       </c>
       <c r="Q47" s="16">
         <v>-1768</v>
       </c>
       <c r="R47" s="16">
         <v>-2154</v>
       </c>
       <c r="S47" s="16">
         <v>-2201</v>
       </c>
@@ -5890,51 +5855,51 @@
       <c r="C48" s="20">
         <v>-6406</v>
       </c>
       <c r="D48" s="20">
         <v>-3833</v>
       </c>
       <c r="E48" s="16">
         <v>-2621</v>
       </c>
       <c r="F48" s="16">
         <v>-429</v>
       </c>
       <c r="G48" s="16">
         <v>-633</v>
       </c>
       <c r="H48" s="20">
         <v>-462</v>
       </c>
       <c r="I48" s="16">
         <v>-233</v>
       </c>
       <c r="J48" s="16">
         <v>-780</v>
       </c>
       <c r="K48" s="13">
-        <v>-797</v>
+        <v>-836</v>
       </c>
       <c r="L48" s="19">
         <v>-334</v>
       </c>
       <c r="M48" s="19">
         <v>715</v>
       </c>
       <c r="N48" s="19">
         <v>380</v>
       </c>
       <c r="O48" s="19">
         <v>-287</v>
       </c>
       <c r="P48" s="19">
         <v>1412</v>
       </c>
       <c r="Q48" s="16">
         <v>375</v>
       </c>
       <c r="R48" s="16">
         <v>-25</v>
       </c>
       <c r="S48" s="16">
         <v>-636</v>
       </c>
@@ -5976,51 +5941,51 @@
       <c r="C49" s="20">
         <v>-8072</v>
       </c>
       <c r="D49" s="20">
         <v>-5656</v>
       </c>
       <c r="E49" s="16">
         <v>-3113</v>
       </c>
       <c r="F49" s="16">
         <v>-141</v>
       </c>
       <c r="G49" s="16">
         <v>402</v>
       </c>
       <c r="H49" s="20">
         <v>1565</v>
       </c>
       <c r="I49" s="16">
         <v>1456</v>
       </c>
       <c r="J49" s="16">
         <v>428</v>
       </c>
       <c r="K49" s="13">
-        <v>718</v>
+        <v>673</v>
       </c>
       <c r="L49" s="19">
         <v>75</v>
       </c>
       <c r="M49" s="19">
         <v>342</v>
       </c>
       <c r="N49" s="19">
         <v>66</v>
       </c>
       <c r="O49" s="19">
         <v>-202</v>
       </c>
       <c r="P49" s="19">
         <v>-217</v>
       </c>
       <c r="Q49" s="16">
         <v>-597</v>
       </c>
       <c r="R49" s="16">
         <v>-1173</v>
       </c>
       <c r="S49" s="16">
         <v>-1936</v>
       </c>
@@ -6117,110 +6082,110 @@
         <v>362</v>
       </c>
       <c r="V50" s="19">
         <v>493</v>
       </c>
       <c r="W50" s="16">
         <v>301</v>
       </c>
       <c r="X50" s="15">
         <v>256</v>
       </c>
       <c r="Y50" s="15">
         <v>233</v>
       </c>
       <c r="Z50" s="15">
         <v>509</v>
       </c>
       <c r="AA50" s="34">
         <v>626</v>
       </c>
       <c r="AB50" s="34">
         <v>305</v>
       </c>
     </row>
     <row r="51" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="71" t="s">
+      <c r="B51" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="71"/>
-[...24 lines deleted...]
-      <c r="AB51" s="71"/>
+      <c r="C51" s="76"/>
+      <c r="D51" s="76"/>
+      <c r="E51" s="76"/>
+      <c r="F51" s="76"/>
+      <c r="G51" s="76"/>
+      <c r="H51" s="76"/>
+      <c r="I51" s="76"/>
+      <c r="J51" s="76"/>
+      <c r="K51" s="76"/>
+      <c r="L51" s="76"/>
+      <c r="M51" s="76"/>
+      <c r="N51" s="76"/>
+      <c r="O51" s="76"/>
+      <c r="P51" s="76"/>
+      <c r="Q51" s="76"/>
+      <c r="R51" s="76"/>
+      <c r="S51" s="76"/>
+      <c r="T51" s="76"/>
+      <c r="U51" s="76"/>
+      <c r="V51" s="76"/>
+      <c r="W51" s="76"/>
+      <c r="X51" s="76"/>
+      <c r="Y51" s="76"/>
+      <c r="Z51" s="76"/>
+      <c r="AA51" s="76"/>
+      <c r="AB51" s="76"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B52" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="20">
         <v>-31234</v>
       </c>
       <c r="D52" s="20">
         <v>-23753</v>
       </c>
       <c r="E52" s="16">
         <v>-12578</v>
       </c>
       <c r="F52" s="16">
         <v>2515</v>
       </c>
       <c r="G52" s="16">
         <v>8578</v>
       </c>
       <c r="H52" s="20">
         <v>16259</v>
       </c>
       <c r="I52" s="16">
         <v>18976</v>
       </c>
       <c r="J52" s="16">
         <v>10890</v>
       </c>
       <c r="K52" s="13">
-        <v>9270</v>
+        <v>9523</v>
       </c>
       <c r="L52" s="19">
         <v>10529</v>
       </c>
       <c r="M52" s="19">
         <v>12972</v>
       </c>
       <c r="N52" s="19">
         <v>10072</v>
       </c>
       <c r="O52" s="19">
         <v>6277</v>
       </c>
       <c r="P52" s="19">
         <v>4831</v>
       </c>
       <c r="Q52" s="16">
         <v>269</v>
       </c>
       <c r="R52" s="16">
         <v>2639</v>
       </c>
       <c r="S52" s="16">
         <v>624</v>
       </c>
@@ -6518,51 +6483,51 @@
       <c r="C56" s="20">
         <v>-2105</v>
       </c>
       <c r="D56" s="20">
         <v>-860</v>
       </c>
       <c r="E56" s="16">
         <v>708</v>
       </c>
       <c r="F56" s="16">
         <v>2977</v>
       </c>
       <c r="G56" s="16">
         <v>4296</v>
       </c>
       <c r="H56" s="20">
         <v>4918</v>
       </c>
       <c r="I56" s="16">
         <v>3703</v>
       </c>
       <c r="J56" s="16">
         <v>3757</v>
       </c>
       <c r="K56" s="13">
-        <v>2080</v>
+        <v>2067</v>
       </c>
       <c r="L56" s="19">
         <v>2303</v>
       </c>
       <c r="M56" s="19">
         <v>2458</v>
       </c>
       <c r="N56" s="19">
         <v>2560</v>
       </c>
       <c r="O56" s="19">
         <v>979</v>
       </c>
       <c r="P56" s="19">
         <v>2166</v>
       </c>
       <c r="Q56" s="16">
         <v>716</v>
       </c>
       <c r="R56" s="16">
         <v>1967</v>
       </c>
       <c r="S56" s="16">
         <v>2291</v>
       </c>
@@ -6690,51 +6655,51 @@
       <c r="C58" s="20">
         <v>-3040</v>
       </c>
       <c r="D58" s="20">
         <v>-305</v>
       </c>
       <c r="E58" s="16">
         <v>-265</v>
       </c>
       <c r="F58" s="16">
         <v>130</v>
       </c>
       <c r="G58" s="16">
         <v>655</v>
       </c>
       <c r="H58" s="20">
         <v>429</v>
       </c>
       <c r="I58" s="16">
         <v>135</v>
       </c>
       <c r="J58" s="16">
         <v>281</v>
       </c>
       <c r="K58" s="13">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="L58" s="19">
         <v>390</v>
       </c>
       <c r="M58" s="19">
         <v>230</v>
       </c>
       <c r="N58" s="19">
         <v>-163</v>
       </c>
       <c r="O58" s="19">
         <v>-207</v>
       </c>
       <c r="P58" s="19">
         <v>-97</v>
       </c>
       <c r="Q58" s="16">
         <v>-136</v>
       </c>
       <c r="R58" s="16">
         <v>-139</v>
       </c>
       <c r="S58" s="16">
         <v>-119</v>
       </c>
@@ -6776,51 +6741,51 @@
       <c r="C59" s="20">
         <v>-943</v>
       </c>
       <c r="D59" s="20">
         <v>-77</v>
       </c>
       <c r="E59" s="16">
         <v>1207</v>
       </c>
       <c r="F59" s="16">
         <v>2271</v>
       </c>
       <c r="G59" s="16">
         <v>2178</v>
       </c>
       <c r="H59" s="20">
         <v>3145</v>
       </c>
       <c r="I59" s="16">
         <v>733</v>
       </c>
       <c r="J59" s="16">
         <v>600</v>
       </c>
       <c r="K59" s="13">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="L59" s="19">
         <v>1649</v>
       </c>
       <c r="M59" s="19">
         <v>706</v>
       </c>
       <c r="N59" s="19">
         <v>1380</v>
       </c>
       <c r="O59" s="19">
         <v>1662</v>
       </c>
       <c r="P59" s="19">
         <v>713</v>
       </c>
       <c r="Q59" s="16">
         <v>597</v>
       </c>
       <c r="R59" s="16">
         <v>215</v>
       </c>
       <c r="S59" s="16">
         <v>72</v>
       </c>
@@ -7120,51 +7085,51 @@
       <c r="C63" s="20">
         <v>-113</v>
       </c>
       <c r="D63" s="20">
         <v>-140</v>
       </c>
       <c r="E63" s="16">
         <v>-134</v>
       </c>
       <c r="F63" s="16">
         <v>53</v>
       </c>
       <c r="G63" s="16">
         <v>95</v>
       </c>
       <c r="H63" s="20">
         <v>116</v>
       </c>
       <c r="I63" s="16">
         <v>-46</v>
       </c>
       <c r="J63" s="16">
         <v>-330</v>
       </c>
       <c r="K63" s="13">
-        <v>-272</v>
+        <v>-2</v>
       </c>
       <c r="L63" s="19">
         <v>14</v>
       </c>
       <c r="M63" s="19">
         <v>22</v>
       </c>
       <c r="N63" s="19">
         <v>10</v>
       </c>
       <c r="O63" s="19">
         <v>2</v>
       </c>
       <c r="P63" s="19">
         <v>1</v>
       </c>
       <c r="Q63" s="16"/>
       <c r="R63" s="16">
         <v>-11</v>
       </c>
       <c r="S63" s="16">
         <v>-3</v>
       </c>
       <c r="T63" s="14">
         <v>12</v>
@@ -7634,51 +7599,51 @@
       <c r="C69" s="23">
         <v>-2531</v>
       </c>
       <c r="D69" s="23">
         <v>-2558</v>
       </c>
       <c r="E69" s="23">
         <v>-2603</v>
       </c>
       <c r="F69" s="24">
         <v>-1133</v>
       </c>
       <c r="G69" s="24">
         <v>-1114</v>
       </c>
       <c r="H69" s="24">
         <v>-612</v>
       </c>
       <c r="I69" s="24">
         <v>-95</v>
       </c>
       <c r="J69" s="23">
         <v>-328</v>
       </c>
       <c r="K69" s="24">
-        <v>4437</v>
+        <v>4436</v>
       </c>
       <c r="L69" s="25">
         <v>2265</v>
       </c>
       <c r="M69" s="25">
         <v>1609</v>
       </c>
       <c r="N69" s="25">
         <v>558</v>
       </c>
       <c r="O69" s="25">
         <v>376</v>
       </c>
       <c r="P69" s="25">
         <v>-119</v>
       </c>
       <c r="Q69" s="23">
         <v>-301</v>
       </c>
       <c r="R69" s="23">
         <v>-386</v>
       </c>
       <c r="S69" s="23">
         <v>-398</v>
       </c>