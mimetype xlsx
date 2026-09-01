--- v0 (2026-04-23)
+++ v1 (2026-09-01)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCF01B7B-8915-4233-A075-A7680560C95D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Data" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="638" uniqueCount="91">
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
@@ -347,56 +346,56 @@
   <si>
     <t>In some cases, insignificant discrepancies between the total number and the sum of terms are explained by rounding of data.</t>
   </si>
   <si>
     <t>© Bureau of national statistics of Agency for strategic planning and reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Life expectancy at birth is representing the age number, which should be liven by single person from the generation</t>
   </si>
   <si>
     <t>Administrative data from the register of registered population of the Ministry of Health of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>1) Data since 2009 are recounted due to formation of  new regions 2) Data for 2000-2008 are for South Kazakhstan region</t>
   </si>
   <si>
     <t>Kaiyr Rysbayev</t>
   </si>
   <si>
     <t>k.rysbaev@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.00_ ;\-0.00\ "/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -750,84 +749,84 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="2"/>
+    <cellStyle name="Обычный 3 2 2" xfId="3"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1058,488 +1057,488 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.rysbaev@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.7109375" customWidth="1"/>
     <col min="2" max="2" width="79.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2">
       <c r="A1" s="58" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="59">
         <v>614101</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2">
       <c r="A2" s="58" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2">
       <c r="A3" s="58" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="60" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2">
       <c r="A4" s="58" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="59" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2">
       <c r="A5" s="58" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="61" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2">
       <c r="A6" s="58" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="59" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2">
       <c r="A7" s="58" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="59" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" ht="27.75" customHeight="1">
       <c r="A8" s="58" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="62" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" ht="28.5" customHeight="1">
       <c r="A9" s="58" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="63" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" ht="27" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="65" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" ht="15.75" customHeight="1">
       <c r="A11" s="64" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="66"/>
     </row>
-    <row r="12" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="67"/>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2">
       <c r="A13" s="58" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="68"/>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2">
       <c r="A14" s="58" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="68"/>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2">
       <c r="A15" s="64" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="69">
         <v>46142</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2">
       <c r="A16" s="64" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="69">
         <v>46507</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:2">
       <c r="A17" s="64" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="70" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2">
       <c r="A18" s="64" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="70" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2">
       <c r="A19" s="64" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="71" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2">
       <c r="A20" s="64" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="72" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B20" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B20" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="76.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:4" ht="15.75" customHeight="1">
       <c r="B5" s="51" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="52"/>
     </row>
-    <row r="6" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:4" ht="15.75" customHeight="1">
       <c r="B6" s="51" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="52"/>
     </row>
-    <row r="7" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:4" ht="15.75" customHeight="1">
       <c r="B7" s="51" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="51"/>
       <c r="D7" s="52"/>
     </row>
-    <row r="8" spans="2:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:4" ht="12.75" customHeight="1">
       <c r="B8" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="51"/>
       <c r="D8" s="52"/>
     </row>
-    <row r="9" spans="2:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:4" ht="12.75" customHeight="1">
       <c r="B9" s="51" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="51"/>
       <c r="D9" s="52"/>
     </row>
-    <row r="10" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:4">
       <c r="B10" s="53"/>
       <c r="C10" s="51"/>
       <c r="D10" s="54"/>
     </row>
-    <row r="11" spans="2:4" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:4" ht="27" customHeight="1">
       <c r="B11" s="55" t="s">
         <v>84</v>
       </c>
       <c r="C11" s="51"/>
       <c r="D11" s="54"/>
     </row>
-    <row r="12" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:4">
       <c r="B12" s="53"/>
       <c r="C12" s="51"/>
       <c r="D12" s="54"/>
     </row>
-    <row r="13" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:4">
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="54"/>
     </row>
-    <row r="14" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:4">
       <c r="B14" s="56" t="s">
         <v>85</v>
       </c>
       <c r="C14" s="57"/>
       <c r="D14" s="57"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC197"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B177" sqref="B177:AC177"/>
+    <sheetView topLeftCell="A106" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29:AC29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:29">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
     </row>
-    <row r="2" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="79" t="s">
+      <c r="B2" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="79"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+      <c r="AC2" s="77"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29">
       <c r="B4" s="3"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
     </row>
-    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:29">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
       <c r="AA5" s="5"/>
       <c r="AC5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="6" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:29">
       <c r="A6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="8">
         <v>1999</v>
       </c>
       <c r="D6" s="8">
         <v>2000</v>
       </c>
       <c r="E6" s="8">
         <v>2001</v>
       </c>
       <c r="F6" s="8">
         <v>2002</v>
       </c>
       <c r="G6" s="8">
         <v>2003</v>
       </c>
       <c r="H6" s="8">
         <v>2004</v>
       </c>
       <c r="I6" s="8">
         <v>2005</v>
       </c>
@@ -1582,83 +1581,83 @@
       <c r="V6" s="8">
         <v>2018</v>
       </c>
       <c r="W6" s="9">
         <v>2019</v>
       </c>
       <c r="X6" s="10">
         <v>2020</v>
       </c>
       <c r="Y6" s="10">
         <v>2021</v>
       </c>
       <c r="Z6" s="11">
         <v>2022</v>
       </c>
       <c r="AA6" s="12">
         <v>2023</v>
       </c>
       <c r="AB6" s="12">
         <v>2024</v>
       </c>
       <c r="AC6" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="7" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B7" s="80" t="s">
+    <row r="7" spans="1:29">
+      <c r="B7" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="80"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C7" s="78"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="78"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="78"/>
+      <c r="K7" s="78"/>
+      <c r="L7" s="78"/>
+      <c r="M7" s="78"/>
+      <c r="N7" s="78"/>
+      <c r="O7" s="78"/>
+      <c r="P7" s="78"/>
+      <c r="Q7" s="78"/>
+      <c r="R7" s="78"/>
+      <c r="S7" s="78"/>
+      <c r="T7" s="78"/>
+      <c r="U7" s="78"/>
+      <c r="V7" s="78"/>
+      <c r="W7" s="78"/>
+      <c r="X7" s="78"/>
+      <c r="Y7" s="78"/>
+      <c r="Z7" s="78"/>
+      <c r="AA7" s="78"/>
+      <c r="AB7" s="78"/>
+      <c r="AC7" s="78"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="B8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="14">
         <v>65.63</v>
       </c>
       <c r="D8" s="14">
         <v>65.5</v>
       </c>
       <c r="E8" s="14">
         <v>65.8</v>
       </c>
       <c r="F8" s="14">
         <v>66</v>
       </c>
       <c r="G8" s="14">
         <v>65.83</v>
       </c>
       <c r="H8" s="14">
         <v>66.180000000000007</v>
       </c>
       <c r="I8" s="14">
         <v>65.91</v>
       </c>
       <c r="J8" s="14">
@@ -1700,51 +1699,51 @@
       <c r="V8" s="15">
         <v>73.349999999999994</v>
       </c>
       <c r="W8" s="15">
         <v>73.39</v>
       </c>
       <c r="X8" s="15">
         <v>71.510000000000005</v>
       </c>
       <c r="Y8" s="15">
         <v>70.38</v>
       </c>
       <c r="Z8" s="15">
         <v>74.45</v>
       </c>
       <c r="AA8" s="15">
         <v>75.099999999999994</v>
       </c>
       <c r="AB8" s="16">
         <v>75.44</v>
       </c>
       <c r="AC8" s="16">
         <v>75.974234802274367</v>
       </c>
     </row>
-    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:29">
       <c r="A9" s="17">
         <v>100000000</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="14" t="s">
@@ -1789,51 +1788,51 @@
       <c r="V9" s="14">
         <v>73.28</v>
       </c>
       <c r="W9" s="14">
         <v>73.3</v>
       </c>
       <c r="X9" s="14">
         <v>71.58</v>
       </c>
       <c r="Y9" s="15">
         <v>70.319999999999993</v>
       </c>
       <c r="Z9" s="15">
         <v>73.760000000000005</v>
       </c>
       <c r="AA9" s="15">
         <v>74.150000000000006</v>
       </c>
       <c r="AB9" s="16">
         <v>75.02</v>
       </c>
       <c r="AC9" s="16">
         <v>74.867396933084422</v>
       </c>
     </row>
-    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:29">
       <c r="A10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="14">
         <v>64.38</v>
       </c>
       <c r="D10" s="14">
         <v>64.33</v>
       </c>
       <c r="E10" s="14">
         <v>63.31</v>
       </c>
       <c r="F10" s="14">
         <v>64.599999999999994</v>
       </c>
       <c r="G10" s="14">
         <v>63.71</v>
       </c>
       <c r="H10" s="14">
         <v>63.94</v>
       </c>
       <c r="I10" s="14">
@@ -1878,51 +1877,51 @@
       <c r="V10" s="15">
         <v>71.709999999999994</v>
       </c>
       <c r="W10" s="15">
         <v>71.680000000000007</v>
       </c>
       <c r="X10" s="15">
         <v>70.239999999999995</v>
       </c>
       <c r="Y10" s="15">
         <v>69.17</v>
       </c>
       <c r="Z10" s="15">
         <v>73.430000000000007</v>
       </c>
       <c r="AA10" s="15">
         <v>74.25</v>
       </c>
       <c r="AB10" s="16">
         <v>74.2</v>
       </c>
       <c r="AC10" s="16">
         <v>75.543471902054861</v>
       </c>
     </row>
-    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:29">
       <c r="A11" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="14">
         <v>65.25</v>
       </c>
       <c r="D11" s="14">
         <v>63.89</v>
       </c>
       <c r="E11" s="14">
         <v>63.88</v>
       </c>
       <c r="F11" s="14">
         <v>63.92</v>
       </c>
       <c r="G11" s="14">
         <v>64.34</v>
       </c>
       <c r="H11" s="14">
         <v>65.41</v>
       </c>
       <c r="I11" s="14">
@@ -1967,51 +1966,51 @@
       <c r="V11" s="15">
         <v>73.66</v>
       </c>
       <c r="W11" s="15">
         <v>73.849999999999994</v>
       </c>
       <c r="X11" s="15">
         <v>72.06</v>
       </c>
       <c r="Y11" s="15">
         <v>70.78</v>
       </c>
       <c r="Z11" s="15">
         <v>74.86</v>
       </c>
       <c r="AA11" s="15">
         <v>74.709999999999994</v>
       </c>
       <c r="AB11" s="16">
         <v>75.180000000000007</v>
       </c>
       <c r="AC11" s="16">
         <v>76.150572064458174</v>
       </c>
     </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:29">
       <c r="A12" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="14">
         <v>66.739999999999995</v>
       </c>
       <c r="D12" s="14">
         <v>66.8</v>
       </c>
       <c r="E12" s="14">
         <v>67.42</v>
       </c>
       <c r="F12" s="14">
         <v>67.44</v>
       </c>
       <c r="G12" s="14">
         <v>66.89</v>
       </c>
       <c r="H12" s="14">
         <v>67.02</v>
       </c>
       <c r="I12" s="14">
@@ -2056,51 +2055,51 @@
       <c r="V12" s="15">
         <v>74.510000000000005</v>
       </c>
       <c r="W12" s="15">
         <v>74.41</v>
       </c>
       <c r="X12" s="15">
         <v>72.7</v>
       </c>
       <c r="Y12" s="15">
         <v>71.69</v>
       </c>
       <c r="Z12" s="15">
         <v>73.72</v>
       </c>
       <c r="AA12" s="15">
         <v>74.53</v>
       </c>
       <c r="AB12" s="16">
         <v>74.790000000000006</v>
       </c>
       <c r="AC12" s="16">
         <v>75.645482879207904</v>
       </c>
     </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:29">
       <c r="A13" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="14">
         <v>63.86</v>
       </c>
       <c r="D13" s="14">
         <v>64.36</v>
       </c>
       <c r="E13" s="14">
         <v>64.930000000000007</v>
       </c>
       <c r="F13" s="14">
         <v>64.400000000000006</v>
       </c>
       <c r="G13" s="14">
         <v>65.319999999999993</v>
       </c>
       <c r="H13" s="14">
         <v>65.94</v>
       </c>
       <c r="I13" s="14">
@@ -2145,51 +2144,51 @@
       <c r="V13" s="15">
         <v>73.13</v>
       </c>
       <c r="W13" s="15">
         <v>73.37</v>
       </c>
       <c r="X13" s="15">
         <v>70.53</v>
       </c>
       <c r="Y13" s="15">
         <v>70.23</v>
       </c>
       <c r="Z13" s="15">
         <v>74.64</v>
       </c>
       <c r="AA13" s="15">
         <v>75.290000000000006</v>
       </c>
       <c r="AB13" s="16">
         <v>75.290000000000006</v>
       </c>
       <c r="AC13" s="16">
         <v>75.819475502384392</v>
       </c>
     </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:29">
       <c r="A14" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="14">
         <v>65.23</v>
       </c>
       <c r="D14" s="14">
         <v>65.28</v>
       </c>
       <c r="E14" s="14">
         <v>65.05</v>
       </c>
       <c r="F14" s="14">
         <v>64.849999999999994</v>
       </c>
       <c r="G14" s="14">
         <v>64.97</v>
       </c>
       <c r="H14" s="14">
         <v>66.540000000000006</v>
       </c>
       <c r="I14" s="14">
@@ -2234,51 +2233,51 @@
       <c r="V14" s="15">
         <v>72.62</v>
       </c>
       <c r="W14" s="15">
         <v>72.84</v>
       </c>
       <c r="X14" s="15">
         <v>70.91</v>
       </c>
       <c r="Y14" s="15">
         <v>69.69</v>
       </c>
       <c r="Z14" s="15">
         <v>73.760000000000005</v>
       </c>
       <c r="AA14" s="15">
         <v>74.08</v>
       </c>
       <c r="AB14" s="16">
         <v>74.17</v>
       </c>
       <c r="AC14" s="16">
         <v>74.915904054432488</v>
       </c>
     </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:29">
       <c r="A15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="14">
         <v>66.52</v>
       </c>
       <c r="D15" s="14">
         <v>65.48</v>
       </c>
       <c r="E15" s="14">
         <v>66.430000000000007</v>
       </c>
       <c r="F15" s="14">
         <v>66.67</v>
       </c>
       <c r="G15" s="14">
         <v>66.23</v>
       </c>
       <c r="H15" s="14">
         <v>67.010000000000005</v>
       </c>
       <c r="I15" s="14">
@@ -2323,51 +2322,51 @@
       <c r="V15" s="15">
         <v>73.010000000000005</v>
       </c>
       <c r="W15" s="15">
         <v>72.92</v>
       </c>
       <c r="X15" s="15">
         <v>70.790000000000006</v>
       </c>
       <c r="Y15" s="15">
         <v>69.37</v>
       </c>
       <c r="Z15" s="15">
         <v>74.849999999999994</v>
       </c>
       <c r="AA15" s="15">
         <v>75.25</v>
       </c>
       <c r="AB15" s="16">
         <v>75.53</v>
       </c>
       <c r="AC15" s="16">
         <v>76.240900684074163</v>
       </c>
     </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:29">
       <c r="A16" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="14" t="s">
@@ -2412,51 +2411,51 @@
       <c r="V16" s="14">
         <v>72.91</v>
       </c>
       <c r="W16" s="14">
         <v>72.8</v>
       </c>
       <c r="X16" s="14">
         <v>71.39</v>
       </c>
       <c r="Y16" s="15">
         <v>69.73</v>
       </c>
       <c r="Z16" s="15">
         <v>74.38</v>
       </c>
       <c r="AA16" s="15">
         <v>74.64</v>
       </c>
       <c r="AB16" s="16">
         <v>74.97</v>
       </c>
       <c r="AC16" s="16">
         <v>75.708292169301004</v>
       </c>
     </row>
-    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:29">
       <c r="A17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="14">
         <v>63.9</v>
       </c>
       <c r="D17" s="14">
         <v>64.05</v>
       </c>
       <c r="E17" s="14">
         <v>64.16</v>
       </c>
       <c r="F17" s="14">
         <v>64.3</v>
       </c>
       <c r="G17" s="14">
         <v>63.82</v>
       </c>
       <c r="H17" s="14">
         <v>63.79</v>
       </c>
       <c r="I17" s="14">
@@ -2501,51 +2500,51 @@
       <c r="V17" s="15">
         <v>71.91</v>
       </c>
       <c r="W17" s="15">
         <v>71.88</v>
       </c>
       <c r="X17" s="15">
         <v>70.66</v>
       </c>
       <c r="Y17" s="15">
         <v>69.22</v>
       </c>
       <c r="Z17" s="15">
         <v>72.31</v>
       </c>
       <c r="AA17" s="15">
         <v>73.430000000000007</v>
       </c>
       <c r="AB17" s="16">
         <v>73.97</v>
       </c>
       <c r="AC17" s="16">
         <v>74.486013992933636</v>
       </c>
     </row>
-    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:29">
       <c r="A18" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="14">
         <v>64.989999999999995</v>
       </c>
       <c r="D18" s="14">
         <v>64.849999999999994</v>
       </c>
       <c r="E18" s="14">
         <v>65.709999999999994</v>
       </c>
       <c r="F18" s="14">
         <v>65.959999999999994</v>
       </c>
       <c r="G18" s="14">
         <v>65.17</v>
       </c>
       <c r="H18" s="14">
         <v>65.41</v>
       </c>
       <c r="I18" s="14">
@@ -2590,51 +2589,51 @@
       <c r="V18" s="15">
         <v>72.52</v>
       </c>
       <c r="W18" s="15">
         <v>72.64</v>
       </c>
       <c r="X18" s="15">
         <v>70.84</v>
       </c>
       <c r="Y18" s="15">
         <v>69.53</v>
       </c>
       <c r="Z18" s="15">
         <v>72.67</v>
       </c>
       <c r="AA18" s="15">
         <v>73.650000000000006</v>
       </c>
       <c r="AB18" s="16">
         <v>74.28</v>
       </c>
       <c r="AC18" s="16">
         <v>74.942131888172952</v>
       </c>
     </row>
-    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:29">
       <c r="A19" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="14">
         <v>65.430000000000007</v>
       </c>
       <c r="D19" s="14">
         <v>65.569999999999993</v>
       </c>
       <c r="E19" s="14">
         <v>65.78</v>
       </c>
       <c r="F19" s="14">
         <v>65.61</v>
       </c>
       <c r="G19" s="14">
         <v>66.25</v>
       </c>
       <c r="H19" s="14">
         <v>67.010000000000005</v>
       </c>
       <c r="I19" s="14">
@@ -2679,51 +2678,51 @@
       <c r="V19" s="15">
         <v>73.069999999999993</v>
       </c>
       <c r="W19" s="15">
         <v>72.84</v>
       </c>
       <c r="X19" s="15">
         <v>70.150000000000006</v>
       </c>
       <c r="Y19" s="15">
         <v>70.88</v>
       </c>
       <c r="Z19" s="15">
         <v>74.180000000000007</v>
       </c>
       <c r="AA19" s="15">
         <v>74.58</v>
       </c>
       <c r="AB19" s="16">
         <v>75.150000000000006</v>
       </c>
       <c r="AC19" s="16">
         <v>74.877458451879335</v>
       </c>
     </row>
-    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:29">
       <c r="A20" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="14">
         <v>64.349999999999994</v>
       </c>
       <c r="D20" s="14">
         <v>64.19</v>
       </c>
       <c r="E20" s="14">
         <v>63.34</v>
       </c>
       <c r="F20" s="14">
         <v>63.92</v>
       </c>
       <c r="G20" s="14">
         <v>65.010000000000005</v>
       </c>
       <c r="H20" s="14">
         <v>65.33</v>
       </c>
       <c r="I20" s="14">
@@ -2768,51 +2767,51 @@
       <c r="V20" s="15">
         <v>74.23</v>
       </c>
       <c r="W20" s="15">
         <v>74.540000000000006</v>
       </c>
       <c r="X20" s="15">
         <v>71.180000000000007</v>
       </c>
       <c r="Y20" s="15">
         <v>70.89</v>
       </c>
       <c r="Z20" s="15">
         <v>75.84</v>
       </c>
       <c r="AA20" s="15">
         <v>75.84</v>
       </c>
       <c r="AB20" s="16">
         <v>75.62</v>
       </c>
       <c r="AC20" s="16">
         <v>76.663717716373924</v>
       </c>
     </row>
-    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:29">
       <c r="A21" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="21">
         <v>65.14</v>
       </c>
       <c r="D21" s="14">
         <v>64.75</v>
       </c>
       <c r="E21" s="14">
         <v>64.95</v>
       </c>
       <c r="F21" s="14">
         <v>65.709999999999994</v>
       </c>
       <c r="G21" s="14">
         <v>65.680000000000007</v>
       </c>
       <c r="H21" s="14">
         <v>65.819999999999993</v>
       </c>
       <c r="I21" s="14">
@@ -2857,51 +2856,51 @@
       <c r="V21" s="15">
         <v>72.59</v>
       </c>
       <c r="W21" s="15">
         <v>72.59</v>
       </c>
       <c r="X21" s="15">
         <v>70.930000000000007</v>
       </c>
       <c r="Y21" s="15">
         <v>69.3</v>
       </c>
       <c r="Z21" s="15">
         <v>72.88</v>
       </c>
       <c r="AA21" s="15">
         <v>74.33</v>
       </c>
       <c r="AB21" s="16">
         <v>74.069999999999993</v>
       </c>
       <c r="AC21" s="16">
         <v>74.927776239902173</v>
       </c>
     </row>
-    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:29">
       <c r="A22" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="21">
         <v>65.14</v>
       </c>
       <c r="D22" s="14">
         <v>65</v>
       </c>
       <c r="E22" s="14">
         <v>65.14</v>
       </c>
       <c r="F22" s="14">
         <v>64.84</v>
       </c>
       <c r="G22" s="14">
         <v>64.760000000000005</v>
       </c>
       <c r="H22" s="14">
         <v>65.03</v>
       </c>
       <c r="I22" s="14">
@@ -2946,51 +2945,51 @@
       <c r="V22" s="15">
         <v>71.19</v>
       </c>
       <c r="W22" s="15">
         <v>70.77</v>
       </c>
       <c r="X22" s="15">
         <v>69.97</v>
       </c>
       <c r="Y22" s="15">
         <v>68.739999999999995</v>
       </c>
       <c r="Z22" s="15">
         <v>72.239999999999995</v>
       </c>
       <c r="AA22" s="15">
         <v>73.13</v>
       </c>
       <c r="AB22" s="16">
         <v>73.680000000000007</v>
       </c>
       <c r="AC22" s="16">
         <v>73.631638978575623</v>
       </c>
     </row>
-    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:29">
       <c r="A23" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="14">
         <v>67.13</v>
       </c>
       <c r="D23" s="14">
         <v>67.319999999999993</v>
       </c>
       <c r="E23" s="14">
         <v>67.39</v>
       </c>
       <c r="F23" s="14">
         <v>67.17</v>
       </c>
       <c r="G23" s="14">
         <v>67.069999999999993</v>
       </c>
       <c r="H23" s="14">
         <v>67.849999999999994</v>
       </c>
       <c r="I23" s="14">
@@ -3035,51 +3034,51 @@
       <c r="V23" s="15">
         <v>73.150000000000006</v>
       </c>
       <c r="W23" s="15">
         <v>72.87</v>
       </c>
       <c r="X23" s="15">
         <v>70.72</v>
       </c>
       <c r="Y23" s="15">
         <v>70.430000000000007</v>
       </c>
       <c r="Z23" s="15">
         <v>74.930000000000007</v>
       </c>
       <c r="AA23" s="15">
         <v>74.94</v>
       </c>
       <c r="AB23" s="16">
         <v>75.319999999999993</v>
       </c>
       <c r="AC23" s="16">
         <v>75.451064268044348</v>
       </c>
     </row>
-    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:29">
       <c r="A24" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G24" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H24" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I24" s="14" t="s">
@@ -3124,51 +3123,51 @@
       <c r="V24" s="14">
         <v>71.52</v>
       </c>
       <c r="W24" s="14">
         <v>71.31</v>
       </c>
       <c r="X24" s="14">
         <v>69.5</v>
       </c>
       <c r="Y24" s="15">
         <v>68.98</v>
       </c>
       <c r="Z24" s="15">
         <v>71.37</v>
       </c>
       <c r="AA24" s="15">
         <v>72.41</v>
       </c>
       <c r="AB24" s="16">
         <v>72.48</v>
       </c>
       <c r="AC24" s="16">
         <v>73.557969598607613</v>
       </c>
     </row>
-    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:29">
       <c r="A25" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="21">
         <v>64.930000000000007</v>
       </c>
       <c r="D25" s="14">
         <v>64.510000000000005</v>
       </c>
       <c r="E25" s="14">
         <v>65.209999999999994</v>
       </c>
       <c r="F25" s="14">
         <v>65.37</v>
       </c>
       <c r="G25" s="14">
         <v>65.290000000000006</v>
       </c>
       <c r="H25" s="14">
         <v>65.37</v>
       </c>
       <c r="I25" s="14">
@@ -3213,51 +3212,51 @@
       <c r="V25" s="15">
         <v>71.349999999999994</v>
       </c>
       <c r="W25" s="15">
         <v>71.239999999999995</v>
       </c>
       <c r="X25" s="15">
         <v>70.319999999999993</v>
       </c>
       <c r="Y25" s="15">
         <v>68.73</v>
       </c>
       <c r="Z25" s="15">
         <v>72.39</v>
       </c>
       <c r="AA25" s="15">
         <v>73.2</v>
       </c>
       <c r="AB25" s="16">
         <v>73.41</v>
       </c>
       <c r="AC25" s="16">
         <v>73.763129989766128</v>
       </c>
     </row>
-    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:29">
       <c r="A26" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="14">
         <v>67.599999999999994</v>
       </c>
       <c r="D26" s="14">
         <v>69.16</v>
       </c>
       <c r="E26" s="14">
         <v>69.05</v>
       </c>
       <c r="F26" s="14">
         <v>69.430000000000007</v>
       </c>
       <c r="G26" s="14">
         <v>70.45</v>
       </c>
       <c r="H26" s="14">
         <v>70.84</v>
       </c>
       <c r="I26" s="14">
@@ -3302,51 +3301,51 @@
       <c r="V26" s="15">
         <v>76.569999999999993</v>
       </c>
       <c r="W26" s="15">
         <v>77.36</v>
       </c>
       <c r="X26" s="15">
         <v>73.78</v>
       </c>
       <c r="Y26" s="15">
         <v>73.11</v>
       </c>
       <c r="Z26" s="15">
         <v>77.430000000000007</v>
       </c>
       <c r="AA26" s="15">
         <v>78.099999999999994</v>
       </c>
       <c r="AB26" s="16">
         <v>78.52</v>
       </c>
       <c r="AC26" s="16">
         <v>78.776573352636206</v>
       </c>
     </row>
-    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:29">
       <c r="A27" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="14">
         <v>67.98</v>
       </c>
       <c r="D27" s="14">
         <v>67.75</v>
       </c>
       <c r="E27" s="14">
         <v>68.41</v>
       </c>
       <c r="F27" s="14">
         <v>68.73</v>
       </c>
       <c r="G27" s="14">
         <v>68.17</v>
       </c>
       <c r="H27" s="14">
         <v>67.75</v>
       </c>
       <c r="I27" s="14">
@@ -3391,51 +3390,51 @@
       <c r="V27" s="15">
         <v>76.03</v>
       </c>
       <c r="W27" s="15">
         <v>76.02</v>
       </c>
       <c r="X27" s="15">
         <v>74.59</v>
       </c>
       <c r="Y27" s="15">
         <v>72.09</v>
       </c>
       <c r="Z27" s="15">
         <v>77.540000000000006</v>
       </c>
       <c r="AA27" s="15">
         <v>78.28</v>
       </c>
       <c r="AB27" s="16">
         <v>78.78</v>
       </c>
       <c r="AC27" s="16">
         <v>78.829673038515267</v>
       </c>
     </row>
-    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:29">
       <c r="A28" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I28" s="14" t="s">
@@ -3480,84 +3479,84 @@
       <c r="V28" s="15">
         <v>74.849999999999994</v>
       </c>
       <c r="W28" s="15">
         <v>74.52</v>
       </c>
       <c r="X28" s="15">
         <v>71</v>
       </c>
       <c r="Y28" s="15">
         <v>70.5</v>
       </c>
       <c r="Z28" s="15">
         <v>75.790000000000006</v>
       </c>
       <c r="AA28" s="15">
         <v>76.36</v>
       </c>
       <c r="AB28" s="16">
         <v>77.22</v>
       </c>
       <c r="AC28" s="16">
         <v>77.756863906968519</v>
       </c>
     </row>
-    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:29">
       <c r="A29" s="19"/>
-      <c r="B29" s="81" t="s">
+      <c r="B29" s="79" t="s">
         <v>27</v>
       </c>
-      <c r="C29" s="81"/>
-[...27 lines deleted...]
-    <row r="30" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C29" s="79"/>
+      <c r="D29" s="79"/>
+      <c r="E29" s="79"/>
+      <c r="F29" s="79"/>
+      <c r="G29" s="79"/>
+      <c r="H29" s="79"/>
+      <c r="I29" s="79"/>
+      <c r="J29" s="79"/>
+      <c r="K29" s="79"/>
+      <c r="L29" s="79"/>
+      <c r="M29" s="79"/>
+      <c r="N29" s="79"/>
+      <c r="O29" s="79"/>
+      <c r="P29" s="79"/>
+      <c r="Q29" s="79"/>
+      <c r="R29" s="79"/>
+      <c r="S29" s="79"/>
+      <c r="T29" s="79"/>
+      <c r="U29" s="79"/>
+      <c r="V29" s="79"/>
+      <c r="W29" s="79"/>
+      <c r="X29" s="79"/>
+      <c r="Y29" s="79"/>
+      <c r="Z29" s="79"/>
+      <c r="AA29" s="79"/>
+      <c r="AB29" s="79"/>
+      <c r="AC29" s="79"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="14">
         <v>64.98</v>
       </c>
       <c r="D30" s="24">
         <v>64.84</v>
       </c>
       <c r="E30" s="24">
         <v>65.099999999999994</v>
       </c>
       <c r="F30" s="14">
         <v>65.260000000000005</v>
       </c>
       <c r="G30" s="14">
         <v>64.95</v>
       </c>
       <c r="H30" s="14">
         <v>65.31</v>
       </c>
       <c r="I30" s="24">
         <v>65.05</v>
       </c>
@@ -3600,51 +3599,51 @@
       <c r="V30" s="15">
         <v>73.239999999999995</v>
       </c>
       <c r="W30" s="15">
         <v>73.319999999999993</v>
       </c>
       <c r="X30" s="15">
         <v>71.290000000000006</v>
       </c>
       <c r="Y30" s="15">
         <v>69.900000000000006</v>
       </c>
       <c r="Z30" s="15">
         <v>74.900000000000006</v>
       </c>
       <c r="AA30" s="14">
         <v>75.73</v>
       </c>
       <c r="AB30" s="16">
         <v>76.14</v>
       </c>
       <c r="AC30" s="16">
         <v>76.625035882256356</v>
       </c>
     </row>
-    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:29">
       <c r="A31" s="17">
         <v>100000000</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I31" s="14" t="s">
@@ -3689,51 +3688,51 @@
       <c r="V31" s="14">
         <v>73.349999999999994</v>
       </c>
       <c r="W31" s="14">
         <v>73.28</v>
       </c>
       <c r="X31" s="14">
         <v>71.37</v>
       </c>
       <c r="Y31" s="15">
         <v>69.78</v>
       </c>
       <c r="Z31" s="15">
         <v>73.86</v>
       </c>
       <c r="AA31" s="14">
         <v>74.510000000000005</v>
       </c>
       <c r="AB31" s="16">
         <v>75.36</v>
       </c>
       <c r="AC31" s="16">
         <v>74.892492715425675</v>
       </c>
     </row>
-    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:29">
       <c r="A32" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="14">
         <v>63.6</v>
       </c>
       <c r="D32" s="24">
         <v>64.25</v>
       </c>
       <c r="E32" s="24">
         <v>62.27</v>
       </c>
       <c r="F32" s="14">
         <v>63.2</v>
       </c>
       <c r="G32" s="14">
         <v>62.53</v>
       </c>
       <c r="H32" s="14">
         <v>63.2</v>
       </c>
       <c r="I32" s="24">
@@ -3778,51 +3777,51 @@
       <c r="V32" s="15">
         <v>70.72</v>
       </c>
       <c r="W32" s="15">
         <v>70.44</v>
       </c>
       <c r="X32" s="15">
         <v>69.319999999999993</v>
       </c>
       <c r="Y32" s="15">
         <v>67.95</v>
       </c>
       <c r="Z32" s="15">
         <v>73.569999999999993</v>
       </c>
       <c r="AA32" s="14">
         <v>75.02</v>
       </c>
       <c r="AB32" s="16">
         <v>74.81</v>
       </c>
       <c r="AC32" s="16">
         <v>75.894113163213206</v>
       </c>
     </row>
-    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:29">
       <c r="A33" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="14">
         <v>64.44</v>
       </c>
       <c r="D33" s="24">
         <v>62.66</v>
       </c>
       <c r="E33" s="24">
         <v>62.81</v>
       </c>
       <c r="F33" s="14">
         <v>62.91</v>
       </c>
       <c r="G33" s="14">
         <v>63.47</v>
       </c>
       <c r="H33" s="14">
         <v>64.36</v>
       </c>
       <c r="I33" s="24">
@@ -3867,51 +3866,51 @@
       <c r="V33" s="15">
         <v>73.44</v>
       </c>
       <c r="W33" s="15">
         <v>73.62</v>
       </c>
       <c r="X33" s="15">
         <v>71.81</v>
       </c>
       <c r="Y33" s="15">
         <v>70.510000000000005</v>
       </c>
       <c r="Z33" s="15">
         <v>75.58</v>
       </c>
       <c r="AA33" s="14">
         <v>75.5</v>
       </c>
       <c r="AB33" s="16">
         <v>75.959999999999994</v>
       </c>
       <c r="AC33" s="16">
         <v>76.839478014312206</v>
       </c>
     </row>
-    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:29">
       <c r="A34" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="14">
         <v>64.27</v>
       </c>
       <c r="D34" s="24">
         <v>64.540000000000006</v>
       </c>
       <c r="E34" s="24">
         <v>64.91</v>
       </c>
       <c r="F34" s="14">
         <v>64.98</v>
       </c>
       <c r="G34" s="14">
         <v>64.209999999999994</v>
       </c>
       <c r="H34" s="14">
         <v>64.38</v>
       </c>
       <c r="I34" s="24">
@@ -3956,51 +3955,51 @@
       <c r="V34" s="15">
         <v>70</v>
       </c>
       <c r="W34" s="15">
         <v>70.69</v>
       </c>
       <c r="X34" s="15">
         <v>67.97</v>
       </c>
       <c r="Y34" s="15">
         <v>66.48</v>
       </c>
       <c r="Z34" s="15">
         <v>72.290000000000006</v>
       </c>
       <c r="AA34" s="14">
         <v>74.23</v>
       </c>
       <c r="AB34" s="16">
         <v>75.040000000000006</v>
       </c>
       <c r="AC34" s="16">
         <v>76.6178117567123</v>
       </c>
     </row>
-    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:29">
       <c r="A35" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="14">
         <v>62.53</v>
       </c>
       <c r="D35" s="24">
         <v>63.39</v>
       </c>
       <c r="E35" s="24">
         <v>63.38</v>
       </c>
       <c r="F35" s="14">
         <v>63.25</v>
       </c>
       <c r="G35" s="14">
         <v>64.06</v>
       </c>
       <c r="H35" s="14">
         <v>64.569999999999993</v>
       </c>
       <c r="I35" s="24">
@@ -4045,51 +4044,51 @@
       <c r="V35" s="15">
         <v>72.989999999999995</v>
       </c>
       <c r="W35" s="15">
         <v>73.17</v>
       </c>
       <c r="X35" s="15">
         <v>69.97</v>
       </c>
       <c r="Y35" s="15">
         <v>69.91</v>
       </c>
       <c r="Z35" s="15">
         <v>75.33</v>
       </c>
       <c r="AA35" s="14">
         <v>76.19</v>
       </c>
       <c r="AB35" s="16">
         <v>75.459999999999994</v>
       </c>
       <c r="AC35" s="16">
         <v>76.718664082603269</v>
       </c>
     </row>
-    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:29">
       <c r="A36" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="14">
         <v>64.819999999999993</v>
       </c>
       <c r="D36" s="24">
         <v>64.37</v>
       </c>
       <c r="E36" s="24">
         <v>64.59</v>
       </c>
       <c r="F36" s="14">
         <v>64</v>
       </c>
       <c r="G36" s="14">
         <v>64.33</v>
       </c>
       <c r="H36" s="14">
         <v>65.27</v>
       </c>
       <c r="I36" s="24">
@@ -4134,51 +4133,51 @@
       <c r="V36" s="15">
         <v>72.22</v>
       </c>
       <c r="W36" s="15">
         <v>72.62</v>
       </c>
       <c r="X36" s="15">
         <v>70.319999999999993</v>
       </c>
       <c r="Y36" s="15">
         <v>68.73</v>
       </c>
       <c r="Z36" s="15">
         <v>74.53</v>
       </c>
       <c r="AA36" s="14">
         <v>74.69</v>
       </c>
       <c r="AB36" s="16">
         <v>75.25</v>
       </c>
       <c r="AC36" s="16">
         <v>75.813218705338656</v>
       </c>
     </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:29">
       <c r="A37" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C37" s="14">
         <v>65.23</v>
       </c>
       <c r="D37" s="24">
         <v>63.72</v>
       </c>
       <c r="E37" s="24">
         <v>64.95</v>
       </c>
       <c r="F37" s="14">
         <v>64.98</v>
       </c>
       <c r="G37" s="14">
         <v>64.930000000000007</v>
       </c>
       <c r="H37" s="14">
         <v>66.11</v>
       </c>
       <c r="I37" s="24">
@@ -4223,51 +4222,51 @@
       <c r="V37" s="15">
         <v>72.02</v>
       </c>
       <c r="W37" s="15">
         <v>71.63</v>
       </c>
       <c r="X37" s="15">
         <v>68.81</v>
       </c>
       <c r="Y37" s="15">
         <v>66.989999999999995</v>
       </c>
       <c r="Z37" s="15">
         <v>74.989999999999995</v>
       </c>
       <c r="AA37" s="14">
         <v>75.489999999999995</v>
       </c>
       <c r="AB37" s="16">
         <v>76.31</v>
       </c>
       <c r="AC37" s="16">
         <v>77.200725342160396</v>
       </c>
     </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:29">
       <c r="A38" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F38" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G38" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H38" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I38" s="14" t="s">
@@ -4312,51 +4311,51 @@
       <c r="V38" s="14">
         <v>71.94</v>
       </c>
       <c r="W38" s="14">
         <v>71.77</v>
       </c>
       <c r="X38" s="14">
         <v>70.2</v>
       </c>
       <c r="Y38" s="15">
         <v>68.25</v>
       </c>
       <c r="Z38" s="15">
         <v>74.3</v>
       </c>
       <c r="AA38" s="14">
         <v>74.45</v>
       </c>
       <c r="AB38" s="16">
         <v>75.09</v>
       </c>
       <c r="AC38" s="16">
         <v>76.099528751212802</v>
       </c>
     </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:29">
       <c r="A39" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="14">
         <v>63.6</v>
       </c>
       <c r="D39" s="24">
         <v>63.57</v>
       </c>
       <c r="E39" s="24">
         <v>63.67</v>
       </c>
       <c r="F39" s="14">
         <v>63.8</v>
       </c>
       <c r="G39" s="14">
         <v>63.34</v>
       </c>
       <c r="H39" s="14">
         <v>63.05</v>
       </c>
       <c r="I39" s="24">
@@ -4401,51 +4400,51 @@
       <c r="V39" s="15">
         <v>71.739999999999995</v>
       </c>
       <c r="W39" s="15">
         <v>71.790000000000006</v>
       </c>
       <c r="X39" s="15">
         <v>70.64</v>
       </c>
       <c r="Y39" s="15">
         <v>68.91</v>
       </c>
       <c r="Z39" s="15">
         <v>72.53</v>
       </c>
       <c r="AA39" s="14">
         <v>73.63</v>
       </c>
       <c r="AB39" s="16">
         <v>73.97</v>
       </c>
       <c r="AC39" s="16">
         <v>74.637506009239843</v>
       </c>
     </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:29">
       <c r="A40" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="14">
         <v>65.3</v>
       </c>
       <c r="D40" s="24">
         <v>65.12</v>
       </c>
       <c r="E40" s="24">
         <v>65.47</v>
       </c>
       <c r="F40" s="14">
         <v>65.92</v>
       </c>
       <c r="G40" s="14">
         <v>64.010000000000005</v>
       </c>
       <c r="H40" s="14">
         <v>64.930000000000007</v>
       </c>
       <c r="I40" s="24">
@@ -4490,51 +4489,51 @@
       <c r="V40" s="15">
         <v>72.52</v>
       </c>
       <c r="W40" s="15">
         <v>72.900000000000006</v>
       </c>
       <c r="X40" s="15">
         <v>70.47</v>
       </c>
       <c r="Y40" s="15">
         <v>69.06</v>
       </c>
       <c r="Z40" s="15">
         <v>73.44</v>
       </c>
       <c r="AA40" s="14">
         <v>74.540000000000006</v>
       </c>
       <c r="AB40" s="16">
         <v>75.37</v>
       </c>
       <c r="AC40" s="16">
         <v>75.681076201613564</v>
       </c>
     </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:29">
       <c r="A41" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="14">
         <v>64.209999999999994</v>
       </c>
       <c r="D41" s="24">
         <v>64.39</v>
       </c>
       <c r="E41" s="24">
         <v>64.459999999999994</v>
       </c>
       <c r="F41" s="14">
         <v>64.5</v>
       </c>
       <c r="G41" s="14">
         <v>65.400000000000006</v>
       </c>
       <c r="H41" s="14">
         <v>66.14</v>
       </c>
       <c r="I41" s="24">
@@ -4579,51 +4578,51 @@
       <c r="V41" s="15">
         <v>71.92</v>
       </c>
       <c r="W41" s="15">
         <v>71.739999999999995</v>
       </c>
       <c r="X41" s="15">
         <v>68.959999999999994</v>
       </c>
       <c r="Y41" s="15">
         <v>69.260000000000005</v>
       </c>
       <c r="Z41" s="15">
         <v>74.2</v>
       </c>
       <c r="AA41" s="14">
         <v>74.62</v>
       </c>
       <c r="AB41" s="16">
         <v>75.59</v>
       </c>
       <c r="AC41" s="16">
         <v>74.958849012258767</v>
       </c>
     </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:29">
       <c r="A42" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="14">
         <v>63.86</v>
       </c>
       <c r="D42" s="24">
         <v>63.55</v>
       </c>
       <c r="E42" s="24">
         <v>62.87</v>
       </c>
       <c r="F42" s="14">
         <v>63.5</v>
       </c>
       <c r="G42" s="14">
         <v>64.430000000000007</v>
       </c>
       <c r="H42" s="14">
         <v>64.349999999999994</v>
       </c>
       <c r="I42" s="24">
@@ -4668,51 +4667,51 @@
       <c r="V42" s="15">
         <v>72.44</v>
       </c>
       <c r="W42" s="15">
         <v>72.72</v>
       </c>
       <c r="X42" s="15">
         <v>70.069999999999993</v>
       </c>
       <c r="Y42" s="15">
         <v>69.31</v>
       </c>
       <c r="Z42" s="15">
         <v>75.84</v>
       </c>
       <c r="AA42" s="14">
         <v>76.34</v>
       </c>
       <c r="AB42" s="16">
         <v>76.260000000000005</v>
       </c>
       <c r="AC42" s="16">
         <v>78.654890636964481</v>
       </c>
     </row>
-    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:29">
       <c r="A43" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B43" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="14">
         <v>65.2</v>
       </c>
       <c r="D43" s="24">
         <v>64.42</v>
       </c>
       <c r="E43" s="24">
         <v>64.58</v>
       </c>
       <c r="F43" s="14">
         <v>65.22</v>
       </c>
       <c r="G43" s="14">
         <v>65.17</v>
       </c>
       <c r="H43" s="14">
         <v>65.48</v>
       </c>
       <c r="I43" s="24">
@@ -4757,51 +4756,51 @@
       <c r="V43" s="15">
         <v>72.45</v>
       </c>
       <c r="W43" s="15">
         <v>72.86</v>
       </c>
       <c r="X43" s="15">
         <v>71.010000000000005</v>
       </c>
       <c r="Y43" s="25">
         <v>69.33</v>
       </c>
       <c r="Z43" s="15">
         <v>73.13</v>
       </c>
       <c r="AA43" s="14">
         <v>74.7</v>
       </c>
       <c r="AB43" s="16">
         <v>74.510000000000005</v>
       </c>
       <c r="AC43" s="16">
         <v>75.26864148418538</v>
       </c>
     </row>
-    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:29">
       <c r="A44" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="14">
         <v>64.510000000000005</v>
       </c>
       <c r="D44" s="24">
         <v>64.78</v>
       </c>
       <c r="E44" s="24">
         <v>64.36</v>
       </c>
       <c r="F44" s="14">
         <v>63.41</v>
       </c>
       <c r="G44" s="14">
         <v>63.09</v>
       </c>
       <c r="H44" s="21">
         <v>64.349999999999994</v>
       </c>
       <c r="I44" s="24">
@@ -4846,51 +4845,51 @@
       <c r="V44" s="15">
         <v>71.91</v>
       </c>
       <c r="W44" s="15">
         <v>71.27</v>
       </c>
       <c r="X44" s="15">
         <v>70.260000000000005</v>
       </c>
       <c r="Y44" s="15">
         <v>68.540000000000006</v>
       </c>
       <c r="Z44" s="15">
         <v>72.89</v>
       </c>
       <c r="AA44" s="14">
         <v>74.37</v>
       </c>
       <c r="AB44" s="16">
         <v>73.69</v>
       </c>
       <c r="AC44" s="16">
         <v>74.224819961884634</v>
       </c>
     </row>
-    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:29">
       <c r="A45" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C45" s="14">
         <v>65.680000000000007</v>
       </c>
       <c r="D45" s="24">
         <v>65.569999999999993</v>
       </c>
       <c r="E45" s="24">
         <v>65.98</v>
       </c>
       <c r="F45" s="14">
         <v>65.36</v>
       </c>
       <c r="G45" s="14">
         <v>64.58</v>
       </c>
       <c r="H45" s="14">
         <v>65.97</v>
       </c>
       <c r="I45" s="24">
@@ -4935,51 +4934,51 @@
       <c r="V45" s="15">
         <v>70.19</v>
       </c>
       <c r="W45" s="15">
         <v>69.77</v>
       </c>
       <c r="X45" s="15">
         <v>67.45</v>
       </c>
       <c r="Y45" s="15">
         <v>67.02</v>
       </c>
       <c r="Z45" s="15">
         <v>74.209999999999994</v>
       </c>
       <c r="AA45" s="14">
         <v>74.77</v>
       </c>
       <c r="AB45" s="16">
         <v>75.2</v>
       </c>
       <c r="AC45" s="16">
         <v>75.381198832793061</v>
       </c>
     </row>
-    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:29">
       <c r="A46" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H46" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I46" s="14" t="s">
@@ -5024,51 +5023,51 @@
       <c r="V46" s="14">
         <v>70.45</v>
       </c>
       <c r="W46" s="14">
         <v>70.180000000000007</v>
       </c>
       <c r="X46" s="14">
         <v>68.41</v>
       </c>
       <c r="Y46" s="15">
         <v>67.44</v>
       </c>
       <c r="Z46" s="15">
         <v>70.739999999999995</v>
       </c>
       <c r="AA46" s="14">
         <v>71.959999999999994</v>
       </c>
       <c r="AB46" s="16">
         <v>72.13</v>
       </c>
       <c r="AC46" s="16">
         <v>73.158508565234229</v>
       </c>
     </row>
-    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:29">
       <c r="A47" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="14">
         <v>64.31</v>
       </c>
       <c r="D47" s="24">
         <v>64.02</v>
       </c>
       <c r="E47" s="24">
         <v>64.56</v>
       </c>
       <c r="F47" s="14">
         <v>64.78</v>
       </c>
       <c r="G47" s="14">
         <v>64.36</v>
       </c>
       <c r="H47" s="14">
         <v>64.489999999999995</v>
       </c>
       <c r="I47" s="24">
@@ -5113,51 +5112,51 @@
       <c r="V47" s="15">
         <v>71.58</v>
       </c>
       <c r="W47" s="15">
         <v>71.180000000000007</v>
       </c>
       <c r="X47" s="15">
         <v>70.59</v>
       </c>
       <c r="Y47" s="15">
         <v>68.47</v>
       </c>
       <c r="Z47" s="15">
         <v>72.97</v>
       </c>
       <c r="AA47" s="14">
         <v>74.290000000000006</v>
       </c>
       <c r="AB47" s="16">
         <v>74.37</v>
       </c>
       <c r="AC47" s="16">
         <v>74.649850760347078</v>
       </c>
     </row>
-    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:29">
       <c r="A48" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C48" s="14">
         <v>67.599999999999994</v>
       </c>
       <c r="D48" s="24">
         <v>69.16</v>
       </c>
       <c r="E48" s="24">
         <v>69.05</v>
       </c>
       <c r="F48" s="14">
         <v>69.430000000000007</v>
       </c>
       <c r="G48" s="14">
         <v>70.45</v>
       </c>
       <c r="H48" s="14">
         <v>70.84</v>
       </c>
       <c r="I48" s="24">
@@ -5202,51 +5201,51 @@
       <c r="V48" s="15">
         <v>76.569999999999993</v>
       </c>
       <c r="W48" s="15">
         <v>77.36</v>
       </c>
       <c r="X48" s="15">
         <v>73.78</v>
       </c>
       <c r="Y48" s="15">
         <v>73.11</v>
       </c>
       <c r="Z48" s="15">
         <v>77.430000000000007</v>
       </c>
       <c r="AA48" s="14">
         <v>78.099999999999994</v>
       </c>
       <c r="AB48" s="16">
         <v>78.52</v>
       </c>
       <c r="AC48" s="16">
         <v>78.776573352636206</v>
       </c>
     </row>
-    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:29">
       <c r="A49" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="18" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="14">
         <v>67.98</v>
       </c>
       <c r="D49" s="24">
         <v>67.75</v>
       </c>
       <c r="E49" s="24">
         <v>68.41</v>
       </c>
       <c r="F49" s="14">
         <v>68.73</v>
       </c>
       <c r="G49" s="14">
         <v>68.17</v>
       </c>
       <c r="H49" s="14">
         <v>67.75</v>
       </c>
       <c r="I49" s="24">
@@ -5291,51 +5290,51 @@
       <c r="V49" s="15">
         <v>76.03</v>
       </c>
       <c r="W49" s="15">
         <v>76.02</v>
       </c>
       <c r="X49" s="15">
         <v>74.59</v>
       </c>
       <c r="Y49" s="15">
         <v>72.09</v>
       </c>
       <c r="Z49" s="15">
         <v>77.540000000000006</v>
       </c>
       <c r="AA49" s="14">
         <v>78.28</v>
       </c>
       <c r="AB49" s="16">
         <v>78.78</v>
       </c>
       <c r="AC49" s="16">
         <v>78.829673038515267</v>
       </c>
     </row>
-    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:29">
       <c r="A50" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>80</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F50" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G50" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H50" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I50" s="14" t="s">
@@ -5380,83 +5379,83 @@
       <c r="V50" s="15">
         <v>74.849999999999994</v>
       </c>
       <c r="W50" s="15">
         <v>74.52</v>
       </c>
       <c r="X50" s="15">
         <v>71</v>
       </c>
       <c r="Y50" s="15">
         <v>70.5</v>
       </c>
       <c r="Z50" s="15">
         <v>75.790000000000006</v>
       </c>
       <c r="AA50" s="14">
         <v>76.36</v>
       </c>
       <c r="AB50" s="16">
         <v>77.22</v>
       </c>
       <c r="AC50" s="16">
         <v>77.756863906968519</v>
       </c>
     </row>
-    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B51" s="81" t="s">
+    <row r="51" spans="1:29">
+      <c r="B51" s="79" t="s">
         <v>28</v>
       </c>
-      <c r="C51" s="81"/>
-[...27 lines deleted...]
-    <row r="52" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C51" s="79"/>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="79"/>
+      <c r="AA51" s="79"/>
+      <c r="AB51" s="79"/>
+      <c r="AC51" s="79"/>
+    </row>
+    <row r="52" spans="1:29">
       <c r="B52" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="27">
         <v>66.66</v>
       </c>
       <c r="D52" s="28">
         <v>66.59</v>
       </c>
       <c r="E52" s="28">
         <v>66.97</v>
       </c>
       <c r="F52" s="27">
         <v>67.25</v>
       </c>
       <c r="G52" s="27">
         <v>67.260000000000005</v>
       </c>
       <c r="H52" s="27">
         <v>67.59</v>
       </c>
       <c r="I52" s="28">
         <v>67.319999999999993</v>
       </c>
       <c r="J52" s="27">
@@ -5498,51 +5497,51 @@
       <c r="V52" s="15">
         <v>73.540000000000006</v>
       </c>
       <c r="W52" s="15">
         <v>73.53</v>
       </c>
       <c r="X52" s="15">
         <v>71.87</v>
       </c>
       <c r="Y52" s="15">
         <v>71.19</v>
       </c>
       <c r="Z52" s="15">
         <v>73.67</v>
       </c>
       <c r="AA52" s="15">
         <v>74.010000000000005</v>
       </c>
       <c r="AB52" s="16">
         <v>74.260000000000005</v>
       </c>
       <c r="AC52" s="16">
         <v>74.806722723079019</v>
       </c>
     </row>
-    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:29">
       <c r="A53" s="17">
         <v>100000000</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F53" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G53" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I53" s="14" t="s">
@@ -5587,51 +5586,51 @@
       <c r="V53" s="14">
         <v>73.13</v>
       </c>
       <c r="W53" s="14">
         <v>73.13</v>
       </c>
       <c r="X53" s="14">
         <v>71.8</v>
       </c>
       <c r="Y53" s="15">
         <v>71.03</v>
       </c>
       <c r="Z53" s="15">
         <v>73.56</v>
       </c>
       <c r="AA53" s="15">
         <v>74.2</v>
       </c>
       <c r="AB53" s="16">
         <v>74.63</v>
       </c>
       <c r="AC53" s="16">
         <v>74.771882938623847</v>
       </c>
     </row>
-    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:29">
       <c r="A54" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C54" s="27">
         <v>65.23</v>
       </c>
       <c r="D54" s="28">
         <v>64.55</v>
       </c>
       <c r="E54" s="28">
         <v>64.39</v>
       </c>
       <c r="F54" s="27">
         <v>66.12</v>
       </c>
       <c r="G54" s="27">
         <v>64.900000000000006</v>
       </c>
       <c r="H54" s="27">
         <v>64.8</v>
       </c>
       <c r="I54" s="28">
@@ -5676,51 +5675,51 @@
       <c r="V54" s="15">
         <v>72.88</v>
       </c>
       <c r="W54" s="15">
         <v>73.42</v>
       </c>
       <c r="X54" s="15">
         <v>71.45</v>
       </c>
       <c r="Y54" s="15">
         <v>70.709999999999994</v>
       </c>
       <c r="Z54" s="15">
         <v>73.34</v>
       </c>
       <c r="AA54" s="15">
         <v>73.28</v>
       </c>
       <c r="AB54" s="16">
         <v>73.53</v>
       </c>
       <c r="AC54" s="16">
         <v>75.158664444236862</v>
       </c>
     </row>
-    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:29">
       <c r="A55" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="27">
         <v>66.59</v>
       </c>
       <c r="D55" s="28">
         <v>65.58</v>
       </c>
       <c r="E55" s="28">
         <v>65.64</v>
       </c>
       <c r="F55" s="27">
         <v>65.69</v>
       </c>
       <c r="G55" s="27">
         <v>65.62</v>
       </c>
       <c r="H55" s="27">
         <v>67.13</v>
       </c>
       <c r="I55" s="28">
@@ -5765,51 +5764,51 @@
       <c r="V55" s="15">
         <v>74.61</v>
       </c>
       <c r="W55" s="15">
         <v>75.099999999999994</v>
       </c>
       <c r="X55" s="15">
         <v>71.81</v>
       </c>
       <c r="Y55" s="15">
         <v>71.78</v>
       </c>
       <c r="Z55" s="15">
         <v>72.8</v>
       </c>
       <c r="AA55" s="15">
         <v>72.53</v>
       </c>
       <c r="AB55" s="16">
         <v>72.97</v>
       </c>
       <c r="AC55" s="16">
         <v>74.482229800971325</v>
       </c>
     </row>
-    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:29">
       <c r="A56" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="27">
         <v>68.010000000000005</v>
       </c>
       <c r="D56" s="28">
         <v>67.92</v>
       </c>
       <c r="E56" s="28">
         <v>68.739999999999995</v>
       </c>
       <c r="F56" s="27">
         <v>68.7</v>
       </c>
       <c r="G56" s="27">
         <v>68.319999999999993</v>
       </c>
       <c r="H56" s="27">
         <v>68.540000000000006</v>
       </c>
       <c r="I56" s="28">
@@ -5854,51 +5853,51 @@
       <c r="V56" s="15">
         <v>75.709999999999994</v>
       </c>
       <c r="W56" s="15">
         <v>75.22</v>
       </c>
       <c r="X56" s="15">
         <v>73.8</v>
       </c>
       <c r="Y56" s="15">
         <v>72.760000000000005</v>
       </c>
       <c r="Z56" s="15">
         <v>74.09</v>
       </c>
       <c r="AA56" s="15">
         <v>74.599999999999994</v>
       </c>
       <c r="AB56" s="16">
         <v>74.7</v>
       </c>
       <c r="AC56" s="16">
         <v>75.405447797270241</v>
       </c>
     </row>
-    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:29">
       <c r="A57" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C57" s="27">
         <v>66.3</v>
       </c>
       <c r="D57" s="28">
         <v>65.98</v>
       </c>
       <c r="E57" s="28">
         <v>67.64</v>
       </c>
       <c r="F57" s="27">
         <v>66.47</v>
       </c>
       <c r="G57" s="27">
         <v>67.510000000000005</v>
       </c>
       <c r="H57" s="27">
         <v>68.290000000000006</v>
       </c>
       <c r="I57" s="28">
@@ -5943,51 +5942,51 @@
       <c r="V57" s="15">
         <v>73.290000000000006</v>
       </c>
       <c r="W57" s="15">
         <v>73.58</v>
       </c>
       <c r="X57" s="15">
         <v>71.27</v>
       </c>
       <c r="Y57" s="15">
         <v>70.66</v>
       </c>
       <c r="Z57" s="15">
         <v>73.849999999999994</v>
       </c>
       <c r="AA57" s="15">
         <v>74.27</v>
       </c>
       <c r="AB57" s="16">
         <v>75</v>
       </c>
       <c r="AC57" s="16">
         <v>74.763707641617913</v>
       </c>
     </row>
-    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:29">
       <c r="A58" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="27">
         <v>65.42</v>
       </c>
       <c r="D58" s="28">
         <v>66.09</v>
       </c>
       <c r="E58" s="28">
         <v>65.52</v>
       </c>
       <c r="F58" s="27">
         <v>65.8</v>
       </c>
       <c r="G58" s="27">
         <v>65.63</v>
       </c>
       <c r="H58" s="27">
         <v>67.78</v>
       </c>
       <c r="I58" s="28">
@@ -6032,51 +6031,51 @@
       <c r="V58" s="15">
         <v>73.17</v>
       </c>
       <c r="W58" s="15">
         <v>73.239999999999995</v>
       </c>
       <c r="X58" s="15">
         <v>71.59</v>
       </c>
       <c r="Y58" s="15">
         <v>70.97</v>
       </c>
       <c r="Z58" s="15">
         <v>72.73</v>
       </c>
       <c r="AA58" s="15">
         <v>73.319999999999993</v>
       </c>
       <c r="AB58" s="16">
         <v>72.83</v>
       </c>
       <c r="AC58" s="16">
         <v>73.741393965209085</v>
       </c>
     </row>
-    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:29">
       <c r="A59" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C59" s="27">
         <v>67.69</v>
       </c>
       <c r="D59" s="28">
         <v>67.05</v>
       </c>
       <c r="E59" s="28">
         <v>67.67</v>
       </c>
       <c r="F59" s="27">
         <v>68.2</v>
       </c>
       <c r="G59" s="27">
         <v>67.37</v>
       </c>
       <c r="H59" s="27">
         <v>67.739999999999995</v>
       </c>
       <c r="I59" s="28">
@@ -6121,51 +6120,51 @@
       <c r="V59" s="15">
         <v>73.72</v>
       </c>
       <c r="W59" s="15">
         <v>73.88</v>
       </c>
       <c r="X59" s="15">
         <v>72.37</v>
       </c>
       <c r="Y59" s="15">
         <v>71.319999999999993</v>
       </c>
       <c r="Z59" s="15">
         <v>74.709999999999994</v>
       </c>
       <c r="AA59" s="15">
         <v>75.05</v>
       </c>
       <c r="AB59" s="16">
         <v>75.23</v>
       </c>
       <c r="AC59" s="16">
         <v>75.445915483058286</v>
       </c>
     </row>
-    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:29">
       <c r="A60" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F60" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G60" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H60" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I60" s="14" t="s">
@@ -6210,51 +6209,51 @@
       <c r="V60" s="14">
         <v>73.650000000000006</v>
       </c>
       <c r="W60" s="14">
         <v>73.78</v>
       </c>
       <c r="X60" s="14">
         <v>72.33</v>
       </c>
       <c r="Y60" s="15">
         <v>70.92</v>
       </c>
       <c r="Z60" s="15">
         <v>74.42</v>
       </c>
       <c r="AA60" s="15">
         <v>74.78</v>
       </c>
       <c r="AB60" s="16">
         <v>74.81</v>
       </c>
       <c r="AC60" s="16">
         <v>75.339329662694823</v>
       </c>
     </row>
-    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:29">
       <c r="A61" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B61" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C61" s="27">
         <v>66.23</v>
       </c>
       <c r="D61" s="28">
         <v>66.91</v>
       </c>
       <c r="E61" s="28">
         <v>67.23</v>
       </c>
       <c r="F61" s="27">
         <v>67.62</v>
       </c>
       <c r="G61" s="27">
         <v>66.59</v>
       </c>
       <c r="H61" s="27">
         <v>68.63</v>
       </c>
       <c r="I61" s="28">
@@ -6299,51 +6298,51 @@
       <c r="V61" s="15">
         <v>72.540000000000006</v>
       </c>
       <c r="W61" s="15">
         <v>72.28</v>
       </c>
       <c r="X61" s="15">
         <v>70.81</v>
       </c>
       <c r="Y61" s="15">
         <v>70.709999999999994</v>
       </c>
       <c r="Z61" s="15">
         <v>71.290000000000006</v>
       </c>
       <c r="AA61" s="15">
         <v>72.53</v>
       </c>
       <c r="AB61" s="16">
         <v>73.98</v>
       </c>
       <c r="AC61" s="16">
         <v>73.863390809838478</v>
       </c>
     </row>
-    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:29">
       <c r="A62" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="27">
         <v>64.67</v>
       </c>
       <c r="D62" s="28">
         <v>64.650000000000006</v>
       </c>
       <c r="E62" s="28">
         <v>66.069999999999993</v>
       </c>
       <c r="F62" s="27">
         <v>66.02</v>
       </c>
       <c r="G62" s="27">
         <v>66.790000000000006</v>
       </c>
       <c r="H62" s="27">
         <v>66.11</v>
       </c>
       <c r="I62" s="28">
@@ -6388,51 +6387,51 @@
       <c r="V62" s="15">
         <v>72.52</v>
       </c>
       <c r="W62" s="15">
         <v>72.5</v>
       </c>
       <c r="X62" s="15">
         <v>71.59</v>
       </c>
       <c r="Y62" s="15">
         <v>70.44</v>
       </c>
       <c r="Z62" s="15">
         <v>71.28</v>
       </c>
       <c r="AA62" s="15">
         <v>72.14</v>
       </c>
       <c r="AB62" s="16">
         <v>72.510000000000005</v>
       </c>
       <c r="AC62" s="16">
         <v>73.660649354650701</v>
       </c>
     </row>
-    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:29">
       <c r="A63" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="27">
         <v>67.67</v>
       </c>
       <c r="D63" s="28">
         <v>67.739999999999995</v>
       </c>
       <c r="E63" s="28">
         <v>68.2</v>
       </c>
       <c r="F63" s="27">
         <v>67.66</v>
       </c>
       <c r="G63" s="27">
         <v>67.94</v>
       </c>
       <c r="H63" s="27">
         <v>69.180000000000007</v>
       </c>
       <c r="I63" s="28">
@@ -6477,51 +6476,51 @@
       <c r="V63" s="15">
         <v>74.09</v>
       </c>
       <c r="W63" s="15">
         <v>73.760000000000005</v>
       </c>
       <c r="X63" s="15">
         <v>71.209999999999994</v>
       </c>
       <c r="Y63" s="15">
         <v>72.56</v>
       </c>
       <c r="Z63" s="15">
         <v>74.209999999999994</v>
       </c>
       <c r="AA63" s="15">
         <v>74.62</v>
       </c>
       <c r="AB63" s="16">
         <v>74.849999999999994</v>
       </c>
       <c r="AC63" s="16">
         <v>74.899217487373065</v>
       </c>
     </row>
-    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:29">
       <c r="A64" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B64" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="27">
         <v>66.75</v>
       </c>
       <c r="D64" s="28">
         <v>67.290000000000006</v>
       </c>
       <c r="E64" s="28">
         <v>65.27</v>
       </c>
       <c r="F64" s="27">
         <v>65.790000000000006</v>
       </c>
       <c r="G64" s="27">
         <v>67.400000000000006</v>
       </c>
       <c r="H64" s="27">
         <v>69.19</v>
       </c>
       <c r="I64" s="28">
@@ -6566,51 +6565,51 @@
       <c r="V64" s="15">
         <v>75.94</v>
       </c>
       <c r="W64" s="15">
         <v>76.23</v>
       </c>
       <c r="X64" s="15">
         <v>72.25</v>
       </c>
       <c r="Y64" s="15">
         <v>72.400000000000006</v>
       </c>
       <c r="Z64" s="15">
         <v>75.75</v>
       </c>
       <c r="AA64" s="15">
         <v>75.239999999999995</v>
       </c>
       <c r="AB64" s="16">
         <v>74.849999999999994</v>
       </c>
       <c r="AC64" s="16">
         <v>75.232214123032264</v>
       </c>
     </row>
-    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:29">
       <c r="A65" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B65" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="27">
         <v>65.06</v>
       </c>
       <c r="D65" s="28">
         <v>65.44</v>
       </c>
       <c r="E65" s="28">
         <v>65.8</v>
       </c>
       <c r="F65" s="27">
         <v>66.77</v>
       </c>
       <c r="G65" s="27">
         <v>66.73</v>
       </c>
       <c r="H65" s="27">
         <v>66.64</v>
       </c>
       <c r="I65" s="28">
@@ -6655,51 +6654,51 @@
       <c r="V65" s="15">
         <v>72.44</v>
       </c>
       <c r="W65" s="15">
         <v>72.03</v>
       </c>
       <c r="X65" s="15">
         <v>70.81</v>
       </c>
       <c r="Y65" s="15">
         <v>69.290000000000006</v>
       </c>
       <c r="Z65" s="15">
         <v>72.25</v>
       </c>
       <c r="AA65" s="15">
         <v>73.09</v>
       </c>
       <c r="AB65" s="16">
         <v>72.930000000000007</v>
       </c>
       <c r="AC65" s="16">
         <v>74.146485177750179</v>
       </c>
     </row>
-    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:29">
       <c r="A66" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="27">
         <v>65.650000000000006</v>
       </c>
       <c r="D66" s="28">
         <v>65.22</v>
       </c>
       <c r="E66" s="28">
         <v>65.83</v>
       </c>
       <c r="F66" s="27">
         <v>65.930000000000007</v>
       </c>
       <c r="G66" s="27">
         <v>65.959999999999994</v>
       </c>
       <c r="H66" s="27">
         <v>65.489999999999995</v>
       </c>
       <c r="I66" s="28">
@@ -6744,51 +6743,51 @@
       <c r="V66" s="15">
         <v>70.41</v>
       </c>
       <c r="W66" s="15">
         <v>70.09</v>
       </c>
       <c r="X66" s="15">
         <v>69.69</v>
       </c>
       <c r="Y66" s="15">
         <v>68.91</v>
       </c>
       <c r="Z66" s="15">
         <v>71.63</v>
       </c>
       <c r="AA66" s="15">
         <v>72</v>
       </c>
       <c r="AB66" s="16">
         <v>72.89</v>
       </c>
       <c r="AC66" s="16">
         <v>73.135454624311578</v>
       </c>
     </row>
-    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:29">
       <c r="A67" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B67" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="27">
         <v>68.650000000000006</v>
       </c>
       <c r="D67" s="28">
         <v>68.89</v>
       </c>
       <c r="E67" s="28">
         <v>68.66</v>
       </c>
       <c r="F67" s="27">
         <v>68.62</v>
       </c>
       <c r="G67" s="27">
         <v>69.06</v>
       </c>
       <c r="H67" s="27">
         <v>69.38</v>
       </c>
       <c r="I67" s="28">
@@ -6833,51 +6832,51 @@
       <c r="V67" s="15">
         <v>74</v>
       </c>
       <c r="W67" s="15">
         <v>73.78</v>
       </c>
       <c r="X67" s="15">
         <v>71.709999999999994</v>
       </c>
       <c r="Y67" s="15">
         <v>71.459999999999994</v>
       </c>
       <c r="Z67" s="15">
         <v>75.14</v>
       </c>
       <c r="AA67" s="15">
         <v>74.98</v>
       </c>
       <c r="AB67" s="16">
         <v>75.34</v>
       </c>
       <c r="AC67" s="16">
         <v>75.517018470441528</v>
       </c>
     </row>
-    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:29">
       <c r="A68" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B68" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C68" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E68" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F68" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G68" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H68" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I68" s="14" t="s">
@@ -6922,51 +6921,51 @@
       <c r="V68" s="14">
         <v>75.19</v>
       </c>
       <c r="W68" s="14">
         <v>75.64</v>
       </c>
       <c r="X68" s="14">
         <v>73.489999999999995</v>
       </c>
       <c r="Y68" s="15">
         <v>75.45</v>
       </c>
       <c r="Z68" s="15">
         <v>73.91</v>
       </c>
       <c r="AA68" s="15">
         <v>74.14</v>
       </c>
       <c r="AB68" s="16">
         <v>74.02</v>
       </c>
       <c r="AC68" s="16">
         <v>74.942344992049854</v>
       </c>
     </row>
-    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:29">
       <c r="A69" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="29">
         <v>66.03</v>
       </c>
       <c r="D69" s="29">
         <v>65.47</v>
       </c>
       <c r="E69" s="29">
         <v>66.12</v>
       </c>
       <c r="F69" s="29">
         <v>66.45</v>
       </c>
       <c r="G69" s="28">
         <v>66.87</v>
       </c>
       <c r="H69" s="28">
         <v>66.87</v>
       </c>
       <c r="I69" s="28">
@@ -7011,83 +7010,83 @@
       <c r="V69" s="31">
         <v>70.87</v>
       </c>
       <c r="W69" s="31">
         <v>71.260000000000005</v>
       </c>
       <c r="X69" s="31">
         <v>69.7</v>
       </c>
       <c r="Y69" s="31">
         <v>69.150000000000006</v>
       </c>
       <c r="Z69" s="31">
         <v>71.2</v>
       </c>
       <c r="AA69" s="31">
         <v>71.11</v>
       </c>
       <c r="AB69" s="32">
         <v>71.489999999999995</v>
       </c>
       <c r="AC69" s="16">
         <v>71.939912489259797</v>
       </c>
     </row>
-    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B70" s="74" t="s">
+    <row r="70" spans="1:29">
+      <c r="B70" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="C70" s="74"/>
-[...27 lines deleted...]
-    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C70" s="81"/>
+      <c r="D70" s="81"/>
+      <c r="E70" s="81"/>
+      <c r="F70" s="81"/>
+      <c r="G70" s="81"/>
+      <c r="H70" s="81"/>
+      <c r="I70" s="81"/>
+      <c r="J70" s="81"/>
+      <c r="K70" s="81"/>
+      <c r="L70" s="81"/>
+      <c r="M70" s="81"/>
+      <c r="N70" s="81"/>
+      <c r="O70" s="81"/>
+      <c r="P70" s="81"/>
+      <c r="Q70" s="81"/>
+      <c r="R70" s="81"/>
+      <c r="S70" s="81"/>
+      <c r="T70" s="81"/>
+      <c r="U70" s="81"/>
+      <c r="V70" s="81"/>
+      <c r="W70" s="81"/>
+      <c r="X70" s="81"/>
+      <c r="Y70" s="81"/>
+      <c r="Z70" s="81"/>
+      <c r="AA70" s="81"/>
+      <c r="AB70" s="81"/>
+      <c r="AC70" s="81"/>
+    </row>
+    <row r="71" spans="1:29">
       <c r="B71" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C71" s="21">
         <v>60.58</v>
       </c>
       <c r="D71" s="14">
         <v>60.15</v>
       </c>
       <c r="E71" s="14">
         <v>60.5</v>
       </c>
       <c r="F71" s="14">
         <v>60.7</v>
       </c>
       <c r="G71" s="14">
         <v>60.45</v>
       </c>
       <c r="H71" s="14">
         <v>60.62</v>
       </c>
       <c r="I71" s="14">
         <v>60.3</v>
       </c>
       <c r="J71" s="14">
@@ -7129,51 +7128,51 @@
       <c r="V71" s="15">
         <v>69.3</v>
       </c>
       <c r="W71" s="15">
         <v>69.209999999999994</v>
       </c>
       <c r="X71" s="15">
         <v>67.36</v>
       </c>
       <c r="Y71" s="33">
         <v>66.64</v>
       </c>
       <c r="Z71" s="33">
         <v>70.27</v>
       </c>
       <c r="AA71" s="33">
         <v>70.989999999999995</v>
       </c>
       <c r="AB71" s="34">
         <v>71.33</v>
       </c>
       <c r="AC71" s="34">
         <v>72.187415517644553</v>
       </c>
     </row>
-    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:29">
       <c r="A72" s="17">
         <v>100000000</v>
       </c>
       <c r="B72" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C72" s="21"/>
       <c r="D72" s="14"/>
       <c r="E72" s="14"/>
       <c r="F72" s="14"/>
       <c r="G72" s="14"/>
       <c r="H72" s="14"/>
       <c r="I72" s="14"/>
       <c r="J72" s="14"/>
       <c r="K72" s="14"/>
       <c r="L72" s="14"/>
       <c r="M72" s="14">
         <v>62.83</v>
       </c>
       <c r="N72" s="14">
         <v>62.96</v>
       </c>
       <c r="O72" s="14">
         <v>63.58</v>
       </c>
@@ -7198,51 +7197,51 @@
       <c r="V72" s="15">
         <v>68.89</v>
       </c>
       <c r="W72" s="15">
         <v>69.17</v>
       </c>
       <c r="X72" s="15">
         <v>67.540000000000006</v>
       </c>
       <c r="Y72" s="33">
         <v>66.069999999999993</v>
       </c>
       <c r="Z72" s="33">
         <v>69.75</v>
       </c>
       <c r="AA72" s="33">
         <v>69.739999999999995</v>
       </c>
       <c r="AB72" s="34">
         <v>69.63</v>
       </c>
       <c r="AC72" s="34">
         <v>70.853258343127195</v>
       </c>
     </row>
-    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:29">
       <c r="A73" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C73" s="21">
         <v>59.45</v>
       </c>
       <c r="D73" s="14">
         <v>58.69</v>
       </c>
       <c r="E73" s="14">
         <v>57.59</v>
       </c>
       <c r="F73" s="14">
         <v>58.73</v>
       </c>
       <c r="G73" s="14">
         <v>58.47</v>
       </c>
       <c r="H73" s="14">
         <v>58.31</v>
       </c>
       <c r="I73" s="14">
@@ -7287,51 +7286,51 @@
       <c r="V73" s="15">
         <v>67.22</v>
       </c>
       <c r="W73" s="15">
         <v>66.55</v>
       </c>
       <c r="X73" s="15">
         <v>65.760000000000005</v>
       </c>
       <c r="Y73" s="33">
         <v>65.069999999999993</v>
       </c>
       <c r="Z73" s="33">
         <v>68.989999999999995</v>
       </c>
       <c r="AA73" s="33">
         <v>69.77</v>
       </c>
       <c r="AB73" s="34">
         <v>70.400000000000006</v>
       </c>
       <c r="AC73" s="34">
         <v>71.598594879756604</v>
       </c>
     </row>
-    <row r="74" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:29">
       <c r="A74" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B74" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C74" s="21">
         <v>60.33</v>
       </c>
       <c r="D74" s="14">
         <v>58.67</v>
       </c>
       <c r="E74" s="14">
         <v>58.34</v>
       </c>
       <c r="F74" s="14">
         <v>58.35</v>
       </c>
       <c r="G74" s="14">
         <v>58.63</v>
       </c>
       <c r="H74" s="14">
         <v>59.16</v>
       </c>
       <c r="I74" s="14">
@@ -7376,51 +7375,51 @@
       <c r="V74" s="15">
         <v>69.349999999999994</v>
       </c>
       <c r="W74" s="15">
         <v>69.760000000000005</v>
       </c>
       <c r="X74" s="15">
         <v>67.81</v>
       </c>
       <c r="Y74" s="33">
         <v>67.13</v>
       </c>
       <c r="Z74" s="33">
         <v>70.510000000000005</v>
       </c>
       <c r="AA74" s="33">
         <v>70.75</v>
       </c>
       <c r="AB74" s="34">
         <v>70.91</v>
       </c>
       <c r="AC74" s="34">
         <v>72.044701908579896</v>
       </c>
     </row>
-    <row r="75" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:29">
       <c r="A75" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B75" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C75" s="21">
         <v>62.43</v>
       </c>
       <c r="D75" s="14">
         <v>62.32</v>
       </c>
       <c r="E75" s="14">
         <v>63</v>
       </c>
       <c r="F75" s="14">
         <v>63.07</v>
       </c>
       <c r="G75" s="14">
         <v>62.31</v>
       </c>
       <c r="H75" s="14">
         <v>62.39</v>
       </c>
       <c r="I75" s="14">
@@ -7465,51 +7464,51 @@
       <c r="V75" s="15">
         <v>74.89</v>
       </c>
       <c r="W75" s="15">
         <v>72.31</v>
       </c>
       <c r="X75" s="15">
         <v>70.569999999999993</v>
       </c>
       <c r="Y75" s="33">
         <v>69.58</v>
       </c>
       <c r="Z75" s="33">
         <v>69.87</v>
       </c>
       <c r="AA75" s="33">
         <v>71.03</v>
       </c>
       <c r="AB75" s="34">
         <v>71.12</v>
       </c>
       <c r="AC75" s="34">
         <v>72.527748425829898</v>
       </c>
     </row>
-    <row r="76" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:29">
       <c r="A76" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B76" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C76" s="21">
         <v>58.32</v>
       </c>
       <c r="D76" s="14">
         <v>59.11</v>
       </c>
       <c r="E76" s="14">
         <v>58.71</v>
       </c>
       <c r="F76" s="14">
         <v>58.58</v>
       </c>
       <c r="G76" s="14">
         <v>59.78</v>
       </c>
       <c r="H76" s="14">
         <v>60.67</v>
       </c>
       <c r="I76" s="14">
@@ -7554,51 +7553,51 @@
       <c r="V76" s="15">
         <v>68.97</v>
       </c>
       <c r="W76" s="15">
         <v>68.77</v>
       </c>
       <c r="X76" s="15">
         <v>66.33</v>
       </c>
       <c r="Y76" s="33">
         <v>66.38</v>
       </c>
       <c r="Z76" s="33">
         <v>70.48</v>
       </c>
       <c r="AA76" s="33">
         <v>70.959999999999994</v>
       </c>
       <c r="AB76" s="34">
         <v>71.069999999999993</v>
       </c>
       <c r="AC76" s="34">
         <v>71.747032361040112</v>
       </c>
     </row>
-    <row r="77" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:29">
       <c r="A77" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C77" s="21">
         <v>59.88</v>
       </c>
       <c r="D77" s="14">
         <v>59.44</v>
       </c>
       <c r="E77" s="14">
         <v>59.91</v>
       </c>
       <c r="F77" s="14">
         <v>59.55</v>
       </c>
       <c r="G77" s="14">
         <v>59.28</v>
       </c>
       <c r="H77" s="14">
         <v>60.98</v>
       </c>
       <c r="I77" s="14">
@@ -7643,51 +7642,51 @@
       <c r="V77" s="15">
         <v>67.69</v>
       </c>
       <c r="W77" s="15">
         <v>67.91</v>
       </c>
       <c r="X77" s="15">
         <v>66.069999999999993</v>
       </c>
       <c r="Y77" s="33">
         <v>65.45</v>
       </c>
       <c r="Z77" s="33">
         <v>69.02</v>
       </c>
       <c r="AA77" s="33">
         <v>69.510000000000005</v>
       </c>
       <c r="AB77" s="34">
         <v>69.42</v>
       </c>
       <c r="AC77" s="34">
         <v>69.811803894954224</v>
       </c>
     </row>
-    <row r="78" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:29">
       <c r="A78" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C78" s="21">
         <v>62.26</v>
       </c>
       <c r="D78" s="14">
         <v>60.25</v>
       </c>
       <c r="E78" s="14">
         <v>61.69</v>
       </c>
       <c r="F78" s="14">
         <v>61.88</v>
       </c>
       <c r="G78" s="14">
         <v>61.08</v>
       </c>
       <c r="H78" s="14">
         <v>62.01</v>
       </c>
       <c r="I78" s="14">
@@ -7732,51 +7731,51 @@
       <c r="V78" s="15">
         <v>68.75</v>
       </c>
       <c r="W78" s="15">
         <v>68.61</v>
       </c>
       <c r="X78" s="15">
         <v>66.849999999999994</v>
       </c>
       <c r="Y78" s="33">
         <v>65.760000000000005</v>
       </c>
       <c r="Z78" s="33">
         <v>70.900000000000006</v>
       </c>
       <c r="AA78" s="33">
         <v>71.13</v>
       </c>
       <c r="AB78" s="34">
         <v>71.62</v>
       </c>
       <c r="AC78" s="34">
         <v>73.064590720604087</v>
       </c>
     </row>
-    <row r="79" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:29">
       <c r="A79" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C79" s="21"/>
       <c r="D79" s="14"/>
       <c r="E79" s="14"/>
       <c r="F79" s="14"/>
       <c r="G79" s="14"/>
       <c r="H79" s="14"/>
       <c r="I79" s="14"/>
       <c r="J79" s="14"/>
       <c r="K79" s="14"/>
       <c r="L79" s="14"/>
       <c r="M79" s="14">
         <v>64.14</v>
       </c>
       <c r="N79" s="14">
         <v>63.97</v>
       </c>
       <c r="O79" s="14">
         <v>64.33</v>
       </c>
@@ -7801,51 +7800,51 @@
       <c r="V79" s="15">
         <v>70.69</v>
       </c>
       <c r="W79" s="15">
         <v>70.27</v>
       </c>
       <c r="X79" s="15">
         <v>69.319999999999993</v>
       </c>
       <c r="Y79" s="33">
         <v>66.31</v>
       </c>
       <c r="Z79" s="33">
         <v>70.209999999999994</v>
       </c>
       <c r="AA79" s="33">
         <v>70.55</v>
       </c>
       <c r="AB79" s="34">
         <v>70.989999999999995</v>
       </c>
       <c r="AC79" s="34">
         <v>71.465994516424686</v>
       </c>
     </row>
-    <row r="80" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:29">
       <c r="A80" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B80" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C80" s="21">
         <v>58.33</v>
       </c>
       <c r="D80" s="14">
         <v>58.21</v>
       </c>
       <c r="E80" s="14">
         <v>58.42</v>
       </c>
       <c r="F80" s="14">
         <v>58.67</v>
       </c>
       <c r="G80" s="14">
         <v>57.71</v>
       </c>
       <c r="H80" s="14">
         <v>57.73</v>
       </c>
       <c r="I80" s="14">
@@ -7890,51 +7889,51 @@
       <c r="V80" s="15">
         <v>67.2</v>
       </c>
       <c r="W80" s="15">
         <v>67.23</v>
       </c>
       <c r="X80" s="15">
         <v>66.38</v>
       </c>
       <c r="Y80" s="33">
         <v>65.13</v>
       </c>
       <c r="Z80" s="33">
         <v>67.62</v>
       </c>
       <c r="AA80" s="33">
         <v>68.67</v>
       </c>
       <c r="AB80" s="34">
         <v>69.260000000000005</v>
       </c>
       <c r="AC80" s="34">
         <v>70.32813285476621</v>
       </c>
     </row>
-    <row r="81" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:29">
       <c r="A81" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B81" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C81" s="21">
         <v>59.57</v>
       </c>
       <c r="D81" s="14">
         <v>59.32</v>
       </c>
       <c r="E81" s="14">
         <v>60.21</v>
       </c>
       <c r="F81" s="14">
         <v>60.51</v>
       </c>
       <c r="G81" s="14">
         <v>59.64</v>
       </c>
       <c r="H81" s="14">
         <v>59.5</v>
       </c>
       <c r="I81" s="14">
@@ -7979,51 +7978,51 @@
       <c r="V81" s="15">
         <v>67.7</v>
       </c>
       <c r="W81" s="15">
         <v>67.989999999999995</v>
       </c>
       <c r="X81" s="15">
         <v>66.260000000000005</v>
       </c>
       <c r="Y81" s="33">
         <v>65.73</v>
       </c>
       <c r="Z81" s="33">
         <v>68</v>
       </c>
       <c r="AA81" s="33">
         <v>68.989999999999995</v>
       </c>
       <c r="AB81" s="34">
         <v>69.41</v>
       </c>
       <c r="AC81" s="34">
         <v>70.838545999727813</v>
       </c>
     </row>
-    <row r="82" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:29">
       <c r="A82" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C82" s="21">
         <v>62.01</v>
       </c>
       <c r="D82" s="14">
         <v>61.76</v>
       </c>
       <c r="E82" s="14">
         <v>61.67</v>
       </c>
       <c r="F82" s="14">
         <v>61.53</v>
       </c>
       <c r="G82" s="14">
         <v>62.43</v>
       </c>
       <c r="H82" s="14">
         <v>62.76</v>
       </c>
       <c r="I82" s="14">
@@ -8068,51 +8067,51 @@
       <c r="V82" s="15">
         <v>69.430000000000007</v>
       </c>
       <c r="W82" s="15">
         <v>69</v>
       </c>
       <c r="X82" s="15">
         <v>66.319999999999993</v>
       </c>
       <c r="Y82" s="35">
         <v>67.36</v>
       </c>
       <c r="Z82" s="33">
         <v>70.260000000000005</v>
       </c>
       <c r="AA82" s="33">
         <v>71.040000000000006</v>
       </c>
       <c r="AB82" s="34">
         <v>71.099999999999994</v>
       </c>
       <c r="AC82" s="34">
         <v>71.111407897405769</v>
       </c>
     </row>
-    <row r="83" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:29">
       <c r="A83" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C83" s="21">
         <v>59.41</v>
       </c>
       <c r="D83" s="14">
         <v>58.61</v>
       </c>
       <c r="E83" s="14">
         <v>57.85</v>
       </c>
       <c r="F83" s="14">
         <v>58.49</v>
       </c>
       <c r="G83" s="14">
         <v>59.54</v>
       </c>
       <c r="H83" s="14">
         <v>60.02</v>
       </c>
       <c r="I83" s="14">
@@ -8157,51 +8156,51 @@
       <c r="V83" s="15">
         <v>69.8</v>
       </c>
       <c r="W83" s="15">
         <v>70.25</v>
       </c>
       <c r="X83" s="15">
         <v>67.27</v>
       </c>
       <c r="Y83" s="33">
         <v>66.86</v>
       </c>
       <c r="Z83" s="33">
         <v>72.09</v>
       </c>
       <c r="AA83" s="33">
         <v>71.58</v>
       </c>
       <c r="AB83" s="34">
         <v>71.63</v>
       </c>
       <c r="AC83" s="34">
         <v>74.668410087943343</v>
       </c>
     </row>
-    <row r="84" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:29">
       <c r="A84" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B84" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C84" s="21">
         <v>59.8</v>
       </c>
       <c r="D84" s="14">
         <v>58.93</v>
       </c>
       <c r="E84" s="14">
         <v>58.9</v>
       </c>
       <c r="F84" s="14">
         <v>59.92</v>
       </c>
       <c r="G84" s="14">
         <v>59.48</v>
       </c>
       <c r="H84" s="14">
         <v>59.82</v>
       </c>
       <c r="I84" s="14">
@@ -8246,51 +8245,51 @@
       <c r="V84" s="15">
         <v>67.510000000000005</v>
       </c>
       <c r="W84" s="15">
         <v>67.58</v>
       </c>
       <c r="X84" s="15">
         <v>66.19</v>
       </c>
       <c r="Y84" s="33">
         <v>65.31</v>
       </c>
       <c r="Z84" s="33">
         <v>68.12</v>
       </c>
       <c r="AA84" s="33">
         <v>69.63</v>
       </c>
       <c r="AB84" s="34">
         <v>69.83</v>
       </c>
       <c r="AC84" s="34">
         <v>71.156166939194392</v>
       </c>
     </row>
-    <row r="85" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:29">
       <c r="A85" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B85" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C85" s="21">
         <v>59.74</v>
       </c>
       <c r="D85" s="14">
         <v>59.32</v>
       </c>
       <c r="E85" s="14">
         <v>59.42</v>
       </c>
       <c r="F85" s="14">
         <v>58.95</v>
       </c>
       <c r="G85" s="14">
         <v>59.28</v>
       </c>
       <c r="H85" s="14">
         <v>59.52</v>
       </c>
       <c r="I85" s="14">
@@ -8335,51 +8334,51 @@
       <c r="V85" s="15">
         <v>66.12</v>
       </c>
       <c r="W85" s="15">
         <v>65.52</v>
       </c>
       <c r="X85" s="15">
         <v>65.08</v>
       </c>
       <c r="Y85" s="33">
         <v>64.349999999999994</v>
       </c>
       <c r="Z85" s="33">
         <v>67.97</v>
       </c>
       <c r="AA85" s="33">
         <v>68.209999999999994</v>
       </c>
       <c r="AB85" s="34">
         <v>68.3</v>
       </c>
       <c r="AC85" s="34">
         <v>69.342136568465506</v>
       </c>
     </row>
-    <row r="86" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:29">
       <c r="A86" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B86" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C86" s="21">
         <v>63.4</v>
       </c>
       <c r="D86" s="14">
         <v>63.2</v>
       </c>
       <c r="E86" s="14">
         <v>63.12</v>
       </c>
       <c r="F86" s="14">
         <v>62.97</v>
       </c>
       <c r="G86" s="14">
         <v>62.69</v>
       </c>
       <c r="H86" s="14">
         <v>63.17</v>
       </c>
       <c r="I86" s="14">
@@ -8424,51 +8423,51 @@
       <c r="V86" s="15">
         <v>69.77</v>
       </c>
       <c r="W86" s="15">
         <v>69.53</v>
       </c>
       <c r="X86" s="15">
         <v>67.349999999999994</v>
       </c>
       <c r="Y86" s="33">
         <v>67.22</v>
       </c>
       <c r="Z86" s="33">
         <v>71.77</v>
       </c>
       <c r="AA86" s="33">
         <v>71.650000000000006</v>
       </c>
       <c r="AB86" s="34">
         <v>71.87</v>
       </c>
       <c r="AC86" s="34">
         <v>72.3066291669073</v>
       </c>
     </row>
-    <row r="87" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:29">
       <c r="A87" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C87" s="21"/>
       <c r="D87" s="14"/>
       <c r="E87" s="14"/>
       <c r="F87" s="14"/>
       <c r="G87" s="14"/>
       <c r="H87" s="14"/>
       <c r="I87" s="14"/>
       <c r="J87" s="14"/>
       <c r="K87" s="14"/>
       <c r="L87" s="14"/>
       <c r="M87" s="14">
         <v>61.07</v>
       </c>
       <c r="N87" s="14">
         <v>61.58</v>
       </c>
       <c r="O87" s="14">
         <v>61.76</v>
       </c>
@@ -8493,51 +8492,51 @@
       <c r="V87" s="15">
         <v>66.459999999999994</v>
       </c>
       <c r="W87" s="15">
         <v>66.260000000000005</v>
       </c>
       <c r="X87" s="15">
         <v>65.099999999999994</v>
       </c>
       <c r="Y87" s="33">
         <v>64.86</v>
       </c>
       <c r="Z87" s="33">
         <v>67.180000000000007</v>
       </c>
       <c r="AA87" s="33">
         <v>68.040000000000006</v>
       </c>
       <c r="AB87" s="34">
         <v>67.959999999999994</v>
       </c>
       <c r="AC87" s="34">
         <v>70.684496095105899</v>
       </c>
     </row>
-    <row r="88" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:29">
       <c r="A88" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C88" s="21">
         <v>59.57</v>
       </c>
       <c r="D88" s="14">
         <v>58.53</v>
       </c>
       <c r="E88" s="14">
         <v>59.37</v>
       </c>
       <c r="F88" s="14">
         <v>59.53</v>
       </c>
       <c r="G88" s="14">
         <v>59.63</v>
       </c>
       <c r="H88" s="14">
         <v>59.53</v>
       </c>
       <c r="I88" s="14">
@@ -8582,51 +8581,51 @@
       <c r="V88" s="15">
         <v>66.150000000000006</v>
       </c>
       <c r="W88" s="15">
         <v>65.58</v>
       </c>
       <c r="X88" s="15">
         <v>65.2</v>
       </c>
       <c r="Y88" s="33">
         <v>63.87</v>
       </c>
       <c r="Z88" s="33">
         <v>67.27</v>
       </c>
       <c r="AA88" s="33">
         <v>68.599999999999994</v>
       </c>
       <c r="AB88" s="34">
         <v>68.28</v>
       </c>
       <c r="AC88" s="34">
         <v>69.448899099452944</v>
       </c>
     </row>
-    <row r="89" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:29">
       <c r="A89" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B89" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C89" s="21">
         <v>62.89</v>
       </c>
       <c r="D89" s="14">
         <v>64.2</v>
       </c>
       <c r="E89" s="14">
         <v>64.36</v>
       </c>
       <c r="F89" s="14">
         <v>64.62</v>
       </c>
       <c r="G89" s="14">
         <v>65.72</v>
       </c>
       <c r="H89" s="14">
         <v>66.180000000000007</v>
       </c>
       <c r="I89" s="14">
@@ -8671,51 +8670,51 @@
       <c r="V89" s="15">
         <v>71.92</v>
       </c>
       <c r="W89" s="15">
         <v>72.64</v>
       </c>
       <c r="X89" s="15">
         <v>69.61</v>
       </c>
       <c r="Y89" s="33">
         <v>69.349999999999994</v>
       </c>
       <c r="Z89" s="33">
         <v>73.47</v>
       </c>
       <c r="AA89" s="33">
         <v>74.239999999999995</v>
       </c>
       <c r="AB89" s="34">
         <v>74.77</v>
       </c>
       <c r="AC89" s="34">
         <v>76.40948888362405</v>
       </c>
     </row>
-    <row r="90" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:29">
       <c r="A90" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="18" t="s">
         <v>79</v>
       </c>
       <c r="C90" s="21">
         <v>62.01</v>
       </c>
       <c r="D90" s="14">
         <v>61.6</v>
       </c>
       <c r="E90" s="14">
         <v>62.62</v>
       </c>
       <c r="F90" s="14">
         <v>62.94</v>
       </c>
       <c r="G90" s="14">
         <v>62.16</v>
       </c>
       <c r="H90" s="14">
         <v>61.08</v>
       </c>
       <c r="I90" s="14">
@@ -8760,51 +8759,51 @@
       <c r="V90" s="15">
         <v>73.209999999999994</v>
       </c>
       <c r="W90" s="15">
         <v>72.55</v>
       </c>
       <c r="X90" s="15">
         <v>74.11</v>
       </c>
       <c r="Y90" s="33">
         <v>68.63</v>
       </c>
       <c r="Z90" s="33">
         <v>73.41</v>
       </c>
       <c r="AA90" s="33">
         <v>74.47</v>
       </c>
       <c r="AB90" s="34">
         <v>75.64</v>
       </c>
       <c r="AC90" s="34">
         <v>75.40697449041393</v>
       </c>
     </row>
-    <row r="91" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:29">
       <c r="A91" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B91" s="18" t="s">
         <v>80</v>
       </c>
       <c r="C91" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D91" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E91" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F91" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G91" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H91" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I91" s="14" t="s">
@@ -8849,84 +8848,84 @@
       <c r="V91" s="15">
         <v>70.91</v>
       </c>
       <c r="W91" s="15">
         <v>70.7</v>
       </c>
       <c r="X91" s="15">
         <v>67.14</v>
       </c>
       <c r="Y91" s="33">
         <v>67.5</v>
       </c>
       <c r="Z91" s="33">
         <v>72.34</v>
       </c>
       <c r="AA91" s="33">
         <v>72.63</v>
       </c>
       <c r="AB91" s="34">
         <v>73.349999999999994</v>
       </c>
       <c r="AC91" s="34">
         <v>75.550626173669656</v>
       </c>
     </row>
-    <row r="92" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:29">
       <c r="A92" s="1"/>
-      <c r="B92" s="73" t="s">
+      <c r="B92" s="80" t="s">
         <v>27</v>
       </c>
-      <c r="C92" s="73"/>
-[...27 lines deleted...]
-    <row r="93" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C92" s="80"/>
+      <c r="D92" s="80"/>
+      <c r="E92" s="80"/>
+      <c r="F92" s="80"/>
+      <c r="G92" s="80"/>
+      <c r="H92" s="80"/>
+      <c r="I92" s="80"/>
+      <c r="J92" s="80"/>
+      <c r="K92" s="80"/>
+      <c r="L92" s="80"/>
+      <c r="M92" s="80"/>
+      <c r="N92" s="80"/>
+      <c r="O92" s="80"/>
+      <c r="P92" s="80"/>
+      <c r="Q92" s="80"/>
+      <c r="R92" s="80"/>
+      <c r="S92" s="80"/>
+      <c r="T92" s="80"/>
+      <c r="U92" s="80"/>
+      <c r="V92" s="80"/>
+      <c r="W92" s="80"/>
+      <c r="X92" s="80"/>
+      <c r="Y92" s="80"/>
+      <c r="Z92" s="80"/>
+      <c r="AA92" s="80"/>
+      <c r="AB92" s="80"/>
+      <c r="AC92" s="80"/>
+    </row>
+    <row r="93" spans="1:29">
       <c r="A93" s="1"/>
       <c r="B93" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C93" s="21">
         <v>59.3</v>
       </c>
       <c r="D93" s="14">
         <v>58.89</v>
       </c>
       <c r="E93" s="14">
         <v>59.11</v>
       </c>
       <c r="F93" s="14">
         <v>59.37</v>
       </c>
       <c r="G93" s="14">
         <v>58.88</v>
       </c>
       <c r="H93" s="14">
         <v>59.01</v>
       </c>
       <c r="I93" s="14">
         <v>58.66</v>
       </c>
@@ -8969,51 +8968,51 @@
       <c r="V93" s="15">
         <v>68.64</v>
       </c>
       <c r="W93" s="15">
         <v>68.72</v>
       </c>
       <c r="X93" s="15">
         <v>66.739999999999995</v>
       </c>
       <c r="Y93" s="33">
         <v>65.87</v>
       </c>
       <c r="Z93" s="33">
         <v>70.489999999999995</v>
       </c>
       <c r="AA93" s="33">
         <v>71.45</v>
       </c>
       <c r="AB93" s="34">
         <v>71.92</v>
       </c>
       <c r="AC93" s="34">
         <v>72.755177167641179</v>
       </c>
     </row>
-    <row r="94" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:29">
       <c r="A94" s="17">
         <v>100000000</v>
       </c>
       <c r="B94" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C94" s="21"/>
       <c r="D94" s="14"/>
       <c r="E94" s="14"/>
       <c r="F94" s="14"/>
       <c r="G94" s="14"/>
       <c r="H94" s="14"/>
       <c r="I94" s="14"/>
       <c r="J94" s="14"/>
       <c r="K94" s="14"/>
       <c r="L94" s="14"/>
       <c r="M94" s="14">
         <v>62.87</v>
       </c>
       <c r="N94" s="14">
         <v>62.9</v>
       </c>
       <c r="O94" s="14">
         <v>63.4</v>
       </c>
@@ -9038,51 +9037,51 @@
       <c r="V94" s="15">
         <v>68.59</v>
       </c>
       <c r="W94" s="15">
         <v>68.8</v>
       </c>
       <c r="X94" s="15">
         <v>67.16</v>
       </c>
       <c r="Y94" s="33">
         <v>65.22</v>
       </c>
       <c r="Z94" s="33">
         <v>69.709999999999994</v>
       </c>
       <c r="AA94" s="33">
         <v>69.48</v>
       </c>
       <c r="AB94" s="34">
         <v>69.38</v>
       </c>
       <c r="AC94" s="34">
         <v>70.571292915128268</v>
       </c>
     </row>
-    <row r="95" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:29">
       <c r="A95" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B95" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C95" s="21">
         <v>58.05</v>
       </c>
       <c r="D95" s="14">
         <v>57.87</v>
       </c>
       <c r="E95" s="14">
         <v>55.95</v>
       </c>
       <c r="F95" s="14">
         <v>56.78</v>
       </c>
       <c r="G95" s="14">
         <v>56.86</v>
       </c>
       <c r="H95" s="14">
         <v>56.85</v>
       </c>
       <c r="I95" s="14">
@@ -9127,51 +9126,51 @@
       <c r="V95" s="15">
         <v>65.73</v>
       </c>
       <c r="W95" s="15">
         <v>64.81</v>
       </c>
       <c r="X95" s="15">
         <v>64.540000000000006</v>
       </c>
       <c r="Y95" s="33">
         <v>63.57</v>
       </c>
       <c r="Z95" s="33">
         <v>68.88</v>
       </c>
       <c r="AA95" s="33">
         <v>70.61</v>
       </c>
       <c r="AB95" s="34">
         <v>70.55</v>
       </c>
       <c r="AC95" s="34">
         <v>71.257033249778317</v>
       </c>
     </row>
-    <row r="96" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:29">
       <c r="A96" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B96" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C96" s="21">
         <v>58.63</v>
       </c>
       <c r="D96" s="14">
         <v>56.76</v>
       </c>
       <c r="E96" s="14">
         <v>56.34</v>
       </c>
       <c r="F96" s="14">
         <v>56.79</v>
       </c>
       <c r="G96" s="14">
         <v>57.18</v>
       </c>
       <c r="H96" s="14">
         <v>57.11</v>
       </c>
       <c r="I96" s="14">
@@ -9216,51 +9215,51 @@
       <c r="V96" s="15">
         <v>69</v>
       </c>
       <c r="W96" s="15">
         <v>69.45</v>
       </c>
       <c r="X96" s="15">
         <v>67.38</v>
       </c>
       <c r="Y96" s="33">
         <v>66.760000000000005</v>
       </c>
       <c r="Z96" s="33">
         <v>71.040000000000006</v>
       </c>
       <c r="AA96" s="33">
         <v>71.56</v>
       </c>
       <c r="AB96" s="34">
         <v>71.67</v>
       </c>
       <c r="AC96" s="34">
         <v>72.794980688871746</v>
       </c>
     </row>
-    <row r="97" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:29">
       <c r="A97" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C97" s="21">
         <v>59.13</v>
       </c>
       <c r="D97" s="14">
         <v>59.17</v>
       </c>
       <c r="E97" s="14">
         <v>59.45</v>
       </c>
       <c r="F97" s="14">
         <v>59.38</v>
       </c>
       <c r="G97" s="14">
         <v>58.3</v>
       </c>
       <c r="H97" s="14">
         <v>58.16</v>
       </c>
       <c r="I97" s="14">
@@ -9305,51 +9304,51 @@
       <c r="V97" s="15">
         <v>65.040000000000006</v>
       </c>
       <c r="W97" s="15">
         <v>65.67</v>
       </c>
       <c r="X97" s="15">
         <v>63.01</v>
       </c>
       <c r="Y97" s="33">
         <v>62.3</v>
       </c>
       <c r="Z97" s="33">
         <v>68.02</v>
       </c>
       <c r="AA97" s="33">
         <v>70.39</v>
       </c>
       <c r="AB97" s="34">
         <v>71.33</v>
       </c>
       <c r="AC97" s="34">
         <v>73.236779449409354</v>
       </c>
     </row>
-    <row r="98" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:29">
       <c r="A98" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B98" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C98" s="21">
         <v>57.14</v>
       </c>
       <c r="D98" s="14">
         <v>57.94</v>
       </c>
       <c r="E98" s="14">
         <v>56.7</v>
       </c>
       <c r="F98" s="14">
         <v>57.19</v>
       </c>
       <c r="G98" s="14">
         <v>58.83</v>
       </c>
       <c r="H98" s="14">
         <v>59.82</v>
       </c>
       <c r="I98" s="14">
@@ -9394,51 +9393,51 @@
       <c r="V98" s="15">
         <v>68.91</v>
       </c>
       <c r="W98" s="15">
         <v>68.819999999999993</v>
       </c>
       <c r="X98" s="15">
         <v>65.63</v>
       </c>
       <c r="Y98" s="33">
         <v>65.92</v>
       </c>
       <c r="Z98" s="33">
         <v>71.430000000000007</v>
       </c>
       <c r="AA98" s="33">
         <v>71.92</v>
       </c>
       <c r="AB98" s="34">
         <v>71.16</v>
       </c>
       <c r="AC98" s="34">
         <v>72.594284330402047</v>
       </c>
     </row>
-    <row r="99" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:29">
       <c r="A99" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C99" s="21">
         <v>58.7</v>
       </c>
       <c r="D99" s="14">
         <v>57.91</v>
       </c>
       <c r="E99" s="14">
         <v>58.82</v>
       </c>
       <c r="F99" s="14">
         <v>57.92</v>
       </c>
       <c r="G99" s="14">
         <v>58.2</v>
       </c>
       <c r="H99" s="14">
         <v>59.1</v>
       </c>
       <c r="I99" s="14">
@@ -9483,51 +9482,51 @@
       <c r="V99" s="15">
         <v>66.8</v>
       </c>
       <c r="W99" s="15">
         <v>67.83</v>
       </c>
       <c r="X99" s="15">
         <v>65.209999999999994</v>
       </c>
       <c r="Y99" s="33">
         <v>64.27</v>
       </c>
       <c r="Z99" s="33">
         <v>69.78</v>
       </c>
       <c r="AA99" s="33">
         <v>69.709999999999994</v>
       </c>
       <c r="AB99" s="34">
         <v>70.31</v>
       </c>
       <c r="AC99" s="34">
         <v>70.477225400880101</v>
       </c>
     </row>
-    <row r="100" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:29">
       <c r="A100" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B100" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C100" s="21">
         <v>59.93</v>
       </c>
       <c r="D100" s="14">
         <v>57.72</v>
       </c>
       <c r="E100" s="14">
         <v>58.98</v>
       </c>
       <c r="F100" s="14">
         <v>59.49</v>
       </c>
       <c r="G100" s="14">
         <v>58.88</v>
       </c>
       <c r="H100" s="14">
         <v>60.23</v>
       </c>
       <c r="I100" s="14">
@@ -9572,51 +9571,51 @@
       <c r="V100" s="15">
         <v>67.040000000000006</v>
       </c>
       <c r="W100" s="15">
         <v>66.31</v>
       </c>
       <c r="X100" s="15">
         <v>64.06</v>
       </c>
       <c r="Y100" s="33">
         <v>62.63</v>
       </c>
       <c r="Z100" s="33">
         <v>70.89</v>
       </c>
       <c r="AA100" s="33">
         <v>71.14</v>
       </c>
       <c r="AB100" s="34">
         <v>70.86</v>
       </c>
       <c r="AC100" s="34">
         <v>73.627543640403331</v>
       </c>
     </row>
-    <row r="101" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:29">
       <c r="A101" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C101" s="21"/>
       <c r="D101" s="14"/>
       <c r="E101" s="14"/>
       <c r="F101" s="14"/>
       <c r="G101" s="14"/>
       <c r="H101" s="14"/>
       <c r="I101" s="14"/>
       <c r="J101" s="14"/>
       <c r="K101" s="14"/>
       <c r="L101" s="14"/>
       <c r="M101" s="14">
         <v>63.06</v>
       </c>
       <c r="N101" s="14">
         <v>63.06</v>
       </c>
       <c r="O101" s="14">
         <v>63.1</v>
       </c>
@@ -9641,51 +9640,51 @@
       <c r="V101" s="15">
         <v>67.92</v>
       </c>
       <c r="W101" s="15">
         <v>67.22</v>
       </c>
       <c r="X101" s="15">
         <v>65.59</v>
       </c>
       <c r="Y101" s="33">
         <v>64.319999999999993</v>
       </c>
       <c r="Z101" s="33">
         <v>69.900000000000006</v>
       </c>
       <c r="AA101" s="33">
         <v>69.98</v>
       </c>
       <c r="AB101" s="34">
         <v>70.489999999999995</v>
       </c>
       <c r="AC101" s="34">
         <v>71.872303576854435</v>
       </c>
     </row>
-    <row r="102" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:29">
       <c r="A102" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B102" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C102" s="21">
         <v>57.67</v>
       </c>
       <c r="D102" s="14">
         <v>57.4</v>
       </c>
       <c r="E102" s="14">
         <v>57.66</v>
       </c>
       <c r="F102" s="14">
         <v>57.95</v>
       </c>
       <c r="G102" s="14">
         <v>56.91</v>
       </c>
       <c r="H102" s="14">
         <v>56.65</v>
       </c>
       <c r="I102" s="14">
@@ -9730,51 +9729,51 @@
       <c r="V102" s="15">
         <v>66.67</v>
       </c>
       <c r="W102" s="15">
         <v>66.84</v>
       </c>
       <c r="X102" s="15">
         <v>66.11</v>
       </c>
       <c r="Y102" s="33">
         <v>64.62</v>
       </c>
       <c r="Z102" s="33">
         <v>67.680000000000007</v>
       </c>
       <c r="AA102" s="33">
         <v>68.7</v>
       </c>
       <c r="AB102" s="34">
         <v>69.069999999999993</v>
       </c>
       <c r="AC102" s="34">
         <v>70.440951409970125</v>
       </c>
     </row>
-    <row r="103" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:29">
       <c r="A103" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B103" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C103" s="21">
         <v>59.1</v>
       </c>
       <c r="D103" s="14">
         <v>59.18</v>
       </c>
       <c r="E103" s="14">
         <v>59.41</v>
       </c>
       <c r="F103" s="14">
         <v>60.04</v>
       </c>
       <c r="G103" s="14">
         <v>57.62</v>
       </c>
       <c r="H103" s="14">
         <v>58.22</v>
       </c>
       <c r="I103" s="14">
@@ -9819,51 +9818,51 @@
       <c r="V103" s="15">
         <v>67.12</v>
       </c>
       <c r="W103" s="15">
         <v>67.7</v>
       </c>
       <c r="X103" s="15">
         <v>65.290000000000006</v>
       </c>
       <c r="Y103" s="33">
         <v>64.86</v>
       </c>
       <c r="Z103" s="33">
         <v>68.25</v>
       </c>
       <c r="AA103" s="33">
         <v>69.760000000000005</v>
       </c>
       <c r="AB103" s="34">
         <v>70.28</v>
       </c>
       <c r="AC103" s="34">
         <v>71.293640403482286</v>
       </c>
     </row>
-    <row r="104" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:29">
       <c r="A104" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C104" s="21">
         <v>60.17</v>
       </c>
       <c r="D104" s="14">
         <v>59.77</v>
       </c>
       <c r="E104" s="14">
         <v>59.86</v>
       </c>
       <c r="F104" s="14">
         <v>59.89</v>
       </c>
       <c r="G104" s="14">
         <v>60.62</v>
       </c>
       <c r="H104" s="14">
         <v>60.9</v>
       </c>
       <c r="I104" s="14">
@@ -9908,51 +9907,51 @@
       <c r="V104" s="15">
         <v>67.459999999999994</v>
       </c>
       <c r="W104" s="15">
         <v>67.58</v>
       </c>
       <c r="X104" s="15">
         <v>64.7</v>
       </c>
       <c r="Y104" s="33">
         <v>65.44</v>
       </c>
       <c r="Z104" s="33">
         <v>69.56</v>
       </c>
       <c r="AA104" s="33">
         <v>70.400000000000006</v>
       </c>
       <c r="AB104" s="34">
         <v>71.36</v>
       </c>
       <c r="AC104" s="34">
         <v>71.608179574457054</v>
       </c>
     </row>
-    <row r="105" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:29">
       <c r="A105" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B105" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C105" s="21">
         <v>58.64</v>
       </c>
       <c r="D105" s="14">
         <v>57.35</v>
       </c>
       <c r="E105" s="14">
         <v>57.31</v>
       </c>
       <c r="F105" s="14">
         <v>57.79</v>
       </c>
       <c r="G105" s="14">
         <v>58.59</v>
       </c>
       <c r="H105" s="14">
         <v>59.06</v>
       </c>
       <c r="I105" s="14">
@@ -9997,51 +9996,51 @@
       <c r="V105" s="15">
         <v>68.040000000000006</v>
       </c>
       <c r="W105" s="15">
         <v>68.28</v>
       </c>
       <c r="X105" s="15">
         <v>65.75</v>
       </c>
       <c r="Y105" s="33">
         <v>65.180000000000007</v>
       </c>
       <c r="Z105" s="33">
         <v>71.63</v>
       </c>
       <c r="AA105" s="33">
         <v>71.569999999999993</v>
       </c>
       <c r="AB105" s="34">
         <v>72.12</v>
       </c>
       <c r="AC105" s="34">
         <v>73.386704202074455</v>
       </c>
     </row>
-    <row r="106" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:29">
       <c r="A106" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B106" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C106" s="21">
         <v>59.62</v>
       </c>
       <c r="D106" s="14">
         <v>58.03</v>
       </c>
       <c r="E106" s="14">
         <v>57.95</v>
       </c>
       <c r="F106" s="14">
         <v>59.1</v>
       </c>
       <c r="G106" s="14">
         <v>58.49</v>
       </c>
       <c r="H106" s="14">
         <v>58.81</v>
       </c>
       <c r="I106" s="14">
@@ -10086,51 +10085,51 @@
       <c r="V106" s="15">
         <v>67.069999999999993</v>
       </c>
       <c r="W106" s="15">
         <v>67.62</v>
       </c>
       <c r="X106" s="15">
         <v>66.010000000000005</v>
       </c>
       <c r="Y106" s="33">
         <v>65.099999999999994</v>
       </c>
       <c r="Z106" s="33">
         <v>67.98</v>
       </c>
       <c r="AA106" s="33">
         <v>69.81</v>
       </c>
       <c r="AB106" s="34">
         <v>69.95</v>
       </c>
       <c r="AC106" s="34">
         <v>71.183105550257082</v>
       </c>
     </row>
-    <row r="107" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:29">
       <c r="A107" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B107" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C107" s="21">
         <v>58.67</v>
       </c>
       <c r="D107" s="14">
         <v>58.59</v>
       </c>
       <c r="E107" s="14">
         <v>57.91</v>
       </c>
       <c r="F107" s="14">
         <v>56.88</v>
       </c>
       <c r="G107" s="14">
         <v>56.8</v>
       </c>
       <c r="H107" s="14">
         <v>58.1</v>
       </c>
       <c r="I107" s="14">
@@ -10175,51 +10174,51 @@
       <c r="V107" s="15">
         <v>66.05</v>
       </c>
       <c r="W107" s="15">
         <v>65.400000000000006</v>
       </c>
       <c r="X107" s="15">
         <v>64.98</v>
       </c>
       <c r="Y107" s="33">
         <v>63.83</v>
       </c>
       <c r="Z107" s="33">
         <v>68.069999999999993</v>
       </c>
       <c r="AA107" s="33">
         <v>68.87</v>
       </c>
       <c r="AB107" s="34">
         <v>68.430000000000007</v>
       </c>
       <c r="AC107" s="34">
         <v>69.218858409923044</v>
       </c>
     </row>
-    <row r="108" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:29">
       <c r="A108" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B108" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C108" s="21">
         <v>61.1</v>
       </c>
       <c r="D108" s="14">
         <v>60.4</v>
       </c>
       <c r="E108" s="14">
         <v>60.8</v>
       </c>
       <c r="F108" s="14">
         <v>60.42</v>
       </c>
       <c r="G108" s="14">
         <v>59.19</v>
       </c>
       <c r="H108" s="14">
         <v>60.18</v>
       </c>
       <c r="I108" s="14">
@@ -10264,51 +10263,51 @@
       <c r="V108" s="15">
         <v>66.22</v>
       </c>
       <c r="W108" s="15">
         <v>65.510000000000005</v>
       </c>
       <c r="X108" s="15">
         <v>64.06</v>
       </c>
       <c r="Y108" s="33">
         <v>63.57</v>
       </c>
       <c r="Z108" s="33">
         <v>71.05</v>
       </c>
       <c r="AA108" s="33">
         <v>71.260000000000005</v>
       </c>
       <c r="AB108" s="34">
         <v>71.38</v>
       </c>
       <c r="AC108" s="34">
         <v>72.504636577622307</v>
       </c>
     </row>
-    <row r="109" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:29">
       <c r="A109" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B109" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C109" s="21"/>
       <c r="D109" s="14"/>
       <c r="E109" s="14"/>
       <c r="F109" s="14"/>
       <c r="G109" s="14"/>
       <c r="H109" s="14"/>
       <c r="I109" s="14"/>
       <c r="J109" s="14"/>
       <c r="K109" s="14"/>
       <c r="L109" s="14"/>
       <c r="M109" s="14">
         <v>59.71</v>
       </c>
       <c r="N109" s="14">
         <v>60.36</v>
       </c>
       <c r="O109" s="14">
         <v>60.86</v>
       </c>
@@ -10333,51 +10332,51 @@
       <c r="V109" s="15">
         <v>65.03</v>
       </c>
       <c r="W109" s="15">
         <v>64.7</v>
       </c>
       <c r="X109" s="15">
         <v>63.51</v>
       </c>
       <c r="Y109" s="33">
         <v>62.96</v>
       </c>
       <c r="Z109" s="33">
         <v>66.2</v>
       </c>
       <c r="AA109" s="33">
         <v>67.38</v>
       </c>
       <c r="AB109" s="34">
         <v>67.47</v>
       </c>
       <c r="AC109" s="34">
         <v>69.545273531253102</v>
       </c>
     </row>
-    <row r="110" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:29">
       <c r="A110" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B110" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C110" s="21">
         <v>58.37</v>
       </c>
       <c r="D110" s="14">
         <v>57.39</v>
       </c>
       <c r="E110" s="14">
         <v>58.01</v>
       </c>
       <c r="F110" s="14">
         <v>58.19</v>
       </c>
       <c r="G110" s="14">
         <v>57.86</v>
       </c>
       <c r="H110" s="14">
         <v>57.87</v>
       </c>
       <c r="I110" s="14">
@@ -10422,51 +10421,51 @@
       <c r="V110" s="15">
         <v>65.83</v>
       </c>
       <c r="W110" s="15">
         <v>65.08</v>
       </c>
       <c r="X110" s="15">
         <v>65.010000000000005</v>
       </c>
       <c r="Y110" s="33">
         <v>63.17</v>
       </c>
       <c r="Z110" s="33">
         <v>67.569999999999993</v>
       </c>
       <c r="AA110" s="33">
         <v>69.53</v>
       </c>
       <c r="AB110" s="34">
         <v>69.209999999999994</v>
       </c>
       <c r="AC110" s="34">
         <v>70.182512131512013</v>
       </c>
     </row>
-    <row r="111" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:29">
       <c r="A111" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B111" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C111" s="21">
         <v>62.89</v>
       </c>
       <c r="D111" s="14">
         <v>64.2</v>
       </c>
       <c r="E111" s="14">
         <v>64.36</v>
       </c>
       <c r="F111" s="14">
         <v>64.62</v>
       </c>
       <c r="G111" s="14">
         <v>65.72</v>
       </c>
       <c r="H111" s="14">
         <v>66.180000000000007</v>
       </c>
       <c r="I111" s="14">
@@ -10511,51 +10510,51 @@
       <c r="V111" s="15">
         <v>71.92</v>
       </c>
       <c r="W111" s="15">
         <v>72.64</v>
       </c>
       <c r="X111" s="15">
         <v>69.61</v>
       </c>
       <c r="Y111" s="33">
         <v>69.349999999999994</v>
       </c>
       <c r="Z111" s="33">
         <v>73.47</v>
       </c>
       <c r="AA111" s="33">
         <v>74.239999999999995</v>
       </c>
       <c r="AB111" s="34">
         <v>74.77</v>
       </c>
       <c r="AC111" s="34">
         <v>76.40948888362405</v>
       </c>
     </row>
-    <row r="112" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:29">
       <c r="A112" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B112" s="18" t="s">
         <v>79</v>
       </c>
       <c r="C112" s="21">
         <v>62.01</v>
       </c>
       <c r="D112" s="14">
         <v>61.6</v>
       </c>
       <c r="E112" s="14">
         <v>62.62</v>
       </c>
       <c r="F112" s="14">
         <v>62.94</v>
       </c>
       <c r="G112" s="14">
         <v>62.16</v>
       </c>
       <c r="H112" s="14">
         <v>61.08</v>
       </c>
       <c r="I112" s="14">
@@ -10600,51 +10599,51 @@
       <c r="V112" s="15">
         <v>73.209999999999994</v>
       </c>
       <c r="W112" s="15">
         <v>72.55</v>
       </c>
       <c r="X112" s="15">
         <v>74.11</v>
       </c>
       <c r="Y112" s="33">
         <v>68.63</v>
       </c>
       <c r="Z112" s="33">
         <v>73.41</v>
       </c>
       <c r="AA112" s="33">
         <v>74.47</v>
       </c>
       <c r="AB112" s="34">
         <v>75.64</v>
       </c>
       <c r="AC112" s="34">
         <v>75.40697449041393</v>
       </c>
     </row>
-    <row r="113" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:29">
       <c r="A113" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B113" s="18" t="s">
         <v>80</v>
       </c>
       <c r="C113" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D113" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E113" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F113" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G113" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H113" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I113" s="14" t="s">
@@ -10689,83 +10688,83 @@
       <c r="V113" s="15">
         <v>70.91</v>
       </c>
       <c r="W113" s="15">
         <v>70.7</v>
       </c>
       <c r="X113" s="15">
         <v>67.14</v>
       </c>
       <c r="Y113" s="33">
         <v>67.5</v>
       </c>
       <c r="Z113" s="33">
         <v>72.34</v>
       </c>
       <c r="AA113" s="33">
         <v>72.63</v>
       </c>
       <c r="AB113" s="34">
         <v>73.349999999999994</v>
       </c>
       <c r="AC113" s="34">
         <v>75.550626173669656</v>
       </c>
     </row>
-    <row r="114" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B114" s="73" t="s">
+    <row r="114" spans="1:29">
+      <c r="B114" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="C114" s="73"/>
-[...27 lines deleted...]
-    <row r="115" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C114" s="80"/>
+      <c r="D114" s="80"/>
+      <c r="E114" s="80"/>
+      <c r="F114" s="80"/>
+      <c r="G114" s="80"/>
+      <c r="H114" s="80"/>
+      <c r="I114" s="80"/>
+      <c r="J114" s="80"/>
+      <c r="K114" s="80"/>
+      <c r="L114" s="80"/>
+      <c r="M114" s="80"/>
+      <c r="N114" s="80"/>
+      <c r="O114" s="80"/>
+      <c r="P114" s="80"/>
+      <c r="Q114" s="80"/>
+      <c r="R114" s="80"/>
+      <c r="S114" s="80"/>
+      <c r="T114" s="80"/>
+      <c r="U114" s="80"/>
+      <c r="V114" s="80"/>
+      <c r="W114" s="80"/>
+      <c r="X114" s="80"/>
+      <c r="Y114" s="80"/>
+      <c r="Z114" s="80"/>
+      <c r="AA114" s="80"/>
+      <c r="AB114" s="80"/>
+      <c r="AC114" s="80"/>
+    </row>
+    <row r="115" spans="1:29">
       <c r="B115" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C115" s="21">
         <v>62.49</v>
       </c>
       <c r="D115" s="14">
         <v>62.15</v>
       </c>
       <c r="E115" s="14">
         <v>62.67</v>
       </c>
       <c r="F115" s="14">
         <v>62.78</v>
       </c>
       <c r="G115" s="14">
         <v>62.91</v>
       </c>
       <c r="H115" s="14">
         <v>63.16</v>
       </c>
       <c r="I115" s="14">
         <v>62.85</v>
       </c>
       <c r="J115" s="14">
@@ -10807,51 +10806,51 @@
       <c r="V115" s="15">
         <v>70.95</v>
       </c>
       <c r="W115" s="15">
         <v>69.959999999999994</v>
       </c>
       <c r="X115" s="15">
         <v>68.38</v>
       </c>
       <c r="Y115" s="33">
         <v>67.91</v>
       </c>
       <c r="Z115" s="33">
         <v>69.89</v>
       </c>
       <c r="AA115" s="33">
         <v>70.25</v>
       </c>
       <c r="AB115" s="34">
         <v>70.42</v>
       </c>
       <c r="AC115" s="34">
         <v>71.255077213766484</v>
       </c>
     </row>
-    <row r="116" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:29">
       <c r="A116" s="17">
         <v>100000000</v>
       </c>
       <c r="B116" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C116" s="21"/>
       <c r="D116" s="14"/>
       <c r="E116" s="14"/>
       <c r="F116" s="14"/>
       <c r="G116" s="14"/>
       <c r="H116" s="14"/>
       <c r="I116" s="14"/>
       <c r="J116" s="14"/>
       <c r="K116" s="14"/>
       <c r="L116" s="14"/>
       <c r="M116" s="14">
         <v>62.71</v>
       </c>
       <c r="N116" s="14">
         <v>62.97</v>
       </c>
       <c r="O116" s="14">
         <v>63.72</v>
       </c>
@@ -10876,51 +10875,51 @@
       <c r="V116" s="15">
         <v>69.06</v>
       </c>
       <c r="W116" s="15">
         <v>69.22</v>
       </c>
       <c r="X116" s="15">
         <v>67.959999999999994</v>
       </c>
       <c r="Y116" s="33">
         <v>67.17</v>
       </c>
       <c r="Z116" s="33">
         <v>69.7</v>
       </c>
       <c r="AA116" s="33">
         <v>70.010000000000005</v>
       </c>
       <c r="AB116" s="34">
         <v>69.83</v>
       </c>
       <c r="AC116" s="34">
         <v>71.405545038481463</v>
       </c>
     </row>
-    <row r="117" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:29">
       <c r="A117" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B117" s="22" t="s">
         <v>65</v>
       </c>
       <c r="C117" s="21">
         <v>60.9</v>
       </c>
       <c r="D117" s="14">
         <v>59.66</v>
       </c>
       <c r="E117" s="14">
         <v>59.2</v>
       </c>
       <c r="F117" s="14">
         <v>60.71</v>
       </c>
       <c r="G117" s="14">
         <v>60.08</v>
       </c>
       <c r="H117" s="14">
         <v>59.8</v>
       </c>
       <c r="I117" s="14">
@@ -10965,51 +10964,51 @@
       <c r="V117" s="15">
         <v>68.760000000000005</v>
       </c>
       <c r="W117" s="15">
         <v>68.349999999999994</v>
       </c>
       <c r="X117" s="15">
         <v>67.25</v>
       </c>
       <c r="Y117" s="33">
         <v>66.72</v>
       </c>
       <c r="Z117" s="33">
         <v>69.11</v>
       </c>
       <c r="AA117" s="33">
         <v>68.790000000000006</v>
       </c>
       <c r="AB117" s="34">
         <v>69.92</v>
       </c>
       <c r="AC117" s="34">
         <v>72.064613754703061</v>
       </c>
     </row>
-    <row r="118" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:29">
       <c r="A118" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B118" s="22" t="s">
         <v>64</v>
       </c>
       <c r="C118" s="21">
         <v>62.71</v>
       </c>
       <c r="D118" s="14">
         <v>61.66</v>
       </c>
       <c r="E118" s="14">
         <v>61.43</v>
       </c>
       <c r="F118" s="14">
         <v>60.71</v>
       </c>
       <c r="G118" s="14">
         <v>60.68</v>
       </c>
       <c r="H118" s="14">
         <v>62.37</v>
       </c>
       <c r="I118" s="14">
@@ -11054,51 +11053,51 @@
       <c r="V118" s="15">
         <v>70.11</v>
       </c>
       <c r="W118" s="15">
         <v>70.39</v>
       </c>
       <c r="X118" s="15">
         <v>68.44</v>
       </c>
       <c r="Y118" s="33">
         <v>67.47</v>
       </c>
       <c r="Z118" s="33">
         <v>69.03</v>
       </c>
       <c r="AA118" s="33">
         <v>68.69</v>
       </c>
       <c r="AB118" s="34">
         <v>68.87</v>
       </c>
       <c r="AC118" s="34">
         <v>70.080288078823202</v>
       </c>
     </row>
-    <row r="119" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:29">
       <c r="A119" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B119" s="22" t="s">
         <v>63</v>
       </c>
       <c r="C119" s="21">
         <v>64.11</v>
       </c>
       <c r="D119" s="14">
         <v>63.85</v>
       </c>
       <c r="E119" s="14">
         <v>64.84</v>
       </c>
       <c r="F119" s="14">
         <v>64.959999999999994</v>
       </c>
       <c r="G119" s="14">
         <v>64.400000000000006</v>
       </c>
       <c r="H119" s="14">
         <v>64.489999999999995</v>
       </c>
       <c r="I119" s="14">
@@ -11143,51 +11142,51 @@
       <c r="V119" s="15">
         <v>71.55</v>
       </c>
       <c r="W119" s="15">
         <v>74.94</v>
       </c>
       <c r="X119" s="15">
         <v>73.06</v>
       </c>
       <c r="Y119" s="33">
         <v>70.95</v>
       </c>
       <c r="Z119" s="33">
         <v>70.34</v>
       </c>
       <c r="AA119" s="33">
         <v>71</v>
       </c>
       <c r="AB119" s="34">
         <v>71.08</v>
       </c>
       <c r="AC119" s="34">
         <v>72.300160059351015</v>
       </c>
     </row>
-    <row r="120" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:29">
       <c r="A120" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B120" s="22" t="s">
         <v>62</v>
       </c>
       <c r="C120" s="21">
         <v>60.84</v>
       </c>
       <c r="D120" s="14">
         <v>61.09</v>
       </c>
       <c r="E120" s="14">
         <v>62.84</v>
       </c>
       <c r="F120" s="14">
         <v>61.14</v>
       </c>
       <c r="G120" s="14">
         <v>62.47</v>
       </c>
       <c r="H120" s="14">
         <v>63.17</v>
       </c>
       <c r="I120" s="14">
@@ -11232,51 +11231,51 @@
       <c r="V120" s="15">
         <v>68.930000000000007</v>
       </c>
       <c r="W120" s="15">
         <v>68.62</v>
       </c>
       <c r="X120" s="15">
         <v>67.23</v>
       </c>
       <c r="Y120" s="33">
         <v>66.98</v>
       </c>
       <c r="Z120" s="33">
         <v>69.55</v>
       </c>
       <c r="AA120" s="33">
         <v>70.05</v>
       </c>
       <c r="AB120" s="34">
         <v>70.95</v>
       </c>
       <c r="AC120" s="34">
         <v>70.441658725420652</v>
       </c>
     </row>
-    <row r="121" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:29">
       <c r="A121" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>66</v>
       </c>
       <c r="C121" s="21">
         <v>60.87</v>
       </c>
       <c r="D121" s="14">
         <v>60.63</v>
       </c>
       <c r="E121" s="14">
         <v>60.86</v>
       </c>
       <c r="F121" s="14">
         <v>61.19</v>
       </c>
       <c r="G121" s="14">
         <v>60.33</v>
       </c>
       <c r="H121" s="14">
         <v>62.74</v>
       </c>
       <c r="I121" s="14">
@@ -11321,51 +11320,51 @@
       <c r="V121" s="15">
         <v>68.67</v>
       </c>
       <c r="W121" s="15">
         <v>67.989999999999995</v>
       </c>
       <c r="X121" s="15">
         <v>67.05</v>
       </c>
       <c r="Y121" s="33">
         <v>66.73</v>
       </c>
       <c r="Z121" s="33">
         <v>68.09</v>
       </c>
       <c r="AA121" s="33">
         <v>69.12</v>
       </c>
       <c r="AB121" s="34">
         <v>68.37</v>
       </c>
       <c r="AC121" s="34">
         <v>68.984810527790799</v>
       </c>
     </row>
-    <row r="122" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:29">
       <c r="A122" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>69</v>
       </c>
       <c r="C122" s="21">
         <v>64.06</v>
       </c>
       <c r="D122" s="14">
         <v>62.53</v>
       </c>
       <c r="E122" s="14">
         <v>63.99</v>
       </c>
       <c r="F122" s="14">
         <v>64.069999999999993</v>
       </c>
       <c r="G122" s="14">
         <v>63.04</v>
       </c>
       <c r="H122" s="14">
         <v>63.36</v>
       </c>
       <c r="I122" s="14">
@@ -11410,51 +11409,51 @@
       <c r="V122" s="15">
         <v>69.78</v>
       </c>
       <c r="W122" s="15">
         <v>70.52</v>
       </c>
       <c r="X122" s="15">
         <v>68.989999999999995</v>
       </c>
       <c r="Y122" s="33">
         <v>67.88</v>
       </c>
       <c r="Z122" s="33">
         <v>70.89</v>
       </c>
       <c r="AA122" s="33">
         <v>71.069999999999993</v>
       </c>
       <c r="AB122" s="34">
         <v>71.459999999999994</v>
       </c>
       <c r="AC122" s="34">
         <v>72.307270761172674</v>
       </c>
     </row>
-    <row r="123" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:29">
       <c r="A123" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B123" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C123" s="21"/>
       <c r="D123" s="14"/>
       <c r="E123" s="14"/>
       <c r="F123" s="14"/>
       <c r="G123" s="14"/>
       <c r="H123" s="14"/>
       <c r="I123" s="14"/>
       <c r="J123" s="14"/>
       <c r="K123" s="14"/>
       <c r="L123" s="14"/>
       <c r="M123" s="14">
         <v>64.88</v>
       </c>
       <c r="N123" s="14">
         <v>64.58</v>
       </c>
       <c r="O123" s="14">
         <v>65.19</v>
       </c>
@@ -11479,51 +11478,51 @@
       <c r="V123" s="15">
         <v>71.03</v>
       </c>
       <c r="W123" s="15">
         <v>70.5</v>
       </c>
       <c r="X123" s="15">
         <v>69.56</v>
       </c>
       <c r="Y123" s="33">
         <v>67.8</v>
       </c>
       <c r="Z123" s="33">
         <v>70.37</v>
       </c>
       <c r="AA123" s="33">
         <v>70.92</v>
       </c>
       <c r="AB123" s="34">
         <v>70.989999999999995</v>
       </c>
       <c r="AC123" s="34">
         <v>71.14070706942907</v>
       </c>
     </row>
-    <row r="124" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:29">
       <c r="A124" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>67</v>
       </c>
       <c r="C124" s="21">
         <v>62.17</v>
       </c>
       <c r="D124" s="14">
         <v>62.07</v>
       </c>
       <c r="E124" s="14">
         <v>63.36</v>
       </c>
       <c r="F124" s="14">
         <v>64.3</v>
       </c>
       <c r="G124" s="14">
         <v>63.71</v>
       </c>
       <c r="H124" s="14">
         <v>65.040000000000006</v>
       </c>
       <c r="I124" s="14">
@@ -11568,51 +11567,51 @@
       <c r="V124" s="15">
         <v>68.88</v>
       </c>
       <c r="W124" s="15">
         <v>68.86</v>
       </c>
       <c r="X124" s="15">
         <v>66.63</v>
       </c>
       <c r="Y124" s="33">
         <v>67.459999999999994</v>
       </c>
       <c r="Z124" s="33">
         <v>67.319999999999993</v>
       </c>
       <c r="AA124" s="33">
         <v>68.48</v>
       </c>
       <c r="AB124" s="34">
         <v>70.02</v>
       </c>
       <c r="AC124" s="34">
         <v>69.799698742958782</v>
       </c>
     </row>
-    <row r="125" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:29">
       <c r="A125" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>70</v>
       </c>
       <c r="C125" s="21">
         <v>60.22</v>
       </c>
       <c r="D125" s="14">
         <v>59.56</v>
       </c>
       <c r="E125" s="14">
         <v>61.14</v>
       </c>
       <c r="F125" s="14">
         <v>61.15</v>
       </c>
       <c r="G125" s="14">
         <v>62.31</v>
       </c>
       <c r="H125" s="14">
         <v>61.16</v>
       </c>
       <c r="I125" s="14">
@@ -11657,51 +11656,51 @@
       <c r="V125" s="15">
         <v>68.42</v>
       </c>
       <c r="W125" s="15">
         <v>67.86</v>
       </c>
       <c r="X125" s="15">
         <v>67.430000000000007</v>
       </c>
       <c r="Y125" s="33">
         <v>66.53</v>
       </c>
       <c r="Z125" s="33">
         <v>67.5</v>
       </c>
       <c r="AA125" s="33">
         <v>67.75</v>
       </c>
       <c r="AB125" s="34">
         <v>67.89</v>
       </c>
       <c r="AC125" s="34">
         <v>70.077566916613293</v>
       </c>
     </row>
-    <row r="126" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:29">
       <c r="A126" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="22" t="s">
         <v>71</v>
       </c>
       <c r="C126" s="21">
         <v>65.89</v>
       </c>
       <c r="D126" s="14">
         <v>65.41</v>
       </c>
       <c r="E126" s="14">
         <v>65.12</v>
       </c>
       <c r="F126" s="14">
         <v>64.36</v>
       </c>
       <c r="G126" s="14">
         <v>65.400000000000006</v>
       </c>
       <c r="H126" s="14">
         <v>66.37</v>
       </c>
       <c r="I126" s="14">
@@ -11746,51 +11745,51 @@
       <c r="V126" s="15">
         <v>70.78</v>
       </c>
       <c r="W126" s="15">
         <v>70.06</v>
       </c>
       <c r="X126" s="15">
         <v>67.66</v>
       </c>
       <c r="Y126" s="35">
         <v>69.06</v>
       </c>
       <c r="Z126" s="33">
         <v>70.97</v>
       </c>
       <c r="AA126" s="33">
         <v>71.459999999999994</v>
       </c>
       <c r="AB126" s="34">
         <v>70.97</v>
       </c>
       <c r="AC126" s="34">
         <v>71.445254076176113</v>
       </c>
     </row>
-    <row r="127" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:29">
       <c r="A127" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B127" s="22" t="s">
         <v>72</v>
       </c>
       <c r="C127" s="21">
         <v>63.28</v>
       </c>
       <c r="D127" s="14">
         <v>64.33</v>
       </c>
       <c r="E127" s="14">
         <v>60.09</v>
       </c>
       <c r="F127" s="14">
         <v>61.39</v>
       </c>
       <c r="G127" s="14">
         <v>62.49</v>
       </c>
       <c r="H127" s="14">
         <v>64.52</v>
       </c>
       <c r="I127" s="14">
@@ -11835,51 +11834,51 @@
       <c r="V127" s="15">
         <v>71.3</v>
       </c>
       <c r="W127" s="15">
         <v>71.930000000000007</v>
       </c>
       <c r="X127" s="15">
         <v>68.53</v>
       </c>
       <c r="Y127" s="33">
         <v>68.38</v>
       </c>
       <c r="Z127" s="33">
         <v>72.3</v>
       </c>
       <c r="AA127" s="33">
         <v>71.459999999999994</v>
       </c>
       <c r="AB127" s="34">
         <v>71.13</v>
       </c>
       <c r="AC127" s="34">
         <v>72.403870070209464</v>
       </c>
     </row>
-    <row r="128" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:29">
       <c r="A128" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B128" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C128" s="21">
         <v>60.41</v>
       </c>
       <c r="D128" s="14">
         <v>60.69</v>
       </c>
       <c r="E128" s="14">
         <v>60.86</v>
       </c>
       <c r="F128" s="14">
         <v>61.62</v>
       </c>
       <c r="G128" s="14">
         <v>61.39</v>
       </c>
       <c r="H128" s="14">
         <v>62.12</v>
       </c>
       <c r="I128" s="14">
@@ -11924,51 +11923,51 @@
       <c r="V128" s="15">
         <v>68.33</v>
       </c>
       <c r="W128" s="15">
         <v>66.86</v>
       </c>
       <c r="X128" s="15">
         <v>66.19</v>
       </c>
       <c r="Y128" s="33">
         <v>65.83</v>
       </c>
       <c r="Z128" s="33">
         <v>68.42</v>
       </c>
       <c r="AA128" s="33">
         <v>69.12</v>
       </c>
       <c r="AB128" s="34">
         <v>69.55</v>
       </c>
       <c r="AC128" s="34">
         <v>72.478579396798338</v>
       </c>
     </row>
-    <row r="129" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:29">
       <c r="A129" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B129" s="22" t="s">
         <v>74</v>
       </c>
       <c r="C129" s="21">
         <v>60.48</v>
       </c>
       <c r="D129" s="14">
         <v>59.86</v>
       </c>
       <c r="E129" s="14">
         <v>60.59</v>
       </c>
       <c r="F129" s="14">
         <v>60.45</v>
       </c>
       <c r="G129" s="14">
         <v>61.06</v>
       </c>
       <c r="H129" s="14">
         <v>60.36</v>
       </c>
       <c r="I129" s="14">
@@ -12013,51 +12012,51 @@
       <c r="V129" s="15">
         <v>65.900000000000006</v>
       </c>
       <c r="W129" s="15">
         <v>65.37</v>
       </c>
       <c r="X129" s="15">
         <v>65.13</v>
       </c>
       <c r="Y129" s="33">
         <v>64.680000000000007</v>
       </c>
       <c r="Z129" s="33">
         <v>67.83</v>
       </c>
       <c r="AA129" s="33">
         <v>67.569999999999993</v>
       </c>
       <c r="AB129" s="34">
         <v>68.180000000000007</v>
       </c>
       <c r="AC129" s="34">
         <v>69.719110491630374</v>
       </c>
     </row>
-    <row r="130" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:29">
       <c r="A130" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B130" s="22" t="s">
         <v>81</v>
       </c>
       <c r="C130" s="21">
         <v>65.28</v>
       </c>
       <c r="D130" s="14">
         <v>65.430000000000007</v>
       </c>
       <c r="E130" s="14">
         <v>65.13</v>
       </c>
       <c r="F130" s="14">
         <v>65.02</v>
       </c>
       <c r="G130" s="14">
         <v>65.5</v>
       </c>
       <c r="H130" s="14">
         <v>65.430000000000007</v>
       </c>
       <c r="I130" s="14">
@@ -12102,51 +12101,51 @@
       <c r="V130" s="15">
         <v>70.81</v>
       </c>
       <c r="W130" s="15">
         <v>70.69</v>
       </c>
       <c r="X130" s="15">
         <v>68.34</v>
       </c>
       <c r="Y130" s="33">
         <v>68.3</v>
       </c>
       <c r="Z130" s="33">
         <v>71.930000000000007</v>
       </c>
       <c r="AA130" s="33">
         <v>71.739999999999995</v>
       </c>
       <c r="AB130" s="34">
         <v>72.02</v>
       </c>
       <c r="AC130" s="34">
         <v>72.539847378937807</v>
       </c>
     </row>
-    <row r="131" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:29">
       <c r="A131" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B131" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C131" s="21"/>
       <c r="D131" s="14"/>
       <c r="E131" s="14"/>
       <c r="F131" s="14"/>
       <c r="G131" s="14"/>
       <c r="H131" s="14"/>
       <c r="I131" s="14"/>
       <c r="J131" s="14"/>
       <c r="K131" s="14"/>
       <c r="L131" s="14"/>
       <c r="M131" s="14">
         <v>66.319999999999993</v>
       </c>
       <c r="N131" s="14">
         <v>66.23</v>
       </c>
       <c r="O131" s="14">
         <v>65.150000000000006</v>
       </c>
@@ -12171,51 +12170,51 @@
       <c r="V131" s="15">
         <v>71.59</v>
       </c>
       <c r="W131" s="15">
         <v>71.5</v>
       </c>
       <c r="X131" s="15">
         <v>70.739999999999995</v>
       </c>
       <c r="Y131" s="33">
         <v>73.3</v>
       </c>
       <c r="Z131" s="33">
         <v>71.040000000000006</v>
       </c>
       <c r="AA131" s="33">
         <v>70.39</v>
       </c>
       <c r="AB131" s="34">
         <v>69.98</v>
       </c>
       <c r="AC131" s="34">
         <v>70.669453102319565</v>
       </c>
     </row>
-    <row r="132" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:29">
       <c r="A132" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B132" s="22" t="s">
         <v>77</v>
       </c>
       <c r="C132" s="24">
         <v>61.61</v>
       </c>
       <c r="D132" s="30">
         <v>60.45</v>
       </c>
       <c r="E132" s="30">
         <v>61.53</v>
       </c>
       <c r="F132" s="30">
         <v>61.83</v>
       </c>
       <c r="G132" s="30">
         <v>62.74</v>
       </c>
       <c r="H132" s="30">
         <v>62.2</v>
       </c>
       <c r="I132" s="30">
@@ -12260,83 +12259,83 @@
       <c r="V132" s="31">
         <v>66.47</v>
       </c>
       <c r="W132" s="31">
         <v>66.37</v>
       </c>
       <c r="X132" s="31">
         <v>65.27</v>
       </c>
       <c r="Y132" s="36">
         <v>65.08</v>
       </c>
       <c r="Z132" s="37">
         <v>66.64</v>
       </c>
       <c r="AA132" s="37">
         <v>66.680000000000007</v>
       </c>
       <c r="AB132" s="38">
         <v>66.62</v>
       </c>
       <c r="AC132" s="34">
         <v>68.208547140881407</v>
       </c>
     </row>
-    <row r="133" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B133" s="74" t="s">
+    <row r="133" spans="1:29">
+      <c r="B133" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="C133" s="74"/>
-[...27 lines deleted...]
-    <row r="134" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C133" s="81"/>
+      <c r="D133" s="81"/>
+      <c r="E133" s="81"/>
+      <c r="F133" s="81"/>
+      <c r="G133" s="81"/>
+      <c r="H133" s="81"/>
+      <c r="I133" s="81"/>
+      <c r="J133" s="81"/>
+      <c r="K133" s="81"/>
+      <c r="L133" s="81"/>
+      <c r="M133" s="81"/>
+      <c r="N133" s="81"/>
+      <c r="O133" s="81"/>
+      <c r="P133" s="81"/>
+      <c r="Q133" s="81"/>
+      <c r="R133" s="81"/>
+      <c r="S133" s="81"/>
+      <c r="T133" s="81"/>
+      <c r="U133" s="81"/>
+      <c r="V133" s="81"/>
+      <c r="W133" s="81"/>
+      <c r="X133" s="81"/>
+      <c r="Y133" s="81"/>
+      <c r="Z133" s="81"/>
+      <c r="AA133" s="81"/>
+      <c r="AB133" s="81"/>
+      <c r="AC133" s="81"/>
+    </row>
+    <row r="134" spans="1:29">
       <c r="B134" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C134" s="21">
         <v>70.87</v>
       </c>
       <c r="D134" s="14">
         <v>71.13</v>
       </c>
       <c r="E134" s="14">
         <v>71.319999999999993</v>
       </c>
       <c r="F134" s="14">
         <v>71.52</v>
       </c>
       <c r="G134" s="14">
         <v>71.459999999999994</v>
       </c>
       <c r="H134" s="14">
         <v>72</v>
       </c>
       <c r="I134" s="14">
         <v>71.77</v>
       </c>
       <c r="J134" s="14">
@@ -12354,75 +12353,75 @@
       <c r="N134" s="14">
         <v>73.41</v>
       </c>
       <c r="O134" s="14">
         <v>73.88</v>
       </c>
       <c r="P134" s="14">
         <v>74.28</v>
       </c>
       <c r="Q134" s="14">
         <v>75.23</v>
       </c>
       <c r="R134" s="14">
         <v>75.819999999999993</v>
       </c>
       <c r="S134" s="14">
         <v>76.239999999999995</v>
       </c>
       <c r="T134" s="14">
         <v>76.55</v>
       </c>
       <c r="U134" s="15">
         <v>76.959999999999994</v>
       </c>
       <c r="V134" s="15">
-        <v>73.349999999999994</v>
+        <v>77.313770049661457</v>
       </c>
       <c r="W134" s="15">
         <v>77.47</v>
       </c>
       <c r="X134" s="15">
         <v>75.61</v>
       </c>
       <c r="Y134" s="39">
         <v>74.069999999999993</v>
       </c>
       <c r="Z134" s="33">
         <v>78.42</v>
       </c>
       <c r="AA134" s="33">
         <v>79.06</v>
       </c>
       <c r="AB134" s="34">
         <v>79.42</v>
       </c>
       <c r="AC134" s="34">
         <v>79.802045871257988</v>
       </c>
     </row>
-    <row r="135" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:29">
       <c r="A135" s="17">
         <v>100000000</v>
       </c>
       <c r="B135" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C135" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D135" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E135" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F135" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G135" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H135" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I135" s="21" t="s">
@@ -12443,75 +12442,75 @@
       <c r="N135" s="14">
         <v>72.69</v>
       </c>
       <c r="O135" s="21">
         <v>73.44</v>
       </c>
       <c r="P135" s="14">
         <v>74.02</v>
       </c>
       <c r="Q135" s="21">
         <v>75.010000000000005</v>
       </c>
       <c r="R135" s="14">
         <v>75.989999999999995</v>
       </c>
       <c r="S135" s="21">
         <v>75.5</v>
       </c>
       <c r="T135" s="14">
         <v>76.569999999999993</v>
       </c>
       <c r="U135" s="21">
         <v>76.98</v>
       </c>
       <c r="V135" s="14">
-        <v>73.28</v>
+        <v>77.461463736704602</v>
       </c>
       <c r="W135" s="21">
         <v>77.260000000000005</v>
       </c>
       <c r="X135" s="14">
         <v>75.489999999999995</v>
       </c>
       <c r="Y135" s="39">
         <v>74.62</v>
       </c>
       <c r="Z135" s="33">
         <v>77.69</v>
       </c>
       <c r="AA135" s="33">
         <v>78.319999999999993</v>
       </c>
       <c r="AB135" s="34">
         <v>79.67</v>
       </c>
       <c r="AC135" s="34">
         <v>79.16625939602018</v>
       </c>
     </row>
-    <row r="136" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:29">
       <c r="A136" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B136" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C136" s="21">
         <v>69.7</v>
       </c>
       <c r="D136" s="14">
         <v>70.45</v>
       </c>
       <c r="E136" s="14">
         <v>69.61</v>
       </c>
       <c r="F136" s="14">
         <v>71.02</v>
       </c>
       <c r="G136" s="14">
         <v>69.52</v>
       </c>
       <c r="H136" s="14">
         <v>70.17</v>
       </c>
       <c r="I136" s="14">
@@ -12532,75 +12531,75 @@
       <c r="N136" s="14">
         <v>72.17</v>
       </c>
       <c r="O136" s="14">
         <v>71.84</v>
       </c>
       <c r="P136" s="14">
         <v>72.430000000000007</v>
       </c>
       <c r="Q136" s="14">
         <v>73.459999999999994</v>
       </c>
       <c r="R136" s="14">
         <v>74.84</v>
       </c>
       <c r="S136" s="14">
         <v>74.989999999999995</v>
       </c>
       <c r="T136" s="14">
         <v>75.61</v>
       </c>
       <c r="U136" s="15">
         <v>75.45</v>
       </c>
       <c r="V136" s="15">
-        <v>71.709999999999994</v>
+        <v>76.045408201341104</v>
       </c>
       <c r="W136" s="15">
         <v>76.72</v>
       </c>
       <c r="X136" s="15">
         <v>74.790000000000006</v>
       </c>
       <c r="Y136" s="39">
         <v>73.25</v>
       </c>
       <c r="Z136" s="33">
         <v>77.86</v>
       </c>
       <c r="AA136" s="33">
         <v>78.81</v>
       </c>
       <c r="AB136" s="34">
         <v>78.19</v>
       </c>
       <c r="AC136" s="34">
         <v>80.059471271955317</v>
       </c>
     </row>
-    <row r="137" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:29">
       <c r="A137" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B137" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C137" s="21">
         <v>70.569999999999993</v>
       </c>
       <c r="D137" s="14">
         <v>69.290000000000006</v>
       </c>
       <c r="E137" s="14">
         <v>69.900000000000006</v>
       </c>
       <c r="F137" s="14">
         <v>70.069999999999993</v>
       </c>
       <c r="G137" s="14">
         <v>70.48</v>
       </c>
       <c r="H137" s="14">
         <v>71.7</v>
       </c>
       <c r="I137" s="14">
@@ -12621,75 +12620,75 @@
       <c r="N137" s="14">
         <v>74.36</v>
       </c>
       <c r="O137" s="14">
         <v>75.03</v>
       </c>
       <c r="P137" s="14">
         <v>75.02</v>
       </c>
       <c r="Q137" s="14">
         <v>76.150000000000006</v>
       </c>
       <c r="R137" s="14">
         <v>76.41</v>
       </c>
       <c r="S137" s="14">
         <v>76.61</v>
       </c>
       <c r="T137" s="14">
         <v>77.069999999999993</v>
       </c>
       <c r="U137" s="15">
         <v>77.44</v>
       </c>
       <c r="V137" s="15">
-        <v>73.66</v>
+        <v>77.63436357266788</v>
       </c>
       <c r="W137" s="15">
         <v>77.25</v>
       </c>
       <c r="X137" s="15">
         <v>76.13</v>
       </c>
       <c r="Y137" s="39">
         <v>74.33</v>
       </c>
       <c r="Z137" s="33">
         <v>78.94</v>
       </c>
       <c r="AA137" s="33">
         <v>78.45</v>
       </c>
       <c r="AB137" s="34">
         <v>79.150000000000006</v>
       </c>
       <c r="AC137" s="34">
         <v>80.056899598032388</v>
       </c>
     </row>
-    <row r="138" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:29">
       <c r="A138" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B138" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C138" s="21">
         <v>71.14</v>
       </c>
       <c r="D138" s="14">
         <v>71.47</v>
       </c>
       <c r="E138" s="14">
         <v>72.06</v>
       </c>
       <c r="F138" s="14">
         <v>71.97</v>
       </c>
       <c r="G138" s="14">
         <v>71.84</v>
       </c>
       <c r="H138" s="14">
         <v>71.959999999999994</v>
       </c>
       <c r="I138" s="14">
@@ -12710,75 +12709,75 @@
       <c r="N138" s="14">
         <v>73.58</v>
       </c>
       <c r="O138" s="14">
         <v>74.31</v>
       </c>
       <c r="P138" s="14">
         <v>74.34</v>
       </c>
       <c r="Q138" s="14">
         <v>75.209999999999994</v>
       </c>
       <c r="R138" s="14">
         <v>75.81</v>
       </c>
       <c r="S138" s="14">
         <v>76.41</v>
       </c>
       <c r="T138" s="14">
         <v>76.77</v>
       </c>
       <c r="U138" s="15">
         <v>77.02</v>
       </c>
       <c r="V138" s="15">
-        <v>74.510000000000005</v>
+        <v>77.630056834927558</v>
       </c>
       <c r="W138" s="15">
         <v>77.790000000000006</v>
       </c>
       <c r="X138" s="15">
         <v>76</v>
       </c>
       <c r="Y138" s="39">
         <v>74.849999999999994</v>
       </c>
       <c r="Z138" s="33">
         <v>77.66</v>
       </c>
       <c r="AA138" s="33">
         <v>78.22</v>
       </c>
       <c r="AB138" s="34">
         <v>78.61</v>
       </c>
       <c r="AC138" s="34">
         <v>79.048460698379543</v>
       </c>
     </row>
-    <row r="139" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:29">
       <c r="A139" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B139" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C139" s="21">
         <v>69.67</v>
       </c>
       <c r="D139" s="14">
         <v>70.3</v>
       </c>
       <c r="E139" s="14">
         <v>71.510000000000005</v>
       </c>
       <c r="F139" s="14">
         <v>70.91</v>
       </c>
       <c r="G139" s="14">
         <v>71.290000000000006</v>
       </c>
       <c r="H139" s="14">
         <v>72.08</v>
       </c>
       <c r="I139" s="14">
@@ -12799,75 +12798,75 @@
       <c r="N139" s="14">
         <v>73.73</v>
       </c>
       <c r="O139" s="14">
         <v>74.239999999999995</v>
       </c>
       <c r="P139" s="14">
         <v>74.28</v>
       </c>
       <c r="Q139" s="14">
         <v>75.959999999999994</v>
       </c>
       <c r="R139" s="14">
         <v>75.8</v>
       </c>
       <c r="S139" s="14">
         <v>76.180000000000007</v>
       </c>
       <c r="T139" s="14">
         <v>76.33</v>
       </c>
       <c r="U139" s="15">
         <v>76.959999999999994</v>
       </c>
       <c r="V139" s="15">
-        <v>73.13</v>
+        <v>76.990889477150006</v>
       </c>
       <c r="W139" s="15">
         <v>77.77</v>
       </c>
       <c r="X139" s="15">
         <v>74.72</v>
       </c>
       <c r="Y139" s="39">
         <v>73.98</v>
       </c>
       <c r="Z139" s="33">
         <v>78.56</v>
       </c>
       <c r="AA139" s="33">
         <v>79.33</v>
       </c>
       <c r="AB139" s="34">
         <v>79.3</v>
       </c>
       <c r="AC139" s="34">
         <v>79.880052431824481</v>
       </c>
     </row>
-    <row r="140" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:29">
       <c r="A140" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C140" s="21">
         <v>70.8</v>
       </c>
       <c r="D140" s="14">
         <v>72.010000000000005</v>
       </c>
       <c r="E140" s="14">
         <v>70.67</v>
       </c>
       <c r="F140" s="14">
         <v>70.89</v>
       </c>
       <c r="G140" s="14">
         <v>71.14</v>
       </c>
       <c r="H140" s="14">
         <v>72.44</v>
       </c>
       <c r="I140" s="14">
@@ -12888,75 +12887,75 @@
       <c r="N140" s="14">
         <v>73.989999999999995</v>
       </c>
       <c r="O140" s="14">
         <v>74.319999999999993</v>
       </c>
       <c r="P140" s="14">
         <v>75.08</v>
       </c>
       <c r="Q140" s="14">
         <v>75.41</v>
       </c>
       <c r="R140" s="14">
         <v>75.930000000000007</v>
       </c>
       <c r="S140" s="14">
         <v>76.42</v>
       </c>
       <c r="T140" s="14">
         <v>76.83</v>
       </c>
       <c r="U140" s="15">
         <v>77.02</v>
       </c>
       <c r="V140" s="15">
-        <v>72.62</v>
+        <v>77.333502835435894</v>
       </c>
       <c r="W140" s="15">
         <v>77.62</v>
       </c>
       <c r="X140" s="15">
         <v>75.8</v>
       </c>
       <c r="Y140" s="39">
         <v>73.92</v>
       </c>
       <c r="Z140" s="33">
         <v>78.349999999999994</v>
       </c>
       <c r="AA140" s="33">
         <v>78.69</v>
       </c>
       <c r="AB140" s="34">
         <v>78.86</v>
       </c>
       <c r="AC140" s="34">
         <v>79.983533810671716</v>
       </c>
     </row>
-    <row r="141" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:29">
       <c r="A141" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B141" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C141" s="21">
         <v>71.02</v>
       </c>
       <c r="D141" s="14">
         <v>70.989999999999995</v>
       </c>
       <c r="E141" s="14">
         <v>71.47</v>
       </c>
       <c r="F141" s="14">
         <v>71.489999999999995</v>
       </c>
       <c r="G141" s="14">
         <v>71.61</v>
       </c>
       <c r="H141" s="14">
         <v>72.239999999999995</v>
       </c>
       <c r="I141" s="14">
@@ -12977,75 +12976,75 @@
       <c r="N141" s="14">
         <v>73.3</v>
       </c>
       <c r="O141" s="14">
         <v>73.55</v>
       </c>
       <c r="P141" s="14">
         <v>74.010000000000005</v>
       </c>
       <c r="Q141" s="14">
         <v>74.31</v>
       </c>
       <c r="R141" s="14">
         <v>75.03</v>
       </c>
       <c r="S141" s="14">
         <v>75.8</v>
       </c>
       <c r="T141" s="14">
         <v>76.150000000000006</v>
       </c>
       <c r="U141" s="15">
         <v>76.45</v>
       </c>
       <c r="V141" s="15">
-        <v>73.010000000000005</v>
+        <v>77.151712001662943</v>
       </c>
       <c r="W141" s="15">
         <v>77.11</v>
       </c>
       <c r="X141" s="15">
         <v>74.78</v>
       </c>
       <c r="Y141" s="39">
         <v>73.14</v>
       </c>
       <c r="Z141" s="33">
         <v>78.78</v>
       </c>
       <c r="AA141" s="33">
         <v>79.36</v>
       </c>
       <c r="AB141" s="34">
         <v>79.55</v>
       </c>
       <c r="AC141" s="34">
         <v>80.13361648440312</v>
       </c>
     </row>
-    <row r="142" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:29">
       <c r="A142" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B142" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C142" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D142" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E142" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F142" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G142" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H142" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I142" s="21" t="s">
@@ -13066,75 +13065,75 @@
       <c r="N142" s="14">
         <v>72.53</v>
       </c>
       <c r="O142" s="21">
         <v>73.430000000000007</v>
       </c>
       <c r="P142" s="14">
         <v>73.540000000000006</v>
       </c>
       <c r="Q142" s="21">
         <v>74.81</v>
       </c>
       <c r="R142" s="14">
         <v>74.819999999999993</v>
       </c>
       <c r="S142" s="21">
         <v>75.069999999999993</v>
       </c>
       <c r="T142" s="14">
         <v>75.349999999999994</v>
       </c>
       <c r="U142" s="21">
         <v>75.92</v>
       </c>
       <c r="V142" s="14">
-        <v>72.91</v>
+        <v>76.225593888848493</v>
       </c>
       <c r="W142" s="21">
         <v>76.61</v>
       </c>
       <c r="X142" s="14">
         <v>75.12</v>
       </c>
       <c r="Y142" s="39">
         <v>73.5</v>
       </c>
       <c r="Z142" s="33">
         <v>78.459999999999994</v>
       </c>
       <c r="AA142" s="33">
         <v>78.64</v>
       </c>
       <c r="AB142" s="34">
         <v>79.06</v>
       </c>
       <c r="AC142" s="34">
         <v>80.022004194297139</v>
       </c>
     </row>
-    <row r="143" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:29">
       <c r="A143" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B143" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C143" s="21">
         <v>69.989999999999995</v>
       </c>
       <c r="D143" s="14">
         <v>70.400000000000006</v>
       </c>
       <c r="E143" s="14">
         <v>70.28</v>
       </c>
       <c r="F143" s="14">
         <v>70.290000000000006</v>
       </c>
       <c r="G143" s="14">
         <v>70.41</v>
       </c>
       <c r="H143" s="14">
         <v>70.17</v>
       </c>
       <c r="I143" s="14">
@@ -13155,75 +13154,75 @@
       <c r="N143" s="14">
         <v>72.16</v>
       </c>
       <c r="O143" s="14">
         <v>72.92</v>
       </c>
       <c r="P143" s="14">
         <v>72.78</v>
       </c>
       <c r="Q143" s="14">
         <v>74.150000000000006</v>
       </c>
       <c r="R143" s="14">
         <v>74.87</v>
       </c>
       <c r="S143" s="14">
         <v>75.150000000000006</v>
       </c>
       <c r="T143" s="14">
         <v>75.44</v>
       </c>
       <c r="U143" s="15">
         <v>75.7</v>
       </c>
       <c r="V143" s="15">
-        <v>71.91</v>
+        <v>76.329501430535274</v>
       </c>
       <c r="W143" s="15">
         <v>76.209999999999994</v>
       </c>
       <c r="X143" s="15">
         <v>74.819999999999993</v>
       </c>
       <c r="Y143" s="39">
         <v>73.14</v>
       </c>
       <c r="Z143" s="33">
         <v>76.72</v>
       </c>
       <c r="AA143" s="33">
         <v>77.84</v>
       </c>
       <c r="AB143" s="34">
         <v>78.3</v>
       </c>
       <c r="AC143" s="34">
         <v>78.577355832732636</v>
       </c>
     </row>
-    <row r="144" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:29">
       <c r="A144" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B144" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C144" s="21">
         <v>70.77</v>
       </c>
       <c r="D144" s="14">
         <v>70.78</v>
       </c>
       <c r="E144" s="14">
         <v>71.5</v>
       </c>
       <c r="F144" s="14">
         <v>71.680000000000007</v>
       </c>
       <c r="G144" s="14">
         <v>71.14</v>
       </c>
       <c r="H144" s="14">
         <v>71.78</v>
       </c>
       <c r="I144" s="14">
@@ -13244,75 +13243,75 @@
       <c r="N144" s="14">
         <v>73.400000000000006</v>
       </c>
       <c r="O144" s="14">
         <v>72.83</v>
       </c>
       <c r="P144" s="14">
         <v>73.59</v>
       </c>
       <c r="Q144" s="14">
         <v>74.83</v>
       </c>
       <c r="R144" s="14">
         <v>75.08</v>
       </c>
       <c r="S144" s="14">
         <v>75.739999999999995</v>
       </c>
       <c r="T144" s="14">
         <v>75.55</v>
       </c>
       <c r="U144" s="15">
         <v>76.81</v>
       </c>
       <c r="V144" s="15">
-        <v>72.52</v>
+        <v>76.96270007654762</v>
       </c>
       <c r="W144" s="15">
         <v>77.17</v>
       </c>
       <c r="X144" s="15">
         <v>75.33</v>
       </c>
       <c r="Y144" s="39">
         <v>73.28</v>
       </c>
       <c r="Z144" s="33">
         <v>77.290000000000006</v>
       </c>
       <c r="AA144" s="33">
         <v>78.12</v>
       </c>
       <c r="AB144" s="34">
         <v>79.099999999999994</v>
       </c>
       <c r="AC144" s="34">
         <v>79.23880362326031</v>
       </c>
     </row>
-    <row r="145" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:29">
       <c r="A145" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B145" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C145" s="21">
         <v>68.98</v>
       </c>
       <c r="D145" s="14">
         <v>69.91</v>
       </c>
       <c r="E145" s="14">
         <v>69.92</v>
       </c>
       <c r="F145" s="14">
         <v>69.88</v>
       </c>
       <c r="G145" s="14">
         <v>70.5</v>
       </c>
       <c r="H145" s="14">
         <v>71.540000000000006</v>
       </c>
       <c r="I145" s="14">
@@ -13333,75 +13332,75 @@
       <c r="N145" s="14">
         <v>72.650000000000006</v>
       </c>
       <c r="O145" s="14">
         <v>73.39</v>
       </c>
       <c r="P145" s="14">
         <v>73.59</v>
       </c>
       <c r="Q145" s="14">
         <v>74.63</v>
       </c>
       <c r="R145" s="14">
         <v>75.02</v>
       </c>
       <c r="S145" s="14">
         <v>75.89</v>
       </c>
       <c r="T145" s="14">
         <v>75.66</v>
       </c>
       <c r="U145" s="15">
         <v>76.53</v>
       </c>
       <c r="V145" s="15">
-        <v>73.069999999999993</v>
+        <v>76.861841070335416</v>
       </c>
       <c r="W145" s="15">
         <v>76.69</v>
       </c>
       <c r="X145" s="15">
         <v>74.27</v>
       </c>
       <c r="Y145" s="39">
         <v>74.48</v>
       </c>
       <c r="Z145" s="33">
         <v>78.14</v>
       </c>
       <c r="AA145" s="33">
         <v>78.099999999999994</v>
       </c>
       <c r="AB145" s="34">
         <v>79.3</v>
       </c>
       <c r="AC145" s="34">
         <v>78.840534167083959</v>
       </c>
     </row>
-    <row r="146" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:29">
       <c r="A146" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B146" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C146" s="21">
         <v>70.069999999999993</v>
       </c>
       <c r="D146" s="14">
         <v>70.319999999999993</v>
       </c>
       <c r="E146" s="14">
         <v>69.83</v>
       </c>
       <c r="F146" s="14">
         <v>70.180000000000007</v>
       </c>
       <c r="G146" s="14">
         <v>71.19</v>
       </c>
       <c r="H146" s="14">
         <v>71.680000000000007</v>
       </c>
       <c r="I146" s="14">
@@ -13422,75 +13421,75 @@
       <c r="N146" s="14">
         <v>74.27</v>
       </c>
       <c r="O146" s="14">
         <v>74.37</v>
       </c>
       <c r="P146" s="14">
         <v>75.41</v>
       </c>
       <c r="Q146" s="14">
         <v>75.819999999999993</v>
       </c>
       <c r="R146" s="14">
         <v>76.989999999999995</v>
       </c>
       <c r="S146" s="14">
         <v>77.25</v>
       </c>
       <c r="T146" s="14">
         <v>77.78</v>
       </c>
       <c r="U146" s="15">
         <v>77.87</v>
       </c>
       <c r="V146" s="15">
-        <v>74.23</v>
+        <v>77.984999362439908</v>
       </c>
       <c r="W146" s="15">
         <v>78.209999999999994</v>
       </c>
       <c r="X146" s="15">
         <v>75.17</v>
       </c>
       <c r="Y146" s="39">
         <v>74.7</v>
       </c>
       <c r="Z146" s="33">
         <v>79.44</v>
       </c>
       <c r="AA146" s="33">
         <v>79.900000000000006</v>
       </c>
       <c r="AB146" s="34">
         <v>79.45</v>
       </c>
       <c r="AC146" s="34">
         <v>79.861137429893617</v>
       </c>
     </row>
-    <row r="147" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:29">
       <c r="A147" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B147" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C147" s="21">
         <v>70.62</v>
       </c>
       <c r="D147" s="14">
         <v>70.87</v>
       </c>
       <c r="E147" s="14">
         <v>71.180000000000007</v>
       </c>
       <c r="F147" s="14">
         <v>71.510000000000005</v>
       </c>
       <c r="G147" s="14">
         <v>72.05</v>
       </c>
       <c r="H147" s="14">
         <v>71.790000000000006</v>
       </c>
       <c r="I147" s="14">
@@ -13511,75 +13510,75 @@
       <c r="N147" s="14">
         <v>73.34</v>
       </c>
       <c r="O147" s="14">
         <v>73.569999999999993</v>
       </c>
       <c r="P147" s="14">
         <v>74.2</v>
       </c>
       <c r="Q147" s="14">
         <v>75.06</v>
       </c>
       <c r="R147" s="14">
         <v>75.2</v>
       </c>
       <c r="S147" s="14">
         <v>76.2</v>
       </c>
       <c r="T147" s="14">
         <v>76.34</v>
       </c>
       <c r="U147" s="15">
         <v>76.58</v>
       </c>
       <c r="V147" s="15">
-        <v>72.59</v>
+        <v>77.325390126845633</v>
       </c>
       <c r="W147" s="15">
         <v>77.38</v>
       </c>
       <c r="X147" s="15">
         <v>75.48</v>
       </c>
       <c r="Y147" s="39">
         <v>72.98</v>
       </c>
       <c r="Z147" s="33">
         <v>77.489999999999995</v>
       </c>
       <c r="AA147" s="33">
         <v>78.709999999999994</v>
       </c>
       <c r="AB147" s="34">
         <v>78.06</v>
       </c>
       <c r="AC147" s="34">
         <v>79.111761652453424</v>
       </c>
     </row>
-    <row r="148" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:29">
       <c r="A148" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B148" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C148" s="21">
         <v>71.05</v>
       </c>
       <c r="D148" s="14">
         <v>71.11</v>
       </c>
       <c r="E148" s="14">
         <v>71.34</v>
       </c>
       <c r="F148" s="14">
         <v>71.28</v>
       </c>
       <c r="G148" s="14">
         <v>70.7</v>
       </c>
       <c r="H148" s="14">
         <v>70.930000000000007</v>
       </c>
       <c r="I148" s="14">
@@ -13600,75 +13599,75 @@
       <c r="N148" s="14">
         <v>72.53</v>
       </c>
       <c r="O148" s="14">
         <v>72.48</v>
       </c>
       <c r="P148" s="14">
         <v>72.84</v>
       </c>
       <c r="Q148" s="14">
         <v>74.010000000000005</v>
       </c>
       <c r="R148" s="14">
         <v>75.06</v>
       </c>
       <c r="S148" s="14">
         <v>75.260000000000005</v>
       </c>
       <c r="T148" s="14">
         <v>75.77</v>
       </c>
       <c r="U148" s="15">
         <v>75.88</v>
       </c>
       <c r="V148" s="15">
-        <v>71.19</v>
+        <v>76.22544341416868</v>
       </c>
       <c r="W148" s="15">
         <v>76.099999999999994</v>
       </c>
       <c r="X148" s="15">
         <v>74.98</v>
       </c>
       <c r="Y148" s="39">
         <v>73.22</v>
       </c>
       <c r="Z148" s="33">
         <v>76.45</v>
       </c>
       <c r="AA148" s="33">
         <v>78.099999999999994</v>
       </c>
       <c r="AB148" s="34">
         <v>78.680000000000007</v>
       </c>
       <c r="AC148" s="34">
         <v>77.993962511922163</v>
       </c>
     </row>
-    <row r="149" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:29">
       <c r="A149" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B149" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C149" s="21">
         <v>71.400000000000006</v>
       </c>
       <c r="D149" s="14">
         <v>71.61</v>
       </c>
       <c r="E149" s="14">
         <v>71.75</v>
       </c>
       <c r="F149" s="14">
         <v>71.38</v>
       </c>
       <c r="G149" s="14">
         <v>71.63</v>
       </c>
       <c r="H149" s="14">
         <v>72.739999999999995</v>
       </c>
       <c r="I149" s="14">
@@ -13689,75 +13688,75 @@
       <c r="N149" s="14">
         <v>73.150000000000006</v>
       </c>
       <c r="O149" s="14">
         <v>73.739999999999995</v>
       </c>
       <c r="P149" s="14">
         <v>73.91</v>
       </c>
       <c r="Q149" s="14">
         <v>74.69</v>
       </c>
       <c r="R149" s="14">
         <v>75.03</v>
       </c>
       <c r="S149" s="14">
         <v>75.12</v>
       </c>
       <c r="T149" s="14">
         <v>75.45</v>
       </c>
       <c r="U149" s="15">
         <v>75.790000000000006</v>
       </c>
       <c r="V149" s="15">
-        <v>73.150000000000006</v>
+        <v>76.573690475922632</v>
       </c>
       <c r="W149" s="15">
         <v>76.28</v>
       </c>
       <c r="X149" s="15">
         <v>74.319999999999993</v>
       </c>
       <c r="Y149" s="39">
         <v>73.849999999999994</v>
       </c>
       <c r="Z149" s="33">
         <v>78.12</v>
       </c>
       <c r="AA149" s="33">
         <v>78.34</v>
       </c>
       <c r="AB149" s="34">
         <v>78.900000000000006</v>
       </c>
       <c r="AC149" s="34">
         <v>78.757309495628036</v>
       </c>
     </row>
-    <row r="150" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:29">
       <c r="A150" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B150" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C150" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D150" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F150" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G150" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H150" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I150" s="21" t="s">
@@ -13778,75 +13777,75 @@
       <c r="N150" s="14">
         <v>71.400000000000006</v>
       </c>
       <c r="O150" s="21">
         <v>72.7</v>
       </c>
       <c r="P150" s="14">
         <v>72.150000000000006</v>
       </c>
       <c r="Q150" s="21">
         <v>73.89</v>
       </c>
       <c r="R150" s="14">
         <v>75.13</v>
       </c>
       <c r="S150" s="21">
         <v>74.12</v>
       </c>
       <c r="T150" s="14">
         <v>74.510000000000005</v>
       </c>
       <c r="U150" s="21">
         <v>75.81</v>
       </c>
       <c r="V150" s="14">
-        <v>71.52</v>
+        <v>76.255214659405937</v>
       </c>
       <c r="W150" s="21">
         <v>76.3</v>
       </c>
       <c r="X150" s="14">
         <v>73.930000000000007</v>
       </c>
       <c r="Y150" s="39">
         <v>73.05</v>
       </c>
       <c r="Z150" s="33">
         <v>75.52</v>
       </c>
       <c r="AA150" s="33">
         <v>76.95</v>
       </c>
       <c r="AB150" s="34">
         <v>77.069999999999993</v>
       </c>
       <c r="AC150" s="34">
         <v>77.858648274569347</v>
       </c>
     </row>
-    <row r="151" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:29">
       <c r="A151" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B151" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C151" s="21">
         <v>70.650000000000006</v>
       </c>
       <c r="D151" s="14">
         <v>71</v>
       </c>
       <c r="E151" s="14">
         <v>71.239999999999995</v>
       </c>
       <c r="F151" s="14">
         <v>71.73</v>
       </c>
       <c r="G151" s="14">
         <v>71.33</v>
       </c>
       <c r="H151" s="14">
         <v>71.69</v>
       </c>
       <c r="I151" s="14">
@@ -13867,75 +13866,75 @@
       <c r="N151" s="14">
         <v>72.239999999999995</v>
       </c>
       <c r="O151" s="14">
         <v>72.98</v>
       </c>
       <c r="P151" s="14">
         <v>73.59</v>
       </c>
       <c r="Q151" s="14">
         <v>74.81</v>
       </c>
       <c r="R151" s="14">
         <v>75</v>
       </c>
       <c r="S151" s="14">
         <v>75.56</v>
       </c>
       <c r="T151" s="14">
         <v>76.239999999999995</v>
       </c>
       <c r="U151" s="15">
         <v>76.42</v>
       </c>
       <c r="V151" s="15">
-        <v>71.349999999999994</v>
+        <v>76.500929568878533</v>
       </c>
       <c r="W151" s="15">
         <v>76.959999999999994</v>
       </c>
       <c r="X151" s="15">
         <v>75.48</v>
       </c>
       <c r="Y151" s="39">
         <v>73.73</v>
       </c>
       <c r="Z151" s="33">
         <v>77.53</v>
       </c>
       <c r="AA151" s="33">
         <v>78</v>
       </c>
       <c r="AB151" s="34">
         <v>78.489999999999995</v>
       </c>
       <c r="AC151" s="34">
         <v>78.539355155482113</v>
       </c>
     </row>
-    <row r="152" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:29">
       <c r="A152" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B152" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C152" s="21">
         <v>72.77</v>
       </c>
       <c r="D152" s="14">
         <v>73.8</v>
       </c>
       <c r="E152" s="14">
         <v>73.88</v>
       </c>
       <c r="F152" s="14">
         <v>74.2</v>
       </c>
       <c r="G152" s="14">
         <v>75.36</v>
       </c>
       <c r="H152" s="14">
         <v>75.64</v>
       </c>
       <c r="I152" s="14">
@@ -13956,75 +13955,75 @@
       <c r="N152" s="14">
         <v>77.010000000000005</v>
       </c>
       <c r="O152" s="14">
         <v>77.83</v>
       </c>
       <c r="P152" s="14">
         <v>77.75</v>
       </c>
       <c r="Q152" s="14">
         <v>77.78</v>
       </c>
       <c r="R152" s="14">
         <v>78.84</v>
       </c>
       <c r="S152" s="14">
         <v>78.540000000000006</v>
       </c>
       <c r="T152" s="14">
         <v>78.650000000000006</v>
       </c>
       <c r="U152" s="15">
         <v>80.14</v>
       </c>
       <c r="V152" s="15">
-        <v>76.569999999999993</v>
+        <v>80.501720772231309</v>
       </c>
       <c r="W152" s="15">
         <v>80.95</v>
       </c>
       <c r="X152" s="15">
         <v>77.5</v>
       </c>
       <c r="Y152" s="39">
         <v>76.17</v>
       </c>
       <c r="Z152" s="33">
         <v>80.59</v>
       </c>
       <c r="AA152" s="33">
         <v>81.3</v>
       </c>
       <c r="AB152" s="34">
         <v>81.680000000000007</v>
       </c>
       <c r="AC152" s="34">
         <v>81.565012612458204</v>
       </c>
     </row>
-    <row r="153" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:29">
       <c r="A153" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B153" s="18" t="s">
         <v>79</v>
       </c>
       <c r="C153" s="21">
         <v>73.569999999999993</v>
       </c>
       <c r="D153" s="14">
         <v>73.47</v>
       </c>
       <c r="E153" s="14">
         <v>73.64</v>
       </c>
       <c r="F153" s="14">
         <v>73.959999999999994</v>
       </c>
       <c r="G153" s="14">
         <v>73.62</v>
       </c>
       <c r="H153" s="14">
         <v>74.19</v>
       </c>
       <c r="I153" s="14">
@@ -14045,75 +14044,75 @@
       <c r="N153" s="14">
         <v>75.489999999999995</v>
       </c>
       <c r="O153" s="14">
         <v>76.19</v>
       </c>
       <c r="P153" s="14">
         <v>76.790000000000006</v>
       </c>
       <c r="Q153" s="14">
         <v>77.78</v>
       </c>
       <c r="R153" s="14">
         <v>78.319999999999993</v>
       </c>
       <c r="S153" s="14">
         <v>79.209999999999994</v>
       </c>
       <c r="T153" s="14">
         <v>79.260000000000005</v>
       </c>
       <c r="U153" s="15">
         <v>79.34</v>
       </c>
       <c r="V153" s="15">
-        <v>76.03</v>
+        <v>78.828567011507459</v>
       </c>
       <c r="W153" s="15">
         <v>79.25</v>
       </c>
       <c r="X153" s="15">
         <v>78.08</v>
       </c>
       <c r="Y153" s="39">
         <v>75.180000000000007</v>
       </c>
       <c r="Z153" s="33">
         <v>80.86</v>
       </c>
       <c r="AA153" s="33">
         <v>81.430000000000007</v>
       </c>
       <c r="AB153" s="34">
         <v>81.819999999999993</v>
       </c>
       <c r="AC153" s="34">
         <v>81.802139647204342</v>
       </c>
     </row>
-    <row r="154" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:29">
       <c r="A154" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B154" s="18" t="s">
         <v>80</v>
       </c>
       <c r="C154" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D154" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E154" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F154" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G154" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H154" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I154" s="14" t="s">
@@ -14134,108 +14133,108 @@
       <c r="N154" s="14">
         <v>74.31</v>
       </c>
       <c r="O154" s="14">
         <v>74.33</v>
       </c>
       <c r="P154" s="14">
         <v>75.430000000000007</v>
       </c>
       <c r="Q154" s="14">
         <v>75.83</v>
       </c>
       <c r="R154" s="14">
         <v>76.430000000000007</v>
       </c>
       <c r="S154" s="14">
         <v>77.31</v>
       </c>
       <c r="T154" s="14">
         <v>77.25</v>
       </c>
       <c r="U154" s="15">
         <v>77.45</v>
       </c>
       <c r="V154" s="15">
-        <v>74.849999999999994</v>
+        <v>78.100100154261185</v>
       </c>
       <c r="W154" s="15">
         <v>77.77</v>
       </c>
       <c r="X154" s="15">
         <v>74.67</v>
       </c>
       <c r="Y154" s="39">
         <v>73.209999999999994</v>
       </c>
       <c r="Z154" s="33">
         <v>78.819999999999993</v>
       </c>
       <c r="AA154" s="33">
         <v>79.59</v>
       </c>
       <c r="AB154" s="34">
         <v>80.63</v>
       </c>
       <c r="AC154" s="34">
         <v>80.707548215368405</v>
       </c>
     </row>
-    <row r="155" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:29">
       <c r="A155" s="1"/>
-      <c r="B155" s="73" t="s">
+      <c r="B155" s="80" t="s">
         <v>27</v>
       </c>
-      <c r="C155" s="73"/>
-[...27 lines deleted...]
-    <row r="156" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C155" s="80"/>
+      <c r="D155" s="80"/>
+      <c r="E155" s="80"/>
+      <c r="F155" s="80"/>
+      <c r="G155" s="80"/>
+      <c r="H155" s="80"/>
+      <c r="I155" s="80"/>
+      <c r="J155" s="80"/>
+      <c r="K155" s="80"/>
+      <c r="L155" s="80"/>
+      <c r="M155" s="80"/>
+      <c r="N155" s="80"/>
+      <c r="O155" s="80"/>
+      <c r="P155" s="80"/>
+      <c r="Q155" s="80"/>
+      <c r="R155" s="80"/>
+      <c r="S155" s="80"/>
+      <c r="T155" s="80"/>
+      <c r="U155" s="80"/>
+      <c r="V155" s="80"/>
+      <c r="W155" s="80"/>
+      <c r="X155" s="80"/>
+      <c r="Y155" s="80"/>
+      <c r="Z155" s="80"/>
+      <c r="AA155" s="80"/>
+      <c r="AB155" s="80"/>
+      <c r="AC155" s="80"/>
+    </row>
+    <row r="156" spans="1:29">
       <c r="A156" s="1"/>
       <c r="B156" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C156" s="21">
         <v>70.78</v>
       </c>
       <c r="D156" s="14">
         <v>71.010000000000005</v>
       </c>
       <c r="E156" s="14">
         <v>71.22</v>
       </c>
       <c r="F156" s="14">
         <v>71.260000000000005</v>
       </c>
       <c r="G156" s="14">
         <v>71.180000000000007</v>
       </c>
       <c r="H156" s="14">
         <v>71.84</v>
       </c>
       <c r="I156" s="14">
         <v>71.62</v>
       </c>
@@ -14254,75 +14253,75 @@
       <c r="N156" s="14">
         <v>73.64</v>
       </c>
       <c r="O156" s="14">
         <v>74.180000000000007</v>
       </c>
       <c r="P156" s="14">
         <v>74.53</v>
       </c>
       <c r="Q156" s="14">
         <v>75.47</v>
       </c>
       <c r="R156" s="14">
         <v>76.03</v>
       </c>
       <c r="S156" s="14">
         <v>76.5</v>
       </c>
       <c r="T156" s="14">
         <v>76.77</v>
       </c>
       <c r="U156" s="15">
         <v>77.13</v>
       </c>
       <c r="V156" s="15">
-        <v>73.239999999999995</v>
+        <v>77.338566093093831</v>
       </c>
       <c r="W156" s="15">
         <v>77.44</v>
       </c>
       <c r="X156" s="15">
         <v>75.47</v>
       </c>
       <c r="Y156" s="39">
         <v>73.58</v>
       </c>
       <c r="Z156" s="33">
         <v>78.819999999999993</v>
       </c>
       <c r="AA156" s="33">
         <v>79.569999999999993</v>
       </c>
       <c r="AB156" s="34">
         <v>79.959999999999994</v>
       </c>
       <c r="AC156" s="34">
         <v>80.30584523258571</v>
       </c>
     </row>
-    <row r="157" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:29">
       <c r="A157" s="17">
         <v>100000000</v>
       </c>
       <c r="B157" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C157" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D157" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E157" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F157" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G157" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H157" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I157" s="21" t="s">
@@ -14343,75 +14342,75 @@
       <c r="N157" s="14">
         <v>73</v>
       </c>
       <c r="O157" s="21">
         <v>73.650000000000006</v>
       </c>
       <c r="P157" s="14">
         <v>73.900000000000006</v>
       </c>
       <c r="Q157" s="21">
         <v>75.2</v>
       </c>
       <c r="R157" s="14">
         <v>75.84</v>
       </c>
       <c r="S157" s="21">
         <v>75.59</v>
       </c>
       <c r="T157" s="14">
         <v>76.83</v>
       </c>
       <c r="U157" s="21">
         <v>77.319999999999993</v>
       </c>
       <c r="V157" s="14">
-        <v>73.349999999999994</v>
+        <v>77.574449052684542</v>
       </c>
       <c r="W157" s="21">
         <v>77.28</v>
       </c>
       <c r="X157" s="14">
         <v>75.17</v>
       </c>
       <c r="Y157" s="39">
         <v>74.12</v>
       </c>
       <c r="Z157" s="33">
         <v>77.7</v>
       </c>
       <c r="AA157" s="33">
         <v>78.489999999999995</v>
       </c>
       <c r="AB157" s="34">
         <v>79.760000000000005</v>
       </c>
       <c r="AC157" s="34">
         <v>79.14977593358239</v>
       </c>
     </row>
-    <row r="158" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:29">
       <c r="A158" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B158" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C158" s="21">
         <v>69.540000000000006</v>
       </c>
       <c r="D158" s="14">
         <v>71.09</v>
       </c>
       <c r="E158" s="14">
         <v>69.02</v>
       </c>
       <c r="F158" s="14">
         <v>70.2</v>
       </c>
       <c r="G158" s="14">
         <v>68.95</v>
       </c>
       <c r="H158" s="14">
         <v>70.11</v>
       </c>
       <c r="I158" s="14">
@@ -14432,75 +14431,75 @@
       <c r="N158" s="14">
         <v>71.72</v>
       </c>
       <c r="O158" s="14">
         <v>71.36</v>
       </c>
       <c r="P158" s="14">
         <v>72.430000000000007</v>
       </c>
       <c r="Q158" s="14">
         <v>73.22</v>
       </c>
       <c r="R158" s="14">
         <v>74.540000000000006</v>
       </c>
       <c r="S158" s="14">
         <v>74.95</v>
       </c>
       <c r="T158" s="14">
         <v>75.25</v>
       </c>
       <c r="U158" s="15">
         <v>74.59</v>
       </c>
       <c r="V158" s="15">
-        <v>70.72</v>
+        <v>75.398675382323503</v>
       </c>
       <c r="W158" s="15">
         <v>75.91</v>
       </c>
       <c r="X158" s="15">
         <v>73.97</v>
       </c>
       <c r="Y158" s="39">
         <v>72.150000000000006</v>
       </c>
       <c r="Z158" s="33">
         <v>77.989999999999995</v>
       </c>
       <c r="AA158" s="33">
         <v>79.28</v>
       </c>
       <c r="AB158" s="34">
         <v>78.73</v>
       </c>
       <c r="AC158" s="34">
         <v>80.555796970435452</v>
       </c>
     </row>
-    <row r="159" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:29">
       <c r="A159" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B159" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C159" s="21">
         <v>70.5</v>
       </c>
       <c r="D159" s="14">
         <v>69.22</v>
       </c>
       <c r="E159" s="14">
         <v>69.98</v>
       </c>
       <c r="F159" s="14">
         <v>69.48</v>
       </c>
       <c r="G159" s="14">
         <v>70.14</v>
       </c>
       <c r="H159" s="14">
         <v>71.540000000000006</v>
       </c>
       <c r="I159" s="14">
@@ -14521,75 +14520,75 @@
       <c r="N159" s="14">
         <v>74.849999999999994</v>
       </c>
       <c r="O159" s="14">
         <v>75.239999999999995</v>
       </c>
       <c r="P159" s="14">
         <v>74.95</v>
       </c>
       <c r="Q159" s="14">
         <v>76.16</v>
       </c>
       <c r="R159" s="14">
         <v>76.34</v>
       </c>
       <c r="S159" s="14">
         <v>76.510000000000005</v>
       </c>
       <c r="T159" s="14">
         <v>77.260000000000005</v>
       </c>
       <c r="U159" s="15">
         <v>77.48</v>
       </c>
       <c r="V159" s="15">
-        <v>73.44</v>
+        <v>77.349937438311699</v>
       </c>
       <c r="W159" s="15">
         <v>77.06</v>
       </c>
       <c r="X159" s="15">
         <v>75.900000000000006</v>
       </c>
       <c r="Y159" s="39">
         <v>73.89</v>
       </c>
       <c r="Z159" s="33">
         <v>79.67</v>
       </c>
       <c r="AA159" s="33">
         <v>79.05</v>
       </c>
       <c r="AB159" s="34">
         <v>79.709999999999994</v>
       </c>
       <c r="AC159" s="34">
         <v>80.427614656593235</v>
       </c>
     </row>
-    <row r="160" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:29">
       <c r="A160" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B160" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C160" s="21">
         <v>69.64</v>
       </c>
       <c r="D160" s="14">
         <v>70</v>
       </c>
       <c r="E160" s="14">
         <v>70.64</v>
       </c>
       <c r="F160" s="14">
         <v>70.98</v>
       </c>
       <c r="G160" s="14">
         <v>70.72</v>
       </c>
       <c r="H160" s="14">
         <v>70.760000000000005</v>
       </c>
       <c r="I160" s="14">
@@ -14610,75 +14609,75 @@
       <c r="N160" s="14">
         <v>71.44</v>
       </c>
       <c r="O160" s="14">
         <v>72.98</v>
       </c>
       <c r="P160" s="14">
         <v>73.58</v>
       </c>
       <c r="Q160" s="14">
         <v>73.55</v>
       </c>
       <c r="R160" s="14">
         <v>74.47</v>
       </c>
       <c r="S160" s="14">
         <v>74.63</v>
       </c>
       <c r="T160" s="14">
         <v>75.150000000000006</v>
       </c>
       <c r="U160" s="15">
         <v>74.78</v>
       </c>
       <c r="V160" s="15">
-        <v>70</v>
+        <v>74.813909134029899</v>
       </c>
       <c r="W160" s="15">
         <v>75.34</v>
       </c>
       <c r="X160" s="15">
         <v>72.73</v>
       </c>
       <c r="Y160" s="39">
         <v>70.44</v>
       </c>
       <c r="Z160" s="33">
         <v>76.53</v>
       </c>
       <c r="AA160" s="33">
         <v>78.010000000000005</v>
       </c>
       <c r="AB160" s="34">
         <v>78.55</v>
       </c>
       <c r="AC160" s="34">
         <v>79.923783636760774</v>
       </c>
     </row>
-    <row r="161" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:29">
       <c r="A161" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B161" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C161" s="21">
         <v>68.53</v>
       </c>
       <c r="D161" s="14">
         <v>69.790000000000006</v>
       </c>
       <c r="E161" s="14">
         <v>70.94</v>
       </c>
       <c r="F161" s="14">
         <v>70.17</v>
       </c>
       <c r="G161" s="14">
         <v>70.67</v>
       </c>
       <c r="H161" s="14">
         <v>71.12</v>
       </c>
       <c r="I161" s="14">
@@ -14699,75 +14698,75 @@
       <c r="N161" s="14">
         <v>73.58</v>
       </c>
       <c r="O161" s="14">
         <v>74.349999999999994</v>
       </c>
       <c r="P161" s="14">
         <v>74.06</v>
       </c>
       <c r="Q161" s="14">
         <v>75.89</v>
       </c>
       <c r="R161" s="14">
         <v>75.599999999999994</v>
       </c>
       <c r="S161" s="14">
         <v>76.05</v>
       </c>
       <c r="T161" s="14">
         <v>76.63</v>
       </c>
       <c r="U161" s="15">
         <v>76.69</v>
       </c>
       <c r="V161" s="15">
-        <v>72.989999999999995</v>
+        <v>76.572849163633151</v>
       </c>
       <c r="W161" s="15">
         <v>77</v>
       </c>
       <c r="X161" s="15">
         <v>74.16</v>
       </c>
       <c r="Y161" s="39">
         <v>73.63</v>
       </c>
       <c r="Z161" s="33">
         <v>78.790000000000006</v>
       </c>
       <c r="AA161" s="33">
         <v>79.930000000000007</v>
       </c>
       <c r="AB161" s="34">
         <v>79.31</v>
       </c>
       <c r="AC161" s="34">
         <v>80.439035198904264</v>
       </c>
     </row>
-    <row r="162" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:29">
       <c r="A162" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C162" s="21">
         <v>71.33</v>
       </c>
       <c r="D162" s="14">
         <v>71.72</v>
       </c>
       <c r="E162" s="14">
         <v>70.89</v>
       </c>
       <c r="F162" s="14">
         <v>70.900000000000006</v>
       </c>
       <c r="G162" s="14">
         <v>70.94</v>
       </c>
       <c r="H162" s="14">
         <v>71.67</v>
       </c>
       <c r="I162" s="14">
@@ -14788,75 +14787,75 @@
       <c r="N162" s="14">
         <v>73.84</v>
       </c>
       <c r="O162" s="14">
         <v>74.819999999999993</v>
       </c>
       <c r="P162" s="14">
         <v>75.31</v>
       </c>
       <c r="Q162" s="14">
         <v>75.599999999999994</v>
       </c>
       <c r="R162" s="14">
         <v>75.42</v>
       </c>
       <c r="S162" s="14">
         <v>76.260000000000005</v>
       </c>
       <c r="T162" s="14">
         <v>76.66</v>
       </c>
       <c r="U162" s="15">
         <v>77.069999999999993</v>
       </c>
       <c r="V162" s="15">
-        <v>72.22</v>
+        <v>77.029883226066346</v>
       </c>
       <c r="W162" s="15">
         <v>76.709999999999994</v>
       </c>
       <c r="X162" s="15">
         <v>75.06</v>
       </c>
       <c r="Y162" s="39">
         <v>72.790000000000006</v>
       </c>
       <c r="Z162" s="33">
         <v>78.73</v>
       </c>
       <c r="AA162" s="33">
         <v>79.400000000000006</v>
       </c>
       <c r="AB162" s="34">
         <v>79.69</v>
       </c>
       <c r="AC162" s="34">
         <v>80.668246918304547</v>
       </c>
     </row>
-    <row r="163" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:29">
       <c r="A163" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B163" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C163" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D163" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E163" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F163" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G163" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H163" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I163" s="21" t="s">
@@ -14877,75 +14876,75 @@
       <c r="N163" s="14">
         <v>72.73</v>
       </c>
       <c r="O163" s="21">
         <v>73.260000000000005</v>
       </c>
       <c r="P163" s="14">
         <v>73.39</v>
       </c>
       <c r="Q163" s="21">
         <v>73.59</v>
       </c>
       <c r="R163" s="14">
         <v>74</v>
       </c>
       <c r="S163" s="21">
         <v>75.209999999999994</v>
       </c>
       <c r="T163" s="14">
         <v>75.66</v>
       </c>
       <c r="U163" s="21">
         <v>75.55</v>
       </c>
       <c r="V163" s="14">
-        <v>72.02</v>
+        <v>76.529492938269783</v>
       </c>
       <c r="W163" s="21">
         <v>76.7</v>
       </c>
       <c r="X163" s="14">
         <v>73.36</v>
       </c>
       <c r="Y163" s="39">
         <v>71.19</v>
       </c>
       <c r="Z163" s="33">
         <v>78.88</v>
       </c>
       <c r="AA163" s="33">
         <v>79.56</v>
       </c>
       <c r="AB163" s="34">
         <v>80.239999999999995</v>
       </c>
       <c r="AC163" s="34">
         <v>81.167460383540273</v>
       </c>
     </row>
-    <row r="164" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:29">
       <c r="A164" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B164" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C164" s="21">
         <v>70.61</v>
       </c>
       <c r="D164" s="14">
         <v>69.88</v>
       </c>
       <c r="E164" s="14">
         <v>70.959999999999994</v>
       </c>
       <c r="F164" s="14">
         <v>70.39</v>
       </c>
       <c r="G164" s="14">
         <v>71.22</v>
       </c>
       <c r="H164" s="14">
         <v>71.930000000000007</v>
       </c>
       <c r="I164" s="14">
@@ -14966,75 +14965,75 @@
       <c r="N164" s="14">
         <v>72.23</v>
       </c>
       <c r="O164" s="14">
         <v>73.13</v>
       </c>
       <c r="P164" s="14">
         <v>73.260000000000005</v>
       </c>
       <c r="Q164" s="14">
         <v>74.87</v>
       </c>
       <c r="R164" s="14">
         <v>74.760000000000005</v>
       </c>
       <c r="S164" s="14">
         <v>74.66</v>
       </c>
       <c r="T164" s="14">
         <v>74.62</v>
       </c>
       <c r="U164" s="15">
         <v>75.599999999999994</v>
       </c>
       <c r="V164" s="15">
-        <v>71.94</v>
+        <v>75.412932093486276</v>
       </c>
       <c r="W164" s="15">
         <v>74.94</v>
       </c>
       <c r="X164" s="15">
         <v>74.36</v>
       </c>
       <c r="Y164" s="39">
         <v>72.150000000000006</v>
       </c>
       <c r="Z164" s="33">
         <v>78.33</v>
       </c>
       <c r="AA164" s="33">
         <v>78.489999999999995</v>
       </c>
       <c r="AB164" s="34">
         <v>79.099999999999994</v>
       </c>
       <c r="AC164" s="34">
         <v>80.065805134017765</v>
       </c>
     </row>
-    <row r="165" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:29">
       <c r="A165" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B165" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C165" s="21">
         <v>69.92</v>
       </c>
       <c r="D165" s="14">
         <v>70.11</v>
       </c>
       <c r="E165" s="14">
         <v>69.959999999999994</v>
       </c>
       <c r="F165" s="14">
         <v>69.91</v>
       </c>
       <c r="G165" s="14">
         <v>70.290000000000006</v>
       </c>
       <c r="H165" s="14">
         <v>69.86</v>
       </c>
       <c r="I165" s="14">
@@ -15055,75 +15054,75 @@
       <c r="N165" s="14">
         <v>72.37</v>
       </c>
       <c r="O165" s="14">
         <v>73.209999999999994</v>
       </c>
       <c r="P165" s="14">
         <v>72.8</v>
       </c>
       <c r="Q165" s="14">
         <v>74.19</v>
       </c>
       <c r="R165" s="14">
         <v>75.09</v>
       </c>
       <c r="S165" s="14">
         <v>75.39</v>
       </c>
       <c r="T165" s="14">
         <v>75.55</v>
       </c>
       <c r="U165" s="15">
         <v>75.599999999999994</v>
       </c>
       <c r="V165" s="15">
-        <v>71.739999999999995</v>
+        <v>76.309685673442118</v>
       </c>
       <c r="W165" s="15">
         <v>76.23</v>
       </c>
       <c r="X165" s="15">
         <v>74.77</v>
       </c>
       <c r="Y165" s="39">
         <v>72.86</v>
       </c>
       <c r="Z165" s="33">
         <v>76.930000000000007</v>
       </c>
       <c r="AA165" s="33">
         <v>77.989999999999995</v>
       </c>
       <c r="AB165" s="34">
         <v>78.319999999999993</v>
       </c>
       <c r="AC165" s="34">
         <v>78.686123767304039</v>
       </c>
     </row>
-    <row r="166" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:29">
       <c r="A166" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B166" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C166" s="21">
         <v>71.92</v>
       </c>
       <c r="D166" s="14">
         <v>71.34</v>
       </c>
       <c r="E166" s="14">
         <v>71.67</v>
       </c>
       <c r="F166" s="14">
         <v>72.03</v>
       </c>
       <c r="G166" s="14">
         <v>70.680000000000007</v>
       </c>
       <c r="H166" s="14">
         <v>71.989999999999995</v>
       </c>
       <c r="I166" s="14">
@@ -15144,75 +15143,75 @@
       <c r="N166" s="14">
         <v>73.63</v>
       </c>
       <c r="O166" s="14">
         <v>73.69</v>
       </c>
       <c r="P166" s="14">
         <v>74.069999999999993</v>
       </c>
       <c r="Q166" s="14">
         <v>75.599999999999994</v>
       </c>
       <c r="R166" s="14">
         <v>75.430000000000007</v>
       </c>
       <c r="S166" s="14">
         <v>76.19</v>
       </c>
       <c r="T166" s="14">
         <v>76.27</v>
       </c>
       <c r="U166" s="15">
         <v>77.37</v>
       </c>
       <c r="V166" s="15">
-        <v>72.52</v>
+        <v>77.2773745234757</v>
       </c>
       <c r="W166" s="15">
         <v>77.61</v>
       </c>
       <c r="X166" s="15">
         <v>75.23</v>
       </c>
       <c r="Y166" s="39">
         <v>72.819999999999993</v>
       </c>
       <c r="Z166" s="33">
         <v>78.28</v>
       </c>
       <c r="AA166" s="33">
         <v>78.75</v>
       </c>
       <c r="AB166" s="34">
         <v>80.069999999999993</v>
       </c>
       <c r="AC166" s="34">
         <v>79.886327175073248</v>
       </c>
     </row>
-    <row r="167" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:29">
       <c r="A167" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B167" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C167" s="21">
         <v>68.75</v>
       </c>
       <c r="D167" s="14">
         <v>69.709999999999994</v>
       </c>
       <c r="E167" s="14">
         <v>69.23</v>
       </c>
       <c r="F167" s="14">
         <v>69.150000000000006</v>
       </c>
       <c r="G167" s="14">
         <v>70.400000000000006</v>
       </c>
       <c r="H167" s="14">
         <v>71.37</v>
       </c>
       <c r="I167" s="14">
@@ -15233,75 +15232,75 @@
       <c r="N167" s="14">
         <v>72.599999999999994</v>
       </c>
       <c r="O167" s="14">
         <v>73.19</v>
       </c>
       <c r="P167" s="14">
         <v>73.239999999999995</v>
       </c>
       <c r="Q167" s="14">
         <v>74.540000000000006</v>
       </c>
       <c r="R167" s="14">
         <v>74.599999999999994</v>
       </c>
       <c r="S167" s="14">
         <v>74.97</v>
       </c>
       <c r="T167" s="14">
         <v>74.84</v>
       </c>
       <c r="U167" s="15">
         <v>76.260000000000005</v>
       </c>
       <c r="V167" s="15">
-        <v>71.92</v>
+        <v>76.158622436514932</v>
       </c>
       <c r="W167" s="15">
         <v>75.64</v>
       </c>
       <c r="X167" s="15">
         <v>73.3</v>
       </c>
       <c r="Y167" s="39">
         <v>72.95</v>
       </c>
       <c r="Z167" s="33">
         <v>78.709999999999994</v>
       </c>
       <c r="AA167" s="33">
         <v>78.47</v>
       </c>
       <c r="AB167" s="34">
         <v>79.55</v>
       </c>
       <c r="AC167" s="34">
         <v>79.002933003899699</v>
       </c>
     </row>
-    <row r="168" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:29">
       <c r="A168" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B168" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C168" s="21">
         <v>69.790000000000006</v>
       </c>
       <c r="D168" s="14">
         <v>70.209999999999994</v>
       </c>
       <c r="E168" s="14">
         <v>69.510000000000005</v>
       </c>
       <c r="F168" s="14">
         <v>69.97</v>
       </c>
       <c r="G168" s="14">
         <v>70.790000000000006</v>
       </c>
       <c r="H168" s="14">
         <v>70.81</v>
       </c>
       <c r="I168" s="14">
@@ -15322,75 +15321,75 @@
       <c r="N168" s="14">
         <v>72.67</v>
       </c>
       <c r="O168" s="14">
         <v>73.510000000000005</v>
       </c>
       <c r="P168" s="14">
         <v>74.27</v>
       </c>
       <c r="Q168" s="14">
         <v>74.680000000000007</v>
       </c>
       <c r="R168" s="14">
         <v>76.3</v>
       </c>
       <c r="S168" s="14">
         <v>76.69</v>
       </c>
       <c r="T168" s="14">
         <v>76.42</v>
       </c>
       <c r="U168" s="15">
         <v>76.94</v>
       </c>
       <c r="V168" s="15">
-        <v>72.44</v>
+        <v>76.36017399896528</v>
       </c>
       <c r="W168" s="15">
         <v>76.67</v>
       </c>
       <c r="X168" s="15">
         <v>74.17</v>
       </c>
       <c r="Y168" s="39">
         <v>73.12</v>
       </c>
       <c r="Z168" s="33">
         <v>79.58</v>
       </c>
       <c r="AA168" s="33">
         <v>80.5</v>
       </c>
       <c r="AB168" s="34">
         <v>79.95</v>
       </c>
       <c r="AC168" s="34">
         <v>81.454471558765661</v>
       </c>
     </row>
-    <row r="169" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:29">
       <c r="A169" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B169" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C169" s="21">
         <v>71</v>
       </c>
       <c r="D169" s="14">
         <v>70.959999999999994</v>
       </c>
       <c r="E169" s="14">
         <v>71.31</v>
       </c>
       <c r="F169" s="14">
         <v>71.319999999999993</v>
       </c>
       <c r="G169" s="14">
         <v>71.930000000000007</v>
       </c>
       <c r="H169" s="14">
         <v>72.11</v>
       </c>
       <c r="I169" s="14">
@@ -15411,75 +15410,75 @@
       <c r="N169" s="14">
         <v>73.86</v>
       </c>
       <c r="O169" s="14">
         <v>74.25</v>
       </c>
       <c r="P169" s="14">
         <v>74.489999999999995</v>
       </c>
       <c r="Q169" s="14">
         <v>75.48</v>
       </c>
       <c r="R169" s="14">
         <v>75.59</v>
       </c>
       <c r="S169" s="14">
         <v>76.540000000000006</v>
       </c>
       <c r="T169" s="14">
         <v>76.599999999999994</v>
       </c>
       <c r="U169" s="15">
         <v>76.790000000000006</v>
       </c>
       <c r="V169" s="15">
-        <v>72.45</v>
+        <v>77.253339198548815</v>
       </c>
       <c r="W169" s="15">
         <v>77.47</v>
       </c>
       <c r="X169" s="15">
         <v>75.53</v>
       </c>
       <c r="Y169" s="39">
         <v>73.069999999999993</v>
       </c>
       <c r="Z169" s="33">
         <v>77.819999999999993</v>
       </c>
       <c r="AA169" s="33">
         <v>79.040000000000006</v>
       </c>
       <c r="AB169" s="34">
         <v>78.53</v>
       </c>
       <c r="AC169" s="34">
         <v>79.232711643308264</v>
       </c>
     </row>
-    <row r="170" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:29">
       <c r="A170" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B170" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C170" s="21">
         <v>70.599999999999994</v>
       </c>
       <c r="D170" s="14">
         <v>71.319999999999993</v>
       </c>
       <c r="E170" s="14">
         <v>70.959999999999994</v>
       </c>
       <c r="F170" s="14">
         <v>70.42</v>
       </c>
       <c r="G170" s="14">
         <v>69.98</v>
       </c>
       <c r="H170" s="14">
         <v>70.52</v>
       </c>
       <c r="I170" s="14">
@@ -15500,75 +15499,75 @@
       <c r="N170" s="14">
         <v>73.36</v>
       </c>
       <c r="O170" s="14">
         <v>73.540000000000006</v>
       </c>
       <c r="P170" s="14">
         <v>73.66</v>
       </c>
       <c r="Q170" s="14">
         <v>74.819999999999993</v>
       </c>
       <c r="R170" s="14">
         <v>75.78</v>
       </c>
       <c r="S170" s="14">
         <v>75.8</v>
       </c>
       <c r="T170" s="14">
         <v>76.510000000000005</v>
       </c>
       <c r="U170" s="15">
         <v>76.52</v>
       </c>
       <c r="V170" s="15">
-        <v>71.91</v>
+        <v>77.19809937021752</v>
       </c>
       <c r="W170" s="15">
         <v>76.61</v>
       </c>
       <c r="X170" s="15">
         <v>75.099999999999994</v>
       </c>
       <c r="Y170" s="39">
         <v>72.83</v>
       </c>
       <c r="Z170" s="33">
         <v>77.209999999999994</v>
       </c>
       <c r="AA170" s="33">
         <v>79.34</v>
       </c>
       <c r="AB170" s="34">
         <v>78.52</v>
       </c>
       <c r="AC170" s="34">
         <v>78.761045226438782</v>
       </c>
     </row>
-    <row r="171" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:29">
       <c r="A171" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B171" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C171" s="21">
         <v>70.400000000000006</v>
       </c>
       <c r="D171" s="14">
         <v>70.790000000000006</v>
       </c>
       <c r="E171" s="14">
         <v>71.41</v>
       </c>
       <c r="F171" s="14">
         <v>70.349999999999994</v>
       </c>
       <c r="G171" s="14">
         <v>70.14</v>
       </c>
       <c r="H171" s="14">
         <v>71.92</v>
       </c>
       <c r="I171" s="14">
@@ -15589,75 +15588,75 @@
       <c r="N171" s="14">
         <v>72.709999999999994</v>
       </c>
       <c r="O171" s="14">
         <v>71.62</v>
       </c>
       <c r="P171" s="14">
         <v>72.489999999999995</v>
       </c>
       <c r="Q171" s="14">
         <v>72.14</v>
       </c>
       <c r="R171" s="14">
         <v>73.37</v>
       </c>
       <c r="S171" s="14">
         <v>72.790000000000006</v>
       </c>
       <c r="T171" s="14">
         <v>73.33</v>
       </c>
       <c r="U171" s="15">
         <v>73.67</v>
       </c>
       <c r="V171" s="15">
-        <v>70.19</v>
+        <v>74.247852100237253</v>
       </c>
       <c r="W171" s="15">
         <v>74.16</v>
       </c>
       <c r="X171" s="15">
         <v>70.94</v>
       </c>
       <c r="Y171" s="39">
         <v>70.64</v>
       </c>
       <c r="Z171" s="33">
         <v>77.14</v>
       </c>
       <c r="AA171" s="33">
         <v>78.209999999999994</v>
       </c>
       <c r="AB171" s="34">
         <v>78.84</v>
       </c>
       <c r="AC171" s="34">
         <v>79.053895033193371</v>
       </c>
     </row>
-    <row r="172" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:29">
       <c r="A172" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B172" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C172" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D172" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E172" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F172" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G172" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H172" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I172" s="21" t="s">
@@ -15678,75 +15677,75 @@
       <c r="N172" s="14">
         <v>70.73</v>
       </c>
       <c r="O172" s="21">
         <v>72.47</v>
       </c>
       <c r="P172" s="14">
         <v>71.66</v>
       </c>
       <c r="Q172" s="21">
         <v>73.23</v>
       </c>
       <c r="R172" s="14">
         <v>74.47</v>
       </c>
       <c r="S172" s="21">
         <v>73.510000000000005</v>
       </c>
       <c r="T172" s="14">
         <v>73.77</v>
       </c>
       <c r="U172" s="21">
         <v>74.91</v>
       </c>
       <c r="V172" s="14">
-        <v>70.45</v>
+        <v>75.562953208825064</v>
       </c>
       <c r="W172" s="21">
         <v>75.459999999999994</v>
       </c>
       <c r="X172" s="14">
         <v>73.239999999999995</v>
       </c>
       <c r="Y172" s="39">
         <v>71.77</v>
       </c>
       <c r="Z172" s="33">
         <v>75.14</v>
       </c>
       <c r="AA172" s="33">
         <v>76.540000000000006</v>
       </c>
       <c r="AB172" s="34">
         <v>76.709999999999994</v>
       </c>
       <c r="AC172" s="34">
         <v>77.478112436324054</v>
       </c>
     </row>
-    <row r="173" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:29">
       <c r="A173" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B173" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C173" s="21">
         <v>70.53</v>
       </c>
       <c r="D173" s="14">
         <v>71.09</v>
       </c>
       <c r="E173" s="14">
         <v>71.25</v>
       </c>
       <c r="F173" s="14">
         <v>71.64</v>
       </c>
       <c r="G173" s="14">
         <v>71.040000000000006</v>
       </c>
       <c r="H173" s="14">
         <v>71.36</v>
       </c>
       <c r="I173" s="14">
@@ -15767,75 +15766,75 @@
       <c r="N173" s="14">
         <v>72.5</v>
       </c>
       <c r="O173" s="14">
         <v>73.349999999999994</v>
       </c>
       <c r="P173" s="14">
         <v>73.73</v>
       </c>
       <c r="Q173" s="14">
         <v>74.98</v>
       </c>
       <c r="R173" s="14">
         <v>75.38</v>
       </c>
       <c r="S173" s="14">
         <v>76.209999999999994</v>
       </c>
       <c r="T173" s="14">
         <v>76.53</v>
       </c>
       <c r="U173" s="15">
         <v>76.849999999999994</v>
       </c>
       <c r="V173" s="15">
-        <v>71.58</v>
+        <v>76.826892073992298</v>
       </c>
       <c r="W173" s="15">
         <v>76.92</v>
       </c>
       <c r="X173" s="15">
         <v>75.77</v>
       </c>
       <c r="Y173" s="39">
         <v>73.59</v>
       </c>
       <c r="Z173" s="33">
         <v>78.03</v>
       </c>
       <c r="AA173" s="33">
         <v>78.819999999999993</v>
       </c>
       <c r="AB173" s="34">
         <v>79.05</v>
       </c>
       <c r="AC173" s="34">
         <v>79.224479455726339</v>
       </c>
     </row>
-    <row r="174" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:29">
       <c r="A174" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B174" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C174" s="21">
         <v>72.77</v>
       </c>
       <c r="D174" s="14">
         <v>73.8</v>
       </c>
       <c r="E174" s="14">
         <v>73.88</v>
       </c>
       <c r="F174" s="14">
         <v>74.2</v>
       </c>
       <c r="G174" s="14">
         <v>75.36</v>
       </c>
       <c r="H174" s="14">
         <v>75.64</v>
       </c>
       <c r="I174" s="14">
@@ -15856,75 +15855,75 @@
       <c r="N174" s="14">
         <v>77.010000000000005</v>
       </c>
       <c r="O174" s="14">
         <v>77.83</v>
       </c>
       <c r="P174" s="14">
         <v>77.75</v>
       </c>
       <c r="Q174" s="14">
         <v>77.78</v>
       </c>
       <c r="R174" s="14">
         <v>78.84</v>
       </c>
       <c r="S174" s="14">
         <v>78.540000000000006</v>
       </c>
       <c r="T174" s="14">
         <v>78.650000000000006</v>
       </c>
       <c r="U174" s="15">
         <v>80.14</v>
       </c>
       <c r="V174" s="15">
-        <v>76.569999999999993</v>
+        <v>80.501720772231309</v>
       </c>
       <c r="W174" s="15">
         <v>80.95</v>
       </c>
       <c r="X174" s="15">
         <v>77.5</v>
       </c>
       <c r="Y174" s="39">
         <v>76.17</v>
       </c>
       <c r="Z174" s="33">
         <v>80.59</v>
       </c>
       <c r="AA174" s="33">
         <v>81.3</v>
       </c>
       <c r="AB174" s="34">
         <v>81.680000000000007</v>
       </c>
       <c r="AC174" s="34">
         <v>81.565012612458204</v>
       </c>
     </row>
-    <row r="175" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:29">
       <c r="A175" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B175" s="18" t="s">
         <v>79</v>
       </c>
       <c r="C175" s="21">
         <v>73.569999999999993</v>
       </c>
       <c r="D175" s="14">
         <v>73.47</v>
       </c>
       <c r="E175" s="14">
         <v>73.64</v>
       </c>
       <c r="F175" s="14">
         <v>73.959999999999994</v>
       </c>
       <c r="G175" s="14">
         <v>73.62</v>
       </c>
       <c r="H175" s="14">
         <v>74.19</v>
       </c>
       <c r="I175" s="14">
@@ -15945,75 +15944,75 @@
       <c r="N175" s="14">
         <v>75.489999999999995</v>
       </c>
       <c r="O175" s="14">
         <v>76.19</v>
       </c>
       <c r="P175" s="14">
         <v>76.790000000000006</v>
       </c>
       <c r="Q175" s="14">
         <v>77.78</v>
       </c>
       <c r="R175" s="14">
         <v>78.319999999999993</v>
       </c>
       <c r="S175" s="14">
         <v>79.209999999999994</v>
       </c>
       <c r="T175" s="14">
         <v>79.260000000000005</v>
       </c>
       <c r="U175" s="15">
         <v>79.34</v>
       </c>
       <c r="V175" s="15">
-        <v>76.03</v>
+        <v>78.828567011507459</v>
       </c>
       <c r="W175" s="15">
         <v>79.25</v>
       </c>
       <c r="X175" s="15">
         <v>78.08</v>
       </c>
       <c r="Y175" s="39">
         <v>75.180000000000007</v>
       </c>
       <c r="Z175" s="33">
         <v>80.86</v>
       </c>
       <c r="AA175" s="33">
         <v>81.430000000000007</v>
       </c>
       <c r="AB175" s="34">
         <v>81.819999999999993</v>
       </c>
       <c r="AC175" s="34">
         <v>81.802139647204342</v>
       </c>
     </row>
-    <row r="176" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:29">
       <c r="A176" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B176" s="18" t="s">
         <v>80</v>
       </c>
       <c r="C176" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D176" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F176" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G176" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H176" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I176" s="14" t="s">
@@ -16034,107 +16033,107 @@
       <c r="N176" s="14">
         <v>74.31</v>
       </c>
       <c r="O176" s="14">
         <v>74.33</v>
       </c>
       <c r="P176" s="14">
         <v>75.430000000000007</v>
       </c>
       <c r="Q176" s="14">
         <v>75.83</v>
       </c>
       <c r="R176" s="14">
         <v>76.430000000000007</v>
       </c>
       <c r="S176" s="14">
         <v>77.31</v>
       </c>
       <c r="T176" s="14">
         <v>77.25</v>
       </c>
       <c r="U176" s="15">
         <v>77.45</v>
       </c>
       <c r="V176" s="15">
-        <v>74.849999999999994</v>
+        <v>78.100100154261185</v>
       </c>
       <c r="W176" s="15">
         <v>77.77</v>
       </c>
       <c r="X176" s="15">
         <v>74.67</v>
       </c>
       <c r="Y176" s="39">
         <v>73.209999999999994</v>
       </c>
       <c r="Z176" s="33">
         <v>78.819999999999993</v>
       </c>
       <c r="AA176" s="33">
         <v>79.59</v>
       </c>
       <c r="AB176" s="34">
         <v>80.63</v>
       </c>
       <c r="AC176" s="34">
         <v>80.707548215368405</v>
       </c>
     </row>
-    <row r="177" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B177" s="73" t="s">
+    <row r="177" spans="1:29">
+      <c r="B177" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="C177" s="73"/>
-[...27 lines deleted...]
-    <row r="178" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C177" s="80"/>
+      <c r="D177" s="80"/>
+      <c r="E177" s="80"/>
+      <c r="F177" s="80"/>
+      <c r="G177" s="80"/>
+      <c r="H177" s="80"/>
+      <c r="I177" s="80"/>
+      <c r="J177" s="80"/>
+      <c r="K177" s="80"/>
+      <c r="L177" s="80"/>
+      <c r="M177" s="80"/>
+      <c r="N177" s="80"/>
+      <c r="O177" s="80"/>
+      <c r="P177" s="80"/>
+      <c r="Q177" s="80"/>
+      <c r="R177" s="80"/>
+      <c r="S177" s="80"/>
+      <c r="T177" s="80"/>
+      <c r="U177" s="80"/>
+      <c r="V177" s="80"/>
+      <c r="W177" s="80"/>
+      <c r="X177" s="80"/>
+      <c r="Y177" s="80"/>
+      <c r="Z177" s="80"/>
+      <c r="AA177" s="80"/>
+      <c r="AB177" s="80"/>
+      <c r="AC177" s="80"/>
+    </row>
+    <row r="178" spans="1:29">
       <c r="B178" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C178" s="21">
         <v>71.06</v>
       </c>
       <c r="D178" s="14">
         <v>71.39</v>
       </c>
       <c r="E178" s="14">
         <v>71.63</v>
       </c>
       <c r="F178" s="14">
         <v>72.010000000000005</v>
       </c>
       <c r="G178" s="14">
         <v>71.930000000000007</v>
       </c>
       <c r="H178" s="14">
         <v>72.430000000000007</v>
       </c>
       <c r="I178" s="14">
         <v>72.209999999999994</v>
       </c>
       <c r="J178" s="14">
@@ -16152,75 +16151,75 @@
       <c r="N178" s="14">
         <v>73.06</v>
       </c>
       <c r="O178" s="14">
         <v>73.42</v>
       </c>
       <c r="P178" s="14">
         <v>73.91</v>
       </c>
       <c r="Q178" s="14">
         <v>74.87</v>
       </c>
       <c r="R178" s="14">
         <v>75.510000000000005</v>
       </c>
       <c r="S178" s="14">
         <v>75.849999999999994</v>
       </c>
       <c r="T178" s="14">
         <v>76.209999999999994</v>
       </c>
       <c r="U178" s="15">
         <v>76.72</v>
       </c>
       <c r="V178" s="15">
-        <v>73.540000000000006</v>
+        <v>77.275658367208848</v>
       </c>
       <c r="W178" s="15">
         <v>77.53</v>
       </c>
       <c r="X178" s="15">
         <v>75.87</v>
       </c>
       <c r="Y178" s="33">
         <v>74.92</v>
       </c>
       <c r="Z178" s="33">
         <v>77.66</v>
       </c>
       <c r="AA178" s="33">
         <v>78.11</v>
       </c>
       <c r="AB178" s="34">
         <v>78.430000000000007</v>
       </c>
       <c r="AC178" s="34">
         <v>78.811397673592381</v>
       </c>
     </row>
-    <row r="179" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:29">
       <c r="A179" s="17">
         <v>100000000</v>
       </c>
       <c r="B179" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C179" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D179" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E179" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F179" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G179" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H179" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I179" s="21" t="s">
@@ -16241,75 +16240,75 @@
       <c r="N179" s="14">
         <v>72.19</v>
       </c>
       <c r="O179" s="21">
         <v>73.069999999999993</v>
       </c>
       <c r="P179" s="14">
         <v>74.099999999999994</v>
       </c>
       <c r="Q179" s="21">
         <v>74.66</v>
       </c>
       <c r="R179" s="14">
         <v>76.11</v>
       </c>
       <c r="S179" s="21">
         <v>75.3</v>
       </c>
       <c r="T179" s="14">
         <v>75.91</v>
       </c>
       <c r="U179" s="21">
         <v>76.53</v>
       </c>
       <c r="V179" s="14">
-        <v>73.13</v>
+        <v>77.334839627736912</v>
       </c>
       <c r="W179" s="21">
         <v>77.09</v>
       </c>
       <c r="X179" s="14">
         <v>75.989999999999995</v>
       </c>
       <c r="Y179" s="39">
         <v>75.260000000000005</v>
       </c>
       <c r="Z179" s="33">
         <v>77.69</v>
       </c>
       <c r="AA179" s="33">
         <v>78.66</v>
       </c>
       <c r="AB179" s="34">
         <v>79.64</v>
       </c>
       <c r="AC179" s="34">
         <v>79.15391571691903</v>
       </c>
     </row>
-    <row r="180" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:29">
       <c r="A180" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B180" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C180" s="21">
         <v>69.959999999999994</v>
       </c>
       <c r="D180" s="14">
         <v>69.84</v>
       </c>
       <c r="E180" s="14">
         <v>70.239999999999995</v>
       </c>
       <c r="F180" s="14">
         <v>72.03</v>
       </c>
       <c r="G180" s="14">
         <v>70.19</v>
       </c>
       <c r="H180" s="14">
         <v>70.290000000000006</v>
       </c>
       <c r="I180" s="14">
@@ -16330,75 +16329,75 @@
       <c r="N180" s="14">
         <v>72.63</v>
       </c>
       <c r="O180" s="14">
         <v>72.42</v>
       </c>
       <c r="P180" s="14">
         <v>72.42</v>
       </c>
       <c r="Q180" s="14">
         <v>73.73</v>
       </c>
       <c r="R180" s="14">
         <v>75.23</v>
       </c>
       <c r="S180" s="14">
         <v>75.040000000000006</v>
       </c>
       <c r="T180" s="14">
         <v>76.19</v>
       </c>
       <c r="U180" s="15">
         <v>76.55</v>
       </c>
       <c r="V180" s="15">
-        <v>72.88</v>
+        <v>76.875511212968746</v>
       </c>
       <c r="W180" s="15">
         <v>78.06</v>
       </c>
       <c r="X180" s="15">
         <v>75.959999999999994</v>
       </c>
       <c r="Y180" s="33">
         <v>74.73</v>
       </c>
       <c r="Z180" s="33">
         <v>77.78</v>
       </c>
       <c r="AA180" s="33">
         <v>78.180000000000007</v>
       </c>
       <c r="AB180" s="34">
         <v>77.73</v>
       </c>
       <c r="AC180" s="34">
         <v>79.430221842804031</v>
       </c>
     </row>
-    <row r="181" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:29">
       <c r="A181" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B181" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C181" s="21">
         <v>70.959999999999994</v>
       </c>
       <c r="D181" s="14">
         <v>69.73</v>
       </c>
       <c r="E181" s="14">
         <v>70.14</v>
       </c>
       <c r="F181" s="14">
         <v>71.069999999999993</v>
       </c>
       <c r="G181" s="14">
         <v>70.98</v>
       </c>
       <c r="H181" s="14">
         <v>72.19</v>
       </c>
       <c r="I181" s="14">
@@ -16419,75 +16418,75 @@
       <c r="N181" s="14">
         <v>73.39</v>
       </c>
       <c r="O181" s="14">
         <v>74.62</v>
       </c>
       <c r="P181" s="14">
         <v>75.12</v>
       </c>
       <c r="Q181" s="14">
         <v>76.2</v>
       </c>
       <c r="R181" s="14">
         <v>76.55</v>
       </c>
       <c r="S181" s="14">
         <v>76.599999999999994</v>
       </c>
       <c r="T181" s="14">
         <v>76.64</v>
       </c>
       <c r="U181" s="15">
         <v>77.3</v>
       </c>
       <c r="V181" s="15">
-        <v>74.61</v>
+        <v>78.108803214685537</v>
       </c>
       <c r="W181" s="15">
         <v>78.75</v>
       </c>
       <c r="X181" s="15">
         <v>75.349999999999994</v>
       </c>
       <c r="Y181" s="33">
         <v>75.739999999999995</v>
       </c>
       <c r="Z181" s="33">
         <v>76.75</v>
       </c>
       <c r="AA181" s="33">
         <v>76.739999999999995</v>
       </c>
       <c r="AB181" s="34">
         <v>77.41</v>
       </c>
       <c r="AC181" s="34">
         <v>79.462418089102826</v>
       </c>
     </row>
-    <row r="182" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:29">
       <c r="A182" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B182" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C182" s="21">
         <v>71.98</v>
       </c>
       <c r="D182" s="14">
         <v>72.31</v>
       </c>
       <c r="E182" s="14">
         <v>72.87</v>
       </c>
       <c r="F182" s="14">
         <v>72.55</v>
       </c>
       <c r="G182" s="14">
         <v>72.48</v>
       </c>
       <c r="H182" s="14">
         <v>72.73</v>
       </c>
       <c r="I182" s="14">
@@ -16508,75 +16507,75 @@
       <c r="N182" s="14">
         <v>74.05</v>
       </c>
       <c r="O182" s="14">
         <v>74.599999999999994</v>
       </c>
       <c r="P182" s="14">
         <v>74.53</v>
       </c>
       <c r="Q182" s="14">
         <v>75.63</v>
       </c>
       <c r="R182" s="14">
         <v>76.14</v>
       </c>
       <c r="S182" s="14">
         <v>76.760000000000005</v>
       </c>
       <c r="T182" s="14">
         <v>77.16</v>
       </c>
       <c r="U182" s="15">
         <v>77.540000000000006</v>
       </c>
       <c r="V182" s="15">
-        <v>75.709999999999994</v>
+        <v>78.241514283062159</v>
       </c>
       <c r="W182" s="15">
         <v>78.290000000000006</v>
       </c>
       <c r="X182" s="15">
         <v>76.739999999999995</v>
       </c>
       <c r="Y182" s="33">
         <v>75.790000000000006</v>
       </c>
       <c r="Z182" s="33">
         <v>77.97</v>
       </c>
       <c r="AA182" s="33">
         <v>78.28</v>
       </c>
       <c r="AB182" s="34">
         <v>78.599999999999994</v>
       </c>
       <c r="AC182" s="34">
         <v>78.907805094782518</v>
       </c>
     </row>
-    <row r="183" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:29">
       <c r="A183" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B183" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C183" s="21">
         <v>72.11</v>
       </c>
       <c r="D183" s="14">
         <v>71.48</v>
       </c>
       <c r="E183" s="14">
         <v>72.239999999999995</v>
       </c>
       <c r="F183" s="14">
         <v>72.3</v>
       </c>
       <c r="G183" s="14">
         <v>72.42</v>
       </c>
       <c r="H183" s="14">
         <v>73.55</v>
       </c>
       <c r="I183" s="14">
@@ -16597,75 +16596,75 @@
       <c r="N183" s="14">
         <v>73.84</v>
       </c>
       <c r="O183" s="14">
         <v>74.069999999999993</v>
       </c>
       <c r="P183" s="14">
         <v>74.430000000000007</v>
       </c>
       <c r="Q183" s="14">
         <v>76.06</v>
       </c>
       <c r="R183" s="14">
         <v>76.09</v>
       </c>
       <c r="S183" s="14">
         <v>76.400000000000006</v>
       </c>
       <c r="T183" s="14">
         <v>75.94</v>
       </c>
       <c r="U183" s="15">
         <v>77.290000000000006</v>
       </c>
       <c r="V183" s="15">
-        <v>73.290000000000006</v>
+        <v>77.529216954182516</v>
       </c>
       <c r="W183" s="15">
         <v>78.73</v>
       </c>
       <c r="X183" s="15">
         <v>75.489999999999995</v>
       </c>
       <c r="Y183" s="33">
         <v>74.47</v>
       </c>
       <c r="Z183" s="33">
         <v>78.260000000000005</v>
       </c>
       <c r="AA183" s="33">
         <v>78.61</v>
       </c>
       <c r="AB183" s="34">
         <v>79.069999999999993</v>
       </c>
       <c r="AC183" s="34">
         <v>79.246496416769673</v>
       </c>
     </row>
-    <row r="184" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:29">
       <c r="A184" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C184" s="21">
         <v>70.569999999999993</v>
       </c>
       <c r="D184" s="14">
         <v>72.06</v>
       </c>
       <c r="E184" s="14">
         <v>70.48</v>
       </c>
       <c r="F184" s="14">
         <v>71.069999999999993</v>
       </c>
       <c r="G184" s="14">
         <v>71.36</v>
       </c>
       <c r="H184" s="14">
         <v>73.17</v>
       </c>
       <c r="I184" s="14">
@@ -16686,75 +16685,75 @@
       <c r="N184" s="14">
         <v>74.13</v>
       </c>
       <c r="O184" s="14">
         <v>73.8</v>
       </c>
       <c r="P184" s="14">
         <v>74.959999999999994</v>
       </c>
       <c r="Q184" s="14">
         <v>75.23</v>
       </c>
       <c r="R184" s="14">
         <v>76.510000000000005</v>
       </c>
       <c r="S184" s="14">
         <v>76.599999999999994</v>
       </c>
       <c r="T184" s="14">
         <v>77.010000000000005</v>
       </c>
       <c r="U184" s="15">
         <v>77.040000000000006</v>
       </c>
       <c r="V184" s="15">
-        <v>73.17</v>
+        <v>77.764664898741913</v>
       </c>
       <c r="W184" s="15">
         <v>78.87</v>
       </c>
       <c r="X184" s="15">
         <v>76.599999999999994</v>
       </c>
       <c r="Y184" s="33">
         <v>75.47</v>
       </c>
       <c r="Z184" s="33">
         <v>77.83</v>
       </c>
       <c r="AA184" s="33">
         <v>77.8</v>
       </c>
       <c r="AB184" s="34">
         <v>77.75</v>
       </c>
       <c r="AC184" s="34">
         <v>78.980626881352649</v>
       </c>
     </row>
-    <row r="185" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:29">
       <c r="A185" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B185" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C185" s="21">
         <v>71.58</v>
       </c>
       <c r="D185" s="14">
         <v>71.930000000000007</v>
       </c>
       <c r="E185" s="14">
         <v>71.78</v>
       </c>
       <c r="F185" s="14">
         <v>72.42</v>
       </c>
       <c r="G185" s="14">
         <v>71.87</v>
       </c>
       <c r="H185" s="14">
         <v>72.430000000000007</v>
       </c>
       <c r="I185" s="14">
@@ -16775,75 +16774,75 @@
       <c r="N185" s="14">
         <v>73.7</v>
       </c>
       <c r="O185" s="14">
         <v>73.760000000000005</v>
       </c>
       <c r="P185" s="14">
         <v>74.540000000000006</v>
       </c>
       <c r="Q185" s="14">
         <v>74.91</v>
       </c>
       <c r="R185" s="14">
         <v>75.900000000000006</v>
       </c>
       <c r="S185" s="14">
         <v>76.27</v>
       </c>
       <c r="T185" s="14">
         <v>76.55</v>
       </c>
       <c r="U185" s="15">
         <v>77.19</v>
       </c>
       <c r="V185" s="15">
-        <v>73.72</v>
+        <v>77.64658955643506</v>
       </c>
       <c r="W185" s="15">
         <v>77.5</v>
       </c>
       <c r="X185" s="15">
         <v>75.97</v>
       </c>
       <c r="Y185" s="33">
         <v>74.88</v>
       </c>
       <c r="Z185" s="33">
         <v>78.680000000000007</v>
       </c>
       <c r="AA185" s="33">
         <v>79.25</v>
       </c>
       <c r="AB185" s="34">
         <v>79.25</v>
       </c>
       <c r="AC185" s="34">
         <v>79.252066655101288</v>
       </c>
     </row>
-    <row r="186" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:29">
       <c r="A186" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B186" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C186" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D186" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E186" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F186" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G186" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H186" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I186" s="21" t="s">
@@ -16864,75 +16863,75 @@
       <c r="N186" s="14">
         <v>72.7</v>
       </c>
       <c r="O186" s="21">
         <v>73.63</v>
       </c>
       <c r="P186" s="14">
         <v>73.72</v>
       </c>
       <c r="Q186" s="21">
         <v>74.739999999999995</v>
       </c>
       <c r="R186" s="14">
         <v>74.900000000000006</v>
       </c>
       <c r="S186" s="21">
         <v>75.48</v>
       </c>
       <c r="T186" s="14">
         <v>75.989999999999995</v>
       </c>
       <c r="U186" s="21">
         <v>76.19</v>
       </c>
       <c r="V186" s="14">
-        <v>73.650000000000006</v>
+        <v>76.91470127435521</v>
       </c>
       <c r="W186" s="21">
         <v>78.02</v>
       </c>
       <c r="X186" s="14">
         <v>75.819999999999993</v>
       </c>
       <c r="Y186" s="39">
         <v>74.64</v>
       </c>
       <c r="Z186" s="33">
         <v>78.56</v>
       </c>
       <c r="AA186" s="33">
         <v>78.75</v>
       </c>
       <c r="AB186" s="34">
         <v>78.959999999999994</v>
       </c>
       <c r="AC186" s="34">
         <v>79.936833383528736</v>
       </c>
     </row>
-    <row r="187" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:29">
       <c r="A187" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B187" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C187" s="21">
         <v>70.78</v>
       </c>
       <c r="D187" s="14">
         <v>73.150000000000006</v>
       </c>
       <c r="E187" s="14">
         <v>72.47</v>
       </c>
       <c r="F187" s="14">
         <v>72.760000000000005</v>
       </c>
       <c r="G187" s="14">
         <v>71.38</v>
       </c>
       <c r="H187" s="14">
         <v>72.87</v>
       </c>
       <c r="I187" s="14">
@@ -16953,75 +16952,75 @@
       <c r="N187" s="14">
         <v>71.34</v>
       </c>
       <c r="O187" s="14">
         <v>71.709999999999994</v>
       </c>
       <c r="P187" s="14">
         <v>72.69</v>
       </c>
       <c r="Q187" s="14">
         <v>73.86</v>
       </c>
       <c r="R187" s="14">
         <v>73.86</v>
       </c>
       <c r="S187" s="14">
         <v>74.290000000000006</v>
       </c>
       <c r="T187" s="14">
         <v>74.95</v>
       </c>
       <c r="U187" s="15">
         <v>76.28</v>
       </c>
       <c r="V187" s="15">
-        <v>72.540000000000006</v>
+        <v>76.399614941254143</v>
       </c>
       <c r="W187" s="15">
         <v>76.03</v>
       </c>
       <c r="X187" s="15">
         <v>75.06</v>
       </c>
       <c r="Y187" s="33">
         <v>74.55</v>
       </c>
       <c r="Z187" s="33">
         <v>75.680000000000007</v>
       </c>
       <c r="AA187" s="33">
         <v>77.08</v>
       </c>
       <c r="AB187" s="34">
         <v>78.19</v>
       </c>
       <c r="AC187" s="34">
         <v>78.315005512106524</v>
       </c>
     </row>
-    <row r="188" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:29">
       <c r="A188" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B188" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C188" s="21">
         <v>69.510000000000005</v>
       </c>
       <c r="D188" s="14">
         <v>70.37</v>
       </c>
       <c r="E188" s="14">
         <v>71.3</v>
       </c>
       <c r="F188" s="14">
         <v>71.260000000000005</v>
       </c>
       <c r="G188" s="14">
         <v>71.680000000000007</v>
       </c>
       <c r="H188" s="14">
         <v>71.52</v>
       </c>
       <c r="I188" s="14">
@@ -17042,75 +17041,75 @@
       <c r="N188" s="14">
         <v>73.08</v>
       </c>
       <c r="O188" s="14">
         <v>71.72</v>
       </c>
       <c r="P188" s="14">
         <v>72.92</v>
       </c>
       <c r="Q188" s="14">
         <v>73.819999999999993</v>
       </c>
       <c r="R188" s="14">
         <v>74.56</v>
       </c>
       <c r="S188" s="14">
         <v>75.099999999999994</v>
       </c>
       <c r="T188" s="14">
         <v>74.61</v>
       </c>
       <c r="U188" s="15">
         <v>76.040000000000006</v>
       </c>
       <c r="V188" s="15">
-        <v>72.52</v>
+        <v>76.46431747929563</v>
       </c>
       <c r="W188" s="15">
         <v>76.66</v>
       </c>
       <c r="X188" s="15">
         <v>75.55</v>
       </c>
       <c r="Y188" s="33">
         <v>74.11</v>
       </c>
       <c r="Z188" s="33">
         <v>75.400000000000006</v>
       </c>
       <c r="AA188" s="33">
         <v>76.989999999999995</v>
       </c>
       <c r="AB188" s="34">
         <v>77.31</v>
       </c>
       <c r="AC188" s="34">
         <v>78.032594534855903</v>
       </c>
     </row>
-    <row r="189" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:29">
       <c r="A189" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C189" s="21">
         <v>69.72</v>
       </c>
       <c r="D189" s="14">
         <v>70.3</v>
       </c>
       <c r="E189" s="14">
         <v>71.39</v>
       </c>
       <c r="F189" s="14">
         <v>71.27</v>
       </c>
       <c r="G189" s="14">
         <v>70.849999999999994</v>
       </c>
       <c r="H189" s="14">
         <v>72.19</v>
       </c>
       <c r="I189" s="14">
@@ -17131,75 +17130,75 @@
       <c r="N189" s="14">
         <v>72.67</v>
       </c>
       <c r="O189" s="14">
         <v>73.56</v>
       </c>
       <c r="P189" s="14">
         <v>73.86</v>
       </c>
       <c r="Q189" s="14">
         <v>74.739999999999995</v>
       </c>
       <c r="R189" s="14">
         <v>75.38</v>
       </c>
       <c r="S189" s="14">
         <v>76.709999999999994</v>
       </c>
       <c r="T189" s="14">
         <v>76.319999999999993</v>
       </c>
       <c r="U189" s="15">
         <v>76.77</v>
       </c>
       <c r="V189" s="15">
-        <v>74.09</v>
+        <v>77.556786337928145</v>
       </c>
       <c r="W189" s="15">
         <v>77.59</v>
       </c>
       <c r="X189" s="15">
         <v>75.13</v>
       </c>
       <c r="Y189" s="33">
         <v>75.84</v>
       </c>
       <c r="Z189" s="33">
         <v>77.599999999999994</v>
       </c>
       <c r="AA189" s="33">
         <v>77.87</v>
       </c>
       <c r="AB189" s="34">
         <v>78.959999999999994</v>
       </c>
       <c r="AC189" s="34">
         <v>78.69605482439087</v>
       </c>
     </row>
-    <row r="190" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:29">
       <c r="A190" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B190" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C190" s="21">
         <v>71.97</v>
       </c>
       <c r="D190" s="14">
         <v>70.790000000000006</v>
       </c>
       <c r="E190" s="14">
         <v>71.14</v>
       </c>
       <c r="F190" s="14">
         <v>70.44</v>
       </c>
       <c r="G190" s="14">
         <v>72.790000000000006</v>
       </c>
       <c r="H190" s="14">
         <v>73.89</v>
       </c>
       <c r="I190" s="14">
@@ -17220,75 +17219,75 @@
       <c r="N190" s="14">
         <v>76.73</v>
       </c>
       <c r="O190" s="14">
         <v>75.28</v>
       </c>
       <c r="P190" s="14">
         <v>77.05</v>
       </c>
       <c r="Q190" s="14">
         <v>77.22</v>
       </c>
       <c r="R190" s="14">
         <v>77.8</v>
       </c>
       <c r="S190" s="14">
         <v>77.89</v>
       </c>
       <c r="T190" s="14">
         <v>79.849999999999994</v>
       </c>
       <c r="U190" s="15">
         <v>78.88</v>
       </c>
       <c r="V190" s="15">
-        <v>75.94</v>
+        <v>79.449867365350883</v>
       </c>
       <c r="W190" s="15">
         <v>79.489999999999995</v>
       </c>
       <c r="X190" s="15">
         <v>76.12</v>
       </c>
       <c r="Y190" s="33">
         <v>76.14</v>
       </c>
       <c r="Z190" s="33">
         <v>79.209999999999994</v>
       </c>
       <c r="AA190" s="33">
         <v>79.19</v>
       </c>
       <c r="AB190" s="34">
         <v>78.760000000000005</v>
       </c>
       <c r="AC190" s="34">
         <v>78.403151695031781</v>
       </c>
     </row>
-    <row r="191" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:29">
       <c r="A191" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B191" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C191" s="21">
         <v>70.099999999999994</v>
       </c>
       <c r="D191" s="14">
         <v>70.91</v>
       </c>
       <c r="E191" s="14">
         <v>70.989999999999995</v>
       </c>
       <c r="F191" s="14">
         <v>72.010000000000005</v>
       </c>
       <c r="G191" s="14">
         <v>72.34</v>
       </c>
       <c r="H191" s="14">
         <v>71.17</v>
       </c>
       <c r="I191" s="14">
@@ -17309,75 +17308,75 @@
       <c r="N191" s="14">
         <v>72.150000000000006</v>
       </c>
       <c r="O191" s="14">
         <v>71.989999999999995</v>
       </c>
       <c r="P191" s="14">
         <v>73.5</v>
       </c>
       <c r="Q191" s="14">
         <v>74.03</v>
       </c>
       <c r="R191" s="14">
         <v>74.17</v>
       </c>
       <c r="S191" s="14">
         <v>75.260000000000005</v>
       </c>
       <c r="T191" s="14">
         <v>75.62</v>
       </c>
       <c r="U191" s="15">
         <v>75.92</v>
       </c>
       <c r="V191" s="15">
-        <v>72.44</v>
+        <v>76.72787727625456</v>
       </c>
       <c r="W191" s="15">
         <v>77.17</v>
       </c>
       <c r="X191" s="15">
         <v>75.45</v>
       </c>
       <c r="Y191" s="33">
         <v>72.599999999999994</v>
       </c>
       <c r="Z191" s="33">
         <v>76.53</v>
       </c>
       <c r="AA191" s="33">
         <v>77.53</v>
       </c>
       <c r="AB191" s="34">
         <v>76.64</v>
       </c>
       <c r="AC191" s="34">
         <v>78.775413993315112</v>
       </c>
     </row>
-    <row r="192" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:29">
       <c r="A192" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B192" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C192" s="21">
         <v>71.5</v>
       </c>
       <c r="D192" s="14">
         <v>70.98</v>
       </c>
       <c r="E192" s="14">
         <v>71.709999999999994</v>
       </c>
       <c r="F192" s="14">
         <v>71.94</v>
       </c>
       <c r="G192" s="14">
         <v>71.400000000000006</v>
       </c>
       <c r="H192" s="14">
         <v>71.180000000000007</v>
       </c>
       <c r="I192" s="14">
@@ -17398,75 +17397,75 @@
       <c r="N192" s="14">
         <v>71.88</v>
       </c>
       <c r="O192" s="14">
         <v>71.62</v>
       </c>
       <c r="P192" s="14">
         <v>72.17</v>
       </c>
       <c r="Q192" s="14">
         <v>73.23</v>
       </c>
       <c r="R192" s="14">
         <v>74.260000000000005</v>
       </c>
       <c r="S192" s="30">
         <v>74.569999999999993</v>
       </c>
       <c r="T192" s="30">
         <v>75.12</v>
       </c>
       <c r="U192" s="31">
         <v>75.19</v>
       </c>
       <c r="V192" s="31">
-        <v>70.41</v>
+        <v>75.113859613817723</v>
       </c>
       <c r="W192" s="31">
         <v>75.55</v>
       </c>
       <c r="X192" s="15">
         <v>74.760000000000005</v>
       </c>
       <c r="Y192" s="33">
         <v>73.53</v>
       </c>
       <c r="Z192" s="33">
         <v>75.72</v>
       </c>
       <c r="AA192" s="33">
         <v>76.8</v>
       </c>
       <c r="AB192" s="34">
         <v>77.790000000000006</v>
       </c>
       <c r="AC192" s="34">
         <v>77.296612856139888</v>
       </c>
     </row>
-    <row r="193" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:29">
       <c r="A193" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B193" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C193" s="21">
         <v>72.180000000000007</v>
       </c>
       <c r="D193" s="14">
         <v>72.459999999999994</v>
       </c>
       <c r="E193" s="14">
         <v>72.239999999999995</v>
       </c>
       <c r="F193" s="14">
         <v>72.25</v>
       </c>
       <c r="G193" s="14">
         <v>72.819999999999993</v>
       </c>
       <c r="H193" s="14">
         <v>73.48</v>
       </c>
       <c r="I193" s="14">
@@ -17487,75 +17486,75 @@
       <c r="N193" s="14">
         <v>73.28</v>
       </c>
       <c r="O193" s="14">
         <v>74.38</v>
       </c>
       <c r="P193" s="14">
         <v>74.349999999999994</v>
       </c>
       <c r="Q193" s="14">
         <v>75.48</v>
       </c>
       <c r="R193" s="14">
         <v>75.540000000000006</v>
       </c>
       <c r="S193" s="30">
         <v>75.78</v>
       </c>
       <c r="T193" s="30">
         <v>76.099999999999994</v>
       </c>
       <c r="U193" s="31">
         <v>76.400000000000006</v>
       </c>
       <c r="V193" s="31">
-        <v>74</v>
+        <v>77.224043459080178</v>
       </c>
       <c r="W193" s="31">
         <v>76.94</v>
       </c>
       <c r="X193" s="15">
         <v>75.34</v>
       </c>
       <c r="Y193" s="33">
         <v>74.83</v>
       </c>
       <c r="Z193" s="33">
         <v>78.45</v>
       </c>
       <c r="AA193" s="33">
         <v>78.400000000000006</v>
       </c>
       <c r="AB193" s="34">
         <v>78.900000000000006</v>
       </c>
       <c r="AC193" s="34">
         <v>78.691933052026911</v>
       </c>
     </row>
-    <row r="194" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:29">
       <c r="A194" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B194" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C194" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D194" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E194" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F194" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G194" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H194" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I194" s="21" t="s">
@@ -17576,75 +17575,75 @@
       <c r="N194" s="14">
         <v>74.260000000000005</v>
       </c>
       <c r="O194" s="21">
         <v>73.680000000000007</v>
       </c>
       <c r="P194" s="14">
         <v>74.41</v>
       </c>
       <c r="Q194" s="21">
         <v>76.989999999999995</v>
       </c>
       <c r="R194" s="14">
         <v>77.989999999999995</v>
       </c>
       <c r="S194" s="21">
         <v>76.739999999999995</v>
       </c>
       <c r="T194" s="14">
         <v>77.52</v>
       </c>
       <c r="U194" s="21">
         <v>79.84</v>
       </c>
       <c r="V194" s="14">
-        <v>75.19</v>
+        <v>78.791562424036485</v>
       </c>
       <c r="W194" s="21">
         <v>79.599999999999994</v>
       </c>
       <c r="X194" s="14">
         <v>76.61</v>
       </c>
       <c r="Y194" s="39">
         <v>78.180000000000007</v>
       </c>
       <c r="Z194" s="33">
         <v>77.12</v>
       </c>
       <c r="AA194" s="33">
         <v>78.680000000000007</v>
       </c>
       <c r="AB194" s="34">
         <v>78.86</v>
       </c>
       <c r="AC194" s="34">
         <v>79.106286197530579</v>
       </c>
     </row>
-    <row r="195" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:29">
       <c r="A195" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B195" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C195" s="41">
         <v>70.94</v>
       </c>
       <c r="D195" s="42">
         <v>71.11</v>
       </c>
       <c r="E195" s="42">
         <v>71.489999999999995</v>
       </c>
       <c r="F195" s="42">
         <v>71.98</v>
       </c>
       <c r="G195" s="42">
         <v>71.790000000000006</v>
       </c>
       <c r="H195" s="42">
         <v>72.290000000000006</v>
       </c>
       <c r="I195" s="42">
@@ -17665,113 +17664,113 @@
       <c r="N195" s="42">
         <v>71.67</v>
       </c>
       <c r="O195" s="42">
         <v>72.33</v>
       </c>
       <c r="P195" s="42">
         <v>73.290000000000006</v>
       </c>
       <c r="Q195" s="42">
         <v>74.55</v>
       </c>
       <c r="R195" s="42">
         <v>74.38</v>
       </c>
       <c r="S195" s="42">
         <v>74.44</v>
       </c>
       <c r="T195" s="42">
         <v>75.55</v>
       </c>
       <c r="U195" s="43">
         <v>75.56</v>
       </c>
       <c r="V195" s="43">
-        <v>70.87</v>
+        <v>75.717510675206043</v>
       </c>
       <c r="W195" s="43">
         <v>76.92</v>
       </c>
       <c r="X195" s="43">
         <v>74.78</v>
       </c>
       <c r="Y195" s="44">
         <v>73.91</v>
       </c>
       <c r="Z195" s="44">
         <v>76.400000000000006</v>
       </c>
       <c r="AA195" s="44">
         <v>76.27</v>
       </c>
       <c r="AB195" s="45">
         <v>77.16</v>
       </c>
       <c r="AC195" s="45">
         <v>76.991502144189184</v>
       </c>
     </row>
-    <row r="196" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B196" s="77" t="s">
+    <row r="196" spans="1:29">
+      <c r="B196" s="75" t="s">
         <v>82</v>
       </c>
-      <c r="C196" s="78"/>
-[...3 lines deleted...]
-      <c r="G196" s="78"/>
+      <c r="C196" s="76"/>
+      <c r="D196" s="76"/>
+      <c r="E196" s="76"/>
+      <c r="F196" s="76"/>
+      <c r="G196" s="76"/>
       <c r="H196" s="46"/>
       <c r="I196" s="46"/>
       <c r="J196" s="46"/>
       <c r="K196" s="46"/>
       <c r="L196" s="46"/>
       <c r="M196" s="46"/>
       <c r="N196" s="46"/>
       <c r="O196" s="46"/>
       <c r="P196" s="46"/>
       <c r="Q196" s="46"/>
       <c r="R196" s="46"/>
       <c r="S196" s="46"/>
       <c r="T196" s="46"/>
       <c r="U196" s="46"/>
       <c r="V196" s="46"/>
       <c r="W196" s="46"/>
       <c r="X196" s="46"/>
       <c r="Y196" s="46"/>
       <c r="Z196" s="46"/>
       <c r="AA196" s="47"/>
       <c r="AB196" s="48"/>
     </row>
-    <row r="197" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B197" s="75" t="s">
+    <row r="197" spans="1:29">
+      <c r="B197" s="73" t="s">
         <v>83</v>
       </c>
-      <c r="C197" s="76"/>
-[...2 lines deleted...]
-      <c r="F197" s="76"/>
+      <c r="C197" s="74"/>
+      <c r="D197" s="74"/>
+      <c r="E197" s="74"/>
+      <c r="F197" s="74"/>
       <c r="G197" s="49"/>
       <c r="H197" s="50"/>
       <c r="I197" s="50"/>
       <c r="J197" s="50"/>
       <c r="K197" s="50"/>
       <c r="L197" s="50"/>
       <c r="M197" s="50"/>
       <c r="N197" s="50"/>
       <c r="O197" s="50"/>
       <c r="P197" s="50"/>
       <c r="Q197" s="50"/>
       <c r="R197" s="50"/>
       <c r="S197" s="50"/>
       <c r="T197" s="50"/>
       <c r="U197" s="50"/>
       <c r="V197" s="50"/>
       <c r="W197" s="50"/>
       <c r="X197" s="50"/>
       <c r="Y197" s="50"/>
       <c r="Z197" s="50"/>
       <c r="AA197" s="50"/>
       <c r="AB197" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="12">