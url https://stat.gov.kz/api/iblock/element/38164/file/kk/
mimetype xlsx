--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -10,88 +10,88 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="846"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13200" tabRatio="846" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="33" r:id="rId6"/>
     <sheet name="Әуемен" sheetId="34" r:id="rId7"/>
     <sheet name="Теңізбен" sheetId="35" r:id="rId8"/>
     <sheet name="Ішкі сумен" sheetId="36" r:id="rId9"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2257" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2223" uniqueCount="99">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/30/</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">Акишева Гулистан Темирхановна </t>
   </si>
   <si>
     <t>+7 7172749271</t>
   </si>
   <si>
@@ -358,64 +358,50 @@
     </r>
   </si>
   <si>
     <t>*Айналысатын жеке кәсіпкерлер орындаған жұмыс көлемін есерке алмағанда.</t>
   </si>
   <si>
     <t>Халықаралық</t>
   </si>
   <si>
     <t>Республикаішілік</t>
   </si>
   <si>
     <t>жүк түрлері бойынша жалпы көлемнен:</t>
   </si>
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
     <t>Қазақстан Ресубликасы</t>
   </si>
   <si>
     <t>Елдің және оның өңірлерінің жүктерін тасымалдау туралы ақпараттың негізгі көздері "Көліктің қатынас түрлері бойынша жұмысы туралы есеп" 2-көлік нысаны бойынша жалпымемлекеттік статистикалық байқаулар жүргізу қорытындылары бойынша алынған деректер болып табылады</t>
   </si>
   <si>
     <r>
-      <t>2025</t>
-[...12 lines deleted...]
-    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1990-2009 ж.ж деректер коммерциялық  тасымалдаумен айналысатын дара кәсіпкерлер орындаған жұмыс көлемін бағалауды ескере отырып қалыптастырылды. 
    2010-2021 жылдары деректер автомобиль көлігінде жүктерді коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру бойынша әдіснамалық тәсілдің өзгеруін ескере отырып қайта есептелді.  
  2022 жылдан бастап және одан әрі деректер автомобиль көлігінде жүктерді коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру бойынша әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
@@ -434,63 +420,115 @@
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Жүк теміржол көлігі бойынша деректер бос күйдегі вагондарды есепке алмай қалыптастырылған.. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">*Жүк теміржол көлігі бойынша деректер бос күйдегі вагондарды есепке алмай қалыптастырылған.. </t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <r>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Өңірлер бойынша тасымалданған жүк көлемі туралы деректер құбыр көлігі арқылы жүктің өңір аумағы арқылы нақты (физикалық) өтуін (транзитін) ескере отырып көрсетілген.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2),3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2024</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2),3)</t>
+    </r>
+  </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Өңірлер бойынша тасымалданған жүк көлемі туралы деректер құбыр көлігі арқылы жүктің өңір аумағы арқылы нақты (физикалық) өтуін (транзитін) ескере отырып көрсетілген.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="175" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="193" formatCode="#,##0.000"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -736,261 +774,261 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="175" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="175" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="193" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...2 lines deleted...]
-      <alignment wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="21">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 3 2" xfId="5"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="7"/>
     <cellStyle name="Обычный 2 5" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="9"/>
     <cellStyle name="Обычный 3 2" xfId="10"/>
     <cellStyle name="Обычный 3 2 2" xfId="11"/>
     <cellStyle name="Обычный 3 3" xfId="12"/>
     <cellStyle name="Обычный 4" xfId="13"/>
     <cellStyle name="Обычный 4 2" xfId="14"/>
     <cellStyle name="Обычный 5" xfId="15"/>
     <cellStyle name="Обычный 5 2" xfId="16"/>
     <cellStyle name="Обычный 6" xfId="17"/>
     <cellStyle name="Финансовый 2" xfId="18"/>
     <cellStyle name="Финансовый 2 2" xfId="19"/>
     <cellStyle name="Финансовый 3" xfId="20"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1282,360 +1320,359 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="78" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
-    <row r="2" spans="1:10" s="9" customFormat="1">
+    <row r="2" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="48">
         <v>181103</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="9" customFormat="1">
+    <row r="3" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="9" customFormat="1">
+    <row r="4" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="9" customFormat="1">
+    <row r="5" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="46" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="9" customFormat="1">
+    <row r="6" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="9" customFormat="1">
+    <row r="7" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="9" customFormat="1">
+    <row r="8" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="45" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="51" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="9" customFormat="1">
+    <row r="9" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="45" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="52"/>
     </row>
-    <row r="10" spans="1:10" s="9" customFormat="1" ht="51">
+    <row r="10" spans="1:10" s="9" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="45" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="9" customFormat="1" ht="25.5">
+    <row r="11" spans="1:10" s="9" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="45" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>42</v>
       </c>
       <c r="J11" s="10"/>
     </row>
-    <row r="12" spans="1:10" s="9" customFormat="1">
+    <row r="12" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="10"/>
     </row>
-    <row r="13" spans="1:10" s="9" customFormat="1">
+    <row r="13" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J13" s="10"/>
     </row>
-    <row r="14" spans="1:10" s="9" customFormat="1">
+    <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="47" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="16"/>
       <c r="J14" s="10"/>
     </row>
-    <row r="15" spans="1:10" s="9" customFormat="1">
+    <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="10"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="17">
         <v>46171</v>
       </c>
       <c r="J16" s="3"/>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="45" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="17">
         <v>46535</v>
       </c>
       <c r="J17" s="4"/>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>43</v>
       </c>
       <c r="J18" s="3"/>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>6</v>
       </c>
       <c r="J19" s="4"/>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J20" s="3"/>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>8</v>
       </c>
       <c r="J21" s="4"/>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J22" s="4"/>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J23" s="3"/>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J24" s="4"/>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J25" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="8"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="54" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="54" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="54" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="54" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="54" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="54"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5">
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="55" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="54"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="54"/>
     </row>
-    <row r="21" spans="2:2">
+    <row r="21" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B21" s="56" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:IV36"/>
+  <dimension ref="A2:IV37"/>
   <sheetViews>
-    <sheetView topLeftCell="M1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AL29" sqref="AL29:AL31"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
-    <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="13" max="22" width="10.5703125" style="1" customWidth="1"/>
+    <col min="3" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="10.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:38" ht="14.25">
+    <row r="4" spans="1:38" ht="15" x14ac:dyDescent="0.2">
       <c r="A4" s="60" t="s">
         <v>87</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
@@ -1698,58 +1735,58 @@
       </c>
       <c r="AC4" s="5">
         <v>2016</v>
       </c>
       <c r="AD4" s="5">
         <v>2017</v>
       </c>
       <c r="AE4" s="5">
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
-      <c r="AK4" s="5">
-        <v>2024</v>
+      <c r="AK4" s="5" t="s">
+        <v>96</v>
       </c>
       <c r="AL4" s="5" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:38" ht="12.75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="44">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C5" s="12">
         <v>2612150</v>
       </c>
       <c r="D5" s="12">
         <v>2513400</v>
       </c>
       <c r="E5" s="12">
         <v>2326700</v>
       </c>
       <c r="F5" s="12">
         <v>1649000</v>
       </c>
       <c r="G5" s="12">
         <v>1189200</v>
       </c>
       <c r="H5" s="12">
         <v>1397600</v>
       </c>
       <c r="I5" s="12">
@@ -1814,58 +1851,58 @@
       </c>
       <c r="AC5" s="12">
         <v>657922.03536128532</v>
       </c>
       <c r="AD5" s="12">
         <v>762374.10493126174</v>
       </c>
       <c r="AE5" s="12">
         <v>840812.87731593801</v>
       </c>
       <c r="AF5" s="12">
         <v>869851.7105549518</v>
       </c>
       <c r="AG5" s="12">
         <v>851096.01798535744</v>
       </c>
       <c r="AH5" s="12">
         <v>910450.99681104859</v>
       </c>
       <c r="AI5" s="12">
         <v>927242.10408458347</v>
       </c>
       <c r="AJ5" s="12">
         <v>999247.2</v>
       </c>
-      <c r="AK5" s="12">
-        <v>1090014.5</v>
+      <c r="AK5" s="64">
+        <v>880526.43366598943</v>
       </c>
       <c r="AL5" s="12">
         <v>964740.9</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12.75">
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="57">
         <v>100000000</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="12" t="s">
@@ -1930,58 +1967,58 @@
       </c>
       <c r="AC6" s="12">
         <v>18330.313379995969</v>
       </c>
       <c r="AD6" s="12">
         <v>50848.991556062014</v>
       </c>
       <c r="AE6" s="12">
         <v>66373.342280108307</v>
       </c>
       <c r="AF6" s="12">
         <v>85185.512871978761</v>
       </c>
       <c r="AG6" s="12">
         <v>78756.143858830939</v>
       </c>
       <c r="AH6" s="12">
         <v>74439.832469065397</v>
       </c>
       <c r="AI6" s="12">
         <v>76830.985481067168</v>
       </c>
       <c r="AJ6" s="12">
         <v>74231.899999999994</v>
       </c>
-      <c r="AK6" s="12">
-        <v>98711</v>
+      <c r="AK6" s="64">
+        <v>94742.884822738502</v>
       </c>
       <c r="AL6" s="12">
         <v>100861.7</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12.75">
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="57">
         <v>110000000</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="12" t="s">
@@ -2046,58 +2083,58 @@
       </c>
       <c r="AC7" s="12">
         <v>32494.895965939602</v>
       </c>
       <c r="AD7" s="12">
         <v>37827.543588811743</v>
       </c>
       <c r="AE7" s="12">
         <v>37625.248876016391</v>
       </c>
       <c r="AF7" s="12">
         <v>36887.862140059842</v>
       </c>
       <c r="AG7" s="12">
         <v>38160.963287996732</v>
       </c>
       <c r="AH7" s="12">
         <v>41284.752485694749</v>
       </c>
       <c r="AI7" s="12">
         <v>49507.150186461731</v>
       </c>
       <c r="AJ7" s="12">
         <v>86212.800000000003</v>
       </c>
-      <c r="AK7" s="12">
-        <v>100607.3</v>
+      <c r="AK7" s="64">
+        <v>93354.104089086191</v>
       </c>
       <c r="AL7" s="12">
         <v>106101.7</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12.75">
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="57">
         <v>150000000</v>
       </c>
       <c r="B8" s="58" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="12" t="s">
@@ -2162,58 +2199,58 @@
       </c>
       <c r="AC8" s="12">
         <v>48978.778324343555</v>
       </c>
       <c r="AD8" s="12">
         <v>56796.7249912599</v>
       </c>
       <c r="AE8" s="12">
         <v>57788.633707967558</v>
       </c>
       <c r="AF8" s="12">
         <v>63846.935242207692</v>
       </c>
       <c r="AG8" s="12">
         <v>68724.960042351056</v>
       </c>
       <c r="AH8" s="12">
         <v>68297.990504011686</v>
       </c>
       <c r="AI8" s="12">
         <v>82014.102655348746</v>
       </c>
       <c r="AJ8" s="12">
         <v>92074.5</v>
       </c>
-      <c r="AK8" s="12">
-        <v>90985.4</v>
+      <c r="AK8" s="64">
+        <v>75234.374940444875</v>
       </c>
       <c r="AL8" s="12">
         <v>81456.899999999994</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12.75">
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="57">
         <v>190000000</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="12" t="s">
@@ -2278,58 +2315,58 @@
       </c>
       <c r="AC9" s="12">
         <v>36442.795512718592</v>
       </c>
       <c r="AD9" s="12">
         <v>38796.037539232566</v>
       </c>
       <c r="AE9" s="12">
         <v>37533.398381208288</v>
       </c>
       <c r="AF9" s="12">
         <v>42849.40754705172</v>
       </c>
       <c r="AG9" s="12">
         <v>18138.724080226712</v>
       </c>
       <c r="AH9" s="12">
         <v>22619.095519722374</v>
       </c>
       <c r="AI9" s="12">
         <v>21947.508048565767</v>
       </c>
       <c r="AJ9" s="12">
         <v>19352.099999999999</v>
       </c>
-      <c r="AK9" s="12">
-        <v>22114.5</v>
+      <c r="AK9" s="64">
+        <v>10797.656961228571</v>
       </c>
       <c r="AL9" s="12">
         <v>13594.7</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="12.75">
+    <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="57">
         <v>230000000</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="12" t="s">
@@ -2394,58 +2431,58 @@
       </c>
       <c r="AC10" s="12">
         <v>71338.51100970793</v>
       </c>
       <c r="AD10" s="12">
         <v>80334.590342421958</v>
       </c>
       <c r="AE10" s="12">
         <v>85483.568706310209</v>
       </c>
       <c r="AF10" s="12">
         <v>82903.745755337732</v>
       </c>
       <c r="AG10" s="12">
         <v>105205.67594899653</v>
       </c>
       <c r="AH10" s="12">
         <v>114330.22446733076</v>
       </c>
       <c r="AI10" s="12">
         <v>101758.0462865364</v>
       </c>
       <c r="AJ10" s="12">
         <v>110805.2</v>
       </c>
-      <c r="AK10" s="12">
-        <v>112733</v>
+      <c r="AK10" s="64">
+        <v>105256.39056404908</v>
       </c>
       <c r="AL10" s="12">
         <v>132343.4</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="12.75">
+    <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="57">
         <v>270000000</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="12" t="s">
@@ -2510,58 +2547,58 @@
       </c>
       <c r="AC11" s="12">
         <v>20222.16005864313</v>
       </c>
       <c r="AD11" s="12">
         <v>22955.823898509767</v>
       </c>
       <c r="AE11" s="12">
         <v>22937.178949914814</v>
       </c>
       <c r="AF11" s="12">
         <v>19570.2230015932</v>
       </c>
       <c r="AG11" s="12">
         <v>36891.430305795991</v>
       </c>
       <c r="AH11" s="12">
         <v>34264.154527168597</v>
       </c>
       <c r="AI11" s="12">
         <v>31008.509030074474</v>
       </c>
       <c r="AJ11" s="12">
         <v>30537.3</v>
       </c>
-      <c r="AK11" s="12">
-        <v>34761.300000000003</v>
+      <c r="AK11" s="64">
+        <v>33472.095421693106</v>
       </c>
       <c r="AL11" s="12">
         <v>36699.599999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="12.75">
+    <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="57">
         <v>310000000</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="12" t="s">
@@ -2626,58 +2663,58 @@
       </c>
       <c r="AC12" s="12">
         <v>45483.903557825564</v>
       </c>
       <c r="AD12" s="12">
         <v>52398.625736071161</v>
       </c>
       <c r="AE12" s="12">
         <v>74816.678619321392</v>
       </c>
       <c r="AF12" s="12">
         <v>50994.089846188035</v>
       </c>
       <c r="AG12" s="12">
         <v>46153.647138728935</v>
       </c>
       <c r="AH12" s="12">
         <v>53820.270903791803</v>
       </c>
       <c r="AI12" s="12">
         <v>44516.449936457575</v>
       </c>
       <c r="AJ12" s="12">
         <v>48800.5</v>
       </c>
-      <c r="AK12" s="12">
-        <v>42423.3</v>
+      <c r="AK12" s="64">
+        <v>22646.027110169925</v>
       </c>
       <c r="AL12" s="12">
         <v>23976.1</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="12.75">
+    <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="57">
         <v>330000000</v>
       </c>
       <c r="B13" s="58" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -2742,58 +2779,58 @@
       </c>
       <c r="AC13" s="12">
         <v>17213.900667720016</v>
       </c>
       <c r="AD13" s="12">
         <v>19611.797461751754</v>
       </c>
       <c r="AE13" s="12">
         <v>19983.40350642307</v>
       </c>
       <c r="AF13" s="12">
         <v>14974.688581483286</v>
       </c>
       <c r="AG13" s="12">
         <v>18825.179435130813</v>
       </c>
       <c r="AH13" s="12">
         <v>21162.794268714242</v>
       </c>
       <c r="AI13" s="12">
         <v>16239.748286408321</v>
       </c>
       <c r="AJ13" s="12">
         <v>11750.5</v>
       </c>
-      <c r="AK13" s="12">
-        <v>20575.2</v>
+      <c r="AK13" s="64">
+        <v>15191.636374719052</v>
       </c>
       <c r="AL13" s="12">
         <v>24638.5</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="12.75">
+    <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="57">
         <v>350000000</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="12" t="s">
@@ -2858,58 +2895,58 @@
       </c>
       <c r="AC14" s="12">
         <v>61385.78113671927</v>
       </c>
       <c r="AD14" s="12">
         <v>75785.218604059934</v>
       </c>
       <c r="AE14" s="12">
         <v>67596.216951621725</v>
       </c>
       <c r="AF14" s="12">
         <v>82690.274588417029</v>
       </c>
       <c r="AG14" s="12">
         <v>77256.635284483986</v>
       </c>
       <c r="AH14" s="12">
         <v>77655.589890321295</v>
       </c>
       <c r="AI14" s="12">
         <v>89361.399727326847</v>
       </c>
       <c r="AJ14" s="12">
         <v>85686.3</v>
       </c>
-      <c r="AK14" s="12">
-        <v>87837.7</v>
+      <c r="AK14" s="64">
+        <v>77314.399916552866</v>
       </c>
       <c r="AL14" s="12">
         <v>108890.7</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="12.75">
+    <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="57">
         <v>390000000</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="12" t="s">
@@ -2974,58 +3011,58 @@
       </c>
       <c r="AC15" s="12">
         <v>29184.478365034702</v>
       </c>
       <c r="AD15" s="12">
         <v>32518.931012564128</v>
       </c>
       <c r="AE15" s="12">
         <v>37370.214816371605</v>
       </c>
       <c r="AF15" s="12">
         <v>47571.688628011165</v>
       </c>
       <c r="AG15" s="12">
         <v>65096.945988351843</v>
       </c>
       <c r="AH15" s="12">
         <v>68614.387904945033</v>
       </c>
       <c r="AI15" s="12">
         <v>66957.213934914413</v>
       </c>
       <c r="AJ15" s="12">
         <v>42995.6</v>
       </c>
-      <c r="AK15" s="12">
-        <v>46725.4</v>
+      <c r="AK15" s="64">
+        <v>38214.930432207926</v>
       </c>
       <c r="AL15" s="12">
         <v>45470.5</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="12.75">
+    <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="57">
         <v>430000000</v>
       </c>
       <c r="B16" s="58" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="12" t="s">
@@ -3090,58 +3127,58 @@
       </c>
       <c r="AC16" s="12">
         <v>24233.724053736667</v>
       </c>
       <c r="AD16" s="12">
         <v>25761.809804182711</v>
       </c>
       <c r="AE16" s="12">
         <v>26024.980797887296</v>
       </c>
       <c r="AF16" s="12">
         <v>26986.560388754817</v>
       </c>
       <c r="AG16" s="12">
         <v>30279.991819774023</v>
       </c>
       <c r="AH16" s="12">
         <v>42394.424376821</v>
       </c>
       <c r="AI16" s="12">
         <v>36115.733169479223</v>
       </c>
       <c r="AJ16" s="12">
         <v>37939</v>
       </c>
-      <c r="AK16" s="12">
-        <v>39830.400000000001</v>
+      <c r="AK16" s="64">
+        <v>27143.996398811079</v>
       </c>
       <c r="AL16" s="12">
         <v>36362.9</v>
       </c>
     </row>
-    <row r="17" spans="1:256" ht="12.75">
+    <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="57">
         <v>470000000</v>
       </c>
       <c r="B17" s="58" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="12" t="s">
@@ -3206,58 +3243,58 @@
       </c>
       <c r="AC17" s="12">
         <v>33149.300347804688</v>
       </c>
       <c r="AD17" s="12">
         <v>40926.927103258546</v>
       </c>
       <c r="AE17" s="12">
         <v>59731.640183281343</v>
       </c>
       <c r="AF17" s="12">
         <v>54913.683125552801</v>
       </c>
       <c r="AG17" s="12">
         <v>44618.400409476351</v>
       </c>
       <c r="AH17" s="12">
         <v>50461.322107231645</v>
       </c>
       <c r="AI17" s="12">
         <v>43565.99533441713</v>
       </c>
       <c r="AJ17" s="12">
         <v>44137.5</v>
       </c>
-      <c r="AK17" s="12">
-        <v>57094.9</v>
+      <c r="AK17" s="64">
+        <v>46622.727712821485</v>
       </c>
       <c r="AL17" s="12">
         <v>63773.9</v>
       </c>
     </row>
-    <row r="18" spans="1:256" ht="12.75">
+    <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="57">
         <v>550000000</v>
       </c>
       <c r="B18" s="58" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="12" t="s">
@@ -3322,58 +3359,58 @@
       </c>
       <c r="AC18" s="12">
         <v>55547.50106354514</v>
       </c>
       <c r="AD18" s="12">
         <v>58724.368944657035</v>
       </c>
       <c r="AE18" s="12">
         <v>59934.691341406113</v>
       </c>
       <c r="AF18" s="12">
         <v>50198.152470939334</v>
       </c>
       <c r="AG18" s="12">
         <v>52044.887018060414</v>
       </c>
       <c r="AH18" s="12">
         <v>53109.816048978137</v>
       </c>
       <c r="AI18" s="12">
         <v>70729.493745129119</v>
       </c>
       <c r="AJ18" s="12">
         <v>84040.9</v>
       </c>
-      <c r="AK18" s="12">
-        <v>114211.1</v>
+      <c r="AK18" s="64">
+        <v>98270.961538631556</v>
       </c>
       <c r="AL18" s="12">
         <v>66337.3</v>
       </c>
     </row>
-    <row r="19" spans="1:256" ht="12.75">
+    <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="57">
         <v>590000000</v>
       </c>
       <c r="B19" s="58" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="12" t="s">
@@ -3438,58 +3475,58 @@
       </c>
       <c r="AC19" s="12">
         <v>17359.734716987532</v>
       </c>
       <c r="AD19" s="12">
         <v>20004.911047333233</v>
       </c>
       <c r="AE19" s="12">
         <v>20104.008045514165</v>
       </c>
       <c r="AF19" s="12">
         <v>17135.002336940637</v>
       </c>
       <c r="AG19" s="12">
         <v>22851.846220900145</v>
       </c>
       <c r="AH19" s="12">
         <v>22540.332187876105</v>
       </c>
       <c r="AI19" s="12">
         <v>23223.169683131819</v>
       </c>
       <c r="AJ19" s="12">
         <v>22786.2</v>
       </c>
-      <c r="AK19" s="12">
-        <v>22773</v>
+      <c r="AK19" s="64">
+        <v>20870.816480513342</v>
       </c>
       <c r="AL19" s="12">
         <v>23788.5</v>
       </c>
     </row>
-    <row r="20" spans="1:256" ht="14.25" customHeight="1">
+    <row r="20" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="57">
         <v>610000000</v>
       </c>
       <c r="B20" s="58" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="12" t="s">
@@ -3554,58 +3591,58 @@
       </c>
       <c r="AC20" s="12">
         <v>33001.529121957734</v>
       </c>
       <c r="AD20" s="12">
         <v>37560.229774112449</v>
       </c>
       <c r="AE20" s="12">
         <v>43649.365444808893</v>
       </c>
       <c r="AF20" s="12">
         <v>36078.680403707593</v>
       </c>
       <c r="AG20" s="12">
         <v>25277.591071471295</v>
       </c>
       <c r="AH20" s="12">
         <v>29747.054669949437</v>
       </c>
       <c r="AI20" s="12">
         <v>28391.867105464418</v>
       </c>
       <c r="AJ20" s="12">
         <v>26317.8</v>
       </c>
-      <c r="AK20" s="12">
-        <v>34232.1</v>
+      <c r="AK20" s="64">
+        <v>19209.386284515738</v>
       </c>
       <c r="AL20" s="12">
         <v>21407.200000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:256" ht="12.75">
+    <row r="21" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="57">
         <v>620000000</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="12" t="s">
@@ -3670,58 +3707,58 @@
       </c>
       <c r="AC21" s="12">
         <v>24572.581959416537</v>
       </c>
       <c r="AD21" s="12">
         <v>28269.219479418571</v>
       </c>
       <c r="AE21" s="12">
         <v>23732.554206014</v>
       </c>
       <c r="AF21" s="12">
         <v>31416.933710367637</v>
       </c>
       <c r="AG21" s="12">
         <v>14825.271248730347</v>
       </c>
       <c r="AH21" s="12">
         <v>15018.693531430859</v>
       </c>
       <c r="AI21" s="12">
         <v>23827.36579110389</v>
       </c>
       <c r="AJ21" s="12">
         <v>39538.1</v>
       </c>
-      <c r="AK21" s="12">
-        <v>29739.8</v>
+      <c r="AK21" s="64">
+        <v>31986.922993589182</v>
       </c>
       <c r="AL21" s="12">
         <v>44860.1</v>
       </c>
     </row>
-    <row r="22" spans="1:256" ht="12.75">
+    <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="57">
         <v>630000000</v>
       </c>
       <c r="B22" s="58" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -3786,58 +3823,58 @@
       </c>
       <c r="AC22" s="12">
         <v>23150.913007445975</v>
       </c>
       <c r="AD22" s="12">
         <v>16542.534483022511</v>
       </c>
       <c r="AE22" s="12">
         <v>18210.09716532797</v>
       </c>
       <c r="AF22" s="12">
         <v>19796.892137016825</v>
       </c>
       <c r="AG22" s="12">
         <v>19192.328776202961</v>
       </c>
       <c r="AH22" s="12">
         <v>22889.372175772402</v>
       </c>
       <c r="AI22" s="12">
         <v>24796.55967220719</v>
       </c>
       <c r="AJ22" s="12">
         <v>20258.400000000001</v>
       </c>
-      <c r="AK22" s="12">
-        <v>21642.3</v>
+      <c r="AK22" s="64">
+        <v>20093.22293124365</v>
       </c>
       <c r="AL22" s="12">
         <v>20658.400000000001</v>
       </c>
     </row>
-    <row r="23" spans="1:256" ht="12.75">
+    <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="57">
         <v>710000000</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="12" t="s">
@@ -3902,58 +3939,58 @@
       </c>
       <c r="AC23" s="12">
         <v>34371.868167630964</v>
       </c>
       <c r="AD23" s="12">
         <v>36255.607176186248</v>
       </c>
       <c r="AE23" s="12">
         <v>44778.864513032786</v>
       </c>
       <c r="AF23" s="12">
         <v>59207.116302237155</v>
       </c>
       <c r="AG23" s="12">
         <v>48146.471279068886</v>
       </c>
       <c r="AH23" s="12">
         <v>53569.550898198097</v>
       </c>
       <c r="AI23" s="12">
         <v>47901.286141008306</v>
       </c>
       <c r="AJ23" s="12">
         <v>63058.9</v>
       </c>
-      <c r="AK23" s="12">
-        <v>68432.7</v>
+      <c r="AK23" s="64">
+        <v>53931.437508822928</v>
       </c>
       <c r="AL23" s="12">
         <v>56575.4</v>
       </c>
     </row>
-    <row r="24" spans="1:256" ht="12.75">
+    <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="57">
         <v>750000000</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="12" t="s">
@@ -4018,58 +4055,58 @@
       </c>
       <c r="AC24" s="12">
         <v>16518.914030972832</v>
       </c>
       <c r="AD24" s="12">
         <v>17157.894838568849</v>
       </c>
       <c r="AE24" s="12">
         <v>21901.012908179524</v>
       </c>
       <c r="AF24" s="12">
         <v>27171.158852225726</v>
       </c>
       <c r="AG24" s="12">
         <v>25096.929492660245</v>
       </c>
       <c r="AH24" s="12">
         <v>25829.036385913987</v>
       </c>
       <c r="AI24" s="12">
         <v>27221.88944354705</v>
       </c>
       <c r="AJ24" s="12">
         <v>29717.4</v>
       </c>
-      <c r="AK24" s="12">
-        <v>20957.5</v>
+      <c r="AK24" s="64">
+        <v>53543.234278397853</v>
       </c>
       <c r="AL24" s="12">
         <v>60116.5</v>
       </c>
     </row>
-    <row r="25" spans="1:256" ht="12.75">
+    <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="57">
         <v>790000000</v>
       </c>
       <c r="B25" s="58" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="12" t="s">
@@ -4134,98 +4171,98 @@
       </c>
       <c r="AC25" s="12">
         <v>14940.450913139066</v>
       </c>
       <c r="AD25" s="12">
         <v>13296.317549776697</v>
       </c>
       <c r="AE25" s="12">
         <v>15237.777915222632</v>
       </c>
       <c r="AF25" s="12">
         <v>19473.102624880823</v>
       </c>
       <c r="AG25" s="12">
         <v>15551.995278119226</v>
       </c>
       <c r="AH25" s="12">
         <v>18402.301488110999</v>
       </c>
       <c r="AI25" s="12">
         <v>21327.630425933643</v>
       </c>
       <c r="AJ25" s="12">
         <v>29006.3</v>
       </c>
-      <c r="AK25" s="12">
-        <v>23626.7</v>
+      <c r="AK25" s="64">
+        <v>22247.539905752732</v>
       </c>
       <c r="AL25" s="12">
         <v>29862.3</v>
       </c>
     </row>
-    <row r="26" spans="1:256" ht="33.75" customHeight="1">
-[...39 lines deleted...]
-      <c r="AL26" s="30"/>
+    <row r="26" spans="1:256" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="67" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="67"/>
+      <c r="C26" s="67"/>
+      <c r="D26" s="67"/>
+      <c r="E26" s="67"/>
+      <c r="F26" s="67"/>
+      <c r="G26" s="67"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="67"/>
+      <c r="J26" s="67"/>
+      <c r="K26" s="67"/>
+      <c r="L26" s="67"/>
+      <c r="M26" s="67"/>
+      <c r="N26" s="67"/>
+      <c r="O26" s="67"/>
+      <c r="P26" s="67"/>
+      <c r="Q26" s="67"/>
+      <c r="R26" s="67"/>
+      <c r="S26" s="67"/>
+      <c r="T26" s="67"/>
+      <c r="U26" s="67"/>
+      <c r="V26" s="67"/>
+      <c r="W26" s="67"/>
+      <c r="X26" s="67"/>
+      <c r="Y26" s="67"/>
+      <c r="Z26" s="67"/>
+      <c r="AA26" s="67"/>
+      <c r="AB26" s="67"/>
+      <c r="AC26" s="67"/>
+      <c r="AD26" s="67"/>
+      <c r="AE26" s="67"/>
+      <c r="AF26" s="67"/>
+      <c r="AG26" s="67"/>
+      <c r="AH26" s="67"/>
+      <c r="AI26" s="67"/>
+      <c r="AJ26" s="67"/>
+      <c r="AK26" s="67"/>
+      <c r="AL26" s="67"/>
       <c r="AM26" s="30"/>
       <c r="AN26" s="30"/>
       <c r="AO26" s="30"/>
       <c r="AP26" s="30"/>
       <c r="AQ26" s="30"/>
       <c r="AR26" s="30"/>
       <c r="AS26" s="30"/>
       <c r="AT26" s="30"/>
       <c r="AU26" s="30"/>
       <c r="AV26" s="30"/>
       <c r="AW26" s="30"/>
       <c r="AX26" s="30"/>
       <c r="AY26" s="30"/>
       <c r="AZ26" s="30"/>
       <c r="BA26" s="30"/>
       <c r="BB26" s="30"/>
       <c r="BC26" s="30"/>
       <c r="BD26" s="30"/>
       <c r="BE26" s="30"/>
       <c r="BF26" s="30"/>
       <c r="BG26" s="30"/>
       <c r="BH26" s="30"/>
       <c r="BI26" s="30"/>
       <c r="BJ26" s="30"/>
       <c r="BK26" s="30"/>
@@ -4401,65 +4438,4212 @@
       <c r="HY26" s="30"/>
       <c r="HZ26" s="30"/>
       <c r="IA26" s="30"/>
       <c r="IB26" s="30"/>
       <c r="IC26" s="30"/>
       <c r="ID26" s="30"/>
       <c r="IE26" s="30"/>
       <c r="IF26" s="30"/>
       <c r="IG26" s="30"/>
       <c r="IH26" s="30"/>
       <c r="II26" s="30"/>
       <c r="IJ26" s="30"/>
       <c r="IK26" s="30"/>
       <c r="IL26" s="30"/>
       <c r="IM26" s="30"/>
       <c r="IN26" s="30"/>
       <c r="IO26" s="30"/>
       <c r="IP26" s="30"/>
       <c r="IQ26" s="30"/>
       <c r="IR26" s="30"/>
       <c r="IS26" s="30"/>
       <c r="IT26" s="30"/>
       <c r="IU26" s="30"/>
       <c r="IV26" s="30"/>
     </row>
-    <row r="27" spans="1:256" ht="17.25" customHeight="1">
-      <c r="A27" s="67" t="s">
+    <row r="27" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="66" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="66"/>
+      <c r="C27" s="66"/>
+      <c r="D27" s="66"/>
+      <c r="E27" s="66"/>
+      <c r="F27" s="66"/>
+      <c r="G27" s="66"/>
+      <c r="H27" s="66"/>
+      <c r="I27" s="66"/>
+      <c r="J27" s="66"/>
+      <c r="K27" s="66"/>
+      <c r="L27" s="66"/>
+      <c r="M27" s="66"/>
+      <c r="N27" s="66"/>
+      <c r="O27" s="66"/>
+      <c r="P27" s="66"/>
+      <c r="Q27" s="66"/>
+      <c r="R27" s="66"/>
+      <c r="S27" s="66"/>
+      <c r="T27" s="66"/>
+      <c r="U27" s="66"/>
+      <c r="V27" s="66"/>
+      <c r="W27" s="66"/>
+      <c r="X27" s="66"/>
+      <c r="Y27" s="66"/>
+      <c r="Z27" s="66"/>
+      <c r="AA27" s="66"/>
+      <c r="AB27" s="66"/>
+      <c r="AC27" s="66"/>
+      <c r="AD27" s="66"/>
+      <c r="AE27" s="66"/>
+      <c r="AF27" s="66"/>
+      <c r="AG27" s="66"/>
+      <c r="AH27" s="66"/>
+      <c r="AI27" s="66"/>
+      <c r="AJ27" s="33"/>
+      <c r="AK27" s="30"/>
+      <c r="AL27" s="2"/>
+      <c r="AM27" s="30"/>
+      <c r="AN27" s="30"/>
+      <c r="AO27" s="30"/>
+      <c r="AP27" s="30"/>
+      <c r="AQ27" s="30"/>
+      <c r="AR27" s="30"/>
+      <c r="AS27" s="30"/>
+      <c r="AT27" s="30"/>
+      <c r="AU27" s="30"/>
+      <c r="AV27" s="30"/>
+      <c r="AW27" s="30"/>
+      <c r="AX27" s="30"/>
+      <c r="AY27" s="30"/>
+      <c r="AZ27" s="30"/>
+      <c r="BA27" s="30"/>
+      <c r="BB27" s="30"/>
+      <c r="BC27" s="30"/>
+      <c r="BD27" s="30"/>
+      <c r="BE27" s="30"/>
+      <c r="BF27" s="30"/>
+      <c r="BG27" s="30"/>
+      <c r="BH27" s="30"/>
+      <c r="BI27" s="30"/>
+      <c r="BJ27" s="30"/>
+      <c r="BK27" s="30"/>
+      <c r="BL27" s="30"/>
+      <c r="BM27" s="30"/>
+      <c r="BN27" s="30"/>
+      <c r="BO27" s="30"/>
+      <c r="BP27" s="30"/>
+      <c r="BQ27" s="30"/>
+      <c r="BR27" s="30"/>
+      <c r="BS27" s="30"/>
+      <c r="BT27" s="30"/>
+      <c r="BU27" s="30"/>
+      <c r="BV27" s="30"/>
+      <c r="BW27" s="30"/>
+      <c r="BX27" s="30"/>
+      <c r="BY27" s="30"/>
+      <c r="BZ27" s="30"/>
+      <c r="CA27" s="30"/>
+      <c r="CB27" s="30"/>
+      <c r="CC27" s="30"/>
+      <c r="CD27" s="30"/>
+      <c r="CE27" s="30"/>
+      <c r="CF27" s="30"/>
+      <c r="CG27" s="30"/>
+      <c r="CH27" s="30"/>
+      <c r="CI27" s="30"/>
+      <c r="CJ27" s="30"/>
+      <c r="CK27" s="30"/>
+      <c r="CL27" s="30"/>
+      <c r="CM27" s="30"/>
+      <c r="CN27" s="30"/>
+      <c r="CO27" s="30"/>
+      <c r="CP27" s="30"/>
+      <c r="CQ27" s="30"/>
+      <c r="CR27" s="30"/>
+      <c r="CS27" s="30"/>
+      <c r="CT27" s="30"/>
+      <c r="CU27" s="30"/>
+      <c r="CV27" s="30"/>
+      <c r="CW27" s="30"/>
+      <c r="CX27" s="30"/>
+      <c r="CY27" s="30"/>
+      <c r="CZ27" s="30"/>
+      <c r="DA27" s="30"/>
+      <c r="DB27" s="30"/>
+      <c r="DC27" s="30"/>
+      <c r="DD27" s="30"/>
+      <c r="DE27" s="30"/>
+      <c r="DF27" s="30"/>
+      <c r="DG27" s="30"/>
+      <c r="DH27" s="30"/>
+      <c r="DI27" s="30"/>
+      <c r="DJ27" s="30"/>
+      <c r="DK27" s="30"/>
+      <c r="DL27" s="30"/>
+      <c r="DM27" s="30"/>
+      <c r="DN27" s="30"/>
+      <c r="DO27" s="30"/>
+      <c r="DP27" s="30"/>
+      <c r="DQ27" s="30"/>
+      <c r="DR27" s="30"/>
+      <c r="DS27" s="30"/>
+      <c r="DT27" s="30"/>
+      <c r="DU27" s="30"/>
+      <c r="DV27" s="30"/>
+      <c r="DW27" s="30"/>
+      <c r="DX27" s="30"/>
+      <c r="DY27" s="30"/>
+      <c r="DZ27" s="30"/>
+      <c r="EA27" s="30"/>
+      <c r="EB27" s="30"/>
+      <c r="EC27" s="30"/>
+      <c r="ED27" s="30"/>
+      <c r="EE27" s="30"/>
+      <c r="EF27" s="30"/>
+      <c r="EG27" s="30"/>
+      <c r="EH27" s="30"/>
+      <c r="EI27" s="30"/>
+      <c r="EJ27" s="30"/>
+      <c r="EK27" s="30"/>
+      <c r="EL27" s="30"/>
+      <c r="EM27" s="30"/>
+      <c r="EN27" s="30"/>
+      <c r="EO27" s="30"/>
+      <c r="EP27" s="30"/>
+      <c r="EQ27" s="30"/>
+      <c r="ER27" s="30"/>
+      <c r="ES27" s="30"/>
+      <c r="ET27" s="30"/>
+      <c r="EU27" s="30"/>
+      <c r="EV27" s="30"/>
+      <c r="EW27" s="30"/>
+      <c r="EX27" s="30"/>
+      <c r="EY27" s="30"/>
+      <c r="EZ27" s="30"/>
+      <c r="FA27" s="30"/>
+      <c r="FB27" s="30"/>
+      <c r="FC27" s="30"/>
+      <c r="FD27" s="30"/>
+      <c r="FE27" s="30"/>
+      <c r="FF27" s="30"/>
+      <c r="FG27" s="30"/>
+      <c r="FH27" s="30"/>
+      <c r="FI27" s="30"/>
+      <c r="FJ27" s="30"/>
+      <c r="FK27" s="30"/>
+      <c r="FL27" s="30"/>
+      <c r="FM27" s="30"/>
+      <c r="FN27" s="30"/>
+      <c r="FO27" s="30"/>
+      <c r="FP27" s="30"/>
+      <c r="FQ27" s="30"/>
+      <c r="FR27" s="30"/>
+      <c r="FS27" s="30"/>
+      <c r="FT27" s="30"/>
+      <c r="FU27" s="30"/>
+      <c r="FV27" s="30"/>
+      <c r="FW27" s="30"/>
+      <c r="FX27" s="30"/>
+      <c r="FY27" s="30"/>
+      <c r="FZ27" s="30"/>
+      <c r="GA27" s="30"/>
+      <c r="GB27" s="30"/>
+      <c r="GC27" s="30"/>
+      <c r="GD27" s="30"/>
+      <c r="GE27" s="30"/>
+      <c r="GF27" s="30"/>
+      <c r="GG27" s="30"/>
+      <c r="GH27" s="30"/>
+      <c r="GI27" s="30"/>
+      <c r="GJ27" s="30"/>
+      <c r="GK27" s="30"/>
+      <c r="GL27" s="30"/>
+      <c r="GM27" s="30"/>
+      <c r="GN27" s="30"/>
+      <c r="GO27" s="30"/>
+      <c r="GP27" s="30"/>
+      <c r="GQ27" s="30"/>
+      <c r="GR27" s="30"/>
+      <c r="GS27" s="30"/>
+      <c r="GT27" s="30"/>
+      <c r="GU27" s="30"/>
+      <c r="GV27" s="30"/>
+      <c r="GW27" s="30"/>
+      <c r="GX27" s="30"/>
+      <c r="GY27" s="30"/>
+      <c r="GZ27" s="30"/>
+      <c r="HA27" s="30"/>
+      <c r="HB27" s="30"/>
+      <c r="HC27" s="30"/>
+      <c r="HD27" s="30"/>
+      <c r="HE27" s="30"/>
+      <c r="HF27" s="30"/>
+      <c r="HG27" s="30"/>
+      <c r="HH27" s="30"/>
+      <c r="HI27" s="30"/>
+      <c r="HJ27" s="30"/>
+      <c r="HK27" s="30"/>
+      <c r="HL27" s="30"/>
+      <c r="HM27" s="30"/>
+      <c r="HN27" s="30"/>
+      <c r="HO27" s="30"/>
+      <c r="HP27" s="30"/>
+      <c r="HQ27" s="30"/>
+      <c r="HR27" s="30"/>
+      <c r="HS27" s="30"/>
+      <c r="HT27" s="30"/>
+      <c r="HU27" s="30"/>
+      <c r="HV27" s="30"/>
+      <c r="HW27" s="30"/>
+      <c r="HX27" s="30"/>
+      <c r="HY27" s="30"/>
+      <c r="HZ27" s="30"/>
+      <c r="IA27" s="30"/>
+      <c r="IB27" s="30"/>
+      <c r="IC27" s="30"/>
+      <c r="ID27" s="30"/>
+      <c r="IE27" s="30"/>
+      <c r="IF27" s="30"/>
+      <c r="IG27" s="30"/>
+      <c r="IH27" s="30"/>
+      <c r="II27" s="30"/>
+      <c r="IJ27" s="30"/>
+      <c r="IK27" s="30"/>
+      <c r="IL27" s="30"/>
+      <c r="IM27" s="30"/>
+      <c r="IN27" s="30"/>
+      <c r="IO27" s="30"/>
+      <c r="IP27" s="30"/>
+      <c r="IQ27" s="30"/>
+      <c r="IR27" s="30"/>
+      <c r="IS27" s="30"/>
+      <c r="IT27" s="30"/>
+      <c r="IU27" s="30"/>
+      <c r="IV27" s="30"/>
+    </row>
+    <row r="28" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="66"/>
+      <c r="H28" s="66"/>
+      <c r="I28" s="66"/>
+      <c r="J28" s="66"/>
+      <c r="K28" s="66"/>
+      <c r="L28" s="66"/>
+      <c r="M28" s="66"/>
+      <c r="N28" s="66"/>
+      <c r="O28" s="66"/>
+      <c r="P28" s="66"/>
+      <c r="Q28" s="66"/>
+      <c r="R28" s="66"/>
+      <c r="S28" s="66"/>
+      <c r="T28" s="66"/>
+      <c r="U28" s="66"/>
+      <c r="V28" s="66"/>
+      <c r="W28" s="66"/>
+      <c r="X28" s="66"/>
+      <c r="Y28" s="66"/>
+      <c r="Z28" s="66"/>
+      <c r="AA28" s="66"/>
+      <c r="AB28" s="66"/>
+      <c r="AC28" s="66"/>
+      <c r="AD28" s="66"/>
+      <c r="AE28" s="66"/>
+      <c r="AF28" s="66"/>
+      <c r="AG28" s="66"/>
+      <c r="AH28" s="66"/>
+      <c r="AI28" s="66"/>
+      <c r="AJ28" s="66"/>
+      <c r="AK28" s="30"/>
+      <c r="AL28" s="2"/>
+      <c r="AM28" s="30"/>
+      <c r="AN28" s="30"/>
+      <c r="AO28" s="30"/>
+      <c r="AP28" s="30"/>
+      <c r="AQ28" s="30"/>
+      <c r="AR28" s="30"/>
+      <c r="AS28" s="30"/>
+      <c r="AT28" s="30"/>
+      <c r="AU28" s="30"/>
+      <c r="AV28" s="30"/>
+      <c r="AW28" s="30"/>
+      <c r="AX28" s="30"/>
+      <c r="AY28" s="30"/>
+      <c r="AZ28" s="30"/>
+      <c r="BA28" s="30"/>
+      <c r="BB28" s="30"/>
+      <c r="BC28" s="30"/>
+      <c r="BD28" s="30"/>
+      <c r="BE28" s="30"/>
+      <c r="BF28" s="30"/>
+      <c r="BG28" s="30"/>
+      <c r="BH28" s="30"/>
+      <c r="BI28" s="30"/>
+      <c r="BJ28" s="30"/>
+      <c r="BK28" s="30"/>
+      <c r="BL28" s="30"/>
+      <c r="BM28" s="30"/>
+      <c r="BN28" s="30"/>
+      <c r="BO28" s="30"/>
+      <c r="BP28" s="30"/>
+      <c r="BQ28" s="30"/>
+      <c r="BR28" s="30"/>
+      <c r="BS28" s="30"/>
+      <c r="BT28" s="30"/>
+      <c r="BU28" s="30"/>
+      <c r="BV28" s="30"/>
+      <c r="BW28" s="30"/>
+      <c r="BX28" s="30"/>
+      <c r="BY28" s="30"/>
+      <c r="BZ28" s="30"/>
+      <c r="CA28" s="30"/>
+      <c r="CB28" s="30"/>
+      <c r="CC28" s="30"/>
+      <c r="CD28" s="30"/>
+      <c r="CE28" s="30"/>
+      <c r="CF28" s="30"/>
+      <c r="CG28" s="30"/>
+      <c r="CH28" s="30"/>
+      <c r="CI28" s="30"/>
+      <c r="CJ28" s="30"/>
+      <c r="CK28" s="30"/>
+      <c r="CL28" s="30"/>
+      <c r="CM28" s="30"/>
+      <c r="CN28" s="30"/>
+      <c r="CO28" s="30"/>
+      <c r="CP28" s="30"/>
+      <c r="CQ28" s="30"/>
+      <c r="CR28" s="30"/>
+      <c r="CS28" s="30"/>
+      <c r="CT28" s="30"/>
+      <c r="CU28" s="30"/>
+      <c r="CV28" s="30"/>
+      <c r="CW28" s="30"/>
+      <c r="CX28" s="30"/>
+      <c r="CY28" s="30"/>
+      <c r="CZ28" s="30"/>
+      <c r="DA28" s="30"/>
+      <c r="DB28" s="30"/>
+      <c r="DC28" s="30"/>
+      <c r="DD28" s="30"/>
+      <c r="DE28" s="30"/>
+      <c r="DF28" s="30"/>
+      <c r="DG28" s="30"/>
+      <c r="DH28" s="30"/>
+      <c r="DI28" s="30"/>
+      <c r="DJ28" s="30"/>
+      <c r="DK28" s="30"/>
+      <c r="DL28" s="30"/>
+      <c r="DM28" s="30"/>
+      <c r="DN28" s="30"/>
+      <c r="DO28" s="30"/>
+      <c r="DP28" s="30"/>
+      <c r="DQ28" s="30"/>
+      <c r="DR28" s="30"/>
+      <c r="DS28" s="30"/>
+      <c r="DT28" s="30"/>
+      <c r="DU28" s="30"/>
+      <c r="DV28" s="30"/>
+      <c r="DW28" s="30"/>
+      <c r="DX28" s="30"/>
+      <c r="DY28" s="30"/>
+      <c r="DZ28" s="30"/>
+      <c r="EA28" s="30"/>
+      <c r="EB28" s="30"/>
+      <c r="EC28" s="30"/>
+      <c r="ED28" s="30"/>
+      <c r="EE28" s="30"/>
+      <c r="EF28" s="30"/>
+      <c r="EG28" s="30"/>
+      <c r="EH28" s="30"/>
+      <c r="EI28" s="30"/>
+      <c r="EJ28" s="30"/>
+      <c r="EK28" s="30"/>
+      <c r="EL28" s="30"/>
+      <c r="EM28" s="30"/>
+      <c r="EN28" s="30"/>
+      <c r="EO28" s="30"/>
+      <c r="EP28" s="30"/>
+      <c r="EQ28" s="30"/>
+      <c r="ER28" s="30"/>
+      <c r="ES28" s="30"/>
+      <c r="ET28" s="30"/>
+      <c r="EU28" s="30"/>
+      <c r="EV28" s="30"/>
+      <c r="EW28" s="30"/>
+      <c r="EX28" s="30"/>
+      <c r="EY28" s="30"/>
+      <c r="EZ28" s="30"/>
+      <c r="FA28" s="30"/>
+      <c r="FB28" s="30"/>
+      <c r="FC28" s="30"/>
+      <c r="FD28" s="30"/>
+      <c r="FE28" s="30"/>
+      <c r="FF28" s="30"/>
+      <c r="FG28" s="30"/>
+      <c r="FH28" s="30"/>
+      <c r="FI28" s="30"/>
+      <c r="FJ28" s="30"/>
+      <c r="FK28" s="30"/>
+      <c r="FL28" s="30"/>
+      <c r="FM28" s="30"/>
+      <c r="FN28" s="30"/>
+      <c r="FO28" s="30"/>
+      <c r="FP28" s="30"/>
+      <c r="FQ28" s="30"/>
+      <c r="FR28" s="30"/>
+      <c r="FS28" s="30"/>
+      <c r="FT28" s="30"/>
+      <c r="FU28" s="30"/>
+      <c r="FV28" s="30"/>
+      <c r="FW28" s="30"/>
+      <c r="FX28" s="30"/>
+      <c r="FY28" s="30"/>
+      <c r="FZ28" s="30"/>
+      <c r="GA28" s="30"/>
+      <c r="GB28" s="30"/>
+      <c r="GC28" s="30"/>
+      <c r="GD28" s="30"/>
+      <c r="GE28" s="30"/>
+      <c r="GF28" s="30"/>
+      <c r="GG28" s="30"/>
+      <c r="GH28" s="30"/>
+      <c r="GI28" s="30"/>
+      <c r="GJ28" s="30"/>
+      <c r="GK28" s="30"/>
+      <c r="GL28" s="30"/>
+      <c r="GM28" s="30"/>
+      <c r="GN28" s="30"/>
+      <c r="GO28" s="30"/>
+      <c r="GP28" s="30"/>
+      <c r="GQ28" s="30"/>
+      <c r="GR28" s="30"/>
+      <c r="GS28" s="30"/>
+      <c r="GT28" s="30"/>
+      <c r="GU28" s="30"/>
+      <c r="GV28" s="30"/>
+      <c r="GW28" s="30"/>
+      <c r="GX28" s="30"/>
+      <c r="GY28" s="30"/>
+      <c r="GZ28" s="30"/>
+      <c r="HA28" s="30"/>
+      <c r="HB28" s="30"/>
+      <c r="HC28" s="30"/>
+      <c r="HD28" s="30"/>
+      <c r="HE28" s="30"/>
+      <c r="HF28" s="30"/>
+      <c r="HG28" s="30"/>
+      <c r="HH28" s="30"/>
+      <c r="HI28" s="30"/>
+      <c r="HJ28" s="30"/>
+      <c r="HK28" s="30"/>
+      <c r="HL28" s="30"/>
+      <c r="HM28" s="30"/>
+      <c r="HN28" s="30"/>
+      <c r="HO28" s="30"/>
+      <c r="HP28" s="30"/>
+      <c r="HQ28" s="30"/>
+      <c r="HR28" s="30"/>
+      <c r="HS28" s="30"/>
+      <c r="HT28" s="30"/>
+      <c r="HU28" s="30"/>
+      <c r="HV28" s="30"/>
+      <c r="HW28" s="30"/>
+      <c r="HX28" s="30"/>
+      <c r="HY28" s="30"/>
+      <c r="HZ28" s="30"/>
+      <c r="IA28" s="30"/>
+      <c r="IB28" s="30"/>
+      <c r="IC28" s="30"/>
+      <c r="ID28" s="30"/>
+      <c r="IE28" s="30"/>
+      <c r="IF28" s="30"/>
+      <c r="IG28" s="30"/>
+      <c r="IH28" s="30"/>
+      <c r="II28" s="30"/>
+      <c r="IJ28" s="30"/>
+      <c r="IK28" s="30"/>
+      <c r="IL28" s="30"/>
+      <c r="IM28" s="30"/>
+      <c r="IN28" s="30"/>
+      <c r="IO28" s="30"/>
+      <c r="IP28" s="30"/>
+      <c r="IQ28" s="30"/>
+      <c r="IR28" s="30"/>
+      <c r="IS28" s="30"/>
+      <c r="IT28" s="30"/>
+      <c r="IU28" s="30"/>
+      <c r="IV28" s="30"/>
+    </row>
+    <row r="29" spans="1:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31"/>
+      <c r="AK29" s="30"/>
+      <c r="AL29" s="30"/>
+      <c r="AM29" s="30"/>
+      <c r="AN29" s="30"/>
+      <c r="AO29" s="30"/>
+      <c r="AP29" s="30"/>
+      <c r="AQ29" s="30"/>
+      <c r="AR29" s="30"/>
+      <c r="AS29" s="30"/>
+      <c r="AT29" s="30"/>
+      <c r="AU29" s="30"/>
+      <c r="AV29" s="30"/>
+      <c r="AW29" s="30"/>
+      <c r="AX29" s="30"/>
+      <c r="AY29" s="30"/>
+      <c r="AZ29" s="30"/>
+      <c r="BA29" s="30"/>
+      <c r="BB29" s="30"/>
+      <c r="BC29" s="30"/>
+      <c r="BD29" s="30"/>
+      <c r="BE29" s="30"/>
+      <c r="BF29" s="30"/>
+      <c r="BG29" s="30"/>
+      <c r="BH29" s="30"/>
+      <c r="BI29" s="30"/>
+      <c r="BJ29" s="30"/>
+      <c r="BK29" s="30"/>
+      <c r="BL29" s="30"/>
+      <c r="BM29" s="30"/>
+      <c r="BN29" s="30"/>
+      <c r="BO29" s="30"/>
+      <c r="BP29" s="30"/>
+      <c r="BQ29" s="30"/>
+      <c r="BR29" s="30"/>
+      <c r="BS29" s="30"/>
+      <c r="BT29" s="30"/>
+      <c r="BU29" s="30"/>
+      <c r="BV29" s="30"/>
+      <c r="BW29" s="30"/>
+      <c r="BX29" s="30"/>
+      <c r="BY29" s="30"/>
+      <c r="BZ29" s="30"/>
+      <c r="CA29" s="30"/>
+      <c r="CB29" s="30"/>
+      <c r="CC29" s="30"/>
+      <c r="CD29" s="30"/>
+      <c r="CE29" s="30"/>
+      <c r="CF29" s="30"/>
+      <c r="CG29" s="30"/>
+      <c r="CH29" s="30"/>
+      <c r="CI29" s="30"/>
+      <c r="CJ29" s="30"/>
+      <c r="CK29" s="30"/>
+      <c r="CL29" s="30"/>
+      <c r="CM29" s="30"/>
+      <c r="CN29" s="30"/>
+      <c r="CO29" s="30"/>
+      <c r="CP29" s="30"/>
+      <c r="CQ29" s="30"/>
+      <c r="CR29" s="30"/>
+      <c r="CS29" s="30"/>
+      <c r="CT29" s="30"/>
+      <c r="CU29" s="30"/>
+      <c r="CV29" s="30"/>
+      <c r="CW29" s="30"/>
+      <c r="CX29" s="30"/>
+      <c r="CY29" s="30"/>
+      <c r="CZ29" s="30"/>
+      <c r="DA29" s="30"/>
+      <c r="DB29" s="30"/>
+      <c r="DC29" s="30"/>
+      <c r="DD29" s="30"/>
+      <c r="DE29" s="30"/>
+      <c r="DF29" s="30"/>
+      <c r="DG29" s="30"/>
+      <c r="DH29" s="30"/>
+      <c r="DI29" s="30"/>
+      <c r="DJ29" s="30"/>
+      <c r="DK29" s="30"/>
+      <c r="DL29" s="30"/>
+      <c r="DM29" s="30"/>
+      <c r="DN29" s="30"/>
+      <c r="DO29" s="30"/>
+      <c r="DP29" s="30"/>
+      <c r="DQ29" s="30"/>
+      <c r="DR29" s="30"/>
+      <c r="DS29" s="30"/>
+      <c r="DT29" s="30"/>
+      <c r="DU29" s="30"/>
+      <c r="DV29" s="30"/>
+      <c r="DW29" s="30"/>
+      <c r="DX29" s="30"/>
+      <c r="DY29" s="30"/>
+      <c r="DZ29" s="30"/>
+      <c r="EA29" s="30"/>
+      <c r="EB29" s="30"/>
+      <c r="EC29" s="30"/>
+      <c r="ED29" s="30"/>
+      <c r="EE29" s="30"/>
+      <c r="EF29" s="30"/>
+      <c r="EG29" s="30"/>
+      <c r="EH29" s="30"/>
+      <c r="EI29" s="30"/>
+      <c r="EJ29" s="30"/>
+      <c r="EK29" s="30"/>
+      <c r="EL29" s="30"/>
+      <c r="EM29" s="30"/>
+      <c r="EN29" s="30"/>
+      <c r="EO29" s="30"/>
+      <c r="EP29" s="30"/>
+      <c r="EQ29" s="30"/>
+      <c r="ER29" s="30"/>
+      <c r="ES29" s="30"/>
+      <c r="ET29" s="30"/>
+      <c r="EU29" s="30"/>
+      <c r="EV29" s="30"/>
+      <c r="EW29" s="30"/>
+      <c r="EX29" s="30"/>
+      <c r="EY29" s="30"/>
+      <c r="EZ29" s="30"/>
+      <c r="FA29" s="30"/>
+      <c r="FB29" s="30"/>
+      <c r="FC29" s="30"/>
+      <c r="FD29" s="30"/>
+      <c r="FE29" s="30"/>
+      <c r="FF29" s="30"/>
+      <c r="FG29" s="30"/>
+      <c r="FH29" s="30"/>
+      <c r="FI29" s="30"/>
+      <c r="FJ29" s="30"/>
+      <c r="FK29" s="30"/>
+      <c r="FL29" s="30"/>
+      <c r="FM29" s="30"/>
+      <c r="FN29" s="30"/>
+      <c r="FO29" s="30"/>
+      <c r="FP29" s="30"/>
+      <c r="FQ29" s="30"/>
+      <c r="FR29" s="30"/>
+      <c r="FS29" s="30"/>
+      <c r="FT29" s="30"/>
+      <c r="FU29" s="30"/>
+      <c r="FV29" s="30"/>
+      <c r="FW29" s="30"/>
+      <c r="FX29" s="30"/>
+      <c r="FY29" s="30"/>
+      <c r="FZ29" s="30"/>
+      <c r="GA29" s="30"/>
+      <c r="GB29" s="30"/>
+      <c r="GC29" s="30"/>
+      <c r="GD29" s="30"/>
+      <c r="GE29" s="30"/>
+      <c r="GF29" s="30"/>
+      <c r="GG29" s="30"/>
+      <c r="GH29" s="30"/>
+      <c r="GI29" s="30"/>
+      <c r="GJ29" s="30"/>
+      <c r="GK29" s="30"/>
+      <c r="GL29" s="30"/>
+      <c r="GM29" s="30"/>
+      <c r="GN29" s="30"/>
+      <c r="GO29" s="30"/>
+      <c r="GP29" s="30"/>
+      <c r="GQ29" s="30"/>
+      <c r="GR29" s="30"/>
+      <c r="GS29" s="30"/>
+      <c r="GT29" s="30"/>
+      <c r="GU29" s="30"/>
+      <c r="GV29" s="30"/>
+      <c r="GW29" s="30"/>
+      <c r="GX29" s="30"/>
+      <c r="GY29" s="30"/>
+      <c r="GZ29" s="30"/>
+      <c r="HA29" s="30"/>
+      <c r="HB29" s="30"/>
+      <c r="HC29" s="30"/>
+      <c r="HD29" s="30"/>
+      <c r="HE29" s="30"/>
+      <c r="HF29" s="30"/>
+      <c r="HG29" s="30"/>
+      <c r="HH29" s="30"/>
+      <c r="HI29" s="30"/>
+      <c r="HJ29" s="30"/>
+      <c r="HK29" s="30"/>
+      <c r="HL29" s="30"/>
+      <c r="HM29" s="30"/>
+      <c r="HN29" s="30"/>
+      <c r="HO29" s="30"/>
+      <c r="HP29" s="30"/>
+      <c r="HQ29" s="30"/>
+      <c r="HR29" s="30"/>
+      <c r="HS29" s="30"/>
+      <c r="HT29" s="30"/>
+      <c r="HU29" s="30"/>
+      <c r="HV29" s="30"/>
+      <c r="HW29" s="30"/>
+      <c r="HX29" s="30"/>
+      <c r="HY29" s="30"/>
+      <c r="HZ29" s="30"/>
+      <c r="IA29" s="30"/>
+      <c r="IB29" s="30"/>
+      <c r="IC29" s="30"/>
+      <c r="ID29" s="30"/>
+      <c r="IE29" s="30"/>
+      <c r="IF29" s="30"/>
+      <c r="IG29" s="30"/>
+      <c r="IH29" s="30"/>
+      <c r="II29" s="30"/>
+      <c r="IJ29" s="30"/>
+      <c r="IK29" s="30"/>
+      <c r="IL29" s="30"/>
+      <c r="IM29" s="30"/>
+      <c r="IN29" s="30"/>
+      <c r="IO29" s="30"/>
+      <c r="IP29" s="30"/>
+      <c r="IQ29" s="30"/>
+      <c r="IR29" s="30"/>
+      <c r="IS29" s="30"/>
+      <c r="IT29" s="30"/>
+      <c r="IU29" s="30"/>
+      <c r="IV29" s="22"/>
+    </row>
+    <row r="30" spans="1:256" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="24"/>
+      <c r="B30" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W30" s="29">
+        <v>82.4</v>
+      </c>
+      <c r="X30" s="29">
+        <v>44.9</v>
+      </c>
+      <c r="Y30" s="29">
+        <v>51.8</v>
+      </c>
+      <c r="Z30" s="29">
+        <v>73.7</v>
+      </c>
+      <c r="AA30" s="29">
+        <v>82.2</v>
+      </c>
+      <c r="AB30" s="29">
+        <v>445</v>
+      </c>
+      <c r="AC30" s="29">
+        <v>761.7</v>
+      </c>
+      <c r="AD30" s="29">
+        <v>5202.7</v>
+      </c>
+      <c r="AE30" s="29">
+        <v>6070.3</v>
+      </c>
+      <c r="AF30" s="29">
+        <v>8188.2</v>
+      </c>
+      <c r="AG30" s="29">
+        <v>10368.1</v>
+      </c>
+      <c r="AH30" s="29">
+        <v>12232.6</v>
+      </c>
+      <c r="AI30" s="29">
+        <v>24449.599999999999</v>
+      </c>
+      <c r="AJ30" s="29">
+        <v>18703.900000000001</v>
+      </c>
+      <c r="AK30" s="29">
+        <v>21201.9</v>
+      </c>
+      <c r="AL30" s="29">
+        <v>27790.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:256" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="24"/>
+      <c r="B31" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W31" s="12"/>
+      <c r="X31" s="12"/>
+      <c r="Y31" s="12"/>
+      <c r="Z31" s="12"/>
+      <c r="AA31" s="12"/>
+      <c r="AB31" s="12"/>
+      <c r="AC31" s="12"/>
+      <c r="AD31" s="12"/>
+      <c r="AE31" s="12"/>
+      <c r="AF31" s="12"/>
+      <c r="AG31" s="12"/>
+      <c r="AH31" s="12"/>
+      <c r="AI31" s="12"/>
+      <c r="AJ31" s="12"/>
+      <c r="AK31" s="12"/>
+      <c r="AL31" s="29"/>
+    </row>
+    <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="24"/>
+      <c r="B32" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W32" s="12">
+        <v>14.2</v>
+      </c>
+      <c r="X32" s="12">
+        <v>14.9</v>
+      </c>
+      <c r="Y32" s="12">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Z32" s="12">
+        <v>13.5</v>
+      </c>
+      <c r="AA32" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="AB32" s="12">
+        <v>27</v>
+      </c>
+      <c r="AC32" s="12">
+        <v>75</v>
+      </c>
+      <c r="AD32" s="12">
+        <v>5001.3</v>
+      </c>
+      <c r="AE32" s="12">
+        <v>5669.3</v>
+      </c>
+      <c r="AF32" s="12">
+        <v>7606.8</v>
+      </c>
+      <c r="AG32" s="12">
+        <v>9984.5</v>
+      </c>
+      <c r="AH32" s="12">
+        <v>11957.3</v>
+      </c>
+      <c r="AI32" s="12">
+        <v>15070.9</v>
+      </c>
+      <c r="AJ32" s="12">
+        <v>17991.900000000001</v>
+      </c>
+      <c r="AK32" s="12">
+        <v>20387</v>
+      </c>
+      <c r="AL32" s="29">
+        <v>26974.400000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="24"/>
+      <c r="B33" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W33" s="12">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="X33" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="Y33" s="12">
+        <v>25.9</v>
+      </c>
+      <c r="Z33" s="12">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="AA33" s="12">
+        <v>14.2</v>
+      </c>
+      <c r="AB33" s="12">
+        <v>13.8</v>
+      </c>
+      <c r="AC33" s="12">
+        <v>635.70000000000005</v>
+      </c>
+      <c r="AD33" s="12">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="AE33" s="12">
+        <v>225.4</v>
+      </c>
+      <c r="AF33" s="12">
+        <v>449.8</v>
+      </c>
+      <c r="AG33" s="12">
+        <v>303.8</v>
+      </c>
+      <c r="AH33" s="12">
+        <v>264.2</v>
+      </c>
+      <c r="AI33" s="12">
+        <v>9173.2999999999993</v>
+      </c>
+      <c r="AJ33" s="12">
+        <v>574.1</v>
+      </c>
+      <c r="AK33" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL33" s="12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="24"/>
+      <c r="B34" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W34" s="12">
+        <v>12.6</v>
+      </c>
+      <c r="X34" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="Y34" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="Z34" s="12">
+        <v>11.9</v>
+      </c>
+      <c r="AA34" s="12">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AB34" s="12">
+        <v>242.6</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>50.7</v>
+      </c>
+      <c r="AD34" s="12">
+        <v>25.9</v>
+      </c>
+      <c r="AE34" s="12">
+        <v>6</v>
+      </c>
+      <c r="AF34" s="12">
+        <v>15.7</v>
+      </c>
+      <c r="AG34" s="12">
+        <v>57.2</v>
+      </c>
+      <c r="AH34" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="AI34" s="12">
+        <v>191.5</v>
+      </c>
+      <c r="AJ34" s="12">
+        <v>118.9</v>
+      </c>
+      <c r="AK34" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL34" s="12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="24"/>
+      <c r="B35" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W35" s="12">
+        <v>38.9</v>
+      </c>
+      <c r="X35" s="12">
+        <v>22.9</v>
+      </c>
+      <c r="Y35" s="12">
+        <v>11.3</v>
+      </c>
+      <c r="Z35" s="12">
+        <v>15.6</v>
+      </c>
+      <c r="AA35" s="12">
+        <v>55.3</v>
+      </c>
+      <c r="AB35" s="12">
+        <v>161.6</v>
+      </c>
+      <c r="AC35" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="AD35" s="12">
+        <v>27.3</v>
+      </c>
+      <c r="AE35" s="12">
+        <v>169.6</v>
+      </c>
+      <c r="AF35" s="12">
+        <v>155.9</v>
+      </c>
+      <c r="AG35" s="12">
+        <v>22.5</v>
+      </c>
+      <c r="AH35" s="12">
+        <v>10.3</v>
+      </c>
+      <c r="AI35" s="12">
+        <v>13.9</v>
+      </c>
+      <c r="AJ35" s="12">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="AK35" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL35" s="12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" x14ac:dyDescent="0.2">
+      <c r="B36" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="65"/>
+      <c r="D36" s="65"/>
+      <c r="E36" s="65"/>
+      <c r="F36" s="65"/>
+      <c r="G36" s="65"/>
+      <c r="H36" s="65"/>
+      <c r="I36" s="65"/>
+      <c r="J36" s="65"/>
+      <c r="K36" s="65"/>
+      <c r="L36" s="65"/>
+      <c r="M36" s="65"/>
+      <c r="N36" s="65"/>
+      <c r="O36" s="65"/>
+      <c r="P36" s="65"/>
+      <c r="Q36" s="65"/>
+    </row>
+    <row r="37" spans="1:38" x14ac:dyDescent="0.2">
+      <c r="W37" s="32"/>
+      <c r="X37" s="32"/>
+      <c r="Y37" s="32"/>
+      <c r="Z37" s="32"/>
+      <c r="AA37" s="32"/>
+      <c r="AB37" s="32"/>
+      <c r="AC37" s="32"/>
+      <c r="AD37" s="32"/>
+      <c r="AE37" s="32"/>
+      <c r="AF37" s="32"/>
+      <c r="AG37" s="32"/>
+      <c r="AH37" s="32"/>
+      <c r="AI37" s="32"/>
+      <c r="AJ37" s="32"/>
+      <c r="AK37" s="32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="B36:Q36"/>
+    <mergeCell ref="A27:AI27"/>
+    <mergeCell ref="A28:AJ28"/>
+    <mergeCell ref="A26:AL26"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:IV32"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M48" sqref="M48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.85546875" style="1" customWidth="1"/>
+    <col min="3" max="22" width="9" style="1" customWidth="1"/>
+    <col min="23" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" style="22"/>
+    <col min="39" max="43" width="9.140625" style="1"/>
+    <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
+    <col min="45" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="7">
+        <f>Метадеректер!B2</f>
+        <v>181103</v>
+      </c>
+      <c r="B2" s="7" t="str">
+        <f>Метадеректер!B3</f>
+        <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
+      </c>
+    </row>
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="7"/>
+      <c r="B3" s="7"/>
+      <c r="AK3" s="23"/>
+    </row>
+    <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5">
+        <v>1990</v>
+      </c>
+      <c r="D4" s="5">
+        <v>1991</v>
+      </c>
+      <c r="E4" s="5">
+        <v>1992</v>
+      </c>
+      <c r="F4" s="5">
+        <v>1993</v>
+      </c>
+      <c r="G4" s="5">
+        <v>1994</v>
+      </c>
+      <c r="H4" s="5">
+        <v>1995</v>
+      </c>
+      <c r="I4" s="5">
+        <v>1996</v>
+      </c>
+      <c r="J4" s="5">
+        <v>1997</v>
+      </c>
+      <c r="K4" s="5">
+        <v>1998</v>
+      </c>
+      <c r="L4" s="5">
+        <v>1999</v>
+      </c>
+      <c r="M4" s="5">
+        <v>2000</v>
+      </c>
+      <c r="N4" s="5">
+        <v>2001</v>
+      </c>
+      <c r="O4" s="5">
+        <v>2002</v>
+      </c>
+      <c r="P4" s="5">
+        <v>2003</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>2004</v>
+      </c>
+      <c r="R4" s="5">
+        <v>2005</v>
+      </c>
+      <c r="S4" s="5">
+        <v>2006</v>
+      </c>
+      <c r="T4" s="5">
+        <v>2007</v>
+      </c>
+      <c r="U4" s="5">
+        <v>2008</v>
+      </c>
+      <c r="V4" s="5">
+        <v>2009</v>
+      </c>
+      <c r="W4" s="5">
+        <v>2010</v>
+      </c>
+      <c r="X4" s="5">
+        <v>2011</v>
+      </c>
+      <c r="Y4" s="5">
+        <v>2012</v>
+      </c>
+      <c r="Z4" s="5">
+        <v>2013</v>
+      </c>
+      <c r="AA4" s="5">
+        <v>2014</v>
+      </c>
+      <c r="AB4" s="5">
+        <v>2015</v>
+      </c>
+      <c r="AC4" s="5">
+        <v>2016</v>
+      </c>
+      <c r="AD4" s="5">
+        <v>2017</v>
+      </c>
+      <c r="AE4" s="5">
+        <v>2018</v>
+      </c>
+      <c r="AF4" s="5">
+        <v>2019</v>
+      </c>
+      <c r="AG4" s="5">
+        <v>2020</v>
+      </c>
+      <c r="AH4" s="5">
+        <v>2021</v>
+      </c>
+      <c r="AI4" s="5">
+        <v>2022</v>
+      </c>
+      <c r="AJ4" s="5">
+        <v>2023</v>
+      </c>
+      <c r="AK4" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="AL4" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="44">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C5" s="12">
+        <v>345000</v>
+      </c>
+      <c r="D5" s="12">
+        <v>328200</v>
+      </c>
+      <c r="E5" s="12">
+        <v>289400</v>
+      </c>
+      <c r="F5" s="12">
+        <v>220500</v>
+      </c>
+      <c r="G5" s="12">
+        <v>175400</v>
+      </c>
+      <c r="H5" s="12">
+        <v>161100</v>
+      </c>
+      <c r="I5" s="12">
+        <v>140200</v>
+      </c>
+      <c r="J5" s="12">
+        <v>190900</v>
+      </c>
+      <c r="K5" s="12">
+        <v>170000</v>
+      </c>
+      <c r="L5" s="12">
+        <v>133700</v>
+      </c>
+      <c r="M5" s="12">
+        <v>171800</v>
+      </c>
+      <c r="N5" s="12">
+        <v>183800</v>
+      </c>
+      <c r="O5" s="12">
+        <v>178700</v>
+      </c>
+      <c r="P5" s="12">
+        <v>202737</v>
+      </c>
+      <c r="Q5" s="12">
+        <v>215617.6</v>
+      </c>
+      <c r="R5" s="12">
+        <v>222672</v>
+      </c>
+      <c r="S5" s="12">
+        <v>246906.9</v>
+      </c>
+      <c r="T5" s="12">
+        <v>260562.59999999998</v>
+      </c>
+      <c r="U5" s="12">
+        <v>268964.40000000002</v>
+      </c>
+      <c r="V5" s="12">
+        <v>248357.1</v>
+      </c>
+      <c r="W5" s="12">
+        <v>267856.4216</v>
+      </c>
+      <c r="X5" s="12">
+        <v>279713.18900000001</v>
+      </c>
+      <c r="Y5" s="12">
+        <v>294819.8259</v>
+      </c>
+      <c r="Z5" s="12">
+        <v>293660.05580000003</v>
+      </c>
+      <c r="AA5" s="12">
+        <v>390741.77419999999</v>
+      </c>
+      <c r="AB5" s="12">
+        <v>341377.29680000001</v>
+      </c>
+      <c r="AC5" s="12">
+        <v>338928.55469999998</v>
+      </c>
+      <c r="AD5" s="12">
+        <v>387236.71760000003</v>
+      </c>
+      <c r="AE5" s="12">
+        <v>397884.84169999999</v>
+      </c>
+      <c r="AF5" s="12">
+        <v>397025.99289999995</v>
+      </c>
+      <c r="AG5" s="12">
+        <v>402344.32180000003</v>
+      </c>
+      <c r="AH5" s="12">
+        <v>410285.69089999999</v>
+      </c>
+      <c r="AI5" s="12">
+        <v>395522.22480000003</v>
+      </c>
+      <c r="AJ5" s="12">
+        <v>414915.2</v>
+      </c>
+      <c r="AK5" s="64">
+        <v>308826.88169999997</v>
+      </c>
+      <c r="AL5" s="12">
+        <v>339713</v>
+      </c>
+    </row>
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="57">
+        <v>100000000</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W6" s="12">
+        <v>13374.430171982978</v>
+      </c>
+      <c r="X6" s="12">
+        <v>13646.027877308956</v>
+      </c>
+      <c r="Y6" s="12">
+        <v>14429.629948758573</v>
+      </c>
+      <c r="Z6" s="12">
+        <v>14262.459829409372</v>
+      </c>
+      <c r="AA6" s="12">
+        <v>19403.703803898967</v>
+      </c>
+      <c r="AB6" s="12">
+        <v>16931.597768637723</v>
+      </c>
+      <c r="AC6" s="12">
+        <v>16404.665051204298</v>
+      </c>
+      <c r="AD6" s="12">
+        <v>18396.324186720478</v>
+      </c>
+      <c r="AE6" s="12">
+        <v>18873.815174746142</v>
+      </c>
+      <c r="AF6" s="12">
+        <v>18985.69360373963</v>
+      </c>
+      <c r="AG6" s="12">
+        <v>17136.600323811279</v>
+      </c>
+      <c r="AH6" s="12">
+        <v>17126.22571335754</v>
+      </c>
+      <c r="AI6" s="12">
+        <v>14983.255282412299</v>
+      </c>
+      <c r="AJ6" s="12">
+        <v>13691.7</v>
+      </c>
+      <c r="AK6" s="64">
+        <v>13487.383362992712</v>
+      </c>
+      <c r="AL6" s="12">
+        <v>14595.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="57">
+        <v>110000000</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W7" s="12">
+        <v>23182.581402034564</v>
+      </c>
+      <c r="X7" s="12">
+        <v>23482.152327060634</v>
+      </c>
+      <c r="Y7" s="12">
+        <v>24972.975872247345</v>
+      </c>
+      <c r="Z7" s="12">
+        <v>24263.088276395021</v>
+      </c>
+      <c r="AA7" s="12">
+        <v>33214.221395096109</v>
+      </c>
+      <c r="AB7" s="12">
+        <v>28874.0303243696</v>
+      </c>
+      <c r="AC7" s="12">
+        <v>30711.470001099973</v>
+      </c>
+      <c r="AD7" s="12">
+        <v>34571.174810430581</v>
+      </c>
+      <c r="AE7" s="12">
+        <v>35696.353643126422</v>
+      </c>
+      <c r="AF7" s="12">
+        <v>34852.1072498434</v>
+      </c>
+      <c r="AG7" s="12">
+        <v>32236.172382486813</v>
+      </c>
+      <c r="AH7" s="12">
+        <v>34115.639073890336</v>
+      </c>
+      <c r="AI7" s="12">
+        <v>30287.8205779239</v>
+      </c>
+      <c r="AJ7" s="12">
+        <v>30294.6</v>
+      </c>
+      <c r="AK7" s="64">
+        <v>20393.960034308449</v>
+      </c>
+      <c r="AL7" s="12">
+        <v>21445.599999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="57">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W8" s="12">
+        <v>25687.978231990481</v>
+      </c>
+      <c r="X8" s="12">
+        <v>26481.735764094232</v>
+      </c>
+      <c r="Y8" s="12">
+        <v>27793.869093513775</v>
+      </c>
+      <c r="Z8" s="12">
+        <v>27632.282556478436</v>
+      </c>
+      <c r="AA8" s="12">
+        <v>37051.365726479722</v>
+      </c>
+      <c r="AB8" s="12">
+        <v>32361.561283658459</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>30501.617398678125</v>
+      </c>
+      <c r="AD8" s="12">
+        <v>39565.478631549231</v>
+      </c>
+      <c r="AE8" s="12">
+        <v>40338.650907505871</v>
+      </c>
+      <c r="AF8" s="12">
+        <v>38008.284436222741</v>
+      </c>
+      <c r="AG8" s="12">
+        <v>42232.045295772798</v>
+      </c>
+      <c r="AH8" s="12">
+        <v>37061.226802722718</v>
+      </c>
+      <c r="AI8" s="12">
+        <v>39265.332311705301</v>
+      </c>
+      <c r="AJ8" s="12">
+        <v>36192.699999999997</v>
+      </c>
+      <c r="AK8" s="64">
+        <v>29035.150935467238</v>
+      </c>
+      <c r="AL8" s="12">
+        <v>30402.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="57">
+        <v>190000000</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W9" s="12">
+        <v>6144.5503937577041</v>
+      </c>
+      <c r="X9" s="12">
+        <v>6416.1467340612526</v>
+      </c>
+      <c r="Y9" s="12">
+        <v>10362.045200696039</v>
+      </c>
+      <c r="Z9" s="12">
+        <v>10505.192176650837</v>
+      </c>
+      <c r="AA9" s="12">
+        <v>12639.172003440992</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>11060.799957319867</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>10329.267987625572</v>
+      </c>
+      <c r="AD9" s="12">
+        <v>11516.81810795294</v>
+      </c>
+      <c r="AE9" s="12">
+        <v>11858.713069003214</v>
+      </c>
+      <c r="AF9" s="12">
+        <v>12409.168028111648</v>
+      </c>
+      <c r="AG9" s="12">
+        <v>6457.3716618664821</v>
+      </c>
+      <c r="AH9" s="12">
+        <v>7340.1242936454873</v>
+      </c>
+      <c r="AI9" s="12">
+        <v>5506.0179653115501</v>
+      </c>
+      <c r="AJ9" s="12">
+        <v>3624</v>
+      </c>
+      <c r="AK9" s="64">
+        <v>3169.7502246277304</v>
+      </c>
+      <c r="AL9" s="12">
+        <v>3873.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="57">
+        <v>230000000</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W10" s="12">
+        <v>15896.242692289565</v>
+      </c>
+      <c r="X10" s="12">
+        <v>16858.57469264578</v>
+      </c>
+      <c r="Y10" s="12">
+        <v>17090.399934192825</v>
+      </c>
+      <c r="Z10" s="12">
+        <v>17283.688352493627</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>20583.64384049525</v>
+      </c>
+      <c r="AB10" s="12">
+        <v>18012.418064151188</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>16712.327469707536</v>
+      </c>
+      <c r="AD10" s="12">
+        <v>18625.378542738745</v>
+      </c>
+      <c r="AE10" s="12">
+        <v>19194.437309769633</v>
+      </c>
+      <c r="AF10" s="12">
+        <v>20134.652958867617</v>
+      </c>
+      <c r="AG10" s="12">
+        <v>18555.714454371231</v>
+      </c>
+      <c r="AH10" s="12">
+        <v>18683.421360364737</v>
+      </c>
+      <c r="AI10" s="12">
+        <v>18870.319322174899</v>
+      </c>
+      <c r="AJ10" s="12">
+        <v>20833.099999999999</v>
+      </c>
+      <c r="AK10" s="64">
+        <v>13307.8847592067</v>
+      </c>
+      <c r="AL10" s="12">
+        <v>17962.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="57">
+        <v>270000000</v>
+      </c>
+      <c r="B11" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W11" s="12">
+        <v>5888.7601880853645</v>
+      </c>
+      <c r="X11" s="12">
+        <v>6157.5915770452975</v>
+      </c>
+      <c r="Y11" s="12">
+        <v>6481.2303733658864</v>
+      </c>
+      <c r="Z11" s="12">
+        <v>6216.9735419129629</v>
+      </c>
+      <c r="AA11" s="12">
+        <v>8602.2391845665388</v>
+      </c>
+      <c r="AB11" s="12">
+        <v>7458.6504332967943</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>6996.6537280962284</v>
+      </c>
+      <c r="AD11" s="12">
+        <v>8044.1314490620407</v>
+      </c>
+      <c r="AE11" s="12">
+        <v>8106.7048212280579</v>
+      </c>
+      <c r="AF11" s="12">
+        <v>5633.7572468588132</v>
+      </c>
+      <c r="AG11" s="12">
+        <v>6208.7154132318701</v>
+      </c>
+      <c r="AH11" s="12">
+        <v>4753.6765348233366</v>
+      </c>
+      <c r="AI11" s="12">
+        <v>5615.98554723092</v>
+      </c>
+      <c r="AJ11" s="12">
+        <v>4895.8999999999996</v>
+      </c>
+      <c r="AK11" s="64">
+        <v>3624.7559129562405</v>
+      </c>
+      <c r="AL11" s="12">
+        <v>3668.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="57">
+        <v>310000000</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W12" s="12">
+        <v>17378.921450794704</v>
+      </c>
+      <c r="X12" s="12">
+        <v>18591.943565648537</v>
+      </c>
+      <c r="Y12" s="12">
+        <v>19170.517320677074</v>
+      </c>
+      <c r="Z12" s="12">
+        <v>18799.328671973562</v>
+      </c>
+      <c r="AA12" s="12">
+        <v>26123.488367611477</v>
+      </c>
+      <c r="AB12" s="12">
+        <v>22767.759657836272</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>21428.664722054891</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>24193.510481975383</v>
+      </c>
+      <c r="AE12" s="12">
+        <v>24700.945313410837</v>
+      </c>
+      <c r="AF12" s="12">
+        <v>23084.198838614888</v>
+      </c>
+      <c r="AG12" s="12">
+        <v>32379.081708155991</v>
+      </c>
+      <c r="AH12" s="12">
+        <v>37411.469813014359</v>
+      </c>
+      <c r="AI12" s="12">
+        <v>28407.145841042096</v>
+      </c>
+      <c r="AJ12" s="12">
+        <v>32357.599999999999</v>
+      </c>
+      <c r="AK12" s="64">
+        <v>18767.501894911195</v>
+      </c>
+      <c r="AL12" s="12">
+        <v>19729.099999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="57">
+        <v>330000000</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W13" s="12">
+        <v>5541.3824095181571</v>
+      </c>
+      <c r="X13" s="12">
+        <v>5441.1841271138037</v>
+      </c>
+      <c r="Y13" s="12">
+        <v>6913.5669518078512</v>
+      </c>
+      <c r="Z13" s="12">
+        <v>5591.7193194652909</v>
+      </c>
+      <c r="AA13" s="12">
+        <v>9842.2770221743031</v>
+      </c>
+      <c r="AB13" s="12">
+        <v>8305.5009027463057</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>11721.182094909762</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>13825.001754874902</v>
+      </c>
+      <c r="AE13" s="12">
+        <v>13681.174765269176</v>
+      </c>
+      <c r="AF13" s="12">
+        <v>8910.4941025623357</v>
+      </c>
+      <c r="AG13" s="12">
+        <v>11512.78932512141</v>
+      </c>
+      <c r="AH13" s="12">
+        <v>13044.019418564554</v>
+      </c>
+      <c r="AI13" s="12">
+        <v>9600.5348687495898</v>
+      </c>
+      <c r="AJ13" s="12">
+        <v>5202.1000000000004</v>
+      </c>
+      <c r="AK13" s="64">
+        <v>8350.4162483595501</v>
+      </c>
+      <c r="AL13" s="12">
+        <v>9383.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="57">
+        <v>350000000</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W14" s="12">
+        <v>22510.914729446256</v>
+      </c>
+      <c r="X14" s="12">
+        <v>23446.064002841969</v>
+      </c>
+      <c r="Y14" s="12">
+        <v>25091.234290363202</v>
+      </c>
+      <c r="Z14" s="12">
+        <v>25327.363828979327</v>
+      </c>
+      <c r="AA14" s="12">
+        <v>33684.586553034213</v>
+      </c>
+      <c r="AB14" s="12">
+        <v>29517.097336206494</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>35252.891903021235</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>39504.957116506572</v>
+      </c>
+      <c r="AE14" s="12">
+        <v>40550.955524953541</v>
+      </c>
+      <c r="AF14" s="12">
+        <v>40990.320564920679</v>
+      </c>
+      <c r="AG14" s="12">
+        <v>40293.643016847811</v>
+      </c>
+      <c r="AH14" s="12">
+        <v>33905.14247709982</v>
+      </c>
+      <c r="AI14" s="12">
+        <v>33929.476385648901</v>
+      </c>
+      <c r="AJ14" s="12">
+        <v>35430.800000000003</v>
+      </c>
+      <c r="AK14" s="64">
+        <v>33419.200395336797</v>
+      </c>
+      <c r="AL14" s="12">
+        <v>39425.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="57">
+        <v>390000000</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W15" s="12">
+        <v>18722.296672303208</v>
+      </c>
+      <c r="X15" s="12">
+        <v>19579.540059597955</v>
+      </c>
+      <c r="Y15" s="12">
+        <v>20938.157344911622</v>
+      </c>
+      <c r="Z15" s="12">
+        <v>20373.690032027484</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>27023.082972529581</v>
+      </c>
+      <c r="AB15" s="12">
+        <v>23477.424466143377</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>25133.098608023964</v>
+      </c>
+      <c r="AD15" s="12">
+        <v>28462.330971548352</v>
+      </c>
+      <c r="AE15" s="12">
+        <v>28995.920332745827</v>
+      </c>
+      <c r="AF15" s="12">
+        <v>26527.638180589314</v>
+      </c>
+      <c r="AG15" s="12">
+        <v>29051.871811588084</v>
+      </c>
+      <c r="AH15" s="12">
+        <v>24963.595706967055</v>
+      </c>
+      <c r="AI15" s="12">
+        <v>28119.3455650018</v>
+      </c>
+      <c r="AJ15" s="12">
+        <v>26942.1</v>
+      </c>
+      <c r="AK15" s="64">
+        <v>19374.353251512071</v>
+      </c>
+      <c r="AL15" s="12">
+        <v>24758.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="57">
+        <v>430000000</v>
+      </c>
+      <c r="B16" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W16" s="12">
+        <v>14877.022885406544</v>
+      </c>
+      <c r="X16" s="12">
+        <v>15415.832703909411</v>
+      </c>
+      <c r="Y16" s="12">
+        <v>16684.893730124397</v>
+      </c>
+      <c r="Z16" s="12">
+        <v>16856.739047260056</v>
+      </c>
+      <c r="AA16" s="12">
+        <v>21754.283363034883</v>
+      </c>
+      <c r="AB16" s="12">
+        <v>19053.795247173588</v>
+      </c>
+      <c r="AC16" s="12">
+        <v>18772.538911415857</v>
+      </c>
+      <c r="AD16" s="12">
+        <v>20997.681195775913</v>
+      </c>
+      <c r="AE16" s="12">
+        <v>21582.561648845032</v>
+      </c>
+      <c r="AF16" s="12">
+        <v>22095.318221438374</v>
+      </c>
+      <c r="AG16" s="12">
+        <v>24556.50020175942</v>
+      </c>
+      <c r="AH16" s="12">
+        <v>29156.630744037193</v>
+      </c>
+      <c r="AI16" s="12">
+        <v>22581.604915563701</v>
+      </c>
+      <c r="AJ16" s="12">
+        <v>23192.2</v>
+      </c>
+      <c r="AK16" s="64">
+        <v>17621.335997667324</v>
+      </c>
+      <c r="AL16" s="12">
+        <v>18134.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="57">
+        <v>470000000</v>
+      </c>
+      <c r="B17" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W17" s="12">
+        <v>10467.043799169125</v>
+      </c>
+      <c r="X17" s="12">
+        <v>11779.594239112948</v>
+      </c>
+      <c r="Y17" s="12">
+        <v>14262.835774455045</v>
+      </c>
+      <c r="Z17" s="12">
+        <v>13733.110074650027</v>
+      </c>
+      <c r="AA17" s="12">
+        <v>18437.471729799574</v>
+      </c>
+      <c r="AB17" s="12">
+        <v>15984.565030452472</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>16562.552483946023</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>21491.955826378748</v>
+      </c>
+      <c r="AE17" s="12">
+        <v>21749.190855362009</v>
+      </c>
+      <c r="AF17" s="12">
+        <v>18976.640045824377</v>
+      </c>
+      <c r="AG17" s="12">
+        <v>22027.870537524846</v>
+      </c>
+      <c r="AH17" s="12">
+        <v>25796.935391025199</v>
+      </c>
+      <c r="AI17" s="12">
+        <v>19328.373490164398</v>
+      </c>
+      <c r="AJ17" s="12">
+        <v>17312</v>
+      </c>
+      <c r="AK17" s="64">
+        <v>12795.848531053194</v>
+      </c>
+      <c r="AL17" s="12">
+        <v>14266.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="57">
+        <v>550000000</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W18" s="12">
+        <v>23499.787497395682</v>
+      </c>
+      <c r="X18" s="12">
+        <v>20619.594838428373</v>
+      </c>
+      <c r="Y18" s="12">
+        <v>20554.746854120276</v>
+      </c>
+      <c r="Z18" s="12">
+        <v>20778.946467778223</v>
+      </c>
+      <c r="AA18" s="12">
+        <v>27405.400504986119</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>24018.417863218321</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>20298.233815143638</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>22670.748370831763</v>
+      </c>
+      <c r="AE18" s="12">
+        <v>21224.102117281025</v>
+      </c>
+      <c r="AF18" s="12">
+        <v>22750.310456728701</v>
+      </c>
+      <c r="AG18" s="12">
+        <v>21451.070922233012</v>
+      </c>
+      <c r="AH18" s="12">
+        <v>17703.508061315617</v>
+      </c>
+      <c r="AI18" s="12">
+        <v>38664.872302576696</v>
+      </c>
+      <c r="AJ18" s="12">
+        <v>47027.8</v>
+      </c>
+      <c r="AK18" s="64">
+        <v>38256.641945069387</v>
+      </c>
+      <c r="AL18" s="12">
+        <v>33092.699999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="57">
+        <v>590000000</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W19" s="12">
+        <v>5230.9543528993772</v>
+      </c>
+      <c r="X19" s="12">
+        <v>6898.5404915475301</v>
+      </c>
+      <c r="Y19" s="12">
+        <v>8117.6604771084521</v>
+      </c>
+      <c r="Z19" s="12">
+        <v>7143.1224440499236</v>
+      </c>
+      <c r="AA19" s="12">
+        <v>11278.614296547343</v>
+      </c>
+      <c r="AB19" s="12">
+        <v>9640.5685623661266</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>13891.380712463169</v>
+      </c>
+      <c r="AD19" s="12">
+        <v>15871.517841798755</v>
+      </c>
+      <c r="AE19" s="12">
+        <v>15283.846577155186</v>
+      </c>
+      <c r="AF19" s="12">
+        <v>12189.921524775964</v>
+      </c>
+      <c r="AG19" s="12">
+        <v>10350.210274046272</v>
+      </c>
+      <c r="AH19" s="12">
+        <v>9199.561063794803</v>
+      </c>
+      <c r="AI19" s="12">
+        <v>9401.3562699611612</v>
+      </c>
+      <c r="AJ19" s="12">
+        <v>7527.7</v>
+      </c>
+      <c r="AK19" s="64">
+        <v>5348.5019287947234</v>
+      </c>
+      <c r="AL19" s="12">
+        <v>5257.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="57">
+        <v>610000000</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W20" s="12">
+        <v>3500.112355467837</v>
+      </c>
+      <c r="X20" s="12">
+        <v>3326.9380388681498</v>
+      </c>
+      <c r="Y20" s="12">
+        <v>4224.1038047405118</v>
+      </c>
+      <c r="Z20" s="12">
+        <v>3416.4712683107655</v>
+      </c>
+      <c r="AA20" s="12">
+        <v>6013.5093948580407</v>
+      </c>
+      <c r="AB20" s="12">
+        <v>5074.5582140334045</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>7161.8487253313779</v>
+      </c>
+      <c r="AD20" s="12">
+        <v>8447.3195957644712</v>
+      </c>
+      <c r="AE20" s="12">
+        <v>11251.319536567155</v>
+      </c>
+      <c r="AF20" s="12">
+        <v>5444.4688525249067</v>
+      </c>
+      <c r="AG20" s="12">
+        <v>6998.2391205672948</v>
+      </c>
+      <c r="AH20" s="12">
+        <v>7977.3145478033166</v>
+      </c>
+      <c r="AI20" s="12">
+        <v>5834.5709177257295</v>
+      </c>
+      <c r="AJ20" s="12">
+        <v>3229.3</v>
+      </c>
+      <c r="AK20" s="64">
+        <v>7879.0154894522502</v>
+      </c>
+      <c r="AL20" s="12">
+        <v>8939.7000000000007</v>
+      </c>
+    </row>
+    <row r="21" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="57">
+        <v>620000000</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W21" s="12">
+        <v>8224.4554447770643</v>
+      </c>
+      <c r="X21" s="12">
+        <v>8361.3193570124604</v>
+      </c>
+      <c r="Y21" s="12">
+        <v>9623.3545463604587</v>
+      </c>
+      <c r="Z21" s="12">
+        <v>8854.3781354271941</v>
+      </c>
+      <c r="AA21" s="12">
+        <v>13266.834526667048</v>
+      </c>
+      <c r="AB21" s="12">
+        <v>11427.698507072198</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>13291.237627733011</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>15235.275531981795</v>
+      </c>
+      <c r="AE21" s="12">
+        <v>15386.779195282683</v>
+      </c>
+      <c r="AF21" s="12">
+        <v>13123.456423947318</v>
+      </c>
+      <c r="AG21" s="12">
+        <v>13680.02325132061</v>
+      </c>
+      <c r="AH21" s="12">
+        <v>13481.970015445768</v>
+      </c>
+      <c r="AI21" s="12">
+        <v>11948.7223261486</v>
+      </c>
+      <c r="AJ21" s="12">
+        <v>9072.7999999999993</v>
+      </c>
+      <c r="AK21" s="64">
+        <v>6433.2527476813839</v>
+      </c>
+      <c r="AL21" s="12">
+        <v>6320.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="57">
+        <v>630000000</v>
+      </c>
+      <c r="B22" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W22" s="12">
+        <v>7105.1605005623551</v>
+      </c>
+      <c r="X22" s="12">
+        <v>7247.3811059672535</v>
+      </c>
+      <c r="Y22" s="12">
+        <v>7698.0837082278395</v>
+      </c>
+      <c r="Z22" s="12">
+        <v>7592.663063457434</v>
+      </c>
+      <c r="AA22" s="12">
+        <v>10358.842444748052</v>
+      </c>
+      <c r="AB22" s="12">
+        <v>9035.388080562876</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>8802.2376944120788</v>
+      </c>
+      <c r="AD22" s="12">
+        <v>9879.8022131955604</v>
+      </c>
+      <c r="AE22" s="12">
+        <v>10129.66748870572</v>
+      </c>
+      <c r="AF22" s="12">
+        <v>10126.272634461526</v>
+      </c>
+      <c r="AG22" s="12">
+        <v>8944.0179387850985</v>
+      </c>
+      <c r="AH22" s="12">
+        <v>9015.6084323433424</v>
+      </c>
+      <c r="AI22" s="12">
+        <v>8023.4587053093692</v>
+      </c>
+      <c r="AJ22" s="12">
+        <v>7359.1</v>
+      </c>
+      <c r="AK22" s="64">
+        <v>4355.473591788631</v>
+      </c>
+      <c r="AL22" s="12">
+        <v>4576.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="57">
+        <v>710000000</v>
+      </c>
+      <c r="B23" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W23" s="12">
+        <v>20347.50385823338</v>
+      </c>
+      <c r="X23" s="12">
+        <v>25774.662376341395</v>
+      </c>
+      <c r="Y23" s="12">
+        <v>21952.313360702439</v>
+      </c>
+      <c r="Z23" s="12">
+        <v>24503.915319883537</v>
+      </c>
+      <c r="AA23" s="12">
+        <v>28669.301549036863</v>
+      </c>
+      <c r="AB23" s="12">
+        <v>25664.678083538791</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>18470.187002415521</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>18954.373068617191</v>
+      </c>
+      <c r="AE23" s="12">
+        <v>20744.591572422287</v>
+      </c>
+      <c r="AF23" s="12">
+        <v>33411.269755647045</v>
+      </c>
+      <c r="AG23" s="12">
+        <v>35955.136011865499</v>
+      </c>
+      <c r="AH23" s="12">
+        <v>40773.829181205925</v>
+      </c>
+      <c r="AI23" s="12">
+        <v>36186.344756605497</v>
+      </c>
+      <c r="AJ23" s="12">
+        <v>48509.3</v>
+      </c>
+      <c r="AK23" s="64">
+        <v>40773.438337808548</v>
+      </c>
+      <c r="AL23" s="12">
+        <v>42415.199999999997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="57">
+        <v>750000000</v>
+      </c>
+      <c r="B24" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W24" s="12">
+        <v>10768.319268501495</v>
+      </c>
+      <c r="X24" s="12">
+        <v>10539.426857036322</v>
+      </c>
+      <c r="Y24" s="12">
+        <v>8482.0132308155935</v>
+      </c>
+      <c r="Z24" s="12">
+        <v>9375.9843769976433</v>
+      </c>
+      <c r="AA24" s="12">
+        <v>13173.010702809403</v>
+      </c>
+      <c r="AB24" s="12">
+        <v>11771.721123643452</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>9335.2389536238006</v>
+      </c>
+      <c r="AD24" s="12">
+        <v>9651.7103960083896</v>
+      </c>
+      <c r="AE24" s="12">
+        <v>10505.407924099629</v>
+      </c>
+      <c r="AF24" s="12">
+        <v>16389.631496995669</v>
+      </c>
+      <c r="AG24" s="12">
+        <v>14353.573501279192</v>
+      </c>
+      <c r="AH24" s="12">
+        <v>18508.204321826881</v>
+      </c>
+      <c r="AI24" s="12">
+        <v>16395.8269018479</v>
+      </c>
+      <c r="AJ24" s="12">
+        <v>22098.9</v>
+      </c>
+      <c r="AK24" s="64">
+        <v>9615.9227428799732</v>
+      </c>
+      <c r="AL24" s="12">
+        <v>10872.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="57">
+        <v>790000000</v>
+      </c>
+      <c r="B25" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="L25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="M25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="N25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="O25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="P25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="R25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="S25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="T25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="U25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="V25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="W25" s="12">
+        <v>9508.0032953841674</v>
+      </c>
+      <c r="X25" s="12">
+        <v>9648.9382643577555</v>
+      </c>
+      <c r="Y25" s="12">
+        <v>9976.1940828108218</v>
+      </c>
+      <c r="Z25" s="12">
+        <v>11148.93901639933</v>
+      </c>
+      <c r="AA25" s="12">
+        <v>12216.724818185563</v>
+      </c>
+      <c r="AB25" s="12">
+        <v>10939.065893572735</v>
+      </c>
+      <c r="AC25" s="12">
+        <v>7151.2598090939546</v>
+      </c>
+      <c r="AD25" s="12">
+        <v>7331.2275062882072</v>
+      </c>
+      <c r="AE25" s="12">
+        <v>8029.7039225205299</v>
+      </c>
+      <c r="AF25" s="12">
+        <v>12982.388277325013</v>
+      </c>
+      <c r="AG25" s="12">
+        <v>7963.6746473649646</v>
+      </c>
+      <c r="AH25" s="12">
+        <v>10267.587946752054</v>
+      </c>
+      <c r="AI25" s="12">
+        <v>12571.860546895539</v>
+      </c>
+      <c r="AJ25" s="12">
+        <v>20121.2</v>
+      </c>
+      <c r="AK25" s="64">
+        <v>2817.093368125923</v>
+      </c>
+      <c r="AL25" s="12">
+        <v>10591.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:256" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="28"/>
+      <c r="B26" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="12">
+        <v>345000</v>
+      </c>
+      <c r="D26" s="12">
+        <v>328200</v>
+      </c>
+      <c r="E26" s="12">
+        <v>289400</v>
+      </c>
+      <c r="F26" s="12">
+        <v>220500</v>
+      </c>
+      <c r="G26" s="12">
+        <v>175400</v>
+      </c>
+      <c r="H26" s="12">
+        <v>161100</v>
+      </c>
+      <c r="I26" s="12">
+        <v>140200</v>
+      </c>
+      <c r="J26" s="12">
+        <v>190900</v>
+      </c>
+      <c r="K26" s="12">
+        <v>170000</v>
+      </c>
+      <c r="L26" s="12">
+        <v>133700</v>
+      </c>
+      <c r="M26" s="12">
+        <v>171800</v>
+      </c>
+      <c r="N26" s="12">
+        <v>183800</v>
+      </c>
+      <c r="O26" s="12">
+        <v>178700</v>
+      </c>
+      <c r="P26" s="12">
+        <v>202737</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>215617.6</v>
+      </c>
+      <c r="R26" s="12">
+        <v>222672</v>
+      </c>
+      <c r="S26" s="12">
+        <v>246906.9</v>
+      </c>
+      <c r="T26" s="12">
+        <v>260562.59999999998</v>
+      </c>
+      <c r="U26" s="12">
+        <v>268964.40000000002</v>
+      </c>
+      <c r="V26" s="12">
+        <v>248357.1</v>
+      </c>
+      <c r="W26" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="X26" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AA26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AE26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AF26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AG26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AL26" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="66" t="s">
         <v>92</v>
       </c>
-      <c r="B27" s="67"/>
-[...9 lines deleted...]
-      <c r="L27" s="67"/>
+      <c r="B27" s="66"/>
+      <c r="C27" s="66"/>
+      <c r="D27" s="66"/>
+      <c r="E27" s="66"/>
+      <c r="F27" s="66"/>
+      <c r="G27" s="66"/>
+      <c r="H27" s="66"/>
+      <c r="I27" s="66"/>
+      <c r="J27" s="66"/>
+      <c r="K27" s="66"/>
+      <c r="L27" s="66"/>
       <c r="M27" s="33"/>
       <c r="N27" s="33"/>
       <c r="O27" s="33"/>
       <c r="P27" s="33"/>
       <c r="Q27" s="33"/>
       <c r="R27" s="33"/>
       <c r="S27" s="33"/>
       <c r="T27" s="33"/>
       <c r="U27" s="33"/>
       <c r="V27" s="33"/>
       <c r="W27" s="33"/>
       <c r="X27" s="33"/>
       <c r="Y27" s="33"/>
       <c r="Z27" s="33"/>
       <c r="AA27" s="33"/>
       <c r="AB27" s="33"/>
       <c r="AC27" s="33"/>
       <c r="AD27" s="33"/>
       <c r="AE27" s="33"/>
       <c r="AF27" s="33"/>
       <c r="AG27" s="33"/>
       <c r="AH27" s="33"/>
       <c r="AI27" s="33"/>
       <c r="AJ27" s="33"/>
       <c r="AK27" s="30"/>
@@ -4661,3976 +8845,91 @@
       <c r="HY27" s="30"/>
       <c r="HZ27" s="30"/>
       <c r="IA27" s="30"/>
       <c r="IB27" s="30"/>
       <c r="IC27" s="30"/>
       <c r="ID27" s="30"/>
       <c r="IE27" s="30"/>
       <c r="IF27" s="30"/>
       <c r="IG27" s="30"/>
       <c r="IH27" s="30"/>
       <c r="II27" s="30"/>
       <c r="IJ27" s="30"/>
       <c r="IK27" s="30"/>
       <c r="IL27" s="30"/>
       <c r="IM27" s="30"/>
       <c r="IN27" s="30"/>
       <c r="IO27" s="30"/>
       <c r="IP27" s="30"/>
       <c r="IQ27" s="30"/>
       <c r="IR27" s="30"/>
       <c r="IS27" s="30"/>
       <c r="IT27" s="30"/>
       <c r="IU27" s="30"/>
       <c r="IV27" s="30"/>
     </row>
-    <row r="28" spans="1:256" ht="15.75" customHeight="1">
-[...3884 lines deleted...]
-    <row r="28" spans="1:256" s="27" customFormat="1" ht="12.75">
+    <row r="28" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="24"/>
       <c r="B28" s="25"/>
       <c r="C28" s="26"/>
       <c r="D28" s="26"/>
       <c r="E28" s="26"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26"/>
       <c r="P28" s="26"/>
       <c r="Q28" s="26"/>
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="26"/>
       <c r="Y28" s="26"/>
       <c r="Z28" s="26"/>
       <c r="AA28" s="26"/>
       <c r="AB28" s="26"/>
       <c r="AC28" s="26"/>
       <c r="AD28" s="26"/>
       <c r="AE28" s="26"/>
       <c r="AF28" s="26"/>
       <c r="AG28" s="26"/>
       <c r="AH28" s="26"/>
       <c r="AI28" s="26"/>
       <c r="AJ28" s="26"/>
       <c r="AK28" s="26"/>
       <c r="AL28" s="22"/>
     </row>
-    <row r="29" spans="1:256" ht="12.75">
+    <row r="29" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="24"/>
       <c r="B29" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="12" t="s">
         <v>10</v>
       </c>
@@ -8700,93 +8999,93 @@
       <c r="AE29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AF29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AG29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AH29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AI29" s="12">
         <v>23518.9</v>
       </c>
       <c r="AJ29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AK29" s="12">
         <v>21201.9</v>
       </c>
       <c r="AL29" s="12">
         <v>26499.3</v>
       </c>
     </row>
-    <row r="30" spans="1:256" ht="25.5">
+    <row r="30" spans="1:256" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
       <c r="B30" s="59" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="12"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="12"/>
       <c r="O30" s="12"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="12"/>
       <c r="T30" s="12"/>
       <c r="U30" s="12"/>
       <c r="V30" s="12"/>
       <c r="W30" s="12"/>
       <c r="X30" s="12"/>
       <c r="Y30" s="12"/>
       <c r="Z30" s="12"/>
       <c r="AA30" s="12"/>
       <c r="AB30" s="12"/>
       <c r="AC30" s="12"/>
       <c r="AD30" s="12"/>
       <c r="AE30" s="12"/>
       <c r="AF30" s="12"/>
       <c r="AG30" s="12"/>
       <c r="AH30" s="12"/>
       <c r="AI30" s="12"/>
       <c r="AJ30" s="12"/>
       <c r="AK30" s="12"/>
-      <c r="AL30" s="62"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:256" ht="12.75">
+      <c r="AL30" s="61"/>
+    </row>
+    <row r="31" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="24"/>
       <c r="B31" s="58" t="s">
         <v>84</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="12" t="s">
         <v>10</v>
       </c>
@@ -8856,51 +9155,51 @@
       <c r="AE31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AF31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AG31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AH31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AI31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AJ31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AK31" s="12">
         <v>20387</v>
       </c>
       <c r="AL31" s="12">
         <v>26113.5</v>
       </c>
     </row>
-    <row r="32" spans="1:256" ht="12.75">
+    <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
       <c r="B32" s="58" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="12" t="s">
         <v>10</v>
       </c>
@@ -8966,105 +9265,105 @@
       </c>
       <c r="AD32" s="12">
         <v>10</v>
       </c>
       <c r="AE32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AF32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AG32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AH32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AI32" s="12">
         <v>8995</v>
       </c>
       <c r="AJ32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AK32" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="AL32" s="62"/>
+      <c r="AL32" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:L27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:IV38"/>
   <sheetViews>
     <sheetView topLeftCell="L1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AC44" sqref="AC44"/>
+      <selection activeCell="W55" sqref="W55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="13" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="22"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="60" t="s">
         <v>87</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
@@ -9134,51 +9433,51 @@
       <c r="AE4" s="5">
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
       <c r="AK4" s="5">
         <v>2024</v>
       </c>
       <c r="AL4" s="5">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:38" ht="12.75">
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="44">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C5" s="12">
         <v>2235800</v>
       </c>
       <c r="D5" s="12">
         <v>2153600</v>
       </c>
       <c r="E5" s="12">
         <v>2010900</v>
       </c>
       <c r="F5" s="12">
         <v>1382200</v>
       </c>
       <c r="G5" s="12">
         <v>979600</v>
       </c>
       <c r="H5" s="12">
         <v>1196600</v>
       </c>
       <c r="I5" s="12">
@@ -9250,51 +9549,51 @@
       <c r="AE5" s="12">
         <v>158452.58301593811</v>
       </c>
       <c r="AF5" s="12">
         <v>197620.60395495186</v>
       </c>
       <c r="AG5" s="12">
         <v>193232.52078535745</v>
       </c>
       <c r="AH5" s="12">
         <v>217142.13021104853</v>
       </c>
       <c r="AI5" s="12">
         <v>263178.98908458336</v>
       </c>
       <c r="AJ5" s="12">
         <v>299896.59999999998</v>
       </c>
       <c r="AK5" s="12">
         <v>347104.8</v>
       </c>
       <c r="AL5" s="12">
         <v>362922.9</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12.75">
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="57">
         <v>100000000</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="12" t="s">
@@ -9366,51 +9665,51 @@
       <c r="AE6" s="12">
         <v>46747.863164042297</v>
       </c>
       <c r="AF6" s="12">
         <v>65392.392106643216</v>
       </c>
       <c r="AG6" s="12">
         <v>59758.408490517046</v>
       </c>
       <c r="AH6" s="12">
         <v>55291.115780576962</v>
       </c>
       <c r="AI6" s="12">
         <v>59588.212873000419</v>
       </c>
       <c r="AJ6" s="12">
         <v>58340.2</v>
       </c>
       <c r="AK6" s="12">
         <v>78206.5</v>
       </c>
       <c r="AL6" s="12">
         <v>75181.399999999994</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12.75">
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="57">
         <v>110000000</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="12" t="s">
@@ -9482,51 +9781,51 @@
       <c r="AE7" s="12">
         <v>1928.895232889967</v>
       </c>
       <c r="AF7" s="12">
         <v>2035.754890216444</v>
       </c>
       <c r="AG7" s="12">
         <v>5924.7909055099162</v>
       </c>
       <c r="AH7" s="12">
         <v>7169.113411804411</v>
       </c>
       <c r="AI7" s="12">
         <v>19219.329608537828</v>
       </c>
       <c r="AJ7" s="12">
         <v>55918.2</v>
       </c>
       <c r="AK7" s="12">
         <v>72960.100000000006</v>
       </c>
       <c r="AL7" s="12">
         <v>84656</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12.75">
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="57">
         <v>150000000</v>
       </c>
       <c r="B8" s="58" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="12" t="s">
@@ -9598,51 +9897,51 @@
       <c r="AE8" s="12">
         <v>10565.24313308518</v>
       </c>
       <c r="AF8" s="12">
         <v>14236.867044896531</v>
       </c>
       <c r="AG8" s="12">
         <v>14114.929618626025</v>
       </c>
       <c r="AH8" s="12">
         <v>17292.201477791259</v>
       </c>
       <c r="AI8" s="12">
         <v>28428.65177314723</v>
       </c>
       <c r="AJ8" s="12">
         <v>39922.199999999997</v>
       </c>
       <c r="AK8" s="12">
         <v>35361</v>
       </c>
       <c r="AL8" s="12">
         <v>34407.1</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12.75">
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="57">
         <v>190000000</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="12" t="s">
@@ -9714,51 +10013,51 @@
       <c r="AE9" s="12">
         <v>2435.9044139412345</v>
       </c>
       <c r="AF9" s="12">
         <v>3062.8225000641683</v>
       </c>
       <c r="AG9" s="12">
         <v>2677.9049995738364</v>
       </c>
       <c r="AH9" s="12">
         <v>4744.0424793713992</v>
       </c>
       <c r="AI9" s="12">
         <v>3895.3345292764352</v>
       </c>
       <c r="AJ9" s="12">
         <v>3600.3</v>
       </c>
       <c r="AK9" s="12">
         <v>5267.9</v>
       </c>
       <c r="AL9" s="12">
         <v>7253.3</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="12.75">
+    <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="57">
         <v>230000000</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="12" t="s">
@@ -9830,51 +10129,51 @@
       <c r="AE10" s="12">
         <v>3375.8731434720062</v>
       </c>
       <c r="AF10" s="12">
         <v>2713.9748120052473</v>
       </c>
       <c r="AG10" s="12">
         <v>1413.7450593860817</v>
       </c>
       <c r="AH10" s="12">
         <v>3226.0220996147782</v>
       </c>
       <c r="AI10" s="12">
         <v>2498.4046878154031</v>
       </c>
       <c r="AJ10" s="12">
         <v>4273.1000000000004</v>
       </c>
       <c r="AK10" s="12">
         <v>1252.8</v>
       </c>
       <c r="AL10" s="12">
         <v>849.7</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="12.75">
+    <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="57">
         <v>270000000</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="12" t="s">
@@ -9946,51 +10245,51 @@
       <c r="AE11" s="12">
         <v>1525.1573961631234</v>
       </c>
       <c r="AF11" s="12">
         <v>2109.3023102421066</v>
       </c>
       <c r="AG11" s="12">
         <v>1410.6135925641206</v>
       </c>
       <c r="AH11" s="12">
         <v>1538.0521923452602</v>
       </c>
       <c r="AI11" s="12">
         <v>1759.1866828435532</v>
       </c>
       <c r="AJ11" s="12">
         <v>2448.4</v>
       </c>
       <c r="AK11" s="12">
         <v>2631.4</v>
       </c>
       <c r="AL11" s="12">
         <v>3190.5</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="12.75">
+    <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="57">
         <v>310000000</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="12" t="s">
@@ -10062,51 +10361,51 @@
       <c r="AE12" s="12">
         <v>2215.9195429435126</v>
       </c>
       <c r="AF12" s="12">
         <v>863.88794688640314</v>
       </c>
       <c r="AG12" s="12">
         <v>876.97649281628355</v>
       </c>
       <c r="AH12" s="12">
         <v>1198.8001771703357</v>
       </c>
       <c r="AI12" s="12">
         <v>664.15610159604228</v>
       </c>
       <c r="AJ12" s="12">
         <v>812.3</v>
       </c>
       <c r="AK12" s="12">
         <v>1238.4000000000001</v>
       </c>
       <c r="AL12" s="12">
         <v>1670.1</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="12.75">
+    <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="57">
         <v>330000000</v>
       </c>
       <c r="B13" s="58" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -10178,51 +10477,51 @@
       <c r="AE13" s="12">
         <v>878.38672740978075</v>
       </c>
       <c r="AF13" s="12">
         <v>1025.5696218005296</v>
       </c>
       <c r="AG13" s="12">
         <v>792.59316893632013</v>
       </c>
       <c r="AH13" s="12">
         <v>857.05173933660012</v>
       </c>
       <c r="AI13" s="12">
         <v>1085.1330750688026</v>
       </c>
       <c r="AJ13" s="12">
         <v>1055.5999999999999</v>
       </c>
       <c r="AK13" s="12">
         <v>3610.1</v>
       </c>
       <c r="AL13" s="12">
         <v>3985.7</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="12.75">
+    <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="57">
         <v>350000000</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="12" t="s">
@@ -10294,51 +10593,51 @@
       <c r="AE14" s="12">
         <v>23008.879778441955</v>
       </c>
       <c r="AF14" s="12">
         <v>26707.406650939331</v>
       </c>
       <c r="AG14" s="12">
         <v>17506.863446329553</v>
       </c>
       <c r="AH14" s="12">
         <v>23467.958695716356</v>
       </c>
       <c r="AI14" s="12">
         <v>45407.973667195802</v>
       </c>
       <c r="AJ14" s="12">
         <v>39993.5</v>
       </c>
       <c r="AK14" s="12">
         <v>34499.4</v>
       </c>
       <c r="AL14" s="12">
         <v>52184.5</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="12.75">
+    <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="57">
         <v>390000000</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="12" t="s">
@@ -10410,51 +10709,51 @@
       <c r="AE15" s="12">
         <v>7661.0329422514433</v>
       </c>
       <c r="AF15" s="12">
         <v>20465.570562447014</v>
       </c>
       <c r="AG15" s="12">
         <v>26243.135076763763</v>
       </c>
       <c r="AH15" s="12">
         <v>31009.761497977976</v>
       </c>
       <c r="AI15" s="12">
         <v>27513.70426991261</v>
       </c>
       <c r="AJ15" s="12">
         <v>5742.4</v>
       </c>
       <c r="AK15" s="12">
         <v>7161.5</v>
       </c>
       <c r="AL15" s="12">
         <v>9003</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="12.75">
+    <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="57">
         <v>430000000</v>
       </c>
       <c r="B16" s="58" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="12" t="s">
@@ -10526,51 +10825,51 @@
       <c r="AE16" s="12">
         <v>2990.9122898021501</v>
       </c>
       <c r="AF16" s="12">
         <v>3376.4511172247849</v>
       </c>
       <c r="AG16" s="12">
         <v>2192.2568898561713</v>
       </c>
       <c r="AH16" s="12">
         <v>3353.7978959434308</v>
       </c>
       <c r="AI16" s="12">
         <v>3546.3002785049675</v>
       </c>
       <c r="AJ16" s="12">
         <v>3437.4</v>
       </c>
       <c r="AK16" s="12">
         <v>4287</v>
       </c>
       <c r="AL16" s="12">
         <v>6651.6</v>
       </c>
     </row>
-    <row r="17" spans="1:256" ht="12.75">
+    <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="57">
         <v>470000000</v>
       </c>
       <c r="B17" s="58" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="12" t="s">
@@ -10642,51 +10941,51 @@
       <c r="AE17" s="12">
         <v>3346.4633838784712</v>
       </c>
       <c r="AF17" s="12">
         <v>2312.2929282449472</v>
       </c>
       <c r="AG17" s="12">
         <v>2865.9296719515009</v>
       </c>
       <c r="AH17" s="12">
         <v>3206.7707964110396</v>
       </c>
       <c r="AI17" s="12">
         <v>2645.013237334013</v>
       </c>
       <c r="AJ17" s="12">
         <v>2849.5</v>
       </c>
       <c r="AK17" s="12">
         <v>3943</v>
       </c>
       <c r="AL17" s="12">
         <v>3560.7</v>
       </c>
     </row>
-    <row r="18" spans="1:256" ht="12.75">
+    <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="57">
         <v>510000000</v>
       </c>
       <c r="B18" s="58" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="12" t="s">
@@ -10758,51 +11057,51 @@
       <c r="AE18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AF18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AG18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AH18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AI18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AJ18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AK18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AL18" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:256" ht="12.75">
+    <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="57">
         <v>550000000</v>
       </c>
       <c r="B19" s="58" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="12" t="s">
@@ -10874,51 +11173,51 @@
       <c r="AE19" s="12">
         <v>25356.537253140337</v>
       </c>
       <c r="AF19" s="12">
         <v>14690.43818536316</v>
       </c>
       <c r="AG19" s="12">
         <v>18878.687095827398</v>
       </c>
       <c r="AH19" s="12">
         <v>23651.718587662523</v>
       </c>
       <c r="AI19" s="12">
         <v>20549.192342552433</v>
       </c>
       <c r="AJ19" s="12">
         <v>25724.5</v>
       </c>
       <c r="AK19" s="12">
         <v>48023.5</v>
       </c>
       <c r="AL19" s="12">
         <v>21153.7</v>
       </c>
     </row>
-    <row r="20" spans="1:256" ht="12.75">
+    <row r="20" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="57">
         <v>590000000</v>
       </c>
       <c r="B20" s="58" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="12" t="s">
@@ -10990,51 +11289,51 @@
       <c r="AE20" s="12">
         <v>1284.0526148424633</v>
       </c>
       <c r="AF20" s="12">
         <v>1379.1915849307638</v>
       </c>
       <c r="AG20" s="12">
         <v>1536.6359468538712</v>
       </c>
       <c r="AH20" s="12">
         <v>2315.7711240813032</v>
       </c>
       <c r="AI20" s="12">
         <v>2761.8134131706593</v>
       </c>
       <c r="AJ20" s="12">
         <v>3991.5</v>
       </c>
       <c r="AK20" s="12">
         <v>3679.3</v>
       </c>
       <c r="AL20" s="12">
         <v>6639.9</v>
       </c>
     </row>
-    <row r="21" spans="1:256" ht="14.25" customHeight="1">
+    <row r="21" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="57">
         <v>610000000</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="12" t="s">
@@ -11106,51 +11405,51 @@
       <c r="AE21" s="12">
         <v>1548.2454371428639</v>
       </c>
       <c r="AF21" s="12">
         <v>1034.0546642193613</v>
       </c>
       <c r="AG21" s="12">
         <v>1180.0373473592076</v>
       </c>
       <c r="AH21" s="12">
         <v>1307.0699030419594</v>
       </c>
       <c r="AI21" s="12">
         <v>1297.9142319681521</v>
       </c>
       <c r="AJ21" s="12">
         <v>1769.8</v>
       </c>
       <c r="AK21" s="12">
         <v>1935.9</v>
       </c>
       <c r="AL21" s="12">
         <v>3013.8</v>
       </c>
     </row>
-    <row r="22" spans="1:256" ht="12.75">
+    <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="57">
         <v>620000000</v>
       </c>
       <c r="B22" s="58" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -11222,51 +11521,51 @@
       <c r="AE22" s="12">
         <v>493.68832512351037</v>
       </c>
       <c r="AF22" s="12">
         <v>2118.5718337775529</v>
       </c>
       <c r="AG22" s="12">
         <v>414.45015572979185</v>
       </c>
       <c r="AH22" s="12">
         <v>741.11548633564996</v>
       </c>
       <c r="AI22" s="12">
         <v>873.75924062112176</v>
       </c>
       <c r="AJ22" s="12">
         <v>12482.1</v>
       </c>
       <c r="AK22" s="12">
         <v>2930.4</v>
       </c>
       <c r="AL22" s="12">
         <v>1046.8</v>
       </c>
     </row>
-    <row r="23" spans="1:256" ht="12.75">
+    <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="57">
         <v>630000000</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="12" t="s">
@@ -11338,51 +11637,51 @@
       <c r="AE23" s="12">
         <v>7652.8089766222529</v>
       </c>
       <c r="AF23" s="12">
         <v>9043.5311025553001</v>
       </c>
       <c r="AG23" s="12">
         <v>10122.456937417865</v>
       </c>
       <c r="AH23" s="12">
         <v>13813.627143429057</v>
       </c>
       <c r="AI23" s="12">
         <v>16623.593366897818</v>
       </c>
       <c r="AJ23" s="12">
         <v>12739.6</v>
       </c>
       <c r="AK23" s="12">
         <v>15601.9</v>
       </c>
       <c r="AL23" s="12">
         <v>16048.2</v>
       </c>
     </row>
-    <row r="24" spans="1:256" ht="12.75">
+    <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="57">
         <v>710000000</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="12" t="s">
@@ -11454,51 +11753,51 @@
       <c r="AE24" s="12">
         <v>8144.5183456392269</v>
       </c>
       <c r="AF24" s="12">
         <v>14267.064178343024</v>
       </c>
       <c r="AG24" s="12">
         <v>12186.141467203384</v>
       </c>
       <c r="AH24" s="12">
         <v>12746.760916992171</v>
       </c>
       <c r="AI24" s="12">
         <v>11532.449684402811</v>
       </c>
       <c r="AJ24" s="12">
         <v>14202.1</v>
       </c>
       <c r="AK24" s="12">
         <v>12647.3</v>
       </c>
       <c r="AL24" s="12">
         <v>13602.2</v>
       </c>
     </row>
-    <row r="25" spans="1:256" ht="12.75">
+    <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="57">
         <v>750000000</v>
       </c>
       <c r="B25" s="58" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="12" t="s">
@@ -11570,51 +11869,51 @@
       <c r="AE25" s="12">
         <v>4765.9693769136284</v>
       </c>
       <c r="AF25" s="12">
         <v>8067.595151761011</v>
       </c>
       <c r="AG25" s="12">
         <v>10727.536291381053</v>
       </c>
       <c r="AH25" s="12">
         <v>7300.0080640871056</v>
       </c>
       <c r="AI25" s="12">
         <v>10811.38834169915</v>
       </c>
       <c r="AJ25" s="12">
         <v>7604.3</v>
       </c>
       <c r="AK25" s="12">
         <v>7904.8</v>
       </c>
       <c r="AL25" s="12">
         <v>14928.7</v>
       </c>
     </row>
-    <row r="26" spans="1:256" ht="12.75">
+    <row r="26" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="57">
         <v>790000000</v>
       </c>
       <c r="B26" s="58" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="12" t="s">
@@ -11686,51 +11985,51 @@
       <c r="AE26" s="12">
         <v>2526.2315381927283</v>
       </c>
       <c r="AF26" s="12">
         <v>2717.8647623909455</v>
       </c>
       <c r="AG26" s="12">
         <v>2408.4281307542615</v>
       </c>
       <c r="AH26" s="12">
         <v>2911.3707413589477</v>
       </c>
       <c r="AI26" s="12">
         <v>2477.4776790381043</v>
       </c>
       <c r="AJ26" s="12">
         <v>2989.6</v>
       </c>
       <c r="AK26" s="12">
         <v>3962.5</v>
       </c>
       <c r="AL26" s="12">
         <v>3895.9</v>
       </c>
     </row>
-    <row r="27" spans="1:256" ht="38.25" customHeight="1">
+    <row r="27" spans="1:256" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="68" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="68"/>
       <c r="C27" s="68"/>
       <c r="D27" s="68"/>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
       <c r="G27" s="68"/>
       <c r="H27" s="68"/>
       <c r="I27" s="68"/>
       <c r="J27" s="68"/>
       <c r="K27" s="68"/>
       <c r="L27" s="68"/>
       <c r="M27" s="68"/>
       <c r="N27" s="68"/>
       <c r="O27" s="68"/>
       <c r="P27" s="68"/>
       <c r="Q27" s="68"/>
       <c r="R27" s="68"/>
       <c r="S27" s="68"/>
       <c r="T27" s="68"/>
       <c r="U27" s="68"/>
       <c r="V27" s="68"/>
       <c r="W27" s="68"/>
@@ -11945,91 +12244,91 @@
       <c r="HY27" s="30"/>
       <c r="HZ27" s="30"/>
       <c r="IA27" s="30"/>
       <c r="IB27" s="30"/>
       <c r="IC27" s="30"/>
       <c r="ID27" s="30"/>
       <c r="IE27" s="30"/>
       <c r="IF27" s="30"/>
       <c r="IG27" s="30"/>
       <c r="IH27" s="30"/>
       <c r="II27" s="30"/>
       <c r="IJ27" s="30"/>
       <c r="IK27" s="30"/>
       <c r="IL27" s="30"/>
       <c r="IM27" s="30"/>
       <c r="IN27" s="30"/>
       <c r="IO27" s="30"/>
       <c r="IP27" s="30"/>
       <c r="IQ27" s="30"/>
       <c r="IR27" s="30"/>
       <c r="IS27" s="30"/>
       <c r="IT27" s="30"/>
       <c r="IU27" s="30"/>
       <c r="IV27" s="30"/>
     </row>
-    <row r="28" spans="1:256" s="27" customFormat="1" ht="12.75">
+    <row r="28" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="24"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="33"/>
       <c r="F28" s="33"/>
       <c r="G28" s="33"/>
       <c r="H28" s="33"/>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="33"/>
       <c r="L28" s="33"/>
       <c r="M28" s="33"/>
       <c r="N28" s="33"/>
       <c r="O28" s="33"/>
       <c r="P28" s="33"/>
       <c r="Q28" s="33"/>
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="26"/>
       <c r="Y28" s="26"/>
       <c r="Z28" s="26"/>
       <c r="AA28" s="26"/>
       <c r="AB28" s="26"/>
       <c r="AC28" s="26"/>
       <c r="AD28" s="26"/>
       <c r="AE28" s="26"/>
       <c r="AF28" s="26"/>
       <c r="AG28" s="26"/>
       <c r="AH28" s="26"/>
       <c r="AI28" s="26"/>
       <c r="AJ28" s="26"/>
       <c r="AK28" s="26"/>
       <c r="AL28" s="22"/>
     </row>
-    <row r="29" spans="1:256" ht="12.75">
+    <row r="29" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="24"/>
       <c r="B29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="12"/>
       <c r="O29" s="12"/>
       <c r="P29" s="12"/>
       <c r="Q29" s="12"/>
       <c r="R29" s="12"/>
       <c r="S29" s="12"/>
       <c r="T29" s="12"/>
       <c r="U29" s="12"/>
       <c r="V29" s="12"/>
       <c r="W29" s="12">
@@ -12059,93 +12358,93 @@
       <c r="AE29" s="12">
         <v>452.3</v>
       </c>
       <c r="AF29" s="12">
         <v>629.4</v>
       </c>
       <c r="AG29" s="12">
         <v>490.5</v>
       </c>
       <c r="AH29" s="12">
         <v>302.39999999999998</v>
       </c>
       <c r="AI29" s="12">
         <v>609.70000000000005</v>
       </c>
       <c r="AJ29" s="12">
         <v>837.3</v>
       </c>
       <c r="AK29" s="12">
         <v>769.4</v>
       </c>
       <c r="AL29" s="12">
         <v>637.9</v>
       </c>
     </row>
-    <row r="30" spans="1:256" ht="12.75">
+    <row r="30" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
       <c r="B30" s="58" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="12"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="12"/>
       <c r="O30" s="12"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="12"/>
       <c r="T30" s="12"/>
       <c r="U30" s="12"/>
       <c r="V30" s="12"/>
       <c r="W30" s="12"/>
       <c r="X30" s="12"/>
       <c r="Y30" s="12"/>
       <c r="Z30" s="12"/>
       <c r="AA30" s="12"/>
       <c r="AB30" s="12"/>
       <c r="AC30" s="12"/>
       <c r="AD30" s="12"/>
       <c r="AE30" s="12"/>
       <c r="AF30" s="12"/>
       <c r="AG30" s="12"/>
       <c r="AH30" s="12"/>
       <c r="AI30" s="12"/>
       <c r="AJ30" s="12"/>
       <c r="AK30" s="12"/>
       <c r="AL30" s="12"/>
     </row>
-    <row r="31" spans="1:256" ht="12.75">
+    <row r="31" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="24"/>
       <c r="B31" s="58" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="12"/>
       <c r="O31" s="12"/>
       <c r="P31" s="12"/>
       <c r="Q31" s="12"/>
       <c r="R31" s="12"/>
       <c r="S31" s="12"/>
       <c r="T31" s="12"/>
       <c r="U31" s="12"/>
       <c r="V31" s="12"/>
       <c r="W31" s="12">
@@ -12175,51 +12474,51 @@
       <c r="AE31" s="12">
         <v>69.3</v>
       </c>
       <c r="AF31" s="12">
         <v>104.2</v>
       </c>
       <c r="AG31" s="12">
         <v>152.1</v>
       </c>
       <c r="AH31" s="12">
         <v>108.5</v>
       </c>
       <c r="AI31" s="12">
         <v>226</v>
       </c>
       <c r="AJ31" s="12">
         <v>218.5</v>
       </c>
       <c r="AK31" s="12">
         <v>328.1</v>
       </c>
       <c r="AL31" s="12">
         <v>207.6</v>
       </c>
     </row>
-    <row r="32" spans="1:256" ht="12.75">
+    <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
       <c r="B32" s="58" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="37"/>
       <c r="Q32" s="37"/>
       <c r="R32" s="37"/>
       <c r="S32" s="37"/>
       <c r="T32" s="37"/>
       <c r="U32" s="37"/>
       <c r="V32" s="37"/>
       <c r="W32" s="12">
@@ -12249,51 +12548,51 @@
       <c r="AE32" s="12">
         <v>207.4</v>
       </c>
       <c r="AF32" s="12">
         <v>393.6</v>
       </c>
       <c r="AG32" s="12">
         <v>258.60000000000002</v>
       </c>
       <c r="AH32" s="12">
         <v>182.8</v>
       </c>
       <c r="AI32" s="12">
         <v>178.3</v>
       </c>
       <c r="AJ32" s="12">
         <v>481</v>
       </c>
       <c r="AK32" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AL32" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="33" spans="2:38" ht="12.75">
+    <row r="33" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B33" s="58" t="s">
         <v>73</v>
       </c>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="37"/>
       <c r="K33" s="37"/>
       <c r="L33" s="37"/>
       <c r="M33" s="37"/>
       <c r="N33" s="37"/>
       <c r="O33" s="37"/>
       <c r="P33" s="37"/>
       <c r="Q33" s="37"/>
       <c r="R33" s="37"/>
       <c r="S33" s="37"/>
       <c r="T33" s="37"/>
       <c r="U33" s="37"/>
       <c r="V33" s="37"/>
       <c r="W33" s="12">
         <v>12.6</v>
@@ -12322,51 +12621,51 @@
       <c r="AE33" s="12">
         <v>6</v>
       </c>
       <c r="AF33" s="12">
         <v>15.7</v>
       </c>
       <c r="AG33" s="12">
         <v>57.2</v>
       </c>
       <c r="AH33" s="12">
         <v>0.8</v>
       </c>
       <c r="AI33" s="12">
         <v>191.5</v>
       </c>
       <c r="AJ33" s="12">
         <v>118.9</v>
       </c>
       <c r="AK33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AL33" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="34" spans="2:38" ht="12.75">
+    <row r="34" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B34" s="58" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="37"/>
       <c r="I34" s="37"/>
       <c r="J34" s="37"/>
       <c r="K34" s="37"/>
       <c r="L34" s="37"/>
       <c r="M34" s="37"/>
       <c r="N34" s="37"/>
       <c r="O34" s="37"/>
       <c r="P34" s="37"/>
       <c r="Q34" s="37"/>
       <c r="R34" s="37"/>
       <c r="S34" s="37"/>
       <c r="T34" s="37"/>
       <c r="U34" s="37"/>
       <c r="V34" s="37"/>
       <c r="W34" s="12">
         <v>38.9</v>
@@ -12395,140 +12694,140 @@
       <c r="AE34" s="12">
         <v>169.6</v>
       </c>
       <c r="AF34" s="12">
         <v>115.9</v>
       </c>
       <c r="AG34" s="12">
         <v>22.5</v>
       </c>
       <c r="AH34" s="12">
         <v>10.3</v>
       </c>
       <c r="AI34" s="12">
         <v>13.9</v>
       </c>
       <c r="AJ34" s="12">
         <v>18.899999999999999</v>
       </c>
       <c r="AK34" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AL34" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="35" spans="2:38">
+    <row r="35" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B35" s="35" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="37" spans="2:38" ht="12.75">
+    <row r="37" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="I37" s="36"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="L37" s="36"/>
       <c r="M37" s="36"/>
       <c r="N37" s="36"/>
       <c r="O37" s="36"/>
       <c r="P37" s="36"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
     </row>
-    <row r="38" spans="2:38">
+    <row r="38" spans="2:38" x14ac:dyDescent="0.2">
       <c r="H38" s="34"/>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
       <c r="L38" s="34"/>
       <c r="M38" s="34"/>
       <c r="N38" s="34"/>
       <c r="O38" s="34"/>
       <c r="P38" s="34"/>
       <c r="Q38" s="34"/>
       <c r="R38" s="34"/>
       <c r="S38" s="34"/>
       <c r="T38" s="34"/>
       <c r="U38" s="34"/>
       <c r="V38" s="34"/>
       <c r="W38" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:AJ27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AL29"/>
+  <dimension ref="A2:AL28"/>
   <sheetViews>
     <sheetView topLeftCell="F1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AK43" sqref="AK43"/>
+      <selection activeCell="R48" sqref="R48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="22" width="9" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="11" style="22" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="8.85546875" style="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="60" t="s">
         <v>87</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
@@ -12591,58 +12890,58 @@
       </c>
       <c r="AC4" s="5">
         <v>2016</v>
       </c>
       <c r="AD4" s="5">
         <v>2017</v>
       </c>
       <c r="AE4" s="5">
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
-      <c r="AK4" s="5">
-        <v>2024</v>
+      <c r="AK4" s="5" t="s">
+        <v>97</v>
       </c>
       <c r="AL4" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:38" ht="12.75">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="44">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C5" s="12">
         <v>20600</v>
       </c>
       <c r="D5" s="12">
         <v>20400</v>
       </c>
       <c r="E5" s="12">
         <v>19400</v>
       </c>
       <c r="F5" s="12">
         <v>42300</v>
       </c>
       <c r="G5" s="12">
         <v>31700</v>
       </c>
       <c r="H5" s="12">
         <v>37900</v>
       </c>
       <c r="I5" s="12">
@@ -12707,58 +13006,58 @@
       </c>
       <c r="AC5" s="12">
         <v>205827.5699</v>
       </c>
       <c r="AD5" s="12">
         <v>232806.56299999997</v>
       </c>
       <c r="AE5" s="12">
         <v>281415.64640000003</v>
       </c>
       <c r="AF5" s="12">
         <v>273031.02410000004</v>
       </c>
       <c r="AG5" s="12">
         <v>253719.19189999998</v>
       </c>
       <c r="AH5" s="12">
         <v>281400.93689999997</v>
       </c>
       <c r="AI5" s="12">
         <v>266690.20799999993</v>
       </c>
       <c r="AJ5" s="12">
         <v>282870.5</v>
       </c>
-      <c r="AK5" s="12">
-        <v>299828.3</v>
+      <c r="AK5" s="64">
+        <v>220210.01430000001</v>
       </c>
       <c r="AL5" s="12">
         <v>257554.4</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12.75">
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="57">
         <v>100000000</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="39" t="s">
@@ -12823,58 +13122,58 @@
       </c>
       <c r="AC6" s="12">
         <v>714.72660304400392</v>
       </c>
       <c r="AD6" s="12">
         <v>773.96995733195388</v>
       </c>
       <c r="AE6" s="12">
         <v>740.97794131987473</v>
       </c>
       <c r="AF6" s="12">
         <v>799.27716159591785</v>
       </c>
       <c r="AG6" s="12">
         <v>1848.7060445026179</v>
       </c>
       <c r="AH6" s="12">
         <v>2012.6569751308905</v>
       </c>
       <c r="AI6" s="12">
         <v>2248.6186256544506</v>
       </c>
       <c r="AJ6" s="12">
         <v>2183.6</v>
       </c>
-      <c r="AK6" s="12">
-        <v>2175.9</v>
+      <c r="AK6" s="64">
+        <v>3004.6109369695041</v>
       </c>
       <c r="AL6" s="12">
         <v>11084.2</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12.75">
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="57">
         <v>150000000</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="39" t="s">
@@ -12939,58 +13238,58 @@
       </c>
       <c r="AC7" s="12">
         <v>8008.6285047948195</v>
       </c>
       <c r="AD7" s="12">
         <v>9238.3056047574773</v>
       </c>
       <c r="AE7" s="12">
         <v>6884.7396673765061</v>
       </c>
       <c r="AF7" s="12">
         <v>11601.783761088418</v>
       </c>
       <c r="AG7" s="12">
         <v>12377.985127952237</v>
       </c>
       <c r="AH7" s="12">
         <v>13944.562223497698</v>
       </c>
       <c r="AI7" s="12">
         <v>14320.11857049621</v>
       </c>
       <c r="AJ7" s="12">
         <v>15959.5</v>
       </c>
-      <c r="AK7" s="12">
-        <v>16262.9</v>
+      <c r="AK7" s="64">
+        <v>10838.263923993974</v>
       </c>
       <c r="AL7" s="12">
         <v>16647</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12.75">
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="57">
         <v>190000000</v>
       </c>
       <c r="B8" s="58" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="39" t="s">
@@ -13055,58 +13354,58 @@
       </c>
       <c r="AC8" s="12">
         <v>22335.539264302552</v>
       </c>
       <c r="AD8" s="12">
         <v>24589.761807213101</v>
       </c>
       <c r="AE8" s="12">
         <v>23238.780898263838</v>
       </c>
       <c r="AF8" s="12">
         <v>27377.417018875902</v>
       </c>
       <c r="AG8" s="12">
         <v>9003.4474187863943</v>
       </c>
       <c r="AH8" s="12">
         <v>10534.928746705486</v>
       </c>
       <c r="AI8" s="12">
         <v>12546.15555397778</v>
       </c>
       <c r="AJ8" s="12">
         <v>12127.8</v>
       </c>
-      <c r="AK8" s="12">
-        <v>12549.4</v>
+      <c r="AK8" s="64">
+        <v>2359.9754000000016</v>
       </c>
       <c r="AL8" s="12">
         <v>2467.5</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12.75">
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="57">
         <v>230000000</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="39" t="s">
@@ -13171,58 +13470,58 @@
       </c>
       <c r="AC9" s="12">
         <v>51908.597005572068</v>
       </c>
       <c r="AD9" s="12">
         <v>59134.512766003863</v>
       </c>
       <c r="AE9" s="12">
         <v>62913.258253068569</v>
       </c>
       <c r="AF9" s="12">
         <v>60055.117984464872</v>
       </c>
       <c r="AG9" s="12">
         <v>85236.216435239214</v>
       </c>
       <c r="AH9" s="12">
         <v>92420.781007351237</v>
       </c>
       <c r="AI9" s="12">
         <v>80389.322276546096</v>
       </c>
       <c r="AJ9" s="12">
         <v>85699</v>
       </c>
-      <c r="AK9" s="12">
-        <v>89283</v>
+      <c r="AK9" s="64">
+        <v>90695.657841339722</v>
       </c>
       <c r="AL9" s="12">
         <v>113530.9</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="12.75">
+    <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="57">
         <v>270000000</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="39" t="s">
@@ -13287,58 +13586,58 @@
       </c>
       <c r="AC10" s="12">
         <v>12064.116989836422</v>
       </c>
       <c r="AD10" s="12">
         <v>13583.815181774973</v>
       </c>
       <c r="AE10" s="12">
         <v>13280.395732523632</v>
       </c>
       <c r="AF10" s="12">
         <v>11822.893444492282</v>
       </c>
       <c r="AG10" s="12">
         <v>29272.101300000002</v>
       </c>
       <c r="AH10" s="12">
         <v>27972.425800000001</v>
       </c>
       <c r="AI10" s="12">
         <v>23625.622800000001</v>
       </c>
       <c r="AJ10" s="12">
         <v>23186.9</v>
       </c>
-      <c r="AK10" s="12">
-        <v>27215.200000000001</v>
+      <c r="AK10" s="64">
+        <v>27215.173600000002</v>
       </c>
       <c r="AL10" s="12">
         <v>29838.400000000001</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="12.75">
+    <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="57">
         <v>310000000</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="39" t="s">
@@ -13403,58 +13702,58 @@
       </c>
       <c r="AC11" s="12">
         <v>23488.833537489732</v>
       </c>
       <c r="AD11" s="12">
         <v>25435.811978120833</v>
       </c>
       <c r="AE11" s="12">
         <v>47899.813762967045</v>
       </c>
       <c r="AF11" s="12">
         <v>27046.003060686744</v>
       </c>
       <c r="AG11" s="12">
         <v>12897.588937756665</v>
       </c>
       <c r="AH11" s="12">
         <v>15210.000913607108</v>
       </c>
       <c r="AI11" s="12">
         <v>15445.147993819433</v>
       </c>
       <c r="AJ11" s="12">
         <v>15630.6</v>
       </c>
-      <c r="AK11" s="12">
-        <v>15742.8</v>
+      <c r="AK11" s="64">
+        <v>2640.1681000000262</v>
       </c>
       <c r="AL11" s="12">
         <v>2576.9</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="12.75">
+    <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="57">
         <v>330000000</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I12" s="39" t="s">
@@ -13519,58 +13818,58 @@
       </c>
       <c r="AC12" s="12">
         <v>4487.3895668405721</v>
       </c>
       <c r="AD12" s="12">
         <v>4859.3471920417969</v>
       </c>
       <c r="AE12" s="12">
         <v>5423.8420137441126</v>
       </c>
       <c r="AF12" s="12">
         <v>5038.6248571204205</v>
       </c>
       <c r="AG12" s="12">
         <v>6519.7969410730839</v>
       </c>
       <c r="AH12" s="12">
         <v>7261.7231108130873</v>
       </c>
       <c r="AI12" s="12">
         <v>5554.0803425899294</v>
       </c>
       <c r="AJ12" s="12">
         <v>5492.7</v>
       </c>
-      <c r="AK12" s="12">
-        <v>5644.8</v>
+      <c r="AK12" s="64">
+        <v>3231.109036969503</v>
       </c>
       <c r="AL12" s="12">
         <v>11269.2</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="12.75">
+    <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="57">
         <v>350000000</v>
       </c>
       <c r="B13" s="58" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="39" t="s">
@@ -13635,58 +13934,58 @@
       </c>
       <c r="AC13" s="12">
         <v>9778.0776949953888</v>
       </c>
       <c r="AD13" s="12">
         <v>11403.230727397307</v>
       </c>
       <c r="AE13" s="12">
         <v>4036.3816482262278</v>
       </c>
       <c r="AF13" s="12">
         <v>14992.547372557021</v>
       </c>
       <c r="AG13" s="12">
         <v>19456.128821306622</v>
       </c>
       <c r="AH13" s="12">
         <v>20282.488717505123</v>
       </c>
       <c r="AI13" s="12">
         <v>10023.949674482132</v>
       </c>
       <c r="AJ13" s="12">
         <v>10262</v>
       </c>
-      <c r="AK13" s="12">
-        <v>10775.7</v>
+      <c r="AK13" s="64">
+        <v>9395.807936969506</v>
       </c>
       <c r="AL13" s="12">
         <v>17280.8</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="12.75">
+    <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="57">
         <v>390000000</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I14" s="39" t="s">
@@ -13751,58 +14050,58 @@
       </c>
       <c r="AC14" s="12">
         <v>571.19290091601476</v>
       </c>
       <c r="AD14" s="12">
         <v>618.53881367707368</v>
       </c>
       <c r="AE14" s="12">
         <v>713.26154137433048</v>
       </c>
       <c r="AF14" s="12">
         <v>578.47988497483186</v>
       </c>
       <c r="AG14" s="12">
         <v>9801.9390999999996</v>
       </c>
       <c r="AH14" s="12">
         <v>12641.030699999999</v>
       </c>
       <c r="AI14" s="12">
         <v>11324.1641</v>
       </c>
       <c r="AJ14" s="12">
         <v>10311.1</v>
       </c>
-      <c r="AK14" s="12">
-        <v>11679.1</v>
+      <c r="AK14" s="64">
+        <v>11679.0885</v>
       </c>
       <c r="AL14" s="12">
         <v>11708.5</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="12.75">
+    <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="57">
         <v>430000000</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="39" t="s">
@@ -13867,58 +14166,58 @@
       </c>
       <c r="AC15" s="12">
         <v>2055.4387158074696</v>
       </c>
       <c r="AD15" s="12">
         <v>2225.8130708953181</v>
       </c>
       <c r="AE15" s="12">
         <v>1451.5068592401149</v>
       </c>
       <c r="AF15" s="12">
         <v>1514.791050091658</v>
       </c>
       <c r="AG15" s="12">
         <v>3531.2347281584343</v>
       </c>
       <c r="AH15" s="12">
         <v>9883.9957368403811</v>
       </c>
       <c r="AI15" s="12">
         <v>9987.8279754105533</v>
       </c>
       <c r="AJ15" s="12">
         <v>11309.4</v>
       </c>
-      <c r="AK15" s="12">
-        <v>11654.9</v>
+      <c r="AK15" s="64">
+        <v>5235.6192156888201</v>
       </c>
       <c r="AL15" s="12">
         <v>11576.5</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="12.75">
+    <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="57">
         <v>470000000</v>
       </c>
       <c r="B16" s="58" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="39" t="s">
@@ -13983,63 +14282,63 @@
       </c>
       <c r="AC16" s="12">
         <v>11573.031628067174</v>
       </c>
       <c r="AD16" s="12">
         <v>13467.541689370966</v>
       </c>
       <c r="AE16" s="12">
         <v>32802.800544040867</v>
       </c>
       <c r="AF16" s="12">
         <v>32796.671051483478</v>
       </c>
       <c r="AG16" s="12">
         <v>18843.450199999999</v>
       </c>
       <c r="AH16" s="12">
         <v>20644.667919795404</v>
       </c>
       <c r="AI16" s="12">
         <v>20398.943206918717</v>
       </c>
       <c r="AJ16" s="12">
         <v>22650.6</v>
       </c>
-      <c r="AK16" s="12">
-        <v>26955.200000000001</v>
+      <c r="AK16" s="64">
+        <v>25876.588400000001</v>
       </c>
       <c r="AL16" s="12">
         <v>41669.9</v>
       </c>
     </row>
-    <row r="17" spans="1:38" ht="12.75">
+    <row r="17" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="57">
-        <v>510000000</v>
+        <v>550000000</v>
       </c>
       <c r="B17" s="58" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J17" s="39" t="s">
         <v>9</v>
       </c>
@@ -14057,1173 +14356,1065 @@
       </c>
       <c r="O17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="P17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="Q17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="R17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="S17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="T17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="U17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="V17" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="W17" s="12" t="s">
+      <c r="W17" s="12">
+        <v>7906.4828205578297</v>
+      </c>
+      <c r="X17" s="12">
+        <v>8415.865123023339</v>
+      </c>
+      <c r="Y17" s="12">
+        <v>8788.7676490052363</v>
+      </c>
+      <c r="Z17" s="12">
+        <v>9950.7189222105299</v>
+      </c>
+      <c r="AA17" s="12">
+        <v>10198.318503764971</v>
+      </c>
+      <c r="AB17" s="12">
+        <v>11146.708155342789</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>11042.94698073974</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>13018.432444457138</v>
+      </c>
+      <c r="AE17" s="12">
+        <v>12634.005870984749</v>
+      </c>
+      <c r="AF17" s="12">
+        <v>12076.896828847477</v>
+      </c>
+      <c r="AG17" s="12">
+        <v>10958</v>
+      </c>
+      <c r="AH17" s="12">
+        <v>11049</v>
+      </c>
+      <c r="AI17" s="12">
+        <v>11051</v>
+      </c>
+      <c r="AJ17" s="12">
+        <v>11255</v>
+      </c>
+      <c r="AK17" s="64">
+        <v>11822</v>
+      </c>
+      <c r="AL17" s="12">
+        <v>11880</v>
+      </c>
+    </row>
+    <row r="18" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="57">
+        <v>590000000</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="I18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="J18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="K18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="N18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="O18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="P18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="R18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="S18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="T18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="U18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="V18" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="W18" s="12">
+        <v>695.49584404201255</v>
+      </c>
+      <c r="X18" s="12">
+        <v>1015.8479499530287</v>
+      </c>
+      <c r="Y18" s="12">
+        <v>664.17449494821585</v>
+      </c>
+      <c r="Z18" s="12">
+        <v>704.37758643193911</v>
+      </c>
+      <c r="AA18" s="12">
+        <v>2995.8457463890277</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>2594.2960560156475</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>2499.8347796569064</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>2947.0330934331623</v>
+      </c>
+      <c r="AE18" s="12">
+        <v>3536.1088535165163</v>
+      </c>
+      <c r="AF18" s="12">
+        <v>3565.8892272339081</v>
+      </c>
+      <c r="AG18" s="12">
+        <v>10965</v>
+      </c>
+      <c r="AH18" s="12">
+        <v>11025</v>
+      </c>
+      <c r="AI18" s="12">
+        <v>11060</v>
+      </c>
+      <c r="AJ18" s="12">
+        <v>11267</v>
+      </c>
+      <c r="AK18" s="64">
+        <v>11843</v>
+      </c>
+      <c r="AL18" s="12">
+        <v>11891</v>
+      </c>
+    </row>
+    <row r="19" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="57">
+        <v>610000000</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="I19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="J19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="N19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="O19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="P19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="R19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="S19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="T19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="U19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="V19" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="W19" s="12">
+        <v>11641.94175459745</v>
+      </c>
+      <c r="X19" s="12">
+        <v>19229.053518127424</v>
+      </c>
+      <c r="Y19" s="12">
+        <v>23816.095181524532</v>
+      </c>
+      <c r="Z19" s="12">
+        <v>24532.456106772075</v>
+      </c>
+      <c r="AA19" s="12">
+        <v>26165.402117934256</v>
+      </c>
+      <c r="AB19" s="12">
+        <v>23451.257600321551</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>24710.262864258795</v>
+      </c>
+      <c r="AD19" s="12">
+        <v>27265.553478226342</v>
+      </c>
+      <c r="AE19" s="12">
+        <v>30849.800471098872</v>
+      </c>
+      <c r="AF19" s="12">
+        <v>29600.156886963323</v>
+      </c>
+      <c r="AG19" s="12">
+        <v>17099.314603544793</v>
+      </c>
+      <c r="AH19" s="12">
+        <v>20462.670219104159</v>
+      </c>
+      <c r="AI19" s="12">
+        <v>21259.381955770536</v>
+      </c>
+      <c r="AJ19" s="12">
+        <v>21318.7</v>
+      </c>
+      <c r="AK19" s="64">
+        <v>9394.5186337345876</v>
+      </c>
+      <c r="AL19" s="12">
+        <v>9453</v>
+      </c>
+    </row>
+    <row r="20" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="57">
+        <v>620000000</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="I20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="J20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="K20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="L20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="N20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="O20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="P20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="R20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="S20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="T20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="U20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="V20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="W20" s="12">
+        <v>12153.139880393102</v>
+      </c>
+      <c r="X20" s="12">
+        <v>11709.285864238542</v>
+      </c>
+      <c r="Y20" s="12">
+        <v>13097.12370211368</v>
+      </c>
+      <c r="Z20" s="12">
+        <v>14703.6696621561</v>
+      </c>
+      <c r="AA20" s="12">
+        <v>14070.793823982962</v>
+      </c>
+      <c r="AB20" s="12">
+        <v>16650.848833518528</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>10655.297453702755</v>
+      </c>
+      <c r="AD20" s="12">
+        <v>12534.196764269862</v>
+      </c>
+      <c r="AE20" s="12">
+        <v>7852.0866856078055</v>
+      </c>
+      <c r="AF20" s="12">
+        <v>16174.905452642764</v>
+      </c>
+      <c r="AG20" s="12">
+        <v>730.79784167994535</v>
+      </c>
+      <c r="AH20" s="12">
+        <v>795.6080296494423</v>
+      </c>
+      <c r="AI20" s="12">
+        <v>11004.884224334168</v>
+      </c>
+      <c r="AJ20" s="12">
+        <v>17983.2</v>
+      </c>
+      <c r="AK20" s="64">
+        <v>22623.318380363642</v>
+      </c>
+      <c r="AL20" s="12">
+        <v>37493</v>
+      </c>
+    </row>
+    <row r="21" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="57">
+        <v>710000000</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="I21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="J21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="K21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="L21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="N21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="O21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="P21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="R21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="S21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="T21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="U21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="V21" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="W21" s="12">
+        <v>4477.1137685354488</v>
+      </c>
+      <c r="X21" s="12">
+        <v>6210.5924985798656</v>
+      </c>
+      <c r="Y21" s="12">
+        <v>5023.6909176137942</v>
+      </c>
+      <c r="Z21" s="12">
+        <v>5474.6933465210041</v>
+      </c>
+      <c r="AA21" s="12">
+        <v>7642.5479226010266</v>
+      </c>
+      <c r="AB21" s="12">
+        <v>6216.4638039596002</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>6809.0174472729304</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>8027.0903958025401</v>
+      </c>
+      <c r="AE21" s="12">
+        <v>15889.754594971275</v>
+      </c>
+      <c r="AF21" s="12">
+        <v>11528.782368247083</v>
+      </c>
+      <c r="AG21" s="12">
+        <v>3.4843999999999999</v>
+      </c>
+      <c r="AH21" s="12">
+        <v>46.396800000000006</v>
+      </c>
+      <c r="AI21" s="12">
+        <v>178.9907</v>
+      </c>
+      <c r="AJ21" s="12">
+        <v>344.3</v>
+      </c>
+      <c r="AK21" s="64">
+        <v>507.2681</v>
+      </c>
+      <c r="AL21" s="12">
+        <v>553.20000000000005</v>
+      </c>
+    </row>
+    <row r="22" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="57">
+        <v>750000000</v>
+      </c>
+      <c r="B22" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="I22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="J22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="K22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="L22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="N22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="O22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="P22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="R22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="S22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="T22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="U22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="V22" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="W22" s="12">
+        <v>840.07273556626103</v>
+      </c>
+      <c r="X22" s="12">
+        <v>1307.3772992386625</v>
+      </c>
+      <c r="Y22" s="12">
+        <v>1065.0759573475775</v>
+      </c>
+      <c r="Z22" s="12">
+        <v>1274.7603808595807</v>
+      </c>
+      <c r="AA22" s="12">
+        <v>1829.809171549932</v>
+      </c>
+      <c r="AB22" s="12">
+        <v>1671.7563715078436</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>1223.3458765887747</v>
+      </c>
+      <c r="AD22" s="12">
+        <v>1442.1916249668811</v>
+      </c>
+      <c r="AE22" s="12">
+        <v>6589.0756071662663</v>
+      </c>
+      <c r="AF22" s="12">
+        <v>2691.3811034690434</v>
+      </c>
+      <c r="AG22" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="X17" s="12" t="s">
+      <c r="AH22" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="Y17" s="12" t="s">
+      <c r="AI22" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="Z17" s="12" t="s">
+      <c r="AJ22" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AA17" s="12" t="s">
-[...610 lines deleted...]
-        <v>507.3</v>
+      <c r="AK22" s="64">
+        <v>36005.681400000001</v>
       </c>
       <c r="AL22" s="12">
-        <v>553.20000000000005</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:38" ht="12.75">
+        <v>34295.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="57">
-        <v>750000000</v>
+        <v>790000000</v>
       </c>
       <c r="B23" s="58" t="s">
-        <v>67</v>
-[...60 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+      <c r="O23" s="12"/>
+      <c r="P23" s="12"/>
+      <c r="Q23" s="12"/>
+      <c r="R23" s="12"/>
+      <c r="S23" s="12"/>
+      <c r="T23" s="12"/>
+      <c r="U23" s="12"/>
+      <c r="V23" s="12"/>
       <c r="W23" s="12">
-        <v>840.07273556626103</v>
+        <v>276.37710302740089</v>
       </c>
       <c r="X23" s="12">
-        <v>1307.3772992386625</v>
+        <v>605.94477768037711</v>
       </c>
       <c r="Y23" s="12">
-        <v>1065.0759573475775</v>
+        <v>875.97241354646167</v>
       </c>
       <c r="Z23" s="12">
-        <v>1274.7603808595807</v>
+        <v>641.09253510101917</v>
       </c>
       <c r="AA23" s="12">
-        <v>1829.809171549932</v>
+        <v>983.11604499244493</v>
       </c>
       <c r="AB23" s="12">
-        <v>1671.7563715078436</v>
+        <v>1081.8404572488371</v>
       </c>
       <c r="AC23" s="12">
-        <v>1223.3458765887747</v>
+        <v>1901.2920861139105</v>
       </c>
       <c r="AD23" s="12">
-        <v>1442.1916249668811</v>
+        <v>2241.4164102594345</v>
       </c>
       <c r="AE23" s="12">
-        <v>6589.0756071662663</v>
+        <v>4679.0554545093719</v>
       </c>
       <c r="AF23" s="12">
-        <v>2691.3811034690434</v>
-[...14 lines deleted...]
-        <v>2</v>
+        <v>3769.4055851648645</v>
+      </c>
+      <c r="AG23" s="12">
+        <v>5174</v>
+      </c>
+      <c r="AH23" s="12">
+        <v>5213</v>
+      </c>
+      <c r="AI23" s="12">
+        <v>6272</v>
+      </c>
+      <c r="AJ23" s="12">
+        <v>5889</v>
+      </c>
+      <c r="AK23" s="64">
+        <v>15460.477893970678</v>
       </c>
       <c r="AL23" s="12">
-        <v>34295.9</v>
-[...74 lines deleted...]
-      <c r="AL24" s="12">
         <v>15374.1</v>
       </c>
     </row>
-    <row r="25" spans="1:38">
-[...24 lines deleted...]
-      <c r="B27" s="40" t="s">
+    <row r="24" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="69" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" s="69"/>
+      <c r="C24" s="69"/>
+      <c r="D24" s="69"/>
+      <c r="E24" s="69"/>
+      <c r="F24" s="69"/>
+      <c r="G24" s="69"/>
+      <c r="H24" s="69"/>
+      <c r="I24" s="69"/>
+      <c r="J24" s="69"/>
+      <c r="K24" s="69"/>
+      <c r="L24" s="69"/>
+      <c r="M24" s="69"/>
+      <c r="N24" s="69"/>
+      <c r="O24" s="69"/>
+      <c r="P24" s="69"/>
+      <c r="Q24" s="69"/>
+    </row>
+    <row r="25" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="62"/>
+      <c r="B25" s="62"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="63"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="63"/>
+    </row>
+    <row r="26" spans="1:38" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B26" s="40" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="28" spans="1:38" ht="12.75">
+    <row r="27" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B27" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="H27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="I27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="J27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="K27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="L27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="N27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="O27" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="P27" s="12">
+        <v>114600</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>118300</v>
+      </c>
+      <c r="R27" s="12">
+        <v>126300</v>
+      </c>
+      <c r="S27" s="12">
+        <v>122000</v>
+      </c>
+      <c r="T27" s="12">
+        <v>119700</v>
+      </c>
+      <c r="U27" s="12">
+        <v>119200</v>
+      </c>
+      <c r="V27" s="12">
+        <v>82100</v>
+      </c>
+      <c r="W27" s="12">
+        <v>89410</v>
+      </c>
+      <c r="X27" s="12">
+        <v>99969.9</v>
+      </c>
+      <c r="Y27" s="12">
+        <v>99674.3</v>
+      </c>
+      <c r="Z27" s="12">
+        <v>103316.84999999999</v>
+      </c>
+      <c r="AA27" s="12">
+        <v>99637.4</v>
+      </c>
+      <c r="AB27" s="12">
+        <v>90644.3</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>82936.5</v>
+      </c>
+      <c r="AD27" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="AE27" s="12">
+        <v>102862.79999999999</v>
+      </c>
+      <c r="AF27" s="12">
+        <v>94666.078099999999</v>
+      </c>
+      <c r="AG27" s="12">
+        <v>78558.3</v>
+      </c>
+      <c r="AH27" s="12">
+        <v>104763.6</v>
+      </c>
+      <c r="AI27" s="12">
+        <v>90267.4</v>
+      </c>
+      <c r="AJ27" s="12">
+        <v>93852.5</v>
+      </c>
+      <c r="AK27" s="41">
+        <v>108594.85520000001</v>
+      </c>
+      <c r="AL27" s="41">
+        <v>137169.79999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B28" s="11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="K28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="L28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="M28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="N28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="O28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="P28" s="12">
-        <v>114600</v>
+        <v>51500</v>
       </c>
       <c r="Q28" s="12">
-        <v>118300</v>
+        <v>61100</v>
       </c>
       <c r="R28" s="12">
-        <v>126300</v>
+        <v>65700</v>
       </c>
       <c r="S28" s="12">
-        <v>122000</v>
+        <v>70200</v>
       </c>
       <c r="T28" s="12">
-        <v>119700</v>
+        <v>74100</v>
       </c>
       <c r="U28" s="12">
-        <v>119200</v>
+        <v>76600</v>
       </c>
       <c r="V28" s="12">
-        <v>82100</v>
+        <v>80800</v>
       </c>
       <c r="W28" s="12">
-        <v>89410</v>
+        <v>104549.5</v>
       </c>
       <c r="X28" s="12">
-        <v>99969.9</v>
+        <v>114109.1</v>
       </c>
       <c r="Y28" s="12">
-        <v>99674.3</v>
+        <v>113547.8</v>
       </c>
       <c r="Z28" s="12">
-        <v>103316.84999999999</v>
+        <v>122598.9</v>
       </c>
       <c r="AA28" s="12">
-        <v>99637.4</v>
+        <v>125381.7</v>
       </c>
       <c r="AB28" s="12">
-        <v>90644.3</v>
+        <v>123998.7</v>
       </c>
       <c r="AC28" s="12">
-        <v>82936.5</v>
+        <v>122891.1</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>14</v>
       </c>
       <c r="AE28" s="12">
-        <v>102862.79999999999</v>
+        <v>178552.8</v>
       </c>
       <c r="AF28" s="12">
-        <v>94666.078099999999</v>
+        <v>178364.946</v>
       </c>
       <c r="AG28" s="12">
-        <v>78558.3</v>
+        <v>175160.9</v>
       </c>
       <c r="AH28" s="12">
-        <v>104763.6</v>
+        <v>176637.3</v>
       </c>
       <c r="AI28" s="12">
-        <v>90267.4</v>
+        <v>176422.8</v>
       </c>
       <c r="AJ28" s="12">
-        <v>93852.5</v>
+        <v>189018</v>
       </c>
       <c r="AK28" s="41">
-        <v>108594.85520000001</v>
+        <v>191233.47209999998</v>
       </c>
       <c r="AL28" s="41">
-        <v>137169.79999999999</v>
-[...111 lines deleted...]
-      <c r="AL29" s="41">
         <v>104215.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="A24:Q24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AL33" sqref="AL33"/>
+      <selection activeCell="T57" sqref="T57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="37" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="5.7109375" style="1" customWidth="1"/>
     <col min="39" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="8.85546875" style="1" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="60" t="s">
         <v>87</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
@@ -15293,51 +15484,51 @@
       <c r="AE4" s="5">
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
       <c r="AK4" s="5">
         <v>2024</v>
       </c>
       <c r="AL4" s="5">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:38" ht="12.75">
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="44">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C5" s="12">
         <v>48.2</v>
       </c>
       <c r="D5" s="12">
         <v>48.7</v>
       </c>
       <c r="E5" s="12">
         <v>29.9</v>
       </c>
       <c r="F5" s="12">
         <v>22.8</v>
       </c>
       <c r="G5" s="12">
         <v>24.1</v>
       </c>
       <c r="H5" s="12">
         <v>25.6</v>
       </c>
       <c r="I5" s="12">
@@ -15409,51 +15600,51 @@
       <c r="AE5" s="12">
         <v>44.1</v>
       </c>
       <c r="AF5" s="12">
         <v>26.7</v>
       </c>
       <c r="AG5" s="12">
         <v>23.400000000000002</v>
       </c>
       <c r="AH5" s="12">
         <v>33.700000000000003</v>
       </c>
       <c r="AI5" s="12">
         <v>24.5</v>
       </c>
       <c r="AJ5" s="12">
         <v>23.8</v>
       </c>
       <c r="AK5" s="12">
         <v>27.7</v>
       </c>
       <c r="AL5" s="12">
         <v>26.7</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12.75">
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="57">
         <v>100000000</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="39" t="s">
@@ -15525,235 +15716,235 @@
       <c r="AE6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AF6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AG6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AH6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AI6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AJ6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AK6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AL6" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12.75">
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="57">
         <v>110000000</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="39"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="39"/>
       <c r="R7" s="39"/>
       <c r="S7" s="39"/>
       <c r="T7" s="39"/>
       <c r="U7" s="39"/>
       <c r="V7" s="39"/>
       <c r="W7" s="12"/>
       <c r="X7" s="12"/>
       <c r="Y7" s="12"/>
       <c r="Z7" s="12"/>
       <c r="AA7" s="12"/>
       <c r="AB7" s="12"/>
       <c r="AC7" s="12"/>
       <c r="AD7" s="12"/>
       <c r="AE7" s="12"/>
       <c r="AF7" s="12"/>
       <c r="AG7" s="12"/>
       <c r="AH7" s="12"/>
       <c r="AI7" s="12"/>
       <c r="AJ7" s="12"/>
       <c r="AK7" s="12"/>
       <c r="AL7" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12.75">
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="57">
         <v>150000000</v>
       </c>
       <c r="B8" s="58" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="39"/>
       <c r="D8" s="39"/>
       <c r="E8" s="39"/>
       <c r="F8" s="39"/>
       <c r="G8" s="39"/>
       <c r="H8" s="39"/>
       <c r="I8" s="39"/>
       <c r="J8" s="39"/>
       <c r="K8" s="39"/>
       <c r="L8" s="39"/>
       <c r="M8" s="39"/>
       <c r="N8" s="39"/>
       <c r="O8" s="39"/>
       <c r="P8" s="39"/>
       <c r="Q8" s="39"/>
       <c r="R8" s="39"/>
       <c r="S8" s="39"/>
       <c r="T8" s="39"/>
       <c r="U8" s="39"/>
       <c r="V8" s="39"/>
       <c r="W8" s="12"/>
       <c r="X8" s="12"/>
       <c r="Y8" s="12"/>
       <c r="Z8" s="12"/>
       <c r="AA8" s="12"/>
       <c r="AB8" s="12"/>
       <c r="AC8" s="12"/>
       <c r="AD8" s="12"/>
       <c r="AE8" s="12"/>
       <c r="AF8" s="12"/>
       <c r="AG8" s="12"/>
       <c r="AH8" s="12"/>
       <c r="AI8" s="12"/>
       <c r="AJ8" s="12"/>
       <c r="AK8" s="12"/>
       <c r="AL8" s="12">
         <v>0.3</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12.75">
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="57">
         <v>190000000</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="39"/>
       <c r="G9" s="39"/>
       <c r="H9" s="39"/>
       <c r="I9" s="39"/>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
       <c r="L9" s="39"/>
       <c r="M9" s="39"/>
       <c r="N9" s="39"/>
       <c r="O9" s="39"/>
       <c r="P9" s="39"/>
       <c r="Q9" s="39"/>
       <c r="R9" s="39"/>
       <c r="S9" s="39"/>
       <c r="T9" s="39"/>
       <c r="U9" s="39"/>
       <c r="V9" s="39"/>
       <c r="W9" s="12"/>
       <c r="X9" s="12"/>
       <c r="Y9" s="12"/>
       <c r="Z9" s="12"/>
       <c r="AA9" s="12"/>
       <c r="AB9" s="12"/>
       <c r="AC9" s="12"/>
       <c r="AD9" s="12"/>
       <c r="AE9" s="12"/>
       <c r="AF9" s="12"/>
       <c r="AG9" s="12"/>
       <c r="AH9" s="12"/>
       <c r="AI9" s="12"/>
       <c r="AJ9" s="12"/>
       <c r="AK9" s="12"/>
       <c r="AL9" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="12.75">
+    <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="57">
         <v>230000000</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="39"/>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="39"/>
       <c r="I10" s="39"/>
       <c r="J10" s="39"/>
       <c r="K10" s="39"/>
       <c r="L10" s="39"/>
       <c r="M10" s="39"/>
       <c r="N10" s="39"/>
       <c r="O10" s="39"/>
       <c r="P10" s="39"/>
       <c r="Q10" s="39"/>
       <c r="R10" s="39"/>
       <c r="S10" s="39"/>
       <c r="T10" s="39"/>
       <c r="U10" s="39"/>
       <c r="V10" s="39"/>
       <c r="W10" s="12"/>
       <c r="X10" s="12"/>
       <c r="Y10" s="12"/>
       <c r="Z10" s="12"/>
       <c r="AA10" s="12"/>
       <c r="AB10" s="12"/>
       <c r="AC10" s="12"/>
       <c r="AD10" s="12"/>
       <c r="AE10" s="12"/>
       <c r="AF10" s="12"/>
       <c r="AG10" s="12"/>
       <c r="AH10" s="12"/>
       <c r="AI10" s="12"/>
       <c r="AJ10" s="12"/>
       <c r="AK10" s="12"/>
       <c r="AL10" s="12">
         <v>0.5</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="12.75">
+    <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="57">
         <v>270000000</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="39" t="s">
@@ -15825,465 +16016,465 @@
       <c r="AE11" s="12">
         <v>0.79300000000000004</v>
       </c>
       <c r="AF11" s="12">
         <v>0.72599999999999998</v>
       </c>
       <c r="AG11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AH11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AI11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AJ11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AK11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AL11" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:38" s="27" customFormat="1" ht="12.75">
+    <row r="12" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="57">
         <v>310000000</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="39"/>
       <c r="D12" s="39"/>
       <c r="E12" s="39"/>
       <c r="F12" s="39"/>
       <c r="G12" s="39"/>
       <c r="H12" s="39"/>
       <c r="I12" s="39"/>
       <c r="J12" s="39"/>
       <c r="K12" s="39"/>
       <c r="L12" s="39"/>
       <c r="M12" s="39"/>
       <c r="N12" s="39"/>
       <c r="O12" s="39"/>
       <c r="P12" s="39"/>
       <c r="Q12" s="39"/>
       <c r="R12" s="39"/>
       <c r="S12" s="39"/>
       <c r="T12" s="39"/>
       <c r="U12" s="39"/>
       <c r="V12" s="39"/>
       <c r="W12" s="12"/>
       <c r="X12" s="12"/>
       <c r="Y12" s="12"/>
       <c r="Z12" s="12"/>
       <c r="AA12" s="12"/>
       <c r="AB12" s="12"/>
       <c r="AC12" s="12"/>
       <c r="AD12" s="12"/>
       <c r="AE12" s="12"/>
       <c r="AF12" s="12"/>
       <c r="AG12" s="12"/>
       <c r="AH12" s="12"/>
       <c r="AI12" s="12"/>
       <c r="AJ12" s="12"/>
       <c r="AK12" s="12"/>
       <c r="AL12" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="12.75">
+    <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="57">
         <v>330000000</v>
       </c>
       <c r="B13" s="58" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="39"/>
       <c r="D13" s="39"/>
       <c r="E13" s="39"/>
       <c r="F13" s="39"/>
       <c r="G13" s="39"/>
       <c r="H13" s="39"/>
       <c r="I13" s="39"/>
       <c r="J13" s="39"/>
       <c r="K13" s="39"/>
       <c r="L13" s="39"/>
       <c r="M13" s="39"/>
       <c r="N13" s="39"/>
       <c r="O13" s="39"/>
       <c r="P13" s="39"/>
       <c r="Q13" s="39"/>
       <c r="R13" s="39"/>
       <c r="S13" s="39"/>
       <c r="T13" s="39"/>
       <c r="U13" s="39"/>
       <c r="V13" s="39"/>
       <c r="W13" s="12"/>
       <c r="X13" s="12"/>
       <c r="Y13" s="12"/>
       <c r="Z13" s="12"/>
       <c r="AA13" s="12"/>
       <c r="AB13" s="12"/>
       <c r="AC13" s="12"/>
       <c r="AD13" s="12"/>
       <c r="AE13" s="12"/>
       <c r="AF13" s="12"/>
       <c r="AG13" s="12"/>
       <c r="AH13" s="12"/>
       <c r="AI13" s="12"/>
       <c r="AJ13" s="12"/>
       <c r="AK13" s="12"/>
       <c r="AL13" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="12.75">
+    <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="57">
         <v>350000000</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="39"/>
       <c r="D14" s="39"/>
       <c r="E14" s="39"/>
       <c r="F14" s="39"/>
       <c r="G14" s="39"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
       <c r="L14" s="39"/>
       <c r="M14" s="39"/>
       <c r="N14" s="39"/>
       <c r="O14" s="39"/>
       <c r="P14" s="39"/>
       <c r="Q14" s="39"/>
       <c r="R14" s="39"/>
       <c r="S14" s="39"/>
       <c r="T14" s="39"/>
       <c r="U14" s="39"/>
       <c r="V14" s="39"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
       <c r="Z14" s="12"/>
       <c r="AA14" s="12"/>
       <c r="AB14" s="12"/>
       <c r="AC14" s="12"/>
       <c r="AD14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AF14" s="12"/>
       <c r="AG14" s="12"/>
       <c r="AH14" s="12"/>
       <c r="AI14" s="12"/>
       <c r="AJ14" s="12"/>
       <c r="AK14" s="12"/>
       <c r="AL14" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="12.75">
+    <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="57">
         <v>390000000</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="39"/>
       <c r="D15" s="39"/>
       <c r="E15" s="39"/>
       <c r="F15" s="39"/>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="39"/>
       <c r="J15" s="39"/>
       <c r="K15" s="39"/>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
       <c r="N15" s="39"/>
       <c r="O15" s="39"/>
       <c r="P15" s="39"/>
       <c r="Q15" s="39"/>
       <c r="R15" s="39"/>
       <c r="S15" s="39"/>
       <c r="T15" s="39"/>
       <c r="U15" s="39"/>
       <c r="V15" s="39"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
       <c r="Y15" s="12"/>
       <c r="Z15" s="12"/>
       <c r="AA15" s="12"/>
       <c r="AB15" s="12"/>
       <c r="AC15" s="12"/>
       <c r="AD15" s="12"/>
       <c r="AE15" s="12"/>
       <c r="AF15" s="12"/>
       <c r="AG15" s="12"/>
       <c r="AH15" s="12"/>
       <c r="AI15" s="12"/>
       <c r="AJ15" s="12"/>
       <c r="AK15" s="12"/>
       <c r="AL15" s="12">
         <v>0.1</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="12.75">
+    <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="57">
         <v>430000000</v>
       </c>
       <c r="B16" s="58" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="39"/>
       <c r="D16" s="39"/>
       <c r="E16" s="39"/>
       <c r="F16" s="39"/>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="I16" s="39"/>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
       <c r="L16" s="39"/>
       <c r="M16" s="39"/>
       <c r="N16" s="39"/>
       <c r="O16" s="39"/>
       <c r="P16" s="39"/>
       <c r="Q16" s="39"/>
       <c r="R16" s="39"/>
       <c r="S16" s="39"/>
       <c r="T16" s="39"/>
       <c r="U16" s="39"/>
       <c r="V16" s="39"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="12"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="12"/>
       <c r="AE16" s="12"/>
       <c r="AF16" s="12"/>
       <c r="AG16" s="12"/>
       <c r="AH16" s="12"/>
       <c r="AI16" s="12"/>
       <c r="AJ16" s="12"/>
       <c r="AK16" s="12"/>
       <c r="AL16" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:38" ht="12.75">
+    <row r="17" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="57">
         <v>470000000</v>
       </c>
       <c r="B17" s="58" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="39"/>
       <c r="D17" s="39"/>
       <c r="E17" s="39"/>
       <c r="F17" s="39"/>
       <c r="G17" s="39"/>
       <c r="H17" s="39"/>
       <c r="I17" s="39"/>
       <c r="J17" s="39"/>
       <c r="K17" s="39"/>
       <c r="L17" s="39"/>
       <c r="M17" s="39"/>
       <c r="N17" s="39"/>
       <c r="O17" s="39"/>
       <c r="P17" s="39"/>
       <c r="Q17" s="39"/>
       <c r="R17" s="39"/>
       <c r="S17" s="39"/>
       <c r="T17" s="39"/>
       <c r="U17" s="39"/>
       <c r="V17" s="39"/>
       <c r="W17" s="12"/>
       <c r="X17" s="12"/>
       <c r="Y17" s="12"/>
       <c r="Z17" s="12"/>
       <c r="AA17" s="12"/>
       <c r="AB17" s="12"/>
       <c r="AC17" s="12"/>
       <c r="AD17" s="12"/>
       <c r="AE17" s="12"/>
       <c r="AF17" s="12"/>
       <c r="AG17" s="12"/>
       <c r="AH17" s="12"/>
       <c r="AI17" s="12"/>
       <c r="AJ17" s="12"/>
       <c r="AK17" s="12"/>
       <c r="AL17" s="12">
         <v>0.3</v>
       </c>
     </row>
-    <row r="18" spans="1:38" ht="12.75">
+    <row r="18" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="57">
         <v>550000000</v>
       </c>
       <c r="B18" s="58" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="39"/>
       <c r="O18" s="39"/>
       <c r="P18" s="39"/>
       <c r="Q18" s="39"/>
       <c r="R18" s="39"/>
       <c r="S18" s="39"/>
       <c r="T18" s="39"/>
       <c r="U18" s="39"/>
       <c r="V18" s="39"/>
       <c r="W18" s="12"/>
       <c r="X18" s="12"/>
       <c r="Y18" s="12"/>
       <c r="Z18" s="12"/>
       <c r="AA18" s="12"/>
       <c r="AB18" s="12"/>
       <c r="AC18" s="12"/>
       <c r="AD18" s="12"/>
       <c r="AE18" s="12"/>
       <c r="AF18" s="12"/>
       <c r="AG18" s="12"/>
       <c r="AH18" s="12"/>
       <c r="AI18" s="12"/>
       <c r="AJ18" s="12"/>
       <c r="AK18" s="12"/>
       <c r="AL18" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:38" ht="12.75">
+    <row r="19" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="57">
         <v>590000000</v>
       </c>
       <c r="B19" s="58" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="39"/>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
       <c r="L19" s="39"/>
       <c r="M19" s="39"/>
       <c r="N19" s="39"/>
       <c r="O19" s="39"/>
       <c r="P19" s="39"/>
       <c r="Q19" s="39"/>
       <c r="R19" s="39"/>
       <c r="S19" s="39"/>
       <c r="T19" s="39"/>
       <c r="U19" s="39"/>
       <c r="V19" s="39"/>
       <c r="W19" s="12"/>
       <c r="X19" s="12"/>
       <c r="Y19" s="12"/>
       <c r="Z19" s="12"/>
       <c r="AA19" s="12"/>
       <c r="AB19" s="12"/>
       <c r="AC19" s="12"/>
       <c r="AD19" s="12"/>
       <c r="AE19" s="12"/>
       <c r="AF19" s="12"/>
       <c r="AG19" s="12"/>
       <c r="AH19" s="12"/>
       <c r="AI19" s="12"/>
       <c r="AJ19" s="12"/>
       <c r="AK19" s="12"/>
       <c r="AL19" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:38" ht="12.75">
+    <row r="20" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="57">
         <v>610000000</v>
       </c>
       <c r="B20" s="58" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="39"/>
       <c r="D20" s="39"/>
       <c r="E20" s="39"/>
       <c r="F20" s="39"/>
       <c r="G20" s="39"/>
       <c r="H20" s="39"/>
       <c r="I20" s="39"/>
       <c r="J20" s="39"/>
       <c r="K20" s="39"/>
       <c r="L20" s="39"/>
       <c r="M20" s="39"/>
       <c r="N20" s="39"/>
       <c r="O20" s="39"/>
       <c r="P20" s="39"/>
       <c r="Q20" s="39"/>
       <c r="R20" s="39"/>
       <c r="S20" s="39"/>
       <c r="T20" s="39"/>
       <c r="U20" s="39"/>
       <c r="V20" s="39"/>
       <c r="W20" s="12"/>
       <c r="X20" s="12"/>
       <c r="Y20" s="12"/>
       <c r="Z20" s="12"/>
       <c r="AA20" s="12"/>
       <c r="AB20" s="12"/>
       <c r="AC20" s="12"/>
       <c r="AD20" s="12"/>
       <c r="AE20" s="12"/>
       <c r="AF20" s="12"/>
       <c r="AG20" s="12"/>
       <c r="AH20" s="12"/>
       <c r="AI20" s="12"/>
       <c r="AJ20" s="12"/>
       <c r="AK20" s="12"/>
       <c r="AL20" s="12">
         <v>0.7</v>
       </c>
     </row>
-    <row r="21" spans="1:38" ht="12.75">
+    <row r="21" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="57">
         <v>620000000</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I21" s="39" t="s">
@@ -16355,97 +16546,97 @@
       <c r="AE21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AF21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AG21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AH21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AI21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AJ21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AK21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AL21" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:38" ht="12.75">
+    <row r="22" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="57">
         <v>630000000</v>
       </c>
       <c r="B22" s="58" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="39"/>
       <c r="D22" s="39"/>
       <c r="E22" s="39"/>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
       <c r="H22" s="39"/>
       <c r="I22" s="39"/>
       <c r="J22" s="39"/>
       <c r="K22" s="39"/>
       <c r="L22" s="39"/>
       <c r="M22" s="39"/>
       <c r="N22" s="39"/>
       <c r="O22" s="39"/>
       <c r="P22" s="39"/>
       <c r="Q22" s="39"/>
       <c r="R22" s="39"/>
       <c r="S22" s="39"/>
       <c r="T22" s="39"/>
       <c r="U22" s="39"/>
       <c r="V22" s="39"/>
       <c r="W22" s="12"/>
       <c r="X22" s="12"/>
       <c r="Y22" s="12"/>
       <c r="Z22" s="12"/>
       <c r="AA22" s="12"/>
       <c r="AB22" s="12"/>
       <c r="AC22" s="12"/>
       <c r="AD22" s="12"/>
       <c r="AE22" s="12"/>
       <c r="AF22" s="12"/>
       <c r="AG22" s="12"/>
       <c r="AH22" s="12"/>
       <c r="AI22" s="12"/>
       <c r="AJ22" s="12"/>
       <c r="AK22" s="12"/>
       <c r="AL22" s="12">
         <v>0.1</v>
       </c>
     </row>
-    <row r="23" spans="1:38" ht="12.75">
+    <row r="23" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="57">
         <v>710000000</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I23" s="39" t="s">
@@ -16517,51 +16708,51 @@
       <c r="AE23" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AF23" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AG23" s="12">
         <v>1.7094</v>
       </c>
       <c r="AH23" s="12">
         <v>2.5640000000000001</v>
       </c>
       <c r="AI23" s="12">
         <v>3.5009999999999999</v>
       </c>
       <c r="AJ23" s="12" t="s">
         <v>15</v>
       </c>
       <c r="AK23" s="12">
         <v>3.5</v>
       </c>
       <c r="AL23" s="12">
         <v>4.8</v>
       </c>
     </row>
-    <row r="24" spans="1:38" ht="12.75">
+    <row r="24" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="57">
         <v>750000000</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="39" t="s">
@@ -16633,51 +16824,51 @@
       <c r="AE24" s="12">
         <v>40.56</v>
       </c>
       <c r="AF24" s="12">
         <v>22.551099999999998</v>
       </c>
       <c r="AG24" s="12">
         <v>15.819700000000001</v>
       </c>
       <c r="AH24" s="12">
         <v>20.824000000000002</v>
       </c>
       <c r="AI24" s="12">
         <v>14.674200000000001</v>
       </c>
       <c r="AJ24" s="12">
         <v>14.2</v>
       </c>
       <c r="AK24" s="12">
         <v>16.8</v>
       </c>
       <c r="AL24" s="12">
         <v>19.100000000000001</v>
       </c>
     </row>
-    <row r="25" spans="1:38" ht="12.75">
+    <row r="25" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="57">
         <v>790000000</v>
       </c>
       <c r="B25" s="58" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I25" s="39" t="s">
@@ -16749,51 +16940,51 @@
       <c r="AE25" s="12">
         <v>2.7869999999999999</v>
       </c>
       <c r="AF25" s="12">
         <v>3.444</v>
       </c>
       <c r="AG25" s="12">
         <v>5.8925000000000001</v>
       </c>
       <c r="AH25" s="12">
         <v>10.342799999999999</v>
       </c>
       <c r="AI25" s="12">
         <v>6.2922000000000002</v>
       </c>
       <c r="AJ25" s="12" t="s">
         <v>15</v>
       </c>
       <c r="AK25" s="12">
         <v>7.5</v>
       </c>
       <c r="AL25" s="12">
         <v>0.6</v>
       </c>
     </row>
-    <row r="26" spans="1:38" ht="12.75">
+    <row r="26" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="26"/>
       <c r="S26" s="26"/>
       <c r="T26" s="26"/>
       <c r="U26" s="26"/>
       <c r="V26" s="26"/>
       <c r="W26" s="26"/>
       <c r="X26" s="26"/>
       <c r="Y26" s="26"/>
       <c r="Z26" s="26"/>
       <c r="AA26" s="26"/>
@@ -16801,86 +16992,86 @@
       <c r="AC26" s="26"/>
       <c r="AD26" s="26"/>
       <c r="AE26" s="26"/>
       <c r="AF26" s="26"/>
       <c r="AG26" s="26"/>
       <c r="AH26" s="26"/>
       <c r="AI26" s="26"/>
       <c r="AJ26" s="26"/>
       <c r="AK26" s="26"/>
       <c r="AL26" s="27"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:W6"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AA15" sqref="AA15"/>
+      <selection activeCell="T53" sqref="T53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="4" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8.85546875" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="15.75">
+    <row r="2" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:23" ht="15.75">
+    <row r="3" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="V3" s="23"/>
     </row>
-    <row r="4" spans="1:23" ht="12.75">
+    <row r="4" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="60" t="s">
         <v>87</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>2005</v>
       </c>
       <c r="D4" s="5">
         <v>2006</v>
       </c>
       <c r="E4" s="5">
         <v>2007</v>
       </c>
       <c r="F4" s="5">
         <v>2008</v>
       </c>
       <c r="G4" s="5">
         <v>2009</v>
       </c>
       <c r="H4" s="5">
         <v>2010</v>
       </c>
       <c r="I4" s="5">
         <v>2011</v>
       </c>
@@ -16905,51 +17096,51 @@
       <c r="P4" s="5">
         <v>2018</v>
       </c>
       <c r="Q4" s="5">
         <v>2019</v>
       </c>
       <c r="R4" s="5">
         <v>2020</v>
       </c>
       <c r="S4" s="5">
         <v>2021</v>
       </c>
       <c r="T4" s="5">
         <v>2022</v>
       </c>
       <c r="U4" s="5">
         <v>2023</v>
       </c>
       <c r="V4" s="5">
         <v>2024</v>
       </c>
       <c r="W4" s="5">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:23" ht="12.75">
+    <row r="5" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="44">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C5" s="12">
         <v>244</v>
       </c>
       <c r="D5" s="12">
         <v>421.9</v>
       </c>
       <c r="E5" s="12">
         <v>1074</v>
       </c>
       <c r="F5" s="12">
         <v>1715.4</v>
       </c>
       <c r="G5" s="12">
         <v>3554.6</v>
       </c>
       <c r="H5" s="12">
         <v>4655</v>
       </c>
       <c r="I5" s="12">
@@ -16976,51 +17167,51 @@
       <c r="P5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="Q5" s="12">
         <v>828.1</v>
       </c>
       <c r="R5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="S5" s="12">
         <v>812.9</v>
       </c>
       <c r="T5" s="12">
         <v>1193.7</v>
       </c>
       <c r="U5" s="12">
         <v>1325.4</v>
       </c>
       <c r="V5" s="12">
         <v>4007.3</v>
       </c>
       <c r="W5" s="12">
         <v>4276.5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" s="27" customFormat="1" ht="12.75">
+    <row r="6" spans="1:23" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="57">
         <v>470000000</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>60</v>
       </c>
       <c r="C6" s="12">
         <v>244</v>
       </c>
       <c r="D6" s="12">
         <v>421.9</v>
       </c>
       <c r="E6" s="12">
         <v>1074</v>
       </c>
       <c r="F6" s="12">
         <v>1715.4</v>
       </c>
       <c r="G6" s="12">
         <v>3554.6</v>
       </c>
       <c r="H6" s="12">
         <v>4655</v>
       </c>
       <c r="I6" s="12">
@@ -17058,90 +17249,90 @@
       </c>
       <c r="T6" s="12">
         <v>1193.7</v>
       </c>
       <c r="U6" s="12">
         <v>1325.4</v>
       </c>
       <c r="V6" s="12">
         <v>4007.3</v>
       </c>
       <c r="W6" s="12">
         <v>4276.5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AK10"/>
+  <dimension ref="A2:AL10"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AF33" sqref="AF32:AF33"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H33" sqref="H33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="18" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="37" max="37" width="6.140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="38" max="43" width="9.140625" style="1"/>
+    <col min="37" max="38" width="7.85546875" style="1" customWidth="1"/>
+    <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:37" ht="12.75">
+    <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="60" t="s">
         <v>87</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
@@ -17207,52 +17398,55 @@
       </c>
       <c r="AD4" s="5">
         <v>2017</v>
       </c>
       <c r="AE4" s="5">
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
       <c r="AK4" s="5">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:37" ht="12.75">
+      <c r="AL4" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="44">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C5" s="12">
         <v>10700</v>
       </c>
       <c r="D5" s="12">
         <v>11200</v>
       </c>
       <c r="E5" s="12">
         <v>7000</v>
       </c>
       <c r="F5" s="12">
         <v>4000</v>
       </c>
       <c r="G5" s="12">
         <v>2500</v>
       </c>
       <c r="H5" s="12">
         <v>2000</v>
       </c>
       <c r="I5" s="12">
@@ -17320,52 +17514,55 @@
       </c>
       <c r="AD5" s="12">
         <v>1649.4</v>
       </c>
       <c r="AE5" s="12">
         <v>1182.5</v>
       </c>
       <c r="AF5" s="12">
         <v>1319.3</v>
       </c>
       <c r="AG5" s="12">
         <v>895.4</v>
       </c>
       <c r="AH5" s="12">
         <v>775.6</v>
       </c>
       <c r="AI5" s="12">
         <v>632.5</v>
       </c>
       <c r="AJ5" s="12">
         <v>215.7</v>
       </c>
       <c r="AK5" s="12">
         <v>349.7</v>
       </c>
-    </row>
-    <row r="6" spans="1:37" ht="12.75">
+      <c r="AL5" s="44">
+        <v>247.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="57">
         <v>100000000</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="42" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="42" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="42" t="s">
@@ -17433,52 +17630,55 @@
       </c>
       <c r="AD6" s="42" t="s">
         <v>2</v>
       </c>
       <c r="AE6" s="42" t="s">
         <v>2</v>
       </c>
       <c r="AF6" s="42" t="s">
         <v>2</v>
       </c>
       <c r="AG6" s="42" t="s">
         <v>2</v>
       </c>
       <c r="AH6" s="42" t="s">
         <v>2</v>
       </c>
       <c r="AI6" s="43">
         <v>10.9</v>
       </c>
       <c r="AJ6" s="43">
         <v>16.399999999999999</v>
       </c>
       <c r="AK6" s="44">
         <v>44.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:37" ht="12.75">
+      <c r="AL6" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="57">
         <v>270000000</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="42" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="42" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="42" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="42" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="42" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="42" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="42" t="s">
@@ -17546,52 +17746,55 @@
       </c>
       <c r="AD7" s="43">
         <v>7.9</v>
       </c>
       <c r="AE7" s="43" t="s">
         <v>15</v>
       </c>
       <c r="AF7" s="42">
         <v>3.5</v>
       </c>
       <c r="AG7" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AH7" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AI7" s="43">
         <v>7.7</v>
       </c>
       <c r="AJ7" s="43">
         <v>6.1</v>
       </c>
       <c r="AK7" s="42" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="8" spans="1:37" ht="12.75">
+      <c r="AL7" s="44">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="57">
         <v>550000000</v>
       </c>
       <c r="B8" s="58" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="42" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="42" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="42" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="42" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="42" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="42" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="42" t="s">
@@ -17659,52 +17862,55 @@
       </c>
       <c r="AD8" s="43">
         <v>1051.3</v>
       </c>
       <c r="AE8" s="43" t="s">
         <v>15</v>
       </c>
       <c r="AF8" s="43">
         <v>680.5</v>
       </c>
       <c r="AG8" s="43">
         <v>757.1</v>
       </c>
       <c r="AH8" s="43">
         <v>705.6</v>
       </c>
       <c r="AI8" s="43">
         <v>464.4</v>
       </c>
       <c r="AJ8" s="43">
         <v>33.6</v>
       </c>
       <c r="AK8" s="44">
         <v>168.8</v>
       </c>
-    </row>
-    <row r="9" spans="1:37" ht="12.75">
+      <c r="AL8" s="44">
+        <v>210.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="57">
         <v>630000000</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="42" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="42" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="42" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="42" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="42" t="s">
@@ -17772,52 +17978,55 @@
       </c>
       <c r="AD9" s="43">
         <v>590.20000000000005</v>
       </c>
       <c r="AE9" s="43">
         <v>438.3</v>
       </c>
       <c r="AF9" s="43">
         <v>635.20000000000005</v>
       </c>
       <c r="AG9" s="43">
         <v>138.30000000000001</v>
       </c>
       <c r="AH9" s="43">
         <v>70</v>
       </c>
       <c r="AI9" s="43">
         <v>149.5</v>
       </c>
       <c r="AJ9" s="43">
         <v>159.69999999999999</v>
       </c>
       <c r="AK9" s="44">
         <v>135.80000000000001</v>
       </c>
-    </row>
-    <row r="10" spans="1:37" s="27" customFormat="1" ht="12.75">
+      <c r="AL9" s="44">
+        <v>33.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>