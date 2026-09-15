--- v1 (2026-07-15)
+++ v2 (2026-09-15)
@@ -10,64 +10,64 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13200" tabRatio="846" activeTab="8"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13200" tabRatio="846" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="33" r:id="rId6"/>
     <sheet name="Әуемен" sheetId="34" r:id="rId7"/>
     <sheet name="Теңізбен" sheetId="35" r:id="rId8"/>
     <sheet name="Ішкі сумен" sheetId="36" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2223" uniqueCount="99">
   <si>
@@ -86,53 +86,50 @@
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">Акишева Гулистан Темирхановна </t>
   </si>
   <si>
     <t>+7 7172749271</t>
   </si>
   <si>
     <t>g.akisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>газ</t>
-  </si>
-[...1 lines deleted...]
-    <t>нефть</t>
   </si>
   <si>
     <t xml:space="preserve"> x</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
@@ -472,61 +469,63 @@
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Өңірлер бойынша тасымалданған жүк көлемі туралы деректер құбыр көлігі арқылы жүктің өңір аумағы арқылы нақты (физикалық) өтуін (транзитін) ескере отырып көрсетілген.</t>
     </r>
   </si>
+  <si>
+    <t>мұнай</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="168" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -778,51 +777,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
@@ -875,53 +874,50 @@
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1335,346 +1331,346 @@
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="78" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="47">
+        <v>181103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="48">
-[...4 lines deleted...]
-      <c r="A3" s="45" t="s">
+      <c r="B3" s="48" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B4" s="21" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="45" t="s">
+    <row r="5" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="21" t="s">
+      <c r="B5" s="49" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="46" t="s">
+    <row r="6" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="50" t="s">
+      <c r="B6" s="49" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="46" t="s">
+    <row r="7" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="50" t="s">
+      <c r="B7" s="49" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="46" t="s">
+    <row r="8" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="50" t="s">
+      <c r="B8" s="50" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="45" t="s">
+    <row r="9" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="51" t="s">
+      <c r="B9" s="51"/>
+    </row>
+    <row r="10" spans="1:10" s="9" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="9" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="52" t="s">
         <v>41</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A11" s="45" t="s">
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="44" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="47" t="s">
-        <v>27</v>
+      <c r="A13" s="46" t="s">
+        <v>26</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="47" t="s">
-        <v>28</v>
+      <c r="A14" s="46" t="s">
+        <v>27</v>
       </c>
       <c r="B14" s="16"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="47" t="s">
-        <v>29</v>
+      <c r="A15" s="46" t="s">
+        <v>28</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A16" s="45" t="s">
-        <v>30</v>
+      <c r="A16" s="44" t="s">
+        <v>29</v>
       </c>
       <c r="B16" s="17">
         <v>46171</v>
       </c>
       <c r="J16" s="3"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A17" s="45" t="s">
-        <v>31</v>
+      <c r="A17" s="44" t="s">
+        <v>30</v>
       </c>
       <c r="B17" s="17">
         <v>46535</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A18" s="45" t="s">
+      <c r="A18" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="J18" s="3"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>6</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A20" s="45" t="s">
-        <v>34</v>
+      <c r="A20" s="44" t="s">
+        <v>33</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J20" s="3"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A21" s="45" t="s">
-        <v>35</v>
+      <c r="A21" s="44" t="s">
+        <v>34</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>8</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J23" s="3"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J25" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="8"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="54" t="s">
+      <c r="B6" s="53" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="53" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="54" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="53" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="54" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="53" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="54" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="53" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="54" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="53"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="54" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B12" s="55" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="53"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="53"/>
+    </row>
+    <row r="21" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B21" s="55" t="s">
         <v>49</v>
-      </c>
-[...9 lines deleted...]
-        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:IV37"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="10.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="15" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
-        <v>87</v>
+      <c r="A4" s="59" t="s">
+        <v>86</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
       <c r="J4" s="5">
         <v>1997</v>
@@ -1736,62 +1732,62 @@
       <c r="AC4" s="5">
         <v>2016</v>
       </c>
       <c r="AD4" s="5">
         <v>2017</v>
       </c>
       <c r="AE4" s="5">
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
       <c r="AK4" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="AL4" s="5" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="44">
+      <c r="A5" s="43">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C5" s="12">
         <v>2612150</v>
       </c>
       <c r="D5" s="12">
         <v>2513400</v>
       </c>
       <c r="E5" s="12">
         <v>2326700</v>
       </c>
       <c r="F5" s="12">
         <v>1649000</v>
       </c>
       <c r="G5" s="12">
         <v>1189200</v>
       </c>
       <c r="H5" s="12">
         <v>1397600</v>
       </c>
       <c r="I5" s="12">
         <v>1286500</v>
       </c>
       <c r="J5" s="12">
         <v>1233000</v>
       </c>
@@ -1851,62 +1847,62 @@
       </c>
       <c r="AC5" s="12">
         <v>657922.03536128532</v>
       </c>
       <c r="AD5" s="12">
         <v>762374.10493126174</v>
       </c>
       <c r="AE5" s="12">
         <v>840812.87731593801</v>
       </c>
       <c r="AF5" s="12">
         <v>869851.7105549518</v>
       </c>
       <c r="AG5" s="12">
         <v>851096.01798535744</v>
       </c>
       <c r="AH5" s="12">
         <v>910450.99681104859</v>
       </c>
       <c r="AI5" s="12">
         <v>927242.10408458347</v>
       </c>
       <c r="AJ5" s="12">
         <v>999247.2</v>
       </c>
-      <c r="AK5" s="64">
+      <c r="AK5" s="63">
         <v>880526.43366598943</v>
       </c>
       <c r="AL5" s="12">
         <v>964740.9</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="57">
+      <c r="A6" s="56">
         <v>100000000</v>
       </c>
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>10</v>
@@ -1967,63 +1963,63 @@
       </c>
       <c r="AC6" s="12">
         <v>18330.313379995969</v>
       </c>
       <c r="AD6" s="12">
         <v>50848.991556062014</v>
       </c>
       <c r="AE6" s="12">
         <v>66373.342280108307</v>
       </c>
       <c r="AF6" s="12">
         <v>85185.512871978761</v>
       </c>
       <c r="AG6" s="12">
         <v>78756.143858830939</v>
       </c>
       <c r="AH6" s="12">
         <v>74439.832469065397</v>
       </c>
       <c r="AI6" s="12">
         <v>76830.985481067168</v>
       </c>
       <c r="AJ6" s="12">
         <v>74231.899999999994</v>
       </c>
-      <c r="AK6" s="64">
+      <c r="AK6" s="63">
         <v>94742.884822738502</v>
       </c>
       <c r="AL6" s="12">
         <v>100861.7</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="57">
+      <c r="A7" s="56">
         <v>110000000</v>
       </c>
-      <c r="B7" s="58" t="s">
-        <v>51</v>
+      <c r="B7" s="57" t="s">
+        <v>50</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>10</v>
       </c>
@@ -2083,63 +2079,63 @@
       </c>
       <c r="AC7" s="12">
         <v>32494.895965939602</v>
       </c>
       <c r="AD7" s="12">
         <v>37827.543588811743</v>
       </c>
       <c r="AE7" s="12">
         <v>37625.248876016391</v>
       </c>
       <c r="AF7" s="12">
         <v>36887.862140059842</v>
       </c>
       <c r="AG7" s="12">
         <v>38160.963287996732</v>
       </c>
       <c r="AH7" s="12">
         <v>41284.752485694749</v>
       </c>
       <c r="AI7" s="12">
         <v>49507.150186461731</v>
       </c>
       <c r="AJ7" s="12">
         <v>86212.800000000003</v>
       </c>
-      <c r="AK7" s="64">
+      <c r="AK7" s="63">
         <v>93354.104089086191</v>
       </c>
       <c r="AL7" s="12">
         <v>106101.7</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="57">
+      <c r="A8" s="56">
         <v>150000000</v>
       </c>
-      <c r="B8" s="58" t="s">
-        <v>52</v>
+      <c r="B8" s="57" t="s">
+        <v>51</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>10</v>
       </c>
@@ -2199,63 +2195,63 @@
       </c>
       <c r="AC8" s="12">
         <v>48978.778324343555</v>
       </c>
       <c r="AD8" s="12">
         <v>56796.7249912599</v>
       </c>
       <c r="AE8" s="12">
         <v>57788.633707967558</v>
       </c>
       <c r="AF8" s="12">
         <v>63846.935242207692</v>
       </c>
       <c r="AG8" s="12">
         <v>68724.960042351056</v>
       </c>
       <c r="AH8" s="12">
         <v>68297.990504011686</v>
       </c>
       <c r="AI8" s="12">
         <v>82014.102655348746</v>
       </c>
       <c r="AJ8" s="12">
         <v>92074.5</v>
       </c>
-      <c r="AK8" s="64">
+      <c r="AK8" s="63">
         <v>75234.374940444875</v>
       </c>
       <c r="AL8" s="12">
         <v>81456.899999999994</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="57">
+      <c r="A9" s="56">
         <v>190000000</v>
       </c>
-      <c r="B9" s="58" t="s">
-        <v>53</v>
+      <c r="B9" s="57" t="s">
+        <v>52</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>10</v>
       </c>
@@ -2315,63 +2311,63 @@
       </c>
       <c r="AC9" s="12">
         <v>36442.795512718592</v>
       </c>
       <c r="AD9" s="12">
         <v>38796.037539232566</v>
       </c>
       <c r="AE9" s="12">
         <v>37533.398381208288</v>
       </c>
       <c r="AF9" s="12">
         <v>42849.40754705172</v>
       </c>
       <c r="AG9" s="12">
         <v>18138.724080226712</v>
       </c>
       <c r="AH9" s="12">
         <v>22619.095519722374</v>
       </c>
       <c r="AI9" s="12">
         <v>21947.508048565767</v>
       </c>
       <c r="AJ9" s="12">
         <v>19352.099999999999</v>
       </c>
-      <c r="AK9" s="64">
+      <c r="AK9" s="63">
         <v>10797.656961228571</v>
       </c>
       <c r="AL9" s="12">
         <v>13594.7</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="57">
+      <c r="A10" s="56">
         <v>230000000</v>
       </c>
-      <c r="B10" s="58" t="s">
-        <v>54</v>
+      <c r="B10" s="57" t="s">
+        <v>53</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>10</v>
       </c>
@@ -2431,63 +2427,63 @@
       </c>
       <c r="AC10" s="12">
         <v>71338.51100970793</v>
       </c>
       <c r="AD10" s="12">
         <v>80334.590342421958</v>
       </c>
       <c r="AE10" s="12">
         <v>85483.568706310209</v>
       </c>
       <c r="AF10" s="12">
         <v>82903.745755337732</v>
       </c>
       <c r="AG10" s="12">
         <v>105205.67594899653</v>
       </c>
       <c r="AH10" s="12">
         <v>114330.22446733076</v>
       </c>
       <c r="AI10" s="12">
         <v>101758.0462865364</v>
       </c>
       <c r="AJ10" s="12">
         <v>110805.2</v>
       </c>
-      <c r="AK10" s="64">
+      <c r="AK10" s="63">
         <v>105256.39056404908</v>
       </c>
       <c r="AL10" s="12">
         <v>132343.4</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="57">
+      <c r="A11" s="56">
         <v>270000000</v>
       </c>
-      <c r="B11" s="58" t="s">
-        <v>55</v>
+      <c r="B11" s="57" t="s">
+        <v>54</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J11" s="12" t="s">
         <v>10</v>
       </c>
@@ -2547,63 +2543,63 @@
       </c>
       <c r="AC11" s="12">
         <v>20222.16005864313</v>
       </c>
       <c r="AD11" s="12">
         <v>22955.823898509767</v>
       </c>
       <c r="AE11" s="12">
         <v>22937.178949914814</v>
       </c>
       <c r="AF11" s="12">
         <v>19570.2230015932</v>
       </c>
       <c r="AG11" s="12">
         <v>36891.430305795991</v>
       </c>
       <c r="AH11" s="12">
         <v>34264.154527168597</v>
       </c>
       <c r="AI11" s="12">
         <v>31008.509030074474</v>
       </c>
       <c r="AJ11" s="12">
         <v>30537.3</v>
       </c>
-      <c r="AK11" s="64">
+      <c r="AK11" s="63">
         <v>33472.095421693106</v>
       </c>
       <c r="AL11" s="12">
         <v>36699.599999999999</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="57">
+      <c r="A12" s="56">
         <v>310000000</v>
       </c>
-      <c r="B12" s="58" t="s">
-        <v>56</v>
+      <c r="B12" s="57" t="s">
+        <v>55</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J12" s="12" t="s">
         <v>10</v>
       </c>
@@ -2663,62 +2659,62 @@
       </c>
       <c r="AC12" s="12">
         <v>45483.903557825564</v>
       </c>
       <c r="AD12" s="12">
         <v>52398.625736071161</v>
       </c>
       <c r="AE12" s="12">
         <v>74816.678619321392</v>
       </c>
       <c r="AF12" s="12">
         <v>50994.089846188035</v>
       </c>
       <c r="AG12" s="12">
         <v>46153.647138728935</v>
       </c>
       <c r="AH12" s="12">
         <v>53820.270903791803</v>
       </c>
       <c r="AI12" s="12">
         <v>44516.449936457575</v>
       </c>
       <c r="AJ12" s="12">
         <v>48800.5</v>
       </c>
-      <c r="AK12" s="64">
+      <c r="AK12" s="63">
         <v>22646.027110169925</v>
       </c>
       <c r="AL12" s="12">
         <v>23976.1</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="57">
+      <c r="A13" s="56">
         <v>330000000</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="57" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J13" s="12" t="s">
         <v>10</v>
@@ -2779,63 +2775,63 @@
       </c>
       <c r="AC13" s="12">
         <v>17213.900667720016</v>
       </c>
       <c r="AD13" s="12">
         <v>19611.797461751754</v>
       </c>
       <c r="AE13" s="12">
         <v>19983.40350642307</v>
       </c>
       <c r="AF13" s="12">
         <v>14974.688581483286</v>
       </c>
       <c r="AG13" s="12">
         <v>18825.179435130813</v>
       </c>
       <c r="AH13" s="12">
         <v>21162.794268714242</v>
       </c>
       <c r="AI13" s="12">
         <v>16239.748286408321</v>
       </c>
       <c r="AJ13" s="12">
         <v>11750.5</v>
       </c>
-      <c r="AK13" s="64">
+      <c r="AK13" s="63">
         <v>15191.636374719052</v>
       </c>
       <c r="AL13" s="12">
         <v>24638.5</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="57">
+      <c r="A14" s="56">
         <v>350000000</v>
       </c>
-      <c r="B14" s="58" t="s">
-        <v>57</v>
+      <c r="B14" s="57" t="s">
+        <v>56</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J14" s="12" t="s">
         <v>10</v>
       </c>
@@ -2895,63 +2891,63 @@
       </c>
       <c r="AC14" s="12">
         <v>61385.78113671927</v>
       </c>
       <c r="AD14" s="12">
         <v>75785.218604059934</v>
       </c>
       <c r="AE14" s="12">
         <v>67596.216951621725</v>
       </c>
       <c r="AF14" s="12">
         <v>82690.274588417029</v>
       </c>
       <c r="AG14" s="12">
         <v>77256.635284483986</v>
       </c>
       <c r="AH14" s="12">
         <v>77655.589890321295</v>
       </c>
       <c r="AI14" s="12">
         <v>89361.399727326847</v>
       </c>
       <c r="AJ14" s="12">
         <v>85686.3</v>
       </c>
-      <c r="AK14" s="64">
+      <c r="AK14" s="63">
         <v>77314.399916552866</v>
       </c>
       <c r="AL14" s="12">
         <v>108890.7</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="57">
+      <c r="A15" s="56">
         <v>390000000</v>
       </c>
-      <c r="B15" s="58" t="s">
-        <v>58</v>
+      <c r="B15" s="57" t="s">
+        <v>57</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>10</v>
       </c>
@@ -3011,63 +3007,63 @@
       </c>
       <c r="AC15" s="12">
         <v>29184.478365034702</v>
       </c>
       <c r="AD15" s="12">
         <v>32518.931012564128</v>
       </c>
       <c r="AE15" s="12">
         <v>37370.214816371605</v>
       </c>
       <c r="AF15" s="12">
         <v>47571.688628011165</v>
       </c>
       <c r="AG15" s="12">
         <v>65096.945988351843</v>
       </c>
       <c r="AH15" s="12">
         <v>68614.387904945033</v>
       </c>
       <c r="AI15" s="12">
         <v>66957.213934914413</v>
       </c>
       <c r="AJ15" s="12">
         <v>42995.6</v>
       </c>
-      <c r="AK15" s="64">
+      <c r="AK15" s="63">
         <v>38214.930432207926</v>
       </c>
       <c r="AL15" s="12">
         <v>45470.5</v>
       </c>
     </row>
     <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="57">
+      <c r="A16" s="56">
         <v>430000000</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>59</v>
+      <c r="B16" s="57" t="s">
+        <v>58</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J16" s="12" t="s">
         <v>10</v>
       </c>
@@ -3127,63 +3123,63 @@
       </c>
       <c r="AC16" s="12">
         <v>24233.724053736667</v>
       </c>
       <c r="AD16" s="12">
         <v>25761.809804182711</v>
       </c>
       <c r="AE16" s="12">
         <v>26024.980797887296</v>
       </c>
       <c r="AF16" s="12">
         <v>26986.560388754817</v>
       </c>
       <c r="AG16" s="12">
         <v>30279.991819774023</v>
       </c>
       <c r="AH16" s="12">
         <v>42394.424376821</v>
       </c>
       <c r="AI16" s="12">
         <v>36115.733169479223</v>
       </c>
       <c r="AJ16" s="12">
         <v>37939</v>
       </c>
-      <c r="AK16" s="64">
+      <c r="AK16" s="63">
         <v>27143.996398811079</v>
       </c>
       <c r="AL16" s="12">
         <v>36362.9</v>
       </c>
     </row>
     <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="57">
+      <c r="A17" s="56">
         <v>470000000</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>60</v>
+      <c r="B17" s="57" t="s">
+        <v>59</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>10</v>
       </c>
@@ -3243,63 +3239,63 @@
       </c>
       <c r="AC17" s="12">
         <v>33149.300347804688</v>
       </c>
       <c r="AD17" s="12">
         <v>40926.927103258546</v>
       </c>
       <c r="AE17" s="12">
         <v>59731.640183281343</v>
       </c>
       <c r="AF17" s="12">
         <v>54913.683125552801</v>
       </c>
       <c r="AG17" s="12">
         <v>44618.400409476351</v>
       </c>
       <c r="AH17" s="12">
         <v>50461.322107231645</v>
       </c>
       <c r="AI17" s="12">
         <v>43565.99533441713</v>
       </c>
       <c r="AJ17" s="12">
         <v>44137.5</v>
       </c>
-      <c r="AK17" s="64">
+      <c r="AK17" s="63">
         <v>46622.727712821485</v>
       </c>
       <c r="AL17" s="12">
         <v>63773.9</v>
       </c>
     </row>
     <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="57">
+      <c r="A18" s="56">
         <v>550000000</v>
       </c>
-      <c r="B18" s="58" t="s">
-        <v>61</v>
+      <c r="B18" s="57" t="s">
+        <v>60</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J18" s="12" t="s">
         <v>10</v>
       </c>
@@ -3359,63 +3355,63 @@
       </c>
       <c r="AC18" s="12">
         <v>55547.50106354514</v>
       </c>
       <c r="AD18" s="12">
         <v>58724.368944657035</v>
       </c>
       <c r="AE18" s="12">
         <v>59934.691341406113</v>
       </c>
       <c r="AF18" s="12">
         <v>50198.152470939334</v>
       </c>
       <c r="AG18" s="12">
         <v>52044.887018060414</v>
       </c>
       <c r="AH18" s="12">
         <v>53109.816048978137</v>
       </c>
       <c r="AI18" s="12">
         <v>70729.493745129119</v>
       </c>
       <c r="AJ18" s="12">
         <v>84040.9</v>
       </c>
-      <c r="AK18" s="64">
+      <c r="AK18" s="63">
         <v>98270.961538631556</v>
       </c>
       <c r="AL18" s="12">
         <v>66337.3</v>
       </c>
     </row>
     <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="57">
+      <c r="A19" s="56">
         <v>590000000</v>
       </c>
-      <c r="B19" s="58" t="s">
-        <v>62</v>
+      <c r="B19" s="57" t="s">
+        <v>61</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J19" s="12" t="s">
         <v>10</v>
       </c>
@@ -3475,63 +3471,63 @@
       </c>
       <c r="AC19" s="12">
         <v>17359.734716987532</v>
       </c>
       <c r="AD19" s="12">
         <v>20004.911047333233</v>
       </c>
       <c r="AE19" s="12">
         <v>20104.008045514165</v>
       </c>
       <c r="AF19" s="12">
         <v>17135.002336940637</v>
       </c>
       <c r="AG19" s="12">
         <v>22851.846220900145</v>
       </c>
       <c r="AH19" s="12">
         <v>22540.332187876105</v>
       </c>
       <c r="AI19" s="12">
         <v>23223.169683131819</v>
       </c>
       <c r="AJ19" s="12">
         <v>22786.2</v>
       </c>
-      <c r="AK19" s="64">
+      <c r="AK19" s="63">
         <v>20870.816480513342</v>
       </c>
       <c r="AL19" s="12">
         <v>23788.5</v>
       </c>
     </row>
     <row r="20" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="57">
+      <c r="A20" s="56">
         <v>610000000</v>
       </c>
-      <c r="B20" s="58" t="s">
-        <v>63</v>
+      <c r="B20" s="57" t="s">
+        <v>62</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J20" s="12" t="s">
         <v>10</v>
       </c>
@@ -3591,63 +3587,63 @@
       </c>
       <c r="AC20" s="12">
         <v>33001.529121957734</v>
       </c>
       <c r="AD20" s="12">
         <v>37560.229774112449</v>
       </c>
       <c r="AE20" s="12">
         <v>43649.365444808893</v>
       </c>
       <c r="AF20" s="12">
         <v>36078.680403707593</v>
       </c>
       <c r="AG20" s="12">
         <v>25277.591071471295</v>
       </c>
       <c r="AH20" s="12">
         <v>29747.054669949437</v>
       </c>
       <c r="AI20" s="12">
         <v>28391.867105464418</v>
       </c>
       <c r="AJ20" s="12">
         <v>26317.8</v>
       </c>
-      <c r="AK20" s="64">
+      <c r="AK20" s="63">
         <v>19209.386284515738</v>
       </c>
       <c r="AL20" s="12">
         <v>21407.200000000001</v>
       </c>
     </row>
     <row r="21" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="57">
+      <c r="A21" s="56">
         <v>620000000</v>
       </c>
-      <c r="B21" s="58" t="s">
-        <v>64</v>
+      <c r="B21" s="57" t="s">
+        <v>63</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J21" s="12" t="s">
         <v>10</v>
       </c>
@@ -3707,63 +3703,63 @@
       </c>
       <c r="AC21" s="12">
         <v>24572.581959416537</v>
       </c>
       <c r="AD21" s="12">
         <v>28269.219479418571</v>
       </c>
       <c r="AE21" s="12">
         <v>23732.554206014</v>
       </c>
       <c r="AF21" s="12">
         <v>31416.933710367637</v>
       </c>
       <c r="AG21" s="12">
         <v>14825.271248730347</v>
       </c>
       <c r="AH21" s="12">
         <v>15018.693531430859</v>
       </c>
       <c r="AI21" s="12">
         <v>23827.36579110389</v>
       </c>
       <c r="AJ21" s="12">
         <v>39538.1</v>
       </c>
-      <c r="AK21" s="64">
+      <c r="AK21" s="63">
         <v>31986.922993589182</v>
       </c>
       <c r="AL21" s="12">
         <v>44860.1</v>
       </c>
     </row>
     <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="57">
+      <c r="A22" s="56">
         <v>630000000</v>
       </c>
-      <c r="B22" s="58" t="s">
-        <v>65</v>
+      <c r="B22" s="57" t="s">
+        <v>64</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J22" s="12" t="s">
         <v>10</v>
       </c>
@@ -3823,63 +3819,63 @@
       </c>
       <c r="AC22" s="12">
         <v>23150.913007445975</v>
       </c>
       <c r="AD22" s="12">
         <v>16542.534483022511</v>
       </c>
       <c r="AE22" s="12">
         <v>18210.09716532797</v>
       </c>
       <c r="AF22" s="12">
         <v>19796.892137016825</v>
       </c>
       <c r="AG22" s="12">
         <v>19192.328776202961</v>
       </c>
       <c r="AH22" s="12">
         <v>22889.372175772402</v>
       </c>
       <c r="AI22" s="12">
         <v>24796.55967220719</v>
       </c>
       <c r="AJ22" s="12">
         <v>20258.400000000001</v>
       </c>
-      <c r="AK22" s="64">
+      <c r="AK22" s="63">
         <v>20093.22293124365</v>
       </c>
       <c r="AL22" s="12">
         <v>20658.400000000001</v>
       </c>
     </row>
     <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="57">
+      <c r="A23" s="56">
         <v>710000000</v>
       </c>
-      <c r="B23" s="58" t="s">
-        <v>66</v>
+      <c r="B23" s="57" t="s">
+        <v>65</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J23" s="12" t="s">
         <v>10</v>
       </c>
@@ -3939,63 +3935,63 @@
       </c>
       <c r="AC23" s="12">
         <v>34371.868167630964</v>
       </c>
       <c r="AD23" s="12">
         <v>36255.607176186248</v>
       </c>
       <c r="AE23" s="12">
         <v>44778.864513032786</v>
       </c>
       <c r="AF23" s="12">
         <v>59207.116302237155</v>
       </c>
       <c r="AG23" s="12">
         <v>48146.471279068886</v>
       </c>
       <c r="AH23" s="12">
         <v>53569.550898198097</v>
       </c>
       <c r="AI23" s="12">
         <v>47901.286141008306</v>
       </c>
       <c r="AJ23" s="12">
         <v>63058.9</v>
       </c>
-      <c r="AK23" s="64">
+      <c r="AK23" s="63">
         <v>53931.437508822928</v>
       </c>
       <c r="AL23" s="12">
         <v>56575.4</v>
       </c>
     </row>
     <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="57">
+      <c r="A24" s="56">
         <v>750000000</v>
       </c>
-      <c r="B24" s="58" t="s">
-        <v>67</v>
+      <c r="B24" s="57" t="s">
+        <v>66</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J24" s="12" t="s">
         <v>10</v>
       </c>
@@ -4055,63 +4051,63 @@
       </c>
       <c r="AC24" s="12">
         <v>16518.914030972832</v>
       </c>
       <c r="AD24" s="12">
         <v>17157.894838568849</v>
       </c>
       <c r="AE24" s="12">
         <v>21901.012908179524</v>
       </c>
       <c r="AF24" s="12">
         <v>27171.158852225726</v>
       </c>
       <c r="AG24" s="12">
         <v>25096.929492660245</v>
       </c>
       <c r="AH24" s="12">
         <v>25829.036385913987</v>
       </c>
       <c r="AI24" s="12">
         <v>27221.88944354705</v>
       </c>
       <c r="AJ24" s="12">
         <v>29717.4</v>
       </c>
-      <c r="AK24" s="64">
+      <c r="AK24" s="63">
         <v>53543.234278397853</v>
       </c>
       <c r="AL24" s="12">
         <v>60116.5</v>
       </c>
     </row>
     <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="57">
+      <c r="A25" s="56">
         <v>790000000</v>
       </c>
-      <c r="B25" s="58" t="s">
-        <v>68</v>
+      <c r="B25" s="57" t="s">
+        <v>67</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J25" s="12" t="s">
         <v>10</v>
       </c>
@@ -4171,98 +4167,98 @@
       </c>
       <c r="AC25" s="12">
         <v>14940.450913139066</v>
       </c>
       <c r="AD25" s="12">
         <v>13296.317549776697</v>
       </c>
       <c r="AE25" s="12">
         <v>15237.777915222632</v>
       </c>
       <c r="AF25" s="12">
         <v>19473.102624880823</v>
       </c>
       <c r="AG25" s="12">
         <v>15551.995278119226</v>
       </c>
       <c r="AH25" s="12">
         <v>18402.301488110999</v>
       </c>
       <c r="AI25" s="12">
         <v>21327.630425933643</v>
       </c>
       <c r="AJ25" s="12">
         <v>29006.3</v>
       </c>
-      <c r="AK25" s="64">
+      <c r="AK25" s="63">
         <v>22247.539905752732</v>
       </c>
       <c r="AL25" s="12">
         <v>29862.3</v>
       </c>
     </row>
     <row r="26" spans="1:256" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="67" t="s">
-[...38 lines deleted...]
-      <c r="AL26" s="67"/>
+      <c r="A26" s="66" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="66"/>
+      <c r="C26" s="66"/>
+      <c r="D26" s="66"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="66"/>
+      <c r="G26" s="66"/>
+      <c r="H26" s="66"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="66"/>
+      <c r="K26" s="66"/>
+      <c r="L26" s="66"/>
+      <c r="M26" s="66"/>
+      <c r="N26" s="66"/>
+      <c r="O26" s="66"/>
+      <c r="P26" s="66"/>
+      <c r="Q26" s="66"/>
+      <c r="R26" s="66"/>
+      <c r="S26" s="66"/>
+      <c r="T26" s="66"/>
+      <c r="U26" s="66"/>
+      <c r="V26" s="66"/>
+      <c r="W26" s="66"/>
+      <c r="X26" s="66"/>
+      <c r="Y26" s="66"/>
+      <c r="Z26" s="66"/>
+      <c r="AA26" s="66"/>
+      <c r="AB26" s="66"/>
+      <c r="AC26" s="66"/>
+      <c r="AD26" s="66"/>
+      <c r="AE26" s="66"/>
+      <c r="AF26" s="66"/>
+      <c r="AG26" s="66"/>
+      <c r="AH26" s="66"/>
+      <c r="AI26" s="66"/>
+      <c r="AJ26" s="66"/>
+      <c r="AK26" s="66"/>
+      <c r="AL26" s="66"/>
       <c r="AM26" s="30"/>
       <c r="AN26" s="30"/>
       <c r="AO26" s="30"/>
       <c r="AP26" s="30"/>
       <c r="AQ26" s="30"/>
       <c r="AR26" s="30"/>
       <c r="AS26" s="30"/>
       <c r="AT26" s="30"/>
       <c r="AU26" s="30"/>
       <c r="AV26" s="30"/>
       <c r="AW26" s="30"/>
       <c r="AX26" s="30"/>
       <c r="AY26" s="30"/>
       <c r="AZ26" s="30"/>
       <c r="BA26" s="30"/>
       <c r="BB26" s="30"/>
       <c r="BC26" s="30"/>
       <c r="BD26" s="30"/>
       <c r="BE26" s="30"/>
       <c r="BF26" s="30"/>
       <c r="BG26" s="30"/>
       <c r="BH26" s="30"/>
       <c r="BI26" s="30"/>
       <c r="BJ26" s="30"/>
       <c r="BK26" s="30"/>
@@ -4439,87 +4435,87 @@
       <c r="HZ26" s="30"/>
       <c r="IA26" s="30"/>
       <c r="IB26" s="30"/>
       <c r="IC26" s="30"/>
       <c r="ID26" s="30"/>
       <c r="IE26" s="30"/>
       <c r="IF26" s="30"/>
       <c r="IG26" s="30"/>
       <c r="IH26" s="30"/>
       <c r="II26" s="30"/>
       <c r="IJ26" s="30"/>
       <c r="IK26" s="30"/>
       <c r="IL26" s="30"/>
       <c r="IM26" s="30"/>
       <c r="IN26" s="30"/>
       <c r="IO26" s="30"/>
       <c r="IP26" s="30"/>
       <c r="IQ26" s="30"/>
       <c r="IR26" s="30"/>
       <c r="IS26" s="30"/>
       <c r="IT26" s="30"/>
       <c r="IU26" s="30"/>
       <c r="IV26" s="30"/>
     </row>
     <row r="27" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="66" t="s">
-[...35 lines deleted...]
-      <c r="AI27" s="66"/>
+      <c r="A27" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" s="65"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="65"/>
+      <c r="G27" s="65"/>
+      <c r="H27" s="65"/>
+      <c r="I27" s="65"/>
+      <c r="J27" s="65"/>
+      <c r="K27" s="65"/>
+      <c r="L27" s="65"/>
+      <c r="M27" s="65"/>
+      <c r="N27" s="65"/>
+      <c r="O27" s="65"/>
+      <c r="P27" s="65"/>
+      <c r="Q27" s="65"/>
+      <c r="R27" s="65"/>
+      <c r="S27" s="65"/>
+      <c r="T27" s="65"/>
+      <c r="U27" s="65"/>
+      <c r="V27" s="65"/>
+      <c r="W27" s="65"/>
+      <c r="X27" s="65"/>
+      <c r="Y27" s="65"/>
+      <c r="Z27" s="65"/>
+      <c r="AA27" s="65"/>
+      <c r="AB27" s="65"/>
+      <c r="AC27" s="65"/>
+      <c r="AD27" s="65"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="65"/>
+      <c r="AI27" s="65"/>
       <c r="AJ27" s="33"/>
       <c r="AK27" s="30"/>
       <c r="AL27" s="2"/>
       <c r="AM27" s="30"/>
       <c r="AN27" s="30"/>
       <c r="AO27" s="30"/>
       <c r="AP27" s="30"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="30"/>
       <c r="AT27" s="30"/>
       <c r="AU27" s="30"/>
       <c r="AV27" s="30"/>
       <c r="AW27" s="30"/>
       <c r="AX27" s="30"/>
       <c r="AY27" s="30"/>
       <c r="AZ27" s="30"/>
       <c r="BA27" s="30"/>
       <c r="BB27" s="30"/>
       <c r="BC27" s="30"/>
       <c r="BD27" s="30"/>
       <c r="BE27" s="30"/>
       <c r="BF27" s="30"/>
       <c r="BG27" s="30"/>
       <c r="BH27" s="30"/>
@@ -4699,88 +4695,88 @@
       <c r="HZ27" s="30"/>
       <c r="IA27" s="30"/>
       <c r="IB27" s="30"/>
       <c r="IC27" s="30"/>
       <c r="ID27" s="30"/>
       <c r="IE27" s="30"/>
       <c r="IF27" s="30"/>
       <c r="IG27" s="30"/>
       <c r="IH27" s="30"/>
       <c r="II27" s="30"/>
       <c r="IJ27" s="30"/>
       <c r="IK27" s="30"/>
       <c r="IL27" s="30"/>
       <c r="IM27" s="30"/>
       <c r="IN27" s="30"/>
       <c r="IO27" s="30"/>
       <c r="IP27" s="30"/>
       <c r="IQ27" s="30"/>
       <c r="IR27" s="30"/>
       <c r="IS27" s="30"/>
       <c r="IT27" s="30"/>
       <c r="IU27" s="30"/>
       <c r="IV27" s="30"/>
     </row>
     <row r="28" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="66" t="s">
-[...36 lines deleted...]
-      <c r="AJ28" s="66"/>
+      <c r="A28" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="65"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="65"/>
+      <c r="H28" s="65"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="65"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="65"/>
+      <c r="N28" s="65"/>
+      <c r="O28" s="65"/>
+      <c r="P28" s="65"/>
+      <c r="Q28" s="65"/>
+      <c r="R28" s="65"/>
+      <c r="S28" s="65"/>
+      <c r="T28" s="65"/>
+      <c r="U28" s="65"/>
+      <c r="V28" s="65"/>
+      <c r="W28" s="65"/>
+      <c r="X28" s="65"/>
+      <c r="Y28" s="65"/>
+      <c r="Z28" s="65"/>
+      <c r="AA28" s="65"/>
+      <c r="AB28" s="65"/>
+      <c r="AC28" s="65"/>
+      <c r="AD28" s="65"/>
+      <c r="AE28" s="65"/>
+      <c r="AF28" s="65"/>
+      <c r="AG28" s="65"/>
+      <c r="AH28" s="65"/>
+      <c r="AI28" s="65"/>
+      <c r="AJ28" s="65"/>
       <c r="AK28" s="30"/>
       <c r="AL28" s="2"/>
       <c r="AM28" s="30"/>
       <c r="AN28" s="30"/>
       <c r="AO28" s="30"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="30"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="30"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="30"/>
       <c r="AV28" s="30"/>
       <c r="AW28" s="30"/>
       <c r="AX28" s="30"/>
       <c r="AY28" s="30"/>
       <c r="AZ28" s="30"/>
       <c r="BA28" s="30"/>
       <c r="BB28" s="30"/>
       <c r="BC28" s="30"/>
       <c r="BD28" s="30"/>
       <c r="BE28" s="30"/>
       <c r="BF28" s="30"/>
       <c r="BG28" s="30"/>
       <c r="BH28" s="30"/>
       <c r="BI28" s="30"/>
@@ -5184,51 +5180,51 @@
       <c r="IB29" s="30"/>
       <c r="IC29" s="30"/>
       <c r="ID29" s="30"/>
       <c r="IE29" s="30"/>
       <c r="IF29" s="30"/>
       <c r="IG29" s="30"/>
       <c r="IH29" s="30"/>
       <c r="II29" s="30"/>
       <c r="IJ29" s="30"/>
       <c r="IK29" s="30"/>
       <c r="IL29" s="30"/>
       <c r="IM29" s="30"/>
       <c r="IN29" s="30"/>
       <c r="IO29" s="30"/>
       <c r="IP29" s="30"/>
       <c r="IQ29" s="30"/>
       <c r="IR29" s="30"/>
       <c r="IS29" s="30"/>
       <c r="IT29" s="30"/>
       <c r="IU29" s="30"/>
       <c r="IV29" s="22"/>
     </row>
     <row r="30" spans="1:256" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
       <c r="B30" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J30" s="12" t="s">
         <v>10</v>
       </c>
@@ -5297,52 +5293,52 @@
       </c>
       <c r="AF30" s="29">
         <v>8188.2</v>
       </c>
       <c r="AG30" s="29">
         <v>10368.1</v>
       </c>
       <c r="AH30" s="29">
         <v>12232.6</v>
       </c>
       <c r="AI30" s="29">
         <v>24449.599999999999</v>
       </c>
       <c r="AJ30" s="29">
         <v>18703.900000000001</v>
       </c>
       <c r="AK30" s="29">
         <v>21201.9</v>
       </c>
       <c r="AL30" s="29">
         <v>27790.3</v>
       </c>
     </row>
     <row r="31" spans="1:256" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A31" s="24"/>
-      <c r="B31" s="59" t="s">
-        <v>70</v>
+      <c r="B31" s="58" t="s">
+        <v>69</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J31" s="12" t="s">
         <v>10</v>
       </c>
@@ -5379,52 +5375,52 @@
       <c r="U31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="V31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="W31" s="12"/>
       <c r="X31" s="12"/>
       <c r="Y31" s="12"/>
       <c r="Z31" s="12"/>
       <c r="AA31" s="12"/>
       <c r="AB31" s="12"/>
       <c r="AC31" s="12"/>
       <c r="AD31" s="12"/>
       <c r="AE31" s="12"/>
       <c r="AF31" s="12"/>
       <c r="AG31" s="12"/>
       <c r="AH31" s="12"/>
       <c r="AI31" s="12"/>
       <c r="AJ31" s="12"/>
       <c r="AK31" s="12"/>
       <c r="AL31" s="29"/>
     </row>
     <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
-      <c r="B32" s="58" t="s">
-        <v>71</v>
+      <c r="B32" s="57" t="s">
+        <v>70</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J32" s="12" t="s">
         <v>10</v>
       </c>
@@ -5493,52 +5489,52 @@
       </c>
       <c r="AF32" s="12">
         <v>7606.8</v>
       </c>
       <c r="AG32" s="12">
         <v>9984.5</v>
       </c>
       <c r="AH32" s="12">
         <v>11957.3</v>
       </c>
       <c r="AI32" s="12">
         <v>15070.9</v>
       </c>
       <c r="AJ32" s="12">
         <v>17991.900000000001</v>
       </c>
       <c r="AK32" s="12">
         <v>20387</v>
       </c>
       <c r="AL32" s="29">
         <v>26974.400000000001</v>
       </c>
     </row>
     <row r="33" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="24"/>
-      <c r="B33" s="58" t="s">
-        <v>72</v>
+      <c r="B33" s="57" t="s">
+        <v>71</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J33" s="12" t="s">
         <v>10</v>
       </c>
@@ -5607,52 +5603,52 @@
       </c>
       <c r="AF33" s="12">
         <v>449.8</v>
       </c>
       <c r="AG33" s="12">
         <v>303.8</v>
       </c>
       <c r="AH33" s="12">
         <v>264.2</v>
       </c>
       <c r="AI33" s="12">
         <v>9173.2999999999993</v>
       </c>
       <c r="AJ33" s="12">
         <v>574.1</v>
       </c>
       <c r="AK33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AL33" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="24"/>
-      <c r="B34" s="58" t="s">
-        <v>73</v>
+      <c r="B34" s="57" t="s">
+        <v>72</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H34" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J34" s="12" t="s">
         <v>10</v>
       </c>
@@ -5721,52 +5717,52 @@
       </c>
       <c r="AF34" s="12">
         <v>15.7</v>
       </c>
       <c r="AG34" s="12">
         <v>57.2</v>
       </c>
       <c r="AH34" s="12">
         <v>0.8</v>
       </c>
       <c r="AI34" s="12">
         <v>191.5</v>
       </c>
       <c r="AJ34" s="12">
         <v>118.9</v>
       </c>
       <c r="AK34" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AL34" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="24"/>
-      <c r="B35" s="58" t="s">
-        <v>74</v>
+      <c r="B35" s="57" t="s">
+        <v>73</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J35" s="12" t="s">
         <v>10</v>
       </c>
@@ -5834,68 +5830,68 @@
         <v>169.6</v>
       </c>
       <c r="AF35" s="12">
         <v>155.9</v>
       </c>
       <c r="AG35" s="12">
         <v>22.5</v>
       </c>
       <c r="AH35" s="12">
         <v>10.3</v>
       </c>
       <c r="AI35" s="12">
         <v>13.9</v>
       </c>
       <c r="AJ35" s="12">
         <v>18.899999999999999</v>
       </c>
       <c r="AK35" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AL35" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="B36" s="65" t="s">
-[...16 lines deleted...]
-      <c r="Q36" s="65"/>
+      <c r="B36" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="64"/>
+      <c r="D36" s="64"/>
+      <c r="E36" s="64"/>
+      <c r="F36" s="64"/>
+      <c r="G36" s="64"/>
+      <c r="H36" s="64"/>
+      <c r="I36" s="64"/>
+      <c r="J36" s="64"/>
+      <c r="K36" s="64"/>
+      <c r="L36" s="64"/>
+      <c r="M36" s="64"/>
+      <c r="N36" s="64"/>
+      <c r="O36" s="64"/>
+      <c r="P36" s="64"/>
+      <c r="Q36" s="64"/>
     </row>
     <row r="37" spans="1:38" x14ac:dyDescent="0.2">
       <c r="W37" s="32"/>
       <c r="X37" s="32"/>
       <c r="Y37" s="32"/>
       <c r="Z37" s="32"/>
       <c r="AA37" s="32"/>
       <c r="AB37" s="32"/>
       <c r="AC37" s="32"/>
       <c r="AD37" s="32"/>
       <c r="AE37" s="32"/>
       <c r="AF37" s="32"/>
       <c r="AG37" s="32"/>
       <c r="AH37" s="32"/>
       <c r="AI37" s="32"/>
       <c r="AJ37" s="32"/>
       <c r="AK37" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B36:Q36"/>
     <mergeCell ref="A27:AI27"/>
     <mergeCell ref="A28:AJ28"/>
     <mergeCell ref="A26:AL26"/>
   </mergeCells>
@@ -5922,52 +5918,52 @@
     <col min="2" max="2" width="28.85546875" style="1" customWidth="1"/>
     <col min="3" max="22" width="9" style="1" customWidth="1"/>
     <col min="23" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="22"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
-        <v>87</v>
+      <c r="A4" s="59" t="s">
+        <v>86</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
       <c r="J4" s="5">
         <v>1997</v>
@@ -6029,62 +6025,62 @@
       <c r="AC4" s="5">
         <v>2016</v>
       </c>
       <c r="AD4" s="5">
         <v>2017</v>
       </c>
       <c r="AE4" s="5">
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
       <c r="AK4" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="AL4" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="44">
+      <c r="A5" s="43">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C5" s="12">
         <v>345000</v>
       </c>
       <c r="D5" s="12">
         <v>328200</v>
       </c>
       <c r="E5" s="12">
         <v>289400</v>
       </c>
       <c r="F5" s="12">
         <v>220500</v>
       </c>
       <c r="G5" s="12">
         <v>175400</v>
       </c>
       <c r="H5" s="12">
         <v>161100</v>
       </c>
       <c r="I5" s="12">
         <v>140200</v>
       </c>
       <c r="J5" s="12">
         <v>190900</v>
       </c>
@@ -6144,62 +6140,62 @@
       </c>
       <c r="AC5" s="12">
         <v>338928.55469999998</v>
       </c>
       <c r="AD5" s="12">
         <v>387236.71760000003</v>
       </c>
       <c r="AE5" s="12">
         <v>397884.84169999999</v>
       </c>
       <c r="AF5" s="12">
         <v>397025.99289999995</v>
       </c>
       <c r="AG5" s="12">
         <v>402344.32180000003</v>
       </c>
       <c r="AH5" s="12">
         <v>410285.69089999999</v>
       </c>
       <c r="AI5" s="12">
         <v>395522.22480000003</v>
       </c>
       <c r="AJ5" s="12">
         <v>414915.2</v>
       </c>
-      <c r="AK5" s="64">
+      <c r="AK5" s="63">
         <v>308826.88169999997</v>
       </c>
       <c r="AL5" s="12">
         <v>339713</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="57">
+      <c r="A6" s="56">
         <v>100000000</v>
       </c>
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>10</v>
@@ -6260,63 +6256,63 @@
       </c>
       <c r="AC6" s="12">
         <v>16404.665051204298</v>
       </c>
       <c r="AD6" s="12">
         <v>18396.324186720478</v>
       </c>
       <c r="AE6" s="12">
         <v>18873.815174746142</v>
       </c>
       <c r="AF6" s="12">
         <v>18985.69360373963</v>
       </c>
       <c r="AG6" s="12">
         <v>17136.600323811279</v>
       </c>
       <c r="AH6" s="12">
         <v>17126.22571335754</v>
       </c>
       <c r="AI6" s="12">
         <v>14983.255282412299</v>
       </c>
       <c r="AJ6" s="12">
         <v>13691.7</v>
       </c>
-      <c r="AK6" s="64">
+      <c r="AK6" s="63">
         <v>13487.383362992712</v>
       </c>
       <c r="AL6" s="12">
         <v>14595.2</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="57">
+      <c r="A7" s="56">
         <v>110000000</v>
       </c>
-      <c r="B7" s="58" t="s">
-        <v>51</v>
+      <c r="B7" s="57" t="s">
+        <v>50</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>10</v>
       </c>
@@ -6376,63 +6372,63 @@
       </c>
       <c r="AC7" s="12">
         <v>30711.470001099973</v>
       </c>
       <c r="AD7" s="12">
         <v>34571.174810430581</v>
       </c>
       <c r="AE7" s="12">
         <v>35696.353643126422</v>
       </c>
       <c r="AF7" s="12">
         <v>34852.1072498434</v>
       </c>
       <c r="AG7" s="12">
         <v>32236.172382486813</v>
       </c>
       <c r="AH7" s="12">
         <v>34115.639073890336</v>
       </c>
       <c r="AI7" s="12">
         <v>30287.8205779239</v>
       </c>
       <c r="AJ7" s="12">
         <v>30294.6</v>
       </c>
-      <c r="AK7" s="64">
+      <c r="AK7" s="63">
         <v>20393.960034308449</v>
       </c>
       <c r="AL7" s="12">
         <v>21445.599999999999</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="57">
+      <c r="A8" s="56">
         <v>150000000</v>
       </c>
-      <c r="B8" s="58" t="s">
-        <v>52</v>
+      <c r="B8" s="57" t="s">
+        <v>51</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>10</v>
       </c>
@@ -6492,63 +6488,63 @@
       </c>
       <c r="AC8" s="12">
         <v>30501.617398678125</v>
       </c>
       <c r="AD8" s="12">
         <v>39565.478631549231</v>
       </c>
       <c r="AE8" s="12">
         <v>40338.650907505871</v>
       </c>
       <c r="AF8" s="12">
         <v>38008.284436222741</v>
       </c>
       <c r="AG8" s="12">
         <v>42232.045295772798</v>
       </c>
       <c r="AH8" s="12">
         <v>37061.226802722718</v>
       </c>
       <c r="AI8" s="12">
         <v>39265.332311705301</v>
       </c>
       <c r="AJ8" s="12">
         <v>36192.699999999997</v>
       </c>
-      <c r="AK8" s="64">
+      <c r="AK8" s="63">
         <v>29035.150935467238</v>
       </c>
       <c r="AL8" s="12">
         <v>30402.6</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="57">
+      <c r="A9" s="56">
         <v>190000000</v>
       </c>
-      <c r="B9" s="58" t="s">
-        <v>53</v>
+      <c r="B9" s="57" t="s">
+        <v>52</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>10</v>
       </c>
@@ -6608,63 +6604,63 @@
       </c>
       <c r="AC9" s="12">
         <v>10329.267987625572</v>
       </c>
       <c r="AD9" s="12">
         <v>11516.81810795294</v>
       </c>
       <c r="AE9" s="12">
         <v>11858.713069003214</v>
       </c>
       <c r="AF9" s="12">
         <v>12409.168028111648</v>
       </c>
       <c r="AG9" s="12">
         <v>6457.3716618664821</v>
       </c>
       <c r="AH9" s="12">
         <v>7340.1242936454873</v>
       </c>
       <c r="AI9" s="12">
         <v>5506.0179653115501</v>
       </c>
       <c r="AJ9" s="12">
         <v>3624</v>
       </c>
-      <c r="AK9" s="64">
+      <c r="AK9" s="63">
         <v>3169.7502246277304</v>
       </c>
       <c r="AL9" s="12">
         <v>3873.9</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="57">
+      <c r="A10" s="56">
         <v>230000000</v>
       </c>
-      <c r="B10" s="58" t="s">
-        <v>54</v>
+      <c r="B10" s="57" t="s">
+        <v>53</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>10</v>
       </c>
@@ -6724,63 +6720,63 @@
       </c>
       <c r="AC10" s="12">
         <v>16712.327469707536</v>
       </c>
       <c r="AD10" s="12">
         <v>18625.378542738745</v>
       </c>
       <c r="AE10" s="12">
         <v>19194.437309769633</v>
       </c>
       <c r="AF10" s="12">
         <v>20134.652958867617</v>
       </c>
       <c r="AG10" s="12">
         <v>18555.714454371231</v>
       </c>
       <c r="AH10" s="12">
         <v>18683.421360364737</v>
       </c>
       <c r="AI10" s="12">
         <v>18870.319322174899</v>
       </c>
       <c r="AJ10" s="12">
         <v>20833.099999999999</v>
       </c>
-      <c r="AK10" s="64">
+      <c r="AK10" s="63">
         <v>13307.8847592067</v>
       </c>
       <c r="AL10" s="12">
         <v>17962.3</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="57">
+      <c r="A11" s="56">
         <v>270000000</v>
       </c>
-      <c r="B11" s="58" t="s">
-        <v>55</v>
+      <c r="B11" s="57" t="s">
+        <v>54</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J11" s="12" t="s">
         <v>10</v>
       </c>
@@ -6840,63 +6836,63 @@
       </c>
       <c r="AC11" s="12">
         <v>6996.6537280962284</v>
       </c>
       <c r="AD11" s="12">
         <v>8044.1314490620407</v>
       </c>
       <c r="AE11" s="12">
         <v>8106.7048212280579</v>
       </c>
       <c r="AF11" s="12">
         <v>5633.7572468588132</v>
       </c>
       <c r="AG11" s="12">
         <v>6208.7154132318701</v>
       </c>
       <c r="AH11" s="12">
         <v>4753.6765348233366</v>
       </c>
       <c r="AI11" s="12">
         <v>5615.98554723092</v>
       </c>
       <c r="AJ11" s="12">
         <v>4895.8999999999996</v>
       </c>
-      <c r="AK11" s="64">
+      <c r="AK11" s="63">
         <v>3624.7559129562405</v>
       </c>
       <c r="AL11" s="12">
         <v>3668.5</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="57">
+      <c r="A12" s="56">
         <v>310000000</v>
       </c>
-      <c r="B12" s="58" t="s">
-        <v>56</v>
+      <c r="B12" s="57" t="s">
+        <v>55</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J12" s="12" t="s">
         <v>10</v>
       </c>
@@ -6956,62 +6952,62 @@
       </c>
       <c r="AC12" s="12">
         <v>21428.664722054891</v>
       </c>
       <c r="AD12" s="12">
         <v>24193.510481975383</v>
       </c>
       <c r="AE12" s="12">
         <v>24700.945313410837</v>
       </c>
       <c r="AF12" s="12">
         <v>23084.198838614888</v>
       </c>
       <c r="AG12" s="12">
         <v>32379.081708155991</v>
       </c>
       <c r="AH12" s="12">
         <v>37411.469813014359</v>
       </c>
       <c r="AI12" s="12">
         <v>28407.145841042096</v>
       </c>
       <c r="AJ12" s="12">
         <v>32357.599999999999</v>
       </c>
-      <c r="AK12" s="64">
+      <c r="AK12" s="63">
         <v>18767.501894911195</v>
       </c>
       <c r="AL12" s="12">
         <v>19729.099999999999</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="57">
+      <c r="A13" s="56">
         <v>330000000</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="57" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J13" s="12" t="s">
         <v>10</v>
@@ -7072,63 +7068,63 @@
       </c>
       <c r="AC13" s="12">
         <v>11721.182094909762</v>
       </c>
       <c r="AD13" s="12">
         <v>13825.001754874902</v>
       </c>
       <c r="AE13" s="12">
         <v>13681.174765269176</v>
       </c>
       <c r="AF13" s="12">
         <v>8910.4941025623357</v>
       </c>
       <c r="AG13" s="12">
         <v>11512.78932512141</v>
       </c>
       <c r="AH13" s="12">
         <v>13044.019418564554</v>
       </c>
       <c r="AI13" s="12">
         <v>9600.5348687495898</v>
       </c>
       <c r="AJ13" s="12">
         <v>5202.1000000000004</v>
       </c>
-      <c r="AK13" s="64">
+      <c r="AK13" s="63">
         <v>8350.4162483595501</v>
       </c>
       <c r="AL13" s="12">
         <v>9383.5</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="57">
+      <c r="A14" s="56">
         <v>350000000</v>
       </c>
-      <c r="B14" s="58" t="s">
-        <v>57</v>
+      <c r="B14" s="57" t="s">
+        <v>56</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J14" s="12" t="s">
         <v>10</v>
       </c>
@@ -7188,63 +7184,63 @@
       </c>
       <c r="AC14" s="12">
         <v>35252.891903021235</v>
       </c>
       <c r="AD14" s="12">
         <v>39504.957116506572</v>
       </c>
       <c r="AE14" s="12">
         <v>40550.955524953541</v>
       </c>
       <c r="AF14" s="12">
         <v>40990.320564920679</v>
       </c>
       <c r="AG14" s="12">
         <v>40293.643016847811</v>
       </c>
       <c r="AH14" s="12">
         <v>33905.14247709982</v>
       </c>
       <c r="AI14" s="12">
         <v>33929.476385648901</v>
       </c>
       <c r="AJ14" s="12">
         <v>35430.800000000003</v>
       </c>
-      <c r="AK14" s="64">
+      <c r="AK14" s="63">
         <v>33419.200395336797</v>
       </c>
       <c r="AL14" s="12">
         <v>39425.4</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="57">
+      <c r="A15" s="56">
         <v>390000000</v>
       </c>
-      <c r="B15" s="58" t="s">
-        <v>58</v>
+      <c r="B15" s="57" t="s">
+        <v>57</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>10</v>
       </c>
@@ -7304,63 +7300,63 @@
       </c>
       <c r="AC15" s="12">
         <v>25133.098608023964</v>
       </c>
       <c r="AD15" s="12">
         <v>28462.330971548352</v>
       </c>
       <c r="AE15" s="12">
         <v>28995.920332745827</v>
       </c>
       <c r="AF15" s="12">
         <v>26527.638180589314</v>
       </c>
       <c r="AG15" s="12">
         <v>29051.871811588084</v>
       </c>
       <c r="AH15" s="12">
         <v>24963.595706967055</v>
       </c>
       <c r="AI15" s="12">
         <v>28119.3455650018</v>
       </c>
       <c r="AJ15" s="12">
         <v>26942.1</v>
       </c>
-      <c r="AK15" s="64">
+      <c r="AK15" s="63">
         <v>19374.353251512071</v>
       </c>
       <c r="AL15" s="12">
         <v>24758.9</v>
       </c>
     </row>
     <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="57">
+      <c r="A16" s="56">
         <v>430000000</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>59</v>
+      <c r="B16" s="57" t="s">
+        <v>58</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J16" s="12" t="s">
         <v>10</v>
       </c>
@@ -7420,63 +7416,63 @@
       </c>
       <c r="AC16" s="12">
         <v>18772.538911415857</v>
       </c>
       <c r="AD16" s="12">
         <v>20997.681195775913</v>
       </c>
       <c r="AE16" s="12">
         <v>21582.561648845032</v>
       </c>
       <c r="AF16" s="12">
         <v>22095.318221438374</v>
       </c>
       <c r="AG16" s="12">
         <v>24556.50020175942</v>
       </c>
       <c r="AH16" s="12">
         <v>29156.630744037193</v>
       </c>
       <c r="AI16" s="12">
         <v>22581.604915563701</v>
       </c>
       <c r="AJ16" s="12">
         <v>23192.2</v>
       </c>
-      <c r="AK16" s="64">
+      <c r="AK16" s="63">
         <v>17621.335997667324</v>
       </c>
       <c r="AL16" s="12">
         <v>18134.8</v>
       </c>
     </row>
     <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="57">
+      <c r="A17" s="56">
         <v>470000000</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>60</v>
+      <c r="B17" s="57" t="s">
+        <v>59</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>10</v>
       </c>
@@ -7536,63 +7532,63 @@
       </c>
       <c r="AC17" s="12">
         <v>16562.552483946023</v>
       </c>
       <c r="AD17" s="12">
         <v>21491.955826378748</v>
       </c>
       <c r="AE17" s="12">
         <v>21749.190855362009</v>
       </c>
       <c r="AF17" s="12">
         <v>18976.640045824377</v>
       </c>
       <c r="AG17" s="12">
         <v>22027.870537524846</v>
       </c>
       <c r="AH17" s="12">
         <v>25796.935391025199</v>
       </c>
       <c r="AI17" s="12">
         <v>19328.373490164398</v>
       </c>
       <c r="AJ17" s="12">
         <v>17312</v>
       </c>
-      <c r="AK17" s="64">
+      <c r="AK17" s="63">
         <v>12795.848531053194</v>
       </c>
       <c r="AL17" s="12">
         <v>14266.4</v>
       </c>
     </row>
     <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="57">
+      <c r="A18" s="56">
         <v>550000000</v>
       </c>
-      <c r="B18" s="58" t="s">
-        <v>61</v>
+      <c r="B18" s="57" t="s">
+        <v>60</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J18" s="12" t="s">
         <v>10</v>
       </c>
@@ -7652,63 +7648,63 @@
       </c>
       <c r="AC18" s="12">
         <v>20298.233815143638</v>
       </c>
       <c r="AD18" s="12">
         <v>22670.748370831763</v>
       </c>
       <c r="AE18" s="12">
         <v>21224.102117281025</v>
       </c>
       <c r="AF18" s="12">
         <v>22750.310456728701</v>
       </c>
       <c r="AG18" s="12">
         <v>21451.070922233012</v>
       </c>
       <c r="AH18" s="12">
         <v>17703.508061315617</v>
       </c>
       <c r="AI18" s="12">
         <v>38664.872302576696</v>
       </c>
       <c r="AJ18" s="12">
         <v>47027.8</v>
       </c>
-      <c r="AK18" s="64">
+      <c r="AK18" s="63">
         <v>38256.641945069387</v>
       </c>
       <c r="AL18" s="12">
         <v>33092.699999999997</v>
       </c>
     </row>
     <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="57">
+      <c r="A19" s="56">
         <v>590000000</v>
       </c>
-      <c r="B19" s="58" t="s">
-        <v>62</v>
+      <c r="B19" s="57" t="s">
+        <v>61</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J19" s="12" t="s">
         <v>10</v>
       </c>
@@ -7768,63 +7764,63 @@
       </c>
       <c r="AC19" s="12">
         <v>13891.380712463169</v>
       </c>
       <c r="AD19" s="12">
         <v>15871.517841798755</v>
       </c>
       <c r="AE19" s="12">
         <v>15283.846577155186</v>
       </c>
       <c r="AF19" s="12">
         <v>12189.921524775964</v>
       </c>
       <c r="AG19" s="12">
         <v>10350.210274046272</v>
       </c>
       <c r="AH19" s="12">
         <v>9199.561063794803</v>
       </c>
       <c r="AI19" s="12">
         <v>9401.3562699611612</v>
       </c>
       <c r="AJ19" s="12">
         <v>7527.7</v>
       </c>
-      <c r="AK19" s="64">
+      <c r="AK19" s="63">
         <v>5348.5019287947234</v>
       </c>
       <c r="AL19" s="12">
         <v>5257.6</v>
       </c>
     </row>
     <row r="20" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="57">
+      <c r="A20" s="56">
         <v>610000000</v>
       </c>
-      <c r="B20" s="58" t="s">
-        <v>63</v>
+      <c r="B20" s="57" t="s">
+        <v>62</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J20" s="12" t="s">
         <v>10</v>
       </c>
@@ -7884,63 +7880,63 @@
       </c>
       <c r="AC20" s="12">
         <v>7161.8487253313779</v>
       </c>
       <c r="AD20" s="12">
         <v>8447.3195957644712</v>
       </c>
       <c r="AE20" s="12">
         <v>11251.319536567155</v>
       </c>
       <c r="AF20" s="12">
         <v>5444.4688525249067</v>
       </c>
       <c r="AG20" s="12">
         <v>6998.2391205672948</v>
       </c>
       <c r="AH20" s="12">
         <v>7977.3145478033166</v>
       </c>
       <c r="AI20" s="12">
         <v>5834.5709177257295</v>
       </c>
       <c r="AJ20" s="12">
         <v>3229.3</v>
       </c>
-      <c r="AK20" s="64">
+      <c r="AK20" s="63">
         <v>7879.0154894522502</v>
       </c>
       <c r="AL20" s="12">
         <v>8939.7000000000007</v>
       </c>
     </row>
     <row r="21" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="57">
+      <c r="A21" s="56">
         <v>620000000</v>
       </c>
-      <c r="B21" s="58" t="s">
-        <v>64</v>
+      <c r="B21" s="57" t="s">
+        <v>63</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J21" s="12" t="s">
         <v>10</v>
       </c>
@@ -8000,63 +7996,63 @@
       </c>
       <c r="AC21" s="12">
         <v>13291.237627733011</v>
       </c>
       <c r="AD21" s="12">
         <v>15235.275531981795</v>
       </c>
       <c r="AE21" s="12">
         <v>15386.779195282683</v>
       </c>
       <c r="AF21" s="12">
         <v>13123.456423947318</v>
       </c>
       <c r="AG21" s="12">
         <v>13680.02325132061</v>
       </c>
       <c r="AH21" s="12">
         <v>13481.970015445768</v>
       </c>
       <c r="AI21" s="12">
         <v>11948.7223261486</v>
       </c>
       <c r="AJ21" s="12">
         <v>9072.7999999999993</v>
       </c>
-      <c r="AK21" s="64">
+      <c r="AK21" s="63">
         <v>6433.2527476813839</v>
       </c>
       <c r="AL21" s="12">
         <v>6320.3</v>
       </c>
     </row>
     <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="57">
+      <c r="A22" s="56">
         <v>630000000</v>
       </c>
-      <c r="B22" s="58" t="s">
-        <v>65</v>
+      <c r="B22" s="57" t="s">
+        <v>64</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J22" s="12" t="s">
         <v>10</v>
       </c>
@@ -8116,63 +8112,63 @@
       </c>
       <c r="AC22" s="12">
         <v>8802.2376944120788</v>
       </c>
       <c r="AD22" s="12">
         <v>9879.8022131955604</v>
       </c>
       <c r="AE22" s="12">
         <v>10129.66748870572</v>
       </c>
       <c r="AF22" s="12">
         <v>10126.272634461526</v>
       </c>
       <c r="AG22" s="12">
         <v>8944.0179387850985</v>
       </c>
       <c r="AH22" s="12">
         <v>9015.6084323433424</v>
       </c>
       <c r="AI22" s="12">
         <v>8023.4587053093692</v>
       </c>
       <c r="AJ22" s="12">
         <v>7359.1</v>
       </c>
-      <c r="AK22" s="64">
+      <c r="AK22" s="63">
         <v>4355.473591788631</v>
       </c>
       <c r="AL22" s="12">
         <v>4576.7</v>
       </c>
     </row>
     <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="57">
+      <c r="A23" s="56">
         <v>710000000</v>
       </c>
-      <c r="B23" s="58" t="s">
-        <v>66</v>
+      <c r="B23" s="57" t="s">
+        <v>65</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J23" s="12" t="s">
         <v>10</v>
       </c>
@@ -8232,63 +8228,63 @@
       </c>
       <c r="AC23" s="12">
         <v>18470.187002415521</v>
       </c>
       <c r="AD23" s="12">
         <v>18954.373068617191</v>
       </c>
       <c r="AE23" s="12">
         <v>20744.591572422287</v>
       </c>
       <c r="AF23" s="12">
         <v>33411.269755647045</v>
       </c>
       <c r="AG23" s="12">
         <v>35955.136011865499</v>
       </c>
       <c r="AH23" s="12">
         <v>40773.829181205925</v>
       </c>
       <c r="AI23" s="12">
         <v>36186.344756605497</v>
       </c>
       <c r="AJ23" s="12">
         <v>48509.3</v>
       </c>
-      <c r="AK23" s="64">
+      <c r="AK23" s="63">
         <v>40773.438337808548</v>
       </c>
       <c r="AL23" s="12">
         <v>42415.199999999997</v>
       </c>
     </row>
     <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="57">
+      <c r="A24" s="56">
         <v>750000000</v>
       </c>
-      <c r="B24" s="58" t="s">
-        <v>67</v>
+      <c r="B24" s="57" t="s">
+        <v>66</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J24" s="12" t="s">
         <v>10</v>
       </c>
@@ -8348,63 +8344,63 @@
       </c>
       <c r="AC24" s="12">
         <v>9335.2389536238006</v>
       </c>
       <c r="AD24" s="12">
         <v>9651.7103960083896</v>
       </c>
       <c r="AE24" s="12">
         <v>10505.407924099629</v>
       </c>
       <c r="AF24" s="12">
         <v>16389.631496995669</v>
       </c>
       <c r="AG24" s="12">
         <v>14353.573501279192</v>
       </c>
       <c r="AH24" s="12">
         <v>18508.204321826881</v>
       </c>
       <c r="AI24" s="12">
         <v>16395.8269018479</v>
       </c>
       <c r="AJ24" s="12">
         <v>22098.9</v>
       </c>
-      <c r="AK24" s="64">
+      <c r="AK24" s="63">
         <v>9615.9227428799732</v>
       </c>
       <c r="AL24" s="12">
         <v>10872.7</v>
       </c>
     </row>
     <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="57">
+      <c r="A25" s="56">
         <v>790000000</v>
       </c>
-      <c r="B25" s="58" t="s">
-        <v>68</v>
+      <c r="B25" s="57" t="s">
+        <v>67</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J25" s="12" t="s">
         <v>10</v>
       </c>
@@ -8464,61 +8460,61 @@
       </c>
       <c r="AC25" s="12">
         <v>7151.2598090939546</v>
       </c>
       <c r="AD25" s="12">
         <v>7331.2275062882072</v>
       </c>
       <c r="AE25" s="12">
         <v>8029.7039225205299</v>
       </c>
       <c r="AF25" s="12">
         <v>12982.388277325013</v>
       </c>
       <c r="AG25" s="12">
         <v>7963.6746473649646</v>
       </c>
       <c r="AH25" s="12">
         <v>10267.587946752054</v>
       </c>
       <c r="AI25" s="12">
         <v>12571.860546895539</v>
       </c>
       <c r="AJ25" s="12">
         <v>20121.2</v>
       </c>
-      <c r="AK25" s="64">
+      <c r="AK25" s="63">
         <v>2817.093368125923</v>
       </c>
       <c r="AL25" s="12">
         <v>10591.8</v>
       </c>
     </row>
     <row r="26" spans="1:256" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A26" s="28"/>
-      <c r="B26" s="59" t="s">
-        <v>75</v>
+      <c r="B26" s="58" t="s">
+        <v>74</v>
       </c>
       <c r="C26" s="12">
         <v>345000</v>
       </c>
       <c r="D26" s="12">
         <v>328200</v>
       </c>
       <c r="E26" s="12">
         <v>289400</v>
       </c>
       <c r="F26" s="12">
         <v>220500</v>
       </c>
       <c r="G26" s="12">
         <v>175400</v>
       </c>
       <c r="H26" s="12">
         <v>161100</v>
       </c>
       <c r="I26" s="12">
         <v>140200</v>
       </c>
       <c r="J26" s="12">
         <v>190900</v>
       </c>
@@ -8586,64 +8582,64 @@
         <v>10</v>
       </c>
       <c r="AF26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AG26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AH26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AI26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AJ26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AK26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AL26" s="12" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="66" t="s">
-[...12 lines deleted...]
-      <c r="L27" s="66"/>
+      <c r="A27" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="65"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="65"/>
+      <c r="G27" s="65"/>
+      <c r="H27" s="65"/>
+      <c r="I27" s="65"/>
+      <c r="J27" s="65"/>
+      <c r="K27" s="65"/>
+      <c r="L27" s="65"/>
       <c r="M27" s="33"/>
       <c r="N27" s="33"/>
       <c r="O27" s="33"/>
       <c r="P27" s="33"/>
       <c r="Q27" s="33"/>
       <c r="R27" s="33"/>
       <c r="S27" s="33"/>
       <c r="T27" s="33"/>
       <c r="U27" s="33"/>
       <c r="V27" s="33"/>
       <c r="W27" s="33"/>
       <c r="X27" s="33"/>
       <c r="Y27" s="33"/>
       <c r="Z27" s="33"/>
       <c r="AA27" s="33"/>
       <c r="AB27" s="33"/>
       <c r="AC27" s="33"/>
       <c r="AD27" s="33"/>
       <c r="AE27" s="33"/>
       <c r="AF27" s="33"/>
       <c r="AG27" s="33"/>
       <c r="AH27" s="33"/>
       <c r="AI27" s="33"/>
       <c r="AJ27" s="33"/>
       <c r="AK27" s="30"/>
@@ -8888,51 +8884,51 @@
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="26"/>
       <c r="Y28" s="26"/>
       <c r="Z28" s="26"/>
       <c r="AA28" s="26"/>
       <c r="AB28" s="26"/>
       <c r="AC28" s="26"/>
       <c r="AD28" s="26"/>
       <c r="AE28" s="26"/>
       <c r="AF28" s="26"/>
       <c r="AG28" s="26"/>
       <c r="AH28" s="26"/>
       <c r="AI28" s="26"/>
       <c r="AJ28" s="26"/>
       <c r="AK28" s="26"/>
       <c r="AL28" s="22"/>
     </row>
     <row r="29" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="24"/>
       <c r="B29" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J29" s="12" t="s">
         <v>10</v>
       </c>
@@ -9001,94 +8997,94 @@
       </c>
       <c r="AF29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AG29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AH29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AI29" s="12">
         <v>23518.9</v>
       </c>
       <c r="AJ29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AK29" s="12">
         <v>21201.9</v>
       </c>
       <c r="AL29" s="12">
         <v>26499.3</v>
       </c>
     </row>
     <row r="30" spans="1:256" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
-      <c r="B30" s="59" t="s">
-        <v>80</v>
+      <c r="B30" s="58" t="s">
+        <v>79</v>
       </c>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="12"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="12"/>
       <c r="O30" s="12"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="12"/>
       <c r="T30" s="12"/>
       <c r="U30" s="12"/>
       <c r="V30" s="12"/>
       <c r="W30" s="12"/>
       <c r="X30" s="12"/>
       <c r="Y30" s="12"/>
       <c r="Z30" s="12"/>
       <c r="AA30" s="12"/>
       <c r="AB30" s="12"/>
       <c r="AC30" s="12"/>
       <c r="AD30" s="12"/>
       <c r="AE30" s="12"/>
       <c r="AF30" s="12"/>
       <c r="AG30" s="12"/>
       <c r="AH30" s="12"/>
       <c r="AI30" s="12"/>
       <c r="AJ30" s="12"/>
       <c r="AK30" s="12"/>
-      <c r="AL30" s="61"/>
+      <c r="AL30" s="60"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="24"/>
-      <c r="B31" s="58" t="s">
-        <v>84</v>
+      <c r="B31" s="57" t="s">
+        <v>83</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J31" s="12" t="s">
         <v>10</v>
       </c>
@@ -9157,52 +9153,52 @@
       </c>
       <c r="AF31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AG31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AH31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AI31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AJ31" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AK31" s="12">
         <v>20387</v>
       </c>
       <c r="AL31" s="12">
         <v>26113.5</v>
       </c>
     </row>
     <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
-      <c r="B32" s="58" t="s">
-        <v>85</v>
+      <c r="B32" s="57" t="s">
+        <v>84</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J32" s="12" t="s">
         <v>10</v>
       </c>
@@ -9265,51 +9261,51 @@
       </c>
       <c r="AD32" s="12">
         <v>10</v>
       </c>
       <c r="AE32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AF32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AG32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AH32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AI32" s="12">
         <v>8995</v>
       </c>
       <c r="AJ32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AK32" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="AL32" s="61"/>
+      <c r="AL32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:L27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:IV38"/>
   <sheetViews>
     <sheetView topLeftCell="L1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="W55" sqref="W55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
@@ -9320,52 +9316,52 @@
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="22"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
-        <v>87</v>
+      <c r="A4" s="59" t="s">
+        <v>86</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
       <c r="J4" s="5">
         <v>1997</v>
@@ -9434,55 +9430,55 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
       <c r="AK4" s="5">
         <v>2024</v>
       </c>
       <c r="AL4" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="44">
+      <c r="A5" s="43">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C5" s="12">
         <v>2235800</v>
       </c>
       <c r="D5" s="12">
         <v>2153600</v>
       </c>
       <c r="E5" s="12">
         <v>2010900</v>
       </c>
       <c r="F5" s="12">
         <v>1382200</v>
       </c>
       <c r="G5" s="12">
         <v>979600</v>
       </c>
       <c r="H5" s="12">
         <v>1196600</v>
       </c>
       <c r="I5" s="12">
         <v>1104000</v>
       </c>
       <c r="J5" s="12">
         <v>961200</v>
       </c>
@@ -9550,54 +9546,54 @@
         <v>158452.58301593811</v>
       </c>
       <c r="AF5" s="12">
         <v>197620.60395495186</v>
       </c>
       <c r="AG5" s="12">
         <v>193232.52078535745</v>
       </c>
       <c r="AH5" s="12">
         <v>217142.13021104853</v>
       </c>
       <c r="AI5" s="12">
         <v>263178.98908458336</v>
       </c>
       <c r="AJ5" s="12">
         <v>299896.59999999998</v>
       </c>
       <c r="AK5" s="12">
         <v>347104.8</v>
       </c>
       <c r="AL5" s="12">
         <v>362922.9</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="57">
+      <c r="A6" s="56">
         <v>100000000</v>
       </c>
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>10</v>
@@ -9666,55 +9662,55 @@
         <v>46747.863164042297</v>
       </c>
       <c r="AF6" s="12">
         <v>65392.392106643216</v>
       </c>
       <c r="AG6" s="12">
         <v>59758.408490517046</v>
       </c>
       <c r="AH6" s="12">
         <v>55291.115780576962</v>
       </c>
       <c r="AI6" s="12">
         <v>59588.212873000419</v>
       </c>
       <c r="AJ6" s="12">
         <v>58340.2</v>
       </c>
       <c r="AK6" s="12">
         <v>78206.5</v>
       </c>
       <c r="AL6" s="12">
         <v>75181.399999999994</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="57">
+      <c r="A7" s="56">
         <v>110000000</v>
       </c>
-      <c r="B7" s="58" t="s">
-        <v>51</v>
+      <c r="B7" s="57" t="s">
+        <v>50</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>10</v>
       </c>
@@ -9782,55 +9778,55 @@
         <v>1928.895232889967</v>
       </c>
       <c r="AF7" s="12">
         <v>2035.754890216444</v>
       </c>
       <c r="AG7" s="12">
         <v>5924.7909055099162</v>
       </c>
       <c r="AH7" s="12">
         <v>7169.113411804411</v>
       </c>
       <c r="AI7" s="12">
         <v>19219.329608537828</v>
       </c>
       <c r="AJ7" s="12">
         <v>55918.2</v>
       </c>
       <c r="AK7" s="12">
         <v>72960.100000000006</v>
       </c>
       <c r="AL7" s="12">
         <v>84656</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="57">
+      <c r="A8" s="56">
         <v>150000000</v>
       </c>
-      <c r="B8" s="58" t="s">
-        <v>52</v>
+      <c r="B8" s="57" t="s">
+        <v>51</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>10</v>
       </c>
@@ -9898,55 +9894,55 @@
         <v>10565.24313308518</v>
       </c>
       <c r="AF8" s="12">
         <v>14236.867044896531</v>
       </c>
       <c r="AG8" s="12">
         <v>14114.929618626025</v>
       </c>
       <c r="AH8" s="12">
         <v>17292.201477791259</v>
       </c>
       <c r="AI8" s="12">
         <v>28428.65177314723</v>
       </c>
       <c r="AJ8" s="12">
         <v>39922.199999999997</v>
       </c>
       <c r="AK8" s="12">
         <v>35361</v>
       </c>
       <c r="AL8" s="12">
         <v>34407.1</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="57">
+      <c r="A9" s="56">
         <v>190000000</v>
       </c>
-      <c r="B9" s="58" t="s">
-        <v>53</v>
+      <c r="B9" s="57" t="s">
+        <v>52</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>10</v>
       </c>
@@ -10014,55 +10010,55 @@
         <v>2435.9044139412345</v>
       </c>
       <c r="AF9" s="12">
         <v>3062.8225000641683</v>
       </c>
       <c r="AG9" s="12">
         <v>2677.9049995738364</v>
       </c>
       <c r="AH9" s="12">
         <v>4744.0424793713992</v>
       </c>
       <c r="AI9" s="12">
         <v>3895.3345292764352</v>
       </c>
       <c r="AJ9" s="12">
         <v>3600.3</v>
       </c>
       <c r="AK9" s="12">
         <v>5267.9</v>
       </c>
       <c r="AL9" s="12">
         <v>7253.3</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="57">
+      <c r="A10" s="56">
         <v>230000000</v>
       </c>
-      <c r="B10" s="58" t="s">
-        <v>54</v>
+      <c r="B10" s="57" t="s">
+        <v>53</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>10</v>
       </c>
@@ -10130,55 +10126,55 @@
         <v>3375.8731434720062</v>
       </c>
       <c r="AF10" s="12">
         <v>2713.9748120052473</v>
       </c>
       <c r="AG10" s="12">
         <v>1413.7450593860817</v>
       </c>
       <c r="AH10" s="12">
         <v>3226.0220996147782</v>
       </c>
       <c r="AI10" s="12">
         <v>2498.4046878154031</v>
       </c>
       <c r="AJ10" s="12">
         <v>4273.1000000000004</v>
       </c>
       <c r="AK10" s="12">
         <v>1252.8</v>
       </c>
       <c r="AL10" s="12">
         <v>849.7</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="57">
+      <c r="A11" s="56">
         <v>270000000</v>
       </c>
-      <c r="B11" s="58" t="s">
-        <v>55</v>
+      <c r="B11" s="57" t="s">
+        <v>54</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J11" s="12" t="s">
         <v>10</v>
       </c>
@@ -10246,55 +10242,55 @@
         <v>1525.1573961631234</v>
       </c>
       <c r="AF11" s="12">
         <v>2109.3023102421066</v>
       </c>
       <c r="AG11" s="12">
         <v>1410.6135925641206</v>
       </c>
       <c r="AH11" s="12">
         <v>1538.0521923452602</v>
       </c>
       <c r="AI11" s="12">
         <v>1759.1866828435532</v>
       </c>
       <c r="AJ11" s="12">
         <v>2448.4</v>
       </c>
       <c r="AK11" s="12">
         <v>2631.4</v>
       </c>
       <c r="AL11" s="12">
         <v>3190.5</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="57">
+      <c r="A12" s="56">
         <v>310000000</v>
       </c>
-      <c r="B12" s="58" t="s">
-        <v>56</v>
+      <c r="B12" s="57" t="s">
+        <v>55</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J12" s="12" t="s">
         <v>10</v>
       </c>
@@ -10362,54 +10358,54 @@
         <v>2215.9195429435126</v>
       </c>
       <c r="AF12" s="12">
         <v>863.88794688640314</v>
       </c>
       <c r="AG12" s="12">
         <v>876.97649281628355</v>
       </c>
       <c r="AH12" s="12">
         <v>1198.8001771703357</v>
       </c>
       <c r="AI12" s="12">
         <v>664.15610159604228</v>
       </c>
       <c r="AJ12" s="12">
         <v>812.3</v>
       </c>
       <c r="AK12" s="12">
         <v>1238.4000000000001</v>
       </c>
       <c r="AL12" s="12">
         <v>1670.1</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="57">
+      <c r="A13" s="56">
         <v>330000000</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="57" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J13" s="12" t="s">
         <v>10</v>
@@ -10478,55 +10474,55 @@
         <v>878.38672740978075</v>
       </c>
       <c r="AF13" s="12">
         <v>1025.5696218005296</v>
       </c>
       <c r="AG13" s="12">
         <v>792.59316893632013</v>
       </c>
       <c r="AH13" s="12">
         <v>857.05173933660012</v>
       </c>
       <c r="AI13" s="12">
         <v>1085.1330750688026</v>
       </c>
       <c r="AJ13" s="12">
         <v>1055.5999999999999</v>
       </c>
       <c r="AK13" s="12">
         <v>3610.1</v>
       </c>
       <c r="AL13" s="12">
         <v>3985.7</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="57">
+      <c r="A14" s="56">
         <v>350000000</v>
       </c>
-      <c r="B14" s="58" t="s">
-        <v>57</v>
+      <c r="B14" s="57" t="s">
+        <v>56</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J14" s="12" t="s">
         <v>10</v>
       </c>
@@ -10594,55 +10590,55 @@
         <v>23008.879778441955</v>
       </c>
       <c r="AF14" s="12">
         <v>26707.406650939331</v>
       </c>
       <c r="AG14" s="12">
         <v>17506.863446329553</v>
       </c>
       <c r="AH14" s="12">
         <v>23467.958695716356</v>
       </c>
       <c r="AI14" s="12">
         <v>45407.973667195802</v>
       </c>
       <c r="AJ14" s="12">
         <v>39993.5</v>
       </c>
       <c r="AK14" s="12">
         <v>34499.4</v>
       </c>
       <c r="AL14" s="12">
         <v>52184.5</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="57">
+      <c r="A15" s="56">
         <v>390000000</v>
       </c>
-      <c r="B15" s="58" t="s">
-        <v>58</v>
+      <c r="B15" s="57" t="s">
+        <v>57</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>10</v>
       </c>
@@ -10710,55 +10706,55 @@
         <v>7661.0329422514433</v>
       </c>
       <c r="AF15" s="12">
         <v>20465.570562447014</v>
       </c>
       <c r="AG15" s="12">
         <v>26243.135076763763</v>
       </c>
       <c r="AH15" s="12">
         <v>31009.761497977976</v>
       </c>
       <c r="AI15" s="12">
         <v>27513.70426991261</v>
       </c>
       <c r="AJ15" s="12">
         <v>5742.4</v>
       </c>
       <c r="AK15" s="12">
         <v>7161.5</v>
       </c>
       <c r="AL15" s="12">
         <v>9003</v>
       </c>
     </row>
     <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="57">
+      <c r="A16" s="56">
         <v>430000000</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>59</v>
+      <c r="B16" s="57" t="s">
+        <v>58</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J16" s="12" t="s">
         <v>10</v>
       </c>
@@ -10826,55 +10822,55 @@
         <v>2990.9122898021501</v>
       </c>
       <c r="AF16" s="12">
         <v>3376.4511172247849</v>
       </c>
       <c r="AG16" s="12">
         <v>2192.2568898561713</v>
       </c>
       <c r="AH16" s="12">
         <v>3353.7978959434308</v>
       </c>
       <c r="AI16" s="12">
         <v>3546.3002785049675</v>
       </c>
       <c r="AJ16" s="12">
         <v>3437.4</v>
       </c>
       <c r="AK16" s="12">
         <v>4287</v>
       </c>
       <c r="AL16" s="12">
         <v>6651.6</v>
       </c>
     </row>
     <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="57">
+      <c r="A17" s="56">
         <v>470000000</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>60</v>
+      <c r="B17" s="57" t="s">
+        <v>59</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>10</v>
       </c>
@@ -10942,55 +10938,55 @@
         <v>3346.4633838784712</v>
       </c>
       <c r="AF17" s="12">
         <v>2312.2929282449472</v>
       </c>
       <c r="AG17" s="12">
         <v>2865.9296719515009</v>
       </c>
       <c r="AH17" s="12">
         <v>3206.7707964110396</v>
       </c>
       <c r="AI17" s="12">
         <v>2645.013237334013</v>
       </c>
       <c r="AJ17" s="12">
         <v>2849.5</v>
       </c>
       <c r="AK17" s="12">
         <v>3943</v>
       </c>
       <c r="AL17" s="12">
         <v>3560.7</v>
       </c>
     </row>
     <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="57">
+      <c r="A18" s="56">
         <v>510000000</v>
       </c>
-      <c r="B18" s="58" t="s">
-        <v>76</v>
+      <c r="B18" s="57" t="s">
+        <v>75</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J18" s="12" t="s">
         <v>10</v>
       </c>
@@ -11058,55 +11054,55 @@
         <v>2</v>
       </c>
       <c r="AF18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AG18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AH18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AI18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AJ18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AK18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AL18" s="12" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="57">
+      <c r="A19" s="56">
         <v>550000000</v>
       </c>
-      <c r="B19" s="58" t="s">
-        <v>61</v>
+      <c r="B19" s="57" t="s">
+        <v>60</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J19" s="12" t="s">
         <v>10</v>
       </c>
@@ -11174,55 +11170,55 @@
         <v>25356.537253140337</v>
       </c>
       <c r="AF19" s="12">
         <v>14690.43818536316</v>
       </c>
       <c r="AG19" s="12">
         <v>18878.687095827398</v>
       </c>
       <c r="AH19" s="12">
         <v>23651.718587662523</v>
       </c>
       <c r="AI19" s="12">
         <v>20549.192342552433</v>
       </c>
       <c r="AJ19" s="12">
         <v>25724.5</v>
       </c>
       <c r="AK19" s="12">
         <v>48023.5</v>
       </c>
       <c r="AL19" s="12">
         <v>21153.7</v>
       </c>
     </row>
     <row r="20" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="57">
+      <c r="A20" s="56">
         <v>590000000</v>
       </c>
-      <c r="B20" s="58" t="s">
-        <v>62</v>
+      <c r="B20" s="57" t="s">
+        <v>61</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J20" s="12" t="s">
         <v>10</v>
       </c>
@@ -11290,55 +11286,55 @@
         <v>1284.0526148424633</v>
       </c>
       <c r="AF20" s="12">
         <v>1379.1915849307638</v>
       </c>
       <c r="AG20" s="12">
         <v>1536.6359468538712</v>
       </c>
       <c r="AH20" s="12">
         <v>2315.7711240813032</v>
       </c>
       <c r="AI20" s="12">
         <v>2761.8134131706593</v>
       </c>
       <c r="AJ20" s="12">
         <v>3991.5</v>
       </c>
       <c r="AK20" s="12">
         <v>3679.3</v>
       </c>
       <c r="AL20" s="12">
         <v>6639.9</v>
       </c>
     </row>
     <row r="21" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="57">
+      <c r="A21" s="56">
         <v>610000000</v>
       </c>
-      <c r="B21" s="58" t="s">
-        <v>63</v>
+      <c r="B21" s="57" t="s">
+        <v>62</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J21" s="12" t="s">
         <v>10</v>
       </c>
@@ -11406,55 +11402,55 @@
         <v>1548.2454371428639</v>
       </c>
       <c r="AF21" s="12">
         <v>1034.0546642193613</v>
       </c>
       <c r="AG21" s="12">
         <v>1180.0373473592076</v>
       </c>
       <c r="AH21" s="12">
         <v>1307.0699030419594</v>
       </c>
       <c r="AI21" s="12">
         <v>1297.9142319681521</v>
       </c>
       <c r="AJ21" s="12">
         <v>1769.8</v>
       </c>
       <c r="AK21" s="12">
         <v>1935.9</v>
       </c>
       <c r="AL21" s="12">
         <v>3013.8</v>
       </c>
     </row>
     <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="57">
+      <c r="A22" s="56">
         <v>620000000</v>
       </c>
-      <c r="B22" s="58" t="s">
-        <v>64</v>
+      <c r="B22" s="57" t="s">
+        <v>63</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J22" s="12" t="s">
         <v>10</v>
       </c>
@@ -11522,55 +11518,55 @@
         <v>493.68832512351037</v>
       </c>
       <c r="AF22" s="12">
         <v>2118.5718337775529</v>
       </c>
       <c r="AG22" s="12">
         <v>414.45015572979185</v>
       </c>
       <c r="AH22" s="12">
         <v>741.11548633564996</v>
       </c>
       <c r="AI22" s="12">
         <v>873.75924062112176</v>
       </c>
       <c r="AJ22" s="12">
         <v>12482.1</v>
       </c>
       <c r="AK22" s="12">
         <v>2930.4</v>
       </c>
       <c r="AL22" s="12">
         <v>1046.8</v>
       </c>
     </row>
     <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="57">
+      <c r="A23" s="56">
         <v>630000000</v>
       </c>
-      <c r="B23" s="58" t="s">
-        <v>77</v>
+      <c r="B23" s="57" t="s">
+        <v>76</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J23" s="12" t="s">
         <v>10</v>
       </c>
@@ -11638,55 +11634,55 @@
         <v>7652.8089766222529</v>
       </c>
       <c r="AF23" s="12">
         <v>9043.5311025553001</v>
       </c>
       <c r="AG23" s="12">
         <v>10122.456937417865</v>
       </c>
       <c r="AH23" s="12">
         <v>13813.627143429057</v>
       </c>
       <c r="AI23" s="12">
         <v>16623.593366897818</v>
       </c>
       <c r="AJ23" s="12">
         <v>12739.6</v>
       </c>
       <c r="AK23" s="12">
         <v>15601.9</v>
       </c>
       <c r="AL23" s="12">
         <v>16048.2</v>
       </c>
     </row>
     <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="57">
+      <c r="A24" s="56">
         <v>710000000</v>
       </c>
-      <c r="B24" s="58" t="s">
-        <v>66</v>
+      <c r="B24" s="57" t="s">
+        <v>65</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J24" s="12" t="s">
         <v>10</v>
       </c>
@@ -11754,55 +11750,55 @@
         <v>8144.5183456392269</v>
       </c>
       <c r="AF24" s="12">
         <v>14267.064178343024</v>
       </c>
       <c r="AG24" s="12">
         <v>12186.141467203384</v>
       </c>
       <c r="AH24" s="12">
         <v>12746.760916992171</v>
       </c>
       <c r="AI24" s="12">
         <v>11532.449684402811</v>
       </c>
       <c r="AJ24" s="12">
         <v>14202.1</v>
       </c>
       <c r="AK24" s="12">
         <v>12647.3</v>
       </c>
       <c r="AL24" s="12">
         <v>13602.2</v>
       </c>
     </row>
     <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="57">
+      <c r="A25" s="56">
         <v>750000000</v>
       </c>
-      <c r="B25" s="58" t="s">
-        <v>67</v>
+      <c r="B25" s="57" t="s">
+        <v>66</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J25" s="12" t="s">
         <v>10</v>
       </c>
@@ -11870,55 +11866,55 @@
         <v>4765.9693769136284</v>
       </c>
       <c r="AF25" s="12">
         <v>8067.595151761011</v>
       </c>
       <c r="AG25" s="12">
         <v>10727.536291381053</v>
       </c>
       <c r="AH25" s="12">
         <v>7300.0080640871056</v>
       </c>
       <c r="AI25" s="12">
         <v>10811.38834169915</v>
       </c>
       <c r="AJ25" s="12">
         <v>7604.3</v>
       </c>
       <c r="AK25" s="12">
         <v>7904.8</v>
       </c>
       <c r="AL25" s="12">
         <v>14928.7</v>
       </c>
     </row>
     <row r="26" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A26" s="57">
+      <c r="A26" s="56">
         <v>790000000</v>
       </c>
-      <c r="B26" s="58" t="s">
-        <v>68</v>
+      <c r="B26" s="57" t="s">
+        <v>67</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J26" s="12" t="s">
         <v>10</v>
       </c>
@@ -11986,88 +11982,88 @@
         <v>2526.2315381927283</v>
       </c>
       <c r="AF26" s="12">
         <v>2717.8647623909455</v>
       </c>
       <c r="AG26" s="12">
         <v>2408.4281307542615</v>
       </c>
       <c r="AH26" s="12">
         <v>2911.3707413589477</v>
       </c>
       <c r="AI26" s="12">
         <v>2477.4776790381043</v>
       </c>
       <c r="AJ26" s="12">
         <v>2989.6</v>
       </c>
       <c r="AK26" s="12">
         <v>3962.5</v>
       </c>
       <c r="AL26" s="12">
         <v>3895.9</v>
       </c>
     </row>
     <row r="27" spans="1:256" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="68" t="s">
-[...36 lines deleted...]
-      <c r="AJ27" s="68"/>
+      <c r="A27" s="67" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="67"/>
+      <c r="C27" s="67"/>
+      <c r="D27" s="67"/>
+      <c r="E27" s="67"/>
+      <c r="F27" s="67"/>
+      <c r="G27" s="67"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="67"/>
+      <c r="J27" s="67"/>
+      <c r="K27" s="67"/>
+      <c r="L27" s="67"/>
+      <c r="M27" s="67"/>
+      <c r="N27" s="67"/>
+      <c r="O27" s="67"/>
+      <c r="P27" s="67"/>
+      <c r="Q27" s="67"/>
+      <c r="R27" s="67"/>
+      <c r="S27" s="67"/>
+      <c r="T27" s="67"/>
+      <c r="U27" s="67"/>
+      <c r="V27" s="67"/>
+      <c r="W27" s="67"/>
+      <c r="X27" s="67"/>
+      <c r="Y27" s="67"/>
+      <c r="Z27" s="67"/>
+      <c r="AA27" s="67"/>
+      <c r="AB27" s="67"/>
+      <c r="AC27" s="67"/>
+      <c r="AD27" s="67"/>
+      <c r="AE27" s="67"/>
+      <c r="AF27" s="67"/>
+      <c r="AG27" s="67"/>
+      <c r="AH27" s="67"/>
+      <c r="AI27" s="67"/>
+      <c r="AJ27" s="67"/>
       <c r="AK27" s="30"/>
       <c r="AM27" s="30"/>
       <c r="AN27" s="30"/>
       <c r="AO27" s="30"/>
       <c r="AP27" s="30"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="30"/>
       <c r="AT27" s="30"/>
       <c r="AU27" s="30"/>
       <c r="AV27" s="30"/>
       <c r="AW27" s="30"/>
       <c r="AX27" s="30"/>
       <c r="AY27" s="30"/>
       <c r="AZ27" s="30"/>
       <c r="BA27" s="30"/>
       <c r="BB27" s="30"/>
       <c r="BC27" s="30"/>
       <c r="BD27" s="30"/>
       <c r="BE27" s="30"/>
       <c r="BF27" s="30"/>
       <c r="BG27" s="30"/>
       <c r="BH27" s="30"/>
       <c r="BI27" s="30"/>
       <c r="BJ27" s="30"/>
@@ -12287,51 +12283,51 @@
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="26"/>
       <c r="Y28" s="26"/>
       <c r="Z28" s="26"/>
       <c r="AA28" s="26"/>
       <c r="AB28" s="26"/>
       <c r="AC28" s="26"/>
       <c r="AD28" s="26"/>
       <c r="AE28" s="26"/>
       <c r="AF28" s="26"/>
       <c r="AG28" s="26"/>
       <c r="AH28" s="26"/>
       <c r="AI28" s="26"/>
       <c r="AJ28" s="26"/>
       <c r="AK28" s="26"/>
       <c r="AL28" s="22"/>
     </row>
     <row r="29" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="24"/>
       <c r="B29" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="12"/>
       <c r="O29" s="12"/>
       <c r="P29" s="12"/>
       <c r="Q29" s="12"/>
       <c r="R29" s="12"/>
       <c r="S29" s="12"/>
       <c r="T29" s="12"/>
       <c r="U29" s="12"/>
       <c r="V29" s="12"/>
       <c r="W29" s="12">
         <v>82.4</v>
       </c>
       <c r="X29" s="12">
@@ -12360,94 +12356,94 @@
       </c>
       <c r="AF29" s="12">
         <v>629.4</v>
       </c>
       <c r="AG29" s="12">
         <v>490.5</v>
       </c>
       <c r="AH29" s="12">
         <v>302.39999999999998</v>
       </c>
       <c r="AI29" s="12">
         <v>609.70000000000005</v>
       </c>
       <c r="AJ29" s="12">
         <v>837.3</v>
       </c>
       <c r="AK29" s="12">
         <v>769.4</v>
       </c>
       <c r="AL29" s="12">
         <v>637.9</v>
       </c>
     </row>
     <row r="30" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
-      <c r="B30" s="58" t="s">
-        <v>80</v>
+      <c r="B30" s="57" t="s">
+        <v>79</v>
       </c>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="12"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="12"/>
       <c r="O30" s="12"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="12"/>
       <c r="T30" s="12"/>
       <c r="U30" s="12"/>
       <c r="V30" s="12"/>
       <c r="W30" s="12"/>
       <c r="X30" s="12"/>
       <c r="Y30" s="12"/>
       <c r="Z30" s="12"/>
       <c r="AA30" s="12"/>
       <c r="AB30" s="12"/>
       <c r="AC30" s="12"/>
       <c r="AD30" s="12"/>
       <c r="AE30" s="12"/>
       <c r="AF30" s="12"/>
       <c r="AG30" s="12"/>
       <c r="AH30" s="12"/>
       <c r="AI30" s="12"/>
       <c r="AJ30" s="12"/>
       <c r="AK30" s="12"/>
       <c r="AL30" s="12"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="24"/>
-      <c r="B31" s="58" t="s">
-        <v>71</v>
+      <c r="B31" s="57" t="s">
+        <v>70</v>
       </c>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="12"/>
       <c r="O31" s="12"/>
       <c r="P31" s="12"/>
       <c r="Q31" s="12"/>
       <c r="R31" s="12"/>
       <c r="S31" s="12"/>
       <c r="T31" s="12"/>
       <c r="U31" s="12"/>
       <c r="V31" s="12"/>
       <c r="W31" s="12">
         <v>14.3</v>
       </c>
       <c r="X31" s="12">
@@ -12476,52 +12472,52 @@
       </c>
       <c r="AF31" s="12">
         <v>104.2</v>
       </c>
       <c r="AG31" s="12">
         <v>152.1</v>
       </c>
       <c r="AH31" s="12">
         <v>108.5</v>
       </c>
       <c r="AI31" s="12">
         <v>226</v>
       </c>
       <c r="AJ31" s="12">
         <v>218.5</v>
       </c>
       <c r="AK31" s="12">
         <v>328.1</v>
       </c>
       <c r="AL31" s="12">
         <v>207.6</v>
       </c>
     </row>
     <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
-      <c r="B32" s="58" t="s">
-        <v>72</v>
+      <c r="B32" s="57" t="s">
+        <v>71</v>
       </c>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="37"/>
       <c r="Q32" s="37"/>
       <c r="R32" s="37"/>
       <c r="S32" s="37"/>
       <c r="T32" s="37"/>
       <c r="U32" s="37"/>
       <c r="V32" s="37"/>
       <c r="W32" s="12">
         <v>16.600000000000001</v>
       </c>
       <c r="X32" s="12">
@@ -12549,52 +12545,52 @@
         <v>207.4</v>
       </c>
       <c r="AF32" s="12">
         <v>393.6</v>
       </c>
       <c r="AG32" s="12">
         <v>258.60000000000002</v>
       </c>
       <c r="AH32" s="12">
         <v>182.8</v>
       </c>
       <c r="AI32" s="12">
         <v>178.3</v>
       </c>
       <c r="AJ32" s="12">
         <v>481</v>
       </c>
       <c r="AK32" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AL32" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="B33" s="58" t="s">
-        <v>73</v>
+      <c r="B33" s="57" t="s">
+        <v>72</v>
       </c>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="37"/>
       <c r="K33" s="37"/>
       <c r="L33" s="37"/>
       <c r="M33" s="37"/>
       <c r="N33" s="37"/>
       <c r="O33" s="37"/>
       <c r="P33" s="37"/>
       <c r="Q33" s="37"/>
       <c r="R33" s="37"/>
       <c r="S33" s="37"/>
       <c r="T33" s="37"/>
       <c r="U33" s="37"/>
       <c r="V33" s="37"/>
       <c r="W33" s="12">
         <v>12.6</v>
       </c>
       <c r="X33" s="12">
@@ -12622,52 +12618,52 @@
         <v>6</v>
       </c>
       <c r="AF33" s="12">
         <v>15.7</v>
       </c>
       <c r="AG33" s="12">
         <v>57.2</v>
       </c>
       <c r="AH33" s="12">
         <v>0.8</v>
       </c>
       <c r="AI33" s="12">
         <v>191.5</v>
       </c>
       <c r="AJ33" s="12">
         <v>118.9</v>
       </c>
       <c r="AK33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AL33" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="B34" s="58" t="s">
-        <v>74</v>
+      <c r="B34" s="57" t="s">
+        <v>73</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="37"/>
       <c r="I34" s="37"/>
       <c r="J34" s="37"/>
       <c r="K34" s="37"/>
       <c r="L34" s="37"/>
       <c r="M34" s="37"/>
       <c r="N34" s="37"/>
       <c r="O34" s="37"/>
       <c r="P34" s="37"/>
       <c r="Q34" s="37"/>
       <c r="R34" s="37"/>
       <c r="S34" s="37"/>
       <c r="T34" s="37"/>
       <c r="U34" s="37"/>
       <c r="V34" s="37"/>
       <c r="W34" s="12">
         <v>38.9</v>
       </c>
       <c r="X34" s="12">
@@ -12696,51 +12692,51 @@
       </c>
       <c r="AF34" s="12">
         <v>115.9</v>
       </c>
       <c r="AG34" s="12">
         <v>22.5</v>
       </c>
       <c r="AH34" s="12">
         <v>10.3</v>
       </c>
       <c r="AI34" s="12">
         <v>13.9</v>
       </c>
       <c r="AJ34" s="12">
         <v>18.899999999999999</v>
       </c>
       <c r="AK34" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AL34" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B35" s="35" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="37" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="I37" s="36"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="L37" s="36"/>
       <c r="M37" s="36"/>
       <c r="N37" s="36"/>
       <c r="O37" s="36"/>
       <c r="P37" s="36"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
     </row>
     <row r="38" spans="2:38" x14ac:dyDescent="0.2">
       <c r="H38" s="34"/>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
       <c r="L38" s="34"/>
@@ -12750,86 +12746,86 @@
       <c r="P38" s="34"/>
       <c r="Q38" s="34"/>
       <c r="R38" s="34"/>
       <c r="S38" s="34"/>
       <c r="T38" s="34"/>
       <c r="U38" s="34"/>
       <c r="V38" s="34"/>
       <c r="W38" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:AJ27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL28"/>
   <sheetViews>
-    <sheetView topLeftCell="F1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="R48" sqref="R48"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="N44" sqref="N44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="22" width="9" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="11" style="22" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="8.85546875" style="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
-        <v>87</v>
+      <c r="A4" s="59" t="s">
+        <v>86</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
       <c r="J4" s="5">
         <v>1997</v>
@@ -12891,62 +12887,62 @@
       <c r="AC4" s="5">
         <v>2016</v>
       </c>
       <c r="AD4" s="5">
         <v>2017</v>
       </c>
       <c r="AE4" s="5">
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
       <c r="AK4" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="AL4" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="44">
+      <c r="A5" s="43">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C5" s="12">
         <v>20600</v>
       </c>
       <c r="D5" s="12">
         <v>20400</v>
       </c>
       <c r="E5" s="12">
         <v>19400</v>
       </c>
       <c r="F5" s="12">
         <v>42300</v>
       </c>
       <c r="G5" s="12">
         <v>31700</v>
       </c>
       <c r="H5" s="12">
         <v>37900</v>
       </c>
       <c r="I5" s="12">
         <v>41100</v>
       </c>
       <c r="J5" s="12">
         <v>79900</v>
       </c>
@@ -13006,62 +13002,62 @@
       </c>
       <c r="AC5" s="12">
         <v>205827.5699</v>
       </c>
       <c r="AD5" s="12">
         <v>232806.56299999997</v>
       </c>
       <c r="AE5" s="12">
         <v>281415.64640000003</v>
       </c>
       <c r="AF5" s="12">
         <v>273031.02410000004</v>
       </c>
       <c r="AG5" s="12">
         <v>253719.19189999998</v>
       </c>
       <c r="AH5" s="12">
         <v>281400.93689999997</v>
       </c>
       <c r="AI5" s="12">
         <v>266690.20799999993</v>
       </c>
       <c r="AJ5" s="12">
         <v>282870.5</v>
       </c>
-      <c r="AK5" s="64">
+      <c r="AK5" s="63">
         <v>220210.01430000001</v>
       </c>
       <c r="AL5" s="12">
         <v>257554.4</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="57">
+      <c r="A6" s="56">
         <v>100000000</v>
       </c>
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="39" t="s">
         <v>9</v>
@@ -13122,63 +13118,63 @@
       </c>
       <c r="AC6" s="12">
         <v>714.72660304400392</v>
       </c>
       <c r="AD6" s="12">
         <v>773.96995733195388</v>
       </c>
       <c r="AE6" s="12">
         <v>740.97794131987473</v>
       </c>
       <c r="AF6" s="12">
         <v>799.27716159591785</v>
       </c>
       <c r="AG6" s="12">
         <v>1848.7060445026179</v>
       </c>
       <c r="AH6" s="12">
         <v>2012.6569751308905</v>
       </c>
       <c r="AI6" s="12">
         <v>2248.6186256544506</v>
       </c>
       <c r="AJ6" s="12">
         <v>2183.6</v>
       </c>
-      <c r="AK6" s="64">
+      <c r="AK6" s="63">
         <v>3004.6109369695041</v>
       </c>
       <c r="AL6" s="12">
         <v>11084.2</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="57">
+      <c r="A7" s="56">
         <v>150000000</v>
       </c>
-      <c r="B7" s="58" t="s">
-        <v>52</v>
+      <c r="B7" s="57" t="s">
+        <v>51</v>
       </c>
       <c r="C7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>9</v>
       </c>
@@ -13238,63 +13234,63 @@
       </c>
       <c r="AC7" s="12">
         <v>8008.6285047948195</v>
       </c>
       <c r="AD7" s="12">
         <v>9238.3056047574773</v>
       </c>
       <c r="AE7" s="12">
         <v>6884.7396673765061</v>
       </c>
       <c r="AF7" s="12">
         <v>11601.783761088418</v>
       </c>
       <c r="AG7" s="12">
         <v>12377.985127952237</v>
       </c>
       <c r="AH7" s="12">
         <v>13944.562223497698</v>
       </c>
       <c r="AI7" s="12">
         <v>14320.11857049621</v>
       </c>
       <c r="AJ7" s="12">
         <v>15959.5</v>
       </c>
-      <c r="AK7" s="64">
+      <c r="AK7" s="63">
         <v>10838.263923993974</v>
       </c>
       <c r="AL7" s="12">
         <v>16647</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="57">
+      <c r="A8" s="56">
         <v>190000000</v>
       </c>
-      <c r="B8" s="58" t="s">
-        <v>53</v>
+      <c r="B8" s="57" t="s">
+        <v>52</v>
       </c>
       <c r="C8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="39" t="s">
         <v>9</v>
       </c>
@@ -13354,63 +13350,63 @@
       </c>
       <c r="AC8" s="12">
         <v>22335.539264302552</v>
       </c>
       <c r="AD8" s="12">
         <v>24589.761807213101</v>
       </c>
       <c r="AE8" s="12">
         <v>23238.780898263838</v>
       </c>
       <c r="AF8" s="12">
         <v>27377.417018875902</v>
       </c>
       <c r="AG8" s="12">
         <v>9003.4474187863943</v>
       </c>
       <c r="AH8" s="12">
         <v>10534.928746705486</v>
       </c>
       <c r="AI8" s="12">
         <v>12546.15555397778</v>
       </c>
       <c r="AJ8" s="12">
         <v>12127.8</v>
       </c>
-      <c r="AK8" s="64">
+      <c r="AK8" s="63">
         <v>2359.9754000000016</v>
       </c>
       <c r="AL8" s="12">
         <v>2467.5</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="57">
+      <c r="A9" s="56">
         <v>230000000</v>
       </c>
-      <c r="B9" s="58" t="s">
-        <v>54</v>
+      <c r="B9" s="57" t="s">
+        <v>53</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="39" t="s">
         <v>9</v>
       </c>
@@ -13470,63 +13466,63 @@
       </c>
       <c r="AC9" s="12">
         <v>51908.597005572068</v>
       </c>
       <c r="AD9" s="12">
         <v>59134.512766003863</v>
       </c>
       <c r="AE9" s="12">
         <v>62913.258253068569</v>
       </c>
       <c r="AF9" s="12">
         <v>60055.117984464872</v>
       </c>
       <c r="AG9" s="12">
         <v>85236.216435239214</v>
       </c>
       <c r="AH9" s="12">
         <v>92420.781007351237</v>
       </c>
       <c r="AI9" s="12">
         <v>80389.322276546096</v>
       </c>
       <c r="AJ9" s="12">
         <v>85699</v>
       </c>
-      <c r="AK9" s="64">
+      <c r="AK9" s="63">
         <v>90695.657841339722</v>
       </c>
       <c r="AL9" s="12">
         <v>113530.9</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="57">
+      <c r="A10" s="56">
         <v>270000000</v>
       </c>
-      <c r="B10" s="58" t="s">
-        <v>55</v>
+      <c r="B10" s="57" t="s">
+        <v>54</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J10" s="39" t="s">
         <v>9</v>
       </c>
@@ -13586,63 +13582,63 @@
       </c>
       <c r="AC10" s="12">
         <v>12064.116989836422</v>
       </c>
       <c r="AD10" s="12">
         <v>13583.815181774973</v>
       </c>
       <c r="AE10" s="12">
         <v>13280.395732523632</v>
       </c>
       <c r="AF10" s="12">
         <v>11822.893444492282</v>
       </c>
       <c r="AG10" s="12">
         <v>29272.101300000002</v>
       </c>
       <c r="AH10" s="12">
         <v>27972.425800000001</v>
       </c>
       <c r="AI10" s="12">
         <v>23625.622800000001</v>
       </c>
       <c r="AJ10" s="12">
         <v>23186.9</v>
       </c>
-      <c r="AK10" s="64">
+      <c r="AK10" s="63">
         <v>27215.173600000002</v>
       </c>
       <c r="AL10" s="12">
         <v>29838.400000000001</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="57">
+      <c r="A11" s="56">
         <v>310000000</v>
       </c>
-      <c r="B11" s="58" t="s">
-        <v>56</v>
+      <c r="B11" s="57" t="s">
+        <v>55</v>
       </c>
       <c r="C11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J11" s="39" t="s">
         <v>9</v>
       </c>
@@ -13702,62 +13698,62 @@
       </c>
       <c r="AC11" s="12">
         <v>23488.833537489732</v>
       </c>
       <c r="AD11" s="12">
         <v>25435.811978120833</v>
       </c>
       <c r="AE11" s="12">
         <v>47899.813762967045</v>
       </c>
       <c r="AF11" s="12">
         <v>27046.003060686744</v>
       </c>
       <c r="AG11" s="12">
         <v>12897.588937756665</v>
       </c>
       <c r="AH11" s="12">
         <v>15210.000913607108</v>
       </c>
       <c r="AI11" s="12">
         <v>15445.147993819433</v>
       </c>
       <c r="AJ11" s="12">
         <v>15630.6</v>
       </c>
-      <c r="AK11" s="64">
+      <c r="AK11" s="63">
         <v>2640.1681000000262</v>
       </c>
       <c r="AL11" s="12">
         <v>2576.9</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="57">
+      <c r="A12" s="56">
         <v>330000000</v>
       </c>
-      <c r="B12" s="58" t="s">
+      <c r="B12" s="57" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="39" t="s">
         <v>9</v>
@@ -13818,63 +13814,63 @@
       </c>
       <c r="AC12" s="12">
         <v>4487.3895668405721</v>
       </c>
       <c r="AD12" s="12">
         <v>4859.3471920417969</v>
       </c>
       <c r="AE12" s="12">
         <v>5423.8420137441126</v>
       </c>
       <c r="AF12" s="12">
         <v>5038.6248571204205</v>
       </c>
       <c r="AG12" s="12">
         <v>6519.7969410730839</v>
       </c>
       <c r="AH12" s="12">
         <v>7261.7231108130873</v>
       </c>
       <c r="AI12" s="12">
         <v>5554.0803425899294</v>
       </c>
       <c r="AJ12" s="12">
         <v>5492.7</v>
       </c>
-      <c r="AK12" s="64">
+      <c r="AK12" s="63">
         <v>3231.109036969503</v>
       </c>
       <c r="AL12" s="12">
         <v>11269.2</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="57">
+      <c r="A13" s="56">
         <v>350000000</v>
       </c>
-      <c r="B13" s="58" t="s">
-        <v>57</v>
+      <c r="B13" s="57" t="s">
+        <v>56</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J13" s="39" t="s">
         <v>9</v>
       </c>
@@ -13934,63 +13930,63 @@
       </c>
       <c r="AC13" s="12">
         <v>9778.0776949953888</v>
       </c>
       <c r="AD13" s="12">
         <v>11403.230727397307</v>
       </c>
       <c r="AE13" s="12">
         <v>4036.3816482262278</v>
       </c>
       <c r="AF13" s="12">
         <v>14992.547372557021</v>
       </c>
       <c r="AG13" s="12">
         <v>19456.128821306622</v>
       </c>
       <c r="AH13" s="12">
         <v>20282.488717505123</v>
       </c>
       <c r="AI13" s="12">
         <v>10023.949674482132</v>
       </c>
       <c r="AJ13" s="12">
         <v>10262</v>
       </c>
-      <c r="AK13" s="64">
+      <c r="AK13" s="63">
         <v>9395.807936969506</v>
       </c>
       <c r="AL13" s="12">
         <v>17280.8</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="57">
+      <c r="A14" s="56">
         <v>390000000</v>
       </c>
-      <c r="B14" s="58" t="s">
-        <v>58</v>
+      <c r="B14" s="57" t="s">
+        <v>57</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J14" s="39" t="s">
         <v>9</v>
       </c>
@@ -14050,63 +14046,63 @@
       </c>
       <c r="AC14" s="12">
         <v>571.19290091601476</v>
       </c>
       <c r="AD14" s="12">
         <v>618.53881367707368</v>
       </c>
       <c r="AE14" s="12">
         <v>713.26154137433048</v>
       </c>
       <c r="AF14" s="12">
         <v>578.47988497483186</v>
       </c>
       <c r="AG14" s="12">
         <v>9801.9390999999996</v>
       </c>
       <c r="AH14" s="12">
         <v>12641.030699999999</v>
       </c>
       <c r="AI14" s="12">
         <v>11324.1641</v>
       </c>
       <c r="AJ14" s="12">
         <v>10311.1</v>
       </c>
-      <c r="AK14" s="64">
+      <c r="AK14" s="63">
         <v>11679.0885</v>
       </c>
       <c r="AL14" s="12">
         <v>11708.5</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="57">
+      <c r="A15" s="56">
         <v>430000000</v>
       </c>
-      <c r="B15" s="58" t="s">
-        <v>59</v>
+      <c r="B15" s="57" t="s">
+        <v>58</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="39" t="s">
         <v>9</v>
       </c>
@@ -14166,63 +14162,63 @@
       </c>
       <c r="AC15" s="12">
         <v>2055.4387158074696</v>
       </c>
       <c r="AD15" s="12">
         <v>2225.8130708953181</v>
       </c>
       <c r="AE15" s="12">
         <v>1451.5068592401149</v>
       </c>
       <c r="AF15" s="12">
         <v>1514.791050091658</v>
       </c>
       <c r="AG15" s="12">
         <v>3531.2347281584343</v>
       </c>
       <c r="AH15" s="12">
         <v>9883.9957368403811</v>
       </c>
       <c r="AI15" s="12">
         <v>9987.8279754105533</v>
       </c>
       <c r="AJ15" s="12">
         <v>11309.4</v>
       </c>
-      <c r="AK15" s="64">
+      <c r="AK15" s="63">
         <v>5235.6192156888201</v>
       </c>
       <c r="AL15" s="12">
         <v>11576.5</v>
       </c>
     </row>
     <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="57">
+      <c r="A16" s="56">
         <v>470000000</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>60</v>
+      <c r="B16" s="57" t="s">
+        <v>59</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J16" s="39" t="s">
         <v>9</v>
       </c>
@@ -14282,63 +14278,63 @@
       </c>
       <c r="AC16" s="12">
         <v>11573.031628067174</v>
       </c>
       <c r="AD16" s="12">
         <v>13467.541689370966</v>
       </c>
       <c r="AE16" s="12">
         <v>32802.800544040867</v>
       </c>
       <c r="AF16" s="12">
         <v>32796.671051483478</v>
       </c>
       <c r="AG16" s="12">
         <v>18843.450199999999</v>
       </c>
       <c r="AH16" s="12">
         <v>20644.667919795404</v>
       </c>
       <c r="AI16" s="12">
         <v>20398.943206918717</v>
       </c>
       <c r="AJ16" s="12">
         <v>22650.6</v>
       </c>
-      <c r="AK16" s="64">
+      <c r="AK16" s="63">
         <v>25876.588400000001</v>
       </c>
       <c r="AL16" s="12">
         <v>41669.9</v>
       </c>
     </row>
     <row r="17" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="57">
+      <c r="A17" s="56">
         <v>550000000</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>61</v>
+      <c r="B17" s="57" t="s">
+        <v>60</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J17" s="39" t="s">
         <v>9</v>
       </c>
@@ -14398,63 +14394,63 @@
       </c>
       <c r="AC17" s="12">
         <v>11042.94698073974</v>
       </c>
       <c r="AD17" s="12">
         <v>13018.432444457138</v>
       </c>
       <c r="AE17" s="12">
         <v>12634.005870984749</v>
       </c>
       <c r="AF17" s="12">
         <v>12076.896828847477</v>
       </c>
       <c r="AG17" s="12">
         <v>10958</v>
       </c>
       <c r="AH17" s="12">
         <v>11049</v>
       </c>
       <c r="AI17" s="12">
         <v>11051</v>
       </c>
       <c r="AJ17" s="12">
         <v>11255</v>
       </c>
-      <c r="AK17" s="64">
+      <c r="AK17" s="63">
         <v>11822</v>
       </c>
       <c r="AL17" s="12">
         <v>11880</v>
       </c>
     </row>
     <row r="18" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="57">
+      <c r="A18" s="56">
         <v>590000000</v>
       </c>
-      <c r="B18" s="58" t="s">
-        <v>62</v>
+      <c r="B18" s="57" t="s">
+        <v>61</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J18" s="39" t="s">
         <v>9</v>
       </c>
@@ -14514,63 +14510,63 @@
       </c>
       <c r="AC18" s="12">
         <v>2499.8347796569064</v>
       </c>
       <c r="AD18" s="12">
         <v>2947.0330934331623</v>
       </c>
       <c r="AE18" s="12">
         <v>3536.1088535165163</v>
       </c>
       <c r="AF18" s="12">
         <v>3565.8892272339081</v>
       </c>
       <c r="AG18" s="12">
         <v>10965</v>
       </c>
       <c r="AH18" s="12">
         <v>11025</v>
       </c>
       <c r="AI18" s="12">
         <v>11060</v>
       </c>
       <c r="AJ18" s="12">
         <v>11267</v>
       </c>
-      <c r="AK18" s="64">
+      <c r="AK18" s="63">
         <v>11843</v>
       </c>
       <c r="AL18" s="12">
         <v>11891</v>
       </c>
     </row>
     <row r="19" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="57">
+      <c r="A19" s="56">
         <v>610000000</v>
       </c>
-      <c r="B19" s="58" t="s">
-        <v>63</v>
+      <c r="B19" s="57" t="s">
+        <v>62</v>
       </c>
       <c r="C19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="39" t="s">
         <v>9</v>
       </c>
@@ -14630,63 +14626,63 @@
       </c>
       <c r="AC19" s="12">
         <v>24710.262864258795</v>
       </c>
       <c r="AD19" s="12">
         <v>27265.553478226342</v>
       </c>
       <c r="AE19" s="12">
         <v>30849.800471098872</v>
       </c>
       <c r="AF19" s="12">
         <v>29600.156886963323</v>
       </c>
       <c r="AG19" s="12">
         <v>17099.314603544793</v>
       </c>
       <c r="AH19" s="12">
         <v>20462.670219104159</v>
       </c>
       <c r="AI19" s="12">
         <v>21259.381955770536</v>
       </c>
       <c r="AJ19" s="12">
         <v>21318.7</v>
       </c>
-      <c r="AK19" s="64">
+      <c r="AK19" s="63">
         <v>9394.5186337345876</v>
       </c>
       <c r="AL19" s="12">
         <v>9453</v>
       </c>
     </row>
     <row r="20" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="57">
+      <c r="A20" s="56">
         <v>620000000</v>
       </c>
-      <c r="B20" s="58" t="s">
-        <v>64</v>
+      <c r="B20" s="57" t="s">
+        <v>63</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J20" s="39" t="s">
         <v>9</v>
       </c>
@@ -14746,63 +14742,63 @@
       </c>
       <c r="AC20" s="12">
         <v>10655.297453702755</v>
       </c>
       <c r="AD20" s="12">
         <v>12534.196764269862</v>
       </c>
       <c r="AE20" s="12">
         <v>7852.0866856078055</v>
       </c>
       <c r="AF20" s="12">
         <v>16174.905452642764</v>
       </c>
       <c r="AG20" s="12">
         <v>730.79784167994535</v>
       </c>
       <c r="AH20" s="12">
         <v>795.6080296494423</v>
       </c>
       <c r="AI20" s="12">
         <v>11004.884224334168</v>
       </c>
       <c r="AJ20" s="12">
         <v>17983.2</v>
       </c>
-      <c r="AK20" s="64">
+      <c r="AK20" s="63">
         <v>22623.318380363642</v>
       </c>
       <c r="AL20" s="12">
         <v>37493</v>
       </c>
     </row>
     <row r="21" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="57">
+      <c r="A21" s="56">
         <v>710000000</v>
       </c>
-      <c r="B21" s="58" t="s">
-        <v>66</v>
+      <c r="B21" s="57" t="s">
+        <v>65</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J21" s="39" t="s">
         <v>9</v>
       </c>
@@ -14862,63 +14858,63 @@
       </c>
       <c r="AC21" s="12">
         <v>6809.0174472729304</v>
       </c>
       <c r="AD21" s="12">
         <v>8027.0903958025401</v>
       </c>
       <c r="AE21" s="12">
         <v>15889.754594971275</v>
       </c>
       <c r="AF21" s="12">
         <v>11528.782368247083</v>
       </c>
       <c r="AG21" s="12">
         <v>3.4843999999999999</v>
       </c>
       <c r="AH21" s="12">
         <v>46.396800000000006</v>
       </c>
       <c r="AI21" s="12">
         <v>178.9907</v>
       </c>
       <c r="AJ21" s="12">
         <v>344.3</v>
       </c>
-      <c r="AK21" s="64">
+      <c r="AK21" s="63">
         <v>507.2681</v>
       </c>
       <c r="AL21" s="12">
         <v>553.20000000000005</v>
       </c>
     </row>
     <row r="22" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="57">
+      <c r="A22" s="56">
         <v>750000000</v>
       </c>
-      <c r="B22" s="58" t="s">
-        <v>67</v>
+      <c r="B22" s="57" t="s">
+        <v>66</v>
       </c>
       <c r="C22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J22" s="39" t="s">
         <v>9</v>
       </c>
@@ -14978,63 +14974,63 @@
       </c>
       <c r="AC22" s="12">
         <v>1223.3458765887747</v>
       </c>
       <c r="AD22" s="12">
         <v>1442.1916249668811</v>
       </c>
       <c r="AE22" s="12">
         <v>6589.0756071662663</v>
       </c>
       <c r="AF22" s="12">
         <v>2691.3811034690434</v>
       </c>
       <c r="AG22" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AH22" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AI22" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AJ22" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AK22" s="64">
+      <c r="AK22" s="63">
         <v>36005.681400000001</v>
       </c>
       <c r="AL22" s="12">
         <v>34295.9</v>
       </c>
     </row>
     <row r="23" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="57">
+      <c r="A23" s="56">
         <v>790000000</v>
       </c>
-      <c r="B23" s="58" t="s">
-        <v>68</v>
+      <c r="B23" s="57" t="s">
+        <v>67</v>
       </c>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
       <c r="T23" s="12"/>
       <c r="U23" s="12"/>
       <c r="V23" s="12"/>
       <c r="W23" s="12">
         <v>276.37710302740089</v>
       </c>
       <c r="X23" s="12">
@@ -15054,92 +15050,92 @@
       </c>
       <c r="AC23" s="12">
         <v>1901.2920861139105</v>
       </c>
       <c r="AD23" s="12">
         <v>2241.4164102594345</v>
       </c>
       <c r="AE23" s="12">
         <v>4679.0554545093719</v>
       </c>
       <c r="AF23" s="12">
         <v>3769.4055851648645</v>
       </c>
       <c r="AG23" s="12">
         <v>5174</v>
       </c>
       <c r="AH23" s="12">
         <v>5213</v>
       </c>
       <c r="AI23" s="12">
         <v>6272</v>
       </c>
       <c r="AJ23" s="12">
         <v>5889</v>
       </c>
-      <c r="AK23" s="64">
+      <c r="AK23" s="63">
         <v>15460.477893970678</v>
       </c>
       <c r="AL23" s="12">
         <v>15374.1</v>
       </c>
     </row>
     <row r="24" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="69" t="s">
-[...17 lines deleted...]
-      <c r="Q24" s="69"/>
+      <c r="A24" s="68" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" s="68"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="68"/>
+      <c r="F24" s="68"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="68"/>
+      <c r="I24" s="68"/>
+      <c r="J24" s="68"/>
+      <c r="K24" s="68"/>
+      <c r="L24" s="68"/>
+      <c r="M24" s="68"/>
+      <c r="N24" s="68"/>
+      <c r="O24" s="68"/>
+      <c r="P24" s="68"/>
+      <c r="Q24" s="68"/>
     </row>
     <row r="25" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="62"/>
-[...7 lines deleted...]
-      <c r="I25" s="63"/>
+      <c r="A25" s="61"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
     </row>
     <row r="26" spans="1:38" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B26" s="40" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B27" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="39" t="s">
@@ -15184,80 +15180,80 @@
       <c r="V27" s="12">
         <v>82100</v>
       </c>
       <c r="W27" s="12">
         <v>89410</v>
       </c>
       <c r="X27" s="12">
         <v>99969.9</v>
       </c>
       <c r="Y27" s="12">
         <v>99674.3</v>
       </c>
       <c r="Z27" s="12">
         <v>103316.84999999999</v>
       </c>
       <c r="AA27" s="12">
         <v>99637.4</v>
       </c>
       <c r="AB27" s="12">
         <v>90644.3</v>
       </c>
       <c r="AC27" s="12">
         <v>82936.5</v>
       </c>
       <c r="AD27" s="12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AE27" s="12">
         <v>102862.79999999999</v>
       </c>
       <c r="AF27" s="12">
         <v>94666.078099999999</v>
       </c>
       <c r="AG27" s="12">
         <v>78558.3</v>
       </c>
       <c r="AH27" s="12">
         <v>104763.6</v>
       </c>
       <c r="AI27" s="12">
         <v>90267.4</v>
       </c>
       <c r="AJ27" s="12">
         <v>93852.5</v>
       </c>
-      <c r="AK27" s="41">
-[...3 lines deleted...]
-        <v>137169.79999999999</v>
+      <c r="AK27" s="12">
+        <v>95171.542199999996</v>
+      </c>
+      <c r="AL27" s="12">
+        <v>94459.698599999989</v>
       </c>
     </row>
     <row r="28" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B28" s="11" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="39" t="s">
         <v>9</v>
       </c>
@@ -15297,126 +15293,126 @@
       <c r="V28" s="12">
         <v>80800</v>
       </c>
       <c r="W28" s="12">
         <v>104549.5</v>
       </c>
       <c r="X28" s="12">
         <v>114109.1</v>
       </c>
       <c r="Y28" s="12">
         <v>113547.8</v>
       </c>
       <c r="Z28" s="12">
         <v>122598.9</v>
       </c>
       <c r="AA28" s="12">
         <v>125381.7</v>
       </c>
       <c r="AB28" s="12">
         <v>123998.7</v>
       </c>
       <c r="AC28" s="12">
         <v>122891.1</v>
       </c>
       <c r="AD28" s="12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AE28" s="12">
         <v>178552.8</v>
       </c>
       <c r="AF28" s="12">
         <v>178364.946</v>
       </c>
       <c r="AG28" s="12">
         <v>175160.9</v>
       </c>
       <c r="AH28" s="12">
         <v>176637.3</v>
       </c>
       <c r="AI28" s="12">
         <v>176422.8</v>
       </c>
       <c r="AJ28" s="12">
         <v>189018</v>
       </c>
-      <c r="AK28" s="41">
-[...3 lines deleted...]
-        <v>104215.3</v>
+      <c r="AK28" s="12">
+        <v>125038.4721</v>
+      </c>
+      <c r="AL28" s="12">
+        <v>137169.79380000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:Q24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="T57" sqref="T57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="37" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="5.7109375" style="1" customWidth="1"/>
     <col min="39" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="8.85546875" style="1" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
-        <v>87</v>
+      <c r="A4" s="59" t="s">
+        <v>86</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
       <c r="J4" s="5">
         <v>1997</v>
@@ -15485,55 +15481,55 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
       <c r="AK4" s="5">
         <v>2024</v>
       </c>
       <c r="AL4" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="44">
+      <c r="A5" s="43">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C5" s="12">
         <v>48.2</v>
       </c>
       <c r="D5" s="12">
         <v>48.7</v>
       </c>
       <c r="E5" s="12">
         <v>29.9</v>
       </c>
       <c r="F5" s="12">
         <v>22.8</v>
       </c>
       <c r="G5" s="12">
         <v>24.1</v>
       </c>
       <c r="H5" s="12">
         <v>25.6</v>
       </c>
       <c r="I5" s="12">
         <v>25.5</v>
       </c>
       <c r="J5" s="12">
         <v>24.6</v>
       </c>
@@ -15601,54 +15597,54 @@
         <v>44.1</v>
       </c>
       <c r="AF5" s="12">
         <v>26.7</v>
       </c>
       <c r="AG5" s="12">
         <v>23.400000000000002</v>
       </c>
       <c r="AH5" s="12">
         <v>33.700000000000003</v>
       </c>
       <c r="AI5" s="12">
         <v>24.5</v>
       </c>
       <c r="AJ5" s="12">
         <v>23.8</v>
       </c>
       <c r="AK5" s="12">
         <v>27.7</v>
       </c>
       <c r="AL5" s="12">
         <v>26.7</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="57">
+      <c r="A6" s="56">
         <v>100000000</v>
       </c>
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="39" t="s">
         <v>9</v>
@@ -15717,239 +15713,239 @@
         <v>2</v>
       </c>
       <c r="AF6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AG6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AH6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AI6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AJ6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AK6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AL6" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="57">
+      <c r="A7" s="56">
         <v>110000000</v>
       </c>
-      <c r="B7" s="58" t="s">
-        <v>51</v>
+      <c r="B7" s="57" t="s">
+        <v>50</v>
       </c>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="39"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="39"/>
       <c r="R7" s="39"/>
       <c r="S7" s="39"/>
       <c r="T7" s="39"/>
       <c r="U7" s="39"/>
       <c r="V7" s="39"/>
       <c r="W7" s="12"/>
       <c r="X7" s="12"/>
       <c r="Y7" s="12"/>
       <c r="Z7" s="12"/>
       <c r="AA7" s="12"/>
       <c r="AB7" s="12"/>
       <c r="AC7" s="12"/>
       <c r="AD7" s="12"/>
       <c r="AE7" s="12"/>
       <c r="AF7" s="12"/>
       <c r="AG7" s="12"/>
       <c r="AH7" s="12"/>
       <c r="AI7" s="12"/>
       <c r="AJ7" s="12"/>
       <c r="AK7" s="12"/>
       <c r="AL7" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="57">
+      <c r="A8" s="56">
         <v>150000000</v>
       </c>
-      <c r="B8" s="58" t="s">
-        <v>52</v>
+      <c r="B8" s="57" t="s">
+        <v>51</v>
       </c>
       <c r="C8" s="39"/>
       <c r="D8" s="39"/>
       <c r="E8" s="39"/>
       <c r="F8" s="39"/>
       <c r="G8" s="39"/>
       <c r="H8" s="39"/>
       <c r="I8" s="39"/>
       <c r="J8" s="39"/>
       <c r="K8" s="39"/>
       <c r="L8" s="39"/>
       <c r="M8" s="39"/>
       <c r="N8" s="39"/>
       <c r="O8" s="39"/>
       <c r="P8" s="39"/>
       <c r="Q8" s="39"/>
       <c r="R8" s="39"/>
       <c r="S8" s="39"/>
       <c r="T8" s="39"/>
       <c r="U8" s="39"/>
       <c r="V8" s="39"/>
       <c r="W8" s="12"/>
       <c r="X8" s="12"/>
       <c r="Y8" s="12"/>
       <c r="Z8" s="12"/>
       <c r="AA8" s="12"/>
       <c r="AB8" s="12"/>
       <c r="AC8" s="12"/>
       <c r="AD8" s="12"/>
       <c r="AE8" s="12"/>
       <c r="AF8" s="12"/>
       <c r="AG8" s="12"/>
       <c r="AH8" s="12"/>
       <c r="AI8" s="12"/>
       <c r="AJ8" s="12"/>
       <c r="AK8" s="12"/>
       <c r="AL8" s="12">
         <v>0.3</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="57">
+      <c r="A9" s="56">
         <v>190000000</v>
       </c>
-      <c r="B9" s="58" t="s">
-        <v>53</v>
+      <c r="B9" s="57" t="s">
+        <v>52</v>
       </c>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="39"/>
       <c r="G9" s="39"/>
       <c r="H9" s="39"/>
       <c r="I9" s="39"/>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
       <c r="L9" s="39"/>
       <c r="M9" s="39"/>
       <c r="N9" s="39"/>
       <c r="O9" s="39"/>
       <c r="P9" s="39"/>
       <c r="Q9" s="39"/>
       <c r="R9" s="39"/>
       <c r="S9" s="39"/>
       <c r="T9" s="39"/>
       <c r="U9" s="39"/>
       <c r="V9" s="39"/>
       <c r="W9" s="12"/>
       <c r="X9" s="12"/>
       <c r="Y9" s="12"/>
       <c r="Z9" s="12"/>
       <c r="AA9" s="12"/>
       <c r="AB9" s="12"/>
       <c r="AC9" s="12"/>
       <c r="AD9" s="12"/>
       <c r="AE9" s="12"/>
       <c r="AF9" s="12"/>
       <c r="AG9" s="12"/>
       <c r="AH9" s="12"/>
       <c r="AI9" s="12"/>
       <c r="AJ9" s="12"/>
       <c r="AK9" s="12"/>
       <c r="AL9" s="12" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="57">
+      <c r="A10" s="56">
         <v>230000000</v>
       </c>
-      <c r="B10" s="58" t="s">
-        <v>54</v>
+      <c r="B10" s="57" t="s">
+        <v>53</v>
       </c>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="39"/>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="39"/>
       <c r="I10" s="39"/>
       <c r="J10" s="39"/>
       <c r="K10" s="39"/>
       <c r="L10" s="39"/>
       <c r="M10" s="39"/>
       <c r="N10" s="39"/>
       <c r="O10" s="39"/>
       <c r="P10" s="39"/>
       <c r="Q10" s="39"/>
       <c r="R10" s="39"/>
       <c r="S10" s="39"/>
       <c r="T10" s="39"/>
       <c r="U10" s="39"/>
       <c r="V10" s="39"/>
       <c r="W10" s="12"/>
       <c r="X10" s="12"/>
       <c r="Y10" s="12"/>
       <c r="Z10" s="12"/>
       <c r="AA10" s="12"/>
       <c r="AB10" s="12"/>
       <c r="AC10" s="12"/>
       <c r="AD10" s="12"/>
       <c r="AE10" s="12"/>
       <c r="AF10" s="12"/>
       <c r="AG10" s="12"/>
       <c r="AH10" s="12"/>
       <c r="AI10" s="12"/>
       <c r="AJ10" s="12"/>
       <c r="AK10" s="12"/>
       <c r="AL10" s="12">
         <v>0.5</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="57">
+      <c r="A11" s="56">
         <v>270000000</v>
       </c>
-      <c r="B11" s="58" t="s">
-        <v>55</v>
+      <c r="B11" s="57" t="s">
+        <v>54</v>
       </c>
       <c r="C11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J11" s="39" t="s">
         <v>9</v>
       </c>
@@ -16017,469 +16013,469 @@
         <v>0.79300000000000004</v>
       </c>
       <c r="AF11" s="12">
         <v>0.72599999999999998</v>
       </c>
       <c r="AG11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AH11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AI11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AJ11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AK11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AL11" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="57">
+      <c r="A12" s="56">
         <v>310000000</v>
       </c>
-      <c r="B12" s="58" t="s">
-        <v>56</v>
+      <c r="B12" s="57" t="s">
+        <v>55</v>
       </c>
       <c r="C12" s="39"/>
       <c r="D12" s="39"/>
       <c r="E12" s="39"/>
       <c r="F12" s="39"/>
       <c r="G12" s="39"/>
       <c r="H12" s="39"/>
       <c r="I12" s="39"/>
       <c r="J12" s="39"/>
       <c r="K12" s="39"/>
       <c r="L12" s="39"/>
       <c r="M12" s="39"/>
       <c r="N12" s="39"/>
       <c r="O12" s="39"/>
       <c r="P12" s="39"/>
       <c r="Q12" s="39"/>
       <c r="R12" s="39"/>
       <c r="S12" s="39"/>
       <c r="T12" s="39"/>
       <c r="U12" s="39"/>
       <c r="V12" s="39"/>
       <c r="W12" s="12"/>
       <c r="X12" s="12"/>
       <c r="Y12" s="12"/>
       <c r="Z12" s="12"/>
       <c r="AA12" s="12"/>
       <c r="AB12" s="12"/>
       <c r="AC12" s="12"/>
       <c r="AD12" s="12"/>
       <c r="AE12" s="12"/>
       <c r="AF12" s="12"/>
       <c r="AG12" s="12"/>
       <c r="AH12" s="12"/>
       <c r="AI12" s="12"/>
       <c r="AJ12" s="12"/>
       <c r="AK12" s="12"/>
       <c r="AL12" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="57">
+      <c r="A13" s="56">
         <v>330000000</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="57" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="39"/>
       <c r="D13" s="39"/>
       <c r="E13" s="39"/>
       <c r="F13" s="39"/>
       <c r="G13" s="39"/>
       <c r="H13" s="39"/>
       <c r="I13" s="39"/>
       <c r="J13" s="39"/>
       <c r="K13" s="39"/>
       <c r="L13" s="39"/>
       <c r="M13" s="39"/>
       <c r="N13" s="39"/>
       <c r="O13" s="39"/>
       <c r="P13" s="39"/>
       <c r="Q13" s="39"/>
       <c r="R13" s="39"/>
       <c r="S13" s="39"/>
       <c r="T13" s="39"/>
       <c r="U13" s="39"/>
       <c r="V13" s="39"/>
       <c r="W13" s="12"/>
       <c r="X13" s="12"/>
       <c r="Y13" s="12"/>
       <c r="Z13" s="12"/>
       <c r="AA13" s="12"/>
       <c r="AB13" s="12"/>
       <c r="AC13" s="12"/>
       <c r="AD13" s="12"/>
       <c r="AE13" s="12"/>
       <c r="AF13" s="12"/>
       <c r="AG13" s="12"/>
       <c r="AH13" s="12"/>
       <c r="AI13" s="12"/>
       <c r="AJ13" s="12"/>
       <c r="AK13" s="12"/>
       <c r="AL13" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="57">
+      <c r="A14" s="56">
         <v>350000000</v>
       </c>
-      <c r="B14" s="58" t="s">
-        <v>57</v>
+      <c r="B14" s="57" t="s">
+        <v>56</v>
       </c>
       <c r="C14" s="39"/>
       <c r="D14" s="39"/>
       <c r="E14" s="39"/>
       <c r="F14" s="39"/>
       <c r="G14" s="39"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
       <c r="L14" s="39"/>
       <c r="M14" s="39"/>
       <c r="N14" s="39"/>
       <c r="O14" s="39"/>
       <c r="P14" s="39"/>
       <c r="Q14" s="39"/>
       <c r="R14" s="39"/>
       <c r="S14" s="39"/>
       <c r="T14" s="39"/>
       <c r="U14" s="39"/>
       <c r="V14" s="39"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
       <c r="Z14" s="12"/>
       <c r="AA14" s="12"/>
       <c r="AB14" s="12"/>
       <c r="AC14" s="12"/>
       <c r="AD14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AF14" s="12"/>
       <c r="AG14" s="12"/>
       <c r="AH14" s="12"/>
       <c r="AI14" s="12"/>
       <c r="AJ14" s="12"/>
       <c r="AK14" s="12"/>
       <c r="AL14" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="57">
+      <c r="A15" s="56">
         <v>390000000</v>
       </c>
-      <c r="B15" s="58" t="s">
-        <v>58</v>
+      <c r="B15" s="57" t="s">
+        <v>57</v>
       </c>
       <c r="C15" s="39"/>
       <c r="D15" s="39"/>
       <c r="E15" s="39"/>
       <c r="F15" s="39"/>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="39"/>
       <c r="J15" s="39"/>
       <c r="K15" s="39"/>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
       <c r="N15" s="39"/>
       <c r="O15" s="39"/>
       <c r="P15" s="39"/>
       <c r="Q15" s="39"/>
       <c r="R15" s="39"/>
       <c r="S15" s="39"/>
       <c r="T15" s="39"/>
       <c r="U15" s="39"/>
       <c r="V15" s="39"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
       <c r="Y15" s="12"/>
       <c r="Z15" s="12"/>
       <c r="AA15" s="12"/>
       <c r="AB15" s="12"/>
       <c r="AC15" s="12"/>
       <c r="AD15" s="12"/>
       <c r="AE15" s="12"/>
       <c r="AF15" s="12"/>
       <c r="AG15" s="12"/>
       <c r="AH15" s="12"/>
       <c r="AI15" s="12"/>
       <c r="AJ15" s="12"/>
       <c r="AK15" s="12"/>
       <c r="AL15" s="12">
         <v>0.1</v>
       </c>
     </row>
     <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="57">
+      <c r="A16" s="56">
         <v>430000000</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>59</v>
+      <c r="B16" s="57" t="s">
+        <v>58</v>
       </c>
       <c r="C16" s="39"/>
       <c r="D16" s="39"/>
       <c r="E16" s="39"/>
       <c r="F16" s="39"/>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="I16" s="39"/>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
       <c r="L16" s="39"/>
       <c r="M16" s="39"/>
       <c r="N16" s="39"/>
       <c r="O16" s="39"/>
       <c r="P16" s="39"/>
       <c r="Q16" s="39"/>
       <c r="R16" s="39"/>
       <c r="S16" s="39"/>
       <c r="T16" s="39"/>
       <c r="U16" s="39"/>
       <c r="V16" s="39"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="12"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="12"/>
       <c r="AE16" s="12"/>
       <c r="AF16" s="12"/>
       <c r="AG16" s="12"/>
       <c r="AH16" s="12"/>
       <c r="AI16" s="12"/>
       <c r="AJ16" s="12"/>
       <c r="AK16" s="12"/>
       <c r="AL16" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="57">
+      <c r="A17" s="56">
         <v>470000000</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>60</v>
+      <c r="B17" s="57" t="s">
+        <v>59</v>
       </c>
       <c r="C17" s="39"/>
       <c r="D17" s="39"/>
       <c r="E17" s="39"/>
       <c r="F17" s="39"/>
       <c r="G17" s="39"/>
       <c r="H17" s="39"/>
       <c r="I17" s="39"/>
       <c r="J17" s="39"/>
       <c r="K17" s="39"/>
       <c r="L17" s="39"/>
       <c r="M17" s="39"/>
       <c r="N17" s="39"/>
       <c r="O17" s="39"/>
       <c r="P17" s="39"/>
       <c r="Q17" s="39"/>
       <c r="R17" s="39"/>
       <c r="S17" s="39"/>
       <c r="T17" s="39"/>
       <c r="U17" s="39"/>
       <c r="V17" s="39"/>
       <c r="W17" s="12"/>
       <c r="X17" s="12"/>
       <c r="Y17" s="12"/>
       <c r="Z17" s="12"/>
       <c r="AA17" s="12"/>
       <c r="AB17" s="12"/>
       <c r="AC17" s="12"/>
       <c r="AD17" s="12"/>
       <c r="AE17" s="12"/>
       <c r="AF17" s="12"/>
       <c r="AG17" s="12"/>
       <c r="AH17" s="12"/>
       <c r="AI17" s="12"/>
       <c r="AJ17" s="12"/>
       <c r="AK17" s="12"/>
       <c r="AL17" s="12">
         <v>0.3</v>
       </c>
     </row>
     <row r="18" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="57">
+      <c r="A18" s="56">
         <v>550000000</v>
       </c>
-      <c r="B18" s="58" t="s">
-        <v>61</v>
+      <c r="B18" s="57" t="s">
+        <v>60</v>
       </c>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="39"/>
       <c r="O18" s="39"/>
       <c r="P18" s="39"/>
       <c r="Q18" s="39"/>
       <c r="R18" s="39"/>
       <c r="S18" s="39"/>
       <c r="T18" s="39"/>
       <c r="U18" s="39"/>
       <c r="V18" s="39"/>
       <c r="W18" s="12"/>
       <c r="X18" s="12"/>
       <c r="Y18" s="12"/>
       <c r="Z18" s="12"/>
       <c r="AA18" s="12"/>
       <c r="AB18" s="12"/>
       <c r="AC18" s="12"/>
       <c r="AD18" s="12"/>
       <c r="AE18" s="12"/>
       <c r="AF18" s="12"/>
       <c r="AG18" s="12"/>
       <c r="AH18" s="12"/>
       <c r="AI18" s="12"/>
       <c r="AJ18" s="12"/>
       <c r="AK18" s="12"/>
       <c r="AL18" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="57">
+      <c r="A19" s="56">
         <v>590000000</v>
       </c>
-      <c r="B19" s="58" t="s">
-        <v>62</v>
+      <c r="B19" s="57" t="s">
+        <v>61</v>
       </c>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="39"/>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
       <c r="L19" s="39"/>
       <c r="M19" s="39"/>
       <c r="N19" s="39"/>
       <c r="O19" s="39"/>
       <c r="P19" s="39"/>
       <c r="Q19" s="39"/>
       <c r="R19" s="39"/>
       <c r="S19" s="39"/>
       <c r="T19" s="39"/>
       <c r="U19" s="39"/>
       <c r="V19" s="39"/>
       <c r="W19" s="12"/>
       <c r="X19" s="12"/>
       <c r="Y19" s="12"/>
       <c r="Z19" s="12"/>
       <c r="AA19" s="12"/>
       <c r="AB19" s="12"/>
       <c r="AC19" s="12"/>
       <c r="AD19" s="12"/>
       <c r="AE19" s="12"/>
       <c r="AF19" s="12"/>
       <c r="AG19" s="12"/>
       <c r="AH19" s="12"/>
       <c r="AI19" s="12"/>
       <c r="AJ19" s="12"/>
       <c r="AK19" s="12"/>
       <c r="AL19" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="57">
+      <c r="A20" s="56">
         <v>610000000</v>
       </c>
-      <c r="B20" s="58" t="s">
-        <v>63</v>
+      <c r="B20" s="57" t="s">
+        <v>62</v>
       </c>
       <c r="C20" s="39"/>
       <c r="D20" s="39"/>
       <c r="E20" s="39"/>
       <c r="F20" s="39"/>
       <c r="G20" s="39"/>
       <c r="H20" s="39"/>
       <c r="I20" s="39"/>
       <c r="J20" s="39"/>
       <c r="K20" s="39"/>
       <c r="L20" s="39"/>
       <c r="M20" s="39"/>
       <c r="N20" s="39"/>
       <c r="O20" s="39"/>
       <c r="P20" s="39"/>
       <c r="Q20" s="39"/>
       <c r="R20" s="39"/>
       <c r="S20" s="39"/>
       <c r="T20" s="39"/>
       <c r="U20" s="39"/>
       <c r="V20" s="39"/>
       <c r="W20" s="12"/>
       <c r="X20" s="12"/>
       <c r="Y20" s="12"/>
       <c r="Z20" s="12"/>
       <c r="AA20" s="12"/>
       <c r="AB20" s="12"/>
       <c r="AC20" s="12"/>
       <c r="AD20" s="12"/>
       <c r="AE20" s="12"/>
       <c r="AF20" s="12"/>
       <c r="AG20" s="12"/>
       <c r="AH20" s="12"/>
       <c r="AI20" s="12"/>
       <c r="AJ20" s="12"/>
       <c r="AK20" s="12"/>
       <c r="AL20" s="12">
         <v>0.7</v>
       </c>
     </row>
     <row r="21" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="57">
+      <c r="A21" s="56">
         <v>620000000</v>
       </c>
-      <c r="B21" s="58" t="s">
-        <v>64</v>
+      <c r="B21" s="57" t="s">
+        <v>63</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J21" s="39" t="s">
         <v>9</v>
       </c>
@@ -16547,101 +16543,101 @@
         <v>2</v>
       </c>
       <c r="AF21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AG21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AH21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AI21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AJ21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AK21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AL21" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="57">
+      <c r="A22" s="56">
         <v>630000000</v>
       </c>
-      <c r="B22" s="58" t="s">
-        <v>65</v>
+      <c r="B22" s="57" t="s">
+        <v>64</v>
       </c>
       <c r="C22" s="39"/>
       <c r="D22" s="39"/>
       <c r="E22" s="39"/>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
       <c r="H22" s="39"/>
       <c r="I22" s="39"/>
       <c r="J22" s="39"/>
       <c r="K22" s="39"/>
       <c r="L22" s="39"/>
       <c r="M22" s="39"/>
       <c r="N22" s="39"/>
       <c r="O22" s="39"/>
       <c r="P22" s="39"/>
       <c r="Q22" s="39"/>
       <c r="R22" s="39"/>
       <c r="S22" s="39"/>
       <c r="T22" s="39"/>
       <c r="U22" s="39"/>
       <c r="V22" s="39"/>
       <c r="W22" s="12"/>
       <c r="X22" s="12"/>
       <c r="Y22" s="12"/>
       <c r="Z22" s="12"/>
       <c r="AA22" s="12"/>
       <c r="AB22" s="12"/>
       <c r="AC22" s="12"/>
       <c r="AD22" s="12"/>
       <c r="AE22" s="12"/>
       <c r="AF22" s="12"/>
       <c r="AG22" s="12"/>
       <c r="AH22" s="12"/>
       <c r="AI22" s="12"/>
       <c r="AJ22" s="12"/>
       <c r="AK22" s="12"/>
       <c r="AL22" s="12">
         <v>0.1</v>
       </c>
     </row>
     <row r="23" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="57">
+      <c r="A23" s="56">
         <v>710000000</v>
       </c>
-      <c r="B23" s="58" t="s">
-        <v>66</v>
+      <c r="B23" s="57" t="s">
+        <v>65</v>
       </c>
       <c r="C23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J23" s="39" t="s">
         <v>9</v>
       </c>
@@ -16699,65 +16695,65 @@
       <c r="AB23" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AC23" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AD23" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AE23" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AF23" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AG23" s="12">
         <v>1.7094</v>
       </c>
       <c r="AH23" s="12">
         <v>2.5640000000000001</v>
       </c>
       <c r="AI23" s="12">
         <v>3.5009999999999999</v>
       </c>
       <c r="AJ23" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AK23" s="12">
         <v>3.5</v>
       </c>
       <c r="AL23" s="12">
         <v>4.8</v>
       </c>
     </row>
     <row r="24" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="57">
+      <c r="A24" s="56">
         <v>750000000</v>
       </c>
-      <c r="B24" s="58" t="s">
-        <v>67</v>
+      <c r="B24" s="57" t="s">
+        <v>66</v>
       </c>
       <c r="C24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J24" s="39" t="s">
         <v>9</v>
       </c>
@@ -16825,55 +16821,55 @@
         <v>40.56</v>
       </c>
       <c r="AF24" s="12">
         <v>22.551099999999998</v>
       </c>
       <c r="AG24" s="12">
         <v>15.819700000000001</v>
       </c>
       <c r="AH24" s="12">
         <v>20.824000000000002</v>
       </c>
       <c r="AI24" s="12">
         <v>14.674200000000001</v>
       </c>
       <c r="AJ24" s="12">
         <v>14.2</v>
       </c>
       <c r="AK24" s="12">
         <v>16.8</v>
       </c>
       <c r="AL24" s="12">
         <v>19.100000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="57">
+      <c r="A25" s="56">
         <v>790000000</v>
       </c>
-      <c r="B25" s="58" t="s">
-        <v>68</v>
+      <c r="B25" s="57" t="s">
+        <v>67</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J25" s="39" t="s">
         <v>9</v>
       </c>
@@ -16931,51 +16927,51 @@
       <c r="AB25" s="12">
         <v>1.091</v>
       </c>
       <c r="AC25" s="12">
         <v>1.034</v>
       </c>
       <c r="AD25" s="12">
         <v>1.7969999999999999</v>
       </c>
       <c r="AE25" s="12">
         <v>2.7869999999999999</v>
       </c>
       <c r="AF25" s="12">
         <v>3.444</v>
       </c>
       <c r="AG25" s="12">
         <v>5.8925000000000001</v>
       </c>
       <c r="AH25" s="12">
         <v>10.342799999999999</v>
       </c>
       <c r="AI25" s="12">
         <v>6.2922000000000002</v>
       </c>
       <c r="AJ25" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AK25" s="12">
         <v>7.5</v>
       </c>
       <c r="AL25" s="12">
         <v>0.6</v>
       </c>
     </row>
     <row r="26" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="26"/>
@@ -17028,52 +17024,52 @@
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8.85546875" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
     <row r="3" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="V3" s="23"/>
     </row>
     <row r="4" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
-        <v>87</v>
+      <c r="A4" s="59" t="s">
+        <v>86</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>2005</v>
       </c>
       <c r="D4" s="5">
         <v>2006</v>
       </c>
       <c r="E4" s="5">
         <v>2007</v>
       </c>
       <c r="F4" s="5">
         <v>2008</v>
       </c>
       <c r="G4" s="5">
         <v>2009</v>
       </c>
       <c r="H4" s="5">
         <v>2010</v>
       </c>
       <c r="I4" s="5">
         <v>2011</v>
       </c>
       <c r="J4" s="5">
         <v>2012</v>
@@ -17097,55 +17093,55 @@
         <v>2018</v>
       </c>
       <c r="Q4" s="5">
         <v>2019</v>
       </c>
       <c r="R4" s="5">
         <v>2020</v>
       </c>
       <c r="S4" s="5">
         <v>2021</v>
       </c>
       <c r="T4" s="5">
         <v>2022</v>
       </c>
       <c r="U4" s="5">
         <v>2023</v>
       </c>
       <c r="V4" s="5">
         <v>2024</v>
       </c>
       <c r="W4" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="44">
+      <c r="A5" s="43">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C5" s="12">
         <v>244</v>
       </c>
       <c r="D5" s="12">
         <v>421.9</v>
       </c>
       <c r="E5" s="12">
         <v>1074</v>
       </c>
       <c r="F5" s="12">
         <v>1715.4</v>
       </c>
       <c r="G5" s="12">
         <v>3554.6</v>
       </c>
       <c r="H5" s="12">
         <v>4655</v>
       </c>
       <c r="I5" s="12">
         <v>4557</v>
       </c>
       <c r="J5" s="12">
         <v>4048.3</v>
       </c>
@@ -17168,55 +17164,55 @@
         <v>11</v>
       </c>
       <c r="Q5" s="12">
         <v>828.1</v>
       </c>
       <c r="R5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="S5" s="12">
         <v>812.9</v>
       </c>
       <c r="T5" s="12">
         <v>1193.7</v>
       </c>
       <c r="U5" s="12">
         <v>1325.4</v>
       </c>
       <c r="V5" s="12">
         <v>4007.3</v>
       </c>
       <c r="W5" s="12">
         <v>4276.5</v>
       </c>
     </row>
     <row r="6" spans="1:23" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="57">
+      <c r="A6" s="56">
         <v>470000000</v>
       </c>
-      <c r="B6" s="58" t="s">
-        <v>60</v>
+      <c r="B6" s="57" t="s">
+        <v>59</v>
       </c>
       <c r="C6" s="12">
         <v>244</v>
       </c>
       <c r="D6" s="12">
         <v>421.9</v>
       </c>
       <c r="E6" s="12">
         <v>1074</v>
       </c>
       <c r="F6" s="12">
         <v>1715.4</v>
       </c>
       <c r="G6" s="12">
         <v>3554.6</v>
       </c>
       <c r="H6" s="12">
         <v>4655</v>
       </c>
       <c r="I6" s="12">
         <v>4557</v>
       </c>
       <c r="J6" s="12">
         <v>4048.3</v>
       </c>
@@ -17251,90 +17247,90 @@
         <v>1193.7</v>
       </c>
       <c r="U6" s="12">
         <v>1325.4</v>
       </c>
       <c r="V6" s="12">
         <v>4007.3</v>
       </c>
       <c r="W6" s="12">
         <v>4276.5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL10"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="S38" sqref="S38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="18" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="38" width="7.85546875" style="1" customWidth="1"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
-        <v>87</v>
+      <c r="A4" s="59" t="s">
+        <v>86</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
       <c r="J4" s="5">
         <v>1997</v>
@@ -17403,55 +17399,55 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
       <c r="AK4" s="5">
         <v>2024</v>
       </c>
       <c r="AL4" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="44">
+      <c r="A5" s="43">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C5" s="12">
         <v>10700</v>
       </c>
       <c r="D5" s="12">
         <v>11200</v>
       </c>
       <c r="E5" s="12">
         <v>7000</v>
       </c>
       <c r="F5" s="12">
         <v>4000</v>
       </c>
       <c r="G5" s="12">
         <v>2500</v>
       </c>
       <c r="H5" s="12">
         <v>2000</v>
       </c>
       <c r="I5" s="12">
         <v>1200</v>
       </c>
       <c r="J5" s="12">
         <v>1000</v>
       </c>
@@ -17514,515 +17510,515 @@
       </c>
       <c r="AD5" s="12">
         <v>1649.4</v>
       </c>
       <c r="AE5" s="12">
         <v>1182.5</v>
       </c>
       <c r="AF5" s="12">
         <v>1319.3</v>
       </c>
       <c r="AG5" s="12">
         <v>895.4</v>
       </c>
       <c r="AH5" s="12">
         <v>775.6</v>
       </c>
       <c r="AI5" s="12">
         <v>632.5</v>
       </c>
       <c r="AJ5" s="12">
         <v>215.7</v>
       </c>
       <c r="AK5" s="12">
         <v>349.7</v>
       </c>
-      <c r="AL5" s="44">
+      <c r="AL5" s="43">
         <v>247.3</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="57">
+      <c r="A6" s="56">
         <v>100000000</v>
       </c>
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="42" t="s">
-[...80 lines deleted...]
-      <c r="AD6" s="42" t="s">
+      <c r="C6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="O6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="P6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="S6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="T6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="U6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="V6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="W6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="X6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AE6" s="42" t="s">
+      <c r="AE6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AF6" s="42" t="s">
+      <c r="AF6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="42" t="s">
+      <c r="AG6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AH6" s="42" t="s">
+      <c r="AH6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AI6" s="43">
+      <c r="AI6" s="42">
         <v>10.9</v>
       </c>
-      <c r="AJ6" s="43">
+      <c r="AJ6" s="42">
         <v>16.399999999999999</v>
       </c>
-      <c r="AK6" s="44">
+      <c r="AK6" s="43">
         <v>44.4</v>
       </c>
-      <c r="AL6" s="44">
+      <c r="AL6" s="43">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="57">
+      <c r="A7" s="56">
         <v>270000000</v>
       </c>
-      <c r="B7" s="58" t="s">
-[...83 lines deleted...]
-      <c r="AD7" s="43">
+      <c r="B7" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="I7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="J7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="L7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="M7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="N7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="O7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="P7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="R7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="S7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="T7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="U7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="V7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="W7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="X7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD7" s="42">
         <v>7.9</v>
       </c>
-      <c r="AE7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="42">
+      <c r="AE7" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF7" s="41">
         <v>3.5</v>
       </c>
-      <c r="AG7" s="43" t="s">
+      <c r="AG7" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="AH7" s="43" t="s">
+      <c r="AH7" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="AI7" s="43">
+      <c r="AI7" s="42">
         <v>7.7</v>
       </c>
-      <c r="AJ7" s="43">
+      <c r="AJ7" s="42">
         <v>6.1</v>
       </c>
-      <c r="AK7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="AL7" s="44">
+      <c r="AK7" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL7" s="43">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="57">
+      <c r="A8" s="56">
         <v>550000000</v>
       </c>
-      <c r="B8" s="58" t="s">
-[...83 lines deleted...]
-      <c r="AD8" s="43">
+      <c r="B8" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="C8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="H8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="K8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="L8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="M8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="N8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="P8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="R8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="S8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="T8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="U8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="V8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="W8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="X8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD8" s="42">
         <v>1051.3</v>
       </c>
-      <c r="AE8" s="43" t="s">
-[...2 lines deleted...]
-      <c r="AF8" s="43">
+      <c r="AE8" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF8" s="42">
         <v>680.5</v>
       </c>
-      <c r="AG8" s="43">
+      <c r="AG8" s="42">
         <v>757.1</v>
       </c>
-      <c r="AH8" s="43">
+      <c r="AH8" s="42">
         <v>705.6</v>
       </c>
-      <c r="AI8" s="43">
+      <c r="AI8" s="42">
         <v>464.4</v>
       </c>
-      <c r="AJ8" s="43">
+      <c r="AJ8" s="42">
         <v>33.6</v>
       </c>
-      <c r="AK8" s="44">
+      <c r="AK8" s="43">
         <v>168.8</v>
       </c>
-      <c r="AL8" s="44">
+      <c r="AL8" s="43">
         <v>210.8</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="57">
+      <c r="A9" s="56">
         <v>630000000</v>
       </c>
-      <c r="B9" s="58" t="s">
-[...83 lines deleted...]
-      <c r="AD9" s="43">
+      <c r="B9" s="57" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="I9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="J9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="K9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="L9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="M9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="N9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="O9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="P9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="R9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="S9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="T9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="U9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="V9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="W9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="X9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC9" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD9" s="42">
         <v>590.20000000000005</v>
       </c>
-      <c r="AE9" s="43">
+      <c r="AE9" s="42">
         <v>438.3</v>
       </c>
-      <c r="AF9" s="43">
+      <c r="AF9" s="42">
         <v>635.20000000000005</v>
       </c>
-      <c r="AG9" s="43">
+      <c r="AG9" s="42">
         <v>138.30000000000001</v>
       </c>
-      <c r="AH9" s="43">
+      <c r="AH9" s="42">
         <v>70</v>
       </c>
-      <c r="AI9" s="43">
+      <c r="AI9" s="42">
         <v>149.5</v>
       </c>
-      <c r="AJ9" s="43">
+      <c r="AJ9" s="42">
         <v>159.69999999999999</v>
       </c>
-      <c r="AK9" s="44">
+      <c r="AK9" s="43">
         <v>135.80000000000001</v>
       </c>
-      <c r="AL9" s="44">
+      <c r="AL9" s="43">
         <v>33.4</v>
       </c>
     </row>
     <row r="10" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>