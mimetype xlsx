--- v0 (2026-04-19)
+++ v1 (2026-07-02)
@@ -3,61 +3,64 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист3!$A$1:$Q$29</definedName>
+  </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="26">
   <si>
     <t>Volume and Physical Volume Index (PVI) by Region in the 'Trade' Sector</t>
   </si>
   <si>
     <t>Service Volume, million tenge</t>
   </si>
   <si>
     <t xml:space="preserve"> PVI, in %</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
@@ -87,54 +90,54 @@
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
-    <t>Date of release: June 30, 2025</t>
-[...2 lines deleted...]
-    <t>Next date of release: June 30, 2026</t>
+    <t>Date of release: June 30, 2026</t>
+  </si>
+  <si>
+    <t>Next date of release: June 30, 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -258,195 +261,166 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>962025</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>706348</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>92039</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="\\172.16.0.35\!!!New FTP!!!\!!! ДККДРК Управление распространения и развития коммуникаций\ЛОГОТИП БЮРО 01,11,2023\Group 17069.png"/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...6 lines deleted...]
-        <a:srcRect/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="85725" y="47625"/>
-          <a:ext cx="2333625" cy="571500"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2161854" cy="648556"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...21 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -679,1178 +653,1296 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q29"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="55" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="U33" sqref="U33"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="O37" sqref="O37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.42578125" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="6.140625" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="16" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" customWidth="1"/>
     <col min="12" max="13" width="13.42578125" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="13.7109375" customWidth="1"/>
+    <col min="16" max="16" width="13.5703125" customWidth="1"/>
+    <col min="17" max="17" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="M2" s="17" t="s">
+    <row r="1" spans="1:17" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="I1" s="16"/>
+      <c r="K1" s="16"/>
+    </row>
+    <row r="2" spans="1:17" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="I2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="M2" s="15" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:17" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="M3" s="17" t="s">
+    <row r="3" spans="1:17" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="I3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="M3" s="15" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K4" s="18"/>
+    <row r="4" spans="1:17" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="I4" s="16"/>
+      <c r="K4" s="16"/>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="19" t="s">
+      <c r="A5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="19"/>
-[...12 lines deleted...]
-      <c r="O5" s="19"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="20"/>
-      <c r="B7" s="22">
+      <c r="A7" s="23"/>
+      <c r="B7" s="20">
         <v>2018</v>
       </c>
-      <c r="C7" s="23"/>
-      <c r="D7" s="22">
+      <c r="C7" s="25"/>
+      <c r="D7" s="20">
         <v>2019</v>
       </c>
-      <c r="E7" s="23"/>
-      <c r="F7" s="22">
+      <c r="E7" s="25"/>
+      <c r="F7" s="20">
         <v>2020</v>
       </c>
-      <c r="G7" s="23"/>
-      <c r="H7" s="22">
+      <c r="G7" s="25"/>
+      <c r="H7" s="20">
         <v>2021</v>
       </c>
-      <c r="I7" s="23"/>
-      <c r="J7" s="22">
+      <c r="I7" s="25"/>
+      <c r="J7" s="20">
         <v>2022</v>
       </c>
-      <c r="K7" s="23"/>
-      <c r="L7" s="22">
+      <c r="K7" s="25"/>
+      <c r="L7" s="20">
         <v>2023</v>
       </c>
-      <c r="M7" s="24"/>
-      <c r="N7" s="22">
+      <c r="M7" s="21"/>
+      <c r="N7" s="20">
         <v>2024</v>
       </c>
-      <c r="O7" s="24"/>
-      <c r="P7" s="5"/>
+      <c r="O7" s="21"/>
+      <c r="P7" s="20">
+        <v>2025</v>
+      </c>
+      <c r="Q7" s="21"/>
     </row>
     <row r="8" spans="1:17" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="21"/>
+      <c r="A8" s="24"/>
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="M8" s="15" t="s">
+      <c r="M8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="O8" s="14" t="s">
+      <c r="O8" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="P8" s="5"/>
+      <c r="P8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="17" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A9" s="12" t="s">
+      <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="3">
         <v>34894330.799999997</v>
       </c>
       <c r="C9" s="3">
         <v>107.6</v>
       </c>
       <c r="D9" s="3">
         <v>39477803.200000003</v>
       </c>
       <c r="E9" s="3">
         <v>107.2</v>
       </c>
       <c r="F9" s="3">
         <v>39845500.200000003</v>
       </c>
       <c r="G9" s="3">
         <v>96.7</v>
       </c>
       <c r="H9" s="3">
         <v>45327612.299999997</v>
       </c>
-      <c r="I9" s="6">
+      <c r="I9" s="5">
         <v>104.7</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="7">
         <v>53524878.799999997</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="5">
         <v>103.3</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="7">
         <v>62461663.600000001</v>
       </c>
-      <c r="M9" s="6">
+      <c r="M9" s="5">
         <v>107.9</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="7">
         <v>71584002.299999997</v>
       </c>
-      <c r="O9" s="6">
+      <c r="O9" s="5">
         <v>109.4</v>
       </c>
-      <c r="P9" s="5"/>
+      <c r="P9" s="18">
+        <v>81624021.900000006</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>108.2</v>
+      </c>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="J10" s="8">
+      <c r="J10" s="7">
         <v>763049.1</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="5">
         <v>101.8</v>
       </c>
-      <c r="L10" s="8">
+      <c r="L10" s="7">
         <v>993588.4</v>
       </c>
-      <c r="M10" s="6">
+      <c r="M10" s="5">
         <v>118.8</v>
       </c>
-      <c r="N10" s="8">
+      <c r="N10" s="7">
         <v>1111592.8</v>
       </c>
-      <c r="O10" s="6">
+      <c r="O10" s="5">
         <v>109.5</v>
       </c>
-      <c r="P10" s="5"/>
-      <c r="Q10" s="5"/>
+      <c r="P10" s="18">
+        <v>1253349.2</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>103.9</v>
+      </c>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="3">
         <v>787088.3</v>
       </c>
       <c r="C11" s="3">
         <v>102.8</v>
       </c>
       <c r="D11" s="3">
         <v>856163.7</v>
       </c>
       <c r="E11" s="3">
         <v>102</v>
       </c>
       <c r="F11" s="3">
         <v>922752.9</v>
       </c>
       <c r="G11" s="3">
         <v>99.3</v>
       </c>
       <c r="H11" s="3">
         <v>878911.4</v>
       </c>
-      <c r="I11" s="6">
+      <c r="I11" s="5">
         <v>86.9</v>
       </c>
-      <c r="J11" s="8">
+      <c r="J11" s="7">
         <v>1216025</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="5">
         <v>121</v>
       </c>
-      <c r="L11" s="8">
+      <c r="L11" s="7">
         <v>1279341.8</v>
       </c>
-      <c r="M11" s="6">
+      <c r="M11" s="5">
         <v>101.4</v>
       </c>
-      <c r="N11" s="8">
+      <c r="N11" s="7">
         <v>1400452.6</v>
       </c>
-      <c r="O11" s="6">
+      <c r="O11" s="5">
         <v>108</v>
       </c>
-      <c r="P11" s="11"/>
-      <c r="Q11" s="5"/>
+      <c r="P11" s="18">
+        <v>1711085.3</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>117.9</v>
+      </c>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="3">
         <v>1593904</v>
       </c>
       <c r="C12" s="3">
         <v>100</v>
       </c>
       <c r="D12" s="3">
         <v>1820767</v>
       </c>
       <c r="E12" s="3">
         <v>107.8</v>
       </c>
       <c r="F12" s="3">
         <v>1912650</v>
       </c>
       <c r="G12" s="3">
         <v>103.5</v>
       </c>
       <c r="H12" s="3">
         <v>2069639.9</v>
       </c>
-      <c r="I12" s="6">
+      <c r="I12" s="5">
         <v>96.3</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J12" s="7">
         <v>2134571.9</v>
       </c>
-      <c r="K12" s="6">
+      <c r="K12" s="5">
         <v>86</v>
       </c>
-      <c r="L12" s="8">
+      <c r="L12" s="7">
         <v>1847089.1</v>
       </c>
-      <c r="M12" s="6">
+      <c r="M12" s="5">
         <v>78.599999999999994</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="7">
         <v>1902399.4</v>
       </c>
-      <c r="O12" s="6">
+      <c r="O12" s="5">
         <v>102.4</v>
       </c>
-      <c r="P12" s="11"/>
-      <c r="Q12" s="5"/>
+      <c r="P12" s="18">
+        <v>2239044</v>
+      </c>
+      <c r="Q12" s="18">
+        <v>112.5</v>
+      </c>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="3">
         <v>1056302.8</v>
       </c>
       <c r="C13" s="3">
         <v>102</v>
       </c>
       <c r="D13" s="3">
         <v>1268591.1000000001</v>
       </c>
       <c r="E13" s="3">
         <v>113.1</v>
       </c>
       <c r="F13" s="3">
         <v>1493107.7</v>
       </c>
       <c r="G13" s="3">
         <v>110.3</v>
       </c>
       <c r="H13" s="3">
         <v>1703227.7</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>105.6</v>
       </c>
-      <c r="J13" s="8">
+      <c r="J13" s="7">
         <v>1382189</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>91.2</v>
       </c>
-      <c r="L13" s="8">
+      <c r="L13" s="7">
         <v>1700801.3</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>109.8</v>
       </c>
-      <c r="N13" s="8">
+      <c r="N13" s="7">
         <v>2146474.7999999998</v>
       </c>
-      <c r="O13" s="6">
+      <c r="O13" s="5">
         <v>121.5</v>
       </c>
-      <c r="P13" s="11"/>
-      <c r="Q13" s="5"/>
+      <c r="P13" s="18">
+        <v>2485965.9</v>
+      </c>
+      <c r="Q13" s="18">
+        <v>108.2</v>
+      </c>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A14" s="13" t="s">
+      <c r="A14" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="3">
         <v>3336538.2</v>
       </c>
       <c r="C14" s="3">
         <v>164.9</v>
       </c>
       <c r="D14" s="3">
         <v>3753731.9</v>
       </c>
       <c r="E14" s="3">
         <v>108.2</v>
       </c>
       <c r="F14" s="3">
         <v>2937710.3</v>
       </c>
       <c r="G14" s="3">
         <v>81.599999999999994</v>
       </c>
       <c r="H14" s="3">
         <v>4597016.5999999996</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>139.69999999999999</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="7">
         <v>5443525.5999999996</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>101.4</v>
       </c>
-      <c r="L14" s="8">
+      <c r="L14" s="7">
         <v>6335354.9000000004</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>105</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="7">
         <v>6522624.7999999998</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>85.2</v>
       </c>
-      <c r="P14" s="11"/>
-      <c r="Q14" s="5"/>
+      <c r="P14" s="18">
+        <v>6598793.0999999996</v>
+      </c>
+      <c r="Q14" s="18">
+        <v>101.3</v>
+      </c>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="3">
         <v>687474.4</v>
       </c>
       <c r="C15" s="3">
         <v>101.5</v>
       </c>
       <c r="D15" s="3">
         <v>795398.1</v>
       </c>
       <c r="E15" s="3">
         <v>109.7</v>
       </c>
       <c r="F15" s="3">
         <v>722249.4</v>
       </c>
       <c r="G15" s="3">
         <v>86.6</v>
       </c>
       <c r="H15" s="3">
         <v>773621.3</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>101.5</v>
       </c>
-      <c r="J15" s="8">
+      <c r="J15" s="7">
         <v>968304</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>109.7</v>
       </c>
-      <c r="L15" s="8">
+      <c r="L15" s="7">
         <v>1024459.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>98.2</v>
       </c>
-      <c r="N15" s="8">
+      <c r="N15" s="7">
         <v>1336659.8999999999</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>128.19999999999999</v>
       </c>
-      <c r="P15" s="11"/>
+      <c r="P15" s="18">
+        <v>1554988.9</v>
+      </c>
+      <c r="Q15" s="18">
+        <v>107</v>
+      </c>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="3">
         <v>576825.1</v>
       </c>
       <c r="C16" s="3">
         <v>101.7</v>
       </c>
       <c r="D16" s="3">
         <v>611974.5</v>
       </c>
       <c r="E16" s="3">
         <v>100</v>
       </c>
       <c r="F16" s="3">
         <v>613476.9</v>
       </c>
       <c r="G16" s="3">
         <v>93.7</v>
       </c>
       <c r="H16" s="3">
         <v>646231.30000000005</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>97.7</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J16" s="7">
         <v>759607.9</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>100.3</v>
       </c>
-      <c r="L16" s="8">
+      <c r="L16" s="7">
         <v>885749.6</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>104.7</v>
       </c>
-      <c r="N16" s="8">
+      <c r="N16" s="7">
         <v>970793.8</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>105.2</v>
       </c>
-      <c r="P16" s="11"/>
-[...2 lines deleted...]
-      <c r="A17" s="13" t="s">
+      <c r="P16" s="18">
+        <v>1045328.6</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>99.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="J17" s="8">
+      <c r="J17" s="7">
         <v>431324.4</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>105.6</v>
       </c>
-      <c r="L17" s="8">
+      <c r="L17" s="7">
         <v>582121.1</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>116.4</v>
       </c>
-      <c r="N17" s="8">
+      <c r="N17" s="7">
         <v>825093.5</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>130.80000000000001</v>
       </c>
-      <c r="P17" s="11"/>
-[...2 lines deleted...]
-      <c r="A18" s="13" t="s">
+      <c r="P17" s="18">
+        <v>1086502.8</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>118.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="3">
         <v>2113914.9</v>
       </c>
       <c r="C18" s="3">
         <v>101.7</v>
       </c>
       <c r="D18" s="3">
         <v>2288096.2000000002</v>
       </c>
       <c r="E18" s="3">
         <v>103</v>
       </c>
       <c r="F18" s="3">
         <v>2373105.7000000002</v>
       </c>
       <c r="G18" s="3">
         <v>98.3</v>
       </c>
       <c r="H18" s="3">
         <v>2699576.8</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>104.6</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="7">
         <v>3455147.6</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>121.9</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L18" s="7">
         <v>4248081</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>112.6</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N18" s="7">
         <v>4598956.7</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>103.8</v>
       </c>
-      <c r="P18" s="11"/>
-[...2 lines deleted...]
-      <c r="A19" s="13" t="s">
+      <c r="P18" s="18">
+        <v>4826523.3</v>
+      </c>
+      <c r="Q18" s="18">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="3">
         <v>1019990.4</v>
       </c>
       <c r="C19" s="3">
         <v>104.9</v>
       </c>
       <c r="D19" s="3">
         <v>1134712.3999999999</v>
       </c>
       <c r="E19" s="3">
         <v>104.8</v>
       </c>
       <c r="F19" s="3">
         <v>1236176.5</v>
       </c>
       <c r="G19" s="3">
         <v>102.1</v>
       </c>
       <c r="H19" s="3">
         <v>1348145.9</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>104.3</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J19" s="7">
         <v>1659051.7</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>106.7</v>
       </c>
-      <c r="L19" s="8">
+      <c r="L19" s="7">
         <v>1871703.6</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>104.5</v>
       </c>
-      <c r="N19" s="8">
+      <c r="N19" s="7">
         <v>2164311.7999999998</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>113.9</v>
       </c>
-      <c r="P19" s="11"/>
-[...2 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="P19" s="18">
+        <v>2407313.7000000002</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="3">
         <v>461305.7</v>
       </c>
       <c r="C20" s="3">
         <v>100.3</v>
       </c>
       <c r="D20" s="3">
         <v>506069.6</v>
       </c>
       <c r="E20" s="3">
         <v>103.2</v>
       </c>
       <c r="F20" s="3">
         <v>534558.5</v>
       </c>
       <c r="G20" s="3">
         <v>99.7</v>
       </c>
       <c r="H20" s="3">
         <v>595179.1</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>103</v>
       </c>
-      <c r="J20" s="8">
+      <c r="J20" s="7">
         <v>712286.2</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>104.2</v>
       </c>
-      <c r="L20" s="8">
+      <c r="L20" s="7">
         <v>838131.1</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>104.9</v>
       </c>
-      <c r="N20" s="8">
+      <c r="N20" s="7">
         <v>937572.6</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>106.4</v>
       </c>
-      <c r="P20" s="11"/>
-[...2 lines deleted...]
-      <c r="A21" s="13" t="s">
+      <c r="P20" s="18">
+        <v>1040005.4</v>
+      </c>
+      <c r="Q20" s="18">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="3">
         <v>549474.4</v>
       </c>
       <c r="C21" s="3">
         <v>106.2</v>
       </c>
       <c r="D21" s="3">
         <v>657676</v>
       </c>
       <c r="E21" s="3">
         <v>113.1</v>
       </c>
       <c r="F21" s="3">
         <v>639484.30000000005</v>
       </c>
       <c r="G21" s="3">
         <v>91</v>
       </c>
       <c r="H21" s="3">
         <v>698015.3</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>102.1</v>
       </c>
-      <c r="J21" s="8">
+      <c r="J21" s="7">
         <v>850395.5</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>105.4</v>
       </c>
-      <c r="L21" s="8">
+      <c r="L21" s="7">
         <v>1021231.8</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>106.9</v>
       </c>
-      <c r="N21" s="8">
+      <c r="N21" s="7">
         <v>1143773.1000000001</v>
       </c>
-      <c r="O21" s="6">
+      <c r="O21" s="5">
         <v>105.7</v>
       </c>
-      <c r="P21" s="11"/>
-[...2 lines deleted...]
-      <c r="A22" s="13" t="s">
+      <c r="P21" s="18">
+        <v>1183727.6000000001</v>
+      </c>
+      <c r="Q21" s="18">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="3">
         <v>1310928.3</v>
       </c>
       <c r="C22" s="3">
         <v>135.30000000000001</v>
       </c>
       <c r="D22" s="3">
         <v>1450372.1</v>
       </c>
       <c r="E22" s="3">
         <v>105.7</v>
       </c>
       <c r="F22" s="3">
         <v>1519663.6</v>
       </c>
       <c r="G22" s="3">
         <v>100.7</v>
       </c>
       <c r="H22" s="3">
         <v>1703173.6</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>102.5</v>
       </c>
-      <c r="J22" s="8">
+      <c r="J22" s="7">
         <v>2184340.5</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="5">
         <v>111.8</v>
       </c>
-      <c r="L22" s="8">
+      <c r="L22" s="7">
         <v>2377585.4</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>102.7</v>
       </c>
-      <c r="N22" s="8">
+      <c r="N22" s="7">
         <v>2108183</v>
       </c>
-      <c r="O22" s="6">
+      <c r="O22" s="5">
         <v>85.9</v>
       </c>
-      <c r="P22" s="11"/>
-[...2 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="P22" s="18">
+        <v>2547545</v>
+      </c>
+      <c r="Q22" s="18">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="3">
         <v>625423.6</v>
       </c>
       <c r="C23" s="3">
         <v>105.1</v>
       </c>
       <c r="D23" s="3">
         <v>663269.5</v>
       </c>
       <c r="E23" s="3">
         <v>100.8</v>
       </c>
       <c r="F23" s="3">
         <v>679168.9</v>
       </c>
       <c r="G23" s="3">
         <v>96.1</v>
       </c>
       <c r="H23" s="3">
         <v>817626</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="5">
         <v>113.9</v>
       </c>
-      <c r="J23" s="8">
+      <c r="J23" s="7">
         <v>935748</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>99.2</v>
       </c>
-      <c r="L23" s="8">
+      <c r="L23" s="7">
         <v>1005082.8</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>100.8</v>
       </c>
-      <c r="N23" s="8">
+      <c r="N23" s="7">
         <v>1115530.7</v>
       </c>
-      <c r="O23" s="6">
+      <c r="O23" s="5">
         <v>108.2</v>
       </c>
-      <c r="P23" s="11"/>
-[...2 lines deleted...]
-      <c r="A24" s="13" t="s">
+      <c r="P23" s="18">
+        <v>1346121.7</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>113.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A24" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="3">
         <v>303256.8</v>
       </c>
       <c r="C24" s="3">
         <v>110.9</v>
       </c>
       <c r="D24" s="3">
         <v>367647</v>
       </c>
       <c r="E24" s="3">
         <v>115.6</v>
       </c>
       <c r="F24" s="3">
         <v>372360.7</v>
       </c>
       <c r="G24" s="3">
         <v>93.1</v>
       </c>
       <c r="H24" s="3">
         <v>438899.1</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>109.1</v>
       </c>
-      <c r="J24" s="8">
+      <c r="J24" s="7">
         <v>528344.5</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>105.5</v>
       </c>
-      <c r="L24" s="8">
+      <c r="L24" s="7">
         <v>613598.6</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>104.8</v>
       </c>
-      <c r="N24" s="8">
+      <c r="N24" s="7">
         <v>855741.2</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="5">
         <v>132.5</v>
       </c>
-      <c r="P24" s="11"/>
-[...2 lines deleted...]
-      <c r="A25" s="13" t="s">
+      <c r="P24" s="18">
+        <v>1051609.2</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>115.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="J25" s="8">
+      <c r="J25" s="7">
         <v>190231.8</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <v>111.6</v>
       </c>
-      <c r="L25" s="8">
+      <c r="L25" s="7">
         <v>216857.2</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="5">
         <v>104.2</v>
       </c>
-      <c r="N25" s="8">
+      <c r="N25" s="7">
         <v>243545.7</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="5">
         <v>105.5</v>
       </c>
-      <c r="P25" s="11"/>
-[...2 lines deleted...]
-      <c r="A26" s="13" t="s">
+      <c r="P25" s="18">
+        <v>276141.2</v>
+      </c>
+      <c r="Q25" s="18">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="3">
         <v>1584960.2</v>
       </c>
       <c r="C26" s="3">
         <v>104.2</v>
       </c>
       <c r="D26" s="3">
         <v>1851019.1</v>
       </c>
       <c r="E26" s="3">
         <v>109.3</v>
       </c>
       <c r="F26" s="3">
         <v>1915848.6</v>
       </c>
       <c r="G26" s="3">
         <v>97.6</v>
       </c>
       <c r="H26" s="3">
         <v>2032305.4</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="5">
         <v>99.8</v>
       </c>
-      <c r="J26" s="8">
+      <c r="J26" s="7">
         <v>1661375.5</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="5">
         <v>105</v>
       </c>
-      <c r="L26" s="8">
+      <c r="L26" s="7">
         <v>2220026.6</v>
       </c>
-      <c r="M26" s="6">
+      <c r="M26" s="5">
         <v>119.8</v>
       </c>
-      <c r="N26" s="8">
+      <c r="N26" s="7">
         <v>2453461.2999999998</v>
       </c>
-      <c r="O26" s="6">
+      <c r="O26" s="5">
         <v>107.5</v>
       </c>
-      <c r="P26" s="11"/>
-[...2 lines deleted...]
-      <c r="A27" s="13" t="s">
+      <c r="P26" s="18">
+        <v>2858147.7</v>
+      </c>
+      <c r="Q26" s="18">
+        <v>108.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="3">
         <v>4077164.6</v>
       </c>
       <c r="C27" s="3">
         <v>103.1</v>
       </c>
       <c r="D27" s="3">
         <v>5229493</v>
       </c>
       <c r="E27" s="3">
         <v>120.9</v>
       </c>
       <c r="F27" s="3">
         <v>5757850.0999999996</v>
       </c>
       <c r="G27" s="3">
         <v>104.9</v>
       </c>
       <c r="H27" s="3">
         <v>6339176.2000000002</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="5">
         <v>100.9</v>
       </c>
-      <c r="J27" s="8">
+      <c r="J27" s="7">
         <v>7817404.2999999998</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="5">
         <v>106.6</v>
       </c>
-      <c r="L27" s="8">
+      <c r="L27" s="7">
         <v>9163172.6999999993</v>
       </c>
-      <c r="M27" s="6">
+      <c r="M27" s="5">
         <v>102.1</v>
       </c>
-      <c r="N27" s="8">
+      <c r="N27" s="7">
         <v>10613699.199999999</v>
       </c>
-      <c r="O27" s="6">
+      <c r="O27" s="5">
         <v>112.7</v>
       </c>
-      <c r="P27" s="11"/>
-[...2 lines deleted...]
-      <c r="A28" s="13" t="s">
+      <c r="P27" s="18">
+        <v>11756266.5</v>
+      </c>
+      <c r="Q27" s="18">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A28" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="3">
         <v>13136599.5</v>
       </c>
       <c r="C28" s="3">
         <v>100</v>
       </c>
       <c r="D28" s="3">
         <v>14327560.5</v>
       </c>
       <c r="E28" s="3">
         <v>103.6</v>
       </c>
       <c r="F28" s="3">
         <v>14076874</v>
       </c>
       <c r="G28" s="3">
         <v>94.8</v>
       </c>
-      <c r="H28" s="7">
+      <c r="H28" s="6">
         <v>15945385.199999999</v>
       </c>
-      <c r="I28" s="6">
+      <c r="I28" s="5">
         <v>105.9</v>
       </c>
-      <c r="J28" s="8">
+      <c r="J28" s="7">
         <v>17685145.300000001</v>
       </c>
-      <c r="K28" s="6">
+      <c r="K28" s="5">
         <v>100.1</v>
       </c>
-      <c r="L28" s="8">
+      <c r="L28" s="7">
         <v>20836583</v>
       </c>
-      <c r="M28" s="6">
+      <c r="M28" s="5">
         <v>110.2</v>
       </c>
-      <c r="N28" s="8">
+      <c r="N28" s="7">
         <v>25264564.800000001</v>
       </c>
-      <c r="O28" s="6">
+      <c r="O28" s="5">
         <v>116.9</v>
       </c>
-      <c r="P28" s="11"/>
-[...2 lines deleted...]
-      <c r="A29" s="16" t="s">
+      <c r="P28" s="18">
+        <v>30013268.399999999</v>
+      </c>
+      <c r="Q28" s="18">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A29" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="4">
         <v>1673179.6</v>
       </c>
       <c r="C29" s="4">
         <v>163.19999999999999</v>
       </c>
       <c r="D29" s="4">
         <v>1895261.4</v>
       </c>
       <c r="E29" s="4">
         <v>107.1</v>
       </c>
       <c r="F29" s="4">
         <v>2138462.1</v>
       </c>
       <c r="G29" s="4">
         <v>105</v>
       </c>
       <c r="H29" s="4">
         <v>2041481.5</v>
       </c>
-      <c r="I29" s="9">
+      <c r="I29" s="8">
         <v>89.8</v>
       </c>
-      <c r="J29" s="10">
+      <c r="J29" s="9">
         <v>2746811</v>
       </c>
-      <c r="K29" s="9">
+      <c r="K29" s="8">
         <v>115.4</v>
       </c>
-      <c r="L29" s="10">
+      <c r="L29" s="9">
         <v>3401104.4</v>
       </c>
-      <c r="M29" s="9">
+      <c r="M29" s="8">
         <v>114.1</v>
       </c>
-      <c r="N29" s="10">
+      <c r="N29" s="9">
         <v>3868570.5</v>
       </c>
-      <c r="O29" s="9">
+      <c r="O29" s="8">
         <v>106.9</v>
       </c>
-      <c r="P29" s="11"/>
+      <c r="P29" s="19">
+        <v>4342294.5999999996</v>
+      </c>
+      <c r="Q29" s="19">
+        <v>103.2</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="10">
+    <mergeCell ref="P7:Q7"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="N7:O7"/>
     <mergeCell ref="L7:M7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Лист3</vt:lpstr>
+      <vt:lpstr>Лист3!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>