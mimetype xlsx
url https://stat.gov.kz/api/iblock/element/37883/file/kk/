--- v0 (2026-04-23)
+++ v1 (2026-08-13)
@@ -1,105 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="21150" windowHeight="10080"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
-    <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
+    <sheet name="Көрсеткіш" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="N10" i="7" l="1"/>
+  <c r="N7" i="7" s="1"/>
+  <c r="N9" i="7"/>
+  <c r="N6" i="7" s="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="58">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Бірлік</t>
   </si>
   <si>
-    <t>Шығарылған күні: 2025 жылғы 1 тамыз</t>
-[...4 lines deleted...]
-  <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/14/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-energy/publications/335610/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetAnalytics/77394629</t>
   </si>
   <si>
-    <t>Абильдаева Арайлым Мейрамхановна</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Ірі су электр станцияларын қоспағанда, жалпы электр энергиясын өндірудегі жаңартылатын энергия көздерінің үлесі </t>
   </si>
   <si>
-    <t>Ірі су электр станцияларын қоспағанда, жалпы электр энергиясын өндірудегі жаңартылатын энергия көздерінің үлесі</t>
-[...1 lines deleted...]
-  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
@@ -135,85 +132,133 @@
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
-  </si>
-[...4 lines deleted...]
-    <t>2011 жылдан бері</t>
   </si>
   <si>
     <t>Ірі су электр станцияларын есепке алмағанда, жаңартылатын энергия көздерінің жалпы электр энергиясын өндірудегі үлесін сипаттайды. Жаңартылатын энергия көздері – бұл табиғи процестердің нәтижесінде үздіксіз қалпына келіп отыратын энергия көздері. Оларға мыналар жатады: күн сәулесінің энергиясы, жел энергиясы, судың гидродинамикалық энергиясы; геотермалдық энергия: топырақтың, жер асты суларының, өзендер мен су қоймаларының жылуы; сондай-ақ бастапқы энергия ресурстарының антропогендік көздері: тұтыну қалдықтары, биомасса, биогаз және тұтыну қалдықтарынан алынатын өзге де отын түрлері, олар электр және (немесе) жылу энергиясын өндіру үшін пайдаланылады.</t>
   </si>
   <si>
     <t>Есептік көрсеткіш.
 Ірі су электр станцияларын есепке алмағанда, жаңартылатын энергия көздерінен өндірілген электр энергиясының жалпы электр энергиясын өндіру көлеміне қатынасы ретінде айқындалады.
 Бұл көрсеткіш 1-ЭБ “Жанармай-энергетикалық баланс” нысаны бойынша жалпыұлттық статистикалық бақылау нәтижелері негізінде қалыптастырылады</t>
   </si>
   <si>
     <t>Қазақстан Республикасы бойынша қалыптастырылады</t>
   </si>
   <si>
     <t>1-ОЭБ "Отын-энергетикалық балансы"</t>
   </si>
   <si>
     <t>Қызмет көрсету және энергетика статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Акимова Сандугаш Жанатовна</t>
+  </si>
+  <si>
+    <t>+7 7172749429</t>
+  </si>
+  <si>
+    <t>sa.akimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Жаңартылатын энергия көздері (ЖЭК) туралы деректер</t>
+  </si>
+  <si>
+    <t>Ірі су электр станцияларын қоса алғанда, жалпы электр энергиясын өндірудегі жаңартылатын энергия көздерінің үлесі (4-жол / 3-жол)</t>
+  </si>
+  <si>
+    <t>Ірі су электр станцияларын қоспағанда, жалпы электр энергиясын өндірудегі жаңартылатын энергия көздерінің үлесі (5-жол / 3-жол)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Жалпы электр энергиясын өндіру</t>
+  </si>
+  <si>
+    <t>млн кВт с</t>
+  </si>
+  <si>
+    <t>Ірі су электр станцияларын ескере отырып, жаңартылатын энергия көздерінен электр энергиясын өндіру (6-жол + 9-жол + 10-жол + 11-жол)</t>
+  </si>
+  <si>
+    <t>Ірі су электр станцияларын қоспағанда, жаңартылатын энергия көздерінен электр энергиясын өндіру (7-жол + 9-жол + 10-жол + 11-жол)</t>
+  </si>
+  <si>
+    <t>Су электр станциялары өндіретін электр энергиясы (7-жол + 8 - жол)</t>
+  </si>
+  <si>
+    <t>Шағын су электр станцияларында өндірілетін электр энергиясы</t>
+  </si>
+  <si>
+    <t>Басқа су электр станциялары өндіретін электр энергиясы</t>
+  </si>
+  <si>
+    <t>Күн электр станциялары өндіретін электр энергиясы</t>
+  </si>
+  <si>
+    <t>Жел электр станциялары өндіретін электр энергиясы</t>
+  </si>
+  <si>
+    <t>Биогаз қондырғылары өндіретін электр энергиясы</t>
+  </si>
+  <si>
+    <t>2015 жылдан бері</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -341,69 +386,61 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...13 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -442,51 +479,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
@@ -596,322 +633,451 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Акцент1 2" xfId="2"/>
     <cellStyle name="Акцент2 2" xfId="3"/>
     <cellStyle name="Акцент3 2" xfId="4"/>
     <cellStyle name="Акцент4 2" xfId="5"/>
     <cellStyle name="Акцент5 2" xfId="6"/>
     <cellStyle name="Акцент6 2" xfId="7"/>
     <cellStyle name="Ввод  2" xfId="8"/>
     <cellStyle name="Вывод 2" xfId="9"/>
     <cellStyle name="Вычисление 2" xfId="10"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Денежный 2" xfId="11"/>
     <cellStyle name="Заголовок 1 2" xfId="12"/>
     <cellStyle name="Заголовок 2 2" xfId="13"/>
     <cellStyle name="Заголовок 3 2" xfId="14"/>
     <cellStyle name="Заголовок 4 2" xfId="15"/>
     <cellStyle name="Итог 2" xfId="16"/>
     <cellStyle name="Контрольная ячейка 2" xfId="17"/>
     <cellStyle name="Название 2" xfId="18"/>
     <cellStyle name="Нейтральный 2" xfId="19"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="20"/>
     <cellStyle name="Обычный 3" xfId="21"/>
     <cellStyle name="Обычный 4" xfId="22"/>
     <cellStyle name="Обычный 5" xfId="1"/>
     <cellStyle name="Плохой 2" xfId="23"/>
     <cellStyle name="Пояснение 2" xfId="24"/>
     <cellStyle name="Примечание 2" xfId="25"/>
     <cellStyle name="Связанная ячейка 2" xfId="26"/>
     <cellStyle name="Текст предупреждения 2" xfId="27"/>
     <cellStyle name="Хороший 2" xfId="28"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>67236</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>112059</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>974912</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="67236" y="0"/>
+          <a:ext cx="3585882" cy="974912"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>347380</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>78440</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>537880</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>930087</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8482851" y="78440"/>
+          <a:ext cx="851647" cy="851647"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1075,544 +1241,898 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.akimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.85546875" customWidth="1"/>
     <col min="2" max="2" width="65.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="18">
+        <v>30930802</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="25.5">
+      <c r="A5" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="140.25">
+      <c r="A7" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="22">
-[...4 lines deleted...]
-      <c r="A3" s="19" t="s">
+      <c r="B7" s="19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="22" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="19" t="s">
+      <c r="B8" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="89.25">
+      <c r="A9" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="23" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="20" t="s">
+      <c r="B9" s="19" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="22" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="20" t="s">
+      <c r="B10" s="19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="22" t="s">
+      <c r="B11" s="18" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="22">
+        <v>46240</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="22">
+        <v>46605</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="24" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="140.25">
-[...3 lines deleted...]
-      <c r="B7" s="23" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="25" t="s">
         <v>42</v>
-      </c>
-[...110 lines deleted...]
-        <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz "/>
+    <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/336994/file/ru/ "/>
     <hyperlink ref="B15" r:id="rId4" display="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= "/>
     <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:A18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AM11"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" style="9" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="40.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="7.28515625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="8.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="6" max="11" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" s="5" customFormat="1" ht="78" customHeight="1">
-[...19 lines deleted...]
-      <c r="L2" s="34" t="s">
+    <row r="1" spans="1:14" s="26" customFormat="1" ht="78" customHeight="1">
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+    </row>
+    <row r="2" spans="1:14" s="26" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:14" ht="15" customHeight="1">
+      <c r="A3" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="B4" s="14">
+        <v>30930802</v>
+      </c>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="M4" s="27"/>
+    </row>
+    <row r="5" spans="1:14" ht="12.75">
+      <c r="A5" s="7"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="3">
+        <v>2015</v>
+      </c>
+      <c r="E5" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F5" s="3">
+        <v>2017</v>
+      </c>
+      <c r="G5" s="3">
+        <v>2018</v>
+      </c>
+      <c r="H5" s="3">
+        <v>2019</v>
+      </c>
+      <c r="I5" s="3">
+        <v>2020</v>
+      </c>
+      <c r="J5" s="3">
+        <v>2021</v>
+      </c>
+      <c r="K5" s="3">
+        <v>2022</v>
+      </c>
+      <c r="L5" s="10">
+        <v>2023</v>
+      </c>
+      <c r="M5" s="13">
+        <v>2024</v>
+      </c>
+      <c r="N5" s="35">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="33.75">
+      <c r="A6" s="2">
+        <v>1</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="9">
+        <v>10.36</v>
+      </c>
+      <c r="E6" s="9">
+        <v>12.712999999999999</v>
+      </c>
+      <c r="F6" s="9">
+        <v>11.347</v>
+      </c>
+      <c r="G6" s="9">
+        <v>10.430999999999999</v>
+      </c>
+      <c r="H6" s="9">
+        <v>10.794</v>
+      </c>
+      <c r="I6" s="9">
+        <v>10.989000000000001</v>
+      </c>
+      <c r="J6" s="9">
+        <v>10.938000000000001</v>
+      </c>
+      <c r="K6" s="9">
+        <v>11.821</v>
+      </c>
+      <c r="L6" s="12">
+        <v>12.739000000000001</v>
+      </c>
+      <c r="M6" s="28">
+        <v>14.9</v>
+      </c>
+      <c r="N6" s="36">
+        <f>N9/N8*100</f>
+        <v>14.481443598885523</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="33.75">
+      <c r="A7" s="2">
         <v>2</v>
       </c>
-      <c r="M2" s="35"/>
-[...8 lines deleted...]
-      <c r="L3" s="32" t="s">
+      <c r="B7" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="9">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="E7" s="9">
+        <v>0.79400000000000004</v>
+      </c>
+      <c r="F7" s="9">
+        <v>0.94699999999999995</v>
+      </c>
+      <c r="G7" s="9">
+        <v>1.377</v>
+      </c>
+      <c r="H7" s="9">
+        <v>1.873</v>
+      </c>
+      <c r="I7" s="9">
+        <v>2.7810000000000001</v>
+      </c>
+      <c r="J7" s="9">
+        <v>3.46</v>
+      </c>
+      <c r="K7" s="9">
+        <v>4.4379999999999997</v>
+      </c>
+      <c r="L7" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="M7" s="28">
+        <v>6.2</v>
+      </c>
+      <c r="N7" s="36">
+        <f>N10/N8*100</f>
+        <v>7.0233046242767871</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="12.75">
+      <c r="A8" s="2">
         <v>3</v>
       </c>
-      <c r="M3" s="33"/>
-[...96 lines deleted...]
-      <c r="B8" s="4" t="s">
+      <c r="B8" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="30">
+        <v>91882.202000000005</v>
+      </c>
+      <c r="E8" s="30">
+        <v>94642.384000000005</v>
+      </c>
+      <c r="F8" s="30">
+        <v>103196.827</v>
+      </c>
+      <c r="G8" s="30">
+        <v>107604.727</v>
+      </c>
+      <c r="H8" s="30">
+        <v>106877.96</v>
+      </c>
+      <c r="I8" s="30">
+        <v>110890.318</v>
+      </c>
+      <c r="J8" s="30">
+        <v>115079.2</v>
+      </c>
+      <c r="K8" s="30">
+        <v>113552.09299999999</v>
+      </c>
+      <c r="L8" s="11">
+        <v>113585.469</v>
+      </c>
+      <c r="M8" s="28">
+        <v>118716.7</v>
+      </c>
+      <c r="N8" s="37">
+        <v>123782.24019999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="45">
+      <c r="A9" s="2">
+        <v>4</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D9" s="30">
+        <v>9519.2669999999998</v>
+      </c>
+      <c r="E9" s="30">
+        <v>12032.058000000001</v>
+      </c>
+      <c r="F9" s="30">
+        <v>11709.725</v>
+      </c>
+      <c r="G9" s="30">
+        <v>11224.205099999999</v>
+      </c>
+      <c r="H9" s="30">
+        <v>11536.6011</v>
+      </c>
+      <c r="I9" s="30">
+        <v>12185.879800000001</v>
+      </c>
+      <c r="J9" s="30">
+        <v>12587.5803</v>
+      </c>
+      <c r="K9" s="30">
+        <v>13422.484699999999</v>
+      </c>
+      <c r="L9" s="11">
+        <v>14556.490999999998</v>
+      </c>
+      <c r="M9" s="28">
+        <v>17631.7</v>
+      </c>
+      <c r="N9" s="37">
+        <f>N11+N14+N15+N16</f>
+        <v>17925.455300000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="45">
+      <c r="A10" s="2">
+        <v>5</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" s="30">
+        <v>536.47699999999998</v>
+      </c>
+      <c r="E10" s="30">
+        <v>751.65800000000002</v>
+      </c>
+      <c r="F10" s="30">
+        <v>976.92499999999995</v>
+      </c>
+      <c r="G10" s="30">
+        <v>1481.7050999999994</v>
+      </c>
+      <c r="H10" s="30">
+        <v>2002.2421000000002</v>
+      </c>
+      <c r="I10" s="30">
+        <v>3083.6558</v>
+      </c>
+      <c r="J10" s="30">
+        <v>3981.3082999999997</v>
+      </c>
+      <c r="K10" s="30">
+        <v>5039.1387000000004</v>
+      </c>
+      <c r="L10" s="11">
+        <v>6696.7809999999999</v>
+      </c>
+      <c r="M10" s="28">
+        <v>7327</v>
+      </c>
+      <c r="N10" s="37">
+        <f>N12+N14+N15+N16</f>
+        <v>8693.603799999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="22.5">
+      <c r="A11" s="2">
+        <v>6</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="30">
+        <v>9269.19</v>
+      </c>
+      <c r="E11" s="30">
+        <v>11620.7</v>
+      </c>
+      <c r="F11" s="30">
+        <v>11210.1</v>
+      </c>
+      <c r="G11" s="30">
+        <v>10376.299999999999</v>
+      </c>
+      <c r="H11" s="30">
+        <v>9993.6589999999997</v>
+      </c>
+      <c r="I11" s="30">
+        <v>9660.3240000000005</v>
+      </c>
+      <c r="J11" s="30">
+        <v>9208.4719999999998</v>
+      </c>
+      <c r="K11" s="30">
+        <v>9201.2459999999992</v>
+      </c>
+      <c r="L11" s="11">
+        <v>8853.58</v>
+      </c>
+      <c r="M11" s="28">
+        <v>11285</v>
+      </c>
+      <c r="N11" s="37">
+        <v>10402.519800000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="22.5">
+      <c r="A12" s="2">
+        <v>7</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="30">
+        <v>286.39999999999998</v>
+      </c>
+      <c r="E12" s="30">
+        <v>340.3</v>
+      </c>
+      <c r="F12" s="30">
+        <v>477.3</v>
+      </c>
+      <c r="G12" s="30">
+        <v>633.79999999999927</v>
+      </c>
+      <c r="H12" s="30">
+        <v>459.3</v>
+      </c>
+      <c r="I12" s="30">
+        <v>558.1</v>
+      </c>
+      <c r="J12" s="30">
+        <v>602.20000000000005</v>
+      </c>
+      <c r="K12" s="30">
+        <v>817.9</v>
+      </c>
+      <c r="L12" s="31">
+        <v>993.87</v>
+      </c>
+      <c r="M12" s="28">
+        <v>980.3</v>
+      </c>
+      <c r="N12" s="37">
+        <v>1170.6682999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="22.5">
+      <c r="A13" s="2">
+        <v>8</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="30">
+        <v>8982.7999999999993</v>
+      </c>
+      <c r="E13" s="30">
+        <v>11280.400000000001</v>
+      </c>
+      <c r="F13" s="30">
+        <v>10732.8</v>
+      </c>
+      <c r="G13" s="30">
+        <v>9742.5</v>
+      </c>
+      <c r="H13" s="30">
+        <v>9534.4</v>
+      </c>
+      <c r="I13" s="30">
+        <v>9102.2240000000002</v>
+      </c>
+      <c r="J13" s="30">
+        <v>8606.2999999999993</v>
+      </c>
+      <c r="K13" s="30">
+        <v>8383.2999999999993</v>
+      </c>
+      <c r="L13" s="31">
+        <v>7859.71</v>
+      </c>
+      <c r="M13" s="28">
+        <v>10304.700000000001</v>
+      </c>
+      <c r="N13" s="37">
+        <v>9231.8515000000007</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="22.5">
+      <c r="A14" s="2">
+        <v>9</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="30">
+        <v>118.355</v>
+      </c>
+      <c r="E14" s="30">
+        <v>136.375</v>
+      </c>
+      <c r="F14" s="30">
+        <v>159.58500000000001</v>
+      </c>
+      <c r="G14" s="30">
+        <v>384.49</v>
+      </c>
+      <c r="H14" s="30">
+        <v>830.84</v>
+      </c>
+      <c r="I14" s="30">
+        <v>1490.3679999999999</v>
+      </c>
+      <c r="J14" s="30">
+        <v>1629.07</v>
+      </c>
+      <c r="K14" s="30">
+        <v>1899.623</v>
+      </c>
+      <c r="L14" s="31">
+        <v>1872.7729999999999</v>
+      </c>
+      <c r="M14" s="28">
+        <v>1890.4</v>
+      </c>
+      <c r="N14" s="37">
+        <v>2309.8092999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="22.5">
+      <c r="A15" s="2">
+        <v>10</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="30">
+        <v>131.72200000000001</v>
+      </c>
+      <c r="E15" s="30">
+        <v>274.983</v>
+      </c>
+      <c r="F15" s="30">
+        <v>339.84</v>
+      </c>
+      <c r="G15" s="30">
+        <v>460.58300000000003</v>
+      </c>
+      <c r="H15" s="30">
+        <v>707.13499999999999</v>
+      </c>
+      <c r="I15" s="30">
+        <v>1028.6610000000001</v>
+      </c>
+      <c r="J15" s="30">
+        <v>1747.4739999999999</v>
+      </c>
+      <c r="K15" s="30">
+        <v>2318.6660000000002</v>
+      </c>
+      <c r="L15" s="31">
+        <v>3824.99</v>
+      </c>
+      <c r="M15" s="28">
+        <v>4454.5</v>
+      </c>
+      <c r="N15" s="37">
+        <v>5210.3773999999994</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="12.75">
+      <c r="A16" s="2">
         <v>11</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...81 lines deleted...]
-      <c r="AM11" s="31"/>
+      <c r="B16" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" s="30">
+        <v>0.2</v>
+      </c>
+      <c r="G16" s="30">
+        <v>2.8321000000000005</v>
+      </c>
+      <c r="H16" s="30">
+        <v>4.9671000000000003</v>
+      </c>
+      <c r="I16" s="30">
+        <v>6.5268000000000006</v>
+      </c>
+      <c r="J16" s="30">
+        <v>2.5643000000000002</v>
+      </c>
+      <c r="K16" s="30">
+        <v>2.9497000000000004</v>
+      </c>
+      <c r="L16" s="31">
+        <v>5.1479999999999997</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="N16" s="37">
+        <v>2.7488000000000001</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A5:Q5"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>