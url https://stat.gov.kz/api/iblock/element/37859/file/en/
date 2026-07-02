--- v0 (2026-04-19)
+++ v1 (2026-07-02)
@@ -1,103 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики внутренней торговли\РАЗРАБОТОЧНЫЕ\2025\1-ВТ\динамические\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030"/>
   </bookViews>
   <sheets>
     <sheet name="Volume of retail trade" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume of retail trade'!$A$1:$M$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume of retail trade'!$A$1:$N$51</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="46">
   <si>
     <t>Retail trade volume by single-industry towns</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>Akmola region</t>
   </si>
   <si>
     <t>Stepnogorsk</t>
   </si>
   <si>
     <t>TURKESTAN REGION</t>
   </si>
   <si>
     <t>Aktobe region</t>
   </si>
   <si>
     <t>Atyrau region</t>
   </si>
   <si>
     <t>West Kazakhstan region</t>
   </si>
   <si>
     <t>Zhambyl region</t>
   </si>
   <si>
     <t>Karaganda region</t>
   </si>
   <si>
     <t xml:space="preserve"> KENTAU city</t>
   </si>
   <si>
     <t>Khromtau city</t>
   </si>
   <si>
+    <t>Tekeli city</t>
+  </si>
+  <si>
     <t>Kulsary city</t>
   </si>
   <si>
     <t>Aksai city</t>
   </si>
   <si>
     <t>Zhanatas city</t>
   </si>
   <si>
     <t>Karatau city</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>East Kazakhstan region</t>
   </si>
   <si>
     <t>Balkhash city</t>
@@ -135,134 +143,131 @@
   <si>
     <t>Zhitikara city</t>
   </si>
   <si>
     <t>Zhanaozen city</t>
   </si>
   <si>
     <t>Aksu city</t>
   </si>
   <si>
     <t>Ekibastuz city</t>
   </si>
   <si>
     <t>Kurchatov city</t>
   </si>
   <si>
     <t>Ridder  city</t>
   </si>
   <si>
     <t>Serebryansk city</t>
   </si>
   <si>
     <t>Abai region</t>
   </si>
   <si>
+    <t>Zhetisu region</t>
+  </si>
+  <si>
     <t>Ulytau region</t>
   </si>
   <si>
     <t>Altai city</t>
   </si>
   <si>
-    <t>Date of release: June 30, 2025</t>
-[...2 lines deleted...]
-    <t>Next date of release: June 30, 2026</t>
+    <t>Date of release: June 30, 2026</t>
+  </si>
+  <si>
+    <t>Next date of release: June 30, 2027</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
@@ -276,56 +281,64 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -378,246 +391,233 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>666750</xdr:colOff>
+      <xdr:colOff>777875</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="\\172.16.0.35\!!!New FTP!!!\!!! ДККДРК Управление распространения и развития коммуникаций\ЛОГОТИП БЮРО 01,11,2023\Group 17069.png"/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...6 lines deleted...]
-        <a:srcRect/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="142875"/>
-          <a:ext cx="2333625" cy="590550"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2444750" cy="733425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...21 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -786,133 +786,134 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V50"/>
+  <dimension ref="A1:V52"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P43" sqref="P43"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P35" sqref="P35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="25" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="25" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="25" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" style="25" customWidth="1"/>
     <col min="5" max="5" width="14" style="25" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="25" customWidth="1"/>
     <col min="7" max="7" width="15.85546875" style="25" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="25" customWidth="1"/>
     <col min="9" max="9" width="14" style="25" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="25" customWidth="1"/>
     <col min="11" max="12" width="11" style="25" customWidth="1"/>
-    <col min="13" max="13" width="10.85546875" style="25" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="25"/>
+    <col min="13" max="13" width="11.5703125" style="25" customWidth="1"/>
+    <col min="14" max="14" width="10.85546875" style="25" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="33"/>
       <c r="V1" s="33"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
       <c r="S2" s="33"/>
       <c r="U2" s="33"/>
       <c r="V2" s="33"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
       <c r="S3" s="33"/>
       <c r="U3" s="33"/>
       <c r="V3" s="33"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A4" s="33"/>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
@@ -932,1738 +933,1931 @@
     <row r="5" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A5" s="33"/>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="33"/>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
       <c r="Q5" s="33"/>
       <c r="R5" s="33"/>
       <c r="S5" s="33"/>
       <c r="T5" s="33"/>
       <c r="U5" s="33"/>
       <c r="V5" s="33"/>
     </row>
     <row r="7" spans="1:22" s="7" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="38"/>
-[...10 lines deleted...]
-      <c r="M7" s="38"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="46"/>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A8" s="24"/>
       <c r="J8" s="26"/>
-      <c r="K8" s="37" t="s">
+      <c r="K8" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="L8" s="37"/>
-      <c r="M8" s="37"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
     </row>
     <row r="9" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1"/>
       <c r="B9" s="2">
         <v>2013</v>
       </c>
       <c r="C9" s="2">
         <v>2014</v>
       </c>
       <c r="D9" s="2">
         <v>2015</v>
       </c>
       <c r="E9" s="2">
         <v>2016</v>
       </c>
       <c r="F9" s="2">
         <v>2017</v>
       </c>
       <c r="G9" s="3">
         <v>2018</v>
       </c>
       <c r="H9" s="1">
         <v>2019</v>
       </c>
       <c r="I9" s="1">
         <v>2020</v>
       </c>
       <c r="J9" s="1">
         <v>2021</v>
       </c>
       <c r="K9" s="1">
         <v>2022</v>
       </c>
       <c r="L9" s="1">
         <v>2023</v>
       </c>
       <c r="M9" s="1">
         <v>2024</v>
       </c>
+      <c r="N9" s="1">
+        <v>2025</v>
+      </c>
     </row>
     <row r="10" spans="1:22" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>13743320</v>
       </c>
       <c r="C10" s="5">
         <v>19186869</v>
       </c>
       <c r="D10" s="5">
         <v>17200238</v>
       </c>
       <c r="E10" s="5">
         <v>24113009</v>
       </c>
       <c r="F10" s="5">
         <v>28003151</v>
       </c>
       <c r="G10" s="5">
         <v>18684971</v>
       </c>
       <c r="H10" s="6">
         <v>15920001</v>
       </c>
       <c r="I10" s="6">
         <v>20178108</v>
       </c>
       <c r="J10" s="6">
         <v>22682692</v>
       </c>
       <c r="K10" s="6">
         <v>18726452</v>
       </c>
       <c r="L10" s="6">
         <v>27076890</v>
       </c>
-      <c r="M10" s="17">
-        <v>28674007</v>
+      <c r="M10" s="34">
+        <v>776648453</v>
+      </c>
+      <c r="N10" s="40">
+        <v>49815225</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="8">
         <v>13743320</v>
       </c>
       <c r="C11" s="8">
         <v>19186869</v>
       </c>
       <c r="D11" s="8">
         <v>17200238</v>
       </c>
       <c r="E11" s="8">
         <v>24113009</v>
       </c>
       <c r="F11" s="8">
         <v>28003151</v>
       </c>
       <c r="G11" s="8">
         <v>18684971</v>
       </c>
       <c r="H11" s="9">
         <v>15920001</v>
       </c>
       <c r="I11" s="9">
         <v>20178108</v>
       </c>
       <c r="J11" s="9">
         <v>22682692</v>
       </c>
       <c r="K11" s="9">
         <v>18726452</v>
       </c>
       <c r="L11" s="9">
         <v>27076890</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="35">
         <v>28674007</v>
+      </c>
+      <c r="N11" s="41">
+        <v>49815225</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="10">
         <v>4115931</v>
       </c>
       <c r="C12" s="10">
         <v>3216738</v>
       </c>
       <c r="D12" s="10">
         <v>3708918</v>
       </c>
       <c r="E12" s="10">
         <v>3935600</v>
       </c>
       <c r="F12" s="10">
         <v>6635980</v>
       </c>
       <c r="G12" s="10">
         <v>7411754</v>
       </c>
       <c r="H12" s="10">
         <v>8244484</v>
       </c>
       <c r="I12" s="6">
         <v>8957791</v>
       </c>
       <c r="J12" s="6">
         <v>10923539</v>
       </c>
       <c r="K12" s="6">
         <v>12652102</v>
       </c>
       <c r="L12" s="6">
         <v>14707373</v>
       </c>
-      <c r="M12" s="17">
-        <v>16818451</v>
+      <c r="M12" s="34">
+        <v>28674007</v>
+      </c>
+      <c r="N12" s="42">
+        <v>22993022</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
         <v>4115931</v>
       </c>
       <c r="C13" s="11">
         <v>3216738</v>
       </c>
       <c r="D13" s="11">
         <v>3708918</v>
       </c>
       <c r="E13" s="11">
         <v>3935600</v>
       </c>
       <c r="F13" s="8">
         <v>6635980</v>
       </c>
       <c r="G13" s="8">
         <v>7411754</v>
       </c>
       <c r="H13" s="9">
         <v>8244484</v>
       </c>
       <c r="I13" s="9">
         <v>8957791</v>
       </c>
       <c r="J13" s="9">
         <v>10923539</v>
       </c>
       <c r="K13" s="9">
         <v>12652102</v>
       </c>
       <c r="L13" s="9">
         <v>14707373</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="35">
         <v>16818451</v>
       </c>
-    </row>
-    <row r="14" spans="1:22" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="N13" s="41">
+        <v>22993022</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B14" s="14">
+        <v>39</v>
+      </c>
+      <c r="B14" s="11">
         <v>5143307</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="11">
         <v>1645317</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="11">
         <v>6231285</v>
       </c>
-      <c r="E14" s="14">
+      <c r="E14" s="11">
         <v>5845663</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="11">
         <v>6720709</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="11">
         <v>7193951</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="11">
         <v>8026206</v>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="11">
         <v>8587147</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="11">
         <v>9504070</v>
       </c>
-      <c r="K14" s="34">
+      <c r="K14" s="9">
         <v>11225316</v>
       </c>
-      <c r="L14" s="34">
+      <c r="L14" s="9">
         <v>14408629</v>
       </c>
-      <c r="M14" s="17">
-        <v>17789805</v>
+      <c r="M14" s="35">
+        <v>16818451</v>
+      </c>
+      <c r="N14" s="41">
+        <v>19964512</v>
       </c>
     </row>
     <row r="15" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15" s="11">
         <v>5143307</v>
       </c>
       <c r="C15" s="11">
         <v>1645317</v>
       </c>
       <c r="D15" s="11">
         <v>6231285</v>
       </c>
       <c r="E15" s="11">
         <v>5845663</v>
       </c>
       <c r="F15" s="8">
         <v>6720709</v>
       </c>
       <c r="G15" s="8">
         <v>7193951</v>
       </c>
       <c r="H15" s="9">
         <v>8026206</v>
       </c>
       <c r="I15" s="9">
         <v>8587147</v>
       </c>
       <c r="J15" s="9">
         <v>9504070</v>
       </c>
       <c r="K15" s="8">
         <v>11225316</v>
       </c>
       <c r="L15" s="8">
         <v>14408629</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="36">
         <v>17789805</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="N15" s="41">
+        <v>19964512</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
+        <v>40</v>
       </c>
       <c r="B16" s="10">
+        <v>2678566</v>
+      </c>
+      <c r="C16" s="10">
+        <v>2513987</v>
+      </c>
+      <c r="D16" s="14">
+        <v>3296226</v>
+      </c>
+      <c r="E16" s="14">
+        <v>3910102</v>
+      </c>
+      <c r="F16" s="5">
+        <v>4267201</v>
+      </c>
+      <c r="G16" s="5">
+        <v>4263631</v>
+      </c>
+      <c r="H16" s="6">
+        <v>6198837</v>
+      </c>
+      <c r="I16" s="6">
+        <v>6890285</v>
+      </c>
+      <c r="J16" s="6">
+        <v>7575236</v>
+      </c>
+      <c r="K16" s="5">
+        <v>8315432</v>
+      </c>
+      <c r="L16" s="5">
+        <v>10208498</v>
+      </c>
+      <c r="M16" s="37">
+        <v>17789805</v>
+      </c>
+      <c r="N16" s="41" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="11">
+        <v>2678566</v>
+      </c>
+      <c r="C17" s="11">
+        <v>2513987</v>
+      </c>
+      <c r="D17" s="11">
+        <v>3296226</v>
+      </c>
+      <c r="E17" s="11">
+        <v>3910102</v>
+      </c>
+      <c r="F17" s="8">
+        <v>4267201</v>
+      </c>
+      <c r="G17" s="8">
+        <v>4263631</v>
+      </c>
+      <c r="H17" s="9">
+        <v>6198837</v>
+      </c>
+      <c r="I17" s="9">
+        <v>6890285</v>
+      </c>
+      <c r="J17" s="9">
+        <v>7575236</v>
+      </c>
+      <c r="K17" s="8">
+        <v>8315432</v>
+      </c>
+      <c r="L17" s="8">
+        <v>10208498</v>
+      </c>
+      <c r="M17" s="36"/>
+      <c r="N17" s="43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="10">
         <v>30901033</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C18" s="10">
         <v>34456907</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D18" s="14">
         <v>35600176</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E18" s="14">
         <v>41960764</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F18" s="5">
         <v>46640577</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G18" s="5">
         <v>50700000</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H18" s="6">
         <v>53391420</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I18" s="6">
         <v>55698720</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J18" s="6">
         <v>58241112</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K18" s="11">
         <v>70048090</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L18" s="11">
         <v>73465089</v>
       </c>
-      <c r="M16" s="17">
+      <c r="M18" s="38">
         <v>25241718</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="11">
+      <c r="N18" s="42">
+        <v>29386432</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="11">
         <v>22618170</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C19" s="11">
         <v>25056513</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D19" s="11">
         <v>26015085</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E19" s="11">
         <v>30656189</v>
       </c>
-      <c r="F17" s="8">
+      <c r="F19" s="8">
         <v>34443537</v>
       </c>
-      <c r="G17" s="8">
+      <c r="G19" s="8">
         <v>36817164</v>
       </c>
-      <c r="H17" s="9">
+      <c r="H19" s="9">
         <v>39063408</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I19" s="9">
         <v>40948042</v>
       </c>
-      <c r="J17" s="9">
+      <c r="J19" s="9">
         <v>44323304</v>
       </c>
-      <c r="K17" s="8">
+      <c r="K19" s="8">
         <v>52273241</v>
       </c>
-      <c r="L17" s="8">
+      <c r="L19" s="8">
         <v>51153235</v>
       </c>
-      <c r="M17" s="39" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="11">
+      <c r="M19" s="36"/>
+      <c r="N19" s="43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="11">
         <v>780387</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C20" s="11">
         <v>877199</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D20" s="11">
         <v>760775</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E20" s="11">
         <v>963815</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F20" s="8">
         <v>369974</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G20" s="8">
         <v>987770</v>
       </c>
-      <c r="H18" s="9">
+      <c r="H20" s="9">
         <v>732824</v>
       </c>
-      <c r="I18" s="9">
+      <c r="I20" s="9">
         <v>919503</v>
       </c>
-      <c r="J18" s="9">
+      <c r="J20" s="9">
         <v>636219</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K20" s="8">
         <v>1018953</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L20" s="8">
         <v>635728</v>
       </c>
-      <c r="M18" s="19">
+      <c r="M20" s="36">
         <v>1047031</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B19" s="11">
+      <c r="N20" s="41">
+        <v>1207527</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="11">
         <v>7502476</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C21" s="11">
         <v>8523195</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D21" s="11">
         <v>8824316</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E21" s="11">
         <v>10340760</v>
       </c>
-      <c r="F19" s="8">
+      <c r="F21" s="8">
         <v>11827066</v>
       </c>
-      <c r="G19" s="8">
+      <c r="G21" s="8">
         <v>12895066</v>
       </c>
-      <c r="H19" s="9">
+      <c r="H21" s="9">
         <v>13595188</v>
       </c>
-      <c r="I19" s="9">
+      <c r="I21" s="9">
         <v>13831175</v>
       </c>
-      <c r="J19" s="9">
+      <c r="J21" s="9">
         <v>13281589</v>
       </c>
-      <c r="K19" s="8">
+      <c r="K21" s="8">
         <v>16755895</v>
       </c>
-      <c r="L19" s="8">
+      <c r="L21" s="8">
         <v>21676125</v>
       </c>
-      <c r="M19" s="19">
+      <c r="M21" s="36">
         <v>24194687</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="4" t="s">
+      <c r="N21" s="41">
+        <v>28178905</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B22" s="10">
         <v>2332989</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C22" s="10">
         <v>3316560</v>
       </c>
-      <c r="D20" s="14">
+      <c r="D22" s="14">
         <v>3758569</v>
       </c>
-      <c r="E20" s="14">
+      <c r="E22" s="14">
         <v>4909081</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F22" s="5">
         <v>2937681</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G22" s="5">
         <v>5193309</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H22" s="6">
         <v>5202036</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I22" s="6">
         <v>8957791</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J22" s="6">
         <v>10382985</v>
       </c>
-      <c r="K20" s="5">
+      <c r="K22" s="5">
         <v>12494294</v>
       </c>
-      <c r="L20" s="5">
+      <c r="L22" s="5">
         <v>14799202</v>
       </c>
-      <c r="M20" s="17">
+      <c r="M22" s="37">
         <v>15140431</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="N22" s="42">
+        <v>19652324</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B23" s="11">
         <v>2332989</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C23" s="11">
         <v>3316560</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D23" s="11">
         <v>3758569</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E23" s="11">
         <v>4909081</v>
       </c>
-      <c r="F21" s="8">
+      <c r="F23" s="8">
         <v>2937681</v>
       </c>
-      <c r="G21" s="8">
+      <c r="G23" s="8">
         <v>5193309</v>
       </c>
-      <c r="H21" s="9">
+      <c r="H23" s="9">
         <v>5202036</v>
       </c>
-      <c r="I21" s="9">
+      <c r="I23" s="9">
         <v>8957791</v>
       </c>
-      <c r="J21" s="9">
+      <c r="J23" s="9">
         <v>10382985</v>
       </c>
-      <c r="K21" s="9">
+      <c r="K23" s="9">
         <v>12494294</v>
       </c>
-      <c r="L21" s="9">
+      <c r="L23" s="9">
         <v>14799202</v>
       </c>
-      <c r="M21" s="19">
+      <c r="M23" s="35">
         <v>15140431</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="N23" s="41">
+        <v>19652324</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="14">
+      <c r="B24" s="14">
         <v>7177180</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C24" s="14">
         <v>8239560</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D24" s="14">
         <v>12446387</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E24" s="14">
         <v>18607079</v>
       </c>
-      <c r="F22" s="5">
+      <c r="F24" s="5">
         <v>10161872</v>
       </c>
-      <c r="G22" s="5">
+      <c r="G24" s="5">
         <v>11513278</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H24" s="6">
         <v>14799861</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I24" s="6">
         <v>9678465</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J24" s="6">
         <v>10928425</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K24" s="6">
         <v>29975128</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L24" s="6">
         <v>14535126</v>
       </c>
-      <c r="M22" s="17">
+      <c r="M24" s="34">
         <v>17768054</v>
       </c>
-    </row>
-[...82 lines deleted...]
-    <row r="25" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="N24" s="42">
+        <v>20590125</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="11">
+        <v>7177180</v>
+      </c>
+      <c r="C25" s="11">
+        <v>8239560</v>
+      </c>
+      <c r="D25" s="11">
+        <v>12446387</v>
+      </c>
+      <c r="E25" s="11">
+        <v>18607079</v>
+      </c>
+      <c r="F25" s="8">
+        <v>10161872</v>
+      </c>
+      <c r="G25" s="8">
+        <v>11513278</v>
+      </c>
+      <c r="H25" s="9">
+        <v>14799861</v>
+      </c>
+      <c r="I25" s="9">
+        <v>9678465</v>
+      </c>
+      <c r="J25" s="9">
+        <v>10928425</v>
+      </c>
+      <c r="K25" s="9">
+        <v>29975128</v>
+      </c>
+      <c r="L25" s="9">
+        <v>14535126</v>
+      </c>
+      <c r="M25" s="35">
+        <v>17768054</v>
+      </c>
+      <c r="N25" s="41">
+        <v>20590125</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="10">
         <v>5955804</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C26" s="10">
         <v>5858617</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D26" s="14">
         <v>15092569</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E26" s="14">
         <v>19133305</v>
       </c>
-      <c r="F25" s="8">
+      <c r="F26" s="5">
         <v>18221742</v>
       </c>
-      <c r="G25" s="8">
+      <c r="G26" s="5">
         <v>21481897</v>
       </c>
-      <c r="H25" s="9">
+      <c r="H26" s="6">
         <v>15651149</v>
       </c>
-      <c r="I25" s="9">
+      <c r="I26" s="6">
         <v>15641364</v>
       </c>
-      <c r="J25" s="9">
+      <c r="J26" s="6">
         <v>20243070</v>
       </c>
-      <c r="K25" s="9">
+      <c r="K26" s="6">
         <v>35952308</v>
       </c>
-      <c r="L25" s="9">
+      <c r="L26" s="6">
         <v>21069978</v>
       </c>
-      <c r="M25" s="35">
+      <c r="M26" s="34">
         <v>25759678</v>
       </c>
-    </row>
-[...41 lines deleted...]
-    <row r="27" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="N26" s="42">
+        <v>48041081</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="11">
+        <v>5955804</v>
+      </c>
+      <c r="C27" s="11">
+        <v>5858617</v>
+      </c>
+      <c r="D27" s="11">
+        <v>15092569</v>
+      </c>
+      <c r="E27" s="11">
+        <v>19133305</v>
+      </c>
+      <c r="F27" s="8">
+        <v>18221742</v>
+      </c>
+      <c r="G27" s="8">
+        <v>21481897</v>
+      </c>
+      <c r="H27" s="9">
+        <v>15651149</v>
+      </c>
+      <c r="I27" s="9">
+        <v>15641364</v>
+      </c>
+      <c r="J27" s="9">
+        <v>20243070</v>
+      </c>
+      <c r="K27" s="9">
+        <v>35952308</v>
+      </c>
+      <c r="L27" s="9">
+        <v>21069978</v>
+      </c>
+      <c r="M27" s="35">
+        <v>25759678</v>
+      </c>
+      <c r="N27" s="41">
+        <v>48041081</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="10">
+        <v>1873026</v>
+      </c>
+      <c r="C28" s="10">
+        <v>4602937</v>
+      </c>
+      <c r="D28" s="14">
+        <v>4806516</v>
+      </c>
+      <c r="E28" s="14">
+        <v>3405744</v>
+      </c>
+      <c r="F28" s="5">
+        <v>3496976</v>
+      </c>
+      <c r="G28" s="5">
+        <v>3205711</v>
+      </c>
+      <c r="H28" s="6">
+        <v>3535574</v>
+      </c>
+      <c r="I28" s="6">
+        <v>4393698</v>
+      </c>
+      <c r="J28" s="6">
+        <v>4325525</v>
+      </c>
+      <c r="K28" s="6">
+        <v>6162119</v>
+      </c>
+      <c r="L28" s="6">
+        <v>6816435</v>
+      </c>
+      <c r="M28" s="34"/>
+      <c r="N28" s="44" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="11">
         <v>748750</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C29" s="11">
         <v>1432283</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D29" s="11">
         <v>2934062</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E29" s="11">
         <v>1588629</v>
       </c>
-      <c r="F27" s="8">
+      <c r="F29" s="8">
         <v>1684625</v>
       </c>
-      <c r="G27" s="8">
+      <c r="G29" s="8">
         <v>1200174</v>
       </c>
-      <c r="H27" s="9">
+      <c r="H29" s="9">
         <v>1386140</v>
       </c>
-      <c r="I27" s="9">
+      <c r="I29" s="9">
         <v>2041698</v>
       </c>
-      <c r="J27" s="9">
+      <c r="J29" s="9">
         <v>1594753</v>
       </c>
-      <c r="K27" s="9">
+      <c r="K29" s="9">
         <v>2223945</v>
       </c>
-      <c r="L27" s="9">
+      <c r="L29" s="9">
         <v>1982253</v>
       </c>
-      <c r="M27" s="40" t="s">
-[...7 lines deleted...]
-      <c r="B28" s="11">
+      <c r="M29" s="35"/>
+      <c r="N29" s="43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="11">
         <v>1124276</v>
       </c>
-      <c r="C28" s="11">
+      <c r="C30" s="11">
         <v>3170654</v>
       </c>
-      <c r="D28" s="11">
+      <c r="D30" s="11">
         <v>1872454</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E30" s="11">
         <v>1817115</v>
       </c>
-      <c r="F28" s="8">
+      <c r="F30" s="8">
         <v>1812352</v>
       </c>
-      <c r="G28" s="8">
+      <c r="G30" s="8">
         <v>2005537</v>
       </c>
-      <c r="H28" s="9">
+      <c r="H30" s="9">
         <v>2149434</v>
       </c>
-      <c r="I28" s="9">
+      <c r="I30" s="9">
         <v>2352000</v>
       </c>
-      <c r="J28" s="9">
+      <c r="J30" s="9">
         <v>2730772</v>
       </c>
-      <c r="K28" s="9">
+      <c r="K30" s="9">
         <v>3938174</v>
       </c>
-      <c r="L28" s="9">
+      <c r="L30" s="9">
         <v>4834182</v>
       </c>
-      <c r="M28" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="M30" s="35"/>
+      <c r="N30" s="44" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B31" s="10">
         <v>70287063</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C31" s="10">
         <v>78273304</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D31" s="10">
         <v>81321724</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E31" s="10">
         <v>92421372</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F31" s="10">
         <v>101419025</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G31" s="10">
         <v>110892621</v>
       </c>
-      <c r="H29" s="10">
+      <c r="H31" s="10">
         <v>118364182</v>
       </c>
-      <c r="I29" s="10">
+      <c r="I31" s="10">
         <v>131922752</v>
       </c>
-      <c r="J29" s="10">
+      <c r="J31" s="10">
         <v>145887284</v>
       </c>
-      <c r="K29" s="6">
+      <c r="K31" s="6">
         <v>178512057</v>
       </c>
-      <c r="L29" s="6">
+      <c r="L31" s="6">
         <v>200594971</v>
       </c>
-      <c r="M29" s="34">
+      <c r="M31" s="34">
         <v>202118592</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B30" s="11">
+      <c r="N31" s="42">
+        <v>255205429</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B32" s="11">
         <v>12109099</v>
       </c>
-      <c r="C30" s="11">
+      <c r="C32" s="11">
         <v>13131518</v>
       </c>
-      <c r="D30" s="11">
+      <c r="D32" s="11">
         <v>13768076</v>
       </c>
-      <c r="E30" s="11">
+      <c r="E32" s="11">
         <v>16198263</v>
       </c>
-      <c r="F30" s="8">
+      <c r="F32" s="8">
         <v>16996223</v>
       </c>
-      <c r="G30" s="8">
+      <c r="G32" s="8">
         <v>18239593</v>
       </c>
-      <c r="H30" s="9">
+      <c r="H32" s="9">
         <v>19591379</v>
       </c>
-      <c r="I30" s="9">
+      <c r="I32" s="9">
         <v>23417220</v>
       </c>
-      <c r="J30" s="9">
+      <c r="J32" s="9">
         <v>25490273</v>
       </c>
-      <c r="K30" s="9">
+      <c r="K32" s="9">
         <v>29886228</v>
       </c>
-      <c r="L30" s="9">
+      <c r="L32" s="9">
         <v>34014916</v>
       </c>
-      <c r="M30" s="35">
+      <c r="M32" s="35">
         <v>37537762</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B31" s="11">
+      <c r="N32" s="41">
+        <v>49213847</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="11">
         <v>2599626</v>
       </c>
-      <c r="C31" s="11">
+      <c r="C33" s="11">
         <v>2415559</v>
       </c>
-      <c r="D31" s="11">
+      <c r="D33" s="11">
         <v>3064452</v>
       </c>
-      <c r="E31" s="11">
+      <c r="E33" s="11">
         <v>3597620</v>
       </c>
-      <c r="F31" s="8">
+      <c r="F33" s="8">
         <v>3826372</v>
       </c>
-      <c r="G31" s="8">
+      <c r="G33" s="8">
         <v>4301168</v>
       </c>
-      <c r="H31" s="9">
+      <c r="H33" s="9">
         <v>4465010</v>
       </c>
-      <c r="I31" s="9">
+      <c r="I33" s="9">
         <v>5194574</v>
       </c>
-      <c r="J31" s="9">
+      <c r="J33" s="9">
         <v>4589762</v>
       </c>
-      <c r="K31" s="9">
+      <c r="K33" s="9">
         <v>8465523</v>
       </c>
-      <c r="L31" s="9">
+      <c r="L33" s="9">
         <v>10853589</v>
       </c>
-      <c r="M31" s="40" t="s">
-[...7 lines deleted...]
-      <c r="B32" s="11">
+      <c r="M33" s="35"/>
+      <c r="N33" s="43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="11">
         <v>46539558</v>
       </c>
-      <c r="C32" s="11">
+      <c r="C34" s="11">
         <v>51806169</v>
       </c>
-      <c r="D32" s="11">
+      <c r="D34" s="11">
         <v>53307103</v>
       </c>
-      <c r="E32" s="11">
+      <c r="E34" s="11">
         <v>60621587</v>
       </c>
-      <c r="F32" s="8">
+      <c r="F34" s="8">
         <v>70759137</v>
       </c>
-      <c r="G32" s="8">
+      <c r="G34" s="8">
         <v>77154194</v>
       </c>
-      <c r="H32" s="9">
+      <c r="H34" s="9">
         <v>78977501</v>
       </c>
-      <c r="I32" s="9">
+      <c r="I34" s="9">
         <v>90238940</v>
       </c>
-      <c r="J32" s="9">
+      <c r="J34" s="9">
         <v>99186777</v>
       </c>
-      <c r="K32" s="9">
+      <c r="K34" s="9">
         <v>117747510</v>
       </c>
-      <c r="L32" s="9">
+      <c r="L34" s="9">
         <v>132808031</v>
       </c>
-      <c r="M32" s="35">
+      <c r="M34" s="35">
         <v>143635787</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B33" s="11">
+      <c r="N34" s="41">
+        <v>174585402</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="11">
         <v>5365915</v>
       </c>
-      <c r="C33" s="11">
+      <c r="C35" s="11">
         <v>6502862</v>
       </c>
-      <c r="D33" s="11">
+      <c r="D35" s="11">
         <v>7616803</v>
       </c>
-      <c r="E33" s="11">
+      <c r="E35" s="11">
         <v>7980037</v>
       </c>
-      <c r="F33" s="8">
+      <c r="F35" s="8">
         <v>6170881</v>
       </c>
-      <c r="G33" s="8">
+      <c r="G35" s="8">
         <v>8440554</v>
       </c>
-      <c r="H33" s="9">
+      <c r="H35" s="9">
         <v>9278013</v>
       </c>
-      <c r="I33" s="9">
+      <c r="I35" s="9">
         <v>11134738</v>
       </c>
-      <c r="J33" s="9">
+      <c r="J35" s="9">
         <v>12132190</v>
       </c>
-      <c r="K33" s="9">
+      <c r="K35" s="9">
         <v>14242894</v>
       </c>
-      <c r="L33" s="9">
+      <c r="L35" s="9">
         <v>14829563</v>
       </c>
-      <c r="M33" s="35">
+      <c r="M35" s="35">
         <v>13828550</v>
       </c>
-    </row>
-[...82 lines deleted...]
-    <row r="36" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="N35" s="41">
+        <v>19346143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="11">
+        <v>3672865</v>
+      </c>
+      <c r="C36" s="11">
+        <v>4417196</v>
+      </c>
+      <c r="D36" s="11">
+        <v>3565290</v>
+      </c>
+      <c r="E36" s="11">
+        <v>4023865</v>
+      </c>
+      <c r="F36" s="8">
+        <v>3666412</v>
+      </c>
+      <c r="G36" s="8">
+        <v>2757112</v>
+      </c>
+      <c r="H36" s="9">
+        <v>6052279</v>
+      </c>
+      <c r="I36" s="9">
+        <v>1937280</v>
+      </c>
+      <c r="J36" s="9">
+        <v>4488282</v>
+      </c>
+      <c r="K36" s="9">
+        <v>8169903</v>
+      </c>
+      <c r="L36" s="9">
+        <v>8088873</v>
+      </c>
+      <c r="M36" s="35">
+        <v>7116494</v>
+      </c>
+      <c r="N36" s="41">
+        <v>12060038</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="10">
+        <v>45866200</v>
+      </c>
+      <c r="C37" s="10">
+        <v>51558097</v>
+      </c>
+      <c r="D37" s="14">
+        <v>53350808</v>
+      </c>
+      <c r="E37" s="14">
+        <v>62528261</v>
+      </c>
+      <c r="F37" s="5">
+        <v>72894231</v>
+      </c>
+      <c r="G37" s="5">
+        <v>80880127</v>
+      </c>
+      <c r="H37" s="6">
+        <v>87654735</v>
+      </c>
+      <c r="I37" s="6">
+        <v>80120715</v>
+      </c>
+      <c r="J37" s="6">
+        <v>75295023</v>
+      </c>
+      <c r="K37" s="6">
+        <v>89324836</v>
+      </c>
+      <c r="L37" s="6">
+        <v>103283194</v>
+      </c>
+      <c r="M37" s="34">
+        <v>112575662</v>
+      </c>
+      <c r="N37" s="42">
+        <v>150642009</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="11">
         <v>2604244</v>
       </c>
-      <c r="C36" s="11">
+      <c r="C38" s="11">
         <v>3106545</v>
       </c>
-      <c r="D36" s="11">
+      <c r="D38" s="11">
         <v>3233541</v>
       </c>
-      <c r="E36" s="11">
+      <c r="E38" s="11">
         <v>3737148</v>
       </c>
-      <c r="F36" s="8">
+      <c r="F38" s="8">
         <v>3895497</v>
       </c>
-      <c r="G36" s="8">
+      <c r="G38" s="8">
         <v>4587371</v>
       </c>
-      <c r="H36" s="9">
+      <c r="H38" s="9">
         <v>4976911</v>
       </c>
-      <c r="I36" s="9">
+      <c r="I38" s="9">
         <v>4983177</v>
       </c>
-      <c r="J36" s="9">
+      <c r="J38" s="9">
         <v>5542391</v>
       </c>
-      <c r="K36" s="9">
+      <c r="K38" s="9">
         <v>6925915</v>
       </c>
-      <c r="L36" s="9">
+      <c r="L38" s="9">
         <v>7849821</v>
       </c>
-      <c r="M36" s="40" t="s">
-[...7 lines deleted...]
-      <c r="B37" s="11">
+      <c r="M38" s="35"/>
+      <c r="N38" s="43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="11">
         <v>5888485</v>
       </c>
-      <c r="C37" s="11">
+      <c r="C39" s="11">
         <v>6642282</v>
       </c>
-      <c r="D37" s="11">
+      <c r="D39" s="11">
         <v>6948235</v>
       </c>
-      <c r="E37" s="11">
+      <c r="E39" s="11">
         <v>8085868</v>
       </c>
-      <c r="F37" s="8">
+      <c r="F39" s="8">
         <v>9531573</v>
       </c>
-      <c r="G37" s="8">
+      <c r="G39" s="8">
         <v>10726906</v>
       </c>
-      <c r="H37" s="9">
+      <c r="H39" s="9">
         <v>11736442</v>
       </c>
-      <c r="I37" s="9">
+      <c r="I39" s="9">
         <v>12528677</v>
       </c>
-      <c r="J37" s="9">
+      <c r="J39" s="9">
         <v>14163406</v>
       </c>
-      <c r="K37" s="9">
+      <c r="K39" s="9">
         <v>17898425</v>
       </c>
-      <c r="L37" s="9">
+      <c r="L39" s="9">
         <v>17593534</v>
       </c>
-      <c r="M37" s="35">
+      <c r="M39" s="35">
         <v>15029101</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B38" s="11">
+      <c r="N39" s="41">
+        <v>36706320</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B40" s="11">
         <v>34430629</v>
       </c>
-      <c r="C38" s="11">
+      <c r="C40" s="11">
         <v>38410510</v>
       </c>
-      <c r="D38" s="11">
+      <c r="D40" s="11">
         <v>39752305</v>
       </c>
-      <c r="E38" s="11">
+      <c r="E40" s="11">
         <v>46784287</v>
       </c>
-      <c r="F38" s="8">
+      <c r="F40" s="8">
         <v>54807596</v>
       </c>
-      <c r="G38" s="8">
+      <c r="G40" s="8">
         <v>60275134</v>
       </c>
-      <c r="H38" s="9">
+      <c r="H40" s="9">
         <v>65056842</v>
       </c>
-      <c r="I38" s="9">
+      <c r="I40" s="9">
         <v>56243087</v>
       </c>
-      <c r="J38" s="9">
+      <c r="J40" s="9">
         <v>47537572</v>
       </c>
-      <c r="K38" s="9">
+      <c r="K40" s="9">
         <v>54844689</v>
       </c>
-      <c r="L38" s="9">
+      <c r="L40" s="9">
         <v>62163360</v>
       </c>
-      <c r="M38" s="35">
+      <c r="M40" s="35">
         <v>76321404</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B39" s="11">
+      <c r="N40" s="41">
+        <v>84294086</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B41" s="11">
         <v>2942842</v>
       </c>
-      <c r="C39" s="11">
+      <c r="C41" s="11">
         <v>3398760</v>
       </c>
-      <c r="D39" s="11">
+      <c r="D41" s="11">
         <v>3416727</v>
       </c>
-      <c r="E39" s="11">
+      <c r="E41" s="11">
         <v>3920958</v>
       </c>
-      <c r="F39" s="8">
+      <c r="F41" s="8">
         <v>4659564</v>
       </c>
-      <c r="G39" s="8">
+      <c r="G41" s="8">
         <v>5290717</v>
       </c>
-      <c r="H39" s="9">
+      <c r="H41" s="9">
         <v>5884540</v>
       </c>
-      <c r="I39" s="9">
+      <c r="I41" s="9">
         <v>6365774</v>
       </c>
-      <c r="J39" s="9">
+      <c r="J41" s="9">
         <v>8051655</v>
       </c>
-      <c r="K39" s="9">
+      <c r="K41" s="9">
         <v>9655807</v>
       </c>
-      <c r="L39" s="9">
+      <c r="L41" s="9">
         <v>15676479</v>
       </c>
-      <c r="M39" s="35">
+      <c r="M41" s="35">
         <v>21225157</v>
       </c>
-    </row>
-[...82 lines deleted...]
-    <row r="42" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="N41" s="41">
+        <v>29641603</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B42" s="14">
+      <c r="B42" s="16">
+        <v>8119884</v>
+      </c>
+      <c r="C42" s="16">
+        <v>2044266</v>
+      </c>
+      <c r="D42" s="14">
+        <v>4063850</v>
+      </c>
+      <c r="E42" s="14">
+        <v>2998740</v>
+      </c>
+      <c r="F42" s="14">
+        <v>6458927</v>
+      </c>
+      <c r="G42" s="17">
+        <v>12811320</v>
+      </c>
+      <c r="H42" s="6">
+        <v>15488053</v>
+      </c>
+      <c r="I42" s="6">
+        <v>18134337</v>
+      </c>
+      <c r="J42" s="6">
+        <v>46181288</v>
+      </c>
+      <c r="K42" s="6">
+        <v>24180517</v>
+      </c>
+      <c r="L42" s="6">
+        <v>30777834</v>
+      </c>
+      <c r="M42" s="34">
+        <v>36915675</v>
+      </c>
+      <c r="N42" s="42">
+        <v>103304765</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="11">
+        <v>8119884</v>
+      </c>
+      <c r="C43" s="11">
+        <v>2044266</v>
+      </c>
+      <c r="D43" s="11">
+        <v>4063850</v>
+      </c>
+      <c r="E43" s="11">
+        <v>2998740</v>
+      </c>
+      <c r="F43" s="19">
+        <v>6458927</v>
+      </c>
+      <c r="G43" s="19">
+        <v>12811320</v>
+      </c>
+      <c r="H43" s="9">
+        <v>15488053</v>
+      </c>
+      <c r="I43" s="9">
+        <v>18134337</v>
+      </c>
+      <c r="J43" s="9">
+        <v>46181288</v>
+      </c>
+      <c r="K43" s="9">
+        <v>24180517</v>
+      </c>
+      <c r="L43" s="9">
+        <v>30777834</v>
+      </c>
+      <c r="M43" s="35">
+        <v>36915675</v>
+      </c>
+      <c r="N43" s="41">
+        <v>103304765</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="14">
         <v>55636805</v>
       </c>
-      <c r="C42" s="14">
+      <c r="C44" s="14">
         <v>31315096</v>
       </c>
-      <c r="D42" s="14">
+      <c r="D44" s="14">
         <v>48761348</v>
       </c>
-      <c r="E42" s="14">
+      <c r="E44" s="14">
         <v>77517795</v>
       </c>
-      <c r="F42" s="17">
+      <c r="F44" s="17">
         <v>76936989</v>
       </c>
-      <c r="G42" s="17">
+      <c r="G44" s="17">
         <v>86042078</v>
       </c>
-      <c r="H42" s="6">
+      <c r="H44" s="6">
         <v>90054799</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I44" s="6">
         <v>89700696</v>
       </c>
-      <c r="J42" s="6">
+      <c r="J44" s="6">
         <v>101463409</v>
       </c>
-      <c r="K42" s="6">
+      <c r="K44" s="6">
         <v>129193591</v>
       </c>
-      <c r="L42" s="6">
+      <c r="L44" s="6">
         <v>174330791</v>
       </c>
-      <c r="M42" s="34">
+      <c r="M44" s="34">
         <v>184812201</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B43" s="11">
+      <c r="N44" s="42">
+        <v>174894566</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" s="11">
         <v>16662811</v>
       </c>
-      <c r="C43" s="11">
+      <c r="C45" s="11">
         <v>6939678</v>
       </c>
-      <c r="D43" s="11">
+      <c r="D45" s="11">
         <v>14427343</v>
       </c>
-      <c r="E43" s="11">
+      <c r="E45" s="11">
         <v>26611162</v>
       </c>
-      <c r="F43" s="8">
+      <c r="F45" s="8">
         <v>23257599</v>
       </c>
-      <c r="G43" s="8">
+      <c r="G45" s="8">
         <v>26884017</v>
       </c>
-      <c r="H43" s="9">
+      <c r="H45" s="9">
         <v>26849855</v>
       </c>
-      <c r="I43" s="9">
+      <c r="I45" s="9">
         <v>25516221</v>
       </c>
-      <c r="J43" s="9">
+      <c r="J45" s="9">
         <v>29628640</v>
       </c>
-      <c r="K43" s="9">
+      <c r="K45" s="9">
         <v>36827314</v>
       </c>
-      <c r="L43" s="9">
+      <c r="L45" s="9">
         <v>39717746</v>
       </c>
-      <c r="M43" s="35">
+      <c r="M45" s="35">
         <v>49788038</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B44" s="11">
+      <c r="N45" s="41">
+        <v>25517538</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B46" s="11">
         <v>38973994</v>
       </c>
-      <c r="C44" s="11">
+      <c r="C46" s="11">
         <v>24375418</v>
       </c>
-      <c r="D44" s="11">
+      <c r="D46" s="11">
         <v>34334005</v>
       </c>
-      <c r="E44" s="11">
+      <c r="E46" s="11">
         <v>50906633</v>
       </c>
-      <c r="F44" s="8">
+      <c r="F46" s="8">
         <v>53679390</v>
       </c>
-      <c r="G44" s="8">
+      <c r="G46" s="8">
         <v>59158060</v>
       </c>
-      <c r="H44" s="9">
+      <c r="H46" s="9">
         <v>63204944</v>
       </c>
-      <c r="I44" s="9">
+      <c r="I46" s="9">
         <v>64184475</v>
       </c>
-      <c r="J44" s="9">
+      <c r="J46" s="9">
         <v>71834769</v>
       </c>
-      <c r="K44" s="9">
+      <c r="K46" s="9">
         <v>92366276</v>
       </c>
-      <c r="L44" s="9">
+      <c r="L46" s="9">
         <v>134613045</v>
       </c>
-      <c r="M44" s="35">
+      <c r="M46" s="35">
         <v>135024162</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B45" s="14">
+      <c r="N46" s="41">
+        <v>149377028</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B47" s="14">
         <v>32502460</v>
       </c>
-      <c r="C45" s="14">
+      <c r="C47" s="14">
         <v>39503657</v>
       </c>
-      <c r="D45" s="14">
+      <c r="D47" s="14">
         <v>51649393</v>
       </c>
-      <c r="E45" s="14">
+      <c r="E47" s="14">
         <v>60725320</v>
       </c>
-      <c r="F45" s="5">
+      <c r="F47" s="5">
         <v>51829790</v>
       </c>
-      <c r="G45" s="5">
+      <c r="G47" s="5">
         <v>56588699</v>
       </c>
-      <c r="H45" s="6">
+      <c r="H47" s="6">
         <v>55199553</v>
       </c>
-      <c r="I45" s="6">
+      <c r="I47" s="6">
         <v>68735659</v>
       </c>
-      <c r="J45" s="6">
+      <c r="J47" s="6">
         <v>74604090</v>
       </c>
-      <c r="K45" s="6">
+      <c r="K47" s="6">
         <v>87913913</v>
       </c>
-      <c r="L45" s="6">
+      <c r="L47" s="6">
         <v>89991284</v>
       </c>
-      <c r="M45" s="34">
+      <c r="M47" s="34">
         <v>93034180</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B46" s="11">
+      <c r="N47" s="42">
+        <v>99172893</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B48" s="11">
         <v>7972554</v>
       </c>
-      <c r="C46" s="11">
+      <c r="C48" s="11">
         <v>11080238</v>
       </c>
-      <c r="D46" s="11">
+      <c r="D48" s="11">
         <v>21906059</v>
       </c>
-      <c r="E46" s="11">
+      <c r="E48" s="11">
         <v>29053969</v>
       </c>
-      <c r="F46" s="8">
+      <c r="F48" s="8">
         <v>8227408</v>
       </c>
-      <c r="G46" s="8">
+      <c r="G48" s="8">
         <v>19030193</v>
       </c>
-      <c r="H46" s="9">
+      <c r="H48" s="9">
         <v>14330193</v>
       </c>
-      <c r="I46" s="9">
+      <c r="I48" s="9">
         <v>23556449</v>
       </c>
-      <c r="J46" s="9">
+      <c r="J48" s="9">
         <v>24309339</v>
       </c>
-      <c r="K46" s="9">
+      <c r="K48" s="9">
         <v>35366758</v>
       </c>
-      <c r="L46" s="9">
+      <c r="L48" s="9">
         <v>29550746</v>
       </c>
-      <c r="M46" s="35">
+      <c r="M48" s="35">
         <v>44951317</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B47" s="11">
+      <c r="N48" s="41">
+        <v>49426870</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B49" s="11">
         <v>17013277</v>
       </c>
-      <c r="C47" s="11">
+      <c r="C49" s="11">
         <v>22177554</v>
       </c>
-      <c r="D47" s="11">
+      <c r="D49" s="11">
         <v>21156980</v>
       </c>
-      <c r="E47" s="11">
+      <c r="E49" s="11">
         <v>25093905</v>
       </c>
-      <c r="F47" s="8">
+      <c r="F49" s="8">
         <v>26899596</v>
       </c>
-      <c r="G47" s="8">
+      <c r="G49" s="8">
         <v>28871049</v>
       </c>
-      <c r="H47" s="9">
+      <c r="H49" s="9">
         <v>32106547</v>
       </c>
-      <c r="I47" s="9">
+      <c r="I49" s="9">
         <v>35301050</v>
       </c>
-      <c r="J47" s="9">
+      <c r="J49" s="9">
         <v>39400371</v>
       </c>
-      <c r="K47" s="9">
+      <c r="K49" s="9">
         <v>50974856</v>
       </c>
-      <c r="L47" s="9">
+      <c r="L49" s="9">
         <v>59075316</v>
       </c>
-      <c r="M47" s="35">
+      <c r="M49" s="35">
         <v>48082863</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B48" s="21">
+      <c r="N49" s="41">
+        <v>49746023</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B50" s="21">
         <v>2373322</v>
       </c>
-      <c r="C48" s="21">
+      <c r="C50" s="21">
         <v>4600548</v>
       </c>
-      <c r="D48" s="21">
+      <c r="D50" s="21">
         <v>2355069</v>
       </c>
-      <c r="E48" s="21">
+      <c r="E50" s="21">
         <v>731783</v>
       </c>
-      <c r="F48" s="22">
+      <c r="F50" s="22">
         <v>9982077</v>
       </c>
-      <c r="G48" s="22">
+      <c r="G50" s="22">
         <v>1493506</v>
       </c>
-      <c r="H48" s="23">
+      <c r="H50" s="23">
         <v>736607</v>
       </c>
-      <c r="I48" s="23">
+      <c r="I50" s="23">
         <v>1291014</v>
       </c>
-      <c r="J48" s="23">
+      <c r="J50" s="23">
         <v>1390310</v>
       </c>
-      <c r="K48" s="23">
+      <c r="K50" s="23">
         <v>1572299</v>
       </c>
-      <c r="L48" s="23">
+      <c r="L50" s="23">
         <v>1365223</v>
       </c>
-      <c r="M48" s="41" t="s">
-[...22 lines deleted...]
-      <c r="I50" s="32"/>
+      <c r="M50" s="39"/>
+      <c r="N50" s="45" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" ht="2.4500000000000002" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="31"/>
+      <c r="B51" s="31"/>
+      <c r="C51" s="31"/>
+      <c r="D51" s="31"/>
+      <c r="E51" s="31"/>
+      <c r="F51" s="31"/>
+      <c r="G51" s="31"/>
+      <c r="H51" s="31"/>
+      <c r="I51" s="31"/>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B52" s="32"/>
+      <c r="C52" s="32"/>
+      <c r="D52" s="32"/>
+      <c r="E52" s="32"/>
+      <c r="F52" s="32"/>
+      <c r="G52" s="32"/>
+      <c r="H52" s="32"/>
+      <c r="I52" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="K8:M8"/>
     <mergeCell ref="A7:M7"/>
+    <mergeCell ref="K8:N8"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>