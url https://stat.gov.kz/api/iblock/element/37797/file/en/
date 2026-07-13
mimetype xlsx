--- v0 (2026-04-23)
+++ v1 (2026-07-13)
@@ -5,66 +5,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Zaraspaeva.STAT\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск Д\Данные 726 жарасбаева\Мои Документы\бюллетень 1-инвест 2025 год\публ\динамика\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A71D4300-11AA-498C-B1B4-781572F678E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8DCC8716-8F6D-449C-A917-E3384FD4995D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5850" yWindow="2880" windowWidth="18030" windowHeight="11865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2985" yWindow="2985" windowWidth="18450" windowHeight="11670" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="50">
   <si>
     <t>2003 year</t>
   </si>
   <si>
     <t>2004 year</t>
   </si>
   <si>
     <t>2005 year</t>
   </si>
   <si>
     <t>2006 year</t>
   </si>
   <si>
     <t>2007 year</t>
   </si>
   <si>
     <t>2008 year</t>
   </si>
   <si>
     <t>2009 year</t>
   </si>
   <si>
     <t>2010 year</t>
   </si>
   <si>
@@ -167,50 +167,53 @@
     <t>Provision of other types of services</t>
   </si>
   <si>
     <t>Agriculture, forestry and fisheries</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Supply of electricity, gas, steam, hot water and air conditioning</t>
   </si>
   <si>
     <t>Water supply; collection, treatment and disposal of waste, activities for the elimination of pollution</t>
   </si>
   <si>
     <t>Including:</t>
   </si>
   <si>
     <t>Investments in fixed capital by areas of use*</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
+  </si>
+  <si>
+    <t>2025 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -345,51 +348,51 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -509,51 +512,50 @@
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -858,157 +860,159 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AS48"/>
+  <dimension ref="A1:AT48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="5" customWidth="1"/>
     <col min="8" max="9" width="10.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="5" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="3" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="3" customWidth="1"/>
     <col min="16" max="17" width="11.140625" style="3" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="3" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="3" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.140625" style="3" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="3" customWidth="1"/>
     <col min="24" max="24" width="11" style="3" customWidth="1"/>
     <col min="25" max="25" width="10.5703125" style="3" customWidth="1"/>
     <col min="26" max="26" width="10.85546875" style="3" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="3" customWidth="1"/>
     <col min="28" max="28" width="11.42578125" style="3" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" style="3" customWidth="1"/>
     <col min="30" max="30" width="11.85546875" style="3" customWidth="1"/>
     <col min="31" max="32" width="12.140625" style="3" customWidth="1"/>
     <col min="33" max="33" width="11.28515625" style="3" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="3"/>
     <col min="35" max="35" width="11.28515625" style="3" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="11.5703125" style="3" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="3"/>
     <col min="39" max="39" width="11.28515625" style="3" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="3"/>
     <col min="41" max="41" width="11" style="3" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="3"/>
     <col min="43" max="43" width="11.140625" style="3" customWidth="1"/>
-    <col min="44" max="16384" width="9.140625" style="3"/>
+    <col min="44" max="44" width="9.140625" style="3"/>
+    <col min="45" max="45" width="11.140625" style="3" customWidth="1"/>
+    <col min="46" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" ht="15" customHeight="1">
+    <row r="1" spans="1:46" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
     </row>
-    <row r="2" spans="1:45" ht="12" customHeight="1">
+    <row r="2" spans="1:46" ht="12" customHeight="1">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AF2" s="11"/>
       <c r="AN2" s="12"/>
-      <c r="AR2" s="3" t="s">
+      <c r="AT2" s="3" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:45" ht="38.25" customHeight="1">
+    <row r="3" spans="1:46" ht="38.25" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>4</v>
       </c>
@@ -1095,53 +1099,58 @@
       </c>
       <c r="AK3" s="15" t="s">
         <v>30</v>
       </c>
       <c r="AL3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AM3" s="15" t="s">
         <v>31</v>
       </c>
       <c r="AN3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AO3" s="15" t="s">
         <v>47</v>
       </c>
       <c r="AP3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AQ3" s="15" t="s">
         <v>48</v>
       </c>
       <c r="AR3" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="AS3" s="69"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:45">
+      <c r="AS3" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AT3" s="68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="19">
         <v>1327864.1969999999</v>
       </c>
       <c r="C4" s="19">
         <v>1703684</v>
       </c>
       <c r="D4" s="20">
         <v>123.1</v>
       </c>
       <c r="E4" s="19">
         <v>2420976</v>
       </c>
       <c r="F4" s="20">
         <v>134.1</v>
       </c>
       <c r="G4" s="21">
         <v>2824523</v>
       </c>
       <c r="H4" s="20">
         <v>111.1</v>
       </c>
       <c r="I4" s="21">
@@ -1230,104 +1239,114 @@
       </c>
       <c r="AK4" s="24">
         <v>13242233</v>
       </c>
       <c r="AL4" s="26">
         <v>103.7</v>
       </c>
       <c r="AM4" s="24">
         <v>15251104</v>
       </c>
       <c r="AN4" s="26">
         <v>109.2</v>
       </c>
       <c r="AO4" s="24">
         <v>17649313</v>
       </c>
       <c r="AP4" s="60">
         <v>111.2</v>
       </c>
       <c r="AQ4" s="61">
         <v>19461333</v>
       </c>
       <c r="AR4" s="62">
         <v>108</v>
       </c>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AS4" s="61">
+        <v>23492501</v>
+      </c>
+      <c r="AT4" s="62">
+        <v>116.7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="30"/>
       <c r="C5" s="30"/>
       <c r="D5" s="5"/>
       <c r="E5" s="30"/>
       <c r="G5" s="31"/>
       <c r="H5" s="32"/>
       <c r="I5" s="31"/>
       <c r="J5" s="32"/>
       <c r="K5" s="31"/>
       <c r="L5" s="32"/>
       <c r="M5" s="6"/>
       <c r="N5" s="33"/>
       <c r="O5" s="34"/>
       <c r="P5" s="30"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="30"/>
       <c r="S5" s="31"/>
       <c r="T5" s="30"/>
       <c r="U5" s="31"/>
       <c r="V5" s="30"/>
       <c r="Y5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="35"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="35"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="35" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="6"/>
       <c r="AL5" s="36" t="s">
         <v>29</v>
       </c>
       <c r="AM5" s="6"/>
       <c r="AN5" s="36" t="s">
         <v>29</v>
       </c>
       <c r="AO5" s="6"/>
       <c r="AP5" s="37" t="s">
         <v>29</v>
       </c>
       <c r="AQ5" s="63"/>
       <c r="AR5" s="64" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AS5" s="63"/>
+      <c r="AT5" s="64" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="30">
         <v>25123</v>
       </c>
       <c r="C6" s="30">
         <v>44110</v>
       </c>
       <c r="D6" s="32">
         <v>168.5</v>
       </c>
       <c r="E6" s="30">
         <v>49030</v>
       </c>
       <c r="F6" s="32">
         <v>104.8</v>
       </c>
       <c r="G6" s="31">
         <v>44059</v>
       </c>
       <c r="H6" s="32">
         <v>86.1</v>
       </c>
       <c r="I6" s="31">
@@ -1416,52 +1435,58 @@
       </c>
       <c r="AK6" s="6">
         <v>772475</v>
       </c>
       <c r="AL6" s="35">
         <v>133.19999999999999</v>
       </c>
       <c r="AM6" s="6">
         <v>850346</v>
       </c>
       <c r="AN6" s="35">
         <v>106.3</v>
       </c>
       <c r="AO6" s="6">
         <v>904264</v>
       </c>
       <c r="AP6" s="28">
         <v>101.7</v>
       </c>
       <c r="AQ6" s="63">
         <v>737891</v>
       </c>
       <c r="AR6" s="65">
         <v>79.400000000000006</v>
       </c>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AS6" s="63">
+        <v>1153599</v>
+      </c>
+      <c r="AT6" s="65">
+        <v>151.80000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="30">
         <v>724844</v>
       </c>
       <c r="C7" s="30">
         <v>780285</v>
       </c>
       <c r="D7" s="32">
         <v>103.3</v>
       </c>
       <c r="E7" s="30">
         <v>1138162</v>
       </c>
       <c r="F7" s="32">
         <v>137.6</v>
       </c>
       <c r="G7" s="31">
         <v>1344882</v>
       </c>
       <c r="H7" s="32">
         <v>112.5</v>
       </c>
       <c r="I7" s="31">
@@ -1550,52 +1575,58 @@
       </c>
       <c r="AK7" s="6">
         <v>6500085</v>
       </c>
       <c r="AL7" s="35">
         <v>100.7</v>
       </c>
       <c r="AM7" s="6">
         <v>7380078</v>
       </c>
       <c r="AN7" s="35">
         <v>107.6</v>
       </c>
       <c r="AO7" s="6">
         <v>7939230</v>
       </c>
       <c r="AP7" s="28">
         <v>103.3</v>
       </c>
       <c r="AQ7" s="63">
         <v>7781956</v>
       </c>
       <c r="AR7" s="65">
         <v>96</v>
       </c>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AS7" s="63">
+        <v>9516814</v>
+      </c>
+      <c r="AT7" s="65">
+        <v>118.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="30">
         <v>546889</v>
       </c>
       <c r="C8" s="30">
         <v>535963</v>
       </c>
       <c r="D8" s="32">
         <v>94.1</v>
       </c>
       <c r="E8" s="30">
         <v>785078</v>
       </c>
       <c r="F8" s="32">
         <v>138.19999999999999</v>
       </c>
       <c r="G8" s="31">
         <v>909827</v>
       </c>
       <c r="H8" s="32">
         <v>110.4</v>
       </c>
       <c r="I8" s="31">
@@ -1684,52 +1715,58 @@
       </c>
       <c r="AK8" s="6">
         <v>3708909</v>
       </c>
       <c r="AL8" s="35">
         <v>90.1</v>
       </c>
       <c r="AM8" s="6">
         <v>4458972</v>
       </c>
       <c r="AN8" s="35">
         <v>114</v>
       </c>
       <c r="AO8" s="6">
         <v>4478397</v>
       </c>
       <c r="AP8" s="28">
         <v>96.5</v>
       </c>
       <c r="AQ8" s="63">
         <v>3645454</v>
       </c>
       <c r="AR8" s="65">
         <v>79.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AS8" s="63">
+        <v>3348818</v>
+      </c>
+      <c r="AT8" s="65">
+        <v>88.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="30">
         <v>123594</v>
       </c>
       <c r="C9" s="30">
         <v>178175</v>
       </c>
       <c r="D9" s="32">
         <v>138.4</v>
       </c>
       <c r="E9" s="30">
         <v>271305</v>
       </c>
       <c r="F9" s="32">
         <v>143.6</v>
       </c>
       <c r="G9" s="31">
         <v>308811</v>
       </c>
       <c r="H9" s="32">
         <v>108.4</v>
       </c>
       <c r="I9" s="31">
@@ -1818,52 +1855,58 @@
       </c>
       <c r="AK9" s="6">
         <v>1541742</v>
       </c>
       <c r="AL9" s="35">
         <v>137.4</v>
       </c>
       <c r="AM9" s="6">
         <v>1586872</v>
       </c>
       <c r="AN9" s="35">
         <v>97.6</v>
       </c>
       <c r="AO9" s="6">
         <v>1633025</v>
       </c>
       <c r="AP9" s="28">
         <v>98.9</v>
       </c>
       <c r="AQ9" s="63">
         <v>2074529</v>
       </c>
       <c r="AR9" s="65">
         <v>124.4</v>
       </c>
-    </row>
-    <row r="10" spans="1:45" ht="25.5">
+      <c r="AS9" s="63">
+        <v>2981310</v>
+      </c>
+      <c r="AT9" s="65">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46" ht="25.5">
       <c r="A10" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="30">
         <v>38980</v>
       </c>
       <c r="C10" s="30">
         <v>43389</v>
       </c>
       <c r="D10" s="32">
         <v>106.1</v>
       </c>
       <c r="E10" s="30">
         <v>53282</v>
       </c>
       <c r="F10" s="32">
         <v>116</v>
       </c>
       <c r="G10" s="31">
         <v>79958</v>
       </c>
       <c r="H10" s="32">
         <v>143.19999999999999</v>
       </c>
       <c r="I10" s="31">
@@ -1952,52 +1995,58 @@
       </c>
       <c r="AK10" s="6">
         <v>766854</v>
       </c>
       <c r="AL10" s="35">
         <v>99.9</v>
       </c>
       <c r="AM10" s="6">
         <v>828749</v>
       </c>
       <c r="AN10" s="35">
         <v>106</v>
       </c>
       <c r="AO10" s="6">
         <v>1265074</v>
       </c>
       <c r="AP10" s="28">
         <v>148.30000000000001</v>
       </c>
       <c r="AQ10" s="63">
         <v>1346410</v>
       </c>
       <c r="AR10" s="65">
         <v>103.4</v>
       </c>
-    </row>
-    <row r="11" spans="1:45" ht="38.25">
+      <c r="AS10" s="63">
+        <v>2226105</v>
+      </c>
+      <c r="AT10" s="65">
+        <v>161.80000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46" ht="38.25">
       <c r="A11" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="30">
         <v>15380</v>
       </c>
       <c r="C11" s="30">
         <v>22759</v>
       </c>
       <c r="D11" s="32">
         <v>141.1</v>
       </c>
       <c r="E11" s="30">
         <v>28497</v>
       </c>
       <c r="F11" s="32">
         <v>118.2</v>
       </c>
       <c r="G11" s="31">
         <v>46285</v>
       </c>
       <c r="H11" s="32">
         <v>155</v>
       </c>
       <c r="I11" s="31">
@@ -2086,52 +2135,58 @@
       </c>
       <c r="AK11" s="6">
         <v>482580</v>
       </c>
       <c r="AL11" s="35">
         <v>111.2</v>
       </c>
       <c r="AM11" s="6">
         <v>505485</v>
       </c>
       <c r="AN11" s="35">
         <v>102.6</v>
       </c>
       <c r="AO11" s="6">
         <v>562734</v>
       </c>
       <c r="AP11" s="28">
         <v>107.5</v>
       </c>
       <c r="AQ11" s="63">
         <v>715563</v>
       </c>
       <c r="AR11" s="65">
         <v>123.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AS11" s="63">
+        <v>960581</v>
+      </c>
+      <c r="AT11" s="65">
+        <v>131.19999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="30">
         <v>41946</v>
       </c>
       <c r="C12" s="30">
         <v>68167</v>
       </c>
       <c r="D12" s="32">
         <v>155.69999999999999</v>
       </c>
       <c r="E12" s="30">
         <v>76796</v>
       </c>
       <c r="F12" s="32">
         <v>106.5</v>
       </c>
       <c r="G12" s="31">
         <v>105831</v>
       </c>
       <c r="H12" s="32">
         <v>131.4</v>
       </c>
       <c r="I12" s="31">
@@ -2220,52 +2275,58 @@
       </c>
       <c r="AK12" s="6">
         <v>126672</v>
       </c>
       <c r="AL12" s="35">
         <v>97.1</v>
       </c>
       <c r="AM12" s="6">
         <v>223242</v>
       </c>
       <c r="AN12" s="35">
         <v>171.9</v>
       </c>
       <c r="AO12" s="6">
         <v>129421</v>
       </c>
       <c r="AP12" s="28">
         <v>57.7</v>
       </c>
       <c r="AQ12" s="63">
         <v>144896</v>
       </c>
       <c r="AR12" s="65">
         <v>111.3</v>
       </c>
-    </row>
-    <row r="13" spans="1:45" ht="25.5">
+      <c r="AS12" s="63">
+        <v>150488</v>
+      </c>
+      <c r="AT12" s="65">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46" ht="25.5">
       <c r="A13" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="30">
         <v>56651</v>
       </c>
       <c r="C13" s="30">
         <v>82151</v>
       </c>
       <c r="D13" s="32">
         <v>139.19999999999999</v>
       </c>
       <c r="E13" s="30">
         <v>102445</v>
       </c>
       <c r="F13" s="32">
         <v>117.6</v>
       </c>
       <c r="G13" s="31">
         <v>119970</v>
       </c>
       <c r="H13" s="32">
         <v>111.5</v>
       </c>
       <c r="I13" s="31">
@@ -2354,52 +2415,58 @@
       </c>
       <c r="AK13" s="6">
         <v>270542</v>
       </c>
       <c r="AL13" s="35">
         <v>135.1</v>
       </c>
       <c r="AM13" s="6">
         <v>354566</v>
       </c>
       <c r="AN13" s="35">
         <v>124.2</v>
       </c>
       <c r="AO13" s="6">
         <v>420972</v>
       </c>
       <c r="AP13" s="28">
         <v>114.1</v>
       </c>
       <c r="AQ13" s="63">
         <v>417727</v>
       </c>
       <c r="AR13" s="65">
         <v>97.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AS13" s="63">
+        <v>498340</v>
+      </c>
+      <c r="AT13" s="65">
+        <v>115.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="30">
         <v>174148</v>
       </c>
       <c r="C14" s="30">
         <v>193333</v>
       </c>
       <c r="D14" s="32">
         <v>106.5</v>
       </c>
       <c r="E14" s="30">
         <v>285500</v>
       </c>
       <c r="F14" s="32">
         <v>140.5</v>
       </c>
       <c r="G14" s="31">
         <v>320166</v>
       </c>
       <c r="H14" s="32">
         <v>107</v>
       </c>
       <c r="I14" s="31">
@@ -2488,52 +2555,58 @@
       </c>
       <c r="AK14" s="6">
         <v>1472265</v>
       </c>
       <c r="AL14" s="35">
         <v>109.3</v>
       </c>
       <c r="AM14" s="6">
         <v>1725317</v>
       </c>
       <c r="AN14" s="35">
         <v>114.8</v>
       </c>
       <c r="AO14" s="6">
         <v>2675960</v>
       </c>
       <c r="AP14" s="28">
         <v>148.80000000000001</v>
       </c>
       <c r="AQ14" s="63">
         <v>3625657</v>
       </c>
       <c r="AR14" s="65">
         <v>131.19999999999999</v>
       </c>
-    </row>
-    <row r="15" spans="1:45" ht="25.5">
+      <c r="AS14" s="63">
+        <v>4155735</v>
+      </c>
+      <c r="AT14" s="65">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46" ht="25.5">
       <c r="A15" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="30">
         <v>6720</v>
       </c>
       <c r="C15" s="30">
         <v>12916</v>
       </c>
       <c r="D15" s="32">
         <v>184.5</v>
       </c>
       <c r="E15" s="30">
         <v>13701</v>
       </c>
       <c r="F15" s="32">
         <v>100.1</v>
       </c>
       <c r="G15" s="31">
         <v>25836</v>
       </c>
       <c r="H15" s="32">
         <v>179.6</v>
       </c>
       <c r="I15" s="31">
@@ -2622,52 +2695,58 @@
       </c>
       <c r="AK15" s="6">
         <v>173730</v>
       </c>
       <c r="AL15" s="35">
         <v>116.5</v>
       </c>
       <c r="AM15" s="6">
         <v>132292</v>
       </c>
       <c r="AN15" s="35">
         <v>72.2</v>
       </c>
       <c r="AO15" s="6">
         <v>150466</v>
       </c>
       <c r="AP15" s="28">
         <v>109.3</v>
       </c>
       <c r="AQ15" s="63">
         <v>179918</v>
       </c>
       <c r="AR15" s="65">
         <v>117.1</v>
       </c>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AS15" s="63">
+        <v>252370</v>
+      </c>
+      <c r="AT15" s="65">
+        <v>135.69999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="30">
         <v>44536</v>
       </c>
       <c r="C16" s="30">
         <v>61730</v>
       </c>
       <c r="D16" s="32">
         <v>133.5</v>
       </c>
       <c r="E16" s="30">
         <v>82974</v>
       </c>
       <c r="F16" s="32">
         <v>124.5</v>
       </c>
       <c r="G16" s="31">
         <v>84682</v>
       </c>
       <c r="H16" s="32">
         <v>96.6</v>
       </c>
       <c r="I16" s="31">
@@ -2756,52 +2835,58 @@
       </c>
       <c r="AK16" s="6">
         <v>147419</v>
       </c>
       <c r="AL16" s="35">
         <v>84.9</v>
       </c>
       <c r="AM16" s="6">
         <v>192395</v>
       </c>
       <c r="AN16" s="35">
         <v>127.3</v>
       </c>
       <c r="AO16" s="6">
         <v>438366</v>
       </c>
       <c r="AP16" s="28">
         <v>223.4</v>
       </c>
       <c r="AQ16" s="63">
         <v>356596</v>
       </c>
       <c r="AR16" s="65">
         <v>79.599999999999994</v>
       </c>
-    </row>
-    <row r="17" spans="1:44">
+      <c r="AS16" s="63">
+        <v>481835</v>
+      </c>
+      <c r="AT16" s="65">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="30">
         <v>12595</v>
       </c>
       <c r="C17" s="30">
         <v>15942</v>
       </c>
       <c r="D17" s="32">
         <v>121.5</v>
       </c>
       <c r="E17" s="30">
         <v>21879</v>
       </c>
       <c r="F17" s="32">
         <v>129.5</v>
       </c>
       <c r="G17" s="31">
         <v>30097</v>
       </c>
       <c r="H17" s="32">
         <v>131</v>
       </c>
       <c r="I17" s="31">
@@ -2890,52 +2975,58 @@
       </c>
       <c r="AK17" s="6">
         <v>95862</v>
       </c>
       <c r="AL17" s="35">
         <v>117.6</v>
       </c>
       <c r="AM17" s="6">
         <v>119660</v>
       </c>
       <c r="AN17" s="35">
         <v>118.3</v>
       </c>
       <c r="AO17" s="6">
         <v>117327</v>
       </c>
       <c r="AP17" s="28">
         <v>94.2</v>
       </c>
       <c r="AQ17" s="63">
         <v>160894</v>
       </c>
       <c r="AR17" s="65">
         <v>134.30000000000001</v>
       </c>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17" s="63">
+        <v>311271</v>
+      </c>
+      <c r="AT17" s="65">
+        <v>187.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="30">
         <v>79812</v>
       </c>
       <c r="C18" s="30">
         <v>194544</v>
       </c>
       <c r="D18" s="32">
         <v>233.7</v>
       </c>
       <c r="E18" s="30">
         <v>318912</v>
       </c>
       <c r="F18" s="32">
         <v>156.4</v>
       </c>
       <c r="G18" s="31">
         <v>434764</v>
       </c>
       <c r="H18" s="32">
         <v>130.1</v>
       </c>
       <c r="I18" s="31">
@@ -3024,52 +3115,58 @@
       </c>
       <c r="AK18" s="6">
         <v>2597289</v>
       </c>
       <c r="AL18" s="35">
         <v>117.1</v>
       </c>
       <c r="AM18" s="6">
         <v>2939762</v>
       </c>
       <c r="AN18" s="35">
         <v>110.9</v>
       </c>
       <c r="AO18" s="6">
         <v>3164494</v>
       </c>
       <c r="AP18" s="28">
         <v>103.3</v>
       </c>
       <c r="AQ18" s="63">
         <v>3657177</v>
       </c>
       <c r="AR18" s="65">
         <v>112</v>
       </c>
-    </row>
-    <row r="19" spans="1:44" ht="25.5">
+      <c r="AS18" s="63">
+        <v>4131567</v>
+      </c>
+      <c r="AT18" s="65">
+        <v>110.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46" ht="25.5">
       <c r="A19" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="30">
         <v>41855</v>
       </c>
       <c r="C19" s="30">
         <v>118467</v>
       </c>
       <c r="D19" s="32">
         <v>271.60000000000002</v>
       </c>
       <c r="E19" s="30">
         <v>176554</v>
       </c>
       <c r="F19" s="32">
         <v>140.6</v>
       </c>
       <c r="G19" s="31">
         <v>122752</v>
       </c>
       <c r="H19" s="32">
         <v>66.2</v>
       </c>
       <c r="I19" s="31">
@@ -3158,52 +3255,58 @@
       </c>
       <c r="AK19" s="6">
         <v>68507</v>
       </c>
       <c r="AL19" s="35">
         <v>63.1</v>
       </c>
       <c r="AM19" s="6">
         <v>60297</v>
       </c>
       <c r="AN19" s="35">
         <v>83.4</v>
       </c>
       <c r="AO19" s="6">
         <v>90389</v>
       </c>
       <c r="AP19" s="28">
         <v>144</v>
       </c>
       <c r="AQ19" s="63">
         <v>103435</v>
       </c>
       <c r="AR19" s="65">
         <v>112.1</v>
       </c>
-    </row>
-    <row r="20" spans="1:44" ht="25.5">
+      <c r="AS19" s="63">
+        <v>98287</v>
+      </c>
+      <c r="AT19" s="65">
+        <v>91.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:46" ht="25.5">
       <c r="A20" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="30">
         <v>13684</v>
       </c>
       <c r="C20" s="30">
         <v>17057</v>
       </c>
       <c r="D20" s="32">
         <v>119.6</v>
       </c>
       <c r="E20" s="30">
         <v>17682</v>
       </c>
       <c r="F20" s="32">
         <v>97.8</v>
       </c>
       <c r="G20" s="31">
         <v>15854</v>
       </c>
       <c r="H20" s="32">
         <v>85.4</v>
       </c>
       <c r="I20" s="31">
@@ -3292,52 +3395,58 @@
       </c>
       <c r="AK20" s="6">
         <v>155092</v>
       </c>
       <c r="AL20" s="35">
         <v>101.1</v>
       </c>
       <c r="AM20" s="6">
         <v>150842</v>
       </c>
       <c r="AN20" s="35">
         <v>92.2</v>
       </c>
       <c r="AO20" s="6">
         <v>153778</v>
       </c>
       <c r="AP20" s="28">
         <v>97.9</v>
       </c>
       <c r="AQ20" s="63">
         <v>162740</v>
       </c>
       <c r="AR20" s="65">
         <v>103.7</v>
       </c>
-    </row>
-    <row r="21" spans="1:44" ht="25.5">
+      <c r="AS20" s="63">
+        <v>161934</v>
+      </c>
+      <c r="AT20" s="65">
+        <v>96.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46" ht="25.5">
       <c r="A21" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="30">
         <v>40924</v>
       </c>
       <c r="C21" s="30">
         <v>33953</v>
       </c>
       <c r="D21" s="32">
         <v>79.599999999999994</v>
       </c>
       <c r="E21" s="30">
         <v>33273</v>
       </c>
       <c r="F21" s="32">
         <v>92.5</v>
       </c>
       <c r="G21" s="31">
         <v>41159</v>
       </c>
       <c r="H21" s="32">
         <v>117.8</v>
       </c>
       <c r="I21" s="31">
@@ -3426,52 +3535,58 @@
       </c>
       <c r="AK21" s="6">
         <v>66494</v>
       </c>
       <c r="AL21" s="35">
         <v>72.900000000000006</v>
       </c>
       <c r="AM21" s="6">
         <v>164715</v>
       </c>
       <c r="AN21" s="35">
         <v>234.8</v>
       </c>
       <c r="AO21" s="6">
         <v>202548</v>
       </c>
       <c r="AP21" s="28">
         <v>118.1</v>
       </c>
       <c r="AQ21" s="63">
         <v>178799</v>
       </c>
       <c r="AR21" s="65">
         <v>86.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:44">
+      <c r="AS21" s="63">
+        <v>268542</v>
+      </c>
+      <c r="AT21" s="65">
+        <v>145.30000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="30">
         <v>30045</v>
       </c>
       <c r="C22" s="30">
         <v>41393</v>
       </c>
       <c r="D22" s="32">
         <v>131.1</v>
       </c>
       <c r="E22" s="30">
         <v>40889</v>
       </c>
       <c r="F22" s="32">
         <v>94.1</v>
       </c>
       <c r="G22" s="31">
         <v>46388</v>
       </c>
       <c r="H22" s="32">
         <v>108.3</v>
       </c>
       <c r="I22" s="31">
@@ -3560,52 +3675,58 @@
       </c>
       <c r="AK22" s="6">
         <v>282907</v>
       </c>
       <c r="AL22" s="35">
         <v>92.6</v>
       </c>
       <c r="AM22" s="6">
         <v>374200</v>
       </c>
       <c r="AN22" s="35">
         <v>129.30000000000001</v>
       </c>
       <c r="AO22" s="6">
         <v>436902</v>
       </c>
       <c r="AP22" s="28">
         <v>112.3</v>
       </c>
       <c r="AQ22" s="63">
         <v>1146507</v>
       </c>
       <c r="AR22" s="65">
         <v>254</v>
       </c>
-    </row>
-    <row r="23" spans="1:44" ht="25.5">
+      <c r="AS22" s="63">
+        <v>1247144</v>
+      </c>
+      <c r="AT22" s="65">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46" ht="25.5">
       <c r="A23" s="29" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="30">
         <v>14628</v>
       </c>
       <c r="C23" s="30">
         <v>15092</v>
       </c>
       <c r="D23" s="32">
         <v>99</v>
       </c>
       <c r="E23" s="30">
         <v>34889</v>
       </c>
       <c r="F23" s="32">
         <v>220</v>
       </c>
       <c r="G23" s="31">
         <v>47704</v>
       </c>
       <c r="H23" s="32">
         <v>130.5</v>
       </c>
       <c r="I23" s="31">
@@ -3694,52 +3815,58 @@
       </c>
       <c r="AK23" s="6">
         <v>187287</v>
       </c>
       <c r="AL23" s="35">
         <v>60.2</v>
       </c>
       <c r="AM23" s="6">
         <v>260666</v>
       </c>
       <c r="AN23" s="35">
         <v>136.30000000000001</v>
       </c>
       <c r="AO23" s="6">
         <v>436441</v>
       </c>
       <c r="AP23" s="28">
         <v>160.80000000000001</v>
       </c>
       <c r="AQ23" s="63">
         <v>473653</v>
       </c>
       <c r="AR23" s="65">
         <v>105.1</v>
       </c>
-    </row>
-    <row r="24" spans="1:44">
+      <c r="AS23" s="63">
+        <v>598638</v>
+      </c>
+      <c r="AT23" s="65">
+        <v>123.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46">
       <c r="A24" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="30">
         <v>17794</v>
       </c>
       <c r="C24" s="30">
         <v>21524</v>
       </c>
       <c r="D24" s="32">
         <v>116.1</v>
       </c>
       <c r="E24" s="30">
         <v>23910</v>
       </c>
       <c r="F24" s="32">
         <v>104.8</v>
       </c>
       <c r="G24" s="31">
         <v>30651</v>
       </c>
       <c r="H24" s="32">
         <v>122.1</v>
       </c>
       <c r="I24" s="31">
@@ -3828,52 +3955,58 @@
       </c>
       <c r="AK24" s="6">
         <v>264499</v>
       </c>
       <c r="AL24" s="35">
         <v>72.400000000000006</v>
       </c>
       <c r="AM24" s="6">
         <v>257500</v>
       </c>
       <c r="AN24" s="35">
         <v>92.3</v>
       </c>
       <c r="AO24" s="6">
         <v>309060</v>
       </c>
       <c r="AP24" s="28">
         <v>115.3</v>
       </c>
       <c r="AQ24" s="63">
         <v>303023</v>
       </c>
       <c r="AR24" s="65">
         <v>96</v>
       </c>
-    </row>
-    <row r="25" spans="1:44">
+      <c r="AS24" s="63">
+        <v>439526</v>
+      </c>
+      <c r="AT24" s="65">
+        <v>140.30000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="43">
         <v>2561</v>
       </c>
       <c r="C25" s="43">
         <v>3019</v>
       </c>
       <c r="D25" s="44">
         <v>113.1</v>
       </c>
       <c r="E25" s="43">
         <v>4380</v>
       </c>
       <c r="F25" s="44">
         <v>138</v>
       </c>
       <c r="G25" s="45">
         <v>9729</v>
       </c>
       <c r="H25" s="44">
         <v>212</v>
       </c>
       <c r="I25" s="45">
@@ -3962,107 +4095,113 @@
       </c>
       <c r="AK25" s="48">
         <v>61108</v>
       </c>
       <c r="AL25" s="50">
         <v>190.3</v>
       </c>
       <c r="AM25" s="48">
         <v>65226</v>
       </c>
       <c r="AN25" s="50">
         <v>104.3</v>
       </c>
       <c r="AO25" s="48">
         <v>79695</v>
       </c>
       <c r="AP25" s="53">
         <v>118.7</v>
       </c>
       <c r="AQ25" s="66">
         <v>30464</v>
       </c>
       <c r="AR25" s="67">
         <v>37.4</v>
       </c>
-    </row>
-    <row r="26" spans="1:44" ht="21" customHeight="1">
+      <c r="AS25" s="66">
+        <v>26411</v>
+      </c>
+      <c r="AT25" s="67">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46" ht="21" customHeight="1">
       <c r="A26" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="55"/>
       <c r="C26" s="55"/>
       <c r="D26" s="55"/>
       <c r="E26" s="55"/>
       <c r="F26" s="55"/>
       <c r="G26" s="56"/>
       <c r="H26" s="56"/>
       <c r="I26" s="56"/>
       <c r="J26" s="56"/>
       <c r="K26" s="56"/>
       <c r="L26" s="56"/>
       <c r="M26" s="57"/>
       <c r="N26" s="56"/>
     </row>
-    <row r="27" spans="1:44" ht="27.75" customHeight="1">
+    <row r="27" spans="1:46" ht="27.75" customHeight="1">
       <c r="A27" s="58"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
     </row>
-    <row r="28" spans="1:44" ht="27.75" customHeight="1">
+    <row r="28" spans="1:46" ht="27.75" customHeight="1">
       <c r="A28" s="59"/>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
       <c r="L28" s="9"/>
     </row>
-    <row r="29" spans="1:44">
+    <row r="29" spans="1:46">
       <c r="A29" s="29"/>
     </row>
-    <row r="30" spans="1:44">
+    <row r="30" spans="1:46">
       <c r="A30" s="29"/>
     </row>
-    <row r="31" spans="1:44">
+    <row r="31" spans="1:46">
       <c r="A31" s="29"/>
     </row>
-    <row r="32" spans="1:44">
+    <row r="32" spans="1:46">
       <c r="A32" s="29"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="29"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="29"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="29"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="29"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="29"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="29"/>
     </row>
     <row r="39" spans="1:1">
       <c r="A39" s="29"/>
     </row>
     <row r="40" spans="1:1">
       <c r="A40" s="29"/>
@@ -4089,140 +4228,140 @@
       <c r="A47" s="29"/>
     </row>
     <row r="48" spans="1:1">
       <c r="A48" s="29"/>
     </row>
   </sheetData>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1352E73D-0D68-451D-B084-4F144322367E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1352E73D-0D68-451D-B084-4F144322367E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>