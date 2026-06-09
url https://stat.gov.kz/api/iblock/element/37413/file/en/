--- v0 (2026-04-28)
+++ v1 (2026-06-09)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12045"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$L$22</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="29">
   <si>
     <t xml:space="preserve">  28 046,4</t>
   </si>
   <si>
     <t xml:space="preserve">  41 262,8</t>
   </si>
   <si>
     <t>50 919 ,9</t>
   </si>
   <si>
     <t>78 500,5</t>
   </si>
   <si>
     <t>106 918,1</t>
   </si>
   <si>
     <t xml:space="preserve">  73 488, 4</t>
   </si>
   <si>
     <t>39 156,4</t>
   </si>
   <si>
     <t>80 198,4</t>
   </si>
   <si>
@@ -130,73 +130,76 @@
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>according to the National Bank of the Rebuplic of Kazakhstan</t>
     </r>
   </si>
   <si>
-    <t>Date of release: 23.05.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>2024*</t>
   </si>
   <si>
     <t>3 156 372,2</t>
   </si>
   <si>
     <t>2 443 353,1</t>
+  </si>
+  <si>
+    <t>Date of release: 25.05.2026</t>
+  </si>
+  <si>
+    <t>Next date of release: 24.05.2027</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -305,126 +308,128 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -433,86 +438,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -681,526 +686,557 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="N11" sqref="N11"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.85546875" style="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18">
-[...16 lines deleted...]
-      <c r="A4" s="18" t="s">
+    <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="J1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N1" s="16"/>
+    </row>
+    <row r="2" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="J2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="N2" s="16"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="18"/>
-[...12 lines deleted...]
-      <c r="A5" s="17" t="s">
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="17"/>
-[...11 lines deleted...]
-    <row r="7" spans="1:13">
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="21"/>
+      <c r="N5" s="21"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="3">
         <v>2013</v>
       </c>
       <c r="C7" s="3">
         <v>2014</v>
       </c>
       <c r="D7" s="3">
         <v>2015</v>
       </c>
       <c r="E7" s="3">
         <v>2016</v>
       </c>
       <c r="F7" s="3">
         <v>2017</v>
       </c>
       <c r="G7" s="3">
         <v>2018</v>
       </c>
       <c r="H7" s="3">
         <v>2019</v>
       </c>
       <c r="I7" s="3">
         <v>2020</v>
       </c>
       <c r="J7" s="3">
         <v>2021</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" ht="30" customHeight="1">
+        <v>23</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="6">
         <v>144606</v>
       </c>
       <c r="H8" s="6">
         <v>206253.9</v>
       </c>
       <c r="I8" s="6">
         <v>476651.5</v>
       </c>
       <c r="J8" s="6">
         <v>481978.7</v>
       </c>
       <c r="K8" s="7">
         <v>1963493.2</v>
       </c>
       <c r="L8" s="7">
         <v>2439821.534</v>
       </c>
-      <c r="M8" s="21" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:13" ht="38.25" customHeight="1">
+      <c r="M8" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="N8" s="14">
+        <v>3768821.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="6">
         <v>0.5</v>
       </c>
       <c r="C9" s="6">
         <v>0.7</v>
       </c>
       <c r="D9" s="6">
         <v>0.8</v>
       </c>
       <c r="E9" s="6">
         <v>1</v>
       </c>
       <c r="F9" s="6">
         <v>1.2</v>
       </c>
       <c r="G9" s="6">
         <v>1.4</v>
       </c>
       <c r="H9" s="6">
         <v>1.8</v>
       </c>
       <c r="I9" s="6">
         <v>4.0999999999999996</v>
       </c>
       <c r="J9" s="6">
         <v>3.6</v>
       </c>
       <c r="K9" s="7">
         <v>12.5</v>
       </c>
       <c r="L9" s="7">
         <v>12.7</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="14">
         <v>14.1</v>
       </c>
-    </row>
-    <row r="10" spans="1:13" ht="27" customHeight="1">
+      <c r="N9" s="14">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="6">
         <v>71256</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G10" s="6">
         <v>136123</v>
       </c>
       <c r="H10" s="6">
         <v>121153.7</v>
       </c>
       <c r="I10" s="6">
         <v>209164.7</v>
       </c>
       <c r="J10" s="6">
         <v>349933.7</v>
       </c>
       <c r="K10" s="8">
         <v>1186536.7</v>
       </c>
       <c r="L10" s="7">
         <v>1602576.3540000001</v>
       </c>
-      <c r="M10" s="22" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="M10" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="N10" s="15">
+        <v>2477292.2999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="15"/>
-[...11 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="B11" s="19"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19"/>
+    </row>
+    <row r="13" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="16"/>
-[...12 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="20"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="20"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="17"/>
-[...11 lines deleted...]
-    <row r="16" spans="1:13">
+      <c r="B14" s="21"/>
+      <c r="C14" s="21"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="9"/>
       <c r="B16" s="3">
         <v>2016</v>
       </c>
       <c r="C16" s="3">
         <v>2017</v>
       </c>
       <c r="D16" s="3">
         <v>2018</v>
       </c>
       <c r="E16" s="3">
         <v>2019</v>
       </c>
       <c r="F16" s="3">
         <v>2020</v>
       </c>
       <c r="G16" s="3">
         <v>2021</v>
       </c>
       <c r="H16" s="3">
         <v>2022</v>
       </c>
       <c r="I16" s="3">
         <v>2023</v>
       </c>
       <c r="J16" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10">
         <v>5</v>
       </c>
       <c r="C17" s="10">
         <v>9.6</v>
       </c>
       <c r="D17" s="10">
         <v>10.8</v>
       </c>
       <c r="E17" s="10">
         <v>17</v>
       </c>
       <c r="F17" s="10">
         <v>36.299999999999997</v>
       </c>
       <c r="G17" s="10">
         <v>53</v>
       </c>
       <c r="H17" s="10">
         <v>55.4</v>
       </c>
       <c r="I17" s="11">
         <v>108.91062599999999</v>
       </c>
-      <c r="J17" s="20">
+      <c r="J17" s="13">
         <v>155</v>
       </c>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17" s="13">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10">
         <v>79941.3</v>
       </c>
       <c r="C18" s="10">
         <v>114391.6</v>
       </c>
       <c r="D18" s="10">
         <v>157496.6</v>
       </c>
       <c r="E18" s="10">
         <v>192928.2</v>
       </c>
       <c r="F18" s="10">
         <v>298339.09999999998</v>
       </c>
       <c r="G18" s="10">
         <v>472916.1</v>
       </c>
       <c r="H18" s="10">
         <v>781027.5</v>
       </c>
       <c r="I18" s="11">
         <v>1354644.04091</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J18" s="13">
         <v>1948238.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:10" ht="36.75" customHeight="1">
+      <c r="K18" s="13">
+        <v>2581065.2000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="11"/>
-      <c r="J19" s="19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:10" ht="17.25" customHeight="1">
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+    </row>
+    <row r="20" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="10">
         <v>5</v>
       </c>
       <c r="C20" s="10">
         <v>9.5</v>
       </c>
       <c r="D20" s="10">
         <v>10.4</v>
       </c>
       <c r="E20" s="10">
         <v>16.3</v>
       </c>
       <c r="F20" s="10">
         <v>32.4</v>
       </c>
       <c r="G20" s="10">
         <v>48.1</v>
       </c>
       <c r="H20" s="10">
         <v>48</v>
       </c>
       <c r="I20" s="11">
         <v>104.8</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="13">
         <v>152.30000000000001</v>
       </c>
-    </row>
-    <row r="21" spans="1:10" ht="19.5" customHeight="1">
+      <c r="K20" s="13">
+        <v>190.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="10">
         <v>77020.7</v>
       </c>
       <c r="C21" s="10">
         <v>109675.8</v>
       </c>
       <c r="D21" s="10">
         <v>127758.1</v>
       </c>
       <c r="E21" s="10">
         <v>175964.9</v>
       </c>
       <c r="F21" s="10">
         <v>247968.7</v>
       </c>
       <c r="G21" s="10">
         <v>386043.4</v>
       </c>
       <c r="H21" s="10">
         <v>521797.3</v>
       </c>
       <c r="I21" s="11">
         <v>1184985.1542400001</v>
       </c>
-      <c r="J21" s="20">
+      <c r="J21" s="13">
         <v>1769976.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="13" t="s">
+      <c r="K21" s="13">
+        <v>2337910.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="14"/>
-[...7 lines deleted...]
-    <row r="24" spans="1:10" ht="16.5" customHeight="1"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="18"/>
+      <c r="G22" s="18"/>
+    </row>
+    <row r="23" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="8">
-[...1 lines deleted...]
-    <mergeCell ref="I2:L2"/>
+  <mergeCells count="6">
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A13:L13"/>
     <mergeCell ref="A14:L14"/>
-    <mergeCell ref="A4:L4"/>
-    <mergeCell ref="A5:L5"/>
+    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>