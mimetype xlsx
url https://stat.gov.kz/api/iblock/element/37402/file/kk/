--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -255,57 +255,57 @@
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялардың нақты көлем индекстері</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
-    <t>23.03.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Кайрбекова Наршагул Казбековна</t>
   </si>
   <si>
-    <t>23.04.2026ж.</t>
+    <t>22.05.2026ж.</t>
+  </si>
+  <si>
+    <t>22.06.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -1048,51 +1048,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1307,51 +1307,51 @@
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="38" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>79</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>48</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>70</v>
       </c>
@@ -1390,51 +1390,51 @@
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1649,78 +1649,78 @@
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>76</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="38" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>79</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>48</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>2</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
@@ -2050,51 +2050,51 @@
       <c r="B18" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="10.42578125" style="17" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="17" customWidth="1"/>
     <col min="6" max="6" width="11" style="17" customWidth="1"/>
     <col min="7" max="7" width="10" style="17" customWidth="1"/>
     <col min="8" max="9" width="10.42578125" style="17" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="17" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="17" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="10.140625" style="17" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="10.42578125" style="17" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="17" customWidth="1"/>
     <col min="262" max="262" width="11" style="17" customWidth="1"/>
     <col min="263" max="263" width="10" style="17" customWidth="1"/>
     <col min="264" max="265" width="10.42578125" style="17" customWidth="1"/>
     <col min="266" max="266" width="11.5703125" style="17" customWidth="1"/>
     <col min="267" max="268" width="10.5703125" style="17" customWidth="1"/>
     <col min="269" max="269" width="12.5703125" style="17" customWidth="1"/>
@@ -2943,52 +2943,56 @@
       </c>
       <c r="J6" s="19">
         <v>2252570</v>
       </c>
       <c r="K6" s="22">
         <v>2160052</v>
       </c>
       <c r="L6" s="22">
         <v>2557419</v>
       </c>
       <c r="M6" s="22">
         <v>4217455</v>
       </c>
       <c r="P6" s="31"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="20">
         <v>2026</v>
       </c>
       <c r="B7" s="19">
         <v>896031</v>
       </c>
       <c r="C7" s="19">
         <v>1088700</v>
       </c>
-      <c r="D7" s="19"/>
-      <c r="E7" s="19"/>
+      <c r="D7" s="19">
+        <v>1478223</v>
+      </c>
+      <c r="E7" s="19">
+        <v>1473685</v>
+      </c>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="P7" s="31"/>
     </row>
     <row r="8" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="46" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="47"/>
       <c r="C8" s="47"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
@@ -3081,52 +3085,56 @@
         <v>92.6</v>
       </c>
       <c r="J11" s="24">
         <v>138.80000000000001</v>
       </c>
       <c r="K11" s="24">
         <v>95.2</v>
       </c>
       <c r="L11" s="23">
         <v>118</v>
       </c>
       <c r="M11" s="25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="20">
         <v>2026</v>
       </c>
       <c r="B12" s="24">
         <v>80.599999999999994</v>
       </c>
       <c r="C12" s="23">
         <v>123</v>
       </c>
-      <c r="D12" s="24"/>
-      <c r="E12" s="24"/>
+      <c r="D12" s="24">
+        <v>135.6</v>
+      </c>
+      <c r="E12" s="24">
+        <v>99.5</v>
+      </c>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="23"/>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="47"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="47"/>
       <c r="H13" s="47"/>
       <c r="I13" s="47"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48"/>
@@ -3218,52 +3226,56 @@
         <v>105</v>
       </c>
       <c r="J16" s="24">
         <v>108.5</v>
       </c>
       <c r="K16" s="24">
         <v>110.8</v>
       </c>
       <c r="L16" s="25" t="s">
         <v>7</v>
       </c>
       <c r="M16" s="24">
         <v>111.4</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="20">
         <v>2026</v>
       </c>
       <c r="B17" s="24">
         <v>103.4</v>
       </c>
       <c r="C17" s="23">
         <v>97.9</v>
       </c>
-      <c r="D17" s="24"/>
-      <c r="E17" s="24"/>
+      <c r="D17" s="24">
+        <v>116.1</v>
+      </c>
+      <c r="E17" s="24">
+        <v>107.6</v>
+      </c>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="25"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="30"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="I20" s="29"/>
       <c r="J20" s="28"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="J21" s="28"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="J22" s="28"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="G27" s="29"/>
     </row>
@@ -3281,51 +3293,51 @@
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="17" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="17" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="17" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="17" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="17" customWidth="1"/>
     <col min="7" max="7" width="10" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="17" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="17" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="17" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="17" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="10.140625" style="17" customWidth="1"/>
     <col min="258" max="258" width="10.5703125" style="17" customWidth="1"/>
     <col min="259" max="259" width="10.7109375" style="17" customWidth="1"/>
     <col min="260" max="260" width="10.5703125" style="17" customWidth="1"/>
     <col min="261" max="261" width="10.42578125" style="17" customWidth="1"/>
     <col min="262" max="262" width="10.5703125" style="17" customWidth="1"/>
     <col min="263" max="263" width="10" style="17" customWidth="1"/>
     <col min="264" max="264" width="10.140625" style="17" customWidth="1"/>
@@ -4302,52 +4314,56 @@
       </c>
       <c r="J6" s="21">
         <v>13795699</v>
       </c>
       <c r="K6" s="22">
         <v>15955751</v>
       </c>
       <c r="L6" s="22">
         <v>18513170</v>
       </c>
       <c r="M6" s="22">
         <v>22730625</v>
       </c>
       <c r="P6" s="31"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="20">
         <v>2026</v>
       </c>
       <c r="B7" s="21">
         <v>896031</v>
       </c>
       <c r="C7" s="21">
         <v>1984731</v>
       </c>
-      <c r="D7" s="21"/>
-      <c r="E7" s="21"/>
+      <c r="D7" s="21">
+        <v>3462955</v>
+      </c>
+      <c r="E7" s="21">
+        <v>4936639</v>
+      </c>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="P7" s="31"/>
     </row>
     <row r="8" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="61"/>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="61"/>
       <c r="J8" s="61"/>
       <c r="K8" s="61"/>
       <c r="L8" s="61"/>
@@ -4440,52 +4456,56 @@
         <v>114.3</v>
       </c>
       <c r="J11" s="24">
         <v>113.5</v>
       </c>
       <c r="K11" s="24">
         <v>113.1</v>
       </c>
       <c r="L11" s="24">
         <v>113.3</v>
       </c>
       <c r="M11" s="23">
         <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>2026</v>
       </c>
       <c r="B12" s="24">
         <v>103.4</v>
       </c>
       <c r="C12" s="24">
         <v>100.2</v>
       </c>
-      <c r="D12" s="24"/>
-      <c r="E12" s="24"/>
+      <c r="D12" s="24">
+        <v>106.4</v>
+      </c>
+      <c r="E12" s="24">
+        <v>106.7</v>
+      </c>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="23"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="30"/>
     </row>
     <row r="17" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B17" s="27"/>
     </row>
     <row r="20" spans="2:11" x14ac:dyDescent="0.2">
       <c r="G20" s="29"/>
     </row>
     <row r="25" spans="2:11" x14ac:dyDescent="0.2">
       <c r="C25" s="29"/>
     </row>
     <row r="26" spans="2:11" x14ac:dyDescent="0.2">
       <c r="K26" s="31"/>
     </row>
   </sheetData>