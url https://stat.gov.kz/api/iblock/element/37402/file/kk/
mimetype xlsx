--- v1 (2026-05-25)
+++ v2 (2026-07-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1110" yWindow="180" windowWidth="18330" windowHeight="12195" activeTab="4"/>
+    <workbookView xWindow="1110" yWindow="180" windowWidth="18330" windowHeight="12195" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="11" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId3"/>
     <sheet name="Көрсеткіш_161101,161201" sheetId="18" r:id="rId4"/>
     <sheet name="Көрсеткіш_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="80">
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Кайрбекова Наршагуль Казбековна</t>
   </si>
   <si>
     <t>+7 7172749317</t>
   </si>
   <si>
     <t xml:space="preserve">na.kairbekova@aspire.gov.kz </t>
@@ -258,54 +258,54 @@
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялардың нақты көлем индекстері</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>Кайрбекова Наршагул Казбековна</t>
   </si>
   <si>
-    <t>22.05.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>22.06.2026ж.</t>
+  </si>
+  <si>
+    <t>22.07.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -662,91 +662,91 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -1048,51 +1048,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1390,51 +1390,51 @@
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2049,52 +2049,52 @@
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+    <sheetView tabSelected="1" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="L31" sqref="L31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="10.42578125" style="17" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="17" customWidth="1"/>
     <col min="6" max="6" width="11" style="17" customWidth="1"/>
     <col min="7" max="7" width="10" style="17" customWidth="1"/>
     <col min="8" max="9" width="10.42578125" style="17" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="17" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="17" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="10.140625" style="17" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="10.42578125" style="17" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="17" customWidth="1"/>
     <col min="262" max="262" width="11" style="17" customWidth="1"/>
     <col min="263" max="263" width="10" style="17" customWidth="1"/>
     <col min="264" max="265" width="10.42578125" style="17" customWidth="1"/>
     <col min="266" max="266" width="11.5703125" style="17" customWidth="1"/>
     <col min="267" max="268" width="10.5703125" style="17" customWidth="1"/>
     <col min="269" max="269" width="12.5703125" style="17" customWidth="1"/>
@@ -2762,136 +2762,136 @@
     <col min="15873" max="15873" width="10.140625" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="10.42578125" style="17" customWidth="1"/>
     <col min="15877" max="15877" width="10.85546875" style="17" customWidth="1"/>
     <col min="15878" max="15878" width="11" style="17" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="17" customWidth="1"/>
     <col min="15880" max="15881" width="10.42578125" style="17" customWidth="1"/>
     <col min="15882" max="15882" width="11.5703125" style="17" customWidth="1"/>
     <col min="15883" max="15884" width="10.5703125" style="17" customWidth="1"/>
     <col min="15885" max="15885" width="12.5703125" style="17" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="10.140625" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="10.42578125" style="17" customWidth="1"/>
     <col min="16133" max="16133" width="10.85546875" style="17" customWidth="1"/>
     <col min="16134" max="16134" width="11" style="17" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="17" customWidth="1"/>
     <col min="16136" max="16137" width="10.42578125" style="17" customWidth="1"/>
     <col min="16138" max="16138" width="11.5703125" style="17" customWidth="1"/>
     <col min="16139" max="16140" width="10.5703125" style="17" customWidth="1"/>
     <col min="16141" max="16141" width="12.5703125" style="17" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A2" s="56"/>
-      <c r="B2" s="58" t="s">
+      <c r="A2" s="47"/>
+      <c r="B2" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="58" t="s">
+      <c r="C2" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="58" t="s">
+      <c r="D2" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="58" t="s">
+      <c r="E2" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="F2" s="58" t="s">
+      <c r="F2" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="58" t="s">
+      <c r="G2" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="58" t="s">
+      <c r="H2" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I2" s="58" t="s">
+      <c r="I2" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="58" t="s">
+      <c r="J2" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="58" t="s">
+      <c r="K2" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="L2" s="58" t="s">
+      <c r="L2" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="M2" s="58" t="s">
+      <c r="M2" s="49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="57"/>
-[...11 lines deleted...]
-      <c r="M3" s="59"/>
+      <c r="A3" s="48"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
     </row>
     <row r="4" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="53"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="20">
         <v>2024</v>
       </c>
       <c r="B5" s="19">
         <v>790806</v>
       </c>
       <c r="C5" s="19">
         <v>1018551</v>
       </c>
       <c r="D5" s="19">
         <v>1006990</v>
       </c>
       <c r="E5" s="19">
         <v>925210</v>
       </c>
       <c r="F5" s="19">
         <v>1153593</v>
       </c>
       <c r="G5" s="19">
         <v>1759139</v>
       </c>
       <c r="H5" s="19">
         <v>1630601</v>
@@ -2949,93 +2949,95 @@
       </c>
       <c r="L6" s="22">
         <v>2557419</v>
       </c>
       <c r="M6" s="22">
         <v>4217455</v>
       </c>
       <c r="P6" s="31"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="20">
         <v>2026</v>
       </c>
       <c r="B7" s="19">
         <v>896031</v>
       </c>
       <c r="C7" s="19">
         <v>1088700</v>
       </c>
       <c r="D7" s="19">
         <v>1478223</v>
       </c>
       <c r="E7" s="19">
         <v>1473685</v>
       </c>
-      <c r="F7" s="19"/>
+      <c r="F7" s="19">
+        <v>1805667</v>
+      </c>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="P7" s="31"/>
     </row>
     <row r="8" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="47"/>
-[...10 lines deleted...]
-      <c r="M8" s="48"/>
+      <c r="B8" s="52"/>
+      <c r="C8" s="52"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="52"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="52"/>
+      <c r="K8" s="52"/>
+      <c r="L8" s="52"/>
+      <c r="M8" s="53"/>
     </row>
     <row r="9" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="50"/>
-[...10 lines deleted...]
-      <c r="M9" s="51"/>
+      <c r="B9" s="55"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="55"/>
+      <c r="E9" s="55"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="55"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="55"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="55"/>
+      <c r="L9" s="55"/>
+      <c r="M9" s="56"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="20">
         <v>2024</v>
       </c>
       <c r="B10" s="24">
         <v>28.6</v>
       </c>
       <c r="C10" s="24">
         <v>129.30000000000001</v>
       </c>
       <c r="D10" s="24">
         <v>98.9</v>
       </c>
       <c r="E10" s="24">
         <v>91.9</v>
       </c>
       <c r="F10" s="24">
         <v>124.6</v>
       </c>
       <c r="G10" s="24">
         <v>152.5</v>
       </c>
       <c r="H10" s="24">
         <v>92.6</v>
@@ -3091,92 +3093,94 @@
         <v>95.2</v>
       </c>
       <c r="L11" s="23">
         <v>118</v>
       </c>
       <c r="M11" s="25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="20">
         <v>2026</v>
       </c>
       <c r="B12" s="24">
         <v>80.599999999999994</v>
       </c>
       <c r="C12" s="23">
         <v>123</v>
       </c>
       <c r="D12" s="24">
         <v>135.6</v>
       </c>
       <c r="E12" s="24">
         <v>99.5</v>
       </c>
-      <c r="F12" s="24"/>
+      <c r="F12" s="24">
+        <v>120.5</v>
+      </c>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="23"/>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="46" t="s">
+      <c r="A13" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="47"/>
-[...10 lines deleted...]
-      <c r="M13" s="48"/>
+      <c r="B13" s="52"/>
+      <c r="C13" s="52"/>
+      <c r="D13" s="52"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="52"/>
+      <c r="G13" s="52"/>
+      <c r="H13" s="52"/>
+      <c r="I13" s="52"/>
+      <c r="J13" s="52"/>
+      <c r="K13" s="52"/>
+      <c r="L13" s="52"/>
+      <c r="M13" s="53"/>
     </row>
     <row r="14" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="49" t="s">
+      <c r="A14" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="50"/>
-[...10 lines deleted...]
-      <c r="M14" s="51"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="56"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="20">
         <v>2024</v>
       </c>
       <c r="B15" s="24">
         <v>100.6</v>
       </c>
       <c r="C15" s="23">
         <v>114</v>
       </c>
       <c r="D15" s="24">
         <v>86.7</v>
       </c>
       <c r="E15" s="24">
         <v>83.2</v>
       </c>
       <c r="F15" s="24">
         <v>90.7</v>
       </c>
       <c r="G15" s="24">
         <v>106.1</v>
       </c>
       <c r="H15" s="24">
         <v>121.3</v>
@@ -3232,112 +3236,114 @@
         <v>110.8</v>
       </c>
       <c r="L16" s="25" t="s">
         <v>7</v>
       </c>
       <c r="M16" s="24">
         <v>111.4</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="20">
         <v>2026</v>
       </c>
       <c r="B17" s="24">
         <v>103.4</v>
       </c>
       <c r="C17" s="23">
         <v>97.9</v>
       </c>
       <c r="D17" s="24">
         <v>116.1</v>
       </c>
       <c r="E17" s="24">
         <v>107.6</v>
       </c>
-      <c r="F17" s="24"/>
+      <c r="F17" s="24">
+        <v>107.2</v>
+      </c>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="25"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="30"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="I20" s="29"/>
       <c r="J20" s="28"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="J21" s="28"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="J22" s="28"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="G27" s="29"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="K31" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
-    <mergeCell ref="A8:M8"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="17" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="17" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="17" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="17" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="17" customWidth="1"/>
     <col min="7" max="7" width="10" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="17" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="17" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="17" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="17" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="10.140625" style="17" customWidth="1"/>
     <col min="258" max="258" width="10.5703125" style="17" customWidth="1"/>
     <col min="259" max="259" width="10.7109375" style="17" customWidth="1"/>
     <col min="260" max="260" width="10.5703125" style="17" customWidth="1"/>
     <col min="261" max="261" width="10.42578125" style="17" customWidth="1"/>
     <col min="262" max="262" width="10.5703125" style="17" customWidth="1"/>
     <col min="263" max="263" width="10" style="17" customWidth="1"/>
     <col min="264" max="264" width="10.140625" style="17" customWidth="1"/>
@@ -4133,136 +4139,136 @@
     <col min="15877" max="15877" width="10.42578125" style="17" customWidth="1"/>
     <col min="15878" max="15878" width="10.5703125" style="17" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="17" customWidth="1"/>
     <col min="15880" max="15880" width="10.140625" style="17" customWidth="1"/>
     <col min="15881" max="15881" width="10.42578125" style="17" customWidth="1"/>
     <col min="15882" max="15882" width="11.28515625" style="17" customWidth="1"/>
     <col min="15883" max="15884" width="10.5703125" style="17" customWidth="1"/>
     <col min="15885" max="15885" width="11.7109375" style="17" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="10.140625" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="10.5703125" style="17" customWidth="1"/>
     <col min="16131" max="16131" width="10.7109375" style="17" customWidth="1"/>
     <col min="16132" max="16132" width="10.5703125" style="17" customWidth="1"/>
     <col min="16133" max="16133" width="10.42578125" style="17" customWidth="1"/>
     <col min="16134" max="16134" width="10.5703125" style="17" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="17" customWidth="1"/>
     <col min="16136" max="16136" width="10.140625" style="17" customWidth="1"/>
     <col min="16137" max="16137" width="10.42578125" style="17" customWidth="1"/>
     <col min="16138" max="16138" width="11.28515625" style="17" customWidth="1"/>
     <col min="16139" max="16140" width="10.5703125" style="17" customWidth="1"/>
     <col min="16141" max="16141" width="11.7109375" style="17" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="56"/>
-      <c r="B2" s="58" t="s">
+      <c r="A2" s="47"/>
+      <c r="B2" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="58" t="s">
+      <c r="C2" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="D2" s="58" t="s">
+      <c r="D2" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="E2" s="58" t="s">
+      <c r="E2" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="F2" s="58" t="s">
+      <c r="F2" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="G2" s="58" t="s">
+      <c r="G2" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="H2" s="58" t="s">
+      <c r="H2" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="I2" s="58" t="s">
+      <c r="I2" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="J2" s="58" t="s">
+      <c r="J2" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="K2" s="58" t="s">
+      <c r="K2" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="L2" s="58" t="s">
+      <c r="L2" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="M2" s="58" t="s">
+      <c r="M2" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="57"/>
-[...11 lines deleted...]
-      <c r="M3" s="59"/>
+      <c r="A3" s="48"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
     </row>
     <row r="4" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="53"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="20">
         <v>2024</v>
       </c>
       <c r="B5" s="21">
         <v>790806</v>
       </c>
       <c r="C5" s="21">
         <v>1809357</v>
       </c>
       <c r="D5" s="21">
         <v>2816347</v>
       </c>
       <c r="E5" s="21">
         <v>3741557</v>
       </c>
       <c r="F5" s="21">
         <v>4895150</v>
       </c>
       <c r="G5" s="21">
         <v>6654290</v>
       </c>
       <c r="H5" s="21">
         <v>8284891</v>
@@ -4320,93 +4326,95 @@
       </c>
       <c r="L6" s="22">
         <v>18513170</v>
       </c>
       <c r="M6" s="22">
         <v>22730625</v>
       </c>
       <c r="P6" s="31"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="20">
         <v>2026</v>
       </c>
       <c r="B7" s="21">
         <v>896031</v>
       </c>
       <c r="C7" s="21">
         <v>1984731</v>
       </c>
       <c r="D7" s="21">
         <v>3462955</v>
       </c>
       <c r="E7" s="21">
         <v>4936639</v>
       </c>
-      <c r="F7" s="21"/>
+      <c r="F7" s="21">
+        <v>6742306</v>
+      </c>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="P7" s="31"/>
     </row>
     <row r="8" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="61"/>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="61"/>
       <c r="J8" s="61"/>
       <c r="K8" s="61"/>
       <c r="L8" s="61"/>
       <c r="M8" s="61"/>
     </row>
     <row r="9" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="50"/>
-[...10 lines deleted...]
-      <c r="M9" s="51"/>
+      <c r="B9" s="55"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="55"/>
+      <c r="E9" s="55"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="55"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="55"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="55"/>
+      <c r="L9" s="55"/>
+      <c r="M9" s="56"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>2024</v>
       </c>
       <c r="B10" s="24">
         <v>100.6</v>
       </c>
       <c r="C10" s="24">
         <v>107.9</v>
       </c>
       <c r="D10" s="24">
         <v>99.2</v>
       </c>
       <c r="E10" s="24">
         <v>94.7</v>
       </c>
       <c r="F10" s="24">
         <v>93.5</v>
       </c>
       <c r="G10" s="24">
         <v>96.5</v>
       </c>
       <c r="H10" s="24">
         <v>100.4</v>
@@ -4462,208 +4470,210 @@
         <v>113.1</v>
       </c>
       <c r="L11" s="24">
         <v>113.3</v>
       </c>
       <c r="M11" s="23">
         <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>2026</v>
       </c>
       <c r="B12" s="24">
         <v>103.4</v>
       </c>
       <c r="C12" s="24">
         <v>100.2</v>
       </c>
       <c r="D12" s="24">
         <v>106.4</v>
       </c>
       <c r="E12" s="24">
         <v>106.7</v>
       </c>
-      <c r="F12" s="24"/>
+      <c r="F12" s="23">
+        <v>107</v>
+      </c>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="23"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="30"/>
     </row>
     <row r="17" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B17" s="27"/>
     </row>
     <row r="20" spans="2:11" x14ac:dyDescent="0.2">
       <c r="G20" s="29"/>
     </row>
     <row r="25" spans="2:11" x14ac:dyDescent="0.2">
       <c r="C25" s="29"/>
     </row>
     <row r="26" spans="2:11" x14ac:dyDescent="0.2">
       <c r="K26" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
-    <mergeCell ref="L2:L3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 161101</vt:lpstr>
       <vt:lpstr>Метадеректер 161201</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш_161101,161201</vt:lpstr>