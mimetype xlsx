--- v2 (2026-07-04)
+++ v3 (2026-07-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1110" yWindow="180" windowWidth="18330" windowHeight="12195" activeTab="3"/>
+    <workbookView xWindow="1110" yWindow="180" windowWidth="13200" windowHeight="12195"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="11" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId3"/>
     <sheet name="Көрсеткіш_161101,161201" sheetId="18" r:id="rId4"/>
     <sheet name="Көрсеткіш_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="80">
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Кайрбекова Наршагуль Казбековна</t>
   </si>
   <si>
     <t>+7 7172749317</t>
   </si>
   <si>
     <t xml:space="preserve">na.kairbekova@aspire.gov.kz </t>
@@ -273,51 +273,51 @@
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>Кайрбекова Наршагул Казбековна</t>
   </si>
   <si>
     <t>22.06.2026ж.</t>
   </si>
   <si>
     <t>22.07.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -662,91 +662,91 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -1047,55 +1047,53 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -1183,261 +1181,261 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="2">
         <v>161101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="40" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="69.75" customHeight="1">
       <c r="A7" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="65.25" customHeight="1">
       <c r="A10" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="41" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>78</v>
       </c>
       <c r="M16" s="10"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>79</v>
       </c>
       <c r="M17" s="11"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>48</v>
       </c>
       <c r="M18" s="10"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="M19" s="11"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>2</v>
       </c>
       <c r="M20" s="10"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="M21" s="11"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -1525,260 +1523,260 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="3" customFormat="1">
       <c r="A2" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="32">
         <v>161201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="3" customFormat="1">
       <c r="A4" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="3" customFormat="1">
       <c r="A5" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="40" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25">
       <c r="A7" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="25.5">
       <c r="A9" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="51">
       <c r="A10" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="41" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>76</v>
       </c>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>78</v>
       </c>
       <c r="M16" s="10"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>79</v>
       </c>
       <c r="M17" s="11"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>48</v>
       </c>
       <c r="M18" s="10"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="11"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>2</v>
       </c>
       <c r="M20" s="10"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="39" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="M21" s="11"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B55" sqref="B55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="17" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="17" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="17"/>
     <col min="257" max="257" width="4.42578125" style="17" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="17" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="17"/>
     <col min="513" max="513" width="4.42578125" style="17" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="17" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="17"/>
     <col min="769" max="769" width="4.42578125" style="17" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="17" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="17"/>
     <col min="1025" max="1025" width="4.42578125" style="17" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="17" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="17"/>
     <col min="1281" max="1281" width="4.42578125" style="17" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="17" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="17"/>
     <col min="1537" max="1537" width="4.42578125" style="17" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="17" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="17"/>
     <col min="1793" max="1793" width="4.42578125" style="17" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="17" customWidth="1"/>
     <col min="1795" max="2048" width="8.85546875" style="17"/>
@@ -1930,174 +1928,174 @@
     <col min="14338" max="14338" width="113.5703125" style="17" customWidth="1"/>
     <col min="14339" max="14592" width="8.85546875" style="17"/>
     <col min="14593" max="14593" width="4.42578125" style="17" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="17" customWidth="1"/>
     <col min="14595" max="14848" width="8.85546875" style="17"/>
     <col min="14849" max="14849" width="4.42578125" style="17" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="17" customWidth="1"/>
     <col min="14851" max="15104" width="8.85546875" style="17"/>
     <col min="15105" max="15105" width="4.42578125" style="17" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="17" customWidth="1"/>
     <col min="15107" max="15360" width="8.85546875" style="17"/>
     <col min="15361" max="15361" width="4.42578125" style="17" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="17" customWidth="1"/>
     <col min="15363" max="15616" width="8.85546875" style="17"/>
     <col min="15617" max="15617" width="4.42578125" style="17" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="17" customWidth="1"/>
     <col min="15619" max="15872" width="8.85546875" style="17"/>
     <col min="15873" max="15873" width="4.42578125" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="17" customWidth="1"/>
     <col min="15875" max="16128" width="8.85546875" style="17"/>
     <col min="16129" max="16129" width="4.42578125" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="17" customWidth="1"/>
     <col min="16131" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:3">
       <c r="A1" s="44"/>
       <c r="B1" s="44"/>
       <c r="C1" s="33"/>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:3">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="33"/>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3">
       <c r="A3" s="44"/>
       <c r="B3" s="44"/>
       <c r="C3" s="34"/>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:3">
       <c r="A4" s="33"/>
       <c r="B4" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="34"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3">
       <c r="A5" s="33"/>
       <c r="B5" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="34"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3">
       <c r="A6" s="33"/>
       <c r="B6" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="34"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3">
       <c r="A7" s="33"/>
       <c r="B7" s="35" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="34"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3">
       <c r="A8" s="33"/>
       <c r="B8" s="35" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="34"/>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3">
       <c r="A9" s="44"/>
       <c r="B9" s="44"/>
       <c r="C9" s="34"/>
     </row>
-    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="33"/>
       <c r="B10" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="34"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3">
       <c r="A11" s="44"/>
       <c r="B11" s="44"/>
       <c r="C11" s="34"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3">
       <c r="A12" s="44"/>
       <c r="B12" s="44"/>
       <c r="C12" s="34"/>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3">
       <c r="A13" s="44"/>
       <c r="B13" s="44"/>
       <c r="C13" s="33"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3">
       <c r="A14" s="45" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="45"/>
       <c r="C14" s="45"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:3">
       <c r="A15" s="44"/>
       <c r="B15" s="44"/>
       <c r="C15" s="33"/>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:3">
       <c r="A16" s="43"/>
       <c r="B16" s="43"/>
       <c r="C16" s="43"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="L31" sqref="L31"/>
+    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="10.42578125" style="17" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="17" customWidth="1"/>
     <col min="6" max="6" width="11" style="17" customWidth="1"/>
     <col min="7" max="7" width="10" style="17" customWidth="1"/>
     <col min="8" max="9" width="10.42578125" style="17" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="17" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="17" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="10.140625" style="17" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="10.42578125" style="17" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="17" customWidth="1"/>
     <col min="262" max="262" width="11" style="17" customWidth="1"/>
     <col min="263" max="263" width="10" style="17" customWidth="1"/>
     <col min="264" max="265" width="10.42578125" style="17" customWidth="1"/>
     <col min="266" max="266" width="11.5703125" style="17" customWidth="1"/>
     <col min="267" max="268" width="10.5703125" style="17" customWidth="1"/>
     <col min="269" max="269" width="12.5703125" style="17" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="17"/>
     <col min="513" max="513" width="10.140625" style="17" customWidth="1"/>
     <col min="514" max="514" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
@@ -2761,592 +2759,598 @@
     <col min="15630" max="15872" width="9.140625" style="17"/>
     <col min="15873" max="15873" width="10.140625" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="10.42578125" style="17" customWidth="1"/>
     <col min="15877" max="15877" width="10.85546875" style="17" customWidth="1"/>
     <col min="15878" max="15878" width="11" style="17" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="17" customWidth="1"/>
     <col min="15880" max="15881" width="10.42578125" style="17" customWidth="1"/>
     <col min="15882" max="15882" width="11.5703125" style="17" customWidth="1"/>
     <col min="15883" max="15884" width="10.5703125" style="17" customWidth="1"/>
     <col min="15885" max="15885" width="12.5703125" style="17" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="10.140625" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="10.42578125" style="17" customWidth="1"/>
     <col min="16133" max="16133" width="10.85546875" style="17" customWidth="1"/>
     <col min="16134" max="16134" width="11" style="17" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="17" customWidth="1"/>
     <col min="16136" max="16137" width="10.42578125" style="17" customWidth="1"/>
     <col min="16138" max="16138" width="11.5703125" style="17" customWidth="1"/>
     <col min="16139" max="16140" width="10.5703125" style="17" customWidth="1"/>
     <col min="16141" max="16141" width="12.5703125" style="17" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:16" ht="13.9" customHeight="1" thickBot="1">
+      <c r="A1" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="46"/>
-[...14 lines deleted...]
-      <c r="B2" s="49" t="s">
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="56"/>
+      <c r="B2" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="49" t="s">
+      <c r="C2" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="49" t="s">
+      <c r="D2" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="49" t="s">
+      <c r="E2" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="F2" s="49" t="s">
+      <c r="F2" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="49" t="s">
+      <c r="G2" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="49" t="s">
+      <c r="H2" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="I2" s="49" t="s">
+      <c r="I2" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="49" t="s">
+      <c r="J2" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="49" t="s">
+      <c r="K2" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="L2" s="49" t="s">
+      <c r="L2" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="M2" s="49" t="s">
+      <c r="M2" s="58" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A4" s="57" t="s">
+    <row r="3" spans="1:16" ht="13.5" thickBot="1">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+    </row>
+    <row r="4" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A4" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="58"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="54"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" s="20">
         <v>2024</v>
       </c>
       <c r="B5" s="19">
         <v>790806</v>
       </c>
       <c r="C5" s="19">
         <v>1018551</v>
       </c>
       <c r="D5" s="19">
         <v>1006990</v>
       </c>
       <c r="E5" s="19">
         <v>925210</v>
       </c>
       <c r="F5" s="19">
         <v>1153593</v>
       </c>
       <c r="G5" s="19">
         <v>1759139</v>
       </c>
       <c r="H5" s="19">
         <v>1630601</v>
       </c>
       <c r="I5" s="19">
         <v>1479901</v>
       </c>
       <c r="J5" s="19">
         <v>1980110</v>
       </c>
       <c r="K5" s="22">
         <v>1868670</v>
       </c>
       <c r="L5" s="22">
         <v>2144457</v>
       </c>
       <c r="M5" s="22">
         <v>3616936</v>
       </c>
       <c r="P5" s="31"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:16">
       <c r="A6" s="20">
         <v>2025</v>
       </c>
       <c r="B6" s="19">
         <v>807119</v>
       </c>
       <c r="C6" s="19">
         <v>1050367</v>
       </c>
       <c r="D6" s="19">
         <v>1210420</v>
       </c>
       <c r="E6" s="19">
         <v>1306782</v>
       </c>
       <c r="F6" s="19">
         <v>1577748</v>
       </c>
       <c r="G6" s="19">
         <v>2223240</v>
       </c>
       <c r="H6" s="19">
         <v>1745617</v>
       </c>
       <c r="I6" s="19">
         <v>1621836</v>
       </c>
       <c r="J6" s="19">
         <v>2252570</v>
       </c>
       <c r="K6" s="22">
         <v>2160052</v>
       </c>
       <c r="L6" s="22">
         <v>2557419</v>
       </c>
       <c r="M6" s="22">
         <v>4217455</v>
       </c>
       <c r="P6" s="31"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:16">
       <c r="A7" s="20">
         <v>2026</v>
       </c>
       <c r="B7" s="19">
         <v>896031</v>
       </c>
       <c r="C7" s="19">
         <v>1088700</v>
       </c>
       <c r="D7" s="19">
         <v>1478223</v>
       </c>
       <c r="E7" s="19">
         <v>1473685</v>
       </c>
       <c r="F7" s="19">
         <v>1805667</v>
       </c>
-      <c r="G7" s="19"/>
+      <c r="G7" s="19">
+        <v>2769798</v>
+      </c>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="P7" s="31"/>
     </row>
-    <row r="8" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="51" t="s">
+    <row r="8" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A8" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="52"/>
-[...13 lines deleted...]
-      <c r="A9" s="54" t="s">
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="48"/>
+    </row>
+    <row r="9" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A9" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="55"/>
-[...12 lines deleted...]
-    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="51"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" s="20">
         <v>2024</v>
       </c>
       <c r="B10" s="24">
         <v>28.6</v>
       </c>
       <c r="C10" s="24">
         <v>129.30000000000001</v>
       </c>
       <c r="D10" s="24">
         <v>98.9</v>
       </c>
       <c r="E10" s="24">
         <v>91.9</v>
       </c>
       <c r="F10" s="24">
         <v>124.6</v>
       </c>
       <c r="G10" s="24">
         <v>152.5</v>
       </c>
       <c r="H10" s="24">
         <v>92.6</v>
       </c>
       <c r="I10" s="24">
         <v>90.8</v>
       </c>
       <c r="J10" s="24">
         <v>133.4</v>
       </c>
       <c r="K10" s="24">
         <v>93.5</v>
       </c>
       <c r="L10" s="24">
         <v>114.2</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:16">
       <c r="A11" s="20">
         <v>2025</v>
       </c>
       <c r="B11" s="24">
         <v>22.3</v>
       </c>
       <c r="C11" s="24">
         <v>129.9</v>
       </c>
       <c r="D11" s="24">
         <v>114.6</v>
       </c>
       <c r="E11" s="24">
         <v>107.2</v>
       </c>
       <c r="F11" s="24">
         <v>121.1</v>
       </c>
       <c r="G11" s="24">
         <v>140.4</v>
       </c>
       <c r="H11" s="24">
         <v>78.400000000000006</v>
       </c>
       <c r="I11" s="24">
         <v>92.6</v>
       </c>
       <c r="J11" s="24">
         <v>138.80000000000001</v>
       </c>
       <c r="K11" s="24">
         <v>95.2</v>
       </c>
       <c r="L11" s="23">
         <v>118</v>
       </c>
       <c r="M11" s="25" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:16">
       <c r="A12" s="20">
         <v>2026</v>
       </c>
       <c r="B12" s="24">
         <v>80.599999999999994</v>
       </c>
       <c r="C12" s="23">
         <v>123</v>
       </c>
       <c r="D12" s="24">
         <v>135.6</v>
       </c>
       <c r="E12" s="24">
         <v>99.5</v>
       </c>
       <c r="F12" s="24">
         <v>120.5</v>
       </c>
-      <c r="G12" s="24"/>
+      <c r="G12" s="23">
+        <v>152</v>
+      </c>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="23"/>
       <c r="M12" s="25"/>
     </row>
-    <row r="13" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="51" t="s">
+    <row r="13" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A13" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="52"/>
-[...13 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="B13" s="47"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="48"/>
+    </row>
+    <row r="14" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A14" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="55"/>
-[...12 lines deleted...]
-    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="B14" s="50"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="51"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" s="20">
         <v>2024</v>
       </c>
       <c r="B15" s="24">
         <v>100.6</v>
       </c>
       <c r="C15" s="23">
         <v>114</v>
       </c>
       <c r="D15" s="24">
         <v>86.7</v>
       </c>
       <c r="E15" s="24">
         <v>83.2</v>
       </c>
       <c r="F15" s="24">
         <v>90.7</v>
       </c>
       <c r="G15" s="24">
         <v>106.1</v>
       </c>
       <c r="H15" s="24">
         <v>121.3</v>
       </c>
       <c r="I15" s="24">
         <v>99.5</v>
       </c>
       <c r="J15" s="24">
         <v>102.4</v>
       </c>
       <c r="K15" s="24">
         <v>112.6</v>
       </c>
       <c r="L15" s="25" t="s">
         <v>6</v>
       </c>
       <c r="M15" s="24">
         <v>132.80000000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:16">
       <c r="A16" s="20">
         <v>2025</v>
       </c>
       <c r="B16" s="24">
         <v>100.2</v>
       </c>
       <c r="C16" s="23">
         <v>100.7</v>
       </c>
       <c r="D16" s="24">
         <v>116.5</v>
       </c>
       <c r="E16" s="24">
         <v>135.9</v>
       </c>
       <c r="F16" s="24">
         <v>132.4</v>
       </c>
       <c r="G16" s="24">
         <v>122.1</v>
       </c>
       <c r="H16" s="24">
         <v>102.9</v>
       </c>
       <c r="I16" s="23">
         <v>105</v>
       </c>
       <c r="J16" s="24">
         <v>108.5</v>
       </c>
       <c r="K16" s="24">
         <v>110.8</v>
       </c>
       <c r="L16" s="25" t="s">
         <v>7</v>
       </c>
       <c r="M16" s="24">
         <v>111.4</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="20">
         <v>2026</v>
       </c>
       <c r="B17" s="24">
         <v>103.4</v>
       </c>
       <c r="C17" s="23">
         <v>97.9</v>
       </c>
       <c r="D17" s="24">
         <v>116.1</v>
       </c>
       <c r="E17" s="24">
         <v>107.6</v>
       </c>
       <c r="F17" s="24">
         <v>107.2</v>
       </c>
-      <c r="G17" s="24"/>
+      <c r="G17" s="23">
+        <v>116</v>
+      </c>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="25"/>
       <c r="M17" s="24"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="30"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="I20" s="29"/>
       <c r="J20" s="28"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="J21" s="28"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="J22" s="28"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="G27" s="29"/>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13">
       <c r="K31" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A8:M8"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="17" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="17" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="17" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="17" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="17" customWidth="1"/>
     <col min="7" max="7" width="10" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="17" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="17" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="17" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="17" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="10.140625" style="17" customWidth="1"/>
     <col min="258" max="258" width="10.5703125" style="17" customWidth="1"/>
     <col min="259" max="259" width="10.7109375" style="17" customWidth="1"/>
     <col min="260" max="260" width="10.5703125" style="17" customWidth="1"/>
     <col min="261" max="261" width="10.42578125" style="17" customWidth="1"/>
     <col min="262" max="262" width="10.5703125" style="17" customWidth="1"/>
     <col min="263" max="263" width="10" style="17" customWidth="1"/>
     <col min="264" max="264" width="10.140625" style="17" customWidth="1"/>
     <col min="265" max="265" width="10.42578125" style="17" customWidth="1"/>
     <col min="266" max="266" width="11.28515625" style="17" customWidth="1"/>
     <col min="267" max="268" width="10.5703125" style="17" customWidth="1"/>
@@ -4138,542 +4142,546 @@
     <col min="15876" max="15876" width="10.5703125" style="17" customWidth="1"/>
     <col min="15877" max="15877" width="10.42578125" style="17" customWidth="1"/>
     <col min="15878" max="15878" width="10.5703125" style="17" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="17" customWidth="1"/>
     <col min="15880" max="15880" width="10.140625" style="17" customWidth="1"/>
     <col min="15881" max="15881" width="10.42578125" style="17" customWidth="1"/>
     <col min="15882" max="15882" width="11.28515625" style="17" customWidth="1"/>
     <col min="15883" max="15884" width="10.5703125" style="17" customWidth="1"/>
     <col min="15885" max="15885" width="11.7109375" style="17" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="10.140625" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="10.5703125" style="17" customWidth="1"/>
     <col min="16131" max="16131" width="10.7109375" style="17" customWidth="1"/>
     <col min="16132" max="16132" width="10.5703125" style="17" customWidth="1"/>
     <col min="16133" max="16133" width="10.42578125" style="17" customWidth="1"/>
     <col min="16134" max="16134" width="10.5703125" style="17" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="17" customWidth="1"/>
     <col min="16136" max="16136" width="10.140625" style="17" customWidth="1"/>
     <col min="16137" max="16137" width="10.42578125" style="17" customWidth="1"/>
     <col min="16138" max="16138" width="11.28515625" style="17" customWidth="1"/>
     <col min="16139" max="16140" width="10.5703125" style="17" customWidth="1"/>
     <col min="16141" max="16141" width="11.7109375" style="17" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:16" ht="13.9" customHeight="1" thickBot="1">
+      <c r="A1" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="46"/>
-[...14 lines deleted...]
-      <c r="B2" s="49" t="s">
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+    </row>
+    <row r="2" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A2" s="56"/>
+      <c r="B2" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="49" t="s">
+      <c r="C2" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="D2" s="49" t="s">
+      <c r="D2" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="E2" s="49" t="s">
+      <c r="E2" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="F2" s="49" t="s">
+      <c r="F2" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="G2" s="49" t="s">
+      <c r="G2" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="H2" s="49" t="s">
+      <c r="H2" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="I2" s="49" t="s">
+      <c r="I2" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="J2" s="49" t="s">
+      <c r="J2" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="K2" s="49" t="s">
+      <c r="K2" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="L2" s="49" t="s">
+      <c r="L2" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="M2" s="49" t="s">
+      <c r="M2" s="58" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A4" s="57" t="s">
+    <row r="3" spans="1:16" ht="13.5" thickBot="1">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+    </row>
+    <row r="4" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A4" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="58"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="54"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" s="20">
         <v>2024</v>
       </c>
       <c r="B5" s="21">
         <v>790806</v>
       </c>
       <c r="C5" s="21">
         <v>1809357</v>
       </c>
       <c r="D5" s="21">
         <v>2816347</v>
       </c>
       <c r="E5" s="21">
         <v>3741557</v>
       </c>
       <c r="F5" s="21">
         <v>4895150</v>
       </c>
       <c r="G5" s="21">
         <v>6654290</v>
       </c>
       <c r="H5" s="21">
         <v>8284891</v>
       </c>
       <c r="I5" s="21">
         <v>9764792</v>
       </c>
       <c r="J5" s="21">
         <v>11744902</v>
       </c>
       <c r="K5" s="22">
         <v>13613572</v>
       </c>
       <c r="L5" s="22">
         <v>15758029</v>
       </c>
       <c r="M5" s="22">
         <v>19374965</v>
       </c>
       <c r="P5" s="31"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:16">
       <c r="A6" s="20">
         <v>2025</v>
       </c>
       <c r="B6" s="21">
         <v>807119</v>
       </c>
       <c r="C6" s="21">
         <v>1857485</v>
       </c>
       <c r="D6" s="21">
         <v>3067905</v>
       </c>
       <c r="E6" s="21">
         <v>4374687</v>
       </c>
       <c r="F6" s="21">
         <v>5952435</v>
       </c>
       <c r="G6" s="21">
         <v>8175675</v>
       </c>
       <c r="H6" s="21">
         <v>9921292</v>
       </c>
       <c r="I6" s="21">
         <v>11543129</v>
       </c>
       <c r="J6" s="21">
         <v>13795699</v>
       </c>
       <c r="K6" s="22">
         <v>15955751</v>
       </c>
       <c r="L6" s="22">
         <v>18513170</v>
       </c>
       <c r="M6" s="22">
         <v>22730625</v>
       </c>
       <c r="P6" s="31"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:16">
       <c r="A7" s="20">
         <v>2026</v>
       </c>
       <c r="B7" s="21">
         <v>896031</v>
       </c>
       <c r="C7" s="21">
         <v>1984731</v>
       </c>
       <c r="D7" s="21">
         <v>3462955</v>
       </c>
       <c r="E7" s="21">
         <v>4936639</v>
       </c>
       <c r="F7" s="21">
         <v>6742306</v>
       </c>
-      <c r="G7" s="21"/>
+      <c r="G7" s="21">
+        <v>9512105</v>
+      </c>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="P7" s="31"/>
     </row>
-    <row r="8" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:16" ht="13.15" customHeight="1">
       <c r="A8" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="61"/>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="61"/>
       <c r="J8" s="61"/>
       <c r="K8" s="61"/>
       <c r="L8" s="61"/>
       <c r="M8" s="61"/>
     </row>
-    <row r="9" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="54" t="s">
+    <row r="9" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A9" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="55"/>
-[...12 lines deleted...]
-    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="51"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" s="26">
         <v>2024</v>
       </c>
       <c r="B10" s="24">
         <v>100.6</v>
       </c>
       <c r="C10" s="24">
         <v>107.9</v>
       </c>
       <c r="D10" s="24">
         <v>99.2</v>
       </c>
       <c r="E10" s="24">
         <v>94.7</v>
       </c>
       <c r="F10" s="24">
         <v>93.5</v>
       </c>
       <c r="G10" s="24">
         <v>96.5</v>
       </c>
       <c r="H10" s="24">
         <v>100.4</v>
       </c>
       <c r="I10" s="24">
         <v>100.1</v>
       </c>
       <c r="J10" s="24">
         <v>100.6</v>
       </c>
       <c r="K10" s="24">
         <v>101.9</v>
       </c>
       <c r="L10" s="24">
         <v>103.1</v>
       </c>
       <c r="M10" s="24">
         <v>107.5</v>
       </c>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:16">
       <c r="A11" s="26">
         <v>2025</v>
       </c>
       <c r="B11" s="24">
         <v>100.2</v>
       </c>
       <c r="C11" s="24">
         <v>100.5</v>
       </c>
       <c r="D11" s="24">
         <v>106.3</v>
       </c>
       <c r="E11" s="24">
         <v>113.7</v>
       </c>
       <c r="F11" s="24">
         <v>118.2</v>
       </c>
       <c r="G11" s="24">
         <v>119.3</v>
       </c>
       <c r="H11" s="24">
         <v>116.1</v>
       </c>
       <c r="I11" s="24">
         <v>114.3</v>
       </c>
       <c r="J11" s="24">
         <v>113.5</v>
       </c>
       <c r="K11" s="24">
         <v>113.1</v>
       </c>
       <c r="L11" s="24">
         <v>113.3</v>
       </c>
       <c r="M11" s="23">
         <v>113</v>
       </c>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:16">
       <c r="A12" s="26">
         <v>2026</v>
       </c>
       <c r="B12" s="24">
         <v>103.4</v>
       </c>
       <c r="C12" s="24">
         <v>100.2</v>
       </c>
       <c r="D12" s="24">
         <v>106.4</v>
       </c>
       <c r="E12" s="24">
         <v>106.7</v>
       </c>
       <c r="F12" s="23">
         <v>107</v>
       </c>
-      <c r="G12" s="24"/>
+      <c r="G12" s="24">
+        <v>109.6</v>
+      </c>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="23"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:16">
       <c r="A13" s="30"/>
     </row>
-    <row r="17" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:11">
       <c r="B17" s="27"/>
     </row>
-    <row r="20" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:11">
       <c r="G20" s="29"/>
     </row>
-    <row r="25" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:11">
       <c r="C25" s="29"/>
     </row>
-    <row r="26" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:11">
       <c r="K26" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="L2:L3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A9:M9"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 161101</vt:lpstr>
       <vt:lpstr>Метадеректер 161201</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш_161101,161201</vt:lpstr>