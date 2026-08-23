--- v3 (2026-07-24)
+++ v4 (2026-08-23)
@@ -273,51 +273,51 @@
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>Кайрбекова Наршагул Казбековна</t>
   </si>
   <si>
     <t>22.06.2026ж.</t>
   </si>
   <si>
     <t>22.07.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -1049,51 +1049,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -1181,261 +1181,261 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="2">
         <v>161101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="69.75" customHeight="1">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="65.25" customHeight="1">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>78</v>
       </c>
       <c r="M16" s="10"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>79</v>
       </c>
       <c r="M17" s="11"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>48</v>
       </c>
       <c r="M18" s="10"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="M19" s="11"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>2</v>
       </c>
       <c r="M20" s="10"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="M21" s="11"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="11"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="10"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="11"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -1523,260 +1523,260 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="32">
         <v>161201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1">
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1">
+    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1">
+    <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1">
+    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1">
+    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" ht="25.5">
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="51">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1">
+    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1">
+    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1">
+    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1">
+    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1">
+    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>76</v>
       </c>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>78</v>
       </c>
       <c r="M16" s="10"/>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>79</v>
       </c>
       <c r="M17" s="11"/>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>48</v>
       </c>
       <c r="M18" s="10"/>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="11"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>2</v>
       </c>
       <c r="M20" s="10"/>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="M21" s="11"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="11"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="10"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="11"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B55" sqref="B55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="17" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="17" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="17"/>
     <col min="257" max="257" width="4.42578125" style="17" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="17" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="17"/>
     <col min="513" max="513" width="4.42578125" style="17" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="17" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="17"/>
     <col min="769" max="769" width="4.42578125" style="17" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="17" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="17"/>
     <col min="1025" max="1025" width="4.42578125" style="17" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="17" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="17"/>
     <col min="1281" max="1281" width="4.42578125" style="17" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="17" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="17"/>
     <col min="1537" max="1537" width="4.42578125" style="17" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="17" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="17"/>
     <col min="1793" max="1793" width="4.42578125" style="17" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="17" customWidth="1"/>
     <col min="1795" max="2048" width="8.85546875" style="17"/>
@@ -1928,182 +1928,183 @@
     <col min="14338" max="14338" width="113.5703125" style="17" customWidth="1"/>
     <col min="14339" max="14592" width="8.85546875" style="17"/>
     <col min="14593" max="14593" width="4.42578125" style="17" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="17" customWidth="1"/>
     <col min="14595" max="14848" width="8.85546875" style="17"/>
     <col min="14849" max="14849" width="4.42578125" style="17" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="17" customWidth="1"/>
     <col min="14851" max="15104" width="8.85546875" style="17"/>
     <col min="15105" max="15105" width="4.42578125" style="17" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="17" customWidth="1"/>
     <col min="15107" max="15360" width="8.85546875" style="17"/>
     <col min="15361" max="15361" width="4.42578125" style="17" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="17" customWidth="1"/>
     <col min="15363" max="15616" width="8.85546875" style="17"/>
     <col min="15617" max="15617" width="4.42578125" style="17" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="17" customWidth="1"/>
     <col min="15619" max="15872" width="8.85546875" style="17"/>
     <col min="15873" max="15873" width="4.42578125" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="17" customWidth="1"/>
     <col min="15875" max="16128" width="8.85546875" style="17"/>
     <col min="16129" max="16129" width="4.42578125" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="17" customWidth="1"/>
     <col min="16131" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="44"/>
       <c r="B1" s="44"/>
       <c r="C1" s="33"/>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="33"/>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="44"/>
       <c r="B3" s="44"/>
       <c r="C3" s="34"/>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="33"/>
       <c r="B4" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="34"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="33"/>
       <c r="B5" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="34"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="33"/>
       <c r="B6" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="34"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="33"/>
       <c r="B7" s="35" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="34"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="33"/>
       <c r="B8" s="35" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="34"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="44"/>
       <c r="B9" s="44"/>
       <c r="C9" s="34"/>
     </row>
-    <row r="10" spans="1:3" ht="25.5">
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="33"/>
       <c r="B10" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="34"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="44"/>
       <c r="B11" s="44"/>
       <c r="C11" s="34"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="44"/>
       <c r="B12" s="44"/>
       <c r="C12" s="34"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="44"/>
       <c r="B13" s="44"/>
       <c r="C13" s="33"/>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="45" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="45"/>
       <c r="C14" s="45"/>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="44"/>
       <c r="B15" s="44"/>
       <c r="C15" s="33"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="43"/>
       <c r="B16" s="43"/>
       <c r="C16" s="43"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="10.42578125" style="17" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="17" customWidth="1"/>
     <col min="6" max="6" width="11" style="17" customWidth="1"/>
-    <col min="7" max="7" width="10" style="17" customWidth="1"/>
-    <col min="8" max="9" width="10.42578125" style="17" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="17" customWidth="1"/>
+    <col min="8" max="8" width="12.5703125" style="17" customWidth="1"/>
+    <col min="9" max="9" width="13.140625" style="17" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="17" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="17" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="10.140625" style="17" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="10.42578125" style="17" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="17" customWidth="1"/>
     <col min="262" max="262" width="11" style="17" customWidth="1"/>
     <col min="263" max="263" width="10" style="17" customWidth="1"/>
     <col min="264" max="265" width="10.42578125" style="17" customWidth="1"/>
     <col min="266" max="266" width="11.5703125" style="17" customWidth="1"/>
     <col min="267" max="268" width="10.5703125" style="17" customWidth="1"/>
     <col min="269" max="269" width="12.5703125" style="17" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="17"/>
     <col min="513" max="513" width="10.140625" style="17" customWidth="1"/>
     <col min="514" max="514" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="515" max="516" width="10.42578125" style="17" customWidth="1"/>
     <col min="517" max="517" width="10.85546875" style="17" customWidth="1"/>
     <col min="518" max="518" width="11" style="17" customWidth="1"/>
     <col min="519" max="519" width="10" style="17" customWidth="1"/>
     <col min="520" max="521" width="10.42578125" style="17" customWidth="1"/>
     <col min="522" max="522" width="11.5703125" style="17" customWidth="1"/>
     <col min="523" max="524" width="10.5703125" style="17" customWidth="1"/>
     <col min="525" max="525" width="12.5703125" style="17" customWidth="1"/>
@@ -2759,598 +2760,604 @@
     <col min="15630" max="15872" width="9.140625" style="17"/>
     <col min="15873" max="15873" width="10.140625" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="10.42578125" style="17" customWidth="1"/>
     <col min="15877" max="15877" width="10.85546875" style="17" customWidth="1"/>
     <col min="15878" max="15878" width="11" style="17" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="17" customWidth="1"/>
     <col min="15880" max="15881" width="10.42578125" style="17" customWidth="1"/>
     <col min="15882" max="15882" width="11.5703125" style="17" customWidth="1"/>
     <col min="15883" max="15884" width="10.5703125" style="17" customWidth="1"/>
     <col min="15885" max="15885" width="12.5703125" style="17" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="10.140625" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="10.42578125" style="17" customWidth="1"/>
     <col min="16133" max="16133" width="10.85546875" style="17" customWidth="1"/>
     <col min="16134" max="16134" width="11" style="17" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="17" customWidth="1"/>
     <col min="16136" max="16137" width="10.42578125" style="17" customWidth="1"/>
     <col min="16138" max="16138" width="11.5703125" style="17" customWidth="1"/>
     <col min="16139" max="16140" width="10.5703125" style="17" customWidth="1"/>
     <col min="16141" max="16141" width="12.5703125" style="17" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="13.9" customHeight="1" thickBot="1">
+    <row r="1" spans="1:16" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="55" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="56"/>
       <c r="B2" s="58" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="58" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="58" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="58" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="58" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="58" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="58" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="58" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="58" t="s">
         <v>17</v>
       </c>
       <c r="K2" s="58" t="s">
         <v>18</v>
       </c>
       <c r="L2" s="58" t="s">
         <v>19</v>
       </c>
       <c r="M2" s="58" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="13.5" thickBot="1">
+    <row r="3" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="57"/>
       <c r="B3" s="59"/>
       <c r="C3" s="59"/>
       <c r="D3" s="59"/>
       <c r="E3" s="59"/>
       <c r="F3" s="59"/>
       <c r="G3" s="59"/>
       <c r="H3" s="59"/>
       <c r="I3" s="59"/>
       <c r="J3" s="59"/>
       <c r="K3" s="59"/>
       <c r="L3" s="59"/>
       <c r="M3" s="59"/>
     </row>
-    <row r="4" spans="1:16" ht="13.15" customHeight="1">
+    <row r="4" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="54"/>
     </row>
-    <row r="5" spans="1:16">
+    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="20">
         <v>2024</v>
       </c>
       <c r="B5" s="19">
         <v>790806</v>
       </c>
       <c r="C5" s="19">
         <v>1018551</v>
       </c>
       <c r="D5" s="19">
         <v>1006990</v>
       </c>
       <c r="E5" s="19">
         <v>925210</v>
       </c>
       <c r="F5" s="19">
         <v>1153593</v>
       </c>
       <c r="G5" s="19">
         <v>1759139</v>
       </c>
       <c r="H5" s="19">
         <v>1630601</v>
       </c>
       <c r="I5" s="19">
         <v>1479901</v>
       </c>
       <c r="J5" s="19">
         <v>1980110</v>
       </c>
       <c r="K5" s="22">
         <v>1868670</v>
       </c>
       <c r="L5" s="22">
         <v>2144457</v>
       </c>
       <c r="M5" s="22">
         <v>3616936</v>
       </c>
       <c r="P5" s="31"/>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="20">
         <v>2025</v>
       </c>
       <c r="B6" s="19">
         <v>807119</v>
       </c>
       <c r="C6" s="19">
         <v>1050367</v>
       </c>
       <c r="D6" s="19">
         <v>1210420</v>
       </c>
       <c r="E6" s="19">
         <v>1306782</v>
       </c>
       <c r="F6" s="19">
         <v>1577748</v>
       </c>
       <c r="G6" s="19">
         <v>2223240</v>
       </c>
       <c r="H6" s="19">
         <v>1745617</v>
       </c>
       <c r="I6" s="19">
         <v>1621836</v>
       </c>
       <c r="J6" s="19">
         <v>2252570</v>
       </c>
       <c r="K6" s="22">
         <v>2160052</v>
       </c>
       <c r="L6" s="22">
         <v>2557419</v>
       </c>
       <c r="M6" s="22">
         <v>4217455</v>
       </c>
       <c r="P6" s="31"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="20">
         <v>2026</v>
       </c>
       <c r="B7" s="19">
         <v>896031</v>
       </c>
       <c r="C7" s="19">
         <v>1088700</v>
       </c>
       <c r="D7" s="19">
         <v>1478223</v>
       </c>
       <c r="E7" s="19">
         <v>1473685</v>
       </c>
       <c r="F7" s="19">
         <v>1805667</v>
       </c>
       <c r="G7" s="19">
         <v>2769798</v>
       </c>
-      <c r="H7" s="19"/>
+      <c r="H7" s="19">
+        <v>1952142</v>
+      </c>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="P7" s="31"/>
     </row>
-    <row r="8" spans="1:16" ht="13.15" customHeight="1">
+    <row r="8" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="46" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="47"/>
       <c r="C8" s="47"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="48"/>
     </row>
-    <row r="9" spans="1:16" ht="13.15" customHeight="1">
+    <row r="9" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="51"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="20">
         <v>2024</v>
       </c>
       <c r="B10" s="24">
         <v>28.6</v>
       </c>
       <c r="C10" s="24">
         <v>129.30000000000001</v>
       </c>
       <c r="D10" s="24">
         <v>98.9</v>
       </c>
       <c r="E10" s="24">
         <v>91.9</v>
       </c>
       <c r="F10" s="24">
         <v>124.6</v>
       </c>
       <c r="G10" s="24">
         <v>152.5</v>
       </c>
       <c r="H10" s="24">
         <v>92.6</v>
       </c>
       <c r="I10" s="24">
         <v>90.8</v>
       </c>
       <c r="J10" s="24">
         <v>133.4</v>
       </c>
       <c r="K10" s="24">
         <v>93.5</v>
       </c>
       <c r="L10" s="24">
         <v>114.2</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="20">
         <v>2025</v>
       </c>
       <c r="B11" s="24">
         <v>22.3</v>
       </c>
       <c r="C11" s="24">
         <v>129.9</v>
       </c>
       <c r="D11" s="24">
         <v>114.6</v>
       </c>
       <c r="E11" s="24">
         <v>107.2</v>
       </c>
       <c r="F11" s="24">
         <v>121.1</v>
       </c>
       <c r="G11" s="24">
         <v>140.4</v>
       </c>
       <c r="H11" s="24">
         <v>78.400000000000006</v>
       </c>
       <c r="I11" s="24">
         <v>92.6</v>
       </c>
       <c r="J11" s="24">
         <v>138.80000000000001</v>
       </c>
       <c r="K11" s="24">
         <v>95.2</v>
       </c>
       <c r="L11" s="23">
         <v>118</v>
       </c>
       <c r="M11" s="25" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="20">
         <v>2026</v>
       </c>
       <c r="B12" s="24">
         <v>80.599999999999994</v>
       </c>
       <c r="C12" s="23">
         <v>123</v>
       </c>
       <c r="D12" s="24">
         <v>135.6</v>
       </c>
       <c r="E12" s="24">
         <v>99.5</v>
       </c>
       <c r="F12" s="24">
         <v>120.5</v>
       </c>
       <c r="G12" s="23">
         <v>152</v>
       </c>
-      <c r="H12" s="24"/>
+      <c r="H12" s="24">
+        <v>70.900000000000006</v>
+      </c>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="23"/>
       <c r="M12" s="25"/>
     </row>
-    <row r="13" spans="1:16" ht="13.15" customHeight="1">
+    <row r="13" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="47"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="47"/>
       <c r="H13" s="47"/>
       <c r="I13" s="47"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48"/>
     </row>
-    <row r="14" spans="1:16" ht="13.15" customHeight="1">
+    <row r="14" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="49" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="50"/>
       <c r="I14" s="50"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="51"/>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="20">
         <v>2024</v>
       </c>
       <c r="B15" s="24">
         <v>100.6</v>
       </c>
       <c r="C15" s="23">
         <v>114</v>
       </c>
       <c r="D15" s="24">
         <v>86.7</v>
       </c>
       <c r="E15" s="24">
         <v>83.2</v>
       </c>
       <c r="F15" s="24">
         <v>90.7</v>
       </c>
       <c r="G15" s="24">
         <v>106.1</v>
       </c>
       <c r="H15" s="24">
         <v>121.3</v>
       </c>
       <c r="I15" s="24">
         <v>99.5</v>
       </c>
       <c r="J15" s="24">
         <v>102.4</v>
       </c>
       <c r="K15" s="24">
         <v>112.6</v>
       </c>
       <c r="L15" s="25" t="s">
         <v>6</v>
       </c>
       <c r="M15" s="24">
         <v>132.80000000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="20">
         <v>2025</v>
       </c>
       <c r="B16" s="24">
         <v>100.2</v>
       </c>
       <c r="C16" s="23">
         <v>100.7</v>
       </c>
       <c r="D16" s="24">
         <v>116.5</v>
       </c>
       <c r="E16" s="24">
         <v>135.9</v>
       </c>
       <c r="F16" s="24">
         <v>132.4</v>
       </c>
       <c r="G16" s="24">
         <v>122.1</v>
       </c>
       <c r="H16" s="24">
         <v>102.9</v>
       </c>
       <c r="I16" s="23">
         <v>105</v>
       </c>
       <c r="J16" s="24">
         <v>108.5</v>
       </c>
       <c r="K16" s="24">
         <v>110.8</v>
       </c>
       <c r="L16" s="25" t="s">
         <v>7</v>
       </c>
       <c r="M16" s="24">
         <v>111.4</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="20">
         <v>2026</v>
       </c>
       <c r="B17" s="24">
         <v>103.4</v>
       </c>
       <c r="C17" s="23">
         <v>97.9</v>
       </c>
       <c r="D17" s="24">
         <v>116.1</v>
       </c>
       <c r="E17" s="24">
         <v>107.6</v>
       </c>
       <c r="F17" s="24">
         <v>107.2</v>
       </c>
       <c r="G17" s="23">
         <v>116</v>
       </c>
-      <c r="H17" s="24"/>
+      <c r="H17" s="24">
+        <v>99.1</v>
+      </c>
       <c r="I17" s="23"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="25"/>
       <c r="M17" s="24"/>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="30"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="I20" s="29"/>
       <c r="J20" s="28"/>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="J21" s="28"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="J22" s="28"/>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="G27" s="29"/>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="K31" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="17" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="17" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="17" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="17" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="17" customWidth="1"/>
     <col min="7" max="7" width="10" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="17" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="17" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="17" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="17" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="10.140625" style="17" customWidth="1"/>
     <col min="258" max="258" width="10.5703125" style="17" customWidth="1"/>
     <col min="259" max="259" width="10.7109375" style="17" customWidth="1"/>
     <col min="260" max="260" width="10.5703125" style="17" customWidth="1"/>
     <col min="261" max="261" width="10.42578125" style="17" customWidth="1"/>
     <col min="262" max="262" width="10.5703125" style="17" customWidth="1"/>
     <col min="263" max="263" width="10" style="17" customWidth="1"/>
     <col min="264" max="264" width="10.140625" style="17" customWidth="1"/>
     <col min="265" max="265" width="10.42578125" style="17" customWidth="1"/>
     <col min="266" max="266" width="11.28515625" style="17" customWidth="1"/>
     <col min="267" max="268" width="10.5703125" style="17" customWidth="1"/>
@@ -4142,431 +4149,435 @@
     <col min="15876" max="15876" width="10.5703125" style="17" customWidth="1"/>
     <col min="15877" max="15877" width="10.42578125" style="17" customWidth="1"/>
     <col min="15878" max="15878" width="10.5703125" style="17" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="17" customWidth="1"/>
     <col min="15880" max="15880" width="10.140625" style="17" customWidth="1"/>
     <col min="15881" max="15881" width="10.42578125" style="17" customWidth="1"/>
     <col min="15882" max="15882" width="11.28515625" style="17" customWidth="1"/>
     <col min="15883" max="15884" width="10.5703125" style="17" customWidth="1"/>
     <col min="15885" max="15885" width="11.7109375" style="17" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="10.140625" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="10.5703125" style="17" customWidth="1"/>
     <col min="16131" max="16131" width="10.7109375" style="17" customWidth="1"/>
     <col min="16132" max="16132" width="10.5703125" style="17" customWidth="1"/>
     <col min="16133" max="16133" width="10.42578125" style="17" customWidth="1"/>
     <col min="16134" max="16134" width="10.5703125" style="17" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="17" customWidth="1"/>
     <col min="16136" max="16136" width="10.140625" style="17" customWidth="1"/>
     <col min="16137" max="16137" width="10.42578125" style="17" customWidth="1"/>
     <col min="16138" max="16138" width="11.28515625" style="17" customWidth="1"/>
     <col min="16139" max="16140" width="10.5703125" style="17" customWidth="1"/>
     <col min="16141" max="16141" width="11.7109375" style="17" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="13.9" customHeight="1" thickBot="1">
+    <row r="1" spans="1:16" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="55" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
     </row>
-    <row r="2" spans="1:16" ht="13.15" customHeight="1">
+    <row r="2" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="56"/>
       <c r="B2" s="58" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="58" t="s">
         <v>24</v>
       </c>
       <c r="D2" s="58" t="s">
         <v>25</v>
       </c>
       <c r="E2" s="58" t="s">
         <v>26</v>
       </c>
       <c r="F2" s="58" t="s">
         <v>27</v>
       </c>
       <c r="G2" s="58" t="s">
         <v>28</v>
       </c>
       <c r="H2" s="58" t="s">
         <v>29</v>
       </c>
       <c r="I2" s="58" t="s">
         <v>30</v>
       </c>
       <c r="J2" s="58" t="s">
         <v>31</v>
       </c>
       <c r="K2" s="58" t="s">
         <v>32</v>
       </c>
       <c r="L2" s="58" t="s">
         <v>33</v>
       </c>
       <c r="M2" s="58" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="13.5" thickBot="1">
+    <row r="3" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="57"/>
       <c r="B3" s="59"/>
       <c r="C3" s="59"/>
       <c r="D3" s="59"/>
       <c r="E3" s="59"/>
       <c r="F3" s="59"/>
       <c r="G3" s="59"/>
       <c r="H3" s="59"/>
       <c r="I3" s="59"/>
       <c r="J3" s="59"/>
       <c r="K3" s="59"/>
       <c r="L3" s="59"/>
       <c r="M3" s="59"/>
     </row>
-    <row r="4" spans="1:16" ht="13.15" customHeight="1">
+    <row r="4" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="54"/>
     </row>
-    <row r="5" spans="1:16">
+    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="20">
         <v>2024</v>
       </c>
       <c r="B5" s="21">
         <v>790806</v>
       </c>
       <c r="C5" s="21">
         <v>1809357</v>
       </c>
       <c r="D5" s="21">
         <v>2816347</v>
       </c>
       <c r="E5" s="21">
         <v>3741557</v>
       </c>
       <c r="F5" s="21">
         <v>4895150</v>
       </c>
       <c r="G5" s="21">
         <v>6654290</v>
       </c>
       <c r="H5" s="21">
         <v>8284891</v>
       </c>
       <c r="I5" s="21">
         <v>9764792</v>
       </c>
       <c r="J5" s="21">
         <v>11744902</v>
       </c>
       <c r="K5" s="22">
         <v>13613572</v>
       </c>
       <c r="L5" s="22">
         <v>15758029</v>
       </c>
       <c r="M5" s="22">
         <v>19374965</v>
       </c>
       <c r="P5" s="31"/>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="20">
         <v>2025</v>
       </c>
       <c r="B6" s="21">
         <v>807119</v>
       </c>
       <c r="C6" s="21">
         <v>1857485</v>
       </c>
       <c r="D6" s="21">
         <v>3067905</v>
       </c>
       <c r="E6" s="21">
         <v>4374687</v>
       </c>
       <c r="F6" s="21">
         <v>5952435</v>
       </c>
       <c r="G6" s="21">
         <v>8175675</v>
       </c>
       <c r="H6" s="21">
         <v>9921292</v>
       </c>
       <c r="I6" s="21">
         <v>11543129</v>
       </c>
       <c r="J6" s="21">
         <v>13795699</v>
       </c>
       <c r="K6" s="22">
         <v>15955751</v>
       </c>
       <c r="L6" s="22">
         <v>18513170</v>
       </c>
       <c r="M6" s="22">
         <v>22730625</v>
       </c>
       <c r="P6" s="31"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="20">
         <v>2026</v>
       </c>
       <c r="B7" s="21">
         <v>896031</v>
       </c>
       <c r="C7" s="21">
         <v>1984731</v>
       </c>
       <c r="D7" s="21">
         <v>3462955</v>
       </c>
       <c r="E7" s="21">
         <v>4936639</v>
       </c>
       <c r="F7" s="21">
         <v>6742306</v>
       </c>
       <c r="G7" s="21">
         <v>9512105</v>
       </c>
-      <c r="H7" s="21"/>
+      <c r="H7" s="21">
+        <v>11464247</v>
+      </c>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="P7" s="31"/>
     </row>
-    <row r="8" spans="1:16" ht="13.15" customHeight="1">
+    <row r="8" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="61"/>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="61"/>
       <c r="J8" s="61"/>
       <c r="K8" s="61"/>
       <c r="L8" s="61"/>
       <c r="M8" s="61"/>
     </row>
-    <row r="9" spans="1:16" ht="13.15" customHeight="1">
+    <row r="9" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="51"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>2024</v>
       </c>
       <c r="B10" s="24">
         <v>100.6</v>
       </c>
       <c r="C10" s="24">
         <v>107.9</v>
       </c>
       <c r="D10" s="24">
         <v>99.2</v>
       </c>
       <c r="E10" s="24">
         <v>94.7</v>
       </c>
       <c r="F10" s="24">
         <v>93.5</v>
       </c>
       <c r="G10" s="24">
         <v>96.5</v>
       </c>
       <c r="H10" s="24">
         <v>100.4</v>
       </c>
       <c r="I10" s="24">
         <v>100.1</v>
       </c>
       <c r="J10" s="24">
         <v>100.6</v>
       </c>
       <c r="K10" s="24">
         <v>101.9</v>
       </c>
       <c r="L10" s="24">
         <v>103.1</v>
       </c>
       <c r="M10" s="24">
         <v>107.5</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>2025</v>
       </c>
       <c r="B11" s="24">
         <v>100.2</v>
       </c>
       <c r="C11" s="24">
         <v>100.5</v>
       </c>
       <c r="D11" s="24">
         <v>106.3</v>
       </c>
       <c r="E11" s="24">
         <v>113.7</v>
       </c>
       <c r="F11" s="24">
         <v>118.2</v>
       </c>
       <c r="G11" s="24">
         <v>119.3</v>
       </c>
       <c r="H11" s="24">
         <v>116.1</v>
       </c>
       <c r="I11" s="24">
         <v>114.3</v>
       </c>
       <c r="J11" s="24">
         <v>113.5</v>
       </c>
       <c r="K11" s="24">
         <v>113.1</v>
       </c>
       <c r="L11" s="24">
         <v>113.3</v>
       </c>
       <c r="M11" s="23">
         <v>113</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>2026</v>
       </c>
       <c r="B12" s="24">
         <v>103.4</v>
       </c>
       <c r="C12" s="24">
         <v>100.2</v>
       </c>
       <c r="D12" s="24">
         <v>106.4</v>
       </c>
       <c r="E12" s="24">
         <v>106.7</v>
       </c>
       <c r="F12" s="23">
         <v>107</v>
       </c>
       <c r="G12" s="24">
         <v>109.6</v>
       </c>
-      <c r="H12" s="24"/>
+      <c r="H12" s="24">
+        <v>107.7</v>
+      </c>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="23"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="30"/>
     </row>
-    <row r="17" spans="2:11">
+    <row r="17" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B17" s="27"/>
     </row>
-    <row r="20" spans="2:11">
+    <row r="20" spans="2:11" x14ac:dyDescent="0.2">
       <c r="G20" s="29"/>
     </row>
-    <row r="25" spans="2:11">
+    <row r="25" spans="2:11" x14ac:dyDescent="0.2">
       <c r="C25" s="29"/>
     </row>
-    <row r="26" spans="2:11">
+    <row r="26" spans="2:11" x14ac:dyDescent="0.2">
       <c r="K26" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
-    <mergeCell ref="M2:M3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">