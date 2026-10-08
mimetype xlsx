--- v4 (2026-08-28)
+++ v5 (2026-10-08)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14025" yWindow="0" windowWidth="14295" windowHeight="12375"/>
+    <workbookView xWindow="14025" yWindow="0" windowWidth="14295" windowHeight="12375" firstSheet="2" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 161101" sheetId="11" r:id="rId1"/>
     <sheet name="Метаданные 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId3"/>
     <sheet name="КСП_161101,161201" sheetId="18" r:id="rId4"/>
     <sheet name="КСП_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="79">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
@@ -255,54 +255,54 @@
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>Индексы физического объема инвестиций в основной капитал</t>
   </si>
   <si>
     <t xml:space="preserve">в процентах </t>
   </si>
   <si>
     <t>Отражает изменение объема инвестиций в динамике и определяется как отношение объемов инвестиций анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
-    <t>22.06.2026г.</t>
-[...2 lines deleted...]
-    <t>22.07.2026г.</t>
+    <t>22.09.2026г.</t>
+  </si>
+  <si>
+    <t>22.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -764,85 +764,85 @@
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1137,51 +1137,53 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -1476,52 +1478,52 @@
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2073,51 +2075,51 @@
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="23"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="25" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S29"/>
   <sheetViews>
     <sheetView zoomScale="77" zoomScaleNormal="77" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" customWidth="1"/>
     <col min="9" max="9" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" customWidth="1"/>
     <col min="14" max="14" width="15.140625" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="11.5703125" customWidth="1"/>
     <col min="260" max="260" width="10.42578125" customWidth="1"/>
     <col min="261" max="261" width="10.7109375" customWidth="1"/>
     <col min="262" max="262" width="11" customWidth="1"/>
     <col min="263" max="263" width="10" customWidth="1"/>
     <col min="264" max="264" width="11.28515625" customWidth="1"/>
@@ -2977,128 +2979,128 @@
     <col min="15880" max="15880" width="11.28515625" customWidth="1"/>
     <col min="15881" max="15881" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11.28515625" customWidth="1"/>
     <col min="15883" max="15883" width="11.5703125" customWidth="1"/>
     <col min="15884" max="15884" width="9.85546875" customWidth="1"/>
     <col min="15885" max="15885" width="10.42578125" customWidth="1"/>
     <col min="15886" max="15886" width="15.140625" customWidth="1"/>
     <col min="15887" max="15887" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="11.5703125" customWidth="1"/>
     <col min="16132" max="16132" width="10.42578125" customWidth="1"/>
     <col min="16133" max="16133" width="10.7109375" customWidth="1"/>
     <col min="16134" max="16134" width="11" customWidth="1"/>
     <col min="16135" max="16135" width="10" customWidth="1"/>
     <col min="16136" max="16136" width="11.28515625" customWidth="1"/>
     <col min="16137" max="16137" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11.28515625" customWidth="1"/>
     <col min="16139" max="16139" width="11.5703125" customWidth="1"/>
     <col min="16140" max="16140" width="9.85546875" customWidth="1"/>
     <col min="16141" max="16141" width="10.42578125" customWidth="1"/>
     <col min="16142" max="16142" width="15.140625" customWidth="1"/>
     <col min="16143" max="16143" width="10.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="85" t="s">
+      <c r="A1" s="78" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="85"/>
-[...10 lines deleted...]
-      <c r="M1" s="85"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="86"/>
-      <c r="B2" s="88" t="s">
+      <c r="A2" s="79"/>
+      <c r="B2" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="C2" s="88" t="s">
+      <c r="C2" s="81" t="s">
         <v>42</v>
       </c>
-      <c r="D2" s="88" t="s">
+      <c r="D2" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="E2" s="88" t="s">
+      <c r="E2" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="F2" s="88" t="s">
+      <c r="F2" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="G2" s="88" t="s">
+      <c r="G2" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="H2" s="88" t="s">
+      <c r="H2" s="81" t="s">
         <v>47</v>
       </c>
-      <c r="I2" s="88" t="s">
+      <c r="I2" s="81" t="s">
         <v>48</v>
       </c>
-      <c r="J2" s="88" t="s">
+      <c r="J2" s="81" t="s">
         <v>49</v>
       </c>
-      <c r="K2" s="88" t="s">
+      <c r="K2" s="81" t="s">
         <v>50</v>
       </c>
-      <c r="L2" s="88" t="s">
+      <c r="L2" s="81" t="s">
         <v>51</v>
       </c>
-      <c r="M2" s="88" t="s">
+      <c r="M2" s="81" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="87"/>
-[...11 lines deleted...]
-      <c r="M3" s="89"/>
+      <c r="A3" s="80"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="82"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A4" s="78" t="s">
+      <c r="A4" s="83" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="79"/>
-[...2 lines deleted...]
-      <c r="E4" s="79"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="29"/>
       <c r="S4" s="30"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A5" s="31">
         <v>2024</v>
       </c>
       <c r="B5" s="27">
         <v>790806</v>
       </c>
       <c r="C5" s="27">
         <v>1018551</v>
       </c>
       <c r="D5" s="27">
         <v>1006990</v>
       </c>
       <c r="E5" s="27">
         <v>925210</v>
@@ -3180,95 +3182,97 @@
     <row r="7" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A7" s="31">
         <v>2026</v>
       </c>
       <c r="B7" s="27">
         <v>896031</v>
       </c>
       <c r="C7" s="27">
         <v>1088700</v>
       </c>
       <c r="D7" s="27">
         <v>1478223</v>
       </c>
       <c r="E7" s="27">
         <v>1473685</v>
       </c>
       <c r="F7" s="27">
         <v>1805667</v>
       </c>
       <c r="G7" s="27">
         <v>2769798</v>
       </c>
       <c r="H7" s="27">
         <v>1952142</v>
       </c>
-      <c r="I7" s="27"/>
+      <c r="I7" s="27">
+        <v>2041492</v>
+      </c>
       <c r="J7" s="27"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="35"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="33"/>
       <c r="R7" s="33"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A8" s="80" t="s">
+      <c r="A8" s="85" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="81"/>
-[...10 lines deleted...]
-      <c r="M8" s="81"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
+      <c r="I8" s="86"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="86"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="86"/>
       <c r="R8" s="30"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A9" s="82" t="s">
+      <c r="A9" s="87" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="83"/>
-[...10 lines deleted...]
-      <c r="M9" s="84"/>
+      <c r="B9" s="88"/>
+      <c r="C9" s="88"/>
+      <c r="D9" s="88"/>
+      <c r="E9" s="88"/>
+      <c r="F9" s="88"/>
+      <c r="G9" s="88"/>
+      <c r="H9" s="88"/>
+      <c r="I9" s="88"/>
+      <c r="J9" s="88"/>
+      <c r="K9" s="88"/>
+      <c r="L9" s="88"/>
+      <c r="M9" s="89"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A10" s="31">
         <v>2024</v>
       </c>
       <c r="B10" s="37">
         <v>28.6</v>
       </c>
       <c r="C10" s="37">
         <v>129.30000000000001</v>
       </c>
       <c r="D10" s="37">
         <v>98.9</v>
       </c>
       <c r="E10" s="37">
         <v>91.9</v>
       </c>
       <c r="F10" s="37">
         <v>124.6</v>
       </c>
       <c r="G10" s="37">
         <v>152.5</v>
       </c>
       <c r="H10" s="37">
         <v>92.6</v>
@@ -3333,89 +3337,91 @@
     <row r="12" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A12" s="31">
         <v>2026</v>
       </c>
       <c r="B12" s="37">
         <v>20.5</v>
       </c>
       <c r="C12" s="36">
         <v>123</v>
       </c>
       <c r="D12" s="37">
         <v>135.6</v>
       </c>
       <c r="E12" s="37">
         <v>99.5</v>
       </c>
       <c r="F12" s="37">
         <v>120.5</v>
       </c>
       <c r="G12" s="36">
         <v>152</v>
       </c>
       <c r="H12" s="37">
         <v>70.900000000000006</v>
       </c>
-      <c r="I12" s="37"/>
+      <c r="I12" s="37">
+        <v>103.3</v>
+      </c>
       <c r="J12" s="37"/>
       <c r="K12" s="37"/>
       <c r="L12" s="36"/>
       <c r="M12" s="38"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A13" s="80" t="s">
+      <c r="A13" s="85" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="81"/>
-[...10 lines deleted...]
-      <c r="M13" s="81"/>
+      <c r="B13" s="86"/>
+      <c r="C13" s="86"/>
+      <c r="D13" s="86"/>
+      <c r="E13" s="86"/>
+      <c r="F13" s="86"/>
+      <c r="G13" s="86"/>
+      <c r="H13" s="86"/>
+      <c r="I13" s="86"/>
+      <c r="J13" s="86"/>
+      <c r="K13" s="86"/>
+      <c r="L13" s="86"/>
+      <c r="M13" s="86"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A14" s="82" t="s">
+      <c r="A14" s="87" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="83"/>
-[...10 lines deleted...]
-      <c r="M14" s="84"/>
+      <c r="B14" s="88"/>
+      <c r="C14" s="88"/>
+      <c r="D14" s="88"/>
+      <c r="E14" s="88"/>
+      <c r="F14" s="88"/>
+      <c r="G14" s="88"/>
+      <c r="H14" s="88"/>
+      <c r="I14" s="88"/>
+      <c r="J14" s="88"/>
+      <c r="K14" s="88"/>
+      <c r="L14" s="88"/>
+      <c r="M14" s="89"/>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A15" s="31">
         <v>2024</v>
       </c>
       <c r="B15" s="37">
         <v>100.6</v>
       </c>
       <c r="C15" s="36">
         <v>114</v>
       </c>
       <c r="D15" s="37">
         <v>86.7</v>
       </c>
       <c r="E15" s="37">
         <v>83.2</v>
       </c>
       <c r="F15" s="37">
         <v>90.7</v>
       </c>
       <c r="G15" s="37">
         <v>106.1</v>
       </c>
       <c r="H15" s="37">
         <v>121.3</v>
@@ -3480,51 +3486,53 @@
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="31">
         <v>2026</v>
       </c>
       <c r="B17" s="37">
         <v>103.4</v>
       </c>
       <c r="C17" s="36">
         <v>97.9</v>
       </c>
       <c r="D17" s="37">
         <v>116.1</v>
       </c>
       <c r="E17" s="37">
         <v>107.6</v>
       </c>
       <c r="F17" s="37">
         <v>107.2</v>
       </c>
       <c r="G17" s="36">
         <v>116</v>
       </c>
       <c r="H17" s="37">
         <v>99.1</v>
       </c>
-      <c r="I17" s="36"/>
+      <c r="I17" s="36">
+        <v>110</v>
+      </c>
       <c r="J17" s="37"/>
       <c r="K17" s="37"/>
       <c r="L17" s="38"/>
       <c r="M17" s="37"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="40"/>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="G18" s="42"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B19" s="43"/>
       <c r="C19" s="44"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
       <c r="J19" s="45"/>
       <c r="K19" s="45"/>
       <c r="L19" s="45"/>
       <c r="M19" s="45"/>
@@ -3563,82 +3571,82 @@
       <c r="M22" s="46"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F23" s="53"/>
       <c r="G23" s="54"/>
       <c r="H23" s="55"/>
       <c r="J23" s="42"/>
       <c r="K23" s="56"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="I25" s="57"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="K28" s="42"/>
       <c r="L28" s="58"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="K29" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A14:M14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
-    <mergeCell ref="A4:E4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A14:M14"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S24"/>
   <sheetViews>
-    <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="22"/>
     <col min="3" max="3" width="10.5703125" style="22" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="22" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="22" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="22" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="22" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="22" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="22" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="22" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="22" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="22" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="22" bestFit="1" customWidth="1"/>
     <col min="16" max="258" width="9.140625" style="22"/>
     <col min="259" max="259" width="10.5703125" style="22" customWidth="1"/>
     <col min="260" max="260" width="10.85546875" style="22" customWidth="1"/>
     <col min="261" max="261" width="10.42578125" style="22" customWidth="1"/>
     <col min="262" max="262" width="12.28515625" style="22" customWidth="1"/>
     <col min="263" max="263" width="11" style="22" customWidth="1"/>
     <col min="264" max="264" width="10.5703125" style="22" customWidth="1"/>
@@ -4499,128 +4507,128 @@
     <col min="15881" max="15881" width="11.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11" style="22" customWidth="1"/>
     <col min="15883" max="15883" width="12.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="15884" max="15884" width="12.85546875" style="22" customWidth="1"/>
     <col min="15885" max="15885" width="12.140625" style="22" customWidth="1"/>
     <col min="15886" max="15886" width="15.140625" style="22" customWidth="1"/>
     <col min="15887" max="15887" width="10.7109375" style="22" bestFit="1" customWidth="1"/>
     <col min="15888" max="16130" width="9.140625" style="22"/>
     <col min="16131" max="16131" width="10.5703125" style="22" customWidth="1"/>
     <col min="16132" max="16132" width="10.85546875" style="22" customWidth="1"/>
     <col min="16133" max="16133" width="10.42578125" style="22" customWidth="1"/>
     <col min="16134" max="16134" width="12.28515625" style="22" customWidth="1"/>
     <col min="16135" max="16135" width="11" style="22" customWidth="1"/>
     <col min="16136" max="16136" width="10.5703125" style="22" customWidth="1"/>
     <col min="16137" max="16137" width="11.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11" style="22" customWidth="1"/>
     <col min="16139" max="16139" width="12.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="16140" max="16140" width="12.85546875" style="22" customWidth="1"/>
     <col min="16141" max="16141" width="12.140625" style="22" customWidth="1"/>
     <col min="16142" max="16142" width="15.140625" style="22" customWidth="1"/>
     <col min="16143" max="16143" width="10.7109375" style="22" bestFit="1" customWidth="1"/>
     <col min="16144" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="85" t="s">
+      <c r="A1" s="78" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="85"/>
-[...10 lines deleted...]
-      <c r="M1" s="85"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="86"/>
-      <c r="B2" s="88" t="s">
+      <c r="A2" s="79"/>
+      <c r="B2" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="C2" s="88" t="s">
+      <c r="C2" s="81" t="s">
         <v>60</v>
       </c>
-      <c r="D2" s="88" t="s">
+      <c r="D2" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="E2" s="88" t="s">
+      <c r="E2" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="F2" s="88" t="s">
+      <c r="F2" s="81" t="s">
         <v>63</v>
       </c>
-      <c r="G2" s="88" t="s">
+      <c r="G2" s="81" t="s">
         <v>64</v>
       </c>
-      <c r="H2" s="88" t="s">
+      <c r="H2" s="81" t="s">
         <v>65</v>
       </c>
-      <c r="I2" s="88" t="s">
+      <c r="I2" s="81" t="s">
         <v>66</v>
       </c>
-      <c r="J2" s="88" t="s">
+      <c r="J2" s="81" t="s">
         <v>67</v>
       </c>
-      <c r="K2" s="88" t="s">
+      <c r="K2" s="81" t="s">
         <v>68</v>
       </c>
-      <c r="L2" s="88" t="s">
+      <c r="L2" s="81" t="s">
         <v>69</v>
       </c>
-      <c r="M2" s="88" t="s">
+      <c r="M2" s="81" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="87"/>
-[...11 lines deleted...]
-      <c r="M3" s="89"/>
+      <c r="A3" s="80"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="82"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A4" s="78" t="s">
+      <c r="A4" s="83" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="79"/>
-[...2 lines deleted...]
-      <c r="E4" s="79"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="29"/>
       <c r="S4" s="59"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A5" s="31">
         <v>2024</v>
       </c>
       <c r="B5" s="32">
         <v>790806</v>
       </c>
       <c r="C5" s="32">
         <v>1809357</v>
       </c>
       <c r="D5" s="32">
         <v>2816347</v>
       </c>
       <c r="E5" s="32">
         <v>3741557</v>
@@ -4704,86 +4712,88 @@
     <row r="7" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A7" s="31">
         <v>2026</v>
       </c>
       <c r="B7" s="32">
         <v>896031</v>
       </c>
       <c r="C7" s="32">
         <v>1984731</v>
       </c>
       <c r="D7" s="32">
         <v>3462955</v>
       </c>
       <c r="E7" s="32">
         <v>4936639</v>
       </c>
       <c r="F7" s="32">
         <v>6742306</v>
       </c>
       <c r="G7" s="32">
         <v>9512105</v>
       </c>
       <c r="H7" s="32">
         <v>11464247</v>
       </c>
-      <c r="I7" s="32"/>
+      <c r="I7" s="32">
+        <v>13505739</v>
+      </c>
       <c r="J7" s="32"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="61"/>
       <c r="O7" s="59"/>
       <c r="P7" s="59"/>
       <c r="Q7" s="60"/>
       <c r="R7" s="60"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A8" s="80" t="s">
+      <c r="A8" s="85" t="s">
         <v>71</v>
       </c>
-      <c r="B8" s="81"/>
-[...10 lines deleted...]
-      <c r="M8" s="81"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
+      <c r="I8" s="86"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="86"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="86"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A9" s="82" t="s">
+      <c r="A9" s="87" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="83"/>
-[...2 lines deleted...]
-      <c r="E9" s="84"/>
+      <c r="B9" s="88"/>
+      <c r="C9" s="88"/>
+      <c r="D9" s="88"/>
+      <c r="E9" s="89"/>
       <c r="F9" s="62"/>
       <c r="G9" s="62"/>
       <c r="H9" s="62"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A10" s="39">
         <v>2024</v>
       </c>
       <c r="B10" s="37">
         <v>100.6</v>
       </c>
       <c r="C10" s="37">
         <v>107.9</v>
       </c>
       <c r="D10" s="37">
         <v>99.2</v>
       </c>
       <c r="E10" s="37">
         <v>94.7</v>
       </c>
@@ -4856,51 +4866,53 @@
     <row r="12" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A12" s="39">
         <v>2026</v>
       </c>
       <c r="B12" s="37">
         <v>103.4</v>
       </c>
       <c r="C12" s="37">
         <v>100.2</v>
       </c>
       <c r="D12" s="37">
         <v>106.4</v>
       </c>
       <c r="E12" s="37">
         <v>106.7</v>
       </c>
       <c r="F12" s="36">
         <v>107</v>
       </c>
       <c r="G12" s="37">
         <v>109.6</v>
       </c>
       <c r="H12" s="37">
         <v>107.7</v>
       </c>
-      <c r="I12" s="37"/>
+      <c r="I12" s="37">
+        <v>108.1</v>
+      </c>
       <c r="J12" s="37"/>
       <c r="K12" s="37"/>
       <c r="L12" s="37"/>
       <c r="M12" s="36"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A13" s="63"/>
       <c r="B13" s="64"/>
       <c r="C13" s="64"/>
       <c r="G13" s="65"/>
       <c r="H13" s="60"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.2">
       <c r="B14" s="66"/>
       <c r="C14" s="67"/>
       <c r="D14" s="66"/>
       <c r="E14" s="66"/>
       <c r="F14" s="66"/>
       <c r="G14" s="66"/>
       <c r="H14" s="68"/>
       <c r="I14" s="68"/>
       <c r="J14" s="68"/>
       <c r="K14" s="68"/>
       <c r="L14" s="68"/>
       <c r="M14" s="68"/>
@@ -4941,182 +4953,182 @@
       <c r="I17" s="69"/>
       <c r="J17" s="69"/>
       <c r="K17" s="69"/>
       <c r="L17" s="69"/>
       <c r="M17" s="69"/>
     </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.2">
       <c r="F18" s="53"/>
       <c r="H18" s="73"/>
       <c r="J18" s="65"/>
       <c r="K18" s="74"/>
     </row>
     <row r="21" spans="2:13" x14ac:dyDescent="0.2">
       <c r="G21" s="65"/>
       <c r="H21" s="74"/>
     </row>
     <row r="23" spans="2:13" x14ac:dyDescent="0.2">
       <c r="K23" s="65"/>
       <c r="L23" s="75"/>
     </row>
     <row r="24" spans="2:13" x14ac:dyDescent="0.2">
       <c r="K24" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
-    <mergeCell ref="A9:E9"/>
-[...5 lines deleted...]
-    <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 161101</vt:lpstr>
       <vt:lpstr>Метаданные 161201</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>КСП_161101,161201</vt:lpstr>