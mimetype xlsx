--- v5 (2026-10-08)
+++ v6 (2026-10-28)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14025" yWindow="0" windowWidth="14295" windowHeight="12375" firstSheet="2" activeTab="4"/>
+    <workbookView xWindow="14010" yWindow="0" windowWidth="14310" windowHeight="12375" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 161101" sheetId="11" r:id="rId1"/>
     <sheet name="Метаданные 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId3"/>
     <sheet name="КСП_161101,161201" sheetId="18" r:id="rId4"/>
     <sheet name="КСП_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="79">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
@@ -255,54 +255,54 @@
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>Индексы физического объема инвестиций в основной капитал</t>
   </si>
   <si>
     <t xml:space="preserve">в процентах </t>
   </si>
   <si>
     <t>Отражает изменение объема инвестиций в динамике и определяется как отношение объемов инвестиций анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
-    <t>22.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>22.10.2026г.</t>
+  </si>
+  <si>
+    <t>23.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -764,85 +764,85 @@
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1137,52 +1137,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33:B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1478,52 +1478,52 @@
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B30" sqref="B29:B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2075,59 +2075,59 @@
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="23"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="25" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S29"/>
   <sheetViews>
     <sheetView zoomScale="77" zoomScaleNormal="77" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
-    <col min="5" max="5" width="14.42578125" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" customWidth="1"/>
     <col min="9" max="9" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" customWidth="1"/>
     <col min="14" max="14" width="15.140625" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="11.5703125" customWidth="1"/>
     <col min="260" max="260" width="10.42578125" customWidth="1"/>
     <col min="261" max="261" width="10.7109375" customWidth="1"/>
     <col min="262" max="262" width="11" customWidth="1"/>
     <col min="263" max="263" width="10" customWidth="1"/>
     <col min="264" max="264" width="11.28515625" customWidth="1"/>
     <col min="265" max="265" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="11.28515625" customWidth="1"/>
     <col min="267" max="267" width="11.5703125" customWidth="1"/>
     <col min="268" max="268" width="9.85546875" customWidth="1"/>
     <col min="269" max="269" width="10.42578125" customWidth="1"/>
     <col min="270" max="270" width="15.140625" customWidth="1"/>
     <col min="271" max="271" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="9.28515625" bestFit="1" customWidth="1"/>
@@ -2979,128 +2979,128 @@
     <col min="15880" max="15880" width="11.28515625" customWidth="1"/>
     <col min="15881" max="15881" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11.28515625" customWidth="1"/>
     <col min="15883" max="15883" width="11.5703125" customWidth="1"/>
     <col min="15884" max="15884" width="9.85546875" customWidth="1"/>
     <col min="15885" max="15885" width="10.42578125" customWidth="1"/>
     <col min="15886" max="15886" width="15.140625" customWidth="1"/>
     <col min="15887" max="15887" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="11.5703125" customWidth="1"/>
     <col min="16132" max="16132" width="10.42578125" customWidth="1"/>
     <col min="16133" max="16133" width="10.7109375" customWidth="1"/>
     <col min="16134" max="16134" width="11" customWidth="1"/>
     <col min="16135" max="16135" width="10" customWidth="1"/>
     <col min="16136" max="16136" width="11.28515625" customWidth="1"/>
     <col min="16137" max="16137" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11.28515625" customWidth="1"/>
     <col min="16139" max="16139" width="11.5703125" customWidth="1"/>
     <col min="16140" max="16140" width="9.85546875" customWidth="1"/>
     <col min="16141" max="16141" width="10.42578125" customWidth="1"/>
     <col min="16142" max="16142" width="15.140625" customWidth="1"/>
     <col min="16143" max="16143" width="10.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="78"/>
-[...10 lines deleted...]
-      <c r="M1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="79"/>
-      <c r="B2" s="81" t="s">
+      <c r="A2" s="86"/>
+      <c r="B2" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C2" s="81" t="s">
+      <c r="C2" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="D2" s="81" t="s">
+      <c r="D2" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="E2" s="81" t="s">
+      <c r="E2" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="F2" s="81" t="s">
+      <c r="F2" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="G2" s="81" t="s">
+      <c r="G2" s="88" t="s">
         <v>46</v>
       </c>
-      <c r="H2" s="81" t="s">
+      <c r="H2" s="88" t="s">
         <v>47</v>
       </c>
-      <c r="I2" s="81" t="s">
+      <c r="I2" s="88" t="s">
         <v>48</v>
       </c>
-      <c r="J2" s="81" t="s">
+      <c r="J2" s="88" t="s">
         <v>49</v>
       </c>
-      <c r="K2" s="81" t="s">
+      <c r="K2" s="88" t="s">
         <v>50</v>
       </c>
-      <c r="L2" s="81" t="s">
+      <c r="L2" s="88" t="s">
         <v>51</v>
       </c>
-      <c r="M2" s="81" t="s">
+      <c r="M2" s="88" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="80"/>
-[...11 lines deleted...]
-      <c r="M3" s="82"/>
+      <c r="A3" s="87"/>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="78" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="84"/>
-[...2 lines deleted...]
-      <c r="E4" s="84"/>
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="29"/>
       <c r="S4" s="30"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A5" s="31">
         <v>2024</v>
       </c>
       <c r="B5" s="27">
         <v>790806</v>
       </c>
       <c r="C5" s="27">
         <v>1018551</v>
       </c>
       <c r="D5" s="27">
         <v>1006990</v>
       </c>
       <c r="E5" s="27">
         <v>925210</v>
@@ -3185,94 +3185,96 @@
       </c>
       <c r="B7" s="27">
         <v>896031</v>
       </c>
       <c r="C7" s="27">
         <v>1088700</v>
       </c>
       <c r="D7" s="27">
         <v>1478223</v>
       </c>
       <c r="E7" s="27">
         <v>1473685</v>
       </c>
       <c r="F7" s="27">
         <v>1805667</v>
       </c>
       <c r="G7" s="27">
         <v>2769798</v>
       </c>
       <c r="H7" s="27">
         <v>1952142</v>
       </c>
       <c r="I7" s="27">
         <v>2041492</v>
       </c>
-      <c r="J7" s="27"/>
+      <c r="J7" s="27">
+        <v>2575646</v>
+      </c>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="35"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="33"/>
       <c r="R7" s="33"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A8" s="85" t="s">
+      <c r="A8" s="80" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="86"/>
-[...10 lines deleted...]
-      <c r="M8" s="86"/>
+      <c r="B8" s="81"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="81"/>
+      <c r="L8" s="81"/>
+      <c r="M8" s="81"/>
       <c r="R8" s="30"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A9" s="87" t="s">
+      <c r="A9" s="82" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="88"/>
-[...10 lines deleted...]
-      <c r="M9" s="89"/>
+      <c r="B9" s="83"/>
+      <c r="C9" s="83"/>
+      <c r="D9" s="83"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="83"/>
+      <c r="G9" s="83"/>
+      <c r="H9" s="83"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="83"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="83"/>
+      <c r="M9" s="84"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A10" s="31">
         <v>2024</v>
       </c>
       <c r="B10" s="37">
         <v>28.6</v>
       </c>
       <c r="C10" s="37">
         <v>129.30000000000001</v>
       </c>
       <c r="D10" s="37">
         <v>98.9</v>
       </c>
       <c r="E10" s="37">
         <v>91.9</v>
       </c>
       <c r="F10" s="37">
         <v>124.6</v>
       </c>
       <c r="G10" s="37">
         <v>152.5</v>
       </c>
       <c r="H10" s="37">
         <v>92.6</v>
@@ -3340,88 +3342,90 @@
       </c>
       <c r="B12" s="37">
         <v>20.5</v>
       </c>
       <c r="C12" s="36">
         <v>123</v>
       </c>
       <c r="D12" s="37">
         <v>135.6</v>
       </c>
       <c r="E12" s="37">
         <v>99.5</v>
       </c>
       <c r="F12" s="37">
         <v>120.5</v>
       </c>
       <c r="G12" s="36">
         <v>152</v>
       </c>
       <c r="H12" s="37">
         <v>70.900000000000006</v>
       </c>
       <c r="I12" s="37">
         <v>103.3</v>
       </c>
-      <c r="J12" s="37"/>
+      <c r="J12" s="37">
+        <v>125.7</v>
+      </c>
       <c r="K12" s="37"/>
       <c r="L12" s="36"/>
       <c r="M12" s="38"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A13" s="85" t="s">
+      <c r="A13" s="80" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="86"/>
-[...10 lines deleted...]
-      <c r="M13" s="86"/>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="81"/>
+      <c r="M13" s="81"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A14" s="87" t="s">
+      <c r="A14" s="82" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="88"/>
-[...10 lines deleted...]
-      <c r="M14" s="89"/>
+      <c r="B14" s="83"/>
+      <c r="C14" s="83"/>
+      <c r="D14" s="83"/>
+      <c r="E14" s="83"/>
+      <c r="F14" s="83"/>
+      <c r="G14" s="83"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="83"/>
+      <c r="J14" s="83"/>
+      <c r="K14" s="83"/>
+      <c r="L14" s="83"/>
+      <c r="M14" s="84"/>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A15" s="31">
         <v>2024</v>
       </c>
       <c r="B15" s="37">
         <v>100.6</v>
       </c>
       <c r="C15" s="36">
         <v>114</v>
       </c>
       <c r="D15" s="37">
         <v>86.7</v>
       </c>
       <c r="E15" s="37">
         <v>83.2</v>
       </c>
       <c r="F15" s="37">
         <v>90.7</v>
       </c>
       <c r="G15" s="37">
         <v>106.1</v>
       </c>
       <c r="H15" s="37">
         <v>121.3</v>
@@ -3489,51 +3493,53 @@
       </c>
       <c r="B17" s="37">
         <v>103.4</v>
       </c>
       <c r="C17" s="36">
         <v>97.9</v>
       </c>
       <c r="D17" s="37">
         <v>116.1</v>
       </c>
       <c r="E17" s="37">
         <v>107.6</v>
       </c>
       <c r="F17" s="37">
         <v>107.2</v>
       </c>
       <c r="G17" s="36">
         <v>116</v>
       </c>
       <c r="H17" s="37">
         <v>99.1</v>
       </c>
       <c r="I17" s="36">
         <v>110</v>
       </c>
-      <c r="J17" s="37"/>
+      <c r="J17" s="37">
+        <v>100.7</v>
+      </c>
       <c r="K17" s="37"/>
       <c r="L17" s="38"/>
       <c r="M17" s="37"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="40"/>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="G18" s="42"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B19" s="43"/>
       <c r="C19" s="44"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
       <c r="J19" s="45"/>
       <c r="K19" s="45"/>
       <c r="L19" s="45"/>
       <c r="M19" s="45"/>
     </row>
@@ -3571,82 +3577,82 @@
       <c r="M22" s="46"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F23" s="53"/>
       <c r="G23" s="54"/>
       <c r="H23" s="55"/>
       <c r="J23" s="42"/>
       <c r="K23" s="56"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="I25" s="57"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="K28" s="42"/>
       <c r="L28" s="58"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="K29" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:E4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A14:M14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A14:M14"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+    <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="22"/>
     <col min="3" max="3" width="10.5703125" style="22" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="22" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="22" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="22" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="22" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="22" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="22" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="22" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="22" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="22" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="22" bestFit="1" customWidth="1"/>
     <col min="16" max="258" width="9.140625" style="22"/>
     <col min="259" max="259" width="10.5703125" style="22" customWidth="1"/>
     <col min="260" max="260" width="10.85546875" style="22" customWidth="1"/>
     <col min="261" max="261" width="10.42578125" style="22" customWidth="1"/>
     <col min="262" max="262" width="12.28515625" style="22" customWidth="1"/>
     <col min="263" max="263" width="11" style="22" customWidth="1"/>
     <col min="264" max="264" width="10.5703125" style="22" customWidth="1"/>
@@ -4507,128 +4513,128 @@
     <col min="15881" max="15881" width="11.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11" style="22" customWidth="1"/>
     <col min="15883" max="15883" width="12.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="15884" max="15884" width="12.85546875" style="22" customWidth="1"/>
     <col min="15885" max="15885" width="12.140625" style="22" customWidth="1"/>
     <col min="15886" max="15886" width="15.140625" style="22" customWidth="1"/>
     <col min="15887" max="15887" width="10.7109375" style="22" bestFit="1" customWidth="1"/>
     <col min="15888" max="16130" width="9.140625" style="22"/>
     <col min="16131" max="16131" width="10.5703125" style="22" customWidth="1"/>
     <col min="16132" max="16132" width="10.85546875" style="22" customWidth="1"/>
     <col min="16133" max="16133" width="10.42578125" style="22" customWidth="1"/>
     <col min="16134" max="16134" width="12.28515625" style="22" customWidth="1"/>
     <col min="16135" max="16135" width="11" style="22" customWidth="1"/>
     <col min="16136" max="16136" width="10.5703125" style="22" customWidth="1"/>
     <col min="16137" max="16137" width="11.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11" style="22" customWidth="1"/>
     <col min="16139" max="16139" width="12.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="16140" max="16140" width="12.85546875" style="22" customWidth="1"/>
     <col min="16141" max="16141" width="12.140625" style="22" customWidth="1"/>
     <col min="16142" max="16142" width="15.140625" style="22" customWidth="1"/>
     <col min="16143" max="16143" width="10.7109375" style="22" bestFit="1" customWidth="1"/>
     <col min="16144" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="78"/>
-[...10 lines deleted...]
-      <c r="M1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="79"/>
-      <c r="B2" s="81" t="s">
+      <c r="A2" s="86"/>
+      <c r="B2" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C2" s="81" t="s">
+      <c r="C2" s="88" t="s">
         <v>60</v>
       </c>
-      <c r="D2" s="81" t="s">
+      <c r="D2" s="88" t="s">
         <v>61</v>
       </c>
-      <c r="E2" s="81" t="s">
+      <c r="E2" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="F2" s="81" t="s">
+      <c r="F2" s="88" t="s">
         <v>63</v>
       </c>
-      <c r="G2" s="81" t="s">
+      <c r="G2" s="88" t="s">
         <v>64</v>
       </c>
-      <c r="H2" s="81" t="s">
+      <c r="H2" s="88" t="s">
         <v>65</v>
       </c>
-      <c r="I2" s="81" t="s">
+      <c r="I2" s="88" t="s">
         <v>66</v>
       </c>
-      <c r="J2" s="81" t="s">
+      <c r="J2" s="88" t="s">
         <v>67</v>
       </c>
-      <c r="K2" s="81" t="s">
+      <c r="K2" s="88" t="s">
         <v>68</v>
       </c>
-      <c r="L2" s="81" t="s">
+      <c r="L2" s="88" t="s">
         <v>69</v>
       </c>
-      <c r="M2" s="81" t="s">
+      <c r="M2" s="88" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="80"/>
-[...11 lines deleted...]
-      <c r="M3" s="82"/>
+      <c r="A3" s="87"/>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="78" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="84"/>
-[...2 lines deleted...]
-      <c r="E4" s="84"/>
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="29"/>
       <c r="S4" s="59"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A5" s="31">
         <v>2024</v>
       </c>
       <c r="B5" s="32">
         <v>790806</v>
       </c>
       <c r="C5" s="32">
         <v>1809357</v>
       </c>
       <c r="D5" s="32">
         <v>2816347</v>
       </c>
       <c r="E5" s="32">
         <v>3741557</v>
@@ -4715,85 +4721,87 @@
       </c>
       <c r="B7" s="32">
         <v>896031</v>
       </c>
       <c r="C7" s="32">
         <v>1984731</v>
       </c>
       <c r="D7" s="32">
         <v>3462955</v>
       </c>
       <c r="E7" s="32">
         <v>4936639</v>
       </c>
       <c r="F7" s="32">
         <v>6742306</v>
       </c>
       <c r="G7" s="32">
         <v>9512105</v>
       </c>
       <c r="H7" s="32">
         <v>11464247</v>
       </c>
       <c r="I7" s="32">
         <v>13505739</v>
       </c>
-      <c r="J7" s="32"/>
+      <c r="J7" s="32">
+        <v>16081384</v>
+      </c>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="61"/>
       <c r="O7" s="59"/>
       <c r="P7" s="59"/>
       <c r="Q7" s="60"/>
       <c r="R7" s="60"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A8" s="85" t="s">
+      <c r="A8" s="80" t="s">
         <v>71</v>
       </c>
-      <c r="B8" s="86"/>
-[...10 lines deleted...]
-      <c r="M8" s="86"/>
+      <c r="B8" s="81"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="81"/>
+      <c r="L8" s="81"/>
+      <c r="M8" s="81"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A9" s="87" t="s">
+      <c r="A9" s="82" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="88"/>
-[...2 lines deleted...]
-      <c r="E9" s="89"/>
+      <c r="B9" s="83"/>
+      <c r="C9" s="83"/>
+      <c r="D9" s="83"/>
+      <c r="E9" s="84"/>
       <c r="F9" s="62"/>
       <c r="G9" s="62"/>
       <c r="H9" s="62"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A10" s="39">
         <v>2024</v>
       </c>
       <c r="B10" s="37">
         <v>100.6</v>
       </c>
       <c r="C10" s="37">
         <v>107.9</v>
       </c>
       <c r="D10" s="37">
         <v>99.2</v>
       </c>
       <c r="E10" s="37">
         <v>94.7</v>
       </c>
@@ -4869,51 +4877,53 @@
       </c>
       <c r="B12" s="37">
         <v>103.4</v>
       </c>
       <c r="C12" s="37">
         <v>100.2</v>
       </c>
       <c r="D12" s="37">
         <v>106.4</v>
       </c>
       <c r="E12" s="37">
         <v>106.7</v>
       </c>
       <c r="F12" s="36">
         <v>107</v>
       </c>
       <c r="G12" s="37">
         <v>109.6</v>
       </c>
       <c r="H12" s="37">
         <v>107.7</v>
       </c>
       <c r="I12" s="37">
         <v>108.1</v>
       </c>
-      <c r="J12" s="37"/>
+      <c r="J12" s="36">
+        <v>107</v>
+      </c>
       <c r="K12" s="37"/>
       <c r="L12" s="37"/>
       <c r="M12" s="36"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A13" s="63"/>
       <c r="B13" s="64"/>
       <c r="C13" s="64"/>
       <c r="G13" s="65"/>
       <c r="H13" s="60"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.2">
       <c r="B14" s="66"/>
       <c r="C14" s="67"/>
       <c r="D14" s="66"/>
       <c r="E14" s="66"/>
       <c r="F14" s="66"/>
       <c r="G14" s="66"/>
       <c r="H14" s="68"/>
       <c r="I14" s="68"/>
       <c r="J14" s="68"/>
       <c r="K14" s="68"/>
       <c r="L14" s="68"/>
       <c r="M14" s="68"/>
     </row>
@@ -4953,182 +4963,182 @@
       <c r="I17" s="69"/>
       <c r="J17" s="69"/>
       <c r="K17" s="69"/>
       <c r="L17" s="69"/>
       <c r="M17" s="69"/>
     </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.2">
       <c r="F18" s="53"/>
       <c r="H18" s="73"/>
       <c r="J18" s="65"/>
       <c r="K18" s="74"/>
     </row>
     <row r="21" spans="2:13" x14ac:dyDescent="0.2">
       <c r="G21" s="65"/>
       <c r="H21" s="74"/>
     </row>
     <row r="23" spans="2:13" x14ac:dyDescent="0.2">
       <c r="K23" s="65"/>
       <c r="L23" s="75"/>
     </row>
     <row r="24" spans="2:13" x14ac:dyDescent="0.2">
       <c r="K24" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A9:E9"/>
-[...5 lines deleted...]
-    <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 161101</vt:lpstr>
       <vt:lpstr>Метаданные 161201</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>КСП_161101,161201</vt:lpstr>