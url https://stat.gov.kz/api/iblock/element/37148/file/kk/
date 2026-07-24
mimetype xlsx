--- v0 (2026-04-25)
+++ v1 (2026-07-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="1050" windowWidth="21105" windowHeight="9720"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="каз" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="13">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Амортизация</t>
   </si>
   <si>
     <t xml:space="preserve">Салық салынғанға дейінгі пайда (залал)   </t>
   </si>
   <si>
     <t>Өндіріс пайдалылығы (залалы),  %</t>
   </si>
   <si>
     <t>Материалдық шығындар</t>
   </si>
@@ -63,51 +63,51 @@
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерді өткізу мен қызметтерді көрсетуден түскен кіріс      </t>
   </si>
   <si>
     <t>1995-2024 жылдардағы ірі және орта кәсіпорындардың қаржы-шаруашылық қызметінің көрсеткіштерінің динамикасы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="###,###,###,##0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -279,61 +279,61 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -599,107 +599,109 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AE17"/>
+  <dimension ref="A2:AF17"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="AE40" sqref="AE40"/>
+    <sheetView tabSelected="1" topLeftCell="T1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="AF4" sqref="AF4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.85546875" style="1" customWidth="1"/>
     <col min="2" max="27" width="11.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.140625" style="1" customWidth="1"/>
     <col min="30" max="31" width="12.7109375" style="1" customWidth="1"/>
-    <col min="32" max="16384" width="9.140625" style="1"/>
+    <col min="32" max="32" width="14.85546875" style="1" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="36" t="s">
+    <row r="2" spans="1:32" ht="15.75">
+      <c r="A2" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="36"/>
-[...28 lines deleted...]
-      <c r="AE2" s="36"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+      <c r="AE2" s="40"/>
     </row>
-    <row r="3" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="AE3" s="35" t="s">
+    <row r="3" spans="1:32">
+      <c r="AE3" s="35"/>
+      <c r="AF3" s="35" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:32">
       <c r="A4" s="7"/>
       <c r="B4" s="8">
         <v>1995</v>
       </c>
       <c r="C4" s="8">
         <v>1996</v>
       </c>
       <c r="D4" s="8">
         <v>1997</v>
       </c>
       <c r="E4" s="8">
         <v>1998</v>
       </c>
       <c r="F4" s="8">
         <v>1999</v>
       </c>
       <c r="G4" s="8">
         <v>2000</v>
       </c>
       <c r="H4" s="8">
         <v>2001</v>
       </c>
       <c r="I4" s="8">
         <v>2002</v>
       </c>
@@ -747,52 +749,55 @@
       </c>
       <c r="X4" s="8">
         <v>2017</v>
       </c>
       <c r="Y4" s="8">
         <v>2018</v>
       </c>
       <c r="Z4" s="8">
         <v>2019</v>
       </c>
       <c r="AA4" s="9">
         <v>2020</v>
       </c>
       <c r="AB4" s="10">
         <v>2021</v>
       </c>
       <c r="AC4" s="11">
         <v>2022</v>
       </c>
       <c r="AD4" s="11">
         <v>2023</v>
       </c>
       <c r="AE4" s="11">
         <v>2024</v>
       </c>
+      <c r="AF4" s="11">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:31" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:32" ht="38.25">
       <c r="A5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="14">
         <v>1841201</v>
       </c>
       <c r="H5" s="14">
         <v>2018231</v>
       </c>
       <c r="I5" s="14">
@@ -839,55 +844,58 @@
       </c>
       <c r="W5" s="14">
         <v>23507900.414999999</v>
       </c>
       <c r="X5" s="16">
         <v>28195312</v>
       </c>
       <c r="Y5" s="17">
         <v>31451281</v>
       </c>
       <c r="Z5" s="18">
         <v>35036986</v>
       </c>
       <c r="AA5" s="19">
         <v>32439589.986000001</v>
       </c>
       <c r="AB5" s="3">
         <v>42113681</v>
       </c>
       <c r="AC5" s="3">
         <v>55422239</v>
       </c>
       <c r="AD5" s="3">
         <v>59019210</v>
       </c>
-      <c r="AE5" s="37">
+      <c r="AE5" s="36">
         <v>64683597.899999999</v>
       </c>
+      <c r="AF5" s="36">
+        <v>75752974.589000002</v>
+      </c>
     </row>
-    <row r="6" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:32">
       <c r="A6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="14">
         <v>472317</v>
       </c>
       <c r="C6" s="14">
         <v>523140</v>
       </c>
       <c r="D6" s="14">
         <v>483347</v>
       </c>
       <c r="E6" s="14">
         <v>620877</v>
       </c>
       <c r="F6" s="14">
         <v>699087</v>
       </c>
       <c r="G6" s="14">
         <v>1073542</v>
       </c>
       <c r="H6" s="14">
         <v>1339761</v>
       </c>
       <c r="I6" s="14">
@@ -934,55 +942,58 @@
       </c>
       <c r="W6" s="14">
         <v>11121934.138</v>
       </c>
       <c r="X6" s="16">
         <v>11864928</v>
       </c>
       <c r="Y6" s="16">
         <v>11772359</v>
       </c>
       <c r="Z6" s="21">
         <v>13602631</v>
       </c>
       <c r="AA6" s="22">
         <v>13990512</v>
       </c>
       <c r="AB6" s="4">
         <v>17356514</v>
       </c>
       <c r="AC6" s="3">
         <v>22193415</v>
       </c>
       <c r="AD6" s="4">
         <v>25655867</v>
       </c>
-      <c r="AE6" s="38">
+      <c r="AE6" s="37">
         <v>27577965</v>
       </c>
+      <c r="AF6" s="37">
+        <v>35732092.401000001</v>
+      </c>
     </row>
-    <row r="7" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:32">
       <c r="A7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="24">
         <v>43894</v>
       </c>
       <c r="C7" s="24">
         <v>73755</v>
       </c>
       <c r="D7" s="24">
         <v>89600</v>
       </c>
       <c r="E7" s="24">
         <v>98472</v>
       </c>
       <c r="F7" s="24">
         <v>99099</v>
       </c>
       <c r="G7" s="24">
         <v>127017</v>
       </c>
       <c r="H7" s="24">
         <v>148088</v>
       </c>
       <c r="I7" s="24">
@@ -1029,55 +1040,58 @@
       </c>
       <c r="W7" s="24">
         <v>2211005.3360000001</v>
       </c>
       <c r="X7" s="24">
         <v>2763217</v>
       </c>
       <c r="Y7" s="24">
         <v>2718443</v>
       </c>
       <c r="Z7" s="24">
         <v>3058380</v>
       </c>
       <c r="AA7" s="25">
         <v>3328241</v>
       </c>
       <c r="AB7" s="4">
         <v>3460606</v>
       </c>
       <c r="AC7" s="26">
         <v>3889388</v>
       </c>
       <c r="AD7" s="5">
         <v>4503070</v>
       </c>
-      <c r="AE7" s="39">
+      <c r="AE7" s="38">
         <v>6749326</v>
       </c>
+      <c r="AF7" s="38">
+        <v>9031573.3220000006</v>
+      </c>
     </row>
-    <row r="8" spans="1:31" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:32">
       <c r="A8" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="14">
         <v>161234</v>
       </c>
       <c r="C8" s="14">
         <v>204383</v>
       </c>
       <c r="D8" s="14">
         <v>157448</v>
       </c>
       <c r="E8" s="14">
         <v>171484</v>
       </c>
       <c r="F8" s="14">
         <v>182291</v>
       </c>
       <c r="G8" s="14">
         <v>248252</v>
       </c>
       <c r="H8" s="14">
         <v>305631</v>
       </c>
       <c r="I8" s="14">
@@ -1124,55 +1138,58 @@
       </c>
       <c r="W8" s="14">
         <v>3517401.5219999999</v>
       </c>
       <c r="X8" s="16">
         <v>3789163</v>
       </c>
       <c r="Y8" s="16">
         <v>3042803</v>
       </c>
       <c r="Z8" s="21">
         <v>3414714</v>
       </c>
       <c r="AA8" s="22">
         <v>3600994.9559999998</v>
       </c>
       <c r="AB8" s="4">
         <v>3931279</v>
       </c>
       <c r="AC8" s="3">
         <v>5238522</v>
       </c>
       <c r="AD8" s="5">
         <v>6536897</v>
       </c>
-      <c r="AE8" s="38">
+      <c r="AE8" s="37">
         <v>6998799</v>
       </c>
+      <c r="AF8" s="37">
+        <v>7786931.5109999999</v>
+      </c>
     </row>
-    <row r="9" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:32">
       <c r="A9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="14">
         <v>940939</v>
       </c>
       <c r="C9" s="14">
         <v>1082273</v>
       </c>
       <c r="D9" s="14">
         <v>950348</v>
       </c>
       <c r="E9" s="14">
         <v>1184643</v>
       </c>
       <c r="F9" s="14">
         <v>1367202</v>
       </c>
       <c r="G9" s="14">
         <v>2314245</v>
       </c>
       <c r="H9" s="14">
         <v>2773130</v>
       </c>
       <c r="I9" s="14">
@@ -1219,55 +1236,58 @@
       </c>
       <c r="W9" s="14">
         <v>17909482.789000001</v>
       </c>
       <c r="X9" s="16">
         <v>19794441</v>
       </c>
       <c r="Y9" s="16">
         <v>21739992</v>
       </c>
       <c r="Z9" s="21">
         <v>24908950</v>
       </c>
       <c r="AA9" s="22">
         <v>24946570.026999999</v>
       </c>
       <c r="AB9" s="4">
         <v>30378823</v>
       </c>
       <c r="AC9" s="3">
         <v>39407109</v>
       </c>
       <c r="AD9" s="4">
         <v>45975501</v>
       </c>
-      <c r="AE9" s="38">
+      <c r="AE9" s="37">
         <v>50353059</v>
       </c>
+      <c r="AF9" s="37">
+        <v>63556408.526000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:31" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:32" ht="38.25">
       <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="13">
         <v>924644</v>
       </c>
       <c r="C10" s="13">
         <v>1110982</v>
       </c>
       <c r="D10" s="13">
         <v>1141668</v>
       </c>
       <c r="E10" s="13">
         <v>1097506</v>
       </c>
       <c r="F10" s="13">
         <v>1588392</v>
       </c>
       <c r="G10" s="13">
         <v>2339280</v>
       </c>
       <c r="H10" s="13">
         <v>2716556</v>
       </c>
       <c r="I10" s="13">
@@ -1314,55 +1334,58 @@
       </c>
       <c r="W10" s="14">
         <v>33107389.18</v>
       </c>
       <c r="X10" s="16">
         <v>38706602</v>
       </c>
       <c r="Y10" s="16">
         <v>44642924</v>
       </c>
       <c r="Z10" s="21">
         <v>49701796</v>
       </c>
       <c r="AA10" s="22">
         <v>46675618.379000001</v>
       </c>
       <c r="AB10" s="3">
         <v>60323895</v>
       </c>
       <c r="AC10" s="3">
         <v>78132450</v>
       </c>
       <c r="AD10" s="3">
         <v>81956087</v>
       </c>
-      <c r="AE10" s="39">
+      <c r="AE10" s="38">
         <v>91236611</v>
       </c>
+      <c r="AF10" s="38">
+        <v>107626942.79899999</v>
+      </c>
     </row>
-    <row r="11" spans="1:31" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:32" ht="25.5">
       <c r="A11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="13">
         <v>96053</v>
       </c>
       <c r="C11" s="13">
         <v>73220</v>
       </c>
       <c r="D11" s="13">
         <v>-32756</v>
       </c>
       <c r="E11" s="13">
         <v>-91897</v>
       </c>
       <c r="F11" s="13">
         <v>101508</v>
       </c>
       <c r="G11" s="15">
         <v>422046</v>
       </c>
       <c r="H11" s="15">
         <v>353803</v>
       </c>
       <c r="I11" s="15">
@@ -1409,55 +1432,58 @@
       </c>
       <c r="W11" s="14">
         <v>5931748.3430000003</v>
       </c>
       <c r="X11" s="16">
         <v>8819060</v>
       </c>
       <c r="Y11" s="16">
         <v>9730672</v>
       </c>
       <c r="Z11" s="21">
         <v>11013532</v>
       </c>
       <c r="AA11" s="22">
         <v>6679821.4670000002</v>
       </c>
       <c r="AB11" s="3">
         <v>14796652</v>
       </c>
       <c r="AC11" s="3">
         <v>17995441</v>
       </c>
       <c r="AD11" s="3">
         <v>14764670</v>
       </c>
-      <c r="AE11" s="39">
+      <c r="AE11" s="38">
         <v>14653528</v>
       </c>
+      <c r="AF11" s="38">
+        <v>17867907.657000002</v>
+      </c>
     </row>
-    <row r="12" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:32">
       <c r="A12" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="14">
         <v>409244</v>
       </c>
       <c r="C12" s="14">
         <v>521944</v>
       </c>
       <c r="D12" s="14">
         <v>541018</v>
       </c>
       <c r="E12" s="14">
         <v>664716</v>
       </c>
       <c r="F12" s="14">
         <v>699457</v>
       </c>
       <c r="G12" s="14">
         <v>735617</v>
       </c>
       <c r="H12" s="14">
         <v>770502</v>
       </c>
       <c r="I12" s="14">
@@ -1504,55 +1530,58 @@
       </c>
       <c r="W12" s="14">
         <v>8612623.3000000007</v>
       </c>
       <c r="X12" s="16">
         <v>8679346</v>
       </c>
       <c r="Y12" s="16">
         <v>8988221</v>
       </c>
       <c r="Z12" s="21">
         <v>9961018</v>
       </c>
       <c r="AA12" s="22">
         <v>10251381.078</v>
       </c>
       <c r="AB12" s="3">
         <v>12248656</v>
       </c>
       <c r="AC12" s="3">
         <v>14280630</v>
       </c>
       <c r="AD12" s="3">
         <v>17098607</v>
       </c>
-      <c r="AE12" s="38">
+      <c r="AE12" s="37">
         <v>20418148</v>
       </c>
+      <c r="AF12" s="37">
+        <v>22624366.818999998</v>
+      </c>
     </row>
-    <row r="13" spans="1:31" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:32" ht="19.5" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="15">
         <v>634913</v>
       </c>
       <c r="C13" s="15">
         <v>1019593</v>
       </c>
       <c r="D13" s="15">
         <v>1100823</v>
       </c>
       <c r="E13" s="14">
         <v>1598785</v>
       </c>
       <c r="F13" s="14">
         <v>1954934</v>
       </c>
       <c r="G13" s="14">
         <v>2014066</v>
       </c>
       <c r="H13" s="14">
         <v>2233442</v>
       </c>
       <c r="I13" s="14">
@@ -1599,55 +1628,58 @@
       </c>
       <c r="W13" s="14">
         <v>42969815.365999997</v>
       </c>
       <c r="X13" s="16">
         <v>44055950</v>
       </c>
       <c r="Y13" s="16">
         <v>48108123</v>
       </c>
       <c r="Z13" s="21">
         <v>51326640</v>
       </c>
       <c r="AA13" s="22">
         <v>53638939.847000003</v>
       </c>
       <c r="AB13" s="28">
         <v>61494411</v>
       </c>
       <c r="AC13" s="3">
         <v>77876540</v>
       </c>
       <c r="AD13" s="3">
         <v>70138015</v>
       </c>
-      <c r="AE13" s="38">
+      <c r="AE13" s="37">
         <v>79756625</v>
       </c>
+      <c r="AF13" s="37">
+        <v>89717024.557999998</v>
+      </c>
     </row>
-    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:32" ht="14.25" customHeight="1">
       <c r="A14" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="30">
         <v>11.4</v>
       </c>
       <c r="C14" s="30">
         <v>7</v>
       </c>
       <c r="D14" s="30">
         <v>-2.9</v>
       </c>
       <c r="E14" s="30">
         <v>-7.4</v>
       </c>
       <c r="F14" s="30">
         <v>7.6</v>
       </c>
       <c r="G14" s="30">
         <v>21.6</v>
       </c>
       <c r="H14" s="30">
         <v>14.8</v>
       </c>
       <c r="I14" s="30">
@@ -1694,55 +1726,58 @@
       </c>
       <c r="W14" s="30">
         <v>17.8</v>
       </c>
       <c r="X14" s="32">
         <v>24.3</v>
       </c>
       <c r="Y14" s="32">
         <v>23</v>
       </c>
       <c r="Z14" s="6">
         <v>24.2</v>
       </c>
       <c r="AA14" s="33">
         <v>11.6</v>
       </c>
       <c r="AB14" s="34">
         <v>28</v>
       </c>
       <c r="AC14" s="6">
         <v>23.6</v>
       </c>
       <c r="AD14" s="6">
         <v>18.5</v>
       </c>
-      <c r="AE14" s="40">
+      <c r="AE14" s="39">
         <v>15.8</v>
       </c>
+      <c r="AF14" s="39">
+        <v>16.3</v>
+      </c>
     </row>
-    <row r="17" spans="26:26" x14ac:dyDescent="0.2">
+    <row r="17" spans="26:26">
       <c r="Z17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:AE2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>