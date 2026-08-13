--- v1 (2026-07-24)
+++ v2 (2026-08-13)
@@ -1,355 +1,642 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="28755" windowHeight="11835" tabRatio="950"/>
   </bookViews>
   <sheets>
-    <sheet name="каз" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="32" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="65">
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Амортизация</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Салық салынғанға дейінгі пайда (залал)   </t>
+    <t>9 961  018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіштің атауы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СКЖ коды </t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі</t>
+  </si>
+  <si>
+    <t>Материалдық шығындар</t>
+  </si>
+  <si>
+    <t>Өтелім</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қызметкерлердің жалақы қоры </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өндірістік шығыстар </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өнімдерді өткізу мен қызметтерді
+көрсетуден түскен кіріс 
+</t>
+  </si>
+  <si>
+    <t>Салық салынғанға дейінгі пайда (залал)</t>
+  </si>
+  <si>
+    <t>Дебиторлық берешек</t>
+  </si>
+  <si>
+    <t>Міндеттемелер бойынша берешек</t>
   </si>
   <si>
     <t>Өндіріс пайдалылығы (залалы),  %</t>
   </si>
   <si>
-    <t>Материалдық шығындар</t>
-[...23 lines deleted...]
-    <t>1995-2024 жылдардағы ірі және орта кәсіпорындардың қаржы-шаруашылық қызметінің көрсеткіштерінің динамикасы</t>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-struct/spreadsheets/</t>
+  </si>
+  <si>
+    <t>+7 7172749521</t>
+  </si>
+  <si>
+    <t>g.omarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1995 жылдан бастап </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш халықаралық және ұлттық қаржылық есептіліктің стандарттарына сәйкес қалыптастырылады (ХҚЕС, ҰҚЕС). </t>
+  </si>
+  <si>
+    <t>1-ПФ "Кәсіпорынның қаржы-шаруашылық қызметі туралы есеп" жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агрегация </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ҚР бойынша жарияланады </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ұлттық шоттар департаменті </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Омарова Гулмаржан Снасаповна </t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі – өндірушінің бағасымен жіберілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің құны; өнімдерді өткізу мен қызмет көрсетулерден түскен кіріс – қосылған құн салығы, акциздерді, сондай-ақ қайтарылып берілген тауарлар құны, сатып алушыларға ұсынылған сауда жеңілдіктері мен баға жеңілдіктерін алып тастағанда алуға жататын (алынған) кіріс сомасы; «cалық салынғанға дейінгі пайда (залал)» қаржыландырудан түскен жалпы пайда, кіріс, өзге де табыстардың сомасы мен өнімді өткізу мен қызмет көрсету бойынша шығыстардың, қаржыландыруға арналған шығыстардың, әкімшілік және өзге де шығыстардың сомасының айырмасы ретінде анықталады; дебиторлық берешек – жеке және заңды тұлғалармен шаруашылық қатынасының қорытындылары бойынша кәсіпорынға олардан тиесілі борыштар сомасы.</t>
+  </si>
+  <si>
+    <t>Өндіріс пайдалылығы (залалы), %</t>
+  </si>
+  <si>
+    <t>1995-2025 жылдардағы ірі және орта кәсіпорындардың қаржы-шаруашылық қызметінің көрсеткіштерінің динамикасы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі, млн.теңге</t>
+  </si>
+  <si>
+    <t>Материалдық шығындар, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өтелім, млн.теңге</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің жалақы қоры, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өндірістік шығыстар, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өнімдерді  өткізуден және қызметтер көрсетуден түскен кіріс, млн.теңге</t>
+  </si>
+  <si>
+    <t>Салық салынғанға дейінгі пайда (залал), млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторлық берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Міндеттемелер бойынша берешек, млн.теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="###,###,###,##0"/>
+    <numFmt numFmtId="179" formatCode="0.0"/>
+    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="182" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="183" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="188" formatCode="###,###,###,##0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="15" x14ac:knownFonts="1">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      <bottom style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </bottom>
-[...5 lines deleted...]
-      <top style="thin">
+      </left>
+      <right style="thin">
         <color indexed="64"/>
-      </top>
-[...7 lines deleted...]
-      <right/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="182" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="183" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="188" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -594,1211 +881,1579 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-struct/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AF17"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="AF4" sqref="AF4"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.85546875" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="33" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="6"/>
+    <col min="6" max="6" width="13.5703125" style="6" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:32" ht="15.75">
-      <c r="A2" s="40" t="s">
+    <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="53"/>
+      <c r="B1" s="53"/>
+    </row>
+    <row r="2" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="54" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="55"/>
+      <c r="B4" s="11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="55"/>
+      <c r="B5" s="11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55"/>
+      <c r="B6" s="11" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="55"/>
+      <c r="B7" s="11" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="55"/>
+      <c r="B8" s="11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="55"/>
+      <c r="B9" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="55"/>
+      <c r="B10" s="26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="55"/>
+      <c r="B11" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="56"/>
+      <c r="B12" s="26" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" s="40"/>
+    </row>
+    <row r="15" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="40"/>
-[...38 lines deleted...]
-      <c r="B4" s="8">
+      <c r="B15" s="12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="15">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="15">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="38" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B29" s="39"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A3:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="3"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="4"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="4"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="4"/>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AG14"/>
+  <sheetViews>
+    <sheetView topLeftCell="J1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Z30" sqref="Z30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11" style="33" customWidth="1"/>
+    <col min="2" max="2" width="32.7109375" style="33" customWidth="1"/>
+    <col min="3" max="3" width="8.42578125" style="33" customWidth="1"/>
+    <col min="4" max="4" width="9.42578125" style="33" customWidth="1"/>
+    <col min="5" max="5" width="9.5703125" style="33" customWidth="1"/>
+    <col min="6" max="6" width="9.28515625" style="33" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="33" customWidth="1"/>
+    <col min="8" max="8" width="8.85546875" style="33" customWidth="1"/>
+    <col min="9" max="10" width="11.28515625" style="33" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" style="33" customWidth="1"/>
+    <col min="12" max="12" width="12.42578125" style="33" customWidth="1"/>
+    <col min="13" max="13" width="10.5703125" style="33" customWidth="1"/>
+    <col min="14" max="14" width="9.28515625" style="33" customWidth="1"/>
+    <col min="15" max="15" width="11" style="33" customWidth="1"/>
+    <col min="16" max="16" width="13.7109375" style="33" customWidth="1"/>
+    <col min="17" max="17" width="12.42578125" style="33" customWidth="1"/>
+    <col min="18" max="18" width="10.5703125" style="33" customWidth="1"/>
+    <col min="19" max="19" width="12" style="33" customWidth="1"/>
+    <col min="20" max="20" width="10.28515625" style="33" customWidth="1"/>
+    <col min="21" max="21" width="11.140625" style="33" customWidth="1"/>
+    <col min="22" max="22" width="12.140625" style="33" customWidth="1"/>
+    <col min="23" max="23" width="12" style="33" customWidth="1"/>
+    <col min="24" max="24" width="10.42578125" style="33" customWidth="1"/>
+    <col min="25" max="25" width="12.5703125" style="33" customWidth="1"/>
+    <col min="26" max="26" width="10.42578125" style="33" customWidth="1"/>
+    <col min="27" max="27" width="10.5703125" style="33" customWidth="1"/>
+    <col min="28" max="29" width="11.28515625" style="33" customWidth="1"/>
+    <col min="30" max="30" width="11.140625" style="33" customWidth="1"/>
+    <col min="31" max="31" width="12.7109375" style="33" customWidth="1"/>
+    <col min="32" max="32" width="11.5703125" style="33" customWidth="1"/>
+    <col min="33" max="33" width="11.85546875" style="33" customWidth="1"/>
+    <col min="34" max="40" width="9.140625" style="33"/>
+    <col min="41" max="41" width="8.85546875" style="33" customWidth="1"/>
+    <col min="42" max="16384" width="9.140625" style="33"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:33" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="F2" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+    </row>
+    <row r="4" spans="1:33" s="24" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="20">
         <v>1995</v>
       </c>
-      <c r="C4" s="8">
+      <c r="D4" s="20">
         <v>1996</v>
       </c>
-      <c r="D4" s="8">
+      <c r="E4" s="20">
         <v>1997</v>
       </c>
-      <c r="E4" s="8">
+      <c r="F4" s="20">
         <v>1998</v>
       </c>
-      <c r="F4" s="8">
+      <c r="G4" s="20">
         <v>1999</v>
       </c>
-      <c r="G4" s="8">
+      <c r="H4" s="20">
         <v>2000</v>
       </c>
-      <c r="H4" s="8">
+      <c r="I4" s="20">
         <v>2001</v>
       </c>
-      <c r="I4" s="8">
+      <c r="J4" s="20">
         <v>2002</v>
       </c>
-      <c r="J4" s="8">
+      <c r="K4" s="20">
         <v>2003</v>
       </c>
-      <c r="K4" s="8">
+      <c r="L4" s="20">
         <v>2004</v>
       </c>
-      <c r="L4" s="8">
+      <c r="M4" s="20">
         <v>2005</v>
       </c>
-      <c r="M4" s="8">
+      <c r="N4" s="20">
         <v>2006</v>
       </c>
-      <c r="N4" s="8">
+      <c r="O4" s="20">
         <v>2007</v>
       </c>
-      <c r="O4" s="8">
+      <c r="P4" s="20">
         <v>2008</v>
       </c>
-      <c r="P4" s="8">
+      <c r="Q4" s="20">
         <v>2009</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="20">
         <v>2010</v>
       </c>
-      <c r="R4" s="8">
+      <c r="S4" s="20">
         <v>2011</v>
       </c>
-      <c r="S4" s="8">
+      <c r="T4" s="20">
         <v>2012</v>
       </c>
-      <c r="T4" s="8">
+      <c r="U4" s="20">
         <v>2013</v>
       </c>
-      <c r="U4" s="8">
+      <c r="V4" s="20">
         <v>2014</v>
       </c>
-      <c r="V4" s="8">
+      <c r="W4" s="20">
         <v>2015</v>
       </c>
-      <c r="W4" s="8">
+      <c r="X4" s="20">
         <v>2016</v>
       </c>
-      <c r="X4" s="8">
+      <c r="Y4" s="20">
         <v>2017</v>
       </c>
-      <c r="Y4" s="8">
+      <c r="Z4" s="20">
         <v>2018</v>
       </c>
-      <c r="Z4" s="8">
+      <c r="AA4" s="20">
         <v>2019</v>
       </c>
-      <c r="AA4" s="9">
+      <c r="AB4" s="20">
         <v>2020</v>
       </c>
-      <c r="AB4" s="10">
+      <c r="AC4" s="21">
         <v>2021</v>
       </c>
-      <c r="AC4" s="11">
+      <c r="AD4" s="22">
         <v>2022</v>
       </c>
-      <c r="AD4" s="11">
+      <c r="AE4" s="23">
         <v>2023</v>
       </c>
-      <c r="AE4" s="11">
+      <c r="AF4" s="47">
         <v>2024</v>
       </c>
-      <c r="AF4" s="11">
+      <c r="AG4" s="52">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:32" ht="38.25">
-[...18 lines deleted...]
-      <c r="G5" s="14">
+    <row r="5" spans="1:33" s="24" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="25">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" s="31">
         <v>1841201</v>
       </c>
-      <c r="H5" s="14">
+      <c r="I5" s="31">
         <v>2018231</v>
       </c>
-      <c r="I5" s="14">
+      <c r="J5" s="31">
         <v>2371501</v>
       </c>
-      <c r="J5" s="14">
+      <c r="K5" s="31">
         <v>3000966</v>
       </c>
-      <c r="K5" s="14">
+      <c r="L5" s="31">
         <v>3866983</v>
       </c>
-      <c r="L5" s="14">
+      <c r="M5" s="31">
         <v>5161104</v>
       </c>
-      <c r="M5" s="15">
+      <c r="N5" s="31">
         <v>6890748</v>
       </c>
-      <c r="N5" s="15">
+      <c r="O5" s="31">
         <v>8142044.3389999997</v>
       </c>
-      <c r="O5" s="15">
+      <c r="P5" s="31">
         <v>10505443.828</v>
       </c>
-      <c r="P5" s="15">
+      <c r="Q5" s="31">
         <v>10875597.5</v>
       </c>
-      <c r="Q5" s="15">
+      <c r="R5" s="31">
         <v>12887255.249</v>
       </c>
-      <c r="R5" s="15">
+      <c r="S5" s="31">
         <v>16265344.069</v>
       </c>
-      <c r="S5" s="15">
+      <c r="T5" s="31">
         <v>18570401.728</v>
       </c>
-      <c r="T5" s="15">
+      <c r="U5" s="31">
         <v>18806567.201000001</v>
       </c>
-      <c r="U5" s="15">
+      <c r="V5" s="31">
         <v>20513182.175000001</v>
       </c>
-      <c r="V5" s="15">
+      <c r="W5" s="31">
         <v>19461913.145</v>
       </c>
-      <c r="W5" s="14">
+      <c r="X5" s="31">
         <v>23507900.414999999</v>
       </c>
-      <c r="X5" s="16">
+      <c r="Y5" s="27">
         <v>28195312</v>
       </c>
-      <c r="Y5" s="17">
+      <c r="Z5" s="27">
         <v>31451281</v>
       </c>
-      <c r="Z5" s="18">
+      <c r="AA5" s="27">
         <v>35036986</v>
       </c>
-      <c r="AA5" s="19">
+      <c r="AB5" s="32">
         <v>32439589.986000001</v>
       </c>
-      <c r="AB5" s="3">
+      <c r="AC5" s="27">
         <v>42113681</v>
       </c>
-      <c r="AC5" s="3">
+      <c r="AD5" s="27">
         <v>55422239</v>
       </c>
-      <c r="AD5" s="3">
+      <c r="AE5" s="27">
         <v>59019210</v>
       </c>
-      <c r="AE5" s="36">
+      <c r="AF5" s="48">
         <v>64683597.899999999</v>
       </c>
-      <c r="AF5" s="36">
-[...7 lines deleted...]
-      <c r="B6" s="14">
+      <c r="AG5" s="51">
+        <v>75752975</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="28">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="31">
         <v>472317</v>
       </c>
-      <c r="C6" s="14">
+      <c r="D6" s="31">
         <v>523140</v>
       </c>
-      <c r="D6" s="14">
+      <c r="E6" s="31">
         <v>483347</v>
       </c>
-      <c r="E6" s="14">
+      <c r="F6" s="31">
         <v>620877</v>
       </c>
-      <c r="F6" s="14">
+      <c r="G6" s="31">
         <v>699087</v>
       </c>
-      <c r="G6" s="14">
+      <c r="H6" s="31">
         <v>1073542</v>
       </c>
-      <c r="H6" s="14">
+      <c r="I6" s="31">
         <v>1339761</v>
       </c>
-      <c r="I6" s="14">
+      <c r="J6" s="31">
         <v>1249865</v>
       </c>
-      <c r="J6" s="14">
+      <c r="K6" s="31">
         <v>1760524</v>
       </c>
-      <c r="K6" s="14">
+      <c r="L6" s="31">
         <v>2438293</v>
       </c>
-      <c r="L6" s="14">
+      <c r="M6" s="31">
         <v>2984590</v>
       </c>
-      <c r="M6" s="20">
+      <c r="N6" s="42">
         <v>3714148</v>
       </c>
-      <c r="N6" s="20">
+      <c r="O6" s="42">
         <v>4771932.3140000002</v>
       </c>
-      <c r="O6" s="15">
+      <c r="P6" s="31">
         <v>5154012.6179999998</v>
       </c>
-      <c r="P6" s="15">
+      <c r="Q6" s="31">
         <v>5534060.7879999997</v>
       </c>
-      <c r="Q6" s="15">
+      <c r="R6" s="31">
         <v>6744455.682</v>
       </c>
-      <c r="R6" s="15">
+      <c r="S6" s="31">
         <v>8499070.7630000003</v>
       </c>
-      <c r="S6" s="15">
+      <c r="T6" s="31">
         <v>9224858.8049999997</v>
       </c>
-      <c r="T6" s="15">
+      <c r="U6" s="31">
         <v>9925320.4539999999</v>
       </c>
-      <c r="U6" s="15">
+      <c r="V6" s="31">
         <v>10484557.476</v>
       </c>
-      <c r="V6" s="15">
+      <c r="W6" s="31">
         <v>8998928.9210000001</v>
       </c>
-      <c r="W6" s="14">
+      <c r="X6" s="31">
         <v>11121934.138</v>
       </c>
-      <c r="X6" s="16">
+      <c r="Y6" s="27">
         <v>11864928</v>
       </c>
-      <c r="Y6" s="16">
+      <c r="Z6" s="27">
         <v>11772359</v>
       </c>
-      <c r="Z6" s="21">
+      <c r="AA6" s="27">
         <v>13602631</v>
       </c>
-      <c r="AA6" s="22">
+      <c r="AB6" s="32">
         <v>13990512</v>
       </c>
-      <c r="AB6" s="4">
+      <c r="AC6" s="43">
         <v>17356514</v>
       </c>
-      <c r="AC6" s="3">
+      <c r="AD6" s="27">
         <v>22193415</v>
       </c>
-      <c r="AD6" s="4">
+      <c r="AE6" s="43">
         <v>25655867</v>
       </c>
-      <c r="AE6" s="37">
+      <c r="AF6" s="49">
         <v>27577965</v>
       </c>
-      <c r="AF6" s="37">
-[...7 lines deleted...]
-      <c r="B7" s="24">
+      <c r="AG6" s="51">
+        <v>35732092</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="29">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="31">
         <v>43894</v>
       </c>
-      <c r="C7" s="24">
+      <c r="D7" s="31">
         <v>73755</v>
       </c>
-      <c r="D7" s="24">
+      <c r="E7" s="31">
         <v>89600</v>
       </c>
-      <c r="E7" s="24">
+      <c r="F7" s="31">
         <v>98472</v>
       </c>
-      <c r="F7" s="24">
+      <c r="G7" s="31">
         <v>99099</v>
       </c>
-      <c r="G7" s="24">
+      <c r="H7" s="31">
         <v>127017</v>
       </c>
-      <c r="H7" s="24">
+      <c r="I7" s="31">
         <v>148088</v>
       </c>
-      <c r="I7" s="24">
+      <c r="J7" s="31">
         <v>298740</v>
       </c>
-      <c r="J7" s="24">
+      <c r="K7" s="31">
         <v>334418</v>
       </c>
-      <c r="K7" s="24">
+      <c r="L7" s="31">
         <v>369134</v>
       </c>
-      <c r="L7" s="24">
+      <c r="M7" s="31">
         <v>433372</v>
       </c>
-      <c r="M7" s="25">
+      <c r="N7" s="31">
         <v>533718</v>
       </c>
-      <c r="N7" s="24">
+      <c r="O7" s="31">
         <v>639019.11600000004</v>
       </c>
-      <c r="O7" s="24">
+      <c r="P7" s="31">
         <v>958540</v>
       </c>
-      <c r="P7" s="24">
+      <c r="Q7" s="31">
         <v>1103832.6060000001</v>
       </c>
-      <c r="Q7" s="24">
+      <c r="R7" s="31">
         <v>1250333.142</v>
       </c>
-      <c r="R7" s="24">
+      <c r="S7" s="31">
         <v>1443995.091</v>
       </c>
-      <c r="S7" s="24">
+      <c r="T7" s="31">
         <v>1629458.497</v>
       </c>
-      <c r="T7" s="24">
+      <c r="U7" s="31">
         <v>1566246.7250000001</v>
       </c>
-      <c r="U7" s="24">
+      <c r="V7" s="31">
         <v>1770079.216</v>
       </c>
-      <c r="V7" s="24">
+      <c r="W7" s="31">
         <v>1979815.807</v>
       </c>
-      <c r="W7" s="24">
+      <c r="X7" s="31">
         <v>2211005.3360000001</v>
       </c>
-      <c r="X7" s="24">
+      <c r="Y7" s="31">
         <v>2763217</v>
       </c>
-      <c r="Y7" s="24">
+      <c r="Z7" s="31">
         <v>2718443</v>
       </c>
-      <c r="Z7" s="24">
+      <c r="AA7" s="31">
         <v>3058380</v>
       </c>
-      <c r="AA7" s="25">
+      <c r="AB7" s="31">
         <v>3328241</v>
       </c>
-      <c r="AB7" s="4">
+      <c r="AC7" s="43">
         <v>3460606</v>
       </c>
-      <c r="AC7" s="26">
+      <c r="AD7" s="32">
         <v>3889388</v>
       </c>
-      <c r="AD7" s="5">
+      <c r="AE7" s="31">
         <v>4503070</v>
       </c>
-      <c r="AE7" s="38">
+      <c r="AF7" s="31">
         <v>6749326</v>
       </c>
-      <c r="AF7" s="38">
-[...7 lines deleted...]
-      <c r="B8" s="14">
+      <c r="AG7" s="51">
+        <v>9031573</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="29">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="31">
         <v>161234</v>
       </c>
-      <c r="C8" s="14">
+      <c r="D8" s="31">
         <v>204383</v>
       </c>
-      <c r="D8" s="14">
+      <c r="E8" s="31">
         <v>157448</v>
       </c>
-      <c r="E8" s="14">
+      <c r="F8" s="31">
         <v>171484</v>
       </c>
-      <c r="F8" s="14">
+      <c r="G8" s="31">
         <v>182291</v>
       </c>
-      <c r="G8" s="14">
+      <c r="H8" s="31">
         <v>248252</v>
       </c>
-      <c r="H8" s="14">
+      <c r="I8" s="31">
         <v>305631</v>
       </c>
-      <c r="I8" s="14">
+      <c r="J8" s="31">
         <v>363990</v>
       </c>
-      <c r="J8" s="14">
+      <c r="K8" s="31">
         <v>458704</v>
       </c>
-      <c r="K8" s="14">
+      <c r="L8" s="31">
         <v>590569</v>
       </c>
-      <c r="L8" s="14">
+      <c r="M8" s="31">
         <v>767688</v>
       </c>
-      <c r="M8" s="15">
+      <c r="N8" s="31">
         <v>1000514</v>
       </c>
-      <c r="N8" s="15">
+      <c r="O8" s="31">
         <v>1306822.709</v>
       </c>
-      <c r="O8" s="15">
+      <c r="P8" s="31">
         <v>1553787</v>
       </c>
-      <c r="P8" s="15">
+      <c r="Q8" s="31">
         <v>1643837.35</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="R8" s="31">
         <v>1928587.058</v>
       </c>
-      <c r="R8" s="15">
+      <c r="S8" s="31">
         <v>2268345.446</v>
       </c>
-      <c r="S8" s="15">
+      <c r="T8" s="31">
         <v>2565885.3730000001</v>
       </c>
-      <c r="T8" s="15">
+      <c r="U8" s="31">
         <v>2840386.2370000002</v>
       </c>
-      <c r="U8" s="15">
+      <c r="V8" s="31">
         <v>3240876.5430000001</v>
       </c>
-      <c r="V8" s="15">
+      <c r="W8" s="31">
         <v>3174863.3840000001</v>
       </c>
-      <c r="W8" s="14">
+      <c r="X8" s="31">
         <v>3517401.5219999999</v>
       </c>
-      <c r="X8" s="16">
+      <c r="Y8" s="27">
         <v>3789163</v>
       </c>
-      <c r="Y8" s="16">
+      <c r="Z8" s="27">
         <v>3042803</v>
       </c>
-      <c r="Z8" s="21">
+      <c r="AA8" s="27">
         <v>3414714</v>
       </c>
-      <c r="AA8" s="22">
+      <c r="AB8" s="32">
         <v>3600994.9559999998</v>
       </c>
-      <c r="AB8" s="4">
+      <c r="AC8" s="43">
         <v>3931279</v>
       </c>
-      <c r="AC8" s="3">
+      <c r="AD8" s="27">
         <v>5238522</v>
       </c>
-      <c r="AD8" s="5">
+      <c r="AE8" s="31">
         <v>6536897</v>
       </c>
-      <c r="AE8" s="37">
+      <c r="AF8" s="49">
         <v>6998799</v>
       </c>
-      <c r="AF8" s="37">
-[...7 lines deleted...]
-      <c r="B9" s="14">
+      <c r="AG8" s="51">
+        <v>7786931</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="29">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="31">
         <v>940939</v>
       </c>
-      <c r="C9" s="14">
+      <c r="D9" s="31">
         <v>1082273</v>
       </c>
-      <c r="D9" s="14">
+      <c r="E9" s="31">
         <v>950348</v>
       </c>
-      <c r="E9" s="14">
+      <c r="F9" s="31">
         <v>1184643</v>
       </c>
-      <c r="F9" s="14">
+      <c r="G9" s="31">
         <v>1367202</v>
       </c>
-      <c r="G9" s="14">
+      <c r="H9" s="31">
         <v>2314245</v>
       </c>
-      <c r="H9" s="14">
+      <c r="I9" s="31">
         <v>2773130</v>
       </c>
-      <c r="I9" s="14">
+      <c r="J9" s="31">
         <v>2970925</v>
       </c>
-      <c r="J9" s="14">
+      <c r="K9" s="31">
         <v>3724253</v>
       </c>
-      <c r="K9" s="14">
+      <c r="L9" s="31">
         <v>4783792</v>
       </c>
-      <c r="L9" s="14">
+      <c r="M9" s="31">
         <v>6357419</v>
       </c>
-      <c r="M9" s="15">
+      <c r="N9" s="31">
         <v>8175192</v>
       </c>
-      <c r="N9" s="15">
+      <c r="O9" s="31">
         <v>1299235.7390000001</v>
       </c>
-      <c r="O9" s="15">
+      <c r="P9" s="31">
         <v>8166049</v>
       </c>
-      <c r="P9" s="15">
+      <c r="Q9" s="31">
         <v>8930125</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="R9" s="31">
         <v>10860179</v>
       </c>
-      <c r="R9" s="15">
+      <c r="S9" s="31">
         <v>13373058</v>
       </c>
-      <c r="S9" s="15">
+      <c r="T9" s="31">
         <v>14223003</v>
       </c>
-      <c r="T9" s="15">
+      <c r="U9" s="31">
         <v>15197939</v>
       </c>
-      <c r="U9" s="15">
+      <c r="V9" s="31">
         <v>16247292</v>
       </c>
-      <c r="V9" s="15">
+      <c r="W9" s="31">
         <v>14430893</v>
       </c>
-      <c r="W9" s="14">
+      <c r="X9" s="31">
         <v>17909482.789000001</v>
       </c>
-      <c r="X9" s="16">
+      <c r="Y9" s="27">
         <v>19794441</v>
       </c>
-      <c r="Y9" s="16">
+      <c r="Z9" s="27">
         <v>21739992</v>
       </c>
-      <c r="Z9" s="21">
+      <c r="AA9" s="27">
         <v>24908950</v>
       </c>
-      <c r="AA9" s="22">
+      <c r="AB9" s="32">
         <v>24946570.026999999</v>
       </c>
-      <c r="AB9" s="4">
+      <c r="AC9" s="43">
         <v>30378823</v>
       </c>
-      <c r="AC9" s="3">
+      <c r="AD9" s="27">
         <v>39407109</v>
       </c>
-      <c r="AD9" s="4">
+      <c r="AE9" s="43">
         <v>45975501</v>
       </c>
-      <c r="AE9" s="37">
+      <c r="AF9" s="49">
         <v>50353059</v>
       </c>
-      <c r="AF9" s="37">
-[...7 lines deleted...]
-      <c r="B10" s="13">
+      <c r="AG9" s="51">
+        <v>63556408</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="34">
+        <v>271201</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="31">
         <v>924644</v>
       </c>
-      <c r="C10" s="13">
+      <c r="D10" s="31">
         <v>1110982</v>
       </c>
-      <c r="D10" s="13">
+      <c r="E10" s="31">
         <v>1141668</v>
       </c>
-      <c r="E10" s="13">
+      <c r="F10" s="31">
         <v>1097506</v>
       </c>
-      <c r="F10" s="13">
+      <c r="G10" s="31">
         <v>1588392</v>
       </c>
-      <c r="G10" s="13">
+      <c r="H10" s="31">
         <v>2339280</v>
       </c>
-      <c r="H10" s="13">
+      <c r="I10" s="31">
         <v>2716556</v>
       </c>
-      <c r="I10" s="13">
+      <c r="J10" s="31">
         <v>3277168</v>
       </c>
-      <c r="J10" s="13">
+      <c r="K10" s="31">
         <v>4165580</v>
       </c>
-      <c r="K10" s="13">
+      <c r="L10" s="31">
         <v>5390227</v>
       </c>
-      <c r="L10" s="13">
+      <c r="M10" s="31">
         <v>6858273</v>
       </c>
-      <c r="M10" s="20">
+      <c r="N10" s="42">
         <v>8770525</v>
       </c>
-      <c r="N10" s="20">
+      <c r="O10" s="42">
         <v>11557431.293</v>
       </c>
-      <c r="O10" s="15">
+      <c r="P10" s="31">
         <v>16851729.945999999</v>
       </c>
-      <c r="P10" s="15">
+      <c r="Q10" s="31">
         <v>16640270.562999999</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="R10" s="31">
         <v>20278353.384</v>
       </c>
-      <c r="R10" s="15">
+      <c r="S10" s="31">
         <v>26590038.289000001</v>
       </c>
-      <c r="S10" s="15">
+      <c r="T10" s="31">
         <v>28188104.414999999</v>
       </c>
-      <c r="T10" s="15">
+      <c r="U10" s="31">
         <v>30002913.815000001</v>
       </c>
-      <c r="U10" s="15">
+      <c r="V10" s="31">
         <v>31744582.511</v>
       </c>
-      <c r="V10" s="15">
+      <c r="W10" s="31">
         <v>26373465.708999999</v>
       </c>
-      <c r="W10" s="14">
+      <c r="X10" s="31">
         <v>33107389.18</v>
       </c>
-      <c r="X10" s="16">
+      <c r="Y10" s="27">
         <v>38706602</v>
       </c>
-      <c r="Y10" s="16">
+      <c r="Z10" s="27">
         <v>44642924</v>
       </c>
-      <c r="Z10" s="21">
+      <c r="AA10" s="27">
         <v>49701796</v>
       </c>
-      <c r="AA10" s="22">
+      <c r="AB10" s="32">
         <v>46675618.379000001</v>
       </c>
-      <c r="AB10" s="3">
+      <c r="AC10" s="27">
         <v>60323895</v>
       </c>
-      <c r="AC10" s="3">
+      <c r="AD10" s="27">
         <v>78132450</v>
       </c>
-      <c r="AD10" s="3">
+      <c r="AE10" s="27">
         <v>81956087</v>
       </c>
-      <c r="AE10" s="38">
+      <c r="AF10" s="31">
         <v>91236611</v>
       </c>
-      <c r="AF10" s="38">
-[...7 lines deleted...]
-      <c r="B11" s="13">
+      <c r="AG10" s="51">
+        <v>107626943</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="34">
+        <v>271301</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="31">
         <v>96053</v>
       </c>
-      <c r="C11" s="13">
+      <c r="D11" s="31">
         <v>73220</v>
       </c>
-      <c r="D11" s="13">
+      <c r="E11" s="31">
         <v>-32756</v>
       </c>
-      <c r="E11" s="13">
+      <c r="F11" s="31">
         <v>-91897</v>
       </c>
-      <c r="F11" s="13">
+      <c r="G11" s="31">
         <v>101508</v>
       </c>
-      <c r="G11" s="15">
+      <c r="H11" s="31">
         <v>422046</v>
       </c>
-      <c r="H11" s="15">
+      <c r="I11" s="31">
         <v>353803</v>
       </c>
-      <c r="I11" s="15">
+      <c r="J11" s="31">
         <v>512044</v>
       </c>
-      <c r="J11" s="27">
+      <c r="K11" s="31">
         <v>750783</v>
       </c>
-      <c r="K11" s="27">
+      <c r="L11" s="31">
         <v>1245455</v>
       </c>
-      <c r="L11" s="27">
+      <c r="M11" s="31">
         <v>1880403</v>
       </c>
-      <c r="M11" s="15">
+      <c r="N11" s="31">
         <v>2787615</v>
       </c>
-      <c r="N11" s="15">
+      <c r="O11" s="31">
         <v>3478685.1290000002</v>
       </c>
-      <c r="O11" s="15">
+      <c r="P11" s="31">
         <v>4309748</v>
       </c>
-      <c r="P11" s="15">
+      <c r="Q11" s="31">
         <v>3073921.7209999999</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="R11" s="31">
         <v>4837213.7290000003</v>
       </c>
-      <c r="R11" s="15">
+      <c r="S11" s="31">
         <v>6430490.2419999996</v>
       </c>
-      <c r="S11" s="15">
+      <c r="T11" s="31">
         <v>6139809.148</v>
       </c>
-      <c r="T11" s="15">
+      <c r="U11" s="31">
         <v>5104019.2479999997</v>
       </c>
-      <c r="U11" s="15">
+      <c r="V11" s="31">
         <v>5100654.8669999996</v>
       </c>
-      <c r="V11" s="15">
+      <c r="W11" s="31">
         <v>-1856075.297</v>
       </c>
-      <c r="W11" s="14">
+      <c r="X11" s="31">
         <v>5931748.3430000003</v>
       </c>
-      <c r="X11" s="16">
+      <c r="Y11" s="27">
         <v>8819060</v>
       </c>
-      <c r="Y11" s="16">
+      <c r="Z11" s="27">
         <v>9730672</v>
       </c>
-      <c r="Z11" s="21">
+      <c r="AA11" s="27">
         <v>11013532</v>
       </c>
-      <c r="AA11" s="22">
+      <c r="AB11" s="32">
         <v>6679821.4670000002</v>
       </c>
-      <c r="AB11" s="3">
+      <c r="AC11" s="27">
         <v>14796652</v>
       </c>
-      <c r="AC11" s="3">
+      <c r="AD11" s="27">
         <v>17995441</v>
       </c>
-      <c r="AD11" s="3">
+      <c r="AE11" s="27">
         <v>14764670</v>
       </c>
-      <c r="AE11" s="38">
+      <c r="AF11" s="31">
         <v>14653528</v>
       </c>
-      <c r="AF11" s="38">
-[...4 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="AG11" s="51">
+        <v>17867908</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="34">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="31">
+        <v>409244</v>
+      </c>
+      <c r="D12" s="31">
+        <v>521944</v>
+      </c>
+      <c r="E12" s="31">
+        <v>541018</v>
+      </c>
+      <c r="F12" s="31">
+        <v>664716</v>
+      </c>
+      <c r="G12" s="31">
+        <v>699457</v>
+      </c>
+      <c r="H12" s="31">
+        <v>735617</v>
+      </c>
+      <c r="I12" s="31">
+        <v>770502</v>
+      </c>
+      <c r="J12" s="31">
+        <v>1107848</v>
+      </c>
+      <c r="K12" s="31">
+        <v>1398632</v>
+      </c>
+      <c r="L12" s="31">
+        <v>1762294</v>
+      </c>
+      <c r="M12" s="31">
+        <v>2525704</v>
+      </c>
+      <c r="N12" s="31">
+        <v>3412192</v>
+      </c>
+      <c r="O12" s="31">
+        <v>4502302</v>
+      </c>
+      <c r="P12" s="31">
+        <v>5499539.7369999997</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>7664714.7110000001</v>
+      </c>
+      <c r="R12" s="31">
+        <v>7640330.8559999997</v>
+      </c>
+      <c r="S12" s="31">
+        <v>8633749.6699999999</v>
+      </c>
+      <c r="T12" s="31">
+        <v>10010647.431</v>
+      </c>
+      <c r="U12" s="31">
+        <v>6859708.5290000001</v>
+      </c>
+      <c r="V12" s="31">
+        <v>7200880.8799999999</v>
+      </c>
+      <c r="W12" s="31">
+        <v>6791862.5899999999</v>
+      </c>
+      <c r="X12" s="31">
+        <v>8612623.3000000007</v>
+      </c>
+      <c r="Y12" s="27">
+        <v>8679346</v>
+      </c>
+      <c r="Z12" s="27">
+        <v>8988221</v>
+      </c>
+      <c r="AA12" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB12" s="32">
+        <v>10251381.078</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>12248656</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>14280630</v>
+      </c>
+      <c r="AE12" s="27">
+        <v>17098607</v>
+      </c>
+      <c r="AF12" s="49">
+        <v>20418148</v>
+      </c>
+      <c r="AG12" s="51">
+        <v>22624367</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="34">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="31">
+        <v>634913</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1019593</v>
+      </c>
+      <c r="E13" s="31">
+        <v>1100823</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1598785</v>
+      </c>
+      <c r="G13" s="31">
+        <v>1954934</v>
+      </c>
+      <c r="H13" s="31">
+        <v>2014066</v>
+      </c>
+      <c r="I13" s="31">
+        <v>2233442</v>
+      </c>
+      <c r="J13" s="31">
+        <v>2890692</v>
+      </c>
+      <c r="K13" s="31">
+        <v>3272881</v>
+      </c>
+      <c r="L13" s="31">
+        <v>4540161</v>
+      </c>
+      <c r="M13" s="31">
+        <v>6416845</v>
+      </c>
+      <c r="N13" s="31">
+        <v>8833007</v>
+      </c>
+      <c r="O13" s="31">
+        <v>10721529.123</v>
+      </c>
+      <c r="P13" s="31">
+        <v>14388425</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>19725905.373</v>
+      </c>
+      <c r="R13" s="31">
+        <v>21731350.98</v>
+      </c>
+      <c r="S13" s="31">
+        <v>24488925.432999998</v>
+      </c>
+      <c r="T13" s="31">
+        <v>27829630.416999999</v>
+      </c>
+      <c r="U13" s="31">
+        <v>30264805.752</v>
+      </c>
+      <c r="V13" s="31">
+        <v>38979341.365000002</v>
+      </c>
+      <c r="W13" s="31">
+        <v>37476023.027999997</v>
+      </c>
+      <c r="X13" s="31">
+        <v>42969815.365999997</v>
+      </c>
+      <c r="Y13" s="27">
+        <v>44055950</v>
+      </c>
+      <c r="Z13" s="27">
+        <v>48108123</v>
+      </c>
+      <c r="AA13" s="27">
+        <v>51326640</v>
+      </c>
+      <c r="AB13" s="32">
+        <v>53638939.847000003</v>
+      </c>
+      <c r="AC13" s="42">
+        <v>61494411</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>77876540</v>
+      </c>
+      <c r="AE13" s="27">
+        <v>70138015</v>
+      </c>
+      <c r="AF13" s="49">
+        <v>79756625</v>
+      </c>
+      <c r="AG13" s="51">
+        <v>89717025</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="34">
+        <v>271304</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="44">
+        <v>11.4</v>
+      </c>
+      <c r="D14" s="44">
         <v>7</v>
       </c>
-      <c r="B12" s="14">
-[...201 lines deleted...]
-      <c r="D14" s="30">
+      <c r="E14" s="44">
         <v>-2.9</v>
       </c>
-      <c r="E14" s="30">
+      <c r="F14" s="44">
         <v>-7.4</v>
       </c>
-      <c r="F14" s="30">
+      <c r="G14" s="44">
         <v>7.6</v>
       </c>
-      <c r="G14" s="30">
+      <c r="H14" s="44">
         <v>21.6</v>
       </c>
-      <c r="H14" s="30">
+      <c r="I14" s="44">
         <v>14.8</v>
       </c>
-      <c r="I14" s="30">
+      <c r="J14" s="44">
         <v>18.5</v>
       </c>
-      <c r="J14" s="30">
+      <c r="K14" s="44">
         <v>21.6</v>
       </c>
-      <c r="K14" s="31">
+      <c r="L14" s="44">
         <v>25.7</v>
       </c>
-      <c r="L14" s="31">
+      <c r="M14" s="44">
         <v>29</v>
       </c>
-      <c r="M14" s="31">
+      <c r="N14" s="44">
         <v>33.799999999999997</v>
       </c>
-      <c r="N14" s="30">
+      <c r="O14" s="44">
         <v>33.200000000000003</v>
       </c>
-      <c r="O14" s="30">
+      <c r="P14" s="44">
         <v>31.4</v>
       </c>
-      <c r="P14" s="30">
+      <c r="Q14" s="44">
         <v>19.8</v>
       </c>
-      <c r="Q14" s="30">
+      <c r="R14" s="44">
         <v>28.2</v>
       </c>
-      <c r="R14" s="30">
+      <c r="S14" s="44">
         <v>29.7</v>
       </c>
-      <c r="S14" s="30">
+      <c r="T14" s="44">
         <v>25.7</v>
       </c>
-      <c r="T14" s="30">
+      <c r="U14" s="44">
         <v>19.3</v>
       </c>
-      <c r="U14" s="30">
+      <c r="V14" s="44">
         <v>17</v>
       </c>
-      <c r="V14" s="30">
+      <c r="W14" s="44">
         <v>-5</v>
       </c>
-      <c r="W14" s="30">
+      <c r="X14" s="44">
         <v>17.8</v>
       </c>
-      <c r="X14" s="32">
+      <c r="Y14" s="35">
         <v>24.3</v>
       </c>
-      <c r="Y14" s="32">
+      <c r="Z14" s="35">
         <v>23</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="AA14" s="35">
         <v>24.2</v>
       </c>
-      <c r="AA14" s="33">
+      <c r="AB14" s="45">
         <v>11.6</v>
       </c>
-      <c r="AB14" s="34">
+      <c r="AC14" s="46">
         <v>28</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AD14" s="35">
         <v>23.6</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AE14" s="35">
         <v>18.5</v>
       </c>
-      <c r="AE14" s="39">
+      <c r="AF14" s="41">
         <v>15.8</v>
       </c>
-      <c r="AF14" s="39">
+      <c r="AG14" s="50">
         <v>16.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="Z17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="F2:U2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>каз</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>M.Bigalimov</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>