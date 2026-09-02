--- v0 (2026-08-13)
+++ v1 (2026-09-02)
@@ -3,61 +3,61 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="6345" windowWidth="14310" windowHeight="6360" tabRatio="678"/>
+    <workbookView xWindow="11610" yWindow="45" windowWidth="17040" windowHeight="12405" tabRatio="678"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="13" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="14" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="12" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Көрсеткіштер!$B:$B</definedName>
   </definedNames>
-  <calcPr calcId="144525" fullCalcOnLoad="1"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="223">
   <si>
     <t>352 759</t>
   </si>
   <si>
     <t>390 378</t>
   </si>
   <si>
     <t>444 261</t>
   </si>
   <si>
     <t>479 823</t>
   </si>
   <si>
     <t>516 318</t>
   </si>
   <si>
     <t>564 473</t>
   </si>
   <si>
     <t>645 503</t>
@@ -693,51 +693,51 @@
     <t xml:space="preserve">Zh.Botabayeva@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">Департамент национальных счетов </t>
   </si>
   <si>
     <t xml:space="preserve">Шығысқа жатқызылатын салықтар мен басқа да төленетін міндетті төлемдер (корпоративтік табыс салығынсыз, акцизсіз және ҚҚС-сыз)- барлығы, мың теңге      </t>
   </si>
   <si>
     <t>Материалдық шығындар, мың теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Есепті кезеңге орташа алғандағы қызметкерлердің тізімдік саны, адам  </t>
   </si>
   <si>
     <t>Қызметкерлердің тізімдік саны –жұмысты азаматтық-құқықтық шарт бойынша атқаратын, сонымен қатар, жұмысқа қоса атқарушылық бойынша қабылданғандарды қоспағанда, шартты жасасу мерзіміне қарамастан, еңбек шарты бойынша қабылданған адамдар саны; Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі – өндірушінің бағасымен жіберілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің құны; өткізілген өнім мен көрсетілген қызметтердің өзіндік құны – бұл өндіріс шығындары мен жұмысшылардың жалақысын қоса алғанда, есепті кезең ішінде сатылған өнімді өндіруге байланысты шығыстар; өнімдерді өткізу мен қызмет көрсетулерден түскен кіріс – қосылған құн салығы, акциздерді, сондай-ақ қайтарылып берілген тауарлар құны, сатып алушыларға ұсынылған сауда жеңілдіктері мен баға жеңілдіктерін алып тастағанда алуға жататын (алынған) кіріс сомасы; «cалық салынғанға дейінгі пайда (залал)» қаржыландырудан түскен жалпы пайда, кіріс, өзге де табыстардың сомасы мен өнімді өткізу мен қызмет көрсету бойынша шығыстардың, қаржыландыруға арналған шығыстардың, әкімшілік және өзге де шығыстардың сомасының айырмасы ретінде анықталады.</t>
   </si>
   <si>
     <t>2-МП «Шағын кәсіпорын қызметі туралы есеп», жылдық, жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -1370,417 +1370,417 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-struct/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Zh.Botabayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="4" customWidth="1"/>
     <col min="3" max="5" width="9.140625" style="4"/>
     <col min="6" max="6" width="13.5703125" style="4" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="13.5" customHeight="1">
       <c r="A1" s="47"/>
       <c r="B1" s="47"/>
     </row>
-    <row r="2" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="21" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>178</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="19.5" customHeight="1">
       <c r="A3" s="48" t="s">
         <v>187</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="19.5" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="46" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="19.5" customHeight="1">
       <c r="A5" s="49"/>
       <c r="B5" s="46" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="19.5" customHeight="1">
       <c r="A6" s="49"/>
       <c r="B6" s="46" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="18.75" customHeight="1">
       <c r="A7" s="49"/>
       <c r="B7" s="46" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="20.25" customHeight="1">
       <c r="A8" s="49"/>
       <c r="B8" s="46" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="20.25" customHeight="1">
       <c r="A9" s="49"/>
       <c r="B9" s="46" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="20.25" customHeight="1">
       <c r="A10" s="49"/>
       <c r="B10" s="46" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="18.75" customHeight="1">
       <c r="A11" s="49"/>
       <c r="B11" s="46" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="19.5" customHeight="1">
       <c r="A12" s="49"/>
       <c r="B12" s="46" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="19.5" customHeight="1">
       <c r="A13" s="49"/>
       <c r="B13" s="46" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="30" customHeight="1">
       <c r="A14" s="50"/>
       <c r="B14" s="46" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="18.75" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>188</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="158.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="158.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>189</v>
       </c>
       <c r="B16" s="40" t="s">
         <v>221</v>
       </c>
       <c r="F16" s="9"/>
     </row>
-    <row r="17" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:2" ht="21" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>190</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2" ht="28.5" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>179</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" ht="30" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>181</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2" ht="19.5" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>182</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2" ht="21" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>194</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2" ht="25.5" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>196</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="23" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:2" ht="19.5" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>197</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="24" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:2" ht="21" customHeight="1">
       <c r="A24" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="25" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:2" ht="21" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>201</v>
       </c>
       <c r="B25" s="44">
         <v>46231</v>
       </c>
     </row>
-    <row r="26" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:2" ht="21" customHeight="1">
       <c r="A26" s="5" t="s">
         <v>202</v>
       </c>
       <c r="B26" s="44">
         <v>46609</v>
       </c>
     </row>
-    <row r="27" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:2" ht="21" customHeight="1">
       <c r="A27" s="5" t="s">
         <v>183</v>
       </c>
       <c r="B27" s="41" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="28" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:2" ht="21" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>184</v>
       </c>
       <c r="B28" s="41" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="29" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:2" ht="21" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>203</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="30" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:2" ht="21" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="43" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:2" ht="15">
       <c r="B31" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A3:A14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B22" r:id="rId2"/>
     <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B24" r:id="rId4"/>
     <hyperlink ref="B30" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="16" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="16" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="16" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="17"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="22" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="18" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="18" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="18" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="18" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="18"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="19" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="18"/>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="18"/>
     </row>
-    <row r="20" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:4">
       <c r="B20" s="20" t="s">
         <v>210</v>
       </c>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A2:AB19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:W2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="11.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="72.5703125" style="1" customWidth="1"/>
     <col min="3" max="24" width="13.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="14.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="14.7109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="15" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:28" ht="12.75">
       <c r="A2" s="51" t="s">
         <v>165</v>
       </c>
       <c r="B2" s="51"/>
       <c r="C2" s="51"/>
       <c r="D2" s="51"/>
       <c r="E2" s="51"/>
       <c r="F2" s="51"/>
       <c r="G2" s="51"/>
       <c r="H2" s="51"/>
       <c r="I2" s="51"/>
       <c r="J2" s="51"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
       <c r="N2" s="51"/>
       <c r="O2" s="51"/>
       <c r="P2" s="51"/>
       <c r="Q2" s="51"/>
       <c r="R2" s="51"/>
       <c r="S2" s="51"/>
       <c r="T2" s="51"/>
       <c r="U2" s="51"/>
       <c r="V2" s="51"/>
       <c r="W2" s="51"/>
     </row>
-    <row r="4" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:28" ht="12.75">
       <c r="A4" s="37" t="s">
         <v>211</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>212</v>
       </c>
       <c r="C4" s="23">
         <v>2000</v>
       </c>
       <c r="D4" s="23">
         <v>2001</v>
       </c>
       <c r="E4" s="23">
         <v>2002</v>
       </c>
       <c r="F4" s="24">
         <v>2003</v>
       </c>
       <c r="G4" s="24">
         <v>2004</v>
       </c>
       <c r="H4" s="24">
         <v>2005</v>
       </c>
       <c r="I4" s="24">
@@ -1822,51 +1822,51 @@
       <c r="U4" s="25">
         <v>2018</v>
       </c>
       <c r="V4" s="25">
         <v>2019</v>
       </c>
       <c r="W4" s="26">
         <v>2020</v>
       </c>
       <c r="X4" s="26">
         <v>2021</v>
       </c>
       <c r="Y4" s="26">
         <v>2022</v>
       </c>
       <c r="Z4" s="26">
         <v>2023</v>
       </c>
       <c r="AA4" s="3">
         <v>2024</v>
       </c>
       <c r="AB4" s="3">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:28">
       <c r="A5" s="45">
         <v>274104</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>172</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>164</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>137</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>138</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>139</v>
       </c>
       <c r="G5" s="27" t="s">
         <v>140</v>
       </c>
       <c r="H5" s="27" t="s">
         <v>141</v>
       </c>
       <c r="I5" s="27" t="s">
@@ -1896,95 +1896,95 @@
       <c r="Q5" s="28">
         <v>884116</v>
       </c>
       <c r="R5" s="28">
         <v>1209984</v>
       </c>
       <c r="S5" s="28">
         <v>1266794</v>
       </c>
       <c r="T5" s="28">
         <v>1310172</v>
       </c>
       <c r="U5" s="28">
         <v>1431109</v>
       </c>
       <c r="V5" s="28">
         <v>1476158</v>
       </c>
       <c r="W5" s="28">
         <v>1535479</v>
       </c>
       <c r="X5" s="28">
         <v>1531425</v>
       </c>
       <c r="Y5" s="28">
-        <v>1822390</v>
+        <v>1822546</v>
       </c>
       <c r="Z5" s="28">
-        <v>1940723</v>
+        <v>1941016</v>
       </c>
       <c r="AA5" s="28">
-        <v>1899798</v>
+        <v>1899968</v>
       </c>
       <c r="AB5" s="28">
         <v>1815688</v>
       </c>
     </row>
-    <row r="6" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:28">
       <c r="A6" s="36"/>
       <c r="B6" s="32" t="s">
         <v>171</v>
       </c>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
       <c r="F6" s="27"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="27"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="27"/>
       <c r="N6" s="27"/>
       <c r="O6" s="27"/>
       <c r="P6" s="27"/>
       <c r="Q6" s="28"/>
       <c r="R6" s="28"/>
       <c r="S6" s="28"/>
       <c r="T6" s="28"/>
       <c r="U6" s="28"/>
       <c r="V6" s="28"/>
       <c r="W6" s="28"/>
       <c r="X6" s="28"/>
       <c r="Y6" s="28"/>
       <c r="Z6" s="28"/>
       <c r="AA6" s="28"/>
       <c r="AB6" s="28"/>
     </row>
-    <row r="7" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:28">
       <c r="A7" s="45">
         <v>274101</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="27" t="s">
@@ -2014,63 +2014,63 @@
       <c r="Q7" s="28">
         <v>816347</v>
       </c>
       <c r="R7" s="28">
         <v>1125169</v>
       </c>
       <c r="S7" s="28">
         <v>1175295</v>
       </c>
       <c r="T7" s="28">
         <v>1212686</v>
       </c>
       <c r="U7" s="28">
         <v>1326467</v>
       </c>
       <c r="V7" s="28">
         <v>1366514</v>
       </c>
       <c r="W7" s="28">
         <v>1410073</v>
       </c>
       <c r="X7" s="28">
         <v>1421017</v>
       </c>
       <c r="Y7" s="28">
-        <v>1645840</v>
+        <v>1645995</v>
       </c>
       <c r="Z7" s="28">
-        <v>1755973</v>
+        <v>1756265</v>
       </c>
       <c r="AA7" s="28">
-        <v>1745480</v>
+        <v>1745668</v>
       </c>
       <c r="AB7" s="28">
         <v>1645787</v>
       </c>
     </row>
-    <row r="8" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:28">
       <c r="A8" s="45">
         <v>271101</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>170</v>
       </c>
       <c r="C8" s="27">
         <v>34355315</v>
       </c>
       <c r="D8" s="27" t="s">
         <v>114</v>
       </c>
       <c r="E8" s="27" t="s">
         <v>115</v>
       </c>
       <c r="F8" s="27" t="s">
         <v>116</v>
       </c>
       <c r="G8" s="27" t="s">
         <v>117</v>
       </c>
       <c r="H8" s="27" t="s">
         <v>118</v>
       </c>
       <c r="I8" s="27" t="s">
@@ -2100,63 +2100,63 @@
       <c r="Q8" s="27">
         <v>795324428</v>
       </c>
       <c r="R8" s="27">
         <v>1372493857</v>
       </c>
       <c r="S8" s="27">
         <v>1522188880</v>
       </c>
       <c r="T8" s="27">
         <v>1647701662</v>
       </c>
       <c r="U8" s="27">
         <v>1898575482</v>
       </c>
       <c r="V8" s="27">
         <v>2189335181</v>
       </c>
       <c r="W8" s="29">
         <v>2448835830.1488781</v>
       </c>
       <c r="X8" s="29">
         <v>2898943825</v>
       </c>
       <c r="Y8" s="29">
-        <v>3899973053</v>
+        <v>3900773700</v>
       </c>
       <c r="Z8" s="29">
-        <v>4874543005</v>
+        <v>4875973114</v>
       </c>
       <c r="AA8" s="30">
-        <v>6502961454</v>
+        <v>6503987887</v>
       </c>
       <c r="AB8" s="30">
         <v>6036292246</v>
       </c>
     </row>
-    <row r="9" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:28">
       <c r="A9" s="45">
         <v>274107</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>177</v>
       </c>
       <c r="C9" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="27" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="27" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="27" t="s">
@@ -2186,63 +2186,63 @@
       <c r="Q9" s="27">
         <v>87722.2</v>
       </c>
       <c r="R9" s="29">
         <v>105727</v>
       </c>
       <c r="S9" s="27">
         <v>112463</v>
       </c>
       <c r="T9" s="27">
         <v>116753</v>
       </c>
       <c r="U9" s="27">
         <v>125240</v>
       </c>
       <c r="V9" s="27">
         <v>141379</v>
       </c>
       <c r="W9" s="29">
         <v>153292.10320279142</v>
       </c>
       <c r="X9" s="29">
         <v>180968.90751591732</v>
       </c>
       <c r="Y9" s="29">
-        <v>213103.63951838683</v>
+        <v>213122</v>
       </c>
       <c r="Z9" s="29">
-        <v>249137.46936216261</v>
+        <v>249166</v>
       </c>
       <c r="AA9" s="30">
-        <v>334916.17075294629</v>
+        <v>334936</v>
       </c>
       <c r="AB9" s="30">
         <v>329211.52998286829</v>
       </c>
     </row>
-    <row r="10" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:28">
       <c r="A10" s="45">
         <v>271305</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>169</v>
       </c>
       <c r="C10" s="27" t="s">
         <v>72</v>
       </c>
       <c r="D10" s="27" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="27" t="s">
         <v>75</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>76</v>
       </c>
       <c r="H10" s="27" t="s">
         <v>77</v>
       </c>
       <c r="I10" s="27" t="s">
@@ -2272,63 +2272,63 @@
       <c r="Q10" s="27">
         <v>7913611533</v>
       </c>
       <c r="R10" s="27">
         <v>10057826792</v>
       </c>
       <c r="S10" s="27">
         <v>13386126078</v>
       </c>
       <c r="T10" s="27">
         <v>16250015359</v>
       </c>
       <c r="U10" s="27">
         <v>18253746052</v>
       </c>
       <c r="V10" s="27">
         <v>22746925835</v>
       </c>
       <c r="W10" s="29">
         <v>23164510024</v>
       </c>
       <c r="X10" s="29">
         <v>28025374573</v>
       </c>
       <c r="Y10" s="29">
-        <v>36393317889</v>
+        <v>36539684728</v>
       </c>
       <c r="Z10" s="29">
-        <v>45306922051</v>
+        <v>45577129436</v>
       </c>
       <c r="AA10" s="30">
-        <v>53980352500</v>
+        <v>54197184736</v>
       </c>
       <c r="AB10" s="30">
         <v>50626440094</v>
       </c>
     </row>
-    <row r="11" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:28">
       <c r="A11" s="45">
         <v>271101</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>168</v>
       </c>
       <c r="C11" s="27" t="s">
         <v>86</v>
       </c>
       <c r="D11" s="27" t="s">
         <v>87</v>
       </c>
       <c r="E11" s="27" t="s">
         <v>88</v>
       </c>
       <c r="F11" s="27" t="s">
         <v>89</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>90</v>
       </c>
       <c r="H11" s="27" t="s">
         <v>91</v>
       </c>
       <c r="I11" s="27" t="s">
@@ -2358,63 +2358,63 @@
       <c r="Q11" s="27">
         <v>6985722604</v>
       </c>
       <c r="R11" s="27">
         <v>13368458322</v>
       </c>
       <c r="S11" s="27">
         <v>15664888726</v>
       </c>
       <c r="T11" s="27">
         <v>17016678241</v>
       </c>
       <c r="U11" s="27">
         <v>18485582264</v>
       </c>
       <c r="V11" s="27">
         <v>21114175138</v>
       </c>
       <c r="W11" s="29">
         <v>25253528227.956043</v>
       </c>
       <c r="X11" s="29">
         <v>23373678860</v>
       </c>
       <c r="Y11" s="29">
-        <v>37501413151</v>
+        <v>37518334218</v>
       </c>
       <c r="Z11" s="29">
-        <v>43562981513</v>
+        <v>43566327738</v>
       </c>
       <c r="AA11" s="30">
-        <v>49981573742</v>
+        <v>49987129811</v>
       </c>
       <c r="AB11" s="30">
         <v>50696404909</v>
       </c>
     </row>
-    <row r="12" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:28">
       <c r="A12" s="45">
         <v>271101</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>219</v>
       </c>
       <c r="C12" s="27" t="s">
         <v>100</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>101</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>102</v>
       </c>
       <c r="F12" s="27" t="s">
         <v>103</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>104</v>
       </c>
       <c r="H12" s="27" t="s">
         <v>105</v>
       </c>
       <c r="I12" s="27" t="s">
@@ -2444,63 +2444,63 @@
       <c r="Q12" s="27">
         <v>2176776661</v>
       </c>
       <c r="R12" s="27">
         <v>3029409139</v>
       </c>
       <c r="S12" s="27">
         <v>4364129278</v>
       </c>
       <c r="T12" s="27">
         <v>4546314880</v>
       </c>
       <c r="U12" s="27">
         <v>5173666408</v>
       </c>
       <c r="V12" s="27">
         <v>6483365642</v>
       </c>
       <c r="W12" s="29">
         <v>6811033297.9075966</v>
       </c>
       <c r="X12" s="29">
         <v>7091394166</v>
       </c>
       <c r="Y12" s="29">
-        <v>9647529010</v>
+        <v>9647556825</v>
       </c>
       <c r="Z12" s="29">
-        <v>9981240419</v>
+        <v>9981208075</v>
       </c>
       <c r="AA12" s="30">
-        <v>10900971828</v>
+        <v>10900912197</v>
       </c>
       <c r="AB12" s="30">
         <v>13364796354</v>
       </c>
     </row>
-    <row r="13" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:28">
       <c r="A13" s="45">
         <v>271301</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>167</v>
       </c>
       <c r="C13" s="27" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="27" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>46</v>
       </c>
       <c r="H13" s="27" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="27" t="s">
@@ -2530,63 +2530,63 @@
       <c r="Q13" s="27" t="s">
         <v>56</v>
       </c>
       <c r="R13" s="27" t="s">
         <v>57</v>
       </c>
       <c r="S13" s="27">
         <v>1640645768</v>
       </c>
       <c r="T13" s="27">
         <v>1283753128</v>
       </c>
       <c r="U13" s="27">
         <v>3687697909</v>
       </c>
       <c r="V13" s="27">
         <v>5722699200</v>
       </c>
       <c r="W13" s="29">
         <v>4742765226</v>
       </c>
       <c r="X13" s="29">
         <v>8649502522</v>
       </c>
       <c r="Y13" s="29">
-        <v>11277195396</v>
+        <v>11275290238</v>
       </c>
       <c r="Z13" s="29">
-        <v>14506179711</v>
+        <v>14560620982</v>
       </c>
       <c r="AA13" s="30">
-        <v>17625249409</v>
+        <v>17604983493</v>
       </c>
       <c r="AB13" s="30">
         <v>12747929215</v>
       </c>
     </row>
-    <row r="14" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:28">
       <c r="A14" s="45">
         <v>271201</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>174</v>
       </c>
       <c r="C14" s="27" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="27" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="27" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="27" t="s">
@@ -2616,63 +2616,63 @@
       <c r="Q14" s="27">
         <v>12774211907</v>
       </c>
       <c r="R14" s="27">
         <v>16540444186</v>
       </c>
       <c r="S14" s="27">
         <v>22243125455</v>
       </c>
       <c r="T14" s="27">
         <v>27558315344</v>
       </c>
       <c r="U14" s="27">
         <v>33678917942</v>
       </c>
       <c r="V14" s="27">
         <v>39743261321</v>
       </c>
       <c r="W14" s="29">
         <v>41739013635</v>
       </c>
       <c r="X14" s="29">
         <v>57646602717</v>
       </c>
       <c r="Y14" s="29">
-        <v>65823028718</v>
+        <v>65969382086</v>
       </c>
       <c r="Z14" s="29">
-        <v>81520672457</v>
+        <v>81790876030</v>
       </c>
       <c r="AA14" s="30">
-        <v>94528753318</v>
+        <v>94745579528</v>
       </c>
       <c r="AB14" s="30">
         <v>99219433854</v>
       </c>
     </row>
-    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:28">
       <c r="A15" s="45">
         <v>271202</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>175</v>
       </c>
       <c r="C15" s="27" t="s">
         <v>150</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>151</v>
       </c>
       <c r="E15" s="27" t="s">
         <v>152</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>153</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>154</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>155</v>
       </c>
       <c r="I15" s="27" t="s">
@@ -2702,63 +2702,63 @@
       <c r="Q15" s="27">
         <v>8953162808</v>
       </c>
       <c r="R15" s="27">
         <v>11795792677</v>
       </c>
       <c r="S15" s="27">
         <v>16054797241</v>
       </c>
       <c r="T15" s="27">
         <v>19856101669</v>
       </c>
       <c r="U15" s="27">
         <v>23202889659</v>
       </c>
       <c r="V15" s="27">
         <v>26726102988</v>
       </c>
       <c r="W15" s="29">
         <v>29757194640</v>
       </c>
       <c r="X15" s="29">
         <v>40259110666</v>
       </c>
       <c r="Y15" s="29">
-        <v>43775155869</v>
+        <v>43906461472</v>
       </c>
       <c r="Z15" s="29">
-        <v>55422899546</v>
+        <v>55635747800</v>
       </c>
       <c r="AA15" s="30">
-        <v>61579093168</v>
+        <v>61810482916</v>
       </c>
       <c r="AB15" s="30">
         <v>68016005655</v>
       </c>
     </row>
-    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:28">
       <c r="A16" s="45">
         <v>271203</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>176</v>
       </c>
       <c r="C16" s="27" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="27" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>62</v>
       </c>
       <c r="H16" s="27" t="s">
         <v>63</v>
       </c>
       <c r="I16" s="27" t="s">
@@ -2788,63 +2788,63 @@
       <c r="Q16" s="27">
         <v>3821049099</v>
       </c>
       <c r="R16" s="27">
         <v>4744651510</v>
       </c>
       <c r="S16" s="27">
         <v>6188328214</v>
       </c>
       <c r="T16" s="27">
         <v>7702213674</v>
       </c>
       <c r="U16" s="27">
         <v>10476028284</v>
       </c>
       <c r="V16" s="27">
         <v>13017158568</v>
       </c>
       <c r="W16" s="29">
         <v>11981819144</v>
       </c>
       <c r="X16" s="29">
         <v>17387492213</v>
       </c>
       <c r="Y16" s="29">
-        <v>22047873116</v>
+        <v>22062920876</v>
       </c>
       <c r="Z16" s="29">
-        <v>26097773063</v>
+        <v>26155128385</v>
       </c>
       <c r="AA16" s="30">
-        <v>32949660312</v>
+        <v>32935096772</v>
       </c>
       <c r="AB16" s="30">
         <v>31203428430</v>
       </c>
     </row>
-    <row r="17" spans="1:28" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:28" ht="23.25" customHeight="1">
       <c r="A17" s="45">
         <v>271101</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>218</v>
       </c>
       <c r="C17" s="27" t="s">
         <v>164</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>164</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>164</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>164</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>127</v>
       </c>
       <c r="H17" s="27" t="s">
         <v>128</v>
       </c>
       <c r="I17" s="27" t="s">
@@ -2874,63 +2874,63 @@
       <c r="Q17" s="27">
         <v>182069357</v>
       </c>
       <c r="R17" s="27">
         <v>277618551</v>
       </c>
       <c r="S17" s="27">
         <v>304107270</v>
       </c>
       <c r="T17" s="27">
         <v>372334638</v>
       </c>
       <c r="U17" s="27">
         <v>393322851.26112884</v>
       </c>
       <c r="V17" s="27">
         <v>377212711</v>
       </c>
       <c r="W17" s="29">
         <v>636398150.15308487</v>
       </c>
       <c r="X17" s="29">
         <v>574040010</v>
       </c>
       <c r="Y17" s="29">
-        <v>745611982</v>
+        <v>223499877</v>
       </c>
       <c r="Z17" s="29">
-        <v>918370398</v>
+        <v>918525601</v>
       </c>
       <c r="AA17" s="30">
-        <v>1184640498</v>
+        <v>1184772944</v>
       </c>
       <c r="AB17" s="30">
         <v>1280205560</v>
       </c>
     </row>
-    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:28">
       <c r="A19" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B19" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:W2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.23" right="0.19" top="0.54" bottom="0.44" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>