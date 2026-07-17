--- v0 (2026-04-16)
+++ v1 (2026-07-17)
@@ -1,116 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7050"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="рус" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="14">
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Материальные затраты</t>
   </si>
   <si>
     <t>Фонд заработной платы работников</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>Рентабельность (убыточность), %</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Амортизация</t>
   </si>
   <si>
-    <t>млн.тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Производственные расходы</t>
   </si>
   <si>
     <t>9 961  018</t>
   </si>
   <si>
     <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий за 1995 - 2024 гг.</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="###,###,###,##0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -624,113 +624,115 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AE34"/>
+  <dimension ref="A2:AF34"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="AH35" sqref="AH35"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="Z5" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="AF4" sqref="AF4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="41" customWidth="1"/>
     <col min="2" max="27" width="11.140625" style="41" customWidth="1"/>
     <col min="28" max="28" width="12.7109375" style="41" customWidth="1"/>
     <col min="29" max="29" width="12.85546875" style="41" customWidth="1"/>
     <col min="30" max="30" width="13.85546875" style="41" customWidth="1"/>
-    <col min="31" max="31" width="16.7109375" style="41" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="35" max="16384" width="9.140625" style="41"/>
+    <col min="31" max="31" width="13.7109375" style="41" customWidth="1"/>
+    <col min="32" max="32" width="13.42578125" style="41" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="15.75">
       <c r="A2" s="48" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
       <c r="J2" s="48"/>
       <c r="K2" s="48"/>
       <c r="L2" s="48"/>
       <c r="M2" s="48"/>
       <c r="N2" s="48"/>
       <c r="O2" s="48"/>
       <c r="P2" s="48"/>
       <c r="Q2" s="48"/>
       <c r="R2" s="48"/>
       <c r="S2" s="48"/>
       <c r="T2" s="48"/>
       <c r="U2" s="48"/>
       <c r="V2" s="48"/>
       <c r="W2" s="48"/>
       <c r="X2" s="48"/>
       <c r="Y2" s="48"/>
       <c r="Z2" s="48"/>
       <c r="AA2" s="48"/>
       <c r="AB2" s="48"/>
       <c r="AC2" s="48"/>
       <c r="AD2" s="48"/>
       <c r="AE2" s="48"/>
     </row>
-    <row r="3" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:32">
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
-      <c r="AE3" s="9" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AE3" s="9"/>
+      <c r="AF3" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" s="2"/>
       <c r="B4" s="3">
         <v>1995</v>
       </c>
       <c r="C4" s="3">
         <v>1996</v>
       </c>
       <c r="D4" s="3">
         <v>1997</v>
       </c>
       <c r="E4" s="3">
         <v>1998</v>
       </c>
       <c r="F4" s="3">
         <v>1999</v>
       </c>
       <c r="G4" s="3">
         <v>2000</v>
       </c>
       <c r="H4" s="3">
         <v>2001</v>
       </c>
       <c r="I4" s="3">
         <v>2002</v>
       </c>
@@ -778,52 +780,55 @@
       </c>
       <c r="X4" s="3">
         <v>2017</v>
       </c>
       <c r="Y4" s="3">
         <v>2018</v>
       </c>
       <c r="Z4" s="4">
         <v>2019</v>
       </c>
       <c r="AA4" s="5">
         <v>2020</v>
       </c>
       <c r="AB4" s="6">
         <v>2021</v>
       </c>
       <c r="AC4" s="7">
         <v>2022</v>
       </c>
       <c r="AD4" s="8">
         <v>2023</v>
       </c>
       <c r="AE4" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:31" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="AF4" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" ht="38.25">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="12">
         <v>1841201</v>
       </c>
       <c r="H5" s="12">
         <v>2018231</v>
       </c>
       <c r="I5" s="12">
@@ -873,52 +878,55 @@
       </c>
       <c r="X5" s="14">
         <v>28195312</v>
       </c>
       <c r="Y5" s="14">
         <v>31451281</v>
       </c>
       <c r="Z5" s="15">
         <v>35036986</v>
       </c>
       <c r="AA5" s="16">
         <v>32439589.986000001</v>
       </c>
       <c r="AB5" s="17">
         <v>42113681</v>
       </c>
       <c r="AC5" s="17">
         <v>55422239</v>
       </c>
       <c r="AD5" s="17">
         <v>59019210</v>
       </c>
       <c r="AE5" s="46">
         <v>64683597.899999999</v>
       </c>
-    </row>
-    <row r="6" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF5" s="46">
+        <v>75752974.589000002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="19">
         <v>472317</v>
       </c>
       <c r="C6" s="19">
         <v>523140</v>
       </c>
       <c r="D6" s="19">
         <v>483347</v>
       </c>
       <c r="E6" s="19">
         <v>620877</v>
       </c>
       <c r="F6" s="19">
         <v>699087</v>
       </c>
       <c r="G6" s="19">
         <v>1073542</v>
       </c>
       <c r="H6" s="19">
         <v>1339761</v>
       </c>
       <c r="I6" s="19">
@@ -968,52 +976,55 @@
       </c>
       <c r="X6" s="22">
         <v>11864928</v>
       </c>
       <c r="Y6" s="22">
         <v>11772359</v>
       </c>
       <c r="Z6" s="23">
         <v>13602631</v>
       </c>
       <c r="AA6" s="24">
         <v>13990512</v>
       </c>
       <c r="AB6" s="25">
         <v>17356514</v>
       </c>
       <c r="AC6" s="17">
         <v>22193415</v>
       </c>
       <c r="AD6" s="25">
         <v>25655867</v>
       </c>
       <c r="AE6" s="47">
         <v>27577965</v>
       </c>
-    </row>
-    <row r="7" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF6" s="47">
+        <v>35732092.401000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="27">
         <v>43894</v>
       </c>
       <c r="C7" s="27">
         <v>73755</v>
       </c>
       <c r="D7" s="27">
         <v>89600</v>
       </c>
       <c r="E7" s="27">
         <v>98472</v>
       </c>
       <c r="F7" s="27">
         <v>99099</v>
       </c>
       <c r="G7" s="27">
         <v>127017</v>
       </c>
       <c r="H7" s="27">
         <v>148088</v>
       </c>
       <c r="I7" s="27">
@@ -1063,52 +1074,55 @@
       </c>
       <c r="X7" s="27">
         <v>2763217</v>
       </c>
       <c r="Y7" s="27">
         <v>2718443</v>
       </c>
       <c r="Z7" s="27">
         <v>3058380</v>
       </c>
       <c r="AA7" s="28">
         <v>3328241</v>
       </c>
       <c r="AB7" s="25">
         <v>3460606</v>
       </c>
       <c r="AC7" s="29">
         <v>3889388</v>
       </c>
       <c r="AD7" s="30">
         <v>4503070</v>
       </c>
       <c r="AE7" s="44">
         <v>6749326</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="AF7" s="44">
+        <v>9031573.3220000006</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" ht="25.5">
       <c r="A8" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="19">
         <v>161234</v>
       </c>
       <c r="C8" s="19">
         <v>204383</v>
       </c>
       <c r="D8" s="19">
         <v>157448</v>
       </c>
       <c r="E8" s="19">
         <v>171484</v>
       </c>
       <c r="F8" s="19">
         <v>182291</v>
       </c>
       <c r="G8" s="19">
         <v>248252</v>
       </c>
       <c r="H8" s="19">
         <v>305631</v>
       </c>
       <c r="I8" s="19">
@@ -1158,54 +1172,57 @@
       </c>
       <c r="X8" s="22">
         <v>3789163</v>
       </c>
       <c r="Y8" s="22">
         <v>3042803</v>
       </c>
       <c r="Z8" s="23">
         <v>3414714</v>
       </c>
       <c r="AA8" s="24">
         <v>3600994.9559999998</v>
       </c>
       <c r="AB8" s="25">
         <v>3931279</v>
       </c>
       <c r="AC8" s="17">
         <v>5238522</v>
       </c>
       <c r="AD8" s="30">
         <v>6536897</v>
       </c>
       <c r="AE8" s="47">
         <v>6998799</v>
       </c>
-    </row>
-    <row r="9" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF8" s="47">
+        <v>7786931.5109999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" s="18" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B9" s="19">
         <v>940939</v>
       </c>
       <c r="C9" s="19">
         <v>1082273</v>
       </c>
       <c r="D9" s="19">
         <v>950348</v>
       </c>
       <c r="E9" s="19">
         <v>1184643</v>
       </c>
       <c r="F9" s="19">
         <v>1367202</v>
       </c>
       <c r="G9" s="19">
         <v>2314245</v>
       </c>
       <c r="H9" s="19">
         <v>2773130</v>
       </c>
       <c r="I9" s="19">
         <v>2970925</v>
       </c>
@@ -1253,52 +1270,55 @@
       </c>
       <c r="X9" s="22">
         <v>19794441</v>
       </c>
       <c r="Y9" s="22">
         <v>21739992</v>
       </c>
       <c r="Z9" s="23">
         <v>24908950</v>
       </c>
       <c r="AA9" s="24">
         <v>24946570.026999999</v>
       </c>
       <c r="AB9" s="25">
         <v>30378823</v>
       </c>
       <c r="AC9" s="17">
         <v>39407109</v>
       </c>
       <c r="AD9" s="25">
         <v>45975501</v>
       </c>
       <c r="AE9" s="47">
         <v>50353059</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="AF9" s="47">
+        <v>63556408.526000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" ht="25.5">
       <c r="A10" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="31">
         <v>924644</v>
       </c>
       <c r="C10" s="31">
         <v>1110982</v>
       </c>
       <c r="D10" s="31">
         <v>1141668</v>
       </c>
       <c r="E10" s="31">
         <v>1097506</v>
       </c>
       <c r="F10" s="31">
         <v>1588392</v>
       </c>
       <c r="G10" s="31">
         <v>2339280</v>
       </c>
       <c r="H10" s="31">
         <v>2716556</v>
       </c>
       <c r="I10" s="31">
@@ -1348,52 +1368,55 @@
       </c>
       <c r="X10" s="22">
         <v>38706602</v>
       </c>
       <c r="Y10" s="22">
         <v>44642924</v>
       </c>
       <c r="Z10" s="23">
         <v>49701796</v>
       </c>
       <c r="AA10" s="24">
         <v>46675618.379000001</v>
       </c>
       <c r="AB10" s="17">
         <v>60323895</v>
       </c>
       <c r="AC10" s="17">
         <v>78132450</v>
       </c>
       <c r="AD10" s="17">
         <v>81956087</v>
       </c>
       <c r="AE10" s="44">
         <v>91236611</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="AF10" s="44">
+        <v>107626942.79899999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" ht="25.5">
       <c r="A11" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="31">
         <v>96053</v>
       </c>
       <c r="C11" s="31">
         <v>73220</v>
       </c>
       <c r="D11" s="31">
         <v>-32756</v>
       </c>
       <c r="E11" s="31">
         <v>-91897</v>
       </c>
       <c r="F11" s="31">
         <v>101508</v>
       </c>
       <c r="G11" s="21">
         <v>422046</v>
       </c>
       <c r="H11" s="21">
         <v>353803</v>
       </c>
       <c r="I11" s="21">
@@ -1443,52 +1466,55 @@
       </c>
       <c r="X11" s="22">
         <v>8819060</v>
       </c>
       <c r="Y11" s="22">
         <v>9730672</v>
       </c>
       <c r="Z11" s="23">
         <v>11013532</v>
       </c>
       <c r="AA11" s="24">
         <v>6679821.4670000002</v>
       </c>
       <c r="AB11" s="17">
         <v>14796652</v>
       </c>
       <c r="AC11" s="17">
         <v>17995441</v>
       </c>
       <c r="AD11" s="17">
         <v>14764670</v>
       </c>
       <c r="AE11" s="44">
         <v>14653528</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF11" s="44">
+        <v>17867907.657000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="19">
         <v>409244</v>
       </c>
       <c r="C12" s="19">
         <v>521944</v>
       </c>
       <c r="D12" s="19">
         <v>541018</v>
       </c>
       <c r="E12" s="19">
         <v>664716</v>
       </c>
       <c r="F12" s="19">
         <v>699457</v>
       </c>
       <c r="G12" s="19">
         <v>735617</v>
       </c>
       <c r="H12" s="19">
         <v>770502</v>
       </c>
       <c r="I12" s="19">
@@ -1521,69 +1547,72 @@
       <c r="R12" s="21">
         <v>8633749.6699999999</v>
       </c>
       <c r="S12" s="21">
         <v>10010647.431</v>
       </c>
       <c r="T12" s="21">
         <v>6859708.5290000001</v>
       </c>
       <c r="U12" s="21">
         <v>7200880.8799999999</v>
       </c>
       <c r="V12" s="21">
         <v>6791862.5899999999</v>
       </c>
       <c r="W12" s="19">
         <v>8612623.3000000007</v>
       </c>
       <c r="X12" s="22">
         <v>8679346</v>
       </c>
       <c r="Y12" s="22">
         <v>8988221</v>
       </c>
       <c r="Z12" s="23" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AA12" s="24">
         <v>10251381.078</v>
       </c>
       <c r="AB12" s="17">
         <v>12248656</v>
       </c>
       <c r="AC12" s="17">
         <v>14280630</v>
       </c>
       <c r="AD12" s="17">
         <v>17098607</v>
       </c>
       <c r="AE12" s="47">
         <v>20418148</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="AF12" s="47">
+        <v>22624366.818999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="25.5">
       <c r="A13" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="21">
         <v>634913</v>
       </c>
       <c r="C13" s="21">
         <v>1019593</v>
       </c>
       <c r="D13" s="21">
         <v>1100823</v>
       </c>
       <c r="E13" s="19">
         <v>1598785</v>
       </c>
       <c r="F13" s="19">
         <v>1954934</v>
       </c>
       <c r="G13" s="19">
         <v>2014066</v>
       </c>
       <c r="H13" s="19">
         <v>2233442</v>
       </c>
       <c r="I13" s="19">
@@ -1633,52 +1662,55 @@
       </c>
       <c r="X13" s="22">
         <v>44055950</v>
       </c>
       <c r="Y13" s="22">
         <v>48108123</v>
       </c>
       <c r="Z13" s="23">
         <v>51326640</v>
       </c>
       <c r="AA13" s="24">
         <v>53638939.847000003</v>
       </c>
       <c r="AB13" s="33">
         <v>61494411</v>
       </c>
       <c r="AC13" s="17">
         <v>77876540</v>
       </c>
       <c r="AD13" s="17">
         <v>70138015</v>
       </c>
       <c r="AE13" s="47">
         <v>79756625</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="AF13" s="47">
+        <v>89717024.557999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="25.5">
       <c r="A14" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="35">
         <v>11.4</v>
       </c>
       <c r="C14" s="35">
         <v>7</v>
       </c>
       <c r="D14" s="35">
         <v>-2.9</v>
       </c>
       <c r="E14" s="35">
         <v>-7.4</v>
       </c>
       <c r="F14" s="35">
         <v>7.6</v>
       </c>
       <c r="G14" s="35">
         <v>21.6</v>
       </c>
       <c r="H14" s="35">
         <v>14.8</v>
       </c>
       <c r="I14" s="35">
@@ -1728,237 +1760,240 @@
       </c>
       <c r="X14" s="37">
         <v>24.3</v>
       </c>
       <c r="Y14" s="37">
         <v>23</v>
       </c>
       <c r="Z14" s="38">
         <v>24.2</v>
       </c>
       <c r="AA14" s="39">
         <v>11.6</v>
       </c>
       <c r="AB14" s="40">
         <v>28</v>
       </c>
       <c r="AC14" s="38">
         <v>23.6</v>
       </c>
       <c r="AD14" s="38">
         <v>18.5</v>
       </c>
       <c r="AE14" s="45">
         <v>15.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF14" s="45">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" s="42"/>
       <c r="N16" s="30"/>
       <c r="O16" s="30"/>
       <c r="P16" s="30"/>
       <c r="Q16" s="30"/>
       <c r="R16" s="30"/>
       <c r="S16" s="30"/>
       <c r="T16" s="30"/>
       <c r="U16" s="30"/>
       <c r="V16" s="30"/>
       <c r="AC16" s="1"/>
     </row>
-    <row r="17" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="17" spans="14:22">
       <c r="O17" s="30"/>
       <c r="P17" s="30"/>
       <c r="Q17" s="30"/>
       <c r="R17" s="30"/>
       <c r="S17" s="30"/>
       <c r="T17" s="30"/>
       <c r="U17" s="30"/>
       <c r="V17" s="30"/>
     </row>
-    <row r="18" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="18" spans="14:22">
       <c r="N18" s="30"/>
       <c r="O18" s="30"/>
       <c r="P18" s="30"/>
       <c r="Q18" s="30"/>
       <c r="R18" s="30"/>
       <c r="S18" s="30"/>
       <c r="T18" s="30"/>
       <c r="U18" s="30"/>
       <c r="V18" s="30"/>
     </row>
-    <row r="19" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="19" spans="14:22">
       <c r="O19" s="30"/>
       <c r="P19" s="30"/>
       <c r="Q19" s="30"/>
       <c r="R19" s="30"/>
       <c r="S19" s="30"/>
       <c r="T19" s="30"/>
       <c r="U19" s="30"/>
       <c r="V19" s="30"/>
     </row>
-    <row r="20" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="20" spans="14:22">
       <c r="N20" s="33"/>
       <c r="O20" s="43"/>
       <c r="P20" s="33"/>
       <c r="Q20" s="43"/>
       <c r="R20" s="33"/>
       <c r="S20" s="43"/>
       <c r="T20" s="33"/>
       <c r="U20" s="43"/>
       <c r="V20" s="30"/>
     </row>
-    <row r="21" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="21" spans="14:22">
       <c r="O21" s="30"/>
       <c r="P21" s="30"/>
       <c r="Q21" s="30"/>
       <c r="R21" s="30"/>
       <c r="S21" s="30"/>
       <c r="T21" s="30"/>
       <c r="U21" s="30"/>
       <c r="V21" s="30"/>
     </row>
-    <row r="22" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="22" spans="14:22">
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
     </row>
-    <row r="23" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="23" spans="14:22">
       <c r="O23" s="30"/>
       <c r="P23" s="30"/>
       <c r="Q23" s="30"/>
       <c r="R23" s="30"/>
       <c r="S23" s="30"/>
       <c r="T23" s="30"/>
       <c r="U23" s="30"/>
       <c r="V23" s="30"/>
     </row>
-    <row r="24" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="24" spans="14:22">
       <c r="O24" s="30"/>
       <c r="P24" s="30"/>
       <c r="Q24" s="30"/>
       <c r="R24" s="30"/>
       <c r="S24" s="30"/>
       <c r="T24" s="30"/>
       <c r="U24" s="30"/>
       <c r="V24" s="30"/>
     </row>
-    <row r="25" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="25" spans="14:22">
       <c r="O25" s="30"/>
       <c r="P25" s="30"/>
       <c r="Q25" s="30"/>
       <c r="R25" s="30"/>
       <c r="S25" s="30"/>
       <c r="T25" s="30"/>
       <c r="U25" s="30"/>
       <c r="V25" s="30"/>
     </row>
-    <row r="26" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="26" spans="14:22">
       <c r="O26" s="30"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="30"/>
       <c r="R26" s="30"/>
       <c r="S26" s="30"/>
       <c r="T26" s="30"/>
       <c r="U26" s="30"/>
       <c r="V26" s="30"/>
     </row>
-    <row r="27" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="27" spans="14:22">
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="30"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="30"/>
     </row>
-    <row r="28" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="28" spans="14:22">
       <c r="O28" s="30"/>
       <c r="P28" s="30"/>
       <c r="Q28" s="30"/>
       <c r="R28" s="30"/>
       <c r="S28" s="30"/>
       <c r="T28" s="30"/>
       <c r="U28" s="30"/>
       <c r="V28" s="30"/>
     </row>
-    <row r="29" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="29" spans="14:22">
       <c r="O29" s="30"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="30"/>
       <c r="R29" s="30"/>
       <c r="S29" s="30"/>
       <c r="T29" s="30"/>
       <c r="U29" s="30"/>
       <c r="V29" s="30"/>
     </row>
-    <row r="30" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="30" spans="14:22">
       <c r="O30" s="30"/>
       <c r="P30" s="30"/>
       <c r="Q30" s="30"/>
       <c r="R30" s="30"/>
       <c r="S30" s="30"/>
       <c r="T30" s="30"/>
       <c r="U30" s="30"/>
       <c r="V30" s="30"/>
     </row>
-    <row r="31" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="31" spans="14:22">
       <c r="O31" s="30"/>
       <c r="P31" s="30"/>
       <c r="Q31" s="30"/>
       <c r="R31" s="30"/>
       <c r="S31" s="30"/>
       <c r="T31" s="30"/>
       <c r="U31" s="30"/>
       <c r="V31" s="30"/>
     </row>
-    <row r="32" spans="14:22" x14ac:dyDescent="0.2">
+    <row r="32" spans="14:22">
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="30"/>
       <c r="S32" s="30"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="30"/>
     </row>
-    <row r="33" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="33" spans="15:22">
       <c r="O33" s="30"/>
       <c r="P33" s="30"/>
       <c r="Q33" s="30"/>
       <c r="R33" s="30"/>
       <c r="S33" s="30"/>
       <c r="T33" s="30"/>
       <c r="U33" s="30"/>
       <c r="V33" s="30"/>
     </row>
-    <row r="34" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="34" spans="15:22">
       <c r="O34" s="30"/>
       <c r="P34" s="30"/>
       <c r="Q34" s="30"/>
       <c r="R34" s="30"/>
       <c r="S34" s="30"/>
       <c r="T34" s="30"/>
       <c r="U34" s="30"/>
       <c r="V34" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:AE2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">