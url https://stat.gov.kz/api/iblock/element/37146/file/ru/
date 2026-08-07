--- v1 (2026-07-17)
+++ v2 (2026-08-07)
@@ -1,380 +1,726 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="11865" tabRatio="950"/>
   </bookViews>
   <sheets>
-    <sheet name="рус" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="65">
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Материальные затраты</t>
   </si>
   <si>
+    <t>Амортизация</t>
+  </si>
+  <si>
     <t>Фонд заработной платы работников</t>
   </si>
   <si>
+    <t>Производственные расходы</t>
+  </si>
+  <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>Рентабельность (убыточность), %</t>
   </si>
   <si>
+    <t xml:space="preserve">Показатель формируется в соответствии с  международными и национальными стандартами финансовой отчетности (МСФО, НСФО). </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Формируется на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>статистической формы</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> общегосударственного статистического наблюдения 1-ПФ "Отчет о финансово-хозяйственной деятельности предприятий". </t>
+    </r>
+  </si>
+  <si>
+    <t>Публикуется по РК</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-struct/spreadsheets/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Департамент национальных счетов </t>
+  </si>
+  <si>
+    <t>+7 7172749521</t>
+  </si>
+  <si>
+    <t>g.omarova@aspire.gov.kz</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>Амортизация</t>
-[...4 lines deleted...]
-  <si>
     <t>9 961  018</t>
   </si>
   <si>
-    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий за 1995 - 2024 гг.</t>
-[...2 lines deleted...]
-    <t>млн.теңге</t>
+    <t xml:space="preserve">Наименование показателя </t>
+  </si>
+  <si>
+    <t>С1995 года</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг – стоимость всей выпущенной продукции, выполненных работ и оказанных услуг в ценах производителя; доход от реализации продукции и оказания услуг – сумма подлежащего к получению (полученного) дохода за минусом налога на добавленную стоимость, акцизов, а также стоимости возвращенных товаров, скидки с продаж и скидки с цены, представленных покупателю; прибыль (убыток) до налогообложения определяется как разница между суммой валовой прибыли, доходов от финансирования, прочих доходов и суммой расходов по реализации продукции и оказанию услуг, расходов на финансирование, административных и прочих расходов; дебиторская задолженность – сумма долгов, причитающаяся предприятию, от юридических или физических лиц в итоге хозяйственных взаимоотношений с ними.</t>
+  </si>
+  <si>
+    <t>Код КСП</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Омарова Гулмаржан Снасаповна </t>
+  </si>
+  <si>
+    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий за 1995 - 2025 гг.</t>
+  </si>
+  <si>
+    <t>Материальные затраты, млн.теңге</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Амортизация, млн.теңге</t>
+  </si>
+  <si>
+    <t>Фонд заработной платы работников, млн.теңге</t>
+  </si>
+  <si>
+    <t>Производственные расходы, млн.теңге</t>
+  </si>
+  <si>
+    <t>Доход от реализации продукции и оказания услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Прибыль (убыток) до налогооблажения, млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторская задолженность, млн.теңге</t>
+  </si>
+  <si>
+    <t>Задолженность по обязательствам, млн.теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="###,###,###,##0"/>
+  <numFmts count="7">
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="179" formatCode="0.0"/>
+    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="182" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="183" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="191" formatCode="###,###,###,##0"/>
+    <numFmt numFmtId="192" formatCode="_-* #,##0\ _₽_-;\-* #,##0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="21" x14ac:knownFonts="1">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="10"/>
-      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <color indexed="8"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="thin">
         <color indexed="64"/>
-      </top>
-[...2 lines deleted...]
-      </bottom>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="175" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="191" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="183" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="182" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="192" fontId="8" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...96 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -619,1409 +965,1589 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346969/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AF34"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="AF4" sqref="AF4"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.5703125" style="41" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="33" max="16384" width="9.140625" style="41"/>
+    <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:32" ht="15.75">
-      <c r="A2" s="48" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="13"/>
+      <c r="B1" s="13"/>
+    </row>
+    <row r="2" spans="1:2" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="69"/>
+      <c r="B5" s="47" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="69"/>
+      <c r="B6" s="46" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="69"/>
+      <c r="B7" s="46" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="69"/>
+      <c r="B8" s="46" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="69"/>
+      <c r="B9" s="46" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="69"/>
+      <c r="B10" s="46" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="69"/>
+      <c r="B11" s="46" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="69"/>
+      <c r="B12" s="46" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="17" customFormat="1" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="17" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="17" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="19"/>
+    </row>
+    <row r="19" spans="1:11" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="K19" s="19"/>
+    </row>
+    <row r="20" spans="1:11" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="K20" s="19"/>
+    </row>
+    <row r="21" spans="1:11" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="K21" s="19"/>
+    </row>
+    <row r="22" spans="1:11" s="17" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="K22" s="19"/>
+    </row>
+    <row r="23" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="48"/>
-[...331 lines deleted...]
-      <c r="A7" s="26" t="s">
+      <c r="B23" s="27">
+        <v>46231</v>
+      </c>
+      <c r="K23" s="5"/>
+    </row>
+    <row r="24" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="27">
+        <v>46609</v>
+      </c>
+      <c r="K24" s="6"/>
+    </row>
+    <row r="25" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="K25" s="5"/>
+    </row>
+    <row r="26" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="K26" s="6"/>
+    </row>
+    <row r="27" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="27">
-[...192 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="B27" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="K27" s="5"/>
+    </row>
+    <row r="28" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="19">
-[...776 lines deleted...]
-      <c r="V34" s="30"/>
+      <c r="B28" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="K28" s="6"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A29" s="15"/>
+      <c r="B29" s="16"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K30" s="6"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K31" s="5"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K32" s="6"/>
+    </row>
+    <row r="33" spans="11:11" x14ac:dyDescent="0.2">
+      <c r="K33" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="A4:A12"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="10"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="3"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="3"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="3"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="11" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AH14"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="R20" sqref="R20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11" style="1" customWidth="1"/>
+    <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9" max="10" width="11.28515625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.42578125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10.5703125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="11" style="1" customWidth="1"/>
+    <col min="16" max="16" width="13.7109375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="12.42578125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="10.5703125" style="1" customWidth="1"/>
+    <col min="19" max="19" width="12" style="1" customWidth="1"/>
+    <col min="20" max="20" width="10.28515625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="11.140625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="12.140625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="12" style="1" customWidth="1"/>
+    <col min="24" max="24" width="10.42578125" style="1" customWidth="1"/>
+    <col min="25" max="25" width="12.5703125" style="1" customWidth="1"/>
+    <col min="26" max="26" width="10.42578125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="10.5703125" style="1" customWidth="1"/>
+    <col min="28" max="29" width="11.28515625" style="1" customWidth="1"/>
+    <col min="30" max="30" width="11.140625" style="1" customWidth="1"/>
+    <col min="31" max="31" width="12.7109375" style="1" customWidth="1"/>
+    <col min="32" max="32" width="11.5703125" style="1" customWidth="1"/>
+    <col min="33" max="33" width="13.5703125" style="1" customWidth="1"/>
+    <col min="34" max="38" width="9.140625" style="1"/>
+    <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
+    <col min="40" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:34" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="G2" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+    </row>
+    <row r="4" spans="1:34" s="9" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" s="45">
+        <v>1995</v>
+      </c>
+      <c r="D4" s="45">
+        <v>1996</v>
+      </c>
+      <c r="E4" s="45">
+        <v>1997</v>
+      </c>
+      <c r="F4" s="45">
+        <v>1998</v>
+      </c>
+      <c r="G4" s="45">
+        <v>1999</v>
+      </c>
+      <c r="H4" s="45">
+        <v>2000</v>
+      </c>
+      <c r="I4" s="45">
+        <v>2001</v>
+      </c>
+      <c r="J4" s="45">
+        <v>2002</v>
+      </c>
+      <c r="K4" s="45">
+        <v>2003</v>
+      </c>
+      <c r="L4" s="45">
+        <v>2004</v>
+      </c>
+      <c r="M4" s="45">
+        <v>2005</v>
+      </c>
+      <c r="N4" s="45">
+        <v>2006</v>
+      </c>
+      <c r="O4" s="45">
+        <v>2007</v>
+      </c>
+      <c r="P4" s="45">
+        <v>2008</v>
+      </c>
+      <c r="Q4" s="45">
+        <v>2009</v>
+      </c>
+      <c r="R4" s="45">
+        <v>2010</v>
+      </c>
+      <c r="S4" s="45">
+        <v>2011</v>
+      </c>
+      <c r="T4" s="45">
+        <v>2012</v>
+      </c>
+      <c r="U4" s="45">
+        <v>2013</v>
+      </c>
+      <c r="V4" s="45">
+        <v>2014</v>
+      </c>
+      <c r="W4" s="45">
+        <v>2015</v>
+      </c>
+      <c r="X4" s="45">
+        <v>2016</v>
+      </c>
+      <c r="Y4" s="45">
+        <v>2017</v>
+      </c>
+      <c r="Z4" s="45">
+        <v>2018</v>
+      </c>
+      <c r="AA4" s="45">
+        <v>2019</v>
+      </c>
+      <c r="AB4" s="45">
+        <v>2020</v>
+      </c>
+      <c r="AC4" s="58">
+        <v>2021</v>
+      </c>
+      <c r="AD4" s="59">
+        <v>2022</v>
+      </c>
+      <c r="AE4" s="60">
+        <v>2023</v>
+      </c>
+      <c r="AF4" s="60">
+        <v>2024</v>
+      </c>
+      <c r="AG4" s="62">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34" s="9" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="30">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="G5" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" s="31">
+        <v>1841201</v>
+      </c>
+      <c r="I5" s="31">
+        <v>2018231</v>
+      </c>
+      <c r="J5" s="31">
+        <v>2371501</v>
+      </c>
+      <c r="K5" s="31">
+        <v>3000966</v>
+      </c>
+      <c r="L5" s="31">
+        <v>3866983</v>
+      </c>
+      <c r="M5" s="31">
+        <v>5161104</v>
+      </c>
+      <c r="N5" s="31">
+        <v>6890748</v>
+      </c>
+      <c r="O5" s="31">
+        <v>8142044.3389999997</v>
+      </c>
+      <c r="P5" s="31">
+        <v>10505443.828</v>
+      </c>
+      <c r="Q5" s="31">
+        <v>10875597.5</v>
+      </c>
+      <c r="R5" s="31">
+        <v>12887255.249</v>
+      </c>
+      <c r="S5" s="31">
+        <v>16265344.069</v>
+      </c>
+      <c r="T5" s="31">
+        <v>18570401.728</v>
+      </c>
+      <c r="U5" s="31">
+        <v>18806567.201000001</v>
+      </c>
+      <c r="V5" s="31">
+        <v>20513182.175000001</v>
+      </c>
+      <c r="W5" s="31">
+        <v>19461913.145</v>
+      </c>
+      <c r="X5" s="31">
+        <v>23507900.414999999</v>
+      </c>
+      <c r="Y5" s="48">
+        <v>28195312</v>
+      </c>
+      <c r="Z5" s="48">
+        <v>31451281</v>
+      </c>
+      <c r="AA5" s="49">
+        <v>35036986</v>
+      </c>
+      <c r="AB5" s="32">
+        <v>32439589.986000001</v>
+      </c>
+      <c r="AC5" s="49">
+        <v>42113681</v>
+      </c>
+      <c r="AD5" s="49">
+        <v>55422239</v>
+      </c>
+      <c r="AE5" s="49">
+        <v>59019210</v>
+      </c>
+      <c r="AF5" s="33">
+        <v>64683597.899999999</v>
+      </c>
+      <c r="AG5" s="63">
+        <v>75752975</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="34">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="31">
+        <v>472317</v>
+      </c>
+      <c r="D6" s="31">
+        <v>523140</v>
+      </c>
+      <c r="E6" s="31">
+        <v>483347</v>
+      </c>
+      <c r="F6" s="31">
+        <v>620877</v>
+      </c>
+      <c r="G6" s="31">
+        <v>699087</v>
+      </c>
+      <c r="H6" s="31">
+        <v>1073542</v>
+      </c>
+      <c r="I6" s="31">
+        <v>1339761</v>
+      </c>
+      <c r="J6" s="31">
+        <v>1249865</v>
+      </c>
+      <c r="K6" s="31">
+        <v>1760524</v>
+      </c>
+      <c r="L6" s="31">
+        <v>2438293</v>
+      </c>
+      <c r="M6" s="31">
+        <v>2984590</v>
+      </c>
+      <c r="N6" s="35">
+        <v>3714148</v>
+      </c>
+      <c r="O6" s="35">
+        <v>4771932.3140000002</v>
+      </c>
+      <c r="P6" s="31">
+        <v>5154012.6179999998</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>5534060.7879999997</v>
+      </c>
+      <c r="R6" s="31">
+        <v>6744455.682</v>
+      </c>
+      <c r="S6" s="31">
+        <v>8499070.7630000003</v>
+      </c>
+      <c r="T6" s="31">
+        <v>9224858.8049999997</v>
+      </c>
+      <c r="U6" s="31">
+        <v>9925320.4539999999</v>
+      </c>
+      <c r="V6" s="31">
+        <v>10484557.476</v>
+      </c>
+      <c r="W6" s="31">
+        <v>8998928.9210000001</v>
+      </c>
+      <c r="X6" s="31">
+        <v>11121934.138</v>
+      </c>
+      <c r="Y6" s="48">
+        <v>11864928</v>
+      </c>
+      <c r="Z6" s="48">
+        <v>11772359</v>
+      </c>
+      <c r="AA6" s="49">
+        <v>13602631</v>
+      </c>
+      <c r="AB6" s="32">
+        <v>13990512</v>
+      </c>
+      <c r="AC6" s="50">
+        <v>17356514</v>
+      </c>
+      <c r="AD6" s="49">
+        <v>22193415</v>
+      </c>
+      <c r="AE6" s="50">
+        <v>25655867</v>
+      </c>
+      <c r="AF6" s="36">
+        <v>27577965</v>
+      </c>
+      <c r="AG6" s="64">
+        <v>35732092</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="37">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="38">
+        <v>43894</v>
+      </c>
+      <c r="D7" s="38">
+        <v>73755</v>
+      </c>
+      <c r="E7" s="38">
+        <v>89600</v>
+      </c>
+      <c r="F7" s="38">
+        <v>98472</v>
+      </c>
+      <c r="G7" s="38">
+        <v>99099</v>
+      </c>
+      <c r="H7" s="38">
+        <v>127017</v>
+      </c>
+      <c r="I7" s="38">
+        <v>148088</v>
+      </c>
+      <c r="J7" s="38">
+        <v>298740</v>
+      </c>
+      <c r="K7" s="38">
+        <v>334418</v>
+      </c>
+      <c r="L7" s="38">
+        <v>369134</v>
+      </c>
+      <c r="M7" s="38">
+        <v>433372</v>
+      </c>
+      <c r="N7" s="38">
+        <v>533718</v>
+      </c>
+      <c r="O7" s="38">
+        <v>639019.11600000004</v>
+      </c>
+      <c r="P7" s="38">
+        <v>958540</v>
+      </c>
+      <c r="Q7" s="38">
+        <v>1103832.6060000001</v>
+      </c>
+      <c r="R7" s="38">
+        <v>1250333.142</v>
+      </c>
+      <c r="S7" s="38">
+        <v>1443995.091</v>
+      </c>
+      <c r="T7" s="38">
+        <v>1629458.497</v>
+      </c>
+      <c r="U7" s="38">
+        <v>1566246.7250000001</v>
+      </c>
+      <c r="V7" s="38">
+        <v>1770079.216</v>
+      </c>
+      <c r="W7" s="38">
+        <v>1979815.807</v>
+      </c>
+      <c r="X7" s="38">
+        <v>2211005.3360000001</v>
+      </c>
+      <c r="Y7" s="38">
+        <v>2763217</v>
+      </c>
+      <c r="Z7" s="38">
+        <v>2718443</v>
+      </c>
+      <c r="AA7" s="38">
+        <v>3058380</v>
+      </c>
+      <c r="AB7" s="38">
+        <v>3328241</v>
+      </c>
+      <c r="AC7" s="50">
+        <v>3460606</v>
+      </c>
+      <c r="AD7" s="51">
+        <v>3889388</v>
+      </c>
+      <c r="AE7" s="52">
+        <v>4503070</v>
+      </c>
+      <c r="AF7" s="39">
+        <v>6749326</v>
+      </c>
+      <c r="AG7" s="67">
+        <v>9031573</v>
+      </c>
+      <c r="AH7" s="66"/>
+    </row>
+    <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="31">
+        <v>161234</v>
+      </c>
+      <c r="D8" s="31">
+        <v>204383</v>
+      </c>
+      <c r="E8" s="31">
+        <v>157448</v>
+      </c>
+      <c r="F8" s="31">
+        <v>171484</v>
+      </c>
+      <c r="G8" s="31">
+        <v>182291</v>
+      </c>
+      <c r="H8" s="31">
+        <v>248252</v>
+      </c>
+      <c r="I8" s="31">
+        <v>305631</v>
+      </c>
+      <c r="J8" s="31">
+        <v>363990</v>
+      </c>
+      <c r="K8" s="31">
+        <v>458704</v>
+      </c>
+      <c r="L8" s="31">
+        <v>590569</v>
+      </c>
+      <c r="M8" s="31">
+        <v>767688</v>
+      </c>
+      <c r="N8" s="31">
+        <v>1000514</v>
+      </c>
+      <c r="O8" s="31">
+        <v>1306822.709</v>
+      </c>
+      <c r="P8" s="31">
+        <v>1553787</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>1643837.35</v>
+      </c>
+      <c r="R8" s="31">
+        <v>1928587.058</v>
+      </c>
+      <c r="S8" s="31">
+        <v>2268345.446</v>
+      </c>
+      <c r="T8" s="31">
+        <v>2565885.3730000001</v>
+      </c>
+      <c r="U8" s="31">
+        <v>2840386.2370000002</v>
+      </c>
+      <c r="V8" s="31">
+        <v>3240876.5430000001</v>
+      </c>
+      <c r="W8" s="31">
+        <v>3174863.3840000001</v>
+      </c>
+      <c r="X8" s="31">
+        <v>3517401.5219999999</v>
+      </c>
+      <c r="Y8" s="48">
+        <v>3789163</v>
+      </c>
+      <c r="Z8" s="48">
+        <v>3042803</v>
+      </c>
+      <c r="AA8" s="49">
+        <v>3414714</v>
+      </c>
+      <c r="AB8" s="32">
+        <v>3600994.9559999998</v>
+      </c>
+      <c r="AC8" s="50">
+        <v>3931279</v>
+      </c>
+      <c r="AD8" s="49">
+        <v>5238522</v>
+      </c>
+      <c r="AE8" s="52">
+        <v>6536897</v>
+      </c>
+      <c r="AF8" s="36">
+        <v>6998799</v>
+      </c>
+      <c r="AG8" s="64">
+        <v>7786931</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="37">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="31">
+        <v>940939</v>
+      </c>
+      <c r="D9" s="31">
+        <v>1082273</v>
+      </c>
+      <c r="E9" s="31">
+        <v>950348</v>
+      </c>
+      <c r="F9" s="31">
+        <v>1184643</v>
+      </c>
+      <c r="G9" s="31">
+        <v>1367202</v>
+      </c>
+      <c r="H9" s="31">
+        <v>2314245</v>
+      </c>
+      <c r="I9" s="31">
+        <v>2773130</v>
+      </c>
+      <c r="J9" s="31">
+        <v>2970925</v>
+      </c>
+      <c r="K9" s="31">
+        <v>3724253</v>
+      </c>
+      <c r="L9" s="31">
+        <v>4783792</v>
+      </c>
+      <c r="M9" s="31">
+        <v>6357419</v>
+      </c>
+      <c r="N9" s="31">
+        <v>8175192</v>
+      </c>
+      <c r="O9" s="31">
+        <v>1299235.7390000001</v>
+      </c>
+      <c r="P9" s="31">
+        <v>8166049</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>8930125</v>
+      </c>
+      <c r="R9" s="31">
+        <v>10860179</v>
+      </c>
+      <c r="S9" s="31">
+        <v>13373058</v>
+      </c>
+      <c r="T9" s="31">
+        <v>14223003</v>
+      </c>
+      <c r="U9" s="31">
+        <v>15197939</v>
+      </c>
+      <c r="V9" s="31">
+        <v>16247292</v>
+      </c>
+      <c r="W9" s="31">
+        <v>14430893</v>
+      </c>
+      <c r="X9" s="31">
+        <v>17909482.789000001</v>
+      </c>
+      <c r="Y9" s="48">
+        <v>19794441</v>
+      </c>
+      <c r="Z9" s="48">
+        <v>21739992</v>
+      </c>
+      <c r="AA9" s="49">
+        <v>24908950</v>
+      </c>
+      <c r="AB9" s="32">
+        <v>24946570.026999999</v>
+      </c>
+      <c r="AC9" s="50">
+        <v>30378823</v>
+      </c>
+      <c r="AD9" s="49">
+        <v>39407109</v>
+      </c>
+      <c r="AE9" s="50">
+        <v>45975501</v>
+      </c>
+      <c r="AF9" s="36">
+        <v>50353059</v>
+      </c>
+      <c r="AG9" s="64">
+        <v>63556408</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="44">
+        <v>271201</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="31">
+        <v>924644</v>
+      </c>
+      <c r="D10" s="31">
+        <v>1110982</v>
+      </c>
+      <c r="E10" s="31">
+        <v>1141668</v>
+      </c>
+      <c r="F10" s="31">
+        <v>1097506</v>
+      </c>
+      <c r="G10" s="31">
+        <v>1588392</v>
+      </c>
+      <c r="H10" s="31">
+        <v>2339280</v>
+      </c>
+      <c r="I10" s="31">
+        <v>2716556</v>
+      </c>
+      <c r="J10" s="31">
+        <v>3277168</v>
+      </c>
+      <c r="K10" s="31">
+        <v>4165580</v>
+      </c>
+      <c r="L10" s="31">
+        <v>5390227</v>
+      </c>
+      <c r="M10" s="31">
+        <v>6858273</v>
+      </c>
+      <c r="N10" s="35">
+        <v>8770525</v>
+      </c>
+      <c r="O10" s="35">
+        <v>11557431.293</v>
+      </c>
+      <c r="P10" s="31">
+        <v>16851729.945999999</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>16640270.562999999</v>
+      </c>
+      <c r="R10" s="31">
+        <v>20278353.384</v>
+      </c>
+      <c r="S10" s="31">
+        <v>26590038.289000001</v>
+      </c>
+      <c r="T10" s="31">
+        <v>28188104.414999999</v>
+      </c>
+      <c r="U10" s="31">
+        <v>30002913.815000001</v>
+      </c>
+      <c r="V10" s="31">
+        <v>31744582.511</v>
+      </c>
+      <c r="W10" s="31">
+        <v>26373465.708999999</v>
+      </c>
+      <c r="X10" s="31">
+        <v>33107389.18</v>
+      </c>
+      <c r="Y10" s="48">
+        <v>38706602</v>
+      </c>
+      <c r="Z10" s="48">
+        <v>44642924</v>
+      </c>
+      <c r="AA10" s="49">
+        <v>49701796</v>
+      </c>
+      <c r="AB10" s="32">
+        <v>46675618.379000001</v>
+      </c>
+      <c r="AC10" s="49">
+        <v>60323895</v>
+      </c>
+      <c r="AD10" s="49">
+        <v>78132450</v>
+      </c>
+      <c r="AE10" s="49">
+        <v>81956087</v>
+      </c>
+      <c r="AF10" s="39">
+        <v>91236611</v>
+      </c>
+      <c r="AG10" s="63">
+        <v>107626943</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="44">
+        <v>271301</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="31">
+        <v>96053</v>
+      </c>
+      <c r="D11" s="31">
+        <v>73220</v>
+      </c>
+      <c r="E11" s="31">
+        <v>-32756</v>
+      </c>
+      <c r="F11" s="40">
+        <v>-91897</v>
+      </c>
+      <c r="G11" s="31">
+        <v>101508</v>
+      </c>
+      <c r="H11" s="31">
+        <v>422046</v>
+      </c>
+      <c r="I11" s="31">
+        <v>353803</v>
+      </c>
+      <c r="J11" s="31">
+        <v>512044</v>
+      </c>
+      <c r="K11" s="31">
+        <v>750783</v>
+      </c>
+      <c r="L11" s="31">
+        <v>1245455</v>
+      </c>
+      <c r="M11" s="31">
+        <v>1880403</v>
+      </c>
+      <c r="N11" s="31">
+        <v>2787615</v>
+      </c>
+      <c r="O11" s="31">
+        <v>3478685.1290000002</v>
+      </c>
+      <c r="P11" s="31">
+        <v>4309748</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>3073921.7209999999</v>
+      </c>
+      <c r="R11" s="31">
+        <v>4837213.7290000003</v>
+      </c>
+      <c r="S11" s="31">
+        <v>6430490.2419999996</v>
+      </c>
+      <c r="T11" s="31">
+        <v>6139809.148</v>
+      </c>
+      <c r="U11" s="31">
+        <v>5104019.2479999997</v>
+      </c>
+      <c r="V11" s="31">
+        <v>5100654.8669999996</v>
+      </c>
+      <c r="W11" s="31">
+        <v>-1856075.297</v>
+      </c>
+      <c r="X11" s="31">
+        <v>5931748.3430000003</v>
+      </c>
+      <c r="Y11" s="48">
+        <v>8819060</v>
+      </c>
+      <c r="Z11" s="48">
+        <v>9730672</v>
+      </c>
+      <c r="AA11" s="49">
+        <v>11013532</v>
+      </c>
+      <c r="AB11" s="32">
+        <v>6679821.4670000002</v>
+      </c>
+      <c r="AC11" s="49">
+        <v>14796652</v>
+      </c>
+      <c r="AD11" s="49">
+        <v>17995441</v>
+      </c>
+      <c r="AE11" s="49">
+        <v>14764670</v>
+      </c>
+      <c r="AF11" s="39">
+        <v>14653528</v>
+      </c>
+      <c r="AG11" s="63">
+        <v>17867908</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="44">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="31">
+        <v>409244</v>
+      </c>
+      <c r="D12" s="31">
+        <v>521944</v>
+      </c>
+      <c r="E12" s="31">
+        <v>541018</v>
+      </c>
+      <c r="F12" s="31">
+        <v>664716</v>
+      </c>
+      <c r="G12" s="31">
+        <v>699457</v>
+      </c>
+      <c r="H12" s="31">
+        <v>735617</v>
+      </c>
+      <c r="I12" s="31">
+        <v>770502</v>
+      </c>
+      <c r="J12" s="31">
+        <v>1107848</v>
+      </c>
+      <c r="K12" s="31">
+        <v>1398632</v>
+      </c>
+      <c r="L12" s="31">
+        <v>1762294</v>
+      </c>
+      <c r="M12" s="31">
+        <v>2525704</v>
+      </c>
+      <c r="N12" s="31">
+        <v>3412192</v>
+      </c>
+      <c r="O12" s="31">
+        <v>4502302</v>
+      </c>
+      <c r="P12" s="31">
+        <v>5499539.7369999997</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>7664714.7110000001</v>
+      </c>
+      <c r="R12" s="31">
+        <v>7640330.8559999997</v>
+      </c>
+      <c r="S12" s="31">
+        <v>8633749.6699999999</v>
+      </c>
+      <c r="T12" s="31">
+        <v>10010647.431</v>
+      </c>
+      <c r="U12" s="31">
+        <v>6859708.5290000001</v>
+      </c>
+      <c r="V12" s="31">
+        <v>7200880.8799999999</v>
+      </c>
+      <c r="W12" s="31">
+        <v>6791862.5899999999</v>
+      </c>
+      <c r="X12" s="31">
+        <v>8612623.3000000007</v>
+      </c>
+      <c r="Y12" s="48">
+        <v>8679346</v>
+      </c>
+      <c r="Z12" s="48">
+        <v>8988221</v>
+      </c>
+      <c r="AA12" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB12" s="32">
+        <v>10251381.078</v>
+      </c>
+      <c r="AC12" s="49">
+        <v>12248656</v>
+      </c>
+      <c r="AD12" s="49">
+        <v>14280630</v>
+      </c>
+      <c r="AE12" s="49">
+        <v>17098607</v>
+      </c>
+      <c r="AF12" s="36">
+        <v>20418148</v>
+      </c>
+      <c r="AG12" s="63">
+        <v>22624367</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="44">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="31">
+        <v>634913</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1019593</v>
+      </c>
+      <c r="E13" s="31">
+        <v>1100823</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1598785</v>
+      </c>
+      <c r="G13" s="31">
+        <v>1954934</v>
+      </c>
+      <c r="H13" s="31">
+        <v>2014066</v>
+      </c>
+      <c r="I13" s="31">
+        <v>2233442</v>
+      </c>
+      <c r="J13" s="31">
+        <v>2890692</v>
+      </c>
+      <c r="K13" s="31">
+        <v>3272881</v>
+      </c>
+      <c r="L13" s="31">
+        <v>4540161</v>
+      </c>
+      <c r="M13" s="31">
+        <v>6416845</v>
+      </c>
+      <c r="N13" s="31">
+        <v>8833007</v>
+      </c>
+      <c r="O13" s="31">
+        <v>10721529.123</v>
+      </c>
+      <c r="P13" s="31">
+        <v>14388425</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>19725905.373</v>
+      </c>
+      <c r="R13" s="31">
+        <v>21731350.98</v>
+      </c>
+      <c r="S13" s="31">
+        <v>24488925.432999998</v>
+      </c>
+      <c r="T13" s="31">
+        <v>27829630.416999999</v>
+      </c>
+      <c r="U13" s="31">
+        <v>30264805.752</v>
+      </c>
+      <c r="V13" s="31">
+        <v>38979341.365000002</v>
+      </c>
+      <c r="W13" s="31">
+        <v>37476023.027999997</v>
+      </c>
+      <c r="X13" s="31">
+        <v>42969815.365999997</v>
+      </c>
+      <c r="Y13" s="48">
+        <v>44055950</v>
+      </c>
+      <c r="Z13" s="48">
+        <v>48108123</v>
+      </c>
+      <c r="AA13" s="49">
+        <v>51326640</v>
+      </c>
+      <c r="AB13" s="32">
+        <v>53638939.847000003</v>
+      </c>
+      <c r="AC13" s="53">
+        <v>61494411</v>
+      </c>
+      <c r="AD13" s="49">
+        <v>77876540</v>
+      </c>
+      <c r="AE13" s="49">
+        <v>70138015</v>
+      </c>
+      <c r="AF13" s="36">
+        <v>79756625</v>
+      </c>
+      <c r="AG13" s="63">
+        <v>89717025</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="44">
+        <v>271304</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="41">
+        <v>11.4</v>
+      </c>
+      <c r="D14" s="41">
+        <v>7</v>
+      </c>
+      <c r="E14" s="41">
+        <v>-2.9</v>
+      </c>
+      <c r="F14" s="41">
+        <v>-7.4</v>
+      </c>
+      <c r="G14" s="41">
+        <v>7.6</v>
+      </c>
+      <c r="H14" s="41">
+        <v>21.6</v>
+      </c>
+      <c r="I14" s="41">
+        <v>14.8</v>
+      </c>
+      <c r="J14" s="41">
+        <v>18.5</v>
+      </c>
+      <c r="K14" s="41">
+        <v>21.6</v>
+      </c>
+      <c r="L14" s="41">
+        <v>25.7</v>
+      </c>
+      <c r="M14" s="41">
+        <v>29</v>
+      </c>
+      <c r="N14" s="41">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="O14" s="41">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="P14" s="41">
+        <v>31.4</v>
+      </c>
+      <c r="Q14" s="41">
+        <v>19.8</v>
+      </c>
+      <c r="R14" s="41">
+        <v>28.2</v>
+      </c>
+      <c r="S14" s="41">
+        <v>29.7</v>
+      </c>
+      <c r="T14" s="41">
+        <v>25.7</v>
+      </c>
+      <c r="U14" s="41">
+        <v>19.3</v>
+      </c>
+      <c r="V14" s="41">
+        <v>17</v>
+      </c>
+      <c r="W14" s="41">
+        <v>-5</v>
+      </c>
+      <c r="X14" s="41">
+        <v>17.8</v>
+      </c>
+      <c r="Y14" s="54">
+        <v>24.3</v>
+      </c>
+      <c r="Z14" s="54">
+        <v>23</v>
+      </c>
+      <c r="AA14" s="55">
+        <v>24.2</v>
+      </c>
+      <c r="AB14" s="42">
+        <v>11.6</v>
+      </c>
+      <c r="AC14" s="56">
+        <v>28</v>
+      </c>
+      <c r="AD14" s="55">
+        <v>23.6</v>
+      </c>
+      <c r="AE14" s="55">
+        <v>18.5</v>
+      </c>
+      <c r="AF14" s="43">
+        <v>15.8</v>
+      </c>
+      <c r="AG14" s="65">
+        <v>16.3</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="65" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>рус</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>M.Bigalimov</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>