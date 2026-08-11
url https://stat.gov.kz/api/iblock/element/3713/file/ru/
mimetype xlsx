--- v0 (2026-05-20)
+++ v1 (2026-08-11)
@@ -1,100 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zh.Umarbekova\Desktop\Численность зарегистрированных инвалидов в разрезе регионов\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16545" windowHeight="11580" tabRatio="873"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16545" windowHeight="11580" tabRatio="873" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="36" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="37" r:id="rId2"/>
     <sheet name="Показатель" sheetId="34" r:id="rId3"/>
     <sheet name="Дети до 18 лет" sheetId="35" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I7" i="35" l="1"/>
   <c r="H7" i="35"/>
   <c r="G7" i="35"/>
   <c r="F7" i="35"/>
   <c r="E7" i="35"/>
   <c r="D7" i="35"/>
   <c r="C7" i="35"/>
   <c r="C7" i="34"/>
   <c r="I7" i="34"/>
   <c r="H7" i="34"/>
   <c r="D7" i="34"/>
   <c r="E7" i="34"/>
   <c r="F7" i="34"/>
   <c r="G7" i="34"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="88">
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
@@ -345,125 +350,119 @@
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">код </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> КАТО</t>
     </r>
   </si>
   <si>
-    <t>0000000</t>
-[...61 lines deleted...]
-  <si>
     <t>с 2000 года</t>
+  </si>
+  <si>
+    <t>110000000</t>
+  </si>
+  <si>
+    <t>150000000</t>
+  </si>
+  <si>
+    <t>190000000</t>
+  </si>
+  <si>
+    <t>230000000</t>
+  </si>
+  <si>
+    <t>270000000</t>
+  </si>
+  <si>
+    <t>310000000</t>
+  </si>
+  <si>
+    <t>330000000</t>
+  </si>
+  <si>
+    <t>350000000</t>
+  </si>
+  <si>
+    <t>390000000</t>
+  </si>
+  <si>
+    <t>430000000</t>
+  </si>
+  <si>
+    <t>470000000</t>
+  </si>
+  <si>
+    <t>550000000</t>
+  </si>
+  <si>
+    <t>590000000</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>620000000</t>
+  </si>
+  <si>
+    <t>630000000</t>
+  </si>
+  <si>
+    <t>710000000</t>
+  </si>
+  <si>
+    <t>750000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -564,60 +563,66 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -682,63 +687,76 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -815,67 +833,101 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="2"/>
     <cellStyle name="Финансовый 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -901,86 +953,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1163,100 +1215,100 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704291?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/publication/collections/?year=&amp;name=17195&amp;period=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.suleimenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.42578125" customWidth="1"/>
     <col min="2" max="2" width="72.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="23"/>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="25"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="25" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="28"/>
     </row>
     <row r="10" spans="1:2">
@@ -1430,156 +1482,165 @@
     <row r="16" spans="2:2">
       <c r="B16" s="40"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="40"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="41" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="42"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B41" sqref="B41"/>
+      <selection activeCell="Q7" sqref="Q7:Q27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="23.28515625" style="1" customWidth="1"/>
     <col min="3" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.42578125" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="15" max="19" width="9.140625" style="1"/>
+    <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:20">
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
       <c r="L1" s="8"/>
       <c r="M1" s="8"/>
       <c r="N1" s="8"/>
       <c r="O1" s="8"/>
     </row>
-    <row r="4" spans="1:16" ht="18.75" customHeight="1">
-      <c r="B4" s="48" t="s">
+    <row r="4" spans="1:20" ht="18.75" customHeight="1">
+      <c r="B4" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="48"/>
-[...9 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
       <c r="N4" s="14"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
-      <c r="P5" s="2" t="s">
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="6" spans="1:16" s="20" customFormat="1" ht="15" customHeight="1">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53"/>
+    </row>
+    <row r="6" spans="1:20" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="43" t="s">
         <v>67</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>2011</v>
       </c>
       <c r="D6" s="4">
         <v>2012</v>
       </c>
       <c r="E6" s="4">
         <v>2013</v>
       </c>
       <c r="F6" s="5">
         <v>2014</v>
       </c>
       <c r="G6" s="5">
         <v>2015</v>
       </c>
       <c r="H6" s="5">
         <v>2016</v>
       </c>
       <c r="I6" s="5">
         <v>2017</v>
       </c>
       <c r="J6" s="5">
         <v>2018</v>
       </c>
       <c r="K6" s="5">
         <v>2019</v>
       </c>
       <c r="L6" s="5">
         <v>2020</v>
       </c>
       <c r="M6" s="5">
         <v>2021</v>
       </c>
       <c r="N6" s="6">
         <v>2022</v>
       </c>
       <c r="O6" s="6">
         <v>2023</v>
       </c>
       <c r="P6" s="6">
         <v>2024</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="Q6" s="63">
+        <v>2025</v>
+      </c>
+      <c r="T6" s="61"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="44"/>
       <c r="B7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8">
         <f t="shared" ref="C7:I7" si="0">C9+C10+C11+C12+C24+C14+C13+C16+C18+C17+C19+C20+C21+C22+C25+C26</f>
         <v>563086</v>
       </c>
       <c r="D7" s="8">
         <f t="shared" si="0"/>
         <v>609780</v>
       </c>
       <c r="E7" s="8">
         <f t="shared" si="0"/>
         <v>626740</v>
       </c>
       <c r="F7" s="8">
         <f t="shared" si="0"/>
         <v>627163</v>
       </c>
       <c r="G7" s="8">
         <f t="shared" si="0"/>
         <v>637217</v>
       </c>
       <c r="H7" s="8">
         <f t="shared" si="0"/>
@@ -1588,1221 +1649,1349 @@
       <c r="I7" s="8">
         <f t="shared" si="0"/>
         <v>662544</v>
       </c>
       <c r="J7" s="8">
         <v>680025</v>
       </c>
       <c r="K7" s="8">
         <v>695253</v>
       </c>
       <c r="L7" s="8">
         <v>695131</v>
       </c>
       <c r="M7" s="8">
         <v>696825</v>
       </c>
       <c r="N7" s="8">
         <v>711786</v>
       </c>
       <c r="O7" s="8">
         <v>724982</v>
       </c>
       <c r="P7" s="8">
         <v>737450</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>69</v>
+      <c r="Q7" s="62">
+        <v>751813</v>
+      </c>
+      <c r="R7" s="54"/>
+      <c r="T7" s="62"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="45">
+        <v>100000000</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="N8" s="8">
         <v>24272</v>
       </c>
       <c r="O8" s="8">
         <v>24142</v>
       </c>
       <c r="P8" s="8">
         <v>24170</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q8" s="62">
+        <v>24031</v>
+      </c>
+      <c r="T8" s="62"/>
+    </row>
+    <row r="9" spans="1:20" ht="11.25" customHeight="1">
       <c r="A9" s="46" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="8">
         <v>26298</v>
       </c>
       <c r="D9" s="8">
         <v>28193</v>
       </c>
       <c r="E9" s="8">
         <v>28470</v>
       </c>
       <c r="F9" s="8">
         <v>28003</v>
       </c>
       <c r="G9" s="8">
         <v>28221</v>
       </c>
       <c r="H9" s="8">
         <v>28637</v>
       </c>
       <c r="I9" s="8">
         <v>28821</v>
       </c>
       <c r="J9" s="8">
         <v>29200</v>
       </c>
       <c r="K9" s="8">
         <v>29059</v>
       </c>
       <c r="L9" s="8">
         <v>28798</v>
       </c>
       <c r="M9" s="8">
         <v>29073</v>
       </c>
       <c r="N9" s="8">
         <v>28948</v>
       </c>
       <c r="O9" s="8">
         <v>29608</v>
       </c>
       <c r="P9" s="8">
         <v>29504</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q9" s="62">
+        <v>29824</v>
+      </c>
+      <c r="T9" s="62"/>
+    </row>
+    <row r="10" spans="1:20" ht="11.25" customHeight="1">
       <c r="A10" s="45" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="8">
         <v>19667</v>
       </c>
       <c r="D10" s="8">
         <v>21451</v>
       </c>
       <c r="E10" s="8">
         <v>22181</v>
       </c>
       <c r="F10" s="8">
         <v>22256</v>
       </c>
       <c r="G10" s="8">
         <v>22909</v>
       </c>
       <c r="H10" s="8">
         <v>24040</v>
       </c>
       <c r="I10" s="8">
         <v>25008</v>
       </c>
       <c r="J10" s="8">
         <v>25962</v>
       </c>
       <c r="K10" s="8">
         <v>27044</v>
       </c>
       <c r="L10" s="8">
         <v>27401</v>
       </c>
       <c r="M10" s="8">
         <v>27694</v>
       </c>
       <c r="N10" s="8">
         <v>28618</v>
       </c>
       <c r="O10" s="8">
         <v>29372</v>
       </c>
       <c r="P10" s="8">
         <v>30447</v>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10" s="62">
+        <v>31769</v>
+      </c>
+      <c r="T10" s="62"/>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11" s="45" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="8">
         <v>62919</v>
       </c>
       <c r="D11" s="8">
         <v>69584</v>
       </c>
       <c r="E11" s="8">
         <v>71144</v>
       </c>
       <c r="F11" s="8">
         <v>70282</v>
       </c>
       <c r="G11" s="8">
         <v>69968</v>
       </c>
       <c r="H11" s="8">
         <v>68248</v>
       </c>
       <c r="I11" s="8">
         <v>67280</v>
       </c>
       <c r="J11" s="8">
         <v>68259</v>
       </c>
       <c r="K11" s="8">
         <v>68775</v>
       </c>
       <c r="L11" s="8">
         <v>67251</v>
       </c>
       <c r="M11" s="8">
         <v>67237</v>
       </c>
       <c r="N11" s="8">
         <v>43668</v>
       </c>
       <c r="O11" s="8">
         <v>44075</v>
       </c>
       <c r="P11" s="8">
         <v>44068</v>
       </c>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11" s="62">
+        <v>44600</v>
+      </c>
+      <c r="T11" s="62"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" s="45" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>16268</v>
       </c>
       <c r="D12" s="8">
         <v>17554</v>
       </c>
       <c r="E12" s="8">
         <v>18301</v>
       </c>
       <c r="F12" s="8">
         <v>18888</v>
       </c>
       <c r="G12" s="8">
         <v>19438</v>
       </c>
       <c r="H12" s="8">
         <v>20239</v>
       </c>
       <c r="I12" s="8">
         <v>21003</v>
       </c>
       <c r="J12" s="8">
         <v>21748</v>
       </c>
       <c r="K12" s="8">
         <v>22886</v>
       </c>
       <c r="L12" s="8">
         <v>23066</v>
       </c>
       <c r="M12" s="8">
         <v>23679</v>
       </c>
       <c r="N12" s="8">
         <v>24446</v>
       </c>
       <c r="O12" s="8">
         <v>25431</v>
       </c>
       <c r="P12" s="8">
         <v>26270</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q12" s="62">
+        <v>27702</v>
+      </c>
+      <c r="T12" s="62"/>
+    </row>
+    <row r="13" spans="1:20" ht="11.25" customHeight="1">
       <c r="A13" s="45" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="8">
         <v>23547</v>
       </c>
       <c r="D13" s="8">
         <v>25019</v>
       </c>
       <c r="E13" s="8">
         <v>25408</v>
       </c>
       <c r="F13" s="8">
         <v>24753</v>
       </c>
       <c r="G13" s="8">
         <v>24201</v>
       </c>
       <c r="H13" s="8">
         <v>24036</v>
       </c>
       <c r="I13" s="8">
         <v>23684</v>
       </c>
       <c r="J13" s="8">
         <v>24023</v>
       </c>
       <c r="K13" s="8">
         <v>24401</v>
       </c>
       <c r="L13" s="8">
         <v>24272</v>
       </c>
       <c r="M13" s="8">
         <v>24213</v>
       </c>
       <c r="N13" s="8">
         <v>24351</v>
       </c>
       <c r="O13" s="8">
         <v>24719</v>
       </c>
       <c r="P13" s="8">
         <v>25276</v>
       </c>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13" s="62">
+        <v>26249</v>
+      </c>
+      <c r="T13" s="62"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" s="45" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="8">
         <v>36021</v>
       </c>
       <c r="D14" s="8">
         <v>38375</v>
       </c>
       <c r="E14" s="8">
         <v>39622</v>
       </c>
       <c r="F14" s="8">
         <v>40365</v>
       </c>
       <c r="G14" s="8">
         <v>41377</v>
       </c>
       <c r="H14" s="8">
         <v>42570</v>
       </c>
       <c r="I14" s="8">
         <v>43301</v>
       </c>
       <c r="J14" s="8">
         <v>44679</v>
       </c>
       <c r="K14" s="8">
         <v>45880</v>
       </c>
       <c r="L14" s="8">
         <v>45805</v>
       </c>
       <c r="M14" s="8">
         <v>45777</v>
       </c>
       <c r="N14" s="8">
         <v>45426</v>
       </c>
       <c r="O14" s="8">
         <v>45708</v>
       </c>
       <c r="P14" s="8">
         <v>45563</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14" s="62">
+        <v>45840</v>
+      </c>
+      <c r="T14" s="62"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" s="45" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="M15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="N15" s="8">
         <v>24364</v>
       </c>
       <c r="O15" s="8">
         <v>24917</v>
       </c>
       <c r="P15" s="8">
         <v>25294</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q15" s="62">
+        <v>25649</v>
+      </c>
+      <c r="T15" s="62"/>
+    </row>
+    <row r="16" spans="1:20" ht="11.25" customHeight="1">
       <c r="A16" s="45" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="8">
         <v>56994</v>
       </c>
       <c r="D16" s="8">
         <v>61704</v>
       </c>
       <c r="E16" s="8">
         <v>63385</v>
       </c>
       <c r="F16" s="8">
         <v>62239</v>
       </c>
       <c r="G16" s="8">
         <v>63102</v>
       </c>
       <c r="H16" s="8">
         <v>64329</v>
       </c>
       <c r="I16" s="8">
         <v>65552</v>
       </c>
       <c r="J16" s="8">
         <v>66845</v>
       </c>
       <c r="K16" s="8">
         <v>67763</v>
       </c>
       <c r="L16" s="8">
         <v>67384</v>
       </c>
       <c r="M16" s="8">
         <v>67795</v>
       </c>
       <c r="N16" s="8">
         <v>56106</v>
       </c>
       <c r="O16" s="8">
         <v>56166</v>
       </c>
       <c r="P16" s="8">
         <v>56113</v>
       </c>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16" s="62">
+        <v>55886</v>
+      </c>
+      <c r="T16" s="62"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" s="45" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="8">
         <v>24423</v>
       </c>
       <c r="D17" s="8">
         <v>26310</v>
       </c>
       <c r="E17" s="8">
         <v>27022</v>
       </c>
       <c r="F17" s="8">
         <v>26907</v>
       </c>
       <c r="G17" s="8">
         <v>27399</v>
       </c>
       <c r="H17" s="8">
         <v>27676</v>
       </c>
       <c r="I17" s="8">
         <v>27831</v>
       </c>
       <c r="J17" s="8">
         <v>28013</v>
       </c>
       <c r="K17" s="8">
         <v>28177</v>
       </c>
       <c r="L17" s="8">
         <v>27809</v>
       </c>
       <c r="M17" s="8">
         <v>28092</v>
       </c>
       <c r="N17" s="8">
         <v>28167</v>
       </c>
       <c r="O17" s="8">
         <v>28637</v>
       </c>
       <c r="P17" s="8">
         <v>29092</v>
       </c>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17" s="62">
+        <v>29597</v>
+      </c>
+      <c r="T17" s="62"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" s="45" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="8">
         <v>24137</v>
       </c>
       <c r="D18" s="8">
         <v>26517</v>
       </c>
       <c r="E18" s="8">
         <v>27117</v>
       </c>
       <c r="F18" s="8">
         <v>27304</v>
       </c>
       <c r="G18" s="8">
         <v>27999</v>
       </c>
       <c r="H18" s="8">
         <v>29151</v>
       </c>
       <c r="I18" s="8">
         <v>29234</v>
       </c>
       <c r="J18" s="8">
         <v>29751</v>
       </c>
       <c r="K18" s="8">
         <v>30115</v>
       </c>
       <c r="L18" s="8">
         <v>30570</v>
       </c>
       <c r="M18" s="8">
         <v>31345</v>
       </c>
       <c r="N18" s="8">
         <v>32012</v>
       </c>
       <c r="O18" s="8">
         <v>33077</v>
       </c>
       <c r="P18" s="8">
         <v>34263</v>
       </c>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18" s="62">
+        <v>34872</v>
+      </c>
+      <c r="T18" s="62"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" s="45" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="8">
         <v>15215</v>
       </c>
       <c r="D19" s="8">
         <v>17440</v>
       </c>
       <c r="E19" s="8">
         <v>18512</v>
       </c>
       <c r="F19" s="8">
         <v>19661</v>
       </c>
       <c r="G19" s="8">
         <v>20703</v>
       </c>
       <c r="H19" s="8">
         <v>22358</v>
       </c>
       <c r="I19" s="8">
         <v>23708</v>
       </c>
       <c r="J19" s="8">
         <v>25545</v>
       </c>
       <c r="K19" s="8">
         <v>27715</v>
       </c>
       <c r="L19" s="8">
         <v>28569</v>
       </c>
       <c r="M19" s="8">
         <v>29194</v>
       </c>
       <c r="N19" s="8">
         <v>30642</v>
       </c>
       <c r="O19" s="8">
         <v>31790</v>
       </c>
       <c r="P19" s="8">
         <v>33187</v>
       </c>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19" s="62">
+        <v>34896</v>
+      </c>
+      <c r="T19" s="62"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" s="45" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="8">
         <v>26701</v>
       </c>
       <c r="D20" s="8">
         <v>29092</v>
       </c>
       <c r="E20" s="8">
         <v>29591</v>
       </c>
       <c r="F20" s="8">
         <v>28410</v>
       </c>
       <c r="G20" s="8">
         <v>28292</v>
       </c>
       <c r="H20" s="8">
         <v>28061</v>
       </c>
       <c r="I20" s="8">
         <v>27699</v>
       </c>
       <c r="J20" s="8">
         <v>27915</v>
       </c>
       <c r="K20" s="8">
         <v>27965</v>
       </c>
       <c r="L20" s="8">
         <v>27868</v>
       </c>
       <c r="M20" s="8">
         <v>27824</v>
       </c>
       <c r="N20" s="8">
         <v>28246</v>
       </c>
       <c r="O20" s="8">
         <v>28907</v>
       </c>
       <c r="P20" s="8">
         <v>29339</v>
       </c>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20" s="62">
+        <v>29892</v>
+      </c>
+      <c r="T20" s="62"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" s="45" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="8">
         <v>27388</v>
       </c>
       <c r="D21" s="8">
         <v>29117</v>
       </c>
       <c r="E21" s="8">
         <v>29402</v>
       </c>
       <c r="F21" s="8">
         <v>28747</v>
       </c>
       <c r="G21" s="8">
         <v>28542</v>
       </c>
       <c r="H21" s="8">
         <v>28194</v>
       </c>
       <c r="I21" s="8">
         <v>27397</v>
       </c>
       <c r="J21" s="8">
         <v>27268</v>
       </c>
       <c r="K21" s="8">
         <v>26944</v>
       </c>
       <c r="L21" s="8">
         <v>26432</v>
       </c>
       <c r="M21" s="8">
         <v>26100</v>
       </c>
       <c r="N21" s="8">
         <v>25124</v>
       </c>
       <c r="O21" s="8">
         <v>24701</v>
       </c>
       <c r="P21" s="8">
         <v>24288</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q21" s="62">
+        <v>23904</v>
+      </c>
+      <c r="T21" s="62"/>
+    </row>
+    <row r="22" spans="1:26" ht="11.25" customHeight="1">
       <c r="A22" s="45" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="8">
         <v>93110</v>
       </c>
       <c r="D22" s="8">
         <v>101944</v>
       </c>
       <c r="E22" s="8">
         <v>106244</v>
       </c>
       <c r="F22" s="8">
         <v>108547</v>
       </c>
       <c r="G22" s="8">
         <v>112292</v>
       </c>
       <c r="H22" s="8">
         <v>117392</v>
       </c>
       <c r="I22" s="8">
         <v>121663</v>
       </c>
       <c r="J22" s="8">
         <v>91001</v>
       </c>
       <c r="K22" s="8">
         <v>94128</v>
       </c>
       <c r="L22" s="8">
         <v>95808</v>
       </c>
       <c r="M22" s="8">
         <v>97619</v>
       </c>
       <c r="N22" s="8">
         <v>96783</v>
       </c>
       <c r="O22" s="8">
         <v>98171</v>
       </c>
       <c r="P22" s="8">
         <v>100367</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q22" s="62">
+        <v>102797</v>
+      </c>
+      <c r="T22" s="62"/>
+    </row>
+    <row r="23" spans="1:26" ht="11.25" customHeight="1">
       <c r="A23" s="45" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="N23" s="8">
         <v>11430</v>
       </c>
       <c r="O23" s="8">
         <v>11452</v>
       </c>
       <c r="P23" s="8">
         <v>11400</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q23" s="62">
+        <v>11253</v>
+      </c>
+      <c r="T23" s="62"/>
+    </row>
+    <row r="24" spans="1:26" ht="11.25" customHeight="1">
       <c r="A24" s="45" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>54730</v>
       </c>
       <c r="D24" s="8">
         <v>57560</v>
       </c>
       <c r="E24" s="8">
         <v>58165</v>
       </c>
       <c r="F24" s="8">
         <v>57124</v>
       </c>
       <c r="G24" s="8">
         <v>57073</v>
       </c>
       <c r="H24" s="8">
         <v>57080</v>
       </c>
       <c r="I24" s="8">
         <v>56704</v>
       </c>
       <c r="J24" s="8">
         <v>56920</v>
       </c>
       <c r="K24" s="8">
         <v>56543</v>
       </c>
       <c r="L24" s="8">
         <v>54905</v>
       </c>
       <c r="M24" s="8">
         <v>54838</v>
       </c>
       <c r="N24" s="8">
         <v>30018</v>
       </c>
       <c r="O24" s="8">
         <v>29995</v>
       </c>
       <c r="P24" s="8">
         <v>29396</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q24" s="62">
+        <v>29189</v>
+      </c>
+      <c r="T24" s="62"/>
+    </row>
+    <row r="25" spans="1:26" ht="11.25" customHeight="1">
       <c r="A25" s="45" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="10">
         <v>14605</v>
       </c>
       <c r="D25" s="10">
         <v>17313</v>
       </c>
       <c r="E25" s="10">
         <v>18666</v>
       </c>
       <c r="F25" s="10">
         <v>19481</v>
       </c>
       <c r="G25" s="10">
         <v>20265</v>
       </c>
       <c r="H25" s="10">
         <v>21946</v>
       </c>
       <c r="I25" s="10">
         <v>24148</v>
       </c>
       <c r="J25" s="10">
         <v>25719</v>
       </c>
       <c r="K25" s="10">
         <v>27518</v>
       </c>
       <c r="L25" s="10">
         <v>28607</v>
       </c>
       <c r="M25" s="8">
         <v>26730</v>
       </c>
       <c r="N25" s="8">
         <v>32182</v>
       </c>
       <c r="O25" s="8">
         <v>34754</v>
       </c>
       <c r="P25" s="8">
         <v>38009</v>
       </c>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25" s="62">
+        <v>41089</v>
+      </c>
+      <c r="T25" s="62"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" s="45" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="10">
         <v>41063</v>
       </c>
       <c r="D26" s="10">
         <v>42607</v>
       </c>
       <c r="E26" s="10">
         <v>43510</v>
       </c>
       <c r="F26" s="10">
         <v>44196</v>
       </c>
       <c r="G26" s="10">
         <v>45436</v>
       </c>
       <c r="H26" s="10">
         <v>47967</v>
       </c>
       <c r="I26" s="10">
         <v>49511</v>
       </c>
       <c r="J26" s="10">
         <v>51679</v>
       </c>
       <c r="K26" s="10">
         <v>53706</v>
       </c>
       <c r="L26" s="10">
         <v>53900</v>
       </c>
       <c r="M26" s="8">
         <v>52438</v>
       </c>
       <c r="N26" s="8">
         <v>56956</v>
       </c>
       <c r="O26" s="8">
         <v>58583</v>
       </c>
       <c r="P26" s="8">
         <v>59899</v>
       </c>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26" s="62">
+        <v>59927</v>
+      </c>
+      <c r="T26" s="62"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" s="47" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="13">
         <v>35498</v>
       </c>
       <c r="K27" s="13">
         <v>36634</v>
       </c>
       <c r="L27" s="13">
         <v>36686</v>
       </c>
       <c r="M27" s="13">
         <v>37177</v>
       </c>
       <c r="N27" s="13">
         <v>40027</v>
       </c>
       <c r="O27" s="13">
         <v>40777</v>
       </c>
       <c r="P27" s="13">
         <v>41505</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="49" t="s">
+      <c r="Q27" s="64">
+        <v>42847</v>
+      </c>
+      <c r="R27" s="53"/>
+      <c r="S27" s="53"/>
+      <c r="T27" s="62"/>
+      <c r="U27" s="53"/>
+      <c r="V27" s="53"/>
+      <c r="W27" s="53"/>
+      <c r="X27" s="53"/>
+      <c r="Y27" s="53"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="49"/>
-[...13 lines deleted...]
-      <c r="B29" s="50" t="s">
+      <c r="B28" s="58"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="58"/>
+      <c r="E28" s="58"/>
+      <c r="F28" s="58"/>
+      <c r="G28" s="58"/>
+      <c r="H28" s="58"/>
+      <c r="I28" s="58"/>
+      <c r="J28" s="58"/>
+      <c r="K28" s="58"/>
+      <c r="L28" s="58"/>
+      <c r="N28" s="58"/>
+      <c r="O28" s="58"/>
+      <c r="P28" s="58"/>
+      <c r="Q28" s="59"/>
+      <c r="R28" s="59"/>
+      <c r="S28" s="59"/>
+      <c r="T28" s="59"/>
+      <c r="U28" s="59"/>
+      <c r="V28" s="59"/>
+      <c r="W28" s="59"/>
+      <c r="X28" s="59"/>
+      <c r="Y28" s="59"/>
+      <c r="Z28" s="15"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="50"/>
-[...12 lines deleted...]
-    <row r="30" spans="1:16">
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="19"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="5">
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="B28:M28"/>
-    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="N28:Y28"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="A28:L28"/>
+    <mergeCell ref="A29:L29"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="A9:A27" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B37" sqref="B37"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Q7" sqref="Q7:Q27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="23.28515625" style="1" customWidth="1"/>
     <col min="3" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="14" width="10.5703125" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="15" max="18" width="9.140625" style="1"/>
+    <col min="19" max="19" width="9.140625" style="55" customWidth="1"/>
+    <col min="20" max="20" width="11.42578125" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:20">
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
       <c r="L1" s="8"/>
       <c r="M1" s="8"/>
       <c r="N1" s="8"/>
       <c r="O1" s="8"/>
     </row>
-    <row r="4" spans="1:16" ht="18.75" customHeight="1">
-      <c r="B4" s="48" t="s">
+    <row r="4" spans="1:20" ht="18.75" customHeight="1">
+      <c r="B4" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="48"/>
-[...9 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
       <c r="N4" s="14"/>
     </row>
-    <row r="5" spans="1:16">
+    <row r="5" spans="1:20">
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
-      <c r="P5" s="2" t="s">
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="6" spans="1:16" s="20" customFormat="1" ht="15" customHeight="1">
+      <c r="T5" s="20"/>
+    </row>
+    <row r="6" spans="1:20" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="43" t="s">
         <v>67</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>2011</v>
       </c>
       <c r="D6" s="4">
         <v>2012</v>
       </c>
       <c r="E6" s="4">
         <v>2013</v>
       </c>
       <c r="F6" s="5">
         <v>2014</v>
       </c>
       <c r="G6" s="5">
         <v>2015</v>
       </c>
       <c r="H6" s="5">
         <v>2016</v>
       </c>
       <c r="I6" s="5">
         <v>2017</v>
       </c>
       <c r="J6" s="5">
         <v>2018</v>
       </c>
       <c r="K6" s="5">
         <v>2019</v>
       </c>
       <c r="L6" s="5">
         <v>2020</v>
       </c>
       <c r="M6" s="17">
         <v>2021</v>
       </c>
       <c r="N6" s="17">
         <v>2022</v>
       </c>
       <c r="O6" s="17">
         <v>2023</v>
       </c>
       <c r="P6" s="17">
         <v>2024</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="Q6" s="52">
+        <v>2025</v>
+      </c>
+      <c r="S6" s="56"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="44"/>
       <c r="B7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8">
         <f t="shared" ref="C7:I7" si="0">C9+C10+C11+C12+C24+C14+C13+C16+C18+C17+C19+C20+C21+C22+C25+C26</f>
         <v>61196</v>
       </c>
       <c r="D7" s="8">
         <f t="shared" si="0"/>
         <v>65844</v>
       </c>
       <c r="E7" s="8">
         <f t="shared" si="0"/>
         <v>69111</v>
       </c>
       <c r="F7" s="8">
         <f t="shared" si="0"/>
         <v>72574</v>
       </c>
       <c r="G7" s="8">
         <f t="shared" si="0"/>
         <v>75712</v>
       </c>
       <c r="H7" s="8">
         <f t="shared" si="0"/>
@@ -2811,1099 +3000,1205 @@
       <c r="I7" s="8">
         <f t="shared" si="0"/>
         <v>83462</v>
       </c>
       <c r="J7" s="8">
         <v>86956</v>
       </c>
       <c r="K7" s="8">
         <v>91573</v>
       </c>
       <c r="L7" s="8">
         <v>94660</v>
       </c>
       <c r="M7" s="8">
         <v>98254</v>
       </c>
       <c r="N7" s="9">
         <v>104260</v>
       </c>
       <c r="O7" s="11">
         <v>109496</v>
       </c>
       <c r="P7" s="11">
         <v>114727</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>69</v>
+      <c r="Q7" s="66">
+        <v>120013</v>
+      </c>
+      <c r="S7" s="1"/>
+      <c r="T7" s="8"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="45">
+        <v>100000000</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="N8" s="11">
         <v>2668</v>
       </c>
       <c r="O8" s="11">
         <v>2824</v>
       </c>
       <c r="P8" s="11">
         <v>2979</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q8" s="67">
+        <v>3060</v>
+      </c>
+      <c r="S8" s="1"/>
+      <c r="T8" s="8"/>
+    </row>
+    <row r="9" spans="1:20" ht="11.25" customHeight="1">
       <c r="A9" s="46" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="8">
         <v>2314</v>
       </c>
       <c r="D9" s="8">
         <v>2434</v>
       </c>
       <c r="E9" s="8">
         <v>2463</v>
       </c>
       <c r="F9" s="8">
         <v>2506</v>
       </c>
       <c r="G9" s="8">
         <v>2585</v>
       </c>
       <c r="H9" s="8">
         <v>2654</v>
       </c>
       <c r="I9" s="8">
         <v>2749</v>
       </c>
       <c r="J9" s="8">
         <v>2796</v>
       </c>
       <c r="K9" s="8">
         <v>2885</v>
       </c>
       <c r="L9" s="8">
         <v>2970</v>
       </c>
       <c r="M9" s="8">
         <v>3077</v>
       </c>
       <c r="N9" s="11">
         <v>3232</v>
       </c>
       <c r="O9" s="11">
         <v>3403</v>
       </c>
       <c r="P9" s="11">
         <v>3472</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q9" s="67">
+        <v>3699</v>
+      </c>
+      <c r="S9" s="1"/>
+      <c r="T9" s="8"/>
+    </row>
+    <row r="10" spans="1:20" ht="11.25" customHeight="1">
       <c r="A10" s="45" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="8">
         <v>2691</v>
       </c>
       <c r="D10" s="8">
         <v>2502</v>
       </c>
       <c r="E10" s="8">
         <v>2616</v>
       </c>
       <c r="F10" s="8">
         <v>2748</v>
       </c>
       <c r="G10" s="8">
         <v>2908</v>
       </c>
       <c r="H10" s="8">
         <v>3231</v>
       </c>
       <c r="I10" s="8">
         <v>3520</v>
       </c>
       <c r="J10" s="8">
         <v>3735</v>
       </c>
       <c r="K10" s="8">
         <v>4016</v>
       </c>
       <c r="L10" s="8">
         <v>4227</v>
       </c>
       <c r="M10" s="8">
         <v>4428</v>
       </c>
       <c r="N10" s="11">
         <v>4774</v>
       </c>
       <c r="O10" s="11">
         <v>5031</v>
       </c>
       <c r="P10" s="11">
         <v>5368</v>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10" s="67">
+        <v>5827</v>
+      </c>
+      <c r="S10" s="1"/>
+      <c r="T10" s="8"/>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11" s="45" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="8">
         <v>7060</v>
       </c>
       <c r="D11" s="8">
         <v>7581</v>
       </c>
       <c r="E11" s="8">
         <v>8022</v>
       </c>
       <c r="F11" s="8">
         <v>8269</v>
       </c>
       <c r="G11" s="8">
         <v>8396</v>
       </c>
       <c r="H11" s="8">
         <v>8284</v>
       </c>
       <c r="I11" s="8">
         <v>8350</v>
       </c>
       <c r="J11" s="8">
         <v>8507</v>
       </c>
       <c r="K11" s="8">
         <v>8757</v>
       </c>
       <c r="L11" s="8">
         <v>8698</v>
       </c>
       <c r="M11" s="8">
         <v>8953</v>
       </c>
       <c r="N11" s="11">
         <v>6755</v>
       </c>
       <c r="O11" s="11">
         <v>6755</v>
       </c>
       <c r="P11" s="11">
         <v>6826</v>
       </c>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11" s="67">
+        <v>6991</v>
+      </c>
+      <c r="S11" s="1"/>
+      <c r="T11" s="8"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" s="45" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>2335</v>
       </c>
       <c r="D12" s="8">
         <v>2419</v>
       </c>
       <c r="E12" s="8">
         <v>2570</v>
       </c>
       <c r="F12" s="8">
         <v>2743</v>
       </c>
       <c r="G12" s="8">
         <v>2846</v>
       </c>
       <c r="H12" s="8">
         <v>3061</v>
       </c>
       <c r="I12" s="8">
         <v>3282</v>
       </c>
       <c r="J12" s="8">
         <v>3342</v>
       </c>
       <c r="K12" s="8">
         <v>3580</v>
       </c>
       <c r="L12" s="8">
         <v>3726</v>
       </c>
       <c r="M12" s="8">
         <v>3922</v>
       </c>
       <c r="N12" s="11">
         <v>4147</v>
       </c>
       <c r="O12" s="11">
         <v>4400</v>
       </c>
       <c r="P12" s="11">
         <v>4643</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q12" s="67">
+        <v>4913</v>
+      </c>
+      <c r="S12" s="1"/>
+      <c r="T12" s="8"/>
+    </row>
+    <row r="13" spans="1:20" ht="11.25" customHeight="1">
       <c r="A13" s="45" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="8">
         <v>2965</v>
       </c>
       <c r="D13" s="8">
         <v>2525</v>
       </c>
       <c r="E13" s="8">
         <v>2542</v>
       </c>
       <c r="F13" s="8">
         <v>2597</v>
       </c>
       <c r="G13" s="8">
         <v>2545</v>
       </c>
       <c r="H13" s="8">
         <v>2569</v>
       </c>
       <c r="I13" s="8">
         <v>2622</v>
       </c>
       <c r="J13" s="8">
         <v>2654</v>
       </c>
       <c r="K13" s="8">
         <v>2750</v>
       </c>
       <c r="L13" s="8">
         <v>2801</v>
       </c>
       <c r="M13" s="8">
         <v>2866</v>
       </c>
       <c r="N13" s="11">
         <v>2965</v>
       </c>
       <c r="O13" s="11">
         <v>3130</v>
       </c>
       <c r="P13" s="11">
         <v>3314</v>
       </c>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13" s="67">
+        <v>3638</v>
+      </c>
+      <c r="S13" s="1"/>
+      <c r="T13" s="8"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" s="45" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="8">
         <v>4084</v>
       </c>
       <c r="D14" s="8">
         <v>4441</v>
       </c>
       <c r="E14" s="8">
         <v>4728</v>
       </c>
       <c r="F14" s="8">
         <v>5036</v>
       </c>
       <c r="G14" s="8">
         <v>5330</v>
       </c>
       <c r="H14" s="8">
         <v>5620</v>
       </c>
       <c r="I14" s="8">
         <v>5892</v>
       </c>
       <c r="J14" s="8">
         <v>6116</v>
       </c>
       <c r="K14" s="8">
         <v>6511</v>
       </c>
       <c r="L14" s="8">
         <v>6615</v>
       </c>
       <c r="M14" s="8">
         <v>6658</v>
       </c>
       <c r="N14" s="11">
         <v>6784</v>
       </c>
       <c r="O14" s="11">
         <v>6922</v>
       </c>
       <c r="P14" s="11">
         <v>6818</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14" s="67">
+        <v>6831</v>
+      </c>
+      <c r="S14" s="1"/>
+      <c r="T14" s="8"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" s="45" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="M15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="N15" s="11">
         <v>2876</v>
       </c>
       <c r="O15" s="11">
         <v>3210</v>
       </c>
       <c r="P15" s="11">
         <v>3370</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q15" s="67">
+        <v>3459</v>
+      </c>
+      <c r="S15" s="1"/>
+      <c r="T15" s="8"/>
+    </row>
+    <row r="16" spans="1:20" ht="11.25" customHeight="1">
       <c r="A16" s="45" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="8">
         <v>4624</v>
       </c>
       <c r="D16" s="8">
         <v>4669</v>
       </c>
       <c r="E16" s="8">
         <v>4771</v>
       </c>
       <c r="F16" s="8">
         <v>4834</v>
       </c>
       <c r="G16" s="8">
         <v>4884</v>
       </c>
       <c r="H16" s="8">
         <v>4965</v>
       </c>
       <c r="I16" s="8">
         <v>5058</v>
       </c>
       <c r="J16" s="8">
         <v>5110</v>
       </c>
       <c r="K16" s="8">
         <v>5291</v>
       </c>
       <c r="L16" s="8">
         <v>5368</v>
       </c>
       <c r="M16" s="8">
         <v>5478</v>
       </c>
       <c r="N16" s="11">
         <v>4808</v>
       </c>
       <c r="O16" s="11">
         <v>5029</v>
       </c>
       <c r="P16" s="11">
         <v>5255</v>
       </c>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16" s="67">
+        <v>5421</v>
+      </c>
+      <c r="S16" s="1"/>
+      <c r="T16" s="8"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" s="45" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="8">
         <v>2204</v>
       </c>
       <c r="D17" s="8">
         <v>2275</v>
       </c>
       <c r="E17" s="8">
         <v>2316</v>
       </c>
       <c r="F17" s="8">
         <v>2411</v>
       </c>
       <c r="G17" s="8">
         <v>2478</v>
       </c>
       <c r="H17" s="8">
         <v>2594</v>
       </c>
       <c r="I17" s="8">
         <v>2720</v>
       </c>
       <c r="J17" s="8">
         <v>2796</v>
       </c>
       <c r="K17" s="8">
         <v>2956</v>
       </c>
       <c r="L17" s="8">
         <v>3081</v>
       </c>
       <c r="M17" s="8">
         <v>3231</v>
       </c>
       <c r="N17" s="11">
         <v>3304</v>
       </c>
       <c r="O17" s="11">
         <v>3551</v>
       </c>
       <c r="P17" s="11">
         <v>3727</v>
       </c>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17" s="67">
+        <v>3945</v>
+      </c>
+      <c r="S17" s="1"/>
+      <c r="T17" s="8"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" s="45" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="8">
         <v>3624</v>
       </c>
       <c r="D18" s="8">
         <v>3823</v>
       </c>
       <c r="E18" s="8">
         <v>3927</v>
       </c>
       <c r="F18" s="8">
         <v>4144</v>
       </c>
       <c r="G18" s="8">
         <v>4444</v>
       </c>
       <c r="H18" s="8">
         <v>4807</v>
       </c>
       <c r="I18" s="8">
         <v>4872</v>
       </c>
       <c r="J18" s="8">
         <v>4942</v>
       </c>
       <c r="K18" s="8">
         <v>5010</v>
       </c>
       <c r="L18" s="8">
         <v>5205</v>
       </c>
       <c r="M18" s="8">
         <v>5513</v>
       </c>
       <c r="N18" s="11">
         <v>5969</v>
       </c>
       <c r="O18" s="11">
         <v>6414</v>
       </c>
       <c r="P18" s="11">
         <v>6817</v>
       </c>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18" s="67">
+        <v>6886</v>
+      </c>
+      <c r="S18" s="1"/>
+      <c r="T18" s="8"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" s="45" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="8">
         <v>2498</v>
       </c>
       <c r="D19" s="8">
         <v>2813</v>
       </c>
       <c r="E19" s="8">
         <v>3086</v>
       </c>
       <c r="F19" s="8">
         <v>3372</v>
       </c>
       <c r="G19" s="8">
         <v>3626</v>
       </c>
       <c r="H19" s="8">
         <v>4070</v>
       </c>
       <c r="I19" s="8">
         <v>4600</v>
       </c>
       <c r="J19" s="8">
         <v>5115</v>
       </c>
       <c r="K19" s="8">
         <v>5831</v>
       </c>
       <c r="L19" s="8">
         <v>6287</v>
       </c>
       <c r="M19" s="8">
         <v>6601</v>
       </c>
       <c r="N19" s="11">
         <v>6997</v>
       </c>
       <c r="O19" s="11">
         <v>7284</v>
       </c>
       <c r="P19" s="11">
         <v>7667</v>
       </c>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19" s="67">
+        <v>8074</v>
+      </c>
+      <c r="S19" s="65"/>
+      <c r="T19" s="8"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" s="45" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="8">
         <v>2608</v>
       </c>
       <c r="D20" s="8">
         <v>2690</v>
       </c>
       <c r="E20" s="8">
         <v>2736</v>
       </c>
       <c r="F20" s="8">
         <v>2717</v>
       </c>
       <c r="G20" s="8">
         <v>2660</v>
       </c>
       <c r="H20" s="8">
         <v>2612</v>
       </c>
       <c r="I20" s="8">
         <v>2670</v>
       </c>
       <c r="J20" s="8">
         <v>2746</v>
       </c>
       <c r="K20" s="8">
         <v>2874</v>
       </c>
       <c r="L20" s="8">
         <v>2978</v>
       </c>
       <c r="M20" s="8">
         <v>3123</v>
       </c>
       <c r="N20" s="11">
         <v>3425</v>
       </c>
       <c r="O20" s="11">
         <v>3695</v>
       </c>
       <c r="P20" s="11">
         <v>3846</v>
       </c>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20" s="67">
+        <v>4087</v>
+      </c>
+      <c r="S20" s="65"/>
+      <c r="T20" s="8"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" s="45" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="8">
         <v>2108</v>
       </c>
       <c r="D21" s="8">
         <v>2092</v>
       </c>
       <c r="E21" s="8">
         <v>2074</v>
       </c>
       <c r="F21" s="8">
         <v>2074</v>
       </c>
       <c r="G21" s="8">
         <v>2103</v>
       </c>
       <c r="H21" s="8">
         <v>2097</v>
       </c>
       <c r="I21" s="8">
         <v>2081</v>
       </c>
       <c r="J21" s="8">
         <v>2100</v>
       </c>
       <c r="K21" s="8">
         <v>2172</v>
       </c>
       <c r="L21" s="8">
         <v>2196</v>
       </c>
       <c r="M21" s="8">
         <v>2236</v>
       </c>
       <c r="N21" s="11">
         <v>2333</v>
       </c>
       <c r="O21" s="11">
         <v>2366</v>
       </c>
       <c r="P21" s="11">
         <v>2409</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q21" s="67">
+        <v>2462</v>
+      </c>
+      <c r="S21" s="65"/>
+      <c r="T21" s="8"/>
+    </row>
+    <row r="22" spans="1:20" ht="11.25" customHeight="1">
       <c r="A22" s="45" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="8">
         <v>12127</v>
       </c>
       <c r="D22" s="8">
         <v>14617</v>
       </c>
       <c r="E22" s="8">
         <v>15507</v>
       </c>
       <c r="F22" s="8">
         <v>16376</v>
       </c>
       <c r="G22" s="8">
         <v>17286</v>
       </c>
       <c r="H22" s="8">
         <v>18434</v>
       </c>
       <c r="I22" s="8">
         <v>19194</v>
       </c>
       <c r="J22" s="8">
         <v>14331</v>
       </c>
       <c r="K22" s="8">
         <v>14558</v>
       </c>
       <c r="L22" s="8">
         <v>14737</v>
       </c>
       <c r="M22" s="8">
         <v>14883</v>
       </c>
       <c r="N22" s="11">
         <v>14829</v>
       </c>
       <c r="O22" s="11">
         <v>14962</v>
       </c>
       <c r="P22" s="11">
         <v>15216</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q22" s="67">
+        <v>15510</v>
+      </c>
+      <c r="S22" s="65"/>
+      <c r="T22" s="8"/>
+    </row>
+    <row r="23" spans="1:20" ht="11.25" customHeight="1">
       <c r="A23" s="45" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="N23" s="11">
         <v>928</v>
       </c>
       <c r="O23" s="11">
         <v>1004</v>
       </c>
       <c r="P23" s="11">
         <v>1052</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q23" s="67">
+        <v>1092</v>
+      </c>
+      <c r="S23" s="65"/>
+      <c r="T23" s="8"/>
+    </row>
+    <row r="24" spans="1:20" ht="11.25" customHeight="1">
       <c r="A24" s="45" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>4248</v>
       </c>
       <c r="D24" s="8">
         <v>4401</v>
       </c>
       <c r="E24" s="8">
         <v>4504</v>
       </c>
       <c r="F24" s="8">
         <v>4639</v>
       </c>
       <c r="G24" s="8">
         <v>4760</v>
       </c>
       <c r="H24" s="8">
         <v>4901</v>
       </c>
       <c r="I24" s="8">
         <v>5130</v>
       </c>
       <c r="J24" s="8">
         <v>5278</v>
       </c>
       <c r="K24" s="8">
         <v>5463</v>
       </c>
       <c r="L24" s="8">
         <v>5451</v>
       </c>
       <c r="M24" s="8">
         <v>5593</v>
       </c>
       <c r="N24" s="11">
         <v>3142</v>
       </c>
       <c r="O24" s="11">
         <v>3155</v>
       </c>
       <c r="P24" s="11">
         <v>3213</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" ht="11.25" customHeight="1">
+      <c r="Q24" s="67">
+        <v>3304</v>
+      </c>
+      <c r="S24" s="65"/>
+      <c r="T24" s="8"/>
+    </row>
+    <row r="25" spans="1:20" ht="11.25" customHeight="1">
       <c r="A25" s="45" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="10">
         <v>1841</v>
       </c>
       <c r="D25" s="10">
         <v>2446</v>
       </c>
       <c r="E25" s="10">
         <v>2866</v>
       </c>
       <c r="F25" s="10">
         <v>3266</v>
       </c>
       <c r="G25" s="10">
         <v>3624</v>
       </c>
       <c r="H25" s="10">
         <v>4072</v>
       </c>
       <c r="I25" s="10">
         <v>4644</v>
       </c>
       <c r="J25" s="10">
         <v>5316</v>
       </c>
       <c r="K25" s="10">
         <v>5937</v>
       </c>
       <c r="L25" s="10">
         <v>6610</v>
       </c>
       <c r="M25" s="8">
         <v>7188</v>
       </c>
       <c r="N25" s="11">
         <v>8201</v>
       </c>
       <c r="O25" s="11">
         <v>9292</v>
       </c>
       <c r="P25" s="11">
         <v>10869</v>
       </c>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25" s="67">
+        <v>12105</v>
+      </c>
+      <c r="S25" s="65"/>
+      <c r="T25" s="8"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" s="45" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="10">
         <v>3865</v>
       </c>
       <c r="D26" s="10">
         <v>4116</v>
       </c>
       <c r="E26" s="10">
         <v>4383</v>
       </c>
       <c r="F26" s="10">
         <v>4842</v>
       </c>
       <c r="G26" s="10">
         <v>5237</v>
       </c>
       <c r="H26" s="10">
         <v>5691</v>
       </c>
       <c r="I26" s="10">
         <v>6078</v>
       </c>
       <c r="J26" s="10">
         <v>6486</v>
       </c>
       <c r="K26" s="10">
         <v>6968</v>
       </c>
       <c r="L26" s="10">
         <v>7364</v>
       </c>
       <c r="M26" s="8">
         <v>7841</v>
       </c>
       <c r="N26" s="11">
         <v>8600</v>
       </c>
       <c r="O26" s="11">
         <v>9301</v>
       </c>
       <c r="P26" s="11">
         <v>9912</v>
       </c>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26" s="67">
+        <v>10253</v>
+      </c>
+      <c r="S26" s="65"/>
+      <c r="T26" s="8"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" s="47" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I27" s="12" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="13">
         <v>5586</v>
       </c>
       <c r="K27" s="13">
         <v>6014</v>
       </c>
       <c r="L27" s="13">
         <v>6346</v>
       </c>
       <c r="M27" s="13">
         <v>6663</v>
       </c>
       <c r="N27" s="13">
         <v>7523</v>
       </c>
       <c r="O27" s="13">
         <v>7768</v>
       </c>
       <c r="P27" s="13">
         <v>7954</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="51" t="s">
+      <c r="Q27" s="68">
+        <v>8456</v>
+      </c>
+      <c r="S27" s="65"/>
+      <c r="T27" s="8"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="51"/>
-[...5 lines deleted...]
-      <c r="I28" s="52"/>
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
     </row>
-    <row r="29" spans="1:16">
-      <c r="B29" s="53" t="s">
+    <row r="29" spans="1:20">
+      <c r="A29" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="53"/>
-[...3 lines deleted...]
-      <c r="G29" s="54"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="16"/>
       <c r="H29" s="16"/>
-      <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:20">
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="1">
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="B28:I28"/>
-    <mergeCell ref="B29:G29"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="A9:A27" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
       <vt:lpstr>Дети до 18 лет</vt:lpstr>
     </vt:vector>