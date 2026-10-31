--- v0 (2026-10-11)
+++ v1 (2026-10-31)
@@ -15,75 +15,69 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zh.Umarbekova\Desktop\Динамика о травматизме\2025\Численность пострадавших при несчастных случаях_2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="31" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725" refMode="R1C1"/>
+  <calcPr calcId="162913" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="87">
   <si>
     <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/social-statistics/stat-medicine/publications/382907/</t>
   </si>
   <si>
-    <t>Mizinbaeva Altynshash Bakitkalievna</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7172 749258</t>
   </si>
   <si>
-    <t>a.mizinbaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>0100000</t>
   </si>
   <si>
     <t>0110000</t>
   </si>
   <si>
     <t>0150000</t>
   </si>
   <si>
     <t>0190000</t>
   </si>
   <si>
     <t>0230000</t>
   </si>
   <si>
     <t>0270000</t>
   </si>
   <si>
     <t>0310000</t>
   </si>
   <si>
     <t>0330000</t>
   </si>
   <si>
     <t>0350000</t>
@@ -166,56 +160,50 @@
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>Дата последнего обновления:</t>
   </si>
   <si>
     <t>Дата следующего обновления:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный сотрудник</t>
   </si>
   <si>
     <t>Номер телефона:</t>
   </si>
   <si>
     <t>Электронная почта:</t>
   </si>
   <si>
-    <t>Материальные последствия несчастных случаев</t>
-[...4 lines deleted...]
-  <si>
     <t>с 2000 года</t>
   </si>
   <si>
     <t>расчетный</t>
   </si>
   <si>
     <t>Методологические положения по статистике за 2018 год</t>
   </si>
   <si>
     <t>О производственном травматизме и профессиональных заболеваниях в Республике Казахстан</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=</t>
   </si>
   <si>
     <t>Департамент статистики населения</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» – явление отсутствует</t>
   </si>
   <si>
     <t>«0.0» – незначительная величина</t>
@@ -281,62 +269,74 @@
     <t>Туркестанская область</t>
   </si>
   <si>
     <t>область Ұлытау</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
     <t>*Данные за 2000–2016 годы по Южно-Казахстанской области</t>
   </si>
   <si>
     <t>Код КАТО</t>
   </si>
   <si>
     <t>КАТО</t>
+  </si>
+  <si>
+    <t>Численность пострадавших при несчастных случаях</t>
+  </si>
+  <si>
+    <t>zh.umarbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Умарбекова Жанар Ертаевна</t>
+  </si>
+  <si>
+    <t>человек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
-    <numFmt numFmtId="176" formatCode="###\ ###\ ###\ ###\ ##0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="188" formatCode="dd\.mm\.yyyy"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -406,50 +406,57 @@
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0563C1"/>
       <name val="Arial"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -494,148 +501,155 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="7" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="8" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -927,229 +941,229 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="42"/>
-      <c r="B1" s="42"/>
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="33" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B2" s="12">
         <v>634101</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="33" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B3" s="34" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
       <c r="A4" s="33" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>28</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="24" customHeight="1">
       <c r="A5" s="33" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B5" s="34" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" ht="15" customHeight="1">
       <c r="A6" s="33" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B6" s="34" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="12" customHeight="1">
       <c r="A7" s="33" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B7" s="34" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" ht="13.5" customHeight="1">
       <c r="A8" s="33" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B8" s="34" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="42" customHeight="1">
       <c r="A9" s="33" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B9" s="34" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4" ht="52.5" customHeight="1">
       <c r="A10" s="33" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1">
       <c r="A11" s="33" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>0</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1">
       <c r="A12" s="33" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1">
       <c r="A13" s="33" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B13" s="34"/>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="33" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B15" s="35" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
       <c r="A16" s="33" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B16" s="36">
-        <v>45801</v>
+        <v>46166</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
       <c r="A17" s="33" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B17" s="36">
-        <v>46166</v>
+        <v>46531</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
       <c r="A18" s="33" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B18" s="34" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
       <c r="A19" s="33" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="33" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B20" s="34" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="14.25" customHeight="1">
       <c r="A21" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>45</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>84</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
     </row>
     <row r="27" spans="1:4">
@@ -1181,153 +1195,156 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="3"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="31" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="32" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="32" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="32" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="32" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="32" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="37"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="37"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="37"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="37"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="37"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="37"/>
     </row>
     <row r="17" spans="2:4">
       <c r="B17" s="37"/>
     </row>
     <row r="18" spans="2:4">
       <c r="B18" s="37"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="38" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AS26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D33" sqref="D33"/>
+      <selection activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="8" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="8" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="8" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="8"/>
     <col min="7" max="7" width="10" style="8" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="8"/>
     <col min="11" max="11" width="10.85546875" style="8" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:45" s="7" customFormat="1" ht="15.75">
       <c r="A2" s="9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>634101</v>
       </c>
     </row>
     <row r="3" spans="1:45">
       <c r="A3" s="10"/>
       <c r="B3" s="10"/>
+      <c r="AB3" s="43" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="4" spans="1:45" s="2" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C4" s="16">
         <v>2000</v>
       </c>
       <c r="D4" s="16">
         <v>2001</v>
       </c>
       <c r="E4" s="16">
         <v>2002</v>
       </c>
       <c r="F4" s="16">
         <v>2003</v>
       </c>
       <c r="G4" s="16">
         <v>2004</v>
       </c>
       <c r="H4" s="16">
         <v>2005</v>
       </c>
       <c r="I4" s="16">
         <v>2006</v>
       </c>
       <c r="J4" s="16">
         <v>2007</v>
       </c>
@@ -1386,51 +1403,51 @@
         <v>2025</v>
       </c>
       <c r="AC4" s="15"/>
       <c r="AD4" s="15"/>
       <c r="AE4" s="15"/>
       <c r="AF4" s="15"/>
       <c r="AG4" s="15"/>
       <c r="AH4" s="15"/>
       <c r="AI4" s="15"/>
       <c r="AJ4" s="15"/>
       <c r="AK4" s="15"/>
       <c r="AL4" s="15"/>
       <c r="AM4" s="15"/>
       <c r="AN4" s="15"/>
       <c r="AO4" s="15"/>
       <c r="AP4" s="15"/>
       <c r="AQ4" s="15"/>
       <c r="AR4" s="15"/>
       <c r="AS4" s="15"/>
     </row>
     <row r="5" spans="1:45" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="39">
         <v>0</v>
       </c>
       <c r="B5" s="40" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C5" s="21">
         <v>3228</v>
       </c>
       <c r="D5" s="21">
         <v>3248</v>
       </c>
       <c r="E5" s="21">
         <v>3513</v>
       </c>
       <c r="F5" s="21">
         <v>3395</v>
       </c>
       <c r="G5" s="21">
         <v>3348</v>
       </c>
       <c r="H5" s="21">
         <v>3333</v>
       </c>
       <c r="I5" s="21">
         <v>3197</v>
       </c>
       <c r="J5" s="21">
         <v>2829</v>
       </c>
@@ -1486,157 +1503,157 @@
         <v>2471</v>
       </c>
       <c r="AB5" s="29">
         <v>2328</v>
       </c>
       <c r="AC5" s="15"/>
       <c r="AD5" s="15"/>
       <c r="AE5" s="15"/>
       <c r="AF5" s="15"/>
       <c r="AG5" s="15"/>
       <c r="AH5" s="15"/>
       <c r="AI5" s="15"/>
       <c r="AJ5" s="15"/>
       <c r="AK5" s="15"/>
       <c r="AL5" s="15"/>
       <c r="AM5" s="15"/>
       <c r="AN5" s="15"/>
       <c r="AO5" s="15"/>
       <c r="AP5" s="15"/>
       <c r="AQ5" s="15"/>
       <c r="AR5" s="15"/>
       <c r="AS5" s="15"/>
     </row>
     <row r="6" spans="1:45" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="13" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B6" s="40" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="K6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="L6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="M6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="N6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="T6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="U6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="V6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="W6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="X6" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Y6" s="21">
         <v>96</v>
       </c>
       <c r="Z6" s="21">
         <v>125</v>
       </c>
       <c r="AA6" s="27">
         <v>103</v>
       </c>
       <c r="AB6" s="29">
         <v>90</v>
       </c>
       <c r="AC6" s="15"/>
       <c r="AD6" s="15"/>
       <c r="AE6" s="15"/>
       <c r="AF6" s="15"/>
       <c r="AG6" s="15"/>
       <c r="AH6" s="15"/>
       <c r="AI6" s="15"/>
       <c r="AJ6" s="15"/>
       <c r="AK6" s="15"/>
       <c r="AL6" s="15"/>
       <c r="AM6" s="15"/>
       <c r="AN6" s="15"/>
       <c r="AO6" s="15"/>
       <c r="AP6" s="15"/>
       <c r="AQ6" s="15"/>
       <c r="AR6" s="15"/>
       <c r="AS6" s="15"/>
     </row>
     <row r="7" spans="1:45" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="13" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B7" s="40" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C7" s="21">
         <v>227</v>
       </c>
       <c r="D7" s="21">
         <v>57</v>
       </c>
       <c r="E7" s="21">
         <v>114</v>
       </c>
       <c r="F7" s="21">
         <v>113</v>
       </c>
       <c r="G7" s="23">
         <v>132</v>
       </c>
       <c r="H7" s="21">
         <v>87</v>
       </c>
       <c r="I7" s="21">
         <v>74</v>
       </c>
       <c r="J7" s="21">
         <v>78</v>
       </c>
@@ -1692,54 +1709,54 @@
         <v>98</v>
       </c>
       <c r="AB7" s="29">
         <v>104</v>
       </c>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
       <c r="AR7" s="15"/>
       <c r="AS7" s="15"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="13" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B8" s="40" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C8" s="21">
         <v>112</v>
       </c>
       <c r="D8" s="21">
         <v>84</v>
       </c>
       <c r="E8" s="21">
         <v>145</v>
       </c>
       <c r="F8" s="21">
         <v>130</v>
       </c>
       <c r="G8" s="23">
         <v>118</v>
       </c>
       <c r="H8" s="21">
         <v>125</v>
       </c>
       <c r="I8" s="21">
         <v>126</v>
       </c>
       <c r="J8" s="21">
         <v>122</v>
       </c>
@@ -1795,54 +1812,54 @@
         <v>123</v>
       </c>
       <c r="AB8" s="29">
         <v>134</v>
       </c>
       <c r="AC8" s="19"/>
       <c r="AD8" s="19"/>
       <c r="AE8" s="19"/>
       <c r="AF8" s="19"/>
       <c r="AG8" s="19"/>
       <c r="AH8" s="19"/>
       <c r="AI8" s="19"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
       <c r="AL8" s="19"/>
       <c r="AM8" s="19"/>
       <c r="AN8" s="19"/>
       <c r="AO8" s="19"/>
       <c r="AP8" s="19"/>
       <c r="AQ8" s="19"/>
       <c r="AR8" s="19"/>
       <c r="AS8" s="19"/>
     </row>
     <row r="9" spans="1:45">
       <c r="A9" s="13" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B9" s="40" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C9" s="21">
         <v>140</v>
       </c>
       <c r="D9" s="21">
         <v>79</v>
       </c>
       <c r="E9" s="21">
         <v>70</v>
       </c>
       <c r="F9" s="21">
         <v>106</v>
       </c>
       <c r="G9" s="23">
         <v>76</v>
       </c>
       <c r="H9" s="21">
         <v>90</v>
       </c>
       <c r="I9" s="21">
         <v>41</v>
       </c>
       <c r="J9" s="21">
         <v>57</v>
       </c>
@@ -1898,54 +1915,54 @@
         <v>84</v>
       </c>
       <c r="AB9" s="29">
         <v>93</v>
       </c>
       <c r="AC9" s="19"/>
       <c r="AD9" s="19"/>
       <c r="AE9" s="19"/>
       <c r="AF9" s="19"/>
       <c r="AG9" s="19"/>
       <c r="AH9" s="19"/>
       <c r="AI9" s="19"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
       <c r="AL9" s="19"/>
       <c r="AM9" s="19"/>
       <c r="AN9" s="19"/>
       <c r="AO9" s="19"/>
       <c r="AP9" s="19"/>
       <c r="AQ9" s="19"/>
       <c r="AR9" s="19"/>
       <c r="AS9" s="19"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="13" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B10" s="40" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C10" s="21">
         <v>73</v>
       </c>
       <c r="D10" s="21">
         <v>94</v>
       </c>
       <c r="E10" s="21">
         <v>82</v>
       </c>
       <c r="F10" s="21">
         <v>93</v>
       </c>
       <c r="G10" s="23">
         <v>71</v>
       </c>
       <c r="H10" s="21">
         <v>56</v>
       </c>
       <c r="I10" s="21">
         <v>97</v>
       </c>
       <c r="J10" s="21">
         <v>60</v>
       </c>
@@ -2001,54 +2018,54 @@
         <v>87</v>
       </c>
       <c r="AB10" s="29">
         <v>127</v>
       </c>
       <c r="AC10" s="19"/>
       <c r="AD10" s="19"/>
       <c r="AE10" s="19"/>
       <c r="AF10" s="19"/>
       <c r="AG10" s="19"/>
       <c r="AH10" s="19"/>
       <c r="AI10" s="19"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
       <c r="AL10" s="19"/>
       <c r="AM10" s="19"/>
       <c r="AN10" s="19"/>
       <c r="AO10" s="19"/>
       <c r="AP10" s="19"/>
       <c r="AQ10" s="19"/>
       <c r="AR10" s="19"/>
       <c r="AS10" s="19"/>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" s="13" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B11" s="40" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C11" s="21">
         <v>150</v>
       </c>
       <c r="D11" s="21">
         <v>133</v>
       </c>
       <c r="E11" s="21">
         <v>114</v>
       </c>
       <c r="F11" s="21">
         <v>112</v>
       </c>
       <c r="G11" s="23">
         <v>99</v>
       </c>
       <c r="H11" s="21">
         <v>92</v>
       </c>
       <c r="I11" s="21">
         <v>90</v>
       </c>
       <c r="J11" s="21">
         <v>92</v>
       </c>
@@ -2104,54 +2121,54 @@
         <v>68</v>
       </c>
       <c r="AB11" s="29">
         <v>41</v>
       </c>
       <c r="AC11" s="19"/>
       <c r="AD11" s="19"/>
       <c r="AE11" s="19"/>
       <c r="AF11" s="19"/>
       <c r="AG11" s="19"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="19"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
       <c r="AL11" s="19"/>
       <c r="AM11" s="19"/>
       <c r="AN11" s="19"/>
       <c r="AO11" s="19"/>
       <c r="AP11" s="19"/>
       <c r="AQ11" s="19"/>
       <c r="AR11" s="19"/>
       <c r="AS11" s="19"/>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" s="13" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B12" s="40" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C12" s="21">
         <v>104</v>
       </c>
       <c r="D12" s="21">
         <v>110</v>
       </c>
       <c r="E12" s="21">
         <v>98</v>
       </c>
       <c r="F12" s="21">
         <v>138</v>
       </c>
       <c r="G12" s="23">
         <v>155</v>
       </c>
       <c r="H12" s="21">
         <v>117</v>
       </c>
       <c r="I12" s="21">
         <v>93</v>
       </c>
       <c r="J12" s="21">
         <v>82</v>
       </c>
@@ -2207,157 +2224,157 @@
         <v>67</v>
       </c>
       <c r="AB12" s="29">
         <v>59</v>
       </c>
       <c r="AC12" s="19"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="19"/>
       <c r="AF12" s="19"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
       <c r="AL12" s="19"/>
       <c r="AM12" s="19"/>
       <c r="AN12" s="19"/>
       <c r="AO12" s="19"/>
       <c r="AP12" s="19"/>
       <c r="AQ12" s="19"/>
       <c r="AR12" s="19"/>
       <c r="AS12" s="19"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B13" s="40" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="K13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="L13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="M13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="N13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="T13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="U13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="V13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="W13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="X13" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Y13" s="21">
         <v>15</v>
       </c>
       <c r="Z13" s="21">
         <v>37</v>
       </c>
       <c r="AA13" s="27">
         <v>28</v>
       </c>
       <c r="AB13" s="29">
         <v>40</v>
       </c>
       <c r="AC13" s="19"/>
       <c r="AD13" s="19"/>
       <c r="AE13" s="19"/>
       <c r="AF13" s="19"/>
       <c r="AG13" s="19"/>
       <c r="AH13" s="19"/>
       <c r="AI13" s="19"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
       <c r="AL13" s="19"/>
       <c r="AM13" s="19"/>
       <c r="AN13" s="19"/>
       <c r="AO13" s="19"/>
       <c r="AP13" s="19"/>
       <c r="AQ13" s="19"/>
       <c r="AR13" s="19"/>
       <c r="AS13" s="19"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B14" s="40" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C14" s="21">
         <v>755</v>
       </c>
       <c r="D14" s="21">
         <v>946</v>
       </c>
       <c r="E14" s="21">
         <v>883</v>
       </c>
       <c r="F14" s="21">
         <v>942</v>
       </c>
       <c r="G14" s="23">
         <v>959</v>
       </c>
       <c r="H14" s="21">
         <v>1002</v>
       </c>
       <c r="I14" s="21">
         <v>929</v>
       </c>
       <c r="J14" s="21">
         <v>769</v>
       </c>
@@ -2413,54 +2430,54 @@
         <v>401</v>
       </c>
       <c r="AB14" s="29">
         <v>277</v>
       </c>
       <c r="AC14" s="19"/>
       <c r="AD14" s="19"/>
       <c r="AE14" s="19"/>
       <c r="AF14" s="19"/>
       <c r="AG14" s="19"/>
       <c r="AH14" s="19"/>
       <c r="AI14" s="19"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
       <c r="AL14" s="19"/>
       <c r="AM14" s="19"/>
       <c r="AN14" s="19"/>
       <c r="AO14" s="19"/>
       <c r="AP14" s="19"/>
       <c r="AQ14" s="19"/>
       <c r="AR14" s="19"/>
       <c r="AS14" s="19"/>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B15" s="40" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C15" s="21">
         <v>160</v>
       </c>
       <c r="D15" s="21">
         <v>150</v>
       </c>
       <c r="E15" s="21">
         <v>200</v>
       </c>
       <c r="F15" s="21">
         <v>139</v>
       </c>
       <c r="G15" s="23">
         <v>147</v>
       </c>
       <c r="H15" s="21">
         <v>196</v>
       </c>
       <c r="I15" s="21">
         <v>131</v>
       </c>
       <c r="J15" s="21">
         <v>132</v>
       </c>
@@ -2516,54 +2533,54 @@
         <v>110</v>
       </c>
       <c r="AB15" s="29">
         <v>98</v>
       </c>
       <c r="AC15" s="19"/>
       <c r="AD15" s="19"/>
       <c r="AE15" s="19"/>
       <c r="AF15" s="19"/>
       <c r="AG15" s="19"/>
       <c r="AH15" s="19"/>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
       <c r="AL15" s="19"/>
       <c r="AM15" s="19"/>
       <c r="AN15" s="19"/>
       <c r="AO15" s="19"/>
       <c r="AP15" s="19"/>
       <c r="AQ15" s="19"/>
       <c r="AR15" s="19"/>
       <c r="AS15" s="19"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="13" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B16" s="40" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C16" s="21">
         <v>31</v>
       </c>
       <c r="D16" s="21">
         <v>41</v>
       </c>
       <c r="E16" s="21">
         <v>35</v>
       </c>
       <c r="F16" s="21">
         <v>24</v>
       </c>
       <c r="G16" s="23">
         <v>41</v>
       </c>
       <c r="H16" s="21">
         <v>51</v>
       </c>
       <c r="I16" s="21">
         <v>59</v>
       </c>
       <c r="J16" s="21">
         <v>48</v>
       </c>
@@ -2619,54 +2636,54 @@
         <v>54</v>
       </c>
       <c r="AB16" s="29">
         <v>61</v>
       </c>
       <c r="AC16" s="19"/>
       <c r="AD16" s="19"/>
       <c r="AE16" s="19"/>
       <c r="AF16" s="19"/>
       <c r="AG16" s="19"/>
       <c r="AH16" s="19"/>
       <c r="AI16" s="19"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
       <c r="AL16" s="19"/>
       <c r="AM16" s="19"/>
       <c r="AN16" s="19"/>
       <c r="AO16" s="19"/>
       <c r="AP16" s="19"/>
       <c r="AQ16" s="19"/>
       <c r="AR16" s="19"/>
       <c r="AS16" s="19"/>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" s="13" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B17" s="40" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C17" s="21">
         <v>147</v>
       </c>
       <c r="D17" s="21">
         <v>141</v>
       </c>
       <c r="E17" s="21">
         <v>118</v>
       </c>
       <c r="F17" s="21">
         <v>114</v>
       </c>
       <c r="G17" s="23">
         <v>96</v>
       </c>
       <c r="H17" s="21">
         <v>56</v>
       </c>
       <c r="I17" s="21">
         <v>79</v>
       </c>
       <c r="J17" s="21">
         <v>45</v>
       </c>
@@ -2722,54 +2739,54 @@
         <v>65</v>
       </c>
       <c r="AB17" s="29">
         <v>79</v>
       </c>
       <c r="AC17" s="19"/>
       <c r="AD17" s="19"/>
       <c r="AE17" s="19"/>
       <c r="AF17" s="19"/>
       <c r="AG17" s="19"/>
       <c r="AH17" s="19"/>
       <c r="AI17" s="19"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
       <c r="AL17" s="19"/>
       <c r="AM17" s="19"/>
       <c r="AN17" s="19"/>
       <c r="AO17" s="19"/>
       <c r="AP17" s="19"/>
       <c r="AQ17" s="19"/>
       <c r="AR17" s="19"/>
       <c r="AS17" s="19"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="13" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B18" s="40" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C18" s="21">
         <v>204</v>
       </c>
       <c r="D18" s="21">
         <v>189</v>
       </c>
       <c r="E18" s="21">
         <v>182</v>
       </c>
       <c r="F18" s="21">
         <v>179</v>
       </c>
       <c r="G18" s="23">
         <v>205</v>
       </c>
       <c r="H18" s="21">
         <v>216</v>
       </c>
       <c r="I18" s="21">
         <v>259</v>
       </c>
       <c r="J18" s="21">
         <v>222</v>
       </c>
@@ -2825,54 +2842,54 @@
         <v>183</v>
       </c>
       <c r="AB18" s="29">
         <v>150</v>
       </c>
       <c r="AC18" s="19"/>
       <c r="AD18" s="19"/>
       <c r="AE18" s="19"/>
       <c r="AF18" s="19"/>
       <c r="AG18" s="19"/>
       <c r="AH18" s="19"/>
       <c r="AI18" s="19"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
       <c r="AL18" s="19"/>
       <c r="AM18" s="19"/>
       <c r="AN18" s="19"/>
       <c r="AO18" s="19"/>
       <c r="AP18" s="19"/>
       <c r="AQ18" s="19"/>
       <c r="AR18" s="19"/>
       <c r="AS18" s="19"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="13" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B19" s="40" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C19" s="21">
         <v>200</v>
       </c>
       <c r="D19" s="21">
         <v>110</v>
       </c>
       <c r="E19" s="21">
         <v>185</v>
       </c>
       <c r="F19" s="21">
         <v>133</v>
       </c>
       <c r="G19" s="23">
         <v>80</v>
       </c>
       <c r="H19" s="21">
         <v>89</v>
       </c>
       <c r="I19" s="21">
         <v>82</v>
       </c>
       <c r="J19" s="21">
         <v>113</v>
       </c>
@@ -2928,54 +2945,54 @@
         <v>38</v>
       </c>
       <c r="AB19" s="29">
         <v>46</v>
       </c>
       <c r="AC19" s="19"/>
       <c r="AD19" s="19"/>
       <c r="AE19" s="19"/>
       <c r="AF19" s="19"/>
       <c r="AG19" s="19"/>
       <c r="AH19" s="19"/>
       <c r="AI19" s="19"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
       <c r="AL19" s="19"/>
       <c r="AM19" s="19"/>
       <c r="AN19" s="19"/>
       <c r="AO19" s="19"/>
       <c r="AP19" s="19"/>
       <c r="AQ19" s="19"/>
       <c r="AR19" s="19"/>
       <c r="AS19" s="19"/>
     </row>
     <row r="20" spans="1:45">
       <c r="A20" s="13" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B20" s="40" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C20" s="21">
         <v>101</v>
       </c>
       <c r="D20" s="21">
         <v>121</v>
       </c>
       <c r="E20" s="21">
         <v>127</v>
       </c>
       <c r="F20" s="21">
         <v>102</v>
       </c>
       <c r="G20" s="23">
         <v>96</v>
       </c>
       <c r="H20" s="21">
         <v>103</v>
       </c>
       <c r="I20" s="21">
         <v>94</v>
       </c>
       <c r="J20" s="21">
         <v>105</v>
       </c>
@@ -3031,157 +3048,157 @@
         <v>64</v>
       </c>
       <c r="AB20" s="29">
         <v>60</v>
       </c>
       <c r="AC20" s="19"/>
       <c r="AD20" s="19"/>
       <c r="AE20" s="19"/>
       <c r="AF20" s="19"/>
       <c r="AG20" s="19"/>
       <c r="AH20" s="19"/>
       <c r="AI20" s="19"/>
       <c r="AJ20" s="19"/>
       <c r="AK20" s="19"/>
       <c r="AL20" s="19"/>
       <c r="AM20" s="19"/>
       <c r="AN20" s="19"/>
       <c r="AO20" s="19"/>
       <c r="AP20" s="19"/>
       <c r="AQ20" s="19"/>
       <c r="AR20" s="19"/>
       <c r="AS20" s="19"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" s="13" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="K21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="L21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="M21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="N21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="P21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Q21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="R21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="T21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="U21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="V21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="W21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="X21" s="22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Y21" s="21">
         <v>307</v>
       </c>
       <c r="Z21" s="21">
         <v>408</v>
       </c>
       <c r="AA21" s="27">
         <v>287</v>
       </c>
       <c r="AB21" s="29">
         <v>252</v>
       </c>
       <c r="AC21" s="19"/>
       <c r="AD21" s="19"/>
       <c r="AE21" s="19"/>
       <c r="AF21" s="19"/>
       <c r="AG21" s="19"/>
       <c r="AH21" s="19"/>
       <c r="AI21" s="19"/>
       <c r="AJ21" s="19"/>
       <c r="AK21" s="19"/>
       <c r="AL21" s="19"/>
       <c r="AM21" s="19"/>
       <c r="AN21" s="19"/>
       <c r="AO21" s="19"/>
       <c r="AP21" s="19"/>
       <c r="AQ21" s="19"/>
       <c r="AR21" s="19"/>
       <c r="AS21" s="19"/>
     </row>
     <row r="22" spans="1:45">
       <c r="A22" s="13" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B22" s="40" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C22" s="21">
         <v>468</v>
       </c>
       <c r="D22" s="21">
         <v>542</v>
       </c>
       <c r="E22" s="21">
         <v>644</v>
       </c>
       <c r="F22" s="21">
         <v>532</v>
       </c>
       <c r="G22" s="23">
         <v>529</v>
       </c>
       <c r="H22" s="21">
         <v>543</v>
       </c>
       <c r="I22" s="21">
         <v>574</v>
       </c>
       <c r="J22" s="21">
         <v>476</v>
       </c>
@@ -3237,54 +3254,54 @@
         <v>253</v>
       </c>
       <c r="AB22" s="29">
         <v>287</v>
       </c>
       <c r="AC22" s="19"/>
       <c r="AD22" s="19"/>
       <c r="AE22" s="19"/>
       <c r="AF22" s="19"/>
       <c r="AG22" s="19"/>
       <c r="AH22" s="19"/>
       <c r="AI22" s="19"/>
       <c r="AJ22" s="19"/>
       <c r="AK22" s="19"/>
       <c r="AL22" s="19"/>
       <c r="AM22" s="19"/>
       <c r="AN22" s="19"/>
       <c r="AO22" s="19"/>
       <c r="AP22" s="19"/>
       <c r="AQ22" s="19"/>
       <c r="AR22" s="19"/>
       <c r="AS22" s="19"/>
     </row>
     <row r="23" spans="1:45">
       <c r="A23" s="13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B23" s="40" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C23" s="21">
         <v>121</v>
       </c>
       <c r="D23" s="21">
         <v>114</v>
       </c>
       <c r="E23" s="21">
         <v>165</v>
       </c>
       <c r="F23" s="21">
         <v>229</v>
       </c>
       <c r="G23" s="23">
         <v>203</v>
       </c>
       <c r="H23" s="21">
         <v>197</v>
       </c>
       <c r="I23" s="21">
         <v>211</v>
       </c>
       <c r="J23" s="21">
         <v>170</v>
       </c>
@@ -3340,54 +3357,54 @@
         <v>135</v>
       </c>
       <c r="AB23" s="29">
         <v>138</v>
       </c>
       <c r="AC23" s="19"/>
       <c r="AD23" s="19"/>
       <c r="AE23" s="19"/>
       <c r="AF23" s="19"/>
       <c r="AG23" s="19"/>
       <c r="AH23" s="19"/>
       <c r="AI23" s="19"/>
       <c r="AJ23" s="19"/>
       <c r="AK23" s="19"/>
       <c r="AL23" s="19"/>
       <c r="AM23" s="19"/>
       <c r="AN23" s="19"/>
       <c r="AO23" s="19"/>
       <c r="AP23" s="19"/>
       <c r="AQ23" s="19"/>
       <c r="AR23" s="19"/>
       <c r="AS23" s="19"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B24" s="40" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C24" s="21">
         <v>235</v>
       </c>
       <c r="D24" s="21">
         <v>337</v>
       </c>
       <c r="E24" s="21">
         <v>351</v>
       </c>
       <c r="F24" s="21">
         <v>309</v>
       </c>
       <c r="G24" s="23">
         <v>341</v>
       </c>
       <c r="H24" s="21">
         <v>313</v>
       </c>
       <c r="I24" s="21">
         <v>258</v>
       </c>
       <c r="J24" s="21">
         <v>258</v>
       </c>
@@ -3443,63 +3460,63 @@
         <v>193</v>
       </c>
       <c r="AB24" s="29">
         <v>168</v>
       </c>
       <c r="AC24" s="19"/>
       <c r="AD24" s="19"/>
       <c r="AE24" s="19"/>
       <c r="AF24" s="19"/>
       <c r="AG24" s="19"/>
       <c r="AH24" s="19"/>
       <c r="AI24" s="19"/>
       <c r="AJ24" s="19"/>
       <c r="AK24" s="19"/>
       <c r="AL24" s="19"/>
       <c r="AM24" s="19"/>
       <c r="AN24" s="19"/>
       <c r="AO24" s="19"/>
       <c r="AP24" s="19"/>
       <c r="AQ24" s="19"/>
       <c r="AR24" s="19"/>
       <c r="AS24" s="19"/>
     </row>
     <row r="25" spans="1:45">
       <c r="A25" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" s="20" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E25" s="20" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F25" s="24">
         <v>55</v>
       </c>
       <c r="G25" s="24">
         <v>54</v>
       </c>
       <c r="H25" s="24">
         <v>53</v>
       </c>
       <c r="I25" s="24">
         <v>42</v>
       </c>
       <c r="J25" s="24">
         <v>47</v>
       </c>
       <c r="K25" s="24">
         <v>38</v>
       </c>
       <c r="L25" s="24">
         <v>43</v>
       </c>
       <c r="M25" s="24">
         <v>38</v>
       </c>
@@ -3545,63 +3562,63 @@
       <c r="AA25" s="28">
         <v>30</v>
       </c>
       <c r="AB25" s="30">
         <v>24</v>
       </c>
       <c r="AC25" s="19"/>
       <c r="AD25" s="19"/>
       <c r="AE25" s="19"/>
       <c r="AF25" s="19"/>
       <c r="AG25" s="19"/>
       <c r="AH25" s="19"/>
       <c r="AI25" s="19"/>
       <c r="AJ25" s="19"/>
       <c r="AK25" s="19"/>
       <c r="AL25" s="19"/>
       <c r="AM25" s="19"/>
       <c r="AN25" s="19"/>
       <c r="AO25" s="19"/>
       <c r="AP25" s="19"/>
       <c r="AQ25" s="19"/>
       <c r="AR25" s="19"/>
       <c r="AS25" s="19"/>
     </row>
     <row r="26" spans="1:45" ht="11.25" customHeight="1">
-      <c r="B26" s="43" t="s">
-[...11 lines deleted...]
-      <c r="L26" s="43"/>
+      <c r="B26" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="46"/>
+      <c r="D26" s="46"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="46"/>
+      <c r="G26" s="46"/>
+      <c r="H26" s="46"/>
+      <c r="I26" s="46"/>
+      <c r="J26" s="46"/>
+      <c r="K26" s="46"/>
+      <c r="L26" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B26:L26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>