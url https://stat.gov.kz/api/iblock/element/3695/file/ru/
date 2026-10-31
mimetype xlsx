--- v0 (2026-10-11)
+++ v1 (2026-10-31)
@@ -15,56 +15,56 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zh.Umarbekova\Desktop\Динамика о травматизме\2025\Численность погибших при несчастных случаях_2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="89">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -118,59 +118,50 @@
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>Мизинбаева Алтыншаш Бакыткалиевна</t>
-[...7 lines deleted...]
-  <si>
     <t>собирается 2000 года</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
@@ -284,61 +275,73 @@
     <t>0750000</t>
   </si>
   <si>
     <t>0790000</t>
   </si>
   <si>
     <t xml:space="preserve"> КАТО</t>
   </si>
   <si>
     <t>Численность погибших при несчастных случаях, связанных с трудовой деятельностью</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>агрегированный</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>код КСП  634103</t>
   </si>
   <si>
     <t>Методологические положение по статистике 2018 год.</t>
+  </si>
+  <si>
+    <t>Умарбекова Жанар Ертаевна</t>
+  </si>
+  <si>
+    <t>+7 7172 749258</t>
+  </si>
+  <si>
+    <t>zh.umarbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>человек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="176" formatCode="###\ ###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="182" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -434,50 +437,58 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Carlito"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -522,61 +533,62 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -621,108 +633,113 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="12" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="182" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
+    <cellStyle name="Normal" xfId="5"/>
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -988,274 +1005,273 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.mizinbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/stat-medicine/publications/383083/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/stat-medicine/publications/383083/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="55.5703125" style="14" customWidth="1"/>
     <col min="2" max="2" width="109" style="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="29">
         <v>634103</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="29" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="30" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="51" t="s">
-        <v>82</v>
+      <c r="B7" s="50" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="17" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="17" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="30" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="17" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" s="17" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="33"/>
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="17" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="34">
-        <v>45801</v>
+        <v>46166</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="35">
-        <v>46166</v>
+        <v>46531</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>14</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="29" t="s">
-        <v>32</v>
+      <c r="B19" s="56" t="s">
+        <v>85</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="36" t="s">
-        <v>33</v>
+      <c r="B20" s="56" t="s">
+        <v>86</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="33" t="s">
-        <v>34</v>
+      <c r="B21" s="57" t="s">
+        <v>87</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="10"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
         <v>0</v>
@@ -1288,73 +1304,78 @@
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="11" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="O28" sqref="O28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23" style="1" customWidth="1"/>
     <col min="3" max="27" width="10.7109375" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" s="8" customFormat="1" ht="15.75">
       <c r="B2" s="8" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        <v>60</v>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="AB3" s="58" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28" s="39" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="36" t="s">
+        <v>57</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C4" s="27">
         <v>2000</v>
       </c>
       <c r="D4" s="27">
         <v>2001</v>
       </c>
       <c r="E4" s="27">
         <v>2002</v>
       </c>
       <c r="F4" s="27">
         <v>2003</v>
       </c>
       <c r="G4" s="27">
         <v>2004</v>
       </c>
       <c r="H4" s="27">
         <v>2005</v>
       </c>
       <c r="I4" s="27">
         <v>2006</v>
       </c>
       <c r="J4" s="27">
         <v>2007</v>
       </c>
@@ -1392,1869 +1413,1869 @@
         <v>2018</v>
       </c>
       <c r="V4" s="28">
         <v>2019</v>
       </c>
       <c r="W4" s="27">
         <v>2020</v>
       </c>
       <c r="X4" s="26">
         <v>2021</v>
       </c>
       <c r="Y4" s="26">
         <v>2022</v>
       </c>
       <c r="Z4" s="26">
         <v>2023</v>
       </c>
       <c r="AA4" s="26">
         <v>2024</v>
       </c>
       <c r="AB4" s="26">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:28" s="9" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="56">
+      <c r="A5" s="55">
         <v>0</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="44">
+      <c r="C5" s="43">
         <v>256</v>
       </c>
-      <c r="D5" s="44">
+      <c r="D5" s="43">
         <v>282</v>
       </c>
-      <c r="E5" s="41">
+      <c r="E5" s="40">
         <v>325</v>
       </c>
-      <c r="F5" s="44">
+      <c r="F5" s="43">
         <v>294</v>
       </c>
-      <c r="G5" s="44">
+      <c r="G5" s="43">
         <v>345</v>
       </c>
-      <c r="H5" s="41">
+      <c r="H5" s="40">
         <v>357</v>
       </c>
-      <c r="I5" s="41">
+      <c r="I5" s="40">
         <v>414</v>
       </c>
-      <c r="J5" s="41">
+      <c r="J5" s="40">
         <v>341</v>
       </c>
-      <c r="K5" s="41">
+      <c r="K5" s="40">
         <v>341</v>
       </c>
-      <c r="L5" s="41">
+      <c r="L5" s="40">
         <v>302</v>
       </c>
-      <c r="M5" s="41">
+      <c r="M5" s="40">
         <v>322</v>
       </c>
-      <c r="N5" s="41">
+      <c r="N5" s="40">
         <v>283</v>
       </c>
-      <c r="O5" s="41">
+      <c r="O5" s="40">
         <v>262</v>
       </c>
-      <c r="P5" s="41">
+      <c r="P5" s="40">
         <v>266</v>
       </c>
-      <c r="Q5" s="41">
+      <c r="Q5" s="40">
         <v>263</v>
       </c>
-      <c r="R5" s="41">
+      <c r="R5" s="40">
         <v>229</v>
       </c>
-      <c r="S5" s="41">
+      <c r="S5" s="40">
         <v>225</v>
       </c>
-      <c r="T5" s="41">
+      <c r="T5" s="40">
         <v>211</v>
       </c>
-      <c r="U5" s="41">
+      <c r="U5" s="40">
         <v>215</v>
       </c>
-      <c r="V5" s="41">
+      <c r="V5" s="40">
         <v>190</v>
       </c>
-      <c r="W5" s="41">
+      <c r="W5" s="40">
         <v>203</v>
       </c>
-      <c r="X5" s="41">
+      <c r="X5" s="40">
         <v>176</v>
       </c>
-      <c r="Y5" s="41">
+      <c r="Y5" s="40">
         <v>205</v>
       </c>
-      <c r="Z5" s="41">
+      <c r="Z5" s="40">
         <v>246</v>
       </c>
-      <c r="AA5" s="49">
+      <c r="AA5" s="48">
         <v>185</v>
       </c>
-      <c r="AB5" s="52">
+      <c r="AB5" s="51">
         <v>184</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="9" customFormat="1" ht="12.75">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="M6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="N6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="O6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="P6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="R6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="S6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="U6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="V6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="W6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="X6" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y6" s="40">
+        <v>6</v>
+      </c>
+      <c r="Z6" s="40">
+        <v>20</v>
+      </c>
+      <c r="AA6" s="48">
+        <v>9</v>
+      </c>
+      <c r="AB6" s="52" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="9" customFormat="1" ht="12.75">
+      <c r="A7" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="40">
+        <v>17</v>
+      </c>
+      <c r="D7" s="40">
+        <v>15</v>
+      </c>
+      <c r="E7" s="40">
+        <v>18</v>
+      </c>
+      <c r="F7" s="40">
+        <v>11</v>
+      </c>
+      <c r="G7" s="45">
+        <v>14</v>
+      </c>
+      <c r="H7" s="40">
+        <v>15</v>
+      </c>
+      <c r="I7" s="40">
+        <v>18</v>
+      </c>
+      <c r="J7" s="40">
+        <v>16</v>
+      </c>
+      <c r="K7" s="40">
+        <v>9</v>
+      </c>
+      <c r="L7" s="40">
+        <v>19</v>
+      </c>
+      <c r="M7" s="40">
+        <v>18</v>
+      </c>
+      <c r="N7" s="40">
+        <v>14</v>
+      </c>
+      <c r="O7" s="40">
+        <v>20</v>
+      </c>
+      <c r="P7" s="40">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="40">
+        <v>9</v>
+      </c>
+      <c r="R7" s="40">
+        <v>17</v>
+      </c>
+      <c r="S7" s="40">
+        <v>10</v>
+      </c>
+      <c r="T7" s="40">
+        <v>8</v>
+      </c>
+      <c r="U7" s="40">
+        <v>16</v>
+      </c>
+      <c r="V7" s="40">
+        <v>13</v>
+      </c>
+      <c r="W7" s="40">
+        <v>20</v>
+      </c>
+      <c r="X7" s="40">
+        <v>6</v>
+      </c>
+      <c r="Y7" s="40">
+        <v>11</v>
+      </c>
+      <c r="Z7" s="40">
+        <v>12</v>
+      </c>
+      <c r="AA7" s="48">
+        <v>8</v>
+      </c>
+      <c r="AB7" s="53">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="40">
+        <v>10</v>
+      </c>
+      <c r="D8" s="40">
+        <v>15</v>
+      </c>
+      <c r="E8" s="40">
+        <v>23</v>
+      </c>
+      <c r="F8" s="40">
+        <v>14</v>
+      </c>
+      <c r="G8" s="45">
+        <v>14</v>
+      </c>
+      <c r="H8" s="40">
+        <v>20</v>
+      </c>
+      <c r="I8" s="40">
+        <v>24</v>
+      </c>
+      <c r="J8" s="40">
+        <v>18</v>
+      </c>
+      <c r="K8" s="40">
+        <v>18</v>
+      </c>
+      <c r="L8" s="40">
+        <v>24</v>
+      </c>
+      <c r="M8" s="40">
+        <v>23</v>
+      </c>
+      <c r="N8" s="40">
+        <v>12</v>
+      </c>
+      <c r="O8" s="40">
+        <v>13</v>
+      </c>
+      <c r="P8" s="40">
+        <v>22</v>
+      </c>
+      <c r="Q8" s="40">
+        <v>29</v>
+      </c>
+      <c r="R8" s="40">
+        <v>13</v>
+      </c>
+      <c r="S8" s="40">
+        <v>8</v>
+      </c>
+      <c r="T8" s="40">
+        <v>17</v>
+      </c>
+      <c r="U8" s="40">
+        <v>15</v>
+      </c>
+      <c r="V8" s="40">
+        <v>12</v>
+      </c>
+      <c r="W8" s="40">
+        <v>20</v>
+      </c>
+      <c r="X8" s="40">
+        <v>19</v>
+      </c>
+      <c r="Y8" s="40">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="40">
+        <v>12</v>
+      </c>
+      <c r="AA8" s="48">
+        <v>14</v>
+      </c>
+      <c r="AB8" s="53">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="23" t="s">
+      <c r="B9" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="40">
+        <v>15</v>
+      </c>
+      <c r="D9" s="40">
+        <v>16</v>
+      </c>
+      <c r="E9" s="40">
+        <v>17</v>
+      </c>
+      <c r="F9" s="40">
+        <v>20</v>
+      </c>
+      <c r="G9" s="45">
+        <v>9</v>
+      </c>
+      <c r="H9" s="40">
+        <v>19</v>
+      </c>
+      <c r="I9" s="40">
+        <v>8</v>
+      </c>
+      <c r="J9" s="40">
+        <v>13</v>
+      </c>
+      <c r="K9" s="40">
+        <v>13</v>
+      </c>
+      <c r="L9" s="40">
+        <v>20</v>
+      </c>
+      <c r="M9" s="40">
+        <v>11</v>
+      </c>
+      <c r="N9" s="40">
+        <v>16</v>
+      </c>
+      <c r="O9" s="40">
+        <v>9</v>
+      </c>
+      <c r="P9" s="40">
+        <v>16</v>
+      </c>
+      <c r="Q9" s="40">
+        <v>10</v>
+      </c>
+      <c r="R9" s="40">
+        <v>12</v>
+      </c>
+      <c r="S9" s="40">
+        <v>13</v>
+      </c>
+      <c r="T9" s="40">
+        <v>11</v>
+      </c>
+      <c r="U9" s="40">
+        <v>18</v>
+      </c>
+      <c r="V9" s="40">
+        <v>10</v>
+      </c>
+      <c r="W9" s="40">
+        <v>2</v>
+      </c>
+      <c r="X9" s="40">
+        <v>4</v>
+      </c>
+      <c r="Y9" s="40">
+        <v>4</v>
+      </c>
+      <c r="Z9" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="48">
+        <v>9</v>
+      </c>
+      <c r="AB9" s="53">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="40">
+        <v>10</v>
+      </c>
+      <c r="D10" s="40">
+        <v>14</v>
+      </c>
+      <c r="E10" s="40">
+        <v>15</v>
+      </c>
+      <c r="F10" s="40">
+        <v>19</v>
+      </c>
+      <c r="G10" s="45">
+        <v>21</v>
+      </c>
+      <c r="H10" s="40">
+        <v>18</v>
+      </c>
+      <c r="I10" s="40">
+        <v>22</v>
+      </c>
+      <c r="J10" s="40">
+        <v>10</v>
+      </c>
+      <c r="K10" s="40">
+        <v>12</v>
+      </c>
+      <c r="L10" s="40">
+        <v>12</v>
+      </c>
+      <c r="M10" s="40">
+        <v>8</v>
+      </c>
+      <c r="N10" s="40">
+        <v>11</v>
+      </c>
+      <c r="O10" s="40">
+        <v>4</v>
+      </c>
+      <c r="P10" s="40">
+        <v>4</v>
+      </c>
+      <c r="Q10" s="40">
+        <v>4</v>
+      </c>
+      <c r="R10" s="40">
+        <v>2</v>
+      </c>
+      <c r="S10" s="40">
+        <v>11</v>
+      </c>
+      <c r="T10" s="40">
+        <v>9</v>
+      </c>
+      <c r="U10" s="40">
+        <v>2</v>
+      </c>
+      <c r="V10" s="40">
+        <v>4</v>
+      </c>
+      <c r="W10" s="40">
+        <v>9</v>
+      </c>
+      <c r="X10" s="40">
+        <v>4</v>
+      </c>
+      <c r="Y10" s="40">
+        <v>5</v>
+      </c>
+      <c r="Z10" s="40">
+        <v>7</v>
+      </c>
+      <c r="AA10" s="48">
+        <v>6</v>
+      </c>
+      <c r="AB10" s="53">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="40">
+        <v>8</v>
+      </c>
+      <c r="D11" s="40">
+        <v>5</v>
+      </c>
+      <c r="E11" s="40">
+        <v>12</v>
+      </c>
+      <c r="F11" s="40">
+        <v>6</v>
+      </c>
+      <c r="G11" s="40">
+        <v>7</v>
+      </c>
+      <c r="H11" s="40">
+        <v>7</v>
+      </c>
+      <c r="I11" s="40">
+        <v>6</v>
+      </c>
+      <c r="J11" s="40">
+        <v>9</v>
+      </c>
+      <c r="K11" s="40">
+        <v>12</v>
+      </c>
+      <c r="L11" s="40">
+        <v>6</v>
+      </c>
+      <c r="M11" s="40">
+        <v>11</v>
+      </c>
+      <c r="N11" s="40">
+        <v>12</v>
+      </c>
+      <c r="O11" s="40">
+        <v>9</v>
+      </c>
+      <c r="P11" s="40">
+        <v>6</v>
+      </c>
+      <c r="Q11" s="40">
+        <v>11</v>
+      </c>
+      <c r="R11" s="40">
+        <v>5</v>
+      </c>
+      <c r="S11" s="40">
+        <v>6</v>
+      </c>
+      <c r="T11" s="40">
+        <v>4</v>
+      </c>
+      <c r="U11" s="40">
+        <v>8</v>
+      </c>
+      <c r="V11" s="40">
+        <v>6</v>
+      </c>
+      <c r="W11" s="40">
+        <v>4</v>
+      </c>
+      <c r="X11" s="40">
+        <v>4</v>
+      </c>
+      <c r="Y11" s="40">
+        <v>13</v>
+      </c>
+      <c r="Z11" s="40">
+        <v>9</v>
+      </c>
+      <c r="AA11" s="48">
+        <v>2</v>
+      </c>
+      <c r="AB11" s="53">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="40">
+        <v>13</v>
+      </c>
+      <c r="D12" s="40">
+        <v>11</v>
+      </c>
+      <c r="E12" s="40">
+        <v>19</v>
+      </c>
+      <c r="F12" s="40">
+        <v>22</v>
+      </c>
+      <c r="G12" s="40">
+        <v>19</v>
+      </c>
+      <c r="H12" s="40">
+        <v>22</v>
+      </c>
+      <c r="I12" s="40">
+        <v>17</v>
+      </c>
+      <c r="J12" s="40">
+        <v>12</v>
+      </c>
+      <c r="K12" s="40">
+        <v>17</v>
+      </c>
+      <c r="L12" s="40">
+        <v>15</v>
+      </c>
+      <c r="M12" s="40">
+        <v>13</v>
+      </c>
+      <c r="N12" s="40">
+        <v>13</v>
+      </c>
+      <c r="O12" s="40">
+        <v>12</v>
+      </c>
+      <c r="P12" s="40">
+        <v>10</v>
+      </c>
+      <c r="Q12" s="40">
+        <v>19</v>
+      </c>
+      <c r="R12" s="40">
+        <v>12</v>
+      </c>
+      <c r="S12" s="40">
+        <v>7</v>
+      </c>
+      <c r="T12" s="40">
+        <v>10</v>
+      </c>
+      <c r="U12" s="40">
+        <v>12</v>
+      </c>
+      <c r="V12" s="40">
+        <v>14</v>
+      </c>
+      <c r="W12" s="40">
+        <v>7</v>
+      </c>
+      <c r="X12" s="40">
+        <v>16</v>
+      </c>
+      <c r="Y12" s="40">
+        <v>12</v>
+      </c>
+      <c r="Z12" s="40">
+        <v>9</v>
+      </c>
+      <c r="AA12" s="48">
+        <v>5</v>
+      </c>
+      <c r="AB12" s="53">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="H13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="I13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="K13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="L13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="N13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="O13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="P13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="R13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="S13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="T13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="U13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="V13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="W13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="X13" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y13" s="40">
+        <v>6</v>
+      </c>
+      <c r="Z13" s="40">
+        <v>8</v>
+      </c>
+      <c r="AA13" s="48">
+        <v>2</v>
+      </c>
+      <c r="AB13" s="53">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="40">
+        <v>47</v>
+      </c>
+      <c r="D14" s="40">
+        <v>55</v>
+      </c>
+      <c r="E14" s="40">
+        <v>68</v>
+      </c>
+      <c r="F14" s="40">
+        <v>61</v>
+      </c>
+      <c r="G14" s="45">
+        <v>93</v>
+      </c>
+      <c r="H14" s="40">
+        <v>81</v>
+      </c>
+      <c r="I14" s="40">
+        <v>112</v>
+      </c>
+      <c r="J14" s="40">
+        <v>70</v>
+      </c>
+      <c r="K14" s="40">
+        <v>110</v>
+      </c>
+      <c r="L14" s="40">
+        <v>41</v>
+      </c>
+      <c r="M14" s="40">
+        <v>53</v>
+      </c>
+      <c r="N14" s="40">
+        <v>51</v>
+      </c>
+      <c r="O14" s="40">
+        <v>45</v>
+      </c>
+      <c r="P14" s="40">
+        <v>31</v>
+      </c>
+      <c r="Q14" s="40">
+        <v>38</v>
+      </c>
+      <c r="R14" s="40">
+        <v>33</v>
+      </c>
+      <c r="S14" s="40">
+        <v>32</v>
+      </c>
+      <c r="T14" s="40">
+        <v>34</v>
+      </c>
+      <c r="U14" s="40">
+        <v>37</v>
+      </c>
+      <c r="V14" s="40">
+        <v>33</v>
+      </c>
+      <c r="W14" s="40">
         <v>36</v>
       </c>
-      <c r="C6" s="45" t="s">
-[...65 lines deleted...]
-      <c r="Y6" s="41">
+      <c r="X14" s="40">
+        <v>32</v>
+      </c>
+      <c r="Y14" s="40">
+        <v>33</v>
+      </c>
+      <c r="Z14" s="40">
+        <v>70</v>
+      </c>
+      <c r="AA14" s="48">
+        <v>23</v>
+      </c>
+      <c r="AB14" s="53">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="40">
+        <v>13</v>
+      </c>
+      <c r="D15" s="40">
+        <v>17</v>
+      </c>
+      <c r="E15" s="40">
+        <v>10</v>
+      </c>
+      <c r="F15" s="40">
+        <v>26</v>
+      </c>
+      <c r="G15" s="45">
+        <v>21</v>
+      </c>
+      <c r="H15" s="40">
+        <v>25</v>
+      </c>
+      <c r="I15" s="40">
+        <v>22</v>
+      </c>
+      <c r="J15" s="40">
+        <v>28</v>
+      </c>
+      <c r="K15" s="40">
+        <v>24</v>
+      </c>
+      <c r="L15" s="40">
+        <v>15</v>
+      </c>
+      <c r="M15" s="40">
+        <v>16</v>
+      </c>
+      <c r="N15" s="40">
+        <v>16</v>
+      </c>
+      <c r="O15" s="40">
+        <v>11</v>
+      </c>
+      <c r="P15" s="40">
+        <v>19</v>
+      </c>
+      <c r="Q15" s="40">
+        <v>21</v>
+      </c>
+      <c r="R15" s="40">
+        <v>13</v>
+      </c>
+      <c r="S15" s="40">
+        <v>16</v>
+      </c>
+      <c r="T15" s="40">
+        <v>16</v>
+      </c>
+      <c r="U15" s="40">
+        <v>13</v>
+      </c>
+      <c r="V15" s="40">
+        <v>14</v>
+      </c>
+      <c r="W15" s="40">
+        <v>8</v>
+      </c>
+      <c r="X15" s="40">
         <v>6</v>
       </c>
-      <c r="Z6" s="41">
+      <c r="Y15" s="40">
+        <v>17</v>
+      </c>
+      <c r="Z15" s="40">
+        <v>10</v>
+      </c>
+      <c r="AA15" s="48">
+        <v>17</v>
+      </c>
+      <c r="AB15" s="53">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="40">
+        <v>17</v>
+      </c>
+      <c r="D16" s="40">
+        <v>11</v>
+      </c>
+      <c r="E16" s="40">
+        <v>7</v>
+      </c>
+      <c r="F16" s="40">
+        <v>5</v>
+      </c>
+      <c r="G16" s="45">
+        <v>11</v>
+      </c>
+      <c r="H16" s="40">
+        <v>11</v>
+      </c>
+      <c r="I16" s="40">
+        <v>10</v>
+      </c>
+      <c r="J16" s="40">
+        <v>18</v>
+      </c>
+      <c r="K16" s="40">
+        <v>12</v>
+      </c>
+      <c r="L16" s="40">
+        <v>7</v>
+      </c>
+      <c r="M16" s="40">
         <v>20</v>
       </c>
-      <c r="AA6" s="49">
+      <c r="N16" s="40">
+        <v>15</v>
+      </c>
+      <c r="O16" s="40">
+        <v>21</v>
+      </c>
+      <c r="P16" s="40">
+        <v>21</v>
+      </c>
+      <c r="Q16" s="40">
         <v>9</v>
       </c>
-      <c r="AB6" s="53" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="23" t="s">
+      <c r="R16" s="40">
+        <v>7</v>
+      </c>
+      <c r="S16" s="40">
+        <v>5</v>
+      </c>
+      <c r="T16" s="40">
+        <v>9</v>
+      </c>
+      <c r="U16" s="40">
+        <v>12</v>
+      </c>
+      <c r="V16" s="40">
+        <v>9</v>
+      </c>
+      <c r="W16" s="40">
+        <v>6</v>
+      </c>
+      <c r="X16" s="40">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="40">
+        <v>12</v>
+      </c>
+      <c r="Z16" s="40">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="48">
+        <v>7</v>
+      </c>
+      <c r="AB16" s="53">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="40">
+        <v>21</v>
+      </c>
+      <c r="D17" s="40">
+        <v>13</v>
+      </c>
+      <c r="E17" s="40">
+        <v>9</v>
+      </c>
+      <c r="F17" s="40">
+        <v>10</v>
+      </c>
+      <c r="G17" s="45">
+        <v>13</v>
+      </c>
+      <c r="H17" s="40">
+        <v>8</v>
+      </c>
+      <c r="I17" s="40">
+        <v>2</v>
+      </c>
+      <c r="J17" s="40">
+        <v>2</v>
+      </c>
+      <c r="K17" s="40">
+        <v>6</v>
+      </c>
+      <c r="L17" s="40">
+        <v>9</v>
+      </c>
+      <c r="M17" s="40">
+        <v>9</v>
+      </c>
+      <c r="N17" s="40">
+        <v>9</v>
+      </c>
+      <c r="O17" s="40">
+        <v>19</v>
+      </c>
+      <c r="P17" s="40">
+        <v>11</v>
+      </c>
+      <c r="Q17" s="40">
+        <v>6</v>
+      </c>
+      <c r="R17" s="40">
+        <v>9</v>
+      </c>
+      <c r="S17" s="40">
+        <v>9</v>
+      </c>
+      <c r="T17" s="40">
+        <v>11</v>
+      </c>
+      <c r="U17" s="40">
+        <v>7</v>
+      </c>
+      <c r="V17" s="40">
+        <v>3</v>
+      </c>
+      <c r="W17" s="40">
+        <v>5</v>
+      </c>
+      <c r="X17" s="40">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="40">
+        <v>6</v>
+      </c>
+      <c r="Z17" s="40">
+        <v>9</v>
+      </c>
+      <c r="AA17" s="48">
+        <v>6</v>
+      </c>
+      <c r="AB17" s="53">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="40">
+        <v>19</v>
+      </c>
+      <c r="D18" s="40">
+        <v>19</v>
+      </c>
+      <c r="E18" s="40">
+        <v>18</v>
+      </c>
+      <c r="F18" s="40">
+        <v>16</v>
+      </c>
+      <c r="G18" s="45">
+        <v>17</v>
+      </c>
+      <c r="H18" s="40">
+        <v>18</v>
+      </c>
+      <c r="I18" s="40">
+        <v>41</v>
+      </c>
+      <c r="J18" s="40">
+        <v>22</v>
+      </c>
+      <c r="K18" s="40">
+        <v>18</v>
+      </c>
+      <c r="L18" s="40">
+        <v>23</v>
+      </c>
+      <c r="M18" s="40">
+        <v>21</v>
+      </c>
+      <c r="N18" s="40">
+        <v>12</v>
+      </c>
+      <c r="O18" s="40">
+        <v>14</v>
+      </c>
+      <c r="P18" s="40">
+        <v>21</v>
+      </c>
+      <c r="Q18" s="40">
+        <v>20</v>
+      </c>
+      <c r="R18" s="40">
+        <v>9</v>
+      </c>
+      <c r="S18" s="40">
+        <v>25</v>
+      </c>
+      <c r="T18" s="40">
+        <v>7</v>
+      </c>
+      <c r="U18" s="40">
+        <v>8</v>
+      </c>
+      <c r="V18" s="40">
+        <v>10</v>
+      </c>
+      <c r="W18" s="40">
+        <v>5</v>
+      </c>
+      <c r="X18" s="40">
+        <v>5</v>
+      </c>
+      <c r="Y18" s="40">
+        <v>6</v>
+      </c>
+      <c r="Z18" s="40">
+        <v>4</v>
+      </c>
+      <c r="AA18" s="48">
+        <v>12</v>
+      </c>
+      <c r="AB18" s="53">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="40">
+        <v>9</v>
+      </c>
+      <c r="D19" s="40">
+        <v>6</v>
+      </c>
+      <c r="E19" s="40">
+        <v>18</v>
+      </c>
+      <c r="F19" s="40">
+        <v>8</v>
+      </c>
+      <c r="G19" s="45">
+        <v>8</v>
+      </c>
+      <c r="H19" s="40">
+        <v>10</v>
+      </c>
+      <c r="I19" s="40">
+        <v>6</v>
+      </c>
+      <c r="J19" s="40">
+        <v>9</v>
+      </c>
+      <c r="K19" s="40">
+        <v>12</v>
+      </c>
+      <c r="L19" s="40">
+        <v>14</v>
+      </c>
+      <c r="M19" s="40">
+        <v>13</v>
+      </c>
+      <c r="N19" s="40">
+        <v>7</v>
+      </c>
+      <c r="O19" s="40">
+        <v>12</v>
+      </c>
+      <c r="P19" s="40">
+        <v>9</v>
+      </c>
+      <c r="Q19" s="40">
+        <v>14</v>
+      </c>
+      <c r="R19" s="40">
+        <v>5</v>
+      </c>
+      <c r="S19" s="40">
+        <v>6</v>
+      </c>
+      <c r="T19" s="40">
+        <v>8</v>
+      </c>
+      <c r="U19" s="40">
+        <v>3</v>
+      </c>
+      <c r="V19" s="40">
+        <v>1</v>
+      </c>
+      <c r="W19" s="40">
+        <v>11</v>
+      </c>
+      <c r="X19" s="40">
+        <v>11</v>
+      </c>
+      <c r="Y19" s="40">
+        <v>8</v>
+      </c>
+      <c r="Z19" s="40">
+        <v>11</v>
+      </c>
+      <c r="AA19" s="48">
+        <v>5</v>
+      </c>
+      <c r="AB19" s="53">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="40">
+        <v>19</v>
+      </c>
+      <c r="D20" s="40">
+        <v>18</v>
+      </c>
+      <c r="E20" s="40">
+        <v>16</v>
+      </c>
+      <c r="F20" s="40">
+        <v>8</v>
+      </c>
+      <c r="G20" s="45">
+        <v>20</v>
+      </c>
+      <c r="H20" s="40">
+        <v>16</v>
+      </c>
+      <c r="I20" s="40">
+        <v>20</v>
+      </c>
+      <c r="J20" s="40">
+        <v>17</v>
+      </c>
+      <c r="K20" s="40">
+        <v>10</v>
+      </c>
+      <c r="L20" s="40">
+        <v>25</v>
+      </c>
+      <c r="M20" s="40">
+        <v>23</v>
+      </c>
+      <c r="N20" s="40">
+        <v>24</v>
+      </c>
+      <c r="O20" s="40">
+        <v>16</v>
+      </c>
+      <c r="P20" s="40">
+        <v>24</v>
+      </c>
+      <c r="Q20" s="40">
+        <v>17</v>
+      </c>
+      <c r="R20" s="40">
+        <v>14</v>
+      </c>
+      <c r="S20" s="40">
+        <v>12</v>
+      </c>
+      <c r="T20" s="40">
+        <v>13</v>
+      </c>
+      <c r="U20" s="40">
+        <v>8</v>
+      </c>
+      <c r="V20" s="40">
+        <v>8</v>
+      </c>
+      <c r="W20" s="40">
+        <v>10</v>
+      </c>
+      <c r="X20" s="40">
+        <v>8</v>
+      </c>
+      <c r="Y20" s="40">
+        <v>5</v>
+      </c>
+      <c r="Z20" s="40">
+        <v>5</v>
+      </c>
+      <c r="AA20" s="48">
+        <v>11</v>
+      </c>
+      <c r="AB20" s="53">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="G21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="H21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="I21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="J21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="K21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="L21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="M21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="N21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="O21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="P21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="R21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="S21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="T21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="U21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="V21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="W21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="X21" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y21" s="40">
+        <v>2</v>
+      </c>
+      <c r="Z21" s="40">
+        <v>8</v>
+      </c>
+      <c r="AA21" s="48">
+        <v>2</v>
+      </c>
+      <c r="AB21" s="53">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="40">
+        <v>27</v>
+      </c>
+      <c r="D22" s="40">
+        <v>25</v>
+      </c>
+      <c r="E22" s="40">
+        <v>41</v>
+      </c>
+      <c r="F22" s="40">
+        <v>32</v>
+      </c>
+      <c r="G22" s="40">
+        <v>31</v>
+      </c>
+      <c r="H22" s="40">
+        <v>32</v>
+      </c>
+      <c r="I22" s="40">
+        <v>28</v>
+      </c>
+      <c r="J22" s="40">
+        <v>23</v>
+      </c>
+      <c r="K22" s="40">
+        <v>22</v>
+      </c>
+      <c r="L22" s="40">
+        <v>19</v>
+      </c>
+      <c r="M22" s="40">
+        <v>35</v>
+      </c>
+      <c r="N22" s="40">
+        <v>39</v>
+      </c>
+      <c r="O22" s="40">
+        <v>21</v>
+      </c>
+      <c r="P22" s="40">
+        <v>27</v>
+      </c>
+      <c r="Q22" s="40">
+        <v>15</v>
+      </c>
+      <c r="R22" s="40">
+        <v>23</v>
+      </c>
+      <c r="S22" s="40">
+        <v>18</v>
+      </c>
+      <c r="T22" s="40">
+        <v>20</v>
+      </c>
+      <c r="U22" s="40">
+        <v>21</v>
+      </c>
+      <c r="V22" s="40">
+        <v>14</v>
+      </c>
+      <c r="W22" s="40">
+        <v>24</v>
+      </c>
+      <c r="X22" s="40">
+        <v>20</v>
+      </c>
+      <c r="Y22" s="40">
+        <v>8</v>
+      </c>
+      <c r="Z22" s="40">
+        <v>11</v>
+      </c>
+      <c r="AA22" s="48">
+        <v>16</v>
+      </c>
+      <c r="AB22" s="53">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="40">
+        <v>6</v>
+      </c>
+      <c r="D23" s="40">
+        <v>16</v>
+      </c>
+      <c r="E23" s="40">
+        <v>14</v>
+      </c>
+      <c r="F23" s="40">
+        <v>18</v>
+      </c>
+      <c r="G23" s="45">
+        <v>21</v>
+      </c>
+      <c r="H23" s="40">
+        <v>21</v>
+      </c>
+      <c r="I23" s="40">
         <v>38</v>
       </c>
-      <c r="C7" s="41">
+      <c r="J23" s="40">
+        <v>40</v>
+      </c>
+      <c r="K23" s="40">
+        <v>31</v>
+      </c>
+      <c r="L23" s="40">
+        <v>39</v>
+      </c>
+      <c r="M23" s="40">
+        <v>24</v>
+      </c>
+      <c r="N23" s="40">
+        <v>19</v>
+      </c>
+      <c r="O23" s="40">
+        <v>14</v>
+      </c>
+      <c r="P23" s="40">
         <v>17</v>
       </c>
-      <c r="D7" s="41">
+      <c r="Q23" s="40">
+        <v>30</v>
+      </c>
+      <c r="R23" s="40">
+        <v>24</v>
+      </c>
+      <c r="S23" s="40">
+        <v>25</v>
+      </c>
+      <c r="T23" s="40">
+        <v>22</v>
+      </c>
+      <c r="U23" s="40">
+        <v>11</v>
+      </c>
+      <c r="V23" s="40">
+        <v>20</v>
+      </c>
+      <c r="W23" s="40">
+        <v>13</v>
+      </c>
+      <c r="X23" s="40">
+        <v>17</v>
+      </c>
+      <c r="Y23" s="40">
+        <v>21</v>
+      </c>
+      <c r="Z23" s="40">
+        <v>8</v>
+      </c>
+      <c r="AA23" s="48">
+        <v>14</v>
+      </c>
+      <c r="AB23" s="53">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="40">
+        <v>5</v>
+      </c>
+      <c r="D24" s="40">
+        <v>26</v>
+      </c>
+      <c r="E24" s="40">
+        <v>20</v>
+      </c>
+      <c r="F24" s="40">
+        <v>18</v>
+      </c>
+      <c r="G24" s="45">
+        <v>26</v>
+      </c>
+      <c r="H24" s="40">
+        <v>34</v>
+      </c>
+      <c r="I24" s="40">
+        <v>40</v>
+      </c>
+      <c r="J24" s="40">
+        <v>34</v>
+      </c>
+      <c r="K24" s="40">
         <v>15</v>
       </c>
-      <c r="E7" s="41">
-[...2 lines deleted...]
-      <c r="F7" s="41">
+      <c r="L24" s="40">
+        <v>14</v>
+      </c>
+      <c r="M24" s="40">
+        <v>24</v>
+      </c>
+      <c r="N24" s="40">
+        <v>13</v>
+      </c>
+      <c r="O24" s="40">
+        <v>22</v>
+      </c>
+      <c r="P24" s="40">
+        <v>10</v>
+      </c>
+      <c r="Q24" s="40">
         <v>11</v>
       </c>
-      <c r="G7" s="46">
+      <c r="R24" s="40">
+        <v>31</v>
+      </c>
+      <c r="S24" s="40">
+        <v>22</v>
+      </c>
+      <c r="T24" s="40">
+        <v>12</v>
+      </c>
+      <c r="U24" s="40">
         <v>14</v>
       </c>
-      <c r="H7" s="41">
-[...8 lines deleted...]
-      <c r="K7" s="41">
+      <c r="V24" s="40">
         <v>9</v>
       </c>
-      <c r="L7" s="41">
-[...5 lines deleted...]
-      <c r="N7" s="41">
+      <c r="W24" s="40">
+        <v>12</v>
+      </c>
+      <c r="X24" s="40">
+        <v>5</v>
+      </c>
+      <c r="Y24" s="40">
+        <v>12</v>
+      </c>
+      <c r="Z24" s="40">
+        <v>10</v>
+      </c>
+      <c r="AA24" s="48">
+        <v>13</v>
+      </c>
+      <c r="AB24" s="53">
         <v>14</v>
       </c>
-      <c r="O7" s="41">
-[...5 lines deleted...]
-      <c r="Q7" s="41">
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="D25" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="E25" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" s="41">
+        <v>5</v>
+      </c>
+      <c r="G25" s="41">
+        <v>13</v>
+      </c>
+      <c r="H25" s="41">
+        <v>6</v>
+      </c>
+      <c r="I25" s="41">
+        <v>8</v>
+      </c>
+      <c r="J25" s="41">
+        <v>8</v>
+      </c>
+      <c r="K25" s="41">
+        <v>3</v>
+      </c>
+      <c r="L25" s="41">
+        <v>7</v>
+      </c>
+      <c r="M25" s="41">
+        <v>7</v>
+      </c>
+      <c r="N25" s="41">
+        <v>14</v>
+      </c>
+      <c r="O25" s="47">
         <v>9</v>
       </c>
-      <c r="R7" s="41">
+      <c r="P25" s="41">
         <v>17</v>
       </c>
-      <c r="S7" s="41">
+      <c r="Q25" s="41">
+        <v>13</v>
+      </c>
+      <c r="R25" s="41">
+        <v>7</v>
+      </c>
+      <c r="S25" s="41">
+        <v>9</v>
+      </c>
+      <c r="T25" s="47">
         <v>10</v>
       </c>
-      <c r="T7" s="41">
-[...11 lines deleted...]
-      <c r="X7" s="41">
+      <c r="U25" s="42">
+        <v>10</v>
+      </c>
+      <c r="V25" s="42">
+        <v>10</v>
+      </c>
+      <c r="W25" s="42">
+        <v>11</v>
+      </c>
+      <c r="X25" s="42">
+        <v>4</v>
+      </c>
+      <c r="Y25" s="42">
         <v>6</v>
       </c>
-      <c r="Y7" s="41">
-[...8 lines deleted...]
-      <c r="AB7" s="54">
+      <c r="Z25" s="42">
+        <v>6</v>
+      </c>
+      <c r="AA25" s="49">
+        <v>4</v>
+      </c>
+      <c r="AB25" s="54">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
-[...1293 lines deleted...]
-      <c r="B23" s="23" t="s">
+    <row r="26" spans="1:28" ht="15" customHeight="1">
+      <c r="B26" s="59" t="s">
         <v>54</v>
       </c>
-      <c r="C23" s="41">
-[...263 lines deleted...]
-      <c r="L26" s="57"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="59"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="59"/>
+      <c r="G26" s="59"/>
+      <c r="H26" s="59"/>
+      <c r="I26" s="59"/>
+      <c r="J26" s="59"/>
+      <c r="K26" s="59"/>
+      <c r="L26" s="59"/>
       <c r="M26" s="21"/>
       <c r="N26" s="21"/>
       <c r="O26" s="21"/>
       <c r="P26" s="21"/>
       <c r="Q26" s="21"/>
       <c r="R26" s="21"/>
       <c r="S26" s="21"/>
       <c r="T26" s="21"/>
       <c r="U26" s="21"/>
       <c r="V26" s="21"/>
       <c r="W26" s="21"/>
       <c r="X26" s="21"/>
       <c r="Y26" s="21"/>
       <c r="Z26" s="21"/>
       <c r="AA26" s="21"/>
     </row>
     <row r="28" spans="1:28" ht="15">
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>