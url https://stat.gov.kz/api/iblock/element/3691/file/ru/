--- v0 (2026-04-16)
+++ v1 (2026-05-27)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\json. cvs\медперсонал\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\сайт готовый\json. cvs\медперсонал\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="84">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -194,53 +194,50 @@
     <t>Мангистауская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Туркестанская**</t>
   </si>
   <si>
     <t>Улытау</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>город Астана</t>
   </si>
   <si>
     <t>город Алматы</t>
   </si>
   <si>
     <t>город Шымкент</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>0100000</t>
   </si>
   <si>
     <t>0110000</t>
   </si>
   <si>
     <t>0150000</t>
   </si>
   <si>
     <t>0190000</t>
   </si>
   <si>
     <t>0230000</t>
   </si>
   <si>
     <t>0270000</t>
   </si>
   <si>
     <t>0310000</t>
   </si>
   <si>
     <t>0330000</t>
   </si>
@@ -486,51 +483,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -604,50 +601,53 @@
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -931,151 +931,151 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704291?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/publication/collections/?year=&amp;name=17195&amp;period=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.makhanbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="13">
         <v>631502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="18" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="16.5" customHeight="1">
       <c r="A9" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="19.5" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M12" s="21"/>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28"/>
       <c r="M13" s="21"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="21"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>34</v>
@@ -1083,51 +1083,51 @@
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="26">
         <v>45767</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="26">
         <v>46132</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="18" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>35</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>36</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>11</v>
       </c>
@@ -1216,97 +1216,97 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="11" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:X26"/>
+  <dimension ref="A2:Y26"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:A26"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="S12" sqref="S12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="9" width="8" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" customWidth="1"/>
     <col min="14" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="1" customWidth="1"/>
     <col min="18" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.7109375" style="1" customWidth="1"/>
     <col min="25" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="8.85546875" style="1" customWidth="1"/>
     <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:24" s="8" customFormat="1" ht="15.75"/>
-    <row r="3" spans="1:24" ht="15.75">
+    <row r="2" spans="1:25" s="8" customFormat="1" ht="15.75"/>
+    <row r="3" spans="1:25" ht="15.75">
       <c r="A3" s="37">
         <v>631502</v>
       </c>
       <c r="B3" s="8" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:24" ht="15.75">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" ht="15.75">
       <c r="A4" s="37"/>
       <c r="B4" s="8"/>
     </row>
-    <row r="5" spans="1:24" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="38">
         <v>2003</v>
       </c>
       <c r="D5" s="39">
         <v>2004</v>
       </c>
       <c r="E5" s="39">
         <v>2005</v>
       </c>
       <c r="F5" s="39">
         <v>2006</v>
       </c>
       <c r="G5" s="39">
         <v>2007</v>
       </c>
       <c r="H5" s="39">
         <v>2008</v>
       </c>
       <c r="I5" s="39">
         <v>2009</v>
       </c>
@@ -1318,69 +1318,72 @@
       </c>
       <c r="L5" s="40">
         <v>2012</v>
       </c>
       <c r="M5" s="40">
         <v>2013</v>
       </c>
       <c r="N5" s="40">
         <v>2014</v>
       </c>
       <c r="O5" s="40">
         <v>2015</v>
       </c>
       <c r="P5" s="40">
         <v>2016</v>
       </c>
       <c r="Q5" s="40">
         <v>2017</v>
       </c>
       <c r="R5" s="40">
         <v>2018</v>
       </c>
       <c r="S5" s="41">
         <v>2019</v>
       </c>
-      <c r="T5" s="41">
+      <c r="T5" s="48">
         <v>2020</v>
       </c>
-      <c r="U5" s="41">
+      <c r="U5" s="48">
         <v>2021</v>
       </c>
-      <c r="V5" s="41">
+      <c r="V5" s="48">
         <v>2022</v>
       </c>
-      <c r="W5" s="41">
+      <c r="W5" s="48">
         <v>2023</v>
       </c>
-      <c r="X5" s="41">
+      <c r="X5" s="48">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Y5" s="48">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="35" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="31">
         <v>115006</v>
       </c>
       <c r="D6" s="31">
         <v>116959</v>
       </c>
       <c r="E6" s="31">
         <v>119581</v>
       </c>
       <c r="F6" s="31">
         <v>125167</v>
       </c>
       <c r="G6" s="31">
         <v>129975</v>
       </c>
       <c r="H6" s="42">
         <v>131668</v>
       </c>
       <c r="I6" s="42">
         <v>138610</v>
       </c>
@@ -1407,90 +1410,96 @@
       </c>
       <c r="Q6" s="42">
         <v>175246</v>
       </c>
       <c r="R6" s="42">
         <v>175705</v>
       </c>
       <c r="S6" s="42">
         <v>179837</v>
       </c>
       <c r="T6" s="31">
         <v>185757</v>
       </c>
       <c r="U6" s="31">
         <v>188800</v>
       </c>
       <c r="V6" s="31">
         <v>191302</v>
       </c>
       <c r="W6" s="31">
         <v>190644</v>
       </c>
       <c r="X6" s="31">
         <v>191728</v>
       </c>
-    </row>
-    <row r="7" spans="1:24" s="9" customFormat="1" ht="12.75">
+      <c r="Y6" s="31">
+        <v>188470</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" s="9" customFormat="1" ht="12.75">
       <c r="A7" s="33" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="44"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="31"/>
       <c r="O7" s="31"/>
       <c r="P7" s="31"/>
       <c r="Q7" s="31"/>
       <c r="R7" s="31"/>
       <c r="S7" s="31"/>
       <c r="T7" s="31"/>
       <c r="U7" s="31"/>
       <c r="V7" s="31">
         <v>6916</v>
       </c>
       <c r="W7" s="31">
         <v>6789</v>
       </c>
       <c r="X7" s="31">
         <v>6644</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" s="9" customFormat="1" ht="12.75">
+      <c r="Y7" s="31">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="9" customFormat="1" ht="12.75">
       <c r="A8" s="34" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="31">
         <v>6261</v>
       </c>
       <c r="D8" s="31">
         <v>6381</v>
       </c>
       <c r="E8" s="31">
         <v>6526</v>
       </c>
       <c r="F8" s="31">
         <v>6816</v>
       </c>
       <c r="G8" s="31">
         <v>6877</v>
       </c>
       <c r="H8" s="31">
         <v>6719</v>
       </c>
       <c r="I8" s="31">
         <v>6778</v>
       </c>
@@ -1517,54 +1526,57 @@
       </c>
       <c r="Q8" s="31">
         <v>6902</v>
       </c>
       <c r="R8" s="31">
         <v>6809</v>
       </c>
       <c r="S8" s="31">
         <v>6361</v>
       </c>
       <c r="T8" s="31">
         <v>6497</v>
       </c>
       <c r="U8" s="31">
         <v>6557</v>
       </c>
       <c r="V8" s="31">
         <v>6438</v>
       </c>
       <c r="W8" s="31">
         <v>6344</v>
       </c>
       <c r="X8" s="31">
         <v>6244</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" ht="12.75">
+      <c r="Y8" s="31">
+        <v>5977</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="12.75">
       <c r="A9" s="33" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="31">
         <v>4922</v>
       </c>
       <c r="D9" s="31">
         <v>5154</v>
       </c>
       <c r="E9" s="31">
         <v>5298</v>
       </c>
       <c r="F9" s="31">
         <v>5437</v>
       </c>
       <c r="G9" s="31">
         <v>5774</v>
       </c>
       <c r="H9" s="31">
         <v>5779</v>
       </c>
       <c r="I9" s="31">
         <v>5960</v>
       </c>
@@ -1591,54 +1603,57 @@
       </c>
       <c r="Q9" s="31">
         <v>7675</v>
       </c>
       <c r="R9" s="31">
         <v>7990</v>
       </c>
       <c r="S9" s="31">
         <v>8093</v>
       </c>
       <c r="T9" s="31">
         <v>8150</v>
       </c>
       <c r="U9" s="31">
         <v>8108</v>
       </c>
       <c r="V9" s="31">
         <v>9523</v>
       </c>
       <c r="W9" s="31">
         <v>9513</v>
       </c>
       <c r="X9" s="31">
         <v>9597</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" ht="12.75">
+      <c r="Y9" s="31">
+        <v>9578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="12.75">
       <c r="A10" s="33" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="31">
         <v>8155</v>
       </c>
       <c r="D10" s="31">
         <v>8223</v>
       </c>
       <c r="E10" s="31">
         <v>8397</v>
       </c>
       <c r="F10" s="31">
         <v>9356</v>
       </c>
       <c r="G10" s="31">
         <v>9485</v>
       </c>
       <c r="H10" s="31">
         <v>8641</v>
       </c>
       <c r="I10" s="31">
         <v>9730</v>
       </c>
@@ -1665,54 +1680,57 @@
       </c>
       <c r="Q10" s="31">
         <v>14822</v>
       </c>
       <c r="R10" s="31">
         <v>14961</v>
       </c>
       <c r="S10" s="31">
         <v>15534</v>
       </c>
       <c r="T10" s="31">
         <v>16276</v>
       </c>
       <c r="U10" s="31">
         <v>17290</v>
       </c>
       <c r="V10" s="31">
         <v>10692</v>
       </c>
       <c r="W10" s="31">
         <v>10624</v>
       </c>
       <c r="X10" s="31">
         <v>11025</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" ht="12.75">
+      <c r="Y10" s="31">
+        <v>10721</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="12.75">
       <c r="A11" s="33" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="31">
         <v>3350</v>
       </c>
       <c r="D11" s="31">
         <v>3221</v>
       </c>
       <c r="E11" s="31">
         <v>3409</v>
       </c>
       <c r="F11" s="31">
         <v>3616</v>
       </c>
       <c r="G11" s="31">
         <v>3828</v>
       </c>
       <c r="H11" s="31">
         <v>3937</v>
       </c>
       <c r="I11" s="31">
         <v>4019</v>
       </c>
@@ -1739,54 +1757,57 @@
       </c>
       <c r="Q11" s="31">
         <v>5520</v>
       </c>
       <c r="R11" s="31">
         <v>5600</v>
       </c>
       <c r="S11" s="31">
         <v>5733</v>
       </c>
       <c r="T11" s="31">
         <v>6117</v>
       </c>
       <c r="U11" s="31">
         <v>6248</v>
       </c>
       <c r="V11" s="31">
         <v>6283</v>
       </c>
       <c r="W11" s="31">
         <v>6344</v>
       </c>
       <c r="X11" s="31">
         <v>6303</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" ht="12.75">
+      <c r="Y11" s="31">
+        <v>6241</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="12.75">
       <c r="A12" s="33" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="31">
         <v>5551</v>
       </c>
       <c r="D12" s="31">
         <v>5722</v>
       </c>
       <c r="E12" s="31">
         <v>5816</v>
       </c>
       <c r="F12" s="31">
         <v>5974</v>
       </c>
       <c r="G12" s="31">
         <v>6132</v>
       </c>
       <c r="H12" s="31">
         <v>5886</v>
       </c>
       <c r="I12" s="31">
         <v>6115</v>
       </c>
@@ -1813,54 +1834,57 @@
       </c>
       <c r="Q12" s="31">
         <v>6896</v>
       </c>
       <c r="R12" s="31">
         <v>6840</v>
       </c>
       <c r="S12" s="31">
         <v>6952</v>
       </c>
       <c r="T12" s="31">
         <v>7094</v>
       </c>
       <c r="U12" s="31">
         <v>7207</v>
       </c>
       <c r="V12" s="31">
         <v>7198</v>
       </c>
       <c r="W12" s="31">
         <v>7138</v>
       </c>
       <c r="X12" s="31">
         <v>7142</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" ht="12.75">
+      <c r="Y12" s="31">
+        <v>7063</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="12.75">
       <c r="A13" s="33" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="31">
         <v>7342</v>
       </c>
       <c r="D13" s="31">
         <v>7533</v>
       </c>
       <c r="E13" s="31">
         <v>7808</v>
       </c>
       <c r="F13" s="31">
         <v>8203</v>
       </c>
       <c r="G13" s="31">
         <v>8869</v>
       </c>
       <c r="H13" s="31">
         <v>8598</v>
       </c>
       <c r="I13" s="31">
         <v>8804</v>
       </c>
@@ -1887,90 +1911,96 @@
       </c>
       <c r="Q13" s="31">
         <v>11241</v>
       </c>
       <c r="R13" s="31">
         <v>11531</v>
       </c>
       <c r="S13" s="31">
         <v>11474</v>
       </c>
       <c r="T13" s="31">
         <v>11535</v>
       </c>
       <c r="U13" s="31">
         <v>12105</v>
       </c>
       <c r="V13" s="31">
         <v>12470</v>
       </c>
       <c r="W13" s="31">
         <v>12373</v>
       </c>
       <c r="X13" s="31">
         <v>12445</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" ht="12.75">
+      <c r="Y13" s="31">
+        <v>12330</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="12.75">
       <c r="A14" s="33" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="44"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="31"/>
       <c r="O14" s="31"/>
       <c r="P14" s="31"/>
       <c r="Q14" s="31"/>
       <c r="R14" s="31"/>
       <c r="S14" s="31"/>
       <c r="T14" s="31"/>
       <c r="U14" s="31"/>
       <c r="V14" s="31">
         <v>6616</v>
       </c>
       <c r="W14" s="31">
         <v>6716</v>
       </c>
       <c r="X14" s="31">
         <v>6604</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" ht="12.75">
+      <c r="Y14" s="31">
+        <v>6475</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="12.75">
       <c r="A15" s="33" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="31">
         <v>11222</v>
       </c>
       <c r="D15" s="31">
         <v>11463</v>
       </c>
       <c r="E15" s="31">
         <v>11696</v>
       </c>
       <c r="F15" s="31">
         <v>12154</v>
       </c>
       <c r="G15" s="31">
         <v>12689</v>
       </c>
       <c r="H15" s="31">
         <v>12705</v>
       </c>
       <c r="I15" s="31">
         <v>13021</v>
       </c>
@@ -1997,54 +2027,57 @@
       </c>
       <c r="Q15" s="31">
         <v>13528</v>
       </c>
       <c r="R15" s="31">
         <v>13507</v>
       </c>
       <c r="S15" s="31">
         <v>13766</v>
       </c>
       <c r="T15" s="31">
         <v>14034</v>
       </c>
       <c r="U15" s="31">
         <v>14033</v>
       </c>
       <c r="V15" s="31">
         <v>11695</v>
       </c>
       <c r="W15" s="31">
         <v>11323</v>
       </c>
       <c r="X15" s="31">
         <v>11133</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" ht="12.75">
+      <c r="Y15" s="31">
+        <v>10672</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" ht="12.75">
       <c r="A16" s="33" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="31">
         <v>6180</v>
       </c>
       <c r="D16" s="31">
         <v>6337</v>
       </c>
       <c r="E16" s="31">
         <v>6537</v>
       </c>
       <c r="F16" s="31">
         <v>7193</v>
       </c>
       <c r="G16" s="31">
         <v>7059</v>
       </c>
       <c r="H16" s="31">
         <v>6941</v>
       </c>
       <c r="I16" s="31">
         <v>7480</v>
       </c>
@@ -2071,54 +2104,57 @@
       </c>
       <c r="Q16" s="31">
         <v>7353</v>
       </c>
       <c r="R16" s="31">
         <v>7123</v>
       </c>
       <c r="S16" s="31">
         <v>7081</v>
       </c>
       <c r="T16" s="31">
         <v>7141</v>
       </c>
       <c r="U16" s="31">
         <v>6998</v>
       </c>
       <c r="V16" s="31">
         <v>6816</v>
       </c>
       <c r="W16" s="31">
         <v>6800</v>
       </c>
       <c r="X16" s="31">
         <v>6567</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" ht="12.75">
+      <c r="Y16" s="31">
+        <v>6327</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="12.75">
       <c r="A17" s="33" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="31">
         <v>6223</v>
       </c>
       <c r="D17" s="31">
         <v>6319</v>
       </c>
       <c r="E17" s="31">
         <v>6372</v>
       </c>
       <c r="F17" s="31">
         <v>7311</v>
       </c>
       <c r="G17" s="31">
         <v>7392</v>
       </c>
       <c r="H17" s="31">
         <v>7550</v>
       </c>
       <c r="I17" s="31">
         <v>7526</v>
       </c>
@@ -2145,54 +2181,57 @@
       </c>
       <c r="Q17" s="31">
         <v>9590</v>
       </c>
       <c r="R17" s="31">
         <v>9808</v>
       </c>
       <c r="S17" s="31">
         <v>10402</v>
       </c>
       <c r="T17" s="31">
         <v>10601</v>
       </c>
       <c r="U17" s="31">
         <v>10721</v>
       </c>
       <c r="V17" s="31">
         <v>10854</v>
       </c>
       <c r="W17" s="31">
         <v>11238</v>
       </c>
       <c r="X17" s="31">
         <v>11346</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" ht="12.75">
+      <c r="Y17" s="31">
+        <v>10862</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="12.75">
       <c r="A18" s="33" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="31">
         <v>3033</v>
       </c>
       <c r="D18" s="31">
         <v>3097</v>
       </c>
       <c r="E18" s="31">
         <v>3089</v>
       </c>
       <c r="F18" s="31">
         <v>2895</v>
       </c>
       <c r="G18" s="31">
         <v>3513</v>
       </c>
       <c r="H18" s="31">
         <v>3874</v>
       </c>
       <c r="I18" s="31">
         <v>4054</v>
       </c>
@@ -2219,54 +2258,57 @@
       </c>
       <c r="Q18" s="31">
         <v>6536</v>
       </c>
       <c r="R18" s="31">
         <v>6896</v>
       </c>
       <c r="S18" s="31">
         <v>7150</v>
       </c>
       <c r="T18" s="31">
         <v>7412</v>
       </c>
       <c r="U18" s="31">
         <v>7518</v>
       </c>
       <c r="V18" s="31">
         <v>7629</v>
       </c>
       <c r="W18" s="31">
         <v>7430</v>
       </c>
       <c r="X18" s="31">
         <v>7904</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" ht="12.75">
+      <c r="Y18" s="31">
+        <v>7945</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="12.75">
       <c r="A19" s="33" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="31">
         <v>6051</v>
       </c>
       <c r="D19" s="31">
         <v>6232</v>
       </c>
       <c r="E19" s="31">
         <v>6399</v>
       </c>
       <c r="F19" s="31">
         <v>6223</v>
       </c>
       <c r="G19" s="31">
         <v>6421</v>
       </c>
       <c r="H19" s="31">
         <v>6550</v>
       </c>
       <c r="I19" s="31">
         <v>6769</v>
       </c>
@@ -2293,54 +2335,57 @@
       </c>
       <c r="Q19" s="31">
         <v>7116</v>
       </c>
       <c r="R19" s="31">
         <v>7077</v>
       </c>
       <c r="S19" s="31">
         <v>7002</v>
       </c>
       <c r="T19" s="31">
         <v>7174</v>
       </c>
       <c r="U19" s="31">
         <v>7107</v>
       </c>
       <c r="V19" s="31">
         <v>7078</v>
       </c>
       <c r="W19" s="31">
         <v>7074</v>
       </c>
       <c r="X19" s="31">
         <v>6913</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" ht="12.75">
+      <c r="Y19" s="31">
+        <v>6940</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="12.75">
       <c r="A20" s="33" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="31">
         <v>5282</v>
       </c>
       <c r="D20" s="31">
         <v>5391</v>
       </c>
       <c r="E20" s="31">
         <v>5368</v>
       </c>
       <c r="F20" s="31">
         <v>5601</v>
       </c>
       <c r="G20" s="31">
         <v>5692</v>
       </c>
       <c r="H20" s="31">
         <v>6021</v>
       </c>
       <c r="I20" s="31">
         <v>6367</v>
       </c>
@@ -2367,54 +2412,57 @@
       </c>
       <c r="Q20" s="31">
         <v>5821</v>
       </c>
       <c r="R20" s="31">
         <v>5853</v>
       </c>
       <c r="S20" s="31">
         <v>5875</v>
       </c>
       <c r="T20" s="31">
         <v>5839</v>
       </c>
       <c r="U20" s="31">
         <v>5713</v>
       </c>
       <c r="V20" s="31">
         <v>5544</v>
       </c>
       <c r="W20" s="31">
         <v>5429</v>
       </c>
       <c r="X20" s="31">
         <v>5230</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" ht="12.75">
+      <c r="Y20" s="31">
+        <v>5026</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="12.75">
       <c r="A21" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="31">
         <v>15438</v>
       </c>
       <c r="D21" s="31">
         <v>15827</v>
       </c>
       <c r="E21" s="31">
         <v>16005</v>
       </c>
       <c r="F21" s="31">
         <v>16461</v>
       </c>
       <c r="G21" s="31">
         <v>17128</v>
       </c>
       <c r="H21" s="31">
         <v>17654</v>
       </c>
       <c r="I21" s="31">
         <v>19064</v>
       </c>
@@ -2441,90 +2489,96 @@
       </c>
       <c r="Q21" s="31">
         <v>27277</v>
       </c>
       <c r="R21" s="31">
         <v>18158</v>
       </c>
       <c r="S21" s="31">
         <v>19220</v>
       </c>
       <c r="T21" s="31">
         <v>20036</v>
       </c>
       <c r="U21" s="31">
         <v>20292</v>
       </c>
       <c r="V21" s="31">
         <v>21048</v>
       </c>
       <c r="W21" s="31">
         <v>21163</v>
       </c>
       <c r="X21" s="31">
         <v>21650</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" ht="12.75">
+      <c r="Y21" s="31">
+        <v>21672</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="12.75">
       <c r="A22" s="33" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="31"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="44"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="31"/>
       <c r="O22" s="31"/>
       <c r="P22" s="31"/>
       <c r="Q22" s="31"/>
       <c r="R22" s="31"/>
       <c r="S22" s="31"/>
       <c r="T22" s="31"/>
       <c r="U22" s="31"/>
       <c r="V22" s="31">
         <v>2153</v>
       </c>
       <c r="W22" s="31">
         <v>2322</v>
       </c>
       <c r="X22" s="31">
         <v>2399</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" ht="12.75">
+      <c r="Y22" s="31">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="12.75">
       <c r="A23" s="33" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="31">
         <v>11180</v>
       </c>
       <c r="D23" s="31">
         <v>11294</v>
       </c>
       <c r="E23" s="31">
         <v>11560</v>
       </c>
       <c r="F23" s="31">
         <v>12236</v>
       </c>
       <c r="G23" s="31">
         <v>12567</v>
       </c>
       <c r="H23" s="31">
         <v>13142</v>
       </c>
       <c r="I23" s="31">
         <v>13642</v>
       </c>
@@ -2551,54 +2605,57 @@
       </c>
       <c r="Q23" s="31">
         <v>14686</v>
       </c>
       <c r="R23" s="31">
         <v>14574</v>
       </c>
       <c r="S23" s="31">
         <v>14965</v>
       </c>
       <c r="T23" s="31">
         <v>15707</v>
       </c>
       <c r="U23" s="31">
         <v>15297</v>
       </c>
       <c r="V23" s="31">
         <v>8240</v>
       </c>
       <c r="W23" s="31">
         <v>7821</v>
       </c>
       <c r="X23" s="31">
         <v>7713</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" ht="12.75">
+      <c r="Y23" s="31">
+        <v>7490</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="12.75">
       <c r="A24" s="33" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="31">
         <v>3384</v>
       </c>
       <c r="D24" s="31">
         <v>3573</v>
       </c>
       <c r="E24" s="31">
         <v>3769</v>
       </c>
       <c r="F24" s="31">
         <v>4349</v>
       </c>
       <c r="G24" s="31">
         <v>4946</v>
       </c>
       <c r="H24" s="31">
         <v>5514</v>
       </c>
       <c r="I24" s="31">
         <v>6180</v>
       </c>
@@ -2625,54 +2682,57 @@
       </c>
       <c r="Q24" s="31">
         <v>12075</v>
       </c>
       <c r="R24" s="31">
         <v>12026</v>
       </c>
       <c r="S24" s="31">
         <v>12196</v>
       </c>
       <c r="T24" s="31">
         <v>12557</v>
       </c>
       <c r="U24" s="31">
         <v>13078</v>
       </c>
       <c r="V24" s="31">
         <v>13564</v>
       </c>
       <c r="W24" s="31">
         <v>13794</v>
       </c>
       <c r="X24" s="31">
         <v>13688</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" ht="12.75">
+      <c r="Y24" s="31">
+        <v>13904</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="12.75">
       <c r="A25" s="33" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="31">
         <v>11432</v>
       </c>
       <c r="D25" s="31">
         <v>11192</v>
       </c>
       <c r="E25" s="31">
         <v>11532</v>
       </c>
       <c r="F25" s="31">
         <v>11342</v>
       </c>
       <c r="G25" s="31">
         <v>11603</v>
       </c>
       <c r="H25" s="31">
         <v>12157</v>
       </c>
       <c r="I25" s="31">
         <v>13101</v>
       </c>
@@ -2699,123 +2759,99 @@
       </c>
       <c r="Q25" s="31">
         <v>18208</v>
       </c>
       <c r="R25" s="31">
         <v>18364</v>
       </c>
       <c r="S25" s="31">
         <v>18858</v>
       </c>
       <c r="T25" s="31">
         <v>19477</v>
       </c>
       <c r="U25" s="31">
         <v>19987</v>
       </c>
       <c r="V25" s="31">
         <v>19659</v>
       </c>
       <c r="W25" s="31">
         <v>19353</v>
       </c>
       <c r="X25" s="31">
         <v>19920</v>
       </c>
-    </row>
-    <row r="26" spans="1:24" ht="12.75">
+      <c r="Y25" s="31">
+        <v>19184</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="12.75">
       <c r="A26" s="36" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="C26" s="46" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C26" s="46"/>
+      <c r="D26" s="46"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="46"/>
+      <c r="G26" s="46"/>
+      <c r="H26" s="46"/>
+      <c r="I26" s="46"/>
+      <c r="J26" s="46"/>
+      <c r="K26" s="46"/>
+      <c r="L26" s="46"/>
+      <c r="M26" s="46"/>
+      <c r="N26" s="46"/>
+      <c r="O26" s="46"/>
+      <c r="P26" s="46"/>
+      <c r="Q26" s="46"/>
       <c r="R26" s="32">
         <v>8588</v>
       </c>
       <c r="S26" s="32">
         <v>9175</v>
       </c>
       <c r="T26" s="32">
         <v>10110</v>
       </c>
       <c r="U26" s="32">
         <v>10541</v>
       </c>
       <c r="V26" s="32">
         <v>10886</v>
       </c>
       <c r="W26" s="32">
         <v>11056</v>
       </c>
       <c r="X26" s="32">
         <v>11261</v>
+      </c>
+      <c r="Y26" s="32">
+        <v>11327</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="A6:A26" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>