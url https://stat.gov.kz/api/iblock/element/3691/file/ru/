--- v1 (2026-05-27)
+++ v2 (2026-10-19)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\сайт готовый\json. cvs\медперсонал\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\Сайт\медперсонал\631502\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="84">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
@@ -931,225 +931,225 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704291?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/publication/collections/?year=&amp;name=17195&amp;period=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.makhanbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
-    <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="19" customFormat="1">
       <c r="A2" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="13">
         <v>631502</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="19" customFormat="1">
       <c r="A3" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="19" customFormat="1">
       <c r="A4" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="19" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="19" customFormat="1">
       <c r="A5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="19" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="19" customFormat="1" ht="24.75" customHeight="1">
+    <row r="7" spans="1:13" s="19" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="19" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="19" customFormat="1" ht="16.5" customHeight="1">
+    <row r="9" spans="1:13" s="19" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="19" customFormat="1" ht="19.5" customHeight="1">
+    <row r="10" spans="1:13" s="19" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="19" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="19" customFormat="1" ht="25.5">
       <c r="A11" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="21"/>
     </row>
-    <row r="12" spans="1:13" s="19" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="19" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="21"/>
     </row>
-    <row r="13" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="19" customFormat="1">
       <c r="A13" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28"/>
       <c r="M13" s="21"/>
     </row>
-    <row r="14" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="19" customFormat="1">
       <c r="A14" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="21"/>
     </row>
-    <row r="15" spans="1:13" s="19" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="19" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="21"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13">
       <c r="A16" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="26">
         <v>45767</v>
       </c>
       <c r="M16" s="5"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13">
       <c r="A17" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="26">
         <v>46132</v>
       </c>
       <c r="M17" s="6"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>81</v>
       </c>
       <c r="M18" s="5"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>35</v>
       </c>
       <c r="M19" s="6"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13">
       <c r="A20" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>36</v>
       </c>
       <c r="M20" s="5"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13">
       <c r="A21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>37</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
@@ -1218,52 +1218,52 @@
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="11" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Y26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="S12" sqref="S12"/>
+    <sheetView topLeftCell="D1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="N33" sqref="N33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="9" width="8" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" customWidth="1"/>
     <col min="14" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="1" customWidth="1"/>
     <col min="18" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.7109375" style="1" customWidth="1"/>
     <col min="25" max="30" width="9.140625" style="1"/>
@@ -1405,51 +1405,51 @@
       <c r="O6" s="42">
         <v>163937</v>
       </c>
       <c r="P6" s="42">
         <v>170819</v>
       </c>
       <c r="Q6" s="42">
         <v>175246</v>
       </c>
       <c r="R6" s="42">
         <v>175705</v>
       </c>
       <c r="S6" s="42">
         <v>179837</v>
       </c>
       <c r="T6" s="31">
         <v>185757</v>
       </c>
       <c r="U6" s="31">
         <v>188800</v>
       </c>
       <c r="V6" s="31">
         <v>191302</v>
       </c>
       <c r="W6" s="31">
-        <v>190644</v>
+        <v>190880</v>
       </c>
       <c r="X6" s="31">
         <v>191728</v>
       </c>
       <c r="Y6" s="31">
         <v>188470</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="9" customFormat="1" ht="12.75">
       <c r="A7" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="44"/>
       <c r="L7" s="31"/>
@@ -2176,51 +2176,51 @@
       <c r="O17" s="31">
         <v>8590</v>
       </c>
       <c r="P17" s="31">
         <v>8731</v>
       </c>
       <c r="Q17" s="31">
         <v>9590</v>
       </c>
       <c r="R17" s="31">
         <v>9808</v>
       </c>
       <c r="S17" s="31">
         <v>10402</v>
       </c>
       <c r="T17" s="31">
         <v>10601</v>
       </c>
       <c r="U17" s="31">
         <v>10721</v>
       </c>
       <c r="V17" s="31">
         <v>10854</v>
       </c>
       <c r="W17" s="31">
-        <v>11238</v>
+        <v>11460</v>
       </c>
       <c r="X17" s="31">
         <v>11346</v>
       </c>
       <c r="Y17" s="31">
         <v>10862</v>
       </c>
     </row>
     <row r="18" spans="1:25" ht="12.75">
       <c r="A18" s="33" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="31">
         <v>3033</v>
       </c>
       <c r="D18" s="31">
         <v>3097</v>
       </c>
       <c r="E18" s="31">
         <v>3089</v>
       </c>
       <c r="F18" s="31">
@@ -2407,51 +2407,51 @@
       <c r="O20" s="31">
         <v>6297</v>
       </c>
       <c r="P20" s="31">
         <v>6181</v>
       </c>
       <c r="Q20" s="31">
         <v>5821</v>
       </c>
       <c r="R20" s="31">
         <v>5853</v>
       </c>
       <c r="S20" s="31">
         <v>5875</v>
       </c>
       <c r="T20" s="31">
         <v>5839</v>
       </c>
       <c r="U20" s="31">
         <v>5713</v>
       </c>
       <c r="V20" s="31">
         <v>5544</v>
       </c>
       <c r="W20" s="31">
-        <v>5429</v>
+        <v>5443</v>
       </c>
       <c r="X20" s="31">
         <v>5230</v>
       </c>
       <c r="Y20" s="31">
         <v>5026</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="12.75">
       <c r="A21" s="33" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="31">
         <v>15438</v>
       </c>
       <c r="D21" s="31">
         <v>15827</v>
       </c>
       <c r="E21" s="31">
         <v>16005</v>
       </c>
       <c r="F21" s="31">