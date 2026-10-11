--- v0 (2026-05-20)
+++ v1 (2026-10-11)
@@ -5,62 +5,62 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\сайт готовый\json. cvs\врачи\631501\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\Сайт\врачи\631501\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M6" i="30" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="84">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
@@ -929,52 +929,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704291?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/publication/collections/?year=&amp;name=17195&amp;period=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.makhanbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
     </row>
     <row r="2" spans="1:13" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="14">
         <v>631501</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="14" t="s">
@@ -1216,52 +1216,52 @@
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="12" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Y26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="T5" sqref="T5:Y26"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="V20" sqref="V20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="1" customWidth="1"/>
     <col min="6" max="7" width="7.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="7.85546875" style="1" customWidth="1"/>
     <col min="23" max="24" width="7.7109375" style="1" customWidth="1"/>
@@ -1381,57 +1381,57 @@
         <v>59375</v>
       </c>
       <c r="H6" s="40">
         <v>58945</v>
       </c>
       <c r="I6" s="40">
         <v>60656</v>
       </c>
       <c r="J6" s="40">
         <v>63855</v>
       </c>
       <c r="K6" s="40">
         <v>62239</v>
       </c>
       <c r="L6" s="40">
         <v>64432</v>
       </c>
       <c r="M6" s="40">
         <f>(M8+M9+M10+M11+M23+M13+M12+M15+M16+M17+M18+M19+M20+M21+M24+M25)*1</f>
         <v>66038</v>
       </c>
       <c r="N6" s="40">
         <v>68864</v>
       </c>
       <c r="O6" s="40">
-        <v>69722</v>
+        <v>60927</v>
       </c>
       <c r="P6" s="40">
-        <v>74611</v>
+        <v>65296</v>
       </c>
       <c r="Q6" s="40">
-        <v>72134</v>
+        <v>62750</v>
       </c>
       <c r="R6" s="40">
         <v>72877</v>
       </c>
       <c r="S6" s="40">
         <v>74046</v>
       </c>
       <c r="T6" s="40">
         <v>76443</v>
       </c>
       <c r="U6" s="40">
         <v>78227</v>
       </c>
       <c r="V6" s="40">
         <v>79409</v>
       </c>
       <c r="W6" s="40">
         <v>81285</v>
       </c>
       <c r="X6" s="40">
         <v>83379</v>
       </c>
       <c r="Y6" s="40">
         <v>83994</v>
       </c>
@@ -2459,59 +2459,53 @@
       </c>
       <c r="G21" s="40">
         <v>6720</v>
       </c>
       <c r="H21" s="40">
         <v>6837</v>
       </c>
       <c r="I21" s="40">
         <v>7155</v>
       </c>
       <c r="J21" s="40">
         <v>8039</v>
       </c>
       <c r="K21" s="40">
         <v>8492</v>
       </c>
       <c r="L21" s="40">
         <v>8231</v>
       </c>
       <c r="M21" s="40">
         <v>8295</v>
       </c>
       <c r="N21" s="40">
         <v>9280</v>
       </c>
-      <c r="O21" s="40">
-[...7 lines deleted...]
-      </c>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
       <c r="R21" s="40">
         <v>5195</v>
       </c>
       <c r="S21" s="40">
         <v>5625</v>
       </c>
       <c r="T21" s="40">
         <v>5883</v>
       </c>
       <c r="U21" s="40">
         <v>6056</v>
       </c>
       <c r="V21" s="40">
         <v>6226</v>
       </c>
       <c r="W21" s="40">
         <v>6534</v>
       </c>
       <c r="X21" s="40">
         <v>6806</v>
       </c>
       <c r="Y21" s="40">
         <v>6561</v>
       </c>
     </row>