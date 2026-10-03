--- v2 (2026-07-15)
+++ v3 (2026-10-03)
@@ -1,110 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1710" yWindow="1305" windowWidth="20070" windowHeight="10065" tabRatio="943" activeTab="1"/>
+    <workbookView xWindow="1710" yWindow="1305" windowWidth="20070" windowHeight="10065" tabRatio="943"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="24" r:id="rId1"/>
     <sheet name="Conventions" sheetId="23" r:id="rId2"/>
     <sheet name="RK" sheetId="1" r:id="rId3"/>
     <sheet name="Abay" sheetId="2" r:id="rId4"/>
     <sheet name="Akmola" sheetId="3" r:id="rId5"/>
     <sheet name="Aktobe" sheetId="4" r:id="rId6"/>
     <sheet name="Almaty" sheetId="5" r:id="rId7"/>
     <sheet name="Atyrau" sheetId="6" r:id="rId8"/>
     <sheet name="Batys Kazakhstan" sheetId="7" r:id="rId9"/>
     <sheet name="Zhambyl" sheetId="8" r:id="rId10"/>
     <sheet name="Zhetysu" sheetId="9" r:id="rId11"/>
     <sheet name="Karagandy" sheetId="10" r:id="rId12"/>
     <sheet name="Kostanai" sheetId="11" r:id="rId13"/>
     <sheet name="Kyzylorda" sheetId="12" r:id="rId14"/>
     <sheet name="Mangystau" sheetId="13" r:id="rId15"/>
     <sheet name="Ontustuk Kazakhstan" sheetId="22" r:id="rId16"/>
     <sheet name="Pavlodar" sheetId="14" r:id="rId17"/>
     <sheet name="Soltustik Kazakhstan" sheetId="15" r:id="rId18"/>
     <sheet name="Turkistan" sheetId="16" r:id="rId19"/>
     <sheet name="Ulytau" sheetId="17" r:id="rId20"/>
     <sheet name="Shygys Kazakhstan" sheetId="18" r:id="rId21"/>
     <sheet name="Astana city" sheetId="19" r:id="rId22"/>
     <sheet name="Almaty city" sheetId="20" r:id="rId23"/>
     <sheet name="Shymkent city" sheetId="21" r:id="rId24"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1322" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1325" uniqueCount="85">
   <si>
     <t>total</t>
   </si>
   <si>
     <t>urban</t>
   </si>
   <si>
     <t>rural</t>
   </si>
   <si>
     <t>cost of consumption production, made in private farm granted on natural expression of donation and allowance</t>
   </si>
   <si>
     <t>II quarter</t>
   </si>
   <si>
     <t>III quarter</t>
   </si>
   <si>
     <t>IV quarter</t>
   </si>
   <si>
     <t>І quarter</t>
   </si>
   <si>
@@ -336,64 +336,67 @@
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t xml:space="preserve">Methdological provisions on statistics, Edition4, Astana 2018 </t>
   </si>
   <si>
     <t>Since 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> Tenge</t>
   </si>
   <si>
     <t xml:space="preserve">Income of population, used to consumption , on average per capita </t>
   </si>
   <si>
     <t>The population's income used for consumption includes consumer expenditures (excluding capital investments in production activities and accumulation) and the value (in monetary terms) of self-produced products consumed in kind and transfers.</t>
   </si>
   <si>
     <t>The maim sources are the survey of 12000 households in the Republic of Kazakhstan is conducted on a quarterly basis in all regions of the republic, in the cities of Astana, Almaty and Shymkent using a sample method. The survey units are households and their individual members.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/f18/fnqnxyqmx1z1fccpeof2r3jkptpkin4f/%D0%98%D0%B7%D0%BC_4_%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -472,50 +475,56 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -574,51 +583,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -798,72 +807,75 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 67" xfId="3"/>
     <cellStyle name="Обычный 68" xfId="4"/>
     <cellStyle name="Обычный 69" xfId="2"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
@@ -921,84 +933,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1130,71 +1144,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/f18/fnqnxyqmx1z1fccpeof2r3jkptpkin4f/%D0%98%D0%B7%D0%BC_4_%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="61" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="61" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="61"/>
     <col min="257" max="257" width="44.28515625" style="61" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="61" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="61"/>
     <col min="513" max="513" width="44.28515625" style="61" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="61" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="61"/>
     <col min="769" max="769" width="44.28515625" style="61" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="61" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="61"/>
     <col min="1025" max="1025" width="44.28515625" style="61" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="61" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="61"/>
     <col min="1281" max="1281" width="44.28515625" style="61" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="61" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="61"/>
     <col min="1537" max="1537" width="44.28515625" style="61" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="61" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="61"/>
     <col min="1793" max="1793" width="44.28515625" style="61" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="61" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="61"/>
@@ -1347,52 +1361,52 @@
     <col min="14339" max="14592" width="9.140625" style="61"/>
     <col min="14593" max="14593" width="44.28515625" style="61" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="61" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="61"/>
     <col min="14849" max="14849" width="44.28515625" style="61" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="61" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="61"/>
     <col min="15105" max="15105" width="44.28515625" style="61" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="61" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="61"/>
     <col min="15361" max="15361" width="44.28515625" style="61" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="61" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="61"/>
     <col min="15617" max="15617" width="44.28515625" style="61" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="61" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="61"/>
     <col min="15873" max="15873" width="44.28515625" style="61" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="61" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="61"/>
     <col min="16129" max="16129" width="44.28515625" style="61" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="61" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="91"/>
-      <c r="B1" s="91"/>
+      <c r="A1" s="93"/>
+      <c r="B1" s="93"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="67">
         <v>642101</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="67" t="s">
         <v>8</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
       <c r="A4" s="62" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="68" t="s">
         <v>79</v>
       </c>
@@ -1439,92 +1453,94 @@
         <v>77</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4" ht="52.5" customHeight="1">
       <c r="A10" s="62" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="69" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1">
       <c r="A11" s="62" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="76" t="s">
         <v>72</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1">
       <c r="A12" s="62" t="s">
         <v>58</v>
       </c>
-      <c r="B12" s="70"/>
+      <c r="B12" s="70" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1">
       <c r="A13" s="62" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>68</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="62" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="71" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
       <c r="A15" s="62" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>73</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
       <c r="A16" s="62" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="72">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
       <c r="A17" s="62" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="72">
-        <v>46283</v>
+        <v>46374</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
       <c r="A18" s="62" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="77" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
       <c r="A19" s="62" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>75</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="62" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="74" t="s">
@@ -1561,131 +1577,131 @@
       <c r="A26" s="63"/>
       <c r="B26" s="63"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="63"/>
       <c r="B27" s="63"/>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="63"/>
       <c r="B28" s="63"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="64"/>
       <c r="B29" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
-    <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -3134,167 +3150,181 @@
         <v>104415</v>
       </c>
       <c r="C62" s="87">
         <v>99.2</v>
       </c>
       <c r="D62" s="87">
         <v>0.8</v>
       </c>
       <c r="E62" s="87">
         <v>99.3</v>
       </c>
       <c r="F62" s="87">
         <v>0.7</v>
       </c>
       <c r="G62" s="88">
         <v>99</v>
       </c>
       <c r="H62" s="88">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>104823.66666666667</v>
+      </c>
+      <c r="C63" s="7">
+        <v>99.5</v>
+      </c>
+      <c r="D63" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="E63" s="7">
+        <v>99.6</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="G63" s="7">
+        <v>99.4</v>
+      </c>
+      <c r="H63" s="7">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27:H27"/>
+      <selection activeCell="B28" sqref="B28:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="14">
         <v>2022</v>
       </c>
       <c r="B6" s="18">
@@ -3819,174 +3849,188 @@
         <v>119851</v>
       </c>
       <c r="C27" s="87">
         <v>96.3</v>
       </c>
       <c r="D27" s="87">
         <v>3.7</v>
       </c>
       <c r="E27" s="87">
         <v>99.5</v>
       </c>
       <c r="F27" s="87">
         <v>0.5</v>
       </c>
       <c r="G27" s="88">
         <v>93.3</v>
       </c>
       <c r="H27" s="88">
         <v>6.7</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="29"/>
-[...5 lines deleted...]
-      <c r="H28" s="65"/>
+      <c r="B28" s="92">
+        <v>112701.66666666667</v>
+      </c>
+      <c r="C28" s="7">
+        <v>97</v>
+      </c>
+      <c r="D28" s="7">
+        <v>3</v>
+      </c>
+      <c r="E28" s="7">
+        <v>99.8</v>
+      </c>
+      <c r="F28" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="G28" s="7">
+        <v>93.9</v>
+      </c>
+      <c r="H28" s="7">
+        <v>6.1</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="82"/>
       <c r="D30" s="82"/>
       <c r="E30" s="83"/>
       <c r="F30" s="83"/>
       <c r="G30" s="84"/>
       <c r="H30" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K65"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" customWidth="1"/>
     <col min="7" max="7" width="11.140625" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -5447,174 +5491,188 @@
         <v>150896</v>
       </c>
       <c r="C62" s="87">
         <v>98.9</v>
       </c>
       <c r="D62" s="87">
         <v>1.1000000000000001</v>
       </c>
       <c r="E62" s="87">
         <v>99.8</v>
       </c>
       <c r="F62" s="87">
         <v>0.2</v>
       </c>
       <c r="G62" s="88">
         <v>94</v>
       </c>
       <c r="H62" s="88">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>160232</v>
+      </c>
+      <c r="C63" s="7">
+        <v>99.4</v>
+      </c>
+      <c r="D63" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="E63" s="7">
+        <v>99.9</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="G63" s="7">
+        <v>96.1</v>
+      </c>
+      <c r="H63" s="7">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" customWidth="1"/>
     <col min="7" max="7" width="11.140625" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -7063,167 +7121,181 @@
         <v>122240</v>
       </c>
       <c r="C62" s="87">
         <v>96</v>
       </c>
       <c r="D62" s="87">
         <v>4</v>
       </c>
       <c r="E62" s="87">
         <v>98.9</v>
       </c>
       <c r="F62" s="87">
         <v>1.1000000000000001</v>
       </c>
       <c r="G62" s="88">
         <v>90.5</v>
       </c>
       <c r="H62" s="88">
         <v>9.5</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="31"/>
-[...5 lines deleted...]
-      <c r="H63" s="86"/>
+      <c r="B63" s="92">
+        <v>123458.66666666667</v>
+      </c>
+      <c r="C63" s="7">
+        <v>97.4</v>
+      </c>
+      <c r="D63" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="E63" s="7">
+        <v>99.5</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="G63" s="7">
+        <v>92.6</v>
+      </c>
+      <c r="H63" s="7">
+        <v>7.4</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -8672,167 +8744,181 @@
         <v>95644</v>
       </c>
       <c r="C62" s="87">
         <v>99.8</v>
       </c>
       <c r="D62" s="87">
         <v>0.2</v>
       </c>
       <c r="E62" s="87">
         <v>100</v>
       </c>
       <c r="F62" s="87">
         <v>0</v>
       </c>
       <c r="G62" s="88">
         <v>99.7</v>
       </c>
       <c r="H62" s="88">
         <v>0.3</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>95032.666666666672</v>
+      </c>
+      <c r="C63" s="7">
+        <v>99.7</v>
+      </c>
+      <c r="D63" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="E63" s="7">
+        <v>99.9</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="G63" s="7">
+        <v>99.5</v>
+      </c>
+      <c r="H63" s="7">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -10281,167 +10367,181 @@
         <v>101139</v>
       </c>
       <c r="C62" s="88">
         <v>100</v>
       </c>
       <c r="D62" s="88">
         <v>0</v>
       </c>
       <c r="E62" s="88">
         <v>100</v>
       </c>
       <c r="F62" s="88">
         <v>0</v>
       </c>
       <c r="G62" s="88">
         <v>100</v>
       </c>
       <c r="H62" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>100131</v>
+      </c>
+      <c r="C63" s="7">
+        <v>100</v>
+      </c>
+      <c r="D63" s="7">
+        <v>0</v>
+      </c>
+      <c r="E63" s="7">
+        <v>100</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="7">
+        <v>100</v>
+      </c>
+      <c r="H63" s="7">
+        <v>0</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -10897,120 +10997,120 @@
         <v>6</v>
       </c>
       <c r="B25" s="34"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A34" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -12459,167 +12559,181 @@
         <v>144452</v>
       </c>
       <c r="C62" s="87">
         <v>98.3</v>
       </c>
       <c r="D62" s="87">
         <v>1.7</v>
       </c>
       <c r="E62" s="87">
         <v>99.9</v>
       </c>
       <c r="F62" s="87">
         <v>0.1</v>
       </c>
       <c r="G62" s="88">
         <v>92.6</v>
       </c>
       <c r="H62" s="88">
         <v>7.4</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>151053.66666666666</v>
+      </c>
+      <c r="C63" s="7">
+        <v>98.8</v>
+      </c>
+      <c r="D63" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="E63" s="7">
+        <v>100</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0</v>
+      </c>
+      <c r="G63" s="7">
+        <v>94.6</v>
+      </c>
+      <c r="H63" s="7">
+        <v>5.4</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -14070,167 +14184,181 @@
         <v>139090</v>
       </c>
       <c r="C62" s="87">
         <v>96.3</v>
       </c>
       <c r="D62" s="87">
         <v>3.7</v>
       </c>
       <c r="E62" s="87">
         <v>99.7</v>
       </c>
       <c r="F62" s="87">
         <v>0.3</v>
       </c>
       <c r="G62" s="88">
         <v>91.3</v>
       </c>
       <c r="H62" s="88">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>137933.33333333334</v>
+      </c>
+      <c r="C63" s="7">
+        <v>96.8</v>
+      </c>
+      <c r="D63" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="E63" s="7">
+        <v>99.7</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="G63" s="7">
+        <v>93</v>
+      </c>
+      <c r="H63" s="7">
+        <v>7</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="B47" sqref="B47:H47"/>
+      <selection activeCell="B48" sqref="B48:H48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="14">
         <v>2018</v>
       </c>
       <c r="B6" s="18">
@@ -15275,102 +15403,116 @@
         <v>85055</v>
       </c>
       <c r="C47" s="87">
         <v>98.2</v>
       </c>
       <c r="D47" s="87">
         <v>1.8</v>
       </c>
       <c r="E47" s="87">
         <v>99.1</v>
       </c>
       <c r="F47" s="87">
         <v>0.9</v>
       </c>
       <c r="G47" s="88">
         <v>97.9</v>
       </c>
       <c r="H47" s="88">
         <v>2.1</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="29"/>
-[...5 lines deleted...]
-      <c r="H48" s="65"/>
+      <c r="B48" s="92">
+        <v>88462</v>
+      </c>
+      <c r="C48" s="7">
+        <v>99</v>
+      </c>
+      <c r="D48" s="7">
+        <v>1</v>
+      </c>
+      <c r="E48" s="7">
+        <v>99.3</v>
+      </c>
+      <c r="F48" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="G48" s="7">
+        <v>98.9</v>
+      </c>
+      <c r="H48" s="7">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="29"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="81"/>
       <c r="C50" s="82"/>
       <c r="D50" s="82"/>
       <c r="E50" s="83"/>
       <c r="F50" s="83"/>
       <c r="G50" s="84"/>
       <c r="H50" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="10" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="10" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="10" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="10"/>
     <col min="257" max="257" width="4.42578125" style="10" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="10" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="10" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="10"/>
     <col min="513" max="513" width="4.42578125" style="10" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="10" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="10" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="10"/>
     <col min="769" max="769" width="4.42578125" style="10" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="10" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="10" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="10"/>
     <col min="1025" max="1025" width="4.42578125" style="10" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="10" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="10" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="10"/>
@@ -15590,173 +15732,173 @@
     <col min="14850" max="14850" width="88.42578125" style="10" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="10" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="10"/>
     <col min="15105" max="15105" width="4.42578125" style="10" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="10" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="10" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="10"/>
     <col min="15361" max="15361" width="4.42578125" style="10" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="10" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="10" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="10"/>
     <col min="15617" max="15617" width="4.42578125" style="10" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="10" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="10" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="10"/>
     <col min="15873" max="15873" width="4.42578125" style="10" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="10" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="10" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="10"/>
     <col min="16129" max="16129" width="4.42578125" style="10" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="10" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="10" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="56"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="57" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="57" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="57" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="57" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="59"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="59"/>
     </row>
     <row r="19" spans="2:4">
-      <c r="B19" s="98" t="s">
+      <c r="B19" s="91" t="s">
         <v>83</v>
       </c>
       <c r="C19" s="60"/>
       <c r="D19" s="60"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27:H27"/>
+      <selection activeCell="B28" sqref="B28:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="97" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="95"/>
-[...5 lines deleted...]
-      <c r="H1" s="95"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="14">
         <v>2022</v>
       </c>
       <c r="B6" s="18">
@@ -16281,167 +16423,181 @@
         <v>131309</v>
       </c>
       <c r="C27" s="87">
         <v>99.1</v>
       </c>
       <c r="D27" s="87">
         <v>0.9</v>
       </c>
       <c r="E27" s="87">
         <v>99.9</v>
       </c>
       <c r="F27" s="87">
         <v>0.1</v>
       </c>
       <c r="G27" s="88">
         <v>95.1</v>
       </c>
       <c r="H27" s="88">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="29"/>
-[...5 lines deleted...]
-      <c r="H28" s="65"/>
+      <c r="B28" s="92">
+        <v>142071</v>
+      </c>
+      <c r="C28" s="7">
+        <v>99.2</v>
+      </c>
+      <c r="D28" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="E28" s="7">
+        <v>99.9</v>
+      </c>
+      <c r="F28" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="G28" s="7">
+        <v>96</v>
+      </c>
+      <c r="H28" s="7">
+        <v>4</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="82"/>
       <c r="D30" s="82"/>
       <c r="E30" s="83"/>
       <c r="F30" s="83"/>
       <c r="G30" s="84"/>
       <c r="H30" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -17890,161 +18046,175 @@
         <v>139583</v>
       </c>
       <c r="C62" s="87">
         <v>98.4</v>
       </c>
       <c r="D62" s="87">
         <v>1.6</v>
       </c>
       <c r="E62" s="87">
         <v>99.8</v>
       </c>
       <c r="F62" s="87">
         <v>0.2</v>
       </c>
       <c r="G62" s="89">
         <v>93.9</v>
       </c>
       <c r="H62" s="89">
         <v>6.1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>136958.66666666666</v>
+      </c>
+      <c r="C63" s="7">
+        <v>98.8</v>
+      </c>
+      <c r="D63" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="E63" s="7">
+        <v>99.8</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="G63" s="25">
+        <v>95.6</v>
+      </c>
+      <c r="H63" s="25">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I71"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:D62"/>
+      <selection activeCell="H68" sqref="H68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="12" customWidth="1"/>
     <col min="2" max="2" width="31.140625" style="12" customWidth="1"/>
     <col min="3" max="3" width="32" style="12" customWidth="1"/>
     <col min="4" max="4" width="32.140625" style="12" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...1 lines deleted...]
-      <c r="D1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="96" t="s">
+      <c r="C3" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="97"/>
+      <c r="D3" s="99"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="96"/>
+      <c r="D4" s="98"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
         <v>49446.916666666664</v>
       </c>
       <c r="C6" s="15">
         <v>98.9</v>
       </c>
       <c r="D6" s="15">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="16" t="s">
         <v>7</v>
@@ -18836,57 +19006,63 @@
       <c r="I61" s="11"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="6">
         <v>137740</v>
       </c>
       <c r="C62" s="87">
         <v>99.8</v>
       </c>
       <c r="D62" s="87">
         <v>0.2</v>
       </c>
       <c r="E62" s="50"/>
       <c r="F62" s="50"/>
       <c r="G62" s="51"/>
       <c r="H62" s="51"/>
       <c r="I62" s="11"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="86"/>
+      <c r="B63" s="92">
+        <v>150666.33333333334</v>
+      </c>
+      <c r="C63" s="7">
+        <v>99.8</v>
+      </c>
+      <c r="D63" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
       <c r="I63" s="11"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="8"/>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
       <c r="I64" s="11"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="50"/>
       <c r="F65" s="50"/>
       <c r="G65" s="51"/>
@@ -18926,101 +19102,101 @@
       <c r="F70" s="11"/>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
       <c r="I70" s="11"/>
     </row>
     <row r="71" spans="1:9">
       <c r="E71" s="11"/>
       <c r="F71" s="11"/>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
       <c r="I71" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:D62"/>
+      <selection activeCell="L63" sqref="L63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="12" customWidth="1"/>
     <col min="2" max="2" width="31.42578125" style="12" customWidth="1"/>
     <col min="3" max="3" width="26.28515625" style="12" customWidth="1"/>
     <col min="4" max="4" width="34.7109375" style="12" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...1 lines deleted...]
-      <c r="D1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="96" t="s">
+      <c r="C3" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="97"/>
+      <c r="D3" s="99"/>
       <c r="E3" s="11"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
+      <c r="D4" s="94"/>
       <c r="E4" s="11"/>
     </row>
     <row r="5" spans="1:5" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
         <v>61118.916666666664</v>
       </c>
       <c r="C6" s="15">
         <v>99.6</v>
       </c>
       <c r="D6" s="15">
         <v>0.4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="16" t="s">
         <v>7</v>
@@ -19821,53 +19997,59 @@
       <c r="I61" s="11"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="6">
         <v>160818</v>
       </c>
       <c r="C62" s="87">
         <v>100</v>
       </c>
       <c r="D62" s="90" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="50"/>
       <c r="F62" s="50"/>
       <c r="G62" s="51"/>
       <c r="H62" s="51"/>
       <c r="I62" s="11"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...1 lines deleted...]
-      <c r="D63" s="65"/>
+      <c r="B63" s="92">
+        <v>161295.66666666666</v>
+      </c>
+      <c r="C63" s="7">
+        <v>100</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>13</v>
+      </c>
       <c r="E63" s="86"/>
       <c r="F63" s="86"/>
       <c r="G63" s="86"/>
       <c r="H63" s="86"/>
       <c r="I63" s="11"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="8"/>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
       <c r="I64" s="11"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
@@ -19876,103 +20058,103 @@
       <c r="F65" s="50"/>
       <c r="G65" s="51"/>
       <c r="H65" s="51"/>
       <c r="I65" s="11"/>
     </row>
     <row r="66" spans="1:9">
       <c r="E66" s="11"/>
       <c r="F66" s="11"/>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
       <c r="I66" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I51"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B47" sqref="B47:D47"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="B48" sqref="B48:D48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="10" customWidth="1"/>
     <col min="2" max="2" width="26" style="10" customWidth="1"/>
     <col min="3" max="3" width="33.85546875" style="10" customWidth="1"/>
     <col min="4" max="4" width="31.140625" style="10" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...1 lines deleted...]
-      <c r="D1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="96" t="s">
+      <c r="C3" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="97"/>
+      <c r="D3" s="99"/>
       <c r="E3" s="13"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
+      <c r="D4" s="94"/>
       <c r="E4" s="13"/>
     </row>
     <row r="5" spans="1:5" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="13"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="14">
         <v>2018</v>
       </c>
       <c r="B6" s="22">
         <v>48237.166666666664</v>
       </c>
       <c r="C6" s="15">
         <v>99.9</v>
       </c>
       <c r="D6" s="15">
         <v>0.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="16" t="s">
         <v>7</v>
@@ -20562,53 +20744,59 @@
       <c r="I46" s="13"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="6">
         <v>96435</v>
       </c>
       <c r="C47" s="87">
         <v>100</v>
       </c>
       <c r="D47" s="87">
         <v>0</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51"/>
       <c r="H47" s="51"/>
       <c r="I47" s="13"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="29"/>
-[...1 lines deleted...]
-      <c r="D48" s="65"/>
+      <c r="B48" s="92">
+        <v>91451.333333333328</v>
+      </c>
+      <c r="C48" s="7">
+        <v>99.3</v>
+      </c>
+      <c r="D48" s="7">
+        <v>0.7</v>
+      </c>
       <c r="E48" s="86"/>
       <c r="F48" s="86"/>
       <c r="G48" s="86"/>
       <c r="H48" s="86"/>
       <c r="I48" s="13"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="29"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="13"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="81"/>
       <c r="C50" s="82"/>
@@ -20617,123 +20805,123 @@
       <c r="F50" s="50"/>
       <c r="G50" s="51"/>
       <c r="H50" s="51"/>
       <c r="I50" s="13"/>
     </row>
     <row r="51" spans="1:9">
       <c r="E51" s="13"/>
       <c r="F51" s="13"/>
       <c r="G51" s="13"/>
       <c r="H51" s="13"/>
       <c r="I51" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:J65"/>
+  <dimension ref="A1:P65"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="O27" sqref="O27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:10" ht="57" customHeight="1">
-      <c r="A5" s="93"/>
-      <c r="B5" s="93"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="37" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="38">
@@ -21416,940 +21604,1101 @@
       <c r="A32" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="40">
         <v>60649</v>
       </c>
       <c r="C32" s="8">
         <v>97</v>
       </c>
       <c r="D32" s="8">
         <v>3</v>
       </c>
       <c r="E32" s="8">
         <v>99.4</v>
       </c>
       <c r="F32" s="8">
         <v>0.6</v>
       </c>
       <c r="G32" s="8">
         <v>92.4</v>
       </c>
       <c r="H32" s="8">
         <v>7.6</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:16">
       <c r="A33" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="6">
         <v>57116</v>
       </c>
       <c r="C33" s="8">
         <v>97.3</v>
       </c>
       <c r="D33" s="8">
         <v>2.7</v>
       </c>
       <c r="E33" s="8">
         <v>99.5</v>
       </c>
       <c r="F33" s="8">
         <v>0.5</v>
       </c>
       <c r="G33" s="8">
         <v>93.3</v>
       </c>
       <c r="H33" s="8">
         <v>6.7</v>
       </c>
-    </row>
-    <row r="34" spans="1:8">
+      <c r="J33" s="92"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="6">
         <v>61292</v>
       </c>
       <c r="C34" s="8">
         <v>97.6</v>
       </c>
       <c r="D34" s="8">
         <v>2.4</v>
       </c>
       <c r="E34" s="8">
         <v>99.6</v>
       </c>
       <c r="F34" s="8">
         <v>0.4</v>
       </c>
       <c r="G34" s="8">
         <v>94</v>
       </c>
       <c r="H34" s="8">
         <v>6</v>
       </c>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="J34" s="92"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="6">
         <v>63864</v>
       </c>
       <c r="C35" s="8">
         <v>97.3</v>
       </c>
       <c r="D35" s="8">
         <v>2.7</v>
       </c>
       <c r="E35" s="8">
         <v>99.4</v>
       </c>
       <c r="F35" s="8">
         <v>0.6</v>
       </c>
       <c r="G35" s="8">
         <v>93.4</v>
       </c>
       <c r="H35" s="8">
         <v>6.6</v>
       </c>
-    </row>
-    <row r="36" spans="1:8">
+      <c r="J35" s="92"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" s="14">
         <v>2021</v>
       </c>
       <c r="B36" s="18">
         <v>69038</v>
       </c>
       <c r="C36" s="19">
         <v>97.7</v>
       </c>
       <c r="D36" s="19">
         <v>2.2999999999999998</v>
       </c>
       <c r="E36" s="19">
         <v>99.6</v>
       </c>
       <c r="F36" s="19">
         <v>0.4</v>
       </c>
       <c r="G36" s="19">
         <v>94.2</v>
       </c>
       <c r="H36" s="19">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="37" spans="1:8">
+      <c r="J36" s="92"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="40">
         <v>64635</v>
       </c>
       <c r="C37" s="8">
         <v>97.1</v>
       </c>
       <c r="D37" s="8">
         <v>2.9</v>
       </c>
       <c r="E37" s="8">
         <v>99.4</v>
       </c>
       <c r="F37" s="8">
         <v>0.6</v>
       </c>
       <c r="G37" s="8">
         <v>92.7</v>
       </c>
       <c r="H37" s="8">
         <v>7.3</v>
       </c>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="J37" s="92"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="6">
         <v>67318</v>
       </c>
       <c r="C38" s="8">
         <v>97.8</v>
       </c>
       <c r="D38" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="E38" s="8">
         <v>99.6</v>
       </c>
       <c r="F38" s="8">
         <v>0.4</v>
       </c>
       <c r="G38" s="8">
         <v>94.4</v>
       </c>
       <c r="H38" s="8">
         <v>5.6</v>
       </c>
-    </row>
-    <row r="39" spans="1:8">
+      <c r="J38" s="92"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="6">
         <v>70192</v>
       </c>
       <c r="C39" s="8">
         <v>98</v>
       </c>
       <c r="D39" s="8">
         <v>2</v>
       </c>
       <c r="E39" s="8">
         <v>99.7</v>
       </c>
       <c r="F39" s="8">
         <v>0.3</v>
       </c>
       <c r="G39" s="8">
         <v>95</v>
       </c>
       <c r="H39" s="8">
         <v>5</v>
       </c>
-    </row>
-    <row r="40" spans="1:8">
+      <c r="J39" s="92"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="6">
         <v>73138</v>
       </c>
       <c r="C40" s="8">
         <v>97.8</v>
       </c>
       <c r="D40" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="E40" s="8">
         <v>99.5</v>
       </c>
       <c r="F40" s="8">
         <v>0.5</v>
       </c>
       <c r="G40" s="8">
         <v>94.5</v>
       </c>
       <c r="H40" s="8">
         <v>5.5</v>
       </c>
-    </row>
-    <row r="41" spans="1:8">
+      <c r="J40" s="92"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" s="14">
         <v>2022</v>
       </c>
       <c r="B41" s="18">
         <v>79223</v>
       </c>
       <c r="C41" s="19">
         <v>98</v>
       </c>
       <c r="D41" s="19">
         <v>2</v>
       </c>
       <c r="E41" s="19">
         <v>99.5</v>
       </c>
       <c r="F41" s="19">
         <v>0.5</v>
       </c>
       <c r="G41" s="19">
         <v>94.8</v>
       </c>
       <c r="H41" s="19">
         <v>5.2</v>
       </c>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="J41" s="92"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="6">
         <v>75218</v>
       </c>
       <c r="C42" s="8">
         <v>97.3</v>
       </c>
       <c r="D42" s="8">
         <v>2.7</v>
       </c>
       <c r="E42" s="8">
         <v>99.4</v>
       </c>
       <c r="F42" s="8">
         <v>0.6</v>
       </c>
       <c r="G42" s="8">
         <v>93.4</v>
       </c>
       <c r="H42" s="8">
         <v>6.6</v>
       </c>
-    </row>
-    <row r="43" spans="1:8">
+      <c r="J42" s="92"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+      <c r="P42" s="7"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="6">
         <v>76652</v>
       </c>
       <c r="C43" s="8">
         <v>98</v>
       </c>
       <c r="D43" s="8">
         <v>2</v>
       </c>
       <c r="E43" s="8">
         <v>99.6</v>
       </c>
       <c r="F43" s="8">
         <v>0.4</v>
       </c>
       <c r="G43" s="8">
         <v>94.9</v>
       </c>
       <c r="H43" s="8">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="J43" s="92"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+      <c r="P43" s="7"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="6">
         <v>80202</v>
       </c>
       <c r="C44" s="8">
         <v>98.3</v>
       </c>
       <c r="D44" s="8">
         <v>1.7</v>
       </c>
       <c r="E44" s="8">
         <v>99.6</v>
       </c>
       <c r="F44" s="8">
         <v>0.4</v>
       </c>
       <c r="G44" s="8">
         <v>95.5</v>
       </c>
       <c r="H44" s="8">
         <v>4.5</v>
       </c>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="J44" s="92"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+      <c r="P44" s="7"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="40">
         <v>83999</v>
       </c>
       <c r="C45" s="8">
         <v>97.9</v>
       </c>
       <c r="D45" s="8">
         <v>2.1</v>
       </c>
       <c r="E45" s="8">
         <v>99.4</v>
       </c>
       <c r="F45" s="8">
         <v>0.6</v>
       </c>
       <c r="G45" s="8">
         <v>94.9</v>
       </c>
       <c r="H45" s="8">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="46" spans="1:8">
+      <c r="J45" s="92"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="9"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" s="14">
         <v>2023</v>
       </c>
       <c r="B46" s="18">
         <v>91020.25</v>
       </c>
       <c r="C46" s="15">
         <v>98.2</v>
       </c>
       <c r="D46" s="15">
         <v>1.8</v>
       </c>
       <c r="E46" s="15">
         <v>99.6</v>
       </c>
       <c r="F46" s="15">
         <v>0.4</v>
       </c>
       <c r="G46" s="19">
         <v>95.2</v>
       </c>
       <c r="H46" s="19">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="47" spans="1:8">
+      <c r="J46" s="92"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+      <c r="P46" s="7"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="6">
         <v>88938</v>
       </c>
       <c r="C47" s="8">
         <v>97.9</v>
       </c>
       <c r="D47" s="8">
         <v>2.1</v>
       </c>
       <c r="E47" s="8">
         <v>99.5</v>
       </c>
       <c r="F47" s="8">
         <v>0.5</v>
       </c>
       <c r="G47" s="8">
         <v>94.4</v>
       </c>
       <c r="H47" s="8">
         <v>5.6</v>
       </c>
-    </row>
-    <row r="48" spans="1:8">
+      <c r="J47" s="92"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+      <c r="P47" s="7"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B48" s="6">
         <v>88439</v>
       </c>
       <c r="C48" s="8">
         <v>98.3</v>
       </c>
       <c r="D48" s="8">
         <v>1.7</v>
       </c>
       <c r="E48" s="8">
         <v>99.7</v>
       </c>
       <c r="F48" s="8">
         <v>0.3</v>
       </c>
       <c r="G48" s="8">
         <v>95.4</v>
       </c>
       <c r="H48" s="8">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="49" spans="1:8">
+      <c r="J48" s="92"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
+      <c r="P48" s="7"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="40">
         <v>92032</v>
       </c>
       <c r="C49" s="27">
         <v>98.4</v>
       </c>
       <c r="D49" s="27">
         <v>1.6</v>
       </c>
       <c r="E49" s="27">
         <v>99.7</v>
       </c>
       <c r="F49" s="27">
         <v>0.3</v>
       </c>
       <c r="G49" s="27">
         <v>95.8</v>
       </c>
       <c r="H49" s="27">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="J49" s="92"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+      <c r="N49" s="7"/>
+      <c r="O49" s="7"/>
+      <c r="P49" s="7"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="6">
         <v>94024</v>
       </c>
       <c r="C50" s="8">
         <v>98.3</v>
       </c>
       <c r="D50" s="8">
         <v>1.7</v>
       </c>
       <c r="E50" s="8">
         <v>99.6</v>
       </c>
       <c r="F50" s="8">
         <v>0.4</v>
       </c>
       <c r="G50" s="8">
         <v>95.5</v>
       </c>
       <c r="H50" s="8">
         <v>4.5</v>
       </c>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="J50" s="92"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+      <c r="O50" s="25"/>
+      <c r="P50" s="25"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" s="14">
         <v>2024</v>
       </c>
       <c r="B51" s="18">
         <v>99163.583333333328</v>
       </c>
       <c r="C51" s="15">
         <v>98.6</v>
       </c>
       <c r="D51" s="15">
         <v>1.4</v>
       </c>
       <c r="E51" s="15">
         <v>99.7</v>
       </c>
       <c r="F51" s="15">
         <v>0.3</v>
       </c>
       <c r="G51" s="19">
         <v>96</v>
       </c>
       <c r="H51" s="19">
         <v>4</v>
       </c>
-    </row>
-    <row r="52" spans="1:8">
+      <c r="J51" s="92"/>
+      <c r="K51" s="7"/>
+      <c r="L51" s="7"/>
+      <c r="M51" s="7"/>
+      <c r="N51" s="7"/>
+      <c r="O51" s="7"/>
+      <c r="P51" s="7"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="6">
         <v>96098</v>
       </c>
       <c r="C52" s="7">
         <v>98.3</v>
       </c>
       <c r="D52" s="7">
         <v>1.7</v>
       </c>
       <c r="E52" s="7">
         <v>99.6</v>
       </c>
       <c r="F52" s="7">
         <v>0.4</v>
       </c>
       <c r="G52" s="8">
         <v>95.3</v>
       </c>
       <c r="H52" s="8">
         <v>4.7</v>
       </c>
-    </row>
-    <row r="53" spans="1:8">
+      <c r="J52" s="92"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="9"/>
+      <c r="M52" s="7"/>
+      <c r="N52" s="9"/>
+      <c r="O52" s="7"/>
+      <c r="P52" s="7"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B53" s="6">
         <v>95450.666666666672</v>
       </c>
       <c r="C53" s="8">
         <v>98.6</v>
       </c>
       <c r="D53" s="8">
         <v>1.4</v>
       </c>
       <c r="E53" s="8">
         <v>99.7</v>
       </c>
       <c r="F53" s="8">
         <v>0.3</v>
       </c>
       <c r="G53" s="8">
         <v>96.2</v>
       </c>
       <c r="H53" s="8">
         <v>3.8</v>
       </c>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="J53" s="92"/>
+      <c r="K53" s="7"/>
+      <c r="L53" s="7"/>
+      <c r="M53" s="7"/>
+      <c r="N53" s="7"/>
+      <c r="O53" s="7"/>
+      <c r="P53" s="7"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B54" s="9">
         <v>99849.666666666672</v>
       </c>
       <c r="C54" s="7">
         <v>98.8</v>
       </c>
       <c r="D54" s="7">
         <v>1.2</v>
       </c>
       <c r="E54" s="7">
         <v>99.7</v>
       </c>
       <c r="F54" s="7">
         <v>0.3</v>
       </c>
       <c r="G54" s="8">
         <v>96.6</v>
       </c>
       <c r="H54" s="8">
         <v>3.4</v>
       </c>
     </row>
-    <row r="55" spans="1:8">
+    <row r="55" spans="1:16">
       <c r="A55" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="6">
         <v>104580.66666666667</v>
       </c>
       <c r="C55" s="8">
         <v>98.6</v>
       </c>
       <c r="D55" s="8">
         <v>1.4</v>
       </c>
       <c r="E55" s="8">
         <v>99.7</v>
       </c>
       <c r="F55" s="8">
         <v>0.3</v>
       </c>
       <c r="G55" s="8">
         <v>96</v>
       </c>
       <c r="H55" s="8">
         <v>4</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:16">
       <c r="A56" s="44">
         <v>2025</v>
       </c>
       <c r="B56" s="85">
         <v>109287.83333333333</v>
       </c>
       <c r="C56" s="15">
         <v>98.6</v>
       </c>
       <c r="D56" s="15">
         <v>1.4</v>
       </c>
       <c r="E56" s="15">
         <v>99.7</v>
       </c>
       <c r="F56" s="15">
         <v>0.3</v>
       </c>
       <c r="G56" s="19">
         <v>96</v>
       </c>
       <c r="H56" s="19">
         <v>4</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:16">
       <c r="A57" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="45">
         <v>106059.33333333333</v>
       </c>
       <c r="C57" s="49">
         <v>98.3</v>
       </c>
       <c r="D57" s="49">
         <v>1.7</v>
       </c>
       <c r="E57" s="50">
         <v>99.6</v>
       </c>
       <c r="F57" s="50">
         <v>0.4</v>
       </c>
       <c r="G57" s="51">
         <v>95.2</v>
       </c>
       <c r="H57" s="51">
         <v>4.8</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:16">
       <c r="A58" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="29">
         <v>105084</v>
       </c>
       <c r="C58" s="65">
         <v>98.7</v>
       </c>
       <c r="D58" s="65">
         <v>1.3</v>
       </c>
       <c r="E58" s="65">
         <v>99.7</v>
       </c>
       <c r="F58" s="65">
         <v>0.3</v>
       </c>
       <c r="G58" s="65">
         <v>96.3</v>
       </c>
       <c r="H58" s="65">
         <v>3.7</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:16">
       <c r="A59" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B59" s="31">
         <v>109558.33333333333</v>
       </c>
       <c r="C59" s="8">
         <v>98.7</v>
       </c>
       <c r="D59" s="8">
         <v>1.3</v>
       </c>
       <c r="E59" s="8">
         <v>99.8</v>
       </c>
       <c r="F59" s="8">
         <v>0.2</v>
       </c>
       <c r="G59" s="8">
         <v>96.3</v>
       </c>
       <c r="H59" s="8">
         <v>3.7</v>
       </c>
     </row>
-    <row r="60" spans="1:8">
+    <row r="60" spans="1:16">
       <c r="A60" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="45">
         <v>114446.33333333333</v>
       </c>
       <c r="C60" s="49">
         <v>98.6</v>
       </c>
       <c r="D60" s="49">
         <v>1.4</v>
       </c>
       <c r="E60" s="50">
         <v>99.7</v>
       </c>
       <c r="F60" s="50">
         <v>0.3</v>
       </c>
       <c r="G60" s="51">
         <v>96</v>
       </c>
       <c r="H60" s="51">
         <v>4</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:16">
       <c r="A61" s="44">
         <v>2026</v>
       </c>
       <c r="B61" s="85"/>
       <c r="C61" s="19"/>
       <c r="D61" s="19"/>
       <c r="E61" s="19"/>
       <c r="F61" s="19"/>
       <c r="G61" s="19"/>
       <c r="H61" s="19"/>
     </row>
-    <row r="62" spans="1:8">
+    <row r="62" spans="1:16">
       <c r="A62" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="6">
         <v>119426</v>
       </c>
       <c r="C62" s="87">
         <v>98.5</v>
       </c>
       <c r="D62" s="87">
         <v>1.5</v>
       </c>
       <c r="E62" s="87">
         <v>99.7</v>
       </c>
       <c r="F62" s="87">
         <v>0.3</v>
       </c>
       <c r="G62" s="88">
         <v>95.7</v>
       </c>
       <c r="H62" s="88">
         <v>4.3</v>
       </c>
     </row>
-    <row r="63" spans="1:8">
+    <row r="63" spans="1:16">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...7 lines deleted...]
-    <row r="64" spans="1:8">
+      <c r="B63" s="92">
+        <v>120966.66666666667</v>
+      </c>
+      <c r="C63" s="7">
+        <v>98.8</v>
+      </c>
+      <c r="D63" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="E63" s="7">
+        <v>99.7</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="G63" s="7">
+        <v>96.6</v>
+      </c>
+      <c r="H63" s="7">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27:H27"/>
+      <selection activeCell="B28" sqref="B28:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="14">
         <v>2022</v>
       </c>
       <c r="B6" s="18">
@@ -22874,167 +23223,181 @@
         <v>106539</v>
       </c>
       <c r="C27" s="87">
         <v>99.3</v>
       </c>
       <c r="D27" s="87">
         <v>0.7</v>
       </c>
       <c r="E27" s="87">
         <v>99.9</v>
       </c>
       <c r="F27" s="87">
         <v>0.1</v>
       </c>
       <c r="G27" s="88">
         <v>98.3</v>
       </c>
       <c r="H27" s="88">
         <v>1.7</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="29"/>
-[...5 lines deleted...]
-      <c r="H28" s="65"/>
+      <c r="B28" s="92">
+        <v>107081.66666666667</v>
+      </c>
+      <c r="C28" s="7">
+        <v>99.4</v>
+      </c>
+      <c r="D28" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="E28" s="7">
+        <v>99.9</v>
+      </c>
+      <c r="F28" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="G28" s="7">
+        <v>98.5</v>
+      </c>
+      <c r="H28" s="7">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="82"/>
       <c r="D30" s="82"/>
       <c r="E30" s="83"/>
       <c r="F30" s="83"/>
       <c r="G30" s="84"/>
       <c r="H30" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -24483,167 +24846,181 @@
         <v>131677</v>
       </c>
       <c r="C62" s="87">
         <v>96</v>
       </c>
       <c r="D62" s="87">
         <v>4</v>
       </c>
       <c r="E62" s="87">
         <v>99.7</v>
       </c>
       <c r="F62" s="87">
         <v>0.3</v>
       </c>
       <c r="G62" s="88">
         <v>90</v>
       </c>
       <c r="H62" s="88">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="31"/>
-[...5 lines deleted...]
-      <c r="H63" s="86"/>
+      <c r="B63" s="92">
+        <v>126291.66666666667</v>
+      </c>
+      <c r="C63" s="7">
+        <v>96.8</v>
+      </c>
+      <c r="D63" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="E63" s="7">
+        <v>99.7</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="G63" s="7">
+        <v>92.1</v>
+      </c>
+      <c r="H63" s="7">
+        <v>7.9</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -26092,167 +26469,181 @@
         <v>110103</v>
       </c>
       <c r="C62" s="87">
         <v>97.8</v>
       </c>
       <c r="D62" s="87">
         <v>2.2000000000000002</v>
       </c>
       <c r="E62" s="87">
         <v>99.3</v>
       </c>
       <c r="F62" s="87">
         <v>0.7</v>
       </c>
       <c r="G62" s="88">
         <v>91</v>
       </c>
       <c r="H62" s="88">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>105122.66666666667</v>
+      </c>
+      <c r="C63" s="7">
+        <v>98.6</v>
+      </c>
+      <c r="D63" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="E63" s="7">
+        <v>99.5</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="G63" s="7">
+        <v>94.5</v>
+      </c>
+      <c r="H63" s="7">
+        <v>5.5</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -27705,173 +28096,187 @@
         <v>107870</v>
       </c>
       <c r="C62" s="87">
         <v>96.7</v>
       </c>
       <c r="D62" s="87">
         <v>3.3</v>
       </c>
       <c r="E62" s="87">
         <v>99.8</v>
       </c>
       <c r="F62" s="87">
         <v>0.2</v>
       </c>
       <c r="G62" s="88">
         <v>95.8</v>
       </c>
       <c r="H62" s="88">
         <v>4.2</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>112867.66666666667</v>
+      </c>
+      <c r="C63" s="7">
+        <v>96.5</v>
+      </c>
+      <c r="D63" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="E63" s="7">
+        <v>99.3</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="G63" s="7">
+        <v>95.7</v>
+      </c>
+      <c r="H63" s="7">
+        <v>4.3</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="12" style="10" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="10" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="10" customWidth="1"/>
     <col min="5" max="5" width="11" style="10" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="10" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="13"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="13"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="13"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -29320,167 +29725,181 @@
         <v>93315</v>
       </c>
       <c r="C62" s="87">
         <v>100</v>
       </c>
       <c r="D62" s="87">
         <v>0</v>
       </c>
       <c r="E62" s="87">
         <v>100</v>
       </c>
       <c r="F62" s="87">
         <v>0</v>
       </c>
       <c r="G62" s="88">
         <v>99.9</v>
       </c>
       <c r="H62" s="88">
         <v>0.1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>91503.666666666672</v>
+      </c>
+      <c r="C63" s="7">
+        <v>99.9</v>
+      </c>
+      <c r="D63" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="E63" s="7">
+        <v>100</v>
+      </c>
+      <c r="F63" s="7">
+        <v>0</v>
+      </c>
+      <c r="G63" s="7">
+        <v>99.8</v>
+      </c>
+      <c r="H63" s="7">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="12" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="11" style="12" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="12" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="97" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="95"/>
-[...5 lines deleted...]
-      <c r="H1" s="95"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="94"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="94"/>
+      <c r="E4" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="94"/>
+      <c r="G4" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="57" customHeight="1">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="94"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="26">
         <v>2015</v>
       </c>
       <c r="B6" s="18">
@@ -30933,57 +31352,71 @@
         <v>103820</v>
       </c>
       <c r="C62" s="87">
         <v>94.5</v>
       </c>
       <c r="D62" s="87">
         <v>5.5</v>
       </c>
       <c r="E62" s="87">
         <v>97.6</v>
       </c>
       <c r="F62" s="87">
         <v>2.4</v>
       </c>
       <c r="G62" s="88">
         <v>88.9</v>
       </c>
       <c r="H62" s="88">
         <v>11.1</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="29"/>
-[...5 lines deleted...]
-      <c r="H63" s="65"/>
+      <c r="B63" s="92">
+        <v>102209</v>
+      </c>
+      <c r="C63" s="7">
+        <v>96.1</v>
+      </c>
+      <c r="D63" s="7">
+        <v>3.9</v>
+      </c>
+      <c r="E63" s="7">
+        <v>98.5</v>
+      </c>
+      <c r="F63" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="G63" s="7">
+        <v>91.5</v>
+      </c>
+      <c r="H63" s="7">
+        <v>8.5</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="29"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="81"/>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="83"/>
       <c r="F65" s="83"/>
       <c r="G65" s="84"/>
       <c r="H65" s="84"/>
     </row>