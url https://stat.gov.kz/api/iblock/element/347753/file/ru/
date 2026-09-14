--- v0 (2026-07-28)
+++ v1 (2026-09-14)
@@ -427,56 +427,50 @@
   <si>
     <t>Услуги по вопросам управления проектами прочие, кроме руководства строительными проектами</t>
   </si>
   <si>
     <t>Услуги консультационные по вопросам предпринимательства прочие</t>
   </si>
   <si>
     <t>IV кварталу 2022г.*</t>
   </si>
   <si>
     <t>Услуги юридические и бухгалтерские</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>Индекс цен производителей на услуги юридические и бухгалтерские</t>
   </si>
   <si>
     <t>Индекс цен производителей на услуги консультационные по вопросам управлений</t>
   </si>
   <si>
-    <t>Дата опубликования: 27.04.2026</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">8. Индекс цен производителей на услуги в области архитектуры, инженерных изысканий, технических испытаний и анализа   </t>
   </si>
   <si>
     <t>IV кварталу 2023г.*</t>
   </si>
   <si>
     <t>Услуги в области архитектуры, инженерных изысканий и по предоставлению технических консультаций в этих областях</t>
   </si>
   <si>
     <t>Планы и чертежи для архитектурных целей</t>
   </si>
   <si>
     <t>Услуги по архитектурному проектированию зданий жилых</t>
   </si>
   <si>
     <t>Услуги по архитектурному проектированию зданий нежилых</t>
   </si>
   <si>
     <t>Услуги консультационные в области архитектуры</t>
   </si>
   <si>
     <t>Услуги консультационные инженерные</t>
   </si>
   <si>
     <t>Услуги инженерные по проектированию зданий</t>
@@ -633,50 +627,56 @@
     <t>II квартал 2026г. к</t>
   </si>
   <si>
     <t>II квартал 2026 года</t>
   </si>
   <si>
     <t>261505, 261506, 261507, 261509, 261510, 261511, 261512, 261513</t>
   </si>
   <si>
     <t>* Базовый год = 2020.</t>
   </si>
   <si>
     <t>* Базовый год = 2021.</t>
   </si>
   <si>
     <t>* Базовый год = 2022.</t>
   </si>
   <si>
     <t>* Базовый год = 2023.</t>
   </si>
   <si>
     <t>№5-5/3863-ВН</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/9de/9p6dsx2fuewdoq67539djv6gmwsagohg/v1600014726.17-01-2025.rus.pdf</t>
+  </si>
+  <si>
+    <t>Дата опубликования: 27.07.2026</t>
+  </si>
+  <si>
+    <t>Дата следующего опубликования: 27.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1603,51 +1603,51 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G22" sqref="G22"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="17.85546875" style="2" customWidth="1"/>
     <col min="6" max="260" width="9.140625" style="2"/>
     <col min="261" max="261" width="17.85546875" style="2" customWidth="1"/>
     <col min="262" max="516" width="9.140625" style="2"/>
     <col min="517" max="517" width="17.85546875" style="2" customWidth="1"/>
     <col min="518" max="772" width="9.140625" style="2"/>
     <col min="773" max="773" width="17.85546875" style="2" customWidth="1"/>
     <col min="774" max="1028" width="9.140625" style="2"/>
     <col min="1029" max="1029" width="17.85546875" style="2" customWidth="1"/>
     <col min="1030" max="1284" width="9.140625" style="2"/>
     <col min="1285" max="1285" width="17.85546875" style="2" customWidth="1"/>
     <col min="1286" max="1540" width="9.140625" style="2"/>
     <col min="1541" max="1541" width="17.85546875" style="2" customWidth="1"/>
     <col min="1542" max="1796" width="9.140625" style="2"/>
     <col min="1797" max="1797" width="17.85546875" style="2" customWidth="1"/>
     <col min="1798" max="2052" width="9.140625" style="2"/>
     <col min="2053" max="2053" width="17.85546875" style="2" customWidth="1"/>
     <col min="2054" max="2308" width="9.140625" style="2"/>
     <col min="2309" max="2309" width="17.85546875" style="2" customWidth="1"/>
     <col min="2310" max="2564" width="9.140625" style="2"/>
@@ -1869,69 +1869,69 @@
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="97" t="s">
-        <v>124</v>
+        <v>190</v>
       </c>
       <c r="B9" s="97"/>
       <c r="C9" s="97"/>
       <c r="D9" s="97"/>
       <c r="E9" s="97"/>
       <c r="F9" s="95"/>
       <c r="G9" s="96"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:14" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="97" t="s">
-        <v>125</v>
+        <v>191</v>
       </c>
       <c r="B10" s="97"/>
       <c r="C10" s="97"/>
       <c r="D10" s="97"/>
       <c r="E10" s="97"/>
       <c r="F10" s="97"/>
       <c r="G10" s="88"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="55"/>
       <c r="B11" s="55"/>
       <c r="C11" s="55"/>
       <c r="D11" s="55"/>
       <c r="E11" s="55"/>
       <c r="F11" s="55"/>
       <c r="G11" s="53"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
@@ -2003,96 +2003,96 @@
       <c r="I15" s="35"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
     </row>
     <row r="16" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
     </row>
     <row r="17" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="56" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="H17" s="5"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="N17" s="6"/>
     </row>
     <row r="18" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
     </row>
     <row r="19" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H19" s="5"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
     </row>
     <row r="20" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8"/>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="H20" s="5"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
     </row>
     <row r="21" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="93" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B21" s="93"/>
       <c r="C21" s="93"/>
       <c r="D21" s="93"/>
       <c r="E21" s="93"/>
       <c r="H21" s="5"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
     </row>
     <row r="22" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="8"/>
       <c r="H22" s="5"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
@@ -2195,62 +2195,62 @@
     <row r="1" spans="1:4" s="44" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="106" t="s">
         <v>109</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
       <c r="D1" s="106"/>
     </row>
     <row r="2" spans="1:4" s="44" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="107" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="107" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="107" t="s">
         <v>93</v>
       </c>
       <c r="D2" s="107" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="44" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="108"/>
       <c r="B3" s="101" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C3" s="101"/>
       <c r="D3" s="102"/>
     </row>
     <row r="4" spans="1:4" s="44" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="108"/>
       <c r="B4" s="57" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C4" s="57" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D4" s="52" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="5" spans="1:4" s="44" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="47" t="s">
         <v>110</v>
       </c>
       <c r="B5" s="45">
         <v>100.4</v>
       </c>
       <c r="C5" s="45">
         <v>101.4</v>
       </c>
       <c r="D5" s="45">
         <v>108.9</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="44" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>111</v>
       </c>
       <c r="B6" s="45">
         <v>100.4</v>
@@ -2332,647 +2332,647 @@
         <v>100.8</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="44" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B12" s="45">
         <v>100</v>
       </c>
       <c r="C12" s="45">
         <v>100</v>
       </c>
       <c r="D12" s="45">
         <v>103.7</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="46"/>
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
       <c r="D13" s="46"/>
     </row>
     <row r="14" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29"/>
     </row>
     <row r="16" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="11" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.140625" style="2" customWidth="1"/>
     <col min="2" max="4" width="16.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="48" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B1" s="103"/>
       <c r="C1" s="103"/>
       <c r="D1" s="103"/>
     </row>
     <row r="2" spans="1:4" s="48" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="104" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="104" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="104" t="s">
         <v>93</v>
       </c>
       <c r="D2" s="104" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="48" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="105"/>
       <c r="B3" s="101" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C3" s="101"/>
       <c r="D3" s="102"/>
     </row>
     <row r="4" spans="1:4" s="48" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="105"/>
       <c r="B4" s="57" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C4" s="57" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D4" s="54" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:4" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="49" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B5" s="20">
         <v>99.9</v>
       </c>
       <c r="C5" s="20">
         <v>100.9</v>
       </c>
       <c r="D5" s="20">
         <v>102.8</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="48" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B6" s="20">
         <v>99.6</v>
       </c>
       <c r="C6" s="20">
         <v>100.2</v>
       </c>
       <c r="D6" s="20">
         <v>102.3</v>
       </c>
     </row>
     <row r="7" spans="1:4" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="23" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B7" s="20">
         <v>100</v>
       </c>
       <c r="C7" s="20">
         <v>100</v>
       </c>
       <c r="D7" s="20">
         <v>101.8</v>
       </c>
     </row>
     <row r="8" spans="1:4" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="23" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B8" s="20">
         <v>100.8</v>
       </c>
       <c r="C8" s="20">
         <v>100.8</v>
       </c>
       <c r="D8" s="20">
         <v>102.6</v>
       </c>
     </row>
     <row r="9" spans="1:4" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B9" s="20">
         <v>100</v>
       </c>
       <c r="C9" s="20">
         <v>99.6</v>
       </c>
       <c r="D9" s="20">
         <v>99.5</v>
       </c>
     </row>
     <row r="10" spans="1:4" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B10" s="20">
         <v>100</v>
       </c>
       <c r="C10" s="20">
         <v>100</v>
       </c>
       <c r="D10" s="20">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:4" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B11" s="20">
         <v>100.3</v>
       </c>
       <c r="C11" s="20">
         <v>103.8</v>
       </c>
       <c r="D11" s="20">
         <v>105.9</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B12" s="20">
         <v>97.5</v>
       </c>
       <c r="C12" s="20">
         <v>95.1</v>
       </c>
       <c r="D12" s="20">
         <v>97.8</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="23" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B13" s="20">
         <v>102.2</v>
       </c>
       <c r="C13" s="20">
         <v>103</v>
       </c>
       <c r="D13" s="20">
         <v>98.9</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B14" s="20">
         <v>100</v>
       </c>
       <c r="C14" s="20">
         <v>102.4</v>
       </c>
       <c r="D14" s="20">
         <v>103.8</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A15" s="23" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B15" s="20">
         <v>100.5</v>
       </c>
       <c r="C15" s="20">
         <v>101.7</v>
       </c>
       <c r="D15" s="20">
         <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:4" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B16" s="20">
         <v>100.3</v>
       </c>
       <c r="C16" s="20">
         <v>100.5</v>
       </c>
       <c r="D16" s="20">
         <v>100.6</v>
       </c>
     </row>
     <row r="17" spans="1:4" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B17" s="20">
         <v>100.1</v>
       </c>
       <c r="C17" s="20">
         <v>101</v>
       </c>
       <c r="D17" s="20">
         <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B18" s="20">
         <v>102.1</v>
       </c>
       <c r="C18" s="20">
         <v>105</v>
       </c>
       <c r="D18" s="20">
         <v>106.2</v>
       </c>
     </row>
     <row r="19" spans="1:4" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B19" s="20">
         <v>100.4</v>
       </c>
       <c r="C19" s="20">
         <v>105.2</v>
       </c>
       <c r="D19" s="20">
         <v>107.1</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B20" s="20">
         <v>101.1</v>
       </c>
       <c r="C20" s="20">
         <v>101.6</v>
       </c>
       <c r="D20" s="20">
         <v>101.6</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B21" s="20">
         <v>100</v>
       </c>
       <c r="C21" s="20">
         <v>117.3</v>
       </c>
       <c r="D21" s="20">
         <v>127.1</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B22" s="20">
         <v>103.1</v>
       </c>
       <c r="C22" s="20">
         <v>116.6</v>
       </c>
       <c r="D22" s="20">
         <v>121.4</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="26" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B23" s="27">
         <v>103.4</v>
       </c>
       <c r="C23" s="27">
         <v>104.4</v>
       </c>
       <c r="D23" s="27">
         <v>105.2</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A24" s="29"/>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A26" s="29"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A27" s="29"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A28" s="29"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A29" s="28" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" s="28" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D30" s="18"/>
     </row>
     <row r="32" spans="1:4" s="90" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="89" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="12" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="4.85546875" style="59" customWidth="1"/>
     <col min="3" max="3" width="43.28515625" style="87" customWidth="1"/>
     <col min="4" max="4" width="82.85546875" style="87" customWidth="1"/>
     <col min="5" max="16384" width="8.5703125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C1" s="60"/>
       <c r="D1" s="61"/>
     </row>
     <row r="2" spans="1:4" s="65" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="62"/>
       <c r="B2" s="62"/>
       <c r="C2" s="63" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D2" s="64" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="65" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="62"/>
       <c r="B3" s="62"/>
       <c r="C3" s="66" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D3" s="67" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:4" s="65" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="62"/>
       <c r="B4" s="62"/>
       <c r="C4" s="63" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D4" s="68">
         <v>744</v>
       </c>
     </row>
     <row r="5" spans="1:4" s="65" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="62"/>
       <c r="B5" s="62"/>
       <c r="C5" s="63" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D5" s="69" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="65" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="62"/>
       <c r="B6" s="62"/>
       <c r="C6" s="70" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D6" s="71" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="7" spans="1:4" s="65" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="62"/>
       <c r="B7" s="62"/>
       <c r="C7" s="70" t="s">
         <v>71</v>
       </c>
       <c r="D7" s="67" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="8" spans="1:4" s="65" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="62"/>
       <c r="B8" s="62"/>
       <c r="C8" s="63" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D8" s="72" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="9" spans="1:4" s="65" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="62"/>
       <c r="B9" s="62"/>
       <c r="C9" s="63" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D9" s="91" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C10" s="73" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D10" s="92"/>
     </row>
     <row r="11" spans="1:4" s="65" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="62"/>
       <c r="B11" s="62"/>
       <c r="C11" s="63" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D11" s="67" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="65" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A12" s="62"/>
       <c r="B12" s="62"/>
       <c r="C12" s="74" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D12" s="75" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="65" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="62"/>
       <c r="B13" s="62"/>
       <c r="C13" s="63" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D13" s="76" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="65" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="62"/>
       <c r="B14" s="62"/>
       <c r="C14" s="63" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D14" s="76" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="65" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="62"/>
       <c r="B15" s="62"/>
       <c r="C15" s="63" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D15" s="77" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="16" spans="1:4" s="65" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="62"/>
       <c r="B16" s="62"/>
       <c r="C16" s="63" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D16" s="78" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="17" spans="1:4" s="65" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="62"/>
       <c r="B17" s="62"/>
       <c r="C17" s="79" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D17" s="80" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="65" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="62"/>
       <c r="B18" s="62"/>
       <c r="C18" s="79" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D18" s="81">
         <v>1446</v>
       </c>
     </row>
     <row r="19" spans="1:4" s="65" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="82"/>
       <c r="B19" s="82"/>
       <c r="C19" s="83" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D19" s="67" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C20" s="65"/>
       <c r="D20" s="2"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C21" s="84"/>
       <c r="D21" s="85"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C22" s="65"/>
       <c r="D22" s="86"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C23" s="65"/>
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C24" s="65"/>
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C25" s="65"/>
       <c r="D25" s="2"/>
@@ -3321,54 +3321,54 @@
         <v>82</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C9" s="12"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" location="'1.'!A1" display="Индекс цен производителей на услуги по хранению и услуги транспортные вспомогательные"/>
     <hyperlink ref="B6" location="'2.'!A1" display="Индекс цен производителей на услуги в области рекламы и изучения рынка"/>
     <hyperlink ref="B7" location="'3.'!A1" display="Индекс цен производителей на услуги по аренде"/>
     <hyperlink ref="B8" location="'4.'!A1" display="Индекс цен производителей на услуги по компьютерному программированию, услуги консультационные и аналогичные"/>
     <hyperlink ref="B9" location="'5.'!A1" display="Индекс цен производителей на услуги информационные"/>
     <hyperlink ref="A5" location="'1.'!A1" display="'1.'!A1"/>
     <hyperlink ref="A6" location="'2.'!A1" display="2."/>
     <hyperlink ref="A7" location="'3.'!A1" display="3."/>
     <hyperlink ref="A8" location="'4.'!A1" display="4."/>
     <hyperlink ref="A9" location="'5.'!A1" display="5."/>
     <hyperlink ref="A10" location="'6.'!A1" display="6."/>
     <hyperlink ref="A11" location="'7.'!A1" display="7."/>
     <hyperlink ref="B10" location="'6.'!A1" display="Индекс цен производителей на услуги юридические и бухгалтерские"/>
     <hyperlink ref="A12" location="'8.'!A1" display="8."/>
     <hyperlink ref="B12" location="'8.'!A1" display="Индекс цен производителей на услуги в области архитектуры, инженерных изысканий, технических испытаний и анализа"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
@@ -3387,62 +3387,62 @@
   <cols>
     <col min="1" max="1" width="38.5703125" style="2" customWidth="1"/>
     <col min="2" max="4" width="16.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
         <v>83</v>
       </c>
       <c r="B1" s="103"/>
       <c r="C1" s="103"/>
       <c r="D1" s="103"/>
     </row>
     <row r="2" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="100"/>
       <c r="B3" s="101" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C3" s="101"/>
       <c r="D3" s="102"/>
     </row>
     <row r="4" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="100"/>
       <c r="B4" s="51" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C4" s="51" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D4" s="42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="20">
         <v>101</v>
       </c>
       <c r="C5" s="20">
         <v>104.1</v>
       </c>
       <c r="D5" s="20">
         <v>122.8</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="20">
         <v>100.3</v>
@@ -3636,51 +3636,51 @@
         <v>158.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="27">
         <v>100.2</v>
       </c>
       <c r="C20" s="27">
         <v>103.6</v>
       </c>
       <c r="D20" s="27">
         <v>117.1</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="28"/>
       <c r="B21" s="28"/>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
@@ -3688,62 +3688,62 @@
   <cols>
     <col min="1" max="1" width="38.5703125" style="2" customWidth="1"/>
     <col min="2" max="4" width="15.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="103"/>
       <c r="C1" s="103"/>
       <c r="D1" s="103"/>
     </row>
     <row r="2" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="100"/>
       <c r="B3" s="101" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C3" s="101"/>
       <c r="D3" s="102"/>
     </row>
     <row r="4" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="100"/>
       <c r="B4" s="57" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C4" s="57" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D4" s="58" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="20">
         <v>100.7</v>
       </c>
       <c r="C5" s="20">
         <v>103.9</v>
       </c>
       <c r="D5" s="20">
         <v>118.4</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="20">
         <v>100.7</v>
@@ -3909,113 +3909,113 @@
         <v>115.9</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A18" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="41">
         <v>100.9</v>
       </c>
       <c r="C18" s="41">
         <v>93.4</v>
       </c>
       <c r="D18" s="41">
         <v>122.7</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="28"/>
       <c r="B19" s="28"/>
       <c r="C19" s="28"/>
       <c r="D19" s="28"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="6" orientation="portrait" useFirstPageNumber="1" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="2" customWidth="1"/>
     <col min="2" max="4" width="15.85546875" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
         <v>85</v>
       </c>
       <c r="B1" s="103"/>
       <c r="C1" s="103"/>
       <c r="D1" s="103"/>
     </row>
     <row r="2" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="100"/>
       <c r="B3" s="101" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C3" s="101"/>
       <c r="D3" s="102"/>
     </row>
     <row r="4" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="100"/>
       <c r="B4" s="57" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C4" s="57" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D4" s="58" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="20">
         <v>99.5</v>
       </c>
       <c r="C5" s="20">
         <v>99.2</v>
       </c>
       <c r="D5" s="20">
         <v>105.7</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="20">
         <v>99.1</v>
@@ -4153,51 +4153,51 @@
         <v>93.6</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="45" x14ac:dyDescent="0.2">
       <c r="A16" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="27">
         <v>100.5</v>
       </c>
       <c r="C16" s="27">
         <v>99.8</v>
       </c>
       <c r="D16" s="27">
         <v>96.6</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="28"/>
       <c r="B17" s="28"/>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
@@ -4205,62 +4205,62 @@
     <col min="1" max="1" width="38.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" style="2" customWidth="1"/>
     <col min="3" max="4" width="15.140625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="103"/>
       <c r="C1" s="103"/>
       <c r="D1" s="103"/>
     </row>
     <row r="2" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="100"/>
       <c r="B3" s="101" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C3" s="101"/>
       <c r="D3" s="102"/>
     </row>
     <row r="4" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="100"/>
       <c r="B4" s="57" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C4" s="57" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D4" s="50" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="20">
         <v>101.3</v>
       </c>
       <c r="C5" s="20">
         <v>103.5</v>
       </c>
       <c r="D5" s="20">
         <v>114.4</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="20">
         <v>101.8</v>
@@ -4440,51 +4440,51 @@
         <v>135.1</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="45" x14ac:dyDescent="0.2">
       <c r="A19" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="27">
         <v>100.6</v>
       </c>
       <c r="C19" s="27">
         <v>103.4</v>
       </c>
       <c r="D19" s="27">
         <v>112.9</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="28"/>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="8" orientation="portrait" useFirstPageNumber="1" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
@@ -4492,62 +4492,62 @@
     <col min="1" max="1" width="34.85546875" style="2" customWidth="1"/>
     <col min="2" max="4" width="17" style="2" customWidth="1"/>
     <col min="5" max="8" width="8.42578125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="103"/>
       <c r="C1" s="103"/>
       <c r="D1" s="103"/>
     </row>
     <row r="2" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="100"/>
       <c r="B3" s="101" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C3" s="101"/>
       <c r="D3" s="102"/>
     </row>
     <row r="4" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="100"/>
       <c r="B4" s="57" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C4" s="57" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D4" s="58" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B5" s="20">
         <v>100.3</v>
       </c>
       <c r="C5" s="20">
         <v>107</v>
       </c>
       <c r="D5" s="20">
         <v>120.1</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="20">
         <v>100.3</v>
@@ -4721,51 +4721,51 @@
         <v>100.5</v>
       </c>
       <c r="C18" s="20">
         <v>102</v>
       </c>
       <c r="D18" s="20">
         <v>105.4</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="27">
         <v>100.5</v>
       </c>
       <c r="C19" s="27">
         <v>102.1</v>
       </c>
       <c r="D19" s="27">
         <v>105.5</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="9" orientation="portrait" useFirstPageNumber="1" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
@@ -4779,62 +4779,62 @@
     <row r="1" spans="1:4" s="48" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
         <v>94</v>
       </c>
       <c r="B1" s="103"/>
       <c r="C1" s="103"/>
       <c r="D1" s="103"/>
     </row>
     <row r="2" spans="1:4" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="104" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="104" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="104" t="s">
         <v>93</v>
       </c>
       <c r="D2" s="104" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="48" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="105"/>
       <c r="B3" s="101" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C3" s="101"/>
       <c r="D3" s="102"/>
     </row>
     <row r="4" spans="1:4" s="48" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="105"/>
       <c r="B4" s="57" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C4" s="57" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D4" s="50" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="5" spans="1:4" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="49" t="s">
         <v>119</v>
       </c>
       <c r="B5" s="20">
         <v>100.4</v>
       </c>
       <c r="C5" s="20">
         <v>103.5</v>
       </c>
       <c r="D5" s="20">
         <v>110.1</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B6" s="20">
         <v>100.4</v>
@@ -5014,51 +5014,51 @@
         <v>102.2</v>
       </c>
     </row>
     <row r="19" spans="1:4" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="20">
         <v>100</v>
       </c>
       <c r="C19" s="20">
         <v>110.1</v>
       </c>
       <c r="D19" s="20">
         <v>122.3</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="34"/>
       <c r="B20" s="34"/>
       <c r="C20" s="34"/>
       <c r="D20" s="34"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="10" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>