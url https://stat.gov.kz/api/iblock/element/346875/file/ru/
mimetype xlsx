--- v0 (2026-06-24)
+++ v1 (2026-07-22)
@@ -1,125 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14190" windowHeight="10830" tabRatio="888"/>
   </bookViews>
   <sheets>
     <sheet name="Обложка" sheetId="1" r:id="rId1"/>
-    <sheet name="Усл.обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId2"/>
     <sheet name="Содержание" sheetId="3" r:id="rId3"/>
-    <sheet name="Метод.пояснения" sheetId="4" r:id="rId4"/>
-[...7 lines deleted...]
-    <sheet name="8." sheetId="59" r:id="rId12"/>
+    <sheet name="1." sheetId="52" r:id="rId4"/>
+    <sheet name="2." sheetId="53" r:id="rId5"/>
+    <sheet name="3." sheetId="54" r:id="rId6"/>
+    <sheet name="4." sheetId="55" r:id="rId7"/>
+    <sheet name="5." sheetId="56" r:id="rId8"/>
+    <sheet name="6." sheetId="57" r:id="rId9"/>
+    <sheet name="7." sheetId="58" r:id="rId10"/>
+    <sheet name="8." sheetId="59" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'1.'!$N$1:$N$97</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="10">'7.'!$3:$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'1.'!$N$1:$N$97</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'5.'!$J$1:$J$48</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'3.'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'5.'!$4:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'7.'!$3:$4</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="940" uniqueCount="228">
-[...11 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="953" uniqueCount="242">
   <si>
     <t>Содержание</t>
   </si>
   <si>
     <t>Методологические пояснения</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t>«-» явление отсутствует</t>
-[...1 lines deleted...]
-  <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Производство основных благородных и цветных металлов</t>
@@ -484,102 +462,87 @@
   <si>
     <t>Розничная торговля, кроме торговли автомобилями и мотоциклами</t>
   </si>
   <si>
     <t>Финансовое посредничество, кроме страхования и пенсионного обеспечения</t>
   </si>
   <si>
     <t>Вспомогательная деятельность в сфере финансовых услуг и страхования</t>
   </si>
   <si>
     <t>Деятельность в области права и бухгалтерского учета</t>
   </si>
   <si>
     <t>Деятельность в области административного и вспомогательного обслуживания</t>
   </si>
   <si>
     <t>Государственное управление и оборона; обязательное  социальное обеспечение</t>
   </si>
   <si>
     <t>Государственное управление общего характера и управление социально-экономическое политикой общества</t>
   </si>
   <si>
     <t>Деятельность больничных организаций</t>
   </si>
   <si>
-    <t>Тел. +7 7172 749022</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Численность и заработная плата работников по формам собственности и видам экономической деятельности </t>
   </si>
   <si>
     <t>Численность и заработная плата работников по формам собственности и регионам</t>
   </si>
   <si>
     <t>Соотношение численности и фонда заработной платы работников по формам собственности и видам экономической деятельности</t>
   </si>
   <si>
     <t xml:space="preserve">Соотношение численности и фонда заработной платы работников по формам собственности и регионам </t>
   </si>
   <si>
     <t xml:space="preserve">Численность и заработная плата работников по формам собственности и отраслям промышленности </t>
   </si>
   <si>
     <t>Численность и заработная плата работников промышленности по формам собственности и регионам</t>
   </si>
   <si>
     <t xml:space="preserve">Соотношение численности и фонда заработной платы работников по формам собственности и отраслям промышленности </t>
   </si>
   <si>
     <t>1. Численность и заработная плата работников по формам собственности и видам экономической деятельности</t>
   </si>
   <si>
     <t>Число предприятий (организаций), единиц</t>
   </si>
   <si>
     <t>Списочная численность работников, человек</t>
   </si>
   <si>
-    <t>Фонд заработной платы работников, тысяч тенге</t>
-[...4 lines deleted...]
-  <si>
     <t>В том числе государственная собственность</t>
   </si>
   <si>
     <t>число предприятий (организаций), единиц</t>
   </si>
   <si>
     <t>списочная численность работников, человек</t>
-  </si>
-[...4 lines deleted...]
-    <t>среднемесячная номинальная заработная плата, тенге</t>
   </si>
   <si>
     <t>В том числе частная  собственность</t>
   </si>
   <si>
     <t>В том числе иностранная собственность</t>
   </si>
   <si>
     <t xml:space="preserve">2. Численность и заработная плата работников по формам собственности и регионам </t>
   </si>
   <si>
     <t xml:space="preserve">3.Соотношение численности и фонда заработной платы работников по формам собственности и видам экономической деятельности </t>
   </si>
   <si>
     <t>государственная собственность</t>
   </si>
   <si>
     <t>частная собственность</t>
   </si>
   <si>
     <t xml:space="preserve">иностранная собственность </t>
   </si>
   <si>
     <t xml:space="preserve">4. Соотношение численности и фонда заработной платы работников по формам собственности и регионам </t>
   </si>
@@ -629,403 +592,399 @@
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t xml:space="preserve">Соотношение численности и фонда заработной платы работников промышленности по формам собственности и регионам </t>
   </si>
   <si>
-    <t xml:space="preserve">В настоящей публикации отражена информация, которая получена на основании данных, представленных всеми предприятиями и организациями, кроме малых предприятий, занимающихся предпринимательской деятельностью. </t>
-[...1 lines deleted...]
-  <si>
     <t>По юридическим лицам и (или) их структурным и обособленным подразделениям всех видов экономической деятельности, с численностью работников свыше 100 человек, а также с численностью до 100 человек, кроме малых предприятий занимающихся предпринимательской деятельностью</t>
   </si>
   <si>
-    <r>
-[...37 lines deleted...]
-  <si>
     <t>Списочная численность работников по формам собственности в процентах к общей списочной численности работников</t>
   </si>
   <si>
     <t>Фонд заработной платы работников по формам собственности в процентах к общему фонду заработной платы работников</t>
   </si>
   <si>
-    <t xml:space="preserve">Ответственный за выпуск: </t>
-[...41 lines deleted...]
-  <si>
     <t>Департамент статистики труда и уровня жизни</t>
   </si>
   <si>
-    <t>Н. Белоносова</t>
-[...7 lines deleted...]
-  <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
     <t>Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Забор, обработка и распределение воды</t>
   </si>
   <si>
     <t>Снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t xml:space="preserve">© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан </t>
   </si>
   <si>
     <t>14 серия Статистика труда и занятости</t>
   </si>
   <si>
-    <t>Тел. +7 7172 749554</t>
-[...4 lines deleted...]
-  <si>
     <t>Численность работников и оплата труда по формам собственности в Республике Казахстан</t>
   </si>
   <si>
+    <t>Дата следующего опубликования:  18.06.2027</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Дата опубликования: 19.06.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> №6-4/3179-ВН </t>
+  </si>
+  <si>
+    <t xml:space="preserve">от 19 июня 2026г. </t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>251401, 251414, 252203, 252101</t>
+  </si>
+  <si>
+    <t>Классификатор статистических показателей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/23/ </t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>Межгосударственный классификатор единиц измерения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика расчета среднемесячной заработной платы работников</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx</t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25798/</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346826/file/ru/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346839/file/ru/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346875/file/ru/</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует
+«0,0» – незначительная величина
+«х» – данные конфиденциальны
+«...» – данные отсутствуют
+В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Азнабаева Аида</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 7172 749554</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ai.aznabaeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Адрес Бюро</t>
+  </si>
+  <si>
+    <t xml:space="preserve">010000, г.Астана, пр. Мәңгілік ел, 8, Дом Министерств, 4 подъезд </t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>469, 470, 642, 744, 792</t>
+  </si>
+  <si>
+    <t>Фонд заработной платы работников, тысяч теңге</t>
+  </si>
+  <si>
+    <t>Среднемесячная номинальная заработная плата, теңге</t>
+  </si>
+  <si>
+    <t>фонд заработной платы работников, тысяч теңге</t>
+  </si>
+  <si>
+    <t>среднемесячная номинальная заработная плата, теңге</t>
+  </si>
+  <si>
     <t>2025 год</t>
-  </si>
-[...35 lines deleted...]
-    <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...20 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-      <name val="Roboto"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
+      <b/>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF000000"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1105,551 +1064,540 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>797296</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>117100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2143" name="Рисунок 1"/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...6 lines deleted...]
-        <a:srcRect/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="5419725" cy="1152525"/>
+          <a:ext cx="4283446" cy="1250575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...21 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1824,15256 +1772,15279 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.aznabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист1"/>
   <dimension ref="A1:P33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17:J20"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="4" width="9.140625" style="3"/>
     <col min="5" max="5" width="15.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" style="3" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="3"/>
     <col min="9" max="9" width="11.42578125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A1" s="97"/>
-[...7 lines deleted...]
-      <c r="I1" s="97"/>
+      <c r="A1" s="89"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="97"/>
-[...7 lines deleted...]
-      <c r="I2" s="97"/>
+      <c r="A2" s="89"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A3" s="97"/>
-[...7 lines deleted...]
-      <c r="I3" s="97"/>
+      <c r="A3" s="89"/>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="97"/>
-[...7 lines deleted...]
-      <c r="I4" s="97"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
     </row>
     <row r="5" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A5" s="97"/>
-[...7 lines deleted...]
-      <c r="I5" s="97"/>
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
     </row>
     <row r="6" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A6" s="97"/>
-[...7 lines deleted...]
-      <c r="I6" s="97"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
     </row>
     <row r="7" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A7" s="97"/>
-[...7 lines deleted...]
-      <c r="I7" s="97"/>
+      <c r="A7" s="9"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
     </row>
     <row r="8" spans="1:12" ht="12.75" customHeight="1">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
-    <row r="10" spans="1:12" ht="18">
-[...193 lines deleted...]
-      <c r="P29" s="10"/>
+    <row r="9" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A9" s="56"/>
+      <c r="B9" s="56"/>
+      <c r="C9" s="56"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="56"/>
+      <c r="F9" s="56"/>
+      <c r="G9" s="56"/>
+      <c r="H9" s="56"/>
+      <c r="I9" s="56"/>
+    </row>
+    <row r="10" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="56"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="56"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="56"/>
+      <c r="H10" s="56"/>
+      <c r="I10" s="56"/>
+    </row>
+    <row r="12" spans="1:12" ht="18">
+      <c r="A12" s="90" t="s">
+        <v>201</v>
+      </c>
+      <c r="B12" s="90"/>
+      <c r="C12" s="90"/>
+      <c r="D12" s="90"/>
+      <c r="E12" s="90"/>
+      <c r="F12" s="90"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="93"/>
+      <c r="J12" s="93"/>
+      <c r="K12" s="93"/>
+      <c r="L12" s="93"/>
+    </row>
+    <row r="13" spans="1:12" ht="18">
+      <c r="A13" s="90" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13" s="90"/>
+      <c r="C13" s="90"/>
+      <c r="D13" s="90"/>
+      <c r="E13" s="90"/>
+      <c r="F13" s="90"/>
+      <c r="H13" s="93"/>
+      <c r="I13" s="93"/>
+      <c r="J13" s="93"/>
+      <c r="K13" s="93"/>
+      <c r="L13" s="93"/>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="I14" s="3"/>
+    </row>
+    <row r="17" spans="1:16" s="6" customFormat="1" ht="24.6" customHeight="1">
+      <c r="A17" s="94" t="s">
+        <v>197</v>
+      </c>
+      <c r="B17" s="95"/>
+      <c r="C17" s="95"/>
+      <c r="D17" s="95"/>
+      <c r="E17" s="95"/>
+      <c r="F17" s="95"/>
+      <c r="G17" s="95"/>
+      <c r="H17" s="95"/>
+      <c r="I17" s="95"/>
+      <c r="J17" s="95"/>
+    </row>
+    <row r="18" spans="1:16" s="6" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A18" s="95"/>
+      <c r="B18" s="95"/>
+      <c r="C18" s="95"/>
+      <c r="D18" s="95"/>
+      <c r="E18" s="95"/>
+      <c r="F18" s="95"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="95"/>
+      <c r="I18" s="95"/>
+      <c r="J18" s="95"/>
+    </row>
+    <row r="19" spans="1:16" s="6" customFormat="1" ht="24" customHeight="1">
+      <c r="A19" s="95"/>
+      <c r="B19" s="95"/>
+      <c r="C19" s="95"/>
+      <c r="D19" s="95"/>
+      <c r="E19" s="95"/>
+      <c r="F19" s="95"/>
+      <c r="G19" s="95"/>
+      <c r="H19" s="95"/>
+      <c r="I19" s="95"/>
+      <c r="J19" s="95"/>
+    </row>
+    <row r="20" spans="1:16" s="6" customFormat="1">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+    </row>
+    <row r="21" spans="1:16" s="6" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A21" s="91" t="s">
+        <v>183</v>
+      </c>
+      <c r="B21" s="91"/>
+      <c r="C21" s="91"/>
+      <c r="D21" s="91"/>
+      <c r="E21" s="91"/>
+      <c r="F21" s="91"/>
+      <c r="G21" s="91"/>
+      <c r="H21" s="91"/>
+      <c r="I21" s="91"/>
+      <c r="J21" s="91"/>
+    </row>
+    <row r="22" spans="1:16" s="6" customFormat="1" ht="22.15" customHeight="1">
+      <c r="A22" s="96" t="s">
+        <v>241</v>
+      </c>
+      <c r="B22" s="96"/>
+      <c r="C22" s="96"/>
+      <c r="D22" s="96"/>
+      <c r="E22" s="96"/>
+      <c r="F22" s="96"/>
+      <c r="G22" s="96"/>
+      <c r="H22" s="96"/>
+      <c r="I22" s="96"/>
+      <c r="J22" s="96"/>
+    </row>
+    <row r="23" spans="1:16" s="6" customFormat="1" ht="18">
+      <c r="A23" s="57"/>
+      <c r="B23" s="57"/>
+      <c r="C23" s="57"/>
+      <c r="D23" s="57"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="57"/>
+      <c r="G23" s="57"/>
+      <c r="H23" s="57"/>
+      <c r="I23" s="57"/>
+      <c r="J23" s="57"/>
+    </row>
+    <row r="24" spans="1:16" s="6" customFormat="1" ht="18">
+      <c r="A24" s="57"/>
+      <c r="B24" s="57"/>
+      <c r="C24" s="57"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="57"/>
+      <c r="G24" s="57"/>
+      <c r="H24" s="57"/>
+      <c r="I24" s="57"/>
+      <c r="J24" s="57"/>
+    </row>
+    <row r="25" spans="1:16" s="6" customFormat="1" ht="18">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+    </row>
+    <row r="26" spans="1:16" s="6" customFormat="1" ht="18">
+      <c r="A26" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="B26" s="92"/>
+      <c r="C26" s="92"/>
+      <c r="D26" s="92"/>
+      <c r="E26" s="92"/>
+      <c r="F26" s="92"/>
+      <c r="G26" s="92"/>
+      <c r="H26" s="92"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+    </row>
+    <row r="27" spans="1:16" s="6" customFormat="1" ht="18">
+      <c r="A27" s="7"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+    </row>
+    <row r="28" spans="1:16" s="6" customFormat="1" ht="22.9" customHeight="1">
+      <c r="F28" s="8"/>
+    </row>
+    <row r="29" spans="1:16" s="6" customFormat="1" ht="22.15" customHeight="1">
+      <c r="A29" s="9"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+      <c r="L29" s="9"/>
+      <c r="M29" s="9"/>
+      <c r="N29" s="9"/>
+      <c r="O29" s="9"/>
+      <c r="P29" s="9"/>
     </row>
     <row r="30" spans="1:16" ht="21" customHeight="1">
-      <c r="A30" s="10"/>
-[...14 lines deleted...]
-      <c r="P30" s="10"/>
+      <c r="A30" s="9"/>
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9"/>
+      <c r="M30" s="9"/>
+      <c r="N30" s="9"/>
+      <c r="O30" s="9"/>
+      <c r="P30" s="9"/>
     </row>
     <row r="31" spans="1:16" ht="24.6" customHeight="1">
-      <c r="I31" s="14"/>
-      <c r="J31" s="15"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="14"/>
     </row>
     <row r="32" spans="1:16" ht="24.6" customHeight="1">
-      <c r="I32" s="14"/>
-      <c r="J32" s="15"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="14"/>
     </row>
     <row r="33" spans="9:10" ht="24.6" customHeight="1">
-      <c r="I33" s="14"/>
-      <c r="J33" s="15"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A1:I7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A1:F6"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A21:J21"/>
+    <mergeCell ref="A26:H26"/>
+    <mergeCell ref="I12:L12"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="A17:J19"/>
     <mergeCell ref="A22:J22"/>
-    <mergeCell ref="A26:H26"/>
-[...3 lines deleted...]
-    <mergeCell ref="A24:J24"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R&amp;8
 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H48"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F52" sqref="F52"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="22.85546875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="16" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="16.140625" style="3" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="12" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A1" s="105" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+    </row>
+    <row r="3" spans="1:8" ht="47.25" customHeight="1">
+      <c r="A3" s="113"/>
+      <c r="B3" s="102" t="s">
+        <v>184</v>
+      </c>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="102" t="s">
+        <v>185</v>
+      </c>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="12"/>
+    </row>
+    <row r="4" spans="1:8" ht="39.75" customHeight="1">
+      <c r="A4" s="114"/>
+      <c r="B4" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="D4" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="E4" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="F4" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="G4" s="20" t="s">
+        <v>159</v>
+      </c>
+      <c r="H4" s="12"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="50">
+        <v>13.6</v>
+      </c>
+      <c r="C5" s="50">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="D5" s="50">
+        <v>12</v>
+      </c>
+      <c r="E5" s="50">
+        <v>10.3</v>
+      </c>
+      <c r="F5" s="50">
+        <v>73.5</v>
+      </c>
+      <c r="G5" s="50">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="33.75">
+      <c r="A6" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="C6" s="52">
+        <v>78.8</v>
+      </c>
+      <c r="D6" s="52">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E6" s="52">
+        <v>3.4</v>
+      </c>
+      <c r="F6" s="52">
+        <v>73.3</v>
+      </c>
+      <c r="G6" s="52">
+        <v>23.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C7" s="52">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="D7" s="52">
+        <v>25.6</v>
+      </c>
+      <c r="E7" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F7" s="52">
+        <v>74.8</v>
+      </c>
+      <c r="G7" s="52">
+        <v>25.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="C8" s="52">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="D8" s="52">
+        <v>31.9</v>
+      </c>
+      <c r="E8" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="F8" s="52">
+        <v>64.3</v>
+      </c>
+      <c r="G8" s="52">
+        <v>35.200000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="22.5">
+      <c r="A9" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="C9" s="52">
+        <v>88.8</v>
+      </c>
+      <c r="D9" s="52">
+        <v>10.7</v>
+      </c>
+      <c r="E9" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="F9" s="52">
+        <v>87.5</v>
+      </c>
+      <c r="G9" s="52">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="22.5">
+      <c r="A10" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="C10" s="52">
+        <v>92</v>
+      </c>
+      <c r="D10" s="52">
+        <v>6.4</v>
+      </c>
+      <c r="E10" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="F10" s="52">
+        <v>89.9</v>
+      </c>
+      <c r="G10" s="52">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="33.75">
+      <c r="A11" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="52">
+        <v>9.5</v>
+      </c>
+      <c r="C11" s="52">
+        <v>69.8</v>
+      </c>
+      <c r="D11" s="52">
+        <v>20.7</v>
+      </c>
+      <c r="E11" s="52">
+        <v>19.7</v>
+      </c>
+      <c r="F11" s="52">
+        <v>63.6</v>
+      </c>
+      <c r="G11" s="52">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="52">
+        <v>2.9</v>
+      </c>
+      <c r="C12" s="52">
+        <v>86.1</v>
+      </c>
+      <c r="D12" s="52">
+        <v>11</v>
+      </c>
+      <c r="E12" s="52">
+        <v>3.4</v>
+      </c>
+      <c r="F12" s="52">
+        <v>84</v>
+      </c>
+      <c r="G12" s="52">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="22.5">
+      <c r="A13" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C13" s="52">
+        <v>88.3</v>
+      </c>
+      <c r="D13" s="52">
+        <v>11.7</v>
+      </c>
+      <c r="E13" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F13" s="52">
+        <v>84.6</v>
+      </c>
+      <c r="G13" s="52">
+        <v>15.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C14" s="52">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="D14" s="52">
+        <v>22.4</v>
+      </c>
+      <c r="E14" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F14" s="52">
+        <v>58.8</v>
+      </c>
+      <c r="G14" s="52">
+        <v>41.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5">
+      <c r="A15" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C15" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="D15" s="52">
+        <v>100</v>
+      </c>
+      <c r="E15" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F15" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G15" s="52">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="22.5">
+      <c r="A16" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C16" s="52">
+        <v>100</v>
+      </c>
+      <c r="D16" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E16" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F16" s="52">
+        <v>100</v>
+      </c>
+      <c r="G16" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="C17" s="52">
+        <v>93.2</v>
+      </c>
+      <c r="D17" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="E17" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="F17" s="52">
+        <v>94.2</v>
+      </c>
+      <c r="G17" s="52">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="33.75">
+      <c r="A18" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C18" s="52">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="D18" s="52">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="E18" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F18" s="52">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="G18" s="52">
+        <v>24.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="90">
+      <c r="A19" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C19" s="52">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="D19" s="52">
+        <v>23.6</v>
+      </c>
+      <c r="E19" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F19" s="52">
+        <v>67.3</v>
+      </c>
+      <c r="G19" s="52">
+        <v>32.700000000000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="22.5">
+      <c r="A20" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C20" s="52">
+        <v>71</v>
+      </c>
+      <c r="D20" s="52">
+        <v>29</v>
+      </c>
+      <c r="E20" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F20" s="52">
+        <v>74.3</v>
+      </c>
+      <c r="G20" s="52">
+        <v>25.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="45">
+      <c r="A21" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="52">
+        <v>42.8</v>
+      </c>
+      <c r="C21" s="52">
+        <v>57.1</v>
+      </c>
+      <c r="D21" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="E21" s="52">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="F21" s="52">
+        <v>31.6</v>
+      </c>
+      <c r="G21" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="33.75">
+      <c r="A22" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="52">
+        <v>7.9</v>
+      </c>
+      <c r="C22" s="52">
+        <v>88.2</v>
+      </c>
+      <c r="D22" s="52">
+        <v>3.9</v>
+      </c>
+      <c r="E22" s="52">
+        <v>12.4</v>
+      </c>
+      <c r="F22" s="52">
+        <v>82.6</v>
+      </c>
+      <c r="G22" s="52">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="33.75">
+      <c r="A23" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="52">
+        <v>19</v>
+      </c>
+      <c r="C23" s="52">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="D23" s="52">
+        <v>9</v>
+      </c>
+      <c r="E23" s="52">
+        <v>21.2</v>
+      </c>
+      <c r="F23" s="52">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="G23" s="52">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="67.5">
+      <c r="A24" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C24" s="52">
+        <v>55.8</v>
+      </c>
+      <c r="D24" s="52">
+        <v>44.2</v>
+      </c>
+      <c r="E24" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F24" s="52">
+        <v>56.6</v>
+      </c>
+      <c r="G24" s="52">
+        <v>43.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="33.75">
+      <c r="A25" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C25" s="52">
+        <v>85</v>
+      </c>
+      <c r="D25" s="52">
+        <v>15</v>
+      </c>
+      <c r="E25" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F25" s="52">
+        <v>80.5</v>
+      </c>
+      <c r="G25" s="52">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="33.75">
+      <c r="A26" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C26" s="52">
+        <v>85.1</v>
+      </c>
+      <c r="D26" s="52">
+        <v>14.9</v>
+      </c>
+      <c r="E26" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F26" s="52">
+        <v>84.2</v>
+      </c>
+      <c r="G26" s="52">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="C27" s="52">
+        <v>91.1</v>
+      </c>
+      <c r="D27" s="52">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E27" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="F27" s="52">
+        <v>94.1</v>
+      </c>
+      <c r="G27" s="52">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="33.75">
+      <c r="A28" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C28" s="52">
+        <v>87.7</v>
+      </c>
+      <c r="D28" s="52">
+        <v>12.3</v>
+      </c>
+      <c r="E28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F28" s="52">
+        <v>92.4</v>
+      </c>
+      <c r="G28" s="52">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="45">
+      <c r="A29" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C29" s="52">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="D29" s="52">
+        <v>24.4</v>
+      </c>
+      <c r="E29" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F29" s="52">
+        <v>67.8</v>
+      </c>
+      <c r="G29" s="52">
+        <v>32.200000000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="45">
+      <c r="A30" s="32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C30" s="52">
+        <v>100</v>
+      </c>
+      <c r="D30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F30" s="52">
+        <v>100</v>
+      </c>
+      <c r="G30" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="45">
+      <c r="A31" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="C31" s="52">
+        <v>93.7</v>
+      </c>
+      <c r="D31" s="52">
+        <v>6</v>
+      </c>
+      <c r="E31" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="F31" s="52">
+        <v>95.3</v>
+      </c>
+      <c r="G31" s="52">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B32" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C32" s="52">
+        <v>86.2</v>
+      </c>
+      <c r="D32" s="52">
+        <v>13.8</v>
+      </c>
+      <c r="E32" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F32" s="52">
+        <v>83.2</v>
+      </c>
+      <c r="G32" s="52">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="45">
+      <c r="A33" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" s="52">
+        <v>2.7</v>
+      </c>
+      <c r="C33" s="52">
+        <v>92.4</v>
+      </c>
+      <c r="D33" s="52">
+        <v>4.8</v>
+      </c>
+      <c r="E33" s="52">
+        <v>1</v>
+      </c>
+      <c r="F33" s="52">
+        <v>93.5</v>
+      </c>
+      <c r="G33" s="52">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="56.25">
+      <c r="A34" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C34" s="52">
+        <v>100</v>
+      </c>
+      <c r="D34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F34" s="52">
+        <v>100</v>
+      </c>
+      <c r="G34" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="33.75">
+      <c r="A35" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="52">
+        <v>6.8</v>
+      </c>
+      <c r="C35" s="52">
+        <v>89.9</v>
+      </c>
+      <c r="D35" s="52">
+        <v>3.3</v>
+      </c>
+      <c r="E35" s="52">
+        <v>6.1</v>
+      </c>
+      <c r="F35" s="52">
+        <v>87.1</v>
+      </c>
+      <c r="G35" s="52">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="45">
+      <c r="A36" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C36" s="52">
+        <v>91.8</v>
+      </c>
+      <c r="D36" s="52">
+        <v>6</v>
+      </c>
+      <c r="E36" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F36" s="52">
+        <v>90.8</v>
+      </c>
+      <c r="G36" s="52">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="33.75">
+      <c r="A37" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" s="52">
+        <v>100</v>
+      </c>
+      <c r="D37" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E37" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F37" s="52">
+        <v>100</v>
+      </c>
+      <c r="G37" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="22.5">
+      <c r="A38" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="52">
+        <v>12.6</v>
+      </c>
+      <c r="C38" s="52">
+        <v>53.1</v>
+      </c>
+      <c r="D38" s="52">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="E38" s="52">
+        <v>7.3</v>
+      </c>
+      <c r="F38" s="52">
+        <v>48.6</v>
+      </c>
+      <c r="G38" s="52">
+        <v>44.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C39" s="52">
+        <v>88.6</v>
+      </c>
+      <c r="D39" s="52">
+        <v>11.4</v>
+      </c>
+      <c r="E39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F39" s="52">
+        <v>89.4</v>
+      </c>
+      <c r="G39" s="52">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="22.5">
+      <c r="A40" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="52">
+        <v>31.8</v>
+      </c>
+      <c r="C40" s="52">
+        <v>68.2</v>
+      </c>
+      <c r="D40" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E40" s="52">
+        <v>47.8</v>
+      </c>
+      <c r="F40" s="52">
+        <v>52.2</v>
+      </c>
+      <c r="G40" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="22.5">
+      <c r="A41" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="52">
+        <v>6</v>
+      </c>
+      <c r="C41" s="52">
+        <v>85.5</v>
+      </c>
+      <c r="D41" s="52">
+        <v>8.5</v>
+      </c>
+      <c r="E41" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F41" s="52">
+        <v>83.5</v>
+      </c>
+      <c r="G41" s="52">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="56.25">
+      <c r="A42" s="36" t="s">
+        <v>193</v>
+      </c>
+      <c r="B42" s="52">
+        <v>43.1</v>
+      </c>
+      <c r="C42" s="52">
+        <v>51.4</v>
+      </c>
+      <c r="D42" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="E42" s="52">
+        <v>42.6</v>
+      </c>
+      <c r="F42" s="52">
+        <v>50.9</v>
+      </c>
+      <c r="G42" s="52">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="56.25">
+      <c r="A43" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="52">
+        <v>43.1</v>
+      </c>
+      <c r="C43" s="52">
+        <v>51.4</v>
+      </c>
+      <c r="D43" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="E43" s="52">
+        <v>42.6</v>
+      </c>
+      <c r="F43" s="52">
+        <v>50.9</v>
+      </c>
+      <c r="G43" s="52">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="45">
+      <c r="A44" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" s="52">
+        <v>72</v>
+      </c>
+      <c r="C44" s="52">
+        <v>26.4</v>
+      </c>
+      <c r="D44" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="E44" s="52">
+        <v>67.3</v>
+      </c>
+      <c r="F44" s="52">
+        <v>31.3</v>
+      </c>
+      <c r="G44" s="52">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="22.5">
+      <c r="A45" s="30" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" s="52">
+        <v>86.2</v>
+      </c>
+      <c r="C45" s="52">
+        <v>11.8</v>
+      </c>
+      <c r="D45" s="52">
+        <v>2</v>
+      </c>
+      <c r="E45" s="52">
+        <v>84.6</v>
+      </c>
+      <c r="F45" s="52">
+        <v>13.4</v>
+      </c>
+      <c r="G45" s="52">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="22.5">
+      <c r="A46" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" s="52">
+        <v>79.2</v>
+      </c>
+      <c r="C46" s="52">
+        <v>20.8</v>
+      </c>
+      <c r="D46" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E46" s="52">
+        <v>85.4</v>
+      </c>
+      <c r="F46" s="52">
+        <v>14.6</v>
+      </c>
+      <c r="G46" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="56.25">
+      <c r="A47" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47" s="52">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C47" s="52">
+        <v>83</v>
+      </c>
+      <c r="D47" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="E47" s="52">
+        <v>13</v>
+      </c>
+      <c r="F47" s="52">
+        <v>86.9</v>
+      </c>
+      <c r="G47" s="52">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="56.25">
+      <c r="A48" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="C48" s="55">
+        <v>100</v>
+      </c>
+      <c r="D48" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="E48" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="F48" s="55">
+        <v>100</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>199</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="A3:A4"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.27559055118110237" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" firstPageNumber="67" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G33"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D42" sqref="D42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="24.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="16" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13" style="3" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="14" style="3" customWidth="1"/>
+    <col min="7" max="7" width="16.5703125" style="3" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="30.75" customHeight="1">
+      <c r="A1" s="105" t="s">
+        <v>165</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+    </row>
+    <row r="3" spans="1:7" ht="56.25" customHeight="1">
+      <c r="A3" s="115"/>
+      <c r="B3" s="102" t="s">
+        <v>184</v>
+      </c>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="102" t="s">
+        <v>185</v>
+      </c>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+    </row>
+    <row r="4" spans="1:7" ht="48" customHeight="1">
+      <c r="A4" s="116"/>
+      <c r="B4" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="D4" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="E4" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="F4" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="G4" s="20" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B5" s="50">
+        <v>13.6</v>
+      </c>
+      <c r="C5" s="50">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="D5" s="50">
+        <v>12</v>
+      </c>
+      <c r="E5" s="50">
+        <v>10.3</v>
+      </c>
+      <c r="F5" s="50">
+        <v>73.5</v>
+      </c>
+      <c r="G5" s="50">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B6" s="52">
+        <v>10.9</v>
+      </c>
+      <c r="C6" s="52">
+        <v>83.8</v>
+      </c>
+      <c r="D6" s="52">
+        <v>5.2</v>
+      </c>
+      <c r="E6" s="52">
+        <v>7.1</v>
+      </c>
+      <c r="F6" s="52">
+        <v>86.1</v>
+      </c>
+      <c r="G6" s="52">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7" s="52">
+        <v>11.8</v>
+      </c>
+      <c r="C7" s="52">
+        <v>83.3</v>
+      </c>
+      <c r="D7" s="52">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E7" s="52">
+        <v>6.9</v>
+      </c>
+      <c r="F7" s="52">
+        <v>88.1</v>
+      </c>
+      <c r="G7" s="52">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8" s="52">
+        <v>3.4</v>
+      </c>
+      <c r="C8" s="52">
+        <v>81.5</v>
+      </c>
+      <c r="D8" s="52">
+        <v>15.1</v>
+      </c>
+      <c r="E8" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="F8" s="52">
+        <v>80.7</v>
+      </c>
+      <c r="G8" s="52">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9" s="52">
+        <v>12.2</v>
+      </c>
+      <c r="C9" s="52">
+        <v>61.4</v>
+      </c>
+      <c r="D9" s="52">
+        <v>26.4</v>
+      </c>
+      <c r="E9" s="52">
+        <v>10.7</v>
+      </c>
+      <c r="F9" s="52">
+        <v>49.4</v>
+      </c>
+      <c r="G9" s="52">
+        <v>39.799999999999997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10" s="52">
+        <v>6.3</v>
+      </c>
+      <c r="C10" s="52">
+        <v>82.9</v>
+      </c>
+      <c r="D10" s="52">
+        <v>10.8</v>
+      </c>
+      <c r="E10" s="52">
+        <v>2.6</v>
+      </c>
+      <c r="F10" s="52">
+        <v>76.7</v>
+      </c>
+      <c r="G10" s="52">
+        <v>20.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11" s="52">
+        <v>28.8</v>
+      </c>
+      <c r="C11" s="52">
+        <v>50.9</v>
+      </c>
+      <c r="D11" s="52">
+        <v>20.3</v>
+      </c>
+      <c r="E11" s="52">
+        <v>10.9</v>
+      </c>
+      <c r="F11" s="52">
+        <v>31.1</v>
+      </c>
+      <c r="G11" s="52">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12" s="52">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C12" s="52">
+        <v>80.5</v>
+      </c>
+      <c r="D12" s="52">
+        <v>2.6</v>
+      </c>
+      <c r="E12" s="52">
+        <v>10.6</v>
+      </c>
+      <c r="F12" s="52">
+        <v>85.8</v>
+      </c>
+      <c r="G12" s="52">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="41" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13" s="52">
+        <v>15</v>
+      </c>
+      <c r="C13" s="52">
+        <v>83.3</v>
+      </c>
+      <c r="D13" s="52">
+        <v>1.6</v>
+      </c>
+      <c r="E13" s="52">
+        <v>12.4</v>
+      </c>
+      <c r="F13" s="52">
+        <v>86.7</v>
+      </c>
+      <c r="G13" s="52">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14" s="52">
+        <v>7.2</v>
+      </c>
+      <c r="C14" s="52">
+        <v>83</v>
+      </c>
+      <c r="D14" s="52">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E14" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F14" s="52">
+        <v>83.8</v>
+      </c>
+      <c r="G14" s="52">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="41" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15" s="52">
+        <v>13.6</v>
+      </c>
+      <c r="C15" s="52">
+        <v>80.8</v>
+      </c>
+      <c r="D15" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="E15" s="52">
+        <v>9.9</v>
+      </c>
+      <c r="F15" s="52">
+        <v>85.9</v>
+      </c>
+      <c r="G15" s="52">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16" s="52">
+        <v>32.4</v>
+      </c>
+      <c r="C16" s="52">
+        <v>45.9</v>
+      </c>
+      <c r="D16" s="52">
+        <v>21.7</v>
+      </c>
+      <c r="E16" s="52">
+        <v>15.5</v>
+      </c>
+      <c r="F16" s="52">
+        <v>52.8</v>
+      </c>
+      <c r="G16" s="52">
+        <v>31.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17" s="52">
+        <v>22.3</v>
+      </c>
+      <c r="C17" s="52">
+        <v>60.3</v>
+      </c>
+      <c r="D17" s="52">
+        <v>17.5</v>
+      </c>
+      <c r="E17" s="52">
+        <v>17.3</v>
+      </c>
+      <c r="F17" s="52">
+        <v>63</v>
+      </c>
+      <c r="G17" s="52">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18" s="52">
+        <v>6.5</v>
+      </c>
+      <c r="C18" s="52">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="D18" s="52">
+        <v>25.8</v>
+      </c>
+      <c r="E18" s="52">
+        <v>5.6</v>
+      </c>
+      <c r="F18" s="52">
+        <v>69.2</v>
+      </c>
+      <c r="G18" s="52">
+        <v>25.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="52">
+        <v>18.2</v>
+      </c>
+      <c r="C19" s="52">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="D19" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E19" s="52">
+        <v>17.8</v>
+      </c>
+      <c r="F19" s="52">
+        <v>80</v>
+      </c>
+      <c r="G19" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="41" t="s">
+        <v>187</v>
+      </c>
+      <c r="B20" s="52">
+        <v>13.4</v>
+      </c>
+      <c r="C20" s="52">
+        <v>80.8</v>
+      </c>
+      <c r="D20" s="52">
+        <v>5.8</v>
+      </c>
+      <c r="E20" s="52">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F20" s="52">
+        <v>86.6</v>
+      </c>
+      <c r="G20" s="52">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21" s="52">
+        <v>4.8</v>
+      </c>
+      <c r="C21" s="52">
+        <v>87.4</v>
+      </c>
+      <c r="D21" s="52">
+        <v>7.9</v>
+      </c>
+      <c r="E21" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F21" s="52">
+        <v>92</v>
+      </c>
+      <c r="G21" s="52">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="41" t="s">
+        <v>181</v>
+      </c>
+      <c r="B22" s="52">
+        <v>15.3</v>
+      </c>
+      <c r="C22" s="52">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="D22" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="E22" s="52">
+        <v>13.7</v>
+      </c>
+      <c r="F22" s="52">
+        <v>83.1</v>
+      </c>
+      <c r="G22" s="52">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="41" t="s">
+        <v>188</v>
+      </c>
+      <c r="B23" s="52">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="C23" s="52">
+        <v>43.4</v>
+      </c>
+      <c r="D23" s="52">
+        <v>17.3</v>
+      </c>
+      <c r="E23" s="52">
+        <v>40.5</v>
+      </c>
+      <c r="F23" s="52">
+        <v>38.9</v>
+      </c>
+      <c r="G23" s="52">
+        <v>20.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="B24" s="52">
+        <v>20.5</v>
+      </c>
+      <c r="C24" s="52">
+        <v>67.2</v>
+      </c>
+      <c r="D24" s="52">
+        <v>12.3</v>
+      </c>
+      <c r="E24" s="52">
+        <v>19.8</v>
+      </c>
+      <c r="F24" s="52">
+        <v>64.3</v>
+      </c>
+      <c r="G24" s="52">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="43" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25" s="55">
+        <v>7</v>
+      </c>
+      <c r="C25" s="55">
+        <v>85.6</v>
+      </c>
+      <c r="D25" s="55">
+        <v>7.5</v>
+      </c>
+      <c r="E25" s="55">
+        <v>6.3</v>
+      </c>
+      <c r="F25" s="55">
+        <v>84.4</v>
+      </c>
+      <c r="G25" s="55">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="34" t="s">
+        <v>202</v>
+      </c>
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="62"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="34" t="s">
+        <v>203</v>
+      </c>
+      <c r="B30" s="117"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="62"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="21"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="62"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="63" t="s">
+        <v>195</v>
+      </c>
+      <c r="B32" s="64"/>
+      <c r="C32" s="64"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="62"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="21"/>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="62"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="B30:C30"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.27559055118110237" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" firstPageNumber="71" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:E21"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="51.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="94.42578125" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3">
+      <c r="B2" s="66" t="s">
+        <v>204</v>
+      </c>
+      <c r="C2" s="67" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3">
+      <c r="B3" s="68" t="s">
+        <v>206</v>
+      </c>
+      <c r="C3" s="69" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="66" t="s">
+        <v>208</v>
+      </c>
+      <c r="C4" s="70" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="25.5">
+      <c r="B5" s="66" t="s">
+        <v>209</v>
+      </c>
+      <c r="C5" s="71" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="72" t="s">
+        <v>211</v>
+      </c>
+      <c r="C6" s="67" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="25.5">
+      <c r="B7" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="71" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" ht="14.25">
+      <c r="B8" s="66" t="s">
+        <v>214</v>
+      </c>
+      <c r="C8" s="74"/>
+    </row>
+    <row r="9" spans="2:3">
+      <c r="B9" s="66" t="s">
+        <v>215</v>
+      </c>
+      <c r="C9" s="75" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3">
+      <c r="B10" s="76" t="s">
+        <v>217</v>
+      </c>
+      <c r="C10" s="77"/>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="97" t="s">
+        <v>218</v>
+      </c>
+      <c r="C11" s="78" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="98"/>
+      <c r="C12" s="79" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="99"/>
+      <c r="C13" s="79" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="76.5">
+      <c r="B14" s="80" t="s">
+        <v>222</v>
+      </c>
+      <c r="C14" s="81" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="66" t="s">
+        <v>224</v>
+      </c>
+      <c r="C15" s="67" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="66" t="s">
+        <v>225</v>
+      </c>
+      <c r="C16" s="67" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5">
+      <c r="B17" s="66" t="s">
+        <v>227</v>
+      </c>
+      <c r="C17" s="82" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5">
+      <c r="B18" s="66" t="s">
+        <v>229</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5">
+      <c r="B19" s="84" t="s">
+        <v>231</v>
+      </c>
+      <c r="C19" s="85" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5">
+      <c r="B20" s="84" t="s">
+        <v>233</v>
+      </c>
+      <c r="C20" s="86">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5">
+      <c r="B21" s="87" t="s">
+        <v>234</v>
+      </c>
+      <c r="C21" s="88" t="s">
+        <v>235</v>
+      </c>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B11:B13"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C3" r:id="rId1"/>
+    <hyperlink ref="C21" r:id="rId2"/>
+    <hyperlink ref="C18" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист3"/>
+  <dimension ref="A2:B12"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="7" style="59" customWidth="1"/>
+    <col min="2" max="2" width="112.42578125" style="60" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="60"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="B2" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" s="15"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="101"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="61" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="61" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="24.75" customHeight="1">
+      <c r="A7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="25.5">
+      <c r="A12" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="61" t="s">
+        <v>182</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:B4"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A4:B4" location="Метод.пояснения!A1" display="Методологические пояснения"/>
+    <hyperlink ref="B5" location="'1.'!A1" display="Численность и заработная плата работников по формам собственности и видам экономической деятельности "/>
+    <hyperlink ref="B6" location="'2.'!A1" display="Численность и заработная плата работников по формам собственности и регионам"/>
+    <hyperlink ref="B7" location="'3.'!A1" display="Соотношение численности и фонда заработной платы работников по формам собственности и видам экономической деятельности"/>
+    <hyperlink ref="B8" location="'4.'!A1" display="Соотношение численности и фонда заработной платы работников по формам собственности и регионам "/>
+    <hyperlink ref="B9" location="'5.'!A1" display="Численность и заработная плата работников по формам собственности и отраслям промышленности "/>
+    <hyperlink ref="B10" location="'6.'!A1" display="Численность и заработная плата работников промышленности по формам собственности и регионам"/>
+    <hyperlink ref="B11" location="'7.'!A1" display="Соотношение численности и фонда заработной платы работников по формам собственности и отраслям промышленности "/>
+    <hyperlink ref="B12" location="'8.'!A1" display="Өңірлер және және меншік нысандары бойынша өнеркәсіп саласындағы жұмысшылардың саны және жалақы қорының арақатынасы"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:R97"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="29.7109375" style="18" customWidth="1"/>
+    <col min="2" max="2" width="13" style="18" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" style="18" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="18" customWidth="1"/>
+    <col min="5" max="5" width="18" style="18" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13" style="18" customWidth="1"/>
+    <col min="7" max="7" width="15.85546875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="17.42578125" style="18" customWidth="1"/>
+    <col min="9" max="9" width="13.42578125" style="18" customWidth="1"/>
+    <col min="10" max="10" width="12.85546875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="12" style="18" customWidth="1"/>
+    <col min="12" max="12" width="14.28515625" style="18" customWidth="1"/>
+    <col min="13" max="13" width="13.5703125" style="18" customWidth="1"/>
+    <col min="14" max="14" width="13.85546875" style="18" customWidth="1"/>
+    <col min="15" max="15" width="13.5703125" style="18" customWidth="1"/>
+    <col min="16" max="16" width="16.140625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="16" style="18" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="18"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" ht="19.5" customHeight="1">
+      <c r="A1" s="105" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+    </row>
+    <row r="3" spans="1:18" ht="35.25" customHeight="1">
+      <c r="A3" s="106"/>
+      <c r="B3" s="107" t="s">
+        <v>148</v>
+      </c>
+      <c r="C3" s="107" t="s">
+        <v>149</v>
+      </c>
+      <c r="D3" s="107" t="s">
+        <v>237</v>
+      </c>
+      <c r="E3" s="107" t="s">
+        <v>238</v>
+      </c>
+      <c r="F3" s="102" t="s">
+        <v>150</v>
+      </c>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="104"/>
+      <c r="J3" s="102" t="s">
+        <v>153</v>
+      </c>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="104"/>
+      <c r="N3" s="102" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" s="103"/>
+      <c r="P3" s="103"/>
+      <c r="Q3" s="103"/>
+      <c r="R3" s="21"/>
+    </row>
+    <row r="4" spans="1:18" s="23" customFormat="1" ht="61.5" customHeight="1">
+      <c r="A4" s="106"/>
+      <c r="B4" s="107"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="G4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="H4" s="19" t="s">
+        <v>239</v>
+      </c>
+      <c r="I4" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="J4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="K4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="L4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="M4" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="N4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="O4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="P4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q4" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="R4" s="22"/>
+    </row>
+    <row r="5" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A5" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="49">
+        <v>90555</v>
+      </c>
+      <c r="C5" s="49">
+        <v>4033000</v>
+      </c>
+      <c r="D5" s="50">
+        <v>20369782260.5</v>
+      </c>
+      <c r="E5" s="49">
+        <v>443315</v>
+      </c>
+      <c r="F5" s="49">
+        <v>26766</v>
+      </c>
+      <c r="G5" s="49">
+        <v>2121590</v>
+      </c>
+      <c r="H5" s="50">
+        <v>9075849575.7000008</v>
+      </c>
+      <c r="I5" s="49">
+        <v>373057</v>
+      </c>
+      <c r="J5" s="49">
+        <v>60443</v>
+      </c>
+      <c r="K5" s="49">
+        <v>1699703</v>
+      </c>
+      <c r="L5" s="50">
+        <v>9498216295.2999992</v>
+      </c>
+      <c r="M5" s="49">
+        <v>494818</v>
+      </c>
+      <c r="N5" s="49">
+        <v>3346</v>
+      </c>
+      <c r="O5" s="49">
+        <v>211707</v>
+      </c>
+      <c r="P5" s="50">
+        <v>1795716389.5</v>
+      </c>
+      <c r="Q5" s="49">
+        <v>740459</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="22.5">
+      <c r="A6" s="36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B6" s="51">
+        <v>427</v>
+      </c>
+      <c r="C6" s="51">
+        <v>65560</v>
+      </c>
+      <c r="D6" s="52">
+        <v>235554843.90000001</v>
+      </c>
+      <c r="E6" s="51">
+        <v>320808</v>
+      </c>
+      <c r="F6" s="51">
+        <v>60</v>
+      </c>
+      <c r="G6" s="51">
+        <v>7904</v>
+      </c>
+      <c r="H6" s="52">
+        <v>26920189.699999999</v>
+      </c>
+      <c r="I6" s="51">
+        <v>288422</v>
+      </c>
+      <c r="J6" s="51">
+        <v>347</v>
+      </c>
+      <c r="K6" s="51">
+        <v>56008</v>
+      </c>
+      <c r="L6" s="52">
+        <v>202114574</v>
+      </c>
+      <c r="M6" s="51">
+        <v>324644</v>
+      </c>
+      <c r="N6" s="51">
+        <v>20</v>
+      </c>
+      <c r="O6" s="51">
+        <v>1648</v>
+      </c>
+      <c r="P6" s="52">
+        <v>6520080.2000000002</v>
+      </c>
+      <c r="Q6" s="51">
+        <v>355356</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="45">
+      <c r="A7" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="51">
+        <v>396</v>
+      </c>
+      <c r="C7" s="51">
+        <v>62724</v>
+      </c>
+      <c r="D7" s="52">
+        <v>225961666.80000001</v>
+      </c>
+      <c r="E7" s="51">
+        <v>321767</v>
+      </c>
+      <c r="F7" s="51">
+        <v>39</v>
+      </c>
+      <c r="G7" s="51">
+        <v>5578</v>
+      </c>
+      <c r="H7" s="52">
+        <v>17841850</v>
+      </c>
+      <c r="I7" s="51">
+        <v>269498</v>
+      </c>
+      <c r="J7" s="51">
+        <v>338</v>
+      </c>
+      <c r="K7" s="51">
+        <v>55499</v>
+      </c>
+      <c r="L7" s="52">
+        <v>201603656.59999999</v>
+      </c>
+      <c r="M7" s="51">
+        <v>326372</v>
+      </c>
+      <c r="N7" s="51">
+        <v>19</v>
+      </c>
+      <c r="O7" s="51">
+        <v>1647</v>
+      </c>
+      <c r="P7" s="52">
+        <v>6516160.2000000002</v>
+      </c>
+      <c r="Q7" s="51">
+        <v>355375</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8" s="51">
+        <v>23</v>
+      </c>
+      <c r="C8" s="51">
+        <v>2219</v>
+      </c>
+      <c r="D8" s="52">
+        <v>8740816.6999999993</v>
+      </c>
+      <c r="E8" s="51">
+        <v>338476</v>
+      </c>
+      <c r="F8" s="51">
+        <v>20</v>
+      </c>
+      <c r="G8" s="51">
+        <v>2216</v>
+      </c>
+      <c r="H8" s="52">
+        <v>8736896.6999999993</v>
+      </c>
+      <c r="I8" s="51">
+        <v>338482</v>
+      </c>
+      <c r="J8" s="51">
+        <v>2</v>
+      </c>
+      <c r="K8" s="51">
+        <v>2</v>
+      </c>
+      <c r="L8" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="M8" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="N8" s="51">
+        <v>1</v>
+      </c>
+      <c r="O8" s="51">
+        <v>1</v>
+      </c>
+      <c r="P8" s="52">
+        <v>3920</v>
+      </c>
+      <c r="Q8" s="51">
+        <v>326667</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9" s="51">
+        <v>8</v>
+      </c>
+      <c r="C9" s="51">
+        <v>617</v>
+      </c>
+      <c r="D9" s="52">
+        <v>852360.4</v>
+      </c>
+      <c r="E9" s="51">
+        <v>137922</v>
+      </c>
+      <c r="F9" s="51">
+        <v>1</v>
+      </c>
+      <c r="G9" s="51">
+        <v>110</v>
+      </c>
+      <c r="H9" s="52">
+        <v>341443</v>
+      </c>
+      <c r="I9" s="51">
+        <v>258669</v>
+      </c>
+      <c r="J9" s="51">
+        <v>7</v>
+      </c>
+      <c r="K9" s="51">
+        <v>507</v>
+      </c>
+      <c r="L9" s="52">
+        <v>510917.4</v>
+      </c>
+      <c r="M9" s="51">
+        <v>105127</v>
+      </c>
+      <c r="N9" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O9" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P9" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q9" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="51">
+        <v>2108</v>
+      </c>
+      <c r="C10" s="51">
+        <v>671502</v>
+      </c>
+      <c r="D10" s="52">
+        <v>4948243977.3000002</v>
+      </c>
+      <c r="E10" s="51">
+        <v>638696</v>
+      </c>
+      <c r="F10" s="51">
+        <v>250</v>
+      </c>
+      <c r="G10" s="51">
+        <v>91269</v>
+      </c>
+      <c r="H10" s="52">
+        <v>509243150.69999999</v>
+      </c>
+      <c r="I10" s="51">
+        <v>481762</v>
+      </c>
+      <c r="J10" s="51">
+        <v>1539</v>
+      </c>
+      <c r="K10" s="51">
+        <v>499776</v>
+      </c>
+      <c r="L10" s="52">
+        <v>3639350336.1999998</v>
+      </c>
+      <c r="M10" s="51">
+        <v>632243</v>
+      </c>
+      <c r="N10" s="51">
+        <v>319</v>
+      </c>
+      <c r="O10" s="51">
+        <v>80457</v>
+      </c>
+      <c r="P10" s="52">
+        <v>799650490.39999998</v>
+      </c>
+      <c r="Q10" s="51">
+        <v>856051</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="33.75">
+      <c r="A11" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="51">
+        <v>513</v>
+      </c>
+      <c r="C11" s="51">
+        <v>197521</v>
+      </c>
+      <c r="D11" s="52">
+        <v>2178338170</v>
+      </c>
+      <c r="E11" s="51">
+        <v>949524</v>
+      </c>
+      <c r="F11" s="51">
+        <v>8</v>
+      </c>
+      <c r="G11" s="51">
+        <v>3530</v>
+      </c>
+      <c r="H11" s="52">
+        <v>75115149.200000003</v>
+      </c>
+      <c r="I11" s="51">
+        <v>1796154</v>
+      </c>
+      <c r="J11" s="51">
+        <v>350</v>
+      </c>
+      <c r="K11" s="51">
+        <v>155598</v>
+      </c>
+      <c r="L11" s="52">
+        <v>1597532895.8</v>
+      </c>
+      <c r="M11" s="51">
+        <v>885070</v>
+      </c>
+      <c r="N11" s="51">
+        <v>155</v>
+      </c>
+      <c r="O11" s="51">
+        <v>38393</v>
+      </c>
+      <c r="P11" s="52">
+        <v>505690125</v>
+      </c>
+      <c r="Q11" s="51">
+        <v>1130448</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="22.5">
+      <c r="A12" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="51">
+        <v>1074</v>
+      </c>
+      <c r="C12" s="51">
+        <v>320665</v>
+      </c>
+      <c r="D12" s="52">
+        <v>2006944595.0999999</v>
+      </c>
+      <c r="E12" s="51">
+        <v>545747</v>
+      </c>
+      <c r="F12" s="51">
+        <v>20</v>
+      </c>
+      <c r="G12" s="51">
+        <v>9194</v>
+      </c>
+      <c r="H12" s="52">
+        <v>68561843.900000006</v>
+      </c>
+      <c r="I12" s="51">
+        <v>660595</v>
+      </c>
+      <c r="J12" s="51">
+        <v>916</v>
+      </c>
+      <c r="K12" s="51">
+        <v>276164</v>
+      </c>
+      <c r="L12" s="52">
+        <v>1685647959.4000001</v>
+      </c>
+      <c r="M12" s="51">
+        <v>532665</v>
+      </c>
+      <c r="N12" s="51">
+        <v>138</v>
+      </c>
+      <c r="O12" s="51">
+        <v>35307</v>
+      </c>
+      <c r="P12" s="52">
+        <v>252734791.80000001</v>
+      </c>
+      <c r="Q12" s="51">
+        <v>617813</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="36" customHeight="1">
+      <c r="A13" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="B13" s="51">
+        <v>355</v>
+      </c>
+      <c r="C13" s="51">
+        <v>110033</v>
+      </c>
+      <c r="D13" s="52">
+        <v>598864599</v>
+      </c>
+      <c r="E13" s="51">
+        <v>469729</v>
+      </c>
+      <c r="F13" s="51">
+        <v>113</v>
+      </c>
+      <c r="G13" s="51">
+        <v>47376</v>
+      </c>
+      <c r="H13" s="52">
+        <v>255147197.90000001</v>
+      </c>
+      <c r="I13" s="51">
+        <v>465237</v>
+      </c>
+      <c r="J13" s="51">
+        <v>219</v>
+      </c>
+      <c r="K13" s="51">
+        <v>56567</v>
+      </c>
+      <c r="L13" s="52">
+        <v>304863332.39999998</v>
+      </c>
+      <c r="M13" s="51">
+        <v>464490</v>
+      </c>
+      <c r="N13" s="51">
+        <v>23</v>
+      </c>
+      <c r="O13" s="51">
+        <v>6090</v>
+      </c>
+      <c r="P13" s="52">
+        <v>38854068.700000003</v>
+      </c>
+      <c r="Q13" s="51">
+        <v>553855</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="35.25" customHeight="1">
+      <c r="A14" s="37" t="s">
+        <v>191</v>
+      </c>
+      <c r="B14" s="51">
+        <v>166</v>
+      </c>
+      <c r="C14" s="51">
+        <v>43283</v>
+      </c>
+      <c r="D14" s="52">
+        <v>164096613.19999999</v>
+      </c>
+      <c r="E14" s="51">
+        <v>327577</v>
+      </c>
+      <c r="F14" s="51">
+        <v>109</v>
+      </c>
+      <c r="G14" s="51">
+        <v>31169</v>
+      </c>
+      <c r="H14" s="52">
+        <v>110418959.7</v>
+      </c>
+      <c r="I14" s="51">
+        <v>304174</v>
+      </c>
+      <c r="J14" s="51">
+        <v>54</v>
+      </c>
+      <c r="K14" s="51">
+        <v>11447</v>
+      </c>
+      <c r="L14" s="52">
+        <v>51306148.600000001</v>
+      </c>
+      <c r="M14" s="51">
+        <v>393512</v>
+      </c>
+      <c r="N14" s="51">
+        <v>3</v>
+      </c>
+      <c r="O14" s="51">
+        <v>667</v>
+      </c>
+      <c r="P14" s="52">
+        <v>2371504.9</v>
+      </c>
+      <c r="Q14" s="51">
+        <v>314190</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="51">
+        <v>823</v>
+      </c>
+      <c r="C15" s="51">
+        <v>113862</v>
+      </c>
+      <c r="D15" s="52">
+        <v>674235910.10000002</v>
+      </c>
+      <c r="E15" s="51">
+        <v>515935</v>
+      </c>
+      <c r="F15" s="51">
+        <v>70</v>
+      </c>
+      <c r="G15" s="51">
+        <v>8843</v>
+      </c>
+      <c r="H15" s="52">
+        <v>56603769.399999999</v>
+      </c>
+      <c r="I15" s="51">
+        <v>546136</v>
+      </c>
+      <c r="J15" s="51">
+        <v>684</v>
+      </c>
+      <c r="K15" s="51">
+        <v>94569</v>
+      </c>
+      <c r="L15" s="52">
+        <v>560394045.20000005</v>
+      </c>
+      <c r="M15" s="51">
+        <v>516822</v>
+      </c>
+      <c r="N15" s="51">
+        <v>69</v>
+      </c>
+      <c r="O15" s="51">
+        <v>10450</v>
+      </c>
+      <c r="P15" s="52">
+        <v>57238095.5</v>
+      </c>
+      <c r="Q15" s="51">
+        <v>481510</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="22.5">
+      <c r="A16" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="51">
+        <v>2548</v>
+      </c>
+      <c r="C16" s="51">
+        <v>239469</v>
+      </c>
+      <c r="D16" s="52">
+        <v>1139763861.2</v>
+      </c>
+      <c r="E16" s="51">
+        <v>417100</v>
+      </c>
+      <c r="F16" s="51">
+        <v>16</v>
+      </c>
+      <c r="G16" s="51">
+        <v>532</v>
+      </c>
+      <c r="H16" s="52">
+        <v>8892940.4000000004</v>
+      </c>
+      <c r="I16" s="51">
+        <v>1455950</v>
+      </c>
+      <c r="J16" s="51">
+        <v>1929</v>
+      </c>
+      <c r="K16" s="51">
+        <v>188835</v>
+      </c>
+      <c r="L16" s="52">
+        <v>810797661.70000005</v>
+      </c>
+      <c r="M16" s="51">
+        <v>375985</v>
+      </c>
+      <c r="N16" s="51">
+        <v>603</v>
+      </c>
+      <c r="O16" s="51">
+        <v>50102</v>
+      </c>
+      <c r="P16" s="52">
+        <v>320073259.10000002</v>
+      </c>
+      <c r="Q16" s="51">
+        <v>561508</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="34.5" customHeight="1">
+      <c r="A17" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="51">
+        <v>113</v>
+      </c>
+      <c r="C17" s="51">
+        <v>10898</v>
+      </c>
+      <c r="D17" s="52">
+        <v>70373952</v>
+      </c>
+      <c r="E17" s="51">
+        <v>554405</v>
+      </c>
+      <c r="F17" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G17" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H17" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I17" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J17" s="51">
+        <v>81</v>
+      </c>
+      <c r="K17" s="51">
+        <v>7602</v>
+      </c>
+      <c r="L17" s="52">
+        <v>53584836.399999999</v>
+      </c>
+      <c r="M17" s="51">
+        <v>602944</v>
+      </c>
+      <c r="N17" s="51">
+        <v>32</v>
+      </c>
+      <c r="O17" s="51">
+        <v>3296</v>
+      </c>
+      <c r="P17" s="52">
+        <v>16789115.600000001</v>
+      </c>
+      <c r="Q17" s="51">
+        <v>441076</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="33.75" customHeight="1">
+      <c r="A18" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="51">
+        <v>1259</v>
+      </c>
+      <c r="C18" s="51">
+        <v>97460</v>
+      </c>
+      <c r="D18" s="52">
+        <v>556537313.29999995</v>
+      </c>
+      <c r="E18" s="51">
+        <v>494383</v>
+      </c>
+      <c r="F18" s="51">
+        <v>16</v>
+      </c>
+      <c r="G18" s="51">
+        <v>532</v>
+      </c>
+      <c r="H18" s="52">
+        <v>8892940.4000000004</v>
+      </c>
+      <c r="I18" s="51">
+        <v>1455950</v>
+      </c>
+      <c r="J18" s="51">
+        <v>959</v>
+      </c>
+      <c r="K18" s="51">
+        <v>75740</v>
+      </c>
+      <c r="L18" s="52">
+        <v>357590437.10000002</v>
+      </c>
+      <c r="M18" s="51">
+        <v>407561</v>
+      </c>
+      <c r="N18" s="51">
+        <v>284</v>
+      </c>
+      <c r="O18" s="51">
+        <v>21188</v>
+      </c>
+      <c r="P18" s="52">
+        <v>190053935.80000001</v>
+      </c>
+      <c r="Q18" s="51">
+        <v>784634</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="33.75">
+      <c r="A19" s="37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B19" s="51">
+        <v>1176</v>
+      </c>
+      <c r="C19" s="51">
+        <v>131111</v>
+      </c>
+      <c r="D19" s="52">
+        <v>512852595.89999998</v>
+      </c>
+      <c r="E19" s="51">
+        <v>346537</v>
+      </c>
+      <c r="F19" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G19" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H19" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I19" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J19" s="51">
+        <v>889</v>
+      </c>
+      <c r="K19" s="51">
+        <v>105493</v>
+      </c>
+      <c r="L19" s="52">
+        <v>399622388.19999999</v>
+      </c>
+      <c r="M19" s="51">
+        <v>335762</v>
+      </c>
+      <c r="N19" s="51">
+        <v>287</v>
+      </c>
+      <c r="O19" s="51">
+        <v>25618</v>
+      </c>
+      <c r="P19" s="52">
+        <v>113230207.7</v>
+      </c>
+      <c r="Q19" s="51">
+        <v>390799</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="51">
+        <v>934</v>
+      </c>
+      <c r="C20" s="51">
+        <v>238234</v>
+      </c>
+      <c r="D20" s="52">
+        <v>1655008931.7</v>
+      </c>
+      <c r="E20" s="51">
+        <v>606895</v>
+      </c>
+      <c r="F20" s="51">
+        <v>316</v>
+      </c>
+      <c r="G20" s="51">
+        <v>100229</v>
+      </c>
+      <c r="H20" s="52">
+        <v>681709457.20000005</v>
+      </c>
+      <c r="I20" s="51">
+        <v>600951</v>
+      </c>
+      <c r="J20" s="51">
+        <v>532</v>
+      </c>
+      <c r="K20" s="51">
+        <v>126420</v>
+      </c>
+      <c r="L20" s="52">
+        <v>914438620.60000002</v>
+      </c>
+      <c r="M20" s="51">
+        <v>625252</v>
+      </c>
+      <c r="N20" s="51">
+        <v>86</v>
+      </c>
+      <c r="O20" s="51">
+        <v>11585</v>
+      </c>
+      <c r="P20" s="52">
+        <v>58860853.899999999</v>
+      </c>
+      <c r="Q20" s="51">
+        <v>452372</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="24" customHeight="1">
+      <c r="A21" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="51">
+        <v>373</v>
+      </c>
+      <c r="C21" s="51">
+        <v>117711</v>
+      </c>
+      <c r="D21" s="52">
+        <v>872875407.10000002</v>
+      </c>
+      <c r="E21" s="51">
+        <v>636542</v>
+      </c>
+      <c r="F21" s="51">
+        <v>101</v>
+      </c>
+      <c r="G21" s="51">
+        <v>30959</v>
+      </c>
+      <c r="H21" s="52">
+        <v>273631986.10000002</v>
+      </c>
+      <c r="I21" s="51">
+        <v>759886</v>
+      </c>
+      <c r="J21" s="51">
+        <v>246</v>
+      </c>
+      <c r="K21" s="51">
+        <v>84276</v>
+      </c>
+      <c r="L21" s="52">
+        <v>584384154.10000002</v>
+      </c>
+      <c r="M21" s="51">
+        <v>593539</v>
+      </c>
+      <c r="N21" s="51">
+        <v>26</v>
+      </c>
+      <c r="O21" s="51">
+        <v>2476</v>
+      </c>
+      <c r="P21" s="52">
+        <v>14859266.9</v>
+      </c>
+      <c r="Q21" s="51">
+        <v>558535</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="35.25" customHeight="1">
+      <c r="A22" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="51">
+        <v>24</v>
+      </c>
+      <c r="C22" s="51">
+        <v>10953</v>
+      </c>
+      <c r="D22" s="52">
+        <v>58722083.299999997</v>
+      </c>
+      <c r="E22" s="51">
+        <v>466359</v>
+      </c>
+      <c r="F22" s="51">
+        <v>7</v>
+      </c>
+      <c r="G22" s="51">
+        <v>4664</v>
+      </c>
+      <c r="H22" s="52">
+        <v>26751153.800000001</v>
+      </c>
+      <c r="I22" s="51">
+        <v>504472</v>
+      </c>
+      <c r="J22" s="51">
+        <v>17</v>
+      </c>
+      <c r="K22" s="51">
+        <v>6289</v>
+      </c>
+      <c r="L22" s="52">
+        <v>31970929.5</v>
+      </c>
+      <c r="M22" s="51">
+        <v>438631</v>
+      </c>
+      <c r="N22" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O22" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P22" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q22" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="24" customHeight="1">
+      <c r="A23" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="51">
+        <v>107</v>
+      </c>
+      <c r="C23" s="51">
+        <v>46384</v>
+      </c>
+      <c r="D23" s="52">
+        <v>346416667.69999999</v>
+      </c>
+      <c r="E23" s="51">
+        <v>643285</v>
+      </c>
+      <c r="F23" s="51">
+        <v>60</v>
+      </c>
+      <c r="G23" s="51">
+        <v>10128</v>
+      </c>
+      <c r="H23" s="52">
+        <v>74556956.5</v>
+      </c>
+      <c r="I23" s="51">
+        <v>639864</v>
+      </c>
+      <c r="J23" s="51">
+        <v>39</v>
+      </c>
+      <c r="K23" s="51">
+        <v>35620</v>
+      </c>
+      <c r="L23" s="52">
+        <v>266160108.69999999</v>
+      </c>
+      <c r="M23" s="51">
+        <v>642154</v>
+      </c>
+      <c r="N23" s="51">
+        <v>8</v>
+      </c>
+      <c r="O23" s="51">
+        <v>636</v>
+      </c>
+      <c r="P23" s="52">
+        <v>5699602.5</v>
+      </c>
+      <c r="Q23" s="51">
+        <v>758733</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="33.75">
+      <c r="A24" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B24" s="51">
+        <v>93</v>
+      </c>
+      <c r="C24" s="51">
+        <v>30818</v>
+      </c>
+      <c r="D24" s="52">
+        <v>197990216.80000001</v>
+      </c>
+      <c r="E24" s="51">
+        <v>543434</v>
+      </c>
+      <c r="F24" s="51">
+        <v>8</v>
+      </c>
+      <c r="G24" s="51">
+        <v>9239</v>
+      </c>
+      <c r="H24" s="52">
+        <v>68771622.200000003</v>
+      </c>
+      <c r="I24" s="51">
+        <v>633116</v>
+      </c>
+      <c r="J24" s="51">
+        <v>84</v>
+      </c>
+      <c r="K24" s="51">
+        <v>21578</v>
+      </c>
+      <c r="L24" s="52">
+        <v>129218594.59999999</v>
+      </c>
+      <c r="M24" s="51">
+        <v>505337</v>
+      </c>
+      <c r="N24" s="51">
+        <v>1</v>
+      </c>
+      <c r="O24" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="P24" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q24" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="46.5" customHeight="1">
+      <c r="A25" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="51">
+        <v>99</v>
+      </c>
+      <c r="C25" s="51">
+        <v>14412</v>
+      </c>
+      <c r="D25" s="52">
+        <v>76042617.700000003</v>
+      </c>
+      <c r="E25" s="51">
+        <v>460228</v>
+      </c>
+      <c r="F25" s="51">
+        <v>2</v>
+      </c>
+      <c r="G25" s="51">
+        <v>211</v>
+      </c>
+      <c r="H25" s="52">
+        <v>3691394.2</v>
+      </c>
+      <c r="I25" s="51">
+        <v>1486069</v>
+      </c>
+      <c r="J25" s="51">
+        <v>81</v>
+      </c>
+      <c r="K25" s="51">
+        <v>12564</v>
+      </c>
+      <c r="L25" s="52">
+        <v>64678283.5</v>
+      </c>
+      <c r="M25" s="51">
+        <v>443026</v>
+      </c>
+      <c r="N25" s="51">
+        <v>16</v>
+      </c>
+      <c r="O25" s="51">
+        <v>1637</v>
+      </c>
+      <c r="P25" s="52">
+        <v>7672940</v>
+      </c>
+      <c r="Q25" s="51">
+        <v>458031</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="24" customHeight="1">
+      <c r="A26" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="51">
+        <v>50</v>
+      </c>
+      <c r="C26" s="51">
+        <v>15144</v>
+      </c>
+      <c r="D26" s="52">
+        <v>193703821.59999999</v>
+      </c>
+      <c r="E26" s="51">
+        <v>1092594</v>
+      </c>
+      <c r="F26" s="51">
+        <v>24</v>
+      </c>
+      <c r="G26" s="51">
+        <v>6717</v>
+      </c>
+      <c r="H26" s="52">
+        <v>99860859.400000006</v>
+      </c>
+      <c r="I26" s="51">
+        <v>1257060</v>
+      </c>
+      <c r="J26" s="51">
+        <v>25</v>
+      </c>
+      <c r="K26" s="51">
+        <v>8225</v>
+      </c>
+      <c r="L26" s="52">
+        <v>92356237.799999997</v>
+      </c>
+      <c r="M26" s="51">
+        <v>967000</v>
+      </c>
+      <c r="N26" s="51">
+        <v>1</v>
+      </c>
+      <c r="O26" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="P26" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q26" s="51">
+        <v>635352</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="12" customHeight="1">
+      <c r="A27" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="51">
+        <v>5</v>
+      </c>
+      <c r="C27" s="51">
+        <v>440</v>
+      </c>
+      <c r="D27" s="52">
+        <v>6825280.2999999998</v>
+      </c>
+      <c r="E27" s="51">
+        <v>1322729</v>
+      </c>
+      <c r="F27" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G27" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H27" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I27" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J27" s="51">
+        <v>4</v>
+      </c>
+      <c r="K27" s="51">
+        <v>439</v>
+      </c>
+      <c r="L27" s="52">
+        <v>6824958.4000000004</v>
+      </c>
+      <c r="M27" s="51">
+        <v>1325749</v>
+      </c>
+      <c r="N27" s="51">
+        <v>1</v>
+      </c>
+      <c r="O27" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="P27" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q27" s="51">
+        <v>26825</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="33.75" customHeight="1">
+      <c r="A28" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="D28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="K28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="L28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="M28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="N28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q28" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="33.75">
+      <c r="A29" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="51">
+        <v>4</v>
+      </c>
+      <c r="C29" s="51">
+        <v>439</v>
+      </c>
+      <c r="D29" s="52">
+        <v>6825280.2999999998</v>
+      </c>
+      <c r="E29" s="51">
+        <v>1322729</v>
+      </c>
+      <c r="F29" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G29" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H29" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I29" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J29" s="51">
+        <v>3</v>
+      </c>
+      <c r="K29" s="51">
+        <v>438</v>
+      </c>
+      <c r="L29" s="52">
+        <v>6824958.4000000004</v>
+      </c>
+      <c r="M29" s="51">
+        <v>1325749</v>
+      </c>
+      <c r="N29" s="51">
+        <v>1</v>
+      </c>
+      <c r="O29" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="P29" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q29" s="51">
+        <v>26825</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="24" customHeight="1">
+      <c r="A30" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="D30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="K30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="L30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="M30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="N30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q30" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="22.5">
+      <c r="A31" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" s="51">
+        <v>1</v>
+      </c>
+      <c r="C31" s="51">
+        <v>1</v>
+      </c>
+      <c r="D31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J31" s="51">
+        <v>1</v>
+      </c>
+      <c r="K31" s="51">
+        <v>1</v>
+      </c>
+      <c r="L31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="M31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="N31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q31" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="22.5">
+      <c r="A32" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B32" s="51">
+        <v>21</v>
+      </c>
+      <c r="C32" s="51">
+        <v>11541</v>
+      </c>
+      <c r="D32" s="52">
+        <v>143076484.80000001</v>
+      </c>
+      <c r="E32" s="51">
+        <v>1133584</v>
+      </c>
+      <c r="F32" s="51">
+        <v>2</v>
+      </c>
+      <c r="G32" s="51">
+        <v>349</v>
+      </c>
+      <c r="H32" s="52">
+        <v>4352738</v>
+      </c>
+      <c r="I32" s="51">
+        <v>1051386</v>
+      </c>
+      <c r="J32" s="51">
+        <v>17</v>
+      </c>
+      <c r="K32" s="51">
+        <v>11023</v>
+      </c>
+      <c r="L32" s="52">
+        <v>135555032.69999999</v>
+      </c>
+      <c r="M32" s="51">
+        <v>1128835</v>
+      </c>
+      <c r="N32" s="51">
+        <v>2</v>
+      </c>
+      <c r="O32" s="51">
+        <v>169</v>
+      </c>
+      <c r="P32" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q32" s="51">
+        <v>1590720</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A33" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="51">
+        <v>18</v>
+      </c>
+      <c r="C33" s="51">
+        <v>11334</v>
+      </c>
+      <c r="D33" s="52">
+        <v>141852103.69999999</v>
+      </c>
+      <c r="E33" s="51">
+        <v>1146335</v>
+      </c>
+      <c r="F33" s="51">
+        <v>2</v>
+      </c>
+      <c r="G33" s="51">
+        <v>349</v>
+      </c>
+      <c r="H33" s="52">
+        <v>4352738</v>
+      </c>
+      <c r="I33" s="51">
+        <v>1051386</v>
+      </c>
+      <c r="J33" s="51">
+        <v>14</v>
+      </c>
+      <c r="K33" s="51">
+        <v>10816</v>
+      </c>
+      <c r="L33" s="52">
+        <v>134330651.59999999</v>
+      </c>
+      <c r="M33" s="51">
+        <v>1142151</v>
+      </c>
+      <c r="N33" s="51">
+        <v>2</v>
+      </c>
+      <c r="O33" s="51">
+        <v>169</v>
+      </c>
+      <c r="P33" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q33" s="51">
+        <v>1590720</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="33.75">
+      <c r="A34" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="51">
+        <v>3</v>
+      </c>
+      <c r="C34" s="51">
+        <v>207</v>
+      </c>
+      <c r="D34" s="52">
+        <v>1224381.1000000001</v>
+      </c>
+      <c r="E34" s="51">
+        <v>495300</v>
+      </c>
+      <c r="F34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J34" s="51">
+        <v>3</v>
+      </c>
+      <c r="K34" s="51">
+        <v>207</v>
+      </c>
+      <c r="L34" s="52">
+        <v>1224381.1000000001</v>
+      </c>
+      <c r="M34" s="51">
+        <v>495300</v>
+      </c>
+      <c r="N34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q34" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="33.75">
+      <c r="A35" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="51">
+        <v>391</v>
+      </c>
+      <c r="C35" s="51">
+        <v>90859</v>
+      </c>
+      <c r="D35" s="52">
+        <v>583776359</v>
+      </c>
+      <c r="E35" s="51">
+        <v>553889</v>
+      </c>
+      <c r="F35" s="51">
+        <v>113</v>
+      </c>
+      <c r="G35" s="51">
+        <v>53095</v>
+      </c>
+      <c r="H35" s="52">
+        <v>365091902.39999998</v>
+      </c>
+      <c r="I35" s="51">
+        <v>587830</v>
+      </c>
+      <c r="J35" s="51">
+        <v>240</v>
+      </c>
+      <c r="K35" s="51">
+        <v>29331</v>
+      </c>
+      <c r="L35" s="52">
+        <v>180928735</v>
+      </c>
+      <c r="M35" s="51">
+        <v>536696</v>
+      </c>
+      <c r="N35" s="51">
+        <v>38</v>
+      </c>
+      <c r="O35" s="51">
+        <v>8433</v>
+      </c>
+      <c r="P35" s="52">
+        <v>37755721.600000001</v>
+      </c>
+      <c r="Q35" s="51">
+        <v>394274</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="22.5">
+      <c r="A36" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" s="51">
+        <v>78</v>
+      </c>
+      <c r="C36" s="51">
+        <v>5515</v>
+      </c>
+      <c r="D36" s="52">
+        <v>25539464.600000001</v>
+      </c>
+      <c r="E36" s="51">
+        <v>391373</v>
+      </c>
+      <c r="F36" s="51">
+        <v>19</v>
+      </c>
+      <c r="G36" s="51">
+        <v>1089</v>
+      </c>
+      <c r="H36" s="52">
+        <v>5351684.4000000004</v>
+      </c>
+      <c r="I36" s="51">
+        <v>414859</v>
+      </c>
+      <c r="J36" s="51">
+        <v>56</v>
+      </c>
+      <c r="K36" s="51">
+        <v>4196</v>
+      </c>
+      <c r="L36" s="52">
+        <v>19361628.5</v>
+      </c>
+      <c r="M36" s="51">
+        <v>390009</v>
+      </c>
+      <c r="N36" s="51">
+        <v>3</v>
+      </c>
+      <c r="O36" s="51">
+        <v>230</v>
+      </c>
+      <c r="P36" s="52">
+        <v>826151.7</v>
+      </c>
+      <c r="Q36" s="51">
+        <v>304628</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A37" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="51">
+        <v>313</v>
+      </c>
+      <c r="C37" s="51">
+        <v>85344</v>
+      </c>
+      <c r="D37" s="52">
+        <v>558236894.39999998</v>
+      </c>
+      <c r="E37" s="51">
+        <v>564615</v>
+      </c>
+      <c r="F37" s="51">
+        <v>94</v>
+      </c>
+      <c r="G37" s="51">
+        <v>52006</v>
+      </c>
+      <c r="H37" s="52">
+        <v>359740218</v>
+      </c>
+      <c r="I37" s="51">
+        <v>591499</v>
+      </c>
+      <c r="J37" s="51">
+        <v>184</v>
+      </c>
+      <c r="K37" s="51">
+        <v>25135</v>
+      </c>
+      <c r="L37" s="52">
+        <v>161567106.5</v>
+      </c>
+      <c r="M37" s="51">
+        <v>562027</v>
+      </c>
+      <c r="N37" s="51">
+        <v>35</v>
+      </c>
+      <c r="O37" s="51">
+        <v>8203</v>
+      </c>
+      <c r="P37" s="52">
+        <v>36929569.899999999</v>
+      </c>
+      <c r="Q37" s="51">
+        <v>396887</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="22.5">
+      <c r="A38" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="51">
+        <v>144</v>
+      </c>
+      <c r="C38" s="51">
+        <v>17683</v>
+      </c>
+      <c r="D38" s="52">
+        <v>48455400.5</v>
+      </c>
+      <c r="E38" s="51">
+        <v>284363</v>
+      </c>
+      <c r="F38" s="51">
+        <v>100</v>
+      </c>
+      <c r="G38" s="51">
+        <v>15826</v>
+      </c>
+      <c r="H38" s="52">
+        <v>38632830.700000003</v>
+      </c>
+      <c r="I38" s="51">
+        <v>259169</v>
+      </c>
+      <c r="J38" s="51">
+        <v>25</v>
+      </c>
+      <c r="K38" s="51">
+        <v>1351</v>
+      </c>
+      <c r="L38" s="52">
+        <v>6745740.4000000004</v>
+      </c>
+      <c r="M38" s="51">
+        <v>432752</v>
+      </c>
+      <c r="N38" s="51">
+        <v>19</v>
+      </c>
+      <c r="O38" s="51">
+        <v>506</v>
+      </c>
+      <c r="P38" s="52">
+        <v>3076829.4</v>
+      </c>
+      <c r="Q38" s="51">
+        <v>535287</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="35.25" customHeight="1">
+      <c r="A39" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="B39" s="51">
+        <v>98</v>
+      </c>
+      <c r="C39" s="51">
+        <v>15763</v>
+      </c>
+      <c r="D39" s="52">
+        <v>38262125.799999997</v>
+      </c>
+      <c r="E39" s="51">
+        <v>257949</v>
+      </c>
+      <c r="F39" s="51">
+        <v>98</v>
+      </c>
+      <c r="G39" s="51">
+        <v>15763</v>
+      </c>
+      <c r="H39" s="52">
+        <v>38262125.799999997</v>
+      </c>
+      <c r="I39" s="51">
+        <v>257949</v>
+      </c>
+      <c r="J39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="K39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="L39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="M39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="N39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q39" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" ht="22.5">
+      <c r="A40" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B40" s="51">
+        <v>46</v>
+      </c>
+      <c r="C40" s="51">
+        <v>1920</v>
+      </c>
+      <c r="D40" s="52">
+        <v>10193274.699999999</v>
+      </c>
+      <c r="E40" s="51">
+        <v>461903</v>
+      </c>
+      <c r="F40" s="51">
+        <v>2</v>
+      </c>
+      <c r="G40" s="51">
+        <v>63</v>
+      </c>
+      <c r="H40" s="52">
+        <v>370704.9</v>
+      </c>
+      <c r="I40" s="51">
+        <v>506427</v>
+      </c>
+      <c r="J40" s="51">
+        <v>25</v>
+      </c>
+      <c r="K40" s="51">
+        <v>1351</v>
+      </c>
+      <c r="L40" s="52">
+        <v>6745740.4000000004</v>
+      </c>
+      <c r="M40" s="51">
+        <v>432752</v>
+      </c>
+      <c r="N40" s="51">
+        <v>19</v>
+      </c>
+      <c r="O40" s="51">
+        <v>506</v>
+      </c>
+      <c r="P40" s="52">
+        <v>3076829.4</v>
+      </c>
+      <c r="Q40" s="51">
+        <v>535287</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="22.5">
+      <c r="A41" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B41" s="51">
+        <v>223</v>
+      </c>
+      <c r="C41" s="51">
+        <v>37804</v>
+      </c>
+      <c r="D41" s="52">
+        <v>153100126.90000001</v>
+      </c>
+      <c r="E41" s="51">
+        <v>356448</v>
+      </c>
+      <c r="F41" s="51">
+        <v>7</v>
+      </c>
+      <c r="G41" s="51">
+        <v>459</v>
+      </c>
+      <c r="H41" s="52">
+        <v>1421488.8</v>
+      </c>
+      <c r="I41" s="51">
+        <v>252574</v>
+      </c>
+      <c r="J41" s="51">
+        <v>166</v>
+      </c>
+      <c r="K41" s="51">
+        <v>27480</v>
+      </c>
+      <c r="L41" s="52">
+        <v>117668020.90000001</v>
+      </c>
+      <c r="M41" s="51">
+        <v>376605</v>
+      </c>
+      <c r="N41" s="51">
+        <v>50</v>
+      </c>
+      <c r="O41" s="51">
+        <v>9865</v>
+      </c>
+      <c r="P41" s="52">
+        <v>34010617.200000003</v>
+      </c>
+      <c r="Q41" s="51">
+        <v>305181</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" ht="22.5">
+      <c r="A42" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="51">
+        <v>70</v>
+      </c>
+      <c r="C42" s="51">
+        <v>8668</v>
+      </c>
+      <c r="D42" s="52">
+        <v>41430652.799999997</v>
+      </c>
+      <c r="E42" s="51">
+        <v>418137</v>
+      </c>
+      <c r="F42" s="51">
+        <v>6</v>
+      </c>
+      <c r="G42" s="51">
+        <v>138</v>
+      </c>
+      <c r="H42" s="52">
+        <v>426222.8</v>
+      </c>
+      <c r="I42" s="51">
+        <v>239990</v>
+      </c>
+      <c r="J42" s="51">
+        <v>54</v>
+      </c>
+      <c r="K42" s="51">
+        <v>6433</v>
+      </c>
+      <c r="L42" s="52">
+        <v>32378538.699999999</v>
+      </c>
+      <c r="M42" s="51">
+        <v>440093</v>
+      </c>
+      <c r="N42" s="51">
+        <v>10</v>
+      </c>
+      <c r="O42" s="51">
+        <v>2097</v>
+      </c>
+      <c r="P42" s="52">
+        <v>8625891.3000000007</v>
+      </c>
+      <c r="Q42" s="51">
+        <v>363410</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="33.75">
+      <c r="A43" s="37" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="51">
+        <v>153</v>
+      </c>
+      <c r="C43" s="51">
+        <v>29136</v>
+      </c>
+      <c r="D43" s="52">
+        <v>111669474.09999999</v>
+      </c>
+      <c r="E43" s="51">
+        <v>337950</v>
+      </c>
+      <c r="F43" s="51">
+        <v>1</v>
+      </c>
+      <c r="G43" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="H43" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="I43" s="51">
+        <v>258376</v>
+      </c>
+      <c r="J43" s="51">
+        <v>112</v>
+      </c>
+      <c r="K43" s="51">
+        <v>21047</v>
+      </c>
+      <c r="L43" s="52">
+        <v>85289482.200000003</v>
+      </c>
+      <c r="M43" s="51">
+        <v>357051</v>
+      </c>
+      <c r="N43" s="51">
+        <v>40</v>
+      </c>
+      <c r="O43" s="51">
+        <v>7768</v>
+      </c>
+      <c r="P43" s="52">
+        <v>25384725.899999999</v>
+      </c>
+      <c r="Q43" s="51">
+        <v>289423</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17">
+      <c r="A44" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" s="51">
+        <v>827</v>
+      </c>
+      <c r="C44" s="51">
+        <v>72546</v>
+      </c>
+      <c r="D44" s="52">
+        <v>691534859.10000002</v>
+      </c>
+      <c r="E44" s="51">
+        <v>834522</v>
+      </c>
+      <c r="F44" s="51">
+        <v>176</v>
+      </c>
+      <c r="G44" s="51">
+        <v>21944</v>
+      </c>
+      <c r="H44" s="52">
+        <v>156098229.19999999</v>
+      </c>
+      <c r="I44" s="51">
+        <v>636657</v>
+      </c>
+      <c r="J44" s="51">
+        <v>509</v>
+      </c>
+      <c r="K44" s="51">
+        <v>41024</v>
+      </c>
+      <c r="L44" s="52">
+        <v>386560622.80000001</v>
+      </c>
+      <c r="M44" s="51">
+        <v>817246</v>
+      </c>
+      <c r="N44" s="51">
+        <v>142</v>
+      </c>
+      <c r="O44" s="51">
+        <v>9578</v>
+      </c>
+      <c r="P44" s="52">
+        <v>148876007.09999999</v>
+      </c>
+      <c r="Q44" s="51">
+        <v>1347636</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17">
+      <c r="A45" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B45" s="51">
+        <v>44</v>
+      </c>
+      <c r="C45" s="51">
+        <v>1318</v>
+      </c>
+      <c r="D45" s="52">
+        <v>9445082.3000000007</v>
+      </c>
+      <c r="E45" s="51">
+        <v>632201</v>
+      </c>
+      <c r="F45" s="51">
+        <v>28</v>
+      </c>
+      <c r="G45" s="51">
+        <v>995</v>
+      </c>
+      <c r="H45" s="52">
+        <v>4535911.9000000004</v>
+      </c>
+      <c r="I45" s="51">
+        <v>406007</v>
+      </c>
+      <c r="J45" s="51">
+        <v>12</v>
+      </c>
+      <c r="K45" s="51">
+        <v>303</v>
+      </c>
+      <c r="L45" s="52">
+        <v>4810445.3</v>
+      </c>
+      <c r="M45" s="51">
+        <v>1354292</v>
+      </c>
+      <c r="N45" s="51">
+        <v>4</v>
+      </c>
+      <c r="O45" s="51">
+        <v>20</v>
+      </c>
+      <c r="P45" s="52">
+        <v>98725.1</v>
+      </c>
+      <c r="Q45" s="51">
+        <v>457061</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" ht="57.75" customHeight="1">
+      <c r="A46" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" s="51">
+        <v>12</v>
+      </c>
+      <c r="C46" s="51">
+        <v>307</v>
+      </c>
+      <c r="D46" s="52">
+        <v>1323169.5</v>
+      </c>
+      <c r="E46" s="51">
+        <v>360340</v>
+      </c>
+      <c r="F46" s="51">
+        <v>2</v>
+      </c>
+      <c r="G46" s="51">
+        <v>214</v>
+      </c>
+      <c r="H46" s="52">
+        <v>907246</v>
+      </c>
+      <c r="I46" s="51">
+        <v>368799</v>
+      </c>
+      <c r="J46" s="51">
+        <v>8</v>
+      </c>
+      <c r="K46" s="51">
+        <v>83</v>
+      </c>
+      <c r="L46" s="52">
+        <v>292699.5</v>
+      </c>
+      <c r="M46" s="51">
+        <v>265126</v>
+      </c>
+      <c r="N46" s="51">
+        <v>2</v>
+      </c>
+      <c r="O46" s="51">
+        <v>10</v>
+      </c>
+      <c r="P46" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q46" s="51">
+        <v>1140963</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A47" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B47" s="51">
+        <v>60</v>
+      </c>
+      <c r="C47" s="51">
+        <v>5852</v>
+      </c>
+      <c r="D47" s="52">
+        <v>39083790.5</v>
+      </c>
+      <c r="E47" s="51">
+        <v>593690</v>
+      </c>
+      <c r="F47" s="51">
+        <v>50</v>
+      </c>
+      <c r="G47" s="51">
+        <v>4465</v>
+      </c>
+      <c r="H47" s="52">
+        <v>30958739.699999999</v>
+      </c>
+      <c r="I47" s="51">
+        <v>619125</v>
+      </c>
+      <c r="J47" s="51">
+        <v>10</v>
+      </c>
+      <c r="K47" s="51">
+        <v>1387</v>
+      </c>
+      <c r="L47" s="52">
+        <v>8125050.7999999998</v>
+      </c>
+      <c r="M47" s="51">
+        <v>513334</v>
+      </c>
+      <c r="N47" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O47" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P47" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q47" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17">
+      <c r="A48" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B48" s="51">
+        <v>161</v>
+      </c>
+      <c r="C48" s="51">
+        <v>34979</v>
+      </c>
+      <c r="D48" s="52">
+        <v>259587895.90000001</v>
+      </c>
+      <c r="E48" s="51">
+        <v>653170</v>
+      </c>
+      <c r="F48" s="51">
+        <v>29</v>
+      </c>
+      <c r="G48" s="51">
+        <v>7962</v>
+      </c>
+      <c r="H48" s="52">
+        <v>48937838.399999999</v>
+      </c>
+      <c r="I48" s="51">
+        <v>563826</v>
+      </c>
+      <c r="J48" s="51">
+        <v>127</v>
+      </c>
+      <c r="K48" s="51">
+        <v>22692</v>
+      </c>
+      <c r="L48" s="52">
+        <v>168113082.69999999</v>
+      </c>
+      <c r="M48" s="51">
+        <v>646788</v>
+      </c>
+      <c r="N48" s="51">
+        <v>5</v>
+      </c>
+      <c r="O48" s="51">
+        <v>4325</v>
+      </c>
+      <c r="P48" s="52">
+        <v>42536974.799999997</v>
+      </c>
+      <c r="Q48" s="51">
+        <v>838795</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="45">
+      <c r="A49" s="37" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="51">
+        <v>431</v>
+      </c>
+      <c r="C49" s="51">
+        <v>20052</v>
+      </c>
+      <c r="D49" s="52">
+        <v>297048950.60000002</v>
+      </c>
+      <c r="E49" s="51">
+        <v>1285192</v>
+      </c>
+      <c r="F49" s="51">
+        <v>44</v>
+      </c>
+      <c r="G49" s="51">
+        <v>3359</v>
+      </c>
+      <c r="H49" s="52">
+        <v>27541414.699999999</v>
+      </c>
+      <c r="I49" s="51">
+        <v>717673</v>
+      </c>
+      <c r="J49" s="51">
+        <v>296</v>
+      </c>
+      <c r="K49" s="51">
+        <v>12121</v>
+      </c>
+      <c r="L49" s="52">
+        <v>171893483.30000001</v>
+      </c>
+      <c r="M49" s="51">
+        <v>1220349</v>
+      </c>
+      <c r="N49" s="51">
+        <v>91</v>
+      </c>
+      <c r="O49" s="51">
+        <v>4572</v>
+      </c>
+      <c r="P49" s="52">
+        <v>97614052.599999994</v>
+      </c>
+      <c r="Q49" s="51">
+        <v>1880810</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" ht="24" customHeight="1">
+      <c r="A50" s="37" t="s">
+        <v>88</v>
+      </c>
+      <c r="B50" s="51">
+        <v>119</v>
+      </c>
+      <c r="C50" s="51">
+        <v>10038</v>
+      </c>
+      <c r="D50" s="52">
+        <v>85045970.299999997</v>
+      </c>
+      <c r="E50" s="51">
+        <v>735336</v>
+      </c>
+      <c r="F50" s="51">
+        <v>23</v>
+      </c>
+      <c r="G50" s="51">
+        <v>4949</v>
+      </c>
+      <c r="H50" s="52">
+        <v>43217078.5</v>
+      </c>
+      <c r="I50" s="51">
+        <v>766586</v>
+      </c>
+      <c r="J50" s="51">
+        <v>56</v>
+      </c>
+      <c r="K50" s="51">
+        <v>4438</v>
+      </c>
+      <c r="L50" s="52">
+        <v>33325861.199999999</v>
+      </c>
+      <c r="M50" s="51">
+        <v>644053</v>
+      </c>
+      <c r="N50" s="51">
+        <v>40</v>
+      </c>
+      <c r="O50" s="51">
+        <v>651</v>
+      </c>
+      <c r="P50" s="52">
+        <v>8503030.5999999996</v>
+      </c>
+      <c r="Q50" s="51">
+        <v>1128321</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A51" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="51">
+        <v>2492</v>
+      </c>
+      <c r="C51" s="51">
+        <v>105343</v>
+      </c>
+      <c r="D51" s="52">
+        <v>1048431163.1</v>
+      </c>
+      <c r="E51" s="51">
+        <v>920985</v>
+      </c>
+      <c r="F51" s="51">
+        <v>138</v>
+      </c>
+      <c r="G51" s="51">
+        <v>9299</v>
+      </c>
+      <c r="H51" s="52">
+        <v>132285501</v>
+      </c>
+      <c r="I51" s="51">
+        <v>1267977</v>
+      </c>
+      <c r="J51" s="51">
+        <v>1805</v>
+      </c>
+      <c r="K51" s="51">
+        <v>86986</v>
+      </c>
+      <c r="L51" s="52">
+        <v>820529102.79999995</v>
+      </c>
+      <c r="M51" s="51">
+        <v>883304</v>
+      </c>
+      <c r="N51" s="51">
+        <v>549</v>
+      </c>
+      <c r="O51" s="51">
+        <v>9058</v>
+      </c>
+      <c r="P51" s="52">
+        <v>95616559.299999997</v>
+      </c>
+      <c r="Q51" s="51">
+        <v>909594</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" ht="34.5" customHeight="1">
+      <c r="A52" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="51">
+        <v>2027</v>
+      </c>
+      <c r="C52" s="51">
+        <v>91866</v>
+      </c>
+      <c r="D52" s="52">
+        <v>848827979.20000005</v>
+      </c>
+      <c r="E52" s="51">
+        <v>865056</v>
+      </c>
+      <c r="F52" s="51">
+        <v>98</v>
+      </c>
+      <c r="G52" s="51">
+        <v>7228</v>
+      </c>
+      <c r="H52" s="52">
+        <v>112797132.7</v>
+      </c>
+      <c r="I52" s="51">
+        <v>1377860</v>
+      </c>
+      <c r="J52" s="51">
+        <v>1419</v>
+      </c>
+      <c r="K52" s="51">
+        <v>76922</v>
+      </c>
+      <c r="L52" s="52">
+        <v>677246885.60000002</v>
+      </c>
+      <c r="M52" s="51">
+        <v>834105</v>
+      </c>
+      <c r="N52" s="51">
+        <v>510</v>
+      </c>
+      <c r="O52" s="51">
+        <v>7716</v>
+      </c>
+      <c r="P52" s="52">
+        <v>58783960.899999999</v>
+      </c>
+      <c r="Q52" s="51">
+        <v>672339</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" ht="45.75" customHeight="1">
+      <c r="A53" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="B53" s="51">
+        <v>351</v>
+      </c>
+      <c r="C53" s="51">
+        <v>10255</v>
+      </c>
+      <c r="D53" s="52">
+        <v>140435182.19999999</v>
+      </c>
+      <c r="E53" s="51">
+        <v>1216142</v>
+      </c>
+      <c r="F53" s="51">
+        <v>39</v>
+      </c>
+      <c r="G53" s="51">
+        <v>2042</v>
+      </c>
+      <c r="H53" s="52">
+        <v>18280316.300000001</v>
+      </c>
+      <c r="I53" s="51">
+        <v>826117</v>
+      </c>
+      <c r="J53" s="51">
+        <v>308</v>
+      </c>
+      <c r="K53" s="51">
+        <v>8152</v>
+      </c>
+      <c r="L53" s="52">
+        <v>121241739.09999999</v>
+      </c>
+      <c r="M53" s="51">
+        <v>1309080</v>
+      </c>
+      <c r="N53" s="51">
+        <v>4</v>
+      </c>
+      <c r="O53" s="51">
+        <v>61</v>
+      </c>
+      <c r="P53" s="52">
+        <v>913126.8</v>
+      </c>
+      <c r="Q53" s="51">
+        <v>1247441</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="34.5" customHeight="1">
+      <c r="A54" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="B54" s="51">
+        <v>114</v>
+      </c>
+      <c r="C54" s="51">
+        <v>3222</v>
+      </c>
+      <c r="D54" s="52">
+        <v>59168001.700000003</v>
+      </c>
+      <c r="E54" s="51">
+        <v>1420123</v>
+      </c>
+      <c r="F54" s="51">
+        <v>1</v>
+      </c>
+      <c r="G54" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="H54" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="I54" s="51">
+        <v>3595393</v>
+      </c>
+      <c r="J54" s="51">
+        <v>78</v>
+      </c>
+      <c r="K54" s="51">
+        <v>1912</v>
+      </c>
+      <c r="L54" s="52">
+        <v>22040478.100000001</v>
+      </c>
+      <c r="M54" s="51">
+        <v>904336</v>
+      </c>
+      <c r="N54" s="51">
+        <v>35</v>
+      </c>
+      <c r="O54" s="51">
+        <v>1281</v>
+      </c>
+      <c r="P54" s="52">
+        <v>35919471.600000001</v>
+      </c>
+      <c r="Q54" s="51">
+        <v>2118393</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A55" s="36" t="s">
+        <v>91</v>
+      </c>
+      <c r="B55" s="51">
+        <v>4849</v>
+      </c>
+      <c r="C55" s="51">
+        <v>21270</v>
+      </c>
+      <c r="D55" s="52">
+        <v>80886654.5</v>
+      </c>
+      <c r="E55" s="51">
+        <v>356643</v>
+      </c>
+      <c r="F55" s="51">
+        <v>10</v>
+      </c>
+      <c r="G55" s="51">
+        <v>4433</v>
+      </c>
+      <c r="H55" s="52">
+        <v>19844586.600000001</v>
+      </c>
+      <c r="I55" s="51">
+        <v>386653</v>
+      </c>
+      <c r="J55" s="51">
+        <v>4823</v>
+      </c>
+      <c r="K55" s="51">
+        <v>15665</v>
+      </c>
+      <c r="L55" s="52">
+        <v>52653745.299999997</v>
+      </c>
+      <c r="M55" s="51">
+        <v>324759</v>
+      </c>
+      <c r="N55" s="51">
+        <v>16</v>
+      </c>
+      <c r="O55" s="51">
+        <v>1172</v>
+      </c>
+      <c r="P55" s="52">
+        <v>8388322.5999999996</v>
+      </c>
+      <c r="Q55" s="51">
+        <v>628621</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" ht="33.75">
+      <c r="A56" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="B56" s="51">
+        <v>8</v>
+      </c>
+      <c r="C56" s="51">
+        <v>25</v>
+      </c>
+      <c r="D56" s="52">
+        <v>53201</v>
+      </c>
+      <c r="E56" s="51">
+        <v>211115</v>
+      </c>
+      <c r="F56" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G56" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H56" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I56" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J56" s="51">
+        <v>6</v>
+      </c>
+      <c r="K56" s="51">
+        <v>21</v>
+      </c>
+      <c r="L56" s="52">
+        <v>37801</v>
+      </c>
+      <c r="M56" s="51">
+        <v>185299</v>
+      </c>
+      <c r="N56" s="51">
+        <v>2</v>
+      </c>
+      <c r="O56" s="51">
+        <v>4</v>
+      </c>
+      <c r="P56" s="52">
+        <v>15400</v>
+      </c>
+      <c r="Q56" s="51">
+        <v>320833</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" ht="35.25" customHeight="1">
+      <c r="A57" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="B57" s="51">
+        <v>104</v>
+      </c>
+      <c r="C57" s="51">
+        <v>9668</v>
+      </c>
+      <c r="D57" s="52">
+        <v>50378428.200000003</v>
+      </c>
+      <c r="E57" s="51">
+        <v>446000</v>
+      </c>
+      <c r="F57" s="51">
+        <v>3</v>
+      </c>
+      <c r="G57" s="51">
+        <v>747</v>
+      </c>
+      <c r="H57" s="52">
+        <v>4721096.5999999996</v>
+      </c>
+      <c r="I57" s="51">
+        <v>543404</v>
+      </c>
+      <c r="J57" s="51">
+        <v>90</v>
+      </c>
+      <c r="K57" s="51">
+        <v>7756</v>
+      </c>
+      <c r="L57" s="52">
+        <v>37284409</v>
+      </c>
+      <c r="M57" s="51">
+        <v>409845</v>
+      </c>
+      <c r="N57" s="51">
+        <v>11</v>
+      </c>
+      <c r="O57" s="51">
+        <v>1165</v>
+      </c>
+      <c r="P57" s="52">
+        <v>8372922.5999999996</v>
+      </c>
+      <c r="Q57" s="51">
+        <v>629732</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" ht="45">
+      <c r="A58" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="B58" s="51">
+        <v>4737</v>
+      </c>
+      <c r="C58" s="51">
+        <v>11577</v>
+      </c>
+      <c r="D58" s="52">
+        <v>30455025.300000001</v>
+      </c>
+      <c r="E58" s="51">
+        <v>268109</v>
+      </c>
+      <c r="F58" s="51">
+        <v>7</v>
+      </c>
+      <c r="G58" s="51">
+        <v>3686</v>
+      </c>
+      <c r="H58" s="52">
+        <v>15123490</v>
+      </c>
+      <c r="I58" s="51">
+        <v>354712</v>
+      </c>
+      <c r="J58" s="51">
+        <v>4727</v>
+      </c>
+      <c r="K58" s="51">
+        <v>7888</v>
+      </c>
+      <c r="L58" s="52">
+        <v>15331535.300000001</v>
+      </c>
+      <c r="M58" s="51">
+        <v>216071</v>
+      </c>
+      <c r="N58" s="51">
+        <v>3</v>
+      </c>
+      <c r="O58" s="51">
+        <v>3</v>
+      </c>
+      <c r="P58" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q58" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" ht="22.5">
+      <c r="A59" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B59" s="51">
+        <v>3107</v>
+      </c>
+      <c r="C59" s="51">
+        <v>75738</v>
+      </c>
+      <c r="D59" s="52">
+        <v>558973157</v>
+      </c>
+      <c r="E59" s="51">
+        <v>656257</v>
+      </c>
+      <c r="F59" s="51">
+        <v>475</v>
+      </c>
+      <c r="G59" s="51">
+        <v>33765</v>
+      </c>
+      <c r="H59" s="52">
+        <v>192945725.69999999</v>
+      </c>
+      <c r="I59" s="51">
+        <v>500929</v>
+      </c>
+      <c r="J59" s="51">
+        <v>2378</v>
+      </c>
+      <c r="K59" s="51">
+        <v>33817</v>
+      </c>
+      <c r="L59" s="52">
+        <v>234622334</v>
+      </c>
+      <c r="M59" s="51">
+        <v>625199</v>
+      </c>
+      <c r="N59" s="51">
+        <v>254</v>
+      </c>
+      <c r="O59" s="51">
+        <v>8156</v>
+      </c>
+      <c r="P59" s="52">
+        <v>131405097.3</v>
+      </c>
+      <c r="Q59" s="51">
+        <v>1439141</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" ht="24" customHeight="1">
+      <c r="A60" s="36" t="s">
+        <v>135</v>
+      </c>
+      <c r="B60" s="51">
+        <v>1994</v>
+      </c>
+      <c r="C60" s="51">
+        <v>8196</v>
+      </c>
+      <c r="D60" s="52">
+        <v>65186201.100000001</v>
+      </c>
+      <c r="E60" s="51">
+        <v>775362</v>
+      </c>
+      <c r="F60" s="51">
+        <v>5</v>
+      </c>
+      <c r="G60" s="51">
+        <v>419</v>
+      </c>
+      <c r="H60" s="52">
+        <v>3599843</v>
+      </c>
+      <c r="I60" s="51">
+        <v>842660</v>
+      </c>
+      <c r="J60" s="51">
+        <v>1860</v>
+      </c>
+      <c r="K60" s="51">
+        <v>6078</v>
+      </c>
+      <c r="L60" s="52">
+        <v>30719525</v>
+      </c>
+      <c r="M60" s="51">
+        <v>503929</v>
+      </c>
+      <c r="N60" s="51">
+        <v>129</v>
+      </c>
+      <c r="O60" s="51">
+        <v>1699</v>
+      </c>
+      <c r="P60" s="52">
+        <v>30866833.100000001</v>
+      </c>
+      <c r="Q60" s="51">
+        <v>1638367</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" ht="34.5" customHeight="1">
+      <c r="A61" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="B61" s="51">
+        <v>262</v>
+      </c>
+      <c r="C61" s="51">
+        <v>9366</v>
+      </c>
+      <c r="D61" s="52">
+        <v>136178516.09999999</v>
+      </c>
+      <c r="E61" s="51">
+        <v>1306344</v>
+      </c>
+      <c r="F61" s="51">
+        <v>33</v>
+      </c>
+      <c r="G61" s="51">
+        <v>3724</v>
+      </c>
+      <c r="H61" s="52">
+        <v>37579368.299999997</v>
+      </c>
+      <c r="I61" s="51">
+        <v>919440</v>
+      </c>
+      <c r="J61" s="51">
+        <v>182</v>
+      </c>
+      <c r="K61" s="51">
+        <v>3680</v>
+      </c>
+      <c r="L61" s="52">
+        <v>43342165.5</v>
+      </c>
+      <c r="M61" s="51">
+        <v>1063872</v>
+      </c>
+      <c r="N61" s="51">
+        <v>47</v>
+      </c>
+      <c r="O61" s="51">
+        <v>1962</v>
+      </c>
+      <c r="P61" s="52">
+        <v>55256982.299999997</v>
+      </c>
+      <c r="Q61" s="51">
+        <v>2441542</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" ht="45">
+      <c r="A62" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="B62" s="51">
+        <v>399</v>
+      </c>
+      <c r="C62" s="51">
+        <v>28530</v>
+      </c>
+      <c r="D62" s="52">
+        <v>198439291</v>
+      </c>
+      <c r="E62" s="51">
+        <v>615751</v>
+      </c>
+      <c r="F62" s="51">
+        <v>162</v>
+      </c>
+      <c r="G62" s="51">
+        <v>7878</v>
+      </c>
+      <c r="H62" s="52">
+        <v>46642725.700000003</v>
+      </c>
+      <c r="I62" s="51">
+        <v>524689</v>
+      </c>
+      <c r="J62" s="51">
+        <v>177</v>
+      </c>
+      <c r="K62" s="51">
+        <v>16801</v>
+      </c>
+      <c r="L62" s="52">
+        <v>113542802.40000001</v>
+      </c>
+      <c r="M62" s="51">
+        <v>595838</v>
+      </c>
+      <c r="N62" s="51">
+        <v>60</v>
+      </c>
+      <c r="O62" s="51">
+        <v>3851</v>
+      </c>
+      <c r="P62" s="52">
+        <v>38253762.899999999</v>
+      </c>
+      <c r="Q62" s="51">
+        <v>893446</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" ht="22.5">
+      <c r="A63" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="B63" s="51">
+        <v>173</v>
+      </c>
+      <c r="C63" s="51">
+        <v>11284</v>
+      </c>
+      <c r="D63" s="52">
+        <v>72348079.400000006</v>
+      </c>
+      <c r="E63" s="51">
+        <v>560212</v>
+      </c>
+      <c r="F63" s="51">
+        <v>103</v>
+      </c>
+      <c r="G63" s="51">
+        <v>8566</v>
+      </c>
+      <c r="H63" s="52">
+        <v>53027260.700000003</v>
+      </c>
+      <c r="I63" s="51">
+        <v>543669</v>
+      </c>
+      <c r="J63" s="51">
+        <v>68</v>
+      </c>
+      <c r="K63" s="51">
+        <v>2604</v>
+      </c>
+      <c r="L63" s="52">
+        <v>18186947.600000001</v>
+      </c>
+      <c r="M63" s="51">
+        <v>600467</v>
+      </c>
+      <c r="N63" s="51">
+        <v>2</v>
+      </c>
+      <c r="O63" s="51">
+        <v>114</v>
+      </c>
+      <c r="P63" s="52">
+        <v>1133871.1000000001</v>
+      </c>
+      <c r="Q63" s="51">
+        <v>858993</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" ht="33.75">
+      <c r="A64" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B64" s="51">
+        <v>35</v>
+      </c>
+      <c r="C64" s="51">
+        <v>1916</v>
+      </c>
+      <c r="D64" s="52">
+        <v>12343878.9</v>
+      </c>
+      <c r="E64" s="51">
+        <v>579199</v>
+      </c>
+      <c r="F64" s="51">
+        <v>3</v>
+      </c>
+      <c r="G64" s="51">
+        <v>94</v>
+      </c>
+      <c r="H64" s="52">
+        <v>565036.30000000005</v>
+      </c>
+      <c r="I64" s="51">
+        <v>506305</v>
+      </c>
+      <c r="J64" s="51">
+        <v>23</v>
+      </c>
+      <c r="K64" s="51">
+        <v>1312</v>
+      </c>
+      <c r="L64" s="52">
+        <v>5991446.5</v>
+      </c>
+      <c r="M64" s="51">
+        <v>408582</v>
+      </c>
+      <c r="N64" s="51">
+        <v>9</v>
+      </c>
+      <c r="O64" s="51">
+        <v>510</v>
+      </c>
+      <c r="P64" s="52">
+        <v>5787396.0999999996</v>
+      </c>
+      <c r="Q64" s="51">
+        <v>1046167</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" ht="33.75">
+      <c r="A65" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B65" s="51">
+        <v>128</v>
+      </c>
+      <c r="C65" s="51">
+        <v>8329</v>
+      </c>
+      <c r="D65" s="52">
+        <v>47837756.100000001</v>
+      </c>
+      <c r="E65" s="51">
+        <v>498497</v>
+      </c>
+      <c r="F65" s="51">
+        <v>56</v>
+      </c>
+      <c r="G65" s="51">
+        <v>4980</v>
+      </c>
+      <c r="H65" s="52">
+        <v>24923627.899999999</v>
+      </c>
+      <c r="I65" s="51">
+        <v>430638</v>
+      </c>
+      <c r="J65" s="51">
+        <v>65</v>
+      </c>
+      <c r="K65" s="51">
+        <v>3329</v>
+      </c>
+      <c r="L65" s="52">
+        <v>22807876.399999999</v>
+      </c>
+      <c r="M65" s="51">
+        <v>601474</v>
+      </c>
+      <c r="N65" s="51">
+        <v>7</v>
+      </c>
+      <c r="O65" s="51">
+        <v>20</v>
+      </c>
+      <c r="P65" s="52">
+        <v>106251.8</v>
+      </c>
+      <c r="Q65" s="51">
+        <v>632451</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17">
+      <c r="A66" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B66" s="51">
+        <v>116</v>
+      </c>
+      <c r="C66" s="51">
+        <v>8117</v>
+      </c>
+      <c r="D66" s="52">
+        <v>26639434.399999999</v>
+      </c>
+      <c r="E66" s="51">
+        <v>281149</v>
+      </c>
+      <c r="F66" s="51">
+        <v>113</v>
+      </c>
+      <c r="G66" s="51">
+        <v>8104</v>
+      </c>
+      <c r="H66" s="52">
+        <v>26607863.800000001</v>
+      </c>
+      <c r="I66" s="51">
+        <v>281243</v>
+      </c>
+      <c r="J66" s="51">
+        <v>3</v>
+      </c>
+      <c r="K66" s="51">
+        <v>13</v>
+      </c>
+      <c r="L66" s="52">
+        <v>31570.6</v>
+      </c>
+      <c r="M66" s="51">
+        <v>219240</v>
+      </c>
+      <c r="N66" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O66" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P66" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q66" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" ht="34.5" customHeight="1">
+      <c r="A67" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="B67" s="51">
+        <v>1870</v>
+      </c>
+      <c r="C67" s="51">
+        <v>132630</v>
+      </c>
+      <c r="D67" s="52">
+        <v>566027106</v>
+      </c>
+      <c r="E67" s="51">
+        <v>364301</v>
+      </c>
+      <c r="F67" s="51">
+        <v>54</v>
+      </c>
+      <c r="G67" s="51">
+        <v>12272</v>
+      </c>
+      <c r="H67" s="52">
+        <v>61288265.200000003</v>
+      </c>
+      <c r="I67" s="51">
+        <v>434706</v>
+      </c>
+      <c r="J67" s="51">
+        <v>1782</v>
+      </c>
+      <c r="K67" s="51">
+        <v>115388</v>
+      </c>
+      <c r="L67" s="52">
+        <v>461093001.80000001</v>
+      </c>
+      <c r="M67" s="51">
+        <v>340307</v>
+      </c>
+      <c r="N67" s="51">
+        <v>34</v>
+      </c>
+      <c r="O67" s="51">
+        <v>4970</v>
+      </c>
+      <c r="P67" s="52">
+        <v>43645839</v>
+      </c>
+      <c r="Q67" s="51">
+        <v>754909</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17">
+      <c r="A68" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B68" s="51">
+        <v>35</v>
+      </c>
+      <c r="C68" s="51">
+        <v>4153</v>
+      </c>
+      <c r="D68" s="52">
+        <v>32630089.399999999</v>
+      </c>
+      <c r="E68" s="51">
+        <v>663861</v>
+      </c>
+      <c r="F68" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G68" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H68" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I68" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J68" s="51">
+        <v>28</v>
+      </c>
+      <c r="K68" s="51">
+        <v>3947</v>
+      </c>
+      <c r="L68" s="52">
+        <v>30030966.899999999</v>
+      </c>
+      <c r="M68" s="51">
+        <v>642017</v>
+      </c>
+      <c r="N68" s="51">
+        <v>7</v>
+      </c>
+      <c r="O68" s="51">
+        <v>206</v>
+      </c>
+      <c r="P68" s="52">
+        <v>2599122.5</v>
+      </c>
+      <c r="Q68" s="51">
+        <v>1093907</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" ht="22.5">
+      <c r="A69" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B69" s="51">
+        <v>87</v>
+      </c>
+      <c r="C69" s="51">
+        <v>26637</v>
+      </c>
+      <c r="D69" s="52">
+        <v>204304290.09999999</v>
+      </c>
+      <c r="E69" s="51">
+        <v>663395</v>
+      </c>
+      <c r="F69" s="51">
+        <v>1</v>
+      </c>
+      <c r="G69" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="H69" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="I69" s="51">
+        <v>237186</v>
+      </c>
+      <c r="J69" s="51">
+        <v>72</v>
+      </c>
+      <c r="K69" s="51">
+        <v>23020</v>
+      </c>
+      <c r="L69" s="52">
+        <v>172642824.90000001</v>
+      </c>
+      <c r="M69" s="51">
+        <v>648380</v>
+      </c>
+      <c r="N69" s="51">
+        <v>14</v>
+      </c>
+      <c r="O69" s="51">
+        <v>3604</v>
+      </c>
+      <c r="P69" s="52">
+        <v>31624464.199999999</v>
+      </c>
+      <c r="Q69" s="51">
+        <v>761228</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" ht="33.75" customHeight="1">
+      <c r="A70" s="37" t="s">
+        <v>104</v>
+      </c>
+      <c r="B70" s="51">
+        <v>26</v>
+      </c>
+      <c r="C70" s="51">
+        <v>879</v>
+      </c>
+      <c r="D70" s="52">
+        <v>6339231.4000000004</v>
+      </c>
+      <c r="E70" s="51">
+        <v>657870</v>
+      </c>
+      <c r="F70" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G70" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H70" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I70" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J70" s="51">
+        <v>23</v>
+      </c>
+      <c r="K70" s="51">
+        <v>875</v>
+      </c>
+      <c r="L70" s="52">
+        <v>6334412.5999999996</v>
+      </c>
+      <c r="M70" s="51">
+        <v>659835</v>
+      </c>
+      <c r="N70" s="51">
+        <v>3</v>
+      </c>
+      <c r="O70" s="51">
+        <v>4</v>
+      </c>
+      <c r="P70" s="52">
+        <v>4818.8</v>
+      </c>
+      <c r="Q70" s="51">
+        <v>133856</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" ht="34.5" customHeight="1">
+      <c r="A71" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B71" s="51">
+        <v>952</v>
+      </c>
+      <c r="C71" s="51">
+        <v>69781</v>
+      </c>
+      <c r="D71" s="52">
+        <v>181338273.40000001</v>
+      </c>
+      <c r="E71" s="51">
+        <v>219182</v>
+      </c>
+      <c r="F71" s="51">
+        <v>6</v>
+      </c>
+      <c r="G71" s="51">
+        <v>2953</v>
+      </c>
+      <c r="H71" s="52">
+        <v>16402429</v>
+      </c>
+      <c r="I71" s="51">
+        <v>465713</v>
+      </c>
+      <c r="J71" s="51">
+        <v>946</v>
+      </c>
+      <c r="K71" s="51">
+        <v>66828</v>
+      </c>
+      <c r="L71" s="52">
+        <v>164935844.40000001</v>
+      </c>
+      <c r="M71" s="51">
+        <v>208221</v>
+      </c>
+      <c r="N71" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O71" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P71" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q71" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" ht="35.25" customHeight="1">
+      <c r="A72" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B72" s="51">
+        <v>570</v>
+      </c>
+      <c r="C72" s="51">
+        <v>22162</v>
+      </c>
+      <c r="D72" s="52">
+        <v>87603469.799999997</v>
+      </c>
+      <c r="E72" s="51">
+        <v>342206</v>
+      </c>
+      <c r="F72" s="51">
+        <v>33</v>
+      </c>
+      <c r="G72" s="51">
+        <v>7603</v>
+      </c>
+      <c r="H72" s="52">
+        <v>35785856.299999997</v>
+      </c>
+      <c r="I72" s="51">
+        <v>410709</v>
+      </c>
+      <c r="J72" s="51">
+        <v>534</v>
+      </c>
+      <c r="K72" s="51">
+        <v>13861</v>
+      </c>
+      <c r="L72" s="52">
+        <v>48291511.799999997</v>
+      </c>
+      <c r="M72" s="51">
+        <v>301377</v>
+      </c>
+      <c r="N72" s="51">
+        <v>3</v>
+      </c>
+      <c r="O72" s="51">
+        <v>698</v>
+      </c>
+      <c r="P72" s="52">
+        <v>3526101.7</v>
+      </c>
+      <c r="Q72" s="51">
+        <v>408681</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" ht="57.75" customHeight="1">
+      <c r="A73" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B73" s="51">
+        <v>200</v>
+      </c>
+      <c r="C73" s="51">
+        <v>9018</v>
+      </c>
+      <c r="D73" s="52">
+        <v>53811751.899999999</v>
+      </c>
+      <c r="E73" s="51">
+        <v>519198</v>
+      </c>
+      <c r="F73" s="51">
+        <v>14</v>
+      </c>
+      <c r="G73" s="51">
+        <v>1703</v>
+      </c>
+      <c r="H73" s="52">
+        <v>9062978.9000000004</v>
+      </c>
+      <c r="I73" s="51">
+        <v>490421</v>
+      </c>
+      <c r="J73" s="51">
+        <v>179</v>
+      </c>
+      <c r="K73" s="51">
+        <v>6857</v>
+      </c>
+      <c r="L73" s="52">
+        <v>38857441.200000003</v>
+      </c>
+      <c r="M73" s="51">
+        <v>486131</v>
+      </c>
+      <c r="N73" s="51">
+        <v>7</v>
+      </c>
+      <c r="O73" s="51">
+        <v>458</v>
+      </c>
+      <c r="P73" s="52">
+        <v>5891331.7999999998</v>
+      </c>
+      <c r="Q73" s="51">
+        <v>1126019</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" ht="33.75">
+      <c r="A74" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B74" s="51">
+        <v>10593</v>
+      </c>
+      <c r="C74" s="51">
+        <v>437475</v>
+      </c>
+      <c r="D74" s="52">
+        <v>1877602176.4000001</v>
+      </c>
+      <c r="E74" s="51">
+        <v>370822</v>
+      </c>
+      <c r="F74" s="51">
+        <v>10498</v>
+      </c>
+      <c r="G74" s="51">
+        <v>429597</v>
+      </c>
+      <c r="H74" s="52">
+        <v>1849311338</v>
+      </c>
+      <c r="I74" s="51">
+        <v>372051</v>
+      </c>
+      <c r="J74" s="51">
+        <v>95</v>
+      </c>
+      <c r="K74" s="51">
+        <v>7878</v>
+      </c>
+      <c r="L74" s="52">
+        <v>28290838.399999999</v>
+      </c>
+      <c r="M74" s="51">
+        <v>304950</v>
+      </c>
+      <c r="N74" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O74" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P74" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q74" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" ht="57.75" customHeight="1">
+      <c r="A75" s="38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B75" s="51">
+        <v>8567</v>
+      </c>
+      <c r="C75" s="51">
+        <v>216264</v>
+      </c>
+      <c r="D75" s="52">
+        <v>947618228.89999998</v>
+      </c>
+      <c r="E75" s="51">
+        <v>381211</v>
+      </c>
+      <c r="F75" s="51">
+        <v>8562</v>
+      </c>
+      <c r="G75" s="51">
+        <v>216172</v>
+      </c>
+      <c r="H75" s="52">
+        <v>947143283.39999998</v>
+      </c>
+      <c r="I75" s="51">
+        <v>381176</v>
+      </c>
+      <c r="J75" s="51">
+        <v>5</v>
+      </c>
+      <c r="K75" s="51">
+        <v>92</v>
+      </c>
+      <c r="L75" s="52">
+        <v>474945.5</v>
+      </c>
+      <c r="M75" s="51">
+        <v>465633</v>
+      </c>
+      <c r="N75" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O75" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P75" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q75" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" ht="22.5" customHeight="1">
+      <c r="A76" s="38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B76" s="51">
+        <v>1983</v>
+      </c>
+      <c r="C76" s="51">
+        <v>219831</v>
+      </c>
+      <c r="D76" s="52">
+        <v>913367865.70000005</v>
+      </c>
+      <c r="E76" s="51">
+        <v>356529</v>
+      </c>
+      <c r="F76" s="51">
+        <v>1893</v>
+      </c>
+      <c r="G76" s="51">
+        <v>212045</v>
+      </c>
+      <c r="H76" s="52">
+        <v>885551972.79999995</v>
+      </c>
+      <c r="I76" s="51">
+        <v>358511</v>
+      </c>
+      <c r="J76" s="51">
+        <v>90</v>
+      </c>
+      <c r="K76" s="51">
+        <v>7786</v>
+      </c>
+      <c r="L76" s="52">
+        <v>27815892.899999999</v>
+      </c>
+      <c r="M76" s="51">
+        <v>303164</v>
+      </c>
+      <c r="N76" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O76" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P76" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q76" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="33.75">
+      <c r="A77" s="38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B77" s="51">
+        <v>43</v>
+      </c>
+      <c r="C77" s="51">
+        <v>1380</v>
+      </c>
+      <c r="D77" s="52">
+        <v>16616081.800000001</v>
+      </c>
+      <c r="E77" s="51">
+        <v>1057810</v>
+      </c>
+      <c r="F77" s="51">
+        <v>43</v>
+      </c>
+      <c r="G77" s="51">
+        <v>1380</v>
+      </c>
+      <c r="H77" s="52">
+        <v>16616081.800000001</v>
+      </c>
+      <c r="I77" s="51">
+        <v>1057810</v>
+      </c>
+      <c r="J77" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="K77" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="L77" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="M77" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="N77" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O77" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P77" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q77" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17">
+      <c r="A78" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="B78" s="51">
+        <v>26490</v>
+      </c>
+      <c r="C78" s="51">
+        <v>1164810</v>
+      </c>
+      <c r="D78" s="52">
+        <v>4325444833.3999996</v>
+      </c>
+      <c r="E78" s="51">
+        <v>322678</v>
+      </c>
+      <c r="F78" s="51">
+        <v>11987</v>
+      </c>
+      <c r="G78" s="51">
+        <v>952005</v>
+      </c>
+      <c r="H78" s="52">
+        <v>3709103460.1999998</v>
+      </c>
+      <c r="I78" s="51">
+        <v>337303</v>
+      </c>
+      <c r="J78" s="51">
+        <v>13979</v>
+      </c>
+      <c r="K78" s="51">
+        <v>210244</v>
+      </c>
+      <c r="L78" s="52">
+        <v>602952685.79999995</v>
+      </c>
+      <c r="M78" s="51">
+        <v>253319</v>
+      </c>
+      <c r="N78" s="51">
+        <v>524</v>
+      </c>
+      <c r="O78" s="51">
+        <v>2561</v>
+      </c>
+      <c r="P78" s="52">
+        <v>13388687.4</v>
+      </c>
+      <c r="Q78" s="51">
+        <v>473969</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A79" s="38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B79" s="51">
+        <v>9369</v>
+      </c>
+      <c r="C79" s="51">
+        <v>219782</v>
+      </c>
+      <c r="D79" s="52">
+        <v>534888423</v>
+      </c>
+      <c r="E79" s="51">
+        <v>211412</v>
+      </c>
+      <c r="F79" s="51">
+        <v>2592</v>
+      </c>
+      <c r="G79" s="51">
+        <v>118166</v>
+      </c>
+      <c r="H79" s="52">
+        <v>346213793.39999998</v>
+      </c>
+      <c r="I79" s="51">
+        <v>254294</v>
+      </c>
+      <c r="J79" s="51">
+        <v>6752</v>
+      </c>
+      <c r="K79" s="51">
+        <v>101348</v>
+      </c>
+      <c r="L79" s="52">
+        <v>187883316.90000001</v>
+      </c>
+      <c r="M79" s="51">
+        <v>161196</v>
+      </c>
+      <c r="N79" s="51">
+        <v>25</v>
+      </c>
+      <c r="O79" s="51">
+        <v>268</v>
+      </c>
+      <c r="P79" s="52">
+        <v>791312.7</v>
+      </c>
+      <c r="Q79" s="51">
+        <v>259617</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17" ht="22.5">
+      <c r="A80" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="B80" s="51">
+        <v>888</v>
+      </c>
+      <c r="C80" s="51">
+        <v>17458</v>
+      </c>
+      <c r="D80" s="52">
+        <v>51329482.399999999</v>
+      </c>
+      <c r="E80" s="51">
+        <v>257709</v>
+      </c>
+      <c r="F80" s="51">
+        <v>431</v>
+      </c>
+      <c r="G80" s="51">
+        <v>7558</v>
+      </c>
+      <c r="H80" s="52">
+        <v>23494369.399999999</v>
+      </c>
+      <c r="I80" s="51">
+        <v>266231</v>
+      </c>
+      <c r="J80" s="51">
+        <v>448</v>
+      </c>
+      <c r="K80" s="51">
+        <v>9727</v>
+      </c>
+      <c r="L80" s="52">
+        <v>27513437.399999999</v>
+      </c>
+      <c r="M80" s="51">
+        <v>252565</v>
+      </c>
+      <c r="N80" s="51">
+        <v>9</v>
+      </c>
+      <c r="O80" s="51">
+        <v>173</v>
+      </c>
+      <c r="P80" s="52">
+        <v>321675.59999999998</v>
+      </c>
+      <c r="Q80" s="51">
+        <v>161484</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" ht="22.5">
+      <c r="A81" s="38" t="s">
+        <v>113</v>
+      </c>
+      <c r="B81" s="51">
+        <v>8173</v>
+      </c>
+      <c r="C81" s="51">
+        <v>740986</v>
+      </c>
+      <c r="D81" s="52">
+        <v>2953048462.1999998</v>
+      </c>
+      <c r="E81" s="51">
+        <v>345998</v>
+      </c>
+      <c r="F81" s="51">
+        <v>7122</v>
+      </c>
+      <c r="G81" s="51">
+        <v>689785</v>
+      </c>
+      <c r="H81" s="52">
+        <v>2747396077</v>
+      </c>
+      <c r="I81" s="51">
+        <v>345588</v>
+      </c>
+      <c r="J81" s="51">
+        <v>1034</v>
+      </c>
+      <c r="K81" s="51">
+        <v>50690</v>
+      </c>
+      <c r="L81" s="52">
+        <v>199484956.59999999</v>
+      </c>
+      <c r="M81" s="51">
+        <v>344484</v>
+      </c>
+      <c r="N81" s="51">
+        <v>17</v>
+      </c>
+      <c r="O81" s="51">
+        <v>511</v>
+      </c>
+      <c r="P81" s="52">
+        <v>6167428.5999999996</v>
+      </c>
+      <c r="Q81" s="51">
+        <v>1048882</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" ht="22.5">
+      <c r="A82" s="38" t="s">
+        <v>114</v>
+      </c>
+      <c r="B82" s="51">
+        <v>232</v>
+      </c>
+      <c r="C82" s="51">
+        <v>88407</v>
+      </c>
+      <c r="D82" s="52">
+        <v>471297391</v>
+      </c>
+      <c r="E82" s="51">
+        <v>467462</v>
+      </c>
+      <c r="F82" s="51">
+        <v>62</v>
+      </c>
+      <c r="G82" s="51">
+        <v>57259</v>
+      </c>
+      <c r="H82" s="52">
+        <v>326030150.10000002</v>
+      </c>
+      <c r="I82" s="51">
+        <v>498325</v>
+      </c>
+      <c r="J82" s="51">
+        <v>155</v>
+      </c>
+      <c r="K82" s="51">
+        <v>30617</v>
+      </c>
+      <c r="L82" s="52">
+        <v>142076609.59999999</v>
+      </c>
+      <c r="M82" s="51">
+        <v>408675</v>
+      </c>
+      <c r="N82" s="51">
+        <v>15</v>
+      </c>
+      <c r="O82" s="51">
+        <v>531</v>
+      </c>
+      <c r="P82" s="52">
+        <v>3190631.3</v>
+      </c>
+      <c r="Q82" s="51">
+        <v>506449</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A83" s="38" t="s">
+        <v>115</v>
+      </c>
+      <c r="B83" s="51">
+        <v>6831</v>
+      </c>
+      <c r="C83" s="51">
+        <v>93447</v>
+      </c>
+      <c r="D83" s="52">
+        <v>296729756</v>
+      </c>
+      <c r="E83" s="51">
+        <v>274259</v>
+      </c>
+      <c r="F83" s="51">
+        <v>1691</v>
+      </c>
+      <c r="G83" s="51">
+        <v>77097</v>
+      </c>
+      <c r="H83" s="52">
+        <v>256806616.40000001</v>
+      </c>
+      <c r="I83" s="51">
+        <v>280053</v>
+      </c>
+      <c r="J83" s="51">
+        <v>4788</v>
+      </c>
+      <c r="K83" s="51">
+        <v>15492</v>
+      </c>
+      <c r="L83" s="52">
+        <v>37626572</v>
+      </c>
+      <c r="M83" s="51">
+        <v>241159</v>
+      </c>
+      <c r="N83" s="51">
+        <v>352</v>
+      </c>
+      <c r="O83" s="51">
+        <v>858</v>
+      </c>
+      <c r="P83" s="52">
+        <v>2296567.6</v>
+      </c>
+      <c r="Q83" s="51">
+        <v>257578</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17" ht="24" customHeight="1">
+      <c r="A84" s="38" t="s">
+        <v>116</v>
+      </c>
+      <c r="B84" s="51">
+        <v>997</v>
+      </c>
+      <c r="C84" s="51">
+        <v>4730</v>
+      </c>
+      <c r="D84" s="52">
+        <v>18151318.800000001</v>
+      </c>
+      <c r="E84" s="51">
+        <v>359119</v>
+      </c>
+      <c r="F84" s="51">
+        <v>89</v>
+      </c>
+      <c r="G84" s="51">
+        <v>2140</v>
+      </c>
+      <c r="H84" s="52">
+        <v>9162453.9000000004</v>
+      </c>
+      <c r="I84" s="51">
+        <v>359650</v>
+      </c>
+      <c r="J84" s="51">
+        <v>802</v>
+      </c>
+      <c r="K84" s="51">
+        <v>2370</v>
+      </c>
+      <c r="L84" s="52">
+        <v>8367793.2999999998</v>
+      </c>
+      <c r="M84" s="51">
+        <v>364514</v>
+      </c>
+      <c r="N84" s="51">
+        <v>106</v>
+      </c>
+      <c r="O84" s="51">
+        <v>220</v>
+      </c>
+      <c r="P84" s="52">
+        <v>621071.6</v>
+      </c>
+      <c r="Q84" s="51">
+        <v>294068</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" ht="22.5">
+      <c r="A85" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="B85" s="51">
+        <v>10424</v>
+      </c>
+      <c r="C85" s="51">
+        <v>514057</v>
+      </c>
+      <c r="D85" s="52">
+        <v>1913424520.3</v>
+      </c>
+      <c r="E85" s="51">
+        <v>334195</v>
+      </c>
+      <c r="F85" s="51">
+        <v>1523</v>
+      </c>
+      <c r="G85" s="51">
+        <v>370700</v>
+      </c>
+      <c r="H85" s="52">
+        <v>1407158768.3</v>
+      </c>
+      <c r="I85" s="51">
+        <v>342038</v>
+      </c>
+      <c r="J85" s="51">
+        <v>8599</v>
+      </c>
+      <c r="K85" s="51">
+        <v>135220</v>
+      </c>
+      <c r="L85" s="52">
+        <v>470406075.30000001</v>
+      </c>
+      <c r="M85" s="51">
+        <v>309233</v>
+      </c>
+      <c r="N85" s="51">
+        <v>302</v>
+      </c>
+      <c r="O85" s="51">
+        <v>8137</v>
+      </c>
+      <c r="P85" s="52">
+        <v>35859676.700000003</v>
+      </c>
+      <c r="Q85" s="51">
+        <v>397434</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" ht="22.5">
+      <c r="A86" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B86" s="51">
+        <v>9447</v>
+      </c>
+      <c r="C86" s="51">
+        <v>472945</v>
+      </c>
+      <c r="D86" s="52">
+        <v>1786032533.3</v>
+      </c>
+      <c r="E86" s="51">
+        <v>340166</v>
+      </c>
+      <c r="F86" s="51">
+        <v>955</v>
+      </c>
+      <c r="G86" s="51">
+        <v>331874</v>
+      </c>
+      <c r="H86" s="52">
+        <v>1285386325</v>
+      </c>
+      <c r="I86" s="51">
+        <v>350991</v>
+      </c>
+      <c r="J86" s="51">
+        <v>8207</v>
+      </c>
+      <c r="K86" s="51">
+        <v>132973</v>
+      </c>
+      <c r="L86" s="52">
+        <v>464833949.80000001</v>
+      </c>
+      <c r="M86" s="51">
+        <v>310204</v>
+      </c>
+      <c r="N86" s="51">
+        <v>285</v>
+      </c>
+      <c r="O86" s="51">
+        <v>8098</v>
+      </c>
+      <c r="P86" s="52">
+        <v>35812258.5</v>
+      </c>
+      <c r="Q86" s="51">
+        <v>398605</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" ht="22.5">
+      <c r="A87" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B87" s="51">
+        <v>1255</v>
+      </c>
+      <c r="C87" s="51">
+        <v>268575</v>
+      </c>
+      <c r="D87" s="52">
+        <v>1055411821.9</v>
+      </c>
+      <c r="E87" s="51">
+        <v>353427</v>
+      </c>
+      <c r="F87" s="51">
+        <v>496</v>
+      </c>
+      <c r="G87" s="51">
+        <v>227746</v>
+      </c>
+      <c r="H87" s="52">
+        <v>887237396.79999995</v>
+      </c>
+      <c r="I87" s="51">
+        <v>350433</v>
+      </c>
+      <c r="J87" s="51">
+        <v>737</v>
+      </c>
+      <c r="K87" s="51">
+        <v>40108</v>
+      </c>
+      <c r="L87" s="52">
+        <v>164935194.40000001</v>
+      </c>
+      <c r="M87" s="51">
+        <v>369727</v>
+      </c>
+      <c r="N87" s="51">
+        <v>22</v>
+      </c>
+      <c r="O87" s="51">
+        <v>721</v>
+      </c>
+      <c r="P87" s="52">
+        <v>3239230.7</v>
+      </c>
+      <c r="Q87" s="51">
+        <v>390645</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" ht="33.75">
+      <c r="A88" s="38" t="s">
+        <v>119</v>
+      </c>
+      <c r="B88" s="51">
+        <v>5118</v>
+      </c>
+      <c r="C88" s="51">
+        <v>132577</v>
+      </c>
+      <c r="D88" s="52">
+        <v>460203888.69999999</v>
+      </c>
+      <c r="E88" s="51">
+        <v>315467</v>
+      </c>
+      <c r="F88" s="51">
+        <v>196</v>
+      </c>
+      <c r="G88" s="51">
+        <v>58492</v>
+      </c>
+      <c r="H88" s="52">
+        <v>207322446.69999999</v>
+      </c>
+      <c r="I88" s="51">
+        <v>336978</v>
+      </c>
+      <c r="J88" s="51">
+        <v>4784</v>
+      </c>
+      <c r="K88" s="51">
+        <v>69927</v>
+      </c>
+      <c r="L88" s="52">
+        <v>231287534.30000001</v>
+      </c>
+      <c r="M88" s="51">
+        <v>290524</v>
+      </c>
+      <c r="N88" s="51">
+        <v>138</v>
+      </c>
+      <c r="O88" s="51">
+        <v>4158</v>
+      </c>
+      <c r="P88" s="52">
+        <v>21593907.699999999</v>
+      </c>
+      <c r="Q88" s="51">
+        <v>454992</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" ht="24" customHeight="1">
+      <c r="A89" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B89" s="51">
+        <v>3074</v>
+      </c>
+      <c r="C89" s="51">
+        <v>71793</v>
+      </c>
+      <c r="D89" s="52">
+        <v>270416822.69999999</v>
+      </c>
+      <c r="E89" s="51">
+        <v>335733</v>
+      </c>
+      <c r="F89" s="51">
+        <v>263</v>
+      </c>
+      <c r="G89" s="51">
+        <v>45636</v>
+      </c>
+      <c r="H89" s="52">
+        <v>190826481.5</v>
+      </c>
+      <c r="I89" s="51">
+        <v>370474</v>
+      </c>
+      <c r="J89" s="51">
+        <v>2686</v>
+      </c>
+      <c r="K89" s="51">
+        <v>22938</v>
+      </c>
+      <c r="L89" s="52">
+        <v>68611221.099999994</v>
+      </c>
+      <c r="M89" s="51">
+        <v>267728</v>
+      </c>
+      <c r="N89" s="51">
+        <v>125</v>
+      </c>
+      <c r="O89" s="51">
+        <v>3219</v>
+      </c>
+      <c r="P89" s="52">
+        <v>10979120.1</v>
+      </c>
+      <c r="Q89" s="51">
+        <v>322044</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17" ht="22.5">
+      <c r="A90" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="B90" s="51">
+        <v>399</v>
+      </c>
+      <c r="C90" s="51">
+        <v>26911</v>
+      </c>
+      <c r="D90" s="52">
+        <v>87174095.400000006</v>
+      </c>
+      <c r="E90" s="51">
+        <v>279555</v>
+      </c>
+      <c r="F90" s="51">
+        <v>269</v>
+      </c>
+      <c r="G90" s="51">
+        <v>25973</v>
+      </c>
+      <c r="H90" s="52">
+        <v>85137239.599999994</v>
+      </c>
+      <c r="I90" s="51">
+        <v>282356</v>
+      </c>
+      <c r="J90" s="51">
+        <v>125</v>
+      </c>
+      <c r="K90" s="51">
+        <v>925</v>
+      </c>
+      <c r="L90" s="52">
+        <v>2023507.8</v>
+      </c>
+      <c r="M90" s="51">
+        <v>198851</v>
+      </c>
+      <c r="N90" s="51">
+        <v>5</v>
+      </c>
+      <c r="O90" s="51">
+        <v>13</v>
+      </c>
+      <c r="P90" s="52">
+        <v>13348</v>
+      </c>
+      <c r="Q90" s="51">
+        <v>101121</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" ht="33.75">
+      <c r="A91" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="B91" s="51">
+        <v>578</v>
+      </c>
+      <c r="C91" s="51">
+        <v>14201</v>
+      </c>
+      <c r="D91" s="52">
+        <v>40217891.600000001</v>
+      </c>
+      <c r="E91" s="51">
+        <v>246488</v>
+      </c>
+      <c r="F91" s="51">
+        <v>299</v>
+      </c>
+      <c r="G91" s="51">
+        <v>12853</v>
+      </c>
+      <c r="H91" s="52">
+        <v>36635203.700000003</v>
+      </c>
+      <c r="I91" s="51">
+        <v>243650</v>
+      </c>
+      <c r="J91" s="51">
+        <v>267</v>
+      </c>
+      <c r="K91" s="51">
+        <v>1322</v>
+      </c>
+      <c r="L91" s="52">
+        <v>3548617.7</v>
+      </c>
+      <c r="M91" s="51">
+        <v>282713</v>
+      </c>
+      <c r="N91" s="51">
+        <v>12</v>
+      </c>
+      <c r="O91" s="51">
+        <v>26</v>
+      </c>
+      <c r="P91" s="52">
+        <v>34070.199999999997</v>
+      </c>
+      <c r="Q91" s="51">
+        <v>135199</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17">
+      <c r="A92" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="B92" s="51">
+        <v>2089</v>
+      </c>
+      <c r="C92" s="51">
+        <v>86388</v>
+      </c>
+      <c r="D92" s="52">
+        <v>310016927.89999998</v>
+      </c>
+      <c r="E92" s="51">
+        <v>308324</v>
+      </c>
+      <c r="F92" s="51">
+        <v>1164</v>
+      </c>
+      <c r="G92" s="51">
+        <v>77860</v>
+      </c>
+      <c r="H92" s="52">
+        <v>261354243.90000001</v>
+      </c>
+      <c r="I92" s="51">
+        <v>285772</v>
+      </c>
+      <c r="J92" s="51">
+        <v>920</v>
+      </c>
+      <c r="K92" s="51">
+        <v>7966</v>
+      </c>
+      <c r="L92" s="52">
+        <v>47816255.899999999</v>
+      </c>
+      <c r="M92" s="51">
+        <v>567458</v>
+      </c>
+      <c r="N92" s="51">
+        <v>5</v>
+      </c>
+      <c r="O92" s="51">
+        <v>562</v>
+      </c>
+      <c r="P92" s="52">
+        <v>846428.1</v>
+      </c>
+      <c r="Q92" s="51">
+        <v>126863</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17" ht="22.5">
+      <c r="A93" s="36" t="s">
+        <v>124</v>
+      </c>
+      <c r="B93" s="51">
+        <v>20751</v>
+      </c>
+      <c r="C93" s="51">
+        <v>56312</v>
+      </c>
+      <c r="D93" s="52">
+        <v>191533211.69999999</v>
+      </c>
+      <c r="E93" s="51">
+        <v>405176</v>
+      </c>
+      <c r="F93" s="51">
+        <v>22</v>
+      </c>
+      <c r="G93" s="51">
+        <v>479</v>
+      </c>
+      <c r="H93" s="52">
+        <v>1668461.4</v>
+      </c>
+      <c r="I93" s="51">
+        <v>297091</v>
+      </c>
+      <c r="J93" s="51">
+        <v>20356</v>
+      </c>
+      <c r="K93" s="51">
+        <v>52427</v>
+      </c>
+      <c r="L93" s="52">
+        <v>148528374.59999999</v>
+      </c>
+      <c r="M93" s="51">
+        <v>346958</v>
+      </c>
+      <c r="N93" s="51">
+        <v>373</v>
+      </c>
+      <c r="O93" s="51">
+        <v>3406</v>
+      </c>
+      <c r="P93" s="52">
+        <v>41336375.700000003</v>
+      </c>
+      <c r="Q93" s="51">
+        <v>1059581</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" ht="26.25" customHeight="1">
+      <c r="A94" s="37" t="s">
+        <v>125</v>
+      </c>
+      <c r="B94" s="51">
+        <v>20407</v>
+      </c>
+      <c r="C94" s="51">
+        <v>51150</v>
+      </c>
+      <c r="D94" s="52">
+        <v>163128874.69999999</v>
+      </c>
+      <c r="E94" s="51">
+        <v>391467</v>
+      </c>
+      <c r="F94" s="51">
+        <v>7</v>
+      </c>
+      <c r="G94" s="51">
+        <v>138</v>
+      </c>
+      <c r="H94" s="52">
+        <v>914254.6</v>
+      </c>
+      <c r="I94" s="51">
+        <v>577181</v>
+      </c>
+      <c r="J94" s="51">
+        <v>20032</v>
+      </c>
+      <c r="K94" s="51">
+        <v>47994</v>
+      </c>
+      <c r="L94" s="52">
+        <v>123905279.5</v>
+      </c>
+      <c r="M94" s="51">
+        <v>325508</v>
+      </c>
+      <c r="N94" s="51">
+        <v>368</v>
+      </c>
+      <c r="O94" s="51">
+        <v>3018</v>
+      </c>
+      <c r="P94" s="52">
+        <v>38309340.600000001</v>
+      </c>
+      <c r="Q94" s="51">
+        <v>1111189</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" ht="35.25" customHeight="1">
+      <c r="A95" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="B95" s="51">
+        <v>4</v>
+      </c>
+      <c r="C95" s="51">
+        <v>425</v>
+      </c>
+      <c r="D95" s="52">
+        <v>2618464.7999999998</v>
+      </c>
+      <c r="E95" s="51">
+        <v>517074</v>
+      </c>
+      <c r="F95" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G95" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="H95" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="I95" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="J95" s="51">
+        <v>4</v>
+      </c>
+      <c r="K95" s="51">
+        <v>425</v>
+      </c>
+      <c r="L95" s="52">
+        <v>2618464.7999999998</v>
+      </c>
+      <c r="M95" s="51">
+        <v>517074</v>
+      </c>
+      <c r="N95" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O95" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P95" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q95" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17" ht="22.5">
+      <c r="A96" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="B96" s="54">
+        <v>340</v>
+      </c>
+      <c r="C96" s="54">
+        <v>4737</v>
+      </c>
+      <c r="D96" s="55">
+        <v>25785872.199999999</v>
+      </c>
+      <c r="E96" s="54">
+        <v>506201</v>
+      </c>
+      <c r="F96" s="54">
+        <v>15</v>
+      </c>
+      <c r="G96" s="54">
+        <v>341</v>
+      </c>
+      <c r="H96" s="55">
+        <v>754206.8</v>
+      </c>
+      <c r="I96" s="54">
+        <v>187055</v>
+      </c>
+      <c r="J96" s="54">
+        <v>320</v>
+      </c>
+      <c r="K96" s="54">
+        <v>4008</v>
+      </c>
+      <c r="L96" s="55">
+        <v>22004630.300000001</v>
+      </c>
+      <c r="M96" s="54">
+        <v>519320</v>
+      </c>
+      <c r="N96" s="54">
+        <v>5</v>
+      </c>
+      <c r="O96" s="54">
+        <v>388</v>
+      </c>
+      <c r="P96" s="55">
+        <v>3027035.1</v>
+      </c>
+      <c r="Q96" s="54">
+        <v>667336</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="45" t="s">
+        <v>4</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:R25"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L36" sqref="L36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="30.7109375" style="18" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="18" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" style="18" customWidth="1"/>
+    <col min="4" max="4" width="15.28515625" style="18" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" style="18" customWidth="1"/>
+    <col min="6" max="6" width="14.140625" style="18" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" style="18" customWidth="1"/>
+    <col min="8" max="8" width="16.28515625" style="18" customWidth="1"/>
+    <col min="9" max="9" width="15.42578125" style="18" customWidth="1"/>
+    <col min="10" max="10" width="14.5703125" style="18" customWidth="1"/>
+    <col min="11" max="11" width="14.42578125" style="18" customWidth="1"/>
+    <col min="12" max="12" width="17.140625" style="18" customWidth="1"/>
+    <col min="13" max="13" width="17.42578125" style="18" customWidth="1"/>
+    <col min="14" max="14" width="14" style="18" customWidth="1"/>
+    <col min="15" max="15" width="10.7109375" style="18" customWidth="1"/>
+    <col min="16" max="16" width="13.85546875" style="18" customWidth="1"/>
+    <col min="17" max="17" width="14.140625" style="18" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="18"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A1" s="105" t="s">
+        <v>155</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+    </row>
+    <row r="3" spans="1:18" ht="36.75" customHeight="1">
+      <c r="A3" s="106"/>
+      <c r="B3" s="107" t="s">
+        <v>148</v>
+      </c>
+      <c r="C3" s="107" t="s">
+        <v>149</v>
+      </c>
+      <c r="D3" s="107" t="s">
+        <v>237</v>
+      </c>
+      <c r="E3" s="107" t="s">
+        <v>238</v>
+      </c>
+      <c r="F3" s="102" t="s">
+        <v>150</v>
+      </c>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="104"/>
+      <c r="J3" s="102" t="s">
+        <v>153</v>
+      </c>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="104"/>
+      <c r="N3" s="102" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" s="103"/>
+      <c r="P3" s="103"/>
+      <c r="Q3" s="103"/>
+      <c r="R3" s="21"/>
+    </row>
+    <row r="4" spans="1:18" ht="58.5" customHeight="1">
+      <c r="A4" s="106"/>
+      <c r="B4" s="107"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="G4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="H4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="I4" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="J4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="K4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="L4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="M4" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="N4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="O4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="P4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q4" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="R4" s="21"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" s="40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B5" s="49">
+        <v>90555</v>
+      </c>
+      <c r="C5" s="49">
+        <v>4033000</v>
+      </c>
+      <c r="D5" s="50">
+        <v>20369782260.5</v>
+      </c>
+      <c r="E5" s="49">
+        <v>443315</v>
+      </c>
+      <c r="F5" s="49">
+        <v>26766</v>
+      </c>
+      <c r="G5" s="49">
+        <v>2121590</v>
+      </c>
+      <c r="H5" s="50">
+        <v>9075849575.7000008</v>
+      </c>
+      <c r="I5" s="49">
+        <v>373057</v>
+      </c>
+      <c r="J5" s="49">
+        <v>60443</v>
+      </c>
+      <c r="K5" s="49">
+        <v>1699703</v>
+      </c>
+      <c r="L5" s="50">
+        <v>9498216295.2999992</v>
+      </c>
+      <c r="M5" s="49">
+        <v>494818</v>
+      </c>
+      <c r="N5" s="49">
+        <v>3346</v>
+      </c>
+      <c r="O5" s="49">
+        <v>211707</v>
+      </c>
+      <c r="P5" s="50">
+        <v>1795716389.5</v>
+      </c>
+      <c r="Q5" s="49">
+        <v>740459</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" s="41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B6" s="51">
+        <v>2641</v>
+      </c>
+      <c r="C6" s="51">
+        <v>129618</v>
+      </c>
+      <c r="D6" s="52">
+        <v>562456680.89999998</v>
+      </c>
+      <c r="E6" s="51">
+        <v>377347</v>
+      </c>
+      <c r="F6" s="51">
+        <v>1207</v>
+      </c>
+      <c r="G6" s="51">
+        <v>86607</v>
+      </c>
+      <c r="H6" s="52">
+        <v>334515656.60000002</v>
+      </c>
+      <c r="I6" s="51">
+        <v>333760</v>
+      </c>
+      <c r="J6" s="51">
+        <v>1404</v>
+      </c>
+      <c r="K6" s="51">
+        <v>39536</v>
+      </c>
+      <c r="L6" s="52">
+        <v>206899691.30000001</v>
+      </c>
+      <c r="M6" s="51">
+        <v>461636</v>
+      </c>
+      <c r="N6" s="51">
+        <v>30</v>
+      </c>
+      <c r="O6" s="51">
+        <v>3475</v>
+      </c>
+      <c r="P6" s="52">
+        <v>21041333</v>
+      </c>
+      <c r="Q6" s="51">
+        <v>524669</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7" s="51">
+        <v>4239</v>
+      </c>
+      <c r="C7" s="51">
+        <v>161401</v>
+      </c>
+      <c r="D7" s="52">
+        <v>689298832.89999998</v>
+      </c>
+      <c r="E7" s="51">
+        <v>374100</v>
+      </c>
+      <c r="F7" s="51">
+        <v>2024</v>
+      </c>
+      <c r="G7" s="51">
+        <v>94101</v>
+      </c>
+      <c r="H7" s="52">
+        <v>364519430.19999999</v>
+      </c>
+      <c r="I7" s="51">
+        <v>334813</v>
+      </c>
+      <c r="J7" s="51">
+        <v>2170</v>
+      </c>
+      <c r="K7" s="51">
+        <v>63835</v>
+      </c>
+      <c r="L7" s="52">
+        <v>302831209</v>
+      </c>
+      <c r="M7" s="51">
+        <v>424340</v>
+      </c>
+      <c r="N7" s="51">
+        <v>45</v>
+      </c>
+      <c r="O7" s="51">
+        <v>3465</v>
+      </c>
+      <c r="P7" s="52">
+        <v>21948193.699999999</v>
+      </c>
+      <c r="Q7" s="51">
+        <v>546301</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8" s="51">
+        <v>4247</v>
+      </c>
+      <c r="C8" s="51">
+        <v>199241</v>
+      </c>
+      <c r="D8" s="52">
+        <v>910321387.29999995</v>
+      </c>
+      <c r="E8" s="51">
+        <v>404557</v>
+      </c>
+      <c r="F8" s="51">
+        <v>1579</v>
+      </c>
+      <c r="G8" s="51">
+        <v>100363</v>
+      </c>
+      <c r="H8" s="52">
+        <v>394550653.80000001</v>
+      </c>
+      <c r="I8" s="51">
+        <v>345297</v>
+      </c>
+      <c r="J8" s="51">
+        <v>2559</v>
+      </c>
+      <c r="K8" s="51">
+        <v>88436</v>
+      </c>
+      <c r="L8" s="52">
+        <v>446621566.19999999</v>
+      </c>
+      <c r="M8" s="51">
+        <v>452180</v>
+      </c>
+      <c r="N8" s="51">
+        <v>109</v>
+      </c>
+      <c r="O8" s="51">
+        <v>10442</v>
+      </c>
+      <c r="P8" s="52">
+        <v>69149167.299999997</v>
+      </c>
+      <c r="Q8" s="51">
+        <v>577109</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9" s="51">
+        <v>4392</v>
+      </c>
+      <c r="C9" s="51">
+        <v>185595</v>
+      </c>
+      <c r="D9" s="52">
+        <v>780735508.5</v>
+      </c>
+      <c r="E9" s="51">
+        <v>364181</v>
+      </c>
+      <c r="F9" s="51">
+        <v>1402</v>
+      </c>
+      <c r="G9" s="51">
+        <v>112391</v>
+      </c>
+      <c r="H9" s="52">
+        <v>464901908.60000002</v>
+      </c>
+      <c r="I9" s="51">
+        <v>354714</v>
+      </c>
+      <c r="J9" s="51">
+        <v>2917</v>
+      </c>
+      <c r="K9" s="51">
+        <v>63928</v>
+      </c>
+      <c r="L9" s="52">
+        <v>239395158.90000001</v>
+      </c>
+      <c r="M9" s="51">
+        <v>328881</v>
+      </c>
+      <c r="N9" s="51">
+        <v>73</v>
+      </c>
+      <c r="O9" s="51">
+        <v>9276</v>
+      </c>
+      <c r="P9" s="52">
+        <v>76438441</v>
+      </c>
+      <c r="Q9" s="51">
+        <v>726159</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10" s="51">
+        <v>2933</v>
+      </c>
+      <c r="C10" s="51">
+        <v>183035</v>
+      </c>
+      <c r="D10" s="52">
+        <v>1285039477.2</v>
+      </c>
+      <c r="E10" s="51">
+        <v>613062</v>
+      </c>
+      <c r="F10" s="51">
+        <v>1013</v>
+      </c>
+      <c r="G10" s="51">
+        <v>74471</v>
+      </c>
+      <c r="H10" s="52">
+        <v>312552213.80000001</v>
+      </c>
+      <c r="I10" s="51">
+        <v>368100</v>
+      </c>
+      <c r="J10" s="51">
+        <v>1819</v>
+      </c>
+      <c r="K10" s="51">
+        <v>99285</v>
+      </c>
+      <c r="L10" s="52">
+        <v>820754487.89999998</v>
+      </c>
+      <c r="M10" s="51">
+        <v>719649</v>
+      </c>
+      <c r="N10" s="51">
+        <v>101</v>
+      </c>
+      <c r="O10" s="51">
+        <v>9279</v>
+      </c>
+      <c r="P10" s="52">
+        <v>151732775.5</v>
+      </c>
+      <c r="Q10" s="51">
+        <v>1424560</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" s="41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11" s="51">
+        <v>3453</v>
+      </c>
+      <c r="C11" s="51">
+        <v>147501</v>
+      </c>
+      <c r="D11" s="52">
+        <v>629726143.89999998</v>
+      </c>
+      <c r="E11" s="51">
+        <v>370882</v>
+      </c>
+      <c r="F11" s="51">
+        <v>1428</v>
+      </c>
+      <c r="G11" s="51">
+        <v>91433</v>
+      </c>
+      <c r="H11" s="52">
+        <v>316474833.89999998</v>
+      </c>
+      <c r="I11" s="51">
+        <v>299186</v>
+      </c>
+      <c r="J11" s="51">
+        <v>1971</v>
+      </c>
+      <c r="K11" s="51">
+        <v>48762</v>
+      </c>
+      <c r="L11" s="52">
+        <v>207947718.09999999</v>
+      </c>
+      <c r="M11" s="51">
+        <v>375387</v>
+      </c>
+      <c r="N11" s="51">
+        <v>54</v>
+      </c>
+      <c r="O11" s="51">
+        <v>7306</v>
+      </c>
+      <c r="P11" s="52">
+        <v>105303591.90000001</v>
+      </c>
+      <c r="Q11" s="51">
+        <v>1222016</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12" s="51">
+        <v>4930</v>
+      </c>
+      <c r="C12" s="51">
+        <v>188029</v>
+      </c>
+      <c r="D12" s="52">
+        <v>697175816.60000002</v>
+      </c>
+      <c r="E12" s="51">
+        <v>327401</v>
+      </c>
+      <c r="F12" s="51">
+        <v>1699</v>
+      </c>
+      <c r="G12" s="51">
+        <v>127936</v>
+      </c>
+      <c r="H12" s="52">
+        <v>462915642.5</v>
+      </c>
+      <c r="I12" s="51">
+        <v>316391</v>
+      </c>
+      <c r="J12" s="51">
+        <v>3182</v>
+      </c>
+      <c r="K12" s="51">
+        <v>58416</v>
+      </c>
+      <c r="L12" s="52">
+        <v>226961283.30000001</v>
+      </c>
+      <c r="M12" s="51">
+        <v>350847</v>
+      </c>
+      <c r="N12" s="51">
+        <v>49</v>
+      </c>
+      <c r="O12" s="51">
+        <v>1677</v>
+      </c>
+      <c r="P12" s="52">
+        <v>7298890.7999999998</v>
+      </c>
+      <c r="Q12" s="51">
+        <v>375921</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" s="41" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13" s="51">
+        <v>2611</v>
+      </c>
+      <c r="C13" s="51">
+        <v>108537</v>
+      </c>
+      <c r="D13" s="52">
+        <v>408696890.5</v>
+      </c>
+      <c r="E13" s="51">
+        <v>332203</v>
+      </c>
+      <c r="F13" s="51">
+        <v>1170</v>
+      </c>
+      <c r="G13" s="51">
+        <v>78557</v>
+      </c>
+      <c r="H13" s="52">
+        <v>297118533.39999998</v>
+      </c>
+      <c r="I13" s="51">
+        <v>330709</v>
+      </c>
+      <c r="J13" s="51">
+        <v>1406</v>
+      </c>
+      <c r="K13" s="51">
+        <v>29447</v>
+      </c>
+      <c r="L13" s="52">
+        <v>110045546.40000001</v>
+      </c>
+      <c r="M13" s="51">
+        <v>337895</v>
+      </c>
+      <c r="N13" s="51">
+        <v>35</v>
+      </c>
+      <c r="O13" s="51">
+        <v>533</v>
+      </c>
+      <c r="P13" s="52">
+        <v>1532810.7</v>
+      </c>
+      <c r="Q13" s="51">
+        <v>248995</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14" s="51">
+        <v>5109</v>
+      </c>
+      <c r="C14" s="51">
+        <v>273315</v>
+      </c>
+      <c r="D14" s="52">
+        <v>1327094561.0999999</v>
+      </c>
+      <c r="E14" s="51">
+        <v>423278</v>
+      </c>
+      <c r="F14" s="51">
+        <v>1578</v>
+      </c>
+      <c r="G14" s="51">
+        <v>121719</v>
+      </c>
+      <c r="H14" s="52">
+        <v>474265189.10000002</v>
+      </c>
+      <c r="I14" s="51">
+        <v>337631</v>
+      </c>
+      <c r="J14" s="51">
+        <v>3393</v>
+      </c>
+      <c r="K14" s="51">
+        <v>138823</v>
+      </c>
+      <c r="L14" s="52">
+        <v>754705189.89999998</v>
+      </c>
+      <c r="M14" s="51">
+        <v>476954</v>
+      </c>
+      <c r="N14" s="51">
+        <v>138</v>
+      </c>
+      <c r="O14" s="51">
+        <v>12773</v>
+      </c>
+      <c r="P14" s="52">
+        <v>98124182.099999994</v>
+      </c>
+      <c r="Q14" s="51">
+        <v>661892</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" s="41" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15" s="51">
+        <v>4191</v>
+      </c>
+      <c r="C15" s="51">
+        <v>177635</v>
+      </c>
+      <c r="D15" s="52">
+        <v>778487706.10000002</v>
+      </c>
+      <c r="E15" s="51">
+        <v>384256</v>
+      </c>
+      <c r="F15" s="51">
+        <v>1834</v>
+      </c>
+      <c r="G15" s="51">
+        <v>93596</v>
+      </c>
+      <c r="H15" s="52">
+        <v>380425264.39999998</v>
+      </c>
+      <c r="I15" s="51">
+        <v>351816</v>
+      </c>
+      <c r="J15" s="51">
+        <v>2282</v>
+      </c>
+      <c r="K15" s="51">
+        <v>78159</v>
+      </c>
+      <c r="L15" s="52">
+        <v>370807507.89999998</v>
+      </c>
+      <c r="M15" s="51">
+        <v>422163</v>
+      </c>
+      <c r="N15" s="51">
+        <v>75</v>
+      </c>
+      <c r="O15" s="51">
+        <v>5880</v>
+      </c>
+      <c r="P15" s="52">
+        <v>27254933.800000001</v>
+      </c>
+      <c r="Q15" s="51">
+        <v>411159</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16" s="51">
+        <v>3834</v>
+      </c>
+      <c r="C16" s="51">
+        <v>158072</v>
+      </c>
+      <c r="D16" s="52">
+        <v>664606073.5</v>
+      </c>
+      <c r="E16" s="51">
+        <v>370513</v>
+      </c>
+      <c r="F16" s="51">
+        <v>1214</v>
+      </c>
+      <c r="G16" s="51">
+        <v>105931</v>
+      </c>
+      <c r="H16" s="52">
+        <v>427141009.30000001</v>
+      </c>
+      <c r="I16" s="51">
+        <v>351668</v>
+      </c>
+      <c r="J16" s="51">
+        <v>2575</v>
+      </c>
+      <c r="K16" s="51">
+        <v>47507</v>
+      </c>
+      <c r="L16" s="52">
+        <v>199228275.30000001</v>
+      </c>
+      <c r="M16" s="51">
+        <v>379891</v>
+      </c>
+      <c r="N16" s="51">
+        <v>45</v>
+      </c>
+      <c r="O16" s="51">
+        <v>4634</v>
+      </c>
+      <c r="P16" s="52">
+        <v>38236788.899999999</v>
+      </c>
+      <c r="Q16" s="51">
+        <v>699078</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17" s="51">
+        <v>3237</v>
+      </c>
+      <c r="C17" s="51">
+        <v>173374</v>
+      </c>
+      <c r="D17" s="52">
+        <v>1217177812.3</v>
+      </c>
+      <c r="E17" s="51">
+        <v>623059</v>
+      </c>
+      <c r="F17" s="51">
+        <v>870</v>
+      </c>
+      <c r="G17" s="51">
+        <v>88564</v>
+      </c>
+      <c r="H17" s="52">
+        <v>427084329.19999999</v>
+      </c>
+      <c r="I17" s="51">
+        <v>434198</v>
+      </c>
+      <c r="J17" s="51">
+        <v>2270</v>
+      </c>
+      <c r="K17" s="51">
+        <v>75198</v>
+      </c>
+      <c r="L17" s="52">
+        <v>652907129.29999995</v>
+      </c>
+      <c r="M17" s="51">
+        <v>761539</v>
+      </c>
+      <c r="N17" s="51">
+        <v>97</v>
+      </c>
+      <c r="O17" s="51">
+        <v>9612</v>
+      </c>
+      <c r="P17" s="52">
+        <v>137186353.80000001</v>
+      </c>
+      <c r="Q17" s="51">
+        <v>1218524</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18" s="51">
+        <v>3685</v>
+      </c>
+      <c r="C18" s="51">
+        <v>194521</v>
+      </c>
+      <c r="D18" s="52">
+        <v>931355422.29999995</v>
+      </c>
+      <c r="E18" s="51">
+        <v>417941</v>
+      </c>
+      <c r="F18" s="51">
+        <v>1383</v>
+      </c>
+      <c r="G18" s="51">
+        <v>91125</v>
+      </c>
+      <c r="H18" s="52">
+        <v>353489170.19999999</v>
+      </c>
+      <c r="I18" s="51">
+        <v>333331</v>
+      </c>
+      <c r="J18" s="51">
+        <v>2215</v>
+      </c>
+      <c r="K18" s="51">
+        <v>83140</v>
+      </c>
+      <c r="L18" s="52">
+        <v>460646274.19999999</v>
+      </c>
+      <c r="M18" s="51">
+        <v>491753</v>
+      </c>
+      <c r="N18" s="51">
+        <v>87</v>
+      </c>
+      <c r="O18" s="51">
+        <v>20256</v>
+      </c>
+      <c r="P18" s="52">
+        <v>117219977.90000001</v>
+      </c>
+      <c r="Q18" s="51">
+        <v>506972</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="51">
+        <v>3533</v>
+      </c>
+      <c r="C19" s="51">
+        <v>114229</v>
+      </c>
+      <c r="D19" s="52">
+        <v>425582600.5</v>
+      </c>
+      <c r="E19" s="51">
+        <v>326679</v>
+      </c>
+      <c r="F19" s="51">
+        <v>1591</v>
+      </c>
+      <c r="G19" s="51">
+        <v>71577</v>
+      </c>
+      <c r="H19" s="52">
+        <v>265352631.5</v>
+      </c>
+      <c r="I19" s="51">
+        <v>320135</v>
+      </c>
+      <c r="J19" s="51">
+        <v>1898</v>
+      </c>
+      <c r="K19" s="51">
+        <v>37665</v>
+      </c>
+      <c r="L19" s="52">
+        <v>135083625</v>
+      </c>
+      <c r="M19" s="51">
+        <v>323179</v>
+      </c>
+      <c r="N19" s="51">
+        <v>44</v>
+      </c>
+      <c r="O19" s="51">
+        <v>4987</v>
+      </c>
+      <c r="P19" s="52">
+        <v>25146344</v>
+      </c>
+      <c r="Q19" s="51">
+        <v>449877</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" s="41" t="s">
+        <v>187</v>
+      </c>
+      <c r="B20" s="51">
+        <v>7406</v>
+      </c>
+      <c r="C20" s="51">
+        <v>274617</v>
+      </c>
+      <c r="D20" s="52">
+        <v>1002728707.3</v>
+      </c>
+      <c r="E20" s="51">
+        <v>318990</v>
+      </c>
+      <c r="F20" s="51">
+        <v>2420</v>
+      </c>
+      <c r="G20" s="51">
+        <v>191910</v>
+      </c>
+      <c r="H20" s="52">
+        <v>704901604</v>
+      </c>
+      <c r="I20" s="51">
+        <v>316480</v>
+      </c>
+      <c r="J20" s="51">
+        <v>4947</v>
+      </c>
+      <c r="K20" s="51">
+        <v>80521</v>
+      </c>
+      <c r="L20" s="52">
+        <v>286969113.60000002</v>
+      </c>
+      <c r="M20" s="51">
+        <v>322184</v>
+      </c>
+      <c r="N20" s="51">
+        <v>39</v>
+      </c>
+      <c r="O20" s="51">
+        <v>2186</v>
+      </c>
+      <c r="P20" s="52">
+        <v>10857989.699999999</v>
+      </c>
+      <c r="Q20" s="51">
+        <v>427009</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" s="41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21" s="51">
+        <v>1219</v>
+      </c>
+      <c r="C21" s="51">
+        <v>67407</v>
+      </c>
+      <c r="D21" s="52">
+        <v>450911500.89999998</v>
+      </c>
+      <c r="E21" s="51">
+        <v>586978</v>
+      </c>
+      <c r="F21" s="51">
+        <v>490</v>
+      </c>
+      <c r="G21" s="51">
+        <v>25778</v>
+      </c>
+      <c r="H21" s="52">
+        <v>104711064.40000001</v>
+      </c>
+      <c r="I21" s="51">
+        <v>356918</v>
+      </c>
+      <c r="J21" s="51">
+        <v>705</v>
+      </c>
+      <c r="K21" s="51">
+        <v>38262</v>
+      </c>
+      <c r="L21" s="52">
+        <v>322927189.89999998</v>
+      </c>
+      <c r="M21" s="51">
+        <v>740869</v>
+      </c>
+      <c r="N21" s="51">
+        <v>24</v>
+      </c>
+      <c r="O21" s="51">
+        <v>3367</v>
+      </c>
+      <c r="P21" s="52">
+        <v>23273246.600000001</v>
+      </c>
+      <c r="Q21" s="51">
+        <v>597669</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" s="41" t="s">
+        <v>181</v>
+      </c>
+      <c r="B22" s="51">
+        <v>3388</v>
+      </c>
+      <c r="C22" s="51">
+        <v>171782</v>
+      </c>
+      <c r="D22" s="52">
+        <v>829406808.20000005</v>
+      </c>
+      <c r="E22" s="51">
+        <v>416781</v>
+      </c>
+      <c r="F22" s="51">
+        <v>1320</v>
+      </c>
+      <c r="G22" s="51">
+        <v>89511</v>
+      </c>
+      <c r="H22" s="52">
+        <v>367283023.10000002</v>
+      </c>
+      <c r="I22" s="51">
+        <v>352419</v>
+      </c>
+      <c r="J22" s="51">
+        <v>2000</v>
+      </c>
+      <c r="K22" s="51">
+        <v>78831</v>
+      </c>
+      <c r="L22" s="52">
+        <v>439918408</v>
+      </c>
+      <c r="M22" s="51">
+        <v>484246</v>
+      </c>
+      <c r="N22" s="51">
+        <v>68</v>
+      </c>
+      <c r="O22" s="51">
+        <v>3440</v>
+      </c>
+      <c r="P22" s="52">
+        <v>22205377.100000001</v>
+      </c>
+      <c r="Q22" s="51">
+        <v>563645</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" s="41" t="s">
+        <v>188</v>
+      </c>
+      <c r="B23" s="51">
+        <v>11176</v>
+      </c>
+      <c r="C23" s="51">
+        <v>368180</v>
+      </c>
+      <c r="D23" s="52">
+        <v>2474148360.4000001</v>
+      </c>
+      <c r="E23" s="51">
+        <v>594164</v>
+      </c>
+      <c r="F23" s="51">
+        <v>952</v>
+      </c>
+      <c r="G23" s="51">
+        <v>192002</v>
+      </c>
+      <c r="H23" s="52">
+        <v>1353796224</v>
+      </c>
+      <c r="I23" s="51">
+        <v>622027</v>
+      </c>
+      <c r="J23" s="51">
+        <v>9078</v>
+      </c>
+      <c r="K23" s="51">
+        <v>144703</v>
+      </c>
+      <c r="L23" s="52">
+        <v>854154688.39999998</v>
+      </c>
+      <c r="M23" s="51">
+        <v>524846</v>
+      </c>
+      <c r="N23" s="51">
+        <v>1146</v>
+      </c>
+      <c r="O23" s="51">
+        <v>31475</v>
+      </c>
+      <c r="P23" s="52">
+        <v>266197448</v>
+      </c>
+      <c r="Q23" s="51">
+        <v>738994</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="B24" s="51">
+        <v>10471</v>
+      </c>
+      <c r="C24" s="51">
+        <v>563898</v>
+      </c>
+      <c r="D24" s="52">
+        <v>3565054716.1999998</v>
+      </c>
+      <c r="E24" s="51">
+        <v>556063</v>
+      </c>
+      <c r="F24" s="51">
+        <v>1005</v>
+      </c>
+      <c r="G24" s="51">
+        <v>188793</v>
+      </c>
+      <c r="H24" s="52">
+        <v>909876247.70000005</v>
+      </c>
+      <c r="I24" s="51">
+        <v>423893</v>
+      </c>
+      <c r="J24" s="51">
+        <v>8453</v>
+      </c>
+      <c r="K24" s="51">
+        <v>311179</v>
+      </c>
+      <c r="L24" s="52">
+        <v>2097531937.7</v>
+      </c>
+      <c r="M24" s="51">
+        <v>592996</v>
+      </c>
+      <c r="N24" s="51">
+        <v>1013</v>
+      </c>
+      <c r="O24" s="51">
+        <v>63926</v>
+      </c>
+      <c r="P24" s="52">
+        <v>557646530.79999995</v>
+      </c>
+      <c r="Q24" s="51">
+        <v>766436</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" s="43" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25" s="54">
+        <v>3860</v>
+      </c>
+      <c r="C25" s="54">
+        <v>193013</v>
+      </c>
+      <c r="D25" s="55">
+        <v>739777253.89999998</v>
+      </c>
+      <c r="E25" s="54">
+        <v>343876</v>
+      </c>
+      <c r="F25" s="54">
+        <v>587</v>
+      </c>
+      <c r="G25" s="54">
+        <v>95225</v>
+      </c>
+      <c r="H25" s="55">
+        <v>359974946</v>
+      </c>
+      <c r="I25" s="54">
+        <v>340808</v>
+      </c>
+      <c r="J25" s="54">
+        <v>3199</v>
+      </c>
+      <c r="K25" s="54">
+        <v>94070</v>
+      </c>
+      <c r="L25" s="55">
+        <v>361880295</v>
+      </c>
+      <c r="M25" s="54">
+        <v>343333</v>
+      </c>
+      <c r="N25" s="54">
+        <v>74</v>
+      </c>
+      <c r="O25" s="54">
+        <v>3718</v>
+      </c>
+      <c r="P25" s="55">
+        <v>17922012.899999999</v>
+      </c>
+      <c r="Q25" s="54">
+        <v>436824</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="110" firstPageNumber="35" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H96"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L11" sqref="L11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="27.140625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="14" style="24" customWidth="1"/>
+    <col min="3" max="4" width="13.28515625" style="24" customWidth="1"/>
+    <col min="5" max="5" width="14" style="24" customWidth="1"/>
+    <col min="6" max="7" width="13.28515625" style="24" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="12.75">
+      <c r="A1" s="105" t="s">
+        <v>156</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+    </row>
+    <row r="2" spans="1:8" s="18" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:8" s="26" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A3" s="108"/>
+      <c r="B3" s="102" t="s">
+        <v>184</v>
+      </c>
+      <c r="C3" s="103"/>
+      <c r="D3" s="104"/>
+      <c r="E3" s="102" t="s">
+        <v>185</v>
+      </c>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="25"/>
+    </row>
+    <row r="4" spans="1:8" s="26" customFormat="1" ht="51" customHeight="1">
+      <c r="A4" s="109"/>
+      <c r="B4" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="D4" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="E4" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="F4" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="G4" s="20" t="s">
+        <v>159</v>
+      </c>
+      <c r="H4" s="25"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="50">
+        <v>52.6</v>
+      </c>
+      <c r="C5" s="50">
+        <v>42.1</v>
+      </c>
+      <c r="D5" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="E5" s="50">
+        <v>44.6</v>
+      </c>
+      <c r="F5" s="50">
+        <v>46.6</v>
+      </c>
+      <c r="G5" s="50">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="22.5">
+      <c r="A6" s="36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B6" s="52">
+        <v>12.1</v>
+      </c>
+      <c r="C6" s="52">
+        <v>85.4</v>
+      </c>
+      <c r="D6" s="52">
+        <v>2.5</v>
+      </c>
+      <c r="E6" s="52">
+        <v>11.4</v>
+      </c>
+      <c r="F6" s="52">
+        <v>85.8</v>
+      </c>
+      <c r="G6" s="52">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="46.5" customHeight="1">
+      <c r="A7" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="52">
+        <v>8.9</v>
+      </c>
+      <c r="C7" s="52">
+        <v>88.5</v>
+      </c>
+      <c r="D7" s="52">
+        <v>2.6</v>
+      </c>
+      <c r="E7" s="52">
+        <v>7.9</v>
+      </c>
+      <c r="F7" s="52">
+        <v>89.2</v>
+      </c>
+      <c r="G7" s="52">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="C8" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="D8" s="52">
+        <v>0</v>
+      </c>
+      <c r="E8" s="52">
+        <v>100</v>
+      </c>
+      <c r="F8" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G8" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9" s="52">
+        <v>17.8</v>
+      </c>
+      <c r="C9" s="52">
+        <v>82.2</v>
+      </c>
+      <c r="D9" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E9" s="52">
+        <v>40.1</v>
+      </c>
+      <c r="F9" s="52">
+        <v>59.9</v>
+      </c>
+      <c r="G9" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="52">
+        <v>13.6</v>
+      </c>
+      <c r="C10" s="52">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="D10" s="52">
+        <v>12</v>
+      </c>
+      <c r="E10" s="52">
+        <v>10.3</v>
+      </c>
+      <c r="F10" s="52">
+        <v>73.5</v>
+      </c>
+      <c r="G10" s="52">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="33.75">
+      <c r="A11" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="C11" s="52">
+        <v>78.8</v>
+      </c>
+      <c r="D11" s="52">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E11" s="52">
+        <v>3.4</v>
+      </c>
+      <c r="F11" s="52">
+        <v>73.3</v>
+      </c>
+      <c r="G11" s="52">
+        <v>23.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="52">
+        <v>2.9</v>
+      </c>
+      <c r="C12" s="52">
+        <v>86.1</v>
+      </c>
+      <c r="D12" s="52">
+        <v>11</v>
+      </c>
+      <c r="E12" s="52">
+        <v>3.4</v>
+      </c>
+      <c r="F12" s="52">
+        <v>84</v>
+      </c>
+      <c r="G12" s="52">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="45">
+      <c r="A13" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="B13" s="52">
+        <v>43.1</v>
+      </c>
+      <c r="C13" s="52">
+        <v>51.4</v>
+      </c>
+      <c r="D13" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="E13" s="52">
+        <v>42.6</v>
+      </c>
+      <c r="F13" s="52">
+        <v>50.9</v>
+      </c>
+      <c r="G13" s="52">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="56.25">
+      <c r="A14" s="37" t="s">
+        <v>191</v>
+      </c>
+      <c r="B14" s="52">
+        <v>72</v>
+      </c>
+      <c r="C14" s="52">
+        <v>26.4</v>
+      </c>
+      <c r="D14" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="E14" s="52">
+        <v>67.3</v>
+      </c>
+      <c r="F14" s="52">
+        <v>31.3</v>
+      </c>
+      <c r="G14" s="52">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="52">
+        <v>7.8</v>
+      </c>
+      <c r="C15" s="52">
+        <v>83.1</v>
+      </c>
+      <c r="D15" s="52">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="E15" s="52">
+        <v>8.4</v>
+      </c>
+      <c r="F15" s="52">
+        <v>83.1</v>
+      </c>
+      <c r="G15" s="52">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="33.75">
+      <c r="A16" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="C16" s="52">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="D16" s="52">
+        <v>20.9</v>
+      </c>
+      <c r="E16" s="52">
+        <v>0.8</v>
+      </c>
+      <c r="F16" s="52">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="G16" s="52">
+        <v>28.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="33.75">
+      <c r="A17" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C17" s="52">
+        <v>69.8</v>
+      </c>
+      <c r="D17" s="52">
+        <v>30.2</v>
+      </c>
+      <c r="E17" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F17" s="52">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="G17" s="52">
+        <v>23.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="45">
+      <c r="A18" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="C18" s="52">
+        <v>77.7</v>
+      </c>
+      <c r="D18" s="52">
+        <v>21.7</v>
+      </c>
+      <c r="E18" s="52">
+        <v>1.6</v>
+      </c>
+      <c r="F18" s="52">
+        <v>64.3</v>
+      </c>
+      <c r="G18" s="52">
+        <v>34.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="33.75">
+      <c r="A19" s="37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C19" s="52">
+        <v>80.5</v>
+      </c>
+      <c r="D19" s="52">
+        <v>19.5</v>
+      </c>
+      <c r="E19" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F19" s="52">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="G19" s="52">
+        <v>22.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="52">
+        <v>42.1</v>
+      </c>
+      <c r="C20" s="52">
+        <v>53.1</v>
+      </c>
+      <c r="D20" s="52">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E20" s="52">
+        <v>41.2</v>
+      </c>
+      <c r="F20" s="52">
+        <v>55.3</v>
+      </c>
+      <c r="G20" s="52">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="22.5">
+      <c r="A21" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="52">
+        <v>26.3</v>
+      </c>
+      <c r="C21" s="52">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="D21" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="E21" s="52">
+        <v>31.3</v>
+      </c>
+      <c r="F21" s="52">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="G21" s="52">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="56.25">
+      <c r="A22" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="52">
+        <v>42.6</v>
+      </c>
+      <c r="C22" s="52">
+        <v>57.4</v>
+      </c>
+      <c r="D22" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E22" s="52">
+        <v>45.6</v>
+      </c>
+      <c r="F22" s="52">
+        <v>54.4</v>
+      </c>
+      <c r="G22" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="33.75">
+      <c r="A23" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="52">
+        <v>21.8</v>
+      </c>
+      <c r="C23" s="52">
+        <v>76.8</v>
+      </c>
+      <c r="D23" s="52">
+        <v>1.4</v>
+      </c>
+      <c r="E23" s="52">
+        <v>21.5</v>
+      </c>
+      <c r="F23" s="52">
+        <v>76.8</v>
+      </c>
+      <c r="G23" s="52">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="33.75">
+      <c r="A24" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B24" s="52">
+        <v>30</v>
+      </c>
+      <c r="C24" s="52">
+        <v>70</v>
+      </c>
+      <c r="D24" s="52">
+        <v>0</v>
+      </c>
+      <c r="E24" s="52">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="F24" s="52">
+        <v>65.3</v>
+      </c>
+      <c r="G24" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="56.25">
+      <c r="A25" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="C25" s="52">
+        <v>87.2</v>
+      </c>
+      <c r="D25" s="52">
+        <v>11.4</v>
+      </c>
+      <c r="E25" s="52">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F25" s="52">
+        <v>85.1</v>
+      </c>
+      <c r="G25" s="52">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="33.75">
+      <c r="A26" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="52">
+        <v>44.4</v>
+      </c>
+      <c r="C26" s="52">
+        <v>54.3</v>
+      </c>
+      <c r="D26" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="E26" s="52">
+        <v>51.6</v>
+      </c>
+      <c r="F26" s="52">
+        <v>47.7</v>
+      </c>
+      <c r="G26" s="52">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C27" s="52">
+        <v>99.8</v>
+      </c>
+      <c r="D27" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="E27" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F27" s="52">
+        <v>100</v>
+      </c>
+      <c r="G27" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="33.75">
+      <c r="A28" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="D28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F28" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G28" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="33.75">
+      <c r="A29" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C29" s="52">
+        <v>99.8</v>
+      </c>
+      <c r="D29" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="E29" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F29" s="52">
+        <v>100</v>
+      </c>
+      <c r="G29" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="22.5">
+      <c r="A30" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="D30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G30" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="22.5">
+      <c r="A31" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C31" s="52">
+        <v>100</v>
+      </c>
+      <c r="D31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F31" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G31" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="22.5">
+      <c r="A32" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B32" s="52">
+        <v>3</v>
+      </c>
+      <c r="C32" s="52">
+        <v>95.5</v>
+      </c>
+      <c r="D32" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="E32" s="52">
+        <v>3</v>
+      </c>
+      <c r="F32" s="52">
+        <v>94.7</v>
+      </c>
+      <c r="G32" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="34.5" customHeight="1">
+      <c r="A33" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="C33" s="52">
+        <v>95.4</v>
+      </c>
+      <c r="D33" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="E33" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="F33" s="52">
+        <v>94.7</v>
+      </c>
+      <c r="G33" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="36" customHeight="1">
+      <c r="A34" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C34" s="52">
+        <v>100</v>
+      </c>
+      <c r="D34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F34" s="52">
+        <v>100</v>
+      </c>
+      <c r="G34" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="33.75">
+      <c r="A35" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="52">
+        <v>58.4</v>
+      </c>
+      <c r="C35" s="52">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="D35" s="52">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="E35" s="52">
+        <v>62.5</v>
+      </c>
+      <c r="F35" s="52">
+        <v>31</v>
+      </c>
+      <c r="G35" s="52">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="22.5">
+      <c r="A36" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" s="52">
+        <v>19.7</v>
+      </c>
+      <c r="C36" s="52">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="D36" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="E36" s="52">
+        <v>21</v>
+      </c>
+      <c r="F36" s="52">
+        <v>75.8</v>
+      </c>
+      <c r="G36" s="52">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="33.75">
+      <c r="A37" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="52">
+        <v>60.9</v>
+      </c>
+      <c r="C37" s="52">
+        <v>29.5</v>
+      </c>
+      <c r="D37" s="52">
+        <v>9.6</v>
+      </c>
+      <c r="E37" s="52">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="F37" s="52">
+        <v>28.9</v>
+      </c>
+      <c r="G37" s="52">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="22.5">
+      <c r="A38" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="52">
+        <v>89.5</v>
+      </c>
+      <c r="C38" s="52">
+        <v>7.6</v>
+      </c>
+      <c r="D38" s="52">
+        <v>2.9</v>
+      </c>
+      <c r="E38" s="52">
+        <v>79.7</v>
+      </c>
+      <c r="F38" s="52">
+        <v>13.9</v>
+      </c>
+      <c r="G38" s="52">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="33.75">
+      <c r="A39" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="B39" s="52">
+        <v>100</v>
+      </c>
+      <c r="C39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="D39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E39" s="52">
+        <v>100</v>
+      </c>
+      <c r="F39" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G39" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="22.5">
+      <c r="A40" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B40" s="52">
+        <v>3.3</v>
+      </c>
+      <c r="C40" s="52">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="D40" s="52">
+        <v>26.4</v>
+      </c>
+      <c r="E40" s="52">
+        <v>3.6</v>
+      </c>
+      <c r="F40" s="52">
+        <v>66.2</v>
+      </c>
+      <c r="G40" s="52">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="22.5">
+      <c r="A41" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B41" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="C41" s="52">
+        <v>72.7</v>
+      </c>
+      <c r="D41" s="52">
+        <v>26.1</v>
+      </c>
+      <c r="E41" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="F41" s="52">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="G41" s="52">
+        <v>22.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="22.5">
+      <c r="A42" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="52">
+        <v>1.6</v>
+      </c>
+      <c r="C42" s="52">
+        <v>74.2</v>
+      </c>
+      <c r="D42" s="52">
+        <v>24.2</v>
+      </c>
+      <c r="E42" s="52">
+        <v>1</v>
+      </c>
+      <c r="F42" s="52">
+        <v>78.2</v>
+      </c>
+      <c r="G42" s="52">
+        <v>20.8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="33.75">
+      <c r="A43" s="37" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C43" s="52">
+        <v>72.2</v>
+      </c>
+      <c r="D43" s="52">
+        <v>26.7</v>
+      </c>
+      <c r="E43" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="F43" s="52">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="G43" s="52">
+        <v>22.7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" s="52">
+        <v>30.2</v>
+      </c>
+      <c r="C44" s="52">
+        <v>56.5</v>
+      </c>
+      <c r="D44" s="52">
+        <v>13.2</v>
+      </c>
+      <c r="E44" s="52">
+        <v>22.6</v>
+      </c>
+      <c r="F44" s="52">
+        <v>55.9</v>
+      </c>
+      <c r="G44" s="52">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B45" s="52">
+        <v>75.5</v>
+      </c>
+      <c r="C45" s="52">
+        <v>23</v>
+      </c>
+      <c r="D45" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="E45" s="52">
+        <v>48</v>
+      </c>
+      <c r="F45" s="52">
+        <v>50.9</v>
+      </c>
+      <c r="G45" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="68.25" customHeight="1">
+      <c r="A46" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" s="52">
+        <v>69.7</v>
+      </c>
+      <c r="C46" s="52">
+        <v>27</v>
+      </c>
+      <c r="D46" s="52">
+        <v>3.3</v>
+      </c>
+      <c r="E46" s="52">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="F46" s="52">
+        <v>22.1</v>
+      </c>
+      <c r="G46" s="52">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="33.75">
+      <c r="A47" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B47" s="52">
+        <v>76.3</v>
+      </c>
+      <c r="C47" s="52">
+        <v>23.7</v>
+      </c>
+      <c r="D47" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E47" s="52">
+        <v>79.2</v>
+      </c>
+      <c r="F47" s="52">
+        <v>20.8</v>
+      </c>
+      <c r="G47" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B48" s="52">
+        <v>22.8</v>
+      </c>
+      <c r="C48" s="52">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="D48" s="52">
+        <v>12.4</v>
+      </c>
+      <c r="E48" s="52">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="F48" s="52">
+        <v>64.8</v>
+      </c>
+      <c r="G48" s="52">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="45">
+      <c r="A49" s="37" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="52">
+        <v>16.8</v>
+      </c>
+      <c r="C49" s="52">
+        <v>60.4</v>
+      </c>
+      <c r="D49" s="52">
+        <v>22.8</v>
+      </c>
+      <c r="E49" s="52">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F49" s="52">
+        <v>57.9</v>
+      </c>
+      <c r="G49" s="52">
+        <v>32.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="33.75">
+      <c r="A50" s="37" t="s">
+        <v>88</v>
+      </c>
+      <c r="B50" s="52">
+        <v>49.3</v>
+      </c>
+      <c r="C50" s="52">
+        <v>44.2</v>
+      </c>
+      <c r="D50" s="52">
+        <v>6.5</v>
+      </c>
+      <c r="E50" s="52">
+        <v>50.8</v>
+      </c>
+      <c r="F50" s="52">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="G50" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="22.5">
+      <c r="A51" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="52">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="C51" s="52">
+        <v>82.6</v>
+      </c>
+      <c r="D51" s="52">
+        <v>8.6</v>
+      </c>
+      <c r="E51" s="52">
+        <v>12.6</v>
+      </c>
+      <c r="F51" s="52">
+        <v>78.3</v>
+      </c>
+      <c r="G51" s="52">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="33.75">
+      <c r="A52" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="52">
+        <v>7.9</v>
+      </c>
+      <c r="C52" s="52">
+        <v>83.7</v>
+      </c>
+      <c r="D52" s="52">
+        <v>8.4</v>
+      </c>
+      <c r="E52" s="52">
+        <v>13.3</v>
+      </c>
+      <c r="F52" s="52">
+        <v>79.8</v>
+      </c>
+      <c r="G52" s="52">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="56.25">
+      <c r="A53" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="B53" s="52">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="C53" s="52">
+        <v>79.5</v>
+      </c>
+      <c r="D53" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="E53" s="52">
+        <v>13</v>
+      </c>
+      <c r="F53" s="52">
+        <v>86.3</v>
+      </c>
+      <c r="G53" s="52">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="45">
+      <c r="A54" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="B54" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="C54" s="52">
+        <v>59.3</v>
+      </c>
+      <c r="D54" s="52">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="E54" s="52">
+        <v>2</v>
+      </c>
+      <c r="F54" s="52">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="G54" s="52">
+        <v>60.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="22.5">
+      <c r="A55" s="36" t="s">
+        <v>91</v>
+      </c>
+      <c r="B55" s="52">
+        <v>20.8</v>
+      </c>
+      <c r="C55" s="52">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="D55" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="E55" s="52">
+        <v>24.5</v>
+      </c>
+      <c r="F55" s="52">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="G55" s="52">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="33.75">
+      <c r="A56" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="B56" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C56" s="52">
+        <v>84</v>
+      </c>
+      <c r="D56" s="52">
+        <v>16</v>
+      </c>
+      <c r="E56" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F56" s="52">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="G56" s="52">
+        <v>28.9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="45">
+      <c r="A57" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="B57" s="52">
+        <v>7.7</v>
+      </c>
+      <c r="C57" s="52">
+        <v>80.2</v>
+      </c>
+      <c r="D57" s="52">
+        <v>12.1</v>
+      </c>
+      <c r="E57" s="52">
+        <v>9.4</v>
+      </c>
+      <c r="F57" s="52">
+        <v>74</v>
+      </c>
+      <c r="G57" s="52">
+        <v>16.600000000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="45">
+      <c r="A58" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="B58" s="52">
+        <v>31.8</v>
+      </c>
+      <c r="C58" s="52">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="D58" s="52">
+        <v>0</v>
+      </c>
+      <c r="E58" s="52">
+        <v>49.7</v>
+      </c>
+      <c r="F58" s="52">
+        <v>50.3</v>
+      </c>
+      <c r="G58" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="22.5">
+      <c r="A59" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B59" s="52">
+        <v>44.6</v>
+      </c>
+      <c r="C59" s="52">
+        <v>44.6</v>
+      </c>
+      <c r="D59" s="52">
+        <v>10.8</v>
+      </c>
+      <c r="E59" s="52">
+        <v>34.5</v>
+      </c>
+      <c r="F59" s="52">
+        <v>42</v>
+      </c>
+      <c r="G59" s="52">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="22.5">
+      <c r="A60" s="36" t="s">
+        <v>135</v>
+      </c>
+      <c r="B60" s="52">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C60" s="52">
+        <v>74.2</v>
+      </c>
+      <c r="D60" s="52">
+        <v>20.7</v>
+      </c>
+      <c r="E60" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="F60" s="52">
+        <v>47.1</v>
+      </c>
+      <c r="G60" s="52">
+        <v>47.4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="33.75">
+      <c r="A61" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="B61" s="52">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="C61" s="52">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="D61" s="52">
+        <v>20.9</v>
+      </c>
+      <c r="E61" s="52">
+        <v>27.6</v>
+      </c>
+      <c r="F61" s="52">
+        <v>31.8</v>
+      </c>
+      <c r="G61" s="52">
+        <v>40.6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="45">
+      <c r="A62" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="B62" s="52">
+        <v>27.6</v>
+      </c>
+      <c r="C62" s="52">
+        <v>58.9</v>
+      </c>
+      <c r="D62" s="52">
+        <v>13.5</v>
+      </c>
+      <c r="E62" s="52">
+        <v>23.5</v>
+      </c>
+      <c r="F62" s="52">
+        <v>57.2</v>
+      </c>
+      <c r="G62" s="52">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="22.5">
+      <c r="A63" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="B63" s="52">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="C63" s="52">
+        <v>23.1</v>
+      </c>
+      <c r="D63" s="52">
+        <v>1</v>
+      </c>
+      <c r="E63" s="52">
+        <v>73.3</v>
+      </c>
+      <c r="F63" s="52">
+        <v>25.1</v>
+      </c>
+      <c r="G63" s="52">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="33.75">
+      <c r="A64" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B64" s="52">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="C64" s="52">
+        <v>68.5</v>
+      </c>
+      <c r="D64" s="52">
+        <v>26.6</v>
+      </c>
+      <c r="E64" s="52">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F64" s="52">
+        <v>48.5</v>
+      </c>
+      <c r="G64" s="52">
+        <v>46.9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="33.75">
+      <c r="A65" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B65" s="52">
+        <v>59.8</v>
+      </c>
+      <c r="C65" s="52">
+        <v>40</v>
+      </c>
+      <c r="D65" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="E65" s="52">
+        <v>52.1</v>
+      </c>
+      <c r="F65" s="52">
+        <v>47.7</v>
+      </c>
+      <c r="G65" s="52">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="11.25" customHeight="1">
+      <c r="A66" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B66" s="52">
+        <v>99.8</v>
+      </c>
+      <c r="C66" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="D66" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E66" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="F66" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="G66" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="33" customHeight="1">
+      <c r="A67" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="B67" s="52">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C67" s="52">
+        <v>87</v>
+      </c>
+      <c r="D67" s="52">
+        <v>3.7</v>
+      </c>
+      <c r="E67" s="52">
+        <v>10.8</v>
+      </c>
+      <c r="F67" s="52">
+        <v>81.5</v>
+      </c>
+      <c r="G67" s="52">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="12" customHeight="1">
+      <c r="A68" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B68" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C68" s="52">
+        <v>95</v>
+      </c>
+      <c r="D68" s="52">
+        <v>5</v>
+      </c>
+      <c r="E68" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F68" s="52">
+        <v>92</v>
+      </c>
+      <c r="G68" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="22.5">
+      <c r="A69" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B69" s="52">
+        <v>0</v>
+      </c>
+      <c r="C69" s="52">
+        <v>86.4</v>
+      </c>
+      <c r="D69" s="52">
+        <v>13.5</v>
+      </c>
+      <c r="E69" s="52">
+        <v>0</v>
+      </c>
+      <c r="F69" s="52">
+        <v>84.5</v>
+      </c>
+      <c r="G69" s="52">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="45" customHeight="1">
+      <c r="A70" s="37" t="s">
+        <v>104</v>
+      </c>
+      <c r="B70" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C70" s="52">
+        <v>99.5</v>
+      </c>
+      <c r="D70" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="E70" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F70" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="G70" s="52">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="45.75" customHeight="1">
+      <c r="A71" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B71" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="C71" s="52">
+        <v>95.8</v>
+      </c>
+      <c r="D71" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E71" s="52">
+        <v>9</v>
+      </c>
+      <c r="F71" s="52">
+        <v>91</v>
+      </c>
+      <c r="G71" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="33.75" customHeight="1">
+      <c r="A72" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B72" s="52">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="C72" s="52">
+        <v>62.5</v>
+      </c>
+      <c r="D72" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="E72" s="52">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="F72" s="52">
+        <v>55.1</v>
+      </c>
+      <c r="G72" s="52">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="90.75" customHeight="1">
+      <c r="A73" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B73" s="52">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="C73" s="52">
+        <v>76</v>
+      </c>
+      <c r="D73" s="52">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E73" s="52">
+        <v>16.8</v>
+      </c>
+      <c r="F73" s="52">
+        <v>72.2</v>
+      </c>
+      <c r="G73" s="52">
+        <v>10.9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="33.75">
+      <c r="A74" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B74" s="52">
+        <v>98.2</v>
+      </c>
+      <c r="C74" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="D74" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E74" s="52">
+        <v>98.5</v>
+      </c>
+      <c r="F74" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="G74" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="56.25">
+      <c r="A75" s="38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B75" s="52">
+        <v>100</v>
+      </c>
+      <c r="C75" s="52">
+        <v>0</v>
+      </c>
+      <c r="D75" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E75" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="F75" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="G75" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="33.75">
+      <c r="A76" s="38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B76" s="52">
+        <v>96.5</v>
+      </c>
+      <c r="C76" s="52">
+        <v>3.5</v>
+      </c>
+      <c r="D76" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E76" s="52">
+        <v>97</v>
+      </c>
+      <c r="F76" s="52">
+        <v>3</v>
+      </c>
+      <c r="G76" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="35.25" customHeight="1">
+      <c r="A77" s="38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B77" s="52">
+        <v>100</v>
+      </c>
+      <c r="C77" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="D77" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E77" s="52">
+        <v>100</v>
+      </c>
+      <c r="F77" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G77" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="B78" s="52">
+        <v>81.7</v>
+      </c>
+      <c r="C78" s="52">
+        <v>18</v>
+      </c>
+      <c r="D78" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="E78" s="52">
+        <v>85.8</v>
+      </c>
+      <c r="F78" s="52">
+        <v>13.9</v>
+      </c>
+      <c r="G78" s="52">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B79" s="52">
+        <v>53.8</v>
+      </c>
+      <c r="C79" s="52">
+        <v>46.1</v>
+      </c>
+      <c r="D79" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="E79" s="52">
+        <v>64.7</v>
+      </c>
+      <c r="F79" s="52">
+        <v>35.1</v>
+      </c>
+      <c r="G79" s="52">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="22.5">
+      <c r="A80" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="B80" s="52">
+        <v>43.3</v>
+      </c>
+      <c r="C80" s="52">
+        <v>55.7</v>
+      </c>
+      <c r="D80" s="52">
+        <v>1</v>
+      </c>
+      <c r="E80" s="52">
+        <v>45.8</v>
+      </c>
+      <c r="F80" s="52">
+        <v>53.6</v>
+      </c>
+      <c r="G80" s="52">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="22.5">
+      <c r="A81" s="38" t="s">
+        <v>113</v>
+      </c>
+      <c r="B81" s="52">
+        <v>93.1</v>
+      </c>
+      <c r="C81" s="52">
+        <v>6.8</v>
+      </c>
+      <c r="D81" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="E81" s="52">
+        <v>93</v>
+      </c>
+      <c r="F81" s="52">
+        <v>6.8</v>
+      </c>
+      <c r="G81" s="52">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="22.5">
+      <c r="A82" s="38" t="s">
+        <v>114</v>
+      </c>
+      <c r="B82" s="52">
+        <v>64.8</v>
+      </c>
+      <c r="C82" s="52">
+        <v>34.6</v>
+      </c>
+      <c r="D82" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="E82" s="52">
+        <v>69.2</v>
+      </c>
+      <c r="F82" s="52">
+        <v>30.1</v>
+      </c>
+      <c r="G82" s="52">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="38" t="s">
+        <v>115</v>
+      </c>
+      <c r="B83" s="52">
+        <v>82.5</v>
+      </c>
+      <c r="C83" s="52">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D83" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="E83" s="52">
+        <v>86.5</v>
+      </c>
+      <c r="F83" s="52">
+        <v>12.7</v>
+      </c>
+      <c r="G83" s="52">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="33.75">
+      <c r="A84" s="38" t="s">
+        <v>116</v>
+      </c>
+      <c r="B84" s="52">
+        <v>45.2</v>
+      </c>
+      <c r="C84" s="52">
+        <v>50.1</v>
+      </c>
+      <c r="D84" s="52">
+        <v>4.7</v>
+      </c>
+      <c r="E84" s="52">
+        <v>50.5</v>
+      </c>
+      <c r="F84" s="52">
+        <v>46.1</v>
+      </c>
+      <c r="G84" s="52">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="22.5">
+      <c r="A85" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="B85" s="52">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="C85" s="52">
+        <v>26.3</v>
+      </c>
+      <c r="D85" s="52">
+        <v>1.6</v>
+      </c>
+      <c r="E85" s="52">
+        <v>73.5</v>
+      </c>
+      <c r="F85" s="52">
+        <v>24.6</v>
+      </c>
+      <c r="G85" s="52">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="22.5">
+      <c r="A86" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B86" s="52">
+        <v>70.2</v>
+      </c>
+      <c r="C86" s="52">
+        <v>28.1</v>
+      </c>
+      <c r="D86" s="52">
+        <v>1.7</v>
+      </c>
+      <c r="E86" s="52">
+        <v>72</v>
+      </c>
+      <c r="F86" s="52">
+        <v>26</v>
+      </c>
+      <c r="G86" s="52">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="23.25" customHeight="1">
+      <c r="A87" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B87" s="52">
+        <v>84.8</v>
+      </c>
+      <c r="C87" s="52">
+        <v>14.9</v>
+      </c>
+      <c r="D87" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="E87" s="52">
+        <v>84.1</v>
+      </c>
+      <c r="F87" s="52">
+        <v>15.6</v>
+      </c>
+      <c r="G87" s="52">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="33.75">
+      <c r="A88" s="38" t="s">
+        <v>119</v>
+      </c>
+      <c r="B88" s="52">
+        <v>44.1</v>
+      </c>
+      <c r="C88" s="52">
+        <v>52.7</v>
+      </c>
+      <c r="D88" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="E88" s="52">
+        <v>45.1</v>
+      </c>
+      <c r="F88" s="52">
+        <v>50.3</v>
+      </c>
+      <c r="G88" s="52">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="22.5">
+      <c r="A89" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B89" s="52">
+        <v>63.6</v>
+      </c>
+      <c r="C89" s="52">
+        <v>32</v>
+      </c>
+      <c r="D89" s="52">
+        <v>4.5</v>
+      </c>
+      <c r="E89" s="52">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="F89" s="52">
+        <v>25.4</v>
+      </c>
+      <c r="G89" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="33.75">
+      <c r="A90" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="B90" s="52">
+        <v>96.5</v>
+      </c>
+      <c r="C90" s="52">
+        <v>3.4</v>
+      </c>
+      <c r="D90" s="52">
+        <v>0</v>
+      </c>
+      <c r="E90" s="52">
+        <v>97.7</v>
+      </c>
+      <c r="F90" s="52">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G90" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="33.75">
+      <c r="A91" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="B91" s="52">
+        <v>90.5</v>
+      </c>
+      <c r="C91" s="52">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="D91" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="E91" s="52">
+        <v>91.1</v>
+      </c>
+      <c r="F91" s="52">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="G91" s="52">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A92" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="B92" s="52">
+        <v>90.1</v>
+      </c>
+      <c r="C92" s="52">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D92" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="E92" s="52">
+        <v>84.3</v>
+      </c>
+      <c r="F92" s="52">
+        <v>15.4</v>
+      </c>
+      <c r="G92" s="52">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="22.5">
+      <c r="A93" s="36" t="s">
+        <v>124</v>
+      </c>
+      <c r="B93" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="C93" s="52">
+        <v>93.1</v>
+      </c>
+      <c r="D93" s="52">
+        <v>6</v>
+      </c>
+      <c r="E93" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="F93" s="52">
+        <v>77.5</v>
+      </c>
+      <c r="G93" s="52">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="24.75" customHeight="1">
+      <c r="A94" s="37" t="s">
+        <v>125</v>
+      </c>
+      <c r="B94" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="C94" s="52">
+        <v>93.8</v>
+      </c>
+      <c r="D94" s="52">
+        <v>5.9</v>
+      </c>
+      <c r="E94" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="F94" s="52">
+        <v>76</v>
+      </c>
+      <c r="G94" s="52">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="45">
+      <c r="A95" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="B95" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C95" s="52">
+        <v>100</v>
+      </c>
+      <c r="D95" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E95" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F95" s="52">
+        <v>100</v>
+      </c>
+      <c r="G95" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="22.5">
+      <c r="A96" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="B96" s="55">
+        <v>7.2</v>
+      </c>
+      <c r="C96" s="55">
+        <v>84.6</v>
+      </c>
+      <c r="D96" s="55">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E96" s="55">
+        <v>2.9</v>
+      </c>
+      <c r="F96" s="55">
+        <v>85.3</v>
+      </c>
+      <c r="G96" s="55">
+        <v>11.7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.27559055118110237" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" firstPageNumber="39" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G25"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C38" sqref="C38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="30.5703125" style="24" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" style="24" customWidth="1"/>
+    <col min="3" max="3" width="16.28515625" style="24" customWidth="1"/>
+    <col min="4" max="4" width="16" style="24" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="24" customWidth="1"/>
+    <col min="6" max="6" width="17" style="24" customWidth="1"/>
+    <col min="7" max="7" width="16.7109375" style="24" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="12.75">
+      <c r="A1" s="105" t="s">
+        <v>160</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+    </row>
+    <row r="3" spans="1:7" s="26" customFormat="1" ht="71.25" customHeight="1">
+      <c r="A3" s="110"/>
+      <c r="B3" s="102" t="s">
+        <v>184</v>
+      </c>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="102" t="s">
+        <v>185</v>
+      </c>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+    </row>
+    <row r="4" spans="1:7" s="26" customFormat="1" ht="51" customHeight="1">
+      <c r="A4" s="110"/>
+      <c r="B4" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="D4" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="E4" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="F4" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="G4" s="20" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B5" s="50">
+        <v>52.6</v>
+      </c>
+      <c r="C5" s="50">
+        <v>42.1</v>
+      </c>
+      <c r="D5" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="E5" s="50">
+        <v>44.6</v>
+      </c>
+      <c r="F5" s="50">
+        <v>46.6</v>
+      </c>
+      <c r="G5" s="50">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B6" s="52">
+        <v>66.8</v>
+      </c>
+      <c r="C6" s="52">
+        <v>30.5</v>
+      </c>
+      <c r="D6" s="52">
+        <v>2.7</v>
+      </c>
+      <c r="E6" s="52">
+        <v>59.5</v>
+      </c>
+      <c r="F6" s="52">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="G6" s="52">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7" s="52">
+        <v>58.3</v>
+      </c>
+      <c r="C7" s="52">
+        <v>39.6</v>
+      </c>
+      <c r="D7" s="52">
+        <v>2.1</v>
+      </c>
+      <c r="E7" s="52">
+        <v>52.9</v>
+      </c>
+      <c r="F7" s="52">
+        <v>43.9</v>
+      </c>
+      <c r="G7" s="52">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8" s="52">
+        <v>50.4</v>
+      </c>
+      <c r="C8" s="52">
+        <v>44.4</v>
+      </c>
+      <c r="D8" s="52">
+        <v>5.2</v>
+      </c>
+      <c r="E8" s="52">
+        <v>43.3</v>
+      </c>
+      <c r="F8" s="52">
+        <v>49.1</v>
+      </c>
+      <c r="G8" s="52">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9" s="52">
+        <v>60.6</v>
+      </c>
+      <c r="C9" s="52">
+        <v>34.4</v>
+      </c>
+      <c r="D9" s="52">
+        <v>5</v>
+      </c>
+      <c r="E9" s="52">
+        <v>59.5</v>
+      </c>
+      <c r="F9" s="52">
+        <v>30.7</v>
+      </c>
+      <c r="G9" s="52">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10" s="52">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="C10" s="52">
+        <v>54.2</v>
+      </c>
+      <c r="D10" s="52">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E10" s="52">
+        <v>24.3</v>
+      </c>
+      <c r="F10" s="52">
+        <v>63.9</v>
+      </c>
+      <c r="G10" s="52">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11" s="52">
+        <v>62</v>
+      </c>
+      <c r="C11" s="52">
+        <v>33.1</v>
+      </c>
+      <c r="D11" s="52">
+        <v>5</v>
+      </c>
+      <c r="E11" s="52">
+        <v>50.3</v>
+      </c>
+      <c r="F11" s="52">
+        <v>33</v>
+      </c>
+      <c r="G11" s="52">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12" s="52">
+        <v>68</v>
+      </c>
+      <c r="C12" s="52">
+        <v>31.1</v>
+      </c>
+      <c r="D12" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="E12" s="52">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="F12" s="52">
+        <v>32.6</v>
+      </c>
+      <c r="G12" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="41" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13" s="52">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="C13" s="52">
+        <v>27.1</v>
+      </c>
+      <c r="D13" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="E13" s="52">
+        <v>72.7</v>
+      </c>
+      <c r="F13" s="52">
+        <v>26.9</v>
+      </c>
+      <c r="G13" s="52">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14" s="52">
+        <v>44.5</v>
+      </c>
+      <c r="C14" s="52">
+        <v>50.8</v>
+      </c>
+      <c r="D14" s="52">
+        <v>4.7</v>
+      </c>
+      <c r="E14" s="52">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="F14" s="52">
+        <v>56.9</v>
+      </c>
+      <c r="G14" s="52">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="41" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15" s="52">
+        <v>52.7</v>
+      </c>
+      <c r="C15" s="52">
+        <v>44</v>
+      </c>
+      <c r="D15" s="52">
+        <v>3.3</v>
+      </c>
+      <c r="E15" s="52">
+        <v>48.9</v>
+      </c>
+      <c r="F15" s="52">
+        <v>47.6</v>
+      </c>
+      <c r="G15" s="52">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16" s="52">
+        <v>67</v>
+      </c>
+      <c r="C16" s="52">
+        <v>30.1</v>
+      </c>
+      <c r="D16" s="52">
+        <v>2.9</v>
+      </c>
+      <c r="E16" s="52">
+        <v>64.3</v>
+      </c>
+      <c r="F16" s="52">
+        <v>30</v>
+      </c>
+      <c r="G16" s="52">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17" s="52">
+        <v>51.1</v>
+      </c>
+      <c r="C17" s="52">
+        <v>43.4</v>
+      </c>
+      <c r="D17" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="E17" s="52">
+        <v>35.1</v>
+      </c>
+      <c r="F17" s="52">
+        <v>53.6</v>
+      </c>
+      <c r="G17" s="52">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18" s="52">
+        <v>46.8</v>
+      </c>
+      <c r="C18" s="52">
+        <v>42.7</v>
+      </c>
+      <c r="D18" s="52">
+        <v>10.4</v>
+      </c>
+      <c r="E18" s="52">
+        <v>38</v>
+      </c>
+      <c r="F18" s="52">
+        <v>49.5</v>
+      </c>
+      <c r="G18" s="52">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="52">
+        <v>62.7</v>
+      </c>
+      <c r="C19" s="52">
+        <v>33</v>
+      </c>
+      <c r="D19" s="52">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E19" s="52">
+        <v>62.4</v>
+      </c>
+      <c r="F19" s="52">
+        <v>31.7</v>
+      </c>
+      <c r="G19" s="52">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="41" t="s">
+        <v>187</v>
+      </c>
+      <c r="B20" s="52">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="C20" s="52">
+        <v>29.3</v>
+      </c>
+      <c r="D20" s="52">
+        <v>0.8</v>
+      </c>
+      <c r="E20" s="52">
+        <v>70.3</v>
+      </c>
+      <c r="F20" s="52">
+        <v>28.6</v>
+      </c>
+      <c r="G20" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21" s="52">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="C21" s="52">
+        <v>56.8</v>
+      </c>
+      <c r="D21" s="52">
+        <v>5</v>
+      </c>
+      <c r="E21" s="52">
+        <v>23.2</v>
+      </c>
+      <c r="F21" s="52">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="G21" s="52">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="41" t="s">
+        <v>181</v>
+      </c>
+      <c r="B22" s="52">
+        <v>52.1</v>
+      </c>
+      <c r="C22" s="52">
+        <v>45.9</v>
+      </c>
+      <c r="D22" s="52">
+        <v>2</v>
+      </c>
+      <c r="E22" s="52">
+        <v>44.3</v>
+      </c>
+      <c r="F22" s="52">
+        <v>53</v>
+      </c>
+      <c r="G22" s="52">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="41" t="s">
+        <v>188</v>
+      </c>
+      <c r="B23" s="52">
+        <v>52.1</v>
+      </c>
+      <c r="C23" s="52">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="D23" s="52">
+        <v>8.5</v>
+      </c>
+      <c r="E23" s="52">
+        <v>54.7</v>
+      </c>
+      <c r="F23" s="52">
+        <v>34.5</v>
+      </c>
+      <c r="G23" s="52">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="B24" s="52">
+        <v>33.5</v>
+      </c>
+      <c r="C24" s="52">
+        <v>55.2</v>
+      </c>
+      <c r="D24" s="52">
+        <v>11.3</v>
+      </c>
+      <c r="E24" s="52">
+        <v>25.5</v>
+      </c>
+      <c r="F24" s="52">
+        <v>58.8</v>
+      </c>
+      <c r="G24" s="52">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="43" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25" s="55">
+        <v>49.3</v>
+      </c>
+      <c r="C25" s="55">
+        <v>48.7</v>
+      </c>
+      <c r="D25" s="55">
+        <v>1.9</v>
+      </c>
+      <c r="E25" s="55">
+        <v>48.7</v>
+      </c>
+      <c r="F25" s="55">
+        <v>48.9</v>
+      </c>
+      <c r="G25" s="55">
+        <v>2.4</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.27559055118110237" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" firstPageNumber="47" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:R48"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S8" sqref="S8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="30.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="14.85546875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="13.85546875" style="3" customWidth="1"/>
+    <col min="10" max="11" width="13.140625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="14.42578125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="13.140625" style="3" customWidth="1"/>
+    <col min="15" max="15" width="10.5703125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="13.140625" style="3" customWidth="1"/>
+    <col min="17" max="17" width="13.7109375" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A1" s="105" t="s">
+        <v>161</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+    </row>
+    <row r="2" spans="1:18" s="18" customFormat="1"/>
+    <row r="3" spans="1:18" s="18" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A3" s="106"/>
+      <c r="B3" s="107" t="s">
+        <v>148</v>
+      </c>
+      <c r="C3" s="107" t="s">
+        <v>149</v>
+      </c>
+      <c r="D3" s="107" t="s">
+        <v>237</v>
+      </c>
+      <c r="E3" s="107" t="s">
+        <v>238</v>
+      </c>
+      <c r="F3" s="107" t="s">
+        <v>150</v>
+      </c>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="102" t="s">
+        <v>153</v>
+      </c>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="104"/>
+      <c r="N3" s="102" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" s="103"/>
+      <c r="P3" s="103"/>
+      <c r="Q3" s="103"/>
+      <c r="R3" s="21"/>
+    </row>
+    <row r="4" spans="1:18" s="23" customFormat="1" ht="60" customHeight="1">
+      <c r="A4" s="106"/>
+      <c r="B4" s="107"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="G4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="H4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="I4" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="J4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="K4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="L4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="M4" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="N4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="O4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="P4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q4" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="R4" s="22"/>
+    </row>
+    <row r="5" spans="1:18" s="18" customFormat="1">
+      <c r="A5" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="49">
+        <v>2108</v>
+      </c>
+      <c r="C5" s="49">
+        <v>671502</v>
+      </c>
+      <c r="D5" s="50">
+        <v>4948243977.3000002</v>
+      </c>
+      <c r="E5" s="49">
+        <v>638696</v>
+      </c>
+      <c r="F5" s="46">
+        <v>250</v>
+      </c>
+      <c r="G5" s="46">
+        <v>91269</v>
+      </c>
+      <c r="H5" s="47">
+        <v>509243150.69999999</v>
+      </c>
+      <c r="I5" s="46">
+        <v>481762</v>
+      </c>
+      <c r="J5" s="46">
+        <v>1539</v>
+      </c>
+      <c r="K5" s="46">
+        <v>499776</v>
+      </c>
+      <c r="L5" s="47">
+        <v>3639350336.1999998</v>
+      </c>
+      <c r="M5" s="46">
+        <v>632243</v>
+      </c>
+      <c r="N5" s="49">
+        <v>319</v>
+      </c>
+      <c r="O5" s="49">
+        <v>80457</v>
+      </c>
+      <c r="P5" s="50">
+        <v>799650490.39999998</v>
+      </c>
+      <c r="Q5" s="49">
+        <v>856051</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="18" customFormat="1" ht="33.75">
+      <c r="A6" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="51">
+        <v>513</v>
+      </c>
+      <c r="C6" s="51">
+        <v>197521</v>
+      </c>
+      <c r="D6" s="52">
+        <v>2178338170</v>
+      </c>
+      <c r="E6" s="51">
+        <v>949524</v>
+      </c>
+      <c r="F6" s="46">
+        <v>8</v>
+      </c>
+      <c r="G6" s="46">
+        <v>3530</v>
+      </c>
+      <c r="H6" s="47">
+        <v>75115149.200000003</v>
+      </c>
+      <c r="I6" s="46">
+        <v>1796154</v>
+      </c>
+      <c r="J6" s="46">
+        <v>350</v>
+      </c>
+      <c r="K6" s="46">
+        <v>155598</v>
+      </c>
+      <c r="L6" s="47">
+        <v>1597532895.8</v>
+      </c>
+      <c r="M6" s="46">
+        <v>885070</v>
+      </c>
+      <c r="N6" s="51">
+        <v>155</v>
+      </c>
+      <c r="O6" s="51">
+        <v>38393</v>
+      </c>
+      <c r="P6" s="52">
+        <v>505690125</v>
+      </c>
+      <c r="Q6" s="51">
+        <v>1130448</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="18" customFormat="1">
+      <c r="A7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="51">
+        <v>20</v>
+      </c>
+      <c r="C7" s="51">
+        <v>29129</v>
+      </c>
+      <c r="D7" s="52">
+        <v>225046972.59999999</v>
+      </c>
+      <c r="E7" s="51">
+        <v>676280</v>
+      </c>
+      <c r="F7" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G7" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H7" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I7" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J7" s="46">
+        <v>17</v>
+      </c>
+      <c r="K7" s="46">
+        <v>21667</v>
+      </c>
+      <c r="L7" s="47">
+        <v>168386250.19999999</v>
+      </c>
+      <c r="M7" s="46">
+        <v>676837</v>
+      </c>
+      <c r="N7" s="51">
+        <v>3</v>
+      </c>
+      <c r="O7" s="51">
+        <v>7462</v>
+      </c>
+      <c r="P7" s="52">
+        <v>56660722.399999999</v>
+      </c>
+      <c r="Q7" s="51">
+        <v>674629</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="22.5">
+      <c r="A8" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="51">
+        <v>101</v>
+      </c>
+      <c r="C8" s="51">
+        <v>49216</v>
+      </c>
+      <c r="D8" s="52">
+        <v>902233319.60000002</v>
+      </c>
+      <c r="E8" s="51">
+        <v>1557583</v>
+      </c>
+      <c r="F8" s="46">
+        <v>3</v>
+      </c>
+      <c r="G8" s="46">
+        <v>356</v>
+      </c>
+      <c r="H8" s="47">
+        <v>4870685</v>
+      </c>
+      <c r="I8" s="46">
+        <v>1140142</v>
+      </c>
+      <c r="J8" s="46">
+        <v>57</v>
+      </c>
+      <c r="K8" s="46">
+        <v>33176</v>
+      </c>
+      <c r="L8" s="47">
+        <v>579797606.39999998</v>
+      </c>
+      <c r="M8" s="46">
+        <v>1483875</v>
+      </c>
+      <c r="N8" s="51">
+        <v>41</v>
+      </c>
+      <c r="O8" s="51">
+        <v>15684</v>
+      </c>
+      <c r="P8" s="52">
+        <v>317565028.19999999</v>
+      </c>
+      <c r="Q8" s="51">
+        <v>1723574</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="51">
+        <v>198</v>
+      </c>
+      <c r="C9" s="51">
+        <v>83576</v>
+      </c>
+      <c r="D9" s="52">
+        <v>712166549.70000005</v>
+      </c>
+      <c r="E9" s="51">
+        <v>739686</v>
+      </c>
+      <c r="F9" s="46">
+        <v>1</v>
+      </c>
+      <c r="G9" s="46">
+        <v>387</v>
+      </c>
+      <c r="H9" s="47">
+        <v>10824811</v>
+      </c>
+      <c r="I9" s="46">
+        <v>2519742</v>
+      </c>
+      <c r="J9" s="46">
+        <v>146</v>
+      </c>
+      <c r="K9" s="46">
+        <v>74223</v>
+      </c>
+      <c r="L9" s="47">
+        <v>622907872.89999998</v>
+      </c>
+      <c r="M9" s="46">
+        <v>729756</v>
+      </c>
+      <c r="N9" s="51">
+        <v>51</v>
+      </c>
+      <c r="O9" s="51">
+        <v>8966</v>
+      </c>
+      <c r="P9" s="52">
+        <v>78433865.799999997</v>
+      </c>
+      <c r="Q9" s="51">
+        <v>747587</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="22.5">
+      <c r="A10" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="51">
+        <v>63</v>
+      </c>
+      <c r="C10" s="51">
+        <v>7633</v>
+      </c>
+      <c r="D10" s="52">
+        <v>41309062.5</v>
+      </c>
+      <c r="E10" s="51">
+        <v>464627</v>
+      </c>
+      <c r="F10" s="46">
+        <v>2</v>
+      </c>
+      <c r="G10" s="46">
+        <v>117</v>
+      </c>
+      <c r="H10" s="47">
+        <v>723695.2</v>
+      </c>
+      <c r="I10" s="46">
+        <v>558407</v>
+      </c>
+      <c r="J10" s="46">
+        <v>51</v>
+      </c>
+      <c r="K10" s="46">
+        <v>7025</v>
+      </c>
+      <c r="L10" s="47">
+        <v>37129575</v>
+      </c>
+      <c r="M10" s="46">
+        <v>454084</v>
+      </c>
+      <c r="N10" s="51">
+        <v>10</v>
+      </c>
+      <c r="O10" s="51">
+        <v>491</v>
+      </c>
+      <c r="P10" s="52">
+        <v>3455792.3</v>
+      </c>
+      <c r="Q10" s="51">
+        <v>591340</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="33.75">
+      <c r="A11" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="51">
+        <v>131</v>
+      </c>
+      <c r="C11" s="51">
+        <v>27967</v>
+      </c>
+      <c r="D11" s="52">
+        <v>297582265.60000002</v>
+      </c>
+      <c r="E11" s="51">
+        <v>900651</v>
+      </c>
+      <c r="F11" s="46">
+        <v>2</v>
+      </c>
+      <c r="G11" s="46">
+        <v>2670</v>
+      </c>
+      <c r="H11" s="47">
+        <v>58695958</v>
+      </c>
+      <c r="I11" s="46">
+        <v>1836774</v>
+      </c>
+      <c r="J11" s="46">
+        <v>79</v>
+      </c>
+      <c r="K11" s="46">
+        <v>19507</v>
+      </c>
+      <c r="L11" s="47">
+        <v>189311591.30000001</v>
+      </c>
+      <c r="M11" s="46">
+        <v>822693</v>
+      </c>
+      <c r="N11" s="51">
+        <v>50</v>
+      </c>
+      <c r="O11" s="51">
+        <v>5790</v>
+      </c>
+      <c r="P11" s="52">
+        <v>49574716.299999997</v>
+      </c>
+      <c r="Q11" s="51">
+        <v>725413</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="51">
+        <v>1074</v>
+      </c>
+      <c r="C12" s="51">
+        <v>320665</v>
+      </c>
+      <c r="D12" s="52">
+        <v>2006944595.0999999</v>
+      </c>
+      <c r="E12" s="51">
+        <v>545747</v>
+      </c>
+      <c r="F12" s="46">
+        <v>20</v>
+      </c>
+      <c r="G12" s="46">
+        <v>9194</v>
+      </c>
+      <c r="H12" s="47">
+        <v>68561843.900000006</v>
+      </c>
+      <c r="I12" s="46">
+        <v>660595</v>
+      </c>
+      <c r="J12" s="46">
+        <v>916</v>
+      </c>
+      <c r="K12" s="46">
+        <v>276164</v>
+      </c>
+      <c r="L12" s="47">
+        <v>1685647959.4000001</v>
+      </c>
+      <c r="M12" s="46">
+        <v>532665</v>
+      </c>
+      <c r="N12" s="51">
+        <v>138</v>
+      </c>
+      <c r="O12" s="51">
+        <v>35307</v>
+      </c>
+      <c r="P12" s="52">
+        <v>252734791.80000001</v>
+      </c>
+      <c r="Q12" s="51">
+        <v>617813</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="51">
+        <v>210</v>
+      </c>
+      <c r="C13" s="51">
+        <v>56265</v>
+      </c>
+      <c r="D13" s="52">
+        <v>216219132.40000001</v>
+      </c>
+      <c r="E13" s="51">
+        <v>339340</v>
+      </c>
+      <c r="F13" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H13" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I13" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J13" s="46">
+        <v>193</v>
+      </c>
+      <c r="K13" s="46">
+        <v>49665</v>
+      </c>
+      <c r="L13" s="47">
+        <v>182909926.09999999</v>
+      </c>
+      <c r="M13" s="46">
+        <v>324723</v>
+      </c>
+      <c r="N13" s="51">
+        <v>17</v>
+      </c>
+      <c r="O13" s="51">
+        <v>6600</v>
+      </c>
+      <c r="P13" s="52">
+        <v>33309206.300000001</v>
+      </c>
+      <c r="Q13" s="51">
+        <v>450758</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="51">
+        <v>48</v>
+      </c>
+      <c r="C14" s="51">
+        <v>12284</v>
+      </c>
+      <c r="D14" s="52">
+        <v>73131187.799999997</v>
+      </c>
+      <c r="E14" s="51">
+        <v>512295</v>
+      </c>
+      <c r="F14" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H14" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I14" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J14" s="46">
+        <v>40</v>
+      </c>
+      <c r="K14" s="46">
+        <v>9536</v>
+      </c>
+      <c r="L14" s="47">
+        <v>43029243.399999999</v>
+      </c>
+      <c r="M14" s="46">
+        <v>389673</v>
+      </c>
+      <c r="N14" s="51">
+        <v>8</v>
+      </c>
+      <c r="O14" s="51">
+        <v>2748</v>
+      </c>
+      <c r="P14" s="52">
+        <v>30101944.399999999</v>
+      </c>
+      <c r="Q14" s="51">
+        <v>931142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="51">
+        <v>2</v>
+      </c>
+      <c r="C15" s="51">
+        <v>1382</v>
+      </c>
+      <c r="D15" s="52">
+        <v>25337866</v>
+      </c>
+      <c r="E15" s="51">
+        <v>1594780</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H15" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I15" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J15" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="K15" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="L15" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="M15" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="N15" s="51">
+        <v>2</v>
+      </c>
+      <c r="O15" s="51">
+        <v>1382</v>
+      </c>
+      <c r="P15" s="52">
+        <v>25337866</v>
+      </c>
+      <c r="Q15" s="51">
+        <v>1594780</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="22.5">
+      <c r="A16" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="51">
+        <v>15</v>
+      </c>
+      <c r="C16" s="51">
+        <v>2608</v>
+      </c>
+      <c r="D16" s="52">
+        <v>6004716.5</v>
+      </c>
+      <c r="E16" s="51">
+        <v>256612</v>
+      </c>
+      <c r="F16" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G16" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H16" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I16" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J16" s="46">
+        <v>15</v>
+      </c>
+      <c r="K16" s="46">
+        <v>2608</v>
+      </c>
+      <c r="L16" s="47">
+        <v>6004716.5</v>
+      </c>
+      <c r="M16" s="46">
+        <v>256612</v>
+      </c>
+      <c r="N16" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O16" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P16" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q16" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="51">
+        <v>24</v>
+      </c>
+      <c r="C17" s="51">
+        <v>4992</v>
+      </c>
+      <c r="D17" s="52">
+        <v>14111221.300000001</v>
+      </c>
+      <c r="E17" s="51">
+        <v>249668</v>
+      </c>
+      <c r="F17" s="46">
+        <v>1</v>
+      </c>
+      <c r="G17" s="46">
+        <v>61</v>
+      </c>
+      <c r="H17" s="47">
+        <v>85585</v>
+      </c>
+      <c r="I17" s="46">
+        <v>116919</v>
+      </c>
+      <c r="J17" s="46">
+        <v>22</v>
+      </c>
+      <c r="K17" s="46">
+        <v>4655</v>
+      </c>
+      <c r="L17" s="47">
+        <v>13297031.300000001</v>
+      </c>
+      <c r="M17" s="46">
+        <v>253393</v>
+      </c>
+      <c r="N17" s="51">
+        <v>1</v>
+      </c>
+      <c r="O17" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="P17" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q17" s="51">
+        <v>219989</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="22.5">
+      <c r="A18" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="51">
+        <v>4</v>
+      </c>
+      <c r="C18" s="51">
+        <v>522</v>
+      </c>
+      <c r="D18" s="52">
+        <v>1297830.6000000001</v>
+      </c>
+      <c r="E18" s="51">
+        <v>223918</v>
+      </c>
+      <c r="F18" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G18" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H18" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I18" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J18" s="46">
+        <v>3</v>
+      </c>
+      <c r="K18" s="46">
+        <v>425</v>
+      </c>
+      <c r="L18" s="47">
+        <v>985430.6</v>
+      </c>
+      <c r="M18" s="46">
+        <v>212744</v>
+      </c>
+      <c r="N18" s="51">
+        <v>1</v>
+      </c>
+      <c r="O18" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="P18" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q18" s="51">
+        <v>268385</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="56.25">
+      <c r="A19" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="51">
+        <v>4</v>
+      </c>
+      <c r="C19" s="51">
+        <v>538</v>
+      </c>
+      <c r="D19" s="52">
+        <v>1755618.2</v>
+      </c>
+      <c r="E19" s="51">
+        <v>278140</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H19" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I19" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J19" s="46">
+        <v>3</v>
+      </c>
+      <c r="K19" s="46">
+        <v>411</v>
+      </c>
+      <c r="L19" s="47">
+        <v>1181403.2</v>
+      </c>
+      <c r="M19" s="46">
+        <v>241893</v>
+      </c>
+      <c r="N19" s="51">
+        <v>1</v>
+      </c>
+      <c r="O19" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="P19" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q19" s="51">
+        <v>402111</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="22.5">
+      <c r="A20" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="51">
+        <v>18</v>
+      </c>
+      <c r="C20" s="51">
+        <v>4012</v>
+      </c>
+      <c r="D20" s="52">
+        <v>17793455.300000001</v>
+      </c>
+      <c r="E20" s="51">
+        <v>388775</v>
+      </c>
+      <c r="F20" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H20" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I20" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J20" s="46">
+        <v>13</v>
+      </c>
+      <c r="K20" s="46">
+        <v>2850</v>
+      </c>
+      <c r="L20" s="47">
+        <v>13217422.199999999</v>
+      </c>
+      <c r="M20" s="46">
+        <v>412838</v>
+      </c>
+      <c r="N20" s="51">
+        <v>5</v>
+      </c>
+      <c r="O20" s="51">
+        <v>1162</v>
+      </c>
+      <c r="P20" s="52">
+        <v>4576033.0999999996</v>
+      </c>
+      <c r="Q20" s="51">
+        <v>332754</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="33.75">
+      <c r="A21" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="51">
+        <v>6</v>
+      </c>
+      <c r="C21" s="51">
+        <v>986</v>
+      </c>
+      <c r="D21" s="52">
+        <v>5549954.7999999998</v>
+      </c>
+      <c r="E21" s="51">
+        <v>499456</v>
+      </c>
+      <c r="F21" s="46">
+        <v>1</v>
+      </c>
+      <c r="G21" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="H21" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="I21" s="46">
+        <v>775898</v>
+      </c>
+      <c r="J21" s="46">
+        <v>4</v>
+      </c>
+      <c r="K21" s="46">
+        <v>563</v>
+      </c>
+      <c r="L21" s="47">
+        <v>1751159</v>
+      </c>
+      <c r="M21" s="46">
+        <v>281718</v>
+      </c>
+      <c r="N21" s="51">
+        <v>1</v>
+      </c>
+      <c r="O21" s="51">
+        <v>1</v>
+      </c>
+      <c r="P21" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q21" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="22.5">
+      <c r="A22" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="51">
+        <v>22</v>
+      </c>
+      <c r="C22" s="51">
+        <v>10584</v>
+      </c>
+      <c r="D22" s="52">
+        <v>114310528.8</v>
+      </c>
+      <c r="E22" s="51">
+        <v>914543</v>
+      </c>
+      <c r="F22" s="46">
+        <v>1</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="H22" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="I22" s="46">
+        <v>1444242</v>
+      </c>
+      <c r="J22" s="46">
+        <v>18</v>
+      </c>
+      <c r="K22" s="46">
+        <v>9336</v>
+      </c>
+      <c r="L22" s="47">
+        <v>94425992.099999994</v>
+      </c>
+      <c r="M22" s="46">
+        <v>856145</v>
+      </c>
+      <c r="N22" s="51">
+        <v>3</v>
+      </c>
+      <c r="O22" s="51">
+        <v>410</v>
+      </c>
+      <c r="P22" s="52">
+        <v>5655868.7000000002</v>
+      </c>
+      <c r="Q22" s="51">
+        <v>1166640</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="22.5">
+      <c r="A23" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="51">
+        <v>57</v>
+      </c>
+      <c r="C23" s="51">
+        <v>19576</v>
+      </c>
+      <c r="D23" s="52">
+        <v>147008996.80000001</v>
+      </c>
+      <c r="E23" s="51">
+        <v>650805</v>
+      </c>
+      <c r="F23" s="46">
+        <v>2</v>
+      </c>
+      <c r="G23" s="46">
+        <v>3722</v>
+      </c>
+      <c r="H23" s="47">
+        <v>31161128.199999999</v>
+      </c>
+      <c r="I23" s="46">
+        <v>735210</v>
+      </c>
+      <c r="J23" s="46">
+        <v>43</v>
+      </c>
+      <c r="K23" s="46">
+        <v>14083</v>
+      </c>
+      <c r="L23" s="47">
+        <v>96395996.299999997</v>
+      </c>
+      <c r="M23" s="46">
+        <v>593411</v>
+      </c>
+      <c r="N23" s="51">
+        <v>12</v>
+      </c>
+      <c r="O23" s="51">
+        <v>1771</v>
+      </c>
+      <c r="P23" s="52">
+        <v>19451872.300000001</v>
+      </c>
+      <c r="Q23" s="51">
+        <v>923641</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="33.75">
+      <c r="A24" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="51">
+        <v>14</v>
+      </c>
+      <c r="C24" s="51">
+        <v>3668</v>
+      </c>
+      <c r="D24" s="52">
+        <v>21718965.800000001</v>
+      </c>
+      <c r="E24" s="51">
+        <v>531390</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H24" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I24" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J24" s="46">
+        <v>11</v>
+      </c>
+      <c r="K24" s="46">
+        <v>2047</v>
+      </c>
+      <c r="L24" s="47">
+        <v>12298518.699999999</v>
+      </c>
+      <c r="M24" s="46">
+        <v>539409</v>
+      </c>
+      <c r="N24" s="51">
+        <v>3</v>
+      </c>
+      <c r="O24" s="51">
+        <v>1621</v>
+      </c>
+      <c r="P24" s="52">
+        <v>9420447.0999999996</v>
+      </c>
+      <c r="Q24" s="51">
+        <v>521273</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="22.5">
+      <c r="A25" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="51">
+        <v>41</v>
+      </c>
+      <c r="C25" s="51">
+        <v>6230</v>
+      </c>
+      <c r="D25" s="52">
+        <v>30999991.199999999</v>
+      </c>
+      <c r="E25" s="51">
+        <v>429768</v>
+      </c>
+      <c r="F25" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H25" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I25" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J25" s="46">
+        <v>30</v>
+      </c>
+      <c r="K25" s="46">
+        <v>5295</v>
+      </c>
+      <c r="L25" s="47">
+        <v>24952134.100000001</v>
+      </c>
+      <c r="M25" s="46">
+        <v>408195</v>
+      </c>
+      <c r="N25" s="51">
+        <v>11</v>
+      </c>
+      <c r="O25" s="51">
+        <v>935</v>
+      </c>
+      <c r="P25" s="52">
+        <v>6047857.0999999996</v>
+      </c>
+      <c r="Q25" s="51">
+        <v>549605</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="33.75">
+      <c r="A26" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="51">
+        <v>148</v>
+      </c>
+      <c r="C26" s="51">
+        <v>28334</v>
+      </c>
+      <c r="D26" s="52">
+        <v>140365296.80000001</v>
+      </c>
+      <c r="E26" s="51">
+        <v>425767</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G26" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H26" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I26" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J26" s="46">
+        <v>124</v>
+      </c>
+      <c r="K26" s="46">
+        <v>24118</v>
+      </c>
+      <c r="L26" s="47">
+        <v>118192080.7</v>
+      </c>
+      <c r="M26" s="46">
+        <v>421633</v>
+      </c>
+      <c r="N26" s="51">
+        <v>24</v>
+      </c>
+      <c r="O26" s="51">
+        <v>4216</v>
+      </c>
+      <c r="P26" s="52">
+        <v>22173216.100000001</v>
+      </c>
+      <c r="Q26" s="51">
+        <v>449251</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="22.5">
+      <c r="A27" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="51">
+        <v>93</v>
+      </c>
+      <c r="C27" s="51">
+        <v>86335</v>
+      </c>
+      <c r="D27" s="52">
+        <v>687994432.70000005</v>
+      </c>
+      <c r="E27" s="51">
+        <v>693783</v>
+      </c>
+      <c r="F27" s="46">
+        <v>1</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="H27" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="I27" s="46">
+        <v>616569</v>
+      </c>
+      <c r="J27" s="46">
+        <v>80</v>
+      </c>
+      <c r="K27" s="46">
+        <v>78618</v>
+      </c>
+      <c r="L27" s="47">
+        <v>647330572.89999998</v>
+      </c>
+      <c r="M27" s="46">
+        <v>717439</v>
+      </c>
+      <c r="N27" s="51">
+        <v>12</v>
+      </c>
+      <c r="O27" s="51">
+        <v>7566</v>
+      </c>
+      <c r="P27" s="52">
+        <v>39635422.799999997</v>
+      </c>
+      <c r="Q27" s="51">
+        <v>451902</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="22.5">
+      <c r="A28" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="51">
+        <v>23</v>
+      </c>
+      <c r="C28" s="51">
+        <v>35938</v>
+      </c>
+      <c r="D28" s="52">
+        <v>230204576.90000001</v>
+      </c>
+      <c r="E28" s="51">
+        <v>568592</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G28" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H28" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I28" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J28" s="46">
+        <v>20</v>
+      </c>
+      <c r="K28" s="46">
+        <v>31530</v>
+      </c>
+      <c r="L28" s="47">
+        <v>212820004.30000001</v>
+      </c>
+      <c r="M28" s="46">
+        <v>601350</v>
+      </c>
+      <c r="N28" s="51">
+        <v>3</v>
+      </c>
+      <c r="O28" s="51">
+        <v>4408</v>
+      </c>
+      <c r="P28" s="52">
+        <v>17384572.600000001</v>
+      </c>
+      <c r="Q28" s="51">
+        <v>341115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="33.75">
+      <c r="A29" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" s="51">
+        <v>8</v>
+      </c>
+      <c r="C29" s="51">
+        <v>859</v>
+      </c>
+      <c r="D29" s="52">
+        <v>6294501.7000000002</v>
+      </c>
+      <c r="E29" s="51">
+        <v>617835</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H29" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I29" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J29" s="46">
+        <v>7</v>
+      </c>
+      <c r="K29" s="46">
+        <v>649</v>
+      </c>
+      <c r="L29" s="47">
+        <v>4270709.7</v>
+      </c>
+      <c r="M29" s="46">
+        <v>556952</v>
+      </c>
+      <c r="N29" s="51">
+        <v>1</v>
+      </c>
+      <c r="O29" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="P29" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q29" s="51">
+        <v>803092</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="33.75">
+      <c r="A30" s="32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" s="51">
+        <v>9</v>
+      </c>
+      <c r="C30" s="51">
+        <v>1562</v>
+      </c>
+      <c r="D30" s="52">
+        <v>9224295.0999999996</v>
+      </c>
+      <c r="E30" s="51">
+        <v>502413</v>
+      </c>
+      <c r="F30" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G30" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H30" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I30" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J30" s="46">
+        <v>9</v>
+      </c>
+      <c r="K30" s="46">
+        <v>1562</v>
+      </c>
+      <c r="L30" s="47">
+        <v>9224295.0999999996</v>
+      </c>
+      <c r="M30" s="46">
+        <v>502413</v>
+      </c>
+      <c r="N30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P30" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q30" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="33.75">
+      <c r="A31" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="51">
+        <v>49</v>
+      </c>
+      <c r="C31" s="51">
+        <v>47092</v>
+      </c>
+      <c r="D31" s="52">
+        <v>438961094.69999999</v>
+      </c>
+      <c r="E31" s="51">
+        <v>801281</v>
+      </c>
+      <c r="F31" s="46">
+        <v>1</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="H31" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="I31" s="46">
+        <v>616569</v>
+      </c>
+      <c r="J31" s="46">
+        <v>41</v>
+      </c>
+      <c r="K31" s="46">
+        <v>44115</v>
+      </c>
+      <c r="L31" s="47">
+        <v>418263007.5</v>
+      </c>
+      <c r="M31" s="46">
+        <v>814680</v>
+      </c>
+      <c r="N31" s="51">
+        <v>7</v>
+      </c>
+      <c r="O31" s="51">
+        <v>2826</v>
+      </c>
+      <c r="P31" s="52">
+        <v>19669650.199999999</v>
+      </c>
+      <c r="Q31" s="51">
+        <v>600637</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="A32" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B32" s="51">
+        <v>4</v>
+      </c>
+      <c r="C32" s="51">
+        <v>884</v>
+      </c>
+      <c r="D32" s="52">
+        <v>3309964.3</v>
+      </c>
+      <c r="E32" s="51">
+        <v>317777</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H32" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I32" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J32" s="46">
+        <v>3</v>
+      </c>
+      <c r="K32" s="46">
+        <v>762</v>
+      </c>
+      <c r="L32" s="47">
+        <v>2752556.3</v>
+      </c>
+      <c r="M32" s="46">
+        <v>307892</v>
+      </c>
+      <c r="N32" s="51">
+        <v>1</v>
+      </c>
+      <c r="O32" s="51">
+        <v>122</v>
+      </c>
+      <c r="P32" s="52">
+        <v>557408</v>
+      </c>
+      <c r="Q32" s="51">
+        <v>377648</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="33.75">
+      <c r="A33" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" s="51">
+        <v>49</v>
+      </c>
+      <c r="C33" s="51">
+        <v>8498</v>
+      </c>
+      <c r="D33" s="52">
+        <v>42109508.799999997</v>
+      </c>
+      <c r="E33" s="51">
+        <v>440126</v>
+      </c>
+      <c r="F33" s="46">
+        <v>1</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="H33" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="I33" s="46">
+        <v>304327</v>
+      </c>
+      <c r="J33" s="46">
+        <v>45</v>
+      </c>
+      <c r="K33" s="46">
+        <v>7855</v>
+      </c>
+      <c r="L33" s="47">
+        <v>39369085.399999999</v>
+      </c>
+      <c r="M33" s="46">
+        <v>440962</v>
+      </c>
+      <c r="N33" s="51">
+        <v>3</v>
+      </c>
+      <c r="O33" s="51">
+        <v>410</v>
+      </c>
+      <c r="P33" s="52">
+        <v>2338712.4</v>
+      </c>
+      <c r="Q33" s="51">
+        <v>460739</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="33.75">
+      <c r="A34" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="51">
+        <v>9</v>
+      </c>
+      <c r="C34" s="51">
+        <v>820</v>
+      </c>
+      <c r="D34" s="52">
+        <v>3974628.6</v>
+      </c>
+      <c r="E34" s="51">
+        <v>424640</v>
+      </c>
+      <c r="F34" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G34" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H34" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I34" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J34" s="46">
+        <v>9</v>
+      </c>
+      <c r="K34" s="46">
+        <v>820</v>
+      </c>
+      <c r="L34" s="47">
+        <v>3974628.6</v>
+      </c>
+      <c r="M34" s="46">
+        <v>424640</v>
+      </c>
+      <c r="N34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P34" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q34" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="22.5">
+      <c r="A35" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="51">
+        <v>32</v>
+      </c>
+      <c r="C35" s="51">
+        <v>6874</v>
+      </c>
+      <c r="D35" s="52">
+        <v>37000650.799999997</v>
+      </c>
+      <c r="E35" s="51">
+        <v>472840</v>
+      </c>
+      <c r="F35" s="46">
+        <v>1</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="I35" s="46">
+        <v>437855</v>
+      </c>
+      <c r="J35" s="46">
+        <v>28</v>
+      </c>
+      <c r="K35" s="46">
+        <v>6183</v>
+      </c>
+      <c r="L35" s="47">
+        <v>32227696.600000001</v>
+      </c>
+      <c r="M35" s="46">
+        <v>457364</v>
+      </c>
+      <c r="N35" s="51">
+        <v>3</v>
+      </c>
+      <c r="O35" s="51">
+        <v>227</v>
+      </c>
+      <c r="P35" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q35" s="51">
+        <v>949469</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="33.75">
+      <c r="A36" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="51">
+        <v>49</v>
+      </c>
+      <c r="C36" s="51">
+        <v>16250</v>
+      </c>
+      <c r="D36" s="52">
+        <v>92875922</v>
+      </c>
+      <c r="E36" s="51">
+        <v>500852</v>
+      </c>
+      <c r="F36" s="46">
+        <v>1</v>
+      </c>
+      <c r="G36" s="46">
+        <v>350</v>
+      </c>
+      <c r="H36" s="47">
+        <v>1008683.5</v>
+      </c>
+      <c r="I36" s="46">
+        <v>278334</v>
+      </c>
+      <c r="J36" s="46">
+        <v>42</v>
+      </c>
+      <c r="K36" s="46">
+        <v>14919</v>
+      </c>
+      <c r="L36" s="47">
+        <v>84336821.700000003</v>
+      </c>
+      <c r="M36" s="46">
+        <v>495318</v>
+      </c>
+      <c r="N36" s="51">
+        <v>6</v>
+      </c>
+      <c r="O36" s="51">
+        <v>981</v>
+      </c>
+      <c r="P36" s="52">
+        <v>7530416.7999999998</v>
+      </c>
+      <c r="Q36" s="51">
+        <v>652323</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="22.5">
+      <c r="A37" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="51">
+        <v>17</v>
+      </c>
+      <c r="C37" s="51">
+        <v>9742</v>
+      </c>
+      <c r="D37" s="52">
+        <v>62490264.5</v>
+      </c>
+      <c r="E37" s="51">
+        <v>549317</v>
+      </c>
+      <c r="F37" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G37" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H37" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I37" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J37" s="46">
+        <v>17</v>
+      </c>
+      <c r="K37" s="46">
+        <v>9742</v>
+      </c>
+      <c r="L37" s="47">
+        <v>62490264.5</v>
+      </c>
+      <c r="M37" s="46">
+        <v>549317</v>
+      </c>
+      <c r="N37" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O37" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P37" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q37" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="22.5">
+      <c r="A38" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="51">
+        <v>18</v>
+      </c>
+      <c r="C38" s="51">
+        <v>5487</v>
+      </c>
+      <c r="D38" s="52">
+        <v>36499742.399999999</v>
+      </c>
+      <c r="E38" s="51">
+        <v>584932</v>
+      </c>
+      <c r="F38" s="46">
+        <v>1</v>
+      </c>
+      <c r="G38" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="I38" s="46">
+        <v>323029</v>
+      </c>
+      <c r="J38" s="46">
+        <v>13</v>
+      </c>
+      <c r="K38" s="46">
+        <v>2913</v>
+      </c>
+      <c r="L38" s="47">
+        <v>17755994.399999999</v>
+      </c>
+      <c r="M38" s="46">
+        <v>541605</v>
+      </c>
+      <c r="N38" s="51">
+        <v>4</v>
+      </c>
+      <c r="O38" s="51">
+        <v>1880</v>
+      </c>
+      <c r="P38" s="52">
+        <v>16096201.300000001</v>
+      </c>
+      <c r="Q38" s="51">
+        <v>751457</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
+      <c r="A39" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="51">
+        <v>13</v>
+      </c>
+      <c r="C39" s="51">
+        <v>1193</v>
+      </c>
+      <c r="D39" s="52">
+        <v>4628832.5</v>
+      </c>
+      <c r="E39" s="51">
+        <v>346885</v>
+      </c>
+      <c r="F39" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G39" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="H39" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="I39" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="J39" s="46">
+        <v>12</v>
+      </c>
+      <c r="K39" s="46">
+        <v>1057</v>
+      </c>
+      <c r="L39" s="47">
+        <v>4136187.5</v>
+      </c>
+      <c r="M39" s="46">
+        <v>353158</v>
+      </c>
+      <c r="N39" s="51">
+        <v>1</v>
+      </c>
+      <c r="O39" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="P39" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q39" s="51">
+        <v>301866</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" ht="22.5">
+      <c r="A40" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="51">
+        <v>13</v>
+      </c>
+      <c r="C40" s="51">
+        <v>956</v>
+      </c>
+      <c r="D40" s="52">
+        <v>4740042.8</v>
+      </c>
+      <c r="E40" s="51">
+        <v>432644</v>
+      </c>
+      <c r="F40" s="46">
+        <v>1</v>
+      </c>
+      <c r="G40" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="H40" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="I40" s="46">
+        <v>664859</v>
+      </c>
+      <c r="J40" s="46">
+        <v>12</v>
+      </c>
+      <c r="K40" s="46">
+        <v>652</v>
+      </c>
+      <c r="L40" s="47">
+        <v>2474202.6</v>
+      </c>
+      <c r="M40" s="46">
+        <v>327796</v>
+      </c>
+      <c r="N40" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O40" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P40" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q40" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="22.5">
+      <c r="A41" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="51">
+        <v>168</v>
+      </c>
+      <c r="C41" s="51">
+        <v>32529</v>
+      </c>
+      <c r="D41" s="52">
+        <v>219025807.69999999</v>
+      </c>
+      <c r="E41" s="51">
+        <v>578974</v>
+      </c>
+      <c r="F41" s="46">
+        <v>9</v>
+      </c>
+      <c r="G41" s="46">
+        <v>1955</v>
+      </c>
+      <c r="H41" s="47">
+        <v>9691880.6999999993</v>
+      </c>
+      <c r="I41" s="46">
+        <v>429148</v>
+      </c>
+      <c r="J41" s="46">
+        <v>139</v>
+      </c>
+      <c r="K41" s="46">
+        <v>27813</v>
+      </c>
+      <c r="L41" s="47">
+        <v>182911451</v>
+      </c>
+      <c r="M41" s="46">
+        <v>566661</v>
+      </c>
+      <c r="N41" s="51">
+        <v>20</v>
+      </c>
+      <c r="O41" s="51">
+        <v>2761</v>
+      </c>
+      <c r="P41" s="52">
+        <v>26422476</v>
+      </c>
+      <c r="Q41" s="51">
+        <v>802432</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" ht="33.75">
+      <c r="A42" s="36" t="s">
+        <v>193</v>
+      </c>
+      <c r="B42" s="51">
+        <v>355</v>
+      </c>
+      <c r="C42" s="51">
+        <v>110033</v>
+      </c>
+      <c r="D42" s="52">
+        <v>598864599</v>
+      </c>
+      <c r="E42" s="51">
+        <v>469729</v>
+      </c>
+      <c r="F42" s="46">
+        <v>113</v>
+      </c>
+      <c r="G42" s="46">
+        <v>47376</v>
+      </c>
+      <c r="H42" s="47">
+        <v>255147197.90000001</v>
+      </c>
+      <c r="I42" s="46">
+        <v>465237</v>
+      </c>
+      <c r="J42" s="46">
+        <v>219</v>
+      </c>
+      <c r="K42" s="46">
+        <v>56567</v>
+      </c>
+      <c r="L42" s="47">
+        <v>304863332.39999998</v>
+      </c>
+      <c r="M42" s="46">
+        <v>464490</v>
+      </c>
+      <c r="N42" s="51">
+        <v>23</v>
+      </c>
+      <c r="O42" s="51">
+        <v>6090</v>
+      </c>
+      <c r="P42" s="52">
+        <v>38854068.700000003</v>
+      </c>
+      <c r="Q42" s="51">
+        <v>553855</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="33.75">
+      <c r="A43" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="51">
+        <v>355</v>
+      </c>
+      <c r="C43" s="51">
+        <v>110033</v>
+      </c>
+      <c r="D43" s="52">
+        <v>598864599</v>
+      </c>
+      <c r="E43" s="51">
+        <v>469729</v>
+      </c>
+      <c r="F43" s="46">
+        <v>113</v>
+      </c>
+      <c r="G43" s="46">
+        <v>47376</v>
+      </c>
+      <c r="H43" s="47">
+        <v>255147197.90000001</v>
+      </c>
+      <c r="I43" s="46">
+        <v>465237</v>
+      </c>
+      <c r="J43" s="46">
+        <v>219</v>
+      </c>
+      <c r="K43" s="46">
+        <v>56567</v>
+      </c>
+      <c r="L43" s="47">
+        <v>304863332.39999998</v>
+      </c>
+      <c r="M43" s="46">
+        <v>464490</v>
+      </c>
+      <c r="N43" s="51">
+        <v>23</v>
+      </c>
+      <c r="O43" s="51">
+        <v>6090</v>
+      </c>
+      <c r="P43" s="52">
+        <v>38854068.700000003</v>
+      </c>
+      <c r="Q43" s="51">
+        <v>553855</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="33.75">
+      <c r="A44" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" s="51">
+        <v>166</v>
+      </c>
+      <c r="C44" s="51">
+        <v>43283</v>
+      </c>
+      <c r="D44" s="52">
+        <v>164096613.19999999</v>
+      </c>
+      <c r="E44" s="51">
+        <v>327577</v>
+      </c>
+      <c r="F44" s="46">
+        <v>109</v>
+      </c>
+      <c r="G44" s="46">
+        <v>31169</v>
+      </c>
+      <c r="H44" s="47">
+        <v>110418959.7</v>
+      </c>
+      <c r="I44" s="46">
+        <v>304174</v>
+      </c>
+      <c r="J44" s="46">
+        <v>54</v>
+      </c>
+      <c r="K44" s="46">
+        <v>11447</v>
+      </c>
+      <c r="L44" s="47">
+        <v>51306148.600000001</v>
+      </c>
+      <c r="M44" s="46">
+        <v>393512</v>
+      </c>
+      <c r="N44" s="51">
+        <v>3</v>
+      </c>
+      <c r="O44" s="51">
+        <v>667</v>
+      </c>
+      <c r="P44" s="52">
+        <v>2371504.9</v>
+      </c>
+      <c r="Q44" s="51">
+        <v>314190</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" ht="22.5">
+      <c r="A45" s="30" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" s="51">
+        <v>112</v>
+      </c>
+      <c r="C45" s="51">
+        <v>33351</v>
+      </c>
+      <c r="D45" s="52">
+        <v>117449893.09999999</v>
+      </c>
+      <c r="E45" s="51">
+        <v>301608</v>
+      </c>
+      <c r="F45" s="46">
+        <v>96</v>
+      </c>
+      <c r="G45" s="46">
+        <v>28745</v>
+      </c>
+      <c r="H45" s="47">
+        <v>99378310.799999997</v>
+      </c>
+      <c r="I45" s="46">
+        <v>295494</v>
+      </c>
+      <c r="J45" s="46">
+        <v>15</v>
+      </c>
+      <c r="K45" s="46">
+        <v>3950</v>
+      </c>
+      <c r="L45" s="47">
+        <v>15732798.199999999</v>
+      </c>
+      <c r="M45" s="46">
+        <v>344474</v>
+      </c>
+      <c r="N45" s="51">
+        <v>1</v>
+      </c>
+      <c r="O45" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="P45" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q45" s="51">
+        <v>314861</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17">
+      <c r="A46" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" s="51">
+        <v>5</v>
+      </c>
+      <c r="C46" s="51">
+        <v>1342</v>
+      </c>
+      <c r="D46" s="52">
+        <v>7178370.2000000002</v>
+      </c>
+      <c r="E46" s="51">
+        <v>457687</v>
+      </c>
+      <c r="F46" s="46">
+        <v>3</v>
+      </c>
+      <c r="G46" s="46">
+        <v>1063</v>
+      </c>
+      <c r="H46" s="47">
+        <v>6127015.4000000004</v>
+      </c>
+      <c r="I46" s="46">
+        <v>493796</v>
+      </c>
+      <c r="J46" s="46">
+        <v>2</v>
+      </c>
+      <c r="K46" s="46">
+        <v>279</v>
+      </c>
+      <c r="L46" s="47">
+        <v>1051354.8</v>
+      </c>
+      <c r="M46" s="46">
+        <v>320926</v>
+      </c>
+      <c r="N46" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="O46" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="P46" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q46" s="53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="33.75">
+      <c r="A47" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47" s="51">
+        <v>46</v>
+      </c>
+      <c r="C47" s="51">
+        <v>8067</v>
+      </c>
+      <c r="D47" s="52">
+        <v>37754529.899999999</v>
+      </c>
+      <c r="E47" s="51">
+        <v>420729</v>
+      </c>
+      <c r="F47" s="46">
+        <v>10</v>
+      </c>
+      <c r="G47" s="46">
+        <v>1361</v>
+      </c>
+      <c r="H47" s="47">
+        <v>4913633.5</v>
+      </c>
+      <c r="I47" s="46">
+        <v>343803</v>
+      </c>
+      <c r="J47" s="46">
+        <v>34</v>
+      </c>
+      <c r="K47" s="46">
+        <v>6695</v>
+      </c>
+      <c r="L47" s="47">
+        <v>32808175.600000001</v>
+      </c>
+      <c r="M47" s="46">
+        <v>435561</v>
+      </c>
+      <c r="N47" s="51">
+        <v>2</v>
+      </c>
+      <c r="O47" s="51">
+        <v>11</v>
+      </c>
+      <c r="P47" s="52">
+        <v>32720.799999999999</v>
+      </c>
+      <c r="Q47" s="51">
+        <v>272673</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" ht="33.75">
+      <c r="A48" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="54">
+        <v>3</v>
+      </c>
+      <c r="C48" s="54">
+        <v>523</v>
+      </c>
+      <c r="D48" s="55">
+        <v>1713820</v>
+      </c>
+      <c r="E48" s="54">
+        <v>280586</v>
+      </c>
+      <c r="F48" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="J48" s="54">
+        <v>3</v>
+      </c>
+      <c r="K48" s="54">
+        <v>523</v>
+      </c>
+      <c r="L48" s="55">
+        <v>1713820</v>
+      </c>
+      <c r="M48" s="54">
+        <v>280586</v>
+      </c>
+      <c r="N48" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="O48" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="P48" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q48" s="44" t="s">
+        <v>199</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" firstPageNumber="48" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:Q25"/>
+      <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="3" customWidth="1"/>
     <col min="9" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" style="3" customWidth="1"/>
     <col min="12" max="12" width="15" style="3" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="13.85546875" style="3" customWidth="1"/>
     <col min="15" max="15" width="12" style="3" customWidth="1"/>
     <col min="16" max="16" width="13" style="3" customWidth="1"/>
-    <col min="17" max="17" width="18.140625" style="3" customWidth="1"/>
+    <col min="17" max="17" width="15.7109375" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75" customHeight="1">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="105" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+    </row>
+    <row r="2" spans="1:17" s="18" customFormat="1"/>
+    <row r="3" spans="1:17" s="18" customFormat="1" ht="42.75" customHeight="1">
+      <c r="A3" s="106"/>
+      <c r="B3" s="107" t="s">
+        <v>148</v>
+      </c>
+      <c r="C3" s="107" t="s">
+        <v>163</v>
+      </c>
+      <c r="D3" s="107" t="s">
+        <v>237</v>
+      </c>
+      <c r="E3" s="107" t="s">
+        <v>238</v>
+      </c>
+      <c r="F3" s="102" t="s">
+        <v>150</v>
+      </c>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="111" t="s">
+        <v>153</v>
+      </c>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
+      <c r="N3" s="112" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" s="111"/>
+      <c r="P3" s="111"/>
+      <c r="Q3" s="111"/>
+    </row>
+    <row r="4" spans="1:17" s="23" customFormat="1" ht="73.5" customHeight="1">
+      <c r="A4" s="106"/>
+      <c r="B4" s="107"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="G4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="H4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="I4" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="J4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="K4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="L4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="M4" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="N4" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="O4" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="P4" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q4" s="58" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B5" s="49">
+        <v>2108</v>
+      </c>
+      <c r="C5" s="49">
+        <v>671502</v>
+      </c>
+      <c r="D5" s="50">
+        <v>4948243977.3000002</v>
+      </c>
+      <c r="E5" s="49">
+        <v>638696</v>
+      </c>
+      <c r="F5" s="49">
+        <v>250</v>
+      </c>
+      <c r="G5" s="49">
+        <v>91269</v>
+      </c>
+      <c r="H5" s="50">
+        <v>509243150.69999999</v>
+      </c>
+      <c r="I5" s="49">
+        <v>481762</v>
+      </c>
+      <c r="J5" s="49">
+        <v>1539</v>
+      </c>
+      <c r="K5" s="49">
+        <v>499776</v>
+      </c>
+      <c r="L5" s="50">
+        <v>3639350336.1999998</v>
+      </c>
+      <c r="M5" s="49">
+        <v>632243</v>
+      </c>
+      <c r="N5" s="49">
+        <v>319</v>
+      </c>
+      <c r="O5" s="49">
+        <v>80457</v>
+      </c>
+      <c r="P5" s="50">
+        <v>799650490.39999998</v>
+      </c>
+      <c r="Q5" s="49">
+        <v>856051</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B6" s="51">
+        <v>77</v>
+      </c>
+      <c r="C6" s="51">
+        <v>22945</v>
+      </c>
+      <c r="D6" s="52">
+        <v>144329028.19999999</v>
+      </c>
+      <c r="E6" s="51">
+        <v>541727</v>
+      </c>
+      <c r="F6" s="51">
+        <v>9</v>
+      </c>
+      <c r="G6" s="51">
+        <v>2512</v>
+      </c>
+      <c r="H6" s="52">
+        <v>10268447.9</v>
+      </c>
+      <c r="I6" s="51">
+        <v>347565</v>
+      </c>
+      <c r="J6" s="51">
+        <v>66</v>
+      </c>
+      <c r="K6" s="51">
+        <v>19234</v>
+      </c>
+      <c r="L6" s="52">
+        <v>124293232.3</v>
+      </c>
+      <c r="M6" s="51">
+        <v>558160</v>
+      </c>
+      <c r="N6" s="51">
+        <v>2</v>
+      </c>
+      <c r="O6" s="51">
+        <v>1199</v>
+      </c>
+      <c r="P6" s="52">
+        <v>9767348</v>
+      </c>
+      <c r="Q6" s="51">
+        <v>688035</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7" s="51">
+        <v>112</v>
+      </c>
+      <c r="C7" s="51">
+        <v>29022</v>
+      </c>
+      <c r="D7" s="52">
+        <v>166602752.69999999</v>
+      </c>
+      <c r="E7" s="51">
+        <v>496214</v>
+      </c>
+      <c r="F7" s="51">
+        <v>20</v>
+      </c>
+      <c r="G7" s="51">
+        <v>3432</v>
+      </c>
+      <c r="H7" s="52">
+        <v>11433117.1</v>
+      </c>
+      <c r="I7" s="51">
+        <v>285857</v>
+      </c>
+      <c r="J7" s="51">
+        <v>89</v>
+      </c>
+      <c r="K7" s="51">
+        <v>24163</v>
+      </c>
+      <c r="L7" s="52">
+        <v>146754264.69999999</v>
+      </c>
+      <c r="M7" s="51">
+        <v>525459</v>
+      </c>
+      <c r="N7" s="51">
+        <v>3</v>
+      </c>
+      <c r="O7" s="51">
+        <v>1427</v>
+      </c>
+      <c r="P7" s="52">
+        <v>8415370.9000000004</v>
+      </c>
+      <c r="Q7" s="51">
+        <v>511138</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8" s="51">
+        <v>111</v>
+      </c>
+      <c r="C8" s="51">
+        <v>45996</v>
+      </c>
+      <c r="D8" s="52">
+        <v>307051405.19999999</v>
+      </c>
+      <c r="E8" s="51">
+        <v>582954</v>
+      </c>
+      <c r="F8" s="51">
+        <v>8</v>
+      </c>
+      <c r="G8" s="51">
+        <v>1547</v>
+      </c>
+      <c r="H8" s="52">
+        <v>7672324.5</v>
+      </c>
+      <c r="I8" s="51">
+        <v>426240</v>
+      </c>
+      <c r="J8" s="51">
+        <v>79</v>
+      </c>
+      <c r="K8" s="51">
+        <v>37509</v>
+      </c>
+      <c r="L8" s="52">
+        <v>247937165.09999999</v>
+      </c>
+      <c r="M8" s="51">
+        <v>580426</v>
+      </c>
+      <c r="N8" s="51">
+        <v>24</v>
+      </c>
+      <c r="O8" s="51">
+        <v>6940</v>
+      </c>
+      <c r="P8" s="52">
+        <v>51441915.600000001</v>
+      </c>
+      <c r="Q8" s="51">
+        <v>630787</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9" s="51">
+        <v>109</v>
+      </c>
+      <c r="C9" s="51">
+        <v>24182</v>
+      </c>
+      <c r="D9" s="52">
+        <v>158909390.69999999</v>
+      </c>
+      <c r="E9" s="51">
+        <v>568345</v>
+      </c>
+      <c r="F9" s="51">
+        <v>21</v>
+      </c>
+      <c r="G9" s="51">
+        <v>2944</v>
+      </c>
+      <c r="H9" s="52">
+        <v>17023171.399999999</v>
+      </c>
+      <c r="I9" s="51">
+        <v>491374</v>
+      </c>
+      <c r="J9" s="51">
+        <v>69</v>
+      </c>
+      <c r="K9" s="51">
+        <v>14844</v>
+      </c>
+      <c r="L9" s="52">
+        <v>78565774.200000003</v>
+      </c>
+      <c r="M9" s="51">
+        <v>457299</v>
+      </c>
+      <c r="N9" s="51">
+        <v>19</v>
+      </c>
+      <c r="O9" s="51">
+        <v>6394</v>
+      </c>
+      <c r="P9" s="52">
+        <v>63320445.100000001</v>
+      </c>
+      <c r="Q9" s="51">
+        <v>865601</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10" s="51">
+        <v>78</v>
+      </c>
+      <c r="C10" s="51">
+        <v>30694</v>
+      </c>
+      <c r="D10" s="52">
+        <v>472033565.89999998</v>
+      </c>
+      <c r="E10" s="51">
+        <v>1318191</v>
+      </c>
+      <c r="F10" s="51">
+        <v>10</v>
+      </c>
+      <c r="G10" s="51">
+        <v>1937</v>
+      </c>
+      <c r="H10" s="52">
+        <v>12174063.800000001</v>
+      </c>
+      <c r="I10" s="51">
+        <v>539918</v>
+      </c>
+      <c r="J10" s="51">
+        <v>55</v>
+      </c>
+      <c r="K10" s="51">
+        <v>25454</v>
+      </c>
+      <c r="L10" s="52">
+        <v>361986509.60000002</v>
+      </c>
+      <c r="M10" s="51">
+        <v>1218367</v>
+      </c>
+      <c r="N10" s="51">
+        <v>13</v>
+      </c>
+      <c r="O10" s="51">
+        <v>3303</v>
+      </c>
+      <c r="P10" s="52">
+        <v>97872992.5</v>
+      </c>
+      <c r="Q10" s="51">
+        <v>2546389</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11" s="51">
+        <v>52</v>
+      </c>
+      <c r="C11" s="51">
+        <v>17614</v>
+      </c>
+      <c r="D11" s="52">
+        <v>146510746.69999999</v>
+      </c>
+      <c r="E11" s="51">
+        <v>706962</v>
+      </c>
+      <c r="F11" s="51">
+        <v>8</v>
+      </c>
+      <c r="G11" s="51">
+        <v>5067</v>
+      </c>
+      <c r="H11" s="52">
+        <v>15954221.1</v>
+      </c>
+      <c r="I11" s="51">
+        <v>266010</v>
+      </c>
+      <c r="J11" s="51">
+        <v>41</v>
+      </c>
+      <c r="K11" s="51">
+        <v>8963</v>
+      </c>
+      <c r="L11" s="52">
+        <v>45521397.100000001</v>
+      </c>
+      <c r="M11" s="51">
+        <v>432696</v>
+      </c>
+      <c r="N11" s="51">
+        <v>3</v>
+      </c>
+      <c r="O11" s="51">
+        <v>3584</v>
+      </c>
+      <c r="P11" s="52">
+        <v>85035128.5</v>
+      </c>
+      <c r="Q11" s="51">
+        <v>2021758</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12" s="51">
+        <v>69</v>
+      </c>
+      <c r="C12" s="51">
+        <v>22136</v>
+      </c>
+      <c r="D12" s="52">
+        <v>110466496.59999999</v>
+      </c>
+      <c r="E12" s="51">
+        <v>428105</v>
+      </c>
+      <c r="F12" s="51">
+        <v>11</v>
+      </c>
+      <c r="G12" s="51">
+        <v>3747</v>
+      </c>
+      <c r="H12" s="52">
+        <v>11677210.5</v>
+      </c>
+      <c r="I12" s="51">
+        <v>270832</v>
+      </c>
+      <c r="J12" s="51">
+        <v>54</v>
+      </c>
+      <c r="K12" s="51">
+        <v>17815</v>
+      </c>
+      <c r="L12" s="52">
+        <v>94794296.299999997</v>
+      </c>
+      <c r="M12" s="51">
+        <v>455540</v>
+      </c>
+      <c r="N12" s="51">
+        <v>4</v>
+      </c>
+      <c r="O12" s="51">
+        <v>574</v>
+      </c>
+      <c r="P12" s="52">
+        <v>3994989.8</v>
+      </c>
+      <c r="Q12" s="51">
+        <v>585089</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" s="41" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13" s="51">
+        <v>51</v>
+      </c>
+      <c r="C13" s="51">
+        <v>11199</v>
+      </c>
+      <c r="D13" s="52">
+        <v>41805461.700000003</v>
+      </c>
+      <c r="E13" s="51">
+        <v>334176</v>
+      </c>
+      <c r="F13" s="51">
+        <v>5</v>
+      </c>
+      <c r="G13" s="51">
+        <v>1682</v>
+      </c>
+      <c r="H13" s="52">
+        <v>5201730.3</v>
+      </c>
+      <c r="I13" s="51">
+        <v>260191</v>
+      </c>
+      <c r="J13" s="51">
+        <v>44</v>
+      </c>
+      <c r="K13" s="51">
+        <v>9334</v>
+      </c>
+      <c r="L13" s="52">
+        <v>36263919.600000001</v>
+      </c>
+      <c r="M13" s="51">
+        <v>352378</v>
+      </c>
+      <c r="N13" s="51">
+        <v>2</v>
+      </c>
+      <c r="O13" s="51">
+        <v>183</v>
+      </c>
+      <c r="P13" s="52">
+        <v>339811.8</v>
+      </c>
+      <c r="Q13" s="51">
+        <v>154741</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14" s="51">
+        <v>190</v>
+      </c>
+      <c r="C14" s="51">
+        <v>86348</v>
+      </c>
+      <c r="D14" s="52">
+        <v>585013068.20000005</v>
+      </c>
+      <c r="E14" s="51">
+        <v>585901</v>
+      </c>
+      <c r="F14" s="51">
+        <v>16</v>
+      </c>
+      <c r="G14" s="51">
+        <v>6214</v>
+      </c>
+      <c r="H14" s="52">
+        <v>25491898.600000001</v>
+      </c>
+      <c r="I14" s="51">
+        <v>352118</v>
+      </c>
+      <c r="J14" s="51">
+        <v>148</v>
+      </c>
+      <c r="K14" s="51">
+        <v>71678</v>
+      </c>
+      <c r="L14" s="52">
+        <v>490032896.19999999</v>
+      </c>
+      <c r="M14" s="51">
+        <v>592471</v>
+      </c>
+      <c r="N14" s="51">
+        <v>26</v>
+      </c>
+      <c r="O14" s="51">
+        <v>8456</v>
+      </c>
+      <c r="P14" s="52">
+        <v>69488273.400000006</v>
+      </c>
+      <c r="Q14" s="51">
+        <v>701987</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="41" t="s">
         <v>172</v>
       </c>
-      <c r="B1" s="110"/>
-[...22 lines deleted...]
-      <c r="C3" s="112" t="s">
+      <c r="B15" s="51">
+        <v>87</v>
+      </c>
+      <c r="C15" s="51">
+        <v>43255</v>
+      </c>
+      <c r="D15" s="52">
+        <v>250487257.40000001</v>
+      </c>
+      <c r="E15" s="51">
+        <v>506059</v>
+      </c>
+      <c r="F15" s="51">
+        <v>18</v>
+      </c>
+      <c r="G15" s="51">
+        <v>5897</v>
+      </c>
+      <c r="H15" s="52">
+        <v>24805779.800000001</v>
+      </c>
+      <c r="I15" s="51">
+        <v>360130</v>
+      </c>
+      <c r="J15" s="51">
+        <v>64</v>
+      </c>
+      <c r="K15" s="51">
+        <v>34961</v>
+      </c>
+      <c r="L15" s="52">
+        <v>215175917</v>
+      </c>
+      <c r="M15" s="51">
+        <v>539466</v>
+      </c>
+      <c r="N15" s="51">
+        <v>5</v>
+      </c>
+      <c r="O15" s="51">
+        <v>2397</v>
+      </c>
+      <c r="P15" s="52">
+        <v>10505560.6</v>
+      </c>
+      <c r="Q15" s="51">
+        <v>385837</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="41" t="s">
         <v>173</v>
       </c>
-      <c r="D3" s="112" t="s">
-[...121 lines deleted...]
-      <c r="A6" s="84" t="s">
+      <c r="B16" s="51">
+        <v>59</v>
+      </c>
+      <c r="C16" s="51">
+        <v>17895</v>
+      </c>
+      <c r="D16" s="52">
+        <v>110596280.90000001</v>
+      </c>
+      <c r="E16" s="51">
+        <v>531631</v>
+      </c>
+      <c r="F16" s="51">
+        <v>10</v>
+      </c>
+      <c r="G16" s="51">
+        <v>5801</v>
+      </c>
+      <c r="H16" s="52">
+        <v>17088503.699999999</v>
+      </c>
+      <c r="I16" s="51">
+        <v>258823</v>
+      </c>
+      <c r="J16" s="51">
+        <v>37</v>
+      </c>
+      <c r="K16" s="51">
+        <v>8206</v>
+      </c>
+      <c r="L16" s="52">
+        <v>58361290.5</v>
+      </c>
+      <c r="M16" s="51">
+        <v>608615</v>
+      </c>
+      <c r="N16" s="51">
+        <v>12</v>
+      </c>
+      <c r="O16" s="51">
+        <v>3888</v>
+      </c>
+      <c r="P16" s="52">
+        <v>35146486.700000003</v>
+      </c>
+      <c r="Q16" s="51">
+        <v>762132</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17" s="51">
+        <v>90</v>
+      </c>
+      <c r="C17" s="51">
+        <v>48338</v>
+      </c>
+      <c r="D17" s="52">
+        <v>672358692.79999995</v>
+      </c>
+      <c r="E17" s="51">
+        <v>1184289</v>
+      </c>
+      <c r="F17" s="51">
+        <v>17</v>
+      </c>
+      <c r="G17" s="51">
+        <v>10759</v>
+      </c>
+      <c r="H17" s="52">
+        <v>116556565.2</v>
+      </c>
+      <c r="I17" s="51">
+        <v>925581</v>
+      </c>
+      <c r="J17" s="51">
+        <v>55</v>
+      </c>
+      <c r="K17" s="51">
+        <v>29135</v>
+      </c>
+      <c r="L17" s="52">
+        <v>423405120</v>
+      </c>
+      <c r="M17" s="51">
+        <v>1238157</v>
+      </c>
+      <c r="N17" s="51">
+        <v>18</v>
+      </c>
+      <c r="O17" s="51">
+        <v>8444</v>
+      </c>
+      <c r="P17" s="52">
+        <v>132397007.59999999</v>
+      </c>
+      <c r="Q17" s="51">
+        <v>1326092</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18" s="51">
+        <v>100</v>
+      </c>
+      <c r="C18" s="51">
+        <v>63527</v>
+      </c>
+      <c r="D18" s="52">
+        <v>413416181.19999999</v>
+      </c>
+      <c r="E18" s="51">
+        <v>570160</v>
+      </c>
+      <c r="F18" s="51">
+        <v>10</v>
+      </c>
+      <c r="G18" s="51">
+        <v>4137</v>
+      </c>
+      <c r="H18" s="52">
+        <v>23254118.699999999</v>
+      </c>
+      <c r="I18" s="51">
+        <v>484824</v>
+      </c>
+      <c r="J18" s="51">
+        <v>75</v>
+      </c>
+      <c r="K18" s="51">
+        <v>42971</v>
+      </c>
+      <c r="L18" s="52">
+        <v>285943987.30000001</v>
+      </c>
+      <c r="M18" s="51">
+        <v>583621</v>
+      </c>
+      <c r="N18" s="51">
+        <v>15</v>
+      </c>
+      <c r="O18" s="51">
+        <v>16419</v>
+      </c>
+      <c r="P18" s="52">
+        <v>104218075.2</v>
+      </c>
+      <c r="Q18" s="51">
+        <v>556792</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="51">
+        <v>63</v>
+      </c>
+      <c r="C19" s="51">
+        <v>13763</v>
+      </c>
+      <c r="D19" s="52">
+        <v>56035202.5</v>
+      </c>
+      <c r="E19" s="51">
+        <v>353704</v>
+      </c>
+      <c r="F19" s="51">
+        <v>11</v>
+      </c>
+      <c r="G19" s="51">
+        <v>2505</v>
+      </c>
+      <c r="H19" s="52">
+        <v>9973462.5</v>
+      </c>
+      <c r="I19" s="51">
+        <v>350981</v>
+      </c>
+      <c r="J19" s="51">
+        <v>49</v>
+      </c>
+      <c r="K19" s="51">
+        <v>10953</v>
+      </c>
+      <c r="L19" s="52">
+        <v>44806362.100000001</v>
+      </c>
+      <c r="M19" s="51">
+        <v>353452</v>
+      </c>
+      <c r="N19" s="51">
+        <v>3</v>
+      </c>
+      <c r="O19" s="51">
+        <v>305</v>
+      </c>
+      <c r="P19" s="52">
+        <v>1255377.8999999999</v>
+      </c>
+      <c r="Q19" s="51">
+        <v>387462</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" s="41" t="s">
         <v>187</v>
       </c>
-      <c r="B6" s="41">
-[...23 lines deleted...]
-      <c r="J6" s="41">
+      <c r="B20" s="51">
+        <v>107</v>
+      </c>
+      <c r="C20" s="51">
+        <v>23715</v>
+      </c>
+      <c r="D20" s="52">
+        <v>142629510.90000001</v>
+      </c>
+      <c r="E20" s="51">
+        <v>529930</v>
+      </c>
+      <c r="F20" s="51">
+        <v>28</v>
+      </c>
+      <c r="G20" s="51">
+        <v>3175</v>
+      </c>
+      <c r="H20" s="52">
+        <v>11660121.6</v>
+      </c>
+      <c r="I20" s="51">
+        <v>324433</v>
+      </c>
+      <c r="J20" s="51">
+        <v>73</v>
+      </c>
+      <c r="K20" s="51">
+        <v>19156</v>
+      </c>
+      <c r="L20" s="52">
+        <v>123469879.8</v>
+      </c>
+      <c r="M20" s="51">
+        <v>569721</v>
+      </c>
+      <c r="N20" s="51">
+        <v>6</v>
+      </c>
+      <c r="O20" s="51">
+        <v>1384</v>
+      </c>
+      <c r="P20" s="52">
+        <v>7499509.5</v>
+      </c>
+      <c r="Q20" s="51">
+        <v>454847</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" s="41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21" s="51">
+        <v>47</v>
+      </c>
+      <c r="C21" s="51">
+        <v>29729</v>
+      </c>
+      <c r="D21" s="52">
+        <v>281758720</v>
+      </c>
+      <c r="E21" s="51">
+        <v>820000</v>
+      </c>
+      <c r="F21" s="51">
+        <v>6</v>
+      </c>
+      <c r="G21" s="51">
+        <v>1417</v>
+      </c>
+      <c r="H21" s="52">
+        <v>6180203.2000000002</v>
+      </c>
+      <c r="I21" s="51">
+        <v>378689</v>
+      </c>
+      <c r="J21" s="51">
+        <v>34</v>
+      </c>
+      <c r="K21" s="51">
+        <v>25977</v>
+      </c>
+      <c r="L21" s="52">
+        <v>259306903</v>
+      </c>
+      <c r="M21" s="51">
+        <v>863631</v>
+      </c>
+      <c r="N21" s="51">
+        <v>7</v>
+      </c>
+      <c r="O21" s="51">
+        <v>2335</v>
+      </c>
+      <c r="P21" s="52">
+        <v>16271613.800000001</v>
+      </c>
+      <c r="Q21" s="51">
+        <v>601850</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" s="41" t="s">
+        <v>181</v>
+      </c>
+      <c r="B22" s="51">
+        <v>125</v>
+      </c>
+      <c r="C22" s="51">
+        <v>47712</v>
+      </c>
+      <c r="D22" s="52">
+        <v>321388756.69999999</v>
+      </c>
+      <c r="E22" s="51">
+        <v>578578</v>
+      </c>
+      <c r="F22" s="51">
+        <v>12</v>
+      </c>
+      <c r="G22" s="51">
+        <v>7297</v>
+      </c>
+      <c r="H22" s="52">
+        <v>44028944.600000001</v>
+      </c>
+      <c r="I22" s="51">
+        <v>518744</v>
+      </c>
+      <c r="J22" s="51">
+        <v>105</v>
+      </c>
+      <c r="K22" s="51">
+        <v>38944</v>
+      </c>
+      <c r="L22" s="52">
+        <v>267085808.40000001</v>
+      </c>
+      <c r="M22" s="51">
+        <v>588969</v>
+      </c>
+      <c r="N22" s="51">
+        <v>8</v>
+      </c>
+      <c r="O22" s="51">
+        <v>1471</v>
+      </c>
+      <c r="P22" s="52">
+        <v>10274003.699999999</v>
+      </c>
+      <c r="Q22" s="51">
+        <v>599977</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" s="41" t="s">
+        <v>188</v>
+      </c>
+      <c r="B23" s="51">
+        <v>355</v>
+      </c>
+      <c r="C23" s="51">
+        <v>25925</v>
+      </c>
+      <c r="D23" s="52">
+        <v>191878018.5</v>
+      </c>
+      <c r="E23" s="51">
+        <v>646890</v>
+      </c>
+      <c r="F23" s="51">
+        <v>18</v>
+      </c>
+      <c r="G23" s="51">
+        <v>10188</v>
+      </c>
+      <c r="H23" s="52">
+        <v>77720648.5</v>
+      </c>
+      <c r="I23" s="51">
+        <v>669428</v>
+      </c>
+      <c r="J23" s="51">
+        <v>217</v>
+      </c>
+      <c r="K23" s="51">
+        <v>11263</v>
+      </c>
+      <c r="L23" s="52">
+        <v>74659361.400000006</v>
+      </c>
+      <c r="M23" s="51">
+        <v>579996</v>
+      </c>
+      <c r="N23" s="51">
+        <v>120</v>
+      </c>
+      <c r="O23" s="51">
+        <v>4474</v>
+      </c>
+      <c r="P23" s="52">
+        <v>39498008.600000001</v>
+      </c>
+      <c r="Q23" s="51">
+        <v>762628</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="B24" s="51">
+        <v>151</v>
+      </c>
+      <c r="C24" s="51">
+        <v>46558</v>
+      </c>
+      <c r="D24" s="52">
+        <v>276661106.39999998</v>
+      </c>
+      <c r="E24" s="51">
+        <v>518908</v>
+      </c>
+      <c r="F24" s="51">
+        <v>8</v>
+      </c>
+      <c r="G24" s="51">
+        <v>9554</v>
+      </c>
+      <c r="H24" s="52">
+        <v>54890911.5</v>
+      </c>
+      <c r="I24" s="51">
+        <v>501837</v>
+      </c>
+      <c r="J24" s="51">
+        <v>119</v>
+      </c>
+      <c r="K24" s="51">
+        <v>31291</v>
+      </c>
+      <c r="L24" s="52">
+        <v>177977161.19999999</v>
+      </c>
+      <c r="M24" s="51">
+        <v>497666</v>
+      </c>
+      <c r="N24" s="51">
+        <v>24</v>
+      </c>
+      <c r="O24" s="51">
+        <v>5713</v>
+      </c>
+      <c r="P24" s="52">
+        <v>43793033.700000003</v>
+      </c>
+      <c r="Q24" s="51">
+        <v>661966</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" s="43" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25" s="54">
+        <v>75</v>
+      </c>
+      <c r="C25" s="54">
+        <v>20949</v>
+      </c>
+      <c r="D25" s="55">
+        <v>98312334.099999994</v>
+      </c>
+      <c r="E25" s="54">
+        <v>410127</v>
+      </c>
+      <c r="F25" s="54">
+        <v>4</v>
+      </c>
+      <c r="G25" s="54">
+        <v>1457</v>
+      </c>
+      <c r="H25" s="55">
+        <v>6187706.2000000002</v>
+      </c>
+      <c r="I25" s="54">
+        <v>363897</v>
+      </c>
+      <c r="J25" s="54">
         <v>66</v>
       </c>
-      <c r="K6" s="41">
-[...355 lines deleted...]
-      <c r="F13" s="41">
+      <c r="K25" s="54">
+        <v>17925</v>
+      </c>
+      <c r="L25" s="55">
+        <v>83009090.400000006</v>
+      </c>
+      <c r="M25" s="54">
+        <v>405595</v>
+      </c>
+      <c r="N25" s="54">
         <v>5</v>
       </c>
-      <c r="G13" s="41">
-[...659 lines deleted...]
-      <c r="O25" s="43">
+      <c r="O25" s="54">
         <v>1567</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="55">
         <v>9115537.5</v>
       </c>
-      <c r="Q25" s="43">
+      <c r="Q25" s="54">
         <v>505072</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="63" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-[...13526 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Обложка</vt:lpstr>
-      <vt:lpstr>Усл.обозначения</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Содержание</vt:lpstr>
-      <vt:lpstr>Метод.пояснения</vt:lpstr>
       <vt:lpstr>1.</vt:lpstr>
       <vt:lpstr>2.</vt:lpstr>
       <vt:lpstr>3.</vt:lpstr>
       <vt:lpstr>4.</vt:lpstr>
       <vt:lpstr>5.</vt:lpstr>
       <vt:lpstr>6.</vt:lpstr>
       <vt:lpstr>7.</vt:lpstr>
       <vt:lpstr>8.</vt:lpstr>
       <vt:lpstr>'3.'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'5.'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'7.'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>