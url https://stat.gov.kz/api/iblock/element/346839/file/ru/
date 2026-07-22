--- v0 (2026-06-24)
+++ v1 (2026-07-22)
@@ -1,221 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7050" tabRatio="949"/>
   </bookViews>
   <sheets>
     <sheet name="Обложка" sheetId="1" r:id="rId1"/>
-    <sheet name="Усл.обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId2"/>
     <sheet name="Содержание" sheetId="3" r:id="rId3"/>
-    <sheet name="Метод.пояснения" sheetId="4" r:id="rId4"/>
-[...28 lines deleted...]
-    <sheet name="9." sheetId="30" r:id="rId33"/>
+    <sheet name="1." sheetId="6" r:id="rId4"/>
+    <sheet name="2." sheetId="7" r:id="rId5"/>
+    <sheet name="3." sheetId="8" r:id="rId6"/>
+    <sheet name="4." sheetId="9" r:id="rId7"/>
+    <sheet name="5" sheetId="55" r:id="rId8"/>
+    <sheet name="5.1" sheetId="10" r:id="rId9"/>
+    <sheet name="5.2" sheetId="54" r:id="rId10"/>
+    <sheet name="5.3" sheetId="53" r:id="rId11"/>
+    <sheet name="5.4" sheetId="52" r:id="rId12"/>
+    <sheet name="5.5" sheetId="51" r:id="rId13"/>
+    <sheet name="5.6" sheetId="50" r:id="rId14"/>
+    <sheet name="5.7" sheetId="49" r:id="rId15"/>
+    <sheet name="5.8" sheetId="48" r:id="rId16"/>
+    <sheet name="5.9" sheetId="47" r:id="rId17"/>
+    <sheet name="5.10" sheetId="46" r:id="rId18"/>
+    <sheet name="5.11" sheetId="45" r:id="rId19"/>
+    <sheet name="5.12" sheetId="44" r:id="rId20"/>
+    <sheet name="5.13" sheetId="43" r:id="rId21"/>
+    <sheet name="5.14" sheetId="42" r:id="rId22"/>
+    <sheet name="5.15" sheetId="41" r:id="rId23"/>
+    <sheet name="5.16" sheetId="40" r:id="rId24"/>
+    <sheet name="5.17" sheetId="39" r:id="rId25"/>
+    <sheet name="5.18" sheetId="58" r:id="rId26"/>
+    <sheet name="5.19" sheetId="57" r:id="rId27"/>
+    <sheet name="5.20" sheetId="56" r:id="rId28"/>
+    <sheet name="6." sheetId="27" r:id="rId29"/>
+    <sheet name="7." sheetId="28" r:id="rId30"/>
+    <sheet name="8." sheetId="29" r:id="rId31"/>
+    <sheet name="9." sheetId="30" r:id="rId32"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="4">'1.'!$3:$5</definedName>
-[...23 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="31">'8.'!$3:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'1.'!$3:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'2.'!$3:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'3.'!$4:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'4.'!$3:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'5'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'5.1'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="17">'5.10'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="18">'5.11'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="19">'5.12'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="20">'5.13'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="21">'5.14'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="22">'5.15'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="23">'5.16'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="24">'5.17'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'5.2'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'5.3'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'5.4'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="12">'5.5'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="13">'5.6'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="14">'5.7'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="15">'5.8'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="16">'5.9'!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="28">'6.'!$3:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="29">'7.'!$3:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="30">'8.'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1982" uniqueCount="258">
-[...11 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1994" uniqueCount="270">
   <si>
     <t>Содержание</t>
   </si>
   <si>
     <t>Методологические пояснения</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
-  </si>
-[...4 lines deleted...]
-    <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>Стоимость затрат на содержание рабочей силы в Республике Казахстан</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t xml:space="preserve">Стоимость затрат на содержание рабочей силы по видам экономической деятельности  </t>
   </si>
   <si>
     <t>Фонд заработной платы наемных работников по видам экономической деятельности</t>
   </si>
   <si>
     <t xml:space="preserve">Стоимость затрат на содержание рабочей силы по регионам </t>
   </si>
   <si>
     <t>Фонд заработной платы наемных работников по регионам</t>
   </si>
@@ -271,53 +213,50 @@
     <t>5.9</t>
   </si>
   <si>
     <t>5.10</t>
   </si>
   <si>
     <t>5.11</t>
   </si>
   <si>
     <t>5.12</t>
   </si>
   <si>
     <t>5.13</t>
   </si>
   <si>
     <t>5.14</t>
   </si>
   <si>
     <t>5.15</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>5.17</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Состав затрат на содержание рабочей силы разработан на основе стандартной международной классификации стоимости труда МОТ и рассматривается как затраты предприятия (работодателя) на содержание наемной рабочей силы. </t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Растениеводство и животноводство, охота и предоставление услуг в этих областях</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Оптовая и розничная торговля; ремонт автомобилей и мотоциклов</t>
   </si>
@@ -526,66 +465,50 @@
     <t>Искусство, развлечения и отдых</t>
   </si>
   <si>
     <t>Предоставление прочих видов услуг</t>
   </si>
   <si>
     <t>Деятельность общественных объединений (организаций)</t>
   </si>
   <si>
     <t>Ремонт компьютеров, предметов личного потребления и бытовых товаров</t>
   </si>
   <si>
     <t>Предоставление прочих индивидуальных услуг</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Лесоводство и лесозаготовки</t>
   </si>
   <si>
     <t>Деятельность в области административного и вспомогательного обслуживания</t>
   </si>
   <si>
     <t>Государственное управление и оборона; обязательное  социальное обеспечение</t>
-  </si>
-[...14 lines deleted...]
-    <t>тыс. тенге</t>
   </si>
   <si>
     <t>Стоимость затрат на содержание рабочей силы по основным видам экономической деятельности</t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
@@ -833,209 +756,238 @@
   <si>
     <t>5.20 Стоимость затрат на содержание рабочей силы по основным видам экономической деятельности</t>
   </si>
   <si>
     <t xml:space="preserve">Павлодарская </t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>5.18</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>5.20</t>
   </si>
   <si>
     <t>Методологические пояснения.....................................................................................................................................................................................................................................</t>
   </si>
   <si>
     <t>По юридическим лицам и (или) их структурным и обособленным подразделениям всех видов экономической деятельности, с численностью работников свыше 100 человек, а также с численностью до 100 человек, кроме малых предприятий занимающихся предпринимательской деятельностью.</t>
   </si>
   <si>
-    <t xml:space="preserve">В настоящей публикации отражена информация, которая получена на основании данных, представленных всеми предприятиями и организациями, кроме малых предприятий, занимающихся предпринимательской деятельностью. </t>
-[...62 lines deleted...]
-  <si>
     <t>Рыболовство и рыбоводство</t>
   </si>
   <si>
     <t>Снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом</t>
   </si>
   <si>
     <t>Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Розничная торговля, кроме торговли автомобилями и мотоциклами</t>
   </si>
   <si>
     <t>Финансовое посредничество, кроме страхования и пенсионного обеспечения</t>
   </si>
   <si>
     <t>Вспомогательная деятельность в сфере финансовых услуг и страхования</t>
   </si>
   <si>
     <t>Деятельность в области права и бухгалтерского учета</t>
   </si>
   <si>
     <t>Государственное управление общего характера и управление социально-экономическое политикой общества</t>
   </si>
   <si>
     <t>Деятельность больничных организаций</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
     <t>14 серия Статистика труда и занятости</t>
   </si>
   <si>
-    <r>
-[...29 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>Дата следующего опубликования: 14.06.2027</t>
   </si>
   <si>
     <t>Дата опубликования:  19.06.2026</t>
   </si>
   <si>
-    <t>№6-4/3179-ВН</t>
+    <t xml:space="preserve"> №6-4/3179-ВН </t>
+  </si>
+  <si>
+    <t xml:space="preserve">от 19 июня 2026г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан </t>
+  </si>
+  <si>
+    <t>тыс. теңге</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>251401, 251414, 252203, 252101</t>
+  </si>
+  <si>
+    <t>Классификатор статистических показателей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/23/ </t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>469, 470, 744, 792</t>
+  </si>
+  <si>
+    <t>Межгосударственный классификатор единиц измерения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика расчета среднемесячной заработной платы работников</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx</t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25798/</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346826/file/ru/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346839/file/ru/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346875/file/ru/</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует
+«0,0» – незначительная величина
+«х» – данные конфиденциальны
+«...» – данные отсутствуют
+В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Азнабаева Аида</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 7172 749554</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ai.aznabaeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Адрес Бюро</t>
+  </si>
+  <si>
+    <t xml:space="preserve">010000, г.Астана, пр. Мәңгілік ел, 8, Дом Министерств, 4 подъезд </t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1063,136 +1015,131 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...13 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF000000"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...7 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
-      <color theme="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -1329,576 +1276,572 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="165">
+  <cellXfs count="175">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>180975</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>16246</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>88525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173466" name="Рисунок 1"/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...6 lines deleted...]
-        <a:srcRect/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="4219575" cy="1038225"/>
+          <a:ext cx="4283446" cy="1250575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...21 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -2192,34350 +2135,34494 @@
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.aznabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings27.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings30.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист1"/>
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="8" width="9.140625" style="31"/>
-[...1 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="8" width="9.140625" style="14"/>
+    <col min="9" max="9" width="11.42578125" style="17" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="29" customFormat="1" ht="21" customHeight="1">
-[...156 lines deleted...]
-      <c r="J17" s="35"/>
+    <row r="1" spans="1:10" s="12" customFormat="1" ht="21" customHeight="1">
+      <c r="A1" s="107"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+    </row>
+    <row r="2" spans="1:10" s="13" customFormat="1" ht="24.6" customHeight="1">
+      <c r="A2" s="107"/>
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+    </row>
+    <row r="3" spans="1:10" s="13" customFormat="1" ht="22.9" customHeight="1">
+      <c r="A3" s="107"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+    </row>
+    <row r="4" spans="1:10" s="13" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="107"/>
+      <c r="B4" s="107"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="107"/>
+      <c r="G4" s="107"/>
+      <c r="H4" s="107"/>
+    </row>
+    <row r="5" spans="1:10" s="13" customFormat="1" ht="11.25"/>
+    <row r="6" spans="1:10" s="13" customFormat="1" ht="11.25"/>
+    <row r="7" spans="1:10" s="13" customFormat="1" ht="11.25"/>
+    <row r="8" spans="1:10" s="13" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A8" s="110" t="s">
+        <v>231</v>
+      </c>
+      <c r="B8" s="110"/>
+      <c r="C8" s="110"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="110"/>
+      <c r="F8" s="110"/>
+      <c r="G8" s="110"/>
+      <c r="H8" s="110"/>
+    </row>
+    <row r="9" spans="1:10" s="13" customFormat="1" ht="22.15" customHeight="1">
+      <c r="A9" s="110" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="110"/>
+      <c r="C9" s="110"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="110"/>
+      <c r="G9" s="110"/>
+      <c r="H9" s="110"/>
+    </row>
+    <row r="10" spans="1:10" s="13" customFormat="1" ht="18">
+      <c r="A10" s="66"/>
+      <c r="B10" s="66"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66"/>
+      <c r="F10" s="66"/>
+      <c r="G10" s="66"/>
+      <c r="H10" s="66"/>
+    </row>
+    <row r="11" spans="1:10" s="13" customFormat="1" ht="18">
+      <c r="A11" s="66"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="66"/>
+      <c r="G11" s="66"/>
+      <c r="H11" s="66"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="I12" s="15"/>
+      <c r="J12" s="16"/>
+    </row>
+    <row r="13" spans="1:10" ht="36" customHeight="1">
+      <c r="A13" s="108" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="109"/>
+      <c r="C13" s="109"/>
+      <c r="D13" s="109"/>
+      <c r="E13" s="109"/>
+      <c r="F13" s="109"/>
+      <c r="G13" s="109"/>
+      <c r="H13" s="109"/>
+      <c r="I13" s="109"/>
+      <c r="J13" s="109"/>
+    </row>
+    <row r="14" spans="1:10" ht="24.6" customHeight="1">
+      <c r="A14" s="109"/>
+      <c r="B14" s="109"/>
+      <c r="C14" s="109"/>
+      <c r="D14" s="109"/>
+      <c r="E14" s="109"/>
+      <c r="F14" s="109"/>
+      <c r="G14" s="109"/>
+      <c r="H14" s="109"/>
+      <c r="I14" s="109"/>
+      <c r="J14" s="109"/>
+    </row>
+    <row r="15" spans="1:10" ht="54.75" customHeight="1">
+      <c r="A15" s="112" t="s">
+        <v>215</v>
+      </c>
+      <c r="B15" s="112"/>
+      <c r="C15" s="112"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="112"/>
+      <c r="F15" s="112"/>
+      <c r="G15" s="112"/>
+      <c r="H15" s="112"/>
+      <c r="I15" s="112"/>
+      <c r="J15" s="112"/>
+    </row>
+    <row r="16" spans="1:10" ht="18">
+      <c r="A16" s="111" t="s">
+        <v>269</v>
+      </c>
+      <c r="B16" s="111"/>
+      <c r="C16" s="111"/>
+      <c r="D16" s="111"/>
+      <c r="E16" s="111"/>
+      <c r="F16" s="111"/>
+      <c r="G16" s="111"/>
+      <c r="H16" s="111"/>
+      <c r="I16" s="111"/>
+      <c r="J16" s="111"/>
+    </row>
+    <row r="17" spans="1:10" ht="18">
+      <c r="A17" s="67"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
     </row>
     <row r="18" spans="1:10" ht="18">
-      <c r="A18" s="107" t="s">
-[...10 lines deleted...]
-      <c r="J18" s="107"/>
+      <c r="A18" s="67"/>
+      <c r="B18" s="67"/>
+      <c r="C18" s="67"/>
+      <c r="D18" s="67"/>
+      <c r="E18" s="67"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="67"/>
     </row>
     <row r="20" spans="1:10" ht="18">
-      <c r="A20" s="36" t="s">
-        <v>248</v>
+      <c r="A20" s="18" t="s">
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:H4"/>
-    <mergeCell ref="A11:J13"/>
+    <mergeCell ref="A13:J14"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
-    <mergeCell ref="A18:J18"/>
-    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="A16:J16"/>
+    <mergeCell ref="A15:J15"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;8&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="46.42578125" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="32.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="18.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="13.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="22.5" customHeight="1">
-[...67 lines deleted...]
-      <c r="H5" s="71"/>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="159" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2" s="159"/>
+      <c r="C2" s="159"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="159"/>
+      <c r="F2" s="159"/>
+      <c r="G2" s="159"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="71.25" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>190</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>823794449.39999998</v>
+      </c>
+      <c r="C6" s="46">
+        <v>120.1</v>
+      </c>
+      <c r="D6" s="46">
+        <v>689298832.89999998</v>
+      </c>
+      <c r="E6" s="46">
+        <v>134495616.5</v>
+      </c>
+      <c r="F6" s="46">
+        <v>5104023.2</v>
+      </c>
+      <c r="G6" s="46">
+        <v>2925.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13.5" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>48580707.100000001</v>
+      </c>
+      <c r="C7" s="47">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="D7" s="47">
+        <v>43396505</v>
+      </c>
+      <c r="E7" s="47">
+        <v>5184202.0999999996</v>
+      </c>
+      <c r="F7" s="47">
+        <v>4436594.3</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="45">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>48043605.200000003</v>
+      </c>
+      <c r="C8" s="47">
+        <v>134</v>
+      </c>
+      <c r="D8" s="47">
+        <v>42946046.600000001</v>
+      </c>
+      <c r="E8" s="47">
+        <v>5097558.5999999996</v>
+      </c>
+      <c r="F8" s="47">
+        <v>4432884.8</v>
+      </c>
+      <c r="G8" s="47">
+        <v>2479.8000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>537101.9</v>
+      </c>
+      <c r="C9" s="47">
+        <v>115.3</v>
+      </c>
+      <c r="D9" s="47">
+        <v>450458.4</v>
+      </c>
+      <c r="E9" s="47">
+        <v>86643.5</v>
+      </c>
+      <c r="F9" s="47">
+        <v>4795552.7</v>
+      </c>
+      <c r="G9" s="47">
+        <v>2928.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>198122287</v>
+      </c>
+      <c r="C11" s="47">
+        <v>121.2</v>
+      </c>
+      <c r="D11" s="47">
+        <v>166602752.69999999</v>
+      </c>
+      <c r="E11" s="47">
+        <v>31519534.300000001</v>
+      </c>
+      <c r="F11" s="47">
+        <v>6826624.2000000002</v>
+      </c>
+      <c r="G11" s="47">
+        <v>4060.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="23.25" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>42732453.299999997</v>
+      </c>
+      <c r="C12" s="47">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="D12" s="47">
+        <v>36260459.799999997</v>
+      </c>
+      <c r="E12" s="47">
+        <v>6471993.5</v>
+      </c>
+      <c r="F12" s="47">
+        <v>10959849.5</v>
+      </c>
+      <c r="G12" s="47">
+        <v>6195.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>121538183.8</v>
+      </c>
+      <c r="C13" s="47">
+        <v>112.6</v>
+      </c>
+      <c r="D13" s="47">
+        <v>101037424.40000001</v>
+      </c>
+      <c r="E13" s="47">
+        <v>20500759.399999999</v>
+      </c>
+      <c r="F13" s="47">
+        <v>6737523.4000000004</v>
+      </c>
+      <c r="G13" s="47">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="33.75">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>27063972.199999999</v>
+      </c>
+      <c r="C14" s="47">
+        <v>126.8</v>
+      </c>
+      <c r="D14" s="47">
+        <v>23471805.5</v>
+      </c>
+      <c r="E14" s="47">
+        <v>3592166.7</v>
+      </c>
+      <c r="F14" s="47">
+        <v>5426904.4000000004</v>
+      </c>
+      <c r="G14" s="47">
+        <v>3026.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="45">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>6787677.7000000002</v>
+      </c>
+      <c r="C15" s="47">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="D15" s="47">
+        <v>5833063</v>
+      </c>
+      <c r="E15" s="47">
+        <v>954614.7</v>
+      </c>
+      <c r="F15" s="47">
+        <v>3236851.5</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2159.1999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>22716354.300000001</v>
+      </c>
+      <c r="C16" s="47">
+        <v>169.5</v>
+      </c>
+      <c r="D16" s="47">
+        <v>19576966.5</v>
+      </c>
+      <c r="E16" s="47">
+        <v>3139387.8</v>
+      </c>
+      <c r="F16" s="47">
+        <v>8887462.5999999996</v>
+      </c>
+      <c r="G16" s="47">
+        <v>4857.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...25 lines deleted...]
-      <c r="C7" s="82">
+      <c r="B17" s="47">
+        <v>38321068.200000003</v>
+      </c>
+      <c r="C17" s="47">
+        <v>167.5</v>
+      </c>
+      <c r="D17" s="47">
+        <v>23128966.199999999</v>
+      </c>
+      <c r="E17" s="47">
+        <v>15192102</v>
+      </c>
+      <c r="F17" s="47">
+        <v>7178918.7000000002</v>
+      </c>
+      <c r="G17" s="47">
+        <v>4093.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="47">
+        <v>74629892.700000003</v>
+      </c>
+      <c r="C18" s="47">
+        <v>123.3</v>
+      </c>
+      <c r="D18" s="47">
+        <v>59887746.399999999</v>
+      </c>
+      <c r="E18" s="47">
+        <v>14742146.300000001</v>
+      </c>
+      <c r="F18" s="47">
+        <v>6912095.2999999998</v>
+      </c>
+      <c r="G18" s="47">
+        <v>3205.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="22.5">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
+        <v>4284177.5</v>
+      </c>
+      <c r="C19" s="47">
+        <v>115.9</v>
+      </c>
+      <c r="D19" s="47">
+        <v>3649817.4</v>
+      </c>
+      <c r="E19" s="47">
+        <v>634360.1</v>
+      </c>
+      <c r="F19" s="47">
+        <v>5409315</v>
+      </c>
+      <c r="G19" s="47">
+        <v>2909.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>8357755.4000000004</v>
+      </c>
+      <c r="C20" s="47">
+        <v>162.6</v>
+      </c>
+      <c r="D20" s="47">
+        <v>7309624.9000000004</v>
+      </c>
+      <c r="E20" s="47">
+        <v>1048130.5</v>
+      </c>
+      <c r="F20" s="47">
+        <v>7344249</v>
+      </c>
+      <c r="G20" s="47">
+        <v>4553.8999999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="22.5">
+      <c r="A21" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="47">
+        <v>10816624.6</v>
+      </c>
+      <c r="C21" s="47">
+        <v>104.2</v>
+      </c>
+      <c r="D21" s="47">
+        <v>9218340.4000000004</v>
+      </c>
+      <c r="E21" s="47">
+        <v>1598284.2</v>
+      </c>
+      <c r="F21" s="47">
+        <v>6512116</v>
+      </c>
+      <c r="G21" s="47">
+        <v>4388.1000000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
+        <v>1378570.5</v>
+      </c>
+      <c r="C22" s="47">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="D22" s="47">
+        <v>1214606.5</v>
+      </c>
+      <c r="E22" s="47">
+        <v>163964</v>
+      </c>
+      <c r="F22" s="47">
+        <v>2784990.9</v>
+      </c>
+      <c r="G22" s="47">
+        <v>2208.1999999999998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="22.5">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
+        <v>8599445.9000000004</v>
+      </c>
+      <c r="C23" s="47">
+        <v>150.5</v>
+      </c>
+      <c r="D23" s="47">
+        <v>7220685.9000000004</v>
+      </c>
+      <c r="E23" s="47">
+        <v>1378760</v>
+      </c>
+      <c r="F23" s="47">
+        <v>5020108.5</v>
+      </c>
+      <c r="G23" s="47">
+        <v>2876.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="24" customHeight="1">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
+        <v>4005747.5</v>
+      </c>
+      <c r="C24" s="47">
+        <v>75.8</v>
+      </c>
+      <c r="D24" s="47">
+        <v>3510925.4</v>
+      </c>
+      <c r="E24" s="47">
+        <v>494822.1</v>
+      </c>
+      <c r="F24" s="47">
+        <v>2207023.4</v>
+      </c>
+      <c r="G24" s="47">
+        <v>1417.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="33.75">
+      <c r="A25" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="D7" s="82">
-[...423 lines deleted...]
-        <v>2726.6</v>
+      <c r="B25" s="47">
+        <v>102657429.7</v>
+      </c>
+      <c r="C25" s="47">
+        <v>112</v>
+      </c>
+      <c r="D25" s="47">
+        <v>84891507</v>
+      </c>
+      <c r="E25" s="47">
+        <v>17765922.699999999</v>
+      </c>
+      <c r="F25" s="47">
+        <v>4891943.3</v>
+      </c>
+      <c r="G25" s="47">
+        <v>2783.7</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>202382190.59999999</v>
+      </c>
+      <c r="C26" s="47">
+        <v>111.8</v>
+      </c>
+      <c r="D26" s="47">
+        <v>174805635.09999999</v>
+      </c>
+      <c r="E26" s="47">
+        <v>27576555.5</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4128984.8</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2367.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>81484768.599999994</v>
+      </c>
+      <c r="C27" s="47">
+        <v>113.9</v>
+      </c>
+      <c r="D27" s="47">
+        <v>70036578</v>
+      </c>
+      <c r="E27" s="47">
+        <v>11448190.6</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4229240.0999999996</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2549.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="22.5">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>72262735.200000003</v>
+      </c>
+      <c r="C28" s="47">
+        <v>111</v>
+      </c>
+      <c r="D28" s="47">
+        <v>62157859.600000001</v>
+      </c>
+      <c r="E28" s="47">
+        <v>10104875.6</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4317286.0999999996</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2580.6999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>14173733.9</v>
+      </c>
+      <c r="C29" s="47">
+        <v>123.3</v>
+      </c>
+      <c r="D29" s="47">
+        <v>12370525.6</v>
+      </c>
+      <c r="E29" s="47">
+        <v>1803208.3</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3537243.3</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2091.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...752 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>3283695.9</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>134.9</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>2477649.9</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>806046</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>1774970.8</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>1271</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="40" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="44" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="44" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14" style="2" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16" style="2" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="10" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...33 lines deleted...]
-      <c r="B4" s="127" t="s">
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
         <v>191</v>
       </c>
-      <c r="C4" s="127"/>
-[...30 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="159" t="s">
+        <v>125</v>
+      </c>
+      <c r="B2" s="159"/>
+      <c r="C2" s="159"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="159"/>
+      <c r="F2" s="159"/>
+      <c r="G2" s="159"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="70.5" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>1078503647.0999999</v>
+      </c>
+      <c r="C6" s="46">
+        <v>110.7</v>
+      </c>
+      <c r="D6" s="46">
+        <v>910321387.29999995</v>
+      </c>
+      <c r="E6" s="46">
+        <v>168182259.80000001</v>
+      </c>
+      <c r="F6" s="46">
+        <v>5413060.7999999998</v>
+      </c>
+      <c r="G6" s="46">
+        <v>3288.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>4258758.2</v>
+      </c>
+      <c r="C7" s="47">
+        <v>113.5</v>
+      </c>
+      <c r="D7" s="47">
+        <v>3824910.1</v>
+      </c>
+      <c r="E7" s="47">
+        <v>433848.1</v>
+      </c>
+      <c r="F7" s="47">
+        <v>3485072.2</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2060.3000000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>4258758.2</v>
+      </c>
+      <c r="C8" s="47">
+        <v>113.5</v>
+      </c>
+      <c r="D8" s="47">
+        <v>3824910.1</v>
+      </c>
+      <c r="E8" s="47">
+        <v>433848.1</v>
+      </c>
+      <c r="F8" s="47">
+        <v>3485072.2</v>
+      </c>
+      <c r="G8" s="47">
+        <v>2060.3000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>378491645.69999999</v>
+      </c>
+      <c r="C11" s="47">
+        <v>116.1</v>
+      </c>
+      <c r="D11" s="47">
+        <v>307051405.19999999</v>
+      </c>
+      <c r="E11" s="47">
+        <v>71440240.5</v>
+      </c>
+      <c r="F11" s="47">
+        <v>8228794.7999999998</v>
+      </c>
+      <c r="G11" s="47">
+        <v>5094.8999999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="24" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>218653133.59999999</v>
+      </c>
+      <c r="C12" s="47">
+        <v>115.3</v>
+      </c>
+      <c r="D12" s="47">
+        <v>173794032.80000001</v>
+      </c>
+      <c r="E12" s="47">
+        <v>44859100.799999997</v>
+      </c>
+      <c r="F12" s="47">
+        <v>9937875.4000000004</v>
+      </c>
+      <c r="G12" s="47">
+        <v>6325</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>114005799.8</v>
+      </c>
+      <c r="C13" s="47">
+        <v>116.8</v>
+      </c>
+      <c r="D13" s="47">
+        <v>94732049.299999997</v>
+      </c>
+      <c r="E13" s="47">
+        <v>19273750.5</v>
+      </c>
+      <c r="F13" s="47">
+        <v>7044352.4000000004</v>
+      </c>
+      <c r="G13" s="47">
+        <v>4294.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>32659633.199999999</v>
+      </c>
+      <c r="C14" s="47">
+        <v>116.7</v>
+      </c>
+      <c r="D14" s="47">
+        <v>27426622.600000001</v>
+      </c>
+      <c r="E14" s="47">
+        <v>5233010.5999999996</v>
+      </c>
+      <c r="F14" s="47">
+        <v>6476231.0999999996</v>
+      </c>
+      <c r="G14" s="47">
+        <v>3765.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>13173079.1</v>
+      </c>
+      <c r="C15" s="47">
+        <v>121.8</v>
+      </c>
+      <c r="D15" s="47">
+        <v>11098700.5</v>
+      </c>
+      <c r="E15" s="47">
+        <v>2074378.6</v>
+      </c>
+      <c r="F15" s="47">
+        <v>4760780.3</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2927.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>31829090.899999999</v>
+      </c>
+      <c r="C16" s="47">
+        <v>96.7</v>
+      </c>
+      <c r="D16" s="47">
+        <v>27445091.800000001</v>
+      </c>
+      <c r="E16" s="47">
+        <v>4383999.0999999996</v>
+      </c>
+      <c r="F16" s="47">
+        <v>7073131.2999999998</v>
+      </c>
+      <c r="G16" s="47">
+        <v>4261.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...2 lines deleted...]
-      <c r="C6" s="81">
+      <c r="B17" s="47">
+        <v>41499314.799999997</v>
+      </c>
+      <c r="C17" s="47">
+        <v>113.2</v>
+      </c>
+      <c r="D17" s="47">
+        <v>36390285.799999997</v>
+      </c>
+      <c r="E17" s="47">
+        <v>5109029</v>
+      </c>
+      <c r="F17" s="47">
+        <v>4059803.8</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2229.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="47">
+        <v>136691460.30000001</v>
+      </c>
+      <c r="C18" s="47">
+        <v>115.6</v>
+      </c>
+      <c r="D18" s="47">
+        <v>113019612.2</v>
+      </c>
+      <c r="E18" s="47">
+        <v>23671848.100000001</v>
+      </c>
+      <c r="F18" s="47">
+        <v>8172882.5</v>
+      </c>
+      <c r="G18" s="47">
+        <v>4935.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
+        <v>6569148</v>
+      </c>
+      <c r="C19" s="47">
+        <v>116.6</v>
+      </c>
+      <c r="D19" s="47">
+        <v>5319922.5</v>
+      </c>
+      <c r="E19" s="47">
+        <v>1249225.5</v>
+      </c>
+      <c r="F19" s="47">
+        <v>3738843.5</v>
+      </c>
+      <c r="G19" s="47">
+        <v>2317.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>7830725.5</v>
+      </c>
+      <c r="C20" s="47">
         <v>110.7</v>
       </c>
-      <c r="D6" s="81">
-[...312 lines deleted...]
-      <c r="A20" s="93" t="s">
+      <c r="D20" s="47">
+        <v>6822041</v>
+      </c>
+      <c r="E20" s="47">
+        <v>1008684.5</v>
+      </c>
+      <c r="F20" s="47">
+        <v>5259050</v>
+      </c>
+      <c r="G20" s="47">
+        <v>3029.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...22 lines deleted...]
-      <c r="B21" s="82">
+      <c r="B21" s="47">
         <v>17235124.800000001</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="47">
         <v>96</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="47">
         <v>14293527.6</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="47">
         <v>2941597.2</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="47">
         <v>6896808.5999999996</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="47">
         <v>4729.1000000000004</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="82">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
         <v>2167375.7999999998</v>
       </c>
-      <c r="C22" s="82">
+      <c r="C22" s="47">
         <v>106.7</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="47">
         <v>1853040.1</v>
       </c>
-      <c r="E22" s="82">
+      <c r="E22" s="47">
         <v>314335.7</v>
       </c>
-      <c r="F22" s="82">
+      <c r="F22" s="47">
         <v>3962295.8</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="47">
         <v>2234.4</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="82">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>15223387.300000001</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="47">
         <v>114.1</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="47">
         <v>12344734.800000001</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="47">
         <v>2878652.5</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="47">
         <v>6805269.2000000002</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="47">
         <v>4359.8999999999996</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>14467772.699999999</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>121</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>11396889.199999999</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>3070883.5</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>2855293.6</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>1733.5</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>82366612.099999994</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>97</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>73146073.200000003</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>9220538.9000000004</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>4429979.7</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>2569.1</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>237584199.59999999</v>
+      </c>
+      <c r="C26" s="47">
+        <v>109.8</v>
+      </c>
+      <c r="D26" s="47">
+        <v>207517072.5</v>
+      </c>
+      <c r="E26" s="47">
+        <v>30067127.100000001</v>
+      </c>
+      <c r="F26" s="47">
+        <v>3945205.2</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2446.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>86629055.700000003</v>
+      </c>
+      <c r="C27" s="47">
+        <v>106.7</v>
+      </c>
+      <c r="D27" s="47">
+        <v>76075376.700000003</v>
+      </c>
+      <c r="E27" s="47">
+        <v>10553679</v>
+      </c>
+      <c r="F27" s="47">
+        <v>3840451.1</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2275.6999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>81911210</v>
+      </c>
+      <c r="C28" s="47">
+        <v>105</v>
+      </c>
+      <c r="D28" s="47">
+        <v>71931508.599999994</v>
+      </c>
+      <c r="E28" s="47">
+        <v>9979701.4000000004</v>
+      </c>
+      <c r="F28" s="47">
+        <v>3874885.8</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2302.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15" customHeight="1">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>10245167.800000001</v>
+      </c>
+      <c r="C29" s="47">
+        <v>91.8</v>
+      </c>
+      <c r="D29" s="47">
+        <v>9054842.5999999996</v>
+      </c>
+      <c r="E29" s="47">
+        <v>1190325.2</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3194626.7</v>
+      </c>
+      <c r="G29" s="47">
+        <v>1834.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>5414807.9000000004</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>110</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>4766562</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>648245.9</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>2254291.4</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>1725.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="42" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.5703125" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="42.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="30" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="18.75" customHeight="1">
-[...49 lines deleted...]
-      <c r="B5" s="21" t="s">
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A1" s="138" t="s">
         <v>192</v>
       </c>
-      <c r="C5" s="21" t="s">
-[...14 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="66.75" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>902366920.79999995</v>
+      </c>
+      <c r="C6" s="46">
+        <v>116.9</v>
+      </c>
+      <c r="D6" s="46">
+        <v>780735508.5</v>
+      </c>
+      <c r="E6" s="46">
+        <v>121631412.3</v>
+      </c>
+      <c r="F6" s="46">
+        <v>4862021.7</v>
+      </c>
+      <c r="G6" s="46">
+        <v>2900.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13.5" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>29180884.100000001</v>
+      </c>
+      <c r="C7" s="47">
+        <v>115.3</v>
+      </c>
+      <c r="D7" s="47">
+        <v>25670373.899999999</v>
+      </c>
+      <c r="E7" s="47">
+        <v>3510510.2</v>
+      </c>
+      <c r="F7" s="47">
+        <v>4526273.3</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2600.3000000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>28915169.899999999</v>
+      </c>
+      <c r="C8" s="47">
+        <v>114.3</v>
+      </c>
+      <c r="D8" s="47">
+        <v>25440407.699999999</v>
+      </c>
+      <c r="E8" s="47">
+        <v>3474762.2</v>
+      </c>
+      <c r="F8" s="47">
+        <v>4527191.2</v>
+      </c>
+      <c r="G8" s="47">
+        <v>2600.8000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>265714.2</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="47">
+        <v>229966.2</v>
+      </c>
+      <c r="E9" s="47">
+        <v>35748</v>
+      </c>
+      <c r="F9" s="47">
+        <v>4428570</v>
+      </c>
+      <c r="G9" s="47">
+        <v>2542.6999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>185261095.69999999</v>
+      </c>
+      <c r="C11" s="47">
+        <v>126.7</v>
+      </c>
+      <c r="D11" s="47">
+        <v>158909390.69999999</v>
+      </c>
+      <c r="E11" s="47">
+        <v>26351705</v>
+      </c>
+      <c r="F11" s="47">
+        <v>7661115.5</v>
+      </c>
+      <c r="G11" s="47">
+        <v>4474</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>4993770.4000000004</v>
+      </c>
+      <c r="C12" s="47">
+        <v>160.4</v>
+      </c>
+      <c r="D12" s="47">
+        <v>4324639</v>
+      </c>
+      <c r="E12" s="47">
+        <v>669131.4</v>
+      </c>
+      <c r="F12" s="47">
+        <v>6218892.2000000002</v>
+      </c>
+      <c r="G12" s="47">
+        <v>3319.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>147113615.30000001</v>
+      </c>
+      <c r="C13" s="47">
+        <v>124.8</v>
+      </c>
+      <c r="D13" s="47">
+        <v>125950778.2</v>
+      </c>
+      <c r="E13" s="47">
+        <v>21162837.100000001</v>
+      </c>
+      <c r="F13" s="47">
+        <v>7866617.5999999996</v>
+      </c>
+      <c r="G13" s="47">
+        <v>4639.3999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>30694793.100000001</v>
+      </c>
+      <c r="C14" s="47">
+        <v>134.6</v>
+      </c>
+      <c r="D14" s="47">
+        <v>26470303.300000001</v>
+      </c>
+      <c r="E14" s="47">
+        <v>4224489.8</v>
+      </c>
+      <c r="F14" s="47">
+        <v>8060607.4000000004</v>
+      </c>
+      <c r="G14" s="47">
+        <v>4614.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>2458916.9</v>
+      </c>
+      <c r="C15" s="47">
+        <v>102.2</v>
+      </c>
+      <c r="D15" s="47">
+        <v>2163670.2000000002</v>
+      </c>
+      <c r="E15" s="47">
+        <v>295246.7</v>
+      </c>
+      <c r="F15" s="47">
+        <v>2826341.3</v>
+      </c>
+      <c r="G15" s="47">
+        <v>1594.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>32945258.699999999</v>
+      </c>
+      <c r="C16" s="47">
+        <v>108.3</v>
+      </c>
+      <c r="D16" s="47">
+        <v>28760441.199999999</v>
+      </c>
+      <c r="E16" s="47">
+        <v>4184817.5</v>
+      </c>
+      <c r="F16" s="47">
+        <v>5735595.2000000002</v>
+      </c>
+      <c r="G16" s="47">
+        <v>3185.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>38028346.799999997</v>
+      </c>
+      <c r="C17" s="47">
+        <v>125.1</v>
+      </c>
+      <c r="D17" s="47">
+        <v>33314907.600000001</v>
+      </c>
+      <c r="E17" s="47">
+        <v>4713439.2</v>
+      </c>
+      <c r="F17" s="47">
+        <v>5298641</v>
+      </c>
+      <c r="G17" s="47">
+        <v>3132.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...137 lines deleted...]
-      <c r="B18" s="82">
+      <c r="B18" s="47">
         <v>12654000.9</v>
       </c>
-      <c r="C18" s="82">
+      <c r="C18" s="47">
         <v>103.5</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="47">
         <v>10900162.300000001</v>
       </c>
-      <c r="E18" s="82">
+      <c r="E18" s="47">
         <v>1753838.6</v>
       </c>
-      <c r="F18" s="82">
+      <c r="F18" s="47">
         <v>4667650.5999999996</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="47">
         <v>2765.3</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="82">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
         <v>4204531.7</v>
       </c>
-      <c r="C19" s="82">
+      <c r="C19" s="47">
         <v>119.8</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="47">
         <v>3652922.5</v>
       </c>
-      <c r="E19" s="82">
+      <c r="E19" s="47">
         <v>551609.19999999995</v>
       </c>
-      <c r="F19" s="82">
+      <c r="F19" s="47">
         <v>3707699.9</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="47">
         <v>2492.8000000000002</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>2122107.2999999998</v>
+      </c>
+      <c r="C20" s="47">
+        <v>114.1</v>
+      </c>
+      <c r="D20" s="47">
+        <v>1856406.1</v>
+      </c>
+      <c r="E20" s="47">
+        <v>265701.2</v>
+      </c>
+      <c r="F20" s="47">
+        <v>9962945.0999999996</v>
+      </c>
+      <c r="G20" s="47">
+        <v>5772.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...22 lines deleted...]
-      <c r="B21" s="82">
+      <c r="B21" s="47">
         <v>9766916.4000000004</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="47">
         <v>150.6</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="47">
         <v>8359903</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="47">
         <v>1407013.4</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="47">
         <v>6635133.4000000004</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="47">
         <v>4294.8</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="82">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
         <v>373500</v>
       </c>
-      <c r="C22" s="82">
+      <c r="C22" s="47">
         <v>109.7</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="47">
         <v>313569.09999999998</v>
       </c>
-      <c r="E22" s="82">
+      <c r="E22" s="47">
         <v>59930.9</v>
       </c>
-      <c r="F22" s="82">
+      <c r="F22" s="47">
         <v>2523648.6</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="47">
         <v>2643.3</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="82">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>11554950.4</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="47">
         <v>124.9</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="47">
         <v>10149373.5</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="47">
         <v>1405576.9</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="47">
         <v>4995655.2</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="47">
         <v>2961.7</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>3307005.1</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>129.5</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>2914927.6</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>392077.5</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>2168527.9</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>1223.4000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>114755624.5</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>123.8</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>95355942.799999997</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>19399681.699999999</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>5047753.3</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>2836.9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>325012630.30000001</v>
+      </c>
+      <c r="C26" s="47">
+        <v>112.1</v>
+      </c>
+      <c r="D26" s="47">
+        <v>284316677.80000001</v>
+      </c>
+      <c r="E26" s="47">
+        <v>40695952.5</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4267721.9000000004</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2598.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...2 lines deleted...]
-      <c r="C26" s="82">
+      <c r="B27" s="47">
+        <v>108829518</v>
+      </c>
+      <c r="C27" s="47">
+        <v>108.7</v>
+      </c>
+      <c r="D27" s="47">
+        <v>95048788.5</v>
+      </c>
+      <c r="E27" s="47">
+        <v>13780729.5</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4220652.2</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2581.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>103551743.5</v>
+      </c>
+      <c r="C28" s="47">
+        <v>108.5</v>
+      </c>
+      <c r="D28" s="47">
+        <v>90444917.599999994</v>
+      </c>
+      <c r="E28" s="47">
+        <v>13106825.9</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4259810.9000000004</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2618.1999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>20775608.399999999</v>
+      </c>
+      <c r="C29" s="47">
         <v>112.1</v>
       </c>
-      <c r="D26" s="82">
-[...13 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="D29" s="47">
+        <v>18112350.399999999</v>
+      </c>
+      <c r="E29" s="47">
+        <v>2663258</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3537478</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2069.3000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>3594942.5</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>161.9</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>3099371.5</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>495571</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>1814711</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>1381.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="44" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="38.140625" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="38.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="14.140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="30" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...52 lines deleted...]
-      <c r="C5" s="21" t="s">
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
         <v>193</v>
       </c>
-      <c r="D5" s="21" t="s">
-[...11 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="42" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="63" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>1585336746.8</v>
+      </c>
+      <c r="C6" s="46">
+        <v>92.1</v>
+      </c>
+      <c r="D6" s="46">
+        <v>1285039477.2</v>
+      </c>
+      <c r="E6" s="46">
+        <v>300297269.60000002</v>
+      </c>
+      <c r="F6" s="46">
+        <v>8661385.8000000007</v>
+      </c>
+      <c r="G6" s="46">
+        <v>5064</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>962914.1</v>
+      </c>
+      <c r="C7" s="47">
+        <v>91.5</v>
+      </c>
+      <c r="D7" s="47">
+        <v>835076.3</v>
+      </c>
+      <c r="E7" s="47">
+        <v>127837.8</v>
+      </c>
+      <c r="F7" s="47">
+        <v>1523598.3</v>
+      </c>
+      <c r="G7" s="47">
+        <v>1298.0999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>699870.7</v>
+      </c>
+      <c r="C8" s="47">
+        <v>94</v>
+      </c>
+      <c r="D8" s="47">
+        <v>608932.9</v>
+      </c>
+      <c r="E8" s="47">
+        <v>90937.8</v>
+      </c>
+      <c r="F8" s="47">
+        <v>1901822.6</v>
+      </c>
+      <c r="G8" s="47">
+        <v>1752.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="47">
+        <v>263043.40000000002</v>
+      </c>
+      <c r="C10" s="47">
+        <v>85.4</v>
+      </c>
+      <c r="D10" s="47">
+        <v>226143.4</v>
+      </c>
+      <c r="E10" s="47">
+        <v>36900</v>
+      </c>
+      <c r="F10" s="47">
+        <v>996376.5</v>
+      </c>
+      <c r="G10" s="47">
+        <v>768.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>625752204.89999998</v>
+      </c>
+      <c r="C11" s="47">
+        <v>112.2</v>
+      </c>
+      <c r="D11" s="47">
+        <v>472033565.89999998</v>
+      </c>
+      <c r="E11" s="47">
+        <v>153718639</v>
+      </c>
+      <c r="F11" s="47">
+        <v>20386792.399999999</v>
+      </c>
+      <c r="G11" s="47">
+        <v>11755.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>466831778.10000002</v>
+      </c>
+      <c r="C12" s="47">
+        <v>108.4</v>
+      </c>
+      <c r="D12" s="47">
+        <v>342225268.5</v>
+      </c>
+      <c r="E12" s="47">
+        <v>124606509.59999999</v>
+      </c>
+      <c r="F12" s="47">
+        <v>33120381.600000001</v>
+      </c>
+      <c r="G12" s="47">
+        <v>19051.900000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>106080280.90000001</v>
+      </c>
+      <c r="C13" s="47">
+        <v>131.4</v>
+      </c>
+      <c r="D13" s="47">
+        <v>84361274.900000006</v>
+      </c>
+      <c r="E13" s="47">
+        <v>21719006</v>
+      </c>
+      <c r="F13" s="47">
+        <v>12891029.4</v>
+      </c>
+      <c r="G13" s="47">
+        <v>7485</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="33.75">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>37691969.799999997</v>
+      </c>
+      <c r="C14" s="47">
+        <v>121.9</v>
+      </c>
+      <c r="D14" s="47">
+        <v>32217045.5</v>
+      </c>
+      <c r="E14" s="47">
+        <v>5474924.2999999998</v>
+      </c>
+      <c r="F14" s="47">
+        <v>6038444.4000000004</v>
+      </c>
+      <c r="G14" s="47">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="23.25" customHeight="1">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>15148176.1</v>
+      </c>
+      <c r="C15" s="47">
+        <v>97.3</v>
+      </c>
+      <c r="D15" s="47">
+        <v>13229977</v>
+      </c>
+      <c r="E15" s="47">
+        <v>1918199.1</v>
+      </c>
+      <c r="F15" s="47">
+        <v>7118503.7999999998</v>
+      </c>
+      <c r="G15" s="47">
+        <v>3863.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>149859825.5</v>
+      </c>
+      <c r="C16" s="47">
+        <v>51.9</v>
+      </c>
+      <c r="D16" s="47">
+        <v>128347548.7</v>
+      </c>
+      <c r="E16" s="47">
+        <v>21512276.800000001</v>
+      </c>
+      <c r="F16" s="47">
+        <v>8274976.5999999996</v>
+      </c>
+      <c r="G16" s="47">
+        <v>4446.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="101">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>32560423.699999999</v>
+      </c>
+      <c r="C17" s="47">
+        <v>96.5</v>
+      </c>
+      <c r="D17" s="47">
+        <v>26687719.699999999</v>
+      </c>
+      <c r="E17" s="47">
+        <v>5872704</v>
+      </c>
+      <c r="F17" s="47">
+        <v>4760991.9000000004</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2779.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="99">
-[...137 lines deleted...]
-      <c r="B18" s="99">
+      <c r="B18" s="47">
         <v>149322904.09999999</v>
       </c>
-      <c r="C18" s="99">
+      <c r="C18" s="47">
         <v>106.1</v>
       </c>
-      <c r="D18" s="99">
+      <c r="D18" s="47">
         <v>123061482.8</v>
       </c>
-      <c r="E18" s="99">
+      <c r="E18" s="47">
         <v>26261421.300000001</v>
       </c>
-      <c r="F18" s="99">
+      <c r="F18" s="47">
         <v>10247951.699999999</v>
       </c>
-      <c r="G18" s="99">
+      <c r="G18" s="47">
         <v>6082.2</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="22.5">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="99">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
         <v>39759759.799999997</v>
       </c>
-      <c r="C19" s="99">
+      <c r="C19" s="47">
         <v>96.2</v>
       </c>
-      <c r="D19" s="99">
+      <c r="D19" s="47">
         <v>33934532.100000001</v>
       </c>
-      <c r="E19" s="99">
+      <c r="E19" s="47">
         <v>5825227.7000000002</v>
       </c>
-      <c r="F19" s="99">
+      <c r="F19" s="47">
         <v>5978911.2000000002</v>
       </c>
-      <c r="G19" s="99">
+      <c r="G19" s="47">
         <v>3260.4</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>12365874.4</v>
+      </c>
+      <c r="C20" s="47">
+        <v>118.8</v>
+      </c>
+      <c r="D20" s="47">
+        <v>10621487.800000001</v>
+      </c>
+      <c r="E20" s="47">
+        <v>1744386.6</v>
+      </c>
+      <c r="F20" s="47">
+        <v>6680645.2999999998</v>
+      </c>
+      <c r="G20" s="47">
+        <v>4162.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="99">
-[...22 lines deleted...]
-      <c r="B21" s="99">
+      <c r="B21" s="47">
         <v>16032408.5</v>
       </c>
-      <c r="C21" s="99">
+      <c r="C21" s="47">
         <v>87</v>
       </c>
-      <c r="D21" s="99">
+      <c r="D21" s="47">
         <v>13721781.9</v>
       </c>
-      <c r="E21" s="99">
+      <c r="E21" s="47">
         <v>2310626.6</v>
       </c>
-      <c r="F21" s="99">
+      <c r="F21" s="47">
         <v>7267637.5999999996</v>
       </c>
-      <c r="G21" s="99">
+      <c r="G21" s="47">
         <v>4903.3</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="99">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
         <v>2692570.8</v>
       </c>
-      <c r="C22" s="99">
+      <c r="C22" s="47">
         <v>110.5</v>
       </c>
-      <c r="D22" s="99">
+      <c r="D22" s="47">
         <v>2358753.9</v>
       </c>
-      <c r="E22" s="99">
+      <c r="E22" s="47">
         <v>333816.90000000002</v>
       </c>
-      <c r="F22" s="99">
+      <c r="F22" s="47">
         <v>6010202.7000000002</v>
       </c>
-      <c r="G22" s="99">
+      <c r="G22" s="47">
         <v>3308.2</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="99">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>59971928.399999999</v>
       </c>
-      <c r="C23" s="99">
+      <c r="C23" s="47">
         <v>82.3</v>
       </c>
-      <c r="D23" s="99">
+      <c r="D23" s="47">
         <v>50366705.399999999</v>
       </c>
-      <c r="E23" s="99">
+      <c r="E23" s="47">
         <v>9605223</v>
       </c>
-      <c r="F23" s="99">
+      <c r="F23" s="47">
         <v>12071644.199999999</v>
       </c>
-      <c r="G23" s="99">
+      <c r="G23" s="47">
         <v>7116.5</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="99">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>172525115.30000001</v>
       </c>
-      <c r="C24" s="99">
+      <c r="C24" s="47">
         <v>64.900000000000006</v>
       </c>
-      <c r="D24" s="99">
+      <c r="D24" s="47">
         <v>148421691.19999999</v>
       </c>
-      <c r="E24" s="99">
+      <c r="E24" s="47">
         <v>24103424.100000001</v>
       </c>
-      <c r="F24" s="99">
+      <c r="F24" s="47">
         <v>8251631.7000000002</v>
       </c>
-      <c r="G24" s="99">
+      <c r="G24" s="47">
         <v>4705.1000000000004</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="99">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>71229685.400000006</v>
       </c>
-      <c r="C25" s="99">
+      <c r="C25" s="47">
         <v>119.9</v>
       </c>
-      <c r="D25" s="99">
+      <c r="D25" s="47">
         <v>57199567.299999997</v>
       </c>
-      <c r="E25" s="99">
+      <c r="E25" s="47">
         <v>14030118.1</v>
       </c>
-      <c r="F25" s="99">
+      <c r="F25" s="47">
         <v>4960975.4000000004</v>
       </c>
-      <c r="G25" s="99">
+      <c r="G25" s="47">
         <v>2865.7</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>173988364.40000001</v>
+      </c>
+      <c r="C26" s="47">
+        <v>109.8</v>
+      </c>
+      <c r="D26" s="47">
+        <v>149986666.09999999</v>
+      </c>
+      <c r="E26" s="47">
+        <v>24001698.300000001</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4140706.9</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2638.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="99">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>69239260.200000003</v>
+      </c>
+      <c r="C27" s="47">
+        <v>111.2</v>
+      </c>
+      <c r="D27" s="47">
+        <v>59739303.399999999</v>
+      </c>
+      <c r="E27" s="47">
+        <v>9499956.8000000007</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4368683.2</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2325.3000000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>65683220.5</v>
+      </c>
+      <c r="C28" s="47">
+        <v>110.2</v>
+      </c>
+      <c r="D28" s="47">
+        <v>56631627.5</v>
+      </c>
+      <c r="E28" s="47">
+        <v>9051593</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4438955.2</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>6495073</v>
+      </c>
+      <c r="C29" s="47">
+        <v>114</v>
+      </c>
+      <c r="D29" s="47">
+        <v>5600826.5999999996</v>
+      </c>
+      <c r="E29" s="47">
+        <v>894246.40000000002</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3730656.5</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2241.1999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="99">
-[...19 lines deleted...]
-      <c r="A28" s="97" t="s">
+      <c r="B30" s="44">
+        <v>2578434.2999999998</v>
+      </c>
+      <c r="C30" s="44">
         <v>114</v>
       </c>
-      <c r="B28" s="99">
-[...51 lines deleted...]
-      <c r="D30" s="102">
+      <c r="D30" s="44">
         <v>2122768.1</v>
       </c>
-      <c r="E30" s="102">
+      <c r="E30" s="44">
         <v>455666.2</v>
       </c>
-      <c r="F30" s="102">
+      <c r="F30" s="44">
         <v>2164932.2000000002</v>
       </c>
-      <c r="G30" s="102">
+      <c r="G30" s="44">
         <v>1997.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="46" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="40.7109375" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="40.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15" style="2" customWidth="1"/>
+    <col min="5" max="5" width="18.85546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...55 lines deleted...]
-      <c r="D5" s="21" t="s">
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
         <v>194</v>
       </c>
-      <c r="E5" s="21" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>163</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="36" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="61.5" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>744292422.5</v>
+      </c>
+      <c r="C6" s="46">
+        <v>109.1</v>
+      </c>
+      <c r="D6" s="46">
+        <v>629726143.89999998</v>
+      </c>
+      <c r="E6" s="46">
+        <v>114566278.59999999</v>
+      </c>
+      <c r="F6" s="46">
+        <v>5046016.0999999996</v>
+      </c>
+      <c r="G6" s="46">
+        <v>2924.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>4935591.9000000004</v>
+      </c>
+      <c r="C7" s="47">
+        <v>118.5</v>
+      </c>
+      <c r="D7" s="47">
+        <v>4270415.5999999996</v>
+      </c>
+      <c r="E7" s="47">
+        <v>665176.30000000005</v>
+      </c>
+      <c r="F7" s="47">
+        <v>4229299</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2389.8000000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="24.75" customHeight="1">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>4935591.9000000004</v>
+      </c>
+      <c r="C8" s="47">
+        <v>118.5</v>
+      </c>
+      <c r="D8" s="47">
+        <v>4270415.5999999996</v>
+      </c>
+      <c r="E8" s="47">
+        <v>665176.30000000005</v>
+      </c>
+      <c r="F8" s="47">
+        <v>4229299</v>
+      </c>
+      <c r="G8" s="47">
+        <v>2389.8000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>178615225.80000001</v>
+      </c>
+      <c r="C11" s="47">
+        <v>110.5</v>
+      </c>
+      <c r="D11" s="47">
+        <v>146510746.69999999</v>
+      </c>
+      <c r="E11" s="47">
+        <v>32104479.100000001</v>
+      </c>
+      <c r="F11" s="47">
+        <v>10140526</v>
+      </c>
+      <c r="G11" s="47">
+        <v>6006.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="21.75" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>120431943.2</v>
+      </c>
+      <c r="C12" s="47">
+        <v>114.7</v>
+      </c>
+      <c r="D12" s="47">
+        <v>97230525.599999994</v>
+      </c>
+      <c r="E12" s="47">
+        <v>23201417.600000001</v>
+      </c>
+      <c r="F12" s="47">
+        <v>25569414.699999999</v>
+      </c>
+      <c r="G12" s="47">
+        <v>15592.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12" customHeight="1">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>39239925.799999997</v>
+      </c>
+      <c r="C13" s="47">
+        <v>94.7</v>
+      </c>
+      <c r="D13" s="47">
+        <v>32821103.5</v>
+      </c>
+      <c r="E13" s="47">
+        <v>6418822.2999999998</v>
+      </c>
+      <c r="F13" s="47">
+        <v>5130743.4000000004</v>
+      </c>
+      <c r="G13" s="47">
+        <v>3030.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="21" customHeight="1">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>11398854.4</v>
+      </c>
+      <c r="C14" s="47">
+        <v>121.8</v>
+      </c>
+      <c r="D14" s="47">
+        <v>9871270.5999999996</v>
+      </c>
+      <c r="E14" s="47">
+        <v>1527583.8</v>
+      </c>
+      <c r="F14" s="47">
+        <v>3687756.2</v>
+      </c>
+      <c r="G14" s="47">
+        <v>2148.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33" customHeight="1">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>7544502.4000000004</v>
+      </c>
+      <c r="C15" s="47">
+        <v>128.6</v>
+      </c>
+      <c r="D15" s="47">
+        <v>6587847</v>
+      </c>
+      <c r="E15" s="47">
+        <v>956655.4</v>
+      </c>
+      <c r="F15" s="47">
+        <v>3484758.6</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2009.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>48358888.399999999</v>
+      </c>
+      <c r="C16" s="47">
+        <v>77.5</v>
+      </c>
+      <c r="D16" s="47">
+        <v>41482120.600000001</v>
+      </c>
+      <c r="E16" s="47">
+        <v>6876767.7999999998</v>
+      </c>
+      <c r="F16" s="47">
+        <v>6451292.5</v>
+      </c>
+      <c r="G16" s="47">
+        <v>3627.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>26908682.699999999</v>
+      </c>
+      <c r="C17" s="47">
+        <v>113.4</v>
+      </c>
+      <c r="D17" s="47">
+        <v>22707153</v>
+      </c>
+      <c r="E17" s="47">
+        <v>4201529.7</v>
+      </c>
+      <c r="F17" s="47">
+        <v>3604646</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2226.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...137 lines deleted...]
-      <c r="B18" s="82">
+      <c r="B18" s="47">
         <v>38372380.5</v>
       </c>
-      <c r="C18" s="82">
+      <c r="C18" s="47">
         <v>123.4</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="47">
         <v>31848202.399999999</v>
       </c>
-      <c r="E18" s="82">
+      <c r="E18" s="47">
         <v>6524178.0999999996</v>
       </c>
-      <c r="F18" s="82">
+      <c r="F18" s="47">
         <v>6301918.2999999998</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="47">
         <v>3685.2</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="82">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
         <v>14486282.1</v>
       </c>
-      <c r="C19" s="82">
+      <c r="C19" s="47">
         <v>131.19999999999999</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="47">
         <v>11942850.699999999</v>
       </c>
-      <c r="E19" s="82">
+      <c r="E19" s="47">
         <v>2543431.4</v>
       </c>
-      <c r="F19" s="82">
+      <c r="F19" s="47">
         <v>4801551.9000000004</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="47">
         <v>2680.5</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>7261816.5999999996</v>
+      </c>
+      <c r="C20" s="47">
+        <v>157.4</v>
+      </c>
+      <c r="D20" s="47">
+        <v>6289416.4000000004</v>
+      </c>
+      <c r="E20" s="47">
+        <v>972400.2</v>
+      </c>
+      <c r="F20" s="47">
+        <v>5889551.2000000002</v>
+      </c>
+      <c r="G20" s="47">
+        <v>3524.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12" customHeight="1">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...22 lines deleted...]
-      <c r="B21" s="82">
+      <c r="B21" s="47">
         <v>13130882.5</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="47">
         <v>105.2</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="47">
         <v>11240559.199999999</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="47">
         <v>1890323.3</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="47">
         <v>7218736.9000000004</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="47">
         <v>4717.8999999999996</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="82">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
         <v>3916092.5</v>
       </c>
-      <c r="C22" s="82">
+      <c r="C22" s="47">
         <v>112.4</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="47">
         <v>3352510.2</v>
       </c>
-      <c r="E22" s="82">
+      <c r="E22" s="47">
         <v>563582.30000000005</v>
       </c>
-      <c r="F22" s="82">
+      <c r="F22" s="47">
         <v>3971696.2</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="47">
         <v>2216.9</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="82">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>8711198.1999999993</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="47">
         <v>108.7</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="47">
         <v>7493625.7000000002</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="47">
         <v>1217572.5</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="47">
         <v>4558450.0999999996</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="47">
         <v>2808.1</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="24" customHeight="1">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>41331944.200000003</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>120.3</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>36093862.700000003</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>5238081.5</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>6030339.0999999996</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>2314.1999999999998</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="24.75" customHeight="1">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>78145828.900000006</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>109.7</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>64300668.200000003</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>13845160.699999999</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>4764408.5</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>2793.6</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>182339336.59999999</v>
+      </c>
+      <c r="C26" s="47">
+        <v>109.4</v>
+      </c>
+      <c r="D26" s="47">
+        <v>158943430</v>
+      </c>
+      <c r="E26" s="47">
+        <v>23395906.600000001</v>
+      </c>
+      <c r="F26" s="47">
+        <v>3760969.8</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2294.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>76954249.900000006</v>
+      </c>
+      <c r="C27" s="47">
+        <v>108.8</v>
+      </c>
+      <c r="D27" s="47">
+        <v>66539429.799999997</v>
+      </c>
+      <c r="E27" s="47">
+        <v>10414820.1</v>
+      </c>
+      <c r="F27" s="47">
+        <v>3965487.5</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2426.8000000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>69687083.599999994</v>
+      </c>
+      <c r="C28" s="47">
+        <v>106.1</v>
+      </c>
+      <c r="D28" s="47">
+        <v>60313478</v>
+      </c>
+      <c r="E28" s="47">
+        <v>9373605.5999999996</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4072410.2</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2482.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>16313538.699999999</v>
+      </c>
+      <c r="C29" s="47">
+        <v>122.5</v>
+      </c>
+      <c r="D29" s="47">
+        <v>13482583.9</v>
+      </c>
+      <c r="E29" s="47">
+        <v>2830954.8</v>
+      </c>
+      <c r="F29" s="47">
+        <v>2915214.2</v>
+      </c>
+      <c r="G29" s="47">
+        <v>1676.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>4510483</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>140.5</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>3228568.8</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>1281914.2</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>2296579.9</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>904</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="48" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="J23" sqref="J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="8" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="17.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="11" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...58 lines deleted...]
-      <c r="E5" s="21" t="s">
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
         <v>195</v>
       </c>
-      <c r="F5" s="72" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="81" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>810789895.39999998</v>
+      </c>
+      <c r="C6" s="46">
+        <v>112.9</v>
+      </c>
+      <c r="D6" s="46">
+        <v>697175816.60000002</v>
+      </c>
+      <c r="E6" s="46">
+        <v>113614078.8</v>
+      </c>
+      <c r="F6" s="46">
+        <v>4312047.0999999996</v>
+      </c>
+      <c r="G6" s="46">
+        <v>2624.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="15" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>4151543.3</v>
+      </c>
+      <c r="C7" s="47">
+        <v>174</v>
+      </c>
+      <c r="D7" s="47">
+        <v>3517062.8</v>
+      </c>
+      <c r="E7" s="47">
+        <v>634480.5</v>
+      </c>
+      <c r="F7" s="47">
+        <v>3263791.9</v>
+      </c>
+      <c r="G7" s="47">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>4151543.3</v>
+      </c>
+      <c r="C8" s="47">
+        <v>174</v>
+      </c>
+      <c r="D8" s="47">
+        <v>3517062.8</v>
+      </c>
+      <c r="E8" s="47">
+        <v>634480.5</v>
+      </c>
+      <c r="F8" s="47">
+        <v>3263791.9</v>
+      </c>
+      <c r="G8" s="47">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>129446175.59999999</v>
+      </c>
+      <c r="C11" s="47">
+        <v>119.7</v>
+      </c>
+      <c r="D11" s="47">
+        <v>110466496.59999999</v>
+      </c>
+      <c r="E11" s="47">
+        <v>18979679</v>
+      </c>
+      <c r="F11" s="47">
+        <v>5847767.2000000002</v>
+      </c>
+      <c r="G11" s="47">
+        <v>3465.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>41758035.5</v>
+      </c>
+      <c r="C12" s="47">
+        <v>115.6</v>
+      </c>
+      <c r="D12" s="47">
+        <v>35318900.5</v>
+      </c>
+      <c r="E12" s="47">
+        <v>6439135</v>
+      </c>
+      <c r="F12" s="47">
+        <v>9040492.5999999996</v>
+      </c>
+      <c r="G12" s="47">
+        <v>5455.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>56648807.299999997</v>
+      </c>
+      <c r="C13" s="47">
+        <v>114.7</v>
+      </c>
+      <c r="D13" s="47">
+        <v>48355402.600000001</v>
+      </c>
+      <c r="E13" s="47">
+        <v>8293404.7000000002</v>
+      </c>
+      <c r="F13" s="47">
+        <v>5355342</v>
+      </c>
+      <c r="G13" s="47">
+        <v>3197.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>24893156.199999999</v>
+      </c>
+      <c r="C14" s="47">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="D14" s="47">
+        <v>21413366.899999999</v>
+      </c>
+      <c r="E14" s="47">
+        <v>3479789.3</v>
+      </c>
+      <c r="F14" s="47">
+        <v>4940098.5</v>
+      </c>
+      <c r="G14" s="47">
+        <v>2861.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>6146176.5999999996</v>
+      </c>
+      <c r="C15" s="47">
+        <v>166.3</v>
+      </c>
+      <c r="D15" s="47">
+        <v>5378826.5999999996</v>
+      </c>
+      <c r="E15" s="47">
+        <v>767350</v>
+      </c>
+      <c r="F15" s="47">
+        <v>3234829.8</v>
+      </c>
+      <c r="G15" s="47">
+        <v>1870.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>15144528.1</v>
+      </c>
+      <c r="C16" s="47">
+        <v>99.9</v>
+      </c>
+      <c r="D16" s="47">
+        <v>13134971.5</v>
+      </c>
+      <c r="E16" s="47">
+        <v>2009556.6</v>
+      </c>
+      <c r="F16" s="47">
+        <v>4648412.5999999996</v>
+      </c>
+      <c r="G16" s="47">
+        <v>2593.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>17181828.600000001</v>
+      </c>
+      <c r="C17" s="47">
+        <v>117.2</v>
+      </c>
+      <c r="D17" s="47">
+        <v>14679456.199999999</v>
+      </c>
+      <c r="E17" s="47">
+        <v>2502372.4</v>
+      </c>
+      <c r="F17" s="47">
+        <v>3355170.6</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2068.6999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...137 lines deleted...]
-      <c r="B18" s="82">
+      <c r="B18" s="47">
         <v>71604813.900000006</v>
       </c>
-      <c r="C18" s="82">
+      <c r="C18" s="47">
         <v>117</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="47">
         <v>58615696.799999997</v>
       </c>
-      <c r="E18" s="82">
+      <c r="E18" s="47">
         <v>12989117.1</v>
       </c>
-      <c r="F18" s="82">
+      <c r="F18" s="47">
         <v>7098722.5</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="47">
         <v>4197</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="82">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
         <v>1232820</v>
       </c>
-      <c r="C19" s="82">
+      <c r="C19" s="47">
         <v>2929</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="47">
         <v>603496</v>
       </c>
-      <c r="E19" s="82">
+      <c r="E19" s="47">
         <v>629324</v>
       </c>
-      <c r="F19" s="82">
+      <c r="F19" s="47">
         <v>8218800</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="47">
         <v>4977.1000000000004</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>11967657.5</v>
+      </c>
+      <c r="C20" s="47">
+        <v>291.60000000000002</v>
+      </c>
+      <c r="D20" s="47">
+        <v>10050280.4</v>
+      </c>
+      <c r="E20" s="47">
+        <v>1917377.1</v>
+      </c>
+      <c r="F20" s="47">
+        <v>7401148.7000000002</v>
+      </c>
+      <c r="G20" s="47">
+        <v>4458.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...22 lines deleted...]
-      <c r="B21" s="82">
+      <c r="B21" s="47">
         <v>17234852.399999999</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="47">
         <v>113.6</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="47">
         <v>14243015</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="47">
         <v>2991837.4</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="47">
         <v>6414161.7000000002</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="47">
         <v>4225.3</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...18 lines deleted...]
-        <v>254</v>
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C22" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D22" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F22" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="82">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>8896853.0999999996</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="47">
         <v>100.1</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="47">
         <v>7610540.9000000004</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="47">
         <v>1286312.2</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="47">
         <v>6072937.2999999998</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="47">
         <v>3760.9</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>12153790</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>105.6</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>10364195.1</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>1789594.9</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>3161756</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>1794.2</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>105032868.09999999</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>110</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>89285317.200000003</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>15747550.9</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>4125569.3</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>2335.6</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>298415076.5</v>
+      </c>
+      <c r="C26" s="47">
+        <v>109.2</v>
+      </c>
+      <c r="D26" s="47">
+        <v>262684602.5</v>
+      </c>
+      <c r="E26" s="47">
+        <v>35730474</v>
+      </c>
+      <c r="F26" s="47">
+        <v>3920221.2</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2419.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>101934288.90000001</v>
+      </c>
+      <c r="C27" s="47">
+        <v>106.7</v>
+      </c>
+      <c r="D27" s="47">
+        <v>88198287.400000006</v>
+      </c>
+      <c r="E27" s="47">
+        <v>13736001.5</v>
+      </c>
+      <c r="F27" s="47">
+        <v>3686192.8</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2310.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>94534921.900000006</v>
+      </c>
+      <c r="C28" s="47">
+        <v>105.6</v>
+      </c>
+      <c r="D28" s="47">
+        <v>82031052.099999994</v>
+      </c>
+      <c r="E28" s="47">
+        <v>12503869.800000001</v>
+      </c>
+      <c r="F28" s="47">
+        <v>3736705.9</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2349.3000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>13220963.4</v>
+      </c>
+      <c r="C29" s="47">
+        <v>131.6</v>
+      </c>
+      <c r="D29" s="47">
+        <v>11245529</v>
+      </c>
+      <c r="E29" s="47">
+        <v>1975434.4</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3052635.3</v>
+      </c>
+      <c r="G29" s="47">
+        <v>1904.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>3171836</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>135.5</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>2476869.2000000002</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>694966.8</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>1229393.8</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>1313</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="50" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="43.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="16.85546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="H5" s="71"/>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="159" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2" s="159"/>
+      <c r="C2" s="159"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="159"/>
+      <c r="F2" s="159"/>
+      <c r="G2" s="159"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="74.25" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>476300997</v>
+      </c>
+      <c r="C6" s="46">
+        <v>116.2</v>
+      </c>
+      <c r="D6" s="46">
+        <v>408696890.5</v>
+      </c>
+      <c r="E6" s="46">
+        <v>67604106.5</v>
+      </c>
+      <c r="F6" s="46">
+        <v>4388374.4000000004</v>
+      </c>
+      <c r="G6" s="46">
+        <v>2560.1999999999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>5240288.5</v>
+      </c>
+      <c r="C7" s="47">
+        <v>225.3</v>
+      </c>
+      <c r="D7" s="47">
+        <v>4527222.3</v>
+      </c>
+      <c r="E7" s="47">
+        <v>713066.2</v>
+      </c>
+      <c r="F7" s="47">
+        <v>3269050.8</v>
+      </c>
+      <c r="G7" s="47">
+        <v>1961.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>4911121.5</v>
+      </c>
+      <c r="C8" s="47">
+        <v>236.5</v>
+      </c>
+      <c r="D8" s="47">
+        <v>4238549.3</v>
+      </c>
+      <c r="E8" s="47">
+        <v>672572.2</v>
+      </c>
+      <c r="F8" s="47">
+        <v>3201513.4</v>
+      </c>
+      <c r="G8" s="47">
+        <v>1935.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>329167</v>
+      </c>
+      <c r="C9" s="47">
+        <v>131.9</v>
+      </c>
+      <c r="D9" s="47">
+        <v>288673</v>
+      </c>
+      <c r="E9" s="47">
+        <v>40494</v>
+      </c>
+      <c r="F9" s="47">
+        <v>4770536.2</v>
+      </c>
+      <c r="G9" s="47">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>48251719.600000001</v>
+      </c>
+      <c r="C11" s="47">
+        <v>118.2</v>
+      </c>
+      <c r="D11" s="47">
+        <v>41805461.700000003</v>
+      </c>
+      <c r="E11" s="47">
+        <v>6446257.9000000004</v>
+      </c>
+      <c r="F11" s="47">
+        <v>4308573.9000000004</v>
+      </c>
+      <c r="G11" s="47">
+        <v>2499.6999999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>1909815.1</v>
+      </c>
+      <c r="C12" s="47">
+        <v>29264.7</v>
+      </c>
+      <c r="D12" s="47">
+        <v>1656462.7</v>
+      </c>
+      <c r="E12" s="47">
+        <v>253352.4</v>
+      </c>
+      <c r="F12" s="47">
+        <v>7152865.5</v>
+      </c>
+      <c r="G12" s="47">
+        <v>4087.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>31561087.300000001</v>
+      </c>
+      <c r="C13" s="47">
+        <v>123.9</v>
+      </c>
+      <c r="D13" s="47">
+        <v>27013307.800000001</v>
+      </c>
+      <c r="E13" s="47">
+        <v>4547779.5</v>
+      </c>
+      <c r="F13" s="47">
+        <v>4658463.0999999996</v>
+      </c>
+      <c r="G13" s="47">
+        <v>2748.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>12774148.6</v>
+      </c>
+      <c r="C14" s="47">
+        <v>114.1</v>
+      </c>
+      <c r="D14" s="47">
+        <v>11391413.5</v>
+      </c>
+      <c r="E14" s="47">
+        <v>1382735.1</v>
+      </c>
+      <c r="F14" s="47">
+        <v>3694085.8</v>
+      </c>
+      <c r="G14" s="47">
+        <v>2091.1999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>2006668.6</v>
+      </c>
+      <c r="C15" s="47">
+        <v>48.2</v>
+      </c>
+      <c r="D15" s="47">
+        <v>1744277.7</v>
+      </c>
+      <c r="E15" s="47">
+        <v>262390.90000000002</v>
+      </c>
+      <c r="F15" s="47">
+        <v>2870770.5</v>
+      </c>
+      <c r="G15" s="47">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>8700465.0999999996</v>
+      </c>
+      <c r="C16" s="47">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="D16" s="47">
+        <v>7391071</v>
+      </c>
+      <c r="E16" s="47">
+        <v>1309394.1000000001</v>
+      </c>
+      <c r="F16" s="47">
+        <v>4932236.5</v>
+      </c>
+      <c r="G16" s="47">
+        <v>1824.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>7602406.2999999998</v>
+      </c>
+      <c r="C17" s="47">
+        <v>118.3</v>
+      </c>
+      <c r="D17" s="47">
+        <v>6456869.2000000002</v>
+      </c>
+      <c r="E17" s="47">
+        <v>1145537.1000000001</v>
+      </c>
+      <c r="F17" s="47">
+        <v>3870879</v>
+      </c>
+      <c r="G17" s="47">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...137 lines deleted...]
-      <c r="B18" s="82">
+      <c r="B18" s="47">
         <v>52942954.200000003</v>
       </c>
-      <c r="C18" s="82">
+      <c r="C18" s="47">
         <v>134.6</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="47">
         <v>45244297.799999997</v>
       </c>
-      <c r="E18" s="82">
+      <c r="E18" s="47">
         <v>7698656.4000000004</v>
       </c>
-      <c r="F18" s="82">
+      <c r="F18" s="47">
         <v>6606308.2000000002</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="47">
         <v>4297.8999999999996</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="82">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
         <v>48995</v>
       </c>
-      <c r="C19" s="82">
+      <c r="C19" s="47">
         <v>117.2</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="47">
         <v>41102</v>
       </c>
-      <c r="E19" s="82">
+      <c r="E19" s="47">
         <v>7893</v>
       </c>
-      <c r="F19" s="82">
+      <c r="F19" s="47">
         <v>2227045.5</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="47">
         <v>1991.7</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>1366975</v>
+      </c>
+      <c r="C20" s="47">
+        <v>104.2</v>
+      </c>
+      <c r="D20" s="47">
+        <v>1157654.8999999999</v>
+      </c>
+      <c r="E20" s="47">
+        <v>209320.1</v>
+      </c>
+      <c r="F20" s="47">
+        <v>3861511.3</v>
+      </c>
+      <c r="G20" s="47">
+        <v>2247.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...22 lines deleted...]
-      <c r="B21" s="82">
+      <c r="B21" s="47">
         <v>11208566.199999999</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="47">
         <v>104.7</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="47">
         <v>9424887.8000000007</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="47">
         <v>1783678.4</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="47">
         <v>6711716.2999999998</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="47">
         <v>4459.5</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="82">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
         <v>28557.9</v>
       </c>
-      <c r="C22" s="82">
+      <c r="C22" s="47">
         <v>89.3</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="47">
         <v>25888.3</v>
       </c>
-      <c r="E22" s="82">
+      <c r="E22" s="47">
         <v>2669.6</v>
       </c>
-      <c r="F22" s="82">
+      <c r="F22" s="47">
         <v>634620</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="47">
         <v>624.9</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="82">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>6321041.2999999998</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="47">
         <v>138.30000000000001</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="47">
         <v>5151876.5999999996</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="47">
         <v>1169164.7</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="47">
         <v>4222472.5</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="47">
         <v>2538.3000000000002</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>5332262.5</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>102.7</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>4360027.9000000004</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>972234.6</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>2321402.9</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>1273</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>86994334.299999997</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>121.3</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>73116147.200000003</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>13878187.1</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>4774399.5999999996</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>2772.4</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>162914293.19999999</v>
+      </c>
+      <c r="C26" s="47">
+        <v>109.6</v>
+      </c>
+      <c r="D26" s="47">
+        <v>141384228</v>
+      </c>
+      <c r="E26" s="47">
+        <v>21530065.199999999</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4125874.8</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2505.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>64961163.799999997</v>
+      </c>
+      <c r="C27" s="47">
+        <v>107.5</v>
+      </c>
+      <c r="D27" s="47">
+        <v>56194237</v>
+      </c>
+      <c r="E27" s="47">
+        <v>8766926.8000000007</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4006238.9</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2232.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>56545347.799999997</v>
+      </c>
+      <c r="C28" s="47">
+        <v>106.1</v>
+      </c>
+      <c r="D28" s="47">
+        <v>48900496.299999997</v>
+      </c>
+      <c r="E28" s="47">
+        <v>7644851.5</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4058375.6</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2226.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>10686107.9</v>
+      </c>
+      <c r="C29" s="47">
+        <v>124.6</v>
+      </c>
+      <c r="D29" s="47">
+        <v>9191941.3000000007</v>
+      </c>
+      <c r="E29" s="47">
+        <v>1494166.6</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3793435.5</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2191.3000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>3700866.2</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>117.9</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>3223977.5</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>476888.7</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>2703335.4</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>2508.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="52" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.140625" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="42.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="13.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...27 lines deleted...]
-      <c r="G3" s="20" t="s">
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="159" t="s">
         <v>130</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="B2" s="159"/>
+      <c r="C2" s="159"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="159"/>
+      <c r="F2" s="159"/>
+      <c r="G2" s="159"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="63.75" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>1628927222.8</v>
+      </c>
+      <c r="C6" s="46">
+        <v>116.1</v>
+      </c>
+      <c r="D6" s="46">
+        <v>1327094561.0999999</v>
+      </c>
+      <c r="E6" s="46">
+        <v>301832661.69999999</v>
+      </c>
+      <c r="F6" s="46">
+        <v>5959889.5999999996</v>
+      </c>
+      <c r="G6" s="46">
+        <v>3603.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13.5" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>11651894.5</v>
+      </c>
+      <c r="C7" s="47">
+        <v>139</v>
+      </c>
+      <c r="D7" s="47">
+        <v>10240583.800000001</v>
+      </c>
+      <c r="E7" s="47">
+        <v>1411310.7</v>
+      </c>
+      <c r="F7" s="47">
+        <v>4385357.4000000004</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2557.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>9957738.9000000004</v>
+      </c>
+      <c r="C8" s="47">
+        <v>118.8</v>
+      </c>
+      <c r="D8" s="47">
+        <v>8754237.1999999993</v>
+      </c>
+      <c r="E8" s="47">
+        <v>1203501.7</v>
+      </c>
+      <c r="F8" s="47">
+        <v>4242752</v>
+      </c>
+      <c r="G8" s="47">
+        <v>2416.1999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>1694155.6</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="47">
+        <v>1486346.6</v>
+      </c>
+      <c r="E9" s="47">
+        <v>207809</v>
+      </c>
+      <c r="F9" s="47">
+        <v>5482704.2000000002</v>
+      </c>
+      <c r="G9" s="47">
+        <v>3903.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13.5" customHeight="1">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>747242006.60000002</v>
+      </c>
+      <c r="C11" s="47">
+        <v>118.3</v>
+      </c>
+      <c r="D11" s="47">
+        <v>585013068.20000005</v>
+      </c>
+      <c r="E11" s="47">
+        <v>162228938.40000001</v>
+      </c>
+      <c r="F11" s="47">
+        <v>8653842.6999999993</v>
+      </c>
+      <c r="G11" s="47">
+        <v>5273</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>329540426.19999999</v>
+      </c>
+      <c r="C12" s="47">
+        <v>115.2</v>
+      </c>
+      <c r="D12" s="47">
+        <v>251834620.69999999</v>
+      </c>
+      <c r="E12" s="47">
+        <v>77705805.5</v>
+      </c>
+      <c r="F12" s="47">
+        <v>10468247.300000001</v>
+      </c>
+      <c r="G12" s="47">
+        <v>6769</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>336113892.10000002</v>
+      </c>
+      <c r="C13" s="47">
+        <v>122.2</v>
+      </c>
+      <c r="D13" s="47">
+        <v>263772548.90000001</v>
+      </c>
+      <c r="E13" s="47">
+        <v>72341343.200000003</v>
+      </c>
+      <c r="F13" s="47">
+        <v>8134214.9000000004</v>
+      </c>
+      <c r="G13" s="47">
+        <v>4813.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>62689938.100000001</v>
+      </c>
+      <c r="C14" s="47">
+        <v>113</v>
+      </c>
+      <c r="D14" s="47">
+        <v>53195918.799999997</v>
+      </c>
+      <c r="E14" s="47">
+        <v>9494019.3000000007</v>
+      </c>
+      <c r="F14" s="47">
+        <v>6612165.2000000002</v>
+      </c>
+      <c r="G14" s="47">
+        <v>3870.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>18897750.199999999</v>
+      </c>
+      <c r="C15" s="47">
+        <v>124.2</v>
+      </c>
+      <c r="D15" s="47">
+        <v>16209979.800000001</v>
+      </c>
+      <c r="E15" s="47">
+        <v>2687770.4</v>
+      </c>
+      <c r="F15" s="47">
+        <v>4647749.7</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2699.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>54944414</v>
+      </c>
+      <c r="C16" s="47">
+        <v>104.8</v>
+      </c>
+      <c r="D16" s="47">
+        <v>47097423.799999997</v>
+      </c>
+      <c r="E16" s="47">
+        <v>7846990.2000000002</v>
+      </c>
+      <c r="F16" s="47">
+        <v>6669630.2999999998</v>
+      </c>
+      <c r="G16" s="47">
+        <v>4010.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>72181684.900000006</v>
+      </c>
+      <c r="C17" s="47">
+        <v>121.8</v>
+      </c>
+      <c r="D17" s="47">
+        <v>61740469.600000001</v>
+      </c>
+      <c r="E17" s="47">
+        <v>10441215.300000001</v>
+      </c>
+      <c r="F17" s="47">
+        <v>4378097</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2577.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...48 lines deleted...]
-      <c r="C14" s="82">
+      <c r="B18" s="47">
+        <v>119803857.09999999</v>
+      </c>
+      <c r="C18" s="47">
+        <v>113.5</v>
+      </c>
+      <c r="D18" s="47">
+        <v>95351834.099999994</v>
+      </c>
+      <c r="E18" s="47">
+        <v>24452023</v>
+      </c>
+      <c r="F18" s="47">
+        <v>7708393.7999999998</v>
+      </c>
+      <c r="G18" s="47">
+        <v>4290.6000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
+        <v>4092856.3</v>
+      </c>
+      <c r="C19" s="47">
+        <v>136.4</v>
+      </c>
+      <c r="D19" s="47">
+        <v>2799363.4</v>
+      </c>
+      <c r="E19" s="47">
+        <v>1293492.8999999999</v>
+      </c>
+      <c r="F19" s="47">
+        <v>4146764.2</v>
+      </c>
+      <c r="G19" s="47">
+        <v>2453.3000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>15549311.800000001</v>
+      </c>
+      <c r="C20" s="47">
+        <v>177.8</v>
+      </c>
+      <c r="D20" s="47">
+        <v>13727107.6</v>
+      </c>
+      <c r="E20" s="47">
+        <v>1822204.2</v>
+      </c>
+      <c r="F20" s="47">
+        <v>8015109.2000000002</v>
+      </c>
+      <c r="G20" s="47">
+        <v>4864.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="47">
+        <v>23778498.300000001</v>
+      </c>
+      <c r="C21" s="47">
+        <v>93.8</v>
+      </c>
+      <c r="D21" s="47">
+        <v>20462105.600000001</v>
+      </c>
+      <c r="E21" s="47">
+        <v>3316392.7</v>
+      </c>
+      <c r="F21" s="47">
+        <v>7262827.7999999998</v>
+      </c>
+      <c r="G21" s="47">
+        <v>4831.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
+        <v>1266324.6000000001</v>
+      </c>
+      <c r="C22" s="47">
+        <v>77.7</v>
+      </c>
+      <c r="D22" s="47">
+        <v>949252.5</v>
+      </c>
+      <c r="E22" s="47">
+        <v>317072.09999999998</v>
+      </c>
+      <c r="F22" s="47">
+        <v>2107029.2999999998</v>
+      </c>
+      <c r="G22" s="47">
+        <v>2178.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
+        <v>17127246.399999999</v>
+      </c>
+      <c r="C23" s="47">
+        <v>96.2</v>
+      </c>
+      <c r="D23" s="47">
+        <v>13776787.9</v>
+      </c>
+      <c r="E23" s="47">
+        <v>3350458.5</v>
+      </c>
+      <c r="F23" s="47">
+        <v>5873541.2999999998</v>
+      </c>
+      <c r="G23" s="47">
+        <v>3699.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
+        <v>27469580.399999999</v>
+      </c>
+      <c r="C24" s="47">
+        <v>113.3</v>
+      </c>
+      <c r="D24" s="47">
+        <v>23734343.399999999</v>
+      </c>
+      <c r="E24" s="47">
+        <v>3735237</v>
+      </c>
+      <c r="F24" s="47">
+        <v>2777510.7</v>
+      </c>
+      <c r="G24" s="47">
+        <v>1563.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
+        <v>136787693.5</v>
+      </c>
+      <c r="C25" s="47">
+        <v>126</v>
+      </c>
+      <c r="D25" s="47">
+        <v>108516960.09999999</v>
+      </c>
+      <c r="E25" s="47">
+        <v>28270733.399999999</v>
+      </c>
+      <c r="F25" s="47">
+        <v>4777774.8</v>
+      </c>
+      <c r="G25" s="47">
+        <v>2740.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>242123200.19999999</v>
+      </c>
+      <c r="C26" s="47">
+        <v>112.9</v>
+      </c>
+      <c r="D26" s="47">
+        <v>209051831.40000001</v>
+      </c>
+      <c r="E26" s="47">
+        <v>33071368.800000001</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4243755</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="47">
+        <v>126044814.3</v>
+      </c>
+      <c r="C27" s="47">
+        <v>107.5</v>
+      </c>
+      <c r="D27" s="47">
+        <v>109772213.40000001</v>
+      </c>
+      <c r="E27" s="47">
+        <v>16272600.9</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4266342.2</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2613.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>113886586.40000001</v>
+      </c>
+      <c r="C28" s="47">
+        <v>106.7</v>
+      </c>
+      <c r="D28" s="47">
+        <v>99199837.200000003</v>
+      </c>
+      <c r="E28" s="47">
+        <v>14686749.199999999</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4348808.0999999996</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2673.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>21531667.100000001</v>
+      </c>
+      <c r="C29" s="47">
+        <v>118.7</v>
+      </c>
+      <c r="D29" s="47">
+        <v>18660398.300000001</v>
+      </c>
+      <c r="E29" s="47">
+        <v>2871268.8</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3704691.5</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2192.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="D14" s="82">
-[...361 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>7332172.7999999998</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>111.6</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>6200818</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>1131354.8</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>2159697.4</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>1883.2</v>
       </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="B31" s="65"/>
+      <c r="C31" s="65"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="65"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="B32" s="65"/>
+      <c r="C32" s="65"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="65"/>
+    </row>
+    <row r="33" spans="2:5">
+      <c r="B33" s="64"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+    </row>
+    <row r="34" spans="2:5">
+      <c r="B34" s="65"/>
+      <c r="C34" s="65"/>
+      <c r="D34" s="63"/>
+      <c r="E34" s="65"/>
+    </row>
+    <row r="35" spans="2:5">
+      <c r="B35" s="65"/>
+      <c r="C35" s="65"/>
+      <c r="D35" s="63"/>
+      <c r="E35" s="65"/>
+    </row>
+    <row r="36" spans="2:5">
+      <c r="B36" s="65"/>
+      <c r="C36" s="64"/>
+      <c r="D36" s="64"/>
+      <c r="E36" s="65"/>
+    </row>
+    <row r="37" spans="2:5">
+      <c r="B37" s="65"/>
+      <c r="C37" s="65"/>
+      <c r="D37" s="63"/>
+      <c r="E37" s="65"/>
+    </row>
+    <row r="38" spans="2:5">
+      <c r="B38" s="65"/>
+      <c r="C38" s="64"/>
+      <c r="D38" s="64"/>
+      <c r="E38" s="65"/>
+    </row>
+    <row r="39" spans="2:5">
+      <c r="B39" s="64"/>
+      <c r="C39" s="64"/>
+      <c r="D39" s="64"/>
+      <c r="E39" s="64"/>
+    </row>
+    <row r="40" spans="2:5">
+      <c r="B40" s="64"/>
+      <c r="C40" s="64"/>
+      <c r="D40" s="64"/>
+      <c r="E40" s="64"/>
+    </row>
+    <row r="41" spans="2:5">
+      <c r="B41" s="65"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="63"/>
+      <c r="E41" s="65"/>
+    </row>
+    <row r="42" spans="2:5">
+      <c r="B42" s="65"/>
+      <c r="C42" s="65"/>
+      <c r="D42" s="63"/>
+      <c r="E42" s="65"/>
+    </row>
+    <row r="43" spans="2:5">
+      <c r="B43" s="65"/>
+      <c r="C43" s="65"/>
+      <c r="D43" s="63"/>
+      <c r="E43" s="65"/>
+    </row>
+    <row r="44" spans="2:5">
+      <c r="B44" s="65"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="63"/>
+      <c r="E44" s="65"/>
+    </row>
+    <row r="45" spans="2:5">
+      <c r="B45" s="65"/>
+      <c r="C45" s="65"/>
+      <c r="D45" s="63"/>
+      <c r="E45" s="65"/>
+    </row>
+    <row r="46" spans="2:5">
+      <c r="B46" s="65"/>
+      <c r="C46" s="65"/>
+      <c r="D46" s="63"/>
+      <c r="E46" s="65"/>
+    </row>
+    <row r="47" spans="2:5">
+      <c r="B47" s="64"/>
+      <c r="C47" s="64"/>
+      <c r="D47" s="64"/>
+      <c r="E47" s="64"/>
+    </row>
+    <row r="48" spans="2:5">
+      <c r="B48" s="65"/>
+      <c r="C48" s="65"/>
+      <c r="D48" s="63"/>
+      <c r="E48" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="54" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="K23" sqref="K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="45.140625" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="45.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="11" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="H5" s="71"/>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="61.5" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>921157141.60000002</v>
+      </c>
+      <c r="C6" s="46">
+        <v>114.8</v>
+      </c>
+      <c r="D6" s="46">
+        <v>778487706.10000002</v>
+      </c>
+      <c r="E6" s="46">
+        <v>142669435.5</v>
+      </c>
+      <c r="F6" s="46">
+        <v>5185673.7</v>
+      </c>
+      <c r="G6" s="46">
+        <v>3171.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>47786356.600000001</v>
+      </c>
+      <c r="C7" s="47">
+        <v>112.8</v>
+      </c>
+      <c r="D7" s="47">
+        <v>42084393.200000003</v>
+      </c>
+      <c r="E7" s="47">
+        <v>5701963.4000000004</v>
+      </c>
+      <c r="F7" s="47">
+        <v>3660948.2</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2178.8000000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>47749769.899999999</v>
+      </c>
+      <c r="C8" s="47">
+        <v>112.8</v>
+      </c>
+      <c r="D8" s="47">
+        <v>42052435.799999997</v>
+      </c>
+      <c r="E8" s="47">
+        <v>5697334.0999999996</v>
+      </c>
+      <c r="F8" s="47">
+        <v>3660108.1</v>
+      </c>
+      <c r="G8" s="47">
+        <v>2178.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>36586.699999999997</v>
+      </c>
+      <c r="C9" s="47">
+        <v>121.2</v>
+      </c>
+      <c r="D9" s="47">
+        <v>31957.4</v>
+      </c>
+      <c r="E9" s="47">
+        <v>4629.3</v>
+      </c>
+      <c r="F9" s="47">
+        <v>5226671.4000000004</v>
+      </c>
+      <c r="G9" s="47">
+        <v>2858.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>306689894.5</v>
+      </c>
+      <c r="C11" s="47">
+        <v>122.7</v>
+      </c>
+      <c r="D11" s="47">
+        <v>250487257.40000001</v>
+      </c>
+      <c r="E11" s="47">
+        <v>56202637.100000001</v>
+      </c>
+      <c r="F11" s="47">
+        <v>7090276.0999999996</v>
+      </c>
+      <c r="G11" s="47">
+        <v>4386.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>147755768.80000001</v>
+      </c>
+      <c r="C12" s="47">
+        <v>115</v>
+      </c>
+      <c r="D12" s="47">
+        <v>117232144.3</v>
+      </c>
+      <c r="E12" s="47">
+        <v>30523624.5</v>
+      </c>
+      <c r="F12" s="47">
+        <v>8968483.6999999993</v>
+      </c>
+      <c r="G12" s="47">
+        <v>5259.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>111569437.09999999</v>
+      </c>
+      <c r="C13" s="47">
+        <v>130.5</v>
+      </c>
+      <c r="D13" s="47">
+        <v>93149346.400000006</v>
+      </c>
+      <c r="E13" s="47">
+        <v>18420090.699999999</v>
+      </c>
+      <c r="F13" s="47">
+        <v>6320856.4000000004</v>
+      </c>
+      <c r="G13" s="47">
+        <v>4330.8999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>38161561.100000001</v>
+      </c>
+      <c r="C14" s="47">
+        <v>131.4</v>
+      </c>
+      <c r="D14" s="47">
+        <v>32260264.800000001</v>
+      </c>
+      <c r="E14" s="47">
+        <v>5901296.2999999998</v>
+      </c>
+      <c r="F14" s="47">
+        <v>5237655.9000000004</v>
+      </c>
+      <c r="G14" s="47">
+        <v>2989.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>9203127.5</v>
+      </c>
+      <c r="C15" s="47">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="D15" s="47">
+        <v>7845501.9000000004</v>
+      </c>
+      <c r="E15" s="47">
+        <v>1357625.6</v>
+      </c>
+      <c r="F15" s="47">
+        <v>4993558.0999999996</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2792.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>22101814.699999999</v>
+      </c>
+      <c r="C16" s="47">
+        <v>108</v>
+      </c>
+      <c r="D16" s="47">
+        <v>18083113.699999999</v>
+      </c>
+      <c r="E16" s="47">
+        <v>4018701</v>
+      </c>
+      <c r="F16" s="47">
+        <v>5984786</v>
+      </c>
+      <c r="G16" s="47">
+        <v>3245.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>47382052.799999997</v>
+      </c>
+      <c r="C17" s="47">
+        <v>119.9</v>
+      </c>
+      <c r="D17" s="47">
+        <v>40567455.5</v>
+      </c>
+      <c r="E17" s="47">
+        <v>6814597.2999999998</v>
+      </c>
+      <c r="F17" s="47">
+        <v>4575765.5999999996</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2661.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...137 lines deleted...]
-      <c r="B18" s="82">
+      <c r="B18" s="47">
         <v>66638207.600000001</v>
       </c>
-      <c r="C18" s="82">
+      <c r="C18" s="47">
         <v>115.5</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="47">
         <v>53574113.399999999</v>
       </c>
-      <c r="E18" s="82">
+      <c r="E18" s="47">
         <v>13064094.199999999</v>
       </c>
-      <c r="F18" s="82">
+      <c r="F18" s="47">
         <v>6967608.5</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="47">
         <v>3989</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="82">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
         <v>2150144.2000000002</v>
       </c>
-      <c r="C19" s="82">
+      <c r="C19" s="47">
         <v>119.5</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="47">
         <v>1826425.9</v>
       </c>
-      <c r="E19" s="82">
+      <c r="E19" s="47">
         <v>323718.3</v>
       </c>
-      <c r="F19" s="82">
+      <c r="F19" s="47">
         <v>3490493.8</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="47">
         <v>2013.1</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>7219569.7000000002</v>
+      </c>
+      <c r="C20" s="47">
+        <v>109</v>
+      </c>
+      <c r="D20" s="47">
+        <v>6149196</v>
+      </c>
+      <c r="E20" s="47">
+        <v>1070373.7</v>
+      </c>
+      <c r="F20" s="47">
+        <v>5432332.4000000004</v>
+      </c>
+      <c r="G20" s="47">
+        <v>3292.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...22 lines deleted...]
-      <c r="B21" s="82">
+      <c r="B21" s="47">
         <v>14751778.699999999</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="47">
         <v>92.6</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="47">
         <v>12571946</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="47">
         <v>2179832.7000000002</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="47">
         <v>6823209.4000000004</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="47">
         <v>4427.6000000000004</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="82">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
         <v>1998213.2</v>
       </c>
-      <c r="C22" s="82">
+      <c r="C22" s="47">
         <v>117.5</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="47">
         <v>1734409.6</v>
       </c>
-      <c r="E22" s="82">
+      <c r="E22" s="47">
         <v>263803.59999999998</v>
       </c>
-      <c r="F22" s="82">
+      <c r="F22" s="47">
         <v>2232640.4</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="47">
         <v>1684</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="82">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>11447379.699999999</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="47">
         <v>173.4</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="47">
         <v>9760693.6999999993</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="47">
         <v>1686686</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="47">
         <v>6409507.0999999996</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="47">
         <v>3859.7</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>11564477.800000001</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>154.4</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>9703086.5999999996</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>1861391.2</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>3209680.2</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>1763.7</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>96258291.900000006</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>105</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>83363272.900000006</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>12895019</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>4588316.5</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>2721.5</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>181875308.69999999</v>
+      </c>
+      <c r="C26" s="47">
+        <v>108.5</v>
+      </c>
+      <c r="D26" s="47">
+        <v>159806899.30000001</v>
+      </c>
+      <c r="E26" s="47">
+        <v>22068409.399999999</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4435874.9000000004</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2830.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>86830863.599999994</v>
+      </c>
+      <c r="C27" s="47">
+        <v>110.7</v>
+      </c>
+      <c r="D27" s="47">
+        <v>74468072.5</v>
+      </c>
+      <c r="E27" s="47">
+        <v>12362791.1</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4445797.0999999996</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2716.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>76695807</v>
+      </c>
+      <c r="C28" s="47">
+        <v>107.7</v>
+      </c>
+      <c r="D28" s="47">
+        <v>65717989.399999999</v>
+      </c>
+      <c r="E28" s="47">
+        <v>10977817.6</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4649639.7</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2840.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>11467141.5</v>
+      </c>
+      <c r="C29" s="47">
+        <v>116.3</v>
+      </c>
+      <c r="D29" s="47">
+        <v>9944692</v>
+      </c>
+      <c r="E29" s="47">
+        <v>1522449.5</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3232001.6</v>
+      </c>
+      <c r="G29" s="47">
+        <v>1984.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>4995646.4000000004</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>106.4</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>4362678.4000000004</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>632968</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>2205583.4</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>1946.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="56" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-  <dimension ref="A1:E34"/>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:E19"/>
+      <selection activeCell="K23" sqref="K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="128.140625" style="31" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="31"/>
+    <col min="1" max="1" width="37.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="12" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="37" customFormat="1">
-[...153 lines deleted...]
-      <c r="H5" s="71"/>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="76.5" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>750147903.29999995</v>
+      </c>
+      <c r="C6" s="46">
+        <v>109.6</v>
+      </c>
+      <c r="D6" s="46">
+        <v>664606073.5</v>
+      </c>
+      <c r="E6" s="46">
+        <v>85541829.799999997</v>
+      </c>
+      <c r="F6" s="46">
+        <v>4745609</v>
+      </c>
+      <c r="G6" s="46">
+        <v>3152.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>8424913.6999999993</v>
+      </c>
+      <c r="C7" s="47">
+        <v>120</v>
+      </c>
+      <c r="D7" s="47">
+        <v>7625193.2999999998</v>
+      </c>
+      <c r="E7" s="47">
+        <v>799720.4</v>
+      </c>
+      <c r="F7" s="47">
+        <v>2847216.5</v>
+      </c>
+      <c r="G7" s="47">
+        <v>1630.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="33.75">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>7920598.7000000002</v>
+      </c>
+      <c r="C8" s="47">
+        <v>119.7</v>
+      </c>
+      <c r="D8" s="47">
+        <v>7167953.2999999998</v>
+      </c>
+      <c r="E8" s="47">
+        <v>752645.4</v>
+      </c>
+      <c r="F8" s="47">
+        <v>2807727.3</v>
+      </c>
+      <c r="G8" s="47">
+        <v>1607.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>138709</v>
+      </c>
+      <c r="C9" s="47">
+        <v>118.1</v>
+      </c>
+      <c r="D9" s="47">
+        <v>115797</v>
+      </c>
+      <c r="E9" s="47">
+        <v>22912</v>
+      </c>
+      <c r="F9" s="47">
+        <v>4953892.9000000004</v>
+      </c>
+      <c r="G9" s="47">
+        <v>2889.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="47">
+        <v>365606</v>
+      </c>
+      <c r="C10" s="47">
+        <v>127.6</v>
+      </c>
+      <c r="D10" s="47">
+        <v>341443</v>
+      </c>
+      <c r="E10" s="47">
+        <v>24163</v>
+      </c>
+      <c r="F10" s="47">
+        <v>3323690.9</v>
+      </c>
+      <c r="G10" s="47">
+        <v>1911.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>128651439.40000001</v>
+      </c>
+      <c r="C11" s="47">
+        <v>109.6</v>
+      </c>
+      <c r="D11" s="47">
+        <v>110596280.90000001</v>
+      </c>
+      <c r="E11" s="47">
+        <v>18055158.5</v>
+      </c>
+      <c r="F11" s="47">
+        <v>7189239.4000000004</v>
+      </c>
+      <c r="G11" s="47">
+        <v>4356.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>88126243.400000006</v>
+      </c>
+      <c r="C12" s="47">
+        <v>108.8</v>
+      </c>
+      <c r="D12" s="47">
+        <v>74553127.400000006</v>
+      </c>
+      <c r="E12" s="47">
+        <v>13573116</v>
+      </c>
+      <c r="F12" s="47">
+        <v>11104617.4</v>
+      </c>
+      <c r="G12" s="47">
+        <v>6781.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>21851499.600000001</v>
+      </c>
+      <c r="C13" s="47">
+        <v>103.8</v>
+      </c>
+      <c r="D13" s="47">
+        <v>19329888.199999999</v>
+      </c>
+      <c r="E13" s="47">
+        <v>2521611.4</v>
+      </c>
+      <c r="F13" s="47">
+        <v>5133074.8</v>
+      </c>
+      <c r="G13" s="47">
+        <v>3130.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="33.75">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>10939132.300000001</v>
+      </c>
+      <c r="C14" s="47">
+        <v>123.6</v>
+      </c>
+      <c r="D14" s="47">
+        <v>9776959.3000000007</v>
+      </c>
+      <c r="E14" s="47">
+        <v>1162173</v>
+      </c>
+      <c r="F14" s="47">
+        <v>4142041.8</v>
+      </c>
+      <c r="G14" s="47">
+        <v>2470.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>7734564.0999999996</v>
+      </c>
+      <c r="C15" s="47">
+        <v>119.2</v>
+      </c>
+      <c r="D15" s="47">
+        <v>6936306</v>
+      </c>
+      <c r="E15" s="47">
+        <v>798258.1</v>
+      </c>
+      <c r="F15" s="47">
+        <v>2526809.6</v>
+      </c>
+      <c r="G15" s="47">
+        <v>1509.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>29338940.899999999</v>
+      </c>
+      <c r="C16" s="47">
+        <v>123.4</v>
+      </c>
+      <c r="D16" s="47">
+        <v>25599827.399999999</v>
+      </c>
+      <c r="E16" s="47">
+        <v>3739113.5</v>
+      </c>
+      <c r="F16" s="47">
+        <v>5278686.7</v>
+      </c>
+      <c r="G16" s="47">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...25 lines deleted...]
-      <c r="C7" s="82">
+      <c r="B17" s="47">
+        <v>12724572.4</v>
+      </c>
+      <c r="C17" s="47">
+        <v>111.2</v>
+      </c>
+      <c r="D17" s="47">
+        <v>11115915</v>
+      </c>
+      <c r="E17" s="47">
+        <v>1608657.4</v>
+      </c>
+      <c r="F17" s="47">
+        <v>3740321.1</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="47">
+        <v>70033617.200000003</v>
+      </c>
+      <c r="C18" s="47">
+        <v>116.7</v>
+      </c>
+      <c r="D18" s="47">
+        <v>60678039.799999997</v>
+      </c>
+      <c r="E18" s="47">
+        <v>9355577.4000000004</v>
+      </c>
+      <c r="F18" s="47">
+        <v>7858350.2000000002</v>
+      </c>
+      <c r="G18" s="47">
+        <v>4654.6000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="22.5">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
+        <v>860862</v>
+      </c>
+      <c r="C19" s="47">
+        <v>117.1</v>
+      </c>
+      <c r="D19" s="47">
+        <v>629591</v>
+      </c>
+      <c r="E19" s="47">
+        <v>231271</v>
+      </c>
+      <c r="F19" s="47">
+        <v>3759222.7</v>
+      </c>
+      <c r="G19" s="47">
+        <v>2201.6999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>7671801.2999999998</v>
+      </c>
+      <c r="C20" s="47">
+        <v>107.7</v>
+      </c>
+      <c r="D20" s="47">
+        <v>6720925.7000000002</v>
+      </c>
+      <c r="E20" s="47">
+        <v>950875.6</v>
+      </c>
+      <c r="F20" s="47">
+        <v>7129926.9000000004</v>
+      </c>
+      <c r="G20" s="47">
+        <v>5004.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="47">
+        <v>16032673.699999999</v>
+      </c>
+      <c r="C21" s="47">
+        <v>105.2</v>
+      </c>
+      <c r="D21" s="47">
+        <v>13980460.199999999</v>
+      </c>
+      <c r="E21" s="47">
+        <v>2052213.5</v>
+      </c>
+      <c r="F21" s="47">
+        <v>7157443.5999999996</v>
+      </c>
+      <c r="G21" s="47">
+        <v>4628.6000000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
+        <v>287586.2</v>
+      </c>
+      <c r="C22" s="47">
+        <v>139.4</v>
+      </c>
+      <c r="D22" s="47">
+        <v>258186.7</v>
+      </c>
+      <c r="E22" s="47">
+        <v>29399.5</v>
+      </c>
+      <c r="F22" s="47">
+        <v>2178683.2999999998</v>
+      </c>
+      <c r="G22" s="47">
+        <v>3082.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="22.5">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
+        <v>21070077.600000001</v>
+      </c>
+      <c r="C23" s="47">
+        <v>109.1</v>
+      </c>
+      <c r="D23" s="47">
+        <v>18263541.699999999</v>
+      </c>
+      <c r="E23" s="47">
+        <v>2806535.9</v>
+      </c>
+      <c r="F23" s="47">
+        <v>6265262.4000000004</v>
+      </c>
+      <c r="G23" s="47">
+        <v>3764.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
+        <v>9009085.1999999993</v>
+      </c>
+      <c r="C24" s="47">
+        <v>111.4</v>
+      </c>
+      <c r="D24" s="47">
+        <v>7999386.5</v>
+      </c>
+      <c r="E24" s="47">
+        <v>1009698.7</v>
+      </c>
+      <c r="F24" s="47">
+        <v>3104440.1</v>
+      </c>
+      <c r="G24" s="47">
+        <v>1702.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5">
+      <c r="A25" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="D7" s="82">
-[...407 lines deleted...]
-      <c r="B25" s="82">
+      <c r="B25" s="47">
         <v>90931898.799999997</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>113.5</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>81646282.099999994</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>9285616.6999999993</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>4909929.7</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>2914.8</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>249807905.90000001</v>
+      </c>
+      <c r="C26" s="47">
+        <v>107</v>
+      </c>
+      <c r="D26" s="47">
+        <v>225075896.09999999</v>
+      </c>
+      <c r="E26" s="47">
+        <v>24732009.800000001</v>
+      </c>
+      <c r="F26" s="47">
+        <v>3920584.9</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2984.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...2 lines deleted...]
-      <c r="C26" s="82">
+      <c r="B27" s="47">
+        <v>94970517.099999994</v>
+      </c>
+      <c r="C27" s="47">
+        <v>103.3</v>
+      </c>
+      <c r="D27" s="47">
+        <v>85028365.900000006</v>
+      </c>
+      <c r="E27" s="47">
+        <v>9942151.1999999993</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4046119.5</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2575.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
         <v>107</v>
       </c>
-      <c r="D26" s="82">
-[...13 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B28" s="47">
+        <v>88719694</v>
+      </c>
+      <c r="C28" s="47">
+        <v>102.2</v>
+      </c>
+      <c r="D28" s="47">
+        <v>79323557.700000003</v>
+      </c>
+      <c r="E28" s="47">
+        <v>9396136.3000000007</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4030881.1</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2571.6999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>8171504</v>
+      </c>
+      <c r="C29" s="47">
+        <v>124.5</v>
+      </c>
+      <c r="D29" s="47">
+        <v>7457643.2000000002</v>
+      </c>
+      <c r="E29" s="47">
+        <v>713860.8</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3902341.9</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2367.6999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>2160507.9</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>96.7</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>1930538</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>229969.9</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>1349474</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>1932.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="58" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:E21"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H26" sqref="H26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="14" customWidth="1"/>
+    <col min="2" max="2" width="51.140625" style="14" customWidth="1"/>
+    <col min="3" max="3" width="94.42578125" style="14" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3">
+      <c r="B2" s="84" t="s">
+        <v>236</v>
+      </c>
+      <c r="C2" s="85" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3">
+      <c r="B3" s="86" t="s">
+        <v>238</v>
+      </c>
+      <c r="C3" s="87" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="84" t="s">
+        <v>240</v>
+      </c>
+      <c r="C4" s="88" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="25.5">
+      <c r="B5" s="84" t="s">
+        <v>242</v>
+      </c>
+      <c r="C5" s="89" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="90" t="s">
+        <v>244</v>
+      </c>
+      <c r="C6" s="85" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="25.5">
+      <c r="B7" s="91" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="89" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" ht="14.25">
+      <c r="B8" s="84" t="s">
+        <v>247</v>
+      </c>
+      <c r="C8" s="92"/>
+    </row>
+    <row r="9" spans="2:3">
+      <c r="B9" s="84" t="s">
+        <v>248</v>
+      </c>
+      <c r="C9" s="93" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3">
+      <c r="B10" s="94" t="s">
+        <v>250</v>
+      </c>
+      <c r="C10" s="95"/>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="113" t="s">
+        <v>251</v>
+      </c>
+      <c r="C11" s="96" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="114"/>
+      <c r="C12" s="97" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="115"/>
+      <c r="C13" s="97" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="76.5">
+      <c r="B14" s="98" t="s">
+        <v>255</v>
+      </c>
+      <c r="C14" s="99" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="84" t="s">
+        <v>257</v>
+      </c>
+      <c r="C15" s="85" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="84" t="s">
+        <v>258</v>
+      </c>
+      <c r="C16" s="85" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5">
+      <c r="B17" s="84" t="s">
+        <v>260</v>
+      </c>
+      <c r="C17" s="100" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5">
+      <c r="B18" s="84" t="s">
+        <v>262</v>
+      </c>
+      <c r="C18" s="101" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5">
+      <c r="B19" s="102" t="s">
+        <v>264</v>
+      </c>
+      <c r="C19" s="103" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5">
+      <c r="B20" s="102" t="s">
+        <v>266</v>
+      </c>
+      <c r="C20" s="104">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5">
+      <c r="B21" s="105" t="s">
+        <v>267</v>
+      </c>
+      <c r="C21" s="106" t="s">
+        <v>268</v>
+      </c>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B11:B13"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C3" r:id="rId1"/>
+    <hyperlink ref="C21" r:id="rId2"/>
+    <hyperlink ref="C18" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="L24" sqref="L24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="43.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="14" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13.85546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="H5" s="71"/>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>133</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="71.25" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>1478116870.5999999</v>
+      </c>
+      <c r="C6" s="46">
+        <v>111.4</v>
+      </c>
+      <c r="D6" s="46">
+        <v>1217177812.3</v>
+      </c>
+      <c r="E6" s="46">
+        <v>260939058.30000001</v>
+      </c>
+      <c r="F6" s="46">
+        <v>8525597.0999999996</v>
+      </c>
+      <c r="G6" s="46">
+        <v>5145.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13.5" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C7" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D7" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E7" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F7" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G7" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C8" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D8" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F8" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G8" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>831008151.60000002</v>
+      </c>
+      <c r="C11" s="47">
+        <v>110.9</v>
+      </c>
+      <c r="D11" s="47">
+        <v>672358692.79999995</v>
+      </c>
+      <c r="E11" s="47">
+        <v>158649458.80000001</v>
+      </c>
+      <c r="F11" s="47">
+        <v>17191612.199999999</v>
+      </c>
+      <c r="G11" s="47">
+        <v>9964</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>705407565.29999995</v>
+      </c>
+      <c r="C12" s="47">
+        <v>110.2</v>
+      </c>
+      <c r="D12" s="47">
+        <v>570491962.20000005</v>
+      </c>
+      <c r="E12" s="47">
+        <v>134915603.09999999</v>
+      </c>
+      <c r="F12" s="47">
+        <v>20981159.600000001</v>
+      </c>
+      <c r="G12" s="47">
+        <v>12009.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>69089720.400000006</v>
+      </c>
+      <c r="C13" s="47">
+        <v>114.3</v>
+      </c>
+      <c r="D13" s="47">
+        <v>53535566.299999997</v>
+      </c>
+      <c r="E13" s="47">
+        <v>15554154.1</v>
+      </c>
+      <c r="F13" s="47">
+        <v>10825716.1</v>
+      </c>
+      <c r="G13" s="47">
+        <v>6595.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>48589460.700000003</v>
+      </c>
+      <c r="C14" s="47">
+        <v>117.3</v>
+      </c>
+      <c r="D14" s="47">
+        <v>41547703.5</v>
+      </c>
+      <c r="E14" s="47">
+        <v>7041757.2000000002</v>
+      </c>
+      <c r="F14" s="47">
+        <v>6925521.7999999998</v>
+      </c>
+      <c r="G14" s="47">
+        <v>4063.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>7921405.2000000002</v>
+      </c>
+      <c r="C15" s="47">
+        <v>105.1</v>
+      </c>
+      <c r="D15" s="47">
+        <v>6783460.7999999998</v>
+      </c>
+      <c r="E15" s="47">
+        <v>1137944.3999999999</v>
+      </c>
+      <c r="F15" s="47">
+        <v>6005614.2999999998</v>
+      </c>
+      <c r="G15" s="47">
+        <v>3550.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>32524679.699999999</v>
+      </c>
+      <c r="C16" s="47">
+        <v>102.7</v>
+      </c>
+      <c r="D16" s="47">
+        <v>27110889.699999999</v>
+      </c>
+      <c r="E16" s="47">
+        <v>5413790</v>
+      </c>
+      <c r="F16" s="47">
+        <v>8507632.6999999993</v>
+      </c>
+      <c r="G16" s="47">
+        <v>5406.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>22765074.699999999</v>
+      </c>
+      <c r="C17" s="47">
+        <v>109.3</v>
+      </c>
+      <c r="D17" s="47">
+        <v>19418398.699999999</v>
+      </c>
+      <c r="E17" s="47">
+        <v>3346676</v>
+      </c>
+      <c r="F17" s="47">
+        <v>4237728</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2583.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...137 lines deleted...]
-      <c r="B18" s="82">
+      <c r="B18" s="47">
         <v>139049163.5</v>
       </c>
-      <c r="C18" s="82">
+      <c r="C18" s="47">
         <v>114.7</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="47">
         <v>113068759</v>
       </c>
-      <c r="E18" s="82">
+      <c r="E18" s="47">
         <v>25980404.5</v>
       </c>
-      <c r="F18" s="82">
+      <c r="F18" s="47">
         <v>11291957.4</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="47">
         <v>6734.4</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="82">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
         <v>13461528.800000001</v>
       </c>
-      <c r="C19" s="82">
+      <c r="C19" s="47">
         <v>131</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="47">
         <v>11827021.5</v>
       </c>
-      <c r="E19" s="82">
+      <c r="E19" s="47">
         <v>1634507.3</v>
       </c>
-      <c r="F19" s="82">
+      <c r="F19" s="47">
         <v>5252254.7</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="47">
         <v>3136</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>5573181.9000000004</v>
+      </c>
+      <c r="C20" s="47">
+        <v>108.8</v>
+      </c>
+      <c r="D20" s="47">
+        <v>4917957.7</v>
+      </c>
+      <c r="E20" s="47">
+        <v>655224.19999999995</v>
+      </c>
+      <c r="F20" s="47">
+        <v>5061927.2</v>
+      </c>
+      <c r="G20" s="47">
+        <v>3047.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...22 lines deleted...]
-      <c r="B21" s="82">
+      <c r="B21" s="47">
         <v>15789138.1</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="47">
         <v>92</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="47">
         <v>13564434.6</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="47">
         <v>2224703.5</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="47">
         <v>7112224.4000000004</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="47">
         <v>4960.3</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="82">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
         <v>1160184.8999999999</v>
       </c>
-      <c r="C22" s="82">
+      <c r="C22" s="47">
         <v>25</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="47">
         <v>1007813.2</v>
       </c>
-      <c r="E22" s="82">
+      <c r="E22" s="47">
         <v>152371.70000000001</v>
       </c>
-      <c r="F22" s="82">
+      <c r="F22" s="47">
         <v>2704393.7</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="47">
         <v>1663.1</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="82">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>23605727.800000001</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="47">
         <v>102.6</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="47">
         <v>20318306.100000001</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="47">
         <v>3287421.7</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="47">
         <v>7276734.7999999998</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="47">
         <v>4500.7</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>49190403.899999999</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>122.2</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>42186190</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>7004213.9000000004</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>5313286.2</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>3284.3</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>76512331.700000003</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>116.4</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>62962825.200000003</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>13549506.5</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>4788305.4000000004</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>2727.1</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>179421993.59999999</v>
+      </c>
+      <c r="C26" s="47">
+        <v>111.1</v>
+      </c>
+      <c r="D26" s="47">
+        <v>152540642</v>
+      </c>
+      <c r="E26" s="47">
+        <v>26881351.600000001</v>
+      </c>
+      <c r="F26" s="47">
+        <v>3937888.1</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2463.6999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>73512125.400000006</v>
+      </c>
+      <c r="C27" s="47">
+        <v>115.1</v>
+      </c>
+      <c r="D27" s="47">
+        <v>63369447.600000001</v>
+      </c>
+      <c r="E27" s="47">
+        <v>10142677.800000001</v>
+      </c>
+      <c r="F27" s="47">
+        <v>3996527.4</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2460.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>70389776.5</v>
+      </c>
+      <c r="C28" s="47">
+        <v>114.5</v>
+      </c>
+      <c r="D28" s="47">
+        <v>60826302.799999997</v>
+      </c>
+      <c r="E28" s="47">
+        <v>9563473.6999999993</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4014015.5</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2477.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>11147150.1</v>
+      </c>
+      <c r="C29" s="47">
+        <v>122.7</v>
+      </c>
+      <c r="D29" s="47">
+        <v>9638246.8000000007</v>
+      </c>
+      <c r="E29" s="47">
+        <v>1508903.3</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3323539.1</v>
+      </c>
+      <c r="G29" s="47">
+        <v>1897.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...2 lines deleted...]
-      <c r="C27" s="82">
+      <c r="B30" s="44">
+        <v>3396034.9</v>
+      </c>
+      <c r="C30" s="44">
         <v>115.1</v>
       </c>
-      <c r="D27" s="82">
-[...68 lines deleted...]
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>2888187.4</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>507847.5</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>2388210.2000000002</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>2197.1999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="60" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="47.7109375" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="47.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.28515625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...66 lines deleted...]
-      <c r="H5" s="71"/>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="71.25" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>1122443784.3</v>
+      </c>
+      <c r="C6" s="46">
+        <v>113.3</v>
+      </c>
+      <c r="D6" s="46">
+        <v>931355422.29999995</v>
+      </c>
+      <c r="E6" s="46">
+        <v>191088362</v>
+      </c>
+      <c r="F6" s="46">
+        <v>5770296.2000000002</v>
+      </c>
+      <c r="G6" s="46">
+        <v>3231.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13.5" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>11048960</v>
+      </c>
+      <c r="C7" s="47">
+        <v>109.8</v>
+      </c>
+      <c r="D7" s="47">
+        <v>9666821.4000000004</v>
+      </c>
+      <c r="E7" s="47">
+        <v>1382138.6</v>
+      </c>
+      <c r="F7" s="47">
+        <v>3747951.2</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2169.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>10917185.1</v>
+      </c>
+      <c r="C8" s="47">
+        <v>109.7</v>
+      </c>
+      <c r="D8" s="47">
+        <v>9552081.5999999996</v>
+      </c>
+      <c r="E8" s="47">
+        <v>1365103.5</v>
+      </c>
+      <c r="F8" s="47">
+        <v>3749033.3</v>
+      </c>
+      <c r="G8" s="47">
+        <v>2171.1999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>131774.9</v>
+      </c>
+      <c r="C9" s="47">
+        <v>122.2</v>
+      </c>
+      <c r="D9" s="47">
+        <v>114739.8</v>
+      </c>
+      <c r="E9" s="47">
+        <v>17035.099999999999</v>
+      </c>
+      <c r="F9" s="47">
+        <v>3660413.9</v>
+      </c>
+      <c r="G9" s="47">
+        <v>2065.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>516646986.30000001</v>
+      </c>
+      <c r="C11" s="47">
+        <v>116.6</v>
+      </c>
+      <c r="D11" s="47">
+        <v>413416181.19999999</v>
+      </c>
+      <c r="E11" s="47">
+        <v>103230805.09999999</v>
+      </c>
+      <c r="F11" s="47">
+        <v>8132715</v>
+      </c>
+      <c r="G11" s="47">
+        <v>4782.6000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>140603105</v>
+      </c>
+      <c r="C12" s="47">
+        <v>122.3</v>
+      </c>
+      <c r="D12" s="47">
+        <v>112854258.5</v>
+      </c>
+      <c r="E12" s="47">
+        <v>27748846.5</v>
+      </c>
+      <c r="F12" s="47">
+        <v>9516284.5999999996</v>
+      </c>
+      <c r="G12" s="47">
+        <v>5313.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>261926897.90000001</v>
+      </c>
+      <c r="C13" s="47">
+        <v>108.9</v>
+      </c>
+      <c r="D13" s="47">
+        <v>209594809.19999999</v>
+      </c>
+      <c r="E13" s="47">
+        <v>52332088.700000003</v>
+      </c>
+      <c r="F13" s="47">
+        <v>7803107.2000000002</v>
+      </c>
+      <c r="G13" s="47">
+        <v>4720.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>98468238.700000003</v>
+      </c>
+      <c r="C14" s="47">
+        <v>129.5</v>
+      </c>
+      <c r="D14" s="47">
+        <v>77773896.400000006</v>
+      </c>
+      <c r="E14" s="47">
+        <v>20694342.300000001</v>
+      </c>
+      <c r="F14" s="47">
+        <v>8417527.6999999993</v>
+      </c>
+      <c r="G14" s="47">
+        <v>4937.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>15648744.699999999</v>
+      </c>
+      <c r="C15" s="47">
+        <v>135.6</v>
+      </c>
+      <c r="D15" s="47">
+        <v>13193217.1</v>
+      </c>
+      <c r="E15" s="47">
+        <v>2455527.6</v>
+      </c>
+      <c r="F15" s="47">
+        <v>4487738.7</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2551.3000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>37939911.700000003</v>
+      </c>
+      <c r="C16" s="47">
+        <v>152.4</v>
+      </c>
+      <c r="D16" s="47">
+        <v>31035061.399999999</v>
+      </c>
+      <c r="E16" s="47">
+        <v>6904850.2999999998</v>
+      </c>
+      <c r="F16" s="47">
+        <v>7606237.2999999998</v>
+      </c>
+      <c r="G16" s="47">
+        <v>4227.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>45858053.399999999</v>
+      </c>
+      <c r="C17" s="47">
+        <v>110.7</v>
+      </c>
+      <c r="D17" s="47">
+        <v>39332806.100000001</v>
+      </c>
+      <c r="E17" s="47">
+        <v>6525247.2999999998</v>
+      </c>
+      <c r="F17" s="47">
+        <v>4929383.4000000004</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2892.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...25 lines deleted...]
-      <c r="C13" s="82">
+      <c r="B18" s="47">
+        <v>83931032.799999997</v>
+      </c>
+      <c r="C18" s="47">
+        <v>111.6</v>
+      </c>
+      <c r="D18" s="47">
+        <v>69638690.599999994</v>
+      </c>
+      <c r="E18" s="47">
+        <v>14292342.199999999</v>
+      </c>
+      <c r="F18" s="47">
+        <v>6812030.9000000004</v>
+      </c>
+      <c r="G18" s="47">
+        <v>3904.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
+        <v>3963311</v>
+      </c>
+      <c r="C19" s="47">
+        <v>86.2</v>
+      </c>
+      <c r="D19" s="47">
+        <v>3356529</v>
+      </c>
+      <c r="E19" s="47">
+        <v>606782</v>
+      </c>
+      <c r="F19" s="47">
+        <v>4503762.5</v>
+      </c>
+      <c r="G19" s="47">
+        <v>2556.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>5867852.7000000002</v>
+      </c>
+      <c r="C20" s="47">
+        <v>101.3</v>
+      </c>
+      <c r="D20" s="47">
+        <v>4994230.0999999996</v>
+      </c>
+      <c r="E20" s="47">
+        <v>873622.6</v>
+      </c>
+      <c r="F20" s="47">
+        <v>6118720.2000000002</v>
+      </c>
+      <c r="G20" s="47">
+        <v>3621.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="47">
+        <v>15173050</v>
+      </c>
+      <c r="C21" s="47">
+        <v>94.7</v>
+      </c>
+      <c r="D21" s="47">
+        <v>12854244.9</v>
+      </c>
+      <c r="E21" s="47">
+        <v>2318805.1</v>
+      </c>
+      <c r="F21" s="47">
+        <v>6740582</v>
+      </c>
+      <c r="G21" s="47">
+        <v>4335.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
+        <v>725043.4</v>
+      </c>
+      <c r="C22" s="47">
+        <v>28.2</v>
+      </c>
+      <c r="D22" s="47">
+        <v>633910.19999999995</v>
+      </c>
+      <c r="E22" s="47">
+        <v>91133.2</v>
+      </c>
+      <c r="F22" s="47">
+        <v>2251687.6</v>
+      </c>
+      <c r="G22" s="47">
+        <v>55.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
+        <v>9942988</v>
+      </c>
+      <c r="C23" s="47">
+        <v>95.8</v>
+      </c>
+      <c r="D23" s="47">
+        <v>8690809</v>
+      </c>
+      <c r="E23" s="47">
+        <v>1252179</v>
+      </c>
+      <c r="F23" s="47">
+        <v>6709168.7000000002</v>
+      </c>
+      <c r="G23" s="47">
+        <v>4077.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
+        <v>18359941.300000001</v>
+      </c>
+      <c r="C24" s="47">
+        <v>110.5</v>
+      </c>
+      <c r="D24" s="47">
+        <v>15608534.800000001</v>
+      </c>
+      <c r="E24" s="47">
+        <v>2751406.5</v>
+      </c>
+      <c r="F24" s="47">
+        <v>3335745.1</v>
+      </c>
+      <c r="G24" s="47">
+        <v>1867.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
+        <v>81300304</v>
+      </c>
+      <c r="C25" s="47">
+        <v>106.2</v>
+      </c>
+      <c r="D25" s="47">
+        <v>68652655.400000006</v>
+      </c>
+      <c r="E25" s="47">
+        <v>12647648.6</v>
+      </c>
+      <c r="F25" s="47">
+        <v>4483060.5999999996</v>
+      </c>
+      <c r="G25" s="47">
+        <v>2631.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>177965493.5</v>
+      </c>
+      <c r="C26" s="47">
         <v>108.9</v>
       </c>
-      <c r="D13" s="82">
-[...289 lines deleted...]
-      <c r="A26" s="93" t="s">
+      <c r="D26" s="47">
+        <v>155501960.40000001</v>
+      </c>
+      <c r="E26" s="47">
+        <v>22463533.100000001</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4186536.8</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2636.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>88839606.799999997</v>
+      </c>
+      <c r="C27" s="47">
+        <v>110.6</v>
+      </c>
+      <c r="D27" s="47">
+        <v>76634333.299999997</v>
+      </c>
+      <c r="E27" s="47">
+        <v>12205273.5</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4306957.2</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2427.6999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>81076538.299999997</v>
+      </c>
+      <c r="C28" s="47">
+        <v>108.3</v>
+      </c>
+      <c r="D28" s="47">
+        <v>69916602.400000006</v>
+      </c>
+      <c r="E28" s="47">
+        <v>11159935.9</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4449376.5</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>17957833.600000001</v>
+      </c>
+      <c r="C29" s="47">
+        <v>117.4</v>
+      </c>
+      <c r="D29" s="47">
+        <v>15618550.5</v>
+      </c>
+      <c r="E29" s="47">
+        <v>2339283.1</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3000974.9</v>
+      </c>
+      <c r="G29" s="47">
+        <v>1516.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>6923415.7999999998</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>161.30000000000001</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>5720104</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>1203311.8</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>2489541.7999999998</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>756.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="62" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="M23" sqref="M23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="41" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="41" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.28515625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...69 lines deleted...]
-      <c r="H5" s="71"/>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="37"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>164</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+      <c r="H2" s="37"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="H3" s="37"/>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="51" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="71.25" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>501094930</v>
+      </c>
+      <c r="C6" s="46">
+        <v>113.8</v>
+      </c>
+      <c r="D6" s="46">
+        <v>425582600.5</v>
+      </c>
+      <c r="E6" s="46">
+        <v>75512329.5</v>
+      </c>
+      <c r="F6" s="46">
+        <v>4386757.5999999996</v>
+      </c>
+      <c r="G6" s="46">
+        <v>2622.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>48695550.899999999</v>
+      </c>
+      <c r="C7" s="47">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="D7" s="47">
+        <v>43168793.600000001</v>
+      </c>
+      <c r="E7" s="47">
+        <v>5526757.2999999998</v>
+      </c>
+      <c r="F7" s="47">
+        <v>4248434</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2401.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>48695550.899999999</v>
+      </c>
+      <c r="C8" s="47">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="D8" s="47">
+        <v>43168793.600000001</v>
+      </c>
+      <c r="E8" s="47">
+        <v>5526757.2999999998</v>
+      </c>
+      <c r="F8" s="47">
+        <v>4248434</v>
+      </c>
+      <c r="G8" s="47">
+        <v>2401.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>67181518.5</v>
+      </c>
+      <c r="C11" s="47">
+        <v>130.5</v>
+      </c>
+      <c r="D11" s="47">
+        <v>56035202.5</v>
+      </c>
+      <c r="E11" s="47">
+        <v>11146316</v>
+      </c>
+      <c r="F11" s="47">
+        <v>4881313.5999999996</v>
+      </c>
+      <c r="G11" s="47">
+        <v>2805.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>750322.4</v>
+      </c>
+      <c r="C12" s="47">
+        <v>88.7</v>
+      </c>
+      <c r="D12" s="47">
+        <v>588283</v>
+      </c>
+      <c r="E12" s="47">
+        <v>162039.4</v>
+      </c>
+      <c r="F12" s="47">
+        <v>10567921.1</v>
+      </c>
+      <c r="G12" s="47">
+        <v>6305.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>42577715.299999997</v>
+      </c>
+      <c r="C13" s="47">
+        <v>134</v>
+      </c>
+      <c r="D13" s="47">
+        <v>35656341.200000003</v>
+      </c>
+      <c r="E13" s="47">
+        <v>6921374.0999999996</v>
+      </c>
+      <c r="F13" s="47">
+        <v>4844983.5</v>
+      </c>
+      <c r="G13" s="47">
+        <v>2806.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="33.75">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>15771478.300000001</v>
+      </c>
+      <c r="C14" s="47">
+        <v>129.1</v>
+      </c>
+      <c r="D14" s="47">
+        <v>12994215.5</v>
+      </c>
+      <c r="E14" s="47">
+        <v>2777262.8</v>
+      </c>
+      <c r="F14" s="47">
+        <v>5069584.8</v>
+      </c>
+      <c r="G14" s="47">
+        <v>2900.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>8082002.5</v>
+      </c>
+      <c r="C15" s="47">
+        <v>121.9</v>
+      </c>
+      <c r="D15" s="47">
+        <v>6796362.7999999998</v>
+      </c>
+      <c r="E15" s="47">
+        <v>1285639.7</v>
+      </c>
+      <c r="F15" s="47">
+        <v>4507530.7</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2507.6999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>8290440.4000000004</v>
+      </c>
+      <c r="C16" s="47">
+        <v>142.6</v>
+      </c>
+      <c r="D16" s="47">
+        <v>7175915.9000000004</v>
+      </c>
+      <c r="E16" s="47">
+        <v>1114524.5</v>
+      </c>
+      <c r="F16" s="47">
+        <v>5184765.7</v>
+      </c>
+      <c r="G16" s="47">
+        <v>2909.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>16025414.6</v>
+      </c>
+      <c r="C17" s="47">
+        <v>103.9</v>
+      </c>
+      <c r="D17" s="47">
+        <v>13711561.699999999</v>
+      </c>
+      <c r="E17" s="47">
+        <v>2313852.9</v>
+      </c>
+      <c r="F17" s="47">
+        <v>3253891.3</v>
+      </c>
+      <c r="G17" s="47">
+        <v>1846.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...137 lines deleted...]
-      <c r="B18" s="82">
+      <c r="B18" s="47">
         <v>44755265.799999997</v>
       </c>
-      <c r="C18" s="82">
+      <c r="C18" s="47">
         <v>109.9</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="47">
         <v>35705188</v>
       </c>
-      <c r="E18" s="82">
+      <c r="E18" s="47">
         <v>9050077.8000000007</v>
       </c>
-      <c r="F18" s="82">
+      <c r="F18" s="47">
         <v>5881112.5</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="47">
         <v>3525.7</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="82">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
         <v>28477</v>
       </c>
-      <c r="C19" s="82">
+      <c r="C19" s="47">
         <v>120.4</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="47">
         <v>22910</v>
       </c>
-      <c r="E19" s="82">
+      <c r="E19" s="47">
         <v>5567</v>
       </c>
-      <c r="F19" s="82">
+      <c r="F19" s="47">
         <v>2847700</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="47">
         <v>2190.5</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>3764218.3</v>
+      </c>
+      <c r="C20" s="47">
+        <v>103</v>
+      </c>
+      <c r="D20" s="47">
+        <v>3242585.7</v>
+      </c>
+      <c r="E20" s="47">
+        <v>521632.6</v>
+      </c>
+      <c r="F20" s="47">
+        <v>5729403.7999999998</v>
+      </c>
+      <c r="G20" s="47">
+        <v>3430.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...22 lines deleted...]
-      <c r="B21" s="82">
+      <c r="B21" s="47">
         <v>10952582.199999999</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="47">
         <v>104.2</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="47">
         <v>9331666.1999999993</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="47">
         <v>1620916</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="47">
         <v>6637928.5999999996</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="47">
         <v>4251.8999999999996</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="82">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
         <v>661460.69999999995</v>
       </c>
-      <c r="C22" s="82">
+      <c r="C22" s="47">
         <v>124.5</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="47">
         <v>549529.5</v>
       </c>
-      <c r="E22" s="82">
+      <c r="E22" s="47">
         <v>111931.2</v>
       </c>
-      <c r="F22" s="82">
+      <c r="F22" s="47">
         <v>918695.4</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="47">
         <v>904.6</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="82">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>3784927.3</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="47">
         <v>120.2</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="47">
         <v>3291525.9</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="47">
         <v>493401.4</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="47">
         <v>4495163.0999999996</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="47">
         <v>2506.4</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>2444339.5</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>112.7</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>1950237.5</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>494102</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>2700927.6</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>1552.2</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>81886965.299999997</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>111.2</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>67812222.599999994</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>14074742.699999999</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>4691049.8</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>2719.3</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>142032398</v>
+      </c>
+      <c r="C26" s="47">
+        <v>107.4</v>
+      </c>
+      <c r="D26" s="47">
+        <v>123172445.3</v>
+      </c>
+      <c r="E26" s="47">
+        <v>18859952.699999999</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4090677.1</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>59861263.5</v>
+      </c>
+      <c r="C27" s="47">
+        <v>109.1</v>
+      </c>
+      <c r="D27" s="47">
+        <v>51135521.899999999</v>
+      </c>
+      <c r="E27" s="47">
+        <v>8725741.5999999996</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4216472.7</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>53932643.100000001</v>
+      </c>
+      <c r="C28" s="47">
+        <v>108.3</v>
+      </c>
+      <c r="D28" s="47">
+        <v>46005549.100000001</v>
+      </c>
+      <c r="E28" s="47">
+        <v>7927094</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4282407.7</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2526.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>8552809.6999999993</v>
+      </c>
+      <c r="C29" s="47">
+        <v>121.1</v>
+      </c>
+      <c r="D29" s="47">
+        <v>7434051.2999999998</v>
+      </c>
+      <c r="E29" s="47">
+        <v>1118758.3999999999</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3575589.3</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2341.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>2177298.2999999998</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>109.4</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>1843242.9</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>334055.40000000002</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>1649468.4</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>1809.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="64" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="L24" sqref="L24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="45.85546875" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="45.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="16.85546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...66 lines deleted...]
-      <c r="H5" s="71"/>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="72" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>1157469315.8</v>
+      </c>
+      <c r="C6" s="46">
+        <v>112.7</v>
+      </c>
+      <c r="D6" s="46">
+        <v>1002728707.3</v>
+      </c>
+      <c r="E6" s="46">
+        <v>154740608.5</v>
+      </c>
+      <c r="F6" s="46">
+        <v>4214849.5</v>
+      </c>
+      <c r="G6" s="46">
+        <v>2585.1999999999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>2273867.9</v>
+      </c>
+      <c r="C7" s="47">
+        <v>92.7</v>
+      </c>
+      <c r="D7" s="47">
+        <v>2038274</v>
+      </c>
+      <c r="E7" s="47">
+        <v>235593.9</v>
+      </c>
+      <c r="F7" s="47">
+        <v>3492884.6</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2072.1999999999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>1674090.6</v>
+      </c>
+      <c r="C8" s="47">
+        <v>82.5</v>
+      </c>
+      <c r="D8" s="47">
+        <v>1501391.9</v>
+      </c>
+      <c r="E8" s="47">
+        <v>172698.7</v>
+      </c>
+      <c r="F8" s="47">
+        <v>3164632.5</v>
+      </c>
+      <c r="G8" s="47">
+        <v>1909.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>599777.30000000005</v>
+      </c>
+      <c r="C9" s="47">
+        <v>141.4</v>
+      </c>
+      <c r="D9" s="47">
+        <v>536882.1</v>
+      </c>
+      <c r="E9" s="47">
+        <v>62895.199999999997</v>
+      </c>
+      <c r="F9" s="47">
+        <v>4916207.4000000004</v>
+      </c>
+      <c r="G9" s="47">
+        <v>2721.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>171298965.19999999</v>
+      </c>
+      <c r="C11" s="47">
+        <v>127.4</v>
+      </c>
+      <c r="D11" s="47">
+        <v>142629510.90000001</v>
+      </c>
+      <c r="E11" s="47">
+        <v>28669454.300000001</v>
+      </c>
+      <c r="F11" s="47">
+        <v>7223232.7999999998</v>
+      </c>
+      <c r="G11" s="47">
+        <v>4323.1000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>117246903</v>
+      </c>
+      <c r="C12" s="47">
+        <v>124.5</v>
+      </c>
+      <c r="D12" s="47">
+        <v>96627222.299999997</v>
+      </c>
+      <c r="E12" s="47">
+        <v>20619680.699999999</v>
+      </c>
+      <c r="F12" s="47">
+        <v>11576511</v>
+      </c>
+      <c r="G12" s="47">
+        <v>7084.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>28071167</v>
+      </c>
+      <c r="C13" s="47">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="D13" s="47">
+        <v>24662533.899999999</v>
+      </c>
+      <c r="E13" s="47">
+        <v>3408633.1</v>
+      </c>
+      <c r="F13" s="47">
+        <v>3781137.8</v>
+      </c>
+      <c r="G13" s="47">
+        <v>2229.6999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>21224117.399999999</v>
+      </c>
+      <c r="C14" s="47">
+        <v>136.1</v>
+      </c>
+      <c r="D14" s="47">
+        <v>17156815.600000001</v>
+      </c>
+      <c r="E14" s="47">
+        <v>4067301.8</v>
+      </c>
+      <c r="F14" s="47">
+        <v>5083620.9000000004</v>
+      </c>
+      <c r="G14" s="47">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>4756777.8</v>
+      </c>
+      <c r="C15" s="47">
+        <v>140.6</v>
+      </c>
+      <c r="D15" s="47">
+        <v>4182939.1</v>
+      </c>
+      <c r="E15" s="47">
+        <v>573838.69999999995</v>
+      </c>
+      <c r="F15" s="47">
+        <v>2392745.4</v>
+      </c>
+      <c r="G15" s="47">
+        <v>1399.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>11955671.300000001</v>
+      </c>
+      <c r="C16" s="47">
+        <v>113.9</v>
+      </c>
+      <c r="D16" s="47">
+        <v>10386485.300000001</v>
+      </c>
+      <c r="E16" s="47">
+        <v>1569186</v>
+      </c>
+      <c r="F16" s="47">
+        <v>3754921.9</v>
+      </c>
+      <c r="G16" s="47">
+        <v>2191.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>3894490.7</v>
+      </c>
+      <c r="C17" s="47">
+        <v>151.6</v>
+      </c>
+      <c r="D17" s="47">
+        <v>3378173</v>
+      </c>
+      <c r="E17" s="47">
+        <v>516317.7</v>
+      </c>
+      <c r="F17" s="47">
+        <v>3660235.6</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2138.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...137 lines deleted...]
-      <c r="B18" s="82">
+      <c r="B18" s="47">
         <v>25243432.899999999</v>
       </c>
-      <c r="C18" s="82">
+      <c r="C18" s="47">
         <v>138.19999999999999</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="47">
         <v>20925137.899999999</v>
       </c>
-      <c r="E18" s="82">
+      <c r="E18" s="47">
         <v>4318295</v>
       </c>
-      <c r="F18" s="82">
+      <c r="F18" s="47">
         <v>6033325.2999999998</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="47">
         <v>3512.2</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="82">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
         <v>672339.2</v>
       </c>
-      <c r="C19" s="82">
+      <c r="C19" s="47">
         <v>100.9</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="47">
         <v>594991.19999999995</v>
       </c>
-      <c r="E19" s="82">
+      <c r="E19" s="47">
         <v>77348</v>
       </c>
-      <c r="F19" s="82">
+      <c r="F19" s="47">
         <v>3841938.3</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="47">
         <v>2148</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>1880662.4</v>
+      </c>
+      <c r="C20" s="47">
+        <v>109.1</v>
+      </c>
+      <c r="D20" s="47">
+        <v>1626583.4</v>
+      </c>
+      <c r="E20" s="47">
+        <v>254079</v>
+      </c>
+      <c r="F20" s="47">
+        <v>5647634.7999999998</v>
+      </c>
+      <c r="G20" s="47">
+        <v>3274.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...22 lines deleted...]
-      <c r="B21" s="82">
+      <c r="B21" s="47">
         <v>13027717</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="47">
         <v>127.3</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="47">
         <v>11124710.1</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="47">
         <v>1903006.9</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="47">
         <v>6687739.7000000002</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="47">
         <v>4054.3</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="82">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
         <v>1251034.3999999999</v>
       </c>
-      <c r="C22" s="82">
+      <c r="C22" s="47">
         <v>106</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="47">
         <v>1110028</v>
       </c>
-      <c r="E22" s="82">
+      <c r="E22" s="47">
         <v>141006.39999999999</v>
       </c>
-      <c r="F22" s="82">
+      <c r="F22" s="47">
         <v>2985762.3</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="47">
         <v>2514.6</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="82">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>33319083.5</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="47">
         <v>114.4</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="47">
         <v>28491294.699999999</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="47">
         <v>4827788.8</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="47">
         <v>6202361</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="47">
         <v>3628.7</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>10179871.4</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>111.6</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>8923909</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>1255962.3999999999</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>3291261.4</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>1762.8</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>113721800.2</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>110.2</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>100782636</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>12939164.199999999</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>4318932.0999999996</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>2540.3000000000002</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>587147820.39999998</v>
+      </c>
+      <c r="C26" s="47">
+        <v>108.6</v>
+      </c>
+      <c r="D26" s="47">
+        <v>512520597.60000002</v>
+      </c>
+      <c r="E26" s="47">
+        <v>74627222.799999997</v>
+      </c>
+      <c r="F26" s="47">
+        <v>3856294.4</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2400.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>155309276.09999999</v>
+      </c>
+      <c r="C27" s="47">
+        <v>108.7</v>
+      </c>
+      <c r="D27" s="47">
+        <v>135373866.09999999</v>
+      </c>
+      <c r="E27" s="47">
+        <v>19935410</v>
+      </c>
+      <c r="F27" s="47">
+        <v>3692477</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>145577579.09999999</v>
+      </c>
+      <c r="C28" s="47">
+        <v>106.4</v>
+      </c>
+      <c r="D28" s="47">
+        <v>126796592.2</v>
+      </c>
+      <c r="E28" s="47">
+        <v>18780986.899999999</v>
+      </c>
+      <c r="F28" s="47">
+        <v>3699463.3</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>20881934.100000001</v>
+      </c>
+      <c r="C29" s="47">
+        <v>133.6</v>
+      </c>
+      <c r="D29" s="47">
+        <v>18063762.399999999</v>
+      </c>
+      <c r="E29" s="47">
+        <v>2818171.7</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3407626.3</v>
+      </c>
+      <c r="G29" s="47">
+        <v>1999.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>5411349.0999999996</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>109.6</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>4758747.7</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>652601.4</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>1461736.7</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>1200.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="66" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="M23" sqref="M23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.140625" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="43.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="19.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="13" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...70 lines deleted...]
-      <c r="A6" s="96" t="s">
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>204</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>186</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
+    </row>
+    <row r="6" spans="1:8" s="35" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>573382588</v>
+      </c>
+      <c r="C6" s="46">
+        <v>115.3</v>
+      </c>
+      <c r="D6" s="46">
+        <v>450911500.89999998</v>
+      </c>
+      <c r="E6" s="46">
+        <v>122471087.09999999</v>
+      </c>
+      <c r="F6" s="46">
+        <v>8506276.5999999996</v>
+      </c>
+      <c r="G6" s="46">
+        <v>3408.2</v>
+      </c>
+      <c r="H6" s="37"/>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>3473.5</v>
+      </c>
+      <c r="C7" s="47">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="D7" s="47">
+        <v>3060</v>
+      </c>
+      <c r="E7" s="47">
+        <v>413.5</v>
+      </c>
+      <c r="F7" s="47">
+        <v>868375</v>
+      </c>
+      <c r="G7" s="47">
+        <v>655.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>3473.5</v>
+      </c>
+      <c r="C8" s="47">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="D8" s="47">
+        <v>3060</v>
+      </c>
+      <c r="E8" s="47">
+        <v>413.5</v>
+      </c>
+      <c r="F8" s="47">
+        <v>868375</v>
+      </c>
+      <c r="G8" s="47">
+        <v>655.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>366333579.10000002</v>
+      </c>
+      <c r="C11" s="47">
+        <v>114</v>
+      </c>
+      <c r="D11" s="47">
+        <v>281758720</v>
+      </c>
+      <c r="E11" s="47">
+        <v>84574859.099999994</v>
+      </c>
+      <c r="F11" s="47">
+        <v>12322431.9</v>
+      </c>
+      <c r="G11" s="47">
+        <v>7464.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>43098246.700000003</v>
+      </c>
+      <c r="C12" s="47">
+        <v>157.19999999999999</v>
+      </c>
+      <c r="D12" s="47">
+        <v>34398031</v>
+      </c>
+      <c r="E12" s="47">
+        <v>8700215.6999999993</v>
+      </c>
+      <c r="F12" s="47">
+        <v>9560391.9000000004</v>
+      </c>
+      <c r="G12" s="47">
+        <v>5670.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>302998580.10000002</v>
+      </c>
+      <c r="C13" s="47">
+        <v>109.5</v>
+      </c>
+      <c r="D13" s="47">
+        <v>229911247.5</v>
+      </c>
+      <c r="E13" s="47">
+        <v>73087332.599999994</v>
+      </c>
+      <c r="F13" s="47">
+        <v>13810327.300000001</v>
+      </c>
+      <c r="G13" s="47">
+        <v>8399.2999999999993</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>17375465.100000001</v>
+      </c>
+      <c r="C14" s="47">
+        <v>114.5</v>
+      </c>
+      <c r="D14" s="47">
+        <v>14945944.699999999</v>
+      </c>
+      <c r="E14" s="47">
+        <v>2429520.4</v>
+      </c>
+      <c r="F14" s="47">
+        <v>6466492.4000000004</v>
+      </c>
+      <c r="G14" s="47">
+        <v>3993.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>2861287.2</v>
+      </c>
+      <c r="C15" s="47">
+        <v>127.1</v>
+      </c>
+      <c r="D15" s="47">
+        <v>2503496.7999999998</v>
+      </c>
+      <c r="E15" s="47">
+        <v>357790.4</v>
+      </c>
+      <c r="F15" s="47">
+        <v>4816981.8</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2726.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>22705360.800000001</v>
+      </c>
+      <c r="C16" s="47">
+        <v>97.3</v>
+      </c>
+      <c r="D16" s="47">
+        <v>17279830.399999999</v>
+      </c>
+      <c r="E16" s="47">
+        <v>5425530.4000000004</v>
+      </c>
+      <c r="F16" s="47">
+        <v>12360022.199999999</v>
+      </c>
+      <c r="G16" s="47">
+        <v>7776.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...135 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>3243985.7</v>
+      </c>
+      <c r="C17" s="47">
+        <v>138.5</v>
+      </c>
+      <c r="D17" s="47">
+        <v>2648100.2999999998</v>
+      </c>
+      <c r="E17" s="47">
+        <v>595885.4</v>
+      </c>
+      <c r="F17" s="47">
+        <v>4234968.3</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2644.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...137 lines deleted...]
-      <c r="B18" s="82">
+      <c r="B18" s="47">
         <v>48336572.100000001</v>
       </c>
-      <c r="C18" s="82">
+      <c r="C18" s="47">
         <v>129.4</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="47">
         <v>36910718.700000003</v>
       </c>
-      <c r="E18" s="82">
+      <c r="E18" s="47">
         <v>11425853.4</v>
       </c>
-      <c r="F18" s="82">
+      <c r="F18" s="47">
         <v>10453410.9</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="47">
         <v>5891.9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="82">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
         <v>2056579.3</v>
       </c>
-      <c r="C19" s="82">
+      <c r="C19" s="47">
         <v>224.9</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="47">
         <v>1973158.3</v>
       </c>
-      <c r="E19" s="82">
+      <c r="E19" s="47">
         <v>83421</v>
       </c>
-      <c r="F19" s="82">
+      <c r="F19" s="47">
         <v>4048384.4</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="47">
         <v>2351.5</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>344139.4</v>
+      </c>
+      <c r="C20" s="47">
+        <v>119.4</v>
+      </c>
+      <c r="D20" s="47">
+        <v>283351.90000000002</v>
+      </c>
+      <c r="E20" s="47">
+        <v>60787.5</v>
+      </c>
+      <c r="F20" s="47">
+        <v>5832871.2000000002</v>
+      </c>
+      <c r="G20" s="47">
+        <v>3290.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...22 lines deleted...]
-      <c r="B21" s="82">
+      <c r="B21" s="47">
         <v>6723285.5</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="47">
         <v>98.6</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="47">
         <v>5703535.5999999996</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="47">
         <v>1019749.9</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="47">
         <v>7994394.2000000002</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="47">
         <v>5225.6000000000004</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="82">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
         <v>609816.5</v>
       </c>
-      <c r="C22" s="82">
+      <c r="C22" s="47">
         <v>188.8</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="47">
         <v>482316</v>
       </c>
-      <c r="E22" s="82">
+      <c r="E22" s="47">
         <v>127500.5</v>
       </c>
-      <c r="F22" s="82">
+      <c r="F22" s="47">
         <v>3673593.4</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="47">
         <v>1979.3</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="82">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
         <v>2406906.1</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="47">
         <v>110.3</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="47">
         <v>2059141.1</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="47">
         <v>347765</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="47">
         <v>5730728.7999999998</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="47">
         <v>3594</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
         <v>6964277.9000000004</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>99.2</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>5969819.2999999998</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>994458.6</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>3397208.7</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>1815.6</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
         <v>31863800.899999999</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>124.5</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>26300659.699999999</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>5563141.2000000002</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>4832974.5</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>647.70000000000005</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>47951592</v>
+      </c>
+      <c r="C26" s="47">
+        <v>111.6</v>
+      </c>
+      <c r="D26" s="47">
+        <v>41112527.100000001</v>
+      </c>
+      <c r="E26" s="47">
+        <v>6839064.9000000004</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4019075.7</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2635.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="82">
-[...19 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="B27" s="47">
+        <v>22590866.100000001</v>
+      </c>
+      <c r="C27" s="47">
+        <v>104.5</v>
+      </c>
+      <c r="D27" s="47">
+        <v>19435245.100000001</v>
+      </c>
+      <c r="E27" s="47">
+        <v>3155621</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4140554.6</v>
+      </c>
+      <c r="G27" s="47">
+        <v>1431.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>21541279.699999999</v>
+      </c>
+      <c r="C28" s="47">
+        <v>104.2</v>
+      </c>
+      <c r="D28" s="47">
+        <v>18526186.399999999</v>
+      </c>
+      <c r="E28" s="47">
+        <v>3015093.3</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4244587.0999999996</v>
+      </c>
+      <c r="G28" s="47">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>3606261.7</v>
+      </c>
+      <c r="C29" s="47">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="D29" s="47">
+        <v>3058996.2</v>
+      </c>
+      <c r="E29" s="47">
+        <v>547265.5</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3245960.1</v>
+      </c>
+      <c r="G29" s="47">
+        <v>1022.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>7642091.4000000004</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>292.5</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>5932321.2000000002</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>1709770.2</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>5824764.7999999998</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>586.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="68" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="M27" sqref="M27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="51.42578125" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="51.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="16.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="14.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="H5" s="71"/>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="159" t="s">
+        <v>165</v>
+      </c>
+      <c r="B2" s="159"/>
+      <c r="C2" s="159"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="159"/>
+      <c r="F2" s="159"/>
+      <c r="G2" s="159"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="61.5" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>986153831.20000005</v>
+      </c>
+      <c r="C6" s="46">
+        <v>111.1</v>
+      </c>
+      <c r="D6" s="46">
+        <v>829406808.20000005</v>
+      </c>
+      <c r="E6" s="46">
+        <v>156747023</v>
+      </c>
+      <c r="F6" s="46">
+        <v>5740728.5</v>
+      </c>
+      <c r="G6" s="46">
+        <v>3578.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.25" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>20343175.899999999</v>
+      </c>
+      <c r="C7" s="47">
+        <v>117</v>
+      </c>
+      <c r="D7" s="47">
+        <v>17775248.800000001</v>
+      </c>
+      <c r="E7" s="47">
+        <v>2567927.1</v>
+      </c>
+      <c r="F7" s="47">
+        <v>5672943.5999999996</v>
+      </c>
+      <c r="G7" s="47">
+        <v>3320.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>19482040.899999999</v>
+      </c>
+      <c r="C8" s="47">
+        <v>114.8</v>
+      </c>
+      <c r="D8" s="47">
+        <v>17174008.800000001</v>
+      </c>
+      <c r="E8" s="47">
+        <v>2308032.1</v>
+      </c>
+      <c r="F8" s="47">
+        <v>5966934.4000000004</v>
+      </c>
+      <c r="G8" s="47">
+        <v>3459.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>535812</v>
+      </c>
+      <c r="C9" s="47">
+        <v>279.10000000000002</v>
+      </c>
+      <c r="D9" s="47">
+        <v>316466</v>
+      </c>
+      <c r="E9" s="47">
+        <v>219346</v>
+      </c>
+      <c r="F9" s="47">
+        <v>6697650</v>
+      </c>
+      <c r="G9" s="47">
+        <v>4587.3999999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="47">
+        <v>325323</v>
+      </c>
+      <c r="C10" s="47">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="D10" s="47">
+        <v>284774</v>
+      </c>
+      <c r="E10" s="47">
+        <v>40549</v>
+      </c>
+      <c r="F10" s="47">
+        <v>1349888</v>
+      </c>
+      <c r="G10" s="47">
+        <v>860.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>390882176.5</v>
+      </c>
+      <c r="C11" s="47">
+        <v>108.8</v>
+      </c>
+      <c r="D11" s="47">
+        <v>321388756.69999999</v>
+      </c>
+      <c r="E11" s="47">
+        <v>69493419.799999997</v>
+      </c>
+      <c r="F11" s="47">
+        <v>8192533.9000000004</v>
+      </c>
+      <c r="G11" s="47">
+        <v>5029.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>141289820</v>
+      </c>
+      <c r="C12" s="47">
+        <v>114.9</v>
+      </c>
+      <c r="D12" s="47">
+        <v>112573778.2</v>
+      </c>
+      <c r="E12" s="47">
+        <v>28716041.800000001</v>
+      </c>
+      <c r="F12" s="47">
+        <v>9081489.9000000004</v>
+      </c>
+      <c r="G12" s="47">
+        <v>5848.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>200904545.30000001</v>
+      </c>
+      <c r="C13" s="47">
+        <v>102.5</v>
+      </c>
+      <c r="D13" s="47">
+        <v>167446159.5</v>
+      </c>
+      <c r="E13" s="47">
+        <v>33458385.800000001</v>
+      </c>
+      <c r="F13" s="47">
+        <v>8404289.6999999993</v>
+      </c>
+      <c r="G13" s="47">
+        <v>5091.6000000000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>43909497.899999999</v>
+      </c>
+      <c r="C14" s="47">
+        <v>122.9</v>
+      </c>
+      <c r="D14" s="47">
+        <v>37280397.700000003</v>
+      </c>
+      <c r="E14" s="47">
+        <v>6629100.2000000002</v>
+      </c>
+      <c r="F14" s="47">
+        <v>6265624.7000000002</v>
+      </c>
+      <c r="G14" s="47">
+        <v>3713.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>4778313.3</v>
+      </c>
+      <c r="C15" s="47">
+        <v>104.8</v>
+      </c>
+      <c r="D15" s="47">
+        <v>4088421.3</v>
+      </c>
+      <c r="E15" s="47">
+        <v>689892</v>
+      </c>
+      <c r="F15" s="47">
+        <v>3850373.3</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2092.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>43686786.700000003</v>
+      </c>
+      <c r="C16" s="47">
+        <v>96.8</v>
+      </c>
+      <c r="D16" s="47">
+        <v>37363365.600000001</v>
+      </c>
+      <c r="E16" s="47">
+        <v>6323421.0999999996</v>
+      </c>
+      <c r="F16" s="47">
+        <v>6373911.0999999996</v>
+      </c>
+      <c r="G16" s="47">
+        <v>3654.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...117 lines deleted...]
-      <c r="C11" s="82">
+      <c r="B17" s="47">
+        <v>42022319.100000001</v>
+      </c>
+      <c r="C17" s="47">
+        <v>143.6</v>
+      </c>
+      <c r="D17" s="47">
+        <v>32386013.199999999</v>
+      </c>
+      <c r="E17" s="47">
+        <v>9636305.9000000004</v>
+      </c>
+      <c r="F17" s="47">
+        <v>5453194.7999999998</v>
+      </c>
+      <c r="G17" s="47">
+        <v>3233.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="47">
+        <v>38664317.100000001</v>
+      </c>
+      <c r="C18" s="47">
+        <v>114.1</v>
+      </c>
+      <c r="D18" s="47">
+        <v>31610081.699999999</v>
+      </c>
+      <c r="E18" s="47">
+        <v>7054235.4000000004</v>
+      </c>
+      <c r="F18" s="47">
+        <v>6761860.2999999998</v>
+      </c>
+      <c r="G18" s="47">
+        <v>3938.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
+        <v>2570433.2999999998</v>
+      </c>
+      <c r="C19" s="47">
+        <v>112.5</v>
+      </c>
+      <c r="D19" s="47">
+        <v>2211107.7999999998</v>
+      </c>
+      <c r="E19" s="47">
+        <v>359325.5</v>
+      </c>
+      <c r="F19" s="47">
+        <v>2677534.7000000002</v>
+      </c>
+      <c r="G19" s="47">
+        <v>1636.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>13219188.800000001</v>
+      </c>
+      <c r="C20" s="47">
+        <v>117.6</v>
+      </c>
+      <c r="D20" s="47">
+        <v>11710250.199999999</v>
+      </c>
+      <c r="E20" s="47">
+        <v>1508938.6</v>
+      </c>
+      <c r="F20" s="47">
+        <v>7597234.9000000004</v>
+      </c>
+      <c r="G20" s="47">
+        <v>4624</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="47">
+        <v>15331097.699999999</v>
+      </c>
+      <c r="C21" s="47">
+        <v>93.4</v>
+      </c>
+      <c r="D21" s="47">
+        <v>13056945.800000001</v>
+      </c>
+      <c r="E21" s="47">
+        <v>2274151.9</v>
+      </c>
+      <c r="F21" s="47">
+        <v>7420666.7999999998</v>
+      </c>
+      <c r="G21" s="47">
+        <v>5050.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
+        <v>1047637.3</v>
+      </c>
+      <c r="C22" s="47">
+        <v>125.9</v>
+      </c>
+      <c r="D22" s="47">
+        <v>869721.59999999998</v>
+      </c>
+      <c r="E22" s="47">
+        <v>177915.7</v>
+      </c>
+      <c r="F22" s="47">
+        <v>1857512.9</v>
+      </c>
+      <c r="G22" s="47">
+        <v>1541.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
+        <v>18762582.399999999</v>
+      </c>
+      <c r="C23" s="47">
+        <v>125.7</v>
+      </c>
+      <c r="D23" s="47">
+        <v>15964764.4</v>
+      </c>
+      <c r="E23" s="47">
+        <v>2797818</v>
+      </c>
+      <c r="F23" s="47">
+        <v>7112427</v>
+      </c>
+      <c r="G23" s="47">
+        <v>4333.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
+        <v>16261369</v>
+      </c>
+      <c r="C24" s="47">
+        <v>151.4</v>
+      </c>
+      <c r="D24" s="47">
+        <v>13896292.800000001</v>
+      </c>
+      <c r="E24" s="47">
+        <v>2365076.2000000002</v>
+      </c>
+      <c r="F24" s="47">
+        <v>3725399.5</v>
+      </c>
+      <c r="G24" s="47">
+        <v>2284.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
+        <v>103869899.59999999</v>
+      </c>
+      <c r="C25" s="47">
+        <v>108.9</v>
+      </c>
+      <c r="D25" s="47">
+        <v>87906558.799999997</v>
+      </c>
+      <c r="E25" s="47">
+        <v>15963340.800000001</v>
+      </c>
+      <c r="F25" s="47">
+        <v>4486045.5999999996</v>
+      </c>
+      <c r="G25" s="47">
+        <v>2843.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>167965825.90000001</v>
+      </c>
+      <c r="C26" s="47">
+        <v>110.5</v>
+      </c>
+      <c r="D26" s="47">
+        <v>146681246</v>
+      </c>
+      <c r="E26" s="47">
+        <v>21284579.899999999</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4363768.8</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2861.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="58" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="47">
+        <v>87699300.700000003</v>
+      </c>
+      <c r="C27" s="47">
         <v>108.8</v>
       </c>
-      <c r="D11" s="82">
-[...358 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="D27" s="47">
+        <v>76184990.099999994</v>
+      </c>
+      <c r="E27" s="47">
+        <v>11514310.6</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4330829.7</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2646.9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>77081512.599999994</v>
+      </c>
+      <c r="C28" s="47">
+        <v>108</v>
+      </c>
+      <c r="D28" s="47">
+        <v>66842067.799999997</v>
+      </c>
+      <c r="E28" s="47">
+        <v>10239444.800000001</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4503213.9000000004</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2757.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>14173037.1</v>
+      </c>
+      <c r="C29" s="47">
+        <v>114</v>
+      </c>
+      <c r="D29" s="47">
+        <v>11913185.9</v>
+      </c>
+      <c r="E29" s="47">
+        <v>2259851.2000000002</v>
+      </c>
+      <c r="F29" s="47">
+        <v>3954530.4</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2367.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...68 lines deleted...]
-      <c r="B30" s="79">
+      <c r="B30" s="44">
         <v>9654684.0999999996</v>
       </c>
-      <c r="C30" s="79">
+      <c r="C30" s="44">
         <v>170.4</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="44">
         <v>8488278.8000000007</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="44">
         <v>1166405.3</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="44">
         <v>4032867.2</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="44">
         <v>3200.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="70" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N24" sqref="N24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="40.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="15.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="12.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>206</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="37"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="159" t="s">
+        <v>137</v>
+      </c>
+      <c r="B2" s="159"/>
+      <c r="C2" s="159"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="159"/>
+      <c r="F2" s="159"/>
+      <c r="G2" s="159"/>
+      <c r="H2" s="37"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="H3" s="37"/>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="39" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="71.25" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>2896869866.1999998</v>
+      </c>
+      <c r="C6" s="46">
+        <v>118.6</v>
+      </c>
+      <c r="D6" s="46">
+        <v>2474148360.4000001</v>
+      </c>
+      <c r="E6" s="46">
+        <v>422721505.80000001</v>
+      </c>
+      <c r="F6" s="46">
+        <v>7868080.5</v>
+      </c>
+      <c r="G6" s="46">
+        <v>4689.3999999999996</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>5287357</v>
+      </c>
+      <c r="C7" s="47">
+        <v>118.2</v>
+      </c>
+      <c r="D7" s="47">
+        <v>4482616.7</v>
+      </c>
+      <c r="E7" s="47">
+        <v>804740.3</v>
+      </c>
+      <c r="F7" s="47">
+        <v>4263997.5999999996</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2466.6999999999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>1145823.1000000001</v>
+      </c>
+      <c r="C8" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="D8" s="47">
+        <v>1014321.3</v>
+      </c>
+      <c r="E8" s="47">
+        <v>131501.79999999999</v>
+      </c>
+      <c r="F8" s="47">
+        <v>5456300.5</v>
+      </c>
+      <c r="G8" s="47">
+        <v>3536.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>4141533.9</v>
+      </c>
+      <c r="C9" s="47">
+        <v>121.5</v>
+      </c>
+      <c r="D9" s="47">
+        <v>3468295.4</v>
+      </c>
+      <c r="E9" s="47">
+        <v>673238.5</v>
+      </c>
+      <c r="F9" s="47">
+        <v>4020906.7</v>
+      </c>
+      <c r="G9" s="47">
+        <v>2276.1999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13.5" customHeight="1">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>226671137.90000001</v>
+      </c>
+      <c r="C11" s="47">
+        <v>137.4</v>
+      </c>
+      <c r="D11" s="47">
+        <v>191878018.5</v>
+      </c>
+      <c r="E11" s="47">
+        <v>34793119.399999999</v>
+      </c>
+      <c r="F11" s="47">
+        <v>8743341.9000000004</v>
+      </c>
+      <c r="G11" s="47">
+        <v>5048.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>21544835.300000001</v>
+      </c>
+      <c r="C12" s="47">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="D12" s="47">
+        <v>18201198.899999999</v>
+      </c>
+      <c r="E12" s="47">
+        <v>3343636.4</v>
+      </c>
+      <c r="F12" s="47">
+        <v>16714379.6</v>
+      </c>
+      <c r="G12" s="47">
+        <v>8779.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>114501440.3</v>
+      </c>
+      <c r="C13" s="47">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="D13" s="47">
+        <v>96855368.799999997</v>
+      </c>
+      <c r="E13" s="47">
+        <v>17646071.5</v>
+      </c>
+      <c r="F13" s="47">
+        <v>8612368.5999999996</v>
+      </c>
+      <c r="G13" s="47">
+        <v>4777.1000000000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="33.75">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>64790030.399999999</v>
+      </c>
+      <c r="C14" s="47">
+        <v>123.7</v>
+      </c>
+      <c r="D14" s="47">
+        <v>54311901.100000001</v>
+      </c>
+      <c r="E14" s="47">
+        <v>10478129.300000001</v>
+      </c>
+      <c r="F14" s="47">
+        <v>8535111.4000000004</v>
+      </c>
+      <c r="G14" s="47">
+        <v>5430.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>25834831.899999999</v>
+      </c>
+      <c r="C15" s="47">
+        <v>126.5</v>
+      </c>
+      <c r="D15" s="47">
+        <v>22509549.699999999</v>
+      </c>
+      <c r="E15" s="47">
+        <v>3325282.2</v>
+      </c>
+      <c r="F15" s="47">
+        <v>6889288.5</v>
+      </c>
+      <c r="G15" s="47">
+        <v>3946.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>84178026.799999997</v>
+      </c>
+      <c r="C16" s="47">
+        <v>105.3</v>
+      </c>
+      <c r="D16" s="47">
+        <v>73593064.200000003</v>
+      </c>
+      <c r="E16" s="47">
+        <v>10584962.6</v>
+      </c>
+      <c r="F16" s="47">
+        <v>6920827.7000000002</v>
+      </c>
+      <c r="G16" s="47">
+        <v>3720.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="47">
+        <v>209878541.19999999</v>
+      </c>
+      <c r="C17" s="47">
+        <v>121.4</v>
+      </c>
+      <c r="D17" s="47">
+        <v>179799586.90000001</v>
+      </c>
+      <c r="E17" s="47">
+        <v>30078954.300000001</v>
+      </c>
+      <c r="F17" s="47">
+        <v>6258865.5999999996</v>
+      </c>
+      <c r="G17" s="47">
+        <v>4144.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="47">
+        <v>249691927.80000001</v>
+      </c>
+      <c r="C18" s="47">
+        <v>116.8</v>
+      </c>
+      <c r="D18" s="47">
+        <v>212937742.30000001</v>
+      </c>
+      <c r="E18" s="47">
+        <v>36754185.5</v>
+      </c>
+      <c r="F18" s="47">
+        <v>9963366.5</v>
+      </c>
+      <c r="G18" s="47">
+        <v>6029.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
+        <v>20165339.100000001</v>
+      </c>
+      <c r="C19" s="47">
+        <v>92.8</v>
+      </c>
+      <c r="D19" s="47">
+        <v>17368062.899999999</v>
+      </c>
+      <c r="E19" s="47">
+        <v>2797276.2</v>
+      </c>
+      <c r="F19" s="47">
+        <v>5241835</v>
+      </c>
+      <c r="G19" s="47">
+        <v>3033.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>300959887.80000001</v>
+      </c>
+      <c r="C20" s="47">
+        <v>108.7</v>
+      </c>
+      <c r="D20" s="47">
+        <v>268391136.59999999</v>
+      </c>
+      <c r="E20" s="47">
+        <v>32568751.199999999</v>
+      </c>
+      <c r="F20" s="47">
+        <v>11889068.800000001</v>
+      </c>
+      <c r="G20" s="47">
+        <v>7087.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="47">
+        <v>250811384.5</v>
+      </c>
+      <c r="C21" s="47">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D21" s="47">
+        <v>216985345.5</v>
+      </c>
+      <c r="E21" s="47">
+        <v>33826039</v>
+      </c>
+      <c r="F21" s="47">
+        <v>15072799.5</v>
+      </c>
+      <c r="G21" s="47">
+        <v>9933</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
+        <v>40329668.799999997</v>
+      </c>
+      <c r="C22" s="47">
+        <v>120.1</v>
+      </c>
+      <c r="D22" s="47">
+        <v>33201811.5</v>
+      </c>
+      <c r="E22" s="47">
+        <v>7127857.2999999998</v>
+      </c>
+      <c r="F22" s="47">
+        <v>5535227.7000000002</v>
+      </c>
+      <c r="G22" s="47">
+        <v>4595.1000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="22.5">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
+        <v>161901211.40000001</v>
+      </c>
+      <c r="C23" s="47">
+        <v>113.9</v>
+      </c>
+      <c r="D23" s="47">
+        <v>134571451.5</v>
+      </c>
+      <c r="E23" s="47">
+        <v>27329759.899999999</v>
+      </c>
+      <c r="F23" s="47">
+        <v>13203491.4</v>
+      </c>
+      <c r="G23" s="47">
+        <v>7747.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
+        <v>84957003</v>
+      </c>
+      <c r="C24" s="47">
+        <v>102.7</v>
+      </c>
+      <c r="D24" s="47">
+        <v>73156727.099999994</v>
+      </c>
+      <c r="E24" s="47">
+        <v>11800275.9</v>
+      </c>
+      <c r="F24" s="47">
+        <v>5798321.2999999998</v>
+      </c>
+      <c r="G24" s="47">
+        <v>3085.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
+        <v>397897999.80000001</v>
+      </c>
+      <c r="C25" s="47">
+        <v>113.7</v>
+      </c>
+      <c r="D25" s="47">
+        <v>321976015.5</v>
+      </c>
+      <c r="E25" s="47">
+        <v>75921984.299999997</v>
+      </c>
+      <c r="F25" s="47">
+        <v>8636063.6999999993</v>
+      </c>
+      <c r="G25" s="47">
+        <v>5072.6000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>442819066.80000001</v>
+      </c>
+      <c r="C26" s="47">
+        <v>120.1</v>
+      </c>
+      <c r="D26" s="47">
+        <v>383313990.19999999</v>
+      </c>
+      <c r="E26" s="47">
+        <v>59505076.600000001</v>
+      </c>
+      <c r="F26" s="47">
+        <v>6098176.2000000002</v>
+      </c>
+      <c r="G26" s="47">
+        <v>3654.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="47">
+        <v>280635488.80000001</v>
+      </c>
+      <c r="C27" s="47">
+        <v>118.6</v>
+      </c>
+      <c r="D27" s="47">
+        <v>243841666.30000001</v>
+      </c>
+      <c r="E27" s="47">
+        <v>36793822.5</v>
+      </c>
+      <c r="F27" s="47">
+        <v>5457392.4000000004</v>
+      </c>
+      <c r="G27" s="47">
+        <v>3177.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>272471430.5</v>
+      </c>
+      <c r="C28" s="47">
+        <v>118.4</v>
+      </c>
+      <c r="D28" s="47">
+        <v>236853110.09999999</v>
+      </c>
+      <c r="E28" s="47">
+        <v>35618320.399999999</v>
+      </c>
+      <c r="F28" s="47">
+        <v>5495480.7000000002</v>
+      </c>
+      <c r="G28" s="47">
+        <v>3196.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>73970848.200000003</v>
+      </c>
+      <c r="C29" s="47">
+        <v>117.6</v>
+      </c>
+      <c r="D29" s="47">
+        <v>62249892.200000003</v>
+      </c>
+      <c r="E29" s="47">
+        <v>11720956</v>
+      </c>
+      <c r="F29" s="47">
+        <v>6611623.9000000004</v>
+      </c>
+      <c r="G29" s="47">
+        <v>4020.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" s="44">
+        <v>66714977.299999997</v>
+      </c>
+      <c r="C30" s="44">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="D30" s="44">
+        <v>56401232.5</v>
+      </c>
+      <c r="E30" s="44">
+        <v>10313744.800000001</v>
+      </c>
+      <c r="F30" s="44">
+        <v>7448361.9000000004</v>
+      </c>
+      <c r="G30" s="44">
+        <v>3675.1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="40.42578125" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="39" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="13" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="133" t="s">
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="37"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+      <c r="H2" s="37"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="H3" s="37"/>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="72.75" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>4188562988.9000001</v>
+      </c>
+      <c r="C6" s="46">
+        <v>119.4</v>
+      </c>
+      <c r="D6" s="46">
+        <v>3565054716.1999998</v>
+      </c>
+      <c r="E6" s="46">
+        <v>623508272.70000005</v>
+      </c>
+      <c r="F6" s="46">
+        <v>7427873.5</v>
+      </c>
+      <c r="G6" s="46">
+        <v>4509.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.25" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>3591570.1</v>
+      </c>
+      <c r="C7" s="47">
+        <v>118.7</v>
+      </c>
+      <c r="D7" s="47">
+        <v>3168960.3</v>
+      </c>
+      <c r="E7" s="47">
+        <v>422609.8</v>
+      </c>
+      <c r="F7" s="47">
+        <v>5138154.5999999996</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2999.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>1646348.7</v>
+      </c>
+      <c r="C8" s="47">
+        <v>99.7</v>
+      </c>
+      <c r="D8" s="47">
+        <v>1496448.3</v>
+      </c>
+      <c r="E8" s="47">
+        <v>149900.4</v>
+      </c>
+      <c r="F8" s="47">
+        <v>4856485.8</v>
+      </c>
+      <c r="G8" s="47">
+        <v>2771.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>1945221.4</v>
+      </c>
+      <c r="C9" s="47">
+        <v>141.6</v>
+      </c>
+      <c r="D9" s="47">
+        <v>1672512</v>
+      </c>
+      <c r="E9" s="47">
+        <v>272709.40000000002</v>
+      </c>
+      <c r="F9" s="47">
+        <v>5418444</v>
+      </c>
+      <c r="G9" s="47">
+        <v>3223.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13.5" customHeight="1">
+      <c r="A10" s="61" t="s">
         <v>216</v>
       </c>
-      <c r="B1" s="133"/>
-[...69 lines deleted...]
-      <c r="A6" s="96" t="s">
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>328821166.19999999</v>
+      </c>
+      <c r="C11" s="47">
+        <v>128.9</v>
+      </c>
+      <c r="D11" s="47">
+        <v>276661106.39999998</v>
+      </c>
+      <c r="E11" s="47">
+        <v>52160059.799999997</v>
+      </c>
+      <c r="F11" s="47">
+        <v>7062613.5999999996</v>
+      </c>
+      <c r="G11" s="47">
+        <v>4312.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>16382046.699999999</v>
+      </c>
+      <c r="C12" s="47">
+        <v>408.7</v>
+      </c>
+      <c r="D12" s="47">
+        <v>13901397</v>
+      </c>
+      <c r="E12" s="47">
+        <v>2480649.7000000002</v>
+      </c>
+      <c r="F12" s="47">
+        <v>9922499.5</v>
+      </c>
+      <c r="G12" s="47">
+        <v>6079.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>210028745.90000001</v>
+      </c>
+      <c r="C13" s="47">
+        <v>122.9</v>
+      </c>
+      <c r="D13" s="47">
+        <v>178057160.59999999</v>
+      </c>
+      <c r="E13" s="47">
+        <v>31971585.300000001</v>
+      </c>
+      <c r="F13" s="47">
+        <v>6738385.7999999998</v>
+      </c>
+      <c r="G13" s="47">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="33.75">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>80509953</v>
+      </c>
+      <c r="C14" s="47">
+        <v>128</v>
+      </c>
+      <c r="D14" s="47">
+        <v>66076605.899999999</v>
+      </c>
+      <c r="E14" s="47">
+        <v>14433347.1</v>
+      </c>
+      <c r="F14" s="47">
+        <v>8780668.9000000004</v>
+      </c>
+      <c r="G14" s="47">
+        <v>5248</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>21900420.600000001</v>
+      </c>
+      <c r="C15" s="47">
+        <v>126.1</v>
+      </c>
+      <c r="D15" s="47">
+        <v>18625942.899999999</v>
+      </c>
+      <c r="E15" s="47">
+        <v>3274477.7</v>
+      </c>
+      <c r="F15" s="47">
+        <v>4793263.4000000004</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>94256515.700000003</v>
+      </c>
+      <c r="C16" s="47">
+        <v>130.4</v>
+      </c>
+      <c r="D16" s="47">
+        <v>80299298</v>
+      </c>
+      <c r="E16" s="47">
+        <v>13957217.699999999</v>
+      </c>
+      <c r="F16" s="47">
+        <v>8071980.4000000004</v>
+      </c>
+      <c r="G16" s="47">
+        <v>4915.3999999999996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...134 lines deleted...]
-      <c r="A12" s="97" t="s">
+      <c r="B17" s="47">
+        <v>589450141.89999998</v>
+      </c>
+      <c r="C17" s="47">
+        <v>120</v>
+      </c>
+      <c r="D17" s="47">
+        <v>502310581.10000002</v>
+      </c>
+      <c r="E17" s="47">
+        <v>87139560.799999997</v>
+      </c>
+      <c r="F17" s="47">
+        <v>7060974.4000000004</v>
+      </c>
+      <c r="G17" s="47">
+        <v>4290.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...176 lines deleted...]
-        <v>3033.1</v>
+      <c r="B18" s="47">
+        <v>417966387.69999999</v>
+      </c>
+      <c r="C18" s="47">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="D18" s="47">
+        <v>357695718.19999999</v>
+      </c>
+      <c r="E18" s="47">
+        <v>60270669.5</v>
+      </c>
+      <c r="F18" s="47">
+        <v>9317751.6999999993</v>
+      </c>
+      <c r="G18" s="47">
+        <v>6022.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="22.5">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
+        <v>57707125.600000001</v>
+      </c>
+      <c r="C19" s="47">
+        <v>109.2</v>
+      </c>
+      <c r="D19" s="47">
+        <v>50039303.899999999</v>
+      </c>
+      <c r="E19" s="47">
+        <v>7667821.7000000002</v>
+      </c>
+      <c r="F19" s="47">
+        <v>4405460.4000000004</v>
+      </c>
+      <c r="G19" s="47">
+        <v>2674.7</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>359683150.5</v>
+      </c>
+      <c r="C20" s="47">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="D20" s="47">
+        <v>317331142.80000001</v>
+      </c>
+      <c r="E20" s="47">
+        <v>42352007.700000003</v>
+      </c>
+      <c r="F20" s="47">
+        <v>12644419.300000001</v>
+      </c>
+      <c r="G20" s="47">
+        <v>7642.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="82">
-[...38 lines deleted...]
-        <v>9933</v>
+      <c r="B21" s="47">
+        <v>698076033.39999998</v>
+      </c>
+      <c r="C21" s="47">
+        <v>113.7</v>
+      </c>
+      <c r="D21" s="47">
+        <v>599236735.20000005</v>
+      </c>
+      <c r="E21" s="47">
+        <v>98839298.200000003</v>
+      </c>
+      <c r="F21" s="47">
+        <v>14109101.9</v>
+      </c>
+      <c r="G21" s="47">
+        <v>8520</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93" t="s">
-[...18 lines deleted...]
-        <v>4595.1000000000004</v>
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
+        <v>33500491.100000001</v>
+      </c>
+      <c r="C22" s="47">
+        <v>116.6</v>
+      </c>
+      <c r="D22" s="47">
+        <v>28983447.699999999</v>
+      </c>
+      <c r="E22" s="47">
+        <v>4517043.4000000004</v>
+      </c>
+      <c r="F22" s="47">
+        <v>5413783.2999999998</v>
+      </c>
+      <c r="G22" s="47">
+        <v>3316.8</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="93" t="s">
-[...18 lines deleted...]
-        <v>7747.8</v>
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
+        <v>217247735.69999999</v>
+      </c>
+      <c r="C23" s="47">
+        <v>106.8</v>
+      </c>
+      <c r="D23" s="47">
+        <v>186669061.5</v>
+      </c>
+      <c r="E23" s="47">
+        <v>30578674.199999999</v>
+      </c>
+      <c r="F23" s="47">
+        <v>10051250.800000001</v>
+      </c>
+      <c r="G23" s="47">
+        <v>6238.3</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="93" t="s">
-[...18 lines deleted...]
-        <v>3085.9</v>
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
+        <v>139783580.30000001</v>
+      </c>
+      <c r="C24" s="47">
+        <v>119.4</v>
+      </c>
+      <c r="D24" s="47">
+        <v>118186001.7</v>
+      </c>
+      <c r="E24" s="47">
+        <v>21597578.600000001</v>
+      </c>
+      <c r="F24" s="47">
+        <v>5447953.0999999996</v>
+      </c>
+      <c r="G24" s="47">
+        <v>3180.7</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="22.5">
-      <c r="A25" s="93" t="s">
-[...5 lines deleted...]
-      <c r="C25" s="82">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
+        <v>205607478.59999999</v>
+      </c>
+      <c r="C25" s="47">
+        <v>120.5</v>
+      </c>
+      <c r="D25" s="47">
+        <v>156621352.80000001</v>
+      </c>
+      <c r="E25" s="47">
+        <v>48986125.799999997</v>
+      </c>
+      <c r="F25" s="47">
+        <v>6278666.0999999996</v>
+      </c>
+      <c r="G25" s="47">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>570178974.60000002</v>
+      </c>
+      <c r="C26" s="47">
+        <v>114.6</v>
+      </c>
+      <c r="D26" s="47">
+        <v>479885658.39999998</v>
+      </c>
+      <c r="E26" s="47">
+        <v>90293316.200000003</v>
+      </c>
+      <c r="F26" s="47">
+        <v>5222088.7</v>
+      </c>
+      <c r="G26" s="47">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="47">
+        <v>344368499.39999998</v>
+      </c>
+      <c r="C27" s="47">
+        <v>114.9</v>
+      </c>
+      <c r="D27" s="47">
+        <v>296547513.89999998</v>
+      </c>
+      <c r="E27" s="47">
+        <v>47820985.5</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4820522.7</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2946.9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>331783099.39999998</v>
+      </c>
+      <c r="C28" s="47">
+        <v>114.7</v>
+      </c>
+      <c r="D28" s="47">
+        <v>285865819.5</v>
+      </c>
+      <c r="E28" s="47">
+        <v>45917279.899999999</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4835853.9000000004</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2960.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>50653151.299999997</v>
+      </c>
+      <c r="C29" s="47">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="D29" s="47">
+        <v>44486803.399999999</v>
+      </c>
+      <c r="E29" s="47">
+        <v>6166347.9000000004</v>
+      </c>
+      <c r="F29" s="47">
+        <v>6241147.2999999998</v>
+      </c>
+      <c r="G29" s="47">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" s="44">
+        <v>77670986.799999997</v>
+      </c>
+      <c r="C30" s="44">
         <v>113.7</v>
       </c>
-      <c r="D25" s="82">
-[...124 lines deleted...]
-        <v>3675.1</v>
+      <c r="D30" s="44">
+        <v>66932030.899999999</v>
+      </c>
+      <c r="E30" s="44">
+        <v>10738955.9</v>
+      </c>
+      <c r="F30" s="44">
+        <v>7287576.2000000002</v>
+      </c>
+      <c r="G30" s="44">
+        <v>4642.1000000000004</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="39" style="8" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="50.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="14.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="13.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="69" customFormat="1" ht="20.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="A2" s="133" t="s">
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="138" t="s">
+        <v>139</v>
+      </c>
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="136" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="160"/>
+      <c r="D4" s="136" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="160"/>
+      <c r="F4" s="136" t="s">
         <v>148</v>
       </c>
-      <c r="B2" s="133"/>
-[...54 lines deleted...]
-      <c r="H5" s="71"/>
+      <c r="G4" s="137"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="114.75" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>867093964.29999995</v>
+      </c>
+      <c r="C6" s="46">
+        <v>115.2</v>
+      </c>
+      <c r="D6" s="46">
+        <v>739777253.89999998</v>
+      </c>
+      <c r="E6" s="46">
+        <v>127316710.40000001</v>
+      </c>
+      <c r="F6" s="46">
+        <v>4492412.2</v>
+      </c>
+      <c r="G6" s="46">
+        <v>1481.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13.5" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>5868710.5999999996</v>
+      </c>
+      <c r="C7" s="47">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="D7" s="47">
+        <v>5115352.5999999996</v>
+      </c>
+      <c r="E7" s="47">
+        <v>753358</v>
+      </c>
+      <c r="F7" s="47">
+        <v>3462366.1</v>
+      </c>
+      <c r="G7" s="47">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>5868710.5999999996</v>
+      </c>
+      <c r="C8" s="47">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="D8" s="47">
+        <v>5115352.5999999996</v>
+      </c>
+      <c r="E8" s="47">
+        <v>753358</v>
+      </c>
+      <c r="F8" s="47">
+        <v>3462366.1</v>
+      </c>
+      <c r="G8" s="47">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>119108498.09999999</v>
+      </c>
+      <c r="C11" s="47">
+        <v>123.4</v>
+      </c>
+      <c r="D11" s="47">
+        <v>98312334.099999994</v>
+      </c>
+      <c r="E11" s="47">
+        <v>20796164</v>
+      </c>
+      <c r="F11" s="47">
+        <v>5685641.2000000002</v>
+      </c>
+      <c r="G11" s="47">
+        <v>440.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>1194604.2</v>
+      </c>
+      <c r="C12" s="47">
+        <v>283.10000000000002</v>
+      </c>
+      <c r="D12" s="47">
+        <v>1016461.2</v>
+      </c>
+      <c r="E12" s="47">
+        <v>178143</v>
+      </c>
+      <c r="F12" s="47">
+        <v>4977517.5</v>
+      </c>
+      <c r="G12" s="47">
+        <v>4472.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>92712698.099999994</v>
+      </c>
+      <c r="C13" s="47">
+        <v>123</v>
+      </c>
+      <c r="D13" s="47">
+        <v>76725543.299999997</v>
+      </c>
+      <c r="E13" s="47">
+        <v>15987154.800000001</v>
+      </c>
+      <c r="F13" s="47">
+        <v>5864180.7999999998</v>
+      </c>
+      <c r="G13" s="47">
+        <v>354.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>20053613.800000001</v>
+      </c>
+      <c r="C14" s="47">
+        <v>122.3</v>
+      </c>
+      <c r="D14" s="47">
+        <v>16043173.800000001</v>
+      </c>
+      <c r="E14" s="47">
+        <v>4010440</v>
+      </c>
+      <c r="F14" s="47">
+        <v>5750964.7000000002</v>
+      </c>
+      <c r="G14" s="47">
+        <v>3404.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>5147582</v>
+      </c>
+      <c r="C15" s="47">
+        <v>119.3</v>
+      </c>
+      <c r="D15" s="47">
+        <v>4527155.8</v>
+      </c>
+      <c r="E15" s="47">
+        <v>620426.19999999995</v>
+      </c>
+      <c r="F15" s="47">
+        <v>3645596.3</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2050.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>23722491.399999999</v>
+      </c>
+      <c r="C16" s="47">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="D16" s="47">
+        <v>20618496.100000001</v>
+      </c>
+      <c r="E16" s="47">
+        <v>3103995.3</v>
+      </c>
+      <c r="F16" s="47">
+        <v>5196602.7</v>
+      </c>
+      <c r="G16" s="47">
+        <v>2945.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...25 lines deleted...]
-      <c r="C7" s="82">
+      <c r="B17" s="47">
+        <v>63446363.399999999</v>
+      </c>
+      <c r="C17" s="47">
+        <v>111.4</v>
+      </c>
+      <c r="D17" s="47">
+        <v>55304264.299999997</v>
+      </c>
+      <c r="E17" s="47">
+        <v>8142099.0999999996</v>
+      </c>
+      <c r="F17" s="47">
+        <v>4218227.7</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2523.1999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="47">
+        <v>93238689.599999994</v>
+      </c>
+      <c r="C18" s="47">
+        <v>110.6</v>
+      </c>
+      <c r="D18" s="47">
+        <v>78760695.200000003</v>
+      </c>
+      <c r="E18" s="47">
+        <v>14477994.4</v>
+      </c>
+      <c r="F18" s="47">
+        <v>8610092.3000000007</v>
+      </c>
+      <c r="G18" s="47">
+        <v>5302.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
+        <v>1318290.2</v>
+      </c>
+      <c r="C19" s="47">
+        <v>94.1</v>
+      </c>
+      <c r="D19" s="47">
+        <v>1166239.3</v>
+      </c>
+      <c r="E19" s="47">
+        <v>152050.9</v>
+      </c>
+      <c r="F19" s="47">
+        <v>3810087.3</v>
+      </c>
+      <c r="G19" s="47">
+        <v>2452.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>7361838.0999999996</v>
+      </c>
+      <c r="C20" s="47">
+        <v>91.3</v>
+      </c>
+      <c r="D20" s="47">
+        <v>6362257.2999999998</v>
+      </c>
+      <c r="E20" s="47">
+        <v>999580.8</v>
+      </c>
+      <c r="F20" s="47">
+        <v>5733518.7999999998</v>
+      </c>
+      <c r="G20" s="47">
+        <v>3395.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="47">
+        <v>28666587.800000001</v>
+      </c>
+      <c r="C21" s="47">
+        <v>107.1</v>
+      </c>
+      <c r="D21" s="47">
+        <v>24545267.600000001</v>
+      </c>
+      <c r="E21" s="47">
+        <v>4121320.2</v>
+      </c>
+      <c r="F21" s="47">
+        <v>6753024.2000000002</v>
+      </c>
+      <c r="G21" s="47">
+        <v>4383.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
+        <v>2217670.2000000002</v>
+      </c>
+      <c r="C22" s="47">
         <v>118.7</v>
       </c>
-      <c r="D7" s="82">
-[...226 lines deleted...]
-      <c r="C17" s="82">
+      <c r="D22" s="47">
+        <v>1889276.5</v>
+      </c>
+      <c r="E22" s="47">
+        <v>328393.7</v>
+      </c>
+      <c r="F22" s="47">
+        <v>4874000.4000000004</v>
+      </c>
+      <c r="G22" s="47">
+        <v>3078.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
+        <v>6293456</v>
+      </c>
+      <c r="C23" s="47">
+        <v>114.6</v>
+      </c>
+      <c r="D23" s="47">
+        <v>5368989.5999999996</v>
+      </c>
+      <c r="E23" s="47">
+        <v>924466.4</v>
+      </c>
+      <c r="F23" s="47">
+        <v>4689609.5</v>
+      </c>
+      <c r="G23" s="47">
+        <v>3151.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
+        <v>18773621.399999999</v>
+      </c>
+      <c r="C24" s="47">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="D24" s="47">
+        <v>16129288.199999999</v>
+      </c>
+      <c r="E24" s="47">
+        <v>2644333.2000000002</v>
+      </c>
+      <c r="F24" s="47">
+        <v>3163738</v>
+      </c>
+      <c r="G24" s="47">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5">
+      <c r="A25" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="D17" s="82">
-[...111 lines deleted...]
-      <c r="C22" s="82">
+      <c r="B25" s="47">
+        <v>92652814.799999997</v>
+      </c>
+      <c r="C25" s="47">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="D25" s="47">
+        <v>74235544.700000003</v>
+      </c>
+      <c r="E25" s="47">
+        <v>18417270.100000001</v>
+      </c>
+      <c r="F25" s="47">
+        <v>4552069.0999999996</v>
+      </c>
+      <c r="G25" s="47">
+        <v>2600.6999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>258554142.19999999</v>
+      </c>
+      <c r="C26" s="47">
+        <v>108.2</v>
+      </c>
+      <c r="D26" s="47">
+        <v>227119876.5</v>
+      </c>
+      <c r="E26" s="47">
+        <v>31434265.699999999</v>
+      </c>
+      <c r="F26" s="47">
+        <v>3840673.5</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2372.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="58" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="47">
+        <v>127233302.8</v>
+      </c>
+      <c r="C27" s="47">
+        <v>111.9</v>
+      </c>
+      <c r="D27" s="47">
+        <v>108488928.40000001</v>
+      </c>
+      <c r="E27" s="47">
+        <v>18744374.399999999</v>
+      </c>
+      <c r="F27" s="47">
+        <v>3792235.8</v>
+      </c>
+      <c r="G27" s="47">
+        <v>1476.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>119095550.90000001</v>
+      </c>
+      <c r="C28" s="47">
+        <v>110</v>
+      </c>
+      <c r="D28" s="47">
+        <v>103719486.09999999</v>
+      </c>
+      <c r="E28" s="47">
+        <v>15376064.800000001</v>
+      </c>
+      <c r="F28" s="47">
+        <v>3742789.2</v>
+      </c>
+      <c r="G28" s="47">
+        <v>1428.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>14843820.6</v>
+      </c>
+      <c r="C29" s="47">
         <v>116.6</v>
       </c>
-      <c r="D22" s="82">
-[...105 lines deleted...]
-      <c r="A27" s="93" t="s">
+      <c r="D29" s="47">
+        <v>13100140.6</v>
+      </c>
+      <c r="E29" s="47">
+        <v>1743680</v>
+      </c>
+      <c r="F29" s="47">
+        <v>5059243.5999999996</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2999.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="82">
-[...84 lines deleted...]
-        <v>4642.1000000000004</v>
+      <c r="B30" s="44">
+        <v>3793667.1</v>
+      </c>
+      <c r="C30" s="44">
+        <v>104.4</v>
+      </c>
+      <c r="D30" s="44">
+        <v>3260302.9</v>
+      </c>
+      <c r="E30" s="44">
+        <v>533364.19999999995</v>
+      </c>
+      <c r="F30" s="44">
+        <v>1749039.7</v>
+      </c>
+      <c r="G30" s="44">
+        <v>1413.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H30"/>
-[...980 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S99"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A5"/>
+      <selection activeCell="T1" sqref="T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="44.140625" style="34" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="44.140625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="17" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" style="17" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" style="17" customWidth="1"/>
+    <col min="5" max="5" width="15.140625" style="17" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" style="17" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" style="17" customWidth="1"/>
+    <col min="8" max="8" width="13.7109375" style="17" customWidth="1"/>
+    <col min="9" max="9" width="13.140625" style="17" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" style="17" customWidth="1"/>
+    <col min="11" max="11" width="13.5703125" style="17" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="17" customWidth="1"/>
+    <col min="13" max="13" width="12" style="17" customWidth="1"/>
+    <col min="14" max="14" width="11.5703125" style="17" customWidth="1"/>
+    <col min="15" max="15" width="22.85546875" style="17" customWidth="1"/>
+    <col min="16" max="16" width="16.85546875" style="17" customWidth="1"/>
+    <col min="17" max="17" width="14.42578125" style="17" customWidth="1"/>
+    <col min="18" max="18" width="11" style="17" customWidth="1"/>
+    <col min="19" max="19" width="16.140625" style="17" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="27" customHeight="1">
-      <c r="A1" s="157" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="157"/>
+      <c r="A1" s="161" t="s">
+        <v>175</v>
+      </c>
+      <c r="B1" s="161"/>
+      <c r="C1" s="161"/>
+      <c r="D1" s="161"/>
+      <c r="E1" s="161"/>
+      <c r="F1" s="161"/>
+      <c r="G1" s="161"/>
+      <c r="H1" s="161"/>
+      <c r="I1" s="161"/>
+      <c r="J1" s="161"/>
+      <c r="K1" s="161"/>
+      <c r="L1" s="161"/>
+      <c r="M1" s="161"/>
+      <c r="N1" s="161"/>
+      <c r="O1" s="161"/>
+      <c r="P1" s="161"/>
+      <c r="Q1" s="161"/>
+      <c r="R1" s="161"/>
     </row>
     <row r="2" spans="1:19">
-      <c r="B2" s="59"/>
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="S2" s="6" t="s">
+        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="18" customHeight="1">
-      <c r="A3" s="152"/>
-[...3 lines deleted...]
-      <c r="C3" s="127" t="s">
+      <c r="A3" s="156"/>
+      <c r="B3" s="121" t="s">
+        <v>170</v>
+      </c>
+      <c r="C3" s="135" t="s">
+        <v>140</v>
+      </c>
+      <c r="D3" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E3" s="136"/>
+      <c r="F3" s="121" t="s">
+        <v>166</v>
+      </c>
+      <c r="G3" s="117" t="s">
+        <v>147</v>
+      </c>
+      <c r="H3" s="118"/>
+      <c r="I3" s="118"/>
+      <c r="J3" s="118"/>
+      <c r="K3" s="118"/>
+      <c r="L3" s="118"/>
+      <c r="M3" s="118"/>
+      <c r="N3" s="118"/>
+      <c r="O3" s="118"/>
+      <c r="P3" s="118"/>
+      <c r="Q3" s="119"/>
+      <c r="R3" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="S3" s="158"/>
+    </row>
+    <row r="4" spans="1:19" ht="17.25" customHeight="1">
+      <c r="A4" s="165"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="121" t="s">
+        <v>169</v>
+      </c>
+      <c r="E4" s="121" t="s">
+        <v>168</v>
+      </c>
+      <c r="F4" s="122"/>
+      <c r="G4" s="116" t="s">
+        <v>162</v>
+      </c>
+      <c r="H4" s="124" t="s">
+        <v>161</v>
+      </c>
+      <c r="I4" s="117" t="s">
+        <v>172</v>
+      </c>
+      <c r="J4" s="162"/>
+      <c r="K4" s="162"/>
+      <c r="L4" s="162"/>
+      <c r="M4" s="163"/>
+      <c r="N4" s="147" t="s">
+        <v>154</v>
+      </c>
+      <c r="O4" s="147" t="s">
+        <v>153</v>
+      </c>
+      <c r="P4" s="149" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q4" s="150" t="s">
+        <v>151</v>
+      </c>
+      <c r="R4" s="125"/>
+      <c r="S4" s="164"/>
+    </row>
+    <row r="5" spans="1:19" ht="57.75" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="123"/>
+      <c r="C5" s="135"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="123"/>
+      <c r="F5" s="123"/>
+      <c r="G5" s="116"/>
+      <c r="H5" s="125"/>
+      <c r="I5" s="27" t="s">
+        <v>160</v>
+      </c>
+      <c r="J5" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="K5" s="27" t="s">
+        <v>174</v>
+      </c>
+      <c r="L5" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="N5" s="148"/>
+      <c r="O5" s="148"/>
+      <c r="P5" s="149"/>
+      <c r="Q5" s="149"/>
+      <c r="R5" s="38" t="s">
         <v>150</v>
       </c>
-      <c r="D3" s="127" t="s">
-[...95 lines deleted...]
-        <v>159</v>
+      <c r="S5" s="8" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>19449979146</v>
+      </c>
+      <c r="C6" s="46">
+        <v>16315065799.5</v>
+      </c>
+      <c r="D6" s="46">
+        <v>16312318612.1</v>
+      </c>
+      <c r="E6" s="46">
+        <v>2747187.4</v>
+      </c>
+      <c r="F6" s="46">
+        <v>3134913346.5</v>
+      </c>
+      <c r="G6" s="46">
+        <v>187235007</v>
+      </c>
+      <c r="H6" s="46">
+        <v>1340824940.4000001</v>
+      </c>
+      <c r="I6" s="46">
+        <v>547655793.39999998</v>
+      </c>
+      <c r="J6" s="46">
+        <v>357445633.69999999</v>
+      </c>
+      <c r="K6" s="46">
+        <v>177487632.59999999</v>
+      </c>
+      <c r="L6" s="46">
+        <v>94133879.299999997</v>
+      </c>
+      <c r="M6" s="46">
+        <v>164102001.40000001</v>
+      </c>
+      <c r="N6" s="46">
+        <v>63795701.700000003</v>
+      </c>
+      <c r="O6" s="46">
+        <v>36885593.600000001</v>
+      </c>
+      <c r="P6" s="46">
+        <v>1071269731.2</v>
+      </c>
+      <c r="Q6" s="46">
+        <v>434902372.60000002</v>
+      </c>
+      <c r="R6" s="46">
+        <v>6715063.2000000002</v>
+      </c>
+      <c r="S6" s="46">
+        <v>3864.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="40" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>261001125.40000001</v>
+      </c>
+      <c r="C7" s="47">
+        <v>230498165.90000001</v>
+      </c>
+      <c r="D7" s="47">
+        <v>229692356.80000001</v>
+      </c>
+      <c r="E7" s="47">
+        <v>805809.1</v>
+      </c>
+      <c r="F7" s="47">
+        <v>30502959.5</v>
+      </c>
+      <c r="G7" s="47">
+        <v>132676.5</v>
+      </c>
+      <c r="H7" s="47">
+        <v>18109889.5</v>
+      </c>
+      <c r="I7" s="47">
+        <v>8733201.4000000004</v>
+      </c>
+      <c r="J7" s="47">
+        <v>5920884.5</v>
+      </c>
+      <c r="K7" s="47">
+        <v>2644093.9</v>
+      </c>
+      <c r="L7" s="47">
+        <v>550613.5</v>
+      </c>
+      <c r="M7" s="47">
+        <v>261096.2</v>
+      </c>
+      <c r="N7" s="47">
+        <v>35234.400000000001</v>
+      </c>
+      <c r="O7" s="47">
+        <v>198453.6</v>
+      </c>
+      <c r="P7" s="47">
+        <v>9365929.5999999996</v>
+      </c>
+      <c r="Q7" s="47">
+        <v>2660775.9</v>
+      </c>
+      <c r="R7" s="47">
+        <v>4066261.5</v>
+      </c>
+      <c r="S7" s="47">
+        <v>2341.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="22.5">
+      <c r="A8" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>251747291.80000001</v>
+      </c>
+      <c r="C8" s="47">
+        <v>222540619.40000001</v>
+      </c>
+      <c r="D8" s="47">
+        <v>221736240.30000001</v>
+      </c>
+      <c r="E8" s="47">
+        <v>804379.1</v>
+      </c>
+      <c r="F8" s="47">
+        <v>29206672.399999999</v>
+      </c>
+      <c r="G8" s="47">
+        <v>132676.5</v>
+      </c>
+      <c r="H8" s="47">
+        <v>17375223.300000001</v>
+      </c>
+      <c r="I8" s="47">
+        <v>8331777.5</v>
+      </c>
+      <c r="J8" s="47">
+        <v>5722192.4000000004</v>
+      </c>
+      <c r="K8" s="47">
+        <v>2561848.7000000002</v>
+      </c>
+      <c r="L8" s="47">
+        <v>498308.5</v>
+      </c>
+      <c r="M8" s="47">
+        <v>261096.2</v>
+      </c>
+      <c r="N8" s="47">
+        <v>32729.4</v>
+      </c>
+      <c r="O8" s="47">
+        <v>192448.6</v>
+      </c>
+      <c r="P8" s="47">
+        <v>8897508.4000000004</v>
+      </c>
+      <c r="Q8" s="47">
+        <v>2576086.2000000002</v>
+      </c>
+      <c r="R8" s="47">
+        <v>4074042.2</v>
+      </c>
+      <c r="S8" s="47">
+        <v>2341.3000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A9" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>8299861.2000000002</v>
+      </c>
+      <c r="C9" s="47">
+        <v>7105186.0999999996</v>
+      </c>
+      <c r="D9" s="47">
+        <v>7103756.0999999996</v>
+      </c>
+      <c r="E9" s="47">
+        <v>1430</v>
+      </c>
+      <c r="F9" s="47">
+        <v>1194675.1000000001</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H9" s="47">
+        <v>674321.2</v>
+      </c>
+      <c r="I9" s="47">
+        <v>367958.9</v>
+      </c>
+      <c r="J9" s="47">
+        <v>173677.1</v>
+      </c>
+      <c r="K9" s="47">
+        <v>81085.2</v>
+      </c>
+      <c r="L9" s="47">
+        <v>51600</v>
+      </c>
+      <c r="M9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N9" s="47">
+        <v>2505</v>
+      </c>
+      <c r="O9" s="47">
+        <v>6005</v>
+      </c>
+      <c r="P9" s="47">
+        <v>434295.2</v>
+      </c>
+      <c r="Q9" s="47">
+        <v>77548.7</v>
+      </c>
+      <c r="R9" s="47">
+        <v>4665464.4000000004</v>
+      </c>
+      <c r="S9" s="47">
+        <v>2757.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="47">
+        <v>953972.4</v>
+      </c>
+      <c r="C10" s="47">
+        <v>852360.4</v>
+      </c>
+      <c r="D10" s="47">
+        <v>852360.4</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="47">
+        <v>101612</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H10" s="47">
+        <v>60345</v>
+      </c>
+      <c r="I10" s="47">
+        <v>33465</v>
+      </c>
+      <c r="J10" s="47">
+        <v>25015</v>
+      </c>
+      <c r="K10" s="47">
+        <v>1160</v>
+      </c>
+      <c r="L10" s="47">
+        <v>705</v>
+      </c>
+      <c r="M10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P10" s="47">
+        <v>34126</v>
+      </c>
+      <c r="Q10" s="47">
+        <v>7141</v>
+      </c>
+      <c r="R10" s="47">
+        <v>1551174.6</v>
+      </c>
+      <c r="S10" s="47">
+        <v>1046.0999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>6050037174.1000004</v>
+      </c>
+      <c r="C11" s="47">
+        <v>4890108938.6999998</v>
+      </c>
+      <c r="D11" s="47">
+        <v>4888537495.5</v>
+      </c>
+      <c r="E11" s="47">
+        <v>1571443.2</v>
+      </c>
+      <c r="F11" s="47">
+        <v>1159928235.4000001</v>
+      </c>
+      <c r="G11" s="47">
+        <v>9708422.3000000007</v>
+      </c>
+      <c r="H11" s="47">
+        <v>479453214.30000001</v>
+      </c>
+      <c r="I11" s="47">
+        <v>162070903.09999999</v>
+      </c>
+      <c r="J11" s="47">
+        <v>108674420.2</v>
+      </c>
+      <c r="K11" s="47">
+        <v>66434147.700000003</v>
+      </c>
+      <c r="L11" s="47">
+        <v>60542809.700000003</v>
+      </c>
+      <c r="M11" s="47">
+        <v>81730933.599999994</v>
+      </c>
+      <c r="N11" s="47">
+        <v>29347910</v>
+      </c>
+      <c r="O11" s="47">
+        <v>18554729.100000001</v>
+      </c>
+      <c r="P11" s="47">
+        <v>384231348.80000001</v>
+      </c>
+      <c r="Q11" s="47">
+        <v>238632610.90000001</v>
+      </c>
+      <c r="R11" s="47">
+        <v>9146406.9000000004</v>
+      </c>
+      <c r="S11" s="47">
+        <v>4516.3999999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="22.5">
+      <c r="A12" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>2731979147.5999999</v>
+      </c>
+      <c r="C12" s="47">
+        <v>2160827125.6999998</v>
+      </c>
+      <c r="D12" s="47">
+        <v>2160723503.6999998</v>
+      </c>
+      <c r="E12" s="47">
+        <v>103622</v>
+      </c>
+      <c r="F12" s="47">
+        <v>571152021.89999998</v>
+      </c>
+      <c r="G12" s="47">
+        <v>4459041.5</v>
+      </c>
+      <c r="H12" s="47">
+        <v>203154373</v>
+      </c>
+      <c r="I12" s="47">
+        <v>61754479.399999999</v>
+      </c>
+      <c r="J12" s="47">
+        <v>40438344.200000003</v>
+      </c>
+      <c r="K12" s="47">
+        <v>24082895.300000001</v>
+      </c>
+      <c r="L12" s="47">
+        <v>41575055.399999999</v>
+      </c>
+      <c r="M12" s="47">
+        <v>35303598.700000003</v>
+      </c>
+      <c r="N12" s="47">
+        <v>21538086.199999999</v>
+      </c>
+      <c r="O12" s="47">
+        <v>10316173.300000001</v>
+      </c>
+      <c r="P12" s="47">
+        <v>207366400.40000001</v>
+      </c>
+      <c r="Q12" s="47">
+        <v>124317947.5</v>
+      </c>
+      <c r="R12" s="47">
+        <v>13995221.199999999</v>
+      </c>
+      <c r="S12" s="47">
+        <v>8413.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>2432064700.1999998</v>
+      </c>
+      <c r="C13" s="47">
+        <v>1982814781.7</v>
+      </c>
+      <c r="D13" s="47">
+        <v>1981436460.5</v>
+      </c>
+      <c r="E13" s="47">
+        <v>1378321.2</v>
+      </c>
+      <c r="F13" s="47">
+        <v>449249918.5</v>
+      </c>
+      <c r="G13" s="47">
+        <v>4454199.0999999996</v>
+      </c>
+      <c r="H13" s="47">
+        <v>204014247.90000001</v>
+      </c>
+      <c r="I13" s="47">
+        <v>71517859.599999994</v>
+      </c>
+      <c r="J13" s="47">
+        <v>49063480.600000001</v>
+      </c>
+      <c r="K13" s="47">
+        <v>30522246.800000001</v>
+      </c>
+      <c r="L13" s="47">
+        <v>15579274.199999999</v>
+      </c>
+      <c r="M13" s="47">
+        <v>37331386.700000003</v>
+      </c>
+      <c r="N13" s="47">
+        <v>6190488.5</v>
+      </c>
+      <c r="O13" s="47">
+        <v>6823738.4000000004</v>
+      </c>
+      <c r="P13" s="47">
+        <v>132145402.3</v>
+      </c>
+      <c r="Q13" s="47">
+        <v>95621842.299999997</v>
+      </c>
+      <c r="R13" s="47">
+        <v>7690833.9000000004</v>
+      </c>
+      <c r="S13" s="47">
+        <v>3205.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="22.5">
+      <c r="A14" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="B14" s="47">
+        <v>706854943.60000002</v>
+      </c>
+      <c r="C14" s="47">
+        <v>591803888.79999995</v>
+      </c>
+      <c r="D14" s="47">
+        <v>591802488.79999995</v>
+      </c>
+      <c r="E14" s="47">
+        <v>1400</v>
+      </c>
+      <c r="F14" s="47">
+        <v>115051054.8</v>
+      </c>
+      <c r="G14" s="47">
+        <v>769916.7</v>
+      </c>
+      <c r="H14" s="47">
+        <v>59236782.100000001</v>
+      </c>
+      <c r="I14" s="47">
+        <v>22922258.199999999</v>
+      </c>
+      <c r="J14" s="47">
+        <v>15276023.699999999</v>
+      </c>
+      <c r="K14" s="47">
+        <v>9314105.8000000007</v>
+      </c>
+      <c r="L14" s="47">
+        <v>3000368.5</v>
+      </c>
+      <c r="M14" s="47">
+        <v>8724025.9000000004</v>
+      </c>
+      <c r="N14" s="47">
+        <v>1367747.9</v>
+      </c>
+      <c r="O14" s="47">
+        <v>1399692.1</v>
+      </c>
+      <c r="P14" s="47">
+        <v>35266253.600000001</v>
+      </c>
+      <c r="Q14" s="47">
+        <v>17010662.399999999</v>
+      </c>
+      <c r="R14" s="47">
+        <v>6487169.2999999998</v>
+      </c>
+      <c r="S14" s="47">
+        <v>3804</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="33.75">
+      <c r="A15" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>179138382.69999999</v>
+      </c>
+      <c r="C15" s="47">
+        <v>154663142.5</v>
+      </c>
+      <c r="D15" s="47">
+        <v>154575042.5</v>
+      </c>
+      <c r="E15" s="47">
+        <v>88100</v>
+      </c>
+      <c r="F15" s="47">
+        <v>24475240.199999999</v>
+      </c>
+      <c r="G15" s="47">
+        <v>25265</v>
+      </c>
+      <c r="H15" s="47">
+        <v>13047811.300000001</v>
+      </c>
+      <c r="I15" s="47">
+        <v>5876305.9000000004</v>
+      </c>
+      <c r="J15" s="47">
+        <v>3896571.7</v>
+      </c>
+      <c r="K15" s="47">
+        <v>2514899.7999999998</v>
+      </c>
+      <c r="L15" s="47">
+        <v>388111.6</v>
+      </c>
+      <c r="M15" s="47">
+        <v>371922.3</v>
+      </c>
+      <c r="N15" s="47">
+        <v>251587.4</v>
+      </c>
+      <c r="O15" s="47">
+        <v>15125.3</v>
+      </c>
+      <c r="P15" s="47">
+        <v>9453292.5</v>
+      </c>
+      <c r="Q15" s="47">
+        <v>1682158.7</v>
+      </c>
+      <c r="R15" s="47">
+        <v>4362100.5</v>
+      </c>
+      <c r="S15" s="47">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>711321848.89999998</v>
+      </c>
+      <c r="C16" s="47">
+        <v>607278572.39999998</v>
+      </c>
+      <c r="D16" s="47">
+        <v>607173958.89999998</v>
+      </c>
+      <c r="E16" s="47">
+        <v>104613.5</v>
+      </c>
+      <c r="F16" s="47">
+        <v>104043276.5</v>
+      </c>
+      <c r="G16" s="47">
+        <v>866059.9</v>
+      </c>
+      <c r="H16" s="47">
+        <v>44119235.700000003</v>
+      </c>
+      <c r="I16" s="47">
+        <v>20220354.600000001</v>
+      </c>
+      <c r="J16" s="47">
+        <v>14521540.199999999</v>
+      </c>
+      <c r="K16" s="47">
+        <v>5773524.0999999996</v>
+      </c>
+      <c r="L16" s="47">
+        <v>1537400.9</v>
+      </c>
+      <c r="M16" s="47">
+        <v>2066415.9</v>
+      </c>
+      <c r="N16" s="47">
+        <v>1560367.4</v>
+      </c>
+      <c r="O16" s="47">
+        <v>998374.6</v>
+      </c>
+      <c r="P16" s="47">
+        <v>40141495.700000003</v>
+      </c>
+      <c r="Q16" s="47">
+        <v>16357743.199999999</v>
+      </c>
+      <c r="R16" s="47">
+        <v>6828012.4000000004</v>
+      </c>
+      <c r="S16" s="47">
+        <v>3869.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="22.5">
+      <c r="A17" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...114 lines deleted...]
-      <c r="A8" s="76" t="s">
+      <c r="B17" s="47">
+        <v>1197881875.0999999</v>
+      </c>
+      <c r="C17" s="47">
+        <v>1017251402.7</v>
+      </c>
+      <c r="D17" s="47">
+        <v>1017230676.7</v>
+      </c>
+      <c r="E17" s="47">
+        <v>20726</v>
+      </c>
+      <c r="F17" s="47">
+        <v>180630472.40000001</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2572704.1</v>
+      </c>
+      <c r="H17" s="47">
+        <v>93446604.200000003</v>
+      </c>
+      <c r="I17" s="47">
+        <v>41126242.799999997</v>
+      </c>
+      <c r="J17" s="47">
+        <v>26333802.199999999</v>
+      </c>
+      <c r="K17" s="47">
+        <v>9743737.5</v>
+      </c>
+      <c r="L17" s="47">
+        <v>1121214.3</v>
+      </c>
+      <c r="M17" s="47">
+        <v>15121607.4</v>
+      </c>
+      <c r="N17" s="47">
+        <v>524993.80000000005</v>
+      </c>
+      <c r="O17" s="47">
+        <v>384889</v>
+      </c>
+      <c r="P17" s="47">
+        <v>67914150.299999997</v>
+      </c>
+      <c r="Q17" s="47">
+        <v>15787131</v>
+      </c>
+      <c r="R17" s="47">
+        <v>5707297.7000000002</v>
+      </c>
+      <c r="S17" s="47">
+        <v>3429.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="23.25" customHeight="1">
+      <c r="A18" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="82">
-[...173 lines deleted...]
-      <c r="A11" s="75" t="s">
+      <c r="B18" s="47">
+        <v>73940618.700000003</v>
+      </c>
+      <c r="C18" s="47">
+        <v>63101115.299999997</v>
+      </c>
+      <c r="D18" s="47">
+        <v>63101115.299999997</v>
+      </c>
+      <c r="E18" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F18" s="47">
+        <v>10839503.4</v>
+      </c>
+      <c r="G18" s="47">
+        <v>237531.5</v>
+      </c>
+      <c r="H18" s="47">
+        <v>4746947.2</v>
+      </c>
+      <c r="I18" s="47">
+        <v>2333193.6</v>
+      </c>
+      <c r="J18" s="47">
+        <v>1744092.8</v>
+      </c>
+      <c r="K18" s="47">
+        <v>496463.4</v>
+      </c>
+      <c r="L18" s="47">
+        <v>84635.6</v>
+      </c>
+      <c r="M18" s="47">
+        <v>88561.8</v>
+      </c>
+      <c r="N18" s="47">
+        <v>40397.599999999999</v>
+      </c>
+      <c r="O18" s="47">
+        <v>45912.9</v>
+      </c>
+      <c r="P18" s="47">
+        <v>4927800.2</v>
+      </c>
+      <c r="Q18" s="47">
+        <v>840914</v>
+      </c>
+      <c r="R18" s="47">
+        <v>7770953.0999999996</v>
+      </c>
+      <c r="S18" s="47">
+        <v>4393.3999999999996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="22.5">
+      <c r="A19" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="82">
-[...55 lines deleted...]
-      <c r="A12" s="76" t="s">
+      <c r="B19" s="47">
+        <v>554350774.29999995</v>
+      </c>
+      <c r="C19" s="47">
+        <v>464176657.5</v>
+      </c>
+      <c r="D19" s="47">
+        <v>464155931.5</v>
+      </c>
+      <c r="E19" s="47">
+        <v>20726</v>
+      </c>
+      <c r="F19" s="47">
+        <v>90174116.799999997</v>
+      </c>
+      <c r="G19" s="47">
+        <v>1573503.4</v>
+      </c>
+      <c r="H19" s="47">
+        <v>49226453.5</v>
+      </c>
+      <c r="I19" s="47">
+        <v>18277779.899999999</v>
+      </c>
+      <c r="J19" s="47">
+        <v>12447369.300000001</v>
+      </c>
+      <c r="K19" s="47">
+        <v>4284451.8</v>
+      </c>
+      <c r="L19" s="47">
+        <v>637598</v>
+      </c>
+      <c r="M19" s="47">
+        <v>13579254.5</v>
+      </c>
+      <c r="N19" s="47">
+        <v>287104</v>
+      </c>
+      <c r="O19" s="47">
+        <v>271703.5</v>
+      </c>
+      <c r="P19" s="47">
+        <v>32813750.600000001</v>
+      </c>
+      <c r="Q19" s="47">
+        <v>6001601.7999999998</v>
+      </c>
+      <c r="R19" s="47">
+        <v>7169750.5999999996</v>
+      </c>
+      <c r="S19" s="47">
+        <v>4240</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="22.5">
+      <c r="A20" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="B20" s="47">
+        <v>569590482.10000002</v>
+      </c>
+      <c r="C20" s="47">
+        <v>489973629.89999998</v>
+      </c>
+      <c r="D20" s="47">
+        <v>489973629.89999998</v>
+      </c>
+      <c r="E20" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F20" s="47">
+        <v>79616852.200000003</v>
+      </c>
+      <c r="G20" s="47">
+        <v>761669.2</v>
+      </c>
+      <c r="H20" s="47">
+        <v>39473203.5</v>
+      </c>
+      <c r="I20" s="47">
+        <v>20515269.300000001</v>
+      </c>
+      <c r="J20" s="47">
+        <v>12142340.1</v>
+      </c>
+      <c r="K20" s="47">
+        <v>4962822.3</v>
+      </c>
+      <c r="L20" s="47">
+        <v>398980.7</v>
+      </c>
+      <c r="M20" s="47">
+        <v>1453791.1</v>
+      </c>
+      <c r="N20" s="47">
+        <v>197492.2</v>
+      </c>
+      <c r="O20" s="47">
+        <v>67272.600000000006</v>
+      </c>
+      <c r="P20" s="47">
+        <v>30172599.5</v>
+      </c>
+      <c r="Q20" s="47">
+        <v>8944615.1999999993</v>
+      </c>
+      <c r="R20" s="47">
+        <v>4628822.4000000004</v>
+      </c>
+      <c r="S20" s="47">
+        <v>2824.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...55 lines deleted...]
-      <c r="A13" s="76" t="s">
+      <c r="B21" s="47">
+        <v>1919024873.8</v>
+      </c>
+      <c r="C21" s="47">
+        <v>1595387907.9000001</v>
+      </c>
+      <c r="D21" s="47">
+        <v>1595334091.8</v>
+      </c>
+      <c r="E21" s="47">
+        <v>53816.1</v>
+      </c>
+      <c r="F21" s="47">
+        <v>323636965.89999998</v>
+      </c>
+      <c r="G21" s="47">
+        <v>5181028.7</v>
+      </c>
+      <c r="H21" s="47">
+        <v>149481531.80000001</v>
+      </c>
+      <c r="I21" s="47">
+        <v>52568220</v>
+      </c>
+      <c r="J21" s="47">
+        <v>37125669.399999999</v>
+      </c>
+      <c r="K21" s="47">
+        <v>25835335.600000001</v>
+      </c>
+      <c r="L21" s="47">
+        <v>10820644.699999999</v>
+      </c>
+      <c r="M21" s="47">
+        <v>23131662.100000001</v>
+      </c>
+      <c r="N21" s="47">
+        <v>10656467.800000001</v>
+      </c>
+      <c r="O21" s="47">
+        <v>6022043.5999999996</v>
+      </c>
+      <c r="P21" s="47">
+        <v>102791134.5</v>
+      </c>
+      <c r="Q21" s="47">
+        <v>49504759.5</v>
+      </c>
+      <c r="R21" s="47">
+        <v>8374572.2999999998</v>
+      </c>
+      <c r="S21" s="47">
+        <v>5036.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="22.5">
+      <c r="A22" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="82">
-[...173 lines deleted...]
-      <c r="A16" s="75" t="s">
+      <c r="B22" s="47">
+        <v>1029543022.2</v>
+      </c>
+      <c r="C22" s="47">
+        <v>850198017.39999998</v>
+      </c>
+      <c r="D22" s="47">
+        <v>850195454</v>
+      </c>
+      <c r="E22" s="47">
+        <v>2563.4</v>
+      </c>
+      <c r="F22" s="47">
+        <v>179345004.80000001</v>
+      </c>
+      <c r="G22" s="47">
+        <v>3790678.8</v>
+      </c>
+      <c r="H22" s="47">
+        <v>82903867.700000003</v>
+      </c>
+      <c r="I22" s="47">
+        <v>27950158.100000001</v>
+      </c>
+      <c r="J22" s="47">
+        <v>19560137.899999999</v>
+      </c>
+      <c r="K22" s="47">
+        <v>12348478.5</v>
+      </c>
+      <c r="L22" s="47">
+        <v>8069869.2999999998</v>
+      </c>
+      <c r="M22" s="47">
+        <v>14975223.9</v>
+      </c>
+      <c r="N22" s="47">
+        <v>3941438.8</v>
+      </c>
+      <c r="O22" s="47">
+        <v>3507316.1</v>
+      </c>
+      <c r="P22" s="47">
+        <v>54998825.100000001</v>
+      </c>
+      <c r="Q22" s="47">
+        <v>30202878.300000001</v>
+      </c>
+      <c r="R22" s="47">
+        <v>9001862.5999999996</v>
+      </c>
+      <c r="S22" s="47">
+        <v>5205.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="22.5">
+      <c r="A23" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="47">
+        <v>67181153.700000003</v>
+      </c>
+      <c r="C23" s="47">
+        <v>58529735.299999997</v>
+      </c>
+      <c r="D23" s="47">
+        <v>58529735.299999997</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F23" s="47">
+        <v>8651418.4000000004</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H23" s="47">
+        <v>4388904.3</v>
+      </c>
+      <c r="I23" s="47">
+        <v>1720143.4</v>
+      </c>
+      <c r="J23" s="47">
+        <v>1266228.5</v>
+      </c>
+      <c r="K23" s="47">
+        <v>1022215</v>
+      </c>
+      <c r="L23" s="47">
+        <v>294819.8</v>
+      </c>
+      <c r="M23" s="47">
+        <v>85497.600000000006</v>
+      </c>
+      <c r="N23" s="47">
+        <v>98009</v>
+      </c>
+      <c r="O23" s="47">
+        <v>73617</v>
+      </c>
+      <c r="P23" s="47">
+        <v>3044568.9</v>
+      </c>
+      <c r="Q23" s="47">
+        <v>1046319.2</v>
+      </c>
+      <c r="R23" s="47">
+        <v>6167935.5</v>
+      </c>
+      <c r="S23" s="47">
+        <v>3812.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="22.5">
+      <c r="A24" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="82">
-[...55 lines deleted...]
-      <c r="A17" s="75" t="s">
+      <c r="B24" s="47">
+        <v>408930971.5</v>
+      </c>
+      <c r="C24" s="47">
+        <v>327934841</v>
+      </c>
+      <c r="D24" s="47">
+        <v>327934841</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F24" s="47">
+        <v>80996130.5</v>
+      </c>
+      <c r="G24" s="47">
+        <v>2505544.7999999998</v>
+      </c>
+      <c r="H24" s="47">
+        <v>37928582</v>
+      </c>
+      <c r="I24" s="47">
+        <v>11199649.6</v>
+      </c>
+      <c r="J24" s="47">
+        <v>8048488.5999999996</v>
+      </c>
+      <c r="K24" s="47">
+        <v>6002895.5</v>
+      </c>
+      <c r="L24" s="47">
+        <v>2340405.2999999998</v>
+      </c>
+      <c r="M24" s="47">
+        <v>10337143</v>
+      </c>
+      <c r="N24" s="47">
+        <v>2283284.2999999998</v>
+      </c>
+      <c r="O24" s="47">
+        <v>2042208.3</v>
+      </c>
+      <c r="P24" s="47">
+        <v>19122585.899999999</v>
+      </c>
+      <c r="Q24" s="47">
+        <v>17113925.199999999</v>
+      </c>
+      <c r="R24" s="47">
+        <v>9403089.8000000007</v>
+      </c>
+      <c r="S24" s="47">
+        <v>5419</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" ht="22.5">
+      <c r="A25" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="82">
-[...55 lines deleted...]
-      <c r="A18" s="76" t="s">
+      <c r="B25" s="47">
+        <v>231962669.19999999</v>
+      </c>
+      <c r="C25" s="47">
+        <v>196944366.90000001</v>
+      </c>
+      <c r="D25" s="47">
+        <v>196943955.19999999</v>
+      </c>
+      <c r="E25" s="47">
+        <v>411.7</v>
+      </c>
+      <c r="F25" s="47">
+        <v>35018302.299999997</v>
+      </c>
+      <c r="G25" s="47">
+        <v>56063.3</v>
+      </c>
+      <c r="H25" s="47">
+        <v>17719395.199999999</v>
+      </c>
+      <c r="I25" s="47">
+        <v>7519135.7000000002</v>
+      </c>
+      <c r="J25" s="47">
+        <v>5203744.2</v>
+      </c>
+      <c r="K25" s="47">
+        <v>2692857.5</v>
+      </c>
+      <c r="L25" s="47">
+        <v>1689671.2</v>
+      </c>
+      <c r="M25" s="47">
+        <v>613986.6</v>
+      </c>
+      <c r="N25" s="47">
+        <v>14632.5</v>
+      </c>
+      <c r="O25" s="47">
+        <v>256363.4</v>
+      </c>
+      <c r="P25" s="47">
+        <v>13558203.800000001</v>
+      </c>
+      <c r="Q25" s="47">
+        <v>3413644.1</v>
+      </c>
+      <c r="R25" s="47">
+        <v>7554802.9000000004</v>
+      </c>
+      <c r="S25" s="47">
+        <v>4153.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" ht="22.5">
+      <c r="A26" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="82">
-[...55 lines deleted...]
-      <c r="A19" s="76" t="s">
+      <c r="B26" s="47">
+        <v>88600858.299999997</v>
+      </c>
+      <c r="C26" s="47">
+        <v>74615482.599999994</v>
+      </c>
+      <c r="D26" s="47">
+        <v>74615482.599999994</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F26" s="47">
+        <v>13985375.699999999</v>
+      </c>
+      <c r="G26" s="47">
+        <v>192797.5</v>
+      </c>
+      <c r="H26" s="47">
+        <v>6316230.7000000002</v>
+      </c>
+      <c r="I26" s="47">
+        <v>2868956</v>
+      </c>
+      <c r="J26" s="47">
+        <v>1909842.6</v>
+      </c>
+      <c r="K26" s="47">
+        <v>633613.6</v>
+      </c>
+      <c r="L26" s="47">
+        <v>528170.5</v>
+      </c>
+      <c r="M26" s="47">
+        <v>375648</v>
+      </c>
+      <c r="N26" s="47">
+        <v>242956.1</v>
+      </c>
+      <c r="O26" s="47">
+        <v>85735</v>
+      </c>
+      <c r="P26" s="47">
+        <v>4440556.4000000004</v>
+      </c>
+      <c r="Q26" s="47">
+        <v>2707100</v>
+      </c>
+      <c r="R26" s="47">
+        <v>6223281.5</v>
+      </c>
+      <c r="S26" s="47">
+        <v>3717.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A27" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="82">
-[...114 lines deleted...]
-      <c r="A21" s="75" t="s">
+      <c r="B27" s="47">
+        <v>232867369.5</v>
+      </c>
+      <c r="C27" s="47">
+        <v>192173591.59999999</v>
+      </c>
+      <c r="D27" s="47">
+        <v>192171439.90000001</v>
+      </c>
+      <c r="E27" s="47">
+        <v>2151.6999999999998</v>
+      </c>
+      <c r="F27" s="47">
+        <v>40693777.899999999</v>
+      </c>
+      <c r="G27" s="47">
+        <v>1036273.2</v>
+      </c>
+      <c r="H27" s="47">
+        <v>16550755.5</v>
+      </c>
+      <c r="I27" s="47">
+        <v>4642273.4000000004</v>
+      </c>
+      <c r="J27" s="47">
+        <v>3131834</v>
+      </c>
+      <c r="K27" s="47">
+        <v>1996896.9</v>
+      </c>
+      <c r="L27" s="47">
+        <v>3216802.5</v>
+      </c>
+      <c r="M27" s="47">
+        <v>3562948.7</v>
+      </c>
+      <c r="N27" s="47">
+        <v>1302556.8999999999</v>
+      </c>
+      <c r="O27" s="47">
+        <v>1049392.3999999999</v>
+      </c>
+      <c r="P27" s="47">
+        <v>14832910.1</v>
+      </c>
+      <c r="Q27" s="47">
+        <v>5921889.7999999998</v>
+      </c>
+      <c r="R27" s="47">
+        <v>15474971.4</v>
+      </c>
+      <c r="S27" s="47">
+        <v>9310.9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="82">
-[...55 lines deleted...]
-      <c r="A22" s="76" t="s">
+      <c r="B28" s="47">
+        <v>6849032.7000000002</v>
+      </c>
+      <c r="C28" s="47">
+        <v>6005922.7000000002</v>
+      </c>
+      <c r="D28" s="47">
+        <v>6005922.7000000002</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F28" s="47">
+        <v>843110</v>
+      </c>
+      <c r="G28" s="47">
+        <v>39434</v>
+      </c>
+      <c r="H28" s="47">
+        <v>211684</v>
+      </c>
+      <c r="I28" s="47">
+        <v>115090</v>
+      </c>
+      <c r="J28" s="47">
+        <v>89510</v>
+      </c>
+      <c r="K28" s="47">
+        <v>2888</v>
+      </c>
+      <c r="L28" s="47">
+        <v>4196</v>
+      </c>
+      <c r="M28" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N28" s="47">
+        <v>60602</v>
+      </c>
+      <c r="O28" s="47">
+        <v>5328</v>
+      </c>
+      <c r="P28" s="47">
+        <v>433899</v>
+      </c>
+      <c r="Q28" s="47">
+        <v>92163</v>
+      </c>
+      <c r="R28" s="47">
+        <v>16583614.300000001</v>
+      </c>
+      <c r="S28" s="47">
+        <v>9423.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="22.5">
+      <c r="A29" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="82">
-[...55 lines deleted...]
-      <c r="A23" s="77" t="s">
+      <c r="B29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="I29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="J29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="K29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="L29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="M29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="S29" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="22.5">
+      <c r="A30" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="82">
-[...55 lines deleted...]
-      <c r="A24" s="77" t="s">
+      <c r="B30" s="47">
+        <v>6849032.7000000002</v>
+      </c>
+      <c r="C30" s="47">
+        <v>6005922.7000000002</v>
+      </c>
+      <c r="D30" s="47">
+        <v>6005922.7000000002</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F30" s="47">
+        <v>843110</v>
+      </c>
+      <c r="G30" s="47">
+        <v>39434</v>
+      </c>
+      <c r="H30" s="47">
+        <v>211684</v>
+      </c>
+      <c r="I30" s="47">
+        <v>115090</v>
+      </c>
+      <c r="J30" s="47">
+        <v>89510</v>
+      </c>
+      <c r="K30" s="47">
+        <v>2888</v>
+      </c>
+      <c r="L30" s="47">
+        <v>4196</v>
+      </c>
+      <c r="M30" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N30" s="47">
+        <v>60602</v>
+      </c>
+      <c r="O30" s="47">
+        <v>5328</v>
+      </c>
+      <c r="P30" s="47">
+        <v>433899</v>
+      </c>
+      <c r="Q30" s="47">
+        <v>92163</v>
+      </c>
+      <c r="R30" s="47">
+        <v>16583614.300000001</v>
+      </c>
+      <c r="S30" s="47">
+        <v>9423.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" ht="22.5">
+      <c r="A31" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B24" s="82">
-[...55 lines deleted...]
-      <c r="A25" s="77" t="s">
+      <c r="B31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="I31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="J31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="K31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="L31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="M31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="S31" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A32" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="82">
-[...55 lines deleted...]
-      <c r="A26" s="77" t="s">
+      <c r="B32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="I32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="J32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="K32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="L32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="M32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="S32" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
+      <c r="A33" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="82">
-[...55 lines deleted...]
-      <c r="A27" s="77" t="s">
+      <c r="B33" s="47">
+        <v>162882571.59999999</v>
+      </c>
+      <c r="C33" s="47">
+        <v>141356681.69999999</v>
+      </c>
+      <c r="D33" s="47">
+        <v>141356681.69999999</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F33" s="47">
+        <v>21525889.899999999</v>
+      </c>
+      <c r="G33" s="47">
+        <v>862256</v>
+      </c>
+      <c r="H33" s="47">
+        <v>7247015</v>
+      </c>
+      <c r="I33" s="47">
+        <v>2786441.3</v>
+      </c>
+      <c r="J33" s="47">
+        <v>1981386.5</v>
+      </c>
+      <c r="K33" s="47">
+        <v>2069550.3</v>
+      </c>
+      <c r="L33" s="47">
+        <v>43351.199999999997</v>
+      </c>
+      <c r="M33" s="47">
+        <v>366285.7</v>
+      </c>
+      <c r="N33" s="47">
+        <v>741626.9</v>
+      </c>
+      <c r="O33" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P33" s="47">
+        <v>12338765.699999999</v>
+      </c>
+      <c r="Q33" s="47">
+        <v>336226.3</v>
+      </c>
+      <c r="R33" s="47">
+        <v>14320605.9</v>
+      </c>
+      <c r="S33" s="47">
+        <v>11352.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" ht="22.5">
+      <c r="A34" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="B27" s="82">
-[...55 lines deleted...]
-      <c r="A28" s="76" t="s">
+      <c r="B34" s="47">
+        <v>162080564.80000001</v>
+      </c>
+      <c r="C34" s="47">
+        <v>140660383.69999999</v>
+      </c>
+      <c r="D34" s="47">
+        <v>140660383.69999999</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F34" s="47">
+        <v>21420181.100000001</v>
+      </c>
+      <c r="G34" s="47">
+        <v>862256</v>
+      </c>
+      <c r="H34" s="47">
+        <v>7181049.5999999996</v>
+      </c>
+      <c r="I34" s="47">
+        <v>2758374.1</v>
+      </c>
+      <c r="J34" s="47">
+        <v>1959622.8</v>
+      </c>
+      <c r="K34" s="47">
+        <v>2053415.8</v>
+      </c>
+      <c r="L34" s="47">
+        <v>43351.199999999997</v>
+      </c>
+      <c r="M34" s="47">
+        <v>366285.7</v>
+      </c>
+      <c r="N34" s="47">
+        <v>741626.9</v>
+      </c>
+      <c r="O34" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P34" s="47">
+        <v>12299022.300000001</v>
+      </c>
+      <c r="Q34" s="47">
+        <v>336226.3</v>
+      </c>
+      <c r="R34" s="47">
+        <v>14419979.1</v>
+      </c>
+      <c r="S34" s="47">
+        <v>11487.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" ht="22.5">
+      <c r="A35" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="82">
-[...55 lines deleted...]
-      <c r="A29" s="77" t="s">
+      <c r="B35" s="47">
+        <v>802006.8</v>
+      </c>
+      <c r="C35" s="47">
+        <v>696298</v>
+      </c>
+      <c r="D35" s="47">
+        <v>696298</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F35" s="47">
+        <v>105708.8</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H35" s="47">
+        <v>65965.399999999994</v>
+      </c>
+      <c r="I35" s="47">
+        <v>28067.200000000001</v>
+      </c>
+      <c r="J35" s="47">
+        <v>21763.7</v>
+      </c>
+      <c r="K35" s="47">
+        <v>16134.5</v>
+      </c>
+      <c r="L35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="M35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P35" s="47">
+        <v>39743.4</v>
+      </c>
+      <c r="Q35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R35" s="47">
+        <v>5985125.4000000004</v>
+      </c>
+      <c r="S35" s="47">
+        <v>3369.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="22.5">
+      <c r="A36" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="83" t="s">
-[...55 lines deleted...]
-      <c r="A30" s="77" t="s">
+      <c r="B36" s="47">
+        <v>665338220.60000002</v>
+      </c>
+      <c r="C36" s="47">
+        <v>551733632.70000005</v>
+      </c>
+      <c r="D36" s="47">
+        <v>551682380</v>
+      </c>
+      <c r="E36" s="47">
+        <v>51252.7</v>
+      </c>
+      <c r="F36" s="47">
+        <v>113604587.90000001</v>
+      </c>
+      <c r="G36" s="47">
+        <v>488659.9</v>
+      </c>
+      <c r="H36" s="47">
+        <v>54536792.700000003</v>
+      </c>
+      <c r="I36" s="47">
+        <v>19594827.300000001</v>
+      </c>
+      <c r="J36" s="47">
+        <v>13941465.1</v>
+      </c>
+      <c r="K36" s="47">
+        <v>10891194.699999999</v>
+      </c>
+      <c r="L36" s="47">
+        <v>2539183.2999999998</v>
+      </c>
+      <c r="M36" s="47">
+        <v>7570122.2999999998</v>
+      </c>
+      <c r="N36" s="47">
+        <v>5890267.7999999998</v>
+      </c>
+      <c r="O36" s="47">
+        <v>2469533.5</v>
+      </c>
+      <c r="P36" s="47">
+        <v>31906085.300000001</v>
+      </c>
+      <c r="Q36" s="47">
+        <v>18313248.699999999</v>
+      </c>
+      <c r="R36" s="47">
+        <v>7753530.7000000002</v>
+      </c>
+      <c r="S36" s="47">
+        <v>4675.3999999999996</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
+      <c r="A37" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="82">
-[...55 lines deleted...]
-      <c r="A31" s="77" t="s">
+      <c r="B37" s="47">
+        <v>22554915.399999999</v>
+      </c>
+      <c r="C37" s="47">
+        <v>19167600.699999999</v>
+      </c>
+      <c r="D37" s="47">
+        <v>19167131.699999999</v>
+      </c>
+      <c r="E37" s="47">
+        <v>469</v>
+      </c>
+      <c r="F37" s="47">
+        <v>3387314.7</v>
+      </c>
+      <c r="G37" s="47">
+        <v>2704.3</v>
+      </c>
+      <c r="H37" s="47">
+        <v>1595596.9</v>
+      </c>
+      <c r="I37" s="47">
+        <v>685100.1</v>
+      </c>
+      <c r="J37" s="47">
+        <v>439080.8</v>
+      </c>
+      <c r="K37" s="47">
+        <v>205109.9</v>
+      </c>
+      <c r="L37" s="47">
+        <v>230039.2</v>
+      </c>
+      <c r="M37" s="47">
+        <v>36266.9</v>
+      </c>
+      <c r="N37" s="47">
+        <v>23765.8</v>
+      </c>
+      <c r="O37" s="47">
+        <v>25185.8</v>
+      </c>
+      <c r="P37" s="47">
+        <v>1128929.7</v>
+      </c>
+      <c r="Q37" s="47">
+        <v>611132.19999999995</v>
+      </c>
+      <c r="R37" s="47">
+        <v>6008235.2999999998</v>
+      </c>
+      <c r="S37" s="47">
+        <v>3577.8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A38" s="42" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="83" t="s">
-[...55 lines deleted...]
-      <c r="A32" s="77" t="s">
+      <c r="B38" s="47">
+        <v>642783305.20000005</v>
+      </c>
+      <c r="C38" s="47">
+        <v>532566032</v>
+      </c>
+      <c r="D38" s="47">
+        <v>532515248.30000001</v>
+      </c>
+      <c r="E38" s="47">
+        <v>50783.7</v>
+      </c>
+      <c r="F38" s="47">
+        <v>110217273.2</v>
+      </c>
+      <c r="G38" s="47">
+        <v>485955.6</v>
+      </c>
+      <c r="H38" s="47">
+        <v>52941195.799999997</v>
+      </c>
+      <c r="I38" s="47">
+        <v>18909727.199999999</v>
+      </c>
+      <c r="J38" s="47">
+        <v>13502384.300000001</v>
+      </c>
+      <c r="K38" s="47">
+        <v>10686084.800000001</v>
+      </c>
+      <c r="L38" s="47">
+        <v>2309144.1</v>
+      </c>
+      <c r="M38" s="47">
+        <v>7533855.4000000004</v>
+      </c>
+      <c r="N38" s="47">
+        <v>5866502</v>
+      </c>
+      <c r="O38" s="47">
+        <v>2444347.7000000002</v>
+      </c>
+      <c r="P38" s="47">
+        <v>30777155.600000001</v>
+      </c>
+      <c r="Q38" s="47">
+        <v>17702116.5</v>
+      </c>
+      <c r="R38" s="47">
+        <v>7833375.5999999996</v>
+      </c>
+      <c r="S38" s="47">
+        <v>4726.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="83" t="s">
-[...55 lines deleted...]
-      <c r="A33" s="76" t="s">
+      <c r="B39" s="47">
+        <v>54412026.700000003</v>
+      </c>
+      <c r="C39" s="47">
+        <v>46093653.399999999</v>
+      </c>
+      <c r="D39" s="47">
+        <v>46093653.399999999</v>
+      </c>
+      <c r="E39" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F39" s="47">
+        <v>8318373.2999999998</v>
+      </c>
+      <c r="G39" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H39" s="47">
+        <v>4582172.4000000004</v>
+      </c>
+      <c r="I39" s="47">
+        <v>2121703.2999999998</v>
+      </c>
+      <c r="J39" s="47">
+        <v>1553169.9</v>
+      </c>
+      <c r="K39" s="47">
+        <v>523224.1</v>
+      </c>
+      <c r="L39" s="47">
+        <v>164044.9</v>
+      </c>
+      <c r="M39" s="47">
+        <v>220030.2</v>
+      </c>
+      <c r="N39" s="47">
+        <v>22532.3</v>
+      </c>
+      <c r="O39" s="47">
+        <v>39866</v>
+      </c>
+      <c r="P39" s="47">
+        <v>3113559.4</v>
+      </c>
+      <c r="Q39" s="47">
+        <v>560243.19999999995</v>
+      </c>
+      <c r="R39" s="47">
+        <v>3166988.3</v>
+      </c>
+      <c r="S39" s="47">
+        <v>2104.1999999999998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" ht="22.5">
+      <c r="A40" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="82">
-[...55 lines deleted...]
-      <c r="A34" s="77" t="s">
+      <c r="B40" s="47">
+        <v>45526423.100000001</v>
+      </c>
+      <c r="C40" s="47">
+        <v>38262125.799999997</v>
+      </c>
+      <c r="D40" s="47">
+        <v>38262125.799999997</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F40" s="47">
+        <v>7264297.2999999998</v>
+      </c>
+      <c r="G40" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H40" s="47">
+        <v>4032472.7</v>
+      </c>
+      <c r="I40" s="47">
+        <v>1820412.8</v>
+      </c>
+      <c r="J40" s="47">
+        <v>1365877.9</v>
+      </c>
+      <c r="K40" s="47">
+        <v>463378.4</v>
+      </c>
+      <c r="L40" s="47">
+        <v>162773.4</v>
+      </c>
+      <c r="M40" s="47">
+        <v>220030.2</v>
+      </c>
+      <c r="N40" s="47">
+        <v>20224.3</v>
+      </c>
+      <c r="O40" s="47">
+        <v>22471</v>
+      </c>
+      <c r="P40" s="47">
+        <v>2745666.5</v>
+      </c>
+      <c r="Q40" s="47">
+        <v>443462.8</v>
+      </c>
+      <c r="R40" s="47">
+        <v>2888182.6</v>
+      </c>
+      <c r="S40" s="47">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A41" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B34" s="82">
-[...55 lines deleted...]
-      <c r="A35" s="77" t="s">
+      <c r="B41" s="47">
+        <v>8885603.5999999996</v>
+      </c>
+      <c r="C41" s="47">
+        <v>7831527.5999999996</v>
+      </c>
+      <c r="D41" s="47">
+        <v>7831527.5999999996</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F41" s="47">
+        <v>1054076</v>
+      </c>
+      <c r="G41" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H41" s="47">
+        <v>549699.69999999995</v>
+      </c>
+      <c r="I41" s="47">
+        <v>301290.5</v>
+      </c>
+      <c r="J41" s="47">
+        <v>187292</v>
+      </c>
+      <c r="K41" s="47">
+        <v>59845.7</v>
+      </c>
+      <c r="L41" s="47">
+        <v>1271.5</v>
+      </c>
+      <c r="M41" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N41" s="47">
+        <v>2308</v>
+      </c>
+      <c r="O41" s="47">
+        <v>17395</v>
+      </c>
+      <c r="P41" s="47">
+        <v>367892.9</v>
+      </c>
+      <c r="Q41" s="47">
+        <v>116780.4</v>
+      </c>
+      <c r="R41" s="47">
+        <v>6266293.0999999996</v>
+      </c>
+      <c r="S41" s="47">
+        <v>3623.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A42" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B35" s="82">
-[...55 lines deleted...]
-      <c r="A36" s="76" t="s">
+      <c r="B42" s="47">
+        <v>176110939.40000001</v>
+      </c>
+      <c r="C42" s="47">
+        <v>150105111.5</v>
+      </c>
+      <c r="D42" s="47">
+        <v>149933907.5</v>
+      </c>
+      <c r="E42" s="47">
+        <v>171204</v>
+      </c>
+      <c r="F42" s="47">
+        <v>26005827.899999999</v>
+      </c>
+      <c r="G42" s="47">
+        <v>190072.6</v>
+      </c>
+      <c r="H42" s="47">
+        <v>12800458.9</v>
+      </c>
+      <c r="I42" s="47">
+        <v>6483270.7000000002</v>
+      </c>
+      <c r="J42" s="47">
+        <v>3737078.9</v>
+      </c>
+      <c r="K42" s="47">
+        <v>1720206</v>
+      </c>
+      <c r="L42" s="47">
+        <v>343314.3</v>
+      </c>
+      <c r="M42" s="47">
+        <v>516589</v>
+      </c>
+      <c r="N42" s="47">
+        <v>58058.400000000001</v>
+      </c>
+      <c r="O42" s="47">
+        <v>205561.60000000001</v>
+      </c>
+      <c r="P42" s="47">
+        <v>9412010.5999999996</v>
+      </c>
+      <c r="Q42" s="47">
+        <v>3339665.8</v>
+      </c>
+      <c r="R42" s="47">
+        <v>4761943</v>
+      </c>
+      <c r="S42" s="47">
+        <v>2792.8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
+      <c r="A43" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="B36" s="82">
-[...55 lines deleted...]
-      <c r="A37" s="77" t="s">
+      <c r="B43" s="47">
+        <v>45445623.399999999</v>
+      </c>
+      <c r="C43" s="47">
+        <v>39932083.100000001</v>
+      </c>
+      <c r="D43" s="47">
+        <v>39932083.100000001</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F43" s="47">
+        <v>5513540.2999999998</v>
+      </c>
+      <c r="G43" s="47">
+        <v>70187.899999999994</v>
+      </c>
+      <c r="H43" s="47">
+        <v>2767775.7</v>
+      </c>
+      <c r="I43" s="47">
+        <v>1483890.7</v>
+      </c>
+      <c r="J43" s="47">
+        <v>910748.3</v>
+      </c>
+      <c r="K43" s="47">
+        <v>282414.8</v>
+      </c>
+      <c r="L43" s="47">
+        <v>26170</v>
+      </c>
+      <c r="M43" s="47">
+        <v>64551.9</v>
+      </c>
+      <c r="N43" s="47">
+        <v>5575</v>
+      </c>
+      <c r="O43" s="47">
+        <v>2120.6999999999998</v>
+      </c>
+      <c r="P43" s="47">
+        <v>2147519.9</v>
+      </c>
+      <c r="Q43" s="47">
+        <v>520361.1</v>
+      </c>
+      <c r="R43" s="47">
+        <v>5430882.2999999998</v>
+      </c>
+      <c r="S43" s="47">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" ht="22.5">
+      <c r="A44" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="B37" s="82">
-[...55 lines deleted...]
-      <c r="A38" s="77" t="s">
+      <c r="B44" s="47">
+        <v>130665316</v>
+      </c>
+      <c r="C44" s="47">
+        <v>110173028.40000001</v>
+      </c>
+      <c r="D44" s="47">
+        <v>110001824.40000001</v>
+      </c>
+      <c r="E44" s="47">
+        <v>171204</v>
+      </c>
+      <c r="F44" s="47">
+        <v>20492287.600000001</v>
+      </c>
+      <c r="G44" s="47">
+        <v>119884.7</v>
+      </c>
+      <c r="H44" s="47">
+        <v>10032683.199999999</v>
+      </c>
+      <c r="I44" s="47">
+        <v>4999380</v>
+      </c>
+      <c r="J44" s="47">
+        <v>2826330.6</v>
+      </c>
+      <c r="K44" s="47">
+        <v>1437791.2</v>
+      </c>
+      <c r="L44" s="47">
+        <v>317144.3</v>
+      </c>
+      <c r="M44" s="47">
+        <v>452037.1</v>
+      </c>
+      <c r="N44" s="47">
+        <v>52483.4</v>
+      </c>
+      <c r="O44" s="47">
+        <v>203440.9</v>
+      </c>
+      <c r="P44" s="47">
+        <v>7264490.7000000002</v>
+      </c>
+      <c r="Q44" s="47">
+        <v>2819304.7</v>
+      </c>
+      <c r="R44" s="47">
+        <v>4566322.4000000004</v>
+      </c>
+      <c r="S44" s="47">
+        <v>2689.8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
+      <c r="A45" s="40" t="s">
         <v>71</v>
       </c>
-      <c r="B38" s="82">
-[...55 lines deleted...]
-      <c r="A39" s="76" t="s">
+      <c r="B45" s="47">
+        <v>719134112.10000002</v>
+      </c>
+      <c r="C45" s="47">
+        <v>635377183.10000002</v>
+      </c>
+      <c r="D45" s="47">
+        <v>635377183.10000002</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F45" s="47">
+        <v>83756929</v>
+      </c>
+      <c r="G45" s="47">
+        <v>441495.6</v>
+      </c>
+      <c r="H45" s="47">
+        <v>36572369.899999999</v>
+      </c>
+      <c r="I45" s="47">
+        <v>15134718.699999999</v>
+      </c>
+      <c r="J45" s="47">
+        <v>9987305.0999999996</v>
+      </c>
+      <c r="K45" s="47">
+        <v>3645896.5</v>
+      </c>
+      <c r="L45" s="47">
+        <v>4955220.3</v>
+      </c>
+      <c r="M45" s="47">
+        <v>2849229.3</v>
+      </c>
+      <c r="N45" s="47">
+        <v>1508710.6</v>
+      </c>
+      <c r="O45" s="47">
+        <v>1452529.5</v>
+      </c>
+      <c r="P45" s="47">
+        <v>35546062.399999999</v>
+      </c>
+      <c r="Q45" s="47">
+        <v>8235761</v>
+      </c>
+      <c r="R45" s="47">
+        <v>11087995.300000001</v>
+      </c>
+      <c r="S45" s="47">
+        <v>6660.9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
+      <c r="A46" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="B39" s="82">
-[...55 lines deleted...]
-      <c r="A40" s="77" t="s">
+      <c r="B46" s="47">
+        <v>9513931.0999999996</v>
+      </c>
+      <c r="C46" s="47">
+        <v>8431319</v>
+      </c>
+      <c r="D46" s="47">
+        <v>8431319</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F46" s="47">
+        <v>1082612.1000000001</v>
+      </c>
+      <c r="G46" s="47">
+        <v>35427</v>
+      </c>
+      <c r="H46" s="47">
+        <v>678092.4</v>
+      </c>
+      <c r="I46" s="47">
+        <v>221389.7</v>
+      </c>
+      <c r="J46" s="47">
+        <v>154832.1</v>
+      </c>
+      <c r="K46" s="47">
+        <v>21539.599999999999</v>
+      </c>
+      <c r="L46" s="47">
+        <v>272809</v>
+      </c>
+      <c r="M46" s="47">
+        <v>7522</v>
+      </c>
+      <c r="N46" s="47">
+        <v>120</v>
+      </c>
+      <c r="O46" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P46" s="47">
+        <v>318131</v>
+      </c>
+      <c r="Q46" s="47">
+        <v>50841.7</v>
+      </c>
+      <c r="R46" s="47">
+        <v>8776689.1999999993</v>
+      </c>
+      <c r="S46" s="47">
+        <v>5977.6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" ht="33.75">
+      <c r="A47" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="B40" s="82">
-[...55 lines deleted...]
-      <c r="A41" s="77" t="s">
+      <c r="B47" s="47">
+        <v>1231724.3</v>
+      </c>
+      <c r="C47" s="47">
+        <v>1068520.8999999999</v>
+      </c>
+      <c r="D47" s="47">
+        <v>1068520.8999999999</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F47" s="47">
+        <v>163203.4</v>
+      </c>
+      <c r="G47" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H47" s="47">
+        <v>76729.2</v>
+      </c>
+      <c r="I47" s="47">
+        <v>37959.1</v>
+      </c>
+      <c r="J47" s="47">
+        <v>25359.9</v>
+      </c>
+      <c r="K47" s="47">
+        <v>7840.2</v>
+      </c>
+      <c r="L47" s="47">
+        <v>5570</v>
+      </c>
+      <c r="M47" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N47" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O47" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P47" s="47">
+        <v>66816.7</v>
+      </c>
+      <c r="Q47" s="47">
+        <v>19657.5</v>
+      </c>
+      <c r="R47" s="47">
+        <v>4907268.0999999996</v>
+      </c>
+      <c r="S47" s="47">
+        <v>3569.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A48" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="82">
-[...55 lines deleted...]
-      <c r="A42" s="75" t="s">
+      <c r="B48" s="47">
+        <v>39289730.299999997</v>
+      </c>
+      <c r="C48" s="47">
+        <v>34331298.399999999</v>
+      </c>
+      <c r="D48" s="47">
+        <v>34331298.399999999</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F48" s="47">
+        <v>4958431.9000000004</v>
+      </c>
+      <c r="G48" s="47">
+        <v>30311.200000000001</v>
+      </c>
+      <c r="H48" s="47">
+        <v>2445996.4</v>
+      </c>
+      <c r="I48" s="47">
+        <v>1304430.8999999999</v>
+      </c>
+      <c r="J48" s="47">
+        <v>844752.6</v>
+      </c>
+      <c r="K48" s="47">
+        <v>164452.79999999999</v>
+      </c>
+      <c r="L48" s="47">
+        <v>101889.9</v>
+      </c>
+      <c r="M48" s="47">
+        <v>30470.2</v>
+      </c>
+      <c r="N48" s="47">
+        <v>56488.800000000003</v>
+      </c>
+      <c r="O48" s="47">
+        <v>7324.4</v>
+      </c>
+      <c r="P48" s="47">
+        <v>2195428.9</v>
+      </c>
+      <c r="Q48" s="47">
+        <v>222882.2</v>
+      </c>
+      <c r="R48" s="47">
+        <v>8018312.2999999998</v>
+      </c>
+      <c r="S48" s="47">
+        <v>4950.1000000000004</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="B42" s="82">
-[...55 lines deleted...]
-      <c r="A43" s="76" t="s">
+      <c r="B49" s="47">
+        <v>288980762.39999998</v>
+      </c>
+      <c r="C49" s="47">
+        <v>252877740.69999999</v>
+      </c>
+      <c r="D49" s="47">
+        <v>252877740.69999999</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F49" s="47">
+        <v>36103021.700000003</v>
+      </c>
+      <c r="G49" s="47">
+        <v>349835.5</v>
+      </c>
+      <c r="H49" s="47">
+        <v>15855879.800000001</v>
+      </c>
+      <c r="I49" s="47">
+        <v>6741681.7000000002</v>
+      </c>
+      <c r="J49" s="47">
+        <v>4732364.5</v>
+      </c>
+      <c r="K49" s="47">
+        <v>1997541.6</v>
+      </c>
+      <c r="L49" s="47">
+        <v>1868416.3</v>
+      </c>
+      <c r="M49" s="47">
+        <v>515875.7</v>
+      </c>
+      <c r="N49" s="47">
+        <v>1203327.5</v>
+      </c>
+      <c r="O49" s="47">
+        <v>1249768.1000000001</v>
+      </c>
+      <c r="P49" s="47">
+        <v>14565376.300000001</v>
+      </c>
+      <c r="Q49" s="47">
+        <v>2878834.5</v>
+      </c>
+      <c r="R49" s="47">
+        <v>8614976.1999999993</v>
+      </c>
+      <c r="S49" s="47">
+        <v>5232.1000000000004</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" ht="22.5">
+      <c r="A50" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="B43" s="82">
-[...55 lines deleted...]
-      <c r="A44" s="76" t="s">
+      <c r="B50" s="47">
+        <v>288616525.69999999</v>
+      </c>
+      <c r="C50" s="47">
+        <v>259348730.40000001</v>
+      </c>
+      <c r="D50" s="47">
+        <v>259348730.40000001</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F50" s="47">
+        <v>29267795.300000001</v>
+      </c>
+      <c r="G50" s="47">
+        <v>20173.900000000001</v>
+      </c>
+      <c r="H50" s="47">
+        <v>12542688.6</v>
+      </c>
+      <c r="I50" s="47">
+        <v>4689258.0999999996</v>
+      </c>
+      <c r="J50" s="47">
+        <v>2662327.6</v>
+      </c>
+      <c r="K50" s="47">
+        <v>767229.3</v>
+      </c>
+      <c r="L50" s="47">
+        <v>2477213.6</v>
+      </c>
+      <c r="M50" s="47">
+        <v>1946660</v>
+      </c>
+      <c r="N50" s="47">
+        <v>87156.7</v>
+      </c>
+      <c r="O50" s="47">
+        <v>103511.2</v>
+      </c>
+      <c r="P50" s="47">
+        <v>12623893.5</v>
+      </c>
+      <c r="Q50" s="47">
+        <v>3890371.4</v>
+      </c>
+      <c r="R50" s="47">
+        <v>18109840.399999999</v>
+      </c>
+      <c r="S50" s="47">
+        <v>10513.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" ht="22.5">
+      <c r="A51" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="82">
-[...55 lines deleted...]
-      <c r="A45" s="75" t="s">
+      <c r="B51" s="47">
+        <v>91501438.299999997</v>
+      </c>
+      <c r="C51" s="47">
+        <v>79319573.700000003</v>
+      </c>
+      <c r="D51" s="47">
+        <v>79319573.700000003</v>
+      </c>
+      <c r="E51" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F51" s="47">
+        <v>12181864.6</v>
+      </c>
+      <c r="G51" s="47">
+        <v>5748</v>
+      </c>
+      <c r="H51" s="47">
+        <v>4972983.5</v>
+      </c>
+      <c r="I51" s="47">
+        <v>2139999.2000000002</v>
+      </c>
+      <c r="J51" s="47">
+        <v>1567668.4</v>
+      </c>
+      <c r="K51" s="47">
+        <v>687293</v>
+      </c>
+      <c r="L51" s="47">
+        <v>229321.5</v>
+      </c>
+      <c r="M51" s="47">
+        <v>348701.4</v>
+      </c>
+      <c r="N51" s="47">
+        <v>161617.60000000001</v>
+      </c>
+      <c r="O51" s="47">
+        <v>91925.8</v>
+      </c>
+      <c r="P51" s="47">
+        <v>5776416</v>
+      </c>
+      <c r="Q51" s="47">
+        <v>1173173.7</v>
+      </c>
+      <c r="R51" s="47">
+        <v>10010003.1</v>
+      </c>
+      <c r="S51" s="47">
+        <v>5939.6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="82">
-[...55 lines deleted...]
-      <c r="A46" s="76" t="s">
+      <c r="B52" s="47">
+        <v>952956994.60000002</v>
+      </c>
+      <c r="C52" s="47">
+        <v>817934875.10000002</v>
+      </c>
+      <c r="D52" s="47">
+        <v>817917791.10000002</v>
+      </c>
+      <c r="E52" s="47">
+        <v>17084</v>
+      </c>
+      <c r="F52" s="47">
+        <v>135022119.5</v>
+      </c>
+      <c r="G52" s="47">
+        <v>1571415.5</v>
+      </c>
+      <c r="H52" s="47">
+        <v>43147093.899999999</v>
+      </c>
+      <c r="I52" s="47">
+        <v>18887196</v>
+      </c>
+      <c r="J52" s="47">
+        <v>13339109.800000001</v>
+      </c>
+      <c r="K52" s="47">
+        <v>4990229.8</v>
+      </c>
+      <c r="L52" s="47">
+        <v>1879632.7</v>
+      </c>
+      <c r="M52" s="47">
+        <v>4050925.6</v>
+      </c>
+      <c r="N52" s="47">
+        <v>2568217.2000000002</v>
+      </c>
+      <c r="O52" s="47">
+        <v>2940240.8</v>
+      </c>
+      <c r="P52" s="47">
+        <v>67354861</v>
+      </c>
+      <c r="Q52" s="47">
+        <v>17440291.100000001</v>
+      </c>
+      <c r="R52" s="47">
+        <v>12366749.699999999</v>
+      </c>
+      <c r="S52" s="47">
+        <v>7719.6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" ht="22.5">
+      <c r="A53" s="41" t="s">
+        <v>220</v>
+      </c>
+      <c r="B53" s="47">
+        <v>813372107.60000002</v>
+      </c>
+      <c r="C53" s="47">
+        <v>697268752.89999998</v>
+      </c>
+      <c r="D53" s="47">
+        <v>697267325.89999998</v>
+      </c>
+      <c r="E53" s="47">
+        <v>1427</v>
+      </c>
+      <c r="F53" s="47">
+        <v>116103354.7</v>
+      </c>
+      <c r="G53" s="47">
+        <v>1571415.5</v>
+      </c>
+      <c r="H53" s="47">
+        <v>39260534.299999997</v>
+      </c>
+      <c r="I53" s="47">
+        <v>16965285.800000001</v>
+      </c>
+      <c r="J53" s="47">
+        <v>11956554.300000001</v>
+      </c>
+      <c r="K53" s="47">
+        <v>4598354.8</v>
+      </c>
+      <c r="L53" s="47">
+        <v>1831487.7</v>
+      </c>
+      <c r="M53" s="47">
+        <v>3908851.7</v>
+      </c>
+      <c r="N53" s="47">
+        <v>2438326.7000000002</v>
+      </c>
+      <c r="O53" s="47">
+        <v>2682380</v>
+      </c>
+      <c r="P53" s="47">
+        <v>54582709.600000001</v>
+      </c>
+      <c r="Q53" s="47">
+        <v>15567988.6</v>
+      </c>
+      <c r="R53" s="47">
+        <v>11623752.9</v>
+      </c>
+      <c r="S53" s="47">
+        <v>7290.8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19" ht="21.75" customHeight="1">
+      <c r="A54" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="82">
-[...35 lines deleted...]
-      <c r="N46" s="82">
+      <c r="B54" s="47">
+        <v>84071664.200000003</v>
+      </c>
+      <c r="C54" s="47">
+        <v>71729539.900000006</v>
+      </c>
+      <c r="D54" s="47">
+        <v>71713882.900000006</v>
+      </c>
+      <c r="E54" s="47">
+        <v>15657</v>
+      </c>
+      <c r="F54" s="47">
+        <v>12342124.300000001</v>
+      </c>
+      <c r="G54" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H54" s="47">
+        <v>2684713.2</v>
+      </c>
+      <c r="I54" s="47">
+        <v>1288247.3999999999</v>
+      </c>
+      <c r="J54" s="47">
+        <v>907371.4</v>
+      </c>
+      <c r="K54" s="47">
+        <v>323430.8</v>
+      </c>
+      <c r="L54" s="47">
+        <v>29394.7</v>
+      </c>
+      <c r="M54" s="47">
+        <v>136268.9</v>
+      </c>
+      <c r="N54" s="47">
+        <v>109595.5</v>
+      </c>
+      <c r="O54" s="47">
+        <v>257860.8</v>
+      </c>
+      <c r="P54" s="47">
+        <v>8117496.2000000002</v>
+      </c>
+      <c r="Q54" s="47">
+        <v>1172458.6000000001</v>
+      </c>
+      <c r="R54" s="47">
+        <v>17639879.199999999</v>
+      </c>
+      <c r="S54" s="47">
+        <v>10316.6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" ht="22.5">
+      <c r="A55" s="41" t="s">
+        <v>221</v>
+      </c>
+      <c r="B55" s="47">
+        <v>55513222.799999997</v>
+      </c>
+      <c r="C55" s="47">
+        <v>48936582.299999997</v>
+      </c>
+      <c r="D55" s="47">
+        <v>48936582.299999997</v>
+      </c>
+      <c r="E55" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F55" s="47">
+        <v>6576640.5</v>
+      </c>
+      <c r="G55" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H55" s="47">
+        <v>1201846.3999999999</v>
+      </c>
+      <c r="I55" s="47">
+        <v>633662.80000000005</v>
+      </c>
+      <c r="J55" s="47">
+        <v>475184.1</v>
+      </c>
+      <c r="K55" s="47">
+        <v>68444.2</v>
+      </c>
+      <c r="L55" s="47">
+        <v>18750.3</v>
+      </c>
+      <c r="M55" s="47">
+        <v>5805</v>
+      </c>
+      <c r="N55" s="47">
+        <v>20295</v>
+      </c>
+      <c r="O55" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P55" s="47">
+        <v>4654655.2</v>
+      </c>
+      <c r="Q55" s="47">
+        <v>699843.9</v>
+      </c>
+      <c r="R55" s="47">
+        <v>23959094.899999999</v>
+      </c>
+      <c r="S55" s="47">
+        <v>14863</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" s="40" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56" s="47">
+        <v>81449062.099999994</v>
+      </c>
+      <c r="C56" s="47">
+        <v>70261837.700000003</v>
+      </c>
+      <c r="D56" s="47">
+        <v>70261621.099999994</v>
+      </c>
+      <c r="E56" s="47">
+        <v>216.6</v>
+      </c>
+      <c r="F56" s="47">
+        <v>11187224.4</v>
+      </c>
+      <c r="G56" s="47">
+        <v>559914.9</v>
+      </c>
+      <c r="H56" s="47">
+        <v>5448029.7000000002</v>
+      </c>
+      <c r="I56" s="47">
+        <v>2227434.7999999998</v>
+      </c>
+      <c r="J56" s="47">
+        <v>1556744.9</v>
+      </c>
+      <c r="K56" s="47">
+        <v>756801.3</v>
+      </c>
+      <c r="L56" s="47">
+        <v>230300.6</v>
+      </c>
+      <c r="M56" s="47">
+        <v>676748.1</v>
+      </c>
+      <c r="N56" s="47">
+        <v>26853.9</v>
+      </c>
+      <c r="O56" s="47">
+        <v>8758.7000000000007</v>
+      </c>
+      <c r="P56" s="47">
+        <v>4379502.3</v>
+      </c>
+      <c r="Q56" s="47">
+        <v>764164.9</v>
+      </c>
+      <c r="R56" s="47">
+        <v>5741510.0999999996</v>
+      </c>
+      <c r="S56" s="47">
+        <v>3881.9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" ht="22.5">
+      <c r="A57" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57" s="47">
+        <v>42581</v>
+      </c>
+      <c r="C57" s="47">
+        <v>37206</v>
+      </c>
+      <c r="D57" s="47">
+        <v>37206</v>
+      </c>
+      <c r="E57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F57" s="47">
+        <v>5375</v>
+      </c>
+      <c r="G57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H57" s="47">
+        <v>3426</v>
+      </c>
+      <c r="I57" s="47">
+        <v>1674</v>
+      </c>
+      <c r="J57" s="47">
+        <v>1116</v>
+      </c>
+      <c r="K57" s="47">
+        <v>636</v>
+      </c>
+      <c r="L57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="M57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P57" s="47">
+        <v>1949</v>
+      </c>
+      <c r="Q57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R57" s="47">
+        <v>2661312.5</v>
+      </c>
+      <c r="S57" s="47">
+        <v>1396.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" ht="22.5">
+      <c r="A58" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58" s="47">
+        <v>54545673.899999999</v>
+      </c>
+      <c r="C58" s="47">
+        <v>47592902.899999999</v>
+      </c>
+      <c r="D58" s="47">
+        <v>47592902.899999999</v>
+      </c>
+      <c r="E58" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F58" s="47">
+        <v>6952771</v>
+      </c>
+      <c r="G58" s="47">
+        <v>2008</v>
+      </c>
+      <c r="H58" s="47">
+        <v>3350660.3</v>
+      </c>
+      <c r="I58" s="47">
+        <v>1576653.7</v>
+      </c>
+      <c r="J58" s="47">
+        <v>1039313.7</v>
+      </c>
+      <c r="K58" s="47">
+        <v>483488.2</v>
+      </c>
+      <c r="L58" s="47">
+        <v>144859.9</v>
+      </c>
+      <c r="M58" s="47">
+        <v>106344.8</v>
+      </c>
+      <c r="N58" s="47">
+        <v>18915.599999999999</v>
+      </c>
+      <c r="O58" s="47">
+        <v>7643.7</v>
+      </c>
+      <c r="P58" s="47">
+        <v>3099984.1</v>
+      </c>
+      <c r="Q58" s="47">
+        <v>473559.3</v>
+      </c>
+      <c r="R58" s="47">
+        <v>5977608.0999999996</v>
+      </c>
+      <c r="S58" s="47">
+        <v>3488.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" ht="22.5">
+      <c r="A59" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59" s="47">
+        <v>26860807.199999999</v>
+      </c>
+      <c r="C59" s="47">
+        <v>22631728.800000001</v>
+      </c>
+      <c r="D59" s="47">
+        <v>22631512.199999999</v>
+      </c>
+      <c r="E59" s="47">
+        <v>216.6</v>
+      </c>
+      <c r="F59" s="47">
+        <v>4229078.4000000004</v>
+      </c>
+      <c r="G59" s="47">
+        <v>557906.9</v>
+      </c>
+      <c r="H59" s="47">
+        <v>2093943.4</v>
+      </c>
+      <c r="I59" s="47">
+        <v>649107.1</v>
+      </c>
+      <c r="J59" s="47">
+        <v>516315.2</v>
+      </c>
+      <c r="K59" s="47">
+        <v>272677.09999999998</v>
+      </c>
+      <c r="L59" s="47">
+        <v>85440.7</v>
+      </c>
+      <c r="M59" s="47">
+        <v>570403.30000000005</v>
+      </c>
+      <c r="N59" s="47">
+        <v>7938.3</v>
+      </c>
+      <c r="O59" s="47">
+        <v>1115</v>
+      </c>
+      <c r="P59" s="47">
+        <v>1277569.2</v>
+      </c>
+      <c r="Q59" s="47">
+        <v>290605.59999999998</v>
+      </c>
+      <c r="R59" s="47">
+        <v>5324243.3</v>
+      </c>
+      <c r="S59" s="47">
+        <v>5054.3999999999996</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" ht="22.5">
+      <c r="A60" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60" s="47">
+        <v>549161485.70000005</v>
+      </c>
+      <c r="C60" s="47">
+        <v>463892863.5</v>
+      </c>
+      <c r="D60" s="47">
+        <v>463892863.5</v>
+      </c>
+      <c r="E60" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F60" s="47">
+        <v>85268622.200000003</v>
+      </c>
+      <c r="G60" s="47">
+        <v>1178152.3999999999</v>
+      </c>
+      <c r="H60" s="47">
+        <v>29819830.800000001</v>
+      </c>
+      <c r="I60" s="47">
+        <v>12889967.9</v>
+      </c>
+      <c r="J60" s="47">
+        <v>9445561.4000000004</v>
+      </c>
+      <c r="K60" s="47">
+        <v>3368060.4</v>
+      </c>
+      <c r="L60" s="47">
+        <v>1468528.5</v>
+      </c>
+      <c r="M60" s="47">
+        <v>2647712.6</v>
+      </c>
+      <c r="N60" s="47">
+        <v>2108187.4</v>
+      </c>
+      <c r="O60" s="47">
+        <v>2633865.6</v>
+      </c>
+      <c r="P60" s="47">
+        <v>36437090.799999997</v>
+      </c>
+      <c r="Q60" s="47">
+        <v>13091495.199999999</v>
+      </c>
+      <c r="R60" s="47">
+        <v>9222939.5</v>
+      </c>
+      <c r="S60" s="47">
+        <v>5640.4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" ht="22.5">
+      <c r="A61" s="40" t="s">
+        <v>222</v>
+      </c>
+      <c r="B61" s="47">
+        <v>39306099</v>
+      </c>
+      <c r="C61" s="47">
+        <v>33324488.300000001</v>
+      </c>
+      <c r="D61" s="47">
+        <v>33324488.300000001</v>
+      </c>
+      <c r="E61" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F61" s="47">
+        <v>5981610.7000000002</v>
+      </c>
+      <c r="G61" s="47">
+        <v>7907</v>
+      </c>
+      <c r="H61" s="47">
+        <v>1690629.4</v>
+      </c>
+      <c r="I61" s="47">
+        <v>794168.5</v>
+      </c>
+      <c r="J61" s="47">
+        <v>560812.5</v>
+      </c>
+      <c r="K61" s="47">
+        <v>125610.6</v>
+      </c>
+      <c r="L61" s="47">
+        <v>2725.5</v>
+      </c>
+      <c r="M61" s="47">
+        <v>207312.3</v>
+      </c>
+      <c r="N61" s="47">
+        <v>60168.5</v>
+      </c>
+      <c r="O61" s="47">
+        <v>200959.3</v>
+      </c>
+      <c r="P61" s="47">
+        <v>3313014.4</v>
+      </c>
+      <c r="Q61" s="47">
+        <v>708932.1</v>
+      </c>
+      <c r="R61" s="47">
+        <v>14277551.4</v>
+      </c>
+      <c r="S61" s="47">
+        <v>8050.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19" ht="23.25" customHeight="1">
+      <c r="A62" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="B62" s="47">
+        <v>152122779</v>
+      </c>
+      <c r="C62" s="47">
+        <v>126633317.90000001</v>
+      </c>
+      <c r="D62" s="47">
+        <v>126633317.90000001</v>
+      </c>
+      <c r="E62" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F62" s="47">
+        <v>25489461.100000001</v>
+      </c>
+      <c r="G62" s="47">
+        <v>777427.7</v>
+      </c>
+      <c r="H62" s="47">
+        <v>5837904.5</v>
+      </c>
+      <c r="I62" s="47">
+        <v>2299835.4</v>
+      </c>
+      <c r="J62" s="47">
+        <v>1696385.9</v>
+      </c>
+      <c r="K62" s="47">
+        <v>655317.69999999995</v>
+      </c>
+      <c r="L62" s="47">
+        <v>245863</v>
+      </c>
+      <c r="M62" s="47">
+        <v>940502.5</v>
+      </c>
+      <c r="N62" s="47">
+        <v>1150166.7</v>
+      </c>
+      <c r="O62" s="47">
+        <v>2012028</v>
+      </c>
+      <c r="P62" s="47">
+        <v>12420869.199999999</v>
+      </c>
+      <c r="Q62" s="47">
+        <v>3291065</v>
+      </c>
+      <c r="R62" s="47">
+        <v>19137348</v>
+      </c>
+      <c r="S62" s="47">
+        <v>11970.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19" ht="22.5">
+      <c r="A63" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="B63" s="47">
+        <v>201267120.30000001</v>
+      </c>
+      <c r="C63" s="47">
+        <v>168422269.80000001</v>
+      </c>
+      <c r="D63" s="47">
+        <v>168422269.80000001</v>
+      </c>
+      <c r="E63" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F63" s="47">
+        <v>32844850.5</v>
+      </c>
+      <c r="G63" s="47">
+        <v>366142.4</v>
+      </c>
+      <c r="H63" s="47">
+        <v>13076934.199999999</v>
+      </c>
+      <c r="I63" s="47">
+        <v>5333561.5</v>
+      </c>
+      <c r="J63" s="47">
+        <v>3935448.8</v>
+      </c>
+      <c r="K63" s="47">
+        <v>1581059</v>
+      </c>
+      <c r="L63" s="47">
+        <v>923660</v>
+      </c>
+      <c r="M63" s="47">
+        <v>1303204.8999999999</v>
+      </c>
+      <c r="N63" s="47">
+        <v>601729.5</v>
+      </c>
+      <c r="O63" s="47">
+        <v>403182.3</v>
+      </c>
+      <c r="P63" s="47">
+        <v>11626157.5</v>
+      </c>
+      <c r="Q63" s="47">
+        <v>6770704.5999999996</v>
+      </c>
+      <c r="R63" s="47">
+        <v>8655161.3000000007</v>
+      </c>
+      <c r="S63" s="47">
+        <v>5475</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" s="41" t="s">
+        <v>87</v>
+      </c>
+      <c r="B64" s="47">
+        <v>71478213.400000006</v>
+      </c>
+      <c r="C64" s="47">
+        <v>61524651.700000003</v>
+      </c>
+      <c r="D64" s="47">
+        <v>61524651.700000003</v>
+      </c>
+      <c r="E64" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F64" s="47">
+        <v>9953561.6999999993</v>
+      </c>
+      <c r="G64" s="47">
+        <v>26237.8</v>
+      </c>
+      <c r="H64" s="47">
+        <v>4108236.6</v>
+      </c>
+      <c r="I64" s="47">
+        <v>1956843</v>
+      </c>
+      <c r="J64" s="47">
+        <v>1561048.8</v>
+      </c>
+      <c r="K64" s="47">
+        <v>476207.2</v>
+      </c>
+      <c r="L64" s="47">
+        <v>105370.4</v>
+      </c>
+      <c r="M64" s="47">
+        <v>8767.2000000000007</v>
+      </c>
+      <c r="N64" s="47">
+        <v>249062.7</v>
+      </c>
+      <c r="O64" s="47">
+        <v>13194.8</v>
+      </c>
+      <c r="P64" s="47">
+        <v>4345483.3</v>
+      </c>
+      <c r="Q64" s="47">
+        <v>1211346.5</v>
+      </c>
+      <c r="R64" s="47">
+        <v>7440222.0999999996</v>
+      </c>
+      <c r="S64" s="47">
+        <v>4526</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19" ht="22.5">
+      <c r="A65" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="B65" s="47">
+        <v>12565958.800000001</v>
+      </c>
+      <c r="C65" s="47">
+        <v>10877179.4</v>
+      </c>
+      <c r="D65" s="47">
+        <v>10877179.4</v>
+      </c>
+      <c r="E65" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F65" s="47">
+        <v>1688779.4</v>
+      </c>
+      <c r="G65" s="47">
+        <v>437.5</v>
+      </c>
+      <c r="H65" s="47">
+        <v>716904.4</v>
+      </c>
+      <c r="I65" s="47">
+        <v>328906.8</v>
+      </c>
+      <c r="J65" s="47">
+        <v>221629.9</v>
+      </c>
+      <c r="K65" s="47">
+        <v>61830.7</v>
+      </c>
+      <c r="L65" s="47">
+        <v>5063.3</v>
+      </c>
+      <c r="M65" s="47">
+        <v>99473.7</v>
+      </c>
+      <c r="N65" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O65" s="47">
+        <v>4501.2</v>
+      </c>
+      <c r="P65" s="47">
+        <v>743919.7</v>
+      </c>
+      <c r="Q65" s="47">
+        <v>223016.6</v>
+      </c>
+      <c r="R65" s="47">
+        <v>7322819.7999999998</v>
+      </c>
+      <c r="S65" s="47">
+        <v>4546.8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19" ht="22.5">
+      <c r="A66" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="B66" s="47">
+        <v>46130114.299999997</v>
+      </c>
+      <c r="C66" s="47">
+        <v>40307169.200000003</v>
+      </c>
+      <c r="D66" s="47">
+        <v>40307169.200000003</v>
+      </c>
+      <c r="E66" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F66" s="47">
+        <v>5822945.0999999996</v>
+      </c>
+      <c r="G66" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H66" s="47">
+        <v>2482095.6</v>
+      </c>
+      <c r="I66" s="47">
+        <v>1258292.6000000001</v>
+      </c>
+      <c r="J66" s="47">
+        <v>845091.7</v>
+      </c>
+      <c r="K66" s="47">
+        <v>258576.3</v>
+      </c>
+      <c r="L66" s="47">
+        <v>66164.800000000003</v>
+      </c>
+      <c r="M66" s="47">
+        <v>53970.2</v>
+      </c>
+      <c r="N66" s="47">
+        <v>21934</v>
+      </c>
+      <c r="O66" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P66" s="47">
+        <v>2794520.3</v>
+      </c>
+      <c r="Q66" s="47">
+        <v>524395.19999999995</v>
+      </c>
+      <c r="R66" s="47">
+        <v>6351385.7000000002</v>
+      </c>
+      <c r="S66" s="47">
+        <v>3606.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
+      <c r="A67" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="B67" s="47">
+        <v>26291200.899999999</v>
+      </c>
+      <c r="C67" s="47">
+        <v>22803787.199999999</v>
+      </c>
+      <c r="D67" s="47">
+        <v>22803787.199999999</v>
+      </c>
+      <c r="E67" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F67" s="47">
+        <v>3487413.7</v>
+      </c>
+      <c r="G67" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H67" s="47">
+        <v>1907126.1</v>
+      </c>
+      <c r="I67" s="47">
+        <v>918360.1</v>
+      </c>
+      <c r="J67" s="47">
+        <v>625143.80000000005</v>
+      </c>
+      <c r="K67" s="47">
+        <v>209458.9</v>
+      </c>
+      <c r="L67" s="47">
+        <v>119681.5</v>
+      </c>
+      <c r="M67" s="47">
+        <v>34481.800000000003</v>
+      </c>
+      <c r="N67" s="47">
+        <v>25126</v>
+      </c>
+      <c r="O67" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P67" s="47">
+        <v>1193126.3999999999</v>
+      </c>
+      <c r="Q67" s="47">
+        <v>362035.20000000001</v>
+      </c>
+      <c r="R67" s="47">
+        <v>3755349.4</v>
+      </c>
+      <c r="S67" s="47">
+        <v>2254.3000000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19" ht="22.5">
+      <c r="A68" s="40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B68" s="47">
+        <v>607730482.39999998</v>
+      </c>
+      <c r="C68" s="47">
+        <v>520006874.60000002</v>
+      </c>
+      <c r="D68" s="47">
+        <v>520006681.60000002</v>
+      </c>
+      <c r="E68" s="47">
+        <v>193</v>
+      </c>
+      <c r="F68" s="47">
+        <v>87723607.799999997</v>
+      </c>
+      <c r="G68" s="47">
+        <v>2378376.1</v>
+      </c>
+      <c r="H68" s="47">
+        <v>39431670.799999997</v>
+      </c>
+      <c r="I68" s="47">
+        <v>17653438.5</v>
+      </c>
+      <c r="J68" s="47">
+        <v>11816835.199999999</v>
+      </c>
+      <c r="K68" s="47">
+        <v>4610958.3</v>
+      </c>
+      <c r="L68" s="47">
+        <v>2268720.2000000002</v>
+      </c>
+      <c r="M68" s="47">
+        <v>3081718.6</v>
+      </c>
+      <c r="N68" s="47">
+        <v>319737.40000000002</v>
+      </c>
+      <c r="O68" s="47">
+        <v>1721952.1</v>
+      </c>
+      <c r="P68" s="47">
+        <v>35679101.299999997</v>
+      </c>
+      <c r="Q68" s="47">
+        <v>8192770.0999999996</v>
+      </c>
+      <c r="R68" s="47">
+        <v>5260278.4000000004</v>
+      </c>
+      <c r="S68" s="47">
+        <v>2993.7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
+      <c r="A69" s="41" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="47">
+        <v>36239768.399999999</v>
+      </c>
+      <c r="C69" s="47">
+        <v>31114942.199999999</v>
+      </c>
+      <c r="D69" s="47">
+        <v>31114942.199999999</v>
+      </c>
+      <c r="E69" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F69" s="47">
+        <v>5124826.2</v>
+      </c>
+      <c r="G69" s="47">
+        <v>6124</v>
+      </c>
+      <c r="H69" s="47">
+        <v>2463584.1</v>
+      </c>
+      <c r="I69" s="47">
+        <v>927290.3</v>
+      </c>
+      <c r="J69" s="47">
+        <v>683621.1</v>
+      </c>
+      <c r="K69" s="47">
+        <v>153996.70000000001</v>
+      </c>
+      <c r="L69" s="47">
+        <v>592596.1</v>
+      </c>
+      <c r="M69" s="47">
+        <v>106079.9</v>
+      </c>
+      <c r="N69" s="47">
+        <v>371.5</v>
+      </c>
+      <c r="O69" s="47">
+        <v>161401</v>
+      </c>
+      <c r="P69" s="47">
+        <v>2126422.7999999998</v>
+      </c>
+      <c r="Q69" s="47">
+        <v>366922.8</v>
+      </c>
+      <c r="R69" s="47">
+        <v>9163026.0999999996</v>
+      </c>
+      <c r="S69" s="47">
+        <v>5242.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
+      <c r="A70" s="41" t="s">
+        <v>92</v>
+      </c>
+      <c r="B70" s="47">
+        <v>233458514.40000001</v>
+      </c>
+      <c r="C70" s="47">
+        <v>202069061</v>
+      </c>
+      <c r="D70" s="47">
+        <v>202069061</v>
+      </c>
+      <c r="E70" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F70" s="47">
+        <v>31389453.399999999</v>
+      </c>
+      <c r="G70" s="47">
+        <v>25563</v>
+      </c>
+      <c r="H70" s="47">
+        <v>12300992.6</v>
+      </c>
+      <c r="I70" s="47">
+        <v>5503483.5999999996</v>
+      </c>
+      <c r="J70" s="47">
+        <v>4055232.8</v>
+      </c>
+      <c r="K70" s="47">
+        <v>1150208</v>
+      </c>
+      <c r="L70" s="47">
+        <v>235135.7</v>
+      </c>
+      <c r="M70" s="47">
+        <v>1356932.5</v>
+      </c>
+      <c r="N70" s="47">
+        <v>91851.4</v>
+      </c>
+      <c r="O70" s="47">
+        <v>10800</v>
+      </c>
+      <c r="P70" s="47">
+        <v>15110384.699999999</v>
+      </c>
+      <c r="Q70" s="47">
+        <v>3849861.7</v>
+      </c>
+      <c r="R70" s="47">
+        <v>8874050.3000000007</v>
+      </c>
+      <c r="S70" s="47">
+        <v>5181.3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19" ht="22.5">
+      <c r="A71" s="41" t="s">
+        <v>93</v>
+      </c>
+      <c r="B71" s="47">
+        <v>6216206.7999999998</v>
+      </c>
+      <c r="C71" s="47">
+        <v>5505967</v>
+      </c>
+      <c r="D71" s="47">
+        <v>5505967</v>
+      </c>
+      <c r="E71" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F71" s="47">
+        <v>710239.8</v>
+      </c>
+      <c r="G71" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H71" s="47">
+        <v>298038.40000000002</v>
+      </c>
+      <c r="I71" s="47">
+        <v>166862.5</v>
+      </c>
+      <c r="J71" s="47">
+        <v>112384.4</v>
+      </c>
+      <c r="K71" s="47">
+        <v>18701.5</v>
+      </c>
+      <c r="L71" s="47">
+        <v>90</v>
+      </c>
+      <c r="M71" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N71" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O71" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P71" s="47">
+        <v>342329.59999999998</v>
+      </c>
+      <c r="Q71" s="47">
+        <v>69871.8</v>
+      </c>
+      <c r="R71" s="47">
+        <v>8755220.8000000007</v>
+      </c>
+      <c r="S71" s="47">
+        <v>5174.1000000000004</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19" ht="22.5" customHeight="1">
+      <c r="A72" s="41" t="s">
+        <v>94</v>
+      </c>
+      <c r="B72" s="47">
+        <v>175400711.40000001</v>
+      </c>
+      <c r="C72" s="47">
+        <v>150003523</v>
+      </c>
+      <c r="D72" s="47">
+        <v>150003330</v>
+      </c>
+      <c r="E72" s="47">
+        <v>193</v>
+      </c>
+      <c r="F72" s="47">
+        <v>25397188.399999999</v>
+      </c>
+      <c r="G72" s="47">
+        <v>137655.1</v>
+      </c>
+      <c r="H72" s="47">
+        <v>13480947.199999999</v>
+      </c>
+      <c r="I72" s="47">
+        <v>6459989.5</v>
+      </c>
+      <c r="J72" s="47">
+        <v>3745012.9</v>
+      </c>
+      <c r="K72" s="47">
+        <v>1630355</v>
+      </c>
+      <c r="L72" s="47">
+        <v>899103.3</v>
+      </c>
+      <c r="M72" s="47">
+        <v>746486.5</v>
+      </c>
+      <c r="N72" s="47">
+        <v>36489.300000000003</v>
+      </c>
+      <c r="O72" s="47">
+        <v>31941.9</v>
+      </c>
+      <c r="P72" s="47">
+        <v>9309719.5</v>
+      </c>
+      <c r="Q72" s="47">
+        <v>2400435.4</v>
+      </c>
+      <c r="R72" s="47">
+        <v>3089074</v>
+      </c>
+      <c r="S72" s="47">
+        <v>1736.8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19" ht="22.5">
+      <c r="A73" s="41" t="s">
+        <v>95</v>
+      </c>
+      <c r="B73" s="47">
+        <v>98056108.900000006</v>
+      </c>
+      <c r="C73" s="47">
+        <v>82630422.200000003</v>
+      </c>
+      <c r="D73" s="47">
+        <v>82630422.200000003</v>
+      </c>
+      <c r="E73" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F73" s="47">
+        <v>15425686.699999999</v>
+      </c>
+      <c r="G73" s="47">
+        <v>79613</v>
+      </c>
+      <c r="H73" s="47">
+        <v>7399438.0999999996</v>
+      </c>
+      <c r="I73" s="47">
+        <v>3039810.7</v>
+      </c>
+      <c r="J73" s="47">
+        <v>2185926.1</v>
+      </c>
+      <c r="K73" s="47">
+        <v>1300384.3</v>
+      </c>
+      <c r="L73" s="47">
+        <v>313487.59999999998</v>
+      </c>
+      <c r="M73" s="47">
+        <v>559829.4</v>
+      </c>
+      <c r="N73" s="47">
+        <v>181924.2</v>
+      </c>
+      <c r="O73" s="47">
+        <v>1499318.2</v>
+      </c>
+      <c r="P73" s="47">
+        <v>5297083.0999999996</v>
+      </c>
+      <c r="Q73" s="47">
+        <v>968310.1</v>
+      </c>
+      <c r="R73" s="47">
+        <v>4900355.3</v>
+      </c>
+      <c r="S73" s="47">
+        <v>2727.1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" ht="45">
+      <c r="A74" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="B74" s="47">
+        <v>58359172.5</v>
+      </c>
+      <c r="C74" s="47">
+        <v>48682959.200000003</v>
+      </c>
+      <c r="D74" s="47">
+        <v>48682959.200000003</v>
+      </c>
+      <c r="E74" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F74" s="47">
+        <v>9676213.3000000007</v>
+      </c>
+      <c r="G74" s="47">
+        <v>2129421</v>
+      </c>
+      <c r="H74" s="47">
+        <v>3488670.4</v>
+      </c>
+      <c r="I74" s="47">
+        <v>1556001.9</v>
+      </c>
+      <c r="J74" s="47">
+        <v>1034657.9</v>
+      </c>
+      <c r="K74" s="47">
+        <v>357312.8</v>
+      </c>
+      <c r="L74" s="47">
+        <v>228307.5</v>
+      </c>
+      <c r="M74" s="47">
+        <v>312390.3</v>
+      </c>
+      <c r="N74" s="47">
+        <v>9101</v>
+      </c>
+      <c r="O74" s="47">
+        <v>18491</v>
+      </c>
+      <c r="P74" s="47">
+        <v>3493161.6</v>
+      </c>
+      <c r="Q74" s="47">
+        <v>537368.30000000005</v>
+      </c>
+      <c r="R74" s="47">
+        <v>7512766.7999999998</v>
+      </c>
+      <c r="S74" s="47">
+        <v>4527.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19" ht="22.5">
+      <c r="A75" s="40" t="s">
         <v>120</v>
       </c>
-      <c r="O46" s="83" t="s">
-[...1196 lines deleted...]
-      <c r="A67" s="76" t="s">
+      <c r="B75" s="47">
+        <v>1262015198.5999999</v>
+      </c>
+      <c r="C75" s="47">
+        <v>1014645927.6</v>
+      </c>
+      <c r="D75" s="47">
+        <v>1014645927.6</v>
+      </c>
+      <c r="E75" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F75" s="47">
+        <v>247369271</v>
+      </c>
+      <c r="G75" s="47">
+        <v>148015462</v>
+      </c>
+      <c r="H75" s="47">
+        <v>61264741.399999999</v>
+      </c>
+      <c r="I75" s="47">
+        <v>33045501.800000001</v>
+      </c>
+      <c r="J75" s="47">
+        <v>11873929</v>
+      </c>
+      <c r="K75" s="47">
+        <v>5677977.2000000002</v>
+      </c>
+      <c r="L75" s="47">
+        <v>3570618.7</v>
+      </c>
+      <c r="M75" s="47">
+        <v>7096714.7000000002</v>
+      </c>
+      <c r="N75" s="47">
+        <v>1118802.8</v>
+      </c>
+      <c r="O75" s="47">
+        <v>25106.400000000001</v>
+      </c>
+      <c r="P75" s="47">
+        <v>28895600.100000001</v>
+      </c>
+      <c r="Q75" s="47">
+        <v>8049558.2999999998</v>
+      </c>
+      <c r="R75" s="47">
+        <v>5453801.7999999998</v>
+      </c>
+      <c r="S75" s="47">
+        <v>3149.6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19" ht="33.75">
+      <c r="A76" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B76" s="47">
+        <v>403476107.60000002</v>
+      </c>
+      <c r="C76" s="47">
+        <v>343325221.19999999</v>
+      </c>
+      <c r="D76" s="47">
+        <v>343325221.19999999</v>
+      </c>
+      <c r="E76" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F76" s="47">
+        <v>60150886.399999999</v>
+      </c>
+      <c r="G76" s="47">
+        <v>12103229.800000001</v>
+      </c>
+      <c r="H76" s="47">
+        <v>25000520.300000001</v>
+      </c>
+      <c r="I76" s="47">
+        <v>11560374.9</v>
+      </c>
+      <c r="J76" s="47">
+        <v>7301788</v>
+      </c>
+      <c r="K76" s="47">
+        <v>4361898</v>
+      </c>
+      <c r="L76" s="47">
+        <v>895161.1</v>
+      </c>
+      <c r="M76" s="47">
+        <v>881298.3</v>
+      </c>
+      <c r="N76" s="47">
+        <v>441497</v>
+      </c>
+      <c r="O76" s="47">
+        <v>6545.9</v>
+      </c>
+      <c r="P76" s="47">
+        <v>18070342.800000001</v>
+      </c>
+      <c r="Q76" s="47">
+        <v>4528750.5999999996</v>
+      </c>
+      <c r="R76" s="47">
+        <v>5880547.2000000002</v>
+      </c>
+      <c r="S76" s="47">
+        <v>3505.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" ht="22.5">
+      <c r="A77" s="42" t="s">
         <v>97</v>
       </c>
-      <c r="B67" s="82">
-[...114 lines deleted...]
-      <c r="A69" s="76" t="s">
+      <c r="B77" s="47">
+        <v>853230928</v>
+      </c>
+      <c r="C77" s="47">
+        <v>666946857.39999998</v>
+      </c>
+      <c r="D77" s="47">
+        <v>666946857.39999998</v>
+      </c>
+      <c r="E77" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F77" s="47">
+        <v>186284070.59999999</v>
+      </c>
+      <c r="G77" s="47">
+        <v>135912232.19999999</v>
+      </c>
+      <c r="H77" s="47">
+        <v>35666126.100000001</v>
+      </c>
+      <c r="I77" s="47">
+        <v>21394132.899999999</v>
+      </c>
+      <c r="J77" s="47">
+        <v>4504462</v>
+      </c>
+      <c r="K77" s="47">
+        <v>1278391.2</v>
+      </c>
+      <c r="L77" s="47">
+        <v>2273723.6</v>
+      </c>
+      <c r="M77" s="47">
+        <v>6215416.4000000004</v>
+      </c>
+      <c r="N77" s="47">
+        <v>677305.8</v>
+      </c>
+      <c r="O77" s="47">
+        <v>18560.5</v>
+      </c>
+      <c r="P77" s="47">
+        <v>10489038.300000001</v>
+      </c>
+      <c r="Q77" s="47">
+        <v>3520807.7</v>
+      </c>
+      <c r="R77" s="47">
+        <v>5250587.2</v>
+      </c>
+      <c r="S77" s="47">
+        <v>2992.9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" ht="22.5">
+      <c r="A78" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="B69" s="82">
-[...55 lines deleted...]
-      <c r="A70" s="76" t="s">
+      <c r="B78" s="47">
+        <v>5308163</v>
+      </c>
+      <c r="C78" s="47">
+        <v>4373849</v>
+      </c>
+      <c r="D78" s="47">
+        <v>4373849</v>
+      </c>
+      <c r="E78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F78" s="47">
+        <v>934314</v>
+      </c>
+      <c r="G78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H78" s="47">
+        <v>598095</v>
+      </c>
+      <c r="I78" s="47">
+        <v>90994</v>
+      </c>
+      <c r="J78" s="47">
+        <v>67679</v>
+      </c>
+      <c r="K78" s="47">
+        <v>37688</v>
+      </c>
+      <c r="L78" s="47">
+        <v>401734</v>
+      </c>
+      <c r="M78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P78" s="47">
+        <v>336219</v>
+      </c>
+      <c r="Q78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R78" s="47">
+        <v>18495341.5</v>
+      </c>
+      <c r="S78" s="47">
+        <v>10532.1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" s="40" t="s">
         <v>99</v>
       </c>
-      <c r="B70" s="82">
-[...55 lines deleted...]
-      <c r="A71" s="76" t="s">
+      <c r="B79" s="47">
+        <v>2805000540.4000001</v>
+      </c>
+      <c r="C79" s="47">
+        <v>2431847110.0999999</v>
+      </c>
+      <c r="D79" s="47">
+        <v>2431847110.0999999</v>
+      </c>
+      <c r="E79" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F79" s="47">
+        <v>373153430.30000001</v>
+      </c>
+      <c r="G79" s="47">
+        <v>11329853.9</v>
+      </c>
+      <c r="H79" s="47">
+        <v>180860553.40000001</v>
+      </c>
+      <c r="I79" s="47">
+        <v>88257154.299999997</v>
+      </c>
+      <c r="J79" s="47">
+        <v>59737298.799999997</v>
+      </c>
+      <c r="K79" s="47">
+        <v>18650669.199999999</v>
+      </c>
+      <c r="L79" s="47">
+        <v>1602988.5</v>
+      </c>
+      <c r="M79" s="47">
+        <v>12612442.6</v>
+      </c>
+      <c r="N79" s="47">
+        <v>11193518.300000001</v>
+      </c>
+      <c r="O79" s="47">
+        <v>1236216.3999999999</v>
+      </c>
+      <c r="P79" s="47">
+        <v>139326429.30000001</v>
+      </c>
+      <c r="Q79" s="47">
+        <v>29206859</v>
+      </c>
+      <c r="R79" s="47">
+        <v>5079811</v>
+      </c>
+      <c r="S79" s="47">
+        <v>3221.8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" s="42" t="s">
         <v>100</v>
       </c>
-      <c r="B71" s="82">
-[...55 lines deleted...]
-      <c r="A72" s="76" t="s">
+      <c r="B80" s="47">
+        <v>22703156</v>
+      </c>
+      <c r="C80" s="47">
+        <v>19602458.800000001</v>
+      </c>
+      <c r="D80" s="47">
+        <v>19602458.800000001</v>
+      </c>
+      <c r="E80" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F80" s="47">
+        <v>3100697.2</v>
+      </c>
+      <c r="G80" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H80" s="47">
+        <v>1946367.9</v>
+      </c>
+      <c r="I80" s="47">
+        <v>762506</v>
+      </c>
+      <c r="J80" s="47">
+        <v>553146.19999999995</v>
+      </c>
+      <c r="K80" s="47">
+        <v>223644.4</v>
+      </c>
+      <c r="L80" s="47">
+        <v>13010.6</v>
+      </c>
+      <c r="M80" s="47">
+        <v>394060.7</v>
+      </c>
+      <c r="N80" s="47">
+        <v>2177</v>
+      </c>
+      <c r="O80" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P80" s="47">
+        <v>971665.3</v>
+      </c>
+      <c r="Q80" s="47">
+        <v>180487</v>
+      </c>
+      <c r="R80" s="47">
+        <v>3336736.6</v>
+      </c>
+      <c r="S80" s="47">
+        <v>2096.4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" s="42" t="s">
         <v>101</v>
       </c>
-      <c r="B72" s="82">
-[...55 lines deleted...]
-      <c r="A73" s="76" t="s">
+      <c r="B81" s="47">
+        <v>8717823.9000000004</v>
+      </c>
+      <c r="C81" s="47">
+        <v>7599822</v>
+      </c>
+      <c r="D81" s="47">
+        <v>7599822</v>
+      </c>
+      <c r="E81" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F81" s="47">
+        <v>1118001.8999999999</v>
+      </c>
+      <c r="G81" s="47">
+        <v>66998.600000000006</v>
+      </c>
+      <c r="H81" s="47">
+        <v>548939.80000000005</v>
+      </c>
+      <c r="I81" s="47">
+        <v>265766.5</v>
+      </c>
+      <c r="J81" s="47">
+        <v>177036.4</v>
+      </c>
+      <c r="K81" s="47">
+        <v>102606.9</v>
+      </c>
+      <c r="L81" s="47">
+        <v>3530</v>
+      </c>
+      <c r="M81" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N81" s="47">
+        <v>8041.9</v>
+      </c>
+      <c r="O81" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P81" s="47">
+        <v>464444.6</v>
+      </c>
+      <c r="Q81" s="47">
+        <v>29577</v>
+      </c>
+      <c r="R81" s="47">
+        <v>5149334.8</v>
+      </c>
+      <c r="S81" s="47">
+        <v>3394.7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" s="42" t="s">
         <v>102</v>
       </c>
-      <c r="B73" s="82">
-[...55 lines deleted...]
-      <c r="A74" s="76" t="s">
+      <c r="B82" s="47">
+        <v>2133986701.2</v>
+      </c>
+      <c r="C82" s="47">
+        <v>1856429126.5999999</v>
+      </c>
+      <c r="D82" s="47">
+        <v>1856429126.5999999</v>
+      </c>
+      <c r="E82" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F82" s="47">
+        <v>277557574.60000002</v>
+      </c>
+      <c r="G82" s="47">
+        <v>1525938.9</v>
+      </c>
+      <c r="H82" s="47">
+        <v>146407206.80000001</v>
+      </c>
+      <c r="I82" s="47">
+        <v>70255951</v>
+      </c>
+      <c r="J82" s="47">
+        <v>48022673</v>
+      </c>
+      <c r="K82" s="47">
+        <v>16118921.300000001</v>
+      </c>
+      <c r="L82" s="47">
+        <v>1068253.7</v>
+      </c>
+      <c r="M82" s="47">
+        <v>10941407.800000001</v>
+      </c>
+      <c r="N82" s="47">
+        <v>4496412.7</v>
+      </c>
+      <c r="O82" s="47">
+        <v>384649.7</v>
+      </c>
+      <c r="P82" s="47">
+        <v>101062898.7</v>
+      </c>
+      <c r="Q82" s="47">
+        <v>23680467.800000001</v>
+      </c>
+      <c r="R82" s="47">
+        <v>4863055.8</v>
+      </c>
+      <c r="S82" s="47">
+        <v>3121.3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="B74" s="82">
-[...173 lines deleted...]
-      <c r="A77" s="77" t="s">
+      <c r="B83" s="47">
+        <v>544775746.89999998</v>
+      </c>
+      <c r="C83" s="47">
+        <v>463310135.39999998</v>
+      </c>
+      <c r="D83" s="47">
+        <v>463310135.39999998</v>
+      </c>
+      <c r="E83" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F83" s="47">
+        <v>81465611.5</v>
+      </c>
+      <c r="G83" s="47">
+        <v>9736523.4000000004</v>
+      </c>
+      <c r="H83" s="47">
+        <v>26091550.100000001</v>
+      </c>
+      <c r="I83" s="47">
+        <v>14041584</v>
+      </c>
+      <c r="J83" s="47">
+        <v>9017751.3000000007</v>
+      </c>
+      <c r="K83" s="47">
+        <v>1888848</v>
+      </c>
+      <c r="L83" s="47">
+        <v>435026.4</v>
+      </c>
+      <c r="M83" s="47">
+        <v>708340.4</v>
+      </c>
+      <c r="N83" s="47">
+        <v>6629125.7000000002</v>
+      </c>
+      <c r="O83" s="47">
+        <v>842592.7</v>
+      </c>
+      <c r="P83" s="47">
+        <v>33506895.300000001</v>
+      </c>
+      <c r="Q83" s="47">
+        <v>4658924.3</v>
+      </c>
+      <c r="R83" s="47">
+        <v>6286067.4000000004</v>
+      </c>
+      <c r="S83" s="47">
+        <v>3781.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" s="42" t="s">
         <v>104</v>
       </c>
-      <c r="B77" s="82">
-[...55 lines deleted...]
-      <c r="A78" s="77" t="s">
+      <c r="B84" s="47">
+        <v>86561110.299999997</v>
+      </c>
+      <c r="C84" s="47">
+        <v>77633195.099999994</v>
+      </c>
+      <c r="D84" s="47">
+        <v>77633195.099999994</v>
+      </c>
+      <c r="E84" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F84" s="47">
+        <v>8927915.1999999993</v>
+      </c>
+      <c r="G84" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H84" s="47">
+        <v>5540197</v>
+      </c>
+      <c r="I84" s="47">
+        <v>2738680.2</v>
+      </c>
+      <c r="J84" s="47">
+        <v>1872536.6</v>
+      </c>
+      <c r="K84" s="47">
+        <v>303890.3</v>
+      </c>
+      <c r="L84" s="47">
+        <v>79371.3</v>
+      </c>
+      <c r="M84" s="47">
+        <v>545718.6</v>
+      </c>
+      <c r="N84" s="47">
+        <v>42819</v>
+      </c>
+      <c r="O84" s="47">
+        <v>8974</v>
+      </c>
+      <c r="P84" s="47">
+        <v>2803710.3</v>
+      </c>
+      <c r="Q84" s="47">
+        <v>532214.9</v>
+      </c>
+      <c r="R84" s="47">
+        <v>4950875.7</v>
+      </c>
+      <c r="S84" s="47">
+        <v>3064.1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" ht="22.5">
+      <c r="A85" s="42" t="s">
         <v>105</v>
       </c>
-      <c r="B78" s="82">
-[...55 lines deleted...]
-      <c r="A79" s="75" t="s">
+      <c r="B85" s="47">
+        <v>8256002.0999999996</v>
+      </c>
+      <c r="C85" s="47">
+        <v>7272372.2000000002</v>
+      </c>
+      <c r="D85" s="47">
+        <v>7272372.2000000002</v>
+      </c>
+      <c r="E85" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F85" s="47">
+        <v>983629.9</v>
+      </c>
+      <c r="G85" s="47">
+        <v>393</v>
+      </c>
+      <c r="H85" s="47">
+        <v>326291.8</v>
+      </c>
+      <c r="I85" s="47">
+        <v>192666.6</v>
+      </c>
+      <c r="J85" s="47">
+        <v>94155.3</v>
+      </c>
+      <c r="K85" s="47">
+        <v>12758.3</v>
+      </c>
+      <c r="L85" s="47">
+        <v>3796.5</v>
+      </c>
+      <c r="M85" s="47">
+        <v>22915.1</v>
+      </c>
+      <c r="N85" s="47">
+        <v>14942</v>
+      </c>
+      <c r="O85" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P85" s="47">
+        <v>516815.1</v>
+      </c>
+      <c r="Q85" s="47">
+        <v>125188</v>
+      </c>
+      <c r="R85" s="47">
+        <v>11387589.1</v>
+      </c>
+      <c r="S85" s="47">
+        <v>6603.2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19" ht="22.5">
+      <c r="A86" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="B79" s="82">
-[...55 lines deleted...]
-      <c r="A80" s="77" t="s">
+      <c r="B86" s="47">
+        <v>1854769718.4000001</v>
+      </c>
+      <c r="C86" s="47">
+        <v>1609399517</v>
+      </c>
+      <c r="D86" s="47">
+        <v>1609397435.0999999</v>
+      </c>
+      <c r="E86" s="47">
+        <v>2081.9</v>
+      </c>
+      <c r="F86" s="47">
+        <v>245370201.40000001</v>
+      </c>
+      <c r="G86" s="47">
+        <v>2671728.2000000002</v>
+      </c>
+      <c r="H86" s="47">
+        <v>125812782.90000001</v>
+      </c>
+      <c r="I86" s="47">
+        <v>59051761.399999999</v>
+      </c>
+      <c r="J86" s="47">
+        <v>37515342</v>
+      </c>
+      <c r="K86" s="47">
+        <v>21373684.300000001</v>
+      </c>
+      <c r="L86" s="47">
+        <v>2928552.9</v>
+      </c>
+      <c r="M86" s="47">
+        <v>4943442.3</v>
+      </c>
+      <c r="N86" s="47">
+        <v>2755266.3</v>
+      </c>
+      <c r="O86" s="47">
+        <v>106389.6</v>
+      </c>
+      <c r="P86" s="47">
+        <v>93585986.5</v>
+      </c>
+      <c r="Q86" s="47">
+        <v>20438047.899999999</v>
+      </c>
+      <c r="R86" s="47">
+        <v>4489978.5</v>
+      </c>
+      <c r="S86" s="47">
+        <v>2752.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="B80" s="82">
-[...55 lines deleted...]
-      <c r="A81" s="77" t="s">
+      <c r="B87" s="47">
+        <v>1774510052.5</v>
+      </c>
+      <c r="C87" s="47">
+        <v>1540104166.9000001</v>
+      </c>
+      <c r="D87" s="47">
+        <v>1540102085</v>
+      </c>
+      <c r="E87" s="47">
+        <v>2081.9</v>
+      </c>
+      <c r="F87" s="47">
+        <v>234405885.59999999</v>
+      </c>
+      <c r="G87" s="47">
+        <v>2632938.2000000002</v>
+      </c>
+      <c r="H87" s="47">
+        <v>119371198.3</v>
+      </c>
+      <c r="I87" s="47">
+        <v>56106052.299999997</v>
+      </c>
+      <c r="J87" s="47">
+        <v>35733681.100000001</v>
+      </c>
+      <c r="K87" s="47">
+        <v>20273864.5</v>
+      </c>
+      <c r="L87" s="47">
+        <v>2907883.3</v>
+      </c>
+      <c r="M87" s="47">
+        <v>4349717.0999999996</v>
+      </c>
+      <c r="N87" s="47">
+        <v>2746400.6</v>
+      </c>
+      <c r="O87" s="47">
+        <v>106389.6</v>
+      </c>
+      <c r="P87" s="47">
+        <v>90065331</v>
+      </c>
+      <c r="Q87" s="47">
+        <v>19483627.899999999</v>
+      </c>
+      <c r="R87" s="47">
+        <v>4532106.5</v>
+      </c>
+      <c r="S87" s="47">
+        <v>2779.4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" s="47">
+        <v>1158282355.5999999</v>
+      </c>
+      <c r="C88" s="47">
+        <v>1006290960.6</v>
+      </c>
+      <c r="D88" s="47">
+        <v>1006290960.6</v>
+      </c>
+      <c r="E88" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F88" s="47">
+        <v>151991395</v>
+      </c>
+      <c r="G88" s="47">
+        <v>2296993.6</v>
+      </c>
+      <c r="H88" s="47">
+        <v>76403247.700000003</v>
+      </c>
+      <c r="I88" s="47">
+        <v>36283254.600000001</v>
+      </c>
+      <c r="J88" s="47">
+        <v>23137417.300000001</v>
+      </c>
+      <c r="K88" s="47">
+        <v>12467249.300000001</v>
+      </c>
+      <c r="L88" s="47">
+        <v>2027002.9</v>
+      </c>
+      <c r="M88" s="47">
+        <v>2488323.6</v>
+      </c>
+      <c r="N88" s="47">
+        <v>1894313.8</v>
+      </c>
+      <c r="O88" s="47">
+        <v>54481.8</v>
+      </c>
+      <c r="P88" s="47">
+        <v>57854961.899999999</v>
+      </c>
+      <c r="Q88" s="47">
+        <v>13487396.199999999</v>
+      </c>
+      <c r="R88" s="47">
+        <v>4567593.5999999996</v>
+      </c>
+      <c r="S88" s="47">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19" ht="22.5">
+      <c r="A89" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="B81" s="82">
-[...55 lines deleted...]
-      <c r="A82" s="77" t="s">
+      <c r="B89" s="47">
+        <v>384362748.5</v>
+      </c>
+      <c r="C89" s="47">
+        <v>331922492.60000002</v>
+      </c>
+      <c r="D89" s="47">
+        <v>331920410.69999999</v>
+      </c>
+      <c r="E89" s="47">
+        <v>2081.9</v>
+      </c>
+      <c r="F89" s="47">
+        <v>52440255.899999999</v>
+      </c>
+      <c r="G89" s="47">
+        <v>275958.90000000002</v>
+      </c>
+      <c r="H89" s="47">
+        <v>26834050.5</v>
+      </c>
+      <c r="I89" s="47">
+        <v>12247618.4</v>
+      </c>
+      <c r="J89" s="47">
+        <v>7669342.7000000002</v>
+      </c>
+      <c r="K89" s="47">
+        <v>4836814.5</v>
+      </c>
+      <c r="L89" s="47">
+        <v>709522.3</v>
+      </c>
+      <c r="M89" s="47">
+        <v>1370752.6</v>
+      </c>
+      <c r="N89" s="47">
+        <v>700917.1</v>
+      </c>
+      <c r="O89" s="47">
+        <v>39980.1</v>
+      </c>
+      <c r="P89" s="47">
+        <v>20668497.5</v>
+      </c>
+      <c r="Q89" s="47">
+        <v>3920851.8</v>
+      </c>
+      <c r="R89" s="47">
+        <v>4353905.2</v>
+      </c>
+      <c r="S89" s="47">
+        <v>2670.7</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19" ht="22.5">
+      <c r="A90" s="42" t="s">
         <v>109</v>
       </c>
-      <c r="B82" s="82">
-[...55 lines deleted...]
-      <c r="A83" s="77" t="s">
+      <c r="B90" s="47">
+        <v>231864948.40000001</v>
+      </c>
+      <c r="C90" s="47">
+        <v>201890713.69999999</v>
+      </c>
+      <c r="D90" s="47">
+        <v>201890713.69999999</v>
+      </c>
+      <c r="E90" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F90" s="47">
+        <v>29974234.699999999</v>
+      </c>
+      <c r="G90" s="47">
+        <v>59985.7</v>
+      </c>
+      <c r="H90" s="47">
+        <v>16133900.1</v>
+      </c>
+      <c r="I90" s="47">
+        <v>7575179.2999999998</v>
+      </c>
+      <c r="J90" s="47">
+        <v>4926921.0999999996</v>
+      </c>
+      <c r="K90" s="47">
+        <v>2969800.7</v>
+      </c>
+      <c r="L90" s="47">
+        <v>171358.1</v>
+      </c>
+      <c r="M90" s="47">
+        <v>490640.9</v>
+      </c>
+      <c r="N90" s="47">
+        <v>151169.70000000001</v>
+      </c>
+      <c r="O90" s="47">
+        <v>11927.7</v>
+      </c>
+      <c r="P90" s="47">
+        <v>11541871.6</v>
+      </c>
+      <c r="Q90" s="47">
+        <v>2075379.9</v>
+      </c>
+      <c r="R90" s="47">
+        <v>4667638.5999999996</v>
+      </c>
+      <c r="S90" s="47">
+        <v>2872.8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19" ht="22.5">
+      <c r="A91" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="B83" s="82">
-[...55 lines deleted...]
-      <c r="A84" s="77" t="s">
+      <c r="B91" s="47">
+        <v>68242145.099999994</v>
+      </c>
+      <c r="C91" s="47">
+        <v>58927847.299999997</v>
+      </c>
+      <c r="D91" s="47">
+        <v>58927847.299999997</v>
+      </c>
+      <c r="E91" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F91" s="47">
+        <v>9314297.8000000007</v>
+      </c>
+      <c r="G91" s="47">
+        <v>38790</v>
+      </c>
+      <c r="H91" s="47">
+        <v>5506397.7000000002</v>
+      </c>
+      <c r="I91" s="47">
+        <v>2509244.2999999998</v>
+      </c>
+      <c r="J91" s="47">
+        <v>1491110.4</v>
+      </c>
+      <c r="K91" s="47">
+        <v>904083.7</v>
+      </c>
+      <c r="L91" s="47">
+        <v>17230.8</v>
+      </c>
+      <c r="M91" s="47">
+        <v>584728.5</v>
+      </c>
+      <c r="N91" s="47">
+        <v>6612.2</v>
+      </c>
+      <c r="O91" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P91" s="47">
+        <v>3027751</v>
+      </c>
+      <c r="Q91" s="47">
+        <v>734746.9</v>
+      </c>
+      <c r="R91" s="47">
+        <v>3834259.2</v>
+      </c>
+      <c r="S91" s="47">
+        <v>2316.6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19" ht="22.5">
+      <c r="A92" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="B84" s="82">
-[...55 lines deleted...]
-      <c r="A85" s="77" t="s">
+      <c r="B92" s="47">
+        <v>12017520.800000001</v>
+      </c>
+      <c r="C92" s="47">
+        <v>10367502.800000001</v>
+      </c>
+      <c r="D92" s="47">
+        <v>10367502.800000001</v>
+      </c>
+      <c r="E92" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F92" s="47">
+        <v>1650018</v>
+      </c>
+      <c r="G92" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H92" s="47">
+        <v>935186.9</v>
+      </c>
+      <c r="I92" s="47">
+        <v>436464.8</v>
+      </c>
+      <c r="J92" s="47">
+        <v>290550.5</v>
+      </c>
+      <c r="K92" s="47">
+        <v>195736.1</v>
+      </c>
+      <c r="L92" s="47">
+        <v>3438.8</v>
+      </c>
+      <c r="M92" s="47">
+        <v>8996.7000000000007</v>
+      </c>
+      <c r="N92" s="47">
+        <v>2253.5</v>
+      </c>
+      <c r="O92" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P92" s="47">
+        <v>492904.5</v>
+      </c>
+      <c r="Q92" s="47">
+        <v>219673.1</v>
+      </c>
+      <c r="R92" s="47">
+        <v>3203817.9</v>
+      </c>
+      <c r="S92" s="47">
+        <v>1997.9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
+      <c r="A93" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="B85" s="82">
-[...55 lines deleted...]
-      <c r="A86" s="75" t="s">
+      <c r="B93" s="47">
+        <v>250915963.80000001</v>
+      </c>
+      <c r="C93" s="47">
+        <v>217274754.5</v>
+      </c>
+      <c r="D93" s="47">
+        <v>217274754.5</v>
+      </c>
+      <c r="E93" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F93" s="47">
+        <v>33641209.299999997</v>
+      </c>
+      <c r="G93" s="47">
+        <v>341886.7</v>
+      </c>
+      <c r="H93" s="47">
+        <v>17048386.399999999</v>
+      </c>
+      <c r="I93" s="47">
+        <v>7465398.7999999998</v>
+      </c>
+      <c r="J93" s="47">
+        <v>4703977.7</v>
+      </c>
+      <c r="K93" s="47">
+        <v>1315836.5</v>
+      </c>
+      <c r="L93" s="47">
+        <v>259145.8</v>
+      </c>
+      <c r="M93" s="47">
+        <v>3304027.6</v>
+      </c>
+      <c r="N93" s="47">
+        <v>9163</v>
+      </c>
+      <c r="O93" s="47">
+        <v>388383</v>
+      </c>
+      <c r="P93" s="47">
+        <v>13133883.5</v>
+      </c>
+      <c r="Q93" s="47">
+        <v>2719506.7</v>
+      </c>
+      <c r="R93" s="47">
+        <v>4485448</v>
+      </c>
+      <c r="S93" s="47">
+        <v>2637.7</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
+      <c r="A94" s="40" t="s">
         <v>113</v>
       </c>
-      <c r="B86" s="82">
-[...55 lines deleted...]
-      <c r="A87" s="76" t="s">
+      <c r="B94" s="47">
+        <v>51467751.200000003</v>
+      </c>
+      <c r="C94" s="47">
+        <v>43794757.200000003</v>
+      </c>
+      <c r="D94" s="47">
+        <v>43794757.200000003</v>
+      </c>
+      <c r="E94" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F94" s="47">
+        <v>7672994</v>
+      </c>
+      <c r="G94" s="47">
+        <v>95757.6</v>
+      </c>
+      <c r="H94" s="47">
+        <v>4008546.8</v>
+      </c>
+      <c r="I94" s="47">
+        <v>1841028.6</v>
+      </c>
+      <c r="J94" s="47">
+        <v>1156134.3999999999</v>
+      </c>
+      <c r="K94" s="47">
+        <v>946474.3</v>
+      </c>
+      <c r="L94" s="47">
+        <v>54173.7</v>
+      </c>
+      <c r="M94" s="47">
+        <v>10735.8</v>
+      </c>
+      <c r="N94" s="47">
+        <v>4213</v>
+      </c>
+      <c r="O94" s="47">
+        <v>8100</v>
+      </c>
+      <c r="P94" s="47">
+        <v>3075144.5</v>
+      </c>
+      <c r="Q94" s="47">
+        <v>481232.1</v>
+      </c>
+      <c r="R94" s="47">
+        <v>7537749.2000000002</v>
+      </c>
+      <c r="S94" s="47">
+        <v>4616.3999999999996</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19" ht="22.5">
+      <c r="A95" s="41" t="s">
         <v>114</v>
       </c>
-      <c r="B87" s="82">
-[...114 lines deleted...]
-      <c r="A89" s="77" t="s">
+      <c r="B95" s="47">
+        <v>21392542.300000001</v>
+      </c>
+      <c r="C95" s="47">
+        <v>18819719.199999999</v>
+      </c>
+      <c r="D95" s="47">
+        <v>18819719.199999999</v>
+      </c>
+      <c r="E95" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F95" s="47">
+        <v>2572823.1</v>
+      </c>
+      <c r="G95" s="47">
+        <v>19799.599999999999</v>
+      </c>
+      <c r="H95" s="47">
+        <v>1035774.2</v>
+      </c>
+      <c r="I95" s="47">
+        <v>523124.8</v>
+      </c>
+      <c r="J95" s="47">
+        <v>381215.7</v>
+      </c>
+      <c r="K95" s="47">
+        <v>92756.6</v>
+      </c>
+      <c r="L95" s="47">
+        <v>30501.7</v>
+      </c>
+      <c r="M95" s="47">
+        <v>8175.4</v>
+      </c>
+      <c r="N95" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O95" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P95" s="47">
+        <v>1373805.7</v>
+      </c>
+      <c r="Q95" s="47">
+        <v>143443.6</v>
+      </c>
+      <c r="R95" s="47">
+        <v>7807497.2000000002</v>
+      </c>
+      <c r="S95" s="47">
+        <v>4416.1000000000004</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19" ht="22.5">
+      <c r="A96" s="41" t="s">
         <v>115</v>
       </c>
-      <c r="B89" s="82">
-[...55 lines deleted...]
-      <c r="A90" s="77" t="s">
+      <c r="B96" s="47">
+        <v>3001526.6</v>
+      </c>
+      <c r="C96" s="47">
+        <v>2616383.7999999998</v>
+      </c>
+      <c r="D96" s="47">
+        <v>2616383.7999999998</v>
+      </c>
+      <c r="E96" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F96" s="47">
+        <v>385142.8</v>
+      </c>
+      <c r="G96" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H96" s="47">
+        <v>184936.9</v>
+      </c>
+      <c r="I96" s="47">
+        <v>97561.4</v>
+      </c>
+      <c r="J96" s="47">
+        <v>64098</v>
+      </c>
+      <c r="K96" s="47">
+        <v>22651.1</v>
+      </c>
+      <c r="L96" s="47">
+        <v>200</v>
+      </c>
+      <c r="M96" s="47">
+        <v>426.4</v>
+      </c>
+      <c r="N96" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O96" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P96" s="47">
+        <v>157372.4</v>
+      </c>
+      <c r="Q96" s="47">
+        <v>42833.5</v>
+      </c>
+      <c r="R96" s="47">
+        <v>7095807.5999999996</v>
+      </c>
+      <c r="S96" s="47">
+        <v>3977.6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19" ht="12.75" customHeight="1">
+      <c r="A97" s="43" t="s">
         <v>116</v>
       </c>
-      <c r="B90" s="82">
-[...271 lines deleted...]
-      <c r="N94" s="82">
+      <c r="B97" s="44">
+        <v>27073682.300000001</v>
+      </c>
+      <c r="C97" s="44">
+        <v>22358654.199999999</v>
+      </c>
+      <c r="D97" s="44">
+        <v>22358654.199999999</v>
+      </c>
+      <c r="E97" s="45" t="s">
+        <v>229</v>
+      </c>
+      <c r="F97" s="44">
+        <v>4715028.0999999996</v>
+      </c>
+      <c r="G97" s="44">
+        <v>75958</v>
+      </c>
+      <c r="H97" s="44">
+        <v>2787835.7</v>
+      </c>
+      <c r="I97" s="44">
+        <v>1220342.3999999999</v>
+      </c>
+      <c r="J97" s="44">
+        <v>710820.7</v>
+      </c>
+      <c r="K97" s="44">
+        <v>831066.6</v>
+      </c>
+      <c r="L97" s="44">
+        <v>23472</v>
+      </c>
+      <c r="M97" s="44">
+        <v>2134</v>
+      </c>
+      <c r="N97" s="44">
         <v>4213</v>
       </c>
-      <c r="O94" s="82">
+      <c r="O97" s="44">
         <v>8100</v>
       </c>
-      <c r="P94" s="82">
-[...176 lines deleted...]
-      <c r="P97" s="79">
+      <c r="P97" s="44">
         <v>1543966.4</v>
       </c>
-      <c r="Q97" s="79">
+      <c r="Q97" s="44">
         <v>294955</v>
       </c>
-      <c r="R97" s="79">
+      <c r="R97" s="44">
         <v>7387089.2999999998</v>
       </c>
-      <c r="S97" s="79">
+      <c r="S97" s="44">
         <v>4878.1000000000004</v>
       </c>
     </row>
     <row r="98" spans="1:19">
-      <c r="F98" s="67"/>
+      <c r="F98" s="33"/>
     </row>
     <row r="99" spans="1:19">
-      <c r="F99" s="67"/>
+      <c r="F99" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="C3:C5"/>
-[...2 lines deleted...]
-    <mergeCell ref="F3:F5"/>
     <mergeCell ref="G3:Q3"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:M4"/>
     <mergeCell ref="R3:S4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="F3:F5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="72" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист3"/>
+  <dimension ref="A2:F33"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="B41" sqref="B41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.85546875" style="74" customWidth="1"/>
+    <col min="2" max="2" width="114.7109375" style="75" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:6">
+      <c r="A2" s="76"/>
+      <c r="B2" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="76"/>
+      <c r="B3" s="21"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="77" t="s">
+        <v>214</v>
+      </c>
+      <c r="B4" s="78"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="80" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="80" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="80" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="80" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="81" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="82" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="82" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="82" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="82" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="83" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="82" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="82" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="82" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="82" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="82" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="82" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="82" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="82" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="82" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="82" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="82" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="82" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B27" s="82" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B28" s="82" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B29" s="82" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="81" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="81" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="81" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="81" t="s">
+        <v>18</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B5" location="'1.'!A1" display="Стоимость затрат на содержание рабочей силы по видам экономической деятельности  "/>
+    <hyperlink ref="A4:B4" location="Метод.пояснения!A1" display="Методологические пояснения....................................................................................................................................................................................................................................."/>
+    <hyperlink ref="B6" location="'2.'!A1" display="Фонд заработной платы наемных работников по видам экономической деятельности"/>
+    <hyperlink ref="B7" location="'3.'!A1" display="Стоимость затрат на содержание рабочей силы по регионам "/>
+    <hyperlink ref="B8" location="'4.'!A1" display="Фонд заработной платы наемных работников по регионам"/>
+    <hyperlink ref="B9" location="'4.'!A1" display="Стоимость затрат на содержание рабочей силы по основным видам экономической деятельности"/>
+    <hyperlink ref="B10" location="'5.1'!A1" display="Абай"/>
+    <hyperlink ref="B11" location="'5.2'!A1" display="Акмолинская"/>
+    <hyperlink ref="B12" location="'5.3'!A1" display="Актюбинская"/>
+    <hyperlink ref="B13" location="'5.4'!A1" display="Алматинская"/>
+    <hyperlink ref="B14" location="'5.5'!A1" display="Атырауская"/>
+    <hyperlink ref="B15" location="'5.6'!A1" display="Западно-Казахстанская"/>
+    <hyperlink ref="B16" location="'5.7'!A1" display="Жамбылская"/>
+    <hyperlink ref="B17" location="'5.7'!A1" display="Жетісу"/>
+    <hyperlink ref="B18" location="'5.9'!A1" display="Карагандинская"/>
+    <hyperlink ref="B19" location="'5.10'!A1" display="Костанайская"/>
+    <hyperlink ref="B20" location="'5.11'!A1" display="Кызылординская"/>
+    <hyperlink ref="B21" location="'5.12'!A1" display="Мангистауская"/>
+    <hyperlink ref="B22" location="'5.13'!A1" display="Павлодарская "/>
+    <hyperlink ref="B23" location="'5.14'!A1" display="Северо-Казахстанская"/>
+    <hyperlink ref="B24" location="'5.15'!A1" display="Туркестанская"/>
+    <hyperlink ref="B25" location="'5.16'!A1" display="Ұлытау"/>
+    <hyperlink ref="B26" location="'5.17'!A1" display="Восточно-Казахстанская"/>
+    <hyperlink ref="B27" location="'5.18'!A1" display="г.Астана"/>
+    <hyperlink ref="B28" location="'5.19'!A1" display="г.Алматы"/>
+    <hyperlink ref="B29" location="'5.20'!A1" display="г.Шымкент"/>
+    <hyperlink ref="B30" location="'6.'!A1" display="Стоимость затрат на содержание рабочей силы крупных и средних предприятий  по видам экономической деятельности ."/>
+    <hyperlink ref="B31" location="'7.'!A1" display="Фонд заработной платы наемных работников крупных и средних предприятий  по видам экономической деятельности "/>
+    <hyperlink ref="B32" location="'8.'!A1" display="Стоимость затрат на содержание рабочей силы крупных и средних предприятий  по регионам "/>
+    <hyperlink ref="B33" location="'9.'!A1" display="Фонд заработной платы наемных работников крупных и средних предприятий  по регионам."/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K97"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K30" sqref="K30"/>
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="42.140625" style="17" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="42.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="16.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14" style="3" customWidth="1"/>
+    <col min="5" max="5" width="15.140625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="14" style="3" customWidth="1"/>
+    <col min="7" max="7" width="15.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="13.28515625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="14.5703125" style="3" customWidth="1"/>
+    <col min="10" max="12" width="13.7109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="14" style="3" customWidth="1"/>
+    <col min="14" max="14" width="13.5703125" style="3" customWidth="1"/>
+    <col min="15" max="15" width="14.42578125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="16.28515625" style="3" customWidth="1"/>
+    <col min="17" max="17" width="15.85546875" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="33" customHeight="1">
-      <c r="A1" s="133" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="133"/>
+      <c r="A1" s="138" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
     </row>
     <row r="2" spans="1:11" ht="12">
-      <c r="C2" s="19"/>
-[...41 lines deleted...]
-      <c r="G5" s="65"/>
+      <c r="C2" s="5"/>
+      <c r="F2" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="9" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A3" s="166"/>
+      <c r="B3" s="135" t="s">
+        <v>140</v>
+      </c>
+      <c r="C3" s="117" t="s">
+        <v>147</v>
+      </c>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="31"/>
+    </row>
+    <row r="4" spans="1:11" s="9" customFormat="1" ht="51.75" customHeight="1">
+      <c r="A4" s="167"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="135" t="s">
+        <v>141</v>
+      </c>
+      <c r="D4" s="135" t="s">
+        <v>142</v>
+      </c>
+      <c r="E4" s="135" t="s">
+        <v>143</v>
+      </c>
+      <c r="F4" s="136" t="s">
+        <v>144</v>
+      </c>
+      <c r="G4" s="31"/>
+    </row>
+    <row r="5" spans="1:11" s="9" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="168"/>
+      <c r="B5" s="135"/>
+      <c r="C5" s="135"/>
+      <c r="D5" s="135"/>
+      <c r="E5" s="135"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="31"/>
     </row>
     <row r="6" spans="1:11">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>16315065799.5</v>
+      </c>
+      <c r="C6" s="46">
+        <v>11573832255.299999</v>
+      </c>
+      <c r="D6" s="46">
+        <v>2549295446.5999999</v>
+      </c>
+      <c r="E6" s="46">
+        <v>848221939.70000005</v>
+      </c>
+      <c r="F6" s="46">
+        <v>1343716157.9000001</v>
+      </c>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+    </row>
+    <row r="7" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A7" s="40" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>230498165.90000001</v>
+      </c>
+      <c r="C7" s="47">
+        <v>190231470.19999999</v>
+      </c>
+      <c r="D7" s="47">
+        <v>21879756.5</v>
+      </c>
+      <c r="E7" s="47">
+        <v>5435914.5999999996</v>
+      </c>
+      <c r="F7" s="47">
+        <v>12951024.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="22.5">
+      <c r="A8" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>222540619.40000001</v>
+      </c>
+      <c r="C8" s="47">
+        <v>184277980.30000001</v>
+      </c>
+      <c r="D8" s="47">
+        <v>20952984.800000001</v>
+      </c>
+      <c r="E8" s="47">
+        <v>4736073.2</v>
+      </c>
+      <c r="F8" s="47">
+        <v>12573581.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>7105186.0999999996</v>
+      </c>
+      <c r="C9" s="47">
+        <v>5352966.5</v>
+      </c>
+      <c r="D9" s="47">
+        <v>884191.7</v>
+      </c>
+      <c r="E9" s="47">
+        <v>552061.4</v>
+      </c>
+      <c r="F9" s="47">
+        <v>315966.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A10" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="47">
+        <v>852360.4</v>
+      </c>
+      <c r="C10" s="47">
+        <v>600523.4</v>
+      </c>
+      <c r="D10" s="47">
+        <v>42580</v>
+      </c>
+      <c r="E10" s="47">
+        <v>147780</v>
+      </c>
+      <c r="F10" s="47">
+        <v>61477</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>4890108938.6999998</v>
+      </c>
+      <c r="C11" s="47">
+        <v>3058624987.9000001</v>
+      </c>
+      <c r="D11" s="47">
+        <v>960454010.5</v>
+      </c>
+      <c r="E11" s="47">
+        <v>405256737.69999999</v>
+      </c>
+      <c r="F11" s="47">
+        <v>465773202.60000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="22.5">
+      <c r="A12" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>2160827125.6999998</v>
+      </c>
+      <c r="C12" s="47">
+        <v>1248919051.2</v>
+      </c>
+      <c r="D12" s="47">
+        <v>468553636.60000002</v>
+      </c>
+      <c r="E12" s="47">
+        <v>206467338.09999999</v>
+      </c>
+      <c r="F12" s="47">
+        <v>236887099.80000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>1982814781.7</v>
+      </c>
+      <c r="C13" s="47">
+        <v>1288418454.3</v>
+      </c>
+      <c r="D13" s="47">
+        <v>372028205.80000001</v>
+      </c>
+      <c r="E13" s="47">
+        <v>148085374.19999999</v>
+      </c>
+      <c r="F13" s="47">
+        <v>174282747.40000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="24" customHeight="1">
+      <c r="A14" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="B14" s="47">
+        <v>591803888.79999995</v>
+      </c>
+      <c r="C14" s="47">
+        <v>399455577.5</v>
+      </c>
+      <c r="D14" s="47">
+        <v>105875527.5</v>
+      </c>
+      <c r="E14" s="47">
+        <v>41787346.799999997</v>
+      </c>
+      <c r="F14" s="47">
+        <v>44685437</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="24" customHeight="1">
+      <c r="A15" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>154663142.5</v>
+      </c>
+      <c r="C15" s="47">
+        <v>121831904.90000001</v>
+      </c>
+      <c r="D15" s="47">
+        <v>13996640.6</v>
+      </c>
+      <c r="E15" s="47">
+        <v>8916678.5999999996</v>
+      </c>
+      <c r="F15" s="47">
+        <v>9917918.4000000004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>607278572.39999998</v>
+      </c>
+      <c r="C16" s="47">
+        <v>471849693.69999999</v>
+      </c>
+      <c r="D16" s="47">
+        <v>71778880.5</v>
+      </c>
+      <c r="E16" s="47">
+        <v>25995152.399999999</v>
+      </c>
+      <c r="F16" s="47">
+        <v>37654845.799999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="22.5">
+      <c r="A17" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...41 lines deleted...]
-      <c r="A8" s="76" t="s">
+      <c r="B17" s="47">
+        <v>1017251402.7</v>
+      </c>
+      <c r="C17" s="47">
+        <v>766664231.60000002</v>
+      </c>
+      <c r="D17" s="47">
+        <v>168863789.30000001</v>
+      </c>
+      <c r="E17" s="47">
+        <v>17247542.399999999</v>
+      </c>
+      <c r="F17" s="47">
+        <v>64475839.399999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="24" customHeight="1">
+      <c r="A18" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="82">
-[...56 lines deleted...]
-      <c r="A11" s="75" t="s">
+      <c r="B18" s="47">
+        <v>63101115.299999997</v>
+      </c>
+      <c r="C18" s="47">
+        <v>45430991.600000001</v>
+      </c>
+      <c r="D18" s="47">
+        <v>11285537.199999999</v>
+      </c>
+      <c r="E18" s="47">
+        <v>1181626.7</v>
+      </c>
+      <c r="F18" s="47">
+        <v>5202959.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="21" customHeight="1">
+      <c r="A19" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="82">
-[...16 lines deleted...]
-      <c r="A12" s="76" t="s">
+      <c r="B19" s="47">
+        <v>464176657.5</v>
+      </c>
+      <c r="C19" s="47">
+        <v>352739047</v>
+      </c>
+      <c r="D19" s="47">
+        <v>72997354.599999994</v>
+      </c>
+      <c r="E19" s="47">
+        <v>9178592.4000000004</v>
+      </c>
+      <c r="F19" s="47">
+        <v>29261663.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="22.5">
+      <c r="A20" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="B20" s="47">
+        <v>489973629.89999998</v>
+      </c>
+      <c r="C20" s="47">
+        <v>368494193</v>
+      </c>
+      <c r="D20" s="47">
+        <v>84580897.5</v>
+      </c>
+      <c r="E20" s="47">
+        <v>6887323.2999999998</v>
+      </c>
+      <c r="F20" s="47">
+        <v>30011216.100000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...16 lines deleted...]
-      <c r="A13" s="76" t="s">
+      <c r="B21" s="47">
+        <v>1595387907.9000001</v>
+      </c>
+      <c r="C21" s="47">
+        <v>1010030371.2</v>
+      </c>
+      <c r="D21" s="47">
+        <v>290042087.19999999</v>
+      </c>
+      <c r="E21" s="47">
+        <v>156456157.30000001</v>
+      </c>
+      <c r="F21" s="47">
+        <v>138859292.19999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="12.75" customHeight="1">
+      <c r="A22" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="82">
-[...56 lines deleted...]
-      <c r="A16" s="75" t="s">
+      <c r="B22" s="47">
+        <v>850198017.39999998</v>
+      </c>
+      <c r="C22" s="47">
+        <v>522621390.69999999</v>
+      </c>
+      <c r="D22" s="47">
+        <v>154431495.19999999</v>
+      </c>
+      <c r="E22" s="47">
+        <v>94585095.5</v>
+      </c>
+      <c r="F22" s="47">
+        <v>78560036</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="24" customHeight="1">
+      <c r="A23" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="47">
+        <v>58529735.299999997</v>
+      </c>
+      <c r="C23" s="47">
+        <v>32783319.399999999</v>
+      </c>
+      <c r="D23" s="47">
+        <v>11591230.199999999</v>
+      </c>
+      <c r="E23" s="47">
+        <v>9763225.8000000007</v>
+      </c>
+      <c r="F23" s="47">
+        <v>4391959.9000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A24" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="82">
-[...16 lines deleted...]
-      <c r="A17" s="75" t="s">
+      <c r="B24" s="47">
+        <v>327934841</v>
+      </c>
+      <c r="C24" s="47">
+        <v>170933636.69999999</v>
+      </c>
+      <c r="D24" s="47">
+        <v>54565462.200000003</v>
+      </c>
+      <c r="E24" s="47">
+        <v>61104751</v>
+      </c>
+      <c r="F24" s="47">
+        <v>41330991.100000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="22.5">
+      <c r="A25" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="82">
-[...16 lines deleted...]
-      <c r="A18" s="76" t="s">
+      <c r="B25" s="47">
+        <v>196944366.90000001</v>
+      </c>
+      <c r="C25" s="47">
+        <v>163958145.69999999</v>
+      </c>
+      <c r="D25" s="47">
+        <v>15723953.1</v>
+      </c>
+      <c r="E25" s="47">
+        <v>7296798.4000000004</v>
+      </c>
+      <c r="F25" s="47">
+        <v>9965469.6999999993</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A26" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="82">
-[...16 lines deleted...]
-      <c r="A19" s="76" t="s">
+      <c r="B26" s="47">
+        <v>74615482.599999994</v>
+      </c>
+      <c r="C26" s="47">
+        <v>53322001.5</v>
+      </c>
+      <c r="D26" s="47">
+        <v>10523457.300000001</v>
+      </c>
+      <c r="E26" s="47">
+        <v>5649927.0999999996</v>
+      </c>
+      <c r="F26" s="47">
+        <v>5120096.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15" customHeight="1">
+      <c r="A27" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="82">
-[...36 lines deleted...]
-      <c r="A21" s="75" t="s">
+      <c r="B27" s="47">
+        <v>192173591.59999999</v>
+      </c>
+      <c r="C27" s="47">
+        <v>101624287.40000001</v>
+      </c>
+      <c r="D27" s="47">
+        <v>62027392.399999999</v>
+      </c>
+      <c r="E27" s="47">
+        <v>10770393.199999999</v>
+      </c>
+      <c r="F27" s="47">
+        <v>17751518.600000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="12.75" customHeight="1">
+      <c r="A28" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="82">
-[...16 lines deleted...]
-      <c r="A22" s="76" t="s">
+      <c r="B28" s="47">
+        <v>6005922.7000000002</v>
+      </c>
+      <c r="C28" s="47">
+        <v>3757824.7</v>
+      </c>
+      <c r="D28" s="47">
+        <v>1618109</v>
+      </c>
+      <c r="E28" s="47">
+        <v>211783</v>
+      </c>
+      <c r="F28" s="47">
+        <v>418206</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="22.5">
+      <c r="A29" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="82">
-[...16 lines deleted...]
-      <c r="A23" s="77" t="s">
+      <c r="B29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="22.5">
+      <c r="A30" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="82">
-[...16 lines deleted...]
-      <c r="A24" s="77" t="s">
+      <c r="B30" s="47">
+        <v>6005922.7000000002</v>
+      </c>
+      <c r="C30" s="47">
+        <v>3757824.7</v>
+      </c>
+      <c r="D30" s="47">
+        <v>1618109</v>
+      </c>
+      <c r="E30" s="47">
+        <v>211783</v>
+      </c>
+      <c r="F30" s="47">
+        <v>418206</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="22.5">
+      <c r="A31" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B24" s="82">
-[...16 lines deleted...]
-      <c r="A25" s="77" t="s">
+      <c r="B31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="82">
-[...16 lines deleted...]
-      <c r="A26" s="77" t="s">
+      <c r="B32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="82">
-[...16 lines deleted...]
-      <c r="A27" s="77" t="s">
+      <c r="B33" s="47">
+        <v>141356681.69999999</v>
+      </c>
+      <c r="C33" s="47">
+        <v>117652334.3</v>
+      </c>
+      <c r="D33" s="47">
+        <v>14532322.5</v>
+      </c>
+      <c r="E33" s="47">
+        <v>3021949</v>
+      </c>
+      <c r="F33" s="47">
+        <v>6150075.9000000004</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="22.5">
+      <c r="A34" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="B27" s="82">
-[...16 lines deleted...]
-      <c r="A28" s="76" t="s">
+      <c r="B34" s="47">
+        <v>140660383.69999999</v>
+      </c>
+      <c r="C34" s="47">
+        <v>117260667.40000001</v>
+      </c>
+      <c r="D34" s="47">
+        <v>14437190.5</v>
+      </c>
+      <c r="E34" s="47">
+        <v>2857678.7</v>
+      </c>
+      <c r="F34" s="47">
+        <v>6104847.0999999996</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="22.5">
+      <c r="A35" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="82">
-[...16 lines deleted...]
-      <c r="A29" s="77" t="s">
+      <c r="B35" s="47">
+        <v>696298</v>
+      </c>
+      <c r="C35" s="47">
+        <v>391666.9</v>
+      </c>
+      <c r="D35" s="47">
+        <v>95132</v>
+      </c>
+      <c r="E35" s="47">
+        <v>164270.29999999999</v>
+      </c>
+      <c r="F35" s="47">
+        <v>45228.800000000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="22.5">
+      <c r="A36" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="83" t="s">
-[...16 lines deleted...]
-      <c r="A30" s="77" t="s">
+      <c r="B36" s="47">
+        <v>551733632.70000005</v>
+      </c>
+      <c r="C36" s="47">
+        <v>333454192.30000001</v>
+      </c>
+      <c r="D36" s="47">
+        <v>115291674.7</v>
+      </c>
+      <c r="E36" s="47">
+        <v>54217464.700000003</v>
+      </c>
+      <c r="F36" s="47">
+        <v>48770301</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="82">
-[...16 lines deleted...]
-      <c r="A31" s="77" t="s">
+      <c r="B37" s="47">
+        <v>19167600.699999999</v>
+      </c>
+      <c r="C37" s="47">
+        <v>13934059</v>
+      </c>
+      <c r="D37" s="47">
+        <v>3139231.7</v>
+      </c>
+      <c r="E37" s="47">
+        <v>787413.1</v>
+      </c>
+      <c r="F37" s="47">
+        <v>1306896.8999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="42" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="83" t="s">
-[...16 lines deleted...]
-      <c r="A32" s="77" t="s">
+      <c r="B38" s="47">
+        <v>532566032</v>
+      </c>
+      <c r="C38" s="47">
+        <v>319520133.30000001</v>
+      </c>
+      <c r="D38" s="47">
+        <v>112152443</v>
+      </c>
+      <c r="E38" s="47">
+        <v>53430051.600000001</v>
+      </c>
+      <c r="F38" s="47">
+        <v>47463404.100000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="83" t="s">
-[...16 lines deleted...]
-      <c r="A33" s="76" t="s">
+      <c r="B39" s="47">
+        <v>46093653.399999999</v>
+      </c>
+      <c r="C39" s="47">
+        <v>32544629.199999999</v>
+      </c>
+      <c r="D39" s="47">
+        <v>4168485.8</v>
+      </c>
+      <c r="E39" s="47">
+        <v>4419865.0999999996</v>
+      </c>
+      <c r="F39" s="47">
+        <v>4960673.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="22.5">
+      <c r="A40" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="82">
-[...16 lines deleted...]
-      <c r="A34" s="77" t="s">
+      <c r="B40" s="47">
+        <v>38262125.799999997</v>
+      </c>
+      <c r="C40" s="47">
+        <v>26717343.5</v>
+      </c>
+      <c r="D40" s="47">
+        <v>2706247.9</v>
+      </c>
+      <c r="E40" s="47">
+        <v>4281961.0999999996</v>
+      </c>
+      <c r="F40" s="47">
+        <v>4556573.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B34" s="82">
-[...16 lines deleted...]
-      <c r="A35" s="77" t="s">
+      <c r="B41" s="47">
+        <v>7831527.5999999996</v>
+      </c>
+      <c r="C41" s="47">
+        <v>5827285.7000000002</v>
+      </c>
+      <c r="D41" s="47">
+        <v>1462237.9</v>
+      </c>
+      <c r="E41" s="47">
+        <v>137904</v>
+      </c>
+      <c r="F41" s="47">
+        <v>404100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B35" s="82">
-[...16 lines deleted...]
-      <c r="A36" s="76" t="s">
+      <c r="B42" s="47">
+        <v>150105111.5</v>
+      </c>
+      <c r="C42" s="47">
+        <v>119294598.7</v>
+      </c>
+      <c r="D42" s="47">
+        <v>13855126.4</v>
+      </c>
+      <c r="E42" s="47">
+        <v>7953020.7999999998</v>
+      </c>
+      <c r="F42" s="47">
+        <v>9002365.5999999996</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="22.5">
+      <c r="A43" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="B36" s="82">
-[...16 lines deleted...]
-      <c r="A37" s="77" t="s">
+      <c r="B43" s="47">
+        <v>39932083.100000001</v>
+      </c>
+      <c r="C43" s="47">
+        <v>32680070.100000001</v>
+      </c>
+      <c r="D43" s="47">
+        <v>3784567.6</v>
+      </c>
+      <c r="E43" s="47">
+        <v>1185103.3</v>
+      </c>
+      <c r="F43" s="47">
+        <v>2282342.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="22.5">
+      <c r="A44" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="B37" s="82">
-[...16 lines deleted...]
-      <c r="A38" s="77" t="s">
+      <c r="B44" s="47">
+        <v>110173028.40000001</v>
+      </c>
+      <c r="C44" s="47">
+        <v>86614528.599999994</v>
+      </c>
+      <c r="D44" s="47">
+        <v>10070558.800000001</v>
+      </c>
+      <c r="E44" s="47">
+        <v>6767917.5</v>
+      </c>
+      <c r="F44" s="47">
+        <v>6720023.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="40" t="s">
         <v>71</v>
       </c>
-      <c r="B38" s="82">
-[...16 lines deleted...]
-      <c r="A39" s="76" t="s">
+      <c r="B45" s="47">
+        <v>635377183.10000002</v>
+      </c>
+      <c r="C45" s="47">
+        <v>441160882.30000001</v>
+      </c>
+      <c r="D45" s="47">
+        <v>138730260.59999999</v>
+      </c>
+      <c r="E45" s="47">
+        <v>13262787.300000001</v>
+      </c>
+      <c r="F45" s="47">
+        <v>42223252.899999999</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="B39" s="82">
-[...16 lines deleted...]
-      <c r="A40" s="77" t="s">
+      <c r="B46" s="47">
+        <v>8431319</v>
+      </c>
+      <c r="C46" s="47">
+        <v>7249931.0999999996</v>
+      </c>
+      <c r="D46" s="47">
+        <v>892038.9</v>
+      </c>
+      <c r="E46" s="47">
+        <v>24795</v>
+      </c>
+      <c r="F46" s="47">
+        <v>264554</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="33.75" customHeight="1">
+      <c r="A47" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="B40" s="82">
-[...16 lines deleted...]
-      <c r="A41" s="77" t="s">
+      <c r="B47" s="47">
+        <v>1068520.8999999999</v>
+      </c>
+      <c r="C47" s="47">
+        <v>854157.6</v>
+      </c>
+      <c r="D47" s="47">
+        <v>97489.8</v>
+      </c>
+      <c r="E47" s="47">
+        <v>1491.8</v>
+      </c>
+      <c r="F47" s="47">
+        <v>115381.7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A48" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="82">
-[...16 lines deleted...]
-      <c r="A42" s="75" t="s">
+      <c r="B48" s="47">
+        <v>34331298.399999999</v>
+      </c>
+      <c r="C48" s="47">
+        <v>25152304.300000001</v>
+      </c>
+      <c r="D48" s="47">
+        <v>7309405.7999999998</v>
+      </c>
+      <c r="E48" s="47">
+        <v>393356.6</v>
+      </c>
+      <c r="F48" s="47">
+        <v>1476231.7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="B42" s="82">
-[...16 lines deleted...]
-      <c r="A43" s="76" t="s">
+      <c r="B49" s="47">
+        <v>252877740.69999999</v>
+      </c>
+      <c r="C49" s="47">
+        <v>159176772</v>
+      </c>
+      <c r="D49" s="47">
+        <v>65733083.200000003</v>
+      </c>
+      <c r="E49" s="47">
+        <v>8740397.6999999993</v>
+      </c>
+      <c r="F49" s="47">
+        <v>19227487.800000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="24" customHeight="1">
+      <c r="A50" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="B43" s="82">
-[...16 lines deleted...]
-      <c r="A44" s="76" t="s">
+      <c r="B50" s="47">
+        <v>259348730.40000001</v>
+      </c>
+      <c r="C50" s="47">
+        <v>194105321.80000001</v>
+      </c>
+      <c r="D50" s="47">
+        <v>45784506</v>
+      </c>
+      <c r="E50" s="47">
+        <v>3222126.2</v>
+      </c>
+      <c r="F50" s="47">
+        <v>16236776.4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="22.5">
+      <c r="A51" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="82">
-[...16 lines deleted...]
-      <c r="A45" s="75" t="s">
+      <c r="B51" s="47">
+        <v>79319573.700000003</v>
+      </c>
+      <c r="C51" s="47">
+        <v>54622395.5</v>
+      </c>
+      <c r="D51" s="47">
+        <v>18913736.899999999</v>
+      </c>
+      <c r="E51" s="47">
+        <v>880620</v>
+      </c>
+      <c r="F51" s="47">
+        <v>4902821.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A52" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="82">
-[...16 lines deleted...]
-      <c r="A46" s="76" t="s">
+      <c r="B52" s="47">
+        <v>817934875.10000002</v>
+      </c>
+      <c r="C52" s="47">
+        <v>518439952.10000002</v>
+      </c>
+      <c r="D52" s="47">
+        <v>236282807.59999999</v>
+      </c>
+      <c r="E52" s="47">
+        <v>10348759.9</v>
+      </c>
+      <c r="F52" s="47">
+        <v>52863355.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="21" customHeight="1">
+      <c r="A53" s="41" t="s">
+        <v>220</v>
+      </c>
+      <c r="B53" s="47">
+        <v>697268752.89999998</v>
+      </c>
+      <c r="C53" s="47">
+        <v>450581967.19999999</v>
+      </c>
+      <c r="D53" s="47">
+        <v>191411347</v>
+      </c>
+      <c r="E53" s="47">
+        <v>9667190.1999999993</v>
+      </c>
+      <c r="F53" s="47">
+        <v>45608248.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="32.25" customHeight="1">
+      <c r="A54" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="82">
-[...16 lines deleted...]
-      <c r="A47" s="76" t="s">
+      <c r="B54" s="47">
+        <v>71729539.900000006</v>
+      </c>
+      <c r="C54" s="47">
+        <v>37859001.399999999</v>
+      </c>
+      <c r="D54" s="47">
+        <v>30222696.600000001</v>
+      </c>
+      <c r="E54" s="47">
+        <v>513073.8</v>
+      </c>
+      <c r="F54" s="47">
+        <v>3134768.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A55" s="41" t="s">
+        <v>221</v>
+      </c>
+      <c r="B55" s="47">
+        <v>48936582.299999997</v>
+      </c>
+      <c r="C55" s="47">
+        <v>29998983.5</v>
+      </c>
+      <c r="D55" s="47">
+        <v>14648764</v>
+      </c>
+      <c r="E55" s="47">
+        <v>168495.9</v>
+      </c>
+      <c r="F55" s="47">
+        <v>4120338.9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="12.75" customHeight="1">
+      <c r="A56" s="40" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="82">
-[...16 lines deleted...]
-      <c r="A48" s="76" t="s">
+      <c r="B56" s="47">
+        <v>70261837.700000003</v>
+      </c>
+      <c r="C56" s="47">
+        <v>50544899</v>
+      </c>
+      <c r="D56" s="47">
+        <v>13636908.9</v>
+      </c>
+      <c r="E56" s="47">
+        <v>1869362.4</v>
+      </c>
+      <c r="F56" s="47">
+        <v>4210667.4000000004</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="22.5">
+      <c r="A57" s="42" t="s">
         <v>81</v>
       </c>
-      <c r="B48" s="82">
-[...16 lines deleted...]
-      <c r="A49" s="76" t="s">
+      <c r="B57" s="47">
+        <v>37206</v>
+      </c>
+      <c r="C57" s="47">
+        <v>29249</v>
+      </c>
+      <c r="D57" s="47">
+        <v>4584</v>
+      </c>
+      <c r="E57" s="47">
+        <v>1650</v>
+      </c>
+      <c r="F57" s="47">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A58" s="42" t="s">
         <v>82</v>
       </c>
-      <c r="B49" s="82">
-[...16 lines deleted...]
-      <c r="A50" s="76" t="s">
+      <c r="B58" s="47">
+        <v>47592902.899999999</v>
+      </c>
+      <c r="C58" s="47">
+        <v>36933926.399999999</v>
+      </c>
+      <c r="D58" s="47">
+        <v>6632490.9000000004</v>
+      </c>
+      <c r="E58" s="47">
+        <v>884819.3</v>
+      </c>
+      <c r="F58" s="47">
+        <v>3141666.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="24" customHeight="1">
+      <c r="A59" s="42" t="s">
         <v>83</v>
       </c>
-      <c r="B50" s="82">
-[...16 lines deleted...]
-      <c r="A51" s="76" t="s">
+      <c r="B59" s="47">
+        <v>22631728.800000001</v>
+      </c>
+      <c r="C59" s="47">
+        <v>13581723.6</v>
+      </c>
+      <c r="D59" s="47">
+        <v>6999834</v>
+      </c>
+      <c r="E59" s="47">
+        <v>982893.1</v>
+      </c>
+      <c r="F59" s="47">
+        <v>1067278.1000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="22.5">
+      <c r="A60" s="40" t="s">
         <v>84</v>
       </c>
-      <c r="B51" s="82">
-[...16 lines deleted...]
-      <c r="A52" s="75" t="s">
+      <c r="B60" s="47">
+        <v>463892863.5</v>
+      </c>
+      <c r="C60" s="47">
+        <v>322892341.5</v>
+      </c>
+      <c r="D60" s="47">
+        <v>91946670.700000003</v>
+      </c>
+      <c r="E60" s="47">
+        <v>17457982.699999999</v>
+      </c>
+      <c r="F60" s="47">
+        <v>31595868.600000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="22.5">
+      <c r="A61" s="40" t="s">
+        <v>222</v>
+      </c>
+      <c r="B61" s="47">
+        <v>33324488.300000001</v>
+      </c>
+      <c r="C61" s="47">
+        <v>20119474.899999999</v>
+      </c>
+      <c r="D61" s="47">
+        <v>11330477.699999999</v>
+      </c>
+      <c r="E61" s="47">
+        <v>405813</v>
+      </c>
+      <c r="F61" s="47">
+        <v>1468722.7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="22.5">
+      <c r="A62" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="B52" s="82">
-[...36 lines deleted...]
-      <c r="A54" s="76" t="s">
+      <c r="B62" s="47">
+        <v>126633317.90000001</v>
+      </c>
+      <c r="C62" s="47">
+        <v>82579180.299999997</v>
+      </c>
+      <c r="D62" s="47">
+        <v>33674589.899999999</v>
+      </c>
+      <c r="E62" s="47">
+        <v>2691682.7</v>
+      </c>
+      <c r="F62" s="47">
+        <v>7687865</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="33.75">
+      <c r="A63" s="41" t="s">
         <v>86</v>
       </c>
-      <c r="B54" s="82">
-[...36 lines deleted...]
-      <c r="A56" s="75" t="s">
+      <c r="B63" s="47">
+        <v>168422269.80000001</v>
+      </c>
+      <c r="C63" s="47">
+        <v>113187282.59999999</v>
+      </c>
+      <c r="D63" s="47">
+        <v>29614106.199999999</v>
+      </c>
+      <c r="E63" s="47">
+        <v>11704977.199999999</v>
+      </c>
+      <c r="F63" s="47">
+        <v>13915903.800000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="B56" s="82">
-[...16 lines deleted...]
-      <c r="A57" s="77" t="s">
+      <c r="B64" s="47">
+        <v>61524651.700000003</v>
+      </c>
+      <c r="C64" s="47">
+        <v>47951894.399999999</v>
+      </c>
+      <c r="D64" s="47">
+        <v>8460820.1999999993</v>
+      </c>
+      <c r="E64" s="47">
+        <v>913373.5</v>
+      </c>
+      <c r="F64" s="47">
+        <v>4198563.5999999996</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="21" customHeight="1">
+      <c r="A65" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="82">
-[...16 lines deleted...]
-      <c r="A58" s="77" t="s">
+      <c r="B65" s="47">
+        <v>10877179.4</v>
+      </c>
+      <c r="C65" s="47">
+        <v>8545771.1999999993</v>
+      </c>
+      <c r="D65" s="47">
+        <v>1374978.6</v>
+      </c>
+      <c r="E65" s="47">
+        <v>273414.3</v>
+      </c>
+      <c r="F65" s="47">
+        <v>683015.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="22.5">
+      <c r="A66" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="B58" s="82">
-[...16 lines deleted...]
-      <c r="A59" s="77" t="s">
+      <c r="B66" s="47">
+        <v>40307169.200000003</v>
+      </c>
+      <c r="C66" s="47">
+        <v>33080919.199999999</v>
+      </c>
+      <c r="D66" s="47">
+        <v>4724612.8</v>
+      </c>
+      <c r="E66" s="47">
+        <v>638036.80000000005</v>
+      </c>
+      <c r="F66" s="47">
+        <v>1863600.4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="B59" s="82">
-[...16 lines deleted...]
-      <c r="A60" s="75" t="s">
+      <c r="B67" s="47">
+        <v>22803787.199999999</v>
+      </c>
+      <c r="C67" s="47">
+        <v>17427818.899999999</v>
+      </c>
+      <c r="D67" s="47">
+        <v>2767085.3</v>
+      </c>
+      <c r="E67" s="47">
+        <v>830685.2</v>
+      </c>
+      <c r="F67" s="47">
+        <v>1778197.8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A68" s="40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B68" s="47">
+        <v>520006874.60000002</v>
+      </c>
+      <c r="C68" s="47">
+        <v>420875721.89999998</v>
+      </c>
+      <c r="D68" s="47">
+        <v>54449964</v>
+      </c>
+      <c r="E68" s="47">
+        <v>18821042.899999999</v>
+      </c>
+      <c r="F68" s="47">
+        <v>25860145.800000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="41" t="s">
         <v>91</v>
       </c>
-      <c r="B60" s="82">
-[...36 lines deleted...]
-      <c r="A62" s="76" t="s">
+      <c r="B69" s="47">
+        <v>31114942.199999999</v>
+      </c>
+      <c r="C69" s="47">
+        <v>23227637</v>
+      </c>
+      <c r="D69" s="47">
+        <v>5279631.3</v>
+      </c>
+      <c r="E69" s="47">
+        <v>473942.9</v>
+      </c>
+      <c r="F69" s="47">
+        <v>2133731</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A70" s="41" t="s">
         <v>92</v>
       </c>
-      <c r="B62" s="82">
-[...16 lines deleted...]
-      <c r="A63" s="76" t="s">
+      <c r="B70" s="47">
+        <v>202069061</v>
+      </c>
+      <c r="C70" s="47">
+        <v>170968794.59999999</v>
+      </c>
+      <c r="D70" s="47">
+        <v>16149370</v>
+      </c>
+      <c r="E70" s="47">
+        <v>6256082.2000000002</v>
+      </c>
+      <c r="F70" s="47">
+        <v>8694814.1999999993</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A71" s="41" t="s">
         <v>93</v>
       </c>
-      <c r="B63" s="82">
-[...16 lines deleted...]
-      <c r="A64" s="76" t="s">
+      <c r="B71" s="47">
+        <v>5505967</v>
+      </c>
+      <c r="C71" s="47">
+        <v>4331660.7</v>
+      </c>
+      <c r="D71" s="47">
+        <v>731309.4</v>
+      </c>
+      <c r="E71" s="47">
+        <v>35215.199999999997</v>
+      </c>
+      <c r="F71" s="47">
+        <v>407781.7</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="22.5">
+      <c r="A72" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="B64" s="82">
-[...16 lines deleted...]
-      <c r="A65" s="76" t="s">
+      <c r="B72" s="47">
+        <v>150003523</v>
+      </c>
+      <c r="C72" s="47">
+        <v>119785915.5</v>
+      </c>
+      <c r="D72" s="47">
+        <v>15207938.699999999</v>
+      </c>
+      <c r="E72" s="47">
+        <v>7314144.2999999998</v>
+      </c>
+      <c r="F72" s="47">
+        <v>7695524.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="25.5" customHeight="1">
+      <c r="A73" s="41" t="s">
         <v>95</v>
       </c>
-      <c r="B65" s="82">
-[...16 lines deleted...]
-      <c r="A66" s="76" t="s">
+      <c r="B73" s="47">
+        <v>82630422.200000003</v>
+      </c>
+      <c r="C73" s="47">
+        <v>63026429.700000003</v>
+      </c>
+      <c r="D73" s="47">
+        <v>11795143.4</v>
+      </c>
+      <c r="E73" s="47">
+        <v>4213003.0999999996</v>
+      </c>
+      <c r="F73" s="47">
+        <v>3595846</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="45">
+      <c r="A74" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="B66" s="82">
-[...16 lines deleted...]
-      <c r="A67" s="76" t="s">
+      <c r="B74" s="47">
+        <v>48682959.200000003</v>
+      </c>
+      <c r="C74" s="47">
+        <v>39535284.399999999</v>
+      </c>
+      <c r="D74" s="47">
+        <v>5286571.2</v>
+      </c>
+      <c r="E74" s="47">
+        <v>528655.19999999995</v>
+      </c>
+      <c r="F74" s="47">
+        <v>3332448.4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="22.5">
+      <c r="A75" s="40" t="s">
+        <v>120</v>
+      </c>
+      <c r="B75" s="47">
+        <v>1014645927.6</v>
+      </c>
+      <c r="C75" s="47">
+        <v>746233261.10000002</v>
+      </c>
+      <c r="D75" s="47">
+        <v>182943197.40000001</v>
+      </c>
+      <c r="E75" s="47">
+        <v>27021987.899999999</v>
+      </c>
+      <c r="F75" s="47">
+        <v>58447481.200000003</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="33.75">
+      <c r="A76" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B76" s="47">
+        <v>343325221.19999999</v>
+      </c>
+      <c r="C76" s="47">
+        <v>219128051.40000001</v>
+      </c>
+      <c r="D76" s="47">
+        <v>94364962.599999994</v>
+      </c>
+      <c r="E76" s="47">
+        <v>7564661.9000000004</v>
+      </c>
+      <c r="F76" s="47">
+        <v>22267545.300000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="22.5">
+      <c r="A77" s="42" t="s">
         <v>97</v>
       </c>
-      <c r="B67" s="82">
-[...36 lines deleted...]
-      <c r="A69" s="76" t="s">
+      <c r="B77" s="47">
+        <v>666946857.39999998</v>
+      </c>
+      <c r="C77" s="47">
+        <v>527105209.69999999</v>
+      </c>
+      <c r="D77" s="47">
+        <v>88578234.799999997</v>
+      </c>
+      <c r="E77" s="47">
+        <v>19457326</v>
+      </c>
+      <c r="F77" s="47">
+        <v>31806086.899999999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="22.5">
+      <c r="A78" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="B69" s="82">
-[...16 lines deleted...]
-      <c r="A70" s="76" t="s">
+      <c r="B78" s="47">
+        <v>4373849</v>
+      </c>
+      <c r="C78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F78" s="47">
+        <v>4373849</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="40" t="s">
         <v>99</v>
       </c>
-      <c r="B70" s="82">
-[...16 lines deleted...]
-      <c r="A71" s="76" t="s">
+      <c r="B79" s="47">
+        <v>2431847110.0999999</v>
+      </c>
+      <c r="C79" s="47">
+        <v>1979472596.8</v>
+      </c>
+      <c r="D79" s="47">
+        <v>128803976.3</v>
+      </c>
+      <c r="E79" s="47">
+        <v>61957490.899999999</v>
+      </c>
+      <c r="F79" s="47">
+        <v>261613046.09999999</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="42" t="s">
         <v>100</v>
       </c>
-      <c r="B71" s="82">
-[...16 lines deleted...]
-      <c r="A72" s="76" t="s">
+      <c r="B80" s="47">
+        <v>19602458.800000001</v>
+      </c>
+      <c r="C80" s="47">
+        <v>16697964.300000001</v>
+      </c>
+      <c r="D80" s="47">
+        <v>787235.6</v>
+      </c>
+      <c r="E80" s="47">
+        <v>307540.8</v>
+      </c>
+      <c r="F80" s="47">
+        <v>1809718.1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="42" t="s">
         <v>101</v>
       </c>
-      <c r="B72" s="82">
-[...16 lines deleted...]
-      <c r="A73" s="76" t="s">
+      <c r="B81" s="47">
+        <v>7599822</v>
+      </c>
+      <c r="C81" s="47">
+        <v>6199741.2999999998</v>
+      </c>
+      <c r="D81" s="47">
+        <v>290743.40000000002</v>
+      </c>
+      <c r="E81" s="47">
+        <v>335770.4</v>
+      </c>
+      <c r="F81" s="47">
+        <v>773566.9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="42" t="s">
         <v>102</v>
       </c>
-      <c r="B73" s="82">
-[...16 lines deleted...]
-      <c r="A74" s="76" t="s">
+      <c r="B82" s="47">
+        <v>1856429126.5999999</v>
+      </c>
+      <c r="C82" s="47">
+        <v>1520329903.2</v>
+      </c>
+      <c r="D82" s="47">
+        <v>74256831</v>
+      </c>
+      <c r="E82" s="47">
+        <v>52561899.899999999</v>
+      </c>
+      <c r="F82" s="47">
+        <v>209280492.5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="B74" s="82">
-[...56 lines deleted...]
-      <c r="A77" s="77" t="s">
+      <c r="B83" s="47">
+        <v>463310135.39999998</v>
+      </c>
+      <c r="C83" s="47">
+        <v>374267444.10000002</v>
+      </c>
+      <c r="D83" s="47">
+        <v>37193591.100000001</v>
+      </c>
+      <c r="E83" s="47">
+        <v>7010660</v>
+      </c>
+      <c r="F83" s="47">
+        <v>44838440.200000003</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="42" t="s">
         <v>104</v>
       </c>
-      <c r="B77" s="82">
-[...16 lines deleted...]
-      <c r="A78" s="77" t="s">
+      <c r="B84" s="47">
+        <v>77633195.099999994</v>
+      </c>
+      <c r="C84" s="47">
+        <v>58573742.799999997</v>
+      </c>
+      <c r="D84" s="47">
+        <v>12966380.5</v>
+      </c>
+      <c r="E84" s="47">
+        <v>1551716.8</v>
+      </c>
+      <c r="F84" s="47">
+        <v>4541355</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A85" s="42" t="s">
         <v>105</v>
       </c>
-      <c r="B78" s="82">
-[...16 lines deleted...]
-      <c r="A79" s="75" t="s">
+      <c r="B85" s="47">
+        <v>7272372.2000000002</v>
+      </c>
+      <c r="C85" s="47">
+        <v>3403801.1</v>
+      </c>
+      <c r="D85" s="47">
+        <v>3309194.7</v>
+      </c>
+      <c r="E85" s="47">
+        <v>189903</v>
+      </c>
+      <c r="F85" s="47">
+        <v>369473.4</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="22.5">
+      <c r="A86" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="B79" s="82">
-[...16 lines deleted...]
-      <c r="A80" s="77" t="s">
+      <c r="B86" s="47">
+        <v>1609399517</v>
+      </c>
+      <c r="C86" s="47">
+        <v>1269163744.3</v>
+      </c>
+      <c r="D86" s="47">
+        <v>144366733.80000001</v>
+      </c>
+      <c r="E86" s="47">
+        <v>71345676.599999994</v>
+      </c>
+      <c r="F86" s="47">
+        <v>124523362.3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="B80" s="82">
-[...16 lines deleted...]
-      <c r="A81" s="77" t="s">
+      <c r="B87" s="47">
+        <v>1540104166.9000001</v>
+      </c>
+      <c r="C87" s="47">
+        <v>1216087947</v>
+      </c>
+      <c r="D87" s="47">
+        <v>138251028.19999999</v>
+      </c>
+      <c r="E87" s="47">
+        <v>67641123.200000003</v>
+      </c>
+      <c r="F87" s="47">
+        <v>118124068.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" s="47">
+        <v>1006290960.6</v>
+      </c>
+      <c r="C88" s="47">
+        <v>789079678.60000002</v>
+      </c>
+      <c r="D88" s="47">
+        <v>86581775.099999994</v>
+      </c>
+      <c r="E88" s="47">
+        <v>49244063.100000001</v>
+      </c>
+      <c r="F88" s="47">
+        <v>81385443.799999997</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="22.5">
+      <c r="A89" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="B81" s="82">
-[...16 lines deleted...]
-      <c r="A82" s="77" t="s">
+      <c r="B89" s="47">
+        <v>331922492.60000002</v>
+      </c>
+      <c r="C89" s="47">
+        <v>273288584.30000001</v>
+      </c>
+      <c r="D89" s="47">
+        <v>27385109.600000001</v>
+      </c>
+      <c r="E89" s="47">
+        <v>8730977.5</v>
+      </c>
+      <c r="F89" s="47">
+        <v>22517821.199999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="22.5">
+      <c r="A90" s="42" t="s">
         <v>109</v>
       </c>
-      <c r="B82" s="82">
-[...16 lines deleted...]
-      <c r="A83" s="77" t="s">
+      <c r="B90" s="47">
+        <v>201890713.69999999</v>
+      </c>
+      <c r="C90" s="47">
+        <v>153719684.09999999</v>
+      </c>
+      <c r="D90" s="47">
+        <v>24284143.5</v>
+      </c>
+      <c r="E90" s="47">
+        <v>9666082.5999999996</v>
+      </c>
+      <c r="F90" s="47">
+        <v>14220803.5</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="22.5">
+      <c r="A91" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="B83" s="82">
-[...16 lines deleted...]
-      <c r="A84" s="77" t="s">
+      <c r="B91" s="47">
+        <v>58927847.299999997</v>
+      </c>
+      <c r="C91" s="47">
+        <v>44648815.399999999</v>
+      </c>
+      <c r="D91" s="47">
+        <v>5185072.5</v>
+      </c>
+      <c r="E91" s="47">
+        <v>3429359.4</v>
+      </c>
+      <c r="F91" s="47">
+        <v>5664600</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="24" customHeight="1">
+      <c r="A92" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="B84" s="82">
-[...16 lines deleted...]
-      <c r="A85" s="77" t="s">
+      <c r="B92" s="47">
+        <v>10367502.800000001</v>
+      </c>
+      <c r="C92" s="47">
+        <v>8426981.9000000004</v>
+      </c>
+      <c r="D92" s="47">
+        <v>930633.1</v>
+      </c>
+      <c r="E92" s="47">
+        <v>275194</v>
+      </c>
+      <c r="F92" s="47">
+        <v>734693.8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="B85" s="82">
-[...16 lines deleted...]
-      <c r="A86" s="75" t="s">
+      <c r="B93" s="47">
+        <v>217274754.5</v>
+      </c>
+      <c r="C93" s="47">
+        <v>175645213</v>
+      </c>
+      <c r="D93" s="47">
+        <v>23139476.800000001</v>
+      </c>
+      <c r="E93" s="47">
+        <v>6914807.4000000004</v>
+      </c>
+      <c r="F93" s="47">
+        <v>11575257.300000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="40" t="s">
         <v>113</v>
       </c>
-      <c r="B86" s="82">
-[...16 lines deleted...]
-      <c r="A87" s="76" t="s">
+      <c r="B94" s="47">
+        <v>43794757.200000003</v>
+      </c>
+      <c r="C94" s="47">
+        <v>32708290</v>
+      </c>
+      <c r="D94" s="47">
+        <v>8121800.0999999996</v>
+      </c>
+      <c r="E94" s="47">
+        <v>877516.5</v>
+      </c>
+      <c r="F94" s="47">
+        <v>2087150.6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="11.25" customHeight="1">
+      <c r="A95" s="41" t="s">
         <v>114</v>
       </c>
-      <c r="B87" s="82">
-[...36 lines deleted...]
-      <c r="A89" s="77" t="s">
+      <c r="B95" s="47">
+        <v>18819719.199999999</v>
+      </c>
+      <c r="C95" s="47">
+        <v>14377193.1</v>
+      </c>
+      <c r="D95" s="47">
+        <v>3290951.2</v>
+      </c>
+      <c r="E95" s="47">
+        <v>234003.3</v>
+      </c>
+      <c r="F95" s="47">
+        <v>917571.6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="22.5">
+      <c r="A96" s="41" t="s">
         <v>115</v>
       </c>
-      <c r="B89" s="82">
-[...16 lines deleted...]
-      <c r="A90" s="77" t="s">
+      <c r="B96" s="47">
+        <v>2616383.7999999998</v>
+      </c>
+      <c r="C96" s="47">
+        <v>1864119</v>
+      </c>
+      <c r="D96" s="47">
+        <v>639408.4</v>
+      </c>
+      <c r="E96" s="47">
+        <v>9665.6</v>
+      </c>
+      <c r="F96" s="47">
+        <v>103190.8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="43" t="s">
         <v>116</v>
       </c>
-      <c r="B90" s="82">
-[...139 lines deleted...]
-      <c r="B97" s="79">
+      <c r="B97" s="44">
         <v>22358654.199999999</v>
       </c>
-      <c r="C97" s="79">
+      <c r="C97" s="44">
         <v>16466977.9</v>
       </c>
-      <c r="D97" s="79">
+      <c r="D97" s="44">
         <v>4191440.5</v>
       </c>
-      <c r="E97" s="79">
+      <c r="E97" s="44">
         <v>633847.6</v>
       </c>
-      <c r="F97" s="79">
+      <c r="F97" s="44">
         <v>1066388.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="93" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A5"/>
+      <selection activeCell="S34" sqref="S34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="36.140625" style="34" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="36.140625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" style="17" customWidth="1"/>
+    <col min="3" max="3" width="15.140625" style="17" customWidth="1"/>
+    <col min="4" max="4" width="15.42578125" style="17" customWidth="1"/>
+    <col min="5" max="5" width="16.5703125" style="17" customWidth="1"/>
+    <col min="6" max="6" width="15.85546875" style="17" customWidth="1"/>
+    <col min="7" max="7" width="14" style="17" customWidth="1"/>
+    <col min="8" max="8" width="15.7109375" style="17" customWidth="1"/>
+    <col min="9" max="9" width="12.28515625" style="17" customWidth="1"/>
+    <col min="10" max="10" width="11.28515625" style="17" customWidth="1"/>
+    <col min="11" max="11" width="11.85546875" style="17" customWidth="1"/>
+    <col min="12" max="12" width="11.140625" style="17" customWidth="1"/>
+    <col min="13" max="13" width="12.140625" style="17" customWidth="1"/>
+    <col min="14" max="14" width="12" style="17" customWidth="1"/>
+    <col min="15" max="15" width="16.140625" style="17" customWidth="1"/>
+    <col min="16" max="16" width="13.85546875" style="17" customWidth="1"/>
+    <col min="17" max="17" width="13.7109375" style="17" customWidth="1"/>
+    <col min="18" max="18" width="11" style="17" customWidth="1"/>
+    <col min="19" max="19" width="13.140625" style="17" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="27" customHeight="1">
-      <c r="A1" s="157" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="157"/>
+      <c r="A1" s="161" t="s">
+        <v>167</v>
+      </c>
+      <c r="B1" s="161"/>
+      <c r="C1" s="161"/>
+      <c r="D1" s="161"/>
+      <c r="E1" s="161"/>
+      <c r="F1" s="161"/>
+      <c r="G1" s="161"/>
+      <c r="H1" s="161"/>
+      <c r="I1" s="161"/>
+      <c r="J1" s="161"/>
+      <c r="K1" s="161"/>
+      <c r="L1" s="161"/>
+      <c r="M1" s="161"/>
+      <c r="N1" s="161"/>
+      <c r="O1" s="161"/>
     </row>
     <row r="2" spans="1:19">
-      <c r="B2" s="59"/>
-[...3 lines deleted...]
-      <c r="S2" s="20" t="s">
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="F2" s="33"/>
+      <c r="S2" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" s="153"/>
+      <c r="B3" s="121" t="s">
+        <v>170</v>
+      </c>
+      <c r="C3" s="135" t="s">
+        <v>140</v>
+      </c>
+      <c r="D3" s="136" t="s">
+        <v>147</v>
+      </c>
+      <c r="E3" s="137"/>
+      <c r="F3" s="121" t="s">
+        <v>166</v>
+      </c>
+      <c r="G3" s="117" t="s">
+        <v>147</v>
+      </c>
+      <c r="H3" s="118"/>
+      <c r="I3" s="118"/>
+      <c r="J3" s="118"/>
+      <c r="K3" s="118"/>
+      <c r="L3" s="118"/>
+      <c r="M3" s="118"/>
+      <c r="N3" s="118"/>
+      <c r="O3" s="118"/>
+      <c r="P3" s="118"/>
+      <c r="Q3" s="119"/>
+      <c r="R3" s="143" t="s">
+        <v>148</v>
+      </c>
+      <c r="S3" s="144"/>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" s="154"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="121" t="s">
+        <v>169</v>
+      </c>
+      <c r="E4" s="139" t="s">
+        <v>168</v>
+      </c>
+      <c r="F4" s="122"/>
+      <c r="G4" s="128" t="s">
+        <v>162</v>
+      </c>
+      <c r="H4" s="121" t="s">
+        <v>161</v>
+      </c>
+      <c r="I4" s="169" t="s">
+        <v>155</v>
+      </c>
+      <c r="J4" s="170"/>
+      <c r="K4" s="170"/>
+      <c r="L4" s="170"/>
+      <c r="M4" s="171"/>
+      <c r="N4" s="147" t="s">
+        <v>154</v>
+      </c>
+      <c r="O4" s="147" t="s">
+        <v>153</v>
+      </c>
+      <c r="P4" s="149" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q4" s="150" t="s">
+        <v>151</v>
+      </c>
+      <c r="R4" s="145"/>
+      <c r="S4" s="146"/>
+    </row>
+    <row r="5" spans="1:19" ht="92.25" customHeight="1">
+      <c r="A5" s="172"/>
+      <c r="B5" s="123"/>
+      <c r="C5" s="135"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="141"/>
+      <c r="F5" s="123"/>
+      <c r="G5" s="142"/>
+      <c r="H5" s="123"/>
+      <c r="I5" s="28" t="s">
+        <v>160</v>
+      </c>
+      <c r="J5" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="K5" s="28" t="s">
+        <v>158</v>
+      </c>
+      <c r="L5" s="28" t="s">
+        <v>157</v>
+      </c>
+      <c r="M5" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="N5" s="148"/>
+      <c r="O5" s="148"/>
+      <c r="P5" s="149"/>
+      <c r="Q5" s="149"/>
+      <c r="R5" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="S5" s="29" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="57" t="s">
+        <v>122</v>
+      </c>
+      <c r="B6" s="46">
+        <v>19449979146</v>
+      </c>
+      <c r="C6" s="46">
+        <v>16315065799.5</v>
+      </c>
+      <c r="D6" s="46">
+        <v>16312318612.1</v>
+      </c>
+      <c r="E6" s="46">
+        <v>2747187.4</v>
+      </c>
+      <c r="F6" s="46">
+        <v>3134913346.5</v>
+      </c>
+      <c r="G6" s="46">
+        <v>187235007</v>
+      </c>
+      <c r="H6" s="46">
+        <v>1340824940.4000001</v>
+      </c>
+      <c r="I6" s="46">
+        <v>547655793.39999998</v>
+      </c>
+      <c r="J6" s="46">
+        <v>357445633.69999999</v>
+      </c>
+      <c r="K6" s="46">
+        <v>177487632.59999999</v>
+      </c>
+      <c r="L6" s="46">
+        <v>94133879.299999997</v>
+      </c>
+      <c r="M6" s="46">
+        <v>164102001.40000001</v>
+      </c>
+      <c r="N6" s="46">
+        <v>63795701.700000003</v>
+      </c>
+      <c r="O6" s="46">
+        <v>36885593.600000001</v>
+      </c>
+      <c r="P6" s="46">
+        <v>1071269731.2</v>
+      </c>
+      <c r="Q6" s="46">
+        <v>434902372.60000002</v>
+      </c>
+      <c r="R6" s="46">
+        <v>6715063.2000000002</v>
+      </c>
+      <c r="S6" s="46">
+        <v>3864.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="54" t="s">
+        <v>123</v>
+      </c>
+      <c r="B7" s="47">
+        <v>510068689.30000001</v>
+      </c>
+      <c r="C7" s="47">
+        <v>430150074.80000001</v>
+      </c>
+      <c r="D7" s="47">
+        <v>430129036.80000001</v>
+      </c>
+      <c r="E7" s="47">
+        <v>21038</v>
+      </c>
+      <c r="F7" s="47">
+        <v>79918614.5</v>
+      </c>
+      <c r="G7" s="47">
+        <v>10364601.6</v>
+      </c>
+      <c r="H7" s="47">
+        <v>32952948.699999999</v>
+      </c>
+      <c r="I7" s="47">
+        <v>14560757.6</v>
+      </c>
+      <c r="J7" s="47">
+        <v>9417637.3000000007</v>
+      </c>
+      <c r="K7" s="47">
+        <v>4622728.3</v>
+      </c>
+      <c r="L7" s="47">
+        <v>1080266.2</v>
+      </c>
+      <c r="M7" s="47">
+        <v>3271559.3</v>
+      </c>
+      <c r="N7" s="47">
+        <v>1247105</v>
+      </c>
+      <c r="O7" s="47">
+        <v>241076.7</v>
+      </c>
+      <c r="P7" s="47">
+        <v>24113598.399999999</v>
+      </c>
+      <c r="Q7" s="47">
+        <v>10999284.1</v>
+      </c>
+      <c r="R7" s="47">
+        <v>5620901.2999999998</v>
+      </c>
+      <c r="S7" s="47">
+        <v>3324.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="54" t="s">
+        <v>124</v>
+      </c>
+      <c r="B8" s="47">
+        <v>578012155</v>
+      </c>
+      <c r="C8" s="47">
+        <v>478760741.80000001</v>
+      </c>
+      <c r="D8" s="47">
+        <v>478525488.80000001</v>
+      </c>
+      <c r="E8" s="47">
+        <v>235253</v>
+      </c>
+      <c r="F8" s="47">
+        <v>99251413.200000003</v>
+      </c>
+      <c r="G8" s="47">
+        <v>6503872.9000000004</v>
+      </c>
+      <c r="H8" s="47">
+        <v>52033251.399999999</v>
+      </c>
+      <c r="I8" s="47">
+        <v>17383790.199999999</v>
+      </c>
+      <c r="J8" s="47">
+        <v>11487792.5</v>
+      </c>
+      <c r="K8" s="47">
+        <v>8442134.8000000007</v>
+      </c>
+      <c r="L8" s="47">
+        <v>1273625.7</v>
+      </c>
+      <c r="M8" s="47">
+        <v>13445908.199999999</v>
+      </c>
+      <c r="N8" s="47">
+        <v>4266402</v>
+      </c>
+      <c r="O8" s="47">
+        <v>891154.1</v>
+      </c>
+      <c r="P8" s="47">
+        <v>27134339</v>
+      </c>
+      <c r="Q8" s="47">
+        <v>8422393.8000000007</v>
+      </c>
+      <c r="R8" s="47">
+        <v>5700823.0999999996</v>
+      </c>
+      <c r="S8" s="47">
+        <v>3365.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="54" t="s">
+        <v>125</v>
+      </c>
+      <c r="B9" s="47">
+        <v>862862776.20000005</v>
+      </c>
+      <c r="C9" s="47">
+        <v>722813412.5</v>
+      </c>
+      <c r="D9" s="47">
+        <v>722813412.5</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F9" s="47">
+        <v>140049363.69999999</v>
+      </c>
+      <c r="G9" s="47">
+        <v>2943241.3</v>
+      </c>
+      <c r="H9" s="47">
+        <v>70854486.299999997</v>
+      </c>
+      <c r="I9" s="47">
+        <v>26101827.399999999</v>
+      </c>
+      <c r="J9" s="47">
+        <v>17604438</v>
+      </c>
+      <c r="K9" s="47">
+        <v>10123226.4</v>
+      </c>
+      <c r="L9" s="47">
+        <v>9004628.6999999993</v>
+      </c>
+      <c r="M9" s="47">
+        <v>8020365.7999999998</v>
+      </c>
+      <c r="N9" s="47">
+        <v>4007542.8</v>
+      </c>
+      <c r="O9" s="47">
+        <v>1182710.3999999999</v>
+      </c>
+      <c r="P9" s="47">
+        <v>40641100.399999999</v>
+      </c>
+      <c r="Q9" s="47">
+        <v>20420282.5</v>
+      </c>
+      <c r="R9" s="47">
+        <v>6071923.0999999996</v>
+      </c>
+      <c r="S9" s="47">
+        <v>3665.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10" s="47">
+        <v>659726959.29999995</v>
+      </c>
+      <c r="C10" s="47">
+        <v>571650778.60000002</v>
+      </c>
+      <c r="D10" s="47">
+        <v>570990953.70000005</v>
+      </c>
+      <c r="E10" s="47">
+        <v>659824.9</v>
+      </c>
+      <c r="F10" s="47">
+        <v>88076180.700000003</v>
+      </c>
+      <c r="G10" s="47">
+        <v>6607241.5</v>
+      </c>
+      <c r="H10" s="47">
+        <v>41607981.899999999</v>
+      </c>
+      <c r="I10" s="47">
+        <v>21118608.5</v>
+      </c>
+      <c r="J10" s="47">
+        <v>13264375.5</v>
+      </c>
+      <c r="K10" s="47">
+        <v>4110429.1</v>
+      </c>
+      <c r="L10" s="47">
+        <v>630614</v>
+      </c>
+      <c r="M10" s="47">
+        <v>2483954.7999999998</v>
+      </c>
+      <c r="N10" s="47">
+        <v>336979.20000000001</v>
+      </c>
+      <c r="O10" s="47">
+        <v>175207.7</v>
+      </c>
+      <c r="P10" s="47">
+        <v>31527959.199999999</v>
+      </c>
+      <c r="Q10" s="47">
+        <v>7820811.2000000002</v>
+      </c>
+      <c r="R10" s="47">
+        <v>5453370.5999999996</v>
+      </c>
+      <c r="S10" s="47">
+        <v>3239.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="54" t="s">
+        <v>127</v>
+      </c>
+      <c r="B11" s="47">
+        <v>1421303727.0999999</v>
+      </c>
+      <c r="C11" s="47">
+        <v>1144299553.7</v>
+      </c>
+      <c r="D11" s="47">
+        <v>1144195513.7</v>
+      </c>
+      <c r="E11" s="47">
+        <v>104040</v>
+      </c>
+      <c r="F11" s="47">
+        <v>277004173.39999998</v>
+      </c>
+      <c r="G11" s="47">
+        <v>7575199.2000000002</v>
+      </c>
+      <c r="H11" s="47">
+        <v>72894760.099999994</v>
+      </c>
+      <c r="I11" s="47">
+        <v>32492434</v>
+      </c>
+      <c r="J11" s="47">
+        <v>21015014.300000001</v>
+      </c>
+      <c r="K11" s="47">
+        <v>8353941.9000000004</v>
+      </c>
+      <c r="L11" s="47">
+        <v>5337004.0999999996</v>
+      </c>
+      <c r="M11" s="47">
+        <v>5696365.7999999998</v>
+      </c>
+      <c r="N11" s="47">
+        <v>6975214.7000000002</v>
+      </c>
+      <c r="O11" s="47">
+        <v>1588616.2</v>
+      </c>
+      <c r="P11" s="47">
+        <v>134600774.19999999</v>
+      </c>
+      <c r="Q11" s="47">
+        <v>53369609</v>
+      </c>
+      <c r="R11" s="47">
+        <v>9893111.3000000007</v>
+      </c>
+      <c r="S11" s="47">
+        <v>5774.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="54" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12" s="47">
+        <v>561669180.5</v>
+      </c>
+      <c r="C12" s="47">
+        <v>472623715.19999999</v>
+      </c>
+      <c r="D12" s="47">
+        <v>472610323</v>
+      </c>
+      <c r="E12" s="47">
+        <v>13392.2</v>
+      </c>
+      <c r="F12" s="47">
+        <v>89045465.299999997</v>
+      </c>
+      <c r="G12" s="47">
+        <v>8049833.0999999996</v>
+      </c>
+      <c r="H12" s="47">
+        <v>39708214.899999999</v>
+      </c>
+      <c r="I12" s="47">
+        <v>16556410.5</v>
+      </c>
+      <c r="J12" s="47">
+        <v>10742445.300000001</v>
+      </c>
+      <c r="K12" s="47">
+        <v>4487737.2</v>
+      </c>
+      <c r="L12" s="47">
+        <v>706984</v>
+      </c>
+      <c r="M12" s="47">
+        <v>7214637.9000000004</v>
+      </c>
+      <c r="N12" s="47">
+        <v>2484342.2999999998</v>
+      </c>
+      <c r="O12" s="47">
+        <v>257209.3</v>
+      </c>
+      <c r="P12" s="47">
+        <v>24975385.899999999</v>
+      </c>
+      <c r="Q12" s="47">
+        <v>13570479.800000001</v>
+      </c>
+      <c r="R12" s="47">
+        <v>5670275.9000000004</v>
+      </c>
+      <c r="S12" s="47">
+        <v>3457.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="54" t="s">
+        <v>128</v>
+      </c>
+      <c r="B13" s="47">
+        <v>572921410.29999995</v>
+      </c>
+      <c r="C13" s="47">
+        <v>491276459.69999999</v>
+      </c>
+      <c r="D13" s="47">
+        <v>491168644.80000001</v>
+      </c>
+      <c r="E13" s="47">
+        <v>107814.9</v>
+      </c>
+      <c r="F13" s="47">
+        <v>81644950.599999994</v>
+      </c>
+      <c r="G13" s="47">
+        <v>3956029.7</v>
+      </c>
+      <c r="H13" s="47">
+        <v>41768039.600000001</v>
+      </c>
+      <c r="I13" s="47">
+        <v>18740210.699999999</v>
+      </c>
+      <c r="J13" s="47">
+        <v>13157965.6</v>
+      </c>
+      <c r="K13" s="47">
+        <v>5638046.9000000004</v>
+      </c>
+      <c r="L13" s="47">
+        <v>1550864</v>
+      </c>
+      <c r="M13" s="47">
+        <v>2680952.4</v>
+      </c>
+      <c r="N13" s="47">
+        <v>674473.9</v>
+      </c>
+      <c r="O13" s="47">
+        <v>775395.1</v>
+      </c>
+      <c r="P13" s="47">
+        <v>26412941.199999999</v>
+      </c>
+      <c r="Q13" s="47">
+        <v>8058071.0999999996</v>
+      </c>
+      <c r="R13" s="47">
+        <v>4741902.5999999996</v>
+      </c>
+      <c r="S13" s="47">
+        <v>2832.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="54" t="s">
+        <v>129</v>
+      </c>
+      <c r="B14" s="47">
+        <v>297015564.10000002</v>
+      </c>
+      <c r="C14" s="47">
+        <v>254248821.09999999</v>
+      </c>
+      <c r="D14" s="47">
+        <v>254213977.40000001</v>
+      </c>
+      <c r="E14" s="47">
+        <v>34843.699999999997</v>
+      </c>
+      <c r="F14" s="47">
+        <v>42766743</v>
+      </c>
+      <c r="G14" s="47">
+        <v>3791940.7</v>
+      </c>
+      <c r="H14" s="47">
+        <v>20147619.300000001</v>
+      </c>
+      <c r="I14" s="47">
+        <v>9739623.8000000007</v>
+      </c>
+      <c r="J14" s="47">
+        <v>6093930.5</v>
+      </c>
+      <c r="K14" s="47">
+        <v>2726560</v>
+      </c>
+      <c r="L14" s="47">
+        <v>849664.5</v>
+      </c>
+      <c r="M14" s="47">
+        <v>737840.5</v>
+      </c>
+      <c r="N14" s="47">
+        <v>242717.4</v>
+      </c>
+      <c r="O14" s="47">
+        <v>113230.1</v>
+      </c>
+      <c r="P14" s="47">
+        <v>13278965.300000001</v>
+      </c>
+      <c r="Q14" s="47">
+        <v>5192270.2</v>
+      </c>
+      <c r="R14" s="47">
+        <v>4643697.9000000004</v>
+      </c>
+      <c r="S14" s="47">
+        <v>2742.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="54" t="s">
         <v>130</v>
       </c>
-    </row>
-[...50 lines deleted...]
-      <c r="I4" s="121" t="s">
+      <c r="B15" s="47">
+        <v>1357225218.9000001</v>
+      </c>
+      <c r="C15" s="47">
+        <v>1097190848.7</v>
+      </c>
+      <c r="D15" s="47">
+        <v>1097113843.0999999</v>
+      </c>
+      <c r="E15" s="47">
+        <v>77005.600000000006</v>
+      </c>
+      <c r="F15" s="47">
+        <v>260034370.19999999</v>
+      </c>
+      <c r="G15" s="47">
+        <v>16249302.5</v>
+      </c>
+      <c r="H15" s="47">
+        <v>119664532.40000001</v>
+      </c>
+      <c r="I15" s="47">
+        <v>41296784.899999999</v>
+      </c>
+      <c r="J15" s="47">
+        <v>26272963.399999999</v>
+      </c>
+      <c r="K15" s="47">
+        <v>15116046.199999999</v>
+      </c>
+      <c r="L15" s="47">
+        <v>11989355</v>
+      </c>
+      <c r="M15" s="47">
+        <v>24989382.899999999</v>
+      </c>
+      <c r="N15" s="47">
+        <v>2833809.8</v>
+      </c>
+      <c r="O15" s="47">
+        <v>3991643.7</v>
+      </c>
+      <c r="P15" s="47">
+        <v>68349632.700000003</v>
+      </c>
+      <c r="Q15" s="47">
+        <v>48945449.100000001</v>
+      </c>
+      <c r="R15" s="47">
+        <v>6569020</v>
+      </c>
+      <c r="S15" s="47">
+        <v>3940.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="54" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16" s="47">
+        <v>696198350.20000005</v>
+      </c>
+      <c r="C16" s="47">
+        <v>581714195.20000005</v>
+      </c>
+      <c r="D16" s="47">
+        <v>581286771.79999995</v>
+      </c>
+      <c r="E16" s="47">
+        <v>427423.4</v>
+      </c>
+      <c r="F16" s="47">
+        <v>114484155</v>
+      </c>
+      <c r="G16" s="47">
+        <v>2797971.3</v>
+      </c>
+      <c r="H16" s="47">
+        <v>50712286.5</v>
+      </c>
+      <c r="I16" s="47">
+        <v>21844765.399999999</v>
+      </c>
+      <c r="J16" s="47">
+        <v>13902128</v>
+      </c>
+      <c r="K16" s="47">
+        <v>9351994.3000000007</v>
+      </c>
+      <c r="L16" s="47">
+        <v>1036780.1</v>
+      </c>
+      <c r="M16" s="47">
+        <v>4576618.7</v>
+      </c>
+      <c r="N16" s="47">
+        <v>3311259</v>
+      </c>
+      <c r="O16" s="47">
+        <v>2367530.5</v>
+      </c>
+      <c r="P16" s="47">
+        <v>32629100.199999999</v>
+      </c>
+      <c r="Q16" s="47">
+        <v>22666007.5</v>
+      </c>
+      <c r="R16" s="47">
+        <v>5621484.2999999998</v>
+      </c>
+      <c r="S16" s="47">
+        <v>3405.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="54" t="s">
+        <v>132</v>
+      </c>
+      <c r="B17" s="47">
+        <v>547262336.79999995</v>
+      </c>
+      <c r="C17" s="47">
+        <v>482738367.39999998</v>
+      </c>
+      <c r="D17" s="47">
+        <v>482738367.39999998</v>
+      </c>
+      <c r="E17" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F17" s="47">
+        <v>64523969.399999999</v>
+      </c>
+      <c r="G17" s="47">
+        <v>1745289.8</v>
+      </c>
+      <c r="H17" s="47">
+        <v>34377247.5</v>
+      </c>
+      <c r="I17" s="47">
+        <v>14935075</v>
+      </c>
+      <c r="J17" s="47">
+        <v>11687947.300000001</v>
+      </c>
+      <c r="K17" s="47">
+        <v>4102492.9</v>
+      </c>
+      <c r="L17" s="47">
+        <v>2246721.4</v>
+      </c>
+      <c r="M17" s="47">
+        <v>1405010.9</v>
+      </c>
+      <c r="N17" s="47">
+        <v>1985917.6</v>
+      </c>
+      <c r="O17" s="47">
+        <v>588061.6</v>
+      </c>
+      <c r="P17" s="47">
+        <v>20548670.300000001</v>
+      </c>
+      <c r="Q17" s="47">
+        <v>5278782.5999999996</v>
+      </c>
+      <c r="R17" s="47">
+        <v>5250223.9000000004</v>
+      </c>
+      <c r="S17" s="47">
+        <v>3460.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B18" s="47">
+        <v>1328729618.9000001</v>
+      </c>
+      <c r="C18" s="47">
+        <v>1091136351.9000001</v>
+      </c>
+      <c r="D18" s="47">
+        <v>1091136351.9000001</v>
+      </c>
+      <c r="E18" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F18" s="47">
+        <v>237593267</v>
+      </c>
+      <c r="G18" s="47">
+        <v>5636346.5999999996</v>
+      </c>
+      <c r="H18" s="47">
+        <v>104083747.7</v>
+      </c>
+      <c r="I18" s="47">
+        <v>34862206.799999997</v>
+      </c>
+      <c r="J18" s="47">
+        <v>20617244.600000001</v>
+      </c>
+      <c r="K18" s="47">
+        <v>10984775.199999999</v>
+      </c>
+      <c r="L18" s="47">
+        <v>25712425.399999999</v>
+      </c>
+      <c r="M18" s="47">
+        <v>11907095.699999999</v>
+      </c>
+      <c r="N18" s="47">
+        <v>6591861.5999999996</v>
+      </c>
+      <c r="O18" s="47">
+        <v>7467866.2999999998</v>
+      </c>
+      <c r="P18" s="47">
+        <v>82927340.700000003</v>
+      </c>
+      <c r="Q18" s="47">
+        <v>30886104.100000001</v>
+      </c>
+      <c r="R18" s="47">
+        <v>9845285.8000000007</v>
+      </c>
+      <c r="S18" s="47">
+        <v>5917.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="54" t="s">
+        <v>134</v>
+      </c>
+      <c r="B19" s="47">
+        <v>908405885.29999995</v>
+      </c>
+      <c r="C19" s="47">
+        <v>745751507.5</v>
+      </c>
+      <c r="D19" s="47">
+        <v>745645591.10000002</v>
+      </c>
+      <c r="E19" s="47">
+        <v>105916.4</v>
+      </c>
+      <c r="F19" s="47">
+        <v>162654377.80000001</v>
+      </c>
+      <c r="G19" s="47">
+        <v>3569027.7</v>
+      </c>
+      <c r="H19" s="47">
+        <v>73764502.599999994</v>
+      </c>
+      <c r="I19" s="47">
+        <v>27510723.300000001</v>
+      </c>
+      <c r="J19" s="47">
+        <v>18614589.800000001</v>
+      </c>
+      <c r="K19" s="47">
+        <v>13930709.5</v>
+      </c>
+      <c r="L19" s="47">
+        <v>3177329.7</v>
+      </c>
+      <c r="M19" s="47">
+        <v>10531150.300000001</v>
+      </c>
+      <c r="N19" s="47">
+        <v>1918772</v>
+      </c>
+      <c r="O19" s="47">
+        <v>2269543.5</v>
+      </c>
+      <c r="P19" s="47">
+        <v>46981882.399999999</v>
+      </c>
+      <c r="Q19" s="47">
+        <v>34150649.600000001</v>
+      </c>
+      <c r="R19" s="47">
+        <v>6469482.2999999998</v>
+      </c>
+      <c r="S19" s="47">
+        <v>3867.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="55" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20" s="47">
+        <v>311570382.80000001</v>
+      </c>
+      <c r="C20" s="47">
+        <v>262052910</v>
+      </c>
+      <c r="D20" s="47">
+        <v>262006278.09999999</v>
+      </c>
+      <c r="E20" s="47">
+        <v>46631.9</v>
+      </c>
+      <c r="F20" s="47">
+        <v>49517472.799999997</v>
+      </c>
+      <c r="G20" s="47">
+        <v>5490214.2000000002</v>
+      </c>
+      <c r="H20" s="47">
+        <v>22571639.899999999</v>
+      </c>
+      <c r="I20" s="47">
+        <v>9911601.1999999993</v>
+      </c>
+      <c r="J20" s="47">
+        <v>6524116.2000000002</v>
+      </c>
+      <c r="K20" s="47">
+        <v>3614639.6</v>
+      </c>
+      <c r="L20" s="47">
+        <v>800377.9</v>
+      </c>
+      <c r="M20" s="47">
+        <v>1720905</v>
+      </c>
+      <c r="N20" s="47">
+        <v>432040.5</v>
+      </c>
+      <c r="O20" s="47">
+        <v>370764.2</v>
+      </c>
+      <c r="P20" s="47">
+        <v>13724584.199999999</v>
+      </c>
+      <c r="Q20" s="47">
+        <v>6928229.7999999998</v>
+      </c>
+      <c r="R20" s="47">
+        <v>4661436</v>
+      </c>
+      <c r="S20" s="47">
+        <v>2729.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B21" s="47">
+        <v>747226086.39999998</v>
+      </c>
+      <c r="C21" s="47">
+        <v>645948120.5</v>
+      </c>
+      <c r="D21" s="47">
+        <v>645948120.5</v>
+      </c>
+      <c r="E21" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F21" s="47">
+        <v>101277965.90000001</v>
+      </c>
+      <c r="G21" s="47">
+        <v>587012.1</v>
+      </c>
+      <c r="H21" s="47">
+        <v>46698843.799999997</v>
+      </c>
+      <c r="I21" s="47">
+        <v>22951603.399999999</v>
+      </c>
+      <c r="J21" s="47">
+        <v>15258547</v>
+      </c>
+      <c r="K21" s="47">
+        <v>4859500.5999999996</v>
+      </c>
+      <c r="L21" s="47">
+        <v>2056342.2</v>
+      </c>
+      <c r="M21" s="47">
+        <v>1572850.6</v>
+      </c>
+      <c r="N21" s="47">
+        <v>3257699.4</v>
+      </c>
+      <c r="O21" s="47">
+        <v>760941.9</v>
+      </c>
+      <c r="P21" s="47">
+        <v>34390521.399999999</v>
+      </c>
+      <c r="Q21" s="47">
+        <v>15582947.300000001</v>
+      </c>
+      <c r="R21" s="47">
+        <v>4855049.4000000004</v>
+      </c>
+      <c r="S21" s="47">
+        <v>2999.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" s="54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22" s="47">
+        <v>496895452.80000001</v>
+      </c>
+      <c r="C22" s="47">
+        <v>386079351.30000001</v>
+      </c>
+      <c r="D22" s="47">
+        <v>386079351.30000001</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F22" s="47">
+        <v>110816101.5</v>
+      </c>
+      <c r="G22" s="47">
+        <v>1961666.6</v>
+      </c>
+      <c r="H22" s="47">
+        <v>50607452.299999997</v>
+      </c>
+      <c r="I22" s="47">
+        <v>13354218.300000001</v>
+      </c>
+      <c r="J22" s="47">
+        <v>9046239.5</v>
+      </c>
+      <c r="K22" s="47">
+        <v>7026322.4000000004</v>
+      </c>
+      <c r="L22" s="47">
+        <v>5017691.2</v>
+      </c>
+      <c r="M22" s="47">
+        <v>16162980.9</v>
+      </c>
+      <c r="N22" s="47">
+        <v>1810143.7</v>
+      </c>
+      <c r="O22" s="47">
+        <v>1001694.2</v>
+      </c>
+      <c r="P22" s="47">
+        <v>28175555</v>
+      </c>
+      <c r="Q22" s="47">
+        <v>27259589.699999999</v>
+      </c>
+      <c r="R22" s="47">
+        <v>9962816.0999999996</v>
+      </c>
+      <c r="S22" s="47">
+        <v>6146.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" s="54" t="s">
         <v>165</v>
       </c>
-      <c r="J4" s="121"/>
-[...1069 lines deleted...]
-      <c r="E23" s="82">
+      <c r="B23" s="47">
+        <v>763279920.5</v>
+      </c>
+      <c r="C23" s="47">
+        <v>641004788.79999995</v>
+      </c>
+      <c r="D23" s="47">
+        <v>640967806.5</v>
+      </c>
+      <c r="E23" s="47">
         <v>36982.300000000003</v>
       </c>
-      <c r="F23" s="82">
-[...2 lines deleted...]
-      <c r="G23" s="82">
+      <c r="F23" s="47">
+        <v>122275131.7</v>
+      </c>
+      <c r="G23" s="47">
         <v>4246099.7</v>
       </c>
-      <c r="H23" s="82">
-[...14 lines deleted...]
-      <c r="M23" s="82">
+      <c r="H23" s="47">
+        <v>53767648.200000003</v>
+      </c>
+      <c r="I23" s="47">
+        <v>21956677.699999999</v>
+      </c>
+      <c r="J23" s="47">
+        <v>14896654.5</v>
+      </c>
+      <c r="K23" s="47">
+        <v>10947581.699999999</v>
+      </c>
+      <c r="L23" s="47">
+        <v>3079200.3</v>
+      </c>
+      <c r="M23" s="47">
         <v>2887534</v>
       </c>
-      <c r="N23" s="82">
+      <c r="N23" s="47">
         <v>1610614.1</v>
       </c>
-      <c r="O23" s="82">
+      <c r="O23" s="47">
         <v>734645.4</v>
       </c>
-      <c r="P23" s="82">
-[...9 lines deleted...]
-        <v>3912.8</v>
+      <c r="P23" s="47">
+        <v>36353201.899999999</v>
+      </c>
+      <c r="Q23" s="47">
+        <v>25562922.399999999</v>
+      </c>
+      <c r="R23" s="47">
+        <v>6340008.0999999996</v>
+      </c>
+      <c r="S23" s="47">
+        <v>3910.8</v>
       </c>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="89" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B24" s="47">
         <v>2384509116.5</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>2035309675.3</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>2035003042.2</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>306633.09999999998</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>349199441.19999999</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="47">
         <v>38298778.600000001</v>
       </c>
-      <c r="H24" s="82">
+      <c r="H24" s="47">
         <v>144155165</v>
       </c>
-      <c r="I24" s="82">
+      <c r="I24" s="47">
         <v>60773686</v>
       </c>
-      <c r="J24" s="82">
+      <c r="J24" s="47">
         <v>40012519.799999997</v>
       </c>
-      <c r="K24" s="82">
+      <c r="K24" s="47">
         <v>16871007.899999999</v>
       </c>
-      <c r="L24" s="82">
+      <c r="L24" s="47">
         <v>7499521</v>
       </c>
-      <c r="M24" s="82">
+      <c r="M24" s="47">
         <v>18998430.300000001</v>
       </c>
-      <c r="N24" s="82">
+      <c r="N24" s="47">
         <v>7024245.2000000002</v>
       </c>
-      <c r="O24" s="82">
+      <c r="O24" s="47">
         <v>6039927.7000000002</v>
       </c>
-      <c r="P24" s="82">
+      <c r="P24" s="47">
         <v>129918884.3</v>
       </c>
-      <c r="Q24" s="82">
+      <c r="Q24" s="47">
         <v>23762440.399999999</v>
       </c>
-      <c r="R24" s="82">
+      <c r="R24" s="47">
         <v>8316913.9000000004</v>
       </c>
-      <c r="S24" s="82">
+      <c r="S24" s="47">
         <v>5018.8</v>
       </c>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="89" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="54" t="s">
+        <v>226</v>
+      </c>
+      <c r="B25" s="47">
         <v>3734943707.5999999</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>3174008502.1999998</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>3174008502.1999998</v>
       </c>
-      <c r="E25" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="82">
+      <c r="E25" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F25" s="47">
         <v>560935205.39999998</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>46257723.399999999</v>
       </c>
-      <c r="H25" s="82">
+      <c r="H25" s="47">
         <v>218127869.19999999</v>
       </c>
-      <c r="I25" s="82">
+      <c r="I25" s="47">
         <v>97737668.099999994</v>
       </c>
-      <c r="J25" s="82">
+      <c r="J25" s="47">
         <v>63477853.200000003</v>
       </c>
-      <c r="K25" s="82">
+      <c r="K25" s="47">
         <v>26248519.600000001</v>
       </c>
-      <c r="L25" s="82">
+      <c r="L25" s="47">
         <v>9334618</v>
       </c>
-      <c r="M25" s="82">
+      <c r="M25" s="47">
         <v>21329210.300000001</v>
       </c>
-      <c r="N25" s="82">
+      <c r="N25" s="47">
         <v>12006455.6</v>
       </c>
-      <c r="O25" s="82">
+      <c r="O25" s="47">
         <v>5445944.7000000002</v>
       </c>
-      <c r="P25" s="82">
+      <c r="P25" s="47">
         <v>220516590.19999999</v>
       </c>
-      <c r="Q25" s="82">
+      <c r="Q25" s="47">
         <v>58580622.299999997</v>
       </c>
-      <c r="R25" s="82">
+      <c r="R25" s="47">
         <v>7814425.4000000004</v>
       </c>
-      <c r="S25" s="82">
+      <c r="S25" s="47">
         <v>4726.6000000000004</v>
       </c>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="91" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="79">
+      <c r="A26" s="56" t="s">
+        <v>227</v>
+      </c>
+      <c r="B26" s="44">
         <v>710152607.5</v>
       </c>
-      <c r="C26" s="79">
+      <c r="C26" s="44">
         <v>606307623.29999995</v>
       </c>
-      <c r="D26" s="79">
+      <c r="D26" s="44">
         <v>605737235.29999995</v>
       </c>
-      <c r="E26" s="79">
+      <c r="E26" s="44">
         <v>570388</v>
       </c>
-      <c r="F26" s="79">
+      <c r="F26" s="44">
         <v>103844984.2</v>
       </c>
-      <c r="G26" s="79">
+      <c r="G26" s="44">
         <v>10603614.5</v>
       </c>
-      <c r="H26" s="79">
+      <c r="H26" s="44">
         <v>50326703.100000001</v>
       </c>
-      <c r="I26" s="79">
+      <c r="I26" s="44">
         <v>23827120.600000001</v>
       </c>
-      <c r="J26" s="79">
+      <c r="J26" s="44">
         <v>14351231.4</v>
       </c>
-      <c r="K26" s="79">
+      <c r="K26" s="44">
         <v>5929238.0999999996</v>
       </c>
-      <c r="L26" s="79">
+      <c r="L26" s="44">
         <v>1749865.9</v>
       </c>
-      <c r="M26" s="79">
+      <c r="M26" s="44">
         <v>4469247.0999999996</v>
       </c>
-      <c r="N26" s="79">
+      <c r="N26" s="44">
         <v>778105.9</v>
       </c>
-      <c r="O26" s="79">
+      <c r="O26" s="44">
         <v>622430.30000000005</v>
       </c>
-      <c r="P26" s="79">
+      <c r="P26" s="44">
         <v>34068704.299999997</v>
       </c>
-      <c r="Q26" s="79">
+      <c r="Q26" s="44">
         <v>7445426.0999999996</v>
       </c>
-      <c r="R26" s="79">
+      <c r="R26" s="44">
         <v>4798101.5</v>
       </c>
-      <c r="S26" s="79">
+      <c r="S26" s="44">
         <v>1485.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:M4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:F5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="R3:S4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="G3:Q3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="99" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A5"/>
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="38.28515625" style="17" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="29.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="21.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="20.5703125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="17.140625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" style="3" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="27.75" customHeight="1">
-      <c r="A1" s="133" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="133"/>
+      <c r="A1" s="138" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
     </row>
     <row r="2" spans="1:6" ht="12">
-      <c r="A2" s="18"/>
-[...1 lines deleted...]
-      <c r="F2" s="20" t="s">
+      <c r="A2" s="4"/>
+      <c r="C2" s="5"/>
+      <c r="F2" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="9" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A3" s="139"/>
+      <c r="B3" s="135" t="s">
+        <v>140</v>
+      </c>
+      <c r="C3" s="136" t="s">
+        <v>147</v>
+      </c>
+      <c r="D3" s="137"/>
+      <c r="E3" s="137"/>
+      <c r="F3" s="137"/>
+    </row>
+    <row r="4" spans="1:6" s="9" customFormat="1" ht="63.75" customHeight="1">
+      <c r="A4" s="140"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="135" t="s">
+        <v>141</v>
+      </c>
+      <c r="D4" s="135" t="s">
+        <v>142</v>
+      </c>
+      <c r="E4" s="135" t="s">
+        <v>143</v>
+      </c>
+      <c r="F4" s="136" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="9" customFormat="1" ht="8.25" customHeight="1">
+      <c r="A5" s="141"/>
+      <c r="B5" s="135"/>
+      <c r="C5" s="135"/>
+      <c r="D5" s="135"/>
+      <c r="E5" s="135"/>
+      <c r="F5" s="136"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="57" t="s">
+        <v>122</v>
+      </c>
+      <c r="B6" s="46">
+        <v>16315065799.5</v>
+      </c>
+      <c r="C6" s="46">
+        <v>11573832255.299999</v>
+      </c>
+      <c r="D6" s="46">
+        <v>2549295446.5999999</v>
+      </c>
+      <c r="E6" s="46">
+        <v>848221939.70000005</v>
+      </c>
+      <c r="F6" s="46">
+        <v>1343716157.9000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="54" t="s">
+        <v>123</v>
+      </c>
+      <c r="B7" s="47">
+        <v>430150074.80000001</v>
+      </c>
+      <c r="C7" s="47">
+        <v>307013475.30000001</v>
+      </c>
+      <c r="D7" s="47">
+        <v>52281815.700000003</v>
+      </c>
+      <c r="E7" s="47">
+        <v>33404474.100000001</v>
+      </c>
+      <c r="F7" s="47">
+        <v>37450309.700000003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="54" t="s">
+        <v>124</v>
+      </c>
+      <c r="B8" s="47">
+        <v>478760741.80000001</v>
+      </c>
+      <c r="C8" s="47">
+        <v>341169971.60000002</v>
+      </c>
+      <c r="D8" s="47">
+        <v>68537885.400000006</v>
+      </c>
+      <c r="E8" s="47">
+        <v>31954547.699999999</v>
+      </c>
+      <c r="F8" s="47">
+        <v>37098337.100000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="54" t="s">
+        <v>125</v>
+      </c>
+      <c r="B9" s="47">
+        <v>722813412.5</v>
+      </c>
+      <c r="C9" s="47">
+        <v>473134433.60000002</v>
+      </c>
+      <c r="D9" s="47">
+        <v>118415976.8</v>
+      </c>
+      <c r="E9" s="47">
+        <v>62283366.799999997</v>
+      </c>
+      <c r="F9" s="47">
+        <v>68979635.299999997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10" s="47">
+        <v>571650778.60000002</v>
+      </c>
+      <c r="C10" s="47">
+        <v>481164011.80000001</v>
+      </c>
+      <c r="D10" s="47">
+        <v>45704130.799999997</v>
+      </c>
+      <c r="E10" s="47">
+        <v>7607432.0999999996</v>
+      </c>
+      <c r="F10" s="47">
+        <v>37175203.899999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="54" t="s">
+        <v>127</v>
+      </c>
+      <c r="B11" s="47">
+        <v>1144299553.7</v>
+      </c>
+      <c r="C11" s="47">
+        <v>810316042.20000005</v>
+      </c>
+      <c r="D11" s="47">
+        <v>175837455.90000001</v>
+      </c>
+      <c r="E11" s="47">
+        <v>54729152.100000001</v>
+      </c>
+      <c r="F11" s="47">
+        <v>103416903.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="54" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12" s="47">
+        <v>472623715.19999999</v>
+      </c>
+      <c r="C12" s="47">
+        <v>356509772.69999999</v>
+      </c>
+      <c r="D12" s="47">
+        <v>52554384</v>
+      </c>
+      <c r="E12" s="47">
+        <v>25530242.5</v>
+      </c>
+      <c r="F12" s="47">
+        <v>38029316</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="54" t="s">
+        <v>128</v>
+      </c>
+      <c r="B13" s="47">
+        <v>491276459.69999999</v>
+      </c>
+      <c r="C13" s="47">
+        <v>374900181.10000002</v>
+      </c>
+      <c r="D13" s="47">
+        <v>47737944.700000003</v>
+      </c>
+      <c r="E13" s="47">
+        <v>25647737.699999999</v>
+      </c>
+      <c r="F13" s="47">
+        <v>42990596.200000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="54" t="s">
+        <v>129</v>
+      </c>
+      <c r="B14" s="47">
+        <v>254248821.09999999</v>
+      </c>
+      <c r="C14" s="47">
+        <v>198368988.90000001</v>
+      </c>
+      <c r="D14" s="47">
+        <v>28186228.899999999</v>
+      </c>
+      <c r="E14" s="47">
+        <v>7372922.7000000002</v>
+      </c>
+      <c r="F14" s="47">
+        <v>20320680.600000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="54" t="s">
         <v>130</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="A6" s="92" t="s">
+      <c r="B15" s="47">
+        <v>1097190848.7</v>
+      </c>
+      <c r="C15" s="47">
+        <v>743512246.29999995</v>
+      </c>
+      <c r="D15" s="47">
+        <v>172229492.19999999</v>
+      </c>
+      <c r="E15" s="47">
+        <v>71719818.799999997</v>
+      </c>
+      <c r="F15" s="47">
+        <v>109729291.40000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="54" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16" s="47">
+        <v>581714195.20000005</v>
+      </c>
+      <c r="C16" s="47">
+        <v>405548205.60000002</v>
+      </c>
+      <c r="D16" s="47">
+        <v>91003063.200000003</v>
+      </c>
+      <c r="E16" s="47">
+        <v>33466960.399999999</v>
+      </c>
+      <c r="F16" s="47">
+        <v>51695966</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="54" t="s">
         <v>132</v>
       </c>
-      <c r="B6" s="81">
-[...16 lines deleted...]
-      <c r="A7" s="89" t="s">
+      <c r="B17" s="47">
+        <v>482738367.39999998</v>
+      </c>
+      <c r="C17" s="47">
+        <v>285037920.39999998</v>
+      </c>
+      <c r="D17" s="47">
+        <v>64834107.399999999</v>
+      </c>
+      <c r="E17" s="47">
+        <v>85940937.700000003</v>
+      </c>
+      <c r="F17" s="47">
+        <v>46925401.899999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="54" t="s">
         <v>133</v>
       </c>
-      <c r="B7" s="82">
-[...16 lines deleted...]
-      <c r="A8" s="89" t="s">
+      <c r="B18" s="47">
+        <v>1091136351.9000001</v>
+      </c>
+      <c r="C18" s="47">
+        <v>740544216.70000005</v>
+      </c>
+      <c r="D18" s="47">
+        <v>208552087.40000001</v>
+      </c>
+      <c r="E18" s="47">
+        <v>50655234.399999999</v>
+      </c>
+      <c r="F18" s="47">
+        <v>91384813.400000006</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="54" t="s">
         <v>134</v>
       </c>
-      <c r="B8" s="82">
-[...36 lines deleted...]
-      <c r="A10" s="89" t="s">
+      <c r="B19" s="47">
+        <v>745751507.5</v>
+      </c>
+      <c r="C19" s="47">
+        <v>472971610.60000002</v>
+      </c>
+      <c r="D19" s="47">
+        <v>134656499.09999999</v>
+      </c>
+      <c r="E19" s="47">
+        <v>67613839.5</v>
+      </c>
+      <c r="F19" s="47">
+        <v>70509558.299999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="55" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20" s="47">
+        <v>262052910</v>
+      </c>
+      <c r="C20" s="47">
+        <v>195801279.80000001</v>
+      </c>
+      <c r="D20" s="47">
+        <v>32506162</v>
+      </c>
+      <c r="E20" s="47">
+        <v>13587907.4</v>
+      </c>
+      <c r="F20" s="47">
+        <v>20157560.800000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B21" s="47">
+        <v>645948120.5</v>
+      </c>
+      <c r="C21" s="47">
+        <v>464801575.10000002</v>
+      </c>
+      <c r="D21" s="47">
+        <v>72064092</v>
+      </c>
+      <c r="E21" s="47">
+        <v>43799185.100000001</v>
+      </c>
+      <c r="F21" s="47">
+        <v>65283268.299999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="54" t="s">
         <v>136</v>
       </c>
-      <c r="B10" s="82">
-[...279 lines deleted...]
-      <c r="B24" s="82">
+      <c r="B22" s="47">
+        <v>386079351.30000001</v>
+      </c>
+      <c r="C22" s="47">
+        <v>211102415.59999999</v>
+      </c>
+      <c r="D22" s="47">
+        <v>93765368.200000003</v>
+      </c>
+      <c r="E22" s="47">
+        <v>39255598.200000003</v>
+      </c>
+      <c r="F22" s="47">
+        <v>41955969.299999997</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="54" t="s">
+        <v>165</v>
+      </c>
+      <c r="B23" s="47">
+        <v>641004788.79999995</v>
+      </c>
+      <c r="C23" s="47">
+        <v>424272852</v>
+      </c>
+      <c r="D23" s="47">
+        <v>113066653.09999999</v>
+      </c>
+      <c r="E23" s="47">
+        <v>40936925.100000001</v>
+      </c>
+      <c r="F23" s="47">
+        <v>62728358.600000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B24" s="47">
         <v>2035309675.3</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>1437628977.7</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>400128790.80000001</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>54447493.299999997</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>143104413.5</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
-[...3 lines deleted...]
-      <c r="B25" s="82">
+    <row r="25" spans="1:7">
+      <c r="A25" s="54" t="s">
+        <v>226</v>
+      </c>
+      <c r="B25" s="47">
         <v>3174008502.1999998</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>2396954651.9000001</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>499512770.30000001</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>73565730.599999994</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>203975349.40000001</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
-[...3 lines deleted...]
-      <c r="B26" s="79">
+    <row r="26" spans="1:7">
+      <c r="A26" s="56" t="s">
+        <v>227</v>
+      </c>
+      <c r="B26" s="44">
         <v>606307623.29999995</v>
       </c>
-      <c r="C26" s="79">
+      <c r="C26" s="44">
         <v>453079426.39999998</v>
       </c>
-      <c r="D26" s="79">
+      <c r="D26" s="44">
         <v>77720538.700000003</v>
       </c>
-      <c r="E26" s="79">
+      <c r="E26" s="44">
         <v>24702433.5</v>
       </c>
-      <c r="F26" s="79">
+      <c r="F26" s="44">
         <v>50805224.700000003</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
-[...59 lines deleted...]
-      <c r="E32" s="15" t="s">
+    <row r="27" spans="1:7">
+      <c r="C27" s="11"/>
+    </row>
+    <row r="30" spans="1:7" ht="12.75">
+      <c r="A30" s="68" t="s">
         <v>232</v>
       </c>
-      <c r="F32" s="13"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="33"/>
+    </row>
+    <row r="31" spans="1:7" ht="12.75">
+      <c r="A31" s="68" t="s">
+        <v>233</v>
+      </c>
+      <c r="B31" s="173"/>
+      <c r="C31" s="174"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="33"/>
+    </row>
+    <row r="32" spans="1:7" ht="12.75">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="33"/>
+    </row>
+    <row r="33" spans="1:7" ht="12.75">
+      <c r="A33" s="69" t="s">
+        <v>234</v>
+      </c>
+      <c r="B33" s="70"/>
+      <c r="C33" s="70"/>
+      <c r="D33" s="68"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="33"/>
+    </row>
+    <row r="34" spans="1:7" ht="12.75">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="33"/>
+    </row>
+    <row r="35" spans="1:7" ht="12">
+      <c r="A35" s="72"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="33"/>
+    </row>
+    <row r="36" spans="1:7" ht="12">
+      <c r="A36" s="73"/>
+      <c r="B36" s="33"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="B31:C31"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="102" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Лист4"/>
-[...69 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S97"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A5"/>
+    <sheetView topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="T6" sqref="T6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="48.28515625" style="34" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="48.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="17.85546875" style="17" customWidth="1"/>
+    <col min="3" max="3" width="15.28515625" style="17" customWidth="1"/>
+    <col min="4" max="4" width="15.85546875" style="17" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" style="17" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" style="17" customWidth="1"/>
+    <col min="7" max="7" width="14" style="17" customWidth="1"/>
+    <col min="8" max="8" width="14.42578125" style="17" customWidth="1"/>
+    <col min="9" max="9" width="13.140625" style="17" customWidth="1"/>
+    <col min="10" max="10" width="15.5703125" style="17" customWidth="1"/>
+    <col min="11" max="11" width="17.5703125" style="17" customWidth="1"/>
+    <col min="12" max="12" width="12.5703125" style="17" customWidth="1"/>
+    <col min="13" max="13" width="12.28515625" style="17" customWidth="1"/>
+    <col min="14" max="14" width="13.42578125" style="17" customWidth="1"/>
+    <col min="15" max="15" width="18.85546875" style="17" customWidth="1"/>
+    <col min="16" max="16" width="15.85546875" style="17" customWidth="1"/>
+    <col min="17" max="17" width="19.140625" style="17" customWidth="1"/>
+    <col min="18" max="18" width="11.85546875" style="17" customWidth="1"/>
+    <col min="19" max="19" width="13.85546875" style="17" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="17.25" customHeight="1">
-      <c r="A1" s="111" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="111"/>
+      <c r="A1" s="120" t="s">
+        <v>176</v>
+      </c>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
     </row>
     <row r="2" spans="1:19">
-      <c r="A2" s="58"/>
-[...4 lines deleted...]
-        <v>130</v>
+      <c r="A2" s="24"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="S2" s="6" t="s">
+        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="14.25" customHeight="1">
-      <c r="A3" s="122"/>
-[...3 lines deleted...]
-      <c r="C3" s="112" t="s">
+      <c r="A3" s="130"/>
+      <c r="B3" s="121" t="s">
+        <v>170</v>
+      </c>
+      <c r="C3" s="121" t="s">
+        <v>140</v>
+      </c>
+      <c r="D3" s="136" t="s">
+        <v>147</v>
+      </c>
+      <c r="E3" s="137"/>
+      <c r="F3" s="121" t="s">
+        <v>166</v>
+      </c>
+      <c r="G3" s="117" t="s">
+        <v>147</v>
+      </c>
+      <c r="H3" s="118"/>
+      <c r="I3" s="118"/>
+      <c r="J3" s="118"/>
+      <c r="K3" s="118"/>
+      <c r="L3" s="118"/>
+      <c r="M3" s="118"/>
+      <c r="N3" s="118"/>
+      <c r="O3" s="118"/>
+      <c r="P3" s="118"/>
+      <c r="Q3" s="119"/>
+      <c r="R3" s="126" t="s">
+        <v>148</v>
+      </c>
+      <c r="S3" s="126"/>
+    </row>
+    <row r="4" spans="1:19" ht="23.25" customHeight="1">
+      <c r="A4" s="131"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122"/>
+      <c r="D4" s="124" t="s">
+        <v>169</v>
+      </c>
+      <c r="E4" s="121" t="s">
+        <v>168</v>
+      </c>
+      <c r="F4" s="122"/>
+      <c r="G4" s="133" t="s">
+        <v>162</v>
+      </c>
+      <c r="H4" s="135" t="s">
+        <v>161</v>
+      </c>
+      <c r="I4" s="117" t="s">
+        <v>172</v>
+      </c>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="128" t="s">
+        <v>154</v>
+      </c>
+      <c r="O4" s="128" t="s">
+        <v>153</v>
+      </c>
+      <c r="P4" s="116" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q4" s="116" t="s">
+        <v>151</v>
+      </c>
+      <c r="R4" s="127"/>
+      <c r="S4" s="127"/>
+    </row>
+    <row r="5" spans="1:19" ht="72" customHeight="1">
+      <c r="A5" s="132"/>
+      <c r="B5" s="123"/>
+      <c r="C5" s="123"/>
+      <c r="D5" s="125"/>
+      <c r="E5" s="123"/>
+      <c r="F5" s="123"/>
+      <c r="G5" s="134"/>
+      <c r="H5" s="135"/>
+      <c r="I5" s="28" t="s">
+        <v>160</v>
+      </c>
+      <c r="J5" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="K5" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="L5" s="28" t="s">
+        <v>157</v>
+      </c>
+      <c r="M5" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="N5" s="129"/>
+      <c r="O5" s="129"/>
+      <c r="P5" s="116"/>
+      <c r="Q5" s="116"/>
+      <c r="R5" s="27" t="s">
         <v>150</v>
       </c>
-      <c r="D3" s="130" t="s">
-[...95 lines deleted...]
-        <v>159</v>
+      <c r="S5" s="26" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="12" customHeight="1">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>24156088508.799999</v>
+      </c>
+      <c r="C6" s="46">
+        <v>20369782260.5</v>
+      </c>
+      <c r="D6" s="46">
+        <v>20366963818.5</v>
+      </c>
+      <c r="E6" s="46">
+        <v>2818442</v>
+      </c>
+      <c r="F6" s="46">
+        <v>3786306248.3000002</v>
+      </c>
+      <c r="G6" s="46">
+        <v>220638693.09999999</v>
+      </c>
+      <c r="H6" s="46">
+        <v>1656054462.5</v>
+      </c>
+      <c r="I6" s="46">
+        <v>700709723.70000005</v>
+      </c>
+      <c r="J6" s="46">
+        <v>455978714.80000001</v>
+      </c>
+      <c r="K6" s="46">
+        <v>207181340.80000001</v>
+      </c>
+      <c r="L6" s="46">
+        <v>105322844.09999999</v>
+      </c>
+      <c r="M6" s="46">
+        <v>186861839.09999999</v>
+      </c>
+      <c r="N6" s="46">
+        <v>68871340.299999997</v>
+      </c>
+      <c r="O6" s="46">
+        <v>40352528.799999997</v>
+      </c>
+      <c r="P6" s="46">
+        <v>1306552698.4000001</v>
+      </c>
+      <c r="Q6" s="46">
+        <v>493836525.19999999</v>
+      </c>
+      <c r="R6" s="46">
+        <v>5989607.9000000004</v>
+      </c>
+      <c r="S6" s="46">
+        <v>3437.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="40" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>266986490.30000001</v>
+      </c>
+      <c r="C7" s="47">
+        <v>235554843.90000001</v>
+      </c>
+      <c r="D7" s="47">
+        <v>234741299.40000001</v>
+      </c>
+      <c r="E7" s="47">
+        <v>813544.5</v>
+      </c>
+      <c r="F7" s="47">
+        <v>31431646.399999999</v>
+      </c>
+      <c r="G7" s="47">
+        <v>133131.9</v>
+      </c>
+      <c r="H7" s="47">
+        <v>18506970.5</v>
+      </c>
+      <c r="I7" s="47">
+        <v>8925847.5</v>
+      </c>
+      <c r="J7" s="47">
+        <v>6048664.2000000002</v>
+      </c>
+      <c r="K7" s="47">
+        <v>2684213.4</v>
+      </c>
+      <c r="L7" s="47">
+        <v>574337.5</v>
+      </c>
+      <c r="M7" s="47">
+        <v>273907.90000000002</v>
+      </c>
+      <c r="N7" s="47">
+        <v>36372.400000000001</v>
+      </c>
+      <c r="O7" s="47">
+        <v>199676.6</v>
+      </c>
+      <c r="P7" s="47">
+        <v>9817862.8000000007</v>
+      </c>
+      <c r="Q7" s="47">
+        <v>2737632.2</v>
+      </c>
+      <c r="R7" s="47">
+        <v>4072399.2</v>
+      </c>
+      <c r="S7" s="47">
+        <v>2347.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="22.5">
+      <c r="A8" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>255643745.19999999</v>
+      </c>
+      <c r="C8" s="47">
+        <v>225961666.80000001</v>
+      </c>
+      <c r="D8" s="47">
+        <v>225149552.30000001</v>
+      </c>
+      <c r="E8" s="47">
+        <v>812114.5</v>
+      </c>
+      <c r="F8" s="47">
+        <v>29682078.399999999</v>
+      </c>
+      <c r="G8" s="47">
+        <v>133131.9</v>
+      </c>
+      <c r="H8" s="47">
+        <v>17638910.800000001</v>
+      </c>
+      <c r="I8" s="47">
+        <v>8449198.5999999996</v>
+      </c>
+      <c r="J8" s="47">
+        <v>5799983.9000000004</v>
+      </c>
+      <c r="K8" s="47">
+        <v>2593984.9</v>
+      </c>
+      <c r="L8" s="47">
+        <v>521835.5</v>
+      </c>
+      <c r="M8" s="47">
+        <v>273907.90000000002</v>
+      </c>
+      <c r="N8" s="47">
+        <v>33867.4</v>
+      </c>
+      <c r="O8" s="47">
+        <v>193671.6</v>
+      </c>
+      <c r="P8" s="47">
+        <v>9064513.3000000007</v>
+      </c>
+      <c r="Q8" s="47">
+        <v>2617983.4</v>
+      </c>
+      <c r="R8" s="47">
+        <v>4075692.6</v>
+      </c>
+      <c r="S8" s="47">
+        <v>2344.3000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A9" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>10388772.699999999</v>
+      </c>
+      <c r="C9" s="47">
+        <v>8740816.6999999993</v>
+      </c>
+      <c r="D9" s="47">
+        <v>8739386.6999999993</v>
+      </c>
+      <c r="E9" s="47">
+        <v>1430</v>
+      </c>
+      <c r="F9" s="47">
+        <v>1647956</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H9" s="47">
+        <v>807714.7</v>
+      </c>
+      <c r="I9" s="47">
+        <v>443183.9</v>
+      </c>
+      <c r="J9" s="47">
+        <v>223665.3</v>
+      </c>
+      <c r="K9" s="47">
+        <v>89068.5</v>
+      </c>
+      <c r="L9" s="47">
+        <v>51797</v>
+      </c>
+      <c r="M9" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N9" s="47">
+        <v>2505</v>
+      </c>
+      <c r="O9" s="47">
+        <v>6005</v>
+      </c>
+      <c r="P9" s="47">
+        <v>719223.5</v>
+      </c>
+      <c r="Q9" s="47">
+        <v>112507.8</v>
+      </c>
+      <c r="R9" s="47">
+        <v>4681736.2</v>
+      </c>
+      <c r="S9" s="47">
+        <v>2768.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="47">
+        <v>953972.4</v>
+      </c>
+      <c r="C10" s="47">
+        <v>852360.4</v>
+      </c>
+      <c r="D10" s="47">
+        <v>852360.4</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="47">
+        <v>101612</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H10" s="47">
+        <v>60345</v>
+      </c>
+      <c r="I10" s="47">
+        <v>33465</v>
+      </c>
+      <c r="J10" s="47">
+        <v>25015</v>
+      </c>
+      <c r="K10" s="47">
+        <v>1160</v>
+      </c>
+      <c r="L10" s="47">
+        <v>705</v>
+      </c>
+      <c r="M10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P10" s="47">
+        <v>34126</v>
+      </c>
+      <c r="Q10" s="47">
+        <v>7141</v>
+      </c>
+      <c r="R10" s="47">
+        <v>1546146.5</v>
+      </c>
+      <c r="S10" s="47">
+        <v>1046.0999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>6118704907.5</v>
+      </c>
+      <c r="C11" s="47">
+        <v>4948243977.3000002</v>
+      </c>
+      <c r="D11" s="47">
+        <v>4946671431.1000004</v>
+      </c>
+      <c r="E11" s="47">
+        <v>1572546.2</v>
+      </c>
+      <c r="F11" s="47">
+        <v>1170460930.2</v>
+      </c>
+      <c r="G11" s="47">
+        <v>9834294.6999999993</v>
+      </c>
+      <c r="H11" s="47">
+        <v>483690139.60000002</v>
+      </c>
+      <c r="I11" s="47">
+        <v>163965226.5</v>
+      </c>
+      <c r="J11" s="47">
+        <v>109946184.3</v>
+      </c>
+      <c r="K11" s="47">
+        <v>67043228.200000003</v>
+      </c>
+      <c r="L11" s="47">
+        <v>60741539.600000001</v>
+      </c>
+      <c r="M11" s="47">
+        <v>81993961</v>
+      </c>
+      <c r="N11" s="47">
+        <v>29625877.100000001</v>
+      </c>
+      <c r="O11" s="47">
+        <v>19290708.100000001</v>
+      </c>
+      <c r="P11" s="47">
+        <v>388322311.60000002</v>
+      </c>
+      <c r="Q11" s="47">
+        <v>239697599.09999999</v>
+      </c>
+      <c r="R11" s="47">
+        <v>9111968.3000000007</v>
+      </c>
+      <c r="S11" s="47">
+        <v>4504.3999999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="22.5">
+      <c r="A12" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>2752056261.8000002</v>
+      </c>
+      <c r="C12" s="47">
+        <v>2178338170</v>
+      </c>
+      <c r="D12" s="47">
+        <v>2178234548</v>
+      </c>
+      <c r="E12" s="47">
+        <v>103622</v>
+      </c>
+      <c r="F12" s="47">
+        <v>573718091.79999995</v>
+      </c>
+      <c r="G12" s="47">
+        <v>4481174.5</v>
+      </c>
+      <c r="H12" s="47">
+        <v>204007202.80000001</v>
+      </c>
+      <c r="I12" s="47">
+        <v>62172934.700000003</v>
+      </c>
+      <c r="J12" s="47">
+        <v>40708083.399999999</v>
+      </c>
+      <c r="K12" s="47">
+        <v>24134043.600000001</v>
+      </c>
+      <c r="L12" s="47">
+        <v>41591230.200000003</v>
+      </c>
+      <c r="M12" s="47">
+        <v>35400910.899999999</v>
+      </c>
+      <c r="N12" s="47">
+        <v>21783867.800000001</v>
+      </c>
+      <c r="O12" s="47">
+        <v>10339752.800000001</v>
+      </c>
+      <c r="P12" s="47">
+        <v>208647922</v>
+      </c>
+      <c r="Q12" s="47">
+        <v>124458171.90000001</v>
+      </c>
+      <c r="R12" s="47">
+        <v>13932980.6</v>
+      </c>
+      <c r="S12" s="47">
+        <v>8365.2000000000007</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>2460873790.4000001</v>
+      </c>
+      <c r="C13" s="47">
+        <v>2006944595.0999999</v>
+      </c>
+      <c r="D13" s="47">
+        <v>2005565170.9000001</v>
+      </c>
+      <c r="E13" s="47">
+        <v>1379424.2</v>
+      </c>
+      <c r="F13" s="47">
+        <v>453929195.30000001</v>
+      </c>
+      <c r="G13" s="47">
+        <v>4551338.5</v>
+      </c>
+      <c r="H13" s="47">
+        <v>205696336.90000001</v>
+      </c>
+      <c r="I13" s="47">
+        <v>72383400.5</v>
+      </c>
+      <c r="J13" s="47">
+        <v>49614636.299999997</v>
+      </c>
+      <c r="K13" s="47">
+        <v>30694086.199999999</v>
+      </c>
+      <c r="L13" s="47">
+        <v>15619841</v>
+      </c>
+      <c r="M13" s="47">
+        <v>37384372.899999999</v>
+      </c>
+      <c r="N13" s="47">
+        <v>6207889.2000000002</v>
+      </c>
+      <c r="O13" s="47">
+        <v>7530057.4000000004</v>
+      </c>
+      <c r="P13" s="47">
+        <v>133962750.40000001</v>
+      </c>
+      <c r="Q13" s="47">
+        <v>95980822.900000006</v>
+      </c>
+      <c r="R13" s="47">
+        <v>7674282.5</v>
+      </c>
+      <c r="S13" s="47">
+        <v>3205.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="22.5">
+      <c r="A14" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="B14" s="47">
+        <v>715194805.89999998</v>
+      </c>
+      <c r="C14" s="47">
+        <v>598864599</v>
+      </c>
+      <c r="D14" s="47">
+        <v>598863199</v>
+      </c>
+      <c r="E14" s="47">
+        <v>1400</v>
+      </c>
+      <c r="F14" s="47">
+        <v>116330206.90000001</v>
+      </c>
+      <c r="G14" s="47">
+        <v>776516.7</v>
+      </c>
+      <c r="H14" s="47">
+        <v>59888130.5</v>
+      </c>
+      <c r="I14" s="47">
+        <v>23171860.899999999</v>
+      </c>
+      <c r="J14" s="47">
+        <v>15419949</v>
+      </c>
+      <c r="K14" s="47">
+        <v>9406272.5</v>
+      </c>
+      <c r="L14" s="47">
+        <v>3108606.2</v>
+      </c>
+      <c r="M14" s="47">
+        <v>8781441.9000000004</v>
+      </c>
+      <c r="N14" s="47">
+        <v>1374921.4</v>
+      </c>
+      <c r="O14" s="47">
+        <v>1399692.1</v>
+      </c>
+      <c r="P14" s="47">
+        <v>35726050.200000003</v>
+      </c>
+      <c r="Q14" s="47">
+        <v>17164896</v>
+      </c>
+      <c r="R14" s="47">
+        <v>6499821</v>
+      </c>
+      <c r="S14" s="47">
+        <v>3813.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="33.75">
+      <c r="A15" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>190580049.40000001</v>
+      </c>
+      <c r="C15" s="47">
+        <v>164096613.19999999</v>
+      </c>
+      <c r="D15" s="47">
+        <v>164008513.19999999</v>
+      </c>
+      <c r="E15" s="47">
+        <v>88100</v>
+      </c>
+      <c r="F15" s="47">
+        <v>26483436.199999999</v>
+      </c>
+      <c r="G15" s="47">
+        <v>25265</v>
+      </c>
+      <c r="H15" s="47">
+        <v>14098469.4</v>
+      </c>
+      <c r="I15" s="47">
+        <v>6237030.4000000004</v>
+      </c>
+      <c r="J15" s="47">
+        <v>4203515.5999999996</v>
+      </c>
+      <c r="K15" s="47">
+        <v>2808825.9</v>
+      </c>
+      <c r="L15" s="47">
+        <v>421862.2</v>
+      </c>
+      <c r="M15" s="47">
+        <v>427235.3</v>
+      </c>
+      <c r="N15" s="47">
+        <v>259198.7</v>
+      </c>
+      <c r="O15" s="47">
+        <v>21205.8</v>
+      </c>
+      <c r="P15" s="47">
+        <v>9985589</v>
+      </c>
+      <c r="Q15" s="47">
+        <v>2093708.3</v>
+      </c>
+      <c r="R15" s="47">
+        <v>4403115.5</v>
+      </c>
+      <c r="S15" s="47">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>789441619.20000005</v>
+      </c>
+      <c r="C16" s="47">
+        <v>674235910.10000002</v>
+      </c>
+      <c r="D16" s="47">
+        <v>674131296.60000002</v>
+      </c>
+      <c r="E16" s="47">
+        <v>104613.5</v>
+      </c>
+      <c r="F16" s="47">
+        <v>115205709.09999999</v>
+      </c>
+      <c r="G16" s="47">
+        <v>950172.5</v>
+      </c>
+      <c r="H16" s="47">
+        <v>49692285.799999997</v>
+      </c>
+      <c r="I16" s="47">
+        <v>22408113.5</v>
+      </c>
+      <c r="J16" s="47">
+        <v>16021646.5</v>
+      </c>
+      <c r="K16" s="47">
+        <v>6055885.0999999996</v>
+      </c>
+      <c r="L16" s="47">
+        <v>2176068.7999999998</v>
+      </c>
+      <c r="M16" s="47">
+        <v>3030571.9</v>
+      </c>
+      <c r="N16" s="47">
+        <v>1564568.9</v>
+      </c>
+      <c r="O16" s="47">
+        <v>1024649.7</v>
+      </c>
+      <c r="P16" s="47">
+        <v>44330527.399999999</v>
+      </c>
+      <c r="Q16" s="47">
+        <v>17643504.800000001</v>
+      </c>
+      <c r="R16" s="47">
+        <v>6933319.4000000004</v>
+      </c>
+      <c r="S16" s="47">
+        <v>3898.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="22.5">
+      <c r="A17" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...114 lines deleted...]
-      <c r="A8" s="76" t="s">
+      <c r="B17" s="47">
+        <v>1348152085.9000001</v>
+      </c>
+      <c r="C17" s="47">
+        <v>1139763861.2</v>
+      </c>
+      <c r="D17" s="47">
+        <v>1139743094.2</v>
+      </c>
+      <c r="E17" s="47">
+        <v>20767</v>
+      </c>
+      <c r="F17" s="47">
+        <v>208388224.69999999</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2818651.6</v>
+      </c>
+      <c r="H17" s="47">
+        <v>106417946.8</v>
+      </c>
+      <c r="I17" s="47">
+        <v>47696803.600000001</v>
+      </c>
+      <c r="J17" s="47">
+        <v>30520141.5</v>
+      </c>
+      <c r="K17" s="47">
+        <v>11014426.9</v>
+      </c>
+      <c r="L17" s="47">
+        <v>1348173.3</v>
+      </c>
+      <c r="M17" s="47">
+        <v>15838401.5</v>
+      </c>
+      <c r="N17" s="47">
+        <v>558379.5</v>
+      </c>
+      <c r="O17" s="47">
+        <v>447158.1</v>
+      </c>
+      <c r="P17" s="47">
+        <v>80366946.799999997</v>
+      </c>
+      <c r="Q17" s="47">
+        <v>17779141.899999999</v>
+      </c>
+      <c r="R17" s="47">
+        <v>5629756.2000000002</v>
+      </c>
+      <c r="S17" s="47">
+        <v>3387.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="22.5">
+      <c r="A18" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="82">
-[...173 lines deleted...]
-      <c r="A11" s="75" t="s">
+      <c r="B18" s="47">
+        <v>82399906.400000006</v>
+      </c>
+      <c r="C18" s="47">
+        <v>70373952</v>
+      </c>
+      <c r="D18" s="47">
+        <v>70373952</v>
+      </c>
+      <c r="E18" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F18" s="47">
+        <v>12025954.4</v>
+      </c>
+      <c r="G18" s="47">
+        <v>245383.5</v>
+      </c>
+      <c r="H18" s="47">
+        <v>5326103.9000000004</v>
+      </c>
+      <c r="I18" s="47">
+        <v>2601825.4</v>
+      </c>
+      <c r="J18" s="47">
+        <v>1922121.9</v>
+      </c>
+      <c r="K18" s="47">
+        <v>567252.9</v>
+      </c>
+      <c r="L18" s="47">
+        <v>107307.1</v>
+      </c>
+      <c r="M18" s="47">
+        <v>127596.6</v>
+      </c>
+      <c r="N18" s="47">
+        <v>40416.400000000001</v>
+      </c>
+      <c r="O18" s="47">
+        <v>58557.9</v>
+      </c>
+      <c r="P18" s="47">
+        <v>5374472.0999999996</v>
+      </c>
+      <c r="Q18" s="47">
+        <v>981020.6</v>
+      </c>
+      <c r="R18" s="47">
+        <v>7561011.7999999998</v>
+      </c>
+      <c r="S18" s="47">
+        <v>4299.6000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="22.5">
+      <c r="A19" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="82">
-[...55 lines deleted...]
-      <c r="A12" s="76" t="s">
+      <c r="B19" s="47">
+        <v>664408235.60000002</v>
+      </c>
+      <c r="C19" s="47">
+        <v>556537313.29999995</v>
+      </c>
+      <c r="D19" s="47">
+        <v>556516546.29999995</v>
+      </c>
+      <c r="E19" s="47">
+        <v>20767</v>
+      </c>
+      <c r="F19" s="47">
+        <v>107870922.3</v>
+      </c>
+      <c r="G19" s="47">
+        <v>1811598.9</v>
+      </c>
+      <c r="H19" s="47">
+        <v>59125034.399999999</v>
+      </c>
+      <c r="I19" s="47">
+        <v>23007911</v>
+      </c>
+      <c r="J19" s="47">
+        <v>15793347.699999999</v>
+      </c>
+      <c r="K19" s="47">
+        <v>5373751.7000000002</v>
+      </c>
+      <c r="L19" s="47">
+        <v>821750.6</v>
+      </c>
+      <c r="M19" s="47">
+        <v>14128273.4</v>
+      </c>
+      <c r="N19" s="47">
+        <v>320470.90000000002</v>
+      </c>
+      <c r="O19" s="47">
+        <v>318267.59999999998</v>
+      </c>
+      <c r="P19" s="47">
+        <v>38833693.299999997</v>
+      </c>
+      <c r="Q19" s="47">
+        <v>7461857.2000000002</v>
+      </c>
+      <c r="R19" s="47">
+        <v>6817240.2999999998</v>
+      </c>
+      <c r="S19" s="47">
+        <v>4028.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="22.5">
+      <c r="A20" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="B20" s="47">
+        <v>601343943.89999998</v>
+      </c>
+      <c r="C20" s="47">
+        <v>512852595.89999998</v>
+      </c>
+      <c r="D20" s="47">
+        <v>512852595.89999998</v>
+      </c>
+      <c r="E20" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F20" s="47">
+        <v>88491348</v>
+      </c>
+      <c r="G20" s="47">
+        <v>761669.2</v>
+      </c>
+      <c r="H20" s="47">
+        <v>41966808.5</v>
+      </c>
+      <c r="I20" s="47">
+        <v>22087067.199999999</v>
+      </c>
+      <c r="J20" s="47">
+        <v>12804671.9</v>
+      </c>
+      <c r="K20" s="47">
+        <v>5073422.3</v>
+      </c>
+      <c r="L20" s="47">
+        <v>419115.6</v>
+      </c>
+      <c r="M20" s="47">
+        <v>1582531.5</v>
+      </c>
+      <c r="N20" s="47">
+        <v>197492.2</v>
+      </c>
+      <c r="O20" s="47">
+        <v>70332.600000000006</v>
+      </c>
+      <c r="P20" s="47">
+        <v>36158781.399999999</v>
+      </c>
+      <c r="Q20" s="47">
+        <v>9336264.0999999996</v>
+      </c>
+      <c r="R20" s="47">
+        <v>4586525.5</v>
+      </c>
+      <c r="S20" s="47">
+        <v>2811.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...55 lines deleted...]
-      <c r="A13" s="76" t="s">
+      <c r="B21" s="47">
+        <v>1988798083.2</v>
+      </c>
+      <c r="C21" s="47">
+        <v>1655008931.7</v>
+      </c>
+      <c r="D21" s="47">
+        <v>1654946621.8</v>
+      </c>
+      <c r="E21" s="47">
+        <v>62309.9</v>
+      </c>
+      <c r="F21" s="47">
+        <v>333789151.5</v>
+      </c>
+      <c r="G21" s="47">
+        <v>5238729</v>
+      </c>
+      <c r="H21" s="47">
+        <v>153867997.09999999</v>
+      </c>
+      <c r="I21" s="47">
+        <v>54587628</v>
+      </c>
+      <c r="J21" s="47">
+        <v>38406129.799999997</v>
+      </c>
+      <c r="K21" s="47">
+        <v>26426124</v>
+      </c>
+      <c r="L21" s="47">
+        <v>11060756.4</v>
+      </c>
+      <c r="M21" s="47">
+        <v>23387358.899999999</v>
+      </c>
+      <c r="N21" s="47">
+        <v>11122681.199999999</v>
+      </c>
+      <c r="O21" s="47">
+        <v>6260282.2999999998</v>
+      </c>
+      <c r="P21" s="47">
+        <v>106688955.2</v>
+      </c>
+      <c r="Q21" s="47">
+        <v>50610506.700000003</v>
+      </c>
+      <c r="R21" s="47">
+        <v>8348086.7000000002</v>
+      </c>
+      <c r="S21" s="47">
+        <v>4959.3999999999996</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="22.5">
+      <c r="A22" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="82">
-[...173 lines deleted...]
-      <c r="A16" s="75" t="s">
+      <c r="B22" s="47">
+        <v>1056447001.4</v>
+      </c>
+      <c r="C22" s="47">
+        <v>872875407.10000002</v>
+      </c>
+      <c r="D22" s="47">
+        <v>872872843.70000005</v>
+      </c>
+      <c r="E22" s="47">
+        <v>2563.4</v>
+      </c>
+      <c r="F22" s="47">
+        <v>183571594.30000001</v>
+      </c>
+      <c r="G22" s="47">
+        <v>3822122.5</v>
+      </c>
+      <c r="H22" s="47">
+        <v>84878407.5</v>
+      </c>
+      <c r="I22" s="47">
+        <v>28858745.399999999</v>
+      </c>
+      <c r="J22" s="47">
+        <v>20069607.399999999</v>
+      </c>
+      <c r="K22" s="47">
+        <v>12677853.300000001</v>
+      </c>
+      <c r="L22" s="47">
+        <v>8144576.7999999998</v>
+      </c>
+      <c r="M22" s="47">
+        <v>15127624.6</v>
+      </c>
+      <c r="N22" s="47">
+        <v>4083089.5</v>
+      </c>
+      <c r="O22" s="47">
+        <v>3734544.5</v>
+      </c>
+      <c r="P22" s="47">
+        <v>56394379.100000001</v>
+      </c>
+      <c r="Q22" s="47">
+        <v>30659051.199999999</v>
+      </c>
+      <c r="R22" s="47">
+        <v>8974921.5999999996</v>
+      </c>
+      <c r="S22" s="47">
+        <v>5073.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="23.25" customHeight="1">
+      <c r="A23" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="47">
+        <v>67401171.700000003</v>
+      </c>
+      <c r="C23" s="47">
+        <v>58722083.299999997</v>
+      </c>
+      <c r="D23" s="47">
+        <v>58722083.299999997</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F23" s="47">
+        <v>8679088.4000000004</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H23" s="47">
+        <v>4403917.3</v>
+      </c>
+      <c r="I23" s="47">
+        <v>1727786.4</v>
+      </c>
+      <c r="J23" s="47">
+        <v>1271298.5</v>
+      </c>
+      <c r="K23" s="47">
+        <v>1024515</v>
+      </c>
+      <c r="L23" s="47">
+        <v>294819.8</v>
+      </c>
+      <c r="M23" s="47">
+        <v>85497.600000000006</v>
+      </c>
+      <c r="N23" s="47">
+        <v>98009</v>
+      </c>
+      <c r="O23" s="47">
+        <v>73617</v>
+      </c>
+      <c r="P23" s="47">
+        <v>3055838.9</v>
+      </c>
+      <c r="Q23" s="47">
+        <v>1047706.2</v>
+      </c>
+      <c r="R23" s="47">
+        <v>6153672.2000000002</v>
+      </c>
+      <c r="S23" s="47">
+        <v>3803.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="22.5">
+      <c r="A24" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="82">
-[...55 lines deleted...]
-      <c r="A17" s="75" t="s">
+      <c r="B24" s="47">
+        <v>430987489.10000002</v>
+      </c>
+      <c r="C24" s="47">
+        <v>346416667.69999999</v>
+      </c>
+      <c r="D24" s="47">
+        <v>346416667.69999999</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F24" s="47">
+        <v>84570821.400000006</v>
+      </c>
+      <c r="G24" s="47">
+        <v>2536988.5</v>
+      </c>
+      <c r="H24" s="47">
+        <v>39685784</v>
+      </c>
+      <c r="I24" s="47">
+        <v>11999397.1</v>
+      </c>
+      <c r="J24" s="47">
+        <v>8483930.5</v>
+      </c>
+      <c r="K24" s="47">
+        <v>6316241.5</v>
+      </c>
+      <c r="L24" s="47">
+        <v>2409701.2999999998</v>
+      </c>
+      <c r="M24" s="47">
+        <v>10476513.6</v>
+      </c>
+      <c r="N24" s="47">
+        <v>2423414</v>
+      </c>
+      <c r="O24" s="47">
+        <v>2255696.7000000002</v>
+      </c>
+      <c r="P24" s="47">
+        <v>20127693.399999999</v>
+      </c>
+      <c r="Q24" s="47">
+        <v>17541244.800000001</v>
+      </c>
+      <c r="R24" s="47">
+        <v>9291727.5</v>
+      </c>
+      <c r="S24" s="47">
+        <v>5061.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" ht="22.5">
+      <c r="A25" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="82">
-[...55 lines deleted...]
-      <c r="A18" s="76" t="s">
+      <c r="B25" s="47">
+        <v>233194890.80000001</v>
+      </c>
+      <c r="C25" s="47">
+        <v>197990216.80000001</v>
+      </c>
+      <c r="D25" s="47">
+        <v>197989805.09999999</v>
+      </c>
+      <c r="E25" s="47">
+        <v>411.7</v>
+      </c>
+      <c r="F25" s="47">
+        <v>35204674</v>
+      </c>
+      <c r="G25" s="47">
+        <v>56063.3</v>
+      </c>
+      <c r="H25" s="47">
+        <v>17766754.100000001</v>
+      </c>
+      <c r="I25" s="47">
+        <v>7541266.2000000002</v>
+      </c>
+      <c r="J25" s="47">
+        <v>5218956.9000000004</v>
+      </c>
+      <c r="K25" s="47">
+        <v>2695372.5</v>
+      </c>
+      <c r="L25" s="47">
+        <v>1690103.8</v>
+      </c>
+      <c r="M25" s="47">
+        <v>621054.69999999995</v>
+      </c>
+      <c r="N25" s="47">
+        <v>14632.5</v>
+      </c>
+      <c r="O25" s="47">
+        <v>256363.4</v>
+      </c>
+      <c r="P25" s="47">
+        <v>13680999.300000001</v>
+      </c>
+      <c r="Q25" s="47">
+        <v>3429861.4</v>
+      </c>
+      <c r="R25" s="47">
+        <v>7566840.5</v>
+      </c>
+      <c r="S25" s="47">
+        <v>4158.8999999999996</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" ht="24" customHeight="1">
+      <c r="A26" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="82">
-[...55 lines deleted...]
-      <c r="A19" s="76" t="s">
+      <c r="B26" s="47">
+        <v>90239564</v>
+      </c>
+      <c r="C26" s="47">
+        <v>76042617.700000003</v>
+      </c>
+      <c r="D26" s="47">
+        <v>76042617.700000003</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F26" s="47">
+        <v>14196946.300000001</v>
+      </c>
+      <c r="G26" s="47">
+        <v>192797.5</v>
+      </c>
+      <c r="H26" s="47">
+        <v>6402952.2999999998</v>
+      </c>
+      <c r="I26" s="47">
+        <v>2917379.3</v>
+      </c>
+      <c r="J26" s="47">
+        <v>1940110.2</v>
+      </c>
+      <c r="K26" s="47">
+        <v>641291.4</v>
+      </c>
+      <c r="L26" s="47">
+        <v>528523.4</v>
+      </c>
+      <c r="M26" s="47">
+        <v>375648</v>
+      </c>
+      <c r="N26" s="47">
+        <v>242956.1</v>
+      </c>
+      <c r="O26" s="47">
+        <v>85735</v>
+      </c>
+      <c r="P26" s="47">
+        <v>4558452.4000000004</v>
+      </c>
+      <c r="Q26" s="47">
+        <v>2714053</v>
+      </c>
+      <c r="R26" s="47">
+        <v>6261418.5</v>
+      </c>
+      <c r="S26" s="47">
+        <v>3741.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="82">
-[...114 lines deleted...]
-      <c r="A21" s="75" t="s">
+      <c r="B27" s="47">
+        <v>234623885.80000001</v>
+      </c>
+      <c r="C27" s="47">
+        <v>193703821.59999999</v>
+      </c>
+      <c r="D27" s="47">
+        <v>193701669.90000001</v>
+      </c>
+      <c r="E27" s="47">
+        <v>2151.6999999999998</v>
+      </c>
+      <c r="F27" s="47">
+        <v>40920064.200000003</v>
+      </c>
+      <c r="G27" s="47">
+        <v>1036273.2</v>
+      </c>
+      <c r="H27" s="47">
+        <v>16618999.800000001</v>
+      </c>
+      <c r="I27" s="47">
+        <v>4672916.4000000004</v>
+      </c>
+      <c r="J27" s="47">
+        <v>3155311.3</v>
+      </c>
+      <c r="K27" s="47">
+        <v>2000432.9</v>
+      </c>
+      <c r="L27" s="47">
+        <v>3221428.5</v>
+      </c>
+      <c r="M27" s="47">
+        <v>3568910.7</v>
+      </c>
+      <c r="N27" s="47">
+        <v>1304077.8999999999</v>
+      </c>
+      <c r="O27" s="47">
+        <v>1063132.3999999999</v>
+      </c>
+      <c r="P27" s="47">
+        <v>14971395.1</v>
+      </c>
+      <c r="Q27" s="47">
+        <v>5926185.7999999998</v>
+      </c>
+      <c r="R27" s="47">
+        <v>15492860.9</v>
+      </c>
+      <c r="S27" s="47">
+        <v>9320.2000000000007</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="82">
-[...55 lines deleted...]
-      <c r="A22" s="76" t="s">
+      <c r="B28" s="47">
+        <v>7727029.0999999996</v>
+      </c>
+      <c r="C28" s="47">
+        <v>6825280.2999999998</v>
+      </c>
+      <c r="D28" s="47">
+        <v>6825280.2999999998</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F28" s="47">
+        <v>901748.8</v>
+      </c>
+      <c r="G28" s="47">
+        <v>39434</v>
+      </c>
+      <c r="H28" s="47">
+        <v>218848.4</v>
+      </c>
+      <c r="I28" s="47">
+        <v>118580.3</v>
+      </c>
+      <c r="J28" s="47">
+        <v>93184.1</v>
+      </c>
+      <c r="K28" s="47">
+        <v>2888</v>
+      </c>
+      <c r="L28" s="47">
+        <v>4196</v>
+      </c>
+      <c r="M28" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N28" s="47">
+        <v>60602</v>
+      </c>
+      <c r="O28" s="47">
+        <v>9393</v>
+      </c>
+      <c r="P28" s="47">
+        <v>477075.9</v>
+      </c>
+      <c r="Q28" s="47">
+        <v>96395.5</v>
+      </c>
+      <c r="R28" s="47">
+        <v>17561429.800000001</v>
+      </c>
+      <c r="S28" s="47">
+        <v>9966.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="22.5">
+      <c r="A29" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="82">
-[...55 lines deleted...]
-      <c r="A23" s="77" t="s">
+      <c r="B29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="I29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="J29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="K29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="L29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="M29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="S29" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="22.5">
+      <c r="A30" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="82">
-[...55 lines deleted...]
-      <c r="A24" s="77" t="s">
+      <c r="B30" s="47">
+        <v>7727029.0999999996</v>
+      </c>
+      <c r="C30" s="47">
+        <v>6825280.2999999998</v>
+      </c>
+      <c r="D30" s="47">
+        <v>6825280.2999999998</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F30" s="47">
+        <v>901748.8</v>
+      </c>
+      <c r="G30" s="47">
+        <v>39434</v>
+      </c>
+      <c r="H30" s="47">
+        <v>218848.4</v>
+      </c>
+      <c r="I30" s="47">
+        <v>118580.3</v>
+      </c>
+      <c r="J30" s="47">
+        <v>93184.1</v>
+      </c>
+      <c r="K30" s="47">
+        <v>2888</v>
+      </c>
+      <c r="L30" s="47">
+        <v>4196</v>
+      </c>
+      <c r="M30" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N30" s="47">
+        <v>60602</v>
+      </c>
+      <c r="O30" s="47">
+        <v>9393</v>
+      </c>
+      <c r="P30" s="47">
+        <v>477075.9</v>
+      </c>
+      <c r="Q30" s="47">
+        <v>96395.5</v>
+      </c>
+      <c r="R30" s="47">
+        <v>17601433</v>
+      </c>
+      <c r="S30" s="47">
+        <v>9966.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A31" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B24" s="82">
-[...55 lines deleted...]
-      <c r="A25" s="77" t="s">
+      <c r="B31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="I31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="J31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="K31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="L31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="M31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="S31" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="82">
-[...55 lines deleted...]
-      <c r="A26" s="77" t="s">
+      <c r="B32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="I32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="J32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="K32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="L32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="M32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="S32" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
+      <c r="A33" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="82">
-[...55 lines deleted...]
-      <c r="A27" s="77" t="s">
+      <c r="B33" s="47">
+        <v>165049710.19999999</v>
+      </c>
+      <c r="C33" s="47">
+        <v>143076484.80000001</v>
+      </c>
+      <c r="D33" s="47">
+        <v>143076484.80000001</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F33" s="47">
+        <v>21973225.399999999</v>
+      </c>
+      <c r="G33" s="47">
+        <v>862256</v>
+      </c>
+      <c r="H33" s="47">
+        <v>7298502</v>
+      </c>
+      <c r="I33" s="47">
+        <v>2812291.5</v>
+      </c>
+      <c r="J33" s="47">
+        <v>1998953.7</v>
+      </c>
+      <c r="K33" s="47">
+        <v>2072511.4</v>
+      </c>
+      <c r="L33" s="47">
+        <v>44311.199999999997</v>
+      </c>
+      <c r="M33" s="47">
+        <v>370434.2</v>
+      </c>
+      <c r="N33" s="47">
+        <v>1002452.9</v>
+      </c>
+      <c r="O33" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P33" s="47">
+        <v>12450426.199999999</v>
+      </c>
+      <c r="Q33" s="47">
+        <v>359588.3</v>
+      </c>
+      <c r="R33" s="47">
+        <v>14301162</v>
+      </c>
+      <c r="S33" s="47">
+        <v>11270.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
+      <c r="A34" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="B27" s="82">
-[...55 lines deleted...]
-      <c r="A28" s="76" t="s">
+      <c r="B34" s="47">
+        <v>163687688.80000001</v>
+      </c>
+      <c r="C34" s="47">
+        <v>141852103.69999999</v>
+      </c>
+      <c r="D34" s="47">
+        <v>141852103.69999999</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F34" s="47">
+        <v>21835585.100000001</v>
+      </c>
+      <c r="G34" s="47">
+        <v>862256</v>
+      </c>
+      <c r="H34" s="47">
+        <v>7215545.5999999996</v>
+      </c>
+      <c r="I34" s="47">
+        <v>2778603.1</v>
+      </c>
+      <c r="J34" s="47">
+        <v>1973888.8</v>
+      </c>
+      <c r="K34" s="47">
+        <v>2053416.8</v>
+      </c>
+      <c r="L34" s="47">
+        <v>43351.199999999997</v>
+      </c>
+      <c r="M34" s="47">
+        <v>366285.7</v>
+      </c>
+      <c r="N34" s="47">
+        <v>1002452.9</v>
+      </c>
+      <c r="O34" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P34" s="47">
+        <v>12395742.300000001</v>
+      </c>
+      <c r="Q34" s="47">
+        <v>359588.3</v>
+      </c>
+      <c r="R34" s="47">
+        <v>14442181.800000001</v>
+      </c>
+      <c r="S34" s="47">
+        <v>11466.7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" ht="22.5">
+      <c r="A35" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="82">
-[...55 lines deleted...]
-      <c r="A29" s="77" t="s">
+      <c r="B35" s="47">
+        <v>1362021.4</v>
+      </c>
+      <c r="C35" s="47">
+        <v>1224381.1000000001</v>
+      </c>
+      <c r="D35" s="47">
+        <v>1224381.1000000001</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F35" s="47">
+        <v>137640.29999999999</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H35" s="47">
+        <v>82956.399999999994</v>
+      </c>
+      <c r="I35" s="47">
+        <v>33688.400000000001</v>
+      </c>
+      <c r="J35" s="47">
+        <v>25064.9</v>
+      </c>
+      <c r="K35" s="47">
+        <v>19094.599999999999</v>
+      </c>
+      <c r="L35" s="47">
+        <v>960</v>
+      </c>
+      <c r="M35" s="47">
+        <v>4148.5</v>
+      </c>
+      <c r="N35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P35" s="47">
+        <v>54683.9</v>
+      </c>
+      <c r="Q35" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R35" s="47">
+        <v>6579813.5</v>
+      </c>
+      <c r="S35" s="47">
+        <v>3689.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="22.5">
+      <c r="A36" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="83" t="s">
-[...55 lines deleted...]
-      <c r="A30" s="77" t="s">
+      <c r="B36" s="47">
+        <v>702462306.89999998</v>
+      </c>
+      <c r="C36" s="47">
+        <v>583776359</v>
+      </c>
+      <c r="D36" s="47">
+        <v>583716612.5</v>
+      </c>
+      <c r="E36" s="47">
+        <v>59746.5</v>
+      </c>
+      <c r="F36" s="47">
+        <v>118685947.90000001</v>
+      </c>
+      <c r="G36" s="47">
+        <v>514916.5</v>
+      </c>
+      <c r="H36" s="47">
+        <v>56717396.200000003</v>
+      </c>
+      <c r="I36" s="47">
+        <v>20579784.5</v>
+      </c>
+      <c r="J36" s="47">
+        <v>14631093.1</v>
+      </c>
+      <c r="K36" s="47">
+        <v>11134293.800000001</v>
+      </c>
+      <c r="L36" s="47">
+        <v>2703247.5</v>
+      </c>
+      <c r="M36" s="47">
+        <v>7668977.2999999998</v>
+      </c>
+      <c r="N36" s="47">
+        <v>5954004.5</v>
+      </c>
+      <c r="O36" s="47">
+        <v>2476478.7999999998</v>
+      </c>
+      <c r="P36" s="47">
+        <v>34133590.5</v>
+      </c>
+      <c r="Q36" s="47">
+        <v>18889561.399999999</v>
+      </c>
+      <c r="R36" s="47">
+        <v>7731345.2999999998</v>
+      </c>
+      <c r="S36" s="47">
+        <v>4663.6000000000004</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" ht="12" customHeight="1">
+      <c r="A37" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="82">
-[...55 lines deleted...]
-      <c r="A31" s="77" t="s">
+      <c r="B37" s="47">
+        <v>29960348.399999999</v>
+      </c>
+      <c r="C37" s="47">
+        <v>25539464.600000001</v>
+      </c>
+      <c r="D37" s="47">
+        <v>25538995.600000001</v>
+      </c>
+      <c r="E37" s="47">
+        <v>469</v>
+      </c>
+      <c r="F37" s="47">
+        <v>4420883.8</v>
+      </c>
+      <c r="G37" s="47">
+        <v>2951.3</v>
+      </c>
+      <c r="H37" s="47">
+        <v>2200582.9</v>
+      </c>
+      <c r="I37" s="47">
+        <v>983586</v>
+      </c>
+      <c r="J37" s="47">
+        <v>600288.19999999995</v>
+      </c>
+      <c r="K37" s="47">
+        <v>308724.5</v>
+      </c>
+      <c r="L37" s="47">
+        <v>268085.5</v>
+      </c>
+      <c r="M37" s="47">
+        <v>39898.699999999997</v>
+      </c>
+      <c r="N37" s="47">
+        <v>25822.2</v>
+      </c>
+      <c r="O37" s="47">
+        <v>25860.799999999999</v>
+      </c>
+      <c r="P37" s="47">
+        <v>1481561.2</v>
+      </c>
+      <c r="Q37" s="47">
+        <v>684105.4</v>
+      </c>
+      <c r="R37" s="47">
+        <v>5432520.0999999996</v>
+      </c>
+      <c r="S37" s="47">
+        <v>3250.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
+      <c r="A38" s="42" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="83" t="s">
-[...55 lines deleted...]
-      <c r="A32" s="77" t="s">
+      <c r="B38" s="47">
+        <v>672501958.5</v>
+      </c>
+      <c r="C38" s="47">
+        <v>558236894.39999998</v>
+      </c>
+      <c r="D38" s="47">
+        <v>558177616.89999998</v>
+      </c>
+      <c r="E38" s="47">
+        <v>59277.5</v>
+      </c>
+      <c r="F38" s="47">
+        <v>114265064.09999999</v>
+      </c>
+      <c r="G38" s="47">
+        <v>511965.2</v>
+      </c>
+      <c r="H38" s="47">
+        <v>54516813.299999997</v>
+      </c>
+      <c r="I38" s="47">
+        <v>19596198.5</v>
+      </c>
+      <c r="J38" s="47">
+        <v>14030804.9</v>
+      </c>
+      <c r="K38" s="47">
+        <v>10825569.300000001</v>
+      </c>
+      <c r="L38" s="47">
+        <v>2435162</v>
+      </c>
+      <c r="M38" s="47">
+        <v>7629078.5999999996</v>
+      </c>
+      <c r="N38" s="47">
+        <v>5928182.2999999998</v>
+      </c>
+      <c r="O38" s="47">
+        <v>2450618</v>
+      </c>
+      <c r="P38" s="47">
+        <v>32652029.300000001</v>
+      </c>
+      <c r="Q38" s="47">
+        <v>18205456</v>
+      </c>
+      <c r="R38" s="47">
+        <v>7879897.2999999998</v>
+      </c>
+      <c r="S38" s="47">
+        <v>4755.7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="83" t="s">
-[...55 lines deleted...]
-      <c r="A33" s="76" t="s">
+      <c r="B39" s="47">
+        <v>57112035.600000001</v>
+      </c>
+      <c r="C39" s="47">
+        <v>48455400.5</v>
+      </c>
+      <c r="D39" s="47">
+        <v>48455400.5</v>
+      </c>
+      <c r="E39" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F39" s="47">
+        <v>8656635.0999999996</v>
+      </c>
+      <c r="G39" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H39" s="47">
+        <v>4754843</v>
+      </c>
+      <c r="I39" s="47">
+        <v>2218226.2999999998</v>
+      </c>
+      <c r="J39" s="47">
+        <v>1613291.5</v>
+      </c>
+      <c r="K39" s="47">
+        <v>538577.5</v>
+      </c>
+      <c r="L39" s="47">
+        <v>164424.9</v>
+      </c>
+      <c r="M39" s="47">
+        <v>220322.8</v>
+      </c>
+      <c r="N39" s="47">
+        <v>22532.3</v>
+      </c>
+      <c r="O39" s="47">
+        <v>39866</v>
+      </c>
+      <c r="P39" s="47">
+        <v>3233483.5</v>
+      </c>
+      <c r="Q39" s="47">
+        <v>605910.30000000005</v>
+      </c>
+      <c r="R39" s="47">
+        <v>3229770.7</v>
+      </c>
+      <c r="S39" s="47">
+        <v>2135.9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" ht="22.5">
+      <c r="A40" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="82">
-[...55 lines deleted...]
-      <c r="A34" s="77" t="s">
+      <c r="B40" s="47">
+        <v>45526423.100000001</v>
+      </c>
+      <c r="C40" s="47">
+        <v>38262125.799999997</v>
+      </c>
+      <c r="D40" s="47">
+        <v>38262125.799999997</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F40" s="47">
+        <v>7264297.2999999998</v>
+      </c>
+      <c r="G40" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H40" s="47">
+        <v>4032472.7</v>
+      </c>
+      <c r="I40" s="47">
+        <v>1820412.8</v>
+      </c>
+      <c r="J40" s="47">
+        <v>1365877.9</v>
+      </c>
+      <c r="K40" s="47">
+        <v>463378.4</v>
+      </c>
+      <c r="L40" s="47">
+        <v>162773.4</v>
+      </c>
+      <c r="M40" s="47">
+        <v>220030.2</v>
+      </c>
+      <c r="N40" s="47">
+        <v>20224.3</v>
+      </c>
+      <c r="O40" s="47">
+        <v>22471</v>
+      </c>
+      <c r="P40" s="47">
+        <v>2745666.5</v>
+      </c>
+      <c r="Q40" s="47">
+        <v>443462.8</v>
+      </c>
+      <c r="R40" s="47">
+        <v>2888182.6</v>
+      </c>
+      <c r="S40" s="47">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
+      <c r="A41" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B34" s="82">
-[...55 lines deleted...]
-      <c r="A35" s="77" t="s">
+      <c r="B41" s="47">
+        <v>11585612.5</v>
+      </c>
+      <c r="C41" s="47">
+        <v>10193274.699999999</v>
+      </c>
+      <c r="D41" s="47">
+        <v>10193274.699999999</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F41" s="47">
+        <v>1392337.8</v>
+      </c>
+      <c r="G41" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H41" s="47">
+        <v>722370.3</v>
+      </c>
+      <c r="I41" s="47">
+        <v>397813.5</v>
+      </c>
+      <c r="J41" s="47">
+        <v>247413.6</v>
+      </c>
+      <c r="K41" s="47">
+        <v>75199.100000000006</v>
+      </c>
+      <c r="L41" s="47">
+        <v>1651.5</v>
+      </c>
+      <c r="M41" s="47">
+        <v>292.60000000000002</v>
+      </c>
+      <c r="N41" s="47">
+        <v>2308</v>
+      </c>
+      <c r="O41" s="47">
+        <v>17395</v>
+      </c>
+      <c r="P41" s="47">
+        <v>487817</v>
+      </c>
+      <c r="Q41" s="47">
+        <v>162447.5</v>
+      </c>
+      <c r="R41" s="47">
+        <v>6034173.2000000002</v>
+      </c>
+      <c r="S41" s="47">
+        <v>3477.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
+      <c r="A42" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B35" s="82">
-[...55 lines deleted...]
-      <c r="A36" s="76" t="s">
+      <c r="B42" s="47">
+        <v>179790851.40000001</v>
+      </c>
+      <c r="C42" s="47">
+        <v>153100126.90000001</v>
+      </c>
+      <c r="D42" s="47">
+        <v>152928922.90000001</v>
+      </c>
+      <c r="E42" s="47">
+        <v>171204</v>
+      </c>
+      <c r="F42" s="47">
+        <v>26690724.5</v>
+      </c>
+      <c r="G42" s="47">
+        <v>195581.9</v>
+      </c>
+      <c r="H42" s="47">
+        <v>13163443.1</v>
+      </c>
+      <c r="I42" s="47">
+        <v>6593618.9000000004</v>
+      </c>
+      <c r="J42" s="47">
+        <v>3805860.2</v>
+      </c>
+      <c r="K42" s="47">
+        <v>1738258.9</v>
+      </c>
+      <c r="L42" s="47">
+        <v>396512.6</v>
+      </c>
+      <c r="M42" s="47">
+        <v>629192.5</v>
+      </c>
+      <c r="N42" s="47">
+        <v>63719.7</v>
+      </c>
+      <c r="O42" s="47">
+        <v>206751.9</v>
+      </c>
+      <c r="P42" s="47">
+        <v>9561479.6999999993</v>
+      </c>
+      <c r="Q42" s="47">
+        <v>3499748.2</v>
+      </c>
+      <c r="R42" s="47">
+        <v>4755868.5</v>
+      </c>
+      <c r="S42" s="47">
+        <v>2789.6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" ht="11.25" customHeight="1">
+      <c r="A43" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="B36" s="82">
-[...55 lines deleted...]
-      <c r="A37" s="77" t="s">
+      <c r="B43" s="47">
+        <v>47126544.700000003</v>
+      </c>
+      <c r="C43" s="47">
+        <v>41430652.799999997</v>
+      </c>
+      <c r="D43" s="47">
+        <v>41430652.799999997</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F43" s="47">
+        <v>5695891.9000000004</v>
+      </c>
+      <c r="G43" s="47">
+        <v>70187.899999999994</v>
+      </c>
+      <c r="H43" s="47">
+        <v>2875192.6</v>
+      </c>
+      <c r="I43" s="47">
+        <v>1540447.8</v>
+      </c>
+      <c r="J43" s="47">
+        <v>949519.3</v>
+      </c>
+      <c r="K43" s="47">
+        <v>291523.59999999998</v>
+      </c>
+      <c r="L43" s="47">
+        <v>27293</v>
+      </c>
+      <c r="M43" s="47">
+        <v>66408.899999999994</v>
+      </c>
+      <c r="N43" s="47">
+        <v>5575</v>
+      </c>
+      <c r="O43" s="47">
+        <v>2120.6999999999998</v>
+      </c>
+      <c r="P43" s="47">
+        <v>2222245.1</v>
+      </c>
+      <c r="Q43" s="47">
+        <v>520570.6</v>
+      </c>
+      <c r="R43" s="47">
+        <v>5436841.7999999998</v>
+      </c>
+      <c r="S43" s="47">
+        <v>3138.4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" ht="22.5">
+      <c r="A44" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="B37" s="82">
-[...55 lines deleted...]
-      <c r="A38" s="77" t="s">
+      <c r="B44" s="47">
+        <v>132664306.7</v>
+      </c>
+      <c r="C44" s="47">
+        <v>111669474.09999999</v>
+      </c>
+      <c r="D44" s="47">
+        <v>111498270.09999999</v>
+      </c>
+      <c r="E44" s="47">
+        <v>171204</v>
+      </c>
+      <c r="F44" s="47">
+        <v>20994832.600000001</v>
+      </c>
+      <c r="G44" s="47">
+        <v>125394</v>
+      </c>
+      <c r="H44" s="47">
+        <v>10288250.5</v>
+      </c>
+      <c r="I44" s="47">
+        <v>5053171.0999999996</v>
+      </c>
+      <c r="J44" s="47">
+        <v>2856340.9</v>
+      </c>
+      <c r="K44" s="47">
+        <v>1446735.3</v>
+      </c>
+      <c r="L44" s="47">
+        <v>369219.6</v>
+      </c>
+      <c r="M44" s="47">
+        <v>562783.6</v>
+      </c>
+      <c r="N44" s="47">
+        <v>58144.7</v>
+      </c>
+      <c r="O44" s="47">
+        <v>204631.2</v>
+      </c>
+      <c r="P44" s="47">
+        <v>7339234.5999999996</v>
+      </c>
+      <c r="Q44" s="47">
+        <v>2979177.6</v>
+      </c>
+      <c r="R44" s="47">
+        <v>4553278</v>
+      </c>
+      <c r="S44" s="47">
+        <v>2683.6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
+      <c r="A45" s="40" t="s">
         <v>71</v>
       </c>
-      <c r="B38" s="82">
-[...55 lines deleted...]
-      <c r="A39" s="76" t="s">
+      <c r="B45" s="47">
+        <v>782707487.20000005</v>
+      </c>
+      <c r="C45" s="47">
+        <v>691534859.10000002</v>
+      </c>
+      <c r="D45" s="47">
+        <v>691534859.10000002</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F45" s="47">
+        <v>91172628.099999994</v>
+      </c>
+      <c r="G45" s="47">
+        <v>480937.2</v>
+      </c>
+      <c r="H45" s="47">
+        <v>39874997.600000001</v>
+      </c>
+      <c r="I45" s="47">
+        <v>16690282.6</v>
+      </c>
+      <c r="J45" s="47">
+        <v>11042866.5</v>
+      </c>
+      <c r="K45" s="47">
+        <v>3888536.8</v>
+      </c>
+      <c r="L45" s="47">
+        <v>5230189.2</v>
+      </c>
+      <c r="M45" s="47">
+        <v>3023122.5</v>
+      </c>
+      <c r="N45" s="47">
+        <v>1584444.4</v>
+      </c>
+      <c r="O45" s="47">
+        <v>1510701.9</v>
+      </c>
+      <c r="P45" s="47">
+        <v>38856049.5</v>
+      </c>
+      <c r="Q45" s="47">
+        <v>8865497.5</v>
+      </c>
+      <c r="R45" s="47">
+        <v>10789119.800000001</v>
+      </c>
+      <c r="S45" s="47">
+        <v>6496.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
+      <c r="A46" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="B39" s="82">
-[...55 lines deleted...]
-      <c r="A40" s="77" t="s">
+      <c r="B46" s="47">
+        <v>10660818.6</v>
+      </c>
+      <c r="C46" s="47">
+        <v>9445082.3000000007</v>
+      </c>
+      <c r="D46" s="47">
+        <v>9445082.3000000007</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F46" s="47">
+        <v>1215736.3</v>
+      </c>
+      <c r="G46" s="47">
+        <v>35427</v>
+      </c>
+      <c r="H46" s="47">
+        <v>741899.6</v>
+      </c>
+      <c r="I46" s="47">
+        <v>255434.4</v>
+      </c>
+      <c r="J46" s="47">
+        <v>180412.4</v>
+      </c>
+      <c r="K46" s="47">
+        <v>21727.8</v>
+      </c>
+      <c r="L46" s="47">
+        <v>275911</v>
+      </c>
+      <c r="M46" s="47">
+        <v>8414</v>
+      </c>
+      <c r="N46" s="47">
+        <v>120</v>
+      </c>
+      <c r="O46" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P46" s="47">
+        <v>378269.8</v>
+      </c>
+      <c r="Q46" s="47">
+        <v>60019.9</v>
+      </c>
+      <c r="R46" s="47">
+        <v>8088633.2000000002</v>
+      </c>
+      <c r="S46" s="47">
+        <v>5389.4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" ht="33.75" customHeight="1">
+      <c r="A47" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="B40" s="82">
-[...55 lines deleted...]
-      <c r="A41" s="77" t="s">
+      <c r="B47" s="47">
+        <v>1515812</v>
+      </c>
+      <c r="C47" s="47">
+        <v>1323169.5</v>
+      </c>
+      <c r="D47" s="47">
+        <v>1323169.5</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F47" s="47">
+        <v>192642.5</v>
+      </c>
+      <c r="G47" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H47" s="47">
+        <v>93145.8</v>
+      </c>
+      <c r="I47" s="47">
+        <v>46243</v>
+      </c>
+      <c r="J47" s="47">
+        <v>32346.2</v>
+      </c>
+      <c r="K47" s="47">
+        <v>8962.2000000000007</v>
+      </c>
+      <c r="L47" s="47">
+        <v>5570</v>
+      </c>
+      <c r="M47" s="47">
+        <v>24.4</v>
+      </c>
+      <c r="N47" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O47" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P47" s="47">
+        <v>77527.199999999997</v>
+      </c>
+      <c r="Q47" s="47">
+        <v>21969.5</v>
+      </c>
+      <c r="R47" s="47">
+        <v>4937498.4000000004</v>
+      </c>
+      <c r="S47" s="47">
+        <v>3517.8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" ht="22.5">
+      <c r="A48" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="82">
-[...55 lines deleted...]
-      <c r="A42" s="75" t="s">
+      <c r="B48" s="47">
+        <v>44849317.600000001</v>
+      </c>
+      <c r="C48" s="47">
+        <v>39083790.5</v>
+      </c>
+      <c r="D48" s="47">
+        <v>39083790.5</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F48" s="47">
+        <v>5765527.0999999996</v>
+      </c>
+      <c r="G48" s="47">
+        <v>51137.599999999999</v>
+      </c>
+      <c r="H48" s="47">
+        <v>2900443.2</v>
+      </c>
+      <c r="I48" s="47">
+        <v>1488451.6</v>
+      </c>
+      <c r="J48" s="47">
+        <v>973279.7</v>
+      </c>
+      <c r="K48" s="47">
+        <v>207922.4</v>
+      </c>
+      <c r="L48" s="47">
+        <v>195952.3</v>
+      </c>
+      <c r="M48" s="47">
+        <v>34837.199999999997</v>
+      </c>
+      <c r="N48" s="47">
+        <v>56874.400000000001</v>
+      </c>
+      <c r="O48" s="47">
+        <v>7324.4</v>
+      </c>
+      <c r="P48" s="47">
+        <v>2457509.9</v>
+      </c>
+      <c r="Q48" s="47">
+        <v>292237.59999999998</v>
+      </c>
+      <c r="R48" s="47">
+        <v>7663929.9000000004</v>
+      </c>
+      <c r="S48" s="47">
+        <v>4708.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="B42" s="82">
-[...55 lines deleted...]
-      <c r="A43" s="76" t="s">
+      <c r="B49" s="47">
+        <v>296819342.69999999</v>
+      </c>
+      <c r="C49" s="47">
+        <v>259587895.90000001</v>
+      </c>
+      <c r="D49" s="47">
+        <v>259587895.90000001</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F49" s="47">
+        <v>37231446.799999997</v>
+      </c>
+      <c r="G49" s="47">
+        <v>361675.5</v>
+      </c>
+      <c r="H49" s="47">
+        <v>16398606.6</v>
+      </c>
+      <c r="I49" s="47">
+        <v>6995910.7000000002</v>
+      </c>
+      <c r="J49" s="47">
+        <v>4897703</v>
+      </c>
+      <c r="K49" s="47">
+        <v>2048444.4</v>
+      </c>
+      <c r="L49" s="47">
+        <v>1924666.5</v>
+      </c>
+      <c r="M49" s="47">
+        <v>531882</v>
+      </c>
+      <c r="N49" s="47">
+        <v>1220071.8999999999</v>
+      </c>
+      <c r="O49" s="47">
+        <v>1273695</v>
+      </c>
+      <c r="P49" s="47">
+        <v>14967191.300000001</v>
+      </c>
+      <c r="Q49" s="47">
+        <v>3010206.5</v>
+      </c>
+      <c r="R49" s="47">
+        <v>8485644</v>
+      </c>
+      <c r="S49" s="47">
+        <v>5162</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" ht="20.25" customHeight="1">
+      <c r="A50" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="B43" s="82">
-[...55 lines deleted...]
-      <c r="A44" s="76" t="s">
+      <c r="B50" s="47">
+        <v>330958887.5</v>
+      </c>
+      <c r="C50" s="47">
+        <v>297048950.60000002</v>
+      </c>
+      <c r="D50" s="47">
+        <v>297048950.60000002</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F50" s="47">
+        <v>33909936.899999999</v>
+      </c>
+      <c r="G50" s="47">
+        <v>26773.9</v>
+      </c>
+      <c r="H50" s="47">
+        <v>14464817.699999999</v>
+      </c>
+      <c r="I50" s="47">
+        <v>5610044.5999999996</v>
+      </c>
+      <c r="J50" s="47">
+        <v>3283596.2</v>
+      </c>
+      <c r="K50" s="47">
+        <v>887881.1</v>
+      </c>
+      <c r="L50" s="47">
+        <v>2587556.7000000002</v>
+      </c>
+      <c r="M50" s="47">
+        <v>2095739.1</v>
+      </c>
+      <c r="N50" s="47">
+        <v>144343.29999999999</v>
+      </c>
+      <c r="O50" s="47">
+        <v>126460.7</v>
+      </c>
+      <c r="P50" s="47">
+        <v>14911294.4</v>
+      </c>
+      <c r="Q50" s="47">
+        <v>4236246.9000000004</v>
+      </c>
+      <c r="R50" s="47">
+        <v>16505031.300000001</v>
+      </c>
+      <c r="S50" s="47">
+        <v>9708.7000000000007</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" ht="22.5">
+      <c r="A51" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="82">
-[...55 lines deleted...]
-      <c r="A45" s="75" t="s">
+      <c r="B51" s="47">
+        <v>97903308.799999997</v>
+      </c>
+      <c r="C51" s="47">
+        <v>85045970.299999997</v>
+      </c>
+      <c r="D51" s="47">
+        <v>85045970.299999997</v>
+      </c>
+      <c r="E51" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F51" s="47">
+        <v>12857338.5</v>
+      </c>
+      <c r="G51" s="47">
+        <v>5923.2</v>
+      </c>
+      <c r="H51" s="47">
+        <v>5276084.7</v>
+      </c>
+      <c r="I51" s="47">
+        <v>2294198.2999999998</v>
+      </c>
+      <c r="J51" s="47">
+        <v>1675529</v>
+      </c>
+      <c r="K51" s="47">
+        <v>713598.9</v>
+      </c>
+      <c r="L51" s="47">
+        <v>240532.7</v>
+      </c>
+      <c r="M51" s="47">
+        <v>352225.8</v>
+      </c>
+      <c r="N51" s="47">
+        <v>163034.79999999999</v>
+      </c>
+      <c r="O51" s="47">
+        <v>103221.8</v>
+      </c>
+      <c r="P51" s="47">
+        <v>6064256.9000000004</v>
+      </c>
+      <c r="Q51" s="47">
+        <v>1244817.1000000001</v>
+      </c>
+      <c r="R51" s="47">
+        <v>9753268.5</v>
+      </c>
+      <c r="S51" s="47">
+        <v>5773.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="82">
-[...55 lines deleted...]
-      <c r="A46" s="76" t="s">
+      <c r="B52" s="47">
+        <v>1221604180.0999999</v>
+      </c>
+      <c r="C52" s="47">
+        <v>1048431163.1</v>
+      </c>
+      <c r="D52" s="47">
+        <v>1048412141.8</v>
+      </c>
+      <c r="E52" s="47">
+        <v>19021.3</v>
+      </c>
+      <c r="F52" s="47">
+        <v>173173017</v>
+      </c>
+      <c r="G52" s="47">
+        <v>1926053.4</v>
+      </c>
+      <c r="H52" s="47">
+        <v>58600833.100000001</v>
+      </c>
+      <c r="I52" s="47">
+        <v>25159282.600000001</v>
+      </c>
+      <c r="J52" s="47">
+        <v>17700008.899999999</v>
+      </c>
+      <c r="K52" s="47">
+        <v>6399907.5999999996</v>
+      </c>
+      <c r="L52" s="47">
+        <v>4096449.3</v>
+      </c>
+      <c r="M52" s="47">
+        <v>5245184.7</v>
+      </c>
+      <c r="N52" s="47">
+        <v>2913118.2</v>
+      </c>
+      <c r="O52" s="47">
+        <v>3096247.2</v>
+      </c>
+      <c r="P52" s="47">
+        <v>85442766.200000003</v>
+      </c>
+      <c r="Q52" s="47">
+        <v>21193998.899999999</v>
+      </c>
+      <c r="R52" s="47">
+        <v>11596443.800000001</v>
+      </c>
+      <c r="S52" s="47">
+        <v>7325.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" ht="22.5">
+      <c r="A53" s="41" t="s">
+        <v>220</v>
+      </c>
+      <c r="B53" s="47">
+        <v>991557507.10000002</v>
+      </c>
+      <c r="C53" s="47">
+        <v>848827979.20000005</v>
+      </c>
+      <c r="D53" s="47">
+        <v>848825150.89999998</v>
+      </c>
+      <c r="E53" s="47">
+        <v>2828.3</v>
+      </c>
+      <c r="F53" s="47">
+        <v>142729527.90000001</v>
+      </c>
+      <c r="G53" s="47">
+        <v>1920386.4</v>
+      </c>
+      <c r="H53" s="47">
+        <v>51033871.899999999</v>
+      </c>
+      <c r="I53" s="47">
+        <v>21765258.800000001</v>
+      </c>
+      <c r="J53" s="47">
+        <v>15248143.9</v>
+      </c>
+      <c r="K53" s="47">
+        <v>5715676.2000000002</v>
+      </c>
+      <c r="L53" s="47">
+        <v>3484839.6</v>
+      </c>
+      <c r="M53" s="47">
+        <v>4819953.4000000004</v>
+      </c>
+      <c r="N53" s="47">
+        <v>2732311.4</v>
+      </c>
+      <c r="O53" s="47">
+        <v>2818071.7</v>
+      </c>
+      <c r="P53" s="47">
+        <v>66150831.5</v>
+      </c>
+      <c r="Q53" s="47">
+        <v>18074055</v>
+      </c>
+      <c r="R53" s="47">
+        <v>10793520</v>
+      </c>
+      <c r="S53" s="47">
+        <v>6854.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19" ht="33.75">
+      <c r="A54" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="82">
-[...35 lines deleted...]
-      <c r="N46" s="82">
+      <c r="B54" s="47">
+        <v>162914667.59999999</v>
+      </c>
+      <c r="C54" s="47">
+        <v>140435182.19999999</v>
+      </c>
+      <c r="D54" s="47">
+        <v>140418989.19999999</v>
+      </c>
+      <c r="E54" s="47">
+        <v>16193</v>
+      </c>
+      <c r="F54" s="47">
+        <v>22479485.399999999</v>
+      </c>
+      <c r="G54" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H54" s="47">
+        <v>5875788.2000000002</v>
+      </c>
+      <c r="I54" s="47">
+        <v>2530372.9</v>
+      </c>
+      <c r="J54" s="47">
+        <v>1793191.8</v>
+      </c>
+      <c r="K54" s="47">
+        <v>599357.9</v>
+      </c>
+      <c r="L54" s="47">
+        <v>590619.4</v>
+      </c>
+      <c r="M54" s="47">
+        <v>362246.2</v>
+      </c>
+      <c r="N54" s="47">
+        <v>149755.79999999999</v>
+      </c>
+      <c r="O54" s="47">
+        <v>276661.5</v>
+      </c>
+      <c r="P54" s="47">
+        <v>13810957.199999999</v>
+      </c>
+      <c r="Q54" s="47">
+        <v>2366322.7000000002</v>
+      </c>
+      <c r="R54" s="47">
+        <v>15886364.5</v>
+      </c>
+      <c r="S54" s="47">
+        <v>9585.4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" ht="22.5">
+      <c r="A55" s="41" t="s">
+        <v>221</v>
+      </c>
+      <c r="B55" s="47">
+        <v>67132005.400000006</v>
+      </c>
+      <c r="C55" s="47">
+        <v>59168001.700000003</v>
+      </c>
+      <c r="D55" s="47">
+        <v>59168001.700000003</v>
+      </c>
+      <c r="E55" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F55" s="47">
+        <v>7964003.7000000002</v>
+      </c>
+      <c r="G55" s="47">
+        <v>5667</v>
+      </c>
+      <c r="H55" s="47">
+        <v>1691173</v>
+      </c>
+      <c r="I55" s="47">
+        <v>863650.9</v>
+      </c>
+      <c r="J55" s="47">
+        <v>658673.19999999995</v>
+      </c>
+      <c r="K55" s="47">
+        <v>84873.5</v>
+      </c>
+      <c r="L55" s="47">
+        <v>20990.3</v>
+      </c>
+      <c r="M55" s="47">
+        <v>62985.1</v>
+      </c>
+      <c r="N55" s="47">
+        <v>31051</v>
+      </c>
+      <c r="O55" s="47">
+        <v>1514</v>
+      </c>
+      <c r="P55" s="47">
+        <v>5480977.5</v>
+      </c>
+      <c r="Q55" s="47">
+        <v>753621.2</v>
+      </c>
+      <c r="R55" s="47">
+        <v>20835507.600000001</v>
+      </c>
+      <c r="S55" s="47">
+        <v>13129.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" s="40" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56" s="47">
+        <v>95727126.700000003</v>
+      </c>
+      <c r="C56" s="47">
+        <v>80886654.5</v>
+      </c>
+      <c r="D56" s="47">
+        <v>80886437.900000006</v>
+      </c>
+      <c r="E56" s="47">
+        <v>216.6</v>
+      </c>
+      <c r="F56" s="47">
+        <v>14840472.199999999</v>
+      </c>
+      <c r="G56" s="47">
+        <v>575292</v>
+      </c>
+      <c r="H56" s="47">
+        <v>7449328.4000000004</v>
+      </c>
+      <c r="I56" s="47">
+        <v>3302532.7</v>
+      </c>
+      <c r="J56" s="47">
+        <v>2246592.5</v>
+      </c>
+      <c r="K56" s="47">
+        <v>918186.5</v>
+      </c>
+      <c r="L56" s="47">
+        <v>248232.2</v>
+      </c>
+      <c r="M56" s="47">
+        <v>733784.5</v>
+      </c>
+      <c r="N56" s="47">
+        <v>29712.1</v>
+      </c>
+      <c r="O56" s="47">
+        <v>9263.7000000000007</v>
+      </c>
+      <c r="P56" s="47">
+        <v>5941052.4000000004</v>
+      </c>
+      <c r="Q56" s="47">
+        <v>835823.6</v>
+      </c>
+      <c r="R56" s="47">
+        <v>4500570.0999999996</v>
+      </c>
+      <c r="S56" s="47">
+        <v>2283.1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" ht="22.5">
+      <c r="A57" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57" s="47">
+        <v>61656.5</v>
+      </c>
+      <c r="C57" s="47">
+        <v>53201</v>
+      </c>
+      <c r="D57" s="47">
+        <v>53201</v>
+      </c>
+      <c r="E57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F57" s="47">
+        <v>8455.5</v>
+      </c>
+      <c r="G57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H57" s="47">
+        <v>4381.2</v>
+      </c>
+      <c r="I57" s="47">
+        <v>2233.1999999999998</v>
+      </c>
+      <c r="J57" s="47">
+        <v>1512</v>
+      </c>
+      <c r="K57" s="47">
+        <v>636</v>
+      </c>
+      <c r="L57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="M57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P57" s="47">
+        <v>4074.3</v>
+      </c>
+      <c r="Q57" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="R57" s="47">
+        <v>2466260</v>
+      </c>
+      <c r="S57" s="47">
+        <v>1572.9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" ht="22.5">
+      <c r="A58" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58" s="47">
+        <v>57725057.5</v>
+      </c>
+      <c r="C58" s="47">
+        <v>50378428.200000003</v>
+      </c>
+      <c r="D58" s="47">
+        <v>50378428.200000003</v>
+      </c>
+      <c r="E58" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F58" s="47">
+        <v>7346629.2999999998</v>
+      </c>
+      <c r="G58" s="47">
+        <v>11041</v>
+      </c>
+      <c r="H58" s="47">
+        <v>3518492.4</v>
+      </c>
+      <c r="I58" s="47">
+        <v>1662308.7</v>
+      </c>
+      <c r="J58" s="47">
+        <v>1100650.7</v>
+      </c>
+      <c r="K58" s="47">
+        <v>493573.8</v>
+      </c>
+      <c r="L58" s="47">
+        <v>144859.9</v>
+      </c>
+      <c r="M58" s="47">
+        <v>117099.3</v>
+      </c>
+      <c r="N58" s="47">
+        <v>19586.7</v>
+      </c>
+      <c r="O58" s="47">
+        <v>7643.7</v>
+      </c>
+      <c r="P58" s="47">
+        <v>3302973.3</v>
+      </c>
+      <c r="Q58" s="47">
+        <v>486892.2</v>
+      </c>
+      <c r="R58" s="47">
+        <v>5970734.0999999996</v>
+      </c>
+      <c r="S58" s="47">
+        <v>1982.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" ht="22.5">
+      <c r="A59" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59" s="47">
+        <v>37940412.700000003</v>
+      </c>
+      <c r="C59" s="47">
+        <v>30455025.300000001</v>
+      </c>
+      <c r="D59" s="47">
+        <v>30454808.699999999</v>
+      </c>
+      <c r="E59" s="47">
+        <v>216.6</v>
+      </c>
+      <c r="F59" s="47">
+        <v>7485387.4000000004</v>
+      </c>
+      <c r="G59" s="47">
+        <v>564251</v>
+      </c>
+      <c r="H59" s="47">
+        <v>3926454.8</v>
+      </c>
+      <c r="I59" s="47">
+        <v>1637990.8</v>
+      </c>
+      <c r="J59" s="47">
+        <v>1144429.8</v>
+      </c>
+      <c r="K59" s="47">
+        <v>423976.7</v>
+      </c>
+      <c r="L59" s="47">
+        <v>103372.3</v>
+      </c>
+      <c r="M59" s="47">
+        <v>616685.19999999995</v>
+      </c>
+      <c r="N59" s="47">
+        <v>10125.4</v>
+      </c>
+      <c r="O59" s="47">
+        <v>1620</v>
+      </c>
+      <c r="P59" s="47">
+        <v>2634004.7999999998</v>
+      </c>
+      <c r="Q59" s="47">
+        <v>348931.4</v>
+      </c>
+      <c r="R59" s="47">
+        <v>3277223.2</v>
+      </c>
+      <c r="S59" s="47">
+        <v>2970.7</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" ht="11.25" customHeight="1">
+      <c r="A60" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60" s="47">
+        <v>659604739.20000005</v>
+      </c>
+      <c r="C60" s="47">
+        <v>558973157</v>
+      </c>
+      <c r="D60" s="47">
+        <v>558972965</v>
+      </c>
+      <c r="E60" s="47">
+        <v>192</v>
+      </c>
+      <c r="F60" s="47">
+        <v>100631582.2</v>
+      </c>
+      <c r="G60" s="47">
+        <v>1294856.7</v>
+      </c>
+      <c r="H60" s="47">
+        <v>36209485.5</v>
+      </c>
+      <c r="I60" s="47">
+        <v>15892892.800000001</v>
+      </c>
+      <c r="J60" s="47">
+        <v>11478377.4</v>
+      </c>
+      <c r="K60" s="47">
+        <v>3898187</v>
+      </c>
+      <c r="L60" s="47">
+        <v>1843640.9</v>
+      </c>
+      <c r="M60" s="47">
+        <v>3096387.4</v>
+      </c>
+      <c r="N60" s="47">
+        <v>2174837.2000000002</v>
+      </c>
+      <c r="O60" s="47">
+        <v>2685248.3</v>
+      </c>
+      <c r="P60" s="47">
+        <v>43658203.399999999</v>
+      </c>
+      <c r="Q60" s="47">
+        <v>14608951.1</v>
+      </c>
+      <c r="R60" s="47">
+        <v>8709033</v>
+      </c>
+      <c r="S60" s="47">
+        <v>5293</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A61" s="40" t="s">
+        <v>222</v>
+      </c>
+      <c r="B61" s="47">
+        <v>76226783.700000003</v>
+      </c>
+      <c r="C61" s="47">
+        <v>65186201.100000001</v>
+      </c>
+      <c r="D61" s="47">
+        <v>65186201.100000001</v>
+      </c>
+      <c r="E61" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F61" s="47">
+        <v>11040582.6</v>
+      </c>
+      <c r="G61" s="47">
+        <v>7907</v>
+      </c>
+      <c r="H61" s="47">
+        <v>3515947.7</v>
+      </c>
+      <c r="I61" s="47">
+        <v>1838945.9</v>
+      </c>
+      <c r="J61" s="47">
+        <v>1225008.8999999999</v>
+      </c>
+      <c r="K61" s="47">
+        <v>179713.7</v>
+      </c>
+      <c r="L61" s="47">
+        <v>9285.6</v>
+      </c>
+      <c r="M61" s="47">
+        <v>262993.59999999998</v>
+      </c>
+      <c r="N61" s="47">
+        <v>87148.7</v>
+      </c>
+      <c r="O61" s="47">
+        <v>233200</v>
+      </c>
+      <c r="P61" s="47">
+        <v>6209810.2000000002</v>
+      </c>
+      <c r="Q61" s="47">
+        <v>986569</v>
+      </c>
+      <c r="R61" s="47">
+        <v>9300486.0999999996</v>
+      </c>
+      <c r="S61" s="47">
+        <v>5092.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19" ht="22.5">
+      <c r="A62" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="B62" s="47">
+        <v>163400326.5</v>
+      </c>
+      <c r="C62" s="47">
+        <v>136178516.09999999</v>
+      </c>
+      <c r="D62" s="47">
+        <v>136178516.09999999</v>
+      </c>
+      <c r="E62" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F62" s="47">
+        <v>27221810.399999999</v>
+      </c>
+      <c r="G62" s="47">
+        <v>818705.7</v>
+      </c>
+      <c r="H62" s="47">
+        <v>6683899.5999999996</v>
+      </c>
+      <c r="I62" s="47">
+        <v>2642222.2999999998</v>
+      </c>
+      <c r="J62" s="47">
+        <v>1931319</v>
+      </c>
+      <c r="K62" s="47">
+        <v>749071.2</v>
+      </c>
+      <c r="L62" s="47">
+        <v>265432.59999999998</v>
+      </c>
+      <c r="M62" s="47">
+        <v>1095854.5</v>
+      </c>
+      <c r="N62" s="47">
+        <v>1153876.7</v>
+      </c>
+      <c r="O62" s="47">
+        <v>2013306</v>
+      </c>
+      <c r="P62" s="47">
+        <v>13112489.4</v>
+      </c>
+      <c r="Q62" s="47">
+        <v>3439533</v>
+      </c>
+      <c r="R62" s="47">
+        <v>17446116.399999999</v>
+      </c>
+      <c r="S62" s="47">
+        <v>11006</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19" ht="22.5" customHeight="1">
+      <c r="A63" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="B63" s="47">
+        <v>236139947</v>
+      </c>
+      <c r="C63" s="47">
+        <v>198439291</v>
+      </c>
+      <c r="D63" s="47">
+        <v>198439099</v>
+      </c>
+      <c r="E63" s="47">
+        <v>192</v>
+      </c>
+      <c r="F63" s="47">
+        <v>37700656</v>
+      </c>
+      <c r="G63" s="47">
+        <v>401366.7</v>
+      </c>
+      <c r="H63" s="47">
+        <v>15132671.800000001</v>
+      </c>
+      <c r="I63" s="47">
+        <v>6227961.7000000002</v>
+      </c>
+      <c r="J63" s="47">
+        <v>4559535.0999999996</v>
+      </c>
+      <c r="K63" s="47">
+        <v>1835169.5</v>
+      </c>
+      <c r="L63" s="47">
+        <v>1134335.3</v>
+      </c>
+      <c r="M63" s="47">
+        <v>1375670.2</v>
+      </c>
+      <c r="N63" s="47">
+        <v>625146.6</v>
+      </c>
+      <c r="O63" s="47">
+        <v>419891.3</v>
+      </c>
+      <c r="P63" s="47">
+        <v>13707891.800000001</v>
+      </c>
+      <c r="Q63" s="47">
+        <v>7413687.7999999998</v>
+      </c>
+      <c r="R63" s="47">
+        <v>8276899.5999999996</v>
+      </c>
+      <c r="S63" s="47">
+        <v>5224.3999999999996</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" s="41" t="s">
+        <v>87</v>
+      </c>
+      <c r="B64" s="47">
+        <v>83946608.799999997</v>
+      </c>
+      <c r="C64" s="47">
+        <v>72348079.400000006</v>
+      </c>
+      <c r="D64" s="47">
+        <v>72348079.400000006</v>
+      </c>
+      <c r="E64" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F64" s="47">
+        <v>11598529.4</v>
+      </c>
+      <c r="G64" s="47">
+        <v>26237.8</v>
+      </c>
+      <c r="H64" s="47">
+        <v>4816210.4000000004</v>
+      </c>
+      <c r="I64" s="47">
+        <v>2239026.7000000002</v>
+      </c>
+      <c r="J64" s="47">
+        <v>1780922.7</v>
+      </c>
+      <c r="K64" s="47">
+        <v>523826.4</v>
+      </c>
+      <c r="L64" s="47">
+        <v>138565.4</v>
+      </c>
+      <c r="M64" s="47">
+        <v>133869.20000000001</v>
+      </c>
+      <c r="N64" s="47">
+        <v>253452.4</v>
+      </c>
+      <c r="O64" s="47">
+        <v>13194.8</v>
+      </c>
+      <c r="P64" s="47">
+        <v>5083880.2</v>
+      </c>
+      <c r="Q64" s="47">
+        <v>1405553.8</v>
+      </c>
+      <c r="R64" s="47">
+        <v>7439437.0999999996</v>
+      </c>
+      <c r="S64" s="47">
+        <v>4535.8999999999996</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19" ht="22.5">
+      <c r="A65" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="B65" s="47">
+        <v>14208005.9</v>
+      </c>
+      <c r="C65" s="47">
+        <v>12343878.9</v>
+      </c>
+      <c r="D65" s="47">
+        <v>12343878.9</v>
+      </c>
+      <c r="E65" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F65" s="47">
+        <v>1864127</v>
+      </c>
+      <c r="G65" s="47">
+        <v>437.5</v>
+      </c>
+      <c r="H65" s="47">
+        <v>789927.6</v>
+      </c>
+      <c r="I65" s="47">
+        <v>369061</v>
+      </c>
+      <c r="J65" s="47">
+        <v>253969.2</v>
+      </c>
+      <c r="K65" s="47">
+        <v>62360.4</v>
+      </c>
+      <c r="L65" s="47">
+        <v>5063.3</v>
+      </c>
+      <c r="M65" s="47">
+        <v>99473.7</v>
+      </c>
+      <c r="N65" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O65" s="47">
+        <v>4501.2</v>
+      </c>
+      <c r="P65" s="47">
+        <v>840627.1</v>
+      </c>
+      <c r="Q65" s="47">
+        <v>228633.60000000001</v>
+      </c>
+      <c r="R65" s="47">
+        <v>7415451.9000000004</v>
+      </c>
+      <c r="S65" s="47">
+        <v>4571.3999999999996</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19" ht="22.5">
+      <c r="A66" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="B66" s="47">
+        <v>54889612.299999997</v>
+      </c>
+      <c r="C66" s="47">
+        <v>47837756.100000001</v>
+      </c>
+      <c r="D66" s="47">
+        <v>47837756.100000001</v>
+      </c>
+      <c r="E66" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F66" s="47">
+        <v>7051856.2000000002</v>
+      </c>
+      <c r="G66" s="47">
+        <v>11663</v>
+      </c>
+      <c r="H66" s="47">
+        <v>3034474.2</v>
+      </c>
+      <c r="I66" s="47">
+        <v>1501906.9</v>
+      </c>
+      <c r="J66" s="47">
+        <v>1012380.5</v>
+      </c>
+      <c r="K66" s="47">
+        <v>312000.90000000002</v>
+      </c>
+      <c r="L66" s="47">
+        <v>118511.5</v>
+      </c>
+      <c r="M66" s="47">
+        <v>89674.4</v>
+      </c>
+      <c r="N66" s="47">
+        <v>29271.9</v>
+      </c>
+      <c r="O66" s="47">
+        <v>1155</v>
+      </c>
+      <c r="P66" s="47">
+        <v>3306165.1</v>
+      </c>
+      <c r="Q66" s="47">
+        <v>669127</v>
+      </c>
+      <c r="R66" s="47">
+        <v>6590180.4000000004</v>
+      </c>
+      <c r="S66" s="47">
+        <v>3789.4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
+      <c r="A67" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="B67" s="47">
+        <v>30793455</v>
+      </c>
+      <c r="C67" s="47">
+        <v>26639434.399999999</v>
+      </c>
+      <c r="D67" s="47">
+        <v>26639434.399999999</v>
+      </c>
+      <c r="E67" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F67" s="47">
+        <v>4154020.6</v>
+      </c>
+      <c r="G67" s="47">
+        <v>28539</v>
+      </c>
+      <c r="H67" s="47">
+        <v>2236354.2000000002</v>
+      </c>
+      <c r="I67" s="47">
+        <v>1073768.3</v>
+      </c>
+      <c r="J67" s="47">
+        <v>715242</v>
+      </c>
+      <c r="K67" s="47">
+        <v>236044.9</v>
+      </c>
+      <c r="L67" s="47">
+        <v>172447.2</v>
+      </c>
+      <c r="M67" s="47">
+        <v>38851.800000000003</v>
+      </c>
+      <c r="N67" s="47">
+        <v>25940.9</v>
+      </c>
+      <c r="O67" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P67" s="47">
+        <v>1397339.6</v>
+      </c>
+      <c r="Q67" s="47">
+        <v>465846.9</v>
+      </c>
+      <c r="R67" s="47">
+        <v>3793699</v>
+      </c>
+      <c r="S67" s="47">
+        <v>2280.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19" ht="22.5">
+      <c r="A68" s="40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B68" s="47">
+        <v>661221941.70000005</v>
+      </c>
+      <c r="C68" s="47">
+        <v>566027106</v>
+      </c>
+      <c r="D68" s="47">
+        <v>566026733</v>
+      </c>
+      <c r="E68" s="47">
+        <v>373</v>
+      </c>
+      <c r="F68" s="47">
+        <v>95194835.700000003</v>
+      </c>
+      <c r="G68" s="47">
+        <v>2385228.2000000002</v>
+      </c>
+      <c r="H68" s="47">
+        <v>43106857.600000001</v>
+      </c>
+      <c r="I68" s="47">
+        <v>19578370</v>
+      </c>
+      <c r="J68" s="47">
+        <v>13074035.5</v>
+      </c>
+      <c r="K68" s="47">
+        <v>4946146.3</v>
+      </c>
+      <c r="L68" s="47">
+        <v>2330803.9</v>
+      </c>
+      <c r="M68" s="47">
+        <v>3177501.9</v>
+      </c>
+      <c r="N68" s="47">
+        <v>336828.4</v>
+      </c>
+      <c r="O68" s="47">
+        <v>1739103.1</v>
+      </c>
+      <c r="P68" s="47">
+        <v>38849572.700000003</v>
+      </c>
+      <c r="Q68" s="47">
+        <v>8777245.6999999993</v>
+      </c>
+      <c r="R68" s="47">
+        <v>4985462.9000000004</v>
+      </c>
+      <c r="S68" s="47">
+        <v>2768.8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
+      <c r="A69" s="41" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="47">
+        <v>37974329.5</v>
+      </c>
+      <c r="C69" s="47">
+        <v>32630089.399999999</v>
+      </c>
+      <c r="D69" s="47">
+        <v>32630089.399999999</v>
+      </c>
+      <c r="E69" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F69" s="47">
+        <v>5344240.0999999996</v>
+      </c>
+      <c r="G69" s="47">
+        <v>6124</v>
+      </c>
+      <c r="H69" s="47">
+        <v>2564144.5</v>
+      </c>
+      <c r="I69" s="47">
+        <v>971900.6</v>
+      </c>
+      <c r="J69" s="47">
+        <v>715846.4</v>
+      </c>
+      <c r="K69" s="47">
+        <v>161407.70000000001</v>
+      </c>
+      <c r="L69" s="47">
+        <v>608273.1</v>
+      </c>
+      <c r="M69" s="47">
+        <v>106716.7</v>
+      </c>
+      <c r="N69" s="47">
+        <v>371.5</v>
+      </c>
+      <c r="O69" s="47">
+        <v>161401</v>
+      </c>
+      <c r="P69" s="47">
+        <v>2230783.1</v>
+      </c>
+      <c r="Q69" s="47">
+        <v>381416</v>
+      </c>
+      <c r="R69" s="47">
+        <v>9143830.8000000007</v>
+      </c>
+      <c r="S69" s="47">
+        <v>5258.9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
+      <c r="A70" s="41" t="s">
+        <v>92</v>
+      </c>
+      <c r="B70" s="47">
+        <v>235971046.30000001</v>
+      </c>
+      <c r="C70" s="47">
+        <v>204304290.09999999</v>
+      </c>
+      <c r="D70" s="47">
+        <v>204304290.09999999</v>
+      </c>
+      <c r="E70" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F70" s="47">
+        <v>31666756.199999999</v>
+      </c>
+      <c r="G70" s="47">
+        <v>25563</v>
+      </c>
+      <c r="H70" s="47">
+        <v>12402236.4</v>
+      </c>
+      <c r="I70" s="47">
+        <v>5560055</v>
+      </c>
+      <c r="J70" s="47">
+        <v>4091994.2</v>
+      </c>
+      <c r="K70" s="47">
+        <v>1156671</v>
+      </c>
+      <c r="L70" s="47">
+        <v>235135.7</v>
+      </c>
+      <c r="M70" s="47">
+        <v>1358380.5</v>
+      </c>
+      <c r="N70" s="47">
+        <v>91851.4</v>
+      </c>
+      <c r="O70" s="47">
+        <v>10800</v>
+      </c>
+      <c r="P70" s="47">
+        <v>15263396.6</v>
+      </c>
+      <c r="Q70" s="47">
+        <v>3872908.8</v>
+      </c>
+      <c r="R70" s="47">
+        <v>8858769.5999999996</v>
+      </c>
+      <c r="S70" s="47">
+        <v>5172.3999999999996</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19" ht="22.5">
+      <c r="A71" s="41" t="s">
+        <v>93</v>
+      </c>
+      <c r="B71" s="47">
+        <v>7167088.7999999998</v>
+      </c>
+      <c r="C71" s="47">
+        <v>6339231.4000000004</v>
+      </c>
+      <c r="D71" s="47">
+        <v>6339231.4000000004</v>
+      </c>
+      <c r="E71" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F71" s="47">
+        <v>827857.4</v>
+      </c>
+      <c r="G71" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H71" s="47">
+        <v>357521</v>
+      </c>
+      <c r="I71" s="47">
+        <v>198846.6</v>
+      </c>
+      <c r="J71" s="47">
+        <v>134924.29999999999</v>
+      </c>
+      <c r="K71" s="47">
+        <v>22815.9</v>
+      </c>
+      <c r="L71" s="47">
+        <v>934.2</v>
+      </c>
+      <c r="M71" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="N71" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O71" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P71" s="47">
+        <v>391309.7</v>
+      </c>
+      <c r="Q71" s="47">
+        <v>79026.7</v>
+      </c>
+      <c r="R71" s="47">
+        <v>8153684.5999999996</v>
+      </c>
+      <c r="S71" s="47">
+        <v>3215.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19" ht="22.5">
+      <c r="A72" s="41" t="s">
+        <v>94</v>
+      </c>
+      <c r="B72" s="47">
+        <v>211812098.80000001</v>
+      </c>
+      <c r="C72" s="47">
+        <v>181338273.40000001</v>
+      </c>
+      <c r="D72" s="47">
+        <v>181337900.40000001</v>
+      </c>
+      <c r="E72" s="47">
+        <v>373</v>
+      </c>
+      <c r="F72" s="47">
+        <v>30473825.399999999</v>
+      </c>
+      <c r="G72" s="47">
+        <v>141710.29999999999</v>
+      </c>
+      <c r="H72" s="47">
+        <v>16039149.9</v>
+      </c>
+      <c r="I72" s="47">
+        <v>7835822.0999999996</v>
+      </c>
+      <c r="J72" s="47">
+        <v>4607651.8</v>
+      </c>
+      <c r="K72" s="47">
+        <v>1863439.5</v>
+      </c>
+      <c r="L72" s="47">
+        <v>933233.6</v>
+      </c>
+      <c r="M72" s="47">
+        <v>799002.9</v>
+      </c>
+      <c r="N72" s="47">
+        <v>50587.3</v>
+      </c>
+      <c r="O72" s="47">
+        <v>47930.9</v>
+      </c>
+      <c r="P72" s="47">
+        <v>11433231.9</v>
+      </c>
+      <c r="Q72" s="47">
+        <v>2761215.1</v>
+      </c>
+      <c r="R72" s="47">
+        <v>3035383.5</v>
+      </c>
+      <c r="S72" s="47">
+        <v>1637.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19" ht="22.5">
+      <c r="A73" s="41" t="s">
+        <v>95</v>
+      </c>
+      <c r="B73" s="47">
+        <v>103974064.3</v>
+      </c>
+      <c r="C73" s="47">
+        <v>87603469.799999997</v>
+      </c>
+      <c r="D73" s="47">
+        <v>87603469.799999997</v>
+      </c>
+      <c r="E73" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F73" s="47">
+        <v>16370594.5</v>
+      </c>
+      <c r="G73" s="47">
+        <v>79721</v>
+      </c>
+      <c r="H73" s="47">
+        <v>7902310.0999999996</v>
+      </c>
+      <c r="I73" s="47">
+        <v>3280804.8</v>
+      </c>
+      <c r="J73" s="47">
+        <v>2378889.4</v>
+      </c>
+      <c r="K73" s="47">
+        <v>1329810</v>
+      </c>
+      <c r="L73" s="47">
+        <v>320942</v>
+      </c>
+      <c r="M73" s="47">
+        <v>591863.9</v>
+      </c>
+      <c r="N73" s="47">
+        <v>184917.2</v>
+      </c>
+      <c r="O73" s="47">
+        <v>1500480.2</v>
+      </c>
+      <c r="P73" s="47">
+        <v>5638111.2000000002</v>
+      </c>
+      <c r="Q73" s="47">
+        <v>1065054.8</v>
+      </c>
+      <c r="R73" s="47">
+        <v>4691547</v>
+      </c>
+      <c r="S73" s="47">
+        <v>2640.9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" ht="33" customHeight="1">
+      <c r="A74" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="B74" s="47">
+        <v>64323314</v>
+      </c>
+      <c r="C74" s="47">
+        <v>53811751.899999999</v>
+      </c>
+      <c r="D74" s="47">
+        <v>53811751.899999999</v>
+      </c>
+      <c r="E74" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F74" s="47">
+        <v>10511562.1</v>
+      </c>
+      <c r="G74" s="47">
+        <v>2132109.9</v>
+      </c>
+      <c r="H74" s="47">
+        <v>3841495.7</v>
+      </c>
+      <c r="I74" s="47">
+        <v>1730940.9</v>
+      </c>
+      <c r="J74" s="47">
+        <v>1144729.3999999999</v>
+      </c>
+      <c r="K74" s="47">
+        <v>412002.2</v>
+      </c>
+      <c r="L74" s="47">
+        <v>232285.3</v>
+      </c>
+      <c r="M74" s="47">
+        <v>321537.90000000002</v>
+      </c>
+      <c r="N74" s="47">
+        <v>9101</v>
+      </c>
+      <c r="O74" s="47">
+        <v>18491</v>
+      </c>
+      <c r="P74" s="47">
+        <v>3892740.2</v>
+      </c>
+      <c r="Q74" s="47">
+        <v>617624.30000000005</v>
+      </c>
+      <c r="R74" s="47">
+        <v>7132769.4000000004</v>
+      </c>
+      <c r="S74" s="47">
+        <v>4283.2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19" ht="22.5">
+      <c r="A75" s="40" t="s">
         <v>120</v>
       </c>
-      <c r="O46" s="83" t="s">
-[...1196 lines deleted...]
-      <c r="A67" s="76" t="s">
+      <c r="B75" s="47">
+        <v>2271559168.8000002</v>
+      </c>
+      <c r="C75" s="47">
+        <v>1877602176.4000001</v>
+      </c>
+      <c r="D75" s="47">
+        <v>1877602176.4000001</v>
+      </c>
+      <c r="E75" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F75" s="47">
+        <v>393956992.39999998</v>
+      </c>
+      <c r="G75" s="47">
+        <v>178357185.19999999</v>
+      </c>
+      <c r="H75" s="47">
+        <v>122662129.5</v>
+      </c>
+      <c r="I75" s="47">
+        <v>62830649</v>
+      </c>
+      <c r="J75" s="47">
+        <v>28508252.5</v>
+      </c>
+      <c r="K75" s="47">
+        <v>12860127.9</v>
+      </c>
+      <c r="L75" s="47">
+        <v>8016562.5999999996</v>
+      </c>
+      <c r="M75" s="47">
+        <v>10446537.5</v>
+      </c>
+      <c r="N75" s="47">
+        <v>2877340.1</v>
+      </c>
+      <c r="O75" s="47">
+        <v>358835</v>
+      </c>
+      <c r="P75" s="47">
+        <v>67862929.599999994</v>
+      </c>
+      <c r="Q75" s="47">
+        <v>21838573</v>
+      </c>
+      <c r="R75" s="47">
+        <v>5192432</v>
+      </c>
+      <c r="S75" s="47">
+        <v>2874.9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19" ht="33.75">
+      <c r="A76" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B76" s="47">
+        <v>1103017319.5999999</v>
+      </c>
+      <c r="C76" s="47">
+        <v>947618228.89999998</v>
+      </c>
+      <c r="D76" s="47">
+        <v>947618228.89999998</v>
+      </c>
+      <c r="E76" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F76" s="47">
+        <v>155399090.69999999</v>
+      </c>
+      <c r="G76" s="47">
+        <v>14920928</v>
+      </c>
+      <c r="H76" s="47">
+        <v>71779534.200000003</v>
+      </c>
+      <c r="I76" s="47">
+        <v>32809788.800000001</v>
+      </c>
+      <c r="J76" s="47">
+        <v>21441747.100000001</v>
+      </c>
+      <c r="K76" s="47">
+        <v>10281150.4</v>
+      </c>
+      <c r="L76" s="47">
+        <v>4129691.4</v>
+      </c>
+      <c r="M76" s="47">
+        <v>3117156.5</v>
+      </c>
+      <c r="N76" s="47">
+        <v>2157798.1</v>
+      </c>
+      <c r="O76" s="47">
+        <v>323026.7</v>
+      </c>
+      <c r="P76" s="47">
+        <v>50000927.899999999</v>
+      </c>
+      <c r="Q76" s="47">
+        <v>16216875.800000001</v>
+      </c>
+      <c r="R76" s="47">
+        <v>5100327.9000000004</v>
+      </c>
+      <c r="S76" s="47">
+        <v>2740.1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" ht="22.5">
+      <c r="A77" s="42" t="s">
         <v>97</v>
       </c>
-      <c r="B67" s="82">
-[...114 lines deleted...]
-      <c r="A69" s="76" t="s">
+      <c r="B77" s="47">
+        <v>1148939631.5</v>
+      </c>
+      <c r="C77" s="47">
+        <v>913367865.70000005</v>
+      </c>
+      <c r="D77" s="47">
+        <v>913367865.70000005</v>
+      </c>
+      <c r="E77" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F77" s="47">
+        <v>235571765.80000001</v>
+      </c>
+      <c r="G77" s="47">
+        <v>163436257.19999999</v>
+      </c>
+      <c r="H77" s="47">
+        <v>49200883.700000003</v>
+      </c>
+      <c r="I77" s="47">
+        <v>29345535.699999999</v>
+      </c>
+      <c r="J77" s="47">
+        <v>6774028</v>
+      </c>
+      <c r="K77" s="47">
+        <v>2450223.2999999998</v>
+      </c>
+      <c r="L77" s="47">
+        <v>3324114.6</v>
+      </c>
+      <c r="M77" s="47">
+        <v>7306982.0999999996</v>
+      </c>
+      <c r="N77" s="47">
+        <v>719413</v>
+      </c>
+      <c r="O77" s="47">
+        <v>35808.300000000003</v>
+      </c>
+      <c r="P77" s="47">
+        <v>16630606.5</v>
+      </c>
+      <c r="Q77" s="47">
+        <v>5548797.0999999996</v>
+      </c>
+      <c r="R77" s="47">
+        <v>5226467.7</v>
+      </c>
+      <c r="S77" s="47">
+        <v>2982.2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" ht="22.5">
+      <c r="A78" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="B69" s="82">
-[...55 lines deleted...]
-      <c r="A70" s="76" t="s">
+      <c r="B78" s="47">
+        <v>19602217.699999999</v>
+      </c>
+      <c r="C78" s="47">
+        <v>16616081.800000001</v>
+      </c>
+      <c r="D78" s="47">
+        <v>16616081.800000001</v>
+      </c>
+      <c r="E78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F78" s="47">
+        <v>2986135.9</v>
+      </c>
+      <c r="G78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H78" s="47">
+        <v>1681711.6</v>
+      </c>
+      <c r="I78" s="47">
+        <v>675324.5</v>
+      </c>
+      <c r="J78" s="47">
+        <v>292477.40000000002</v>
+      </c>
+      <c r="K78" s="47">
+        <v>128754.2</v>
+      </c>
+      <c r="L78" s="47">
+        <v>562756.6</v>
+      </c>
+      <c r="M78" s="47">
+        <v>22398.9</v>
+      </c>
+      <c r="N78" s="47">
+        <v>129</v>
+      </c>
+      <c r="O78" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P78" s="47">
+        <v>1231395.2</v>
+      </c>
+      <c r="Q78" s="47">
+        <v>72900.100000000006</v>
+      </c>
+      <c r="R78" s="47">
+        <v>14204505.6</v>
+      </c>
+      <c r="S78" s="47">
+        <v>8384.5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" s="40" t="s">
         <v>99</v>
       </c>
-      <c r="B70" s="82">
-[...55 lines deleted...]
-      <c r="A71" s="76" t="s">
+      <c r="B79" s="47">
+        <v>4978708445.1000004</v>
+      </c>
+      <c r="C79" s="47">
+        <v>4325444833.3999996</v>
+      </c>
+      <c r="D79" s="47">
+        <v>4325396529.5</v>
+      </c>
+      <c r="E79" s="47">
+        <v>48303.9</v>
+      </c>
+      <c r="F79" s="47">
+        <v>653263611.70000005</v>
+      </c>
+      <c r="G79" s="47">
+        <v>12343760.4</v>
+      </c>
+      <c r="H79" s="47">
+        <v>330043684.39999998</v>
+      </c>
+      <c r="I79" s="47">
+        <v>161815738.80000001</v>
+      </c>
+      <c r="J79" s="47">
+        <v>108582345.40000001</v>
+      </c>
+      <c r="K79" s="47">
+        <v>32450841.300000001</v>
+      </c>
+      <c r="L79" s="47">
+        <v>2477793.2000000002</v>
+      </c>
+      <c r="M79" s="47">
+        <v>24716965.699999999</v>
+      </c>
+      <c r="N79" s="47">
+        <v>12768990.9</v>
+      </c>
+      <c r="O79" s="47">
+        <v>1889287.2</v>
+      </c>
+      <c r="P79" s="47">
+        <v>241604895.5</v>
+      </c>
+      <c r="Q79" s="47">
+        <v>54612993.299999997</v>
+      </c>
+      <c r="R79" s="47">
+        <v>4274266.5999999996</v>
+      </c>
+      <c r="S79" s="47">
+        <v>2664.8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" s="42" t="s">
         <v>100</v>
       </c>
-      <c r="B71" s="82">
-[...55 lines deleted...]
-      <c r="A72" s="76" t="s">
+      <c r="B80" s="47">
+        <v>614107807</v>
+      </c>
+      <c r="C80" s="47">
+        <v>534888423</v>
+      </c>
+      <c r="D80" s="47">
+        <v>534865517.10000002</v>
+      </c>
+      <c r="E80" s="47">
+        <v>22905.9</v>
+      </c>
+      <c r="F80" s="47">
+        <v>79219384</v>
+      </c>
+      <c r="G80" s="47">
+        <v>233787</v>
+      </c>
+      <c r="H80" s="47">
+        <v>44623819.5</v>
+      </c>
+      <c r="I80" s="47">
+        <v>21581804.800000001</v>
+      </c>
+      <c r="J80" s="47">
+        <v>14600308.800000001</v>
+      </c>
+      <c r="K80" s="47">
+        <v>4436867.7</v>
+      </c>
+      <c r="L80" s="47">
+        <v>208231.8</v>
+      </c>
+      <c r="M80" s="47">
+        <v>3796606.4</v>
+      </c>
+      <c r="N80" s="47">
+        <v>27659.4</v>
+      </c>
+      <c r="O80" s="47">
+        <v>34901.300000000003</v>
+      </c>
+      <c r="P80" s="47">
+        <v>28144391.5</v>
+      </c>
+      <c r="Q80" s="47">
+        <v>6154825.2999999998</v>
+      </c>
+      <c r="R80" s="47">
+        <v>2794167.9</v>
+      </c>
+      <c r="S80" s="47">
+        <v>1715.6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" s="42" t="s">
         <v>101</v>
       </c>
-      <c r="B72" s="82">
-[...55 lines deleted...]
-      <c r="A73" s="76" t="s">
+      <c r="B81" s="47">
+        <v>58690312.299999997</v>
+      </c>
+      <c r="C81" s="47">
+        <v>51329482.399999999</v>
+      </c>
+      <c r="D81" s="47">
+        <v>51304084.399999999</v>
+      </c>
+      <c r="E81" s="47">
+        <v>25398</v>
+      </c>
+      <c r="F81" s="47">
+        <v>7360829.9000000004</v>
+      </c>
+      <c r="G81" s="47">
+        <v>67248.600000000006</v>
+      </c>
+      <c r="H81" s="47">
+        <v>3862842.3</v>
+      </c>
+      <c r="I81" s="47">
+        <v>1955561.2</v>
+      </c>
+      <c r="J81" s="47">
+        <v>1283067.1000000001</v>
+      </c>
+      <c r="K81" s="47">
+        <v>298642.59999999998</v>
+      </c>
+      <c r="L81" s="47">
+        <v>21546.6</v>
+      </c>
+      <c r="M81" s="47">
+        <v>304024.8</v>
+      </c>
+      <c r="N81" s="47">
+        <v>16039.5</v>
+      </c>
+      <c r="O81" s="47">
+        <v>1000</v>
+      </c>
+      <c r="P81" s="47">
+        <v>2815402.9</v>
+      </c>
+      <c r="Q81" s="47">
+        <v>598296.6</v>
+      </c>
+      <c r="R81" s="47">
+        <v>3361800.5</v>
+      </c>
+      <c r="S81" s="47">
+        <v>2084.6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" s="42" t="s">
         <v>102</v>
       </c>
-      <c r="B73" s="82">
-[...55 lines deleted...]
-      <c r="A74" s="76" t="s">
+      <c r="B82" s="47">
+        <v>3388218626.8000002</v>
+      </c>
+      <c r="C82" s="47">
+        <v>2953048462.1999998</v>
+      </c>
+      <c r="D82" s="47">
+        <v>2953048462.1999998</v>
+      </c>
+      <c r="E82" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F82" s="47">
+        <v>435170164.60000002</v>
+      </c>
+      <c r="G82" s="47">
+        <v>2022435.2</v>
+      </c>
+      <c r="H82" s="47">
+        <v>227549735.59999999</v>
+      </c>
+      <c r="I82" s="47">
+        <v>111824762.09999999</v>
+      </c>
+      <c r="J82" s="47">
+        <v>75582514</v>
+      </c>
+      <c r="K82" s="47">
+        <v>23561226</v>
+      </c>
+      <c r="L82" s="47">
+        <v>1492655.2</v>
+      </c>
+      <c r="M82" s="47">
+        <v>15088578.300000001</v>
+      </c>
+      <c r="N82" s="47">
+        <v>5733211.0999999996</v>
+      </c>
+      <c r="O82" s="47">
+        <v>423501.4</v>
+      </c>
+      <c r="P82" s="47">
+        <v>160837302.80000001</v>
+      </c>
+      <c r="Q82" s="47">
+        <v>38603978.5</v>
+      </c>
+      <c r="R82" s="47">
+        <v>4572581.2</v>
+      </c>
+      <c r="S82" s="47">
+        <v>2919.6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="B74" s="82">
-[...173 lines deleted...]
-      <c r="A77" s="77" t="s">
+      <c r="B83" s="47">
+        <v>554066638.89999998</v>
+      </c>
+      <c r="C83" s="47">
+        <v>471297391</v>
+      </c>
+      <c r="D83" s="47">
+        <v>471297391</v>
+      </c>
+      <c r="E83" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F83" s="47">
+        <v>82769247.900000006</v>
+      </c>
+      <c r="G83" s="47">
+        <v>9805467.5</v>
+      </c>
+      <c r="H83" s="47">
+        <v>26515485.300000001</v>
+      </c>
+      <c r="I83" s="47">
+        <v>14285922.4</v>
+      </c>
+      <c r="J83" s="47">
+        <v>9171113.6999999993</v>
+      </c>
+      <c r="K83" s="47">
+        <v>1909209.8</v>
+      </c>
+      <c r="L83" s="47">
+        <v>439818</v>
+      </c>
+      <c r="M83" s="47">
+        <v>709421.4</v>
+      </c>
+      <c r="N83" s="47">
+        <v>6632606.4000000004</v>
+      </c>
+      <c r="O83" s="47">
+        <v>843027.8</v>
+      </c>
+      <c r="P83" s="47">
+        <v>34126882.799999997</v>
+      </c>
+      <c r="Q83" s="47">
+        <v>4845778.0999999996</v>
+      </c>
+      <c r="R83" s="47">
+        <v>6267225.9000000004</v>
+      </c>
+      <c r="S83" s="47">
+        <v>3764.3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" s="42" t="s">
         <v>104</v>
       </c>
-      <c r="B77" s="82">
-[...55 lines deleted...]
-      <c r="A78" s="77" t="s">
+      <c r="B84" s="47">
+        <v>342443969.89999998</v>
+      </c>
+      <c r="C84" s="47">
+        <v>296729756</v>
+      </c>
+      <c r="D84" s="47">
+        <v>296729756</v>
+      </c>
+      <c r="E84" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F84" s="47">
+        <v>45714213.899999999</v>
+      </c>
+      <c r="G84" s="47">
+        <v>214429.1</v>
+      </c>
+      <c r="H84" s="47">
+        <v>26136513.699999999</v>
+      </c>
+      <c r="I84" s="47">
+        <v>11446758.5</v>
+      </c>
+      <c r="J84" s="47">
+        <v>7555574.5999999996</v>
+      </c>
+      <c r="K84" s="47">
+        <v>2156772.2000000002</v>
+      </c>
+      <c r="L84" s="47">
+        <v>303784.09999999998</v>
+      </c>
+      <c r="M84" s="47">
+        <v>4673624.3</v>
+      </c>
+      <c r="N84" s="47">
+        <v>342236.7</v>
+      </c>
+      <c r="O84" s="47">
+        <v>585325.69999999995</v>
+      </c>
+      <c r="P84" s="47">
+        <v>14313820.4</v>
+      </c>
+      <c r="Q84" s="47">
+        <v>4121888.3</v>
+      </c>
+      <c r="R84" s="47">
+        <v>3664579.6</v>
+      </c>
+      <c r="S84" s="47">
+        <v>2094.4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" ht="22.5">
+      <c r="A85" s="42" t="s">
         <v>105</v>
       </c>
-      <c r="B78" s="82">
-[...55 lines deleted...]
-      <c r="A79" s="75" t="s">
+      <c r="B85" s="47">
+        <v>21181090.199999999</v>
+      </c>
+      <c r="C85" s="47">
+        <v>18151318.800000001</v>
+      </c>
+      <c r="D85" s="47">
+        <v>18151318.800000001</v>
+      </c>
+      <c r="E85" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F85" s="47">
+        <v>3029771.4</v>
+      </c>
+      <c r="G85" s="47">
+        <v>393</v>
+      </c>
+      <c r="H85" s="47">
+        <v>1355288</v>
+      </c>
+      <c r="I85" s="47">
+        <v>720929.8</v>
+      </c>
+      <c r="J85" s="47">
+        <v>389767.2</v>
+      </c>
+      <c r="K85" s="47">
+        <v>88123</v>
+      </c>
+      <c r="L85" s="47">
+        <v>11757.5</v>
+      </c>
+      <c r="M85" s="47">
+        <v>144710.5</v>
+      </c>
+      <c r="N85" s="47">
+        <v>17237.8</v>
+      </c>
+      <c r="O85" s="47">
+        <v>1531</v>
+      </c>
+      <c r="P85" s="47">
+        <v>1367095.1</v>
+      </c>
+      <c r="Q85" s="47">
+        <v>288226.5</v>
+      </c>
+      <c r="R85" s="47">
+        <v>4478031.8</v>
+      </c>
+      <c r="S85" s="47">
+        <v>1930.7</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19">
+      <c r="A86" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="B79" s="82">
-[...55 lines deleted...]
-      <c r="A80" s="77" t="s">
+      <c r="B86" s="47">
+        <v>2207925325</v>
+      </c>
+      <c r="C86" s="47">
+        <v>1913424520.3</v>
+      </c>
+      <c r="D86" s="47">
+        <v>1913420572.4000001</v>
+      </c>
+      <c r="E86" s="47">
+        <v>3947.9</v>
+      </c>
+      <c r="F86" s="47">
+        <v>294500804.69999999</v>
+      </c>
+      <c r="G86" s="47">
+        <v>3386675.8</v>
+      </c>
+      <c r="H86" s="47">
+        <v>151625076.30000001</v>
+      </c>
+      <c r="I86" s="47">
+        <v>72459335.200000003</v>
+      </c>
+      <c r="J86" s="47">
+        <v>46287514.5</v>
+      </c>
+      <c r="K86" s="47">
+        <v>23438600.300000001</v>
+      </c>
+      <c r="L86" s="47">
+        <v>3156917.7</v>
+      </c>
+      <c r="M86" s="47">
+        <v>6282708.5999999996</v>
+      </c>
+      <c r="N86" s="47">
+        <v>3015538.6</v>
+      </c>
+      <c r="O86" s="47">
+        <v>191025.9</v>
+      </c>
+      <c r="P86" s="47">
+        <v>112111554.40000001</v>
+      </c>
+      <c r="Q86" s="47">
+        <v>24170933.699999999</v>
+      </c>
+      <c r="R86" s="47">
+        <v>4295098.3</v>
+      </c>
+      <c r="S86" s="47">
+        <v>2473.8000000000002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="B80" s="82">
-[...55 lines deleted...]
-      <c r="A81" s="77" t="s">
+      <c r="B87" s="47">
+        <v>2058098201.8</v>
+      </c>
+      <c r="C87" s="47">
+        <v>1786032533.3</v>
+      </c>
+      <c r="D87" s="47">
+        <v>1786028585.4000001</v>
+      </c>
+      <c r="E87" s="47">
+        <v>3947.9</v>
+      </c>
+      <c r="F87" s="47">
+        <v>272065668.5</v>
+      </c>
+      <c r="G87" s="47">
+        <v>3167429</v>
+      </c>
+      <c r="H87" s="47">
+        <v>139184971.69999999</v>
+      </c>
+      <c r="I87" s="47">
+        <v>66355756.200000003</v>
+      </c>
+      <c r="J87" s="47">
+        <v>42662250.399999999</v>
+      </c>
+      <c r="K87" s="47">
+        <v>21692371.699999999</v>
+      </c>
+      <c r="L87" s="47">
+        <v>3078767.7</v>
+      </c>
+      <c r="M87" s="47">
+        <v>5395825.7000000002</v>
+      </c>
+      <c r="N87" s="47">
+        <v>2992679.1</v>
+      </c>
+      <c r="O87" s="47">
+        <v>183317.9</v>
+      </c>
+      <c r="P87" s="47">
+        <v>104474914.3</v>
+      </c>
+      <c r="Q87" s="47">
+        <v>22062356.5</v>
+      </c>
+      <c r="R87" s="47">
+        <v>4351665</v>
+      </c>
+      <c r="S87" s="47">
+        <v>2507.6999999999998</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" s="47">
+        <v>1214927505.4000001</v>
+      </c>
+      <c r="C88" s="47">
+        <v>1055411821.9</v>
+      </c>
+      <c r="D88" s="47">
+        <v>1055411821.9</v>
+      </c>
+      <c r="E88" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F88" s="47">
+        <v>159515683.5</v>
+      </c>
+      <c r="G88" s="47">
+        <v>2635524</v>
+      </c>
+      <c r="H88" s="47">
+        <v>79965828.400000006</v>
+      </c>
+      <c r="I88" s="47">
+        <v>38013656.700000003</v>
+      </c>
+      <c r="J88" s="47">
+        <v>24268205.800000001</v>
+      </c>
+      <c r="K88" s="47">
+        <v>12792523.5</v>
+      </c>
+      <c r="L88" s="47">
+        <v>2059966</v>
+      </c>
+      <c r="M88" s="47">
+        <v>2831476.4</v>
+      </c>
+      <c r="N88" s="47">
+        <v>1939007.4</v>
+      </c>
+      <c r="O88" s="47">
+        <v>58605.8</v>
+      </c>
+      <c r="P88" s="47">
+        <v>60797301.399999999</v>
+      </c>
+      <c r="Q88" s="47">
+        <v>14119416.5</v>
+      </c>
+      <c r="R88" s="47">
+        <v>4523606.0999999996</v>
+      </c>
+      <c r="S88" s="47">
+        <v>2764.2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19" ht="22.5">
+      <c r="A89" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="B81" s="82">
-[...55 lines deleted...]
-      <c r="A82" s="77" t="s">
+      <c r="B89" s="47">
+        <v>532102345.69999999</v>
+      </c>
+      <c r="C89" s="47">
+        <v>460203888.69999999</v>
+      </c>
+      <c r="D89" s="47">
+        <v>460200909.80000001</v>
+      </c>
+      <c r="E89" s="47">
+        <v>2978.9</v>
+      </c>
+      <c r="F89" s="47">
+        <v>71898457</v>
+      </c>
+      <c r="G89" s="47">
+        <v>346424</v>
+      </c>
+      <c r="H89" s="47">
+        <v>37685784.5</v>
+      </c>
+      <c r="I89" s="47">
+        <v>18011523.199999999</v>
+      </c>
+      <c r="J89" s="47">
+        <v>11594830.1</v>
+      </c>
+      <c r="K89" s="47">
+        <v>5456596.0999999996</v>
+      </c>
+      <c r="L89" s="47">
+        <v>766726.7</v>
+      </c>
+      <c r="M89" s="47">
+        <v>1856108.4</v>
+      </c>
+      <c r="N89" s="47">
+        <v>851555.4</v>
+      </c>
+      <c r="O89" s="47">
+        <v>89266.8</v>
+      </c>
+      <c r="P89" s="47">
+        <v>27811535.199999999</v>
+      </c>
+      <c r="Q89" s="47">
+        <v>5113891.0999999996</v>
+      </c>
+      <c r="R89" s="47">
+        <v>4013534.4</v>
+      </c>
+      <c r="S89" s="47">
+        <v>2371.1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" s="42" t="s">
         <v>109</v>
       </c>
-      <c r="B82" s="82">
-[...55 lines deleted...]
-      <c r="A83" s="77" t="s">
+      <c r="B90" s="47">
+        <v>311068350.69999999</v>
+      </c>
+      <c r="C90" s="47">
+        <v>270416822.69999999</v>
+      </c>
+      <c r="D90" s="47">
+        <v>270415853.69999999</v>
+      </c>
+      <c r="E90" s="47">
+        <v>969</v>
+      </c>
+      <c r="F90" s="47">
+        <v>40651528</v>
+      </c>
+      <c r="G90" s="47">
+        <v>185481</v>
+      </c>
+      <c r="H90" s="47">
+        <v>21533358.800000001</v>
+      </c>
+      <c r="I90" s="47">
+        <v>10330576.300000001</v>
+      </c>
+      <c r="J90" s="47">
+        <v>6799214.5</v>
+      </c>
+      <c r="K90" s="47">
+        <v>3443252.1</v>
+      </c>
+      <c r="L90" s="47">
+        <v>252075</v>
+      </c>
+      <c r="M90" s="47">
+        <v>708240.9</v>
+      </c>
+      <c r="N90" s="47">
+        <v>202116.3</v>
+      </c>
+      <c r="O90" s="47">
+        <v>35445.300000000003</v>
+      </c>
+      <c r="P90" s="47">
+        <v>15866077.699999999</v>
+      </c>
+      <c r="Q90" s="47">
+        <v>2829048.9</v>
+      </c>
+      <c r="R90" s="47">
+        <v>4332850.7</v>
+      </c>
+      <c r="S90" s="47">
+        <v>1984.2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19" ht="22.5">
+      <c r="A91" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="B83" s="82">
-[...55 lines deleted...]
-      <c r="A84" s="77" t="s">
+      <c r="B91" s="47">
+        <v>100774675.90000001</v>
+      </c>
+      <c r="C91" s="47">
+        <v>87174095.400000006</v>
+      </c>
+      <c r="D91" s="47">
+        <v>87174095.400000006</v>
+      </c>
+      <c r="E91" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F91" s="47">
+        <v>13600580.5</v>
+      </c>
+      <c r="G91" s="47">
+        <v>206454.2</v>
+      </c>
+      <c r="H91" s="47">
+        <v>7788247</v>
+      </c>
+      <c r="I91" s="47">
+        <v>3654898.3</v>
+      </c>
+      <c r="J91" s="47">
+        <v>2179409.6</v>
+      </c>
+      <c r="K91" s="47">
+        <v>1246488.1000000001</v>
+      </c>
+      <c r="L91" s="47">
+        <v>45734.400000000001</v>
+      </c>
+      <c r="M91" s="47">
+        <v>661716.6</v>
+      </c>
+      <c r="N91" s="47">
+        <v>11584.9</v>
+      </c>
+      <c r="O91" s="47">
+        <v>2987.8</v>
+      </c>
+      <c r="P91" s="47">
+        <v>4529332.5999999996</v>
+      </c>
+      <c r="Q91" s="47">
+        <v>1061974</v>
+      </c>
+      <c r="R91" s="47">
+        <v>3744739.2</v>
+      </c>
+      <c r="S91" s="47">
+        <v>2259.8000000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19" ht="12" customHeight="1">
+      <c r="A92" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="B84" s="82">
-[...55 lines deleted...]
-      <c r="A85" s="77" t="s">
+      <c r="B92" s="47">
+        <v>49052447.299999997</v>
+      </c>
+      <c r="C92" s="47">
+        <v>40217891.600000001</v>
+      </c>
+      <c r="D92" s="47">
+        <v>40217891.600000001</v>
+      </c>
+      <c r="E92" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F92" s="47">
+        <v>8834555.6999999993</v>
+      </c>
+      <c r="G92" s="47">
+        <v>12792.6</v>
+      </c>
+      <c r="H92" s="47">
+        <v>4651857.5999999996</v>
+      </c>
+      <c r="I92" s="47">
+        <v>2448680.7000000002</v>
+      </c>
+      <c r="J92" s="47">
+        <v>1445854.5</v>
+      </c>
+      <c r="K92" s="47">
+        <v>499740.5</v>
+      </c>
+      <c r="L92" s="47">
+        <v>32415.599999999999</v>
+      </c>
+      <c r="M92" s="47">
+        <v>225166.3</v>
+      </c>
+      <c r="N92" s="47">
+        <v>11274.6</v>
+      </c>
+      <c r="O92" s="47">
+        <v>4720.2</v>
+      </c>
+      <c r="P92" s="47">
+        <v>3107307.5</v>
+      </c>
+      <c r="Q92" s="47">
+        <v>1046603.2</v>
+      </c>
+      <c r="R92" s="47">
+        <v>3454154.4</v>
+      </c>
+      <c r="S92" s="47">
+        <v>1801.6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
+      <c r="A93" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="B85" s="82">
-[...55 lines deleted...]
-      <c r="A86" s="75" t="s">
+      <c r="B93" s="47">
+        <v>359407078.60000002</v>
+      </c>
+      <c r="C93" s="47">
+        <v>310016927.89999998</v>
+      </c>
+      <c r="D93" s="47">
+        <v>310016927.89999998</v>
+      </c>
+      <c r="E93" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F93" s="47">
+        <v>49390150.700000003</v>
+      </c>
+      <c r="G93" s="47">
+        <v>504369.8</v>
+      </c>
+      <c r="H93" s="47">
+        <v>25400323.300000001</v>
+      </c>
+      <c r="I93" s="47">
+        <v>10951194.1</v>
+      </c>
+      <c r="J93" s="47">
+        <v>7205986.2000000002</v>
+      </c>
+      <c r="K93" s="47">
+        <v>1982322.8</v>
+      </c>
+      <c r="L93" s="47">
+        <v>1004441.9</v>
+      </c>
+      <c r="M93" s="47">
+        <v>4256378.3</v>
+      </c>
+      <c r="N93" s="47">
+        <v>83648.7</v>
+      </c>
+      <c r="O93" s="47">
+        <v>601558.4</v>
+      </c>
+      <c r="P93" s="47">
+        <v>18293949.699999999</v>
+      </c>
+      <c r="Q93" s="47">
+        <v>4506300.8</v>
+      </c>
+      <c r="R93" s="47">
+        <v>4160382</v>
+      </c>
+      <c r="S93" s="47">
+        <v>2408.4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
+      <c r="A94" s="40" t="s">
         <v>113</v>
       </c>
-      <c r="B86" s="82">
-[...55 lines deleted...]
-      <c r="A87" s="76" t="s">
+      <c r="B94" s="47">
+        <v>225748978.90000001</v>
+      </c>
+      <c r="C94" s="47">
+        <v>191533211.69999999</v>
+      </c>
+      <c r="D94" s="47">
+        <v>191531809.5</v>
+      </c>
+      <c r="E94" s="47">
+        <v>1402.2</v>
+      </c>
+      <c r="F94" s="47">
+        <v>34215767.200000003</v>
+      </c>
+      <c r="G94" s="47">
+        <v>213772.79999999999</v>
+      </c>
+      <c r="H94" s="47">
+        <v>15742963.9</v>
+      </c>
+      <c r="I94" s="47">
+        <v>7852207.9000000004</v>
+      </c>
+      <c r="J94" s="47">
+        <v>5104108.9000000004</v>
+      </c>
+      <c r="K94" s="47">
+        <v>1436347.8</v>
+      </c>
+      <c r="L94" s="47">
+        <v>620425</v>
+      </c>
+      <c r="M94" s="47">
+        <v>729874.3</v>
+      </c>
+      <c r="N94" s="47">
+        <v>115282.9</v>
+      </c>
+      <c r="O94" s="47">
+        <v>842031.4</v>
+      </c>
+      <c r="P94" s="47">
+        <v>14843641.5</v>
+      </c>
+      <c r="Q94" s="47">
+        <v>2458074.7000000002</v>
+      </c>
+      <c r="R94" s="47">
+        <v>4008896.5</v>
+      </c>
+      <c r="S94" s="47">
+        <v>2327.1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19">
+      <c r="A95" s="41" t="s">
         <v>114</v>
       </c>
-      <c r="B87" s="82">
-[...114 lines deleted...]
-      <c r="A89" s="77" t="s">
+      <c r="B95" s="47">
+        <v>191784364.59999999</v>
+      </c>
+      <c r="C95" s="47">
+        <v>163128874.69999999</v>
+      </c>
+      <c r="D95" s="47">
+        <v>163127472.5</v>
+      </c>
+      <c r="E95" s="47">
+        <v>1402.2</v>
+      </c>
+      <c r="F95" s="47">
+        <v>28655489.899999999</v>
+      </c>
+      <c r="G95" s="47">
+        <v>137674.79999999999</v>
+      </c>
+      <c r="H95" s="47">
+        <v>12571655.5</v>
+      </c>
+      <c r="I95" s="47">
+        <v>6426758.9000000004</v>
+      </c>
+      <c r="J95" s="47">
+        <v>4261994.0999999996</v>
+      </c>
+      <c r="K95" s="47">
+        <v>574754.6</v>
+      </c>
+      <c r="L95" s="47">
+        <v>586059</v>
+      </c>
+      <c r="M95" s="47">
+        <v>722088.9</v>
+      </c>
+      <c r="N95" s="47">
+        <v>109420.4</v>
+      </c>
+      <c r="O95" s="47">
+        <v>833931.4</v>
+      </c>
+      <c r="P95" s="47">
+        <v>12908107.4</v>
+      </c>
+      <c r="Q95" s="47">
+        <v>2094700.4</v>
+      </c>
+      <c r="R95" s="47">
+        <v>3749449.9</v>
+      </c>
+      <c r="S95" s="47">
+        <v>2150.3000000000002</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19" ht="22.5">
+      <c r="A96" s="59" t="s">
         <v>115</v>
       </c>
-      <c r="B89" s="82">
-[...55 lines deleted...]
-      <c r="A90" s="77" t="s">
+      <c r="B96" s="47">
+        <v>3003873.6</v>
+      </c>
+      <c r="C96" s="47">
+        <v>2618464.7999999998</v>
+      </c>
+      <c r="D96" s="47">
+        <v>2618464.7999999998</v>
+      </c>
+      <c r="E96" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F96" s="47">
+        <v>385408.8</v>
+      </c>
+      <c r="G96" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="H96" s="47">
+        <v>185096.9</v>
+      </c>
+      <c r="I96" s="47">
+        <v>97656.4</v>
+      </c>
+      <c r="J96" s="47">
+        <v>64163</v>
+      </c>
+      <c r="K96" s="47">
+        <v>22651.1</v>
+      </c>
+      <c r="L96" s="47">
+        <v>200</v>
+      </c>
+      <c r="M96" s="47">
+        <v>426.4</v>
+      </c>
+      <c r="N96" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="O96" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="P96" s="47">
+        <v>157478.39999999999</v>
+      </c>
+      <c r="Q96" s="47">
+        <v>42833.5</v>
+      </c>
+      <c r="R96" s="47">
+        <v>7067937.9000000004</v>
+      </c>
+      <c r="S96" s="47">
+        <v>3974.4</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19">
+      <c r="A97" s="43" t="s">
         <v>116</v>
       </c>
-      <c r="B90" s="82">
-[...412 lines deleted...]
-      <c r="B97" s="79">
+      <c r="B97" s="44">
         <v>30960740.699999999</v>
       </c>
-      <c r="C97" s="79">
+      <c r="C97" s="44">
         <v>25785872.199999999</v>
       </c>
-      <c r="D97" s="79">
+      <c r="D97" s="44">
         <v>25785872.199999999</v>
       </c>
-      <c r="E97" s="80" t="s">
-[...2 lines deleted...]
-      <c r="F97" s="79">
+      <c r="E97" s="45" t="s">
+        <v>229</v>
+      </c>
+      <c r="F97" s="44">
         <v>5174868.5</v>
       </c>
-      <c r="G97" s="79">
+      <c r="G97" s="44">
         <v>76098</v>
       </c>
-      <c r="H97" s="79">
+      <c r="H97" s="44">
         <v>2986211.5</v>
       </c>
-      <c r="I97" s="79">
+      <c r="I97" s="44">
         <v>1327792.6000000001</v>
       </c>
-      <c r="J97" s="79">
+      <c r="J97" s="44">
         <v>777951.8</v>
       </c>
-      <c r="K97" s="79">
+      <c r="K97" s="44">
         <v>838942.1</v>
       </c>
-      <c r="L97" s="79">
+      <c r="L97" s="44">
         <v>34166</v>
       </c>
-      <c r="M97" s="79">
+      <c r="M97" s="44">
         <v>7359</v>
       </c>
-      <c r="N97" s="79">
+      <c r="N97" s="44">
         <v>5862.5</v>
       </c>
-      <c r="O97" s="79">
+      <c r="O97" s="44">
         <v>8100</v>
       </c>
-      <c r="P97" s="79">
+      <c r="P97" s="44">
         <v>1778055.7</v>
       </c>
-      <c r="Q97" s="79">
+      <c r="Q97" s="44">
         <v>320540.79999999999</v>
       </c>
-      <c r="R97" s="79">
+      <c r="R97" s="44">
         <v>6535938.5</v>
       </c>
-      <c r="S97" s="79">
+      <c r="S97" s="44">
         <v>4383.1000000000004</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="G3:Q3"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="F3:F5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="R3:S4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:M4"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
-    <mergeCell ref="D3:E3"/>
-    <mergeCell ref="Q4:Q5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G97"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A5"/>
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="40" style="17" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="40" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="18.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14" style="3" customWidth="1"/>
+    <col min="5" max="5" width="15.140625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="15.85546875" style="3" customWidth="1"/>
+    <col min="8" max="9" width="9.140625" style="3"/>
+    <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
+    <col min="11" max="11" width="13.28515625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="14" style="3" customWidth="1"/>
+    <col min="13" max="13" width="13.5703125" style="3" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" style="3" customWidth="1"/>
+    <col min="15" max="15" width="16.28515625" style="3" customWidth="1"/>
+    <col min="16" max="16" width="15.85546875" style="3" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24.75" customHeight="1">
-      <c r="A1" s="133" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="133"/>
+      <c r="A1" s="138" t="s">
+        <v>177</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
     </row>
     <row r="2" spans="1:7" ht="12">
-      <c r="A2" s="58"/>
-[...42 lines deleted...]
-      <c r="G5" s="65"/>
+      <c r="A2" s="24"/>
+      <c r="C2" s="5"/>
+      <c r="F2" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="9" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A3" s="139"/>
+      <c r="B3" s="135" t="s">
+        <v>140</v>
+      </c>
+      <c r="C3" s="136" t="s">
+        <v>147</v>
+      </c>
+      <c r="D3" s="137"/>
+      <c r="E3" s="137"/>
+      <c r="F3" s="137"/>
+      <c r="G3" s="31"/>
+    </row>
+    <row r="4" spans="1:7" s="9" customFormat="1" ht="51.75" customHeight="1">
+      <c r="A4" s="140"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="135" t="s">
+        <v>141</v>
+      </c>
+      <c r="D4" s="135" t="s">
+        <v>142</v>
+      </c>
+      <c r="E4" s="135" t="s">
+        <v>143</v>
+      </c>
+      <c r="F4" s="136" t="s">
+        <v>144</v>
+      </c>
+      <c r="G4" s="31"/>
+    </row>
+    <row r="5" spans="1:7" s="9" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="141"/>
+      <c r="B5" s="135"/>
+      <c r="C5" s="135"/>
+      <c r="D5" s="135"/>
+      <c r="E5" s="135"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="31"/>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>20369782260.5</v>
+      </c>
+      <c r="C6" s="46">
+        <v>14726957154.6</v>
+      </c>
+      <c r="D6" s="46">
+        <v>3029103059.1999998</v>
+      </c>
+      <c r="E6" s="46">
+        <v>954796242.79999995</v>
+      </c>
+      <c r="F6" s="46">
+        <v>1658925803.9000001</v>
+      </c>
+      <c r="G6" s="32"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>235554843.90000001</v>
+      </c>
+      <c r="C7" s="47">
+        <v>194086493.59999999</v>
+      </c>
+      <c r="D7" s="47">
+        <v>22557387.5</v>
+      </c>
+      <c r="E7" s="47">
+        <v>5624120.7999999998</v>
+      </c>
+      <c r="F7" s="47">
+        <v>13286842</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="22.5">
+      <c r="A8" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>225961666.80000001</v>
+      </c>
+      <c r="C8" s="47">
+        <v>186931512.5</v>
+      </c>
+      <c r="D8" s="47">
+        <v>21372188.5</v>
+      </c>
+      <c r="E8" s="47">
+        <v>4868525.8</v>
+      </c>
+      <c r="F8" s="47">
+        <v>12789440</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>8740816.6999999993</v>
+      </c>
+      <c r="C9" s="47">
+        <v>6554457.7000000002</v>
+      </c>
+      <c r="D9" s="47">
+        <v>1142619</v>
+      </c>
+      <c r="E9" s="47">
+        <v>607815</v>
+      </c>
+      <c r="F9" s="47">
+        <v>435925</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="47">
+        <v>852360.4</v>
+      </c>
+      <c r="C10" s="47">
+        <v>600523.4</v>
+      </c>
+      <c r="D10" s="47">
+        <v>42580</v>
+      </c>
+      <c r="E10" s="47">
+        <v>147780</v>
+      </c>
+      <c r="F10" s="47">
+        <v>61477</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>4948243977.3000002</v>
+      </c>
+      <c r="C11" s="47">
+        <v>3100144730</v>
+      </c>
+      <c r="D11" s="47">
+        <v>971653172</v>
+      </c>
+      <c r="E11" s="47">
+        <v>407548016.19999999</v>
+      </c>
+      <c r="F11" s="47">
+        <v>468898059.10000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="22.5">
+      <c r="A12" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>2178338170</v>
+      </c>
+      <c r="C12" s="47">
+        <v>1261684400.9000001</v>
+      </c>
+      <c r="D12" s="47">
+        <v>472093911.69999999</v>
+      </c>
+      <c r="E12" s="47">
+        <v>207022463.59999999</v>
+      </c>
+      <c r="F12" s="47">
+        <v>237537393.80000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>2006944595.0999999</v>
+      </c>
+      <c r="C13" s="47">
+        <v>1306974919.7</v>
+      </c>
+      <c r="D13" s="47">
+        <v>375454453.10000002</v>
+      </c>
+      <c r="E13" s="47">
+        <v>148931560</v>
+      </c>
+      <c r="F13" s="47">
+        <v>175583662.30000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="33.75">
+      <c r="A14" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="B14" s="47">
+        <v>598864599</v>
+      </c>
+      <c r="C14" s="47">
+        <v>403097438.19999999</v>
+      </c>
+      <c r="D14" s="47">
+        <v>108481444.8</v>
+      </c>
+      <c r="E14" s="47">
+        <v>42038406.399999999</v>
+      </c>
+      <c r="F14" s="47">
+        <v>45247309.600000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="33.75">
+      <c r="A15" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>164096613.19999999</v>
+      </c>
+      <c r="C15" s="47">
+        <v>128387971.2</v>
+      </c>
+      <c r="D15" s="47">
+        <v>15623362.4</v>
+      </c>
+      <c r="E15" s="47">
+        <v>9555586.1999999993</v>
+      </c>
+      <c r="F15" s="47">
+        <v>10529693.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>674235910.10000002</v>
+      </c>
+      <c r="C16" s="47">
+        <v>521237952.89999998</v>
+      </c>
+      <c r="D16" s="47">
+        <v>83261757.299999997</v>
+      </c>
+      <c r="E16" s="47">
+        <v>28021497.100000001</v>
+      </c>
+      <c r="F16" s="47">
+        <v>41714702.799999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="22.5">
+      <c r="A17" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="81">
-[...37 lines deleted...]
-      <c r="A8" s="76" t="s">
+      <c r="B17" s="47">
+        <v>1139763861.2</v>
+      </c>
+      <c r="C17" s="47">
+        <v>858543712.39999998</v>
+      </c>
+      <c r="D17" s="47">
+        <v>190688746.69999999</v>
+      </c>
+      <c r="E17" s="47">
+        <v>18892647.5</v>
+      </c>
+      <c r="F17" s="47">
+        <v>71638754.599999994</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="22.5">
+      <c r="A18" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="82">
-[...56 lines deleted...]
-      <c r="A11" s="75" t="s">
+      <c r="B18" s="47">
+        <v>70373952</v>
+      </c>
+      <c r="C18" s="47">
+        <v>50836993.100000001</v>
+      </c>
+      <c r="D18" s="47">
+        <v>12558053.300000001</v>
+      </c>
+      <c r="E18" s="47">
+        <v>1330140.7</v>
+      </c>
+      <c r="F18" s="47">
+        <v>5648764.9000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="22.5">
+      <c r="A19" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="82">
-[...16 lines deleted...]
-      <c r="A12" s="76" t="s">
+      <c r="B19" s="47">
+        <v>556537313.29999995</v>
+      </c>
+      <c r="C19" s="47">
+        <v>420541447.10000002</v>
+      </c>
+      <c r="D19" s="47">
+        <v>90680948.200000003</v>
+      </c>
+      <c r="E19" s="47">
+        <v>10568106.199999999</v>
+      </c>
+      <c r="F19" s="47">
+        <v>34746811.799999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="22.5">
+      <c r="A20" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="B20" s="47">
+        <v>512852595.89999998</v>
+      </c>
+      <c r="C20" s="47">
+        <v>387165272.19999999</v>
+      </c>
+      <c r="D20" s="47">
+        <v>87449745.200000003</v>
+      </c>
+      <c r="E20" s="47">
+        <v>6994400.5999999996</v>
+      </c>
+      <c r="F20" s="47">
+        <v>31243177.899999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="82">
-[...16 lines deleted...]
-      <c r="A13" s="76" t="s">
+      <c r="B21" s="47">
+        <v>1655008931.7</v>
+      </c>
+      <c r="C21" s="47">
+        <v>1047262962.3</v>
+      </c>
+      <c r="D21" s="47">
+        <v>302961296.30000001</v>
+      </c>
+      <c r="E21" s="47">
+        <v>162694619.5</v>
+      </c>
+      <c r="F21" s="47">
+        <v>142090053.59999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="22.5">
+      <c r="A22" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="82">
-[...56 lines deleted...]
-      <c r="A16" s="75" t="s">
+      <c r="B22" s="47">
+        <v>872875407.10000002</v>
+      </c>
+      <c r="C22" s="47">
+        <v>537184550.5</v>
+      </c>
+      <c r="D22" s="47">
+        <v>158924386.59999999</v>
+      </c>
+      <c r="E22" s="47">
+        <v>97263339.599999994</v>
+      </c>
+      <c r="F22" s="47">
+        <v>79503130.400000006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="33.75">
+      <c r="A23" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="47">
+        <v>58722083.299999997</v>
+      </c>
+      <c r="C23" s="47">
+        <v>32959286.399999999</v>
+      </c>
+      <c r="D23" s="47">
+        <v>11593607.199999999</v>
+      </c>
+      <c r="E23" s="47">
+        <v>9763225.8000000007</v>
+      </c>
+      <c r="F23" s="47">
+        <v>4405963.9000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="22.5">
+      <c r="A24" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="82">
-[...16 lines deleted...]
-      <c r="A17" s="75" t="s">
+      <c r="B24" s="47">
+        <v>346416667.69999999</v>
+      </c>
+      <c r="C24" s="47">
+        <v>182312969.59999999</v>
+      </c>
+      <c r="D24" s="47">
+        <v>58451582.299999997</v>
+      </c>
+      <c r="E24" s="47">
+        <v>63679127.700000003</v>
+      </c>
+      <c r="F24" s="47">
+        <v>41972988.100000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="22.5">
+      <c r="A25" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="82">
-[...16 lines deleted...]
-      <c r="A18" s="76" t="s">
+      <c r="B25" s="47">
+        <v>197990216.80000001</v>
+      </c>
+      <c r="C25" s="47">
+        <v>164725912.69999999</v>
+      </c>
+      <c r="D25" s="47">
+        <v>15905858.699999999</v>
+      </c>
+      <c r="E25" s="47">
+        <v>7296819.7000000002</v>
+      </c>
+      <c r="F25" s="47">
+        <v>10061625.699999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="33.75">
+      <c r="A26" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="82">
-[...16 lines deleted...]
-      <c r="A19" s="76" t="s">
+      <c r="B26" s="47">
+        <v>76042617.700000003</v>
+      </c>
+      <c r="C26" s="47">
+        <v>54476753.700000003</v>
+      </c>
+      <c r="D26" s="47">
+        <v>10676430.4</v>
+      </c>
+      <c r="E26" s="47">
+        <v>5667801.2000000002</v>
+      </c>
+      <c r="F26" s="47">
+        <v>5221632.4000000004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="82">
-[...36 lines deleted...]
-      <c r="A21" s="75" t="s">
+      <c r="B27" s="47">
+        <v>193703821.59999999</v>
+      </c>
+      <c r="C27" s="47">
+        <v>102709628.09999999</v>
+      </c>
+      <c r="D27" s="47">
+        <v>62296908</v>
+      </c>
+      <c r="E27" s="47">
+        <v>10856365.199999999</v>
+      </c>
+      <c r="F27" s="47">
+        <v>17840920.300000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="82">
-[...16 lines deleted...]
-      <c r="A22" s="76" t="s">
+      <c r="B28" s="47">
+        <v>6825280.2999999998</v>
+      </c>
+      <c r="C28" s="47">
+        <v>4543541.5</v>
+      </c>
+      <c r="D28" s="47">
+        <v>1627356.6</v>
+      </c>
+      <c r="E28" s="47">
+        <v>211783</v>
+      </c>
+      <c r="F28" s="47">
+        <v>442599.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="22.5">
+      <c r="A29" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="82">
-[...16 lines deleted...]
-      <c r="A23" s="77" t="s">
+      <c r="B29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A30" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="82">
-[...16 lines deleted...]
-      <c r="A24" s="77" t="s">
+      <c r="B30" s="47">
+        <v>6825280.2999999998</v>
+      </c>
+      <c r="C30" s="47">
+        <v>4543541.5</v>
+      </c>
+      <c r="D30" s="47">
+        <v>1627356.6</v>
+      </c>
+      <c r="E30" s="47">
+        <v>211783</v>
+      </c>
+      <c r="F30" s="47">
+        <v>442599.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="22.5">
+      <c r="A31" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B24" s="82">
-[...16 lines deleted...]
-      <c r="A25" s="77" t="s">
+      <c r="B31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="22.5">
+      <c r="A32" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="82">
-[...16 lines deleted...]
-      <c r="A26" s="77" t="s">
+      <c r="B32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="82">
-[...16 lines deleted...]
-      <c r="A27" s="77" t="s">
+      <c r="B33" s="47">
+        <v>143076484.80000001</v>
+      </c>
+      <c r="C33" s="47">
+        <v>118735494.40000001</v>
+      </c>
+      <c r="D33" s="47">
+        <v>14763381.4</v>
+      </c>
+      <c r="E33" s="47">
+        <v>3275225.6</v>
+      </c>
+      <c r="F33" s="47">
+        <v>6302383.4000000004</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="22.5">
+      <c r="A34" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="B27" s="82">
-[...16 lines deleted...]
-      <c r="A28" s="76" t="s">
+      <c r="B34" s="47">
+        <v>141852103.69999999</v>
+      </c>
+      <c r="C34" s="47">
+        <v>117901144.40000001</v>
+      </c>
+      <c r="D34" s="47">
+        <v>14661366.5</v>
+      </c>
+      <c r="E34" s="47">
+        <v>3084804.7</v>
+      </c>
+      <c r="F34" s="47">
+        <v>6204788.0999999996</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="22.5">
+      <c r="A35" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="82">
-[...16 lines deleted...]
-      <c r="A29" s="77" t="s">
+      <c r="B35" s="47">
+        <v>1224381.1000000001</v>
+      </c>
+      <c r="C35" s="47">
+        <v>834350</v>
+      </c>
+      <c r="D35" s="47">
+        <v>102014.9</v>
+      </c>
+      <c r="E35" s="47">
+        <v>190420.9</v>
+      </c>
+      <c r="F35" s="47">
+        <v>97595.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="22.5">
+      <c r="A36" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="83" t="s">
-[...16 lines deleted...]
-      <c r="A30" s="77" t="s">
+      <c r="B36" s="47">
+        <v>583776359</v>
+      </c>
+      <c r="C36" s="47">
+        <v>352576169.80000001</v>
+      </c>
+      <c r="D36" s="47">
+        <v>123023789.7</v>
+      </c>
+      <c r="E36" s="47">
+        <v>57438747</v>
+      </c>
+      <c r="F36" s="47">
+        <v>50737652.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="82">
-[...16 lines deleted...]
-      <c r="A31" s="77" t="s">
+      <c r="B37" s="47">
+        <v>25539464.600000001</v>
+      </c>
+      <c r="C37" s="47">
+        <v>18910755</v>
+      </c>
+      <c r="D37" s="47">
+        <v>3876187.5</v>
+      </c>
+      <c r="E37" s="47">
+        <v>1105485.8</v>
+      </c>
+      <c r="F37" s="47">
+        <v>1647036.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="22.5">
+      <c r="A38" s="42" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="83" t="s">
-[...16 lines deleted...]
-      <c r="A32" s="77" t="s">
+      <c r="B38" s="47">
+        <v>558236894.39999998</v>
+      </c>
+      <c r="C38" s="47">
+        <v>333665414.80000001</v>
+      </c>
+      <c r="D38" s="47">
+        <v>119147602.2</v>
+      </c>
+      <c r="E38" s="47">
+        <v>56333261.200000003</v>
+      </c>
+      <c r="F38" s="47">
+        <v>49090616.200000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="83" t="s">
-[...16 lines deleted...]
-      <c r="A33" s="76" t="s">
+      <c r="B39" s="47">
+        <v>48455400.5</v>
+      </c>
+      <c r="C39" s="47">
+        <v>34223206.100000001</v>
+      </c>
+      <c r="D39" s="47">
+        <v>4622382</v>
+      </c>
+      <c r="E39" s="47">
+        <v>4505524.3</v>
+      </c>
+      <c r="F39" s="47">
+        <v>5104288.0999999996</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="22.5">
+      <c r="A40" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="82">
-[...16 lines deleted...]
-      <c r="A34" s="77" t="s">
+      <c r="B40" s="47">
+        <v>38262125.799999997</v>
+      </c>
+      <c r="C40" s="47">
+        <v>26717343.5</v>
+      </c>
+      <c r="D40" s="47">
+        <v>2706247.9</v>
+      </c>
+      <c r="E40" s="47">
+        <v>4281961.0999999996</v>
+      </c>
+      <c r="F40" s="47">
+        <v>4556573.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="22.5">
+      <c r="A41" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B34" s="82">
-[...16 lines deleted...]
-      <c r="A35" s="77" t="s">
+      <c r="B41" s="47">
+        <v>10193274.699999999</v>
+      </c>
+      <c r="C41" s="47">
+        <v>7505862.5999999996</v>
+      </c>
+      <c r="D41" s="47">
+        <v>1916134.1</v>
+      </c>
+      <c r="E41" s="47">
+        <v>223563.2</v>
+      </c>
+      <c r="F41" s="47">
+        <v>547714.80000000005</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="22.5">
+      <c r="A42" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B35" s="82">
-[...16 lines deleted...]
-      <c r="A36" s="76" t="s">
+      <c r="B42" s="47">
+        <v>153100126.90000001</v>
+      </c>
+      <c r="C42" s="47">
+        <v>121535160.7</v>
+      </c>
+      <c r="D42" s="47">
+        <v>14364234.199999999</v>
+      </c>
+      <c r="E42" s="47">
+        <v>8019566.7000000002</v>
+      </c>
+      <c r="F42" s="47">
+        <v>9181165.3000000007</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="22.5">
+      <c r="A43" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="B36" s="82">
-[...16 lines deleted...]
-      <c r="A37" s="77" t="s">
+      <c r="B43" s="47">
+        <v>41430652.799999997</v>
+      </c>
+      <c r="C43" s="47">
+        <v>33981112.100000001</v>
+      </c>
+      <c r="D43" s="47">
+        <v>3871050.1</v>
+      </c>
+      <c r="E43" s="47">
+        <v>1189168.3</v>
+      </c>
+      <c r="F43" s="47">
+        <v>2389322.2999999998</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="22.5">
+      <c r="A44" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="B37" s="82">
-[...16 lines deleted...]
-      <c r="A38" s="77" t="s">
+      <c r="B44" s="47">
+        <v>111669474.09999999</v>
+      </c>
+      <c r="C44" s="47">
+        <v>87554048.599999994</v>
+      </c>
+      <c r="D44" s="47">
+        <v>10493184.1</v>
+      </c>
+      <c r="E44" s="47">
+        <v>6830398.4000000004</v>
+      </c>
+      <c r="F44" s="47">
+        <v>6791843</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="40" t="s">
         <v>71</v>
       </c>
-      <c r="B38" s="82">
-[...16 lines deleted...]
-      <c r="A39" s="76" t="s">
+      <c r="B45" s="47">
+        <v>691534859.10000002</v>
+      </c>
+      <c r="C45" s="47">
+        <v>485673606.5</v>
+      </c>
+      <c r="D45" s="47">
+        <v>146326209.40000001</v>
+      </c>
+      <c r="E45" s="47">
+        <v>14240688.9</v>
+      </c>
+      <c r="F45" s="47">
+        <v>45294354.299999997</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="B39" s="82">
-[...16 lines deleted...]
-      <c r="A40" s="77" t="s">
+      <c r="B46" s="47">
+        <v>9445082.3000000007</v>
+      </c>
+      <c r="C46" s="47">
+        <v>8062603.4000000004</v>
+      </c>
+      <c r="D46" s="47">
+        <v>1017468.5</v>
+      </c>
+      <c r="E46" s="47">
+        <v>45709</v>
+      </c>
+      <c r="F46" s="47">
+        <v>319301.40000000002</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="45">
+      <c r="A47" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="B40" s="82">
-[...16 lines deleted...]
-      <c r="A41" s="77" t="s">
+      <c r="B47" s="47">
+        <v>1323169.5</v>
+      </c>
+      <c r="C47" s="47">
+        <v>1064887.2</v>
+      </c>
+      <c r="D47" s="47">
+        <v>127307.8</v>
+      </c>
+      <c r="E47" s="47">
+        <v>5605.8</v>
+      </c>
+      <c r="F47" s="47">
+        <v>125368.7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="22.5">
+      <c r="A48" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="82">
-[...16 lines deleted...]
-      <c r="A42" s="75" t="s">
+      <c r="B48" s="47">
+        <v>39083790.5</v>
+      </c>
+      <c r="C48" s="47">
+        <v>28425185.5</v>
+      </c>
+      <c r="D48" s="47">
+        <v>8390436.6999999993</v>
+      </c>
+      <c r="E48" s="47">
+        <v>538091.19999999995</v>
+      </c>
+      <c r="F48" s="47">
+        <v>1730077.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="B42" s="82">
-[...16 lines deleted...]
-      <c r="A43" s="76" t="s">
+      <c r="B49" s="47">
+        <v>259587895.90000001</v>
+      </c>
+      <c r="C49" s="47">
+        <v>164364985.5</v>
+      </c>
+      <c r="D49" s="47">
+        <v>66554430.5</v>
+      </c>
+      <c r="E49" s="47">
+        <v>8889934.5999999996</v>
+      </c>
+      <c r="F49" s="47">
+        <v>19778545.300000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="33.75">
+      <c r="A50" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="B43" s="82">
-[...16 lines deleted...]
-      <c r="A44" s="76" t="s">
+      <c r="B50" s="47">
+        <v>297048950.60000002</v>
+      </c>
+      <c r="C50" s="47">
+        <v>225582475.30000001</v>
+      </c>
+      <c r="D50" s="47">
+        <v>49459203</v>
+      </c>
+      <c r="E50" s="47">
+        <v>3793873.6</v>
+      </c>
+      <c r="F50" s="47">
+        <v>18213398.699999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="22.5">
+      <c r="A51" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="82">
-[...16 lines deleted...]
-      <c r="A45" s="75" t="s">
+      <c r="B51" s="47">
+        <v>85045970.299999997</v>
+      </c>
+      <c r="C51" s="47">
+        <v>58173469.600000001</v>
+      </c>
+      <c r="D51" s="47">
+        <v>20777362.899999999</v>
+      </c>
+      <c r="E51" s="47">
+        <v>967474.7</v>
+      </c>
+      <c r="F51" s="47">
+        <v>5127663.0999999996</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="82">
-[...16 lines deleted...]
-      <c r="A46" s="76" t="s">
+      <c r="B52" s="47">
+        <v>1048431163.1</v>
+      </c>
+      <c r="C52" s="47">
+        <v>663874826.10000002</v>
+      </c>
+      <c r="D52" s="47">
+        <v>306912069.10000002</v>
+      </c>
+      <c r="E52" s="47">
+        <v>12693261.199999999</v>
+      </c>
+      <c r="F52" s="47">
+        <v>64951006.700000003</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="22.5">
+      <c r="A53" s="41" t="s">
+        <v>220</v>
+      </c>
+      <c r="B53" s="47">
+        <v>848827979.20000005</v>
+      </c>
+      <c r="C53" s="47">
+        <v>552739605.29999995</v>
+      </c>
+      <c r="D53" s="47">
+        <v>230312744.59999999</v>
+      </c>
+      <c r="E53" s="47">
+        <v>11503916.699999999</v>
+      </c>
+      <c r="F53" s="47">
+        <v>54271712.600000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="33.75">
+      <c r="A54" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="82">
-[...16 lines deleted...]
-      <c r="A47" s="76" t="s">
+      <c r="B54" s="47">
+        <v>140435182.19999999</v>
+      </c>
+      <c r="C54" s="47">
+        <v>72227663.799999997</v>
+      </c>
+      <c r="D54" s="47">
+        <v>60969013</v>
+      </c>
+      <c r="E54" s="47">
+        <v>978194</v>
+      </c>
+      <c r="F54" s="47">
+        <v>6260311.4000000004</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="22.5">
+      <c r="A55" s="41" t="s">
+        <v>221</v>
+      </c>
+      <c r="B55" s="47">
+        <v>59168001.700000003</v>
+      </c>
+      <c r="C55" s="47">
+        <v>38907557</v>
+      </c>
+      <c r="D55" s="47">
+        <v>15630311.5</v>
+      </c>
+      <c r="E55" s="47">
+        <v>211150.5</v>
+      </c>
+      <c r="F55" s="47">
+        <v>4418982.7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="40" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="82">
-[...16 lines deleted...]
-      <c r="A48" s="76" t="s">
+      <c r="B56" s="47">
+        <v>80886654.5</v>
+      </c>
+      <c r="C56" s="47">
+        <v>60491736.899999999</v>
+      </c>
+      <c r="D56" s="47">
+        <v>13921678.1</v>
+      </c>
+      <c r="E56" s="47">
+        <v>1940187.3</v>
+      </c>
+      <c r="F56" s="47">
+        <v>4533052.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="22.5">
+      <c r="A57" s="42" t="s">
         <v>81</v>
       </c>
-      <c r="B48" s="82">
-[...16 lines deleted...]
-      <c r="A49" s="76" t="s">
+      <c r="B57" s="47">
+        <v>53201</v>
+      </c>
+      <c r="C57" s="47">
+        <v>45244</v>
+      </c>
+      <c r="D57" s="47">
+        <v>4584</v>
+      </c>
+      <c r="E57" s="47">
+        <v>1650</v>
+      </c>
+      <c r="F57" s="47">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="22.5">
+      <c r="A58" s="42" t="s">
         <v>82</v>
       </c>
-      <c r="B49" s="82">
-[...16 lines deleted...]
-      <c r="A50" s="76" t="s">
+      <c r="B58" s="47">
+        <v>50378428.200000003</v>
+      </c>
+      <c r="C58" s="47">
+        <v>39381053.399999999</v>
+      </c>
+      <c r="D58" s="47">
+        <v>6767149.9000000004</v>
+      </c>
+      <c r="E58" s="47">
+        <v>932384.6</v>
+      </c>
+      <c r="F58" s="47">
+        <v>3297840.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="22.5">
+      <c r="A59" s="42" t="s">
         <v>83</v>
       </c>
-      <c r="B50" s="82">
-[...16 lines deleted...]
-      <c r="A51" s="76" t="s">
+      <c r="B59" s="47">
+        <v>30455025.300000001</v>
+      </c>
+      <c r="C59" s="47">
+        <v>21065439.5</v>
+      </c>
+      <c r="D59" s="47">
+        <v>7149944.2000000002</v>
+      </c>
+      <c r="E59" s="47">
+        <v>1006152.7</v>
+      </c>
+      <c r="F59" s="47">
+        <v>1233488.8999999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="22.5">
+      <c r="A60" s="40" t="s">
         <v>84</v>
       </c>
-      <c r="B51" s="82">
-[...16 lines deleted...]
-      <c r="A52" s="75" t="s">
+      <c r="B60" s="47">
+        <v>558973157</v>
+      </c>
+      <c r="C60" s="47">
+        <v>394312949.19999999</v>
+      </c>
+      <c r="D60" s="47">
+        <v>107653051.3</v>
+      </c>
+      <c r="E60" s="47">
+        <v>19710791.300000001</v>
+      </c>
+      <c r="F60" s="47">
+        <v>37296365.200000003</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="22.5">
+      <c r="A61" s="40" t="s">
+        <v>222</v>
+      </c>
+      <c r="B61" s="47">
+        <v>65186201.100000001</v>
+      </c>
+      <c r="C61" s="47">
+        <v>46044731.100000001</v>
+      </c>
+      <c r="D61" s="47">
+        <v>15933518.699999999</v>
+      </c>
+      <c r="E61" s="47">
+        <v>511019.4</v>
+      </c>
+      <c r="F61" s="47">
+        <v>2696931.9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="22.5">
+      <c r="A62" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="B52" s="82">
-[...36 lines deleted...]
-      <c r="A54" s="76" t="s">
+      <c r="B62" s="47">
+        <v>136178516.09999999</v>
+      </c>
+      <c r="C62" s="47">
+        <v>89694347.700000003</v>
+      </c>
+      <c r="D62" s="47">
+        <v>35114194.299999997</v>
+      </c>
+      <c r="E62" s="47">
+        <v>3036978</v>
+      </c>
+      <c r="F62" s="47">
+        <v>8332996.0999999996</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="33.75">
+      <c r="A63" s="41" t="s">
         <v>86</v>
       </c>
-      <c r="B54" s="82">
-[...36 lines deleted...]
-      <c r="A56" s="75" t="s">
+      <c r="B63" s="47">
+        <v>198439291</v>
+      </c>
+      <c r="C63" s="47">
+        <v>135145907.09999999</v>
+      </c>
+      <c r="D63" s="47">
+        <v>34705089.100000001</v>
+      </c>
+      <c r="E63" s="47">
+        <v>12194321.6</v>
+      </c>
+      <c r="F63" s="47">
+        <v>16393973.199999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="B56" s="82">
-[...16 lines deleted...]
-      <c r="A57" s="77" t="s">
+      <c r="B64" s="47">
+        <v>72348079.400000006</v>
+      </c>
+      <c r="C64" s="47">
+        <v>56121758.899999999</v>
+      </c>
+      <c r="D64" s="47">
+        <v>10269752.1</v>
+      </c>
+      <c r="E64" s="47">
+        <v>1147690.6000000001</v>
+      </c>
+      <c r="F64" s="47">
+        <v>4808877.8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="22.5">
+      <c r="A65" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="B57" s="82">
-[...16 lines deleted...]
-      <c r="A58" s="77" t="s">
+      <c r="B65" s="47">
+        <v>12343878.9</v>
+      </c>
+      <c r="C65" s="47">
+        <v>9751996.9000000004</v>
+      </c>
+      <c r="D65" s="47">
+        <v>1572438.4</v>
+      </c>
+      <c r="E65" s="47">
+        <v>283467.5</v>
+      </c>
+      <c r="F65" s="47">
+        <v>735976.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="22.5">
+      <c r="A66" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="B58" s="82">
-[...16 lines deleted...]
-      <c r="A59" s="77" t="s">
+      <c r="B66" s="47">
+        <v>47837756.100000001</v>
+      </c>
+      <c r="C66" s="47">
+        <v>37592608.399999999</v>
+      </c>
+      <c r="D66" s="47">
+        <v>6410888.2000000002</v>
+      </c>
+      <c r="E66" s="47">
+        <v>1532814.3</v>
+      </c>
+      <c r="F66" s="47">
+        <v>2301445.2000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="B59" s="82">
-[...16 lines deleted...]
-      <c r="A60" s="75" t="s">
+      <c r="B67" s="47">
+        <v>26639434.399999999</v>
+      </c>
+      <c r="C67" s="47">
+        <v>19961599.100000001</v>
+      </c>
+      <c r="D67" s="47">
+        <v>3647170.5</v>
+      </c>
+      <c r="E67" s="47">
+        <v>1004499.9</v>
+      </c>
+      <c r="F67" s="47">
+        <v>2026164.9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="22.5">
+      <c r="A68" s="40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B68" s="47">
+        <v>566027106</v>
+      </c>
+      <c r="C68" s="47">
+        <v>456987801</v>
+      </c>
+      <c r="D68" s="47">
+        <v>60667061</v>
+      </c>
+      <c r="E68" s="47">
+        <v>20141268.399999999</v>
+      </c>
+      <c r="F68" s="47">
+        <v>28230975.600000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="41" t="s">
         <v>91</v>
       </c>
-      <c r="B60" s="82">
-[...36 lines deleted...]
-      <c r="A62" s="76" t="s">
+      <c r="B69" s="47">
+        <v>32630089.399999999</v>
+      </c>
+      <c r="C69" s="47">
+        <v>24332225.800000001</v>
+      </c>
+      <c r="D69" s="47">
+        <v>5596255.7000000002</v>
+      </c>
+      <c r="E69" s="47">
+        <v>502309</v>
+      </c>
+      <c r="F69" s="47">
+        <v>2199298.9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="41" t="s">
         <v>92</v>
       </c>
-      <c r="B62" s="82">
-[...16 lines deleted...]
-      <c r="A63" s="76" t="s">
+      <c r="B70" s="47">
+        <v>204304290.09999999</v>
+      </c>
+      <c r="C70" s="47">
+        <v>172795521.40000001</v>
+      </c>
+      <c r="D70" s="47">
+        <v>16399256.1</v>
+      </c>
+      <c r="E70" s="47">
+        <v>6271436.7000000002</v>
+      </c>
+      <c r="F70" s="47">
+        <v>8838075.9000000004</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="33.75">
+      <c r="A71" s="41" t="s">
         <v>93</v>
       </c>
-      <c r="B63" s="82">
-[...16 lines deleted...]
-      <c r="A64" s="76" t="s">
+      <c r="B71" s="47">
+        <v>6339231.4000000004</v>
+      </c>
+      <c r="C71" s="47">
+        <v>4898202.0999999996</v>
+      </c>
+      <c r="D71" s="47">
+        <v>931340</v>
+      </c>
+      <c r="E71" s="47">
+        <v>43078.8</v>
+      </c>
+      <c r="F71" s="47">
+        <v>466610.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="22.5">
+      <c r="A72" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="B64" s="82">
-[...16 lines deleted...]
-      <c r="A65" s="76" t="s">
+      <c r="B72" s="47">
+        <v>181338273.40000001</v>
+      </c>
+      <c r="C72" s="47">
+        <v>145347802.59999999</v>
+      </c>
+      <c r="D72" s="47">
+        <v>18319891</v>
+      </c>
+      <c r="E72" s="47">
+        <v>8317390.5999999996</v>
+      </c>
+      <c r="F72" s="47">
+        <v>9353189.1999999993</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A73" s="41" t="s">
         <v>95</v>
       </c>
-      <c r="B65" s="82">
-[...16 lines deleted...]
-      <c r="A66" s="76" t="s">
+      <c r="B73" s="47">
+        <v>87603469.799999997</v>
+      </c>
+      <c r="C73" s="47">
+        <v>66720040.299999997</v>
+      </c>
+      <c r="D73" s="47">
+        <v>12673189.9</v>
+      </c>
+      <c r="E73" s="47">
+        <v>4419856.4000000004</v>
+      </c>
+      <c r="F73" s="47">
+        <v>3790383.2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="33.75" customHeight="1">
+      <c r="A74" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="B66" s="82">
-[...16 lines deleted...]
-      <c r="A67" s="76" t="s">
+      <c r="B74" s="47">
+        <v>53811751.899999999</v>
+      </c>
+      <c r="C74" s="47">
+        <v>42894008.799999997</v>
+      </c>
+      <c r="D74" s="47">
+        <v>6747128.2999999998</v>
+      </c>
+      <c r="E74" s="47">
+        <v>587196.9</v>
+      </c>
+      <c r="F74" s="47">
+        <v>3583417.9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A75" s="40" t="s">
+        <v>120</v>
+      </c>
+      <c r="B75" s="47">
+        <v>1877602176.4000001</v>
+      </c>
+      <c r="C75" s="47">
+        <v>1332439216.9000001</v>
+      </c>
+      <c r="D75" s="47">
+        <v>383878453.69999999</v>
+      </c>
+      <c r="E75" s="47">
+        <v>52317888.200000003</v>
+      </c>
+      <c r="F75" s="47">
+        <v>108966617.59999999</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="30.75" customHeight="1">
+      <c r="A76" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B76" s="47">
+        <v>947618228.89999998</v>
+      </c>
+      <c r="C76" s="47">
+        <v>610387772.29999995</v>
+      </c>
+      <c r="D76" s="47">
+        <v>250054231.90000001</v>
+      </c>
+      <c r="E76" s="47">
+        <v>26954997.5</v>
+      </c>
+      <c r="F76" s="47">
+        <v>60221227.200000003</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="22.5">
+      <c r="A77" s="42" t="s">
         <v>97</v>
       </c>
-      <c r="B67" s="82">
-[...36 lines deleted...]
-      <c r="A69" s="76" t="s">
+      <c r="B77" s="47">
+        <v>913367865.70000005</v>
+      </c>
+      <c r="C77" s="47">
+        <v>716302053.39999998</v>
+      </c>
+      <c r="D77" s="47">
+        <v>128478730.5</v>
+      </c>
+      <c r="E77" s="47">
+        <v>25184679.199999999</v>
+      </c>
+      <c r="F77" s="47">
+        <v>43402402.600000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="22.5">
+      <c r="A78" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="B69" s="82">
-[...16 lines deleted...]
-      <c r="A70" s="76" t="s">
+      <c r="B78" s="47">
+        <v>16616081.800000001</v>
+      </c>
+      <c r="C78" s="47">
+        <v>5749391.2000000002</v>
+      </c>
+      <c r="D78" s="47">
+        <v>5345491.3</v>
+      </c>
+      <c r="E78" s="47">
+        <v>178211.5</v>
+      </c>
+      <c r="F78" s="47">
+        <v>5342987.8</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="40" t="s">
         <v>99</v>
       </c>
-      <c r="B70" s="82">
-[...16 lines deleted...]
-      <c r="A71" s="76" t="s">
+      <c r="B79" s="47">
+        <v>4325444833.3999996</v>
+      </c>
+      <c r="C79" s="47">
+        <v>3557629991.8000002</v>
+      </c>
+      <c r="D79" s="47">
+        <v>201941964.40000001</v>
+      </c>
+      <c r="E79" s="47">
+        <v>112313324.3</v>
+      </c>
+      <c r="F79" s="47">
+        <v>453559552.89999998</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="42" t="s">
         <v>100</v>
       </c>
-      <c r="B71" s="82">
-[...16 lines deleted...]
-      <c r="A72" s="76" t="s">
+      <c r="B80" s="47">
+        <v>534888423</v>
+      </c>
+      <c r="C80" s="47">
+        <v>458920162.80000001</v>
+      </c>
+      <c r="D80" s="47">
+        <v>14334079.300000001</v>
+      </c>
+      <c r="E80" s="47">
+        <v>15916339.800000001</v>
+      </c>
+      <c r="F80" s="47">
+        <v>45717841.100000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="42" t="s">
         <v>101</v>
       </c>
-      <c r="B72" s="82">
-[...16 lines deleted...]
-      <c r="A73" s="76" t="s">
+      <c r="B81" s="47">
+        <v>51329482.399999999</v>
+      </c>
+      <c r="C81" s="47">
+        <v>44068643.100000001</v>
+      </c>
+      <c r="D81" s="47">
+        <v>1114062.5</v>
+      </c>
+      <c r="E81" s="47">
+        <v>1276220.3</v>
+      </c>
+      <c r="F81" s="47">
+        <v>4870556.5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="42" t="s">
         <v>102</v>
       </c>
-      <c r="B73" s="82">
-[...16 lines deleted...]
-      <c r="A74" s="76" t="s">
+      <c r="B82" s="47">
+        <v>2953048462.1999998</v>
+      </c>
+      <c r="C82" s="47">
+        <v>2426877287.3000002</v>
+      </c>
+      <c r="D82" s="47">
+        <v>113476899.59999999</v>
+      </c>
+      <c r="E82" s="47">
+        <v>79650471.700000003</v>
+      </c>
+      <c r="F82" s="47">
+        <v>333043803.60000002</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="22.5">
+      <c r="A83" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="B74" s="82">
-[...56 lines deleted...]
-      <c r="A77" s="77" t="s">
+      <c r="B83" s="47">
+        <v>471297391</v>
+      </c>
+      <c r="C83" s="47">
+        <v>380775016.89999998</v>
+      </c>
+      <c r="D83" s="47">
+        <v>37947469.200000003</v>
+      </c>
+      <c r="E83" s="47">
+        <v>7063247.7000000002</v>
+      </c>
+      <c r="F83" s="47">
+        <v>45511657.200000003</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="42" t="s">
         <v>104</v>
       </c>
-      <c r="B77" s="82">
-[...16 lines deleted...]
-      <c r="A78" s="77" t="s">
+      <c r="B84" s="47">
+        <v>296729756</v>
+      </c>
+      <c r="C84" s="47">
+        <v>234943339.80000001</v>
+      </c>
+      <c r="D84" s="47">
+        <v>30466076.699999999</v>
+      </c>
+      <c r="E84" s="47">
+        <v>8040235.7999999998</v>
+      </c>
+      <c r="F84" s="47">
+        <v>23280103.699999999</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="22.5">
+      <c r="A85" s="42" t="s">
         <v>105</v>
       </c>
-      <c r="B78" s="82">
-[...16 lines deleted...]
-      <c r="A79" s="75" t="s">
+      <c r="B85" s="47">
+        <v>18151318.800000001</v>
+      </c>
+      <c r="C85" s="47">
+        <v>12045541.9</v>
+      </c>
+      <c r="D85" s="47">
+        <v>4603377.0999999996</v>
+      </c>
+      <c r="E85" s="47">
+        <v>366809</v>
+      </c>
+      <c r="F85" s="47">
+        <v>1135590.8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="22.5">
+      <c r="A86" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="B79" s="82">
-[...16 lines deleted...]
-      <c r="A80" s="77" t="s">
+      <c r="B86" s="47">
+        <v>1913424520.3</v>
+      </c>
+      <c r="C86" s="47">
+        <v>1532704744</v>
+      </c>
+      <c r="D86" s="47">
+        <v>161738112.30000001</v>
+      </c>
+      <c r="E86" s="47">
+        <v>77665847.400000006</v>
+      </c>
+      <c r="F86" s="47">
+        <v>141315816.59999999</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="B80" s="82">
-[...16 lines deleted...]
-      <c r="A81" s="77" t="s">
+      <c r="B87" s="47">
+        <v>1786032533.3</v>
+      </c>
+      <c r="C87" s="47">
+        <v>1433397065</v>
+      </c>
+      <c r="D87" s="47">
+        <v>150402002.80000001</v>
+      </c>
+      <c r="E87" s="47">
+        <v>72005436.299999997</v>
+      </c>
+      <c r="F87" s="47">
+        <v>130228029.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" s="47">
+        <v>1055411821.9</v>
+      </c>
+      <c r="C88" s="47">
+        <v>831571246.10000002</v>
+      </c>
+      <c r="D88" s="47">
+        <v>89540962.099999994</v>
+      </c>
+      <c r="E88" s="47">
+        <v>50239952</v>
+      </c>
+      <c r="F88" s="47">
+        <v>84059661.700000003</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="22.5">
+      <c r="A89" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="B81" s="82">
-[...16 lines deleted...]
-      <c r="A82" s="77" t="s">
+      <c r="B89" s="47">
+        <v>460203888.69999999</v>
+      </c>
+      <c r="C89" s="47">
+        <v>389583124.69999999</v>
+      </c>
+      <c r="D89" s="47">
+        <v>32183548.300000001</v>
+      </c>
+      <c r="E89" s="47">
+        <v>10106345.800000001</v>
+      </c>
+      <c r="F89" s="47">
+        <v>28330869.899999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="22.5">
+      <c r="A90" s="42" t="s">
         <v>109</v>
       </c>
-      <c r="B82" s="82">
-[...16 lines deleted...]
-      <c r="A83" s="77" t="s">
+      <c r="B90" s="47">
+        <v>270416822.69999999</v>
+      </c>
+      <c r="C90" s="47">
+        <v>212242694.19999999</v>
+      </c>
+      <c r="D90" s="47">
+        <v>28677492.399999999</v>
+      </c>
+      <c r="E90" s="47">
+        <v>11659138.5</v>
+      </c>
+      <c r="F90" s="47">
+        <v>17837497.600000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="22.5">
+      <c r="A91" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="B83" s="82">
-[...16 lines deleted...]
-      <c r="A84" s="77" t="s">
+      <c r="B91" s="47">
+        <v>87174095.400000006</v>
+      </c>
+      <c r="C91" s="47">
+        <v>66792077.799999997</v>
+      </c>
+      <c r="D91" s="47">
+        <v>7642208.0999999996</v>
+      </c>
+      <c r="E91" s="47">
+        <v>4705550.8</v>
+      </c>
+      <c r="F91" s="47">
+        <v>8034258.7000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="22.5">
+      <c r="A92" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="B84" s="82">
-[...16 lines deleted...]
-      <c r="A85" s="77" t="s">
+      <c r="B92" s="47">
+        <v>40217891.600000001</v>
+      </c>
+      <c r="C92" s="47">
+        <v>32515601.199999999</v>
+      </c>
+      <c r="D92" s="47">
+        <v>3693901.4</v>
+      </c>
+      <c r="E92" s="47">
+        <v>954860.3</v>
+      </c>
+      <c r="F92" s="47">
+        <v>3053528.7</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="B85" s="82">
-[...16 lines deleted...]
-      <c r="A86" s="75" t="s">
+      <c r="B93" s="47">
+        <v>310016927.89999998</v>
+      </c>
+      <c r="C93" s="47">
+        <v>250267823.09999999</v>
+      </c>
+      <c r="D93" s="47">
+        <v>31694620.5</v>
+      </c>
+      <c r="E93" s="47">
+        <v>10426474.6</v>
+      </c>
+      <c r="F93" s="47">
+        <v>17628009.699999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="40" t="s">
         <v>113</v>
       </c>
-      <c r="B86" s="82">
-[...16 lines deleted...]
-      <c r="A87" s="76" t="s">
+      <c r="B94" s="47">
+        <v>191533211.69999999</v>
+      </c>
+      <c r="C94" s="47">
+        <v>149763447.19999999</v>
+      </c>
+      <c r="D94" s="47">
+        <v>28883245.399999999</v>
+      </c>
+      <c r="E94" s="47">
+        <v>2546043.4</v>
+      </c>
+      <c r="F94" s="47">
+        <v>10340475.699999999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="22.5">
+      <c r="A95" s="41" t="s">
         <v>114</v>
       </c>
-      <c r="B87" s="82">
-[...36 lines deleted...]
-      <c r="A89" s="77" t="s">
+      <c r="B95" s="47">
+        <v>163128874.69999999</v>
+      </c>
+      <c r="C95" s="47">
+        <v>128428359.90000001</v>
+      </c>
+      <c r="D95" s="47">
+        <v>23739421.800000001</v>
+      </c>
+      <c r="E95" s="47">
+        <v>1888833.2</v>
+      </c>
+      <c r="F95" s="47">
+        <v>9072259.8000000007</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="22.5">
+      <c r="A96" s="41" t="s">
         <v>115</v>
       </c>
-      <c r="B89" s="82">
-[...16 lines deleted...]
-      <c r="A90" s="77" t="s">
+      <c r="B96" s="47">
+        <v>2618464.7999999998</v>
+      </c>
+      <c r="C96" s="47">
+        <v>1866200</v>
+      </c>
+      <c r="D96" s="47">
+        <v>639408.4</v>
+      </c>
+      <c r="E96" s="47">
+        <v>9665.6</v>
+      </c>
+      <c r="F96" s="47">
+        <v>103190.8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="22.5">
+      <c r="A97" s="43" t="s">
         <v>116</v>
       </c>
-      <c r="B90" s="82">
-[...139 lines deleted...]
-      <c r="B97" s="79">
+      <c r="B97" s="44">
         <v>25785872.199999999</v>
       </c>
-      <c r="C97" s="79">
+      <c r="C97" s="44">
         <v>19468887.300000001</v>
       </c>
-      <c r="D97" s="79">
+      <c r="D97" s="44">
         <v>4504415.2</v>
       </c>
-      <c r="E97" s="79">
+      <c r="E97" s="44">
         <v>647544.6</v>
       </c>
-      <c r="F97" s="79">
+      <c r="F97" s="44">
         <v>1165025.1000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="26" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:T29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A6"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H39" sqref="H39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="32" style="34" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="32" style="17" customWidth="1"/>
+    <col min="2" max="2" width="16" style="17" customWidth="1"/>
+    <col min="3" max="3" width="15.140625" style="17" customWidth="1"/>
+    <col min="4" max="4" width="14.85546875" style="17" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" style="17" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="17" customWidth="1"/>
+    <col min="7" max="7" width="16" style="17" customWidth="1"/>
+    <col min="8" max="8" width="14.7109375" style="17" customWidth="1"/>
+    <col min="9" max="9" width="11" style="17" customWidth="1"/>
+    <col min="10" max="10" width="12.28515625" style="17" customWidth="1"/>
+    <col min="11" max="11" width="17.28515625" style="17" customWidth="1"/>
+    <col min="12" max="12" width="11.140625" style="17" customWidth="1"/>
+    <col min="13" max="13" width="12.42578125" style="17" customWidth="1"/>
+    <col min="14" max="14" width="11.42578125" style="17" customWidth="1"/>
+    <col min="15" max="15" width="13.28515625" style="17" customWidth="1"/>
+    <col min="16" max="16" width="15.42578125" style="17" customWidth="1"/>
+    <col min="17" max="17" width="13.28515625" style="17" customWidth="1"/>
+    <col min="18" max="18" width="12.85546875" style="17" customWidth="1"/>
+    <col min="19" max="19" width="12.5703125" style="17" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" ht="18" customHeight="1">
-      <c r="A2" s="111" t="s">
-[...18 lines deleted...]
-      <c r="R2" s="111"/>
+      <c r="A2" s="120" t="s">
+        <v>178</v>
+      </c>
+      <c r="B2" s="120"/>
+      <c r="C2" s="120"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="120"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="120"/>
+      <c r="H2" s="120"/>
+      <c r="I2" s="120"/>
+      <c r="J2" s="120"/>
+      <c r="K2" s="120"/>
+      <c r="L2" s="120"/>
+      <c r="M2" s="120"/>
+      <c r="N2" s="120"/>
+      <c r="O2" s="120"/>
+      <c r="P2" s="120"/>
+      <c r="Q2" s="120"/>
+      <c r="R2" s="120"/>
     </row>
     <row r="3" spans="1:20">
-      <c r="A3" s="58"/>
-[...4 lines deleted...]
-      <c r="S3" s="20" t="s">
+      <c r="A3" s="24"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="F3" s="33"/>
+      <c r="S3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" ht="15.75" customHeight="1">
+      <c r="A4" s="153"/>
+      <c r="B4" s="121" t="s">
+        <v>170</v>
+      </c>
+      <c r="C4" s="135" t="s">
+        <v>140</v>
+      </c>
+      <c r="D4" s="136" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="155"/>
+      <c r="F4" s="121" t="s">
+        <v>166</v>
+      </c>
+      <c r="G4" s="117" t="s">
+        <v>147</v>
+      </c>
+      <c r="H4" s="118"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="126"/>
+      <c r="K4" s="126"/>
+      <c r="L4" s="126"/>
+      <c r="M4" s="126"/>
+      <c r="N4" s="117" t="s">
+        <v>147</v>
+      </c>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="119"/>
+      <c r="R4" s="143" t="s">
+        <v>148</v>
+      </c>
+      <c r="S4" s="144"/>
+    </row>
+    <row r="5" spans="1:20" ht="15.75" customHeight="1">
+      <c r="A5" s="154"/>
+      <c r="B5" s="122"/>
+      <c r="C5" s="135"/>
+      <c r="D5" s="124" t="s">
+        <v>169</v>
+      </c>
+      <c r="E5" s="121" t="s">
+        <v>168</v>
+      </c>
+      <c r="F5" s="122"/>
+      <c r="G5" s="128" t="s">
+        <v>162</v>
+      </c>
+      <c r="H5" s="124" t="s">
+        <v>161</v>
+      </c>
+      <c r="I5" s="150" t="s">
+        <v>172</v>
+      </c>
+      <c r="J5" s="151"/>
+      <c r="K5" s="152"/>
+      <c r="L5" s="152"/>
+      <c r="M5" s="152"/>
+      <c r="N5" s="147" t="s">
+        <v>154</v>
+      </c>
+      <c r="O5" s="147" t="s">
+        <v>153</v>
+      </c>
+      <c r="P5" s="149" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q5" s="150" t="s">
+        <v>151</v>
+      </c>
+      <c r="R5" s="145"/>
+      <c r="S5" s="146"/>
+    </row>
+    <row r="6" spans="1:20" ht="52.5" customHeight="1">
+      <c r="A6" s="154"/>
+      <c r="B6" s="123"/>
+      <c r="C6" s="135"/>
+      <c r="D6" s="125"/>
+      <c r="E6" s="123"/>
+      <c r="F6" s="123"/>
+      <c r="G6" s="142"/>
+      <c r="H6" s="125"/>
+      <c r="I6" s="28" t="s">
+        <v>160</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>157</v>
+      </c>
+      <c r="M6" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="N6" s="148"/>
+      <c r="O6" s="148"/>
+      <c r="P6" s="149"/>
+      <c r="Q6" s="149"/>
+      <c r="R6" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="S6" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="T6" s="33"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="57" t="s">
+        <v>122</v>
+      </c>
+      <c r="B7" s="46">
+        <v>24156088508.799999</v>
+      </c>
+      <c r="C7" s="46">
+        <v>20369782260.5</v>
+      </c>
+      <c r="D7" s="46">
+        <v>20366963818.5</v>
+      </c>
+      <c r="E7" s="46">
+        <v>2818442</v>
+      </c>
+      <c r="F7" s="46">
+        <v>3786306248.3000002</v>
+      </c>
+      <c r="G7" s="46">
+        <v>220638693.09999999</v>
+      </c>
+      <c r="H7" s="46">
+        <v>1656054462.5</v>
+      </c>
+      <c r="I7" s="46">
+        <v>700709723.70000005</v>
+      </c>
+      <c r="J7" s="46">
+        <v>455978714.80000001</v>
+      </c>
+      <c r="K7" s="46">
+        <v>207181340.80000001</v>
+      </c>
+      <c r="L7" s="46">
+        <v>105322844.09999999</v>
+      </c>
+      <c r="M7" s="46">
+        <v>186861839.09999999</v>
+      </c>
+      <c r="N7" s="46">
+        <v>68871340.299999997</v>
+      </c>
+      <c r="O7" s="46">
+        <v>40352528.799999997</v>
+      </c>
+      <c r="P7" s="46">
+        <v>1306552698.4000001</v>
+      </c>
+      <c r="Q7" s="46">
+        <v>493836525.19999999</v>
+      </c>
+      <c r="R7" s="46">
+        <v>5989607.9000000004</v>
+      </c>
+      <c r="S7" s="46">
+        <v>3437.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="54" t="s">
+        <v>123</v>
+      </c>
+      <c r="B8" s="47">
+        <v>663283022.79999995</v>
+      </c>
+      <c r="C8" s="47">
+        <v>562456680.89999998</v>
+      </c>
+      <c r="D8" s="47">
+        <v>562435642.89999998</v>
+      </c>
+      <c r="E8" s="47">
+        <v>21038</v>
+      </c>
+      <c r="F8" s="47">
+        <v>100826341.90000001</v>
+      </c>
+      <c r="G8" s="47">
+        <v>12173102.5</v>
+      </c>
+      <c r="H8" s="47">
+        <v>43169698.200000003</v>
+      </c>
+      <c r="I8" s="47">
+        <v>19392473.5</v>
+      </c>
+      <c r="J8" s="47">
+        <v>12473029.4</v>
+      </c>
+      <c r="K8" s="47">
+        <v>5474538.4000000004</v>
+      </c>
+      <c r="L8" s="47">
+        <v>1381014</v>
+      </c>
+      <c r="M8" s="47">
+        <v>4448642.9000000004</v>
+      </c>
+      <c r="N8" s="47">
+        <v>1303968.2</v>
+      </c>
+      <c r="O8" s="47">
+        <v>290858.7</v>
+      </c>
+      <c r="P8" s="47">
+        <v>30995053.5</v>
+      </c>
+      <c r="Q8" s="47">
+        <v>12893660.800000001</v>
+      </c>
+      <c r="R8" s="47">
+        <v>5117213.8</v>
+      </c>
+      <c r="S8" s="47">
+        <v>3077.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="54" t="s">
+        <v>124</v>
+      </c>
+      <c r="B9" s="47">
+        <v>823794449.39999998</v>
+      </c>
+      <c r="C9" s="47">
+        <v>689298832.89999998</v>
+      </c>
+      <c r="D9" s="47">
+        <v>689055844.5</v>
+      </c>
+      <c r="E9" s="47">
+        <v>242988.4</v>
+      </c>
+      <c r="F9" s="47">
+        <v>134495616.5</v>
+      </c>
+      <c r="G9" s="47">
+        <v>8648846.3000000007</v>
+      </c>
+      <c r="H9" s="47">
+        <v>70456737.5</v>
+      </c>
+      <c r="I9" s="47">
+        <v>26813531.100000001</v>
+      </c>
+      <c r="J9" s="47">
+        <v>17629972.800000001</v>
+      </c>
+      <c r="K9" s="47">
+        <v>10288832.6</v>
+      </c>
+      <c r="L9" s="47">
+        <v>1625500.1</v>
+      </c>
+      <c r="M9" s="47">
+        <v>14098900.9</v>
+      </c>
+      <c r="N9" s="47">
+        <v>4467701.2</v>
+      </c>
+      <c r="O9" s="47">
+        <v>938045.1</v>
+      </c>
+      <c r="P9" s="47">
+        <v>39440418</v>
+      </c>
+      <c r="Q9" s="47">
+        <v>10543868.4</v>
+      </c>
+      <c r="R9" s="47">
+        <v>5104023.2</v>
+      </c>
+      <c r="S9" s="47">
+        <v>2925.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="54" t="s">
+        <v>125</v>
+      </c>
+      <c r="B10" s="47">
+        <v>1078503647.0999999</v>
+      </c>
+      <c r="C10" s="47">
+        <v>910321387.29999995</v>
+      </c>
+      <c r="D10" s="47">
+        <v>910321387.29999995</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="47">
+        <v>168182259.80000001</v>
+      </c>
+      <c r="G10" s="47">
+        <v>3671097.7</v>
+      </c>
+      <c r="H10" s="47">
+        <v>86138257.299999997</v>
+      </c>
+      <c r="I10" s="47">
+        <v>32918070.600000001</v>
+      </c>
+      <c r="J10" s="47">
+        <v>22184949.699999999</v>
+      </c>
+      <c r="K10" s="47">
+        <v>11464419.6</v>
+      </c>
+      <c r="L10" s="47">
+        <v>9925959.3000000007</v>
+      </c>
+      <c r="M10" s="47">
+        <v>9644858.0999999996</v>
+      </c>
+      <c r="N10" s="47">
+        <v>4458085</v>
+      </c>
+      <c r="O10" s="47">
+        <v>1496597.5</v>
+      </c>
+      <c r="P10" s="47">
+        <v>50073496.299999997</v>
+      </c>
+      <c r="Q10" s="47">
+        <v>22344726</v>
+      </c>
+      <c r="R10" s="47">
+        <v>5413060.7999999998</v>
+      </c>
+      <c r="S10" s="47">
+        <v>3288.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B11" s="47">
+        <v>902366920.79999995</v>
+      </c>
+      <c r="C11" s="47">
+        <v>780735508.5</v>
+      </c>
+      <c r="D11" s="47">
+        <v>780055735.60000002</v>
+      </c>
+      <c r="E11" s="47">
+        <v>679772.9</v>
+      </c>
+      <c r="F11" s="47">
+        <v>121631412.3</v>
+      </c>
+      <c r="G11" s="47">
+        <v>9253356.4000000004</v>
+      </c>
+      <c r="H11" s="47">
+        <v>57302844.600000001</v>
+      </c>
+      <c r="I11" s="47">
+        <v>29260879.800000001</v>
+      </c>
+      <c r="J11" s="47">
+        <v>18311208.899999999</v>
+      </c>
+      <c r="K11" s="47">
+        <v>4878754.7</v>
+      </c>
+      <c r="L11" s="47">
+        <v>881786.5</v>
+      </c>
+      <c r="M11" s="47">
+        <v>3970214.7</v>
+      </c>
+      <c r="N11" s="47">
+        <v>467409.8</v>
+      </c>
+      <c r="O11" s="47">
+        <v>253091.5</v>
+      </c>
+      <c r="P11" s="47">
+        <v>42926193.5</v>
+      </c>
+      <c r="Q11" s="47">
+        <v>11428516.5</v>
+      </c>
+      <c r="R11" s="47">
+        <v>4862021.7</v>
+      </c>
+      <c r="S11" s="47">
+        <v>2900.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="54" t="s">
+        <v>127</v>
+      </c>
+      <c r="B12" s="47">
+        <v>1585336746.8</v>
+      </c>
+      <c r="C12" s="47">
+        <v>1285039477.2</v>
+      </c>
+      <c r="D12" s="47">
+        <v>1284935437.2</v>
+      </c>
+      <c r="E12" s="47">
+        <v>104040</v>
+      </c>
+      <c r="F12" s="47">
+        <v>300297269.60000002</v>
+      </c>
+      <c r="G12" s="47">
+        <v>8970459.1999999993</v>
+      </c>
+      <c r="H12" s="47">
+        <v>83511852</v>
+      </c>
+      <c r="I12" s="47">
+        <v>37611232.5</v>
+      </c>
+      <c r="J12" s="47">
+        <v>24387378.300000001</v>
+      </c>
+      <c r="K12" s="47">
+        <v>9837895.5</v>
+      </c>
+      <c r="L12" s="47">
+        <v>5776687.9000000004</v>
+      </c>
+      <c r="M12" s="47">
+        <v>5898657.7999999998</v>
+      </c>
+      <c r="N12" s="47">
+        <v>7064156.7000000002</v>
+      </c>
+      <c r="O12" s="47">
+        <v>1621926.4</v>
+      </c>
+      <c r="P12" s="47">
+        <v>142650222.40000001</v>
+      </c>
+      <c r="Q12" s="47">
+        <v>56478652.899999999</v>
+      </c>
+      <c r="R12" s="47">
+        <v>8661385.8000000007</v>
+      </c>
+      <c r="S12" s="47">
+        <v>5064</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="54" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="47">
+        <v>744292422.5</v>
+      </c>
+      <c r="C13" s="47">
+        <v>629726143.89999998</v>
+      </c>
+      <c r="D13" s="47">
+        <v>629711298.70000005</v>
+      </c>
+      <c r="E13" s="47">
+        <v>14845.2</v>
+      </c>
+      <c r="F13" s="47">
+        <v>114566278.59999999</v>
+      </c>
+      <c r="G13" s="47">
+        <v>9053711.5999999996</v>
+      </c>
+      <c r="H13" s="47">
+        <v>53296240.399999999</v>
+      </c>
+      <c r="I13" s="47">
+        <v>22925249.100000001</v>
+      </c>
+      <c r="J13" s="47">
+        <v>15025766.6</v>
+      </c>
+      <c r="K13" s="47">
+        <v>5798002.2999999998</v>
+      </c>
+      <c r="L13" s="47">
+        <v>1799530.5</v>
+      </c>
+      <c r="M13" s="47">
+        <v>7747691.9000000004</v>
+      </c>
+      <c r="N13" s="47">
+        <v>2625327.6</v>
+      </c>
+      <c r="O13" s="47">
+        <v>308668.2</v>
+      </c>
+      <c r="P13" s="47">
+        <v>33845259.399999999</v>
+      </c>
+      <c r="Q13" s="47">
+        <v>15437071.4</v>
+      </c>
+      <c r="R13" s="47">
+        <v>5046016.0999999996</v>
+      </c>
+      <c r="S13" s="47">
+        <v>2924.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="54" t="s">
+        <v>128</v>
+      </c>
+      <c r="B14" s="47">
+        <v>810789895.39999998</v>
+      </c>
+      <c r="C14" s="47">
+        <v>697175816.60000002</v>
+      </c>
+      <c r="D14" s="47">
+        <v>697066261</v>
+      </c>
+      <c r="E14" s="47">
+        <v>109555.6</v>
+      </c>
+      <c r="F14" s="47">
+        <v>113614078.8</v>
+      </c>
+      <c r="G14" s="47">
+        <v>5208784.7</v>
+      </c>
+      <c r="H14" s="47">
+        <v>58271663.399999999</v>
+      </c>
+      <c r="I14" s="47">
+        <v>26861930.199999999</v>
+      </c>
+      <c r="J14" s="47">
+        <v>18350971.800000001</v>
+      </c>
+      <c r="K14" s="47">
+        <v>7241337.2999999998</v>
+      </c>
+      <c r="L14" s="47">
+        <v>1880480</v>
+      </c>
+      <c r="M14" s="47">
+        <v>3936944.1</v>
+      </c>
+      <c r="N14" s="47">
+        <v>803351.1</v>
+      </c>
+      <c r="O14" s="47">
+        <v>908162.3</v>
+      </c>
+      <c r="P14" s="47">
+        <v>37386254.399999999</v>
+      </c>
+      <c r="Q14" s="47">
+        <v>11035862.9</v>
+      </c>
+      <c r="R14" s="47">
+        <v>4312047.0999999996</v>
+      </c>
+      <c r="S14" s="47">
+        <v>2624.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="54" t="s">
+        <v>129</v>
+      </c>
+      <c r="B15" s="47">
+        <v>476300997</v>
+      </c>
+      <c r="C15" s="47">
+        <v>408696890.5</v>
+      </c>
+      <c r="D15" s="47">
+        <v>408661956.80000001</v>
+      </c>
+      <c r="E15" s="47">
+        <v>34933.699999999997</v>
+      </c>
+      <c r="F15" s="47">
+        <v>67604106.5</v>
+      </c>
+      <c r="G15" s="47">
+        <v>5561753.2000000002</v>
+      </c>
+      <c r="H15" s="47">
+        <v>31726278.399999999</v>
+      </c>
+      <c r="I15" s="47">
+        <v>15839791.9</v>
+      </c>
+      <c r="J15" s="47">
+        <v>9824795.5999999996</v>
+      </c>
+      <c r="K15" s="47">
+        <v>3667599.9</v>
+      </c>
+      <c r="L15" s="47">
+        <v>1149173.8999999999</v>
+      </c>
+      <c r="M15" s="47">
+        <v>1244917.1000000001</v>
+      </c>
+      <c r="N15" s="47">
+        <v>293933.3</v>
+      </c>
+      <c r="O15" s="47">
+        <v>315127.3</v>
+      </c>
+      <c r="P15" s="47">
+        <v>21343536.5</v>
+      </c>
+      <c r="Q15" s="47">
+        <v>8363477.7999999998</v>
+      </c>
+      <c r="R15" s="47">
+        <v>4388374.4000000004</v>
+      </c>
+      <c r="S15" s="47">
+        <v>2560.1999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="54" t="s">
         <v>130</v>
       </c>
-    </row>
-[...59 lines deleted...]
-      <c r="N5" s="142" t="s">
+      <c r="B16" s="47">
+        <v>1628927222.8</v>
+      </c>
+      <c r="C16" s="47">
+        <v>1327094561.0999999</v>
+      </c>
+      <c r="D16" s="47">
+        <v>1327017555.5</v>
+      </c>
+      <c r="E16" s="47">
+        <v>77005.600000000006</v>
+      </c>
+      <c r="F16" s="47">
+        <v>301832661.69999999</v>
+      </c>
+      <c r="G16" s="47">
+        <v>19145486</v>
+      </c>
+      <c r="H16" s="47">
+        <v>140769472.69999999</v>
+      </c>
+      <c r="I16" s="47">
+        <v>50860724</v>
+      </c>
+      <c r="J16" s="47">
+        <v>32438779.899999999</v>
+      </c>
+      <c r="K16" s="47">
+        <v>17413616.800000001</v>
+      </c>
+      <c r="L16" s="47">
+        <v>13729540.199999999</v>
+      </c>
+      <c r="M16" s="47">
+        <v>26326811.800000001</v>
+      </c>
+      <c r="N16" s="47">
+        <v>3379701.6</v>
+      </c>
+      <c r="O16" s="47">
+        <v>4982094.9000000004</v>
+      </c>
+      <c r="P16" s="47">
+        <v>82375055.299999997</v>
+      </c>
+      <c r="Q16" s="47">
+        <v>51180851.200000003</v>
+      </c>
+      <c r="R16" s="47">
+        <v>5959889.5999999996</v>
+      </c>
+      <c r="S16" s="47">
+        <v>3603.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="54" t="s">
+        <v>131</v>
+      </c>
+      <c r="B17" s="47">
+        <v>921157141.60000002</v>
+      </c>
+      <c r="C17" s="47">
+        <v>778487706.10000002</v>
+      </c>
+      <c r="D17" s="47">
+        <v>778059890.70000005</v>
+      </c>
+      <c r="E17" s="47">
+        <v>427815.4</v>
+      </c>
+      <c r="F17" s="47">
+        <v>142669435.5</v>
+      </c>
+      <c r="G17" s="47">
+        <v>3147762.4</v>
+      </c>
+      <c r="H17" s="47">
+        <v>64401906.5</v>
+      </c>
+      <c r="I17" s="47">
+        <v>28894758.300000001</v>
+      </c>
+      <c r="J17" s="47">
+        <v>18161799.199999999</v>
+      </c>
+      <c r="K17" s="47">
+        <v>11107449.699999999</v>
+      </c>
+      <c r="L17" s="47">
+        <v>1354791</v>
+      </c>
+      <c r="M17" s="47">
+        <v>4883108.3</v>
+      </c>
+      <c r="N17" s="47">
+        <v>3397458.9</v>
+      </c>
+      <c r="O17" s="47">
+        <v>2413509.7000000002</v>
+      </c>
+      <c r="P17" s="47">
+        <v>42892131.399999999</v>
+      </c>
+      <c r="Q17" s="47">
+        <v>26416666.600000001</v>
+      </c>
+      <c r="R17" s="47">
+        <v>5185673.7</v>
+      </c>
+      <c r="S17" s="47">
+        <v>3171.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="54" t="s">
+        <v>132</v>
+      </c>
+      <c r="B18" s="47">
+        <v>750147903.29999995</v>
+      </c>
+      <c r="C18" s="47">
+        <v>664606073.5</v>
+      </c>
+      <c r="D18" s="47">
+        <v>664606073.5</v>
+      </c>
+      <c r="E18" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F18" s="47">
+        <v>85541829.799999997</v>
+      </c>
+      <c r="G18" s="47">
+        <v>2384495.7000000002</v>
+      </c>
+      <c r="H18" s="47">
+        <v>46686761.299999997</v>
+      </c>
+      <c r="I18" s="47">
+        <v>20548704.699999999</v>
+      </c>
+      <c r="J18" s="47">
+        <v>15969239.800000001</v>
+      </c>
+      <c r="K18" s="47">
+        <v>5070878.2</v>
+      </c>
+      <c r="L18" s="47">
+        <v>2940648.6</v>
+      </c>
+      <c r="M18" s="47">
+        <v>2157290</v>
+      </c>
+      <c r="N18" s="47">
+        <v>2034479.1</v>
+      </c>
+      <c r="O18" s="47">
+        <v>599270.19999999995</v>
+      </c>
+      <c r="P18" s="47">
+        <v>27484002.300000001</v>
+      </c>
+      <c r="Q18" s="47">
+        <v>6352821.2000000002</v>
+      </c>
+      <c r="R18" s="47">
+        <v>4745609</v>
+      </c>
+      <c r="S18" s="47">
+        <v>3152.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B19" s="47">
+        <v>1478116870.5999999</v>
+      </c>
+      <c r="C19" s="47">
+        <v>1217177812.3</v>
+      </c>
+      <c r="D19" s="47">
+        <v>1217177812.3</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F19" s="47">
+        <v>260939058.30000001</v>
+      </c>
+      <c r="G19" s="47">
+        <v>6939356.5999999996</v>
+      </c>
+      <c r="H19" s="47">
+        <v>116160325.7</v>
+      </c>
+      <c r="I19" s="47">
+        <v>39929151.5</v>
+      </c>
+      <c r="J19" s="47">
+        <v>23663815.800000001</v>
+      </c>
+      <c r="K19" s="47">
+        <v>12055814.9</v>
+      </c>
+      <c r="L19" s="47">
+        <v>26019633.5</v>
+      </c>
+      <c r="M19" s="47">
+        <v>14491910</v>
+      </c>
+      <c r="N19" s="47">
+        <v>6681892.7999999998</v>
+      </c>
+      <c r="O19" s="47">
+        <v>7534899.5</v>
+      </c>
+      <c r="P19" s="47">
+        <v>90013745.700000003</v>
+      </c>
+      <c r="Q19" s="47">
+        <v>33608838</v>
+      </c>
+      <c r="R19" s="47">
+        <v>8525597.0999999996</v>
+      </c>
+      <c r="S19" s="47">
+        <v>5145.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="54" t="s">
+        <v>134</v>
+      </c>
+      <c r="B20" s="47">
+        <v>1122443784.3</v>
+      </c>
+      <c r="C20" s="47">
+        <v>931355422.29999995</v>
+      </c>
+      <c r="D20" s="47">
+        <v>931237098.5</v>
+      </c>
+      <c r="E20" s="47">
+        <v>118323.8</v>
+      </c>
+      <c r="F20" s="47">
+        <v>191088362</v>
+      </c>
+      <c r="G20" s="47">
+        <v>4481896.5999999996</v>
+      </c>
+      <c r="H20" s="47">
+        <v>87699391.099999994</v>
+      </c>
+      <c r="I20" s="47">
+        <v>34308317</v>
+      </c>
+      <c r="J20" s="47">
+        <v>23174951.5</v>
+      </c>
+      <c r="K20" s="47">
+        <v>15903337.699999999</v>
+      </c>
+      <c r="L20" s="47">
+        <v>3540349</v>
+      </c>
+      <c r="M20" s="47">
+        <v>10772435.9</v>
+      </c>
+      <c r="N20" s="47">
+        <v>2039659.5</v>
+      </c>
+      <c r="O20" s="47">
+        <v>2379031</v>
+      </c>
+      <c r="P20" s="47">
+        <v>57089887.899999999</v>
+      </c>
+      <c r="Q20" s="47">
+        <v>37398495.899999999</v>
+      </c>
+      <c r="R20" s="47">
+        <v>5770296.2000000002</v>
+      </c>
+      <c r="S20" s="47">
+        <v>3231.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="55" t="s">
         <v>164</v>
       </c>
-      <c r="O5" s="142" t="s">
-[...284 lines deleted...]
-      <c r="A11" s="89" t="s">
+      <c r="B21" s="47">
+        <v>501094930</v>
+      </c>
+      <c r="C21" s="47">
+        <v>425582600.5</v>
+      </c>
+      <c r="D21" s="47">
+        <v>425510293.60000002</v>
+      </c>
+      <c r="E21" s="47">
+        <v>72306.899999999994</v>
+      </c>
+      <c r="F21" s="47">
+        <v>75512329.5</v>
+      </c>
+      <c r="G21" s="47">
+        <v>6952146.2000000002</v>
+      </c>
+      <c r="H21" s="47">
+        <v>35133207.899999999</v>
+      </c>
+      <c r="I21" s="47">
+        <v>16045154.199999999</v>
+      </c>
+      <c r="J21" s="47">
+        <v>10439454.199999999</v>
+      </c>
+      <c r="K21" s="47">
+        <v>4998802</v>
+      </c>
+      <c r="L21" s="47">
+        <v>1143857</v>
+      </c>
+      <c r="M21" s="47">
+        <v>2505940.5</v>
+      </c>
+      <c r="N21" s="47">
+        <v>608262.5</v>
+      </c>
+      <c r="O21" s="47">
+        <v>396411.2</v>
+      </c>
+      <c r="P21" s="47">
+        <v>22672624.199999999</v>
+      </c>
+      <c r="Q21" s="47">
+        <v>9749677.5</v>
+      </c>
+      <c r="R21" s="47">
+        <v>4386757.5999999996</v>
+      </c>
+      <c r="S21" s="47">
+        <v>2622.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B22" s="47">
+        <v>1157469315.8</v>
+      </c>
+      <c r="C22" s="47">
+        <v>1002728707.3</v>
+      </c>
+      <c r="D22" s="47">
+        <v>1002728707.3</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F22" s="47">
+        <v>154740608.5</v>
+      </c>
+      <c r="G22" s="47">
+        <v>1946561.3</v>
+      </c>
+      <c r="H22" s="47">
+        <v>71958166.200000003</v>
+      </c>
+      <c r="I22" s="47">
+        <v>36154957.100000001</v>
+      </c>
+      <c r="J22" s="47">
+        <v>23953512.199999999</v>
+      </c>
+      <c r="K22" s="47">
+        <v>6486451.0999999996</v>
+      </c>
+      <c r="L22" s="47">
+        <v>2463226.5</v>
+      </c>
+      <c r="M22" s="47">
+        <v>2900019.3</v>
+      </c>
+      <c r="N22" s="47">
+        <v>3645770.9</v>
+      </c>
+      <c r="O22" s="47">
+        <v>1019432.3</v>
+      </c>
+      <c r="P22" s="47">
+        <v>53327057.5</v>
+      </c>
+      <c r="Q22" s="47">
+        <v>22843620.300000001</v>
+      </c>
+      <c r="R22" s="47">
+        <v>4214849.5</v>
+      </c>
+      <c r="S22" s="47">
+        <v>2585.1999999999998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" s="54" t="s">
         <v>136</v>
       </c>
-      <c r="B11" s="82">
-[...716 lines deleted...]
-      <c r="E23" s="82">
+      <c r="B23" s="47">
+        <v>573382588</v>
+      </c>
+      <c r="C23" s="47">
+        <v>450911500.89999998</v>
+      </c>
+      <c r="D23" s="47">
+        <v>450911222.80000001</v>
+      </c>
+      <c r="E23" s="47">
         <v>278.10000000000002</v>
       </c>
-      <c r="F23" s="82">
-[...39 lines deleted...]
-        <v>3558.7</v>
+      <c r="F23" s="47">
+        <v>122471087.09999999</v>
+      </c>
+      <c r="G23" s="47">
+        <v>2591719.4</v>
+      </c>
+      <c r="H23" s="47">
+        <v>56412388.799999997</v>
+      </c>
+      <c r="I23" s="47">
+        <v>16097790.5</v>
+      </c>
+      <c r="J23" s="47">
+        <v>10563319</v>
+      </c>
+      <c r="K23" s="47">
+        <v>7557958</v>
+      </c>
+      <c r="L23" s="47">
+        <v>5264626.9000000004</v>
+      </c>
+      <c r="M23" s="47">
+        <v>16928694.399999999</v>
+      </c>
+      <c r="N23" s="47">
+        <v>2126211.1</v>
+      </c>
+      <c r="O23" s="47">
+        <v>1093331.8</v>
+      </c>
+      <c r="P23" s="47">
+        <v>32046528.100000001</v>
+      </c>
+      <c r="Q23" s="47">
+        <v>28200907.899999999</v>
+      </c>
+      <c r="R23" s="47">
+        <v>8506276.5999999996</v>
+      </c>
+      <c r="S23" s="47">
+        <v>3408.2</v>
       </c>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="89" t="s">
-[...11 lines deleted...]
-      <c r="E24" s="82">
+      <c r="A24" s="54" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24" s="47">
+        <v>986153831.20000005</v>
+      </c>
+      <c r="C24" s="47">
+        <v>829406808.20000005</v>
+      </c>
+      <c r="D24" s="47">
+        <v>829369825.89999998</v>
+      </c>
+      <c r="E24" s="47">
         <v>36982.300000000003</v>
       </c>
-      <c r="F24" s="82">
-[...2 lines deleted...]
-      <c r="G24" s="82">
+      <c r="F24" s="47">
+        <v>156747023</v>
+      </c>
+      <c r="G24" s="47">
         <v>6340326.5999999996</v>
       </c>
-      <c r="H24" s="82">
-[...14 lines deleted...]
-      <c r="M24" s="82">
+      <c r="H24" s="47">
+        <v>67848329.900000006</v>
+      </c>
+      <c r="I24" s="47">
+        <v>28658289.5</v>
+      </c>
+      <c r="J24" s="47">
+        <v>19056221</v>
+      </c>
+      <c r="K24" s="47">
+        <v>12492246.5</v>
+      </c>
+      <c r="L24" s="47">
+        <v>3346966.8</v>
+      </c>
+      <c r="M24" s="47">
         <v>4294606.0999999996</v>
       </c>
-      <c r="N24" s="82">
+      <c r="N24" s="47">
         <v>2409896.9</v>
       </c>
-      <c r="O24" s="82">
+      <c r="O24" s="47">
         <v>815498.2</v>
       </c>
-      <c r="P24" s="82">
-[...9 lines deleted...]
-        <v>3579.8</v>
+      <c r="P24" s="47">
+        <v>50695755.899999999</v>
+      </c>
+      <c r="Q24" s="47">
+        <v>28637215.5</v>
+      </c>
+      <c r="R24" s="47">
+        <v>5740728.5</v>
+      </c>
+      <c r="S24" s="47">
+        <v>3578.5</v>
       </c>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="89" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B25" s="47">
         <v>2896869866.1999998</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>2474148360.4000001</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>2473840192.3000002</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>308168.09999999998</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>422721505.80000001</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="47">
         <v>42889543.5</v>
       </c>
-      <c r="H25" s="82">
+      <c r="H25" s="47">
         <v>177541505.09999999</v>
       </c>
-      <c r="I25" s="82">
+      <c r="I25" s="47">
         <v>77120534.599999994</v>
       </c>
-      <c r="J25" s="82">
+      <c r="J25" s="47">
         <v>50287472.600000001</v>
       </c>
-      <c r="K25" s="82">
+      <c r="K25" s="47">
         <v>20167721.5</v>
       </c>
-      <c r="L25" s="82">
+      <c r="L25" s="47">
         <v>8813384.0999999996</v>
       </c>
-      <c r="M25" s="82">
+      <c r="M25" s="47">
         <v>21152392.300000001</v>
       </c>
-      <c r="N25" s="82">
+      <c r="N25" s="47">
         <v>7566103</v>
       </c>
-      <c r="O25" s="82">
+      <c r="O25" s="47">
         <v>6489702.2999999998</v>
       </c>
-      <c r="P25" s="82">
+      <c r="P25" s="47">
         <v>160160162.5</v>
       </c>
-      <c r="Q25" s="82">
+      <c r="Q25" s="47">
         <v>28074489.399999999</v>
       </c>
-      <c r="R25" s="82">
+      <c r="R25" s="47">
         <v>7868080.5</v>
       </c>
-      <c r="S25" s="82">
+      <c r="S25" s="47">
         <v>4689.3999999999996</v>
       </c>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="89" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="82">
+      <c r="A26" s="54" t="s">
+        <v>226</v>
+      </c>
+      <c r="B26" s="47">
         <v>4188562988.9000001</v>
       </c>
-      <c r="C26" s="82">
+      <c r="C26" s="47">
         <v>3565054716.1999998</v>
       </c>
-      <c r="D26" s="82">
+      <c r="D26" s="47">
         <v>3565054716.1999998</v>
       </c>
-      <c r="E26" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="82">
+      <c r="E26" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F26" s="47">
         <v>623508272.70000005</v>
       </c>
-      <c r="G26" s="82">
+      <c r="G26" s="47">
         <v>49547565.399999999</v>
       </c>
-      <c r="H26" s="82">
+      <c r="H26" s="47">
         <v>245223905.19999999</v>
       </c>
-      <c r="I26" s="82">
+      <c r="I26" s="47">
         <v>110579224.59999999</v>
       </c>
-      <c r="J26" s="82">
+      <c r="J26" s="47">
         <v>72010554.799999997</v>
       </c>
-      <c r="K26" s="82">
+      <c r="K26" s="47">
         <v>28649438.100000001</v>
       </c>
-      <c r="L26" s="82">
+      <c r="L26" s="47">
         <v>10249088.800000001</v>
       </c>
-      <c r="M26" s="82">
+      <c r="M26" s="47">
         <v>23735598.899999999</v>
       </c>
-      <c r="N26" s="82">
+      <c r="N26" s="47">
         <v>12647892.699999999</v>
       </c>
-      <c r="O26" s="82">
+      <c r="O26" s="47">
         <v>5755638.5999999996</v>
       </c>
-      <c r="P26" s="82">
+      <c r="P26" s="47">
         <v>246565268.5</v>
       </c>
-      <c r="Q26" s="82">
+      <c r="Q26" s="47">
         <v>63768002.299999997</v>
       </c>
-      <c r="R26" s="82">
+      <c r="R26" s="47">
         <v>7427873.5</v>
       </c>
-      <c r="S26" s="82">
+      <c r="S26" s="47">
         <v>4509.8</v>
       </c>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="91" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="79">
+      <c r="A27" s="56" t="s">
+        <v>227</v>
+      </c>
+      <c r="B27" s="44">
         <v>867093964.29999995</v>
       </c>
-      <c r="C27" s="79">
+      <c r="C27" s="44">
         <v>739777253.89999998</v>
       </c>
-      <c r="D27" s="79">
+      <c r="D27" s="44">
         <v>739206865.89999998</v>
       </c>
-      <c r="E27" s="79">
+      <c r="E27" s="44">
         <v>570388</v>
       </c>
-      <c r="F27" s="79">
+      <c r="F27" s="44">
         <v>127316710.40000001</v>
       </c>
-      <c r="G27" s="79">
+      <c r="G27" s="44">
         <v>11730721.800000001</v>
       </c>
-      <c r="H27" s="79">
+      <c r="H27" s="44">
         <v>62345530.299999997</v>
       </c>
-      <c r="I27" s="79">
+      <c r="I27" s="44">
         <v>29888959</v>
       </c>
-      <c r="J27" s="79">
+      <c r="J27" s="44">
         <v>18071521.699999999</v>
       </c>
-      <c r="K27" s="79">
+      <c r="K27" s="44">
         <v>6626246</v>
       </c>
-      <c r="L27" s="79">
+      <c r="L27" s="44">
         <v>2036599.5</v>
       </c>
-      <c r="M27" s="79">
+      <c r="M27" s="44">
         <v>5722204.0999999996</v>
       </c>
-      <c r="N27" s="79">
+      <c r="N27" s="44">
         <v>850078.4</v>
       </c>
-      <c r="O27" s="79">
+      <c r="O27" s="44">
         <v>741232.1</v>
       </c>
-      <c r="P27" s="79">
+      <c r="P27" s="44">
         <v>42570045.100000001</v>
       </c>
-      <c r="Q27" s="79">
+      <c r="Q27" s="44">
         <v>9079102.6999999993</v>
       </c>
-      <c r="R27" s="79">
+      <c r="R27" s="44">
         <v>4492412.2</v>
       </c>
-      <c r="S27" s="79">
+      <c r="S27" s="44">
         <v>1481.9</v>
       </c>
     </row>
     <row r="28" spans="1:19" ht="12.75">
-      <c r="B28" s="84"/>
-[...2 lines deleted...]
-      <c r="E28" s="84"/>
+      <c r="B28" s="49"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
     </row>
     <row r="29" spans="1:19">
-      <c r="D29" s="98"/>
+      <c r="D29" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="F4:F6"/>
     <mergeCell ref="G4:M4"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="I5:M5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="32" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A5"/>
+      <selection activeCell="E41" sqref="E41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="17" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="30.7109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="16.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="18.42578125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="16.28515625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="21.140625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="12" style="3" customWidth="1"/>
+    <col min="9" max="9" width="12.140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="12.42578125" style="3" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A1" s="151" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="68"/>
+      <c r="A1" s="138" t="s">
+        <v>179</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="34"/>
     </row>
     <row r="2" spans="1:7" ht="12">
-      <c r="A2" s="58"/>
-[...1 lines deleted...]
-      <c r="F2" s="20" t="s">
+      <c r="A2" s="24"/>
+      <c r="C2" s="5"/>
+      <c r="F2" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="G2" s="11"/>
+    </row>
+    <row r="3" spans="1:7" s="9" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A3" s="139"/>
+      <c r="B3" s="135" t="s">
+        <v>140</v>
+      </c>
+      <c r="C3" s="136" t="s">
+        <v>147</v>
+      </c>
+      <c r="D3" s="137"/>
+      <c r="E3" s="137"/>
+      <c r="F3" s="137"/>
+      <c r="G3" s="31"/>
+    </row>
+    <row r="4" spans="1:7" s="9" customFormat="1" ht="63.75" customHeight="1">
+      <c r="A4" s="140"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="135" t="s">
+        <v>141</v>
+      </c>
+      <c r="D4" s="135" t="s">
+        <v>142</v>
+      </c>
+      <c r="E4" s="135" t="s">
+        <v>143</v>
+      </c>
+      <c r="F4" s="136" t="s">
+        <v>144</v>
+      </c>
+      <c r="G4" s="31"/>
+    </row>
+    <row r="5" spans="1:7" s="9" customFormat="1" ht="3.75" customHeight="1">
+      <c r="A5" s="141"/>
+      <c r="B5" s="135"/>
+      <c r="C5" s="135"/>
+      <c r="D5" s="135"/>
+      <c r="E5" s="135"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="31"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="57" t="s">
+        <v>122</v>
+      </c>
+      <c r="B6" s="46">
+        <v>20369782260.5</v>
+      </c>
+      <c r="C6" s="46">
+        <v>14726957154.6</v>
+      </c>
+      <c r="D6" s="46">
+        <v>3029103059.1999998</v>
+      </c>
+      <c r="E6" s="46">
+        <v>954796242.79999995</v>
+      </c>
+      <c r="F6" s="46">
+        <v>1658925803.9000001</v>
+      </c>
+      <c r="G6" s="11"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="54" t="s">
+        <v>123</v>
+      </c>
+      <c r="B7" s="47">
+        <v>562456680.89999998</v>
+      </c>
+      <c r="C7" s="47">
+        <v>407299287.5</v>
+      </c>
+      <c r="D7" s="47">
+        <v>68072989.400000006</v>
+      </c>
+      <c r="E7" s="47">
+        <v>37582945.299999997</v>
+      </c>
+      <c r="F7" s="47">
+        <v>49501458.700000003</v>
+      </c>
+      <c r="G7" s="11"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="54" t="s">
+        <v>124</v>
+      </c>
+      <c r="B8" s="47">
+        <v>689298832.89999998</v>
+      </c>
+      <c r="C8" s="47">
+        <v>509900170.89999998</v>
+      </c>
+      <c r="D8" s="47">
+        <v>89361863.200000003</v>
+      </c>
+      <c r="E8" s="47">
+        <v>35424715.200000003</v>
+      </c>
+      <c r="F8" s="47">
+        <v>54612083.600000001</v>
+      </c>
+      <c r="G8" s="11"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="54" t="s">
+        <v>125</v>
+      </c>
+      <c r="B9" s="47">
+        <v>910321387.29999995</v>
+      </c>
+      <c r="C9" s="47">
+        <v>615714878.70000005</v>
+      </c>
+      <c r="D9" s="47">
+        <v>139684575.30000001</v>
+      </c>
+      <c r="E9" s="47">
+        <v>69782901</v>
+      </c>
+      <c r="F9" s="47">
+        <v>85139032.299999997</v>
+      </c>
+      <c r="G9" s="11"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10" s="47">
+        <v>780735508.5</v>
+      </c>
+      <c r="C10" s="47">
+        <v>652926298.79999995</v>
+      </c>
+      <c r="D10" s="47">
+        <v>63994116</v>
+      </c>
+      <c r="E10" s="47">
+        <v>10359426.800000001</v>
+      </c>
+      <c r="F10" s="47">
+        <v>53455666.899999999</v>
+      </c>
+      <c r="G10" s="11"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="54" t="s">
+        <v>127</v>
+      </c>
+      <c r="B11" s="47">
+        <v>1285039477.2</v>
+      </c>
+      <c r="C11" s="47">
+        <v>919085251.20000005</v>
+      </c>
+      <c r="D11" s="47">
+        <v>193170580.59999999</v>
+      </c>
+      <c r="E11" s="47">
+        <v>58625553.899999999</v>
+      </c>
+      <c r="F11" s="47">
+        <v>114158091.5</v>
+      </c>
+      <c r="G11" s="11"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="54" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12" s="47">
+        <v>629726143.89999998</v>
+      </c>
+      <c r="C12" s="47">
+        <v>480289114.5</v>
+      </c>
+      <c r="D12" s="47">
+        <v>70477118.700000003</v>
+      </c>
+      <c r="E12" s="47">
+        <v>26875740.399999999</v>
+      </c>
+      <c r="F12" s="47">
+        <v>52084170.299999997</v>
+      </c>
+      <c r="G12" s="11"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="54" t="s">
+        <v>128</v>
+      </c>
+      <c r="B13" s="47">
+        <v>697175816.60000002</v>
+      </c>
+      <c r="C13" s="47">
+        <v>543173908.5</v>
+      </c>
+      <c r="D13" s="47">
+        <v>65248620.200000003</v>
+      </c>
+      <c r="E13" s="47">
+        <v>29112346.5</v>
+      </c>
+      <c r="F13" s="47">
+        <v>59640941.399999999</v>
+      </c>
+      <c r="G13" s="11"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="54" t="s">
+        <v>129</v>
+      </c>
+      <c r="B14" s="47">
+        <v>408696890.5</v>
+      </c>
+      <c r="C14" s="47">
+        <v>319819941.19999999</v>
+      </c>
+      <c r="D14" s="47">
+        <v>46617159.399999999</v>
+      </c>
+      <c r="E14" s="47">
+        <v>8754850.5</v>
+      </c>
+      <c r="F14" s="47">
+        <v>33504939.399999999</v>
+      </c>
+      <c r="G14" s="11"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="54" t="s">
         <v>130</v>
       </c>
-      <c r="G2" s="26"/>
-[...41 lines deleted...]
-      <c r="A6" s="92" t="s">
+      <c r="B15" s="47">
+        <v>1327094561.0999999</v>
+      </c>
+      <c r="C15" s="47">
+        <v>926100310.29999995</v>
+      </c>
+      <c r="D15" s="47">
+        <v>197487804</v>
+      </c>
+      <c r="E15" s="47">
+        <v>76098187.400000006</v>
+      </c>
+      <c r="F15" s="47">
+        <v>127408259.40000001</v>
+      </c>
+      <c r="G15" s="11"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="54" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16" s="47">
+        <v>778487706.10000002</v>
+      </c>
+      <c r="C16" s="47">
+        <v>558342578.89999998</v>
+      </c>
+      <c r="D16" s="47">
+        <v>115611545.5</v>
+      </c>
+      <c r="E16" s="47">
+        <v>35017082.799999997</v>
+      </c>
+      <c r="F16" s="47">
+        <v>69516498.900000006</v>
+      </c>
+      <c r="G16" s="11"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="54" t="s">
         <v>132</v>
       </c>
-      <c r="B6" s="81">
-[...17 lines deleted...]
-      <c r="A7" s="89" t="s">
+      <c r="B17" s="47">
+        <v>664606073.5</v>
+      </c>
+      <c r="C17" s="47">
+        <v>400114232.5</v>
+      </c>
+      <c r="D17" s="47">
+        <v>85984825.299999997</v>
+      </c>
+      <c r="E17" s="47">
+        <v>115916810.09999999</v>
+      </c>
+      <c r="F17" s="47">
+        <v>62590205.600000001</v>
+      </c>
+      <c r="G17" s="11"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="54" t="s">
         <v>133</v>
       </c>
-      <c r="B7" s="82">
-[...17 lines deleted...]
-      <c r="A8" s="89" t="s">
+      <c r="B18" s="47">
+        <v>1217177812.3</v>
+      </c>
+      <c r="C18" s="47">
+        <v>838306671.39999998</v>
+      </c>
+      <c r="D18" s="47">
+        <v>225520032.19999999</v>
+      </c>
+      <c r="E18" s="47">
+        <v>52402317</v>
+      </c>
+      <c r="F18" s="47">
+        <v>100948791.7</v>
+      </c>
+      <c r="G18" s="11"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="54" t="s">
         <v>134</v>
       </c>
-      <c r="B8" s="82">
-[...38 lines deleted...]
-      <c r="A10" s="89" t="s">
+      <c r="B19" s="47">
+        <v>931355422.29999995</v>
+      </c>
+      <c r="C19" s="47">
+        <v>617789784.79999995</v>
+      </c>
+      <c r="D19" s="47">
+        <v>156223172.90000001</v>
+      </c>
+      <c r="E19" s="47">
+        <v>70192828.299999997</v>
+      </c>
+      <c r="F19" s="47">
+        <v>87149636.299999997</v>
+      </c>
+      <c r="G19" s="11"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="55" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20" s="47">
+        <v>425582600.5</v>
+      </c>
+      <c r="C20" s="47">
+        <v>322732188.60000002</v>
+      </c>
+      <c r="D20" s="47">
+        <v>53285589.600000001</v>
+      </c>
+      <c r="E20" s="47">
+        <v>17066698</v>
+      </c>
+      <c r="F20" s="47">
+        <v>32498124.300000001</v>
+      </c>
+      <c r="G20" s="11"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B21" s="47">
+        <v>1002728707.3</v>
+      </c>
+      <c r="C21" s="47">
+        <v>751471216.10000002</v>
+      </c>
+      <c r="D21" s="47">
+        <v>92274885.5</v>
+      </c>
+      <c r="E21" s="47">
+        <v>60029200.200000003</v>
+      </c>
+      <c r="F21" s="47">
+        <v>98953405.5</v>
+      </c>
+      <c r="G21" s="11"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="54" t="s">
         <v>136</v>
       </c>
-      <c r="B10" s="82">
-[...266 lines deleted...]
-      <c r="G22" s="26"/>
+      <c r="B22" s="47">
+        <v>450911500.89999998</v>
+      </c>
+      <c r="C22" s="47">
+        <v>259977554.19999999</v>
+      </c>
+      <c r="D22" s="47">
+        <v>103597096.3</v>
+      </c>
+      <c r="E22" s="47">
+        <v>41048069.399999999</v>
+      </c>
+      <c r="F22" s="47">
+        <v>46288781</v>
+      </c>
+      <c r="G22" s="11"/>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="89" t="s">
-[...17 lines deleted...]
-      <c r="G23" s="26"/>
+      <c r="A23" s="54" t="s">
+        <v>165</v>
+      </c>
+      <c r="B23" s="47">
+        <v>829406808.20000005</v>
+      </c>
+      <c r="C23" s="47">
+        <v>567797434.89999998</v>
+      </c>
+      <c r="D23" s="47">
+        <v>133525190.90000001</v>
+      </c>
+      <c r="E23" s="47">
+        <v>46596122.5</v>
+      </c>
+      <c r="F23" s="47">
+        <v>81488059.900000006</v>
+      </c>
+      <c r="G23" s="11"/>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="89" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="82">
+      <c r="A24" s="54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B24" s="47">
         <v>2474148360.4000001</v>
       </c>
-      <c r="C24" s="82">
+      <c r="C24" s="47">
         <v>1763373552.3</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="47">
         <v>487704408.10000002</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="47">
         <v>59404185</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="47">
         <v>163666215</v>
       </c>
-      <c r="G24" s="26"/>
+      <c r="G24" s="11"/>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="89" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="82">
+      <c r="A25" s="54" t="s">
+        <v>226</v>
+      </c>
+      <c r="B25" s="47">
         <v>3565054716.1999998</v>
       </c>
-      <c r="C25" s="82">
+      <c r="C25" s="47">
         <v>2711229174.5</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="47">
         <v>549762719</v>
       </c>
-      <c r="E25" s="82">
+      <c r="E25" s="47">
         <v>78261167.099999994</v>
       </c>
-      <c r="F25" s="82">
+      <c r="F25" s="47">
         <v>225801655.59999999</v>
       </c>
-      <c r="G25" s="26"/>
+      <c r="G25" s="11"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="91" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="79">
+      <c r="A26" s="56" t="s">
+        <v>227</v>
+      </c>
+      <c r="B26" s="44">
         <v>739777253.89999998</v>
       </c>
-      <c r="C26" s="79">
+      <c r="C26" s="44">
         <v>561513604.79999995</v>
       </c>
-      <c r="D26" s="79">
+      <c r="D26" s="44">
         <v>91498767.099999994</v>
       </c>
-      <c r="E26" s="79">
+      <c r="E26" s="44">
         <v>26245095.399999999</v>
       </c>
-      <c r="F26" s="79">
+      <c r="F26" s="44">
         <v>60519786.600000001</v>
       </c>
-      <c r="G26" s="26"/>
+      <c r="G26" s="11"/>
     </row>
     <row r="27" spans="1:7">
-      <c r="B27" s="26"/>
-[...4 lines deleted...]
-      <c r="G27" s="26"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="B28" s="26"/>
-[...4 lines deleted...]
-      <c r="G28" s="26"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
     </row>
     <row r="29" spans="1:7">
-      <c r="B29" s="26"/>
-[...4 lines deleted...]
-      <c r="G29" s="26"/>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="35" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A4"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="41.28515625" style="8" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="41.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13" style="2" customWidth="1"/>
+    <col min="8" max="8" width="12.42578125" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="69" customFormat="1" ht="29.25" customHeight="1">
-[...53 lines deleted...]
-        <v>159</v>
+    <row r="1" spans="1:7" s="35" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>180</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:7" s="35" customFormat="1" ht="12">
+      <c r="A2" s="24"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="35" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A3" s="156"/>
+      <c r="B3" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C3" s="135"/>
+      <c r="D3" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E3" s="135"/>
+      <c r="F3" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G3" s="158"/>
+    </row>
+    <row r="4" spans="1:7" s="35" customFormat="1" ht="78.75" customHeight="1">
+      <c r="A4" s="157"/>
+      <c r="B4" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F4" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="85" t="s">
+      <c r="A5" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="46">
+        <v>24156088508.799999</v>
+      </c>
+      <c r="C5" s="46">
+        <v>113.4</v>
+      </c>
+      <c r="D5" s="46">
+        <v>20369782260.5</v>
+      </c>
+      <c r="E5" s="46">
+        <v>3786306248.3000002</v>
+      </c>
+      <c r="F5" s="46">
+        <v>5989607.9000000004</v>
+      </c>
+      <c r="G5" s="46">
+        <v>3437.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A6" s="51" t="s">
+        <v>117</v>
+      </c>
+      <c r="B6" s="47">
+        <v>266986490.30000001</v>
+      </c>
+      <c r="C6" s="47">
+        <v>124</v>
+      </c>
+      <c r="D6" s="47">
+        <v>235554843.90000001</v>
+      </c>
+      <c r="E6" s="47">
+        <v>31431646.399999999</v>
+      </c>
+      <c r="F6" s="47">
+        <v>4072399.2</v>
+      </c>
+      <c r="G6" s="47">
+        <v>2347.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="22.5">
+      <c r="A7" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="47">
+        <v>255643745.19999999</v>
+      </c>
+      <c r="C7" s="47">
+        <v>122.8</v>
+      </c>
+      <c r="D7" s="47">
+        <v>225961666.80000001</v>
+      </c>
+      <c r="E7" s="47">
+        <v>29682078.399999999</v>
+      </c>
+      <c r="F7" s="47">
+        <v>4075692.6</v>
+      </c>
+      <c r="G7" s="47">
+        <v>2344.3000000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="52" t="s">
+        <v>118</v>
+      </c>
+      <c r="B8" s="47">
+        <v>10388772.699999999</v>
+      </c>
+      <c r="C8" s="47">
+        <v>162.30000000000001</v>
+      </c>
+      <c r="D8" s="47">
+        <v>8740816.6999999993</v>
+      </c>
+      <c r="E8" s="47">
+        <v>1647956</v>
+      </c>
+      <c r="F8" s="47">
+        <v>4681736.2</v>
+      </c>
+      <c r="G8" s="47">
+        <v>2768.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="52" t="s">
+        <v>216</v>
+      </c>
+      <c r="B9" s="47">
+        <v>953972.4</v>
+      </c>
+      <c r="C9" s="47">
+        <v>117.3</v>
+      </c>
+      <c r="D9" s="47">
+        <v>852360.4</v>
+      </c>
+      <c r="E9" s="47">
+        <v>101612</v>
+      </c>
+      <c r="F9" s="47">
+        <v>1546146.5</v>
+      </c>
+      <c r="G9" s="47">
+        <v>1046.0999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="47">
+        <v>6118704907.5</v>
+      </c>
+      <c r="C10" s="47">
+        <v>117</v>
+      </c>
+      <c r="D10" s="47">
+        <v>4948243977.3000002</v>
+      </c>
+      <c r="E10" s="47">
+        <v>1170460930.2</v>
+      </c>
+      <c r="F10" s="47">
+        <v>9111968.3000000007</v>
+      </c>
+      <c r="G10" s="47">
+        <v>4504.3999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="22.5">
+      <c r="A11" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="47">
+        <v>2752056261.8000002</v>
+      </c>
+      <c r="C11" s="47">
+        <v>114.7</v>
+      </c>
+      <c r="D11" s="47">
+        <v>2178338170</v>
+      </c>
+      <c r="E11" s="47">
+        <v>573718091.79999995</v>
+      </c>
+      <c r="F11" s="47">
+        <v>13932980.6</v>
+      </c>
+      <c r="G11" s="47">
+        <v>8365.2000000000007</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="47">
+        <v>2460873790.4000001</v>
+      </c>
+      <c r="C12" s="47">
+        <v>117.3</v>
+      </c>
+      <c r="D12" s="47">
+        <v>2006944595.0999999</v>
+      </c>
+      <c r="E12" s="47">
+        <v>453929195.30000001</v>
+      </c>
+      <c r="F12" s="47">
+        <v>7674282.5</v>
+      </c>
+      <c r="G12" s="47">
+        <v>3205.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="22.5">
+      <c r="A13" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="47">
+        <v>715194805.89999998</v>
+      </c>
+      <c r="C13" s="47">
+        <v>124.1</v>
+      </c>
+      <c r="D13" s="47">
+        <v>598864599</v>
+      </c>
+      <c r="E13" s="47">
+        <v>116330206.90000001</v>
+      </c>
+      <c r="F13" s="47">
+        <v>6499821</v>
+      </c>
+      <c r="G13" s="47">
+        <v>3813.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="33.75">
+      <c r="A14" s="52" t="s">
+        <v>218</v>
+      </c>
+      <c r="B14" s="47">
+        <v>190580049.40000001</v>
+      </c>
+      <c r="C14" s="47">
+        <v>120.9</v>
+      </c>
+      <c r="D14" s="47">
+        <v>164096613.19999999</v>
+      </c>
+      <c r="E14" s="47">
+        <v>26483436.199999999</v>
+      </c>
+      <c r="F14" s="47">
+        <v>4403115.5</v>
+      </c>
+      <c r="G14" s="47">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="47">
+        <v>789441619.20000005</v>
+      </c>
+      <c r="C15" s="47">
+        <v>91.1</v>
+      </c>
+      <c r="D15" s="47">
+        <v>674235910.10000002</v>
+      </c>
+      <c r="E15" s="47">
+        <v>115205709.09999999</v>
+      </c>
+      <c r="F15" s="47">
+        <v>6933319.4000000004</v>
+      </c>
+      <c r="G15" s="47">
+        <v>3898.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="22.5">
+      <c r="A16" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="74">
-[...134 lines deleted...]
-      <c r="A11" s="87" t="s">
+      <c r="B16" s="47">
+        <v>1348152085.9000001</v>
+      </c>
+      <c r="C16" s="47">
+        <v>119.6</v>
+      </c>
+      <c r="D16" s="47">
+        <v>1139763861.2</v>
+      </c>
+      <c r="E16" s="47">
+        <v>208388224.69999999</v>
+      </c>
+      <c r="F16" s="47">
+        <v>5629756.2000000002</v>
+      </c>
+      <c r="G16" s="47">
+        <v>3387.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="74">
-[...137 lines deleted...]
-      <c r="B17" s="74">
+      <c r="B17" s="47">
         <v>1988798083.2</v>
       </c>
-      <c r="C17" s="74">
+      <c r="C17" s="47">
         <v>118.6</v>
       </c>
-      <c r="D17" s="74">
+      <c r="D17" s="47">
         <v>1655008931.7</v>
       </c>
-      <c r="E17" s="74">
+      <c r="E17" s="47">
         <v>333789151.5</v>
       </c>
-      <c r="F17" s="74">
+      <c r="F17" s="47">
         <v>8348086.7000000002</v>
       </c>
-      <c r="G17" s="74">
+      <c r="G17" s="47">
         <v>4959.3999999999996</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="86" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="74">
+      <c r="A18" s="51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="47">
         <v>179790851.40000001</v>
       </c>
-      <c r="C18" s="74">
+      <c r="C18" s="47">
         <v>108.3</v>
       </c>
-      <c r="D18" s="74">
+      <c r="D18" s="47">
         <v>153100126.90000001</v>
       </c>
-      <c r="E18" s="74">
+      <c r="E18" s="47">
         <v>26690724.5</v>
       </c>
-      <c r="F18" s="74">
+      <c r="F18" s="47">
         <v>4755868.5</v>
       </c>
-      <c r="G18" s="74">
+      <c r="G18" s="47">
         <v>2789.6</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="86" t="s">
+      <c r="A19" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="47">
+        <v>782707487.20000005</v>
+      </c>
+      <c r="C19" s="47">
+        <v>120.1</v>
+      </c>
+      <c r="D19" s="47">
+        <v>691534859.10000002</v>
+      </c>
+      <c r="E19" s="47">
+        <v>91172628.099999994</v>
+      </c>
+      <c r="F19" s="47">
+        <v>10789119.800000001</v>
+      </c>
+      <c r="G19" s="47">
+        <v>6496.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="51" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="74">
-[...22 lines deleted...]
-      <c r="B20" s="74">
+      <c r="B20" s="47">
         <v>1221604180.0999999</v>
       </c>
-      <c r="C20" s="74">
+      <c r="C20" s="47">
         <v>115</v>
       </c>
-      <c r="D20" s="74">
+      <c r="D20" s="47">
         <v>1048431163.1</v>
       </c>
-      <c r="E20" s="74">
+      <c r="E20" s="47">
         <v>173173017</v>
       </c>
-      <c r="F20" s="74">
+      <c r="F20" s="47">
         <v>11596443.800000001</v>
       </c>
-      <c r="G20" s="74">
+      <c r="G20" s="47">
         <v>7325.2</v>
       </c>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" s="86" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="74">
+      <c r="A21" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="47">
         <v>95727126.700000003</v>
       </c>
-      <c r="C21" s="74">
+      <c r="C21" s="47">
         <v>109.5</v>
       </c>
-      <c r="D21" s="74">
+      <c r="D21" s="47">
         <v>80886654.5</v>
       </c>
-      <c r="E21" s="74">
+      <c r="E21" s="47">
         <v>14840472.199999999</v>
       </c>
-      <c r="F21" s="74">
+      <c r="F21" s="47">
         <v>4500570.0999999996</v>
       </c>
-      <c r="G21" s="74">
+      <c r="G21" s="47">
         <v>2283.1</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="22.5">
-      <c r="A22" s="86" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="74">
+      <c r="A22" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="47">
         <v>659604739.20000005</v>
       </c>
-      <c r="C22" s="74">
+      <c r="C22" s="47">
         <v>107.4</v>
       </c>
-      <c r="D22" s="74">
+      <c r="D22" s="47">
         <v>558973157</v>
       </c>
-      <c r="E22" s="74">
+      <c r="E22" s="47">
         <v>100631582.2</v>
       </c>
-      <c r="F22" s="74">
+      <c r="F22" s="47">
         <v>8709033</v>
       </c>
-      <c r="G22" s="74">
+      <c r="G22" s="47">
         <v>5293</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="22.5">
-      <c r="A23" s="86" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="74">
+      <c r="A23" s="51" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23" s="47">
         <v>661221941.70000005</v>
       </c>
-      <c r="C23" s="74">
+      <c r="C23" s="47">
         <v>96.6</v>
       </c>
-      <c r="D23" s="74">
+      <c r="D23" s="47">
         <v>566027106</v>
       </c>
-      <c r="E23" s="74">
+      <c r="E23" s="47">
         <v>95194835.700000003</v>
       </c>
-      <c r="F23" s="74">
+      <c r="F23" s="47">
         <v>4985462.9000000004</v>
       </c>
-      <c r="G23" s="74">
+      <c r="G23" s="47">
         <v>2768.8</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="22.5">
-      <c r="A24" s="86" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="74">
+      <c r="A24" s="51" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24" s="47">
         <v>2271559168.8000002</v>
       </c>
-      <c r="C24" s="74">
+      <c r="C24" s="47">
         <v>114.9</v>
       </c>
-      <c r="D24" s="74">
+      <c r="D24" s="47">
         <v>1877602176.4000001</v>
       </c>
-      <c r="E24" s="74">
+      <c r="E24" s="47">
         <v>393956992.39999998</v>
       </c>
-      <c r="F24" s="74">
+      <c r="F24" s="47">
         <v>5192432</v>
       </c>
-      <c r="G24" s="74">
+      <c r="G24" s="47">
         <v>2874.9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="86" t="s">
+      <c r="A25" s="51" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="47">
+        <v>4978708445.1000004</v>
+      </c>
+      <c r="C25" s="47">
+        <v>111</v>
+      </c>
+      <c r="D25" s="47">
+        <v>4325444833.3999996</v>
+      </c>
+      <c r="E25" s="47">
+        <v>653263611.70000005</v>
+      </c>
+      <c r="F25" s="47">
+        <v>4274266.5999999996</v>
+      </c>
+      <c r="G25" s="47">
+        <v>2664.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="22.5">
+      <c r="A26" s="51" t="s">
         <v>106</v>
       </c>
-      <c r="B25" s="74">
-[...2 lines deleted...]
-      <c r="C25" s="74">
+      <c r="B26" s="47">
+        <v>2207925325</v>
+      </c>
+      <c r="C26" s="47">
         <v>111</v>
       </c>
-      <c r="D25" s="74">
-[...13 lines deleted...]
-      <c r="A26" s="86" t="s">
+      <c r="D26" s="47">
+        <v>1913424520.3</v>
+      </c>
+      <c r="E26" s="47">
+        <v>294500804.69999999</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4295098.3</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2473.8000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" s="47">
+        <v>2058098201.8</v>
+      </c>
+      <c r="C27" s="47">
+        <v>109.9</v>
+      </c>
+      <c r="D27" s="47">
+        <v>1786032533.3</v>
+      </c>
+      <c r="E27" s="47">
+        <v>272065668.5</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4351665</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2507.6999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="51" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" s="47">
+        <v>359407078.60000002</v>
+      </c>
+      <c r="C28" s="47">
+        <v>121</v>
+      </c>
+      <c r="D28" s="47">
+        <v>310016927.89999998</v>
+      </c>
+      <c r="E28" s="47">
+        <v>49390150.700000003</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4160382</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2408.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="53" t="s">
         <v>113</v>
       </c>
-      <c r="B26" s="74">
-[...68 lines deleted...]
-      <c r="B29" s="74">
+      <c r="B29" s="44">
         <v>225748978.90000001</v>
       </c>
-      <c r="C29" s="74">
+      <c r="C29" s="44">
         <v>124.4</v>
       </c>
-      <c r="D29" s="74">
+      <c r="D29" s="44">
         <v>191533211.69999999</v>
       </c>
-      <c r="E29" s="74">
+      <c r="E29" s="44">
         <v>34215767.200000003</v>
       </c>
-      <c r="F29" s="74">
+      <c r="F29" s="44">
         <v>4008896.5</v>
       </c>
-      <c r="G29" s="74">
+      <c r="G29" s="44">
         <v>2327.1</v>
       </c>
     </row>
     <row r="30" spans="1:7">
-      <c r="B30" s="24"/>
-[...4 lines deleted...]
-      <c r="G30" s="24"/>
+      <c r="B30" s="10"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10"/>
     </row>
     <row r="31" spans="1:7">
-      <c r="B31" s="64"/>
-[...4 lines deleted...]
-      <c r="G31" s="64"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="30"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H30"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H25" sqref="H25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="46.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="14.5703125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="30" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="35" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="138" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:8" s="35" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="159" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2" s="159"/>
+      <c r="C2" s="159"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="159"/>
+      <c r="F2" s="159"/>
+      <c r="G2" s="159"/>
+    </row>
+    <row r="3" spans="1:8" s="35" customFormat="1" ht="12">
+      <c r="A3" s="24"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="35" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A4" s="156"/>
+      <c r="B4" s="135" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="135"/>
+      <c r="F4" s="124" t="s">
+        <v>148</v>
+      </c>
+      <c r="G4" s="158"/>
+      <c r="H4" s="37"/>
+    </row>
+    <row r="5" spans="1:8" s="35" customFormat="1" ht="72.75" customHeight="1">
+      <c r="A5" s="157"/>
+      <c r="B5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="37"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46">
+        <v>663283022.79999995</v>
+      </c>
+      <c r="C6" s="46">
+        <v>113.7</v>
+      </c>
+      <c r="D6" s="46">
+        <v>562456680.89999998</v>
+      </c>
+      <c r="E6" s="46">
+        <v>100826341.90000001</v>
+      </c>
+      <c r="F6" s="46">
+        <v>5117213.8</v>
+      </c>
+      <c r="G6" s="46">
+        <v>3077.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13.5" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="47">
+        <v>4699972.4000000004</v>
+      </c>
+      <c r="C7" s="47">
+        <v>120</v>
+      </c>
+      <c r="D7" s="47">
+        <v>4143980.2</v>
+      </c>
+      <c r="E7" s="47">
+        <v>555992.19999999995</v>
+      </c>
+      <c r="F7" s="47">
+        <v>3579567.7</v>
+      </c>
+      <c r="G7" s="47">
+        <v>1977.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="47">
+        <v>4666753.5999999996</v>
+      </c>
+      <c r="C8" s="47">
+        <v>120.1</v>
+      </c>
+      <c r="D8" s="47">
+        <v>4115257.4</v>
+      </c>
+      <c r="E8" s="47">
+        <v>551496.19999999995</v>
+      </c>
+      <c r="F8" s="47">
+        <v>3573318.2</v>
+      </c>
+      <c r="G8" s="47">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="61" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="47">
+        <v>33218.800000000003</v>
+      </c>
+      <c r="C9" s="47">
+        <v>108.2</v>
+      </c>
+      <c r="D9" s="47">
+        <v>28722.799999999999</v>
+      </c>
+      <c r="E9" s="47">
+        <v>4496</v>
+      </c>
+      <c r="F9" s="47">
+        <v>4745542.9000000004</v>
+      </c>
+      <c r="G9" s="47">
+        <v>2745.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="47">
+        <v>174229033.30000001</v>
+      </c>
+      <c r="C11" s="47">
+        <v>115.9</v>
+      </c>
+      <c r="D11" s="47">
+        <v>144329028.19999999</v>
+      </c>
+      <c r="E11" s="47">
+        <v>29900005.100000001</v>
+      </c>
+      <c r="F11" s="47">
+        <v>7593333.2999999998</v>
+      </c>
+      <c r="G11" s="47">
+        <v>4376.8999999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="47">
+        <v>101805445.59999999</v>
+      </c>
+      <c r="C12" s="47">
+        <v>114.7</v>
+      </c>
+      <c r="D12" s="47">
+        <v>83255396.400000006</v>
+      </c>
+      <c r="E12" s="47">
+        <v>18550049.199999999</v>
+      </c>
+      <c r="F12" s="47">
+        <v>10837284</v>
+      </c>
+      <c r="G12" s="47">
+        <v>6038.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47">
+        <v>52339751.100000001</v>
+      </c>
+      <c r="C13" s="47">
+        <v>115.7</v>
+      </c>
+      <c r="D13" s="47">
+        <v>43976740.600000001</v>
+      </c>
+      <c r="E13" s="47">
+        <v>8363010.5</v>
+      </c>
+      <c r="F13" s="47">
+        <v>5814235.7999999998</v>
+      </c>
+      <c r="G13" s="47">
+        <v>3409.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5">
+      <c r="A14" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="47">
+        <v>15535791.6</v>
+      </c>
+      <c r="C14" s="47">
+        <v>124.7</v>
+      </c>
+      <c r="D14" s="47">
+        <v>13238974</v>
+      </c>
+      <c r="E14" s="47">
+        <v>2296817.6</v>
+      </c>
+      <c r="F14" s="47">
+        <v>5152833</v>
+      </c>
+      <c r="G14" s="47">
+        <v>2885.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="33.75">
+      <c r="A15" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B15" s="47">
+        <v>4548045</v>
+      </c>
+      <c r="C15" s="47">
+        <v>118.2</v>
+      </c>
+      <c r="D15" s="47">
+        <v>3857917.2</v>
+      </c>
+      <c r="E15" s="47">
+        <v>690127.8</v>
+      </c>
+      <c r="F15" s="47">
+        <v>2964827.2</v>
+      </c>
+      <c r="G15" s="47">
+        <v>2057.6999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="47">
+        <v>14242154.1</v>
+      </c>
+      <c r="C16" s="47">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="D16" s="47">
+        <v>12454927.300000001</v>
+      </c>
+      <c r="E16" s="47">
+        <v>1787226.8</v>
+      </c>
+      <c r="F16" s="47">
+        <v>6315811.0999999996</v>
+      </c>
+      <c r="G16" s="47">
+        <v>3668.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5">
+      <c r="A17" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="47">
+        <v>17177320</v>
+      </c>
+      <c r="C17" s="47">
+        <v>108.7</v>
+      </c>
+      <c r="D17" s="47">
+        <v>14685178.1</v>
+      </c>
+      <c r="E17" s="47">
+        <v>2492141.9</v>
+      </c>
+      <c r="F17" s="47">
+        <v>4394300.3</v>
+      </c>
+      <c r="G17" s="47">
+        <v>2610.8000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="47">
+        <v>55227205.399999999</v>
+      </c>
+      <c r="C18" s="47">
+        <v>112.5</v>
+      </c>
+      <c r="D18" s="47">
+        <v>45575012.100000001</v>
+      </c>
+      <c r="E18" s="47">
+        <v>9652193.3000000007</v>
+      </c>
+      <c r="F18" s="47">
+        <v>7168640.4000000004</v>
+      </c>
+      <c r="G18" s="47">
+        <v>4246.1000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="47">
+        <v>157851.29999999999</v>
+      </c>
+      <c r="C19" s="47">
+        <v>41.3</v>
+      </c>
+      <c r="D19" s="47">
+        <v>140779.5</v>
+      </c>
+      <c r="E19" s="47">
+        <v>17071.8</v>
+      </c>
+      <c r="F19" s="47">
+        <v>2545988.7000000002</v>
+      </c>
+      <c r="G19" s="47">
+        <v>1899.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="47">
+        <v>2339772.7999999998</v>
+      </c>
+      <c r="C20" s="47">
+        <v>98.8</v>
+      </c>
+      <c r="D20" s="47">
+        <v>1971222.6</v>
+      </c>
+      <c r="E20" s="47">
+        <v>368550.2</v>
+      </c>
+      <c r="F20" s="47">
+        <v>5665309.4000000004</v>
+      </c>
+      <c r="G20" s="47">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="47">
+        <v>17064977.800000001</v>
+      </c>
+      <c r="C21" s="47">
+        <v>97.8</v>
+      </c>
+      <c r="D21" s="47">
+        <v>14511750.9</v>
+      </c>
+      <c r="E21" s="47">
+        <v>2553226.9</v>
+      </c>
+      <c r="F21" s="47">
+        <v>7371480.7000000002</v>
+      </c>
+      <c r="G21" s="47">
+        <v>4873.6000000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="47">
+        <v>115327.9</v>
+      </c>
+      <c r="C22" s="47">
+        <v>46</v>
+      </c>
+      <c r="D22" s="47">
+        <v>98583.4</v>
+      </c>
+      <c r="E22" s="47">
+        <v>16744.5</v>
+      </c>
+      <c r="F22" s="47">
+        <v>651570.1</v>
+      </c>
+      <c r="G22" s="47">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="22.5">
+      <c r="A23" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="47">
+        <v>13416612.699999999</v>
+      </c>
+      <c r="C23" s="47">
+        <v>94.3</v>
+      </c>
+      <c r="D23" s="47">
+        <v>11409247.1</v>
+      </c>
+      <c r="E23" s="47">
+        <v>2007365.6</v>
+      </c>
+      <c r="F23" s="47">
+        <v>5701917.7999999998</v>
+      </c>
+      <c r="G23" s="47">
+        <v>3763.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5">
+      <c r="A24" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="47">
+        <v>13140753.300000001</v>
+      </c>
+      <c r="C24" s="47">
+        <v>139.6</v>
+      </c>
+      <c r="D24" s="47">
+        <v>11520770</v>
+      </c>
+      <c r="E24" s="47">
+        <v>1619983.3</v>
+      </c>
+      <c r="F24" s="47">
+        <v>5243716.4000000004</v>
+      </c>
+      <c r="G24" s="47">
+        <v>2705.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5">
+      <c r="A25" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="47">
+        <v>121085506.7</v>
+      </c>
+      <c r="C25" s="47">
+        <v>121.1</v>
+      </c>
+      <c r="D25" s="47">
+        <v>99529967.700000003</v>
+      </c>
+      <c r="E25" s="47">
+        <v>21555539</v>
+      </c>
+      <c r="F25" s="47">
+        <v>4698518</v>
+      </c>
+      <c r="G25" s="47">
+        <v>2726.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="47">
+        <v>148228632.09999999</v>
+      </c>
+      <c r="C26" s="47">
+        <v>109.3</v>
+      </c>
+      <c r="D26" s="47">
+        <v>130022951.09999999</v>
+      </c>
+      <c r="E26" s="47">
+        <v>18205681</v>
+      </c>
+      <c r="F26" s="47">
+        <v>4012251.8</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2539.8000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5">
+      <c r="A27" s="58" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="47">
+        <v>69997095.299999997</v>
+      </c>
+      <c r="C27" s="47">
+        <v>105.9</v>
+      </c>
+      <c r="D27" s="47">
+        <v>61312355</v>
+      </c>
+      <c r="E27" s="47">
+        <v>8684740.3000000007</v>
+      </c>
+      <c r="F27" s="47">
+        <v>4027219.1</v>
+      </c>
+      <c r="G27" s="47">
+        <v>2407.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="61" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="47">
+        <v>61670441.799999997</v>
+      </c>
+      <c r="C28" s="47">
+        <v>105.5</v>
+      </c>
+      <c r="D28" s="47">
+        <v>54028492.899999999</v>
+      </c>
+      <c r="E28" s="47">
+        <v>7641948.9000000004</v>
+      </c>
+      <c r="F28" s="47">
+        <v>4105888.3</v>
+      </c>
+      <c r="G28" s="47">
+        <v>2446.6999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="47">
+        <v>10539726.5</v>
+      </c>
+      <c r="C29" s="47">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="D29" s="47">
+        <v>9331965.6999999993</v>
+      </c>
+      <c r="E29" s="47">
+        <v>1207760.8</v>
+      </c>
+      <c r="F29" s="47">
+        <v>4099465.8</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2452.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" s="44">
+        <v>1621081.2</v>
+      </c>
+      <c r="C30" s="44">
+        <v>116.6</v>
+      </c>
+      <c r="D30" s="44">
+        <v>1418962</v>
+      </c>
+      <c r="E30" s="44">
+        <v>202119.2</v>
+      </c>
+      <c r="F30" s="44">
+        <v>1622703.9</v>
+      </c>
+      <c r="G30" s="44">
+        <v>1773.2</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="A4:A5"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" firstPageNumber="38" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>33</vt:i4>
+        <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="58" baseType="lpstr">
+    <vt:vector size="57" baseType="lpstr">
       <vt:lpstr>Обложка</vt:lpstr>
-      <vt:lpstr>Усл.обозначения</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Содержание</vt:lpstr>
-      <vt:lpstr>Метод.пояснения</vt:lpstr>
       <vt:lpstr>1.</vt:lpstr>
       <vt:lpstr>2.</vt:lpstr>
       <vt:lpstr>3.</vt:lpstr>
       <vt:lpstr>4.</vt:lpstr>
       <vt:lpstr>5</vt:lpstr>
       <vt:lpstr>5.1</vt:lpstr>
       <vt:lpstr>5.2</vt:lpstr>
       <vt:lpstr>5.3</vt:lpstr>
       <vt:lpstr>5.4</vt:lpstr>
       <vt:lpstr>5.5</vt:lpstr>
       <vt:lpstr>5.6</vt:lpstr>
       <vt:lpstr>5.7</vt:lpstr>
       <vt:lpstr>5.8</vt:lpstr>
       <vt:lpstr>5.9</vt:lpstr>
       <vt:lpstr>5.10</vt:lpstr>
       <vt:lpstr>5.11</vt:lpstr>
       <vt:lpstr>5.12</vt:lpstr>
       <vt:lpstr>5.13</vt:lpstr>
       <vt:lpstr>5.14</vt:lpstr>
       <vt:lpstr>5.15</vt:lpstr>
       <vt:lpstr>5.16</vt:lpstr>
       <vt:lpstr>5.17</vt:lpstr>
       <vt:lpstr>5.18</vt:lpstr>
       <vt:lpstr>5.19</vt:lpstr>
       <vt:lpstr>5.20</vt:lpstr>